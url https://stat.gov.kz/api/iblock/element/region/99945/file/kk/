--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -315,54 +315,54 @@
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 13 сәуір</t>
-[...2 lines deleted...]
-    <t>Келесі шығарылым күні: 2026 жылғы 13 мамыр</t>
+    <t>Шығарылған күні: 2026 жылғы 13 мамыр</t>
+  </si>
+  <si>
+    <t>Келесі шығарылым күні: 2026 жылғы 15 маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
@@ -1050,64 +1050,64 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
@@ -1524,100 +1524,100 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X50"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="U9" sqref="U9:V9"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C34" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="K52" sqref="K52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="59"/>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
       <c r="A2" s="59"/>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
-      <c r="S2" s="58" t="s">
+      <c r="S2" s="61" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="58"/>
-[...1 lines deleted...]
-      <c r="V2" s="58"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
       <c r="A3" s="59"/>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="S3" s="28" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="59"/>
       <c r="B4" s="59"/>
       <c r="C4" s="59"/>
       <c r="D4" s="59"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="59"/>
       <c r="B5" s="59"/>
       <c r="C5" s="59"/>
       <c r="D5" s="59"/>
     </row>
@@ -1654,98 +1654,98 @@
       <c r="B8" s="2"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
     </row>
     <row r="9" spans="1:24" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="56"/>
-      <c r="C9" s="56" t="s">
+      <c r="B9" s="57"/>
+      <c r="C9" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="56"/>
-      <c r="E9" s="56" t="s">
+      <c r="D9" s="57"/>
+      <c r="E9" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="56"/>
-      <c r="G9" s="56" t="s">
+      <c r="F9" s="57"/>
+      <c r="G9" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="56"/>
-      <c r="I9" s="56" t="s">
+      <c r="H9" s="57"/>
+      <c r="I9" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="56"/>
-      <c r="K9" s="56" t="s">
+      <c r="J9" s="57"/>
+      <c r="K9" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="56"/>
-      <c r="M9" s="56" t="s">
+      <c r="L9" s="57"/>
+      <c r="M9" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="56"/>
-      <c r="O9" s="56" t="s">
+      <c r="N9" s="57"/>
+      <c r="O9" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="P9" s="56"/>
-      <c r="Q9" s="56" t="s">
+      <c r="P9" s="57"/>
+      <c r="Q9" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="R9" s="56"/>
-      <c r="S9" s="56" t="s">
+      <c r="R9" s="57"/>
+      <c r="S9" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="T9" s="56"/>
-      <c r="U9" s="56" t="s">
+      <c r="T9" s="57"/>
+      <c r="U9" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="56"/>
-      <c r="W9" s="56" t="s">
+      <c r="V9" s="57"/>
+      <c r="W9" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="X9" s="56"/>
+      <c r="X9" s="57"/>
     </row>
     <row r="10" spans="1:24" s="5" customFormat="1" ht="45">
       <c r="A10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>1</v>
@@ -1854,98 +1854,98 @@
       <c r="R11" s="10">
         <v>103.3</v>
       </c>
       <c r="S11" s="9">
         <v>1355103.5</v>
       </c>
       <c r="T11" s="10">
         <v>102.5</v>
       </c>
       <c r="U11" s="7">
         <v>1508793.5</v>
       </c>
       <c r="V11" s="10">
         <v>102.5</v>
       </c>
       <c r="W11" s="9">
         <v>1749083.9</v>
       </c>
       <c r="X11" s="10">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="13" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="14" spans="1:24" s="5" customFormat="1" ht="27" customHeight="1">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="56"/>
-      <c r="C14" s="56" t="s">
+      <c r="B14" s="57"/>
+      <c r="C14" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="56"/>
-      <c r="E14" s="56" t="s">
+      <c r="D14" s="57"/>
+      <c r="E14" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="56"/>
-      <c r="G14" s="56" t="s">
+      <c r="F14" s="57"/>
+      <c r="G14" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="56"/>
-      <c r="I14" s="56" t="s">
+      <c r="H14" s="57"/>
+      <c r="I14" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="J14" s="56"/>
-      <c r="K14" s="56" t="s">
+      <c r="J14" s="57"/>
+      <c r="K14" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="L14" s="56"/>
-      <c r="M14" s="56" t="s">
+      <c r="L14" s="57"/>
+      <c r="M14" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="N14" s="56"/>
-      <c r="O14" s="56" t="s">
+      <c r="N14" s="57"/>
+      <c r="O14" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="P14" s="56"/>
-      <c r="Q14" s="56" t="s">
+      <c r="P14" s="57"/>
+      <c r="Q14" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="R14" s="56"/>
-      <c r="S14" s="56" t="s">
+      <c r="R14" s="57"/>
+      <c r="S14" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="T14" s="56"/>
-      <c r="U14" s="56" t="s">
+      <c r="T14" s="57"/>
+      <c r="U14" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="V14" s="56"/>
-      <c r="W14" s="56" t="s">
+      <c r="V14" s="57"/>
+      <c r="W14" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="X14" s="56"/>
+      <c r="X14" s="57"/>
     </row>
     <row r="15" spans="1:24" s="5" customFormat="1" ht="45">
       <c r="A15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>1</v>
@@ -2054,98 +2054,98 @@
       <c r="R16" s="7">
         <v>95.8</v>
       </c>
       <c r="S16" s="7">
         <v>1338766.3</v>
       </c>
       <c r="T16" s="10">
         <v>96.7</v>
       </c>
       <c r="U16" s="7">
         <v>1488637.9</v>
       </c>
       <c r="V16" s="10">
         <v>96.5</v>
       </c>
       <c r="W16" s="9">
         <v>1733103.7</v>
       </c>
       <c r="X16" s="10">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="56"/>
-      <c r="C19" s="56" t="s">
+      <c r="B19" s="57"/>
+      <c r="C19" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="56"/>
-      <c r="E19" s="56" t="s">
+      <c r="D19" s="57"/>
+      <c r="E19" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="F19" s="56"/>
-      <c r="G19" s="56" t="s">
+      <c r="F19" s="57"/>
+      <c r="G19" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="H19" s="56"/>
-      <c r="I19" s="56" t="s">
+      <c r="H19" s="57"/>
+      <c r="I19" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="J19" s="56"/>
-      <c r="K19" s="56" t="s">
+      <c r="J19" s="57"/>
+      <c r="K19" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="L19" s="56"/>
-      <c r="M19" s="56" t="s">
+      <c r="L19" s="57"/>
+      <c r="M19" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="N19" s="56"/>
-      <c r="O19" s="56" t="s">
+      <c r="N19" s="57"/>
+      <c r="O19" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="P19" s="56"/>
-      <c r="Q19" s="56" t="s">
+      <c r="P19" s="57"/>
+      <c r="Q19" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="R19" s="56"/>
-      <c r="S19" s="56" t="s">
+      <c r="R19" s="57"/>
+      <c r="S19" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="T19" s="56"/>
-      <c r="U19" s="56" t="s">
+      <c r="T19" s="57"/>
+      <c r="U19" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="V19" s="56"/>
-      <c r="W19" s="56" t="s">
+      <c r="V19" s="57"/>
+      <c r="W19" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="X19" s="56"/>
+      <c r="X19" s="57"/>
     </row>
     <row r="20" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>1</v>
@@ -2254,98 +2254,98 @@
       <c r="R21" s="7">
         <v>104.1</v>
       </c>
       <c r="S21" s="7">
         <v>1532161.1</v>
       </c>
       <c r="T21" s="7">
         <v>104.3</v>
       </c>
       <c r="U21" s="7">
         <v>1722023</v>
       </c>
       <c r="V21" s="7">
         <v>104.9</v>
       </c>
       <c r="W21" s="7">
         <v>2024160.6</v>
       </c>
       <c r="X21" s="7">
         <v>104.8</v>
       </c>
     </row>
     <row r="22" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="23" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="56" t="s">
+      <c r="A24" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="56"/>
-      <c r="C24" s="56" t="s">
+      <c r="B24" s="57"/>
+      <c r="C24" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="56"/>
-      <c r="E24" s="56" t="s">
+      <c r="D24" s="57"/>
+      <c r="E24" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="F24" s="56"/>
-      <c r="G24" s="56" t="s">
+      <c r="F24" s="57"/>
+      <c r="G24" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="H24" s="56"/>
-      <c r="I24" s="56" t="s">
+      <c r="H24" s="57"/>
+      <c r="I24" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="J24" s="56"/>
-      <c r="K24" s="56" t="s">
+      <c r="J24" s="57"/>
+      <c r="K24" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="L24" s="56"/>
-      <c r="M24" s="56" t="s">
+      <c r="L24" s="57"/>
+      <c r="M24" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="N24" s="56"/>
-      <c r="O24" s="56" t="s">
+      <c r="N24" s="57"/>
+      <c r="O24" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="P24" s="56"/>
-      <c r="Q24" s="56" t="s">
+      <c r="P24" s="57"/>
+      <c r="Q24" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="R24" s="56"/>
-      <c r="S24" s="56" t="s">
+      <c r="R24" s="57"/>
+      <c r="S24" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="T24" s="57"/>
-      <c r="U24" s="56" t="s">
+      <c r="T24" s="58"/>
+      <c r="U24" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="V24" s="57"/>
-      <c r="W24" s="56" t="s">
+      <c r="V24" s="58"/>
+      <c r="W24" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="X24" s="56"/>
+      <c r="X24" s="57"/>
     </row>
     <row r="25" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>1</v>
@@ -2454,94 +2454,94 @@
       <c r="R26" s="9">
         <v>86.5</v>
       </c>
       <c r="S26" s="10">
         <v>1573325.7</v>
       </c>
       <c r="T26" s="13">
         <v>84.4</v>
       </c>
       <c r="U26" s="10">
         <v>1763140</v>
       </c>
       <c r="V26" s="13">
         <v>84.6</v>
       </c>
       <c r="W26" s="10">
         <v>1977462.3</v>
       </c>
       <c r="X26" s="13">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="28" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="29" spans="1:24" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="56" t="s">
+      <c r="A29" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="B29" s="57"/>
-      <c r="C29" s="56" t="s">
+      <c r="B29" s="58"/>
+      <c r="C29" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="D29" s="57"/>
-      <c r="E29" s="56" t="s">
+      <c r="D29" s="58"/>
+      <c r="E29" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="F29" s="57"/>
-      <c r="G29" s="56" t="s">
+      <c r="F29" s="58"/>
+      <c r="G29" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="H29" s="57"/>
-      <c r="I29" s="56" t="s">
+      <c r="H29" s="58"/>
+      <c r="I29" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="J29" s="57"/>
-      <c r="K29" s="56" t="s">
+      <c r="J29" s="58"/>
+      <c r="K29" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="L29" s="57"/>
-      <c r="M29" s="56" t="s">
+      <c r="L29" s="58"/>
+      <c r="M29" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="N29" s="57"/>
-      <c r="O29" s="56" t="s">
+      <c r="N29" s="58"/>
+      <c r="O29" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="P29" s="57"/>
-      <c r="Q29" s="56" t="s">
+      <c r="P29" s="58"/>
+      <c r="Q29" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="R29" s="57"/>
-      <c r="S29" s="56" t="s">
+      <c r="R29" s="58"/>
+      <c r="S29" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="T29" s="57"/>
-      <c r="U29" s="56" t="s">
+      <c r="T29" s="58"/>
+      <c r="U29" s="57" t="s">
         <v>62</v>
       </c>
-      <c r="V29" s="57"/>
+      <c r="V29" s="58"/>
     </row>
     <row r="30" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>1</v>
@@ -2638,98 +2638,98 @@
       <c r="P31" s="7">
         <v>88.2</v>
       </c>
       <c r="Q31" s="13">
         <v>1421113.35</v>
       </c>
       <c r="R31" s="9">
         <v>90.4</v>
       </c>
       <c r="S31" s="7">
         <v>1617409.7</v>
       </c>
       <c r="T31" s="14">
         <v>92</v>
       </c>
       <c r="U31" s="7">
         <v>1812414.3</v>
       </c>
       <c r="V31" s="4">
         <v>92.4</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="33" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="34" spans="1:24" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A34" s="56" t="s">
+      <c r="A34" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="B34" s="57"/>
-      <c r="C34" s="56" t="s">
+      <c r="B34" s="58"/>
+      <c r="C34" s="57" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="57"/>
-      <c r="E34" s="56" t="s">
+      <c r="D34" s="58"/>
+      <c r="E34" s="57" t="s">
         <v>65</v>
       </c>
-      <c r="F34" s="57"/>
-      <c r="G34" s="56" t="s">
+      <c r="F34" s="58"/>
+      <c r="G34" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="H34" s="57"/>
-      <c r="I34" s="56" t="s">
+      <c r="H34" s="58"/>
+      <c r="I34" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="J34" s="57"/>
-      <c r="K34" s="56" t="s">
+      <c r="J34" s="58"/>
+      <c r="K34" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="L34" s="57"/>
-      <c r="M34" s="56" t="s">
+      <c r="L34" s="58"/>
+      <c r="M34" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="N34" s="57"/>
-      <c r="O34" s="56" t="s">
+      <c r="N34" s="58"/>
+      <c r="O34" s="57" t="s">
         <v>70</v>
       </c>
-      <c r="P34" s="57"/>
-      <c r="Q34" s="56" t="s">
+      <c r="P34" s="58"/>
+      <c r="Q34" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="R34" s="57"/>
-      <c r="S34" s="56" t="s">
+      <c r="R34" s="58"/>
+      <c r="S34" s="57" t="s">
         <v>72</v>
       </c>
-      <c r="T34" s="57"/>
-      <c r="U34" s="56" t="s">
+      <c r="T34" s="58"/>
+      <c r="U34" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="V34" s="57"/>
-      <c r="W34" s="56" t="s">
+      <c r="V34" s="58"/>
+      <c r="W34" s="57" t="s">
         <v>74</v>
       </c>
-      <c r="X34" s="56"/>
+      <c r="X34" s="57"/>
     </row>
     <row r="35" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>1</v>
@@ -2838,98 +2838,98 @@
       <c r="R36" s="4">
         <v>114.3</v>
       </c>
       <c r="S36" s="7">
         <v>1835047.9</v>
       </c>
       <c r="T36" s="31">
         <v>114</v>
       </c>
       <c r="U36" s="7">
         <v>2027259.8</v>
       </c>
       <c r="V36" s="4">
         <v>111.9</v>
       </c>
       <c r="W36" s="7">
         <v>2226719.2999999998</v>
       </c>
       <c r="X36" s="4">
         <v>111.4</v>
       </c>
     </row>
     <row r="37" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:24" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="56" t="s">
+      <c r="A39" s="57" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="57"/>
-      <c r="C39" s="56" t="s">
+      <c r="B39" s="58"/>
+      <c r="C39" s="57" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="57"/>
-      <c r="E39" s="56" t="s">
+      <c r="D39" s="58"/>
+      <c r="E39" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="F39" s="57"/>
-      <c r="G39" s="56" t="s">
+      <c r="F39" s="58"/>
+      <c r="G39" s="57" t="s">
         <v>78</v>
       </c>
-      <c r="H39" s="57"/>
-      <c r="I39" s="56" t="s">
+      <c r="H39" s="58"/>
+      <c r="I39" s="57" t="s">
         <v>79</v>
       </c>
-      <c r="J39" s="57"/>
-      <c r="K39" s="56" t="s">
+      <c r="J39" s="58"/>
+      <c r="K39" s="57" t="s">
         <v>80</v>
       </c>
-      <c r="L39" s="57"/>
-      <c r="M39" s="56" t="s">
+      <c r="L39" s="58"/>
+      <c r="M39" s="57" t="s">
         <v>81</v>
       </c>
-      <c r="N39" s="57"/>
-      <c r="O39" s="56" t="s">
+      <c r="N39" s="58"/>
+      <c r="O39" s="57" t="s">
         <v>82</v>
       </c>
-      <c r="P39" s="57"/>
-      <c r="Q39" s="56" t="s">
+      <c r="P39" s="58"/>
+      <c r="Q39" s="57" t="s">
         <v>83</v>
       </c>
-      <c r="R39" s="57"/>
-      <c r="S39" s="56" t="s">
+      <c r="R39" s="58"/>
+      <c r="S39" s="57" t="s">
         <v>84</v>
       </c>
-      <c r="T39" s="57"/>
-      <c r="U39" s="56" t="s">
+      <c r="T39" s="58"/>
+      <c r="U39" s="57" t="s">
         <v>85</v>
       </c>
-      <c r="V39" s="57"/>
-      <c r="W39" s="56" t="s">
+      <c r="V39" s="58"/>
+      <c r="W39" s="57" t="s">
         <v>86</v>
       </c>
-      <c r="X39" s="56"/>
+      <c r="X39" s="57"/>
     </row>
     <row r="40" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="36" t="s">
         <v>1</v>
@@ -3036,98 +3036,98 @@
         <v>1615918.7</v>
       </c>
       <c r="R41" s="1">
         <v>114.5</v>
       </c>
       <c r="S41" s="39">
         <v>1972577.7</v>
       </c>
       <c r="T41" s="1">
         <v>102.1</v>
       </c>
       <c r="U41" s="46">
         <v>2190453.4</v>
       </c>
       <c r="V41" s="38">
         <v>102.8</v>
       </c>
       <c r="W41" s="49">
         <v>2516112.7000000002</v>
       </c>
       <c r="X41" s="50">
         <v>107.9</v>
       </c>
     </row>
     <row r="46" spans="1:24">
-      <c r="A46" s="56" t="s">
+      <c r="A46" s="57" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="57"/>
-      <c r="C46" s="56" t="s">
+      <c r="B46" s="58"/>
+      <c r="C46" s="57" t="s">
         <v>88</v>
       </c>
-      <c r="D46" s="57"/>
-      <c r="E46" s="56" t="s">
+      <c r="D46" s="58"/>
+      <c r="E46" s="57" t="s">
         <v>89</v>
       </c>
-      <c r="F46" s="57"/>
-      <c r="G46" s="56" t="s">
+      <c r="F46" s="58"/>
+      <c r="G46" s="57" t="s">
         <v>90</v>
       </c>
-      <c r="H46" s="57"/>
-      <c r="I46" s="56" t="s">
+      <c r="H46" s="58"/>
+      <c r="I46" s="57" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="57"/>
-      <c r="K46" s="56" t="s">
+      <c r="J46" s="58"/>
+      <c r="K46" s="57" t="s">
         <v>92</v>
       </c>
-      <c r="L46" s="57"/>
-      <c r="M46" s="56" t="s">
+      <c r="L46" s="58"/>
+      <c r="M46" s="57" t="s">
         <v>93</v>
       </c>
-      <c r="N46" s="57"/>
-      <c r="O46" s="56" t="s">
+      <c r="N46" s="58"/>
+      <c r="O46" s="57" t="s">
         <v>94</v>
       </c>
-      <c r="P46" s="57"/>
-      <c r="Q46" s="56" t="s">
+      <c r="P46" s="58"/>
+      <c r="Q46" s="57" t="s">
         <v>95</v>
       </c>
-      <c r="R46" s="57"/>
-      <c r="S46" s="56" t="s">
+      <c r="R46" s="58"/>
+      <c r="S46" s="57" t="s">
         <v>96</v>
       </c>
-      <c r="T46" s="57"/>
-      <c r="U46" s="56" t="s">
+      <c r="T46" s="58"/>
+      <c r="U46" s="57" t="s">
         <v>97</v>
       </c>
-      <c r="V46" s="57"/>
-      <c r="W46" s="56" t="s">
+      <c r="V46" s="58"/>
+      <c r="W46" s="57" t="s">
         <v>98</v>
       </c>
-      <c r="X46" s="56"/>
+      <c r="X46" s="57"/>
     </row>
     <row r="47" spans="1:24" ht="45">
       <c r="A47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="48" t="s">
         <v>1</v>
@@ -3175,181 +3175,185 @@
         <v>1</v>
       </c>
       <c r="W47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="47" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="53">
         <v>140987</v>
       </c>
       <c r="B48" s="52">
         <v>113.7</v>
       </c>
       <c r="C48" s="39">
         <v>327188.59999999998</v>
       </c>
       <c r="D48" s="39">
         <v>103</v>
       </c>
       <c r="E48" s="39">
         <v>562715.9</v>
       </c>
-      <c r="F48" s="61">
+      <c r="F48" s="56">
         <v>103</v>
       </c>
-      <c r="G48" s="52"/>
-      <c r="H48" s="52"/>
+      <c r="G48" s="39">
+        <v>811587.7</v>
+      </c>
+      <c r="H48" s="56">
+        <v>102</v>
+      </c>
       <c r="I48" s="52"/>
       <c r="J48" s="52"/>
       <c r="K48" s="52"/>
       <c r="L48" s="52"/>
       <c r="M48" s="52"/>
       <c r="N48" s="52"/>
       <c r="O48" s="52"/>
       <c r="P48" s="52"/>
       <c r="Q48" s="52"/>
       <c r="R48" s="52"/>
       <c r="S48" s="52"/>
       <c r="T48" s="52"/>
       <c r="U48" s="52"/>
       <c r="V48" s="52"/>
       <c r="W48" s="52"/>
       <c r="X48" s="52"/>
     </row>
     <row r="49" spans="1:2" s="55" customFormat="1">
       <c r="A49" s="54"/>
       <c r="B49" s="51"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="4" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="98">
-    <mergeCell ref="U46:V46"/>
-[...22 lines deleted...]
-    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="S2:V2"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="S19:T19"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="U19:V19"/>
     <mergeCell ref="A1:D5"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="A6:X6"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="W24:X24"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="G29:H29"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="U14:V14"/>
-    <mergeCell ref="U29:V29"/>
-[...56 lines deleted...]
-    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="W46:X46"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="M46:N46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="S46:T46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>