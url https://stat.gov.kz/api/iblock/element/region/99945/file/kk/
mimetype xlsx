--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -315,75 +315,75 @@
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 13 мамыр</t>
-[...2 lines deleted...]
-    <t>Келесі шығарылым күні: 2026 жылғы 15 маусым</t>
+    <t>Шығарылған күні: 2026 жылғы 12 маусым</t>
+  </si>
+  <si>
+    <t>Келесі шығарылым күні: 2026 жылғы 13 шілде</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -645,51 +645,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -740,75 +740,88 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -926,188 +939,191 @@
     <xf numFmtId="4" fontId="20" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="20" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="17" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
@@ -1524,100 +1540,100 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X50"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C34" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="K52" sqref="K52"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="M51" sqref="M51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="59"/>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
       <c r="A2" s="59"/>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
-      <c r="S2" s="61" t="s">
+      <c r="S2" s="58" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="61"/>
-[...1 lines deleted...]
-      <c r="V2" s="61"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
       <c r="A3" s="59"/>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="S3" s="28" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="59"/>
       <c r="B4" s="59"/>
       <c r="C4" s="59"/>
       <c r="D4" s="59"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="59"/>
       <c r="B5" s="59"/>
       <c r="C5" s="59"/>
       <c r="D5" s="59"/>
     </row>
@@ -1654,98 +1670,98 @@
       <c r="B8" s="2"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
     </row>
     <row r="9" spans="1:24" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="57"/>
-      <c r="C9" s="57" t="s">
+      <c r="B9" s="56"/>
+      <c r="C9" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="57"/>
-      <c r="E9" s="57" t="s">
+      <c r="D9" s="56"/>
+      <c r="E9" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="57"/>
-      <c r="G9" s="57" t="s">
+      <c r="F9" s="56"/>
+      <c r="G9" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="57"/>
-      <c r="I9" s="57" t="s">
+      <c r="H9" s="56"/>
+      <c r="I9" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="57"/>
-      <c r="K9" s="57" t="s">
+      <c r="J9" s="56"/>
+      <c r="K9" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="57"/>
-      <c r="M9" s="57" t="s">
+      <c r="L9" s="56"/>
+      <c r="M9" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="57"/>
-      <c r="O9" s="57" t="s">
+      <c r="N9" s="56"/>
+      <c r="O9" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="P9" s="57"/>
-      <c r="Q9" s="57" t="s">
+      <c r="P9" s="56"/>
+      <c r="Q9" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="R9" s="57"/>
-      <c r="S9" s="57" t="s">
+      <c r="R9" s="56"/>
+      <c r="S9" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="T9" s="57"/>
-      <c r="U9" s="57" t="s">
+      <c r="T9" s="56"/>
+      <c r="U9" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="57"/>
-      <c r="W9" s="57" t="s">
+      <c r="V9" s="56"/>
+      <c r="W9" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="X9" s="57"/>
+      <c r="X9" s="56"/>
     </row>
     <row r="10" spans="1:24" s="5" customFormat="1" ht="45">
       <c r="A10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>1</v>
@@ -1854,98 +1870,98 @@
       <c r="R11" s="10">
         <v>103.3</v>
       </c>
       <c r="S11" s="9">
         <v>1355103.5</v>
       </c>
       <c r="T11" s="10">
         <v>102.5</v>
       </c>
       <c r="U11" s="7">
         <v>1508793.5</v>
       </c>
       <c r="V11" s="10">
         <v>102.5</v>
       </c>
       <c r="W11" s="9">
         <v>1749083.9</v>
       </c>
       <c r="X11" s="10">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="13" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="14" spans="1:24" s="5" customFormat="1" ht="27" customHeight="1">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="57"/>
-      <c r="C14" s="57" t="s">
+      <c r="B14" s="56"/>
+      <c r="C14" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="57"/>
-      <c r="E14" s="57" t="s">
+      <c r="D14" s="56"/>
+      <c r="E14" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="57"/>
-      <c r="G14" s="57" t="s">
+      <c r="F14" s="56"/>
+      <c r="G14" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="57"/>
-      <c r="I14" s="57" t="s">
+      <c r="H14" s="56"/>
+      <c r="I14" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="J14" s="57"/>
-      <c r="K14" s="57" t="s">
+      <c r="J14" s="56"/>
+      <c r="K14" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="L14" s="57"/>
-      <c r="M14" s="57" t="s">
+      <c r="L14" s="56"/>
+      <c r="M14" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="N14" s="57"/>
-      <c r="O14" s="57" t="s">
+      <c r="N14" s="56"/>
+      <c r="O14" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P14" s="57"/>
-      <c r="Q14" s="57" t="s">
+      <c r="P14" s="56"/>
+      <c r="Q14" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="R14" s="57"/>
-      <c r="S14" s="57" t="s">
+      <c r="R14" s="56"/>
+      <c r="S14" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="T14" s="57"/>
-      <c r="U14" s="57" t="s">
+      <c r="T14" s="56"/>
+      <c r="U14" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="V14" s="57"/>
-      <c r="W14" s="57" t="s">
+      <c r="V14" s="56"/>
+      <c r="W14" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="X14" s="57"/>
+      <c r="X14" s="56"/>
     </row>
     <row r="15" spans="1:24" s="5" customFormat="1" ht="45">
       <c r="A15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>1</v>
@@ -2054,98 +2070,98 @@
       <c r="R16" s="7">
         <v>95.8</v>
       </c>
       <c r="S16" s="7">
         <v>1338766.3</v>
       </c>
       <c r="T16" s="10">
         <v>96.7</v>
       </c>
       <c r="U16" s="7">
         <v>1488637.9</v>
       </c>
       <c r="V16" s="10">
         <v>96.5</v>
       </c>
       <c r="W16" s="9">
         <v>1733103.7</v>
       </c>
       <c r="X16" s="10">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="57" t="s">
+      <c r="A19" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="57"/>
-      <c r="C19" s="57" t="s">
+      <c r="B19" s="56"/>
+      <c r="C19" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="57"/>
-      <c r="E19" s="57" t="s">
+      <c r="D19" s="56"/>
+      <c r="E19" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="F19" s="57"/>
-      <c r="G19" s="57" t="s">
+      <c r="F19" s="56"/>
+      <c r="G19" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="H19" s="57"/>
-      <c r="I19" s="57" t="s">
+      <c r="H19" s="56"/>
+      <c r="I19" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="J19" s="57"/>
-      <c r="K19" s="57" t="s">
+      <c r="J19" s="56"/>
+      <c r="K19" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="L19" s="57"/>
-      <c r="M19" s="57" t="s">
+      <c r="L19" s="56"/>
+      <c r="M19" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="N19" s="57"/>
-      <c r="O19" s="57" t="s">
+      <c r="N19" s="56"/>
+      <c r="O19" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="P19" s="57"/>
-      <c r="Q19" s="57" t="s">
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="R19" s="57"/>
-      <c r="S19" s="57" t="s">
+      <c r="R19" s="56"/>
+      <c r="S19" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="T19" s="57"/>
-      <c r="U19" s="57" t="s">
+      <c r="T19" s="56"/>
+      <c r="U19" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="V19" s="57"/>
-      <c r="W19" s="57" t="s">
+      <c r="V19" s="56"/>
+      <c r="W19" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="X19" s="57"/>
+      <c r="X19" s="56"/>
     </row>
     <row r="20" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>1</v>
@@ -2254,98 +2270,98 @@
       <c r="R21" s="7">
         <v>104.1</v>
       </c>
       <c r="S21" s="7">
         <v>1532161.1</v>
       </c>
       <c r="T21" s="7">
         <v>104.3</v>
       </c>
       <c r="U21" s="7">
         <v>1722023</v>
       </c>
       <c r="V21" s="7">
         <v>104.9</v>
       </c>
       <c r="W21" s="7">
         <v>2024160.6</v>
       </c>
       <c r="X21" s="7">
         <v>104.8</v>
       </c>
     </row>
     <row r="22" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="23" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="57" t="s">
+      <c r="A24" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="57"/>
-      <c r="C24" s="57" t="s">
+      <c r="B24" s="56"/>
+      <c r="C24" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="57"/>
-      <c r="E24" s="57" t="s">
+      <c r="D24" s="56"/>
+      <c r="E24" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="F24" s="57"/>
-      <c r="G24" s="57" t="s">
+      <c r="F24" s="56"/>
+      <c r="G24" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="H24" s="57"/>
-      <c r="I24" s="57" t="s">
+      <c r="H24" s="56"/>
+      <c r="I24" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="J24" s="57"/>
-      <c r="K24" s="57" t="s">
+      <c r="J24" s="56"/>
+      <c r="K24" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="L24" s="57"/>
-      <c r="M24" s="57" t="s">
+      <c r="L24" s="56"/>
+      <c r="M24" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="N24" s="57"/>
-      <c r="O24" s="57" t="s">
+      <c r="N24" s="56"/>
+      <c r="O24" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="P24" s="57"/>
-      <c r="Q24" s="57" t="s">
+      <c r="P24" s="56"/>
+      <c r="Q24" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="R24" s="57"/>
-      <c r="S24" s="57" t="s">
+      <c r="R24" s="56"/>
+      <c r="S24" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="T24" s="58"/>
-      <c r="U24" s="57" t="s">
+      <c r="T24" s="57"/>
+      <c r="U24" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="V24" s="58"/>
-      <c r="W24" s="57" t="s">
+      <c r="V24" s="57"/>
+      <c r="W24" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="X24" s="57"/>
+      <c r="X24" s="56"/>
     </row>
     <row r="25" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>1</v>
@@ -2454,94 +2470,94 @@
       <c r="R26" s="9">
         <v>86.5</v>
       </c>
       <c r="S26" s="10">
         <v>1573325.7</v>
       </c>
       <c r="T26" s="13">
         <v>84.4</v>
       </c>
       <c r="U26" s="10">
         <v>1763140</v>
       </c>
       <c r="V26" s="13">
         <v>84.6</v>
       </c>
       <c r="W26" s="10">
         <v>1977462.3</v>
       </c>
       <c r="X26" s="13">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="28" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="29" spans="1:24" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="57" t="s">
+      <c r="A29" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B29" s="58"/>
-      <c r="C29" s="57" t="s">
+      <c r="B29" s="57"/>
+      <c r="C29" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="D29" s="58"/>
-      <c r="E29" s="57" t="s">
+      <c r="D29" s="57"/>
+      <c r="E29" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="F29" s="58"/>
-      <c r="G29" s="57" t="s">
+      <c r="F29" s="57"/>
+      <c r="G29" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="H29" s="58"/>
-      <c r="I29" s="57" t="s">
+      <c r="H29" s="57"/>
+      <c r="I29" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="J29" s="58"/>
-      <c r="K29" s="57" t="s">
+      <c r="J29" s="57"/>
+      <c r="K29" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="L29" s="58"/>
-      <c r="M29" s="57" t="s">
+      <c r="L29" s="57"/>
+      <c r="M29" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="N29" s="58"/>
-      <c r="O29" s="57" t="s">
+      <c r="N29" s="57"/>
+      <c r="O29" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="P29" s="58"/>
-      <c r="Q29" s="57" t="s">
+      <c r="P29" s="57"/>
+      <c r="Q29" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="R29" s="58"/>
-      <c r="S29" s="57" t="s">
+      <c r="R29" s="57"/>
+      <c r="S29" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="T29" s="58"/>
-      <c r="U29" s="57" t="s">
+      <c r="T29" s="57"/>
+      <c r="U29" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="V29" s="58"/>
+      <c r="V29" s="57"/>
     </row>
     <row r="30" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>1</v>
@@ -2638,98 +2654,98 @@
       <c r="P31" s="7">
         <v>88.2</v>
       </c>
       <c r="Q31" s="13">
         <v>1421113.35</v>
       </c>
       <c r="R31" s="9">
         <v>90.4</v>
       </c>
       <c r="S31" s="7">
         <v>1617409.7</v>
       </c>
       <c r="T31" s="14">
         <v>92</v>
       </c>
       <c r="U31" s="7">
         <v>1812414.3</v>
       </c>
       <c r="V31" s="4">
         <v>92.4</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="33" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="34" spans="1:24" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A34" s="57" t="s">
+      <c r="A34" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="B34" s="58"/>
-      <c r="C34" s="57" t="s">
+      <c r="B34" s="57"/>
+      <c r="C34" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="58"/>
-      <c r="E34" s="57" t="s">
+      <c r="D34" s="57"/>
+      <c r="E34" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="F34" s="58"/>
-      <c r="G34" s="57" t="s">
+      <c r="F34" s="57"/>
+      <c r="G34" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="H34" s="58"/>
-      <c r="I34" s="57" t="s">
+      <c r="H34" s="57"/>
+      <c r="I34" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="J34" s="58"/>
-      <c r="K34" s="57" t="s">
+      <c r="J34" s="57"/>
+      <c r="K34" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="L34" s="58"/>
-      <c r="M34" s="57" t="s">
+      <c r="L34" s="57"/>
+      <c r="M34" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="N34" s="58"/>
-      <c r="O34" s="57" t="s">
+      <c r="N34" s="57"/>
+      <c r="O34" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="P34" s="58"/>
-      <c r="Q34" s="57" t="s">
+      <c r="P34" s="57"/>
+      <c r="Q34" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="R34" s="58"/>
-      <c r="S34" s="57" t="s">
+      <c r="R34" s="57"/>
+      <c r="S34" s="56" t="s">
         <v>72</v>
       </c>
-      <c r="T34" s="58"/>
-      <c r="U34" s="57" t="s">
+      <c r="T34" s="57"/>
+      <c r="U34" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="V34" s="58"/>
-      <c r="W34" s="57" t="s">
+      <c r="V34" s="57"/>
+      <c r="W34" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="X34" s="57"/>
+      <c r="X34" s="56"/>
     </row>
     <row r="35" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>1</v>
@@ -2838,98 +2854,98 @@
       <c r="R36" s="4">
         <v>114.3</v>
       </c>
       <c r="S36" s="7">
         <v>1835047.9</v>
       </c>
       <c r="T36" s="31">
         <v>114</v>
       </c>
       <c r="U36" s="7">
         <v>2027259.8</v>
       </c>
       <c r="V36" s="4">
         <v>111.9</v>
       </c>
       <c r="W36" s="7">
         <v>2226719.2999999998</v>
       </c>
       <c r="X36" s="4">
         <v>111.4</v>
       </c>
     </row>
     <row r="37" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:24" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="57" t="s">
+      <c r="A39" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="58"/>
-      <c r="C39" s="57" t="s">
+      <c r="B39" s="57"/>
+      <c r="C39" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="58"/>
-      <c r="E39" s="57" t="s">
+      <c r="D39" s="57"/>
+      <c r="E39" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="F39" s="58"/>
-      <c r="G39" s="57" t="s">
+      <c r="F39" s="57"/>
+      <c r="G39" s="56" t="s">
         <v>78</v>
       </c>
-      <c r="H39" s="58"/>
-      <c r="I39" s="57" t="s">
+      <c r="H39" s="57"/>
+      <c r="I39" s="56" t="s">
         <v>79</v>
       </c>
-      <c r="J39" s="58"/>
-      <c r="K39" s="57" t="s">
+      <c r="J39" s="57"/>
+      <c r="K39" s="56" t="s">
         <v>80</v>
       </c>
-      <c r="L39" s="58"/>
-      <c r="M39" s="57" t="s">
+      <c r="L39" s="57"/>
+      <c r="M39" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="N39" s="58"/>
-      <c r="O39" s="57" t="s">
+      <c r="N39" s="57"/>
+      <c r="O39" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="P39" s="58"/>
-      <c r="Q39" s="57" t="s">
+      <c r="P39" s="57"/>
+      <c r="Q39" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="R39" s="58"/>
-      <c r="S39" s="57" t="s">
+      <c r="R39" s="57"/>
+      <c r="S39" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="T39" s="58"/>
-      <c r="U39" s="57" t="s">
+      <c r="T39" s="57"/>
+      <c r="U39" s="56" t="s">
         <v>85</v>
       </c>
-      <c r="V39" s="58"/>
-      <c r="W39" s="57" t="s">
+      <c r="V39" s="57"/>
+      <c r="W39" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="X39" s="57"/>
+      <c r="X39" s="56"/>
     </row>
     <row r="40" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="36" t="s">
         <v>1</v>
@@ -3036,98 +3052,98 @@
         <v>1615918.7</v>
       </c>
       <c r="R41" s="1">
         <v>114.5</v>
       </c>
       <c r="S41" s="39">
         <v>1972577.7</v>
       </c>
       <c r="T41" s="1">
         <v>102.1</v>
       </c>
       <c r="U41" s="46">
         <v>2190453.4</v>
       </c>
       <c r="V41" s="38">
         <v>102.8</v>
       </c>
       <c r="W41" s="49">
         <v>2516112.7000000002</v>
       </c>
       <c r="X41" s="50">
         <v>107.9</v>
       </c>
     </row>
     <row r="46" spans="1:24">
-      <c r="A46" s="57" t="s">
+      <c r="A46" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="58"/>
-      <c r="C46" s="57" t="s">
+      <c r="B46" s="57"/>
+      <c r="C46" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="D46" s="58"/>
-      <c r="E46" s="57" t="s">
+      <c r="D46" s="57"/>
+      <c r="E46" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="F46" s="58"/>
-      <c r="G46" s="57" t="s">
+      <c r="F46" s="57"/>
+      <c r="G46" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="H46" s="58"/>
-      <c r="I46" s="57" t="s">
+      <c r="H46" s="57"/>
+      <c r="I46" s="56" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="58"/>
-      <c r="K46" s="57" t="s">
+      <c r="J46" s="57"/>
+      <c r="K46" s="56" t="s">
         <v>92</v>
       </c>
-      <c r="L46" s="58"/>
-      <c r="M46" s="57" t="s">
+      <c r="L46" s="57"/>
+      <c r="M46" s="56" t="s">
         <v>93</v>
       </c>
-      <c r="N46" s="58"/>
-      <c r="O46" s="57" t="s">
+      <c r="N46" s="57"/>
+      <c r="O46" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="P46" s="58"/>
-      <c r="Q46" s="57" t="s">
+      <c r="P46" s="57"/>
+      <c r="Q46" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="R46" s="58"/>
-      <c r="S46" s="57" t="s">
+      <c r="R46" s="57"/>
+      <c r="S46" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="T46" s="58"/>
-      <c r="U46" s="57" t="s">
+      <c r="T46" s="57"/>
+      <c r="U46" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="V46" s="58"/>
-      <c r="W46" s="57" t="s">
+      <c r="V46" s="57"/>
+      <c r="W46" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="X46" s="57"/>
+      <c r="X46" s="56"/>
     </row>
     <row r="47" spans="1:24" ht="45">
       <c r="A47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="48" t="s">
         <v>1</v>
@@ -3166,194 +3182,198 @@
         <v>0</v>
       </c>
       <c r="T47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="U47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="W47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="47" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="53">
         <v>140987</v>
       </c>
       <c r="B48" s="52">
         <v>113.7</v>
       </c>
-      <c r="C48" s="39">
+      <c r="C48" s="61">
         <v>327188.59999999998</v>
       </c>
-      <c r="D48" s="39">
+      <c r="D48" s="62">
         <v>103</v>
       </c>
-      <c r="E48" s="39">
+      <c r="E48" s="62">
         <v>562715.9</v>
       </c>
-      <c r="F48" s="56">
+      <c r="F48" s="63">
         <v>103</v>
       </c>
-      <c r="G48" s="39">
+      <c r="G48" s="62">
         <v>811587.7</v>
       </c>
-      <c r="H48" s="56">
+      <c r="H48" s="63">
         <v>102</v>
       </c>
-      <c r="I48" s="52"/>
-      <c r="J48" s="52"/>
+      <c r="I48" s="49">
+        <v>1050269.3999999999</v>
+      </c>
+      <c r="J48" s="64">
+        <v>101.9</v>
+      </c>
       <c r="K48" s="52"/>
       <c r="L48" s="52"/>
       <c r="M48" s="52"/>
       <c r="N48" s="52"/>
       <c r="O48" s="52"/>
       <c r="P48" s="52"/>
       <c r="Q48" s="52"/>
       <c r="R48" s="52"/>
       <c r="S48" s="52"/>
       <c r="T48" s="52"/>
       <c r="U48" s="52"/>
       <c r="V48" s="52"/>
       <c r="W48" s="52"/>
       <c r="X48" s="52"/>
     </row>
     <row r="49" spans="1:2" s="55" customFormat="1">
       <c r="A49" s="54"/>
       <c r="B49" s="51"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="4" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="98">
-    <mergeCell ref="U39:V39"/>
-[...10 lines deleted...]
-    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="W46:X46"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="M46:N46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="S46:T46"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="A1:D5"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="A6:X6"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="S19:T19"/>
     <mergeCell ref="S2:V2"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="S29:T29"/>
     <mergeCell ref="M24:N24"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="S24:T24"/>
     <mergeCell ref="U24:V24"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="S34:T34"/>
-    <mergeCell ref="W19:X19"/>
-[...68 lines deleted...]
-    <mergeCell ref="S46:T46"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="S39:T39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>