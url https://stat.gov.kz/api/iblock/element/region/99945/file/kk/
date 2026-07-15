--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -1,64 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-1305" yWindow="-150" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$X$56</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="L48" i="3" l="1"/>
+  <c r="K48" i="3" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="101">
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2019 ж.</t>
@@ -315,54 +327,54 @@
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 12 маусым</t>
-[...2 lines deleted...]
-    <t>Келесі шығарылым күні: 2026 жылғы 13 шілде</t>
+    <t>Шығарылған күні: 2026 жылғы 13 шілде</t>
+  </si>
+  <si>
+    <t>Келесі шығарылым күні: 2026 жылғы 12 тамыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
@@ -956,51 +968,51 @@
     </xf>
     <xf numFmtId="4" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="15" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1063,67 +1075,68 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
@@ -1189,51 +1202,51 @@
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 3 2" xfId="83"/>
     <cellStyle name="Обычный 4" xfId="84"/>
     <cellStyle name="Обычный 8" xfId="85"/>
     <cellStyle name="Процентный 2" xfId="87"/>
     <cellStyle name="Процентный 2 2" xfId="88"/>
     <cellStyle name="Процентный 2 3" xfId="89"/>
     <cellStyle name="Процентный 3" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="90"/>
     <cellStyle name="Финансовый 2" xfId="91"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 2" descr="Group 17067"/>
         <xdr:cNvPicPr>
@@ -1245,50 +1258,73 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2627779" cy="575422"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\A.Kydyralina\Desktop\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1102;&#1085;&#1100;%202026&#1075;\&#1054;&#1073;&#1098;&#1077;&#1084;%20&#1091;&#1089;&#1083;&#1091;&#1075;%20&#1080;%20&#1048;&#1060;&#1054;%20&#1087;&#1086;%20&#1074;&#1085;&#1091;&#1090;&#1088;&#1077;&#1085;&#1085;&#1077;&#1081;%20&#1090;&#1086;&#1088;&#1075;&#1086;&#1074;&#1083;&#1077;%20(&#1086;&#1087;&#1090;&#1086;&#1074;&#1072;&#1103;%20&#1080;%20&#1088;&#1086;&#1079;&#1085;&#1080;&#1095;&#1085;&#1072;&#1103;%20&#1090;&#1086;&#1088;&#1075;&#1086;&#1074;&#1083;&#1103;)%20(1).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Лист1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="48">
+          <cell r="K48">
+            <v>1296369.8</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1540,228 +1576,228 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X50"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M51" sqref="M51"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="M48" sqref="M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="59"/>
-[...2 lines deleted...]
-      <c r="D1" s="59"/>
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
-      <c r="A2" s="59"/>
-[...3 lines deleted...]
-      <c r="S2" s="58" t="s">
+      <c r="A2" s="64"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="S2" s="63" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="58"/>
-[...1 lines deleted...]
-      <c r="V2" s="58"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="63"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
-      <c r="A3" s="59"/>
-[...2 lines deleted...]
-      <c r="D3" s="59"/>
+      <c r="A3" s="64"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
       <c r="S3" s="28" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="59"/>
-[...2 lines deleted...]
-      <c r="D4" s="59"/>
+      <c r="A4" s="64"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="59"/>
-[...2 lines deleted...]
-      <c r="D5" s="59"/>
+      <c r="A5" s="64"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
     </row>
     <row r="6" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="60"/>
-[...21 lines deleted...]
-      <c r="X6" s="60"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
     </row>
     <row r="8" spans="1:24" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
     </row>
     <row r="9" spans="1:24" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="56"/>
-      <c r="C9" s="56" t="s">
+      <c r="B9" s="61"/>
+      <c r="C9" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="56"/>
-      <c r="E9" s="56" t="s">
+      <c r="D9" s="61"/>
+      <c r="E9" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="56"/>
-      <c r="G9" s="56" t="s">
+      <c r="F9" s="61"/>
+      <c r="G9" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="56"/>
-      <c r="I9" s="56" t="s">
+      <c r="H9" s="61"/>
+      <c r="I9" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="56"/>
-      <c r="K9" s="56" t="s">
+      <c r="J9" s="61"/>
+      <c r="K9" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="L9" s="56"/>
-      <c r="M9" s="56" t="s">
+      <c r="L9" s="61"/>
+      <c r="M9" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="56"/>
-      <c r="O9" s="56" t="s">
+      <c r="N9" s="61"/>
+      <c r="O9" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="P9" s="56"/>
-      <c r="Q9" s="56" t="s">
+      <c r="P9" s="61"/>
+      <c r="Q9" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="R9" s="56"/>
-      <c r="S9" s="56" t="s">
+      <c r="R9" s="61"/>
+      <c r="S9" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="T9" s="56"/>
-      <c r="U9" s="56" t="s">
+      <c r="T9" s="61"/>
+      <c r="U9" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="56"/>
-      <c r="W9" s="56" t="s">
+      <c r="V9" s="61"/>
+      <c r="W9" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="X9" s="56"/>
+      <c r="X9" s="61"/>
     </row>
     <row r="10" spans="1:24" s="5" customFormat="1" ht="45">
       <c r="A10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>1</v>
@@ -1870,98 +1906,98 @@
       <c r="R11" s="10">
         <v>103.3</v>
       </c>
       <c r="S11" s="9">
         <v>1355103.5</v>
       </c>
       <c r="T11" s="10">
         <v>102.5</v>
       </c>
       <c r="U11" s="7">
         <v>1508793.5</v>
       </c>
       <c r="V11" s="10">
         <v>102.5</v>
       </c>
       <c r="W11" s="9">
         <v>1749083.9</v>
       </c>
       <c r="X11" s="10">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="13" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="14" spans="1:24" s="5" customFormat="1" ht="27" customHeight="1">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="56"/>
-      <c r="C14" s="56" t="s">
+      <c r="B14" s="61"/>
+      <c r="C14" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="56"/>
-      <c r="E14" s="56" t="s">
+      <c r="D14" s="61"/>
+      <c r="E14" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="56"/>
-      <c r="G14" s="56" t="s">
+      <c r="F14" s="61"/>
+      <c r="G14" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="56"/>
-      <c r="I14" s="56" t="s">
+      <c r="H14" s="61"/>
+      <c r="I14" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="J14" s="56"/>
-      <c r="K14" s="56" t="s">
+      <c r="J14" s="61"/>
+      <c r="K14" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="L14" s="56"/>
-      <c r="M14" s="56" t="s">
+      <c r="L14" s="61"/>
+      <c r="M14" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="N14" s="56"/>
-      <c r="O14" s="56" t="s">
+      <c r="N14" s="61"/>
+      <c r="O14" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="P14" s="56"/>
-      <c r="Q14" s="56" t="s">
+      <c r="P14" s="61"/>
+      <c r="Q14" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="R14" s="56"/>
-      <c r="S14" s="56" t="s">
+      <c r="R14" s="61"/>
+      <c r="S14" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="T14" s="56"/>
-      <c r="U14" s="56" t="s">
+      <c r="T14" s="61"/>
+      <c r="U14" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="V14" s="56"/>
-      <c r="W14" s="56" t="s">
+      <c r="V14" s="61"/>
+      <c r="W14" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="X14" s="56"/>
+      <c r="X14" s="61"/>
     </row>
     <row r="15" spans="1:24" s="5" customFormat="1" ht="45">
       <c r="A15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>1</v>
@@ -2070,98 +2106,98 @@
       <c r="R16" s="7">
         <v>95.8</v>
       </c>
       <c r="S16" s="7">
         <v>1338766.3</v>
       </c>
       <c r="T16" s="10">
         <v>96.7</v>
       </c>
       <c r="U16" s="7">
         <v>1488637.9</v>
       </c>
       <c r="V16" s="10">
         <v>96.5</v>
       </c>
       <c r="W16" s="9">
         <v>1733103.7</v>
       </c>
       <c r="X16" s="10">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="56"/>
-      <c r="C19" s="56" t="s">
+      <c r="B19" s="61"/>
+      <c r="C19" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="D19" s="56"/>
-      <c r="E19" s="56" t="s">
+      <c r="D19" s="61"/>
+      <c r="E19" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="F19" s="56"/>
-      <c r="G19" s="56" t="s">
+      <c r="F19" s="61"/>
+      <c r="G19" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="H19" s="56"/>
-      <c r="I19" s="56" t="s">
+      <c r="H19" s="61"/>
+      <c r="I19" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="J19" s="56"/>
-      <c r="K19" s="56" t="s">
+      <c r="J19" s="61"/>
+      <c r="K19" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="L19" s="56"/>
-      <c r="M19" s="56" t="s">
+      <c r="L19" s="61"/>
+      <c r="M19" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="N19" s="56"/>
-      <c r="O19" s="56" t="s">
+      <c r="N19" s="61"/>
+      <c r="O19" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="P19" s="56"/>
-      <c r="Q19" s="56" t="s">
+      <c r="P19" s="61"/>
+      <c r="Q19" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="R19" s="56"/>
-      <c r="S19" s="56" t="s">
+      <c r="R19" s="61"/>
+      <c r="S19" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="T19" s="56"/>
-      <c r="U19" s="56" t="s">
+      <c r="T19" s="61"/>
+      <c r="U19" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="V19" s="56"/>
-      <c r="W19" s="56" t="s">
+      <c r="V19" s="61"/>
+      <c r="W19" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="X19" s="56"/>
+      <c r="X19" s="61"/>
     </row>
     <row r="20" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>1</v>
@@ -2270,98 +2306,98 @@
       <c r="R21" s="7">
         <v>104.1</v>
       </c>
       <c r="S21" s="7">
         <v>1532161.1</v>
       </c>
       <c r="T21" s="7">
         <v>104.3</v>
       </c>
       <c r="U21" s="7">
         <v>1722023</v>
       </c>
       <c r="V21" s="7">
         <v>104.9</v>
       </c>
       <c r="W21" s="7">
         <v>2024160.6</v>
       </c>
       <c r="X21" s="7">
         <v>104.8</v>
       </c>
     </row>
     <row r="22" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="23" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="56" t="s">
+      <c r="A24" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="56"/>
-      <c r="C24" s="56" t="s">
+      <c r="B24" s="61"/>
+      <c r="C24" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="56"/>
-      <c r="E24" s="56" t="s">
+      <c r="D24" s="61"/>
+      <c r="E24" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="F24" s="56"/>
-      <c r="G24" s="56" t="s">
+      <c r="F24" s="61"/>
+      <c r="G24" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="H24" s="56"/>
-      <c r="I24" s="56" t="s">
+      <c r="H24" s="61"/>
+      <c r="I24" s="61" t="s">
         <v>43</v>
       </c>
-      <c r="J24" s="56"/>
-      <c r="K24" s="56" t="s">
+      <c r="J24" s="61"/>
+      <c r="K24" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="L24" s="56"/>
-      <c r="M24" s="56" t="s">
+      <c r="L24" s="61"/>
+      <c r="M24" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="N24" s="56"/>
-      <c r="O24" s="56" t="s">
+      <c r="N24" s="61"/>
+      <c r="O24" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="P24" s="56"/>
-      <c r="Q24" s="56" t="s">
+      <c r="P24" s="61"/>
+      <c r="Q24" s="61" t="s">
         <v>47</v>
       </c>
-      <c r="R24" s="56"/>
-      <c r="S24" s="56" t="s">
+      <c r="R24" s="61"/>
+      <c r="S24" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="T24" s="57"/>
-      <c r="U24" s="56" t="s">
+      <c r="T24" s="62"/>
+      <c r="U24" s="61" t="s">
         <v>49</v>
       </c>
-      <c r="V24" s="57"/>
-      <c r="W24" s="56" t="s">
+      <c r="V24" s="62"/>
+      <c r="W24" s="61" t="s">
         <v>50</v>
       </c>
-      <c r="X24" s="56"/>
+      <c r="X24" s="61"/>
     </row>
     <row r="25" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>1</v>
@@ -2470,94 +2506,94 @@
       <c r="R26" s="9">
         <v>86.5</v>
       </c>
       <c r="S26" s="10">
         <v>1573325.7</v>
       </c>
       <c r="T26" s="13">
         <v>84.4</v>
       </c>
       <c r="U26" s="10">
         <v>1763140</v>
       </c>
       <c r="V26" s="13">
         <v>84.6</v>
       </c>
       <c r="W26" s="10">
         <v>1977462.3</v>
       </c>
       <c r="X26" s="13">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="28" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="29" spans="1:24" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="56" t="s">
+      <c r="A29" s="61" t="s">
         <v>51</v>
       </c>
-      <c r="B29" s="57"/>
-      <c r="C29" s="56" t="s">
+      <c r="B29" s="62"/>
+      <c r="C29" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="D29" s="57"/>
-      <c r="E29" s="56" t="s">
+      <c r="D29" s="62"/>
+      <c r="E29" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="F29" s="57"/>
-      <c r="G29" s="56" t="s">
+      <c r="F29" s="62"/>
+      <c r="G29" s="61" t="s">
         <v>54</v>
       </c>
-      <c r="H29" s="57"/>
-      <c r="I29" s="56" t="s">
+      <c r="H29" s="62"/>
+      <c r="I29" s="61" t="s">
         <v>55</v>
       </c>
-      <c r="J29" s="57"/>
-      <c r="K29" s="56" t="s">
+      <c r="J29" s="62"/>
+      <c r="K29" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="L29" s="57"/>
-      <c r="M29" s="56" t="s">
+      <c r="L29" s="62"/>
+      <c r="M29" s="61" t="s">
         <v>57</v>
       </c>
-      <c r="N29" s="57"/>
-      <c r="O29" s="56" t="s">
+      <c r="N29" s="62"/>
+      <c r="O29" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="P29" s="57"/>
-      <c r="Q29" s="56" t="s">
+      <c r="P29" s="62"/>
+      <c r="Q29" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="R29" s="57"/>
-      <c r="S29" s="56" t="s">
+      <c r="R29" s="62"/>
+      <c r="S29" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="T29" s="57"/>
-      <c r="U29" s="56" t="s">
+      <c r="T29" s="62"/>
+      <c r="U29" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="V29" s="57"/>
+      <c r="V29" s="62"/>
     </row>
     <row r="30" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>1</v>
@@ -2654,98 +2690,98 @@
       <c r="P31" s="7">
         <v>88.2</v>
       </c>
       <c r="Q31" s="13">
         <v>1421113.35</v>
       </c>
       <c r="R31" s="9">
         <v>90.4</v>
       </c>
       <c r="S31" s="7">
         <v>1617409.7</v>
       </c>
       <c r="T31" s="14">
         <v>92</v>
       </c>
       <c r="U31" s="7">
         <v>1812414.3</v>
       </c>
       <c r="V31" s="4">
         <v>92.4</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="33" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="34" spans="1:24" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A34" s="56" t="s">
+      <c r="A34" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="B34" s="57"/>
-      <c r="C34" s="56" t="s">
+      <c r="B34" s="62"/>
+      <c r="C34" s="61" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="57"/>
-      <c r="E34" s="56" t="s">
+      <c r="D34" s="62"/>
+      <c r="E34" s="61" t="s">
         <v>65</v>
       </c>
-      <c r="F34" s="57"/>
-      <c r="G34" s="56" t="s">
+      <c r="F34" s="62"/>
+      <c r="G34" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="H34" s="57"/>
-      <c r="I34" s="56" t="s">
+      <c r="H34" s="62"/>
+      <c r="I34" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="J34" s="57"/>
-      <c r="K34" s="56" t="s">
+      <c r="J34" s="62"/>
+      <c r="K34" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="L34" s="57"/>
-      <c r="M34" s="56" t="s">
+      <c r="L34" s="62"/>
+      <c r="M34" s="61" t="s">
         <v>69</v>
       </c>
-      <c r="N34" s="57"/>
-      <c r="O34" s="56" t="s">
+      <c r="N34" s="62"/>
+      <c r="O34" s="61" t="s">
         <v>70</v>
       </c>
-      <c r="P34" s="57"/>
-      <c r="Q34" s="56" t="s">
+      <c r="P34" s="62"/>
+      <c r="Q34" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="R34" s="57"/>
-      <c r="S34" s="56" t="s">
+      <c r="R34" s="62"/>
+      <c r="S34" s="61" t="s">
         <v>72</v>
       </c>
-      <c r="T34" s="57"/>
-      <c r="U34" s="56" t="s">
+      <c r="T34" s="62"/>
+      <c r="U34" s="61" t="s">
         <v>73</v>
       </c>
-      <c r="V34" s="57"/>
-      <c r="W34" s="56" t="s">
+      <c r="V34" s="62"/>
+      <c r="W34" s="61" t="s">
         <v>74</v>
       </c>
-      <c r="X34" s="56"/>
+      <c r="X34" s="61"/>
     </row>
     <row r="35" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>1</v>
@@ -2854,98 +2890,98 @@
       <c r="R36" s="4">
         <v>114.3</v>
       </c>
       <c r="S36" s="7">
         <v>1835047.9</v>
       </c>
       <c r="T36" s="31">
         <v>114</v>
       </c>
       <c r="U36" s="7">
         <v>2027259.8</v>
       </c>
       <c r="V36" s="4">
         <v>111.9</v>
       </c>
       <c r="W36" s="7">
         <v>2226719.2999999998</v>
       </c>
       <c r="X36" s="4">
         <v>111.4</v>
       </c>
     </row>
     <row r="37" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:24" s="4" customFormat="1" ht="11.25"/>
     <row r="39" spans="1:24" s="4" customFormat="1" ht="11.25">
-      <c r="A39" s="56" t="s">
+      <c r="A39" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="57"/>
-      <c r="C39" s="56" t="s">
+      <c r="B39" s="62"/>
+      <c r="C39" s="61" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="57"/>
-      <c r="E39" s="56" t="s">
+      <c r="D39" s="62"/>
+      <c r="E39" s="61" t="s">
         <v>77</v>
       </c>
-      <c r="F39" s="57"/>
-      <c r="G39" s="56" t="s">
+      <c r="F39" s="62"/>
+      <c r="G39" s="61" t="s">
         <v>78</v>
       </c>
-      <c r="H39" s="57"/>
-      <c r="I39" s="56" t="s">
+      <c r="H39" s="62"/>
+      <c r="I39" s="61" t="s">
         <v>79</v>
       </c>
-      <c r="J39" s="57"/>
-      <c r="K39" s="56" t="s">
+      <c r="J39" s="62"/>
+      <c r="K39" s="61" t="s">
         <v>80</v>
       </c>
-      <c r="L39" s="57"/>
-      <c r="M39" s="56" t="s">
+      <c r="L39" s="62"/>
+      <c r="M39" s="61" t="s">
         <v>81</v>
       </c>
-      <c r="N39" s="57"/>
-      <c r="O39" s="56" t="s">
+      <c r="N39" s="62"/>
+      <c r="O39" s="61" t="s">
         <v>82</v>
       </c>
-      <c r="P39" s="57"/>
-      <c r="Q39" s="56" t="s">
+      <c r="P39" s="62"/>
+      <c r="Q39" s="61" t="s">
         <v>83</v>
       </c>
-      <c r="R39" s="57"/>
-      <c r="S39" s="56" t="s">
+      <c r="R39" s="62"/>
+      <c r="S39" s="61" t="s">
         <v>84</v>
       </c>
-      <c r="T39" s="57"/>
-      <c r="U39" s="56" t="s">
+      <c r="T39" s="62"/>
+      <c r="U39" s="61" t="s">
         <v>85</v>
       </c>
-      <c r="V39" s="57"/>
-      <c r="W39" s="56" t="s">
+      <c r="V39" s="62"/>
+      <c r="W39" s="61" t="s">
         <v>86</v>
       </c>
-      <c r="X39" s="56"/>
+      <c r="X39" s="61"/>
     </row>
     <row r="40" spans="1:24" s="4" customFormat="1" ht="45">
       <c r="A40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="36" t="s">
         <v>1</v>
@@ -3052,98 +3088,98 @@
         <v>1615918.7</v>
       </c>
       <c r="R41" s="1">
         <v>114.5</v>
       </c>
       <c r="S41" s="39">
         <v>1972577.7</v>
       </c>
       <c r="T41" s="1">
         <v>102.1</v>
       </c>
       <c r="U41" s="46">
         <v>2190453.4</v>
       </c>
       <c r="V41" s="38">
         <v>102.8</v>
       </c>
       <c r="W41" s="49">
         <v>2516112.7000000002</v>
       </c>
       <c r="X41" s="50">
         <v>107.9</v>
       </c>
     </row>
     <row r="46" spans="1:24">
-      <c r="A46" s="56" t="s">
+      <c r="A46" s="61" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="57"/>
-      <c r="C46" s="56" t="s">
+      <c r="B46" s="62"/>
+      <c r="C46" s="61" t="s">
         <v>88</v>
       </c>
-      <c r="D46" s="57"/>
-      <c r="E46" s="56" t="s">
+      <c r="D46" s="62"/>
+      <c r="E46" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="F46" s="57"/>
-      <c r="G46" s="56" t="s">
+      <c r="F46" s="62"/>
+      <c r="G46" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="H46" s="57"/>
-      <c r="I46" s="56" t="s">
+      <c r="H46" s="62"/>
+      <c r="I46" s="61" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="57"/>
-      <c r="K46" s="56" t="s">
+      <c r="J46" s="62"/>
+      <c r="K46" s="61" t="s">
         <v>92</v>
       </c>
-      <c r="L46" s="57"/>
-      <c r="M46" s="56" t="s">
+      <c r="L46" s="62"/>
+      <c r="M46" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="N46" s="57"/>
-      <c r="O46" s="56" t="s">
+      <c r="N46" s="62"/>
+      <c r="O46" s="61" t="s">
         <v>94</v>
       </c>
-      <c r="P46" s="57"/>
-      <c r="Q46" s="56" t="s">
+      <c r="P46" s="62"/>
+      <c r="Q46" s="61" t="s">
         <v>95</v>
       </c>
-      <c r="R46" s="57"/>
-      <c r="S46" s="56" t="s">
+      <c r="R46" s="62"/>
+      <c r="S46" s="61" t="s">
         <v>96</v>
       </c>
-      <c r="T46" s="57"/>
-      <c r="U46" s="56" t="s">
+      <c r="T46" s="62"/>
+      <c r="U46" s="61" t="s">
         <v>97</v>
       </c>
-      <c r="V46" s="57"/>
-      <c r="W46" s="56" t="s">
+      <c r="V46" s="62"/>
+      <c r="W46" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="X46" s="56"/>
+      <c r="X46" s="61"/>
     </row>
     <row r="47" spans="1:24" ht="45">
       <c r="A47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="48" t="s">
         <v>1</v>
@@ -3182,88 +3218,94 @@
         <v>0</v>
       </c>
       <c r="T47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="U47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="48" t="s">
         <v>1</v>
       </c>
       <c r="W47" s="47" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="47" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="53">
         <v>140987</v>
       </c>
       <c r="B48" s="52">
         <v>113.7</v>
       </c>
-      <c r="C48" s="61">
+      <c r="C48" s="56">
         <v>327188.59999999998</v>
       </c>
-      <c r="D48" s="62">
+      <c r="D48" s="57">
         <v>103</v>
       </c>
-      <c r="E48" s="62">
+      <c r="E48" s="57">
         <v>562715.9</v>
       </c>
-      <c r="F48" s="63">
+      <c r="F48" s="58">
         <v>103</v>
       </c>
-      <c r="G48" s="62">
+      <c r="G48" s="57">
         <v>811587.7</v>
       </c>
-      <c r="H48" s="63">
+      <c r="H48" s="58">
         <v>102</v>
       </c>
       <c r="I48" s="49">
         <v>1050269.3999999999</v>
       </c>
-      <c r="J48" s="64">
+      <c r="J48" s="59">
         <v>101.9</v>
       </c>
-      <c r="K48" s="52"/>
-[...12 lines deleted...]
-      <c r="X48" s="52"/>
+      <c r="K48" s="60">
+        <f>[1]Лист1!$K$48</f>
+        <v>1296369.8</v>
+      </c>
+      <c r="L48" s="60">
+        <f>$J$48</f>
+        <v>101.9</v>
+      </c>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="O48" s="60"/>
+      <c r="P48" s="60"/>
+      <c r="Q48" s="60"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+      <c r="U48" s="60"/>
+      <c r="V48" s="60"/>
+      <c r="W48" s="60"/>
+      <c r="X48" s="60"/>
     </row>
     <row r="49" spans="1:2" s="55" customFormat="1">
       <c r="A49" s="54"/>
       <c r="B49" s="51"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="4" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="98">
     <mergeCell ref="U46:V46"/>
     <mergeCell ref="W46:X46"/>
     <mergeCell ref="K46:L46"/>
     <mergeCell ref="M46:N46"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="Q46:R46"/>
     <mergeCell ref="S46:T46"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="E46:F46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="I46:J46"/>
     <mergeCell ref="W34:X34"/>