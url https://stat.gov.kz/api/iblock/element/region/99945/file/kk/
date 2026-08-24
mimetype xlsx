--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -327,54 +327,54 @@
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
   <si>
-    <t>Шығарылған күні: 2026 жылғы 13 шілде</t>
-[...2 lines deleted...]
-    <t>Келесі шығарылым күні: 2026 жылғы 12 тамыз</t>
+    <t>Шығарылған күні: 2026 жылғы 12 тамыз</t>
+  </si>
+  <si>
+    <t>Келесі шығарылым күні: 2026 жылғы 14 қыркүйек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
@@ -1086,56 +1086,56 @@
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1577,151 +1577,151 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X50"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M48" sqref="M48"/>
+      <selection activeCell="O48" sqref="O48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="64"/>
-[...2 lines deleted...]
-      <c r="D1" s="64"/>
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
-      <c r="A2" s="64"/>
-[...3 lines deleted...]
-      <c r="S2" s="63" t="s">
+      <c r="A2" s="63"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="S2" s="65" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="63"/>
-[...1 lines deleted...]
-      <c r="V2" s="63"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
-      <c r="A3" s="64"/>
-[...2 lines deleted...]
-      <c r="D3" s="64"/>
+      <c r="A3" s="63"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
       <c r="S3" s="28" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="64"/>
-[...2 lines deleted...]
-      <c r="D4" s="64"/>
+      <c r="A4" s="63"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="64"/>
-[...2 lines deleted...]
-      <c r="D5" s="64"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
     </row>
     <row r="6" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="65"/>
-[...21 lines deleted...]
-      <c r="X6" s="65"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
     </row>
     <row r="8" spans="1:24" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
@@ -3250,172 +3250,176 @@
         <v>562715.9</v>
       </c>
       <c r="F48" s="58">
         <v>103</v>
       </c>
       <c r="G48" s="57">
         <v>811587.7</v>
       </c>
       <c r="H48" s="58">
         <v>102</v>
       </c>
       <c r="I48" s="49">
         <v>1050269.3999999999</v>
       </c>
       <c r="J48" s="59">
         <v>101.9</v>
       </c>
       <c r="K48" s="60">
         <f>[1]Лист1!$K$48</f>
         <v>1296369.8</v>
       </c>
       <c r="L48" s="60">
         <f>$J$48</f>
         <v>101.9</v>
       </c>
-      <c r="M48" s="60"/>
-      <c r="N48" s="60"/>
+      <c r="M48" s="60">
+        <v>1512369.5</v>
+      </c>
+      <c r="N48" s="60">
+        <v>102.9</v>
+      </c>
       <c r="O48" s="60"/>
       <c r="P48" s="60"/>
       <c r="Q48" s="60"/>
       <c r="R48" s="60"/>
       <c r="S48" s="60"/>
       <c r="T48" s="60"/>
       <c r="U48" s="60"/>
       <c r="V48" s="60"/>
       <c r="W48" s="60"/>
       <c r="X48" s="60"/>
     </row>
     <row r="49" spans="1:2" s="55" customFormat="1">
       <c r="A49" s="54"/>
       <c r="B49" s="51"/>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="4" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="98">
-    <mergeCell ref="U46:V46"/>
-[...22 lines deleted...]
-    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="S2:V2"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="S19:T19"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="U19:V19"/>
     <mergeCell ref="A1:D5"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="A6:X6"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="W24:X24"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="G29:H29"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="U14:V14"/>
-    <mergeCell ref="U29:V29"/>
-[...56 lines deleted...]
-    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="W46:X46"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="M46:N46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="S46:T46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>