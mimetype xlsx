--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -315,54 +315,54 @@
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
   </si>
   <si>
-    <t>Дата релиза: 13 апрель 2026 года</t>
-[...2 lines deleted...]
-    <t>Дата следующего релиза: 13 мая 2026 года</t>
+    <t>Дата релиза: 13 май 2026 года</t>
+  </si>
+  <si>
+    <t>Дата следующего релиза: 15 мая 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
@@ -1543,51 +1543,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X48"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A37" zoomScale="80" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:X6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
@@ -3212,52 +3212,56 @@
         <v>1</v>
       </c>
       <c r="X47" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="47">
         <v>140987</v>
       </c>
       <c r="B48" s="48">
         <v>113.7</v>
       </c>
       <c r="C48" s="34">
         <v>327188.59999999998</v>
       </c>
       <c r="D48" s="34">
         <v>103</v>
       </c>
       <c r="E48" s="34">
         <v>562715.9</v>
       </c>
       <c r="F48" s="36">
         <v>103</v>
       </c>
-      <c r="G48" s="34"/>
-      <c r="H48" s="36"/>
+      <c r="G48" s="34">
+        <v>811587.7</v>
+      </c>
+      <c r="H48" s="36">
+        <v>102</v>
+      </c>
       <c r="I48" s="35"/>
       <c r="K48" s="38"/>
       <c r="L48" s="39"/>
       <c r="M48" s="40"/>
       <c r="N48" s="39"/>
       <c r="O48" s="38"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="35"/>
       <c r="S48" s="41"/>
       <c r="U48" s="41"/>
       <c r="W48" s="45"/>
       <c r="X48" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="99">
     <mergeCell ref="U46:V46"/>
     <mergeCell ref="W46:X46"/>
     <mergeCell ref="K46:L46"/>
     <mergeCell ref="M46:N46"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="Q46:R46"/>
     <mergeCell ref="S46:T46"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="E46:F46"/>