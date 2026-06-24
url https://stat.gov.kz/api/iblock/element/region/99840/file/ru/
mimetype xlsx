--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -315,75 +315,75 @@
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
   </si>
   <si>
-    <t>Дата релиза: 13 май 2026 года</t>
-[...2 lines deleted...]
-    <t>Дата следующего релиза: 15 мая 2026 года</t>
+    <t>Дата релиза: 12 июня 2026 года</t>
+  </si>
+  <si>
+    <t>Дата следующего релиза: 13 июля 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -766,71 +766,71 @@
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="13" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -948,185 +948,187 @@
     <xf numFmtId="4" fontId="21" fillId="20" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="20" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="15" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="15" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="17" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="26" fillId="15" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
@@ -1544,206 +1546,206 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X48"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:X6"/>
+      <selection activeCell="L53" sqref="L53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="51"/>
-[...3 lines deleted...]
-      <c r="E1" s="52"/>
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
-      <c r="A2" s="51"/>
-[...4 lines deleted...]
-      <c r="S2" s="54" t="s">
+      <c r="A2" s="49"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="S2" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="54"/>
-[...1 lines deleted...]
-      <c r="V2" s="54"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
-      <c r="A3" s="51"/>
-[...3 lines deleted...]
-      <c r="E3" s="52"/>
+      <c r="A3" s="49"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
       <c r="S3" s="14" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="51"/>
-[...3 lines deleted...]
-      <c r="E4" s="52"/>
+      <c r="A4" s="49"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="51"/>
-[...3 lines deleted...]
-      <c r="E5" s="52"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
     </row>
     <row r="6" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="53"/>
-[...21 lines deleted...]
-      <c r="X6" s="53"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
     </row>
     <row r="9" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="49"/>
-      <c r="C9" s="49" t="s">
+      <c r="B9" s="47"/>
+      <c r="C9" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="49"/>
-      <c r="E9" s="49" t="s">
+      <c r="D9" s="47"/>
+      <c r="E9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="49"/>
-      <c r="G9" s="49" t="s">
+      <c r="F9" s="47"/>
+      <c r="G9" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="49"/>
-      <c r="I9" s="49" t="s">
+      <c r="H9" s="47"/>
+      <c r="I9" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="J9" s="49"/>
-      <c r="K9" s="49" t="s">
+      <c r="J9" s="47"/>
+      <c r="K9" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="L9" s="49"/>
-      <c r="M9" s="49" t="s">
+      <c r="L9" s="47"/>
+      <c r="M9" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="N9" s="49"/>
-      <c r="O9" s="49" t="s">
+      <c r="N9" s="47"/>
+      <c r="O9" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="49"/>
-      <c r="Q9" s="49" t="s">
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="R9" s="49"/>
-      <c r="S9" s="49" t="s">
+      <c r="R9" s="47"/>
+      <c r="S9" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="T9" s="49"/>
-      <c r="U9" s="49" t="s">
+      <c r="T9" s="47"/>
+      <c r="U9" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="V9" s="49"/>
-      <c r="W9" s="49" t="s">
+      <c r="V9" s="47"/>
+      <c r="W9" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="X9" s="49"/>
+      <c r="X9" s="47"/>
     </row>
     <row r="10" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>0</v>
@@ -1852,98 +1854,98 @@
       <c r="R11" s="7">
         <v>103.3</v>
       </c>
       <c r="S11" s="6">
         <v>1355103.5</v>
       </c>
       <c r="T11" s="7">
         <v>102.5</v>
       </c>
       <c r="U11" s="6">
         <v>1508793.5</v>
       </c>
       <c r="V11" s="7">
         <v>102.5</v>
       </c>
       <c r="W11" s="4">
         <v>1749083.9</v>
       </c>
       <c r="X11" s="7">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="13" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="14" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="49"/>
-      <c r="C14" s="49" t="s">
+      <c r="B14" s="47"/>
+      <c r="C14" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="49"/>
-      <c r="E14" s="49" t="s">
+      <c r="D14" s="47"/>
+      <c r="E14" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="49"/>
-      <c r="G14" s="49" t="s">
+      <c r="F14" s="47"/>
+      <c r="G14" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="H14" s="49"/>
-      <c r="I14" s="49" t="s">
+      <c r="H14" s="47"/>
+      <c r="I14" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="49"/>
-      <c r="K14" s="49" t="s">
+      <c r="J14" s="47"/>
+      <c r="K14" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="49"/>
-      <c r="M14" s="49" t="s">
+      <c r="L14" s="47"/>
+      <c r="M14" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="N14" s="49"/>
-      <c r="O14" s="49" t="s">
+      <c r="N14" s="47"/>
+      <c r="O14" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="P14" s="49"/>
-      <c r="Q14" s="49" t="s">
+      <c r="P14" s="47"/>
+      <c r="Q14" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="R14" s="49"/>
-      <c r="S14" s="49" t="s">
+      <c r="R14" s="47"/>
+      <c r="S14" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="T14" s="49"/>
-      <c r="U14" s="49" t="s">
+      <c r="T14" s="47"/>
+      <c r="U14" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="V14" s="49"/>
-      <c r="W14" s="49" t="s">
+      <c r="V14" s="47"/>
+      <c r="W14" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="X14" s="49"/>
+      <c r="X14" s="47"/>
     </row>
     <row r="15" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>0</v>
@@ -2053,98 +2055,98 @@
         <v>95.8</v>
       </c>
       <c r="S16" s="4">
         <v>1338766.3</v>
       </c>
       <c r="T16" s="7">
         <v>96.7</v>
       </c>
       <c r="U16" s="4">
         <v>1488637.9</v>
       </c>
       <c r="V16" s="2">
         <v>96.5</v>
       </c>
       <c r="W16" s="4">
         <v>1733103.7</v>
       </c>
       <c r="X16" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="49"/>
-      <c r="C20" s="49" t="s">
+      <c r="B20" s="47"/>
+      <c r="C20" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="49"/>
-      <c r="E20" s="49" t="s">
+      <c r="D20" s="47"/>
+      <c r="E20" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="F20" s="49"/>
-      <c r="G20" s="49" t="s">
+      <c r="F20" s="47"/>
+      <c r="G20" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="H20" s="49"/>
-      <c r="I20" s="49" t="s">
+      <c r="H20" s="47"/>
+      <c r="I20" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="J20" s="49"/>
-      <c r="K20" s="49" t="s">
+      <c r="J20" s="47"/>
+      <c r="K20" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="L20" s="49"/>
-      <c r="M20" s="49" t="s">
+      <c r="L20" s="47"/>
+      <c r="M20" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="N20" s="49"/>
-      <c r="O20" s="49" t="s">
+      <c r="N20" s="47"/>
+      <c r="O20" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="P20" s="49"/>
-      <c r="Q20" s="49" t="s">
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="R20" s="49"/>
-      <c r="S20" s="49" t="s">
+      <c r="R20" s="47"/>
+      <c r="S20" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="T20" s="49"/>
-      <c r="U20" s="49" t="s">
+      <c r="T20" s="47"/>
+      <c r="U20" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="V20" s="49"/>
-      <c r="W20" s="49" t="s">
+      <c r="V20" s="47"/>
+      <c r="W20" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="X20" s="49"/>
+      <c r="X20" s="47"/>
     </row>
     <row r="21" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>0</v>
@@ -2253,98 +2255,98 @@
       <c r="R22" s="4">
         <v>104.1</v>
       </c>
       <c r="S22" s="4">
         <v>1532161.1</v>
       </c>
       <c r="T22" s="7">
         <v>104.3</v>
       </c>
       <c r="U22" s="4">
         <v>1722023</v>
       </c>
       <c r="V22" s="7">
         <v>104.9</v>
       </c>
       <c r="W22" s="4">
         <v>2024160.6</v>
       </c>
       <c r="X22" s="2">
         <v>104.8</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="25" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A25" s="49" t="s">
+      <c r="A25" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="49"/>
-      <c r="C25" s="49" t="s">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="49"/>
-      <c r="E25" s="49" t="s">
+      <c r="D25" s="47"/>
+      <c r="E25" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="F25" s="49"/>
-      <c r="G25" s="49" t="s">
+      <c r="F25" s="47"/>
+      <c r="G25" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="H25" s="49"/>
-      <c r="I25" s="49" t="s">
+      <c r="H25" s="47"/>
+      <c r="I25" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="J25" s="49"/>
-      <c r="K25" s="49" t="s">
+      <c r="J25" s="47"/>
+      <c r="K25" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="L25" s="49"/>
-      <c r="M25" s="49" t="s">
+      <c r="L25" s="47"/>
+      <c r="M25" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="N25" s="49"/>
-      <c r="O25" s="49" t="s">
+      <c r="N25" s="47"/>
+      <c r="O25" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="P25" s="49"/>
-      <c r="Q25" s="49" t="s">
+      <c r="P25" s="47"/>
+      <c r="Q25" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="R25" s="49"/>
-      <c r="S25" s="49" t="s">
+      <c r="R25" s="47"/>
+      <c r="S25" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="T25" s="50"/>
-      <c r="U25" s="49" t="s">
+      <c r="T25" s="48"/>
+      <c r="U25" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="V25" s="50"/>
-      <c r="W25" s="49" t="s">
+      <c r="V25" s="48"/>
+      <c r="W25" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="X25" s="50"/>
+      <c r="X25" s="48"/>
     </row>
     <row r="26" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>0</v>
@@ -2453,98 +2455,98 @@
       <c r="R27" s="6">
         <v>86.5</v>
       </c>
       <c r="S27" s="7">
         <v>1573325.7</v>
       </c>
       <c r="T27" s="9">
         <v>84.4</v>
       </c>
       <c r="U27" s="7">
         <v>1763140</v>
       </c>
       <c r="V27" s="9">
         <v>84.6</v>
       </c>
       <c r="W27" s="7">
         <v>1977462.3</v>
       </c>
       <c r="X27" s="9">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1"/>
     <row r="29" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="30" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="49" t="s">
+      <c r="A30" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="50"/>
-      <c r="C30" s="49" t="s">
+      <c r="B30" s="48"/>
+      <c r="C30" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="D30" s="50"/>
-      <c r="E30" s="49" t="s">
+      <c r="D30" s="48"/>
+      <c r="E30" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="F30" s="50"/>
-      <c r="G30" s="49" t="s">
+      <c r="F30" s="48"/>
+      <c r="G30" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="H30" s="50"/>
-      <c r="I30" s="49" t="s">
+      <c r="H30" s="48"/>
+      <c r="I30" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="J30" s="50"/>
-      <c r="K30" s="49" t="s">
+      <c r="J30" s="48"/>
+      <c r="K30" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="L30" s="50"/>
-      <c r="M30" s="49" t="s">
+      <c r="L30" s="48"/>
+      <c r="M30" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="N30" s="50"/>
-      <c r="O30" s="49" t="s">
+      <c r="N30" s="48"/>
+      <c r="O30" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="P30" s="50"/>
-      <c r="Q30" s="49" t="s">
+      <c r="P30" s="48"/>
+      <c r="Q30" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="R30" s="50"/>
-      <c r="S30" s="49" t="s">
+      <c r="R30" s="48"/>
+      <c r="S30" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="T30" s="50"/>
-      <c r="U30" s="49" t="s">
+      <c r="T30" s="48"/>
+      <c r="U30" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="V30" s="49"/>
-      <c r="W30" s="49" t="s">
+      <c r="V30" s="47"/>
+      <c r="W30" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="X30" s="49"/>
+      <c r="X30" s="47"/>
     </row>
     <row r="31" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>0</v>
@@ -2653,98 +2655,98 @@
       <c r="R32" s="10">
         <v>90.4</v>
       </c>
       <c r="S32" s="4">
         <v>1617409.7</v>
       </c>
       <c r="T32" s="10">
         <v>92</v>
       </c>
       <c r="U32" s="4">
         <v>1812414.3</v>
       </c>
       <c r="V32" s="2">
         <v>92.4</v>
       </c>
       <c r="W32" s="4">
         <v>1991662.4</v>
       </c>
       <c r="X32" s="2">
         <v>91.2</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="34" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="35" spans="1:24" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A35" s="49" t="s">
+      <c r="A35" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="50"/>
-      <c r="C35" s="49" t="s">
+      <c r="B35" s="48"/>
+      <c r="C35" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="D35" s="50"/>
-      <c r="E35" s="49" t="s">
+      <c r="D35" s="48"/>
+      <c r="E35" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="F35" s="49"/>
-      <c r="G35" s="49" t="s">
+      <c r="F35" s="47"/>
+      <c r="G35" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="H35" s="50"/>
-      <c r="I35" s="49" t="s">
+      <c r="H35" s="48"/>
+      <c r="I35" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="J35" s="50"/>
-      <c r="K35" s="49" t="s">
+      <c r="J35" s="48"/>
+      <c r="K35" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="L35" s="50"/>
-      <c r="M35" s="49" t="s">
+      <c r="L35" s="48"/>
+      <c r="M35" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="N35" s="50"/>
-      <c r="O35" s="49" t="s">
+      <c r="N35" s="48"/>
+      <c r="O35" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="P35" s="50"/>
-      <c r="Q35" s="49" t="s">
+      <c r="P35" s="48"/>
+      <c r="Q35" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="R35" s="50"/>
-      <c r="S35" s="49" t="s">
+      <c r="R35" s="48"/>
+      <c r="S35" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="T35" s="50"/>
-      <c r="U35" s="49" t="s">
+      <c r="T35" s="48"/>
+      <c r="U35" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="V35" s="50"/>
-      <c r="W35" s="49" t="s">
+      <c r="V35" s="48"/>
+      <c r="W35" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="X35" s="49"/>
+      <c r="X35" s="47"/>
     </row>
     <row r="36" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
@@ -2872,98 +2874,98 @@
         <v>111.4</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="6"/>
       <c r="B38" s="9"/>
       <c r="C38" s="6"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="K38" s="7"/>
       <c r="L38" s="4"/>
       <c r="M38" s="7"/>
       <c r="N38" s="9"/>
       <c r="O38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="27"/>
       <c r="U38" s="4"/>
       <c r="W38" s="31"/>
     </row>
     <row r="40" spans="1:24">
-      <c r="A40" s="49" t="s">
+      <c r="A40" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="B40" s="50"/>
-      <c r="C40" s="49" t="s">
+      <c r="B40" s="48"/>
+      <c r="C40" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="D40" s="50"/>
-      <c r="E40" s="49" t="s">
+      <c r="D40" s="48"/>
+      <c r="E40" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="F40" s="49"/>
-      <c r="G40" s="49" t="s">
+      <c r="F40" s="47"/>
+      <c r="G40" s="47" t="s">
         <v>78</v>
       </c>
-      <c r="H40" s="50"/>
-      <c r="I40" s="49" t="s">
+      <c r="H40" s="48"/>
+      <c r="I40" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="J40" s="50"/>
-      <c r="K40" s="49" t="s">
+      <c r="J40" s="48"/>
+      <c r="K40" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="L40" s="50"/>
-      <c r="M40" s="49" t="s">
+      <c r="L40" s="48"/>
+      <c r="M40" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="N40" s="50"/>
-      <c r="O40" s="49" t="s">
+      <c r="N40" s="48"/>
+      <c r="O40" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="P40" s="50"/>
-      <c r="Q40" s="49" t="s">
+      <c r="P40" s="48"/>
+      <c r="Q40" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="R40" s="50"/>
-      <c r="S40" s="49" t="s">
+      <c r="R40" s="48"/>
+      <c r="S40" s="47" t="s">
         <v>84</v>
       </c>
-      <c r="T40" s="50"/>
-      <c r="U40" s="49" t="s">
+      <c r="T40" s="48"/>
+      <c r="U40" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="V40" s="50"/>
-      <c r="W40" s="49" t="s">
+      <c r="V40" s="48"/>
+      <c r="W40" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="X40" s="49"/>
+      <c r="X40" s="47"/>
     </row>
     <row r="41" spans="1:24" ht="22.5">
       <c r="A41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="33" t="s">
         <v>0</v>
@@ -3070,199 +3072,204 @@
         <v>1615918.7</v>
       </c>
       <c r="R42" s="1">
         <v>114.5</v>
       </c>
       <c r="S42" s="41">
         <v>1972577.7</v>
       </c>
       <c r="T42" s="1">
         <v>102.1</v>
       </c>
       <c r="U42" s="41">
         <v>2190453.4</v>
       </c>
       <c r="V42" s="1">
         <v>102.8</v>
       </c>
       <c r="W42" s="45">
         <v>2516112.7000000002</v>
       </c>
       <c r="X42" s="46">
         <v>107.9</v>
       </c>
     </row>
     <row r="46" spans="1:24">
-      <c r="A46" s="49" t="s">
+      <c r="A46" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="50"/>
-      <c r="C46" s="49" t="s">
+      <c r="B46" s="48"/>
+      <c r="C46" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="D46" s="50"/>
-      <c r="E46" s="49" t="s">
+      <c r="D46" s="48"/>
+      <c r="E46" s="47" t="s">
         <v>89</v>
       </c>
-      <c r="F46" s="49"/>
-      <c r="G46" s="49" t="s">
+      <c r="F46" s="47"/>
+      <c r="G46" s="47" t="s">
         <v>90</v>
       </c>
-      <c r="H46" s="50"/>
-      <c r="I46" s="49" t="s">
+      <c r="H46" s="48"/>
+      <c r="I46" s="47" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="50"/>
-      <c r="K46" s="49" t="s">
+      <c r="J46" s="48"/>
+      <c r="K46" s="47" t="s">
         <v>92</v>
       </c>
-      <c r="L46" s="50"/>
-      <c r="M46" s="49" t="s">
+      <c r="L46" s="48"/>
+      <c r="M46" s="47" t="s">
         <v>93</v>
       </c>
-      <c r="N46" s="50"/>
-      <c r="O46" s="49" t="s">
+      <c r="N46" s="48"/>
+      <c r="O46" s="47" t="s">
         <v>94</v>
       </c>
-      <c r="P46" s="50"/>
-      <c r="Q46" s="49" t="s">
+      <c r="P46" s="48"/>
+      <c r="Q46" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="R46" s="50"/>
-      <c r="S46" s="49" t="s">
+      <c r="R46" s="48"/>
+      <c r="S46" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="T46" s="50"/>
-      <c r="U46" s="49" t="s">
+      <c r="T46" s="48"/>
+      <c r="U46" s="47" t="s">
         <v>97</v>
       </c>
-      <c r="V46" s="50"/>
-      <c r="W46" s="49" t="s">
+      <c r="V46" s="48"/>
+      <c r="W46" s="47" t="s">
         <v>98</v>
       </c>
-      <c r="X46" s="49"/>
+      <c r="X46" s="47"/>
     </row>
     <row r="47" spans="1:24" ht="22.5">
-      <c r="A47" s="43" t="s">
-[...8 lines deleted...]
-      <c r="D47" s="44" t="s">
+      <c r="A47" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="F47" s="43" t="s">
-[...11 lines deleted...]
-      <c r="J47" s="44" t="s">
+      <c r="F47" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="J47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="K47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="L47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="M47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="N47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="O47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="P47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="Q47" s="43" t="s">
         <v>1</v>
       </c>
       <c r="R47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="T47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="V47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="43" t="s">
         <v>1</v>
       </c>
       <c r="X47" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:24">
-      <c r="A48" s="47">
+      <c r="A48" s="53">
         <v>140987</v>
       </c>
-      <c r="B48" s="48">
+      <c r="B48" s="39">
         <v>113.7</v>
       </c>
-      <c r="C48" s="34">
+      <c r="C48" s="54">
         <v>327188.59999999998</v>
       </c>
-      <c r="D48" s="34">
+      <c r="D48" s="54">
         <v>103</v>
       </c>
-      <c r="E48" s="34">
+      <c r="E48" s="54">
         <v>562715.9</v>
       </c>
-      <c r="F48" s="36">
+      <c r="F48" s="55">
         <v>103</v>
       </c>
-      <c r="G48" s="34">
+      <c r="G48" s="54">
         <v>811587.7</v>
       </c>
-      <c r="H48" s="36">
+      <c r="H48" s="55">
         <v>102</v>
       </c>
-      <c r="I48" s="35"/>
+      <c r="I48" s="56">
+        <v>1050269.3999999999</v>
+      </c>
+      <c r="J48" s="39">
+        <v>101.9</v>
+      </c>
       <c r="K48" s="38"/>
       <c r="L48" s="39"/>
       <c r="M48" s="40"/>
       <c r="N48" s="39"/>
       <c r="O48" s="38"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="35"/>
       <c r="S48" s="41"/>
       <c r="U48" s="41"/>
       <c r="W48" s="45"/>
       <c r="X48" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="99">
     <mergeCell ref="U46:V46"/>
     <mergeCell ref="W46:X46"/>
     <mergeCell ref="K46:L46"/>
     <mergeCell ref="M46:N46"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="Q46:R46"/>
     <mergeCell ref="S46:T46"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="E46:F46"/>
     <mergeCell ref="G46:H46"/>