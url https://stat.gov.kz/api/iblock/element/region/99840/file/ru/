--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -1,64 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2535" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$X$55</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="L48" i="3" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="101">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь 2019г.</t>
   </si>
   <si>
     <t>январь-февраль 2019 г.</t>
   </si>
   <si>
     <t>январь-март 2019 г.</t>
   </si>
   <si>
     <t>январь-апрель 2019 г.</t>
   </si>
   <si>
     <t>январь-май 2019 г.</t>
   </si>
   <si>
     <t>январь-июнь 2019 г.</t>
@@ -195,53 +202,50 @@
   <si>
     <t>январь-февраль 2023г.</t>
   </si>
   <si>
     <t>январь-март 2023г.</t>
   </si>
   <si>
     <t>январь-апрель 2023г.</t>
   </si>
   <si>
     <t>январь-май 2023г.</t>
   </si>
   <si>
     <t>январь-июнь 2023г.</t>
   </si>
   <si>
     <t>январь-июль 2023г.</t>
   </si>
   <si>
     <t>январь-август 2023г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2023г.</t>
   </si>
   <si>
-    <t>Объем услуг и ИФО по внутренней торговли (оптовая и розничная торговля) по Актюбинской области*</t>
-[...1 lines deleted...]
-  <si>
     <t>январь-октябрь 2023г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2023 г.</t>
   </si>
   <si>
     <t>январь-декабрь 2023 г.</t>
   </si>
   <si>
     <t>январь 2024г.</t>
   </si>
   <si>
     <t>январь-февраль 2024г.</t>
   </si>
   <si>
     <t>январь-март 2024г.</t>
   </si>
   <si>
     <t>январь-апрель 2024г.</t>
   </si>
   <si>
     <t>январь-май 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2024г.</t>
@@ -315,54 +319,57 @@
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
   </si>
   <si>
-    <t>Дата релиза: 12 июня 2026 года</t>
-[...2 lines deleted...]
-    <t>Дата следующего релиза: 13 июля 2026 года</t>
+    <t>Объем услуг и ИФО по внутренней торговлe (оптовая и розничная торговля) по Актюбинской области*</t>
+  </si>
+  <si>
+    <t>Дата релиза: 13 июля 2026 года</t>
+  </si>
+  <si>
+    <t>Дата следующего релиза: 12 августа 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
@@ -1067,68 +1074,68 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="29" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
@@ -1194,51 +1201,51 @@
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 3 2" xfId="83"/>
     <cellStyle name="Обычный 4" xfId="84"/>
     <cellStyle name="Обычный 8" xfId="85"/>
     <cellStyle name="Процентный 2" xfId="87"/>
     <cellStyle name="Процентный 2 2" xfId="88"/>
     <cellStyle name="Процентный 2 3" xfId="89"/>
     <cellStyle name="Процентный 3" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="90"/>
     <cellStyle name="Финансовый 2" xfId="91"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>119063</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>107158</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>107157</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 3" descr="Group 17068"/>
         <xdr:cNvPicPr>
@@ -1546,206 +1553,206 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X48"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="L53" sqref="L53"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="49"/>
-[...3 lines deleted...]
-      <c r="E1" s="50"/>
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
-      <c r="A2" s="49"/>
-[...4 lines deleted...]
-      <c r="S2" s="52" t="s">
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="S2" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="52"/>
-[...1 lines deleted...]
-      <c r="V2" s="52"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
-      <c r="A3" s="49"/>
-[...3 lines deleted...]
-      <c r="E3" s="50"/>
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
       <c r="S3" s="14" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="49"/>
-[...3 lines deleted...]
-      <c r="E4" s="50"/>
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="49"/>
-[...3 lines deleted...]
-      <c r="E5" s="50"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
     </row>
     <row r="6" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A6" s="51" t="s">
-[...24 lines deleted...]
-      <c r="X6" s="51"/>
+      <c r="A6" s="55" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
     </row>
     <row r="9" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="47"/>
-      <c r="C9" s="47" t="s">
+      <c r="B9" s="51"/>
+      <c r="C9" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="47"/>
-      <c r="E9" s="47" t="s">
+      <c r="D9" s="51"/>
+      <c r="E9" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="47"/>
-      <c r="G9" s="47" t="s">
+      <c r="F9" s="51"/>
+      <c r="G9" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="47"/>
-      <c r="I9" s="47" t="s">
+      <c r="H9" s="51"/>
+      <c r="I9" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="J9" s="47"/>
-      <c r="K9" s="47" t="s">
+      <c r="J9" s="51"/>
+      <c r="K9" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="L9" s="47"/>
-      <c r="M9" s="47" t="s">
+      <c r="L9" s="51"/>
+      <c r="M9" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="N9" s="47"/>
-      <c r="O9" s="47" t="s">
+      <c r="N9" s="51"/>
+      <c r="O9" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="47"/>
-      <c r="Q9" s="47" t="s">
+      <c r="P9" s="51"/>
+      <c r="Q9" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="R9" s="47"/>
-      <c r="S9" s="47" t="s">
+      <c r="R9" s="51"/>
+      <c r="S9" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="T9" s="47"/>
-      <c r="U9" s="47" t="s">
+      <c r="T9" s="51"/>
+      <c r="U9" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="V9" s="47"/>
-      <c r="W9" s="47" t="s">
+      <c r="V9" s="51"/>
+      <c r="W9" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="X9" s="47"/>
+      <c r="X9" s="51"/>
     </row>
     <row r="10" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>0</v>
@@ -1854,98 +1861,98 @@
       <c r="R11" s="7">
         <v>103.3</v>
       </c>
       <c r="S11" s="6">
         <v>1355103.5</v>
       </c>
       <c r="T11" s="7">
         <v>102.5</v>
       </c>
       <c r="U11" s="6">
         <v>1508793.5</v>
       </c>
       <c r="V11" s="7">
         <v>102.5</v>
       </c>
       <c r="W11" s="4">
         <v>1749083.9</v>
       </c>
       <c r="X11" s="7">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="13" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="14" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="47"/>
-      <c r="C14" s="47" t="s">
+      <c r="B14" s="51"/>
+      <c r="C14" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="47"/>
-      <c r="E14" s="47" t="s">
+      <c r="D14" s="51"/>
+      <c r="E14" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="47"/>
-      <c r="G14" s="47" t="s">
+      <c r="F14" s="51"/>
+      <c r="G14" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="H14" s="47"/>
-      <c r="I14" s="47" t="s">
+      <c r="H14" s="51"/>
+      <c r="I14" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="47"/>
-      <c r="K14" s="47" t="s">
+      <c r="J14" s="51"/>
+      <c r="K14" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="47"/>
-      <c r="M14" s="47" t="s">
+      <c r="L14" s="51"/>
+      <c r="M14" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="N14" s="47"/>
-      <c r="O14" s="47" t="s">
+      <c r="N14" s="51"/>
+      <c r="O14" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="P14" s="47"/>
-      <c r="Q14" s="47" t="s">
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="R14" s="47"/>
-      <c r="S14" s="47" t="s">
+      <c r="R14" s="51"/>
+      <c r="S14" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="T14" s="47"/>
-      <c r="U14" s="47" t="s">
+      <c r="T14" s="51"/>
+      <c r="U14" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="V14" s="47"/>
-      <c r="W14" s="47" t="s">
+      <c r="V14" s="51"/>
+      <c r="W14" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="X14" s="47"/>
+      <c r="X14" s="51"/>
     </row>
     <row r="15" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>0</v>
@@ -2055,98 +2062,98 @@
         <v>95.8</v>
       </c>
       <c r="S16" s="4">
         <v>1338766.3</v>
       </c>
       <c r="T16" s="7">
         <v>96.7</v>
       </c>
       <c r="U16" s="4">
         <v>1488637.9</v>
       </c>
       <c r="V16" s="2">
         <v>96.5</v>
       </c>
       <c r="W16" s="4">
         <v>1733103.7</v>
       </c>
       <c r="X16" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="47"/>
-      <c r="C20" s="47" t="s">
+      <c r="B20" s="51"/>
+      <c r="C20" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="47"/>
-      <c r="E20" s="47" t="s">
+      <c r="D20" s="51"/>
+      <c r="E20" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="F20" s="47"/>
-      <c r="G20" s="47" t="s">
+      <c r="F20" s="51"/>
+      <c r="G20" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="H20" s="47"/>
-      <c r="I20" s="47" t="s">
+      <c r="H20" s="51"/>
+      <c r="I20" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="J20" s="47"/>
-      <c r="K20" s="47" t="s">
+      <c r="J20" s="51"/>
+      <c r="K20" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="L20" s="47"/>
-      <c r="M20" s="47" t="s">
+      <c r="L20" s="51"/>
+      <c r="M20" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="N20" s="47"/>
-      <c r="O20" s="47" t="s">
+      <c r="N20" s="51"/>
+      <c r="O20" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="P20" s="47"/>
-      <c r="Q20" s="47" t="s">
+      <c r="P20" s="51"/>
+      <c r="Q20" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="R20" s="47"/>
-      <c r="S20" s="47" t="s">
+      <c r="R20" s="51"/>
+      <c r="S20" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="T20" s="47"/>
-      <c r="U20" s="47" t="s">
+      <c r="T20" s="51"/>
+      <c r="U20" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="V20" s="47"/>
-      <c r="W20" s="47" t="s">
+      <c r="V20" s="51"/>
+      <c r="W20" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="X20" s="47"/>
+      <c r="X20" s="51"/>
     </row>
     <row r="21" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>0</v>
@@ -2255,98 +2262,98 @@
       <c r="R22" s="4">
         <v>104.1</v>
       </c>
       <c r="S22" s="4">
         <v>1532161.1</v>
       </c>
       <c r="T22" s="7">
         <v>104.3</v>
       </c>
       <c r="U22" s="4">
         <v>1722023</v>
       </c>
       <c r="V22" s="7">
         <v>104.9</v>
       </c>
       <c r="W22" s="4">
         <v>2024160.6</v>
       </c>
       <c r="X22" s="2">
         <v>104.8</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="25" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A25" s="47" t="s">
+      <c r="A25" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="47"/>
-      <c r="C25" s="47" t="s">
+      <c r="B25" s="51"/>
+      <c r="C25" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="47"/>
-      <c r="E25" s="47" t="s">
+      <c r="D25" s="51"/>
+      <c r="E25" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="F25" s="47"/>
-      <c r="G25" s="47" t="s">
+      <c r="F25" s="51"/>
+      <c r="G25" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="H25" s="47"/>
-      <c r="I25" s="47" t="s">
+      <c r="H25" s="51"/>
+      <c r="I25" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="J25" s="47"/>
-      <c r="K25" s="47" t="s">
+      <c r="J25" s="51"/>
+      <c r="K25" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="L25" s="47"/>
-      <c r="M25" s="47" t="s">
+      <c r="L25" s="51"/>
+      <c r="M25" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="N25" s="47"/>
-      <c r="O25" s="47" t="s">
+      <c r="N25" s="51"/>
+      <c r="O25" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="P25" s="47"/>
-      <c r="Q25" s="47" t="s">
+      <c r="P25" s="51"/>
+      <c r="Q25" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="R25" s="47"/>
-      <c r="S25" s="47" t="s">
+      <c r="R25" s="51"/>
+      <c r="S25" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="T25" s="48"/>
-      <c r="U25" s="47" t="s">
+      <c r="T25" s="52"/>
+      <c r="U25" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="V25" s="48"/>
-      <c r="W25" s="47" t="s">
+      <c r="V25" s="52"/>
+      <c r="W25" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="X25" s="48"/>
+      <c r="X25" s="52"/>
     </row>
     <row r="26" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>0</v>
@@ -2455,98 +2462,98 @@
       <c r="R27" s="6">
         <v>86.5</v>
       </c>
       <c r="S27" s="7">
         <v>1573325.7</v>
       </c>
       <c r="T27" s="9">
         <v>84.4</v>
       </c>
       <c r="U27" s="7">
         <v>1763140</v>
       </c>
       <c r="V27" s="9">
         <v>84.6</v>
       </c>
       <c r="W27" s="7">
         <v>1977462.3</v>
       </c>
       <c r="X27" s="9">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1"/>
     <row r="29" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="30" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="47" t="s">
+      <c r="A30" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="48"/>
-      <c r="C30" s="47" t="s">
+      <c r="B30" s="52"/>
+      <c r="C30" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="D30" s="48"/>
-      <c r="E30" s="47" t="s">
+      <c r="D30" s="52"/>
+      <c r="E30" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="F30" s="48"/>
-      <c r="G30" s="47" t="s">
+      <c r="F30" s="52"/>
+      <c r="G30" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="H30" s="48"/>
-      <c r="I30" s="47" t="s">
+      <c r="H30" s="52"/>
+      <c r="I30" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="J30" s="48"/>
-      <c r="K30" s="47" t="s">
+      <c r="J30" s="52"/>
+      <c r="K30" s="51" t="s">
         <v>55</v>
       </c>
-      <c r="L30" s="48"/>
-      <c r="M30" s="47" t="s">
+      <c r="L30" s="52"/>
+      <c r="M30" s="51" t="s">
         <v>56</v>
       </c>
-      <c r="N30" s="48"/>
-      <c r="O30" s="47" t="s">
+      <c r="N30" s="52"/>
+      <c r="O30" s="51" t="s">
         <v>57</v>
       </c>
-      <c r="P30" s="48"/>
-      <c r="Q30" s="47" t="s">
+      <c r="P30" s="52"/>
+      <c r="Q30" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="R30" s="48"/>
-      <c r="S30" s="47" t="s">
+      <c r="R30" s="52"/>
+      <c r="S30" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="T30" s="52"/>
+      <c r="U30" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="T30" s="48"/>
-      <c r="U30" s="47" t="s">
+      <c r="V30" s="51"/>
+      <c r="W30" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="V30" s="47"/>
-[...3 lines deleted...]
-      <c r="X30" s="47"/>
+      <c r="X30" s="51"/>
     </row>
     <row r="31" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>0</v>
@@ -2655,98 +2662,98 @@
       <c r="R32" s="10">
         <v>90.4</v>
       </c>
       <c r="S32" s="4">
         <v>1617409.7</v>
       </c>
       <c r="T32" s="10">
         <v>92</v>
       </c>
       <c r="U32" s="4">
         <v>1812414.3</v>
       </c>
       <c r="V32" s="2">
         <v>92.4</v>
       </c>
       <c r="W32" s="4">
         <v>1991662.4</v>
       </c>
       <c r="X32" s="2">
         <v>91.2</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="34" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="35" spans="1:24" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A35" s="47" t="s">
+      <c r="A35" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35" s="52"/>
+      <c r="C35" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="48"/>
-      <c r="C35" s="47" t="s">
+      <c r="D35" s="52"/>
+      <c r="E35" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="D35" s="48"/>
-      <c r="E35" s="47" t="s">
+      <c r="F35" s="51"/>
+      <c r="G35" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="F35" s="47"/>
-      <c r="G35" s="47" t="s">
+      <c r="H35" s="52"/>
+      <c r="I35" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="H35" s="48"/>
-      <c r="I35" s="47" t="s">
+      <c r="J35" s="52"/>
+      <c r="K35" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="J35" s="48"/>
-      <c r="K35" s="47" t="s">
+      <c r="L35" s="52"/>
+      <c r="M35" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="L35" s="48"/>
-      <c r="M35" s="47" t="s">
+      <c r="N35" s="52"/>
+      <c r="O35" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="N35" s="48"/>
-      <c r="O35" s="47" t="s">
+      <c r="P35" s="52"/>
+      <c r="Q35" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="P35" s="48"/>
-      <c r="Q35" s="47" t="s">
+      <c r="R35" s="52"/>
+      <c r="S35" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="R35" s="48"/>
-      <c r="S35" s="47" t="s">
+      <c r="T35" s="52"/>
+      <c r="U35" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="T35" s="48"/>
-      <c r="U35" s="47" t="s">
+      <c r="V35" s="52"/>
+      <c r="W35" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="V35" s="48"/>
-[...3 lines deleted...]
-      <c r="X35" s="47"/>
+      <c r="X35" s="51"/>
     </row>
     <row r="36" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
@@ -2874,98 +2881,98 @@
         <v>111.4</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="6"/>
       <c r="B38" s="9"/>
       <c r="C38" s="6"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="K38" s="7"/>
       <c r="L38" s="4"/>
       <c r="M38" s="7"/>
       <c r="N38" s="9"/>
       <c r="O38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="27"/>
       <c r="U38" s="4"/>
       <c r="W38" s="31"/>
     </row>
     <row r="40" spans="1:24">
-      <c r="A40" s="47" t="s">
+      <c r="A40" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="52"/>
+      <c r="C40" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="B40" s="48"/>
-      <c r="C40" s="47" t="s">
+      <c r="D40" s="52"/>
+      <c r="E40" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="D40" s="48"/>
-      <c r="E40" s="47" t="s">
+      <c r="F40" s="51"/>
+      <c r="G40" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="F40" s="47"/>
-      <c r="G40" s="47" t="s">
+      <c r="H40" s="52"/>
+      <c r="I40" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="H40" s="48"/>
-      <c r="I40" s="47" t="s">
+      <c r="J40" s="52"/>
+      <c r="K40" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="J40" s="48"/>
-      <c r="K40" s="47" t="s">
+      <c r="L40" s="52"/>
+      <c r="M40" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="L40" s="48"/>
-      <c r="M40" s="47" t="s">
+      <c r="N40" s="52"/>
+      <c r="O40" s="51" t="s">
         <v>81</v>
       </c>
-      <c r="N40" s="48"/>
-      <c r="O40" s="47" t="s">
+      <c r="P40" s="52"/>
+      <c r="Q40" s="51" t="s">
         <v>82</v>
       </c>
-      <c r="P40" s="48"/>
-      <c r="Q40" s="47" t="s">
+      <c r="R40" s="52"/>
+      <c r="S40" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="R40" s="48"/>
-      <c r="S40" s="47" t="s">
+      <c r="T40" s="52"/>
+      <c r="U40" s="51" t="s">
         <v>84</v>
       </c>
-      <c r="T40" s="48"/>
-      <c r="U40" s="47" t="s">
+      <c r="V40" s="52"/>
+      <c r="W40" s="51" t="s">
         <v>85</v>
       </c>
-      <c r="V40" s="48"/>
-[...3 lines deleted...]
-      <c r="X40" s="47"/>
+      <c r="X40" s="51"/>
     </row>
     <row r="41" spans="1:24" ht="22.5">
       <c r="A41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="33" t="s">
         <v>0</v>
@@ -3072,98 +3079,98 @@
         <v>1615918.7</v>
       </c>
       <c r="R42" s="1">
         <v>114.5</v>
       </c>
       <c r="S42" s="41">
         <v>1972577.7</v>
       </c>
       <c r="T42" s="1">
         <v>102.1</v>
       </c>
       <c r="U42" s="41">
         <v>2190453.4</v>
       </c>
       <c r="V42" s="1">
         <v>102.8</v>
       </c>
       <c r="W42" s="45">
         <v>2516112.7000000002</v>
       </c>
       <c r="X42" s="46">
         <v>107.9</v>
       </c>
     </row>
     <row r="46" spans="1:24">
-      <c r="A46" s="47" t="s">
+      <c r="A46" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="52"/>
+      <c r="C46" s="51" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="48"/>
-      <c r="C46" s="47" t="s">
+      <c r="D46" s="52"/>
+      <c r="E46" s="51" t="s">
         <v>88</v>
       </c>
-      <c r="D46" s="48"/>
-      <c r="E46" s="47" t="s">
+      <c r="F46" s="51"/>
+      <c r="G46" s="51" t="s">
         <v>89</v>
       </c>
-      <c r="F46" s="47"/>
-      <c r="G46" s="47" t="s">
+      <c r="H46" s="52"/>
+      <c r="I46" s="51" t="s">
         <v>90</v>
       </c>
-      <c r="H46" s="48"/>
-      <c r="I46" s="47" t="s">
+      <c r="J46" s="52"/>
+      <c r="K46" s="51" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="48"/>
-      <c r="K46" s="47" t="s">
+      <c r="L46" s="52"/>
+      <c r="M46" s="51" t="s">
         <v>92</v>
       </c>
-      <c r="L46" s="48"/>
-      <c r="M46" s="47" t="s">
+      <c r="N46" s="52"/>
+      <c r="O46" s="51" t="s">
         <v>93</v>
       </c>
-      <c r="N46" s="48"/>
-      <c r="O46" s="47" t="s">
+      <c r="P46" s="52"/>
+      <c r="Q46" s="51" t="s">
         <v>94</v>
       </c>
-      <c r="P46" s="48"/>
-      <c r="Q46" s="47" t="s">
+      <c r="R46" s="52"/>
+      <c r="S46" s="51" t="s">
         <v>95</v>
       </c>
-      <c r="R46" s="48"/>
-      <c r="S46" s="47" t="s">
+      <c r="T46" s="52"/>
+      <c r="U46" s="51" t="s">
         <v>96</v>
       </c>
-      <c r="T46" s="48"/>
-      <c r="U46" s="47" t="s">
+      <c r="V46" s="52"/>
+      <c r="W46" s="51" t="s">
         <v>97</v>
       </c>
-      <c r="V46" s="48"/>
-[...3 lines deleted...]
-      <c r="X46" s="47"/>
+      <c r="X46" s="51"/>
     </row>
     <row r="47" spans="1:24" ht="22.5">
       <c r="A47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="37" t="s">
         <v>0</v>
@@ -3196,82 +3203,87 @@
         <v>1</v>
       </c>
       <c r="R47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="T47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="V47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="43" t="s">
         <v>1</v>
       </c>
       <c r="X47" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:24">
-      <c r="A48" s="53">
+      <c r="A48" s="47">
         <v>140987</v>
       </c>
       <c r="B48" s="39">
         <v>113.7</v>
       </c>
-      <c r="C48" s="54">
+      <c r="C48" s="48">
         <v>327188.59999999998</v>
       </c>
-      <c r="D48" s="54">
+      <c r="D48" s="48">
         <v>103</v>
       </c>
-      <c r="E48" s="54">
+      <c r="E48" s="48">
         <v>562715.9</v>
       </c>
-      <c r="F48" s="55">
+      <c r="F48" s="49">
         <v>103</v>
       </c>
-      <c r="G48" s="54">
+      <c r="G48" s="48">
         <v>811587.7</v>
       </c>
-      <c r="H48" s="55">
+      <c r="H48" s="49">
         <v>102</v>
       </c>
-      <c r="I48" s="56">
+      <c r="I48" s="50">
         <v>1050269.3999999999</v>
       </c>
       <c r="J48" s="39">
         <v>101.9</v>
       </c>
-      <c r="K48" s="38"/>
-      <c r="L48" s="39"/>
+      <c r="K48" s="38">
+        <v>1296369.8</v>
+      </c>
+      <c r="L48" s="39">
+        <f>$J$48</f>
+        <v>101.9</v>
+      </c>
       <c r="M48" s="40"/>
       <c r="N48" s="39"/>
       <c r="O48" s="38"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="35"/>
       <c r="S48" s="41"/>
       <c r="U48" s="41"/>
       <c r="W48" s="45"/>
       <c r="X48" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="99">
     <mergeCell ref="U46:V46"/>
     <mergeCell ref="W46:X46"/>
     <mergeCell ref="K46:L46"/>
     <mergeCell ref="M46:N46"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="Q46:R46"/>
     <mergeCell ref="S46:T46"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="E46:F46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="I46:J46"/>
     <mergeCell ref="U35:V35"/>