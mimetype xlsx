--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -322,54 +322,54 @@
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
   </si>
   <si>
     <t>Объем услуг и ИФО по внутренней торговлe (оптовая и розничная торговля) по Актюбинской области*</t>
   </si>
   <si>
-    <t>Дата релиза: 13 июля 2026 года</t>
-[...2 lines deleted...]
-    <t>Дата следующего релиза: 12 августа 2026 года</t>
+    <t>Дата релиза: 12 августа 2026 года</t>
+  </si>
+  <si>
+    <t>Дата следующего релиза: 14 сентября 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
@@ -972,51 +972,51 @@
     </xf>
     <xf numFmtId="4" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="26" fillId="15" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1081,60 +1081,64 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="92">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1553,206 +1557,206 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X48"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O48" sqref="O48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="53"/>
-[...3 lines deleted...]
-      <c r="E1" s="54"/>
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
     </row>
     <row r="2" spans="1:24" ht="12.75">
-      <c r="A2" s="53"/>
-[...4 lines deleted...]
-      <c r="S2" s="56" t="s">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="S2" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="T2" s="56"/>
-[...1 lines deleted...]
-      <c r="V2" s="56"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
     </row>
     <row r="3" spans="1:24" ht="12.75">
-      <c r="A3" s="53"/>
-[...3 lines deleted...]
-      <c r="E3" s="54"/>
+      <c r="A3" s="56"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
       <c r="S3" s="14" t="s">
         <v>100</v>
       </c>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="53"/>
-[...3 lines deleted...]
-      <c r="E4" s="54"/>
+      <c r="A4" s="56"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="53"/>
-[...3 lines deleted...]
-      <c r="E5" s="54"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
     </row>
     <row r="6" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="58" t="s">
         <v>98</v>
       </c>
-      <c r="B6" s="55"/>
-[...21 lines deleted...]
-      <c r="X6" s="55"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
     </row>
     <row r="9" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="51" t="s">
+      <c r="A9" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="51"/>
-      <c r="C9" s="51" t="s">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="51"/>
-      <c r="E9" s="51" t="s">
+      <c r="D9" s="53"/>
+      <c r="E9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="51"/>
-      <c r="G9" s="51" t="s">
+      <c r="F9" s="53"/>
+      <c r="G9" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="51"/>
-      <c r="I9" s="51" t="s">
+      <c r="H9" s="53"/>
+      <c r="I9" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J9" s="51"/>
-      <c r="K9" s="51" t="s">
+      <c r="J9" s="53"/>
+      <c r="K9" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="L9" s="51"/>
-      <c r="M9" s="51" t="s">
+      <c r="L9" s="53"/>
+      <c r="M9" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="N9" s="51"/>
-      <c r="O9" s="51" t="s">
+      <c r="N9" s="53"/>
+      <c r="O9" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="51"/>
-      <c r="Q9" s="51" t="s">
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="R9" s="51"/>
-      <c r="S9" s="51" t="s">
+      <c r="R9" s="53"/>
+      <c r="S9" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="T9" s="51"/>
-      <c r="U9" s="51" t="s">
+      <c r="T9" s="53"/>
+      <c r="U9" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="V9" s="51"/>
-      <c r="W9" s="51" t="s">
+      <c r="V9" s="53"/>
+      <c r="W9" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="X9" s="51"/>
+      <c r="X9" s="53"/>
     </row>
     <row r="10" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>0</v>
@@ -1861,98 +1865,98 @@
       <c r="R11" s="7">
         <v>103.3</v>
       </c>
       <c r="S11" s="6">
         <v>1355103.5</v>
       </c>
       <c r="T11" s="7">
         <v>102.5</v>
       </c>
       <c r="U11" s="6">
         <v>1508793.5</v>
       </c>
       <c r="V11" s="7">
         <v>102.5</v>
       </c>
       <c r="W11" s="4">
         <v>1749083.9</v>
       </c>
       <c r="X11" s="7">
         <v>104.9</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="13" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="14" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A14" s="51" t="s">
+      <c r="A14" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="51"/>
-      <c r="C14" s="51" t="s">
+      <c r="B14" s="53"/>
+      <c r="C14" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="51"/>
-      <c r="E14" s="51" t="s">
+      <c r="D14" s="53"/>
+      <c r="E14" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="51"/>
-      <c r="G14" s="51" t="s">
+      <c r="F14" s="53"/>
+      <c r="G14" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="H14" s="51"/>
-      <c r="I14" s="51" t="s">
+      <c r="H14" s="53"/>
+      <c r="I14" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="51"/>
-      <c r="K14" s="51" t="s">
+      <c r="J14" s="53"/>
+      <c r="K14" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="51"/>
-      <c r="M14" s="51" t="s">
+      <c r="L14" s="53"/>
+      <c r="M14" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="N14" s="51"/>
-      <c r="O14" s="51" t="s">
+      <c r="N14" s="53"/>
+      <c r="O14" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="P14" s="51"/>
-      <c r="Q14" s="51" t="s">
+      <c r="P14" s="53"/>
+      <c r="Q14" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="R14" s="51"/>
-      <c r="S14" s="51" t="s">
+      <c r="R14" s="53"/>
+      <c r="S14" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="T14" s="51"/>
-      <c r="U14" s="51" t="s">
+      <c r="T14" s="53"/>
+      <c r="U14" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="V14" s="51"/>
-      <c r="W14" s="51" t="s">
+      <c r="V14" s="53"/>
+      <c r="W14" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="X14" s="51"/>
+      <c r="X14" s="53"/>
     </row>
     <row r="15" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>0</v>
@@ -2062,98 +2066,98 @@
         <v>95.8</v>
       </c>
       <c r="S16" s="4">
         <v>1338766.3</v>
       </c>
       <c r="T16" s="7">
         <v>96.7</v>
       </c>
       <c r="U16" s="4">
         <v>1488637.9</v>
       </c>
       <c r="V16" s="2">
         <v>96.5</v>
       </c>
       <c r="W16" s="4">
         <v>1733103.7</v>
       </c>
       <c r="X16" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="18" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="19" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="20" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="51" t="s">
+      <c r="A20" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="51"/>
-      <c r="C20" s="51" t="s">
+      <c r="B20" s="53"/>
+      <c r="C20" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="51"/>
-      <c r="E20" s="51" t="s">
+      <c r="D20" s="53"/>
+      <c r="E20" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="F20" s="51"/>
-      <c r="G20" s="51" t="s">
+      <c r="F20" s="53"/>
+      <c r="G20" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="H20" s="51"/>
-      <c r="I20" s="51" t="s">
+      <c r="H20" s="53"/>
+      <c r="I20" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="J20" s="51"/>
-      <c r="K20" s="51" t="s">
+      <c r="J20" s="53"/>
+      <c r="K20" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="L20" s="51"/>
-      <c r="M20" s="51" t="s">
+      <c r="L20" s="53"/>
+      <c r="M20" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="N20" s="51"/>
-      <c r="O20" s="51" t="s">
+      <c r="N20" s="53"/>
+      <c r="O20" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="P20" s="51"/>
-      <c r="Q20" s="51" t="s">
+      <c r="P20" s="53"/>
+      <c r="Q20" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="R20" s="51"/>
-      <c r="S20" s="51" t="s">
+      <c r="R20" s="53"/>
+      <c r="S20" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="T20" s="51"/>
-      <c r="U20" s="51" t="s">
+      <c r="T20" s="53"/>
+      <c r="U20" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="V20" s="51"/>
-      <c r="W20" s="51" t="s">
+      <c r="V20" s="53"/>
+      <c r="W20" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="X20" s="51"/>
+      <c r="X20" s="53"/>
     </row>
     <row r="21" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>0</v>
@@ -2262,98 +2266,98 @@
       <c r="R22" s="4">
         <v>104.1</v>
       </c>
       <c r="S22" s="4">
         <v>1532161.1</v>
       </c>
       <c r="T22" s="7">
         <v>104.3</v>
       </c>
       <c r="U22" s="4">
         <v>1722023</v>
       </c>
       <c r="V22" s="7">
         <v>104.9</v>
       </c>
       <c r="W22" s="4">
         <v>2024160.6</v>
       </c>
       <c r="X22" s="2">
         <v>104.8</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="24" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="25" spans="1:24" s="2" customFormat="1" ht="11.25">
-      <c r="A25" s="51" t="s">
+      <c r="A25" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="51"/>
-      <c r="C25" s="51" t="s">
+      <c r="B25" s="53"/>
+      <c r="C25" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="51"/>
-      <c r="E25" s="51" t="s">
+      <c r="D25" s="53"/>
+      <c r="E25" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="F25" s="51"/>
-      <c r="G25" s="51" t="s">
+      <c r="F25" s="53"/>
+      <c r="G25" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="H25" s="51"/>
-      <c r="I25" s="51" t="s">
+      <c r="H25" s="53"/>
+      <c r="I25" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="J25" s="51"/>
-      <c r="K25" s="51" t="s">
+      <c r="J25" s="53"/>
+      <c r="K25" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="L25" s="51"/>
-      <c r="M25" s="51" t="s">
+      <c r="L25" s="53"/>
+      <c r="M25" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="N25" s="51"/>
-      <c r="O25" s="51" t="s">
+      <c r="N25" s="53"/>
+      <c r="O25" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="P25" s="51"/>
-      <c r="Q25" s="51" t="s">
+      <c r="P25" s="53"/>
+      <c r="Q25" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="R25" s="51"/>
-      <c r="S25" s="51" t="s">
+      <c r="R25" s="53"/>
+      <c r="S25" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="T25" s="52"/>
-      <c r="U25" s="51" t="s">
+      <c r="T25" s="54"/>
+      <c r="U25" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="V25" s="52"/>
-      <c r="W25" s="51" t="s">
+      <c r="V25" s="54"/>
+      <c r="W25" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="X25" s="52"/>
+      <c r="X25" s="54"/>
     </row>
     <row r="26" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>0</v>
@@ -2462,98 +2466,98 @@
       <c r="R27" s="6">
         <v>86.5</v>
       </c>
       <c r="S27" s="7">
         <v>1573325.7</v>
       </c>
       <c r="T27" s="9">
         <v>84.4</v>
       </c>
       <c r="U27" s="7">
         <v>1763140</v>
       </c>
       <c r="V27" s="9">
         <v>84.6</v>
       </c>
       <c r="W27" s="7">
         <v>1977462.3</v>
       </c>
       <c r="X27" s="9">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1"/>
     <row r="29" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="30" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="51" t="s">
+      <c r="A30" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="52"/>
-      <c r="C30" s="51" t="s">
+      <c r="B30" s="54"/>
+      <c r="C30" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="D30" s="52"/>
-      <c r="E30" s="51" t="s">
+      <c r="D30" s="54"/>
+      <c r="E30" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="F30" s="52"/>
-      <c r="G30" s="51" t="s">
+      <c r="F30" s="54"/>
+      <c r="G30" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="H30" s="52"/>
-      <c r="I30" s="51" t="s">
+      <c r="H30" s="54"/>
+      <c r="I30" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="J30" s="52"/>
-      <c r="K30" s="51" t="s">
+      <c r="J30" s="54"/>
+      <c r="K30" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="L30" s="52"/>
-      <c r="M30" s="51" t="s">
+      <c r="L30" s="54"/>
+      <c r="M30" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="N30" s="52"/>
-      <c r="O30" s="51" t="s">
+      <c r="N30" s="54"/>
+      <c r="O30" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="P30" s="52"/>
-      <c r="Q30" s="51" t="s">
+      <c r="P30" s="54"/>
+      <c r="Q30" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="R30" s="52"/>
-      <c r="S30" s="51" t="s">
+      <c r="R30" s="54"/>
+      <c r="S30" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="T30" s="52"/>
-      <c r="U30" s="51" t="s">
+      <c r="T30" s="54"/>
+      <c r="U30" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="V30" s="51"/>
-      <c r="W30" s="51" t="s">
+      <c r="V30" s="53"/>
+      <c r="W30" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="X30" s="51"/>
+      <c r="X30" s="53"/>
     </row>
     <row r="31" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>0</v>
@@ -2662,98 +2666,98 @@
       <c r="R32" s="10">
         <v>90.4</v>
       </c>
       <c r="S32" s="4">
         <v>1617409.7</v>
       </c>
       <c r="T32" s="10">
         <v>92</v>
       </c>
       <c r="U32" s="4">
         <v>1812414.3</v>
       </c>
       <c r="V32" s="2">
         <v>92.4</v>
       </c>
       <c r="W32" s="4">
         <v>1991662.4</v>
       </c>
       <c r="X32" s="2">
         <v>91.2</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="34" spans="1:24" s="2" customFormat="1" ht="11.25"/>
     <row r="35" spans="1:24" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A35" s="51" t="s">
+      <c r="A35" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="B35" s="52"/>
-      <c r="C35" s="51" t="s">
+      <c r="B35" s="54"/>
+      <c r="C35" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="52"/>
-      <c r="E35" s="51" t="s">
+      <c r="D35" s="54"/>
+      <c r="E35" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="F35" s="51"/>
-      <c r="G35" s="51" t="s">
+      <c r="F35" s="53"/>
+      <c r="G35" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="H35" s="52"/>
-      <c r="I35" s="51" t="s">
+      <c r="H35" s="54"/>
+      <c r="I35" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="J35" s="52"/>
-      <c r="K35" s="51" t="s">
+      <c r="J35" s="54"/>
+      <c r="K35" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="L35" s="52"/>
-      <c r="M35" s="51" t="s">
+      <c r="L35" s="54"/>
+      <c r="M35" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="N35" s="52"/>
-      <c r="O35" s="51" t="s">
+      <c r="N35" s="54"/>
+      <c r="O35" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="P35" s="52"/>
-      <c r="Q35" s="51" t="s">
+      <c r="P35" s="54"/>
+      <c r="Q35" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="R35" s="52"/>
-      <c r="S35" s="51" t="s">
+      <c r="R35" s="54"/>
+      <c r="S35" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="T35" s="52"/>
-      <c r="U35" s="51" t="s">
+      <c r="T35" s="54"/>
+      <c r="U35" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="V35" s="52"/>
-      <c r="W35" s="51" t="s">
+      <c r="V35" s="54"/>
+      <c r="W35" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="X35" s="51"/>
+      <c r="X35" s="53"/>
     </row>
     <row r="36" spans="1:24" s="2" customFormat="1" ht="22.5">
       <c r="A36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
@@ -2881,98 +2885,98 @@
         <v>111.4</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="6"/>
       <c r="B38" s="9"/>
       <c r="C38" s="6"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="K38" s="7"/>
       <c r="L38" s="4"/>
       <c r="M38" s="7"/>
       <c r="N38" s="9"/>
       <c r="O38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="27"/>
       <c r="U38" s="4"/>
       <c r="W38" s="31"/>
     </row>
     <row r="40" spans="1:24">
-      <c r="A40" s="51" t="s">
+      <c r="A40" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="52"/>
-      <c r="C40" s="51" t="s">
+      <c r="B40" s="54"/>
+      <c r="C40" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="D40" s="52"/>
-      <c r="E40" s="51" t="s">
+      <c r="D40" s="54"/>
+      <c r="E40" s="53" t="s">
         <v>76</v>
       </c>
-      <c r="F40" s="51"/>
-      <c r="G40" s="51" t="s">
+      <c r="F40" s="53"/>
+      <c r="G40" s="53" t="s">
         <v>77</v>
       </c>
-      <c r="H40" s="52"/>
-      <c r="I40" s="51" t="s">
+      <c r="H40" s="54"/>
+      <c r="I40" s="53" t="s">
         <v>78</v>
       </c>
-      <c r="J40" s="52"/>
-      <c r="K40" s="51" t="s">
+      <c r="J40" s="54"/>
+      <c r="K40" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="L40" s="52"/>
-      <c r="M40" s="51" t="s">
+      <c r="L40" s="54"/>
+      <c r="M40" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="N40" s="52"/>
-      <c r="O40" s="51" t="s">
+      <c r="N40" s="54"/>
+      <c r="O40" s="53" t="s">
         <v>81</v>
       </c>
-      <c r="P40" s="52"/>
-      <c r="Q40" s="51" t="s">
+      <c r="P40" s="54"/>
+      <c r="Q40" s="53" t="s">
         <v>82</v>
       </c>
-      <c r="R40" s="52"/>
-      <c r="S40" s="51" t="s">
+      <c r="R40" s="54"/>
+      <c r="S40" s="53" t="s">
         <v>83</v>
       </c>
-      <c r="T40" s="52"/>
-      <c r="U40" s="51" t="s">
+      <c r="T40" s="54"/>
+      <c r="U40" s="53" t="s">
         <v>84</v>
       </c>
-      <c r="V40" s="52"/>
-      <c r="W40" s="51" t="s">
+      <c r="V40" s="54"/>
+      <c r="W40" s="53" t="s">
         <v>85</v>
       </c>
-      <c r="X40" s="51"/>
+      <c r="X40" s="53"/>
     </row>
     <row r="41" spans="1:24" ht="22.5">
       <c r="A41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="33" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="33" t="s">
         <v>0</v>
@@ -3079,98 +3083,98 @@
         <v>1615918.7</v>
       </c>
       <c r="R42" s="1">
         <v>114.5</v>
       </c>
       <c r="S42" s="41">
         <v>1972577.7</v>
       </c>
       <c r="T42" s="1">
         <v>102.1</v>
       </c>
       <c r="U42" s="41">
         <v>2190453.4</v>
       </c>
       <c r="V42" s="1">
         <v>102.8</v>
       </c>
       <c r="W42" s="45">
         <v>2516112.7000000002</v>
       </c>
       <c r="X42" s="46">
         <v>107.9</v>
       </c>
     </row>
     <row r="46" spans="1:24">
-      <c r="A46" s="51" t="s">
+      <c r="A46" s="53" t="s">
         <v>86</v>
       </c>
-      <c r="B46" s="52"/>
-      <c r="C46" s="51" t="s">
+      <c r="B46" s="54"/>
+      <c r="C46" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="D46" s="52"/>
-      <c r="E46" s="51" t="s">
+      <c r="D46" s="54"/>
+      <c r="E46" s="53" t="s">
         <v>88</v>
       </c>
-      <c r="F46" s="51"/>
-      <c r="G46" s="51" t="s">
+      <c r="F46" s="53"/>
+      <c r="G46" s="53" t="s">
         <v>89</v>
       </c>
-      <c r="H46" s="52"/>
-      <c r="I46" s="51" t="s">
+      <c r="H46" s="54"/>
+      <c r="I46" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="J46" s="52"/>
-      <c r="K46" s="51" t="s">
+      <c r="J46" s="54"/>
+      <c r="K46" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="L46" s="52"/>
-      <c r="M46" s="51" t="s">
+      <c r="L46" s="54"/>
+      <c r="M46" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="N46" s="52"/>
-      <c r="O46" s="51" t="s">
+      <c r="N46" s="54"/>
+      <c r="O46" s="53" t="s">
         <v>93</v>
       </c>
-      <c r="P46" s="52"/>
-      <c r="Q46" s="51" t="s">
+      <c r="P46" s="54"/>
+      <c r="Q46" s="53" t="s">
         <v>94</v>
       </c>
-      <c r="R46" s="52"/>
-      <c r="S46" s="51" t="s">
+      <c r="R46" s="54"/>
+      <c r="S46" s="53" t="s">
         <v>95</v>
       </c>
-      <c r="T46" s="52"/>
-      <c r="U46" s="51" t="s">
+      <c r="T46" s="54"/>
+      <c r="U46" s="53" t="s">
         <v>96</v>
       </c>
-      <c r="V46" s="52"/>
-      <c r="W46" s="51" t="s">
+      <c r="V46" s="54"/>
+      <c r="W46" s="53" t="s">
         <v>97</v>
       </c>
-      <c r="X46" s="51"/>
+      <c r="X46" s="53"/>
     </row>
     <row r="47" spans="1:24" ht="22.5">
       <c r="A47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="37" t="s">
         <v>0</v>
@@ -3183,218 +3187,222 @@
       </c>
       <c r="K47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="L47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="M47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="N47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="O47" s="11" t="s">
         <v>1</v>
       </c>
       <c r="P47" s="37" t="s">
         <v>0</v>
       </c>
       <c r="Q47" s="43" t="s">
         <v>1</v>
       </c>
       <c r="R47" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="S47" s="11" t="s">
+      <c r="S47" s="51" t="s">
         <v>1</v>
       </c>
       <c r="T47" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="U47" s="11" t="s">
+      <c r="U47" s="51" t="s">
         <v>1</v>
       </c>
       <c r="V47" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="W47" s="43" t="s">
-[...2 lines deleted...]
-      <c r="X47" s="43" t="s">
+      <c r="W47" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="X47" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="47">
         <v>140987</v>
       </c>
       <c r="B48" s="39">
         <v>113.7</v>
       </c>
       <c r="C48" s="48">
         <v>327188.59999999998</v>
       </c>
       <c r="D48" s="48">
         <v>103</v>
       </c>
       <c r="E48" s="48">
         <v>562715.9</v>
       </c>
       <c r="F48" s="49">
         <v>103</v>
       </c>
       <c r="G48" s="48">
         <v>811587.7</v>
       </c>
       <c r="H48" s="49">
         <v>102</v>
       </c>
       <c r="I48" s="50">
         <v>1050269.3999999999</v>
       </c>
       <c r="J48" s="39">
         <v>101.9</v>
       </c>
       <c r="K48" s="38">
         <v>1296369.8</v>
       </c>
       <c r="L48" s="39">
         <f>$J$48</f>
         <v>101.9</v>
       </c>
-      <c r="M48" s="40"/>
-      <c r="N48" s="39"/>
+      <c r="M48" s="40">
+        <v>1512369.5</v>
+      </c>
+      <c r="N48" s="39">
+        <v>102.9</v>
+      </c>
       <c r="O48" s="38"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="35"/>
       <c r="S48" s="41"/>
       <c r="U48" s="41"/>
-      <c r="W48" s="45"/>
-      <c r="X48" s="46"/>
+      <c r="W48" s="50"/>
+      <c r="X48" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="99">
-    <mergeCell ref="U46:V46"/>
-[...53 lines deleted...]
-    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="Q40:R40"/>
+    <mergeCell ref="S40:T40"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="A1:E5"/>
+    <mergeCell ref="A6:X6"/>
+    <mergeCell ref="U20:V20"/>
+    <mergeCell ref="W20:X20"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="S25:T25"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="O14:P14"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="U30:V30"/>
     <mergeCell ref="O30:P30"/>
     <mergeCell ref="Q30:R30"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="K30:L30"/>
     <mergeCell ref="I30:J30"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="K35:L35"/>
     <mergeCell ref="M35:N35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="Q35:R35"/>
-    <mergeCell ref="A1:E5"/>
-[...26 lines deleted...]
-    <mergeCell ref="S40:T40"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="S2:V2"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="S30:T30"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="S20:T20"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="W46:X46"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="M46:N46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="S46:T46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>