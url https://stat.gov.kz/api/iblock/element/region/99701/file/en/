--- v1 (2026-06-24)
+++ v2 (2026-09-20)
@@ -1,108 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13650" yWindow="270" windowWidth="13275" windowHeight="10245"/>
+    <workbookView xWindow="-2700" yWindow="105" windowWidth="16695" windowHeight="11520" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Population" sheetId="4" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Population" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="82">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t>September 1</t>
   </si>
   <si>
     <t>October 1</t>
   </si>
   <si>
     <t>November 1</t>
   </si>
   <si>
     <t>December 1</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Zhambyl region</t>
-  </si>
-[...1 lines deleted...]
-    <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Moiynkym</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
@@ -166,69 +167,51 @@
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">   3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>The data are given without taking into account the changes in the borders (boundaries) of Taraz city of Zhambyl region according to the Government Decisions of the Republic of Kazakhstan dated November 29, 2024 №1014.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">July 1 </t>
   </si>
   <si>
-    <t>КАТО</t>
-[...1 lines deleted...]
-  <si>
     <t>310000000</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">Шуский </t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
@@ -281,56 +264,214 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>January 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Population at the beginning of the period</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of people living in a given area at a specific point in time
+</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">No </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Kundyz Aldiyarova</t>
+  </si>
+  <si>
+    <t>+7 7262 45 74 34</t>
+  </si>
+  <si>
+    <t>K.Aldiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/99701/file/en/</t>
+  </si>
+  <si>
+    <t>SIC code  - 611101</t>
+  </si>
+  <si>
+    <t>CATO code</t>
+  </si>
+  <si>
+    <t>Taraz c.a.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -374,74 +515,129 @@
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -487,251 +683,322 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -974,4304 +1241,5017 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Aldiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE114"/>
+  <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="R103" sqref="R103"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="46.85546875" customWidth="1"/>
+    <col min="3" max="3" width="94.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3">
+      <c r="B2" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="37">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="19.5" customHeight="1">
+      <c r="B3" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="24.75" customHeight="1">
+      <c r="B5" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="40">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="24.75" customHeight="1">
+      <c r="B7" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="57" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="42.75" customHeight="1">
+      <c r="B9" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="57.75" customHeight="1">
+      <c r="B10" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="26.25" customHeight="1">
+      <c r="B12" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="43" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="41.25" customHeight="1">
+      <c r="B13" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="48">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="48">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="59" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="49" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C21" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:F14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="78.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:6">
+      <c r="B5" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+    </row>
+    <row r="6" spans="2:6">
+      <c r="B6" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+    </row>
+    <row r="7" spans="2:6">
+      <c r="B7" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+    </row>
+    <row r="8" spans="2:6">
+      <c r="B8" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+    </row>
+    <row r="9" spans="2:6">
+      <c r="B9" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+    </row>
+    <row r="10" spans="2:6">
+      <c r="B10" s="52"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+    </row>
+    <row r="11" spans="2:6" ht="34.5" customHeight="1">
+      <c r="B11" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46"/>
+    </row>
+    <row r="12" spans="2:6">
+      <c r="B12" s="54"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
+    </row>
+    <row r="13" spans="2:6">
+      <c r="B13" s="54"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46"/>
+    </row>
+    <row r="14" spans="2:6">
+      <c r="B14" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AH114"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A103" sqref="A103"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="21" customHeight="1">
-[...30 lines deleted...]
-    <row r="3" spans="1:31">
+    <row r="2" spans="1:34" ht="21" customHeight="1">
+      <c r="B2" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+    </row>
+    <row r="3" spans="1:34" ht="26.25">
+      <c r="A3" s="55" t="s">
+        <v>79</v>
+      </c>
       <c r="B3" s="2"/>
-      <c r="W3" s="22"/>
-[...2 lines deleted...]
-      <c r="AE3" s="11" t="s">
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="AB3" s="56"/>
+      <c r="AH3" s="56" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
-[...4 lines deleted...]
-      <c r="C4" s="38">
+    <row r="4" spans="1:34">
+      <c r="A4" s="81" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="67">
         <v>2024</v>
       </c>
-      <c r="D4" s="39"/>
-[...24 lines deleted...]
-      <c r="AA4" s="38">
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="68"/>
+      <c r="AA4" s="67">
         <v>2026</v>
       </c>
-      <c r="AB4" s="39"/>
-[...5 lines deleted...]
-      <c r="B5" s="47"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+    </row>
+    <row r="5" spans="1:34" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="82"/>
+      <c r="B5" s="66"/>
       <c r="C5" s="10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D5" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="23" t="s">
+      <c r="F5" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="24" t="s">
+      <c r="I5" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="M5" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="R5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="S5" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="T5" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="V5" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="W5" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="X5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y5" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE5" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG5" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH5" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B6" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
+      <c r="Z6" s="74"/>
+      <c r="AA6" s="74"/>
+      <c r="AB6" s="74"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="23" t="s">
-[...101 lines deleted...]
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="4">
         <v>1222597</v>
       </c>
       <c r="D7" s="9">
         <v>1222618</v>
       </c>
       <c r="E7" s="9">
         <v>1222478</v>
       </c>
       <c r="F7" s="4">
         <v>1222811</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="15">
         <v>1223158</v>
       </c>
       <c r="H7" s="5">
         <v>1223457</v>
       </c>
       <c r="I7" s="5">
         <v>1223670</v>
       </c>
       <c r="J7" s="5">
         <v>1223625</v>
       </c>
       <c r="K7" s="5">
         <v>1223149</v>
       </c>
       <c r="L7" s="5">
         <v>1222973</v>
       </c>
       <c r="M7" s="5">
         <v>1222835</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="18">
         <v>1222411</v>
       </c>
       <c r="O7" s="5">
         <v>1222513</v>
       </c>
       <c r="P7" s="5">
         <v>1221808</v>
       </c>
       <c r="Q7" s="5">
         <v>1221439</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="18">
         <v>1221100</v>
       </c>
       <c r="S7" s="5">
         <v>1220611</v>
       </c>
       <c r="T7" s="5">
         <v>1220481</v>
       </c>
       <c r="U7" s="5">
         <v>1220041</v>
       </c>
       <c r="V7" s="5">
         <v>1219056</v>
       </c>
       <c r="W7" s="5">
         <v>1217729</v>
       </c>
       <c r="X7" s="5">
         <v>1216849</v>
       </c>
       <c r="Y7" s="5">
         <v>1216132</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="18">
         <v>1215892</v>
       </c>
-      <c r="AA7" s="33">
+      <c r="AA7" s="28">
         <v>1215373</v>
       </c>
-      <c r="AB7" s="33">
+      <c r="AB7" s="28">
         <v>1215360</v>
       </c>
       <c r="AC7" s="9">
         <v>1214965</v>
       </c>
       <c r="AD7" s="5">
         <v>1214501</v>
       </c>
-      <c r="AE7" s="33">
+      <c r="AE7" s="28">
         <v>1214040</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="27">
+      <c r="AF7" s="18">
+        <v>1213556</v>
+      </c>
+      <c r="AG7" s="5">
+        <v>1212698</v>
+      </c>
+      <c r="AH7" s="34">
+        <v>1211705</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" s="79">
         <v>311010000</v>
       </c>
-      <c r="B8" s="13" t="s">
-        <v>15</v>
+      <c r="B8" s="83" t="s">
+        <v>81</v>
       </c>
       <c r="C8" s="4">
         <v>431160</v>
       </c>
       <c r="D8" s="5">
         <v>431666</v>
       </c>
       <c r="E8" s="5">
         <v>431920</v>
       </c>
       <c r="F8" s="4">
         <v>432367</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="15">
         <v>433122</v>
       </c>
       <c r="H8" s="5">
         <v>433423</v>
       </c>
       <c r="I8" s="5">
         <v>433788</v>
       </c>
       <c r="J8" s="5">
         <v>434216</v>
       </c>
       <c r="K8" s="5">
         <v>434563</v>
       </c>
       <c r="L8" s="5">
         <v>434766</v>
       </c>
       <c r="M8" s="5">
         <v>435214</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="18">
         <v>435407</v>
       </c>
       <c r="O8" s="5">
         <v>435942</v>
       </c>
       <c r="P8" s="5">
         <v>436361</v>
       </c>
       <c r="Q8" s="5">
         <v>436711</v>
       </c>
-      <c r="R8" s="19">
+      <c r="R8" s="18">
         <v>437068</v>
       </c>
       <c r="S8" s="5">
         <v>437438</v>
       </c>
       <c r="T8" s="5">
         <v>437959</v>
       </c>
       <c r="U8" s="5">
         <v>438188</v>
       </c>
       <c r="V8" s="5">
         <v>438424</v>
       </c>
       <c r="W8" s="5">
         <v>438612</v>
       </c>
       <c r="X8" s="5">
         <v>438855</v>
       </c>
       <c r="Y8" s="5">
         <v>439156</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="18">
         <v>439630</v>
       </c>
-      <c r="AA8" s="33">
+      <c r="AA8" s="28">
         <v>439749</v>
       </c>
-      <c r="AB8" s="33">
+      <c r="AB8" s="28">
         <v>488133</v>
       </c>
       <c r="AC8" s="9">
         <v>488598</v>
       </c>
       <c r="AD8" s="5">
         <v>489031</v>
       </c>
-      <c r="AE8" s="33">
+      <c r="AE8" s="28">
         <v>489253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="27">
+      <c r="AF8" s="18">
+        <v>489388</v>
+      </c>
+      <c r="AG8" s="5">
+        <v>489612</v>
+      </c>
+      <c r="AH8" s="34">
+        <v>489901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" s="79">
         <v>313600000</v>
       </c>
-      <c r="B9" s="13" t="s">
-        <v>16</v>
+      <c r="B9" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>106347</v>
       </c>
       <c r="D9" s="5">
         <v>106392</v>
       </c>
       <c r="E9" s="5">
         <v>106356</v>
       </c>
       <c r="F9" s="4">
         <v>106428</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="15">
         <v>106412</v>
       </c>
       <c r="H9" s="5">
         <v>106479</v>
       </c>
       <c r="I9" s="5">
         <v>106521</v>
       </c>
       <c r="J9" s="5">
         <v>106563</v>
       </c>
       <c r="K9" s="5">
         <v>106427</v>
       </c>
       <c r="L9" s="5">
         <v>106432</v>
       </c>
       <c r="M9" s="5">
         <v>106383</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="18">
         <v>106492</v>
       </c>
       <c r="O9" s="5">
         <v>106509</v>
       </c>
       <c r="P9" s="5">
         <v>106417</v>
       </c>
       <c r="Q9" s="5">
         <v>106436</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="18">
         <v>106441</v>
       </c>
       <c r="S9" s="5">
         <v>106489</v>
       </c>
       <c r="T9" s="5">
         <v>106620</v>
       </c>
       <c r="U9" s="5">
         <v>106628</v>
       </c>
       <c r="V9" s="5">
         <v>106518</v>
       </c>
       <c r="W9" s="5">
         <v>106370</v>
       </c>
       <c r="X9" s="5">
         <v>106478</v>
       </c>
       <c r="Y9" s="5">
         <v>106537</v>
       </c>
-      <c r="Z9" s="19">
+      <c r="Z9" s="18">
         <v>106518</v>
       </c>
-      <c r="AA9" s="33">
+      <c r="AA9" s="28">
         <v>106685</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB9" s="28">
         <v>95487</v>
       </c>
       <c r="AC9" s="9">
         <v>95486</v>
       </c>
       <c r="AD9" s="5">
         <v>95448</v>
       </c>
-      <c r="AE9" s="33">
+      <c r="AE9" s="28">
         <v>95413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="27">
+      <c r="AF9" s="18">
+        <v>95412</v>
+      </c>
+      <c r="AG9" s="5">
+        <v>95383</v>
+      </c>
+      <c r="AH9" s="34">
+        <v>95325</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" s="79">
         <v>314000000</v>
       </c>
-      <c r="B10" s="13" t="s">
-        <v>17</v>
+      <c r="B10" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C10" s="4">
         <v>88384</v>
       </c>
       <c r="D10" s="5">
         <v>88304</v>
       </c>
       <c r="E10" s="5">
         <v>88203</v>
       </c>
       <c r="F10" s="4">
         <v>88152</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="15">
         <v>88014</v>
       </c>
       <c r="H10" s="5">
         <v>88126</v>
       </c>
       <c r="I10" s="5">
         <v>88136</v>
       </c>
       <c r="J10" s="5">
         <v>88136</v>
       </c>
       <c r="K10" s="5">
         <v>88052</v>
       </c>
       <c r="L10" s="5">
         <v>88094</v>
       </c>
       <c r="M10" s="5">
         <v>88122</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="18">
         <v>88146</v>
       </c>
       <c r="O10" s="5">
         <v>88175</v>
       </c>
       <c r="P10" s="5">
         <v>88143</v>
       </c>
       <c r="Q10" s="5">
         <v>88083</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="18">
         <v>88108</v>
       </c>
       <c r="S10" s="5">
         <v>88040</v>
       </c>
       <c r="T10" s="5">
         <v>88025</v>
       </c>
       <c r="U10" s="5">
         <v>87962</v>
       </c>
       <c r="V10" s="5">
         <v>87920</v>
       </c>
       <c r="W10" s="5">
         <v>87892</v>
       </c>
       <c r="X10" s="5">
         <v>87805</v>
       </c>
       <c r="Y10" s="5">
         <v>87716</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="18">
         <v>87729</v>
       </c>
-      <c r="AA10" s="33">
+      <c r="AA10" s="28">
         <v>87634</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB10" s="28">
         <v>51176</v>
       </c>
       <c r="AC10" s="9">
         <v>51086</v>
       </c>
       <c r="AD10" s="5">
         <v>51014</v>
       </c>
-      <c r="AE10" s="33">
+      <c r="AE10" s="28">
         <v>50968</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="27">
+      <c r="AF10" s="18">
+        <v>50892</v>
+      </c>
+      <c r="AG10" s="5">
+        <v>50824</v>
+      </c>
+      <c r="AH10" s="34">
+        <v>50752</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" s="79">
         <v>314200000</v>
       </c>
-      <c r="B11" s="13" t="s">
-        <v>18</v>
+      <c r="B11" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C11" s="4">
         <v>54337</v>
       </c>
       <c r="D11" s="5">
         <v>54192</v>
       </c>
       <c r="E11" s="5">
         <v>54219</v>
       </c>
       <c r="F11" s="4">
         <v>54221</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="15">
         <v>54170</v>
       </c>
       <c r="H11" s="5">
         <v>54245</v>
       </c>
       <c r="I11" s="5">
         <v>54293</v>
       </c>
       <c r="J11" s="5">
         <v>54249</v>
       </c>
       <c r="K11" s="5">
         <v>54210</v>
       </c>
       <c r="L11" s="5">
         <v>54223</v>
       </c>
       <c r="M11" s="5">
         <v>54230</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="18">
         <v>54193</v>
       </c>
       <c r="O11" s="5">
         <v>54188</v>
       </c>
       <c r="P11" s="5">
         <v>53982</v>
       </c>
       <c r="Q11" s="5">
         <v>53805</v>
       </c>
-      <c r="R11" s="19">
+      <c r="R11" s="18">
         <v>53639</v>
       </c>
       <c r="S11" s="5">
         <v>53476</v>
       </c>
       <c r="T11" s="5">
         <v>53352</v>
       </c>
       <c r="U11" s="5">
         <v>53246</v>
       </c>
       <c r="V11" s="5">
         <v>53184</v>
       </c>
       <c r="W11" s="5">
         <v>53013</v>
       </c>
       <c r="X11" s="5">
         <v>52860</v>
       </c>
       <c r="Y11" s="5">
         <v>52712</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="18">
         <v>52607</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA11" s="28">
         <v>52475</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB11" s="28">
         <v>52303</v>
       </c>
       <c r="AC11" s="9">
         <v>52100</v>
       </c>
       <c r="AD11" s="5">
         <v>51943</v>
       </c>
-      <c r="AE11" s="33">
+      <c r="AE11" s="28">
         <v>51823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="27">
+      <c r="AF11" s="18">
+        <v>51762</v>
+      </c>
+      <c r="AG11" s="5">
+        <v>51690</v>
+      </c>
+      <c r="AH11" s="34">
+        <v>51595</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" s="79">
         <v>314800000</v>
       </c>
-      <c r="B12" s="13" t="s">
-        <v>19</v>
+      <c r="B12" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C12" s="4">
         <v>158617</v>
       </c>
       <c r="D12" s="5">
         <v>158488</v>
       </c>
       <c r="E12" s="5">
         <v>158422</v>
       </c>
       <c r="F12" s="4">
         <v>158312</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="15">
         <v>158341</v>
       </c>
       <c r="H12" s="5">
         <v>158247</v>
       </c>
       <c r="I12" s="5">
         <v>158232</v>
       </c>
       <c r="J12" s="5">
         <v>158212</v>
       </c>
       <c r="K12" s="5">
         <v>158102</v>
       </c>
       <c r="L12" s="5">
         <v>157988</v>
       </c>
       <c r="M12" s="5">
         <v>157959</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="18">
         <v>157695</v>
       </c>
       <c r="O12" s="5">
         <v>157617</v>
       </c>
       <c r="P12" s="5">
         <v>157358</v>
       </c>
       <c r="Q12" s="5">
         <v>157242</v>
       </c>
-      <c r="R12" s="19">
+      <c r="R12" s="18">
         <v>157087</v>
       </c>
       <c r="S12" s="5">
         <v>156904</v>
       </c>
       <c r="T12" s="5">
         <v>156718</v>
       </c>
       <c r="U12" s="5">
         <v>156584</v>
       </c>
       <c r="V12" s="5">
         <v>156353</v>
       </c>
       <c r="W12" s="5">
         <v>156002</v>
       </c>
       <c r="X12" s="5">
         <v>155805</v>
       </c>
       <c r="Y12" s="5">
         <v>155501</v>
       </c>
-      <c r="Z12" s="19">
+      <c r="Z12" s="18">
         <v>155327</v>
       </c>
-      <c r="AA12" s="33">
+      <c r="AA12" s="28">
         <v>155092</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB12" s="28">
         <v>154841</v>
       </c>
       <c r="AC12" s="9">
         <v>154609</v>
       </c>
       <c r="AD12" s="5">
         <v>154354</v>
       </c>
-      <c r="AE12" s="33">
+      <c r="AE12" s="28">
         <v>154135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="27">
+      <c r="AF12" s="18">
+        <v>154072</v>
+      </c>
+      <c r="AG12" s="5">
+        <v>153856</v>
+      </c>
+      <c r="AH12" s="34">
+        <v>153656</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" s="79">
         <v>315000000</v>
       </c>
-      <c r="B13" s="13" t="s">
-        <v>20</v>
+      <c r="B13" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C13" s="4">
         <v>67485</v>
       </c>
       <c r="D13" s="5">
         <v>67459</v>
       </c>
       <c r="E13" s="5">
         <v>67350</v>
       </c>
       <c r="F13" s="4">
         <v>67407</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="15">
         <v>67365</v>
       </c>
       <c r="H13" s="5">
         <v>67288</v>
       </c>
       <c r="I13" s="5">
         <v>67258</v>
       </c>
       <c r="J13" s="5">
         <v>67123</v>
       </c>
       <c r="K13" s="5">
         <v>66989</v>
       </c>
       <c r="L13" s="5">
         <v>66910</v>
       </c>
       <c r="M13" s="5">
         <v>66848</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="18">
         <v>66778</v>
       </c>
       <c r="O13" s="5">
         <v>66725</v>
       </c>
       <c r="P13" s="5">
         <v>66596</v>
       </c>
       <c r="Q13" s="5">
         <v>66502</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="18">
         <v>66381</v>
       </c>
       <c r="S13" s="5">
         <v>66290</v>
       </c>
       <c r="T13" s="5">
         <v>66164</v>
       </c>
       <c r="U13" s="5">
         <v>66064</v>
       </c>
       <c r="V13" s="5">
         <v>65878</v>
       </c>
       <c r="W13" s="5">
         <v>65767</v>
       </c>
       <c r="X13" s="5">
         <v>65612</v>
       </c>
       <c r="Y13" s="5">
         <v>65510</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="18">
         <v>65388</v>
       </c>
-      <c r="AA13" s="33">
+      <c r="AA13" s="28">
         <v>65300</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB13" s="28">
         <v>65270</v>
       </c>
       <c r="AC13" s="9">
         <v>65185</v>
       </c>
       <c r="AD13" s="5">
         <v>65068</v>
       </c>
-      <c r="AE13" s="33">
+      <c r="AE13" s="28">
         <v>64948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="27">
+      <c r="AF13" s="18">
+        <v>64793</v>
+      </c>
+      <c r="AG13" s="5">
+        <v>64685</v>
+      </c>
+      <c r="AH13" s="34">
+        <v>64567</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" s="79">
         <v>315400000</v>
       </c>
-      <c r="B14" s="13" t="s">
-        <v>25</v>
+      <c r="B14" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C14" s="4">
         <v>88692</v>
       </c>
       <c r="D14" s="5">
         <v>88627</v>
       </c>
       <c r="E14" s="5">
         <v>88597</v>
       </c>
       <c r="F14" s="4">
         <v>88615</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="15">
         <v>88556</v>
       </c>
       <c r="H14" s="5">
         <v>88599</v>
       </c>
       <c r="I14" s="5">
         <v>88573</v>
       </c>
       <c r="J14" s="5">
         <v>88556</v>
       </c>
       <c r="K14" s="5">
         <v>88512</v>
       </c>
       <c r="L14" s="5">
         <v>88455</v>
       </c>
       <c r="M14" s="5">
         <v>88399</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="18">
         <v>88354</v>
       </c>
       <c r="O14" s="5">
         <v>88276</v>
       </c>
       <c r="P14" s="5">
         <v>88229</v>
       </c>
       <c r="Q14" s="5">
         <v>88148</v>
       </c>
-      <c r="R14" s="19">
+      <c r="R14" s="18">
         <v>88092</v>
       </c>
       <c r="S14" s="5">
         <v>88064</v>
       </c>
       <c r="T14" s="5">
         <v>87967</v>
       </c>
       <c r="U14" s="5">
         <v>87914</v>
       </c>
       <c r="V14" s="5">
         <v>87758</v>
       </c>
       <c r="W14" s="5">
         <v>87710</v>
       </c>
       <c r="X14" s="5">
         <v>87527</v>
       </c>
       <c r="Y14" s="5">
         <v>87415</v>
       </c>
-      <c r="Z14" s="19">
+      <c r="Z14" s="18">
         <v>87332</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AA14" s="28">
         <v>87317</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB14" s="28">
         <v>87234</v>
       </c>
       <c r="AC14" s="9">
         <v>87174</v>
       </c>
       <c r="AD14" s="5">
         <v>87143</v>
       </c>
-      <c r="AE14" s="33">
+      <c r="AE14" s="28">
         <v>87172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="27">
+      <c r="AF14" s="18">
+        <v>87115</v>
+      </c>
+      <c r="AG14" s="5">
+        <v>87019</v>
+      </c>
+      <c r="AH14" s="34">
+        <v>86843</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" s="79">
         <v>315600000</v>
       </c>
-      <c r="B15" s="13" t="s">
-        <v>21</v>
+      <c r="B15" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C15" s="4">
         <v>28430</v>
       </c>
       <c r="D15" s="5">
         <v>28393</v>
       </c>
       <c r="E15" s="5">
         <v>28382</v>
       </c>
       <c r="F15" s="4">
         <v>28370</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="15">
         <v>28337</v>
       </c>
       <c r="H15" s="5">
         <v>28347</v>
       </c>
       <c r="I15" s="5">
         <v>28277</v>
       </c>
       <c r="J15" s="5">
         <v>28202</v>
       </c>
       <c r="K15" s="5">
         <v>28150</v>
       </c>
       <c r="L15" s="5">
         <v>28140</v>
       </c>
       <c r="M15" s="5">
         <v>28090</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="18">
         <v>28021</v>
       </c>
       <c r="O15" s="5">
         <v>27940</v>
       </c>
       <c r="P15" s="5">
         <v>27840</v>
       </c>
       <c r="Q15" s="5">
         <v>27769</v>
       </c>
-      <c r="R15" s="19">
+      <c r="R15" s="18">
         <v>27714</v>
       </c>
       <c r="S15" s="5">
         <v>27681</v>
       </c>
       <c r="T15" s="5">
         <v>27643</v>
       </c>
       <c r="U15" s="5">
         <v>27655</v>
       </c>
       <c r="V15" s="5">
         <v>27579</v>
       </c>
       <c r="W15" s="5">
         <v>27410</v>
       </c>
       <c r="X15" s="5">
         <v>27298</v>
       </c>
       <c r="Y15" s="5">
         <v>27219</v>
       </c>
-      <c r="Z15" s="19">
+      <c r="Z15" s="18">
         <v>27177</v>
       </c>
-      <c r="AA15" s="33">
+      <c r="AA15" s="28">
         <v>27148</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB15" s="28">
         <v>27104</v>
       </c>
       <c r="AC15" s="9">
         <v>27109</v>
       </c>
       <c r="AD15" s="5">
         <v>27060</v>
       </c>
-      <c r="AE15" s="33">
+      <c r="AE15" s="28">
         <v>26992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="27">
+      <c r="AF15" s="18">
+        <v>26926</v>
+      </c>
+      <c r="AG15" s="5">
+        <v>26847</v>
+      </c>
+      <c r="AH15" s="34">
+        <v>26739</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" s="79">
         <v>316000000</v>
       </c>
-      <c r="B16" s="13" t="s">
-        <v>22</v>
+      <c r="B16" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C16" s="4">
         <v>44094</v>
       </c>
       <c r="D16" s="5">
         <v>44074</v>
       </c>
       <c r="E16" s="5">
         <v>44087</v>
       </c>
       <c r="F16" s="4">
         <v>44065</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="15">
         <v>44024</v>
       </c>
       <c r="H16" s="5">
         <v>43986</v>
       </c>
       <c r="I16" s="5">
         <v>43943</v>
       </c>
       <c r="J16" s="5">
         <v>43904</v>
       </c>
       <c r="K16" s="5">
         <v>43822</v>
       </c>
       <c r="L16" s="5">
         <v>43802</v>
       </c>
       <c r="M16" s="5">
         <v>43671</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="18">
         <v>43565</v>
       </c>
       <c r="O16" s="5">
         <v>43480</v>
       </c>
       <c r="P16" s="5">
         <v>43464</v>
       </c>
       <c r="Q16" s="5">
         <v>43417</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="18">
         <v>43410</v>
       </c>
       <c r="S16" s="5">
         <v>43332</v>
       </c>
       <c r="T16" s="5">
         <v>43294</v>
       </c>
       <c r="U16" s="5">
         <v>43220</v>
       </c>
       <c r="V16" s="5">
         <v>43112</v>
       </c>
       <c r="W16" s="5">
         <v>43035</v>
       </c>
       <c r="X16" s="5">
         <v>42935</v>
       </c>
       <c r="Y16" s="5">
         <v>42919</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="18">
         <v>42852</v>
       </c>
-      <c r="AA16" s="33">
+      <c r="AA16" s="28">
         <v>42808</v>
       </c>
-      <c r="AB16" s="33">
+      <c r="AB16" s="28">
         <v>42690</v>
       </c>
       <c r="AC16" s="9">
         <v>42622</v>
       </c>
       <c r="AD16" s="5">
         <v>42572</v>
       </c>
-      <c r="AE16" s="33">
+      <c r="AE16" s="28">
         <v>42552</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="27">
+      <c r="AF16" s="18">
+        <v>42568</v>
+      </c>
+      <c r="AG16" s="5">
+        <v>42423</v>
+      </c>
+      <c r="AH16" s="34">
+        <v>42282</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="79">
         <v>316200000</v>
       </c>
-      <c r="B17" s="13" t="s">
-        <v>23</v>
+      <c r="B17" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C17" s="4">
         <v>48810</v>
       </c>
       <c r="D17" s="5">
         <v>48828</v>
       </c>
       <c r="E17" s="5">
         <v>48752</v>
       </c>
       <c r="F17" s="4">
         <v>48742</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="15">
         <v>48666</v>
       </c>
       <c r="H17" s="5">
         <v>48627</v>
       </c>
       <c r="I17" s="5">
         <v>48615</v>
       </c>
       <c r="J17" s="5">
         <v>48543</v>
       </c>
       <c r="K17" s="5">
         <v>48494</v>
       </c>
       <c r="L17" s="5">
         <v>48436</v>
       </c>
       <c r="M17" s="5">
         <v>48326</v>
       </c>
-      <c r="N17" s="19">
+      <c r="N17" s="18">
         <v>48240</v>
       </c>
       <c r="O17" s="5">
         <v>48151</v>
       </c>
       <c r="P17" s="5">
         <v>48017</v>
       </c>
       <c r="Q17" s="5">
         <v>47917</v>
       </c>
-      <c r="R17" s="19">
+      <c r="R17" s="18">
         <v>47829</v>
       </c>
       <c r="S17" s="5">
         <v>47707</v>
       </c>
       <c r="T17" s="5">
         <v>47620</v>
       </c>
       <c r="U17" s="5">
         <v>47532</v>
       </c>
       <c r="V17" s="5">
         <v>47424</v>
       </c>
       <c r="W17" s="5">
         <v>47295</v>
       </c>
       <c r="X17" s="5">
         <v>47201</v>
       </c>
       <c r="Y17" s="5">
         <v>47040</v>
       </c>
-      <c r="Z17" s="19">
+      <c r="Z17" s="18">
         <v>46987</v>
       </c>
-      <c r="AA17" s="33">
+      <c r="AA17" s="28">
         <v>46880</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="28">
         <v>46848</v>
       </c>
       <c r="AC17" s="9">
         <v>46714</v>
       </c>
       <c r="AD17" s="5">
         <v>46656</v>
       </c>
-      <c r="AE17" s="33">
+      <c r="AE17" s="28">
         <v>46563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="27">
+      <c r="AF17" s="18">
+        <v>46493</v>
+      </c>
+      <c r="AG17" s="5">
+        <v>46355</v>
+      </c>
+      <c r="AH17" s="34">
+        <v>46221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" s="79">
         <v>316600000</v>
       </c>
-      <c r="B18" s="14" t="s">
-        <v>24</v>
+      <c r="B18" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C18" s="4">
         <v>106241</v>
       </c>
       <c r="D18" s="5">
         <v>106195</v>
       </c>
       <c r="E18" s="5">
         <v>106190</v>
       </c>
       <c r="F18" s="4">
         <v>106132</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="15">
         <v>106151</v>
       </c>
       <c r="H18" s="5">
         <v>106090</v>
       </c>
       <c r="I18" s="5">
         <v>106034</v>
       </c>
       <c r="J18" s="5">
         <v>105921</v>
       </c>
       <c r="K18" s="5">
         <v>105828</v>
       </c>
       <c r="L18" s="5">
         <v>105727</v>
       </c>
       <c r="M18" s="5">
         <v>105593</v>
       </c>
-      <c r="N18" s="19">
+      <c r="N18" s="18">
         <v>105520</v>
       </c>
       <c r="O18" s="5">
         <v>105510</v>
       </c>
       <c r="P18" s="5">
         <v>105401</v>
       </c>
       <c r="Q18" s="5">
         <v>105409</v>
       </c>
-      <c r="R18" s="19">
+      <c r="R18" s="18">
         <v>105331</v>
       </c>
       <c r="S18" s="5">
         <v>105190</v>
       </c>
       <c r="T18" s="5">
         <v>105119</v>
       </c>
       <c r="U18" s="5">
         <v>105048</v>
       </c>
       <c r="V18" s="5">
         <v>104906</v>
       </c>
       <c r="W18" s="5">
         <v>104623</v>
       </c>
       <c r="X18" s="5">
         <v>104473</v>
       </c>
       <c r="Y18" s="5">
         <v>104407</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="18">
         <v>104345</v>
       </c>
-      <c r="AA18" s="33">
+      <c r="AA18" s="28">
         <v>104285</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB18" s="28">
         <v>104274</v>
       </c>
       <c r="AC18" s="9">
         <v>104282</v>
       </c>
       <c r="AD18" s="5">
         <v>104212</v>
       </c>
-      <c r="AE18" s="33">
+      <c r="AE18" s="28">
         <v>104221</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="B20" s="12" t="s">
+      <c r="AF18" s="18">
+        <v>104135</v>
+      </c>
+      <c r="AG18" s="5">
+        <v>104004</v>
+      </c>
+      <c r="AH18" s="34">
+        <v>103824</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" s="2"/>
+      <c r="B19" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
+      <c r="N19" s="76"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="76"/>
+      <c r="R19" s="76"/>
+      <c r="S19" s="76"/>
+      <c r="T19" s="76"/>
+      <c r="U19" s="76"/>
+      <c r="V19" s="76"/>
+      <c r="W19" s="76"/>
+      <c r="X19" s="76"/>
+      <c r="Y19" s="76"/>
+      <c r="Z19" s="76"/>
+      <c r="AA19" s="76"/>
+      <c r="AB19" s="76"/>
+      <c r="AC19" s="61"/>
+      <c r="AD19" s="61"/>
+      <c r="AE19" s="61"/>
+      <c r="AF19" s="61"/>
+      <c r="AG19" s="61"/>
+      <c r="AH19" s="61"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="9">
         <v>607159</v>
       </c>
       <c r="D20" s="9">
         <v>607133</v>
       </c>
       <c r="E20" s="5">
         <v>607069</v>
       </c>
       <c r="F20" s="5">
         <v>607237</v>
       </c>
       <c r="G20" s="5">
         <v>607427</v>
       </c>
       <c r="H20" s="5">
         <v>607595</v>
       </c>
       <c r="I20" s="5">
         <v>607804</v>
       </c>
       <c r="J20" s="5">
         <v>607958</v>
       </c>
       <c r="K20" s="5">
         <v>607811</v>
       </c>
       <c r="L20" s="5">
         <v>607822</v>
       </c>
       <c r="M20" s="5">
         <v>607722</v>
       </c>
       <c r="N20" s="5">
         <v>607430</v>
       </c>
       <c r="O20" s="5">
         <v>607595</v>
       </c>
       <c r="P20" s="5">
         <v>607356</v>
       </c>
       <c r="Q20" s="5">
         <v>607191</v>
       </c>
-      <c r="R20" s="19">
+      <c r="R20" s="18">
         <v>606983</v>
       </c>
       <c r="S20" s="5">
         <v>606756</v>
       </c>
       <c r="T20" s="5">
         <v>606705</v>
       </c>
       <c r="U20" s="5">
         <v>606548</v>
       </c>
       <c r="V20" s="5">
         <v>606215</v>
       </c>
       <c r="W20" s="5">
         <v>605728</v>
       </c>
       <c r="X20" s="5">
         <v>605310</v>
       </c>
       <c r="Y20" s="5">
         <v>604975</v>
       </c>
       <c r="Z20" s="5">
         <v>604867</v>
       </c>
       <c r="AA20" s="5">
         <v>604715</v>
       </c>
       <c r="AB20" s="5">
         <v>604777</v>
       </c>
-      <c r="AC20" s="19">
+      <c r="AC20" s="18">
         <v>604656</v>
       </c>
       <c r="AD20" s="5">
         <v>604545</v>
       </c>
       <c r="AE20" s="9">
         <v>604375</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="27">
+      <c r="AF20" s="5">
+        <v>604201</v>
+      </c>
+      <c r="AG20" s="5">
+        <v>603879</v>
+      </c>
+      <c r="AH20" s="34">
+        <v>603494</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" s="79">
         <v>311010000</v>
       </c>
-      <c r="B21" s="13" t="s">
-        <v>15</v>
+      <c r="B21" s="83" t="s">
+        <v>81</v>
       </c>
       <c r="C21" s="9">
         <v>207071</v>
       </c>
       <c r="D21" s="9">
         <v>207337</v>
       </c>
       <c r="E21" s="5">
         <v>207475</v>
       </c>
       <c r="F21" s="5">
         <v>207677</v>
       </c>
       <c r="G21" s="5">
         <v>208039</v>
       </c>
       <c r="H21" s="5">
         <v>208150</v>
       </c>
       <c r="I21" s="5">
         <v>208393</v>
       </c>
       <c r="J21" s="5">
         <v>208572</v>
       </c>
       <c r="K21" s="5">
         <v>208726</v>
       </c>
       <c r="L21" s="5">
         <v>208818</v>
       </c>
       <c r="M21" s="5">
         <v>209006</v>
       </c>
       <c r="N21" s="5">
         <v>209095</v>
       </c>
       <c r="O21" s="5">
         <v>209367</v>
       </c>
       <c r="P21" s="5">
         <v>209654</v>
       </c>
       <c r="Q21" s="5">
         <v>209829</v>
       </c>
-      <c r="R21" s="19">
+      <c r="R21" s="18">
         <v>209961</v>
       </c>
       <c r="S21" s="5">
         <v>210063</v>
       </c>
       <c r="T21" s="5">
         <v>210299</v>
       </c>
       <c r="U21" s="5">
         <v>210416</v>
       </c>
       <c r="V21" s="5">
         <v>210574</v>
       </c>
       <c r="W21" s="5">
         <v>210742</v>
       </c>
       <c r="X21" s="5">
         <v>210831</v>
       </c>
       <c r="Y21" s="5">
         <v>210989</v>
       </c>
       <c r="Z21" s="5">
         <v>211212</v>
       </c>
       <c r="AA21" s="5">
         <v>211304</v>
       </c>
       <c r="AB21" s="5">
         <v>235923</v>
       </c>
-      <c r="AC21" s="19">
+      <c r="AC21" s="18">
         <v>236176</v>
       </c>
       <c r="AD21" s="5">
         <v>236372</v>
       </c>
       <c r="AE21" s="9">
         <v>236504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="27">
+      <c r="AF21" s="5">
+        <v>236609</v>
+      </c>
+      <c r="AG21" s="5">
+        <v>236699</v>
+      </c>
+      <c r="AH21" s="34">
+        <v>236870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" s="79">
         <v>313600000</v>
       </c>
-      <c r="B22" s="13" t="s">
-        <v>16</v>
+      <c r="B22" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C22" s="9">
         <v>54116</v>
       </c>
       <c r="D22" s="9">
         <v>54129</v>
       </c>
       <c r="E22" s="5">
         <v>54089</v>
       </c>
       <c r="F22" s="5">
         <v>54132</v>
       </c>
       <c r="G22" s="5">
         <v>54124</v>
       </c>
       <c r="H22" s="5">
         <v>54158</v>
       </c>
       <c r="I22" s="5">
         <v>54173</v>
       </c>
       <c r="J22" s="5">
         <v>54204</v>
       </c>
       <c r="K22" s="5">
         <v>54140</v>
       </c>
       <c r="L22" s="5">
         <v>54158</v>
       </c>
       <c r="M22" s="5">
         <v>54127</v>
       </c>
       <c r="N22" s="5">
         <v>54189</v>
       </c>
       <c r="O22" s="5">
         <v>54211</v>
       </c>
       <c r="P22" s="5">
         <v>54190</v>
       </c>
       <c r="Q22" s="5">
         <v>54214</v>
       </c>
-      <c r="R22" s="19">
+      <c r="R22" s="18">
         <v>54215</v>
       </c>
       <c r="S22" s="5">
         <v>54274</v>
       </c>
       <c r="T22" s="5">
         <v>54375</v>
       </c>
       <c r="U22" s="5">
         <v>54380</v>
       </c>
       <c r="V22" s="5">
         <v>54344</v>
       </c>
       <c r="W22" s="5">
         <v>54290</v>
       </c>
       <c r="X22" s="5">
         <v>54367</v>
       </c>
       <c r="Y22" s="5">
         <v>54383</v>
       </c>
       <c r="Z22" s="5">
         <v>54380</v>
       </c>
       <c r="AA22" s="5">
         <v>54485</v>
       </c>
       <c r="AB22" s="5">
         <v>48848</v>
       </c>
-      <c r="AC22" s="19">
+      <c r="AC22" s="18">
         <v>48859</v>
       </c>
       <c r="AD22" s="5">
         <v>48885</v>
       </c>
       <c r="AE22" s="9">
         <v>48880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="27">
+      <c r="AF22" s="5">
+        <v>48865</v>
+      </c>
+      <c r="AG22" s="5">
+        <v>48872</v>
+      </c>
+      <c r="AH22" s="34">
+        <v>48890</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" s="79">
         <v>314000000</v>
       </c>
-      <c r="B23" s="13" t="s">
-        <v>17</v>
+      <c r="B23" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C23" s="9">
         <v>45256</v>
       </c>
       <c r="D23" s="9">
         <v>45204</v>
       </c>
       <c r="E23" s="5">
         <v>45147</v>
       </c>
       <c r="F23" s="5">
         <v>45149</v>
       </c>
       <c r="G23" s="5">
         <v>45106</v>
       </c>
       <c r="H23" s="5">
         <v>45173</v>
       </c>
       <c r="I23" s="5">
         <v>45184</v>
       </c>
       <c r="J23" s="5">
         <v>45207</v>
       </c>
       <c r="K23" s="5">
         <v>45182</v>
       </c>
       <c r="L23" s="5">
         <v>45222</v>
       </c>
       <c r="M23" s="5">
         <v>45237</v>
       </c>
       <c r="N23" s="5">
         <v>45238</v>
       </c>
       <c r="O23" s="5">
         <v>45291</v>
       </c>
       <c r="P23" s="5">
         <v>45267</v>
       </c>
       <c r="Q23" s="5">
         <v>45226</v>
       </c>
-      <c r="R23" s="19">
+      <c r="R23" s="18">
         <v>45262</v>
       </c>
       <c r="S23" s="5">
         <v>45241</v>
       </c>
       <c r="T23" s="5">
         <v>45249</v>
       </c>
       <c r="U23" s="5">
         <v>45236</v>
       </c>
       <c r="V23" s="5">
         <v>45230</v>
       </c>
       <c r="W23" s="5">
         <v>45214</v>
       </c>
       <c r="X23" s="5">
         <v>45207</v>
       </c>
       <c r="Y23" s="5">
         <v>45150</v>
       </c>
       <c r="Z23" s="5">
         <v>45149</v>
       </c>
       <c r="AA23" s="5">
         <v>45123</v>
       </c>
       <c r="AB23" s="5">
         <v>26505</v>
       </c>
-      <c r="AC23" s="19">
+      <c r="AC23" s="18">
         <v>26466</v>
       </c>
       <c r="AD23" s="5">
         <v>26437</v>
       </c>
       <c r="AE23" s="9">
         <v>26444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="27">
+      <c r="AF23" s="5">
+        <v>26412</v>
+      </c>
+      <c r="AG23" s="5">
+        <v>26395</v>
+      </c>
+      <c r="AH23" s="34">
+        <v>26333</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" s="79">
         <v>314200000</v>
       </c>
-      <c r="B24" s="13" t="s">
-        <v>18</v>
+      <c r="B24" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C24" s="9">
         <v>28017</v>
       </c>
       <c r="D24" s="9">
         <v>27924</v>
       </c>
       <c r="E24" s="5">
         <v>27937</v>
       </c>
       <c r="F24" s="5">
         <v>27922</v>
       </c>
       <c r="G24" s="5">
         <v>27912</v>
       </c>
       <c r="H24" s="5">
         <v>27950</v>
       </c>
       <c r="I24" s="5">
         <v>27959</v>
       </c>
       <c r="J24" s="5">
         <v>27961</v>
       </c>
       <c r="K24" s="5">
         <v>27931</v>
       </c>
       <c r="L24" s="5">
         <v>27933</v>
       </c>
       <c r="M24" s="5">
         <v>27931</v>
       </c>
       <c r="N24" s="5">
         <v>27888</v>
       </c>
       <c r="O24" s="5">
         <v>27859</v>
       </c>
       <c r="P24" s="5">
         <v>27764</v>
       </c>
       <c r="Q24" s="5">
         <v>27700</v>
       </c>
-      <c r="R24" s="19">
+      <c r="R24" s="18">
         <v>27626</v>
       </c>
       <c r="S24" s="5">
         <v>27551</v>
       </c>
       <c r="T24" s="5">
         <v>27482</v>
       </c>
       <c r="U24" s="5">
         <v>27431</v>
       </c>
       <c r="V24" s="5">
         <v>27411</v>
       </c>
       <c r="W24" s="5">
         <v>27333</v>
       </c>
       <c r="X24" s="5">
         <v>27274</v>
       </c>
       <c r="Y24" s="5">
         <v>27223</v>
       </c>
       <c r="Z24" s="5">
         <v>27175</v>
       </c>
       <c r="AA24" s="5">
         <v>27102</v>
       </c>
       <c r="AB24" s="5">
         <v>27045</v>
       </c>
-      <c r="AC24" s="19">
+      <c r="AC24" s="18">
         <v>26965</v>
       </c>
       <c r="AD24" s="5">
         <v>26907</v>
       </c>
       <c r="AE24" s="9">
         <v>26837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="27">
+      <c r="AF24" s="5">
+        <v>26817</v>
+      </c>
+      <c r="AG24" s="5">
+        <v>26786</v>
+      </c>
+      <c r="AH24" s="34">
+        <v>26757</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" s="79">
         <v>314800000</v>
       </c>
-      <c r="B25" s="13" t="s">
-        <v>19</v>
+      <c r="B25" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C25" s="9">
         <v>78887</v>
       </c>
       <c r="D25" s="9">
         <v>78841</v>
       </c>
       <c r="E25" s="5">
         <v>78822</v>
       </c>
       <c r="F25" s="5">
         <v>78779</v>
       </c>
       <c r="G25" s="5">
         <v>78793</v>
       </c>
       <c r="H25" s="5">
         <v>78750</v>
       </c>
       <c r="I25" s="5">
         <v>78760</v>
       </c>
       <c r="J25" s="5">
         <v>78788</v>
       </c>
       <c r="K25" s="5">
         <v>78764</v>
       </c>
       <c r="L25" s="5">
         <v>78695</v>
       </c>
       <c r="M25" s="5">
         <v>78681</v>
       </c>
       <c r="N25" s="5">
         <v>78524</v>
       </c>
       <c r="O25" s="5">
         <v>78517</v>
       </c>
       <c r="P25" s="5">
         <v>78378</v>
       </c>
       <c r="Q25" s="5">
         <v>78288</v>
       </c>
-      <c r="R25" s="19">
+      <c r="R25" s="18">
         <v>78183</v>
       </c>
       <c r="S25" s="5">
         <v>78088</v>
       </c>
       <c r="T25" s="5">
         <v>77970</v>
       </c>
       <c r="U25" s="5">
         <v>77925</v>
       </c>
       <c r="V25" s="5">
         <v>77815</v>
       </c>
       <c r="W25" s="5">
         <v>77633</v>
       </c>
       <c r="X25" s="5">
         <v>77504</v>
       </c>
       <c r="Y25" s="5">
         <v>77357</v>
       </c>
       <c r="Z25" s="5">
         <v>77264</v>
       </c>
       <c r="AA25" s="5">
         <v>77152</v>
       </c>
       <c r="AB25" s="5">
         <v>77011</v>
       </c>
-      <c r="AC25" s="19">
+      <c r="AC25" s="18">
         <v>76862</v>
       </c>
       <c r="AD25" s="5">
         <v>76746</v>
       </c>
       <c r="AE25" s="9">
         <v>76637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="27">
+      <c r="AF25" s="5">
+        <v>76639</v>
+      </c>
+      <c r="AG25" s="5">
+        <v>76575</v>
+      </c>
+      <c r="AH25" s="34">
+        <v>76482</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" s="79">
         <v>315000000</v>
       </c>
-      <c r="B26" s="13" t="s">
-        <v>20</v>
+      <c r="B26" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C26" s="9">
         <v>34494</v>
       </c>
       <c r="D26" s="9">
         <v>34467</v>
       </c>
       <c r="E26" s="5">
         <v>34421</v>
       </c>
       <c r="F26" s="5">
         <v>34440</v>
       </c>
       <c r="G26" s="5">
         <v>34403</v>
       </c>
       <c r="H26" s="5">
         <v>34387</v>
       </c>
       <c r="I26" s="5">
         <v>34393</v>
       </c>
       <c r="J26" s="5">
         <v>34357</v>
       </c>
       <c r="K26" s="5">
         <v>34292</v>
       </c>
       <c r="L26" s="5">
         <v>34286</v>
       </c>
       <c r="M26" s="5">
         <v>34258</v>
       </c>
       <c r="N26" s="5">
         <v>34227</v>
       </c>
       <c r="O26" s="5">
         <v>34207</v>
       </c>
       <c r="P26" s="5">
         <v>34138</v>
       </c>
       <c r="Q26" s="5">
         <v>34114</v>
       </c>
-      <c r="R26" s="19">
+      <c r="R26" s="18">
         <v>34064</v>
       </c>
       <c r="S26" s="5">
         <v>34031</v>
       </c>
       <c r="T26" s="5">
         <v>33973</v>
       </c>
       <c r="U26" s="5">
         <v>33943</v>
       </c>
       <c r="V26" s="5">
         <v>33874</v>
       </c>
       <c r="W26" s="5">
         <v>33839</v>
       </c>
       <c r="X26" s="5">
         <v>33761</v>
       </c>
       <c r="Y26" s="5">
         <v>33735</v>
       </c>
       <c r="Z26" s="5">
         <v>33675</v>
       </c>
       <c r="AA26" s="5">
         <v>33633</v>
       </c>
       <c r="AB26" s="5">
         <v>33634</v>
       </c>
-      <c r="AC26" s="19">
+      <c r="AC26" s="18">
         <v>33609</v>
       </c>
       <c r="AD26" s="5">
         <v>33551</v>
       </c>
       <c r="AE26" s="9">
         <v>33500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="27">
+      <c r="AF26" s="5">
+        <v>33428</v>
+      </c>
+      <c r="AG26" s="5">
+        <v>33401</v>
+      </c>
+      <c r="AH26" s="34">
+        <v>33371</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" s="79">
         <v>315400000</v>
       </c>
-      <c r="B27" s="13" t="s">
-        <v>25</v>
+      <c r="B27" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C27" s="9">
         <v>44554</v>
       </c>
       <c r="D27" s="9">
         <v>44524</v>
       </c>
       <c r="E27" s="5">
         <v>44503</v>
       </c>
       <c r="F27" s="5">
         <v>44523</v>
       </c>
       <c r="G27" s="5">
         <v>44483</v>
       </c>
       <c r="H27" s="5">
         <v>44495</v>
       </c>
       <c r="I27" s="5">
         <v>44494</v>
       </c>
       <c r="J27" s="5">
         <v>44520</v>
       </c>
       <c r="K27" s="5">
         <v>44510</v>
       </c>
       <c r="L27" s="5">
         <v>44510</v>
       </c>
       <c r="M27" s="5">
         <v>44496</v>
       </c>
       <c r="N27" s="5">
         <v>44464</v>
       </c>
       <c r="O27" s="5">
         <v>44442</v>
       </c>
       <c r="P27" s="5">
         <v>44419</v>
       </c>
       <c r="Q27" s="5">
         <v>44373</v>
       </c>
-      <c r="R27" s="19">
+      <c r="R27" s="18">
         <v>44341</v>
       </c>
       <c r="S27" s="5">
         <v>44328</v>
       </c>
       <c r="T27" s="5">
         <v>44284</v>
       </c>
       <c r="U27" s="5">
         <v>44249</v>
       </c>
       <c r="V27" s="5">
         <v>44184</v>
       </c>
       <c r="W27" s="5">
         <v>44190</v>
       </c>
       <c r="X27" s="5">
         <v>44095</v>
       </c>
       <c r="Y27" s="5">
         <v>44043</v>
       </c>
       <c r="Z27" s="5">
         <v>44023</v>
       </c>
       <c r="AA27" s="5">
         <v>44022</v>
       </c>
       <c r="AB27" s="5">
         <v>43983</v>
       </c>
-      <c r="AC27" s="19">
+      <c r="AC27" s="18">
         <v>43985</v>
       </c>
       <c r="AD27" s="5">
         <v>43992</v>
       </c>
       <c r="AE27" s="9">
         <v>44005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="27">
+      <c r="AF27" s="5">
+        <v>43982</v>
+      </c>
+      <c r="AG27" s="5">
+        <v>43926</v>
+      </c>
+      <c r="AH27" s="34">
+        <v>43836</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" s="79">
         <v>315600000</v>
       </c>
-      <c r="B28" s="13" t="s">
-        <v>21</v>
+      <c r="B28" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C28" s="9">
         <v>14606</v>
       </c>
       <c r="D28" s="9">
         <v>14576</v>
       </c>
       <c r="E28" s="5">
         <v>14583</v>
       </c>
       <c r="F28" s="5">
         <v>14571</v>
       </c>
       <c r="G28" s="5">
         <v>14556</v>
       </c>
       <c r="H28" s="5">
         <v>14560</v>
       </c>
       <c r="I28" s="5">
         <v>14533</v>
       </c>
       <c r="J28" s="5">
         <v>14500</v>
       </c>
       <c r="K28" s="5">
         <v>14481</v>
       </c>
       <c r="L28" s="5">
         <v>14475</v>
       </c>
       <c r="M28" s="5">
         <v>14453</v>
       </c>
       <c r="N28" s="5">
         <v>14421</v>
       </c>
       <c r="O28" s="5">
         <v>14369</v>
       </c>
       <c r="P28" s="5">
         <v>14325</v>
       </c>
       <c r="Q28" s="5">
         <v>14303</v>
       </c>
-      <c r="R28" s="19">
+      <c r="R28" s="18">
         <v>14273</v>
       </c>
       <c r="S28" s="5">
         <v>14255</v>
       </c>
       <c r="T28" s="5">
         <v>14240</v>
       </c>
       <c r="U28" s="5">
         <v>14244</v>
       </c>
       <c r="V28" s="5">
         <v>14222</v>
       </c>
       <c r="W28" s="5">
         <v>14147</v>
       </c>
       <c r="X28" s="5">
         <v>14094</v>
       </c>
       <c r="Y28" s="5">
         <v>14054</v>
       </c>
       <c r="Z28" s="5">
         <v>14042</v>
       </c>
       <c r="AA28" s="5">
         <v>14039</v>
       </c>
       <c r="AB28" s="5">
         <v>14011</v>
       </c>
-      <c r="AC28" s="19">
+      <c r="AC28" s="18">
         <v>14014</v>
       </c>
       <c r="AD28" s="5">
         <v>14009</v>
       </c>
       <c r="AE28" s="9">
         <v>13979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="27">
+      <c r="AF28" s="5">
+        <v>13948</v>
+      </c>
+      <c r="AG28" s="5">
+        <v>13909</v>
+      </c>
+      <c r="AH28" s="34">
+        <v>13859</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="79">
         <v>316000000</v>
       </c>
-      <c r="B29" s="13" t="s">
-        <v>22</v>
+      <c r="B29" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C29" s="9">
         <v>22371</v>
       </c>
       <c r="D29" s="9">
         <v>22364</v>
       </c>
       <c r="E29" s="5">
         <v>22377</v>
       </c>
       <c r="F29" s="5">
         <v>22361</v>
       </c>
       <c r="G29" s="5">
         <v>22352</v>
       </c>
       <c r="H29" s="5">
         <v>22329</v>
       </c>
       <c r="I29" s="5">
         <v>22302</v>
       </c>
       <c r="J29" s="5">
         <v>22299</v>
       </c>
       <c r="K29" s="5">
         <v>22270</v>
       </c>
       <c r="L29" s="5">
         <v>22263</v>
       </c>
       <c r="M29" s="5">
         <v>22205</v>
       </c>
       <c r="N29" s="5">
         <v>22143</v>
       </c>
       <c r="O29" s="5">
         <v>22105</v>
       </c>
       <c r="P29" s="5">
         <v>22096</v>
       </c>
       <c r="Q29" s="5">
         <v>22071</v>
       </c>
-      <c r="R29" s="19">
+      <c r="R29" s="18">
         <v>22061</v>
       </c>
       <c r="S29" s="5">
         <v>22022</v>
       </c>
       <c r="T29" s="5">
         <v>21982</v>
       </c>
       <c r="U29" s="5">
         <v>21945</v>
       </c>
       <c r="V29" s="5">
         <v>21903</v>
       </c>
       <c r="W29" s="5">
         <v>21872</v>
       </c>
       <c r="X29" s="5">
         <v>21812</v>
       </c>
       <c r="Y29" s="5">
         <v>21793</v>
       </c>
       <c r="Z29" s="5">
         <v>21754</v>
       </c>
       <c r="AA29" s="5">
         <v>21724</v>
       </c>
       <c r="AB29" s="5">
         <v>21667</v>
       </c>
-      <c r="AC29" s="19">
+      <c r="AC29" s="18">
         <v>21638</v>
       </c>
       <c r="AD29" s="5">
         <v>21623</v>
       </c>
       <c r="AE29" s="9">
         <v>21618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="27">
+      <c r="AF29" s="5">
+        <v>21626</v>
+      </c>
+      <c r="AG29" s="5">
+        <v>21559</v>
+      </c>
+      <c r="AH29" s="34">
+        <v>21485</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" s="79">
         <v>316200000</v>
       </c>
-      <c r="B30" s="13" t="s">
-        <v>23</v>
+      <c r="B30" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C30" s="9">
         <v>24753</v>
       </c>
       <c r="D30" s="9">
         <v>24746</v>
       </c>
       <c r="E30" s="5">
         <v>24708</v>
       </c>
       <c r="F30" s="5">
         <v>24687</v>
       </c>
       <c r="G30" s="5">
         <v>24651</v>
       </c>
       <c r="H30" s="5">
         <v>24641</v>
       </c>
       <c r="I30" s="5">
         <v>24621</v>
       </c>
       <c r="J30" s="5">
         <v>24590</v>
       </c>
       <c r="K30" s="5">
         <v>24568</v>
       </c>
       <c r="L30" s="5">
         <v>24541</v>
       </c>
       <c r="M30" s="5">
         <v>24493</v>
       </c>
       <c r="N30" s="5">
         <v>24444</v>
       </c>
       <c r="O30" s="5">
         <v>24412</v>
       </c>
       <c r="P30" s="5">
         <v>24335</v>
       </c>
       <c r="Q30" s="5">
         <v>24288</v>
       </c>
-      <c r="R30" s="19">
+      <c r="R30" s="18">
         <v>24258</v>
       </c>
       <c r="S30" s="5">
         <v>24205</v>
       </c>
       <c r="T30" s="5">
         <v>24165</v>
       </c>
       <c r="U30" s="5">
         <v>24119</v>
       </c>
       <c r="V30" s="5">
         <v>24048</v>
       </c>
       <c r="W30" s="5">
         <v>24006</v>
       </c>
       <c r="X30" s="5">
         <v>23965</v>
       </c>
       <c r="Y30" s="5">
         <v>23889</v>
       </c>
       <c r="Z30" s="5">
         <v>23861</v>
       </c>
       <c r="AA30" s="5">
         <v>23813</v>
       </c>
       <c r="AB30" s="5">
         <v>23815</v>
       </c>
-      <c r="AC30" s="19">
+      <c r="AC30" s="18">
         <v>23736</v>
       </c>
       <c r="AD30" s="5">
         <v>23708</v>
       </c>
       <c r="AE30" s="9">
         <v>23647</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="27">
+      <c r="AF30" s="5">
+        <v>23610</v>
+      </c>
+      <c r="AG30" s="5">
+        <v>23553</v>
+      </c>
+      <c r="AH30" s="34">
+        <v>23497</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" s="79">
         <v>316600000</v>
       </c>
-      <c r="B31" s="14" t="s">
-        <v>24</v>
+      <c r="B31" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C31" s="9">
         <v>53034</v>
       </c>
       <c r="D31" s="9">
         <v>53021</v>
       </c>
       <c r="E31" s="5">
         <v>53007</v>
       </c>
       <c r="F31" s="5">
         <v>52996</v>
       </c>
       <c r="G31" s="5">
         <v>53008</v>
       </c>
       <c r="H31" s="5">
         <v>53002</v>
       </c>
       <c r="I31" s="5">
         <v>52992</v>
       </c>
       <c r="J31" s="5">
         <v>52960</v>
       </c>
       <c r="K31" s="5">
         <v>52947</v>
       </c>
       <c r="L31" s="5">
         <v>52921</v>
       </c>
       <c r="M31" s="5">
         <v>52835</v>
       </c>
       <c r="N31" s="5">
         <v>52797</v>
       </c>
       <c r="O31" s="5">
         <v>52815</v>
       </c>
       <c r="P31" s="5">
         <v>52790</v>
       </c>
       <c r="Q31" s="5">
         <v>52785</v>
       </c>
-      <c r="R31" s="19">
+      <c r="R31" s="18">
         <v>52739</v>
       </c>
       <c r="S31" s="5">
         <v>52698</v>
       </c>
       <c r="T31" s="5">
         <v>52686</v>
       </c>
       <c r="U31" s="5">
         <v>52660</v>
       </c>
       <c r="V31" s="5">
         <v>52610</v>
       </c>
       <c r="W31" s="5">
         <v>52462</v>
       </c>
       <c r="X31" s="5">
         <v>52400</v>
       </c>
       <c r="Y31" s="5">
         <v>52359</v>
       </c>
       <c r="Z31" s="5">
         <v>52332</v>
       </c>
       <c r="AA31" s="5">
         <v>52318</v>
       </c>
       <c r="AB31" s="5">
         <v>52335</v>
       </c>
-      <c r="AC31" s="19">
+      <c r="AC31" s="18">
         <v>52346</v>
       </c>
       <c r="AD31" s="5">
         <v>52315</v>
       </c>
       <c r="AE31" s="9">
         <v>52324</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="A33" s="25" t="s">
+      <c r="AF31" s="5">
+        <v>52265</v>
+      </c>
+      <c r="AG31" s="5">
+        <v>52204</v>
+      </c>
+      <c r="AH31" s="34">
+        <v>52114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="15" customHeight="1">
+      <c r="A32" s="2"/>
+      <c r="B32" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="B33" s="12" t="s">
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="71"/>
+      <c r="U32" s="71"/>
+      <c r="V32" s="71"/>
+      <c r="W32" s="71"/>
+      <c r="X32" s="71"/>
+      <c r="Y32" s="71"/>
+      <c r="Z32" s="71"/>
+      <c r="AA32" s="71"/>
+      <c r="AB32" s="71"/>
+      <c r="AC32" s="61"/>
+      <c r="AD32" s="61"/>
+      <c r="AE32" s="61"/>
+      <c r="AF32" s="61"/>
+      <c r="AG32" s="61"/>
+      <c r="AH32" s="61"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="9">
         <v>615438</v>
       </c>
       <c r="D33" s="9">
         <v>615485</v>
       </c>
       <c r="E33" s="5">
         <v>615409</v>
       </c>
       <c r="F33" s="5">
         <v>615574</v>
       </c>
       <c r="G33" s="5">
         <v>615731</v>
       </c>
       <c r="H33" s="5">
         <v>615862</v>
       </c>
       <c r="I33" s="5">
         <v>615866</v>
       </c>
       <c r="J33" s="5">
         <v>615667</v>
       </c>
       <c r="K33" s="5">
         <v>615338</v>
       </c>
       <c r="L33" s="5">
         <v>615151</v>
       </c>
       <c r="M33" s="5">
         <v>615113</v>
       </c>
       <c r="N33" s="5">
         <v>614981</v>
       </c>
       <c r="O33" s="5">
         <v>614918</v>
       </c>
       <c r="P33" s="5">
         <v>614452</v>
       </c>
       <c r="Q33" s="5">
         <v>614248</v>
       </c>
-      <c r="R33" s="21">
+      <c r="R33" s="20">
         <v>614117</v>
       </c>
       <c r="S33" s="5">
         <v>613855</v>
       </c>
       <c r="T33" s="5">
         <v>613776</v>
       </c>
-      <c r="U33" s="21">
+      <c r="U33" s="20">
         <v>613493</v>
       </c>
       <c r="V33" s="5">
         <v>612841</v>
       </c>
       <c r="W33" s="5">
         <v>612001</v>
       </c>
       <c r="X33" s="5">
         <v>611539</v>
       </c>
       <c r="Y33" s="5">
         <v>611157</v>
       </c>
       <c r="Z33" s="5">
         <v>611025</v>
       </c>
       <c r="AA33" s="5">
         <v>610658</v>
       </c>
       <c r="AB33" s="5">
         <v>610583</v>
       </c>
-      <c r="AC33" s="21">
+      <c r="AC33" s="20">
         <v>610309</v>
       </c>
       <c r="AD33" s="5">
         <v>609956</v>
       </c>
       <c r="AE33" s="9">
         <v>609665</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="27">
+      <c r="AF33" s="5">
+        <v>609355</v>
+      </c>
+      <c r="AG33" s="5">
+        <v>608819</v>
+      </c>
+      <c r="AH33" s="34">
+        <v>608211</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" s="79">
         <v>311010000</v>
       </c>
-      <c r="B34" s="13" t="s">
-        <v>15</v>
+      <c r="B34" s="83" t="s">
+        <v>81</v>
       </c>
       <c r="C34" s="9">
         <v>224089</v>
       </c>
       <c r="D34" s="9">
         <v>224329</v>
       </c>
       <c r="E34" s="5">
         <v>224445</v>
       </c>
       <c r="F34" s="5">
         <v>224690</v>
       </c>
       <c r="G34" s="5">
         <v>225083</v>
       </c>
       <c r="H34" s="5">
         <v>225273</v>
       </c>
       <c r="I34" s="5">
         <v>225395</v>
       </c>
       <c r="J34" s="5">
         <v>225644</v>
       </c>
       <c r="K34" s="5">
         <v>225837</v>
       </c>
       <c r="L34" s="5">
         <v>225948</v>
       </c>
       <c r="M34" s="5">
         <v>226208</v>
       </c>
       <c r="N34" s="5">
         <v>226312</v>
       </c>
       <c r="O34" s="5">
         <v>226575</v>
       </c>
       <c r="P34" s="5">
         <v>226707</v>
       </c>
       <c r="Q34" s="5">
         <v>226882</v>
       </c>
-      <c r="R34" s="21">
+      <c r="R34" s="20">
         <v>227107</v>
       </c>
       <c r="S34" s="5">
         <v>227375</v>
       </c>
       <c r="T34" s="5">
         <v>227660</v>
       </c>
-      <c r="U34" s="21">
+      <c r="U34" s="20">
         <v>227772</v>
       </c>
       <c r="V34" s="5">
         <v>227850</v>
       </c>
       <c r="W34" s="5">
         <v>227870</v>
       </c>
       <c r="X34" s="5">
         <v>228024</v>
       </c>
       <c r="Y34" s="5">
         <v>228167</v>
       </c>
       <c r="Z34" s="5">
         <v>228418</v>
       </c>
       <c r="AA34" s="5">
         <v>228445</v>
       </c>
       <c r="AB34" s="5">
         <v>252210</v>
       </c>
-      <c r="AC34" s="21">
+      <c r="AC34" s="20">
         <v>252422</v>
       </c>
       <c r="AD34" s="5">
         <v>252659</v>
       </c>
       <c r="AE34" s="9">
         <v>252749</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="27">
+      <c r="AF34" s="5">
+        <v>252779</v>
+      </c>
+      <c r="AG34" s="5">
+        <v>252913</v>
+      </c>
+      <c r="AH34" s="34">
+        <v>253031</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" s="79">
         <v>313600000</v>
       </c>
-      <c r="B35" s="13" t="s">
-        <v>16</v>
+      <c r="B35" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C35" s="9">
         <v>52231</v>
       </c>
       <c r="D35" s="9">
         <v>52263</v>
       </c>
       <c r="E35" s="5">
         <v>52267</v>
       </c>
       <c r="F35" s="5">
         <v>52296</v>
       </c>
       <c r="G35" s="5">
         <v>52288</v>
       </c>
       <c r="H35" s="5">
         <v>52321</v>
       </c>
       <c r="I35" s="5">
         <v>52348</v>
       </c>
       <c r="J35" s="5">
         <v>52359</v>
       </c>
       <c r="K35" s="5">
         <v>52287</v>
       </c>
       <c r="L35" s="5">
         <v>52274</v>
       </c>
       <c r="M35" s="5">
         <v>52256</v>
       </c>
       <c r="N35" s="5">
         <v>52303</v>
       </c>
       <c r="O35" s="5">
         <v>52298</v>
       </c>
       <c r="P35" s="5">
         <v>52227</v>
       </c>
       <c r="Q35" s="5">
         <v>52222</v>
       </c>
-      <c r="R35" s="21">
+      <c r="R35" s="20">
         <v>52226</v>
       </c>
       <c r="S35" s="5">
         <v>52215</v>
       </c>
       <c r="T35" s="5">
         <v>52245</v>
       </c>
-      <c r="U35" s="21">
+      <c r="U35" s="20">
         <v>52248</v>
       </c>
       <c r="V35" s="5">
         <v>52174</v>
       </c>
       <c r="W35" s="5">
         <v>52080</v>
       </c>
       <c r="X35" s="5">
         <v>52111</v>
       </c>
       <c r="Y35" s="5">
         <v>52154</v>
       </c>
       <c r="Z35" s="5">
         <v>52138</v>
       </c>
       <c r="AA35" s="5">
         <v>52200</v>
       </c>
       <c r="AB35" s="5">
         <v>46639</v>
       </c>
-      <c r="AC35" s="21">
+      <c r="AC35" s="20">
         <v>46627</v>
       </c>
       <c r="AD35" s="5">
         <v>46563</v>
       </c>
       <c r="AE35" s="9">
         <v>46533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="27">
+      <c r="AF35" s="5">
+        <v>46547</v>
+      </c>
+      <c r="AG35" s="5">
+        <v>46511</v>
+      </c>
+      <c r="AH35" s="34">
+        <v>46435</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" s="79">
         <v>314000000</v>
       </c>
-      <c r="B36" s="13" t="s">
-        <v>17</v>
+      <c r="B36" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C36" s="9">
         <v>43128</v>
       </c>
       <c r="D36" s="9">
         <v>43100</v>
       </c>
       <c r="E36" s="5">
         <v>43056</v>
       </c>
       <c r="F36" s="5">
         <v>43003</v>
       </c>
       <c r="G36" s="5">
         <v>42908</v>
       </c>
       <c r="H36" s="5">
         <v>42953</v>
       </c>
       <c r="I36" s="5">
         <v>42952</v>
       </c>
       <c r="J36" s="5">
         <v>42929</v>
       </c>
       <c r="K36" s="5">
         <v>42870</v>
       </c>
       <c r="L36" s="5">
         <v>42872</v>
       </c>
       <c r="M36" s="5">
         <v>42885</v>
       </c>
       <c r="N36" s="5">
         <v>42908</v>
       </c>
       <c r="O36" s="5">
         <v>42884</v>
       </c>
       <c r="P36" s="5">
         <v>42876</v>
       </c>
       <c r="Q36" s="5">
         <v>42857</v>
       </c>
-      <c r="R36" s="21">
+      <c r="R36" s="20">
         <v>42846</v>
       </c>
       <c r="S36" s="5">
         <v>42799</v>
       </c>
       <c r="T36" s="5">
         <v>42776</v>
       </c>
-      <c r="U36" s="21">
+      <c r="U36" s="20">
         <v>42726</v>
       </c>
       <c r="V36" s="5">
         <v>42690</v>
       </c>
       <c r="W36" s="5">
         <v>42678</v>
       </c>
       <c r="X36" s="5">
         <v>42598</v>
       </c>
       <c r="Y36" s="5">
         <v>42566</v>
       </c>
       <c r="Z36" s="5">
         <v>42580</v>
       </c>
       <c r="AA36" s="5">
         <v>42511</v>
       </c>
       <c r="AB36" s="5">
         <v>24671</v>
       </c>
-      <c r="AC36" s="21">
+      <c r="AC36" s="20">
         <v>24620</v>
       </c>
       <c r="AD36" s="5">
         <v>24577</v>
       </c>
       <c r="AE36" s="9">
         <v>24524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="27">
+      <c r="AF36" s="5">
+        <v>24480</v>
+      </c>
+      <c r="AG36" s="5">
+        <v>24429</v>
+      </c>
+      <c r="AH36" s="34">
+        <v>24419</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" s="79">
         <v>314200000</v>
       </c>
-      <c r="B37" s="13" t="s">
-        <v>18</v>
+      <c r="B37" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C37" s="9">
         <v>26320</v>
       </c>
       <c r="D37" s="9">
         <v>26268</v>
       </c>
       <c r="E37" s="5">
         <v>26282</v>
       </c>
       <c r="F37" s="5">
         <v>26299</v>
       </c>
       <c r="G37" s="5">
         <v>26258</v>
       </c>
       <c r="H37" s="5">
         <v>26295</v>
       </c>
       <c r="I37" s="5">
         <v>26334</v>
       </c>
       <c r="J37" s="5">
         <v>26288</v>
       </c>
       <c r="K37" s="5">
         <v>26279</v>
       </c>
       <c r="L37" s="5">
         <v>26290</v>
       </c>
       <c r="M37" s="5">
         <v>26299</v>
       </c>
       <c r="N37" s="5">
         <v>26305</v>
       </c>
       <c r="O37" s="5">
         <v>26329</v>
       </c>
       <c r="P37" s="5">
         <v>26218</v>
       </c>
       <c r="Q37" s="5">
         <v>26105</v>
       </c>
-      <c r="R37" s="21">
+      <c r="R37" s="20">
         <v>26013</v>
       </c>
       <c r="S37" s="5">
         <v>25925</v>
       </c>
       <c r="T37" s="5">
         <v>25870</v>
       </c>
-      <c r="U37" s="21">
+      <c r="U37" s="20">
         <v>25815</v>
       </c>
       <c r="V37" s="5">
         <v>25773</v>
       </c>
       <c r="W37" s="5">
         <v>25680</v>
       </c>
       <c r="X37" s="5">
         <v>25586</v>
       </c>
       <c r="Y37" s="5">
         <v>25489</v>
       </c>
       <c r="Z37" s="5">
         <v>25432</v>
       </c>
       <c r="AA37" s="5">
         <v>25373</v>
       </c>
       <c r="AB37" s="5">
         <v>25258</v>
       </c>
-      <c r="AC37" s="21">
+      <c r="AC37" s="20">
         <v>25135</v>
       </c>
       <c r="AD37" s="5">
         <v>25036</v>
       </c>
       <c r="AE37" s="9">
         <v>24986</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="27">
+      <c r="AF37" s="5">
+        <v>24945</v>
+      </c>
+      <c r="AG37" s="5">
+        <v>24904</v>
+      </c>
+      <c r="AH37" s="34">
+        <v>24838</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" s="79">
         <v>314800000</v>
       </c>
-      <c r="B38" s="13" t="s">
-        <v>19</v>
+      <c r="B38" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C38" s="9">
         <v>79730</v>
       </c>
       <c r="D38" s="9">
         <v>79647</v>
       </c>
       <c r="E38" s="5">
         <v>79600</v>
       </c>
       <c r="F38" s="5">
         <v>79533</v>
       </c>
       <c r="G38" s="5">
         <v>79548</v>
       </c>
       <c r="H38" s="5">
         <v>79497</v>
       </c>
       <c r="I38" s="5">
         <v>79472</v>
       </c>
       <c r="J38" s="5">
         <v>79424</v>
       </c>
       <c r="K38" s="5">
         <v>79338</v>
       </c>
       <c r="L38" s="5">
         <v>79293</v>
       </c>
       <c r="M38" s="5">
         <v>79278</v>
       </c>
       <c r="N38" s="5">
         <v>79171</v>
       </c>
       <c r="O38" s="5">
         <v>79100</v>
       </c>
       <c r="P38" s="5">
         <v>78980</v>
       </c>
       <c r="Q38" s="5">
         <v>78954</v>
       </c>
-      <c r="R38" s="21">
+      <c r="R38" s="20">
         <v>78904</v>
       </c>
       <c r="S38" s="5">
         <v>78816</v>
       </c>
       <c r="T38" s="5">
         <v>78748</v>
       </c>
-      <c r="U38" s="21">
+      <c r="U38" s="20">
         <v>78659</v>
       </c>
       <c r="V38" s="5">
         <v>78538</v>
       </c>
       <c r="W38" s="5">
         <v>78369</v>
       </c>
       <c r="X38" s="5">
         <v>78301</v>
       </c>
       <c r="Y38" s="5">
         <v>78144</v>
       </c>
       <c r="Z38" s="5">
         <v>78063</v>
       </c>
       <c r="AA38" s="5">
         <v>77940</v>
       </c>
       <c r="AB38" s="5">
         <v>77830</v>
       </c>
-      <c r="AC38" s="21">
+      <c r="AC38" s="20">
         <v>77747</v>
       </c>
       <c r="AD38" s="5">
         <v>77608</v>
       </c>
       <c r="AE38" s="9">
         <v>77498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="27">
+      <c r="AF38" s="5">
+        <v>77433</v>
+      </c>
+      <c r="AG38" s="5">
+        <v>77281</v>
+      </c>
+      <c r="AH38" s="34">
+        <v>77174</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" s="79">
         <v>315000000</v>
       </c>
-      <c r="B39" s="13" t="s">
-        <v>20</v>
+      <c r="B39" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C39" s="9">
         <v>32991</v>
       </c>
       <c r="D39" s="9">
         <v>32992</v>
       </c>
       <c r="E39" s="5">
         <v>32929</v>
       </c>
       <c r="F39" s="5">
         <v>32967</v>
       </c>
       <c r="G39" s="5">
         <v>32962</v>
       </c>
       <c r="H39" s="5">
         <v>32901</v>
       </c>
       <c r="I39" s="5">
         <v>32865</v>
       </c>
       <c r="J39" s="5">
         <v>32766</v>
       </c>
       <c r="K39" s="5">
         <v>32697</v>
       </c>
       <c r="L39" s="5">
         <v>32624</v>
       </c>
       <c r="M39" s="5">
         <v>32590</v>
       </c>
       <c r="N39" s="5">
         <v>32551</v>
       </c>
       <c r="O39" s="5">
         <v>32518</v>
       </c>
       <c r="P39" s="5">
         <v>32458</v>
       </c>
       <c r="Q39" s="5">
         <v>32388</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="20">
         <v>32317</v>
       </c>
       <c r="S39" s="5">
         <v>32259</v>
       </c>
       <c r="T39" s="5">
         <v>32191</v>
       </c>
-      <c r="U39" s="21">
+      <c r="U39" s="20">
         <v>32121</v>
       </c>
       <c r="V39" s="5">
         <v>32004</v>
       </c>
       <c r="W39" s="5">
         <v>31928</v>
       </c>
       <c r="X39" s="5">
         <v>31851</v>
       </c>
       <c r="Y39" s="5">
         <v>31775</v>
       </c>
       <c r="Z39" s="5">
         <v>31713</v>
       </c>
       <c r="AA39" s="5">
         <v>31667</v>
       </c>
       <c r="AB39" s="5">
         <v>31636</v>
       </c>
-      <c r="AC39" s="21">
+      <c r="AC39" s="20">
         <v>31576</v>
       </c>
       <c r="AD39" s="5">
         <v>31517</v>
       </c>
       <c r="AE39" s="9">
         <v>31448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="27">
+      <c r="AF39" s="5">
+        <v>31365</v>
+      </c>
+      <c r="AG39" s="5">
+        <v>31284</v>
+      </c>
+      <c r="AH39" s="34">
+        <v>31196</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" s="79">
         <v>315400000</v>
       </c>
-      <c r="B40" s="13" t="s">
-        <v>25</v>
+      <c r="B40" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C40" s="9">
         <v>44138</v>
       </c>
       <c r="D40" s="9">
         <v>44103</v>
       </c>
       <c r="E40" s="5">
         <v>44094</v>
       </c>
       <c r="F40" s="5">
         <v>44092</v>
       </c>
       <c r="G40" s="5">
         <v>44073</v>
       </c>
       <c r="H40" s="5">
         <v>44104</v>
       </c>
       <c r="I40" s="5">
         <v>44079</v>
       </c>
       <c r="J40" s="5">
         <v>44036</v>
       </c>
       <c r="K40" s="5">
         <v>44002</v>
       </c>
       <c r="L40" s="5">
         <v>43945</v>
       </c>
       <c r="M40" s="5">
         <v>43903</v>
       </c>
       <c r="N40" s="5">
         <v>43890</v>
       </c>
       <c r="O40" s="5">
         <v>43834</v>
       </c>
       <c r="P40" s="5">
         <v>43810</v>
       </c>
       <c r="Q40" s="5">
         <v>43775</v>
       </c>
-      <c r="R40" s="21">
+      <c r="R40" s="20">
         <v>43751</v>
       </c>
       <c r="S40" s="5">
         <v>43736</v>
       </c>
       <c r="T40" s="5">
         <v>43683</v>
       </c>
-      <c r="U40" s="21">
+      <c r="U40" s="20">
         <v>43665</v>
       </c>
       <c r="V40" s="5">
         <v>43574</v>
       </c>
       <c r="W40" s="5">
         <v>43520</v>
       </c>
       <c r="X40" s="5">
         <v>43432</v>
       </c>
       <c r="Y40" s="5">
         <v>43372</v>
       </c>
       <c r="Z40" s="5">
         <v>43309</v>
       </c>
       <c r="AA40" s="5">
         <v>43295</v>
       </c>
       <c r="AB40" s="5">
         <v>43251</v>
       </c>
-      <c r="AC40" s="21">
+      <c r="AC40" s="20">
         <v>43189</v>
       </c>
       <c r="AD40" s="5">
         <v>43151</v>
       </c>
       <c r="AE40" s="9">
         <v>43167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="27">
+      <c r="AF40" s="5">
+        <v>43133</v>
+      </c>
+      <c r="AG40" s="5">
+        <v>43093</v>
+      </c>
+      <c r="AH40" s="34">
+        <v>43007</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" s="79">
         <v>315600000</v>
       </c>
-      <c r="B41" s="13" t="s">
-        <v>21</v>
+      <c r="B41" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C41" s="9">
         <v>13824</v>
       </c>
       <c r="D41" s="9">
         <v>13817</v>
       </c>
       <c r="E41" s="5">
         <v>13799</v>
       </c>
       <c r="F41" s="5">
         <v>13799</v>
       </c>
       <c r="G41" s="5">
         <v>13781</v>
       </c>
       <c r="H41" s="5">
         <v>13787</v>
       </c>
       <c r="I41" s="5">
         <v>13744</v>
       </c>
       <c r="J41" s="5">
         <v>13702</v>
       </c>
       <c r="K41" s="5">
         <v>13669</v>
       </c>
       <c r="L41" s="5">
         <v>13665</v>
       </c>
       <c r="M41" s="5">
         <v>13637</v>
       </c>
       <c r="N41" s="5">
         <v>13600</v>
       </c>
       <c r="O41" s="5">
         <v>13571</v>
       </c>
       <c r="P41" s="5">
         <v>13515</v>
       </c>
       <c r="Q41" s="5">
         <v>13466</v>
       </c>
-      <c r="R41" s="21">
+      <c r="R41" s="20">
         <v>13441</v>
       </c>
       <c r="S41" s="5">
         <v>13426</v>
       </c>
       <c r="T41" s="5">
         <v>13403</v>
       </c>
-      <c r="U41" s="21">
+      <c r="U41" s="20">
         <v>13411</v>
       </c>
       <c r="V41" s="5">
         <v>13357</v>
       </c>
       <c r="W41" s="5">
         <v>13263</v>
       </c>
       <c r="X41" s="5">
         <v>13204</v>
       </c>
       <c r="Y41" s="5">
         <v>13165</v>
       </c>
       <c r="Z41" s="5">
         <v>13135</v>
       </c>
       <c r="AA41" s="5">
         <v>13109</v>
       </c>
       <c r="AB41" s="5">
         <v>13093</v>
       </c>
-      <c r="AC41" s="21">
+      <c r="AC41" s="20">
         <v>13095</v>
       </c>
       <c r="AD41" s="5">
         <v>13051</v>
       </c>
       <c r="AE41" s="9">
         <v>13013</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="27">
+      <c r="AF41" s="5">
+        <v>12978</v>
+      </c>
+      <c r="AG41" s="5">
+        <v>12938</v>
+      </c>
+      <c r="AH41" s="34">
+        <v>12880</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" s="79">
         <v>316000000</v>
       </c>
-      <c r="B42" s="13" t="s">
-        <v>22</v>
+      <c r="B42" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C42" s="9">
         <v>21723</v>
       </c>
       <c r="D42" s="9">
         <v>21710</v>
       </c>
       <c r="E42" s="5">
         <v>21710</v>
       </c>
       <c r="F42" s="5">
         <v>21704</v>
       </c>
       <c r="G42" s="5">
         <v>21672</v>
       </c>
       <c r="H42" s="5">
         <v>21657</v>
       </c>
       <c r="I42" s="5">
         <v>21641</v>
       </c>
       <c r="J42" s="5">
         <v>21605</v>
       </c>
       <c r="K42" s="5">
         <v>21552</v>
       </c>
       <c r="L42" s="5">
         <v>21539</v>
       </c>
       <c r="M42" s="5">
         <v>21466</v>
       </c>
       <c r="N42" s="5">
         <v>21422</v>
       </c>
       <c r="O42" s="5">
         <v>21375</v>
       </c>
       <c r="P42" s="5">
         <v>21368</v>
       </c>
       <c r="Q42" s="5">
         <v>21346</v>
       </c>
-      <c r="R42" s="21">
+      <c r="R42" s="20">
         <v>21349</v>
       </c>
       <c r="S42" s="5">
         <v>21310</v>
       </c>
       <c r="T42" s="5">
         <v>21312</v>
       </c>
-      <c r="U42" s="21">
+      <c r="U42" s="20">
         <v>21275</v>
       </c>
       <c r="V42" s="5">
         <v>21209</v>
       </c>
       <c r="W42" s="5">
         <v>21163</v>
       </c>
       <c r="X42" s="5">
         <v>21123</v>
       </c>
       <c r="Y42" s="5">
         <v>21126</v>
       </c>
       <c r="Z42" s="5">
         <v>21098</v>
       </c>
       <c r="AA42" s="5">
         <v>21084</v>
       </c>
       <c r="AB42" s="5">
         <v>21023</v>
       </c>
-      <c r="AC42" s="21">
+      <c r="AC42" s="20">
         <v>20984</v>
       </c>
       <c r="AD42" s="5">
         <v>20949</v>
       </c>
       <c r="AE42" s="9">
         <v>20934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="27">
+      <c r="AF42" s="5">
+        <v>20942</v>
+      </c>
+      <c r="AG42" s="5">
+        <v>20864</v>
+      </c>
+      <c r="AH42" s="34">
+        <v>20797</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" s="79">
         <v>316200000</v>
       </c>
-      <c r="B43" s="13" t="s">
-        <v>23</v>
+      <c r="B43" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C43" s="9">
         <v>24057</v>
       </c>
       <c r="D43" s="9">
         <v>24082</v>
       </c>
       <c r="E43" s="5">
         <v>24044</v>
       </c>
       <c r="F43" s="5">
         <v>24055</v>
       </c>
       <c r="G43" s="5">
         <v>24015</v>
       </c>
       <c r="H43" s="5">
         <v>23986</v>
       </c>
       <c r="I43" s="5">
         <v>23994</v>
       </c>
       <c r="J43" s="5">
         <v>23953</v>
       </c>
       <c r="K43" s="5">
         <v>23926</v>
       </c>
       <c r="L43" s="5">
         <v>23895</v>
       </c>
       <c r="M43" s="5">
         <v>23833</v>
       </c>
       <c r="N43" s="5">
         <v>23796</v>
       </c>
       <c r="O43" s="5">
         <v>23739</v>
       </c>
       <c r="P43" s="5">
         <v>23682</v>
       </c>
       <c r="Q43" s="5">
         <v>23629</v>
       </c>
-      <c r="R43" s="21">
+      <c r="R43" s="20">
         <v>23571</v>
       </c>
       <c r="S43" s="5">
         <v>23502</v>
       </c>
       <c r="T43" s="5">
         <v>23455</v>
       </c>
-      <c r="U43" s="21">
+      <c r="U43" s="20">
         <v>23413</v>
       </c>
       <c r="V43" s="5">
         <v>23376</v>
       </c>
       <c r="W43" s="5">
         <v>23289</v>
       </c>
       <c r="X43" s="5">
         <v>23236</v>
       </c>
       <c r="Y43" s="5">
         <v>23151</v>
       </c>
       <c r="Z43" s="5">
         <v>23126</v>
       </c>
       <c r="AA43" s="5">
         <v>23067</v>
       </c>
       <c r="AB43" s="5">
         <v>23033</v>
       </c>
-      <c r="AC43" s="21">
+      <c r="AC43" s="20">
         <v>22978</v>
       </c>
       <c r="AD43" s="5">
         <v>22948</v>
       </c>
       <c r="AE43" s="9">
         <v>22916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="27">
+      <c r="AF43" s="5">
+        <v>22883</v>
+      </c>
+      <c r="AG43" s="5">
+        <v>22802</v>
+      </c>
+      <c r="AH43" s="34">
+        <v>22724</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" s="79">
         <v>316600000</v>
       </c>
-      <c r="B44" s="14" t="s">
-        <v>24</v>
+      <c r="B44" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C44" s="9">
         <v>53207</v>
       </c>
       <c r="D44" s="9">
         <v>53174</v>
       </c>
       <c r="E44" s="5">
         <v>53183</v>
       </c>
       <c r="F44" s="5">
         <v>53136</v>
       </c>
       <c r="G44" s="5">
         <v>53143</v>
       </c>
       <c r="H44" s="5">
         <v>53088</v>
       </c>
       <c r="I44" s="5">
         <v>53042</v>
       </c>
       <c r="J44" s="5">
         <v>52961</v>
       </c>
       <c r="K44" s="5">
         <v>52881</v>
       </c>
       <c r="L44" s="5">
         <v>52806</v>
       </c>
       <c r="M44" s="5">
         <v>52758</v>
       </c>
       <c r="N44" s="5">
         <v>52723</v>
       </c>
       <c r="O44" s="5">
         <v>52695</v>
       </c>
       <c r="P44" s="5">
         <v>52611</v>
       </c>
       <c r="Q44" s="5">
         <v>52624</v>
       </c>
-      <c r="R44" s="21">
+      <c r="R44" s="20">
         <v>52592</v>
       </c>
       <c r="S44" s="5">
         <v>52492</v>
       </c>
       <c r="T44" s="5">
         <v>52433</v>
       </c>
-      <c r="U44" s="21">
+      <c r="U44" s="20">
         <v>52388</v>
       </c>
       <c r="V44" s="5">
         <v>52296</v>
       </c>
       <c r="W44" s="5">
         <v>52161</v>
       </c>
       <c r="X44" s="5">
         <v>52073</v>
       </c>
       <c r="Y44" s="5">
         <v>52048</v>
       </c>
       <c r="Z44" s="5">
         <v>52013</v>
       </c>
       <c r="AA44" s="5">
         <v>51967</v>
       </c>
       <c r="AB44" s="5">
         <v>51939</v>
       </c>
-      <c r="AC44" s="21">
+      <c r="AC44" s="20">
         <v>51936</v>
       </c>
       <c r="AD44" s="5">
         <v>51897</v>
       </c>
       <c r="AE44" s="9">
         <v>51897</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" s="53" t="s">
+      <c r="AF44" s="5">
+        <v>51870</v>
+      </c>
+      <c r="AG44" s="5">
+        <v>51800</v>
+      </c>
+      <c r="AH44" s="34">
+        <v>51710</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="A45" s="2"/>
+      <c r="B45" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="53"/>
-[...31 lines deleted...]
-        <v>34</v>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="77"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="77"/>
+      <c r="K45" s="77"/>
+      <c r="L45" s="77"/>
+      <c r="M45" s="77"/>
+      <c r="N45" s="77"/>
+      <c r="O45" s="77"/>
+      <c r="P45" s="77"/>
+      <c r="Q45" s="77"/>
+      <c r="R45" s="77"/>
+      <c r="S45" s="77"/>
+      <c r="T45" s="77"/>
+      <c r="U45" s="77"/>
+      <c r="V45" s="77"/>
+      <c r="W45" s="77"/>
+      <c r="X45" s="77"/>
+      <c r="Y45" s="77"/>
+      <c r="Z45" s="77"/>
+      <c r="AA45" s="77"/>
+      <c r="AB45" s="77"/>
+      <c r="AC45" s="61"/>
+      <c r="AD45" s="61"/>
+      <c r="AE45" s="61"/>
+      <c r="AF45" s="61"/>
+      <c r="AG45" s="61"/>
+      <c r="AH45" s="61"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>14</v>
       </c>
       <c r="C46" s="4">
         <v>530806</v>
       </c>
       <c r="D46" s="9">
         <v>531287</v>
       </c>
       <c r="E46" s="5">
         <v>531633</v>
       </c>
       <c r="F46" s="4">
         <v>532110</v>
       </c>
       <c r="G46" s="5">
         <v>532862</v>
       </c>
       <c r="H46" s="5">
         <v>533116</v>
       </c>
       <c r="I46" s="5">
         <v>533591</v>
       </c>
       <c r="J46" s="5">
         <v>533991</v>
       </c>
       <c r="K46" s="5">
         <v>534255</v>
       </c>
       <c r="L46" s="5">
         <v>534478</v>
       </c>
       <c r="M46" s="5">
         <v>534835</v>
       </c>
-      <c r="N46" s="19">
+      <c r="N46" s="18">
         <v>534943</v>
       </c>
       <c r="O46" s="5">
         <v>535461</v>
       </c>
       <c r="P46" s="5">
         <v>535894</v>
       </c>
       <c r="Q46" s="5">
         <v>536304</v>
       </c>
-      <c r="R46" s="19">
+      <c r="R46" s="18">
         <v>536688</v>
       </c>
       <c r="S46" s="5">
         <v>536920</v>
       </c>
       <c r="T46" s="5">
         <v>537337</v>
       </c>
       <c r="U46" s="5">
         <v>537489</v>
       </c>
       <c r="V46" s="5">
         <v>537638</v>
       </c>
       <c r="W46" s="5">
         <v>537614</v>
       </c>
       <c r="X46" s="5">
         <v>537688</v>
       </c>
       <c r="Y46" s="5">
         <v>537871</v>
       </c>
       <c r="Z46" s="5">
         <v>538279</v>
       </c>
       <c r="AA46" s="5">
         <v>538365</v>
       </c>
       <c r="AB46" s="5">
         <v>586696</v>
       </c>
       <c r="AC46" s="9">
         <v>587084</v>
       </c>
       <c r="AD46" s="9">
         <v>587476</v>
       </c>
-      <c r="AE46" s="33">
+      <c r="AE46" s="28">
         <v>587682</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="27">
+      <c r="AF46" s="18">
+        <v>587824</v>
+      </c>
+      <c r="AG46" s="5">
+        <v>587835</v>
+      </c>
+      <c r="AH46" s="34">
+        <v>587855</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" s="79">
         <v>311010000</v>
       </c>
-      <c r="B47" s="28" t="s">
-        <v>35</v>
+      <c r="B47" s="83" t="s">
+        <v>81</v>
       </c>
       <c r="C47" s="4">
         <v>431160</v>
       </c>
       <c r="D47" s="5">
         <v>431666</v>
       </c>
       <c r="E47" s="5">
         <v>431920</v>
       </c>
       <c r="F47" s="4">
         <v>432367</v>
       </c>
       <c r="G47" s="5">
         <v>433122</v>
       </c>
       <c r="H47" s="5">
         <v>433423</v>
       </c>
       <c r="I47" s="5">
         <v>433788</v>
       </c>
       <c r="J47" s="5">
         <v>434216</v>
       </c>
       <c r="K47" s="5">
         <v>434563</v>
       </c>
       <c r="L47" s="5">
         <v>434766</v>
       </c>
       <c r="M47" s="5">
         <v>435214</v>
       </c>
-      <c r="N47" s="19">
+      <c r="N47" s="18">
         <v>435407</v>
       </c>
       <c r="O47" s="5">
         <v>435942</v>
       </c>
       <c r="P47" s="5">
         <v>436361</v>
       </c>
       <c r="Q47" s="5">
         <v>436711</v>
       </c>
-      <c r="R47" s="19">
+      <c r="R47" s="18">
         <v>437068</v>
       </c>
       <c r="S47" s="5">
         <v>437438</v>
       </c>
       <c r="T47" s="5">
         <v>437959</v>
       </c>
       <c r="U47" s="5">
         <v>438188</v>
       </c>
       <c r="V47" s="5">
         <v>438424</v>
       </c>
       <c r="W47" s="5">
         <v>438612</v>
       </c>
       <c r="X47" s="5">
         <v>438855</v>
       </c>
       <c r="Y47" s="5">
         <v>439156</v>
       </c>
       <c r="Z47" s="5">
         <v>439630</v>
       </c>
       <c r="AA47" s="5">
         <v>439749</v>
       </c>
       <c r="AB47" s="5">
         <v>488133</v>
       </c>
       <c r="AC47" s="9">
         <v>488598</v>
       </c>
       <c r="AD47" s="9">
         <v>489031</v>
       </c>
-      <c r="AE47" s="33">
+      <c r="AE47" s="28">
         <v>489253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="27">
+      <c r="AF47" s="18">
+        <v>489388</v>
+      </c>
+      <c r="AG47" s="5">
+        <v>489612</v>
+      </c>
+      <c r="AH47" s="34">
+        <v>489901</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="A48" s="79">
         <v>316000000</v>
       </c>
-      <c r="B48" s="28" t="s">
-        <v>36</v>
+      <c r="B48" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C48" s="4">
         <v>25693</v>
       </c>
       <c r="D48" s="5">
         <v>25679</v>
       </c>
       <c r="E48" s="5">
         <v>25748</v>
       </c>
       <c r="F48" s="4">
         <v>25768</v>
       </c>
       <c r="G48" s="5">
         <v>25792</v>
       </c>
       <c r="H48" s="5">
         <v>25770</v>
       </c>
       <c r="I48" s="5">
         <v>25778</v>
       </c>
       <c r="J48" s="5">
         <v>25826</v>
       </c>
       <c r="K48" s="5">
         <v>25800</v>
       </c>
       <c r="L48" s="5">
         <v>25863</v>
       </c>
       <c r="M48" s="5">
         <v>25838</v>
       </c>
-      <c r="N48" s="19">
+      <c r="N48" s="18">
         <v>25813</v>
       </c>
       <c r="O48" s="5">
         <v>25782</v>
       </c>
       <c r="P48" s="5">
         <v>25865</v>
       </c>
       <c r="Q48" s="5">
         <v>25858</v>
       </c>
-      <c r="R48" s="19">
+      <c r="R48" s="18">
         <v>25911</v>
       </c>
       <c r="S48" s="5">
         <v>25890</v>
       </c>
       <c r="T48" s="5">
         <v>25867</v>
       </c>
       <c r="U48" s="5">
         <v>25845</v>
       </c>
       <c r="V48" s="5">
         <v>25805</v>
       </c>
       <c r="W48" s="5">
         <v>25729</v>
       </c>
       <c r="X48" s="5">
         <v>25635</v>
       </c>
       <c r="Y48" s="5">
         <v>25625</v>
       </c>
       <c r="Z48" s="5">
         <v>25582</v>
       </c>
       <c r="AA48" s="5">
         <v>25574</v>
       </c>
       <c r="AB48" s="5">
         <v>25500</v>
       </c>
       <c r="AC48" s="9">
         <v>25492</v>
       </c>
       <c r="AD48" s="9">
         <v>25468</v>
       </c>
-      <c r="AE48" s="33">
+      <c r="AE48" s="28">
         <v>25466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="27">
+      <c r="AF48" s="18">
+        <v>25485</v>
+      </c>
+      <c r="AG48" s="5">
+        <v>25403</v>
+      </c>
+      <c r="AH48" s="34">
+        <v>25276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
+      <c r="A49" s="79">
         <v>316200000</v>
       </c>
-      <c r="B49" s="28" t="s">
-        <v>37</v>
+      <c r="B49" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C49" s="4">
         <v>28422</v>
       </c>
       <c r="D49" s="5">
         <v>28453</v>
       </c>
       <c r="E49" s="5">
         <v>28464</v>
       </c>
       <c r="F49" s="4">
         <v>28487</v>
       </c>
       <c r="G49" s="5">
         <v>28454</v>
       </c>
       <c r="H49" s="5">
         <v>28469</v>
       </c>
       <c r="I49" s="5">
         <v>28546</v>
       </c>
       <c r="J49" s="5">
         <v>28526</v>
       </c>
       <c r="K49" s="5">
         <v>28520</v>
       </c>
       <c r="L49" s="5">
         <v>28513</v>
       </c>
       <c r="M49" s="5">
         <v>28506</v>
       </c>
-      <c r="N49" s="19">
+      <c r="N49" s="18">
         <v>28495</v>
       </c>
       <c r="O49" s="5">
         <v>28488</v>
       </c>
       <c r="P49" s="5">
         <v>28447</v>
       </c>
       <c r="Q49" s="5">
         <v>28448</v>
       </c>
-      <c r="R49" s="19">
+      <c r="R49" s="18">
         <v>28434</v>
       </c>
       <c r="S49" s="5">
         <v>28391</v>
       </c>
       <c r="T49" s="5">
         <v>28333</v>
       </c>
       <c r="U49" s="5">
         <v>28309</v>
       </c>
       <c r="V49" s="5">
         <v>28264</v>
       </c>
       <c r="W49" s="5">
         <v>28158</v>
       </c>
       <c r="X49" s="5">
         <v>28128</v>
       </c>
       <c r="Y49" s="5">
         <v>28027</v>
       </c>
       <c r="Z49" s="5">
         <v>28006</v>
       </c>
       <c r="AA49" s="5">
         <v>27951</v>
       </c>
       <c r="AB49" s="5">
         <v>27954</v>
       </c>
       <c r="AC49" s="9">
         <v>27891</v>
       </c>
       <c r="AD49" s="9">
         <v>27890</v>
       </c>
-      <c r="AE49" s="33">
+      <c r="AE49" s="28">
         <v>27838</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="27">
+      <c r="AF49" s="18">
+        <v>27795</v>
+      </c>
+      <c r="AG49" s="5">
+        <v>27697</v>
+      </c>
+      <c r="AH49" s="34">
+        <v>27627</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34">
+      <c r="A50" s="79">
         <v>316600000</v>
       </c>
-      <c r="B50" s="28" t="s">
-        <v>38</v>
+      <c r="B50" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C50" s="4">
         <v>45531</v>
       </c>
       <c r="D50" s="5">
         <v>45489</v>
       </c>
       <c r="E50" s="5">
         <v>45501</v>
       </c>
-      <c r="F50" s="29">
+      <c r="F50" s="25">
         <v>45488</v>
       </c>
       <c r="G50" s="5">
         <v>45494</v>
       </c>
       <c r="H50" s="5">
         <v>45454</v>
       </c>
       <c r="I50" s="5">
         <v>45479</v>
       </c>
       <c r="J50" s="5">
         <v>45423</v>
       </c>
       <c r="K50" s="5">
         <v>45372</v>
       </c>
       <c r="L50" s="5">
         <v>45336</v>
       </c>
       <c r="M50" s="5">
         <v>45277</v>
       </c>
-      <c r="N50" s="19">
+      <c r="N50" s="18">
         <v>45228</v>
       </c>
       <c r="O50" s="5">
         <v>45249</v>
       </c>
       <c r="P50" s="5">
         <v>45221</v>
       </c>
       <c r="Q50" s="5">
         <v>45287</v>
       </c>
-      <c r="R50" s="19">
+      <c r="R50" s="18">
         <v>45275</v>
       </c>
       <c r="S50" s="5">
         <v>45201</v>
       </c>
       <c r="T50" s="5">
         <v>45178</v>
       </c>
       <c r="U50" s="5">
         <v>45147</v>
       </c>
       <c r="V50" s="5">
         <v>45145</v>
       </c>
       <c r="W50" s="5">
         <v>45115</v>
       </c>
       <c r="X50" s="5">
         <v>45070</v>
       </c>
       <c r="Y50" s="5">
         <v>45063</v>
       </c>
       <c r="Z50" s="5">
         <v>45061</v>
       </c>
       <c r="AA50" s="5">
         <v>45091</v>
       </c>
       <c r="AB50" s="5">
         <v>45109</v>
       </c>
       <c r="AC50" s="9">
         <v>45103</v>
       </c>
       <c r="AD50" s="9">
         <v>45087</v>
       </c>
-      <c r="AE50" s="33">
+      <c r="AE50" s="28">
         <v>45125</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="B52" s="15" t="s">
+      <c r="AF50" s="18">
+        <v>45156</v>
+      </c>
+      <c r="AG50" s="5">
+        <v>45123</v>
+      </c>
+      <c r="AH50" s="34">
+        <v>45051</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
+      <c r="A51" s="2"/>
+      <c r="B51" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="76"/>
+      <c r="D51" s="76"/>
+      <c r="E51" s="76"/>
+      <c r="F51" s="76"/>
+      <c r="G51" s="76"/>
+      <c r="H51" s="76"/>
+      <c r="I51" s="76"/>
+      <c r="J51" s="76"/>
+      <c r="K51" s="76"/>
+      <c r="L51" s="76"/>
+      <c r="M51" s="76"/>
+      <c r="N51" s="76"/>
+      <c r="O51" s="76"/>
+      <c r="P51" s="76"/>
+      <c r="Q51" s="76"/>
+      <c r="R51" s="76"/>
+      <c r="S51" s="76"/>
+      <c r="T51" s="76"/>
+      <c r="U51" s="76"/>
+      <c r="V51" s="76"/>
+      <c r="W51" s="76"/>
+      <c r="X51" s="76"/>
+      <c r="Y51" s="76"/>
+      <c r="Z51" s="76"/>
+      <c r="AA51" s="76"/>
+      <c r="AB51" s="76"/>
+      <c r="AC51" s="61"/>
+      <c r="AD51" s="61"/>
+      <c r="AE51" s="61"/>
+      <c r="AF51" s="61"/>
+      <c r="AG51" s="61"/>
+      <c r="AH51" s="61"/>
+    </row>
+    <row r="52" spans="1:34">
+      <c r="A52" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="9">
         <v>255752</v>
       </c>
       <c r="D52" s="9">
         <v>255978</v>
       </c>
       <c r="E52" s="5">
         <v>256152</v>
       </c>
       <c r="F52" s="5">
         <v>256354</v>
       </c>
       <c r="G52" s="5">
         <v>256720</v>
       </c>
       <c r="H52" s="5">
         <v>256811</v>
       </c>
       <c r="I52" s="5">
         <v>257114</v>
       </c>
       <c r="J52" s="5">
         <v>257305</v>
@@ -5317,57 +6297,66 @@
       </c>
       <c r="X52" s="5">
         <v>259204</v>
       </c>
       <c r="Y52" s="5">
         <v>259293</v>
       </c>
       <c r="Z52" s="5">
         <v>259467</v>
       </c>
       <c r="AA52" s="5">
         <v>259548</v>
       </c>
       <c r="AB52" s="5">
         <v>284168</v>
       </c>
       <c r="AC52" s="5">
         <v>284392</v>
       </c>
       <c r="AD52" s="5">
         <v>284581</v>
       </c>
       <c r="AE52" s="9">
         <v>284703</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="27">
+      <c r="AF52" s="5">
+        <v>284817</v>
+      </c>
+      <c r="AG52" s="5">
+        <v>284802</v>
+      </c>
+      <c r="AH52" s="34">
+        <v>284839</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
+      <c r="A53" s="79">
         <v>311010000</v>
       </c>
-      <c r="B53" s="13" t="s">
-        <v>15</v>
+      <c r="B53" s="83" t="s">
+        <v>81</v>
       </c>
       <c r="C53" s="9">
         <v>207071</v>
       </c>
       <c r="D53" s="9">
         <v>207337</v>
       </c>
       <c r="E53" s="5">
         <v>207475</v>
       </c>
       <c r="F53" s="5">
         <v>207677</v>
       </c>
       <c r="G53" s="5">
         <v>208039</v>
       </c>
       <c r="H53" s="5">
         <v>208150</v>
       </c>
       <c r="I53" s="5">
         <v>208393</v>
       </c>
       <c r="J53" s="5">
         <v>208572</v>
       </c>
@@ -5412,57 +6401,66 @@
       </c>
       <c r="X53" s="5">
         <v>210831</v>
       </c>
       <c r="Y53" s="5">
         <v>210989</v>
       </c>
       <c r="Z53" s="5">
         <v>211212</v>
       </c>
       <c r="AA53" s="5">
         <v>211304</v>
       </c>
       <c r="AB53" s="5">
         <v>235923</v>
       </c>
       <c r="AC53" s="5">
         <v>236176</v>
       </c>
       <c r="AD53" s="5">
         <v>236372</v>
       </c>
       <c r="AE53" s="9">
         <v>236504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="27">
+      <c r="AF53" s="5">
+        <v>236609</v>
+      </c>
+      <c r="AG53" s="5">
+        <v>236699</v>
+      </c>
+      <c r="AH53" s="34">
+        <v>236870</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="A54" s="79">
         <v>316000000</v>
       </c>
-      <c r="B54" s="13" t="s">
-        <v>22</v>
+      <c r="B54" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C54" s="9">
         <v>12668</v>
       </c>
       <c r="D54" s="9">
         <v>12661</v>
       </c>
       <c r="E54" s="5">
         <v>12694</v>
       </c>
       <c r="F54" s="5">
         <v>12697</v>
       </c>
       <c r="G54" s="5">
         <v>12721</v>
       </c>
       <c r="H54" s="5">
         <v>12706</v>
       </c>
       <c r="I54" s="5">
         <v>12710</v>
       </c>
       <c r="J54" s="5">
         <v>12736</v>
       </c>
@@ -5507,57 +6505,66 @@
       </c>
       <c r="X54" s="5">
         <v>12624</v>
       </c>
       <c r="Y54" s="5">
         <v>12610</v>
       </c>
       <c r="Z54" s="5">
         <v>12590</v>
       </c>
       <c r="AA54" s="5">
         <v>12576</v>
       </c>
       <c r="AB54" s="5">
         <v>12540</v>
       </c>
       <c r="AC54" s="5">
         <v>12543</v>
       </c>
       <c r="AD54" s="5">
         <v>12547</v>
       </c>
       <c r="AE54" s="9">
         <v>12544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="27">
+      <c r="AF54" s="5">
+        <v>12552</v>
+      </c>
+      <c r="AG54" s="5">
+        <v>12514</v>
+      </c>
+      <c r="AH54" s="34">
+        <v>12446</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="A55" s="79">
         <v>316200000</v>
       </c>
-      <c r="B55" s="13" t="s">
-        <v>23</v>
+      <c r="B55" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C55" s="9">
         <v>13925</v>
       </c>
       <c r="D55" s="9">
         <v>13919</v>
       </c>
       <c r="E55" s="5">
         <v>13924</v>
       </c>
       <c r="F55" s="5">
         <v>13924</v>
       </c>
       <c r="G55" s="5">
         <v>13906</v>
       </c>
       <c r="H55" s="5">
         <v>13912</v>
       </c>
       <c r="I55" s="5">
         <v>13937</v>
       </c>
       <c r="J55" s="5">
         <v>13931</v>
       </c>
@@ -5602,57 +6609,66 @@
       </c>
       <c r="X55" s="5">
         <v>13762</v>
       </c>
       <c r="Y55" s="5">
         <v>13708</v>
       </c>
       <c r="Z55" s="5">
         <v>13702</v>
       </c>
       <c r="AA55" s="5">
         <v>13675</v>
       </c>
       <c r="AB55" s="5">
         <v>13681</v>
       </c>
       <c r="AC55" s="5">
         <v>13651</v>
       </c>
       <c r="AD55" s="5">
         <v>13645</v>
       </c>
       <c r="AE55" s="9">
         <v>13616</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="27">
+      <c r="AF55" s="5">
+        <v>13593</v>
+      </c>
+      <c r="AG55" s="5">
+        <v>13558</v>
+      </c>
+      <c r="AH55" s="34">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="A56" s="79">
         <v>316600000</v>
       </c>
-      <c r="B56" s="14" t="s">
-        <v>24</v>
+      <c r="B56" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C56" s="9">
         <v>22088</v>
       </c>
       <c r="D56" s="9">
         <v>22061</v>
       </c>
       <c r="E56" s="5">
         <v>22059</v>
       </c>
       <c r="F56" s="5">
         <v>22056</v>
       </c>
       <c r="G56" s="5">
         <v>22054</v>
       </c>
       <c r="H56" s="5">
         <v>22043</v>
       </c>
       <c r="I56" s="5">
         <v>22074</v>
       </c>
       <c r="J56" s="5">
         <v>22066</v>
       </c>
@@ -5697,87 +6713,103 @@
       </c>
       <c r="X56" s="5">
         <v>21987</v>
       </c>
       <c r="Y56" s="5">
         <v>21986</v>
       </c>
       <c r="Z56" s="5">
         <v>21963</v>
       </c>
       <c r="AA56" s="5">
         <v>21993</v>
       </c>
       <c r="AB56" s="5">
         <v>22024</v>
       </c>
       <c r="AC56" s="5">
         <v>22022</v>
       </c>
       <c r="AD56" s="5">
         <v>22017</v>
       </c>
       <c r="AE56" s="9">
         <v>22039</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="A58" s="25" t="s">
+      <c r="AF56" s="5">
+        <v>22063</v>
+      </c>
+      <c r="AG56" s="5">
+        <v>22031</v>
+      </c>
+      <c r="AH56" s="34">
+        <v>21991</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" ht="15" customHeight="1">
+      <c r="A57" s="2"/>
+      <c r="B57" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="B58" s="15" t="s">
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="71"/>
+      <c r="H57" s="71"/>
+      <c r="I57" s="71"/>
+      <c r="J57" s="71"/>
+      <c r="K57" s="71"/>
+      <c r="L57" s="71"/>
+      <c r="M57" s="71"/>
+      <c r="N57" s="71"/>
+      <c r="O57" s="71"/>
+      <c r="P57" s="71"/>
+      <c r="Q57" s="71"/>
+      <c r="R57" s="71"/>
+      <c r="S57" s="71"/>
+      <c r="T57" s="71"/>
+      <c r="U57" s="71"/>
+      <c r="V57" s="71"/>
+      <c r="W57" s="71"/>
+      <c r="X57" s="71"/>
+      <c r="Y57" s="71"/>
+      <c r="Z57" s="71"/>
+      <c r="AA57" s="71"/>
+      <c r="AB57" s="71"/>
+      <c r="AC57" s="61"/>
+      <c r="AD57" s="61"/>
+      <c r="AE57" s="61"/>
+      <c r="AF57" s="61"/>
+      <c r="AG57" s="61"/>
+      <c r="AH57" s="61"/>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="A58" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="9">
         <v>275054</v>
       </c>
       <c r="D58" s="9">
         <v>275309</v>
       </c>
       <c r="E58" s="5">
         <v>275481</v>
       </c>
       <c r="F58" s="5">
         <v>275756</v>
       </c>
       <c r="G58" s="5">
         <v>276142</v>
       </c>
       <c r="H58" s="5">
         <v>276305</v>
       </c>
       <c r="I58" s="5">
         <v>276477</v>
       </c>
       <c r="J58" s="5">
         <v>276686</v>
@@ -5790,90 +6822,99 @@
       </c>
       <c r="M58" s="5">
         <v>277123</v>
       </c>
       <c r="N58" s="5">
         <v>277209</v>
       </c>
       <c r="O58" s="5">
         <v>277450</v>
       </c>
       <c r="P58" s="5">
         <v>277579</v>
       </c>
       <c r="Q58" s="5">
         <v>277795</v>
       </c>
       <c r="R58" s="5">
         <v>278019</v>
       </c>
       <c r="S58" s="5">
         <v>278220</v>
       </c>
       <c r="T58" s="5">
         <v>278425</v>
       </c>
-      <c r="U58" s="21">
+      <c r="U58" s="20">
         <v>278487</v>
       </c>
       <c r="V58" s="5">
         <v>278519</v>
       </c>
       <c r="W58" s="5">
         <v>278423</v>
       </c>
       <c r="X58" s="5">
         <v>278484</v>
       </c>
       <c r="Y58" s="5">
         <v>278578</v>
       </c>
       <c r="Z58" s="5">
         <v>278812</v>
       </c>
       <c r="AA58" s="5">
         <v>278817</v>
       </c>
       <c r="AB58" s="5">
         <v>302528</v>
       </c>
       <c r="AC58" s="5">
         <v>302692</v>
       </c>
       <c r="AD58" s="5">
         <v>302895</v>
       </c>
       <c r="AE58" s="9">
         <v>302979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="27">
+      <c r="AF58" s="5">
+        <v>303007</v>
+      </c>
+      <c r="AG58" s="5">
+        <v>303033</v>
+      </c>
+      <c r="AH58" s="34">
+        <v>303016</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="A59" s="79">
         <v>311010000</v>
       </c>
-      <c r="B59" s="13" t="s">
-        <v>15</v>
+      <c r="B59" s="83" t="s">
+        <v>81</v>
       </c>
       <c r="C59" s="9">
         <v>224089</v>
       </c>
       <c r="D59" s="9">
         <v>224329</v>
       </c>
       <c r="E59" s="5">
         <v>224445</v>
       </c>
       <c r="F59" s="5">
         <v>224690</v>
       </c>
       <c r="G59" s="5">
         <v>225083</v>
       </c>
       <c r="H59" s="5">
         <v>225273</v>
       </c>
       <c r="I59" s="5">
         <v>225395</v>
       </c>
       <c r="J59" s="5">
         <v>225644</v>
       </c>
@@ -5885,90 +6926,99 @@
       </c>
       <c r="M59" s="5">
         <v>226208</v>
       </c>
       <c r="N59" s="5">
         <v>226312</v>
       </c>
       <c r="O59" s="5">
         <v>226575</v>
       </c>
       <c r="P59" s="5">
         <v>226707</v>
       </c>
       <c r="Q59" s="5">
         <v>226882</v>
       </c>
       <c r="R59" s="5">
         <v>227107</v>
       </c>
       <c r="S59" s="5">
         <v>227375</v>
       </c>
       <c r="T59" s="5">
         <v>227660</v>
       </c>
-      <c r="U59" s="21">
+      <c r="U59" s="20">
         <v>227772</v>
       </c>
       <c r="V59" s="5">
         <v>227850</v>
       </c>
       <c r="W59" s="5">
         <v>227870</v>
       </c>
       <c r="X59" s="5">
         <v>228024</v>
       </c>
       <c r="Y59" s="5">
         <v>228167</v>
       </c>
       <c r="Z59" s="5">
         <v>228418</v>
       </c>
       <c r="AA59" s="5">
         <v>228445</v>
       </c>
       <c r="AB59" s="5">
         <v>252210</v>
       </c>
       <c r="AC59" s="5">
         <v>252422</v>
       </c>
       <c r="AD59" s="5">
         <v>252659</v>
       </c>
       <c r="AE59" s="9">
         <v>252749</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="27">
+      <c r="AF59" s="5">
+        <v>252779</v>
+      </c>
+      <c r="AG59" s="5">
+        <v>252913</v>
+      </c>
+      <c r="AH59" s="34">
+        <v>253031</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="A60" s="79">
         <v>316000000</v>
       </c>
-      <c r="B60" s="13" t="s">
-        <v>22</v>
+      <c r="B60" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C60" s="9">
         <v>13025</v>
       </c>
       <c r="D60" s="9">
         <v>13018</v>
       </c>
       <c r="E60" s="5">
         <v>13054</v>
       </c>
       <c r="F60" s="5">
         <v>13071</v>
       </c>
       <c r="G60" s="5">
         <v>13071</v>
       </c>
       <c r="H60" s="5">
         <v>13064</v>
       </c>
       <c r="I60" s="5">
         <v>13068</v>
       </c>
       <c r="J60" s="5">
         <v>13090</v>
       </c>
@@ -5980,90 +7030,99 @@
       </c>
       <c r="M60" s="5">
         <v>13090</v>
       </c>
       <c r="N60" s="5">
         <v>13095</v>
       </c>
       <c r="O60" s="5">
         <v>13079</v>
       </c>
       <c r="P60" s="5">
         <v>13121</v>
       </c>
       <c r="Q60" s="5">
         <v>13113</v>
       </c>
       <c r="R60" s="5">
         <v>13148</v>
       </c>
       <c r="S60" s="5">
         <v>13140</v>
       </c>
       <c r="T60" s="5">
         <v>13138</v>
       </c>
-      <c r="U60" s="21">
+      <c r="U60" s="20">
         <v>13123</v>
       </c>
       <c r="V60" s="5">
         <v>13097</v>
       </c>
       <c r="W60" s="5">
         <v>13049</v>
       </c>
       <c r="X60" s="5">
         <v>13011</v>
       </c>
       <c r="Y60" s="5">
         <v>13015</v>
       </c>
       <c r="Z60" s="5">
         <v>12992</v>
       </c>
       <c r="AA60" s="5">
         <v>12998</v>
       </c>
       <c r="AB60" s="5">
         <v>12960</v>
       </c>
       <c r="AC60" s="5">
         <v>12949</v>
       </c>
       <c r="AD60" s="5">
         <v>12921</v>
       </c>
       <c r="AE60" s="9">
         <v>12922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="27">
+      <c r="AF60" s="5">
+        <v>12933</v>
+      </c>
+      <c r="AG60" s="5">
+        <v>12889</v>
+      </c>
+      <c r="AH60" s="34">
+        <v>12830</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="A61" s="79">
         <v>316200000</v>
       </c>
-      <c r="B61" s="13" t="s">
-        <v>23</v>
+      <c r="B61" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C61" s="9">
         <v>14497</v>
       </c>
       <c r="D61" s="9">
         <v>14534</v>
       </c>
       <c r="E61" s="5">
         <v>14540</v>
       </c>
       <c r="F61" s="5">
         <v>14563</v>
       </c>
       <c r="G61" s="5">
         <v>14548</v>
       </c>
       <c r="H61" s="5">
         <v>14557</v>
       </c>
       <c r="I61" s="5">
         <v>14609</v>
       </c>
       <c r="J61" s="5">
         <v>14595</v>
       </c>
@@ -6075,90 +7134,99 @@
       </c>
       <c r="M61" s="5">
         <v>14573</v>
       </c>
       <c r="N61" s="5">
         <v>14578</v>
       </c>
       <c r="O61" s="5">
         <v>14570</v>
       </c>
       <c r="P61" s="5">
         <v>14556</v>
       </c>
       <c r="Q61" s="5">
         <v>14563</v>
       </c>
       <c r="R61" s="5">
         <v>14541</v>
       </c>
       <c r="S61" s="5">
         <v>14520</v>
       </c>
       <c r="T61" s="5">
         <v>14480</v>
       </c>
-      <c r="U61" s="21">
+      <c r="U61" s="20">
         <v>14468</v>
       </c>
       <c r="V61" s="5">
         <v>14452</v>
       </c>
       <c r="W61" s="5">
         <v>14387</v>
       </c>
       <c r="X61" s="5">
         <v>14366</v>
       </c>
       <c r="Y61" s="5">
         <v>14319</v>
       </c>
       <c r="Z61" s="5">
         <v>14304</v>
       </c>
       <c r="AA61" s="5">
         <v>14276</v>
       </c>
       <c r="AB61" s="5">
         <v>14273</v>
       </c>
       <c r="AC61" s="5">
         <v>14240</v>
       </c>
       <c r="AD61" s="5">
         <v>14245</v>
       </c>
       <c r="AE61" s="9">
         <v>14222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="27">
+      <c r="AF61" s="5">
+        <v>14202</v>
+      </c>
+      <c r="AG61" s="5">
+        <v>14139</v>
+      </c>
+      <c r="AH61" s="34">
+        <v>14095</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="A62" s="79">
         <v>316600000</v>
       </c>
-      <c r="B62" s="14" t="s">
-        <v>24</v>
+      <c r="B62" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C62" s="9">
         <v>23443</v>
       </c>
       <c r="D62" s="9">
         <v>23428</v>
       </c>
       <c r="E62" s="5">
         <v>23442</v>
       </c>
       <c r="F62" s="5">
         <v>23432</v>
       </c>
       <c r="G62" s="5">
         <v>23440</v>
       </c>
       <c r="H62" s="5">
         <v>23411</v>
       </c>
       <c r="I62" s="5">
         <v>23405</v>
       </c>
       <c r="J62" s="5">
         <v>23357</v>
       </c>
@@ -6170,1196 +7238,1318 @@
       </c>
       <c r="M62" s="5">
         <v>23252</v>
       </c>
       <c r="N62" s="5">
         <v>23224</v>
       </c>
       <c r="O62" s="5">
         <v>23226</v>
       </c>
       <c r="P62" s="5">
         <v>23195</v>
       </c>
       <c r="Q62" s="5">
         <v>23237</v>
       </c>
       <c r="R62" s="5">
         <v>23223</v>
       </c>
       <c r="S62" s="5">
         <v>23185</v>
       </c>
       <c r="T62" s="5">
         <v>23147</v>
       </c>
-      <c r="U62" s="21">
+      <c r="U62" s="20">
         <v>23124</v>
       </c>
       <c r="V62" s="5">
         <v>23120</v>
       </c>
       <c r="W62" s="5">
         <v>23117</v>
       </c>
       <c r="X62" s="5">
         <v>23083</v>
       </c>
       <c r="Y62" s="5">
         <v>23077</v>
       </c>
       <c r="Z62" s="5">
         <v>23098</v>
       </c>
       <c r="AA62" s="5">
         <v>23098</v>
       </c>
       <c r="AB62" s="5">
         <v>23085</v>
       </c>
       <c r="AC62" s="5">
         <v>23081</v>
       </c>
       <c r="AD62" s="5">
         <v>23070</v>
       </c>
       <c r="AE62" s="9">
         <v>23086</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="53" t="s">
+      <c r="AF62" s="5">
+        <v>23093</v>
+      </c>
+      <c r="AG62" s="5">
+        <v>23092</v>
+      </c>
+      <c r="AH62" s="34">
+        <v>23060</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34">
+      <c r="A63" s="2"/>
+      <c r="B63" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="C63" s="53"/>
-[...30 lines deleted...]
-      <c r="B64" s="15" t="s">
+      <c r="C63" s="77"/>
+      <c r="D63" s="77"/>
+      <c r="E63" s="77"/>
+      <c r="F63" s="77"/>
+      <c r="G63" s="77"/>
+      <c r="H63" s="77"/>
+      <c r="I63" s="77"/>
+      <c r="J63" s="77"/>
+      <c r="K63" s="77"/>
+      <c r="L63" s="77"/>
+      <c r="M63" s="77"/>
+      <c r="N63" s="77"/>
+      <c r="O63" s="77"/>
+      <c r="P63" s="77"/>
+      <c r="Q63" s="77"/>
+      <c r="R63" s="77"/>
+      <c r="S63" s="77"/>
+      <c r="T63" s="77"/>
+      <c r="U63" s="77"/>
+      <c r="V63" s="77"/>
+      <c r="W63" s="77"/>
+      <c r="X63" s="77"/>
+      <c r="Y63" s="77"/>
+      <c r="Z63" s="77"/>
+      <c r="AA63" s="77"/>
+      <c r="AB63" s="77"/>
+      <c r="AC63" s="61"/>
+      <c r="AD63" s="61"/>
+      <c r="AE63" s="61"/>
+      <c r="AF63" s="61"/>
+      <c r="AG63" s="61"/>
+      <c r="AH63" s="61"/>
+    </row>
+    <row r="64" spans="1:34">
+      <c r="A64" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B64" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="4">
         <v>691791</v>
       </c>
       <c r="D64" s="9">
         <v>691331</v>
       </c>
       <c r="E64" s="5">
         <v>690845</v>
       </c>
       <c r="F64" s="4">
         <v>690701</v>
       </c>
       <c r="G64" s="5">
         <v>690296</v>
       </c>
       <c r="H64" s="5">
         <v>690341</v>
       </c>
       <c r="I64" s="5">
         <v>690079</v>
       </c>
       <c r="J64" s="5">
         <v>689634</v>
       </c>
       <c r="K64" s="5">
         <v>688894</v>
       </c>
       <c r="L64" s="5">
         <v>688495</v>
       </c>
       <c r="M64" s="5">
         <v>688000</v>
       </c>
-      <c r="N64" s="19">
+      <c r="N64" s="18">
         <v>687468</v>
       </c>
       <c r="O64" s="5">
         <v>687052</v>
       </c>
       <c r="P64" s="5">
         <v>685914</v>
       </c>
       <c r="Q64" s="5">
         <v>685135</v>
       </c>
-      <c r="R64" s="19">
+      <c r="R64" s="18">
         <v>684412</v>
       </c>
       <c r="S64" s="5">
         <v>683691</v>
       </c>
       <c r="T64" s="5">
         <v>683144</v>
       </c>
       <c r="U64" s="5">
         <v>682552</v>
       </c>
       <c r="V64" s="5">
         <v>681418</v>
       </c>
       <c r="W64" s="5">
         <v>680115</v>
       </c>
       <c r="X64" s="5">
         <v>679161</v>
       </c>
       <c r="Y64" s="5">
         <v>678261</v>
       </c>
       <c r="Z64" s="5">
         <v>677613</v>
       </c>
       <c r="AA64" s="5">
         <v>677008</v>
       </c>
       <c r="AB64" s="5">
         <v>628664</v>
       </c>
       <c r="AC64" s="9">
         <v>627881</v>
       </c>
       <c r="AD64" s="5">
         <v>627025</v>
       </c>
-      <c r="AE64" s="55">
+      <c r="AE64" s="33">
         <v>626358</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="27">
+      <c r="AF64" s="18">
+        <v>625732</v>
+      </c>
+      <c r="AG64" s="5">
+        <v>624863</v>
+      </c>
+      <c r="AH64" s="34">
+        <v>623850</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34">
+      <c r="A65" s="79">
         <v>313600000</v>
       </c>
-      <c r="B65" s="13" t="s">
-        <v>16</v>
+      <c r="B65" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>106347</v>
       </c>
       <c r="D65" s="5">
         <v>106392</v>
       </c>
       <c r="E65" s="5">
         <v>106356</v>
       </c>
       <c r="F65" s="4">
         <v>106428</v>
       </c>
       <c r="G65" s="5">
         <v>106412</v>
       </c>
       <c r="H65" s="5">
         <v>106479</v>
       </c>
       <c r="I65" s="5">
         <v>106521</v>
       </c>
       <c r="J65" s="5">
         <v>106563</v>
       </c>
       <c r="K65" s="5">
         <v>106427</v>
       </c>
       <c r="L65" s="5">
         <v>106432</v>
       </c>
       <c r="M65" s="5">
         <v>106383</v>
       </c>
-      <c r="N65" s="19">
+      <c r="N65" s="18">
         <v>106492</v>
       </c>
       <c r="O65" s="5">
         <v>106509</v>
       </c>
       <c r="P65" s="5">
         <v>106417</v>
       </c>
       <c r="Q65" s="5">
         <v>106436</v>
       </c>
-      <c r="R65" s="19">
+      <c r="R65" s="18">
         <v>106441</v>
       </c>
       <c r="S65" s="5">
         <v>106489</v>
       </c>
       <c r="T65" s="5">
         <v>106620</v>
       </c>
       <c r="U65" s="5">
         <v>106628</v>
       </c>
       <c r="V65" s="5">
         <v>106518</v>
       </c>
       <c r="W65" s="5">
         <v>106370</v>
       </c>
       <c r="X65" s="5">
         <v>106478</v>
       </c>
       <c r="Y65" s="5">
         <v>106537</v>
       </c>
       <c r="Z65" s="5">
         <v>106518</v>
       </c>
       <c r="AA65" s="5">
         <v>106685</v>
       </c>
       <c r="AB65" s="5">
         <v>95487</v>
       </c>
       <c r="AC65" s="9">
         <v>95486</v>
       </c>
       <c r="AD65" s="5">
         <v>95448</v>
       </c>
-      <c r="AE65" s="55">
+      <c r="AE65" s="33">
         <v>95413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="27">
+      <c r="AF65" s="18">
+        <v>95412</v>
+      </c>
+      <c r="AG65" s="5">
+        <v>95383</v>
+      </c>
+      <c r="AH65" s="34">
+        <v>95325</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34">
+      <c r="A66" s="79">
         <v>314000000</v>
       </c>
-      <c r="B66" s="13" t="s">
-        <v>17</v>
+      <c r="B66" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>88384</v>
       </c>
       <c r="D66" s="5">
         <v>88304</v>
       </c>
       <c r="E66" s="5">
         <v>88203</v>
       </c>
       <c r="F66" s="4">
         <v>88152</v>
       </c>
       <c r="G66" s="5">
         <v>88014</v>
       </c>
       <c r="H66" s="5">
         <v>88126</v>
       </c>
       <c r="I66" s="5">
         <v>88136</v>
       </c>
       <c r="J66" s="5">
         <v>88136</v>
       </c>
       <c r="K66" s="5">
         <v>88052</v>
       </c>
       <c r="L66" s="5">
         <v>88094</v>
       </c>
       <c r="M66" s="5">
         <v>88122</v>
       </c>
-      <c r="N66" s="19">
+      <c r="N66" s="18">
         <v>88146</v>
       </c>
       <c r="O66" s="5">
         <v>88175</v>
       </c>
       <c r="P66" s="5">
         <v>88143</v>
       </c>
       <c r="Q66" s="5">
         <v>88083</v>
       </c>
-      <c r="R66" s="19">
+      <c r="R66" s="18">
         <v>88108</v>
       </c>
       <c r="S66" s="5">
         <v>88040</v>
       </c>
       <c r="T66" s="5">
         <v>88025</v>
       </c>
       <c r="U66" s="5">
         <v>87962</v>
       </c>
       <c r="V66" s="5">
         <v>87920</v>
       </c>
       <c r="W66" s="5">
         <v>87892</v>
       </c>
       <c r="X66" s="5">
         <v>87805</v>
       </c>
       <c r="Y66" s="5">
         <v>87716</v>
       </c>
       <c r="Z66" s="5">
         <v>87729</v>
       </c>
       <c r="AA66" s="5">
         <v>87634</v>
       </c>
       <c r="AB66" s="5">
         <v>51176</v>
       </c>
       <c r="AC66" s="9">
         <v>51086</v>
       </c>
       <c r="AD66" s="5">
         <v>51014</v>
       </c>
-      <c r="AE66" s="55">
+      <c r="AE66" s="33">
         <v>50968</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="27">
+      <c r="AF66" s="18">
+        <v>50892</v>
+      </c>
+      <c r="AG66" s="5">
+        <v>50824</v>
+      </c>
+      <c r="AH66" s="34">
+        <v>50752</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34">
+      <c r="A67" s="79">
         <v>314200000</v>
       </c>
-      <c r="B67" s="13" t="s">
-        <v>18</v>
+      <c r="B67" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>54337</v>
       </c>
       <c r="D67" s="5">
         <v>54192</v>
       </c>
       <c r="E67" s="5">
         <v>54219</v>
       </c>
       <c r="F67" s="4">
         <v>54221</v>
       </c>
       <c r="G67" s="5">
         <v>54170</v>
       </c>
       <c r="H67" s="5">
         <v>54245</v>
       </c>
       <c r="I67" s="5">
         <v>54293</v>
       </c>
       <c r="J67" s="5">
         <v>54249</v>
       </c>
       <c r="K67" s="5">
         <v>54210</v>
       </c>
       <c r="L67" s="5">
         <v>54223</v>
       </c>
       <c r="M67" s="5">
         <v>54230</v>
       </c>
-      <c r="N67" s="19">
+      <c r="N67" s="18">
         <v>54193</v>
       </c>
       <c r="O67" s="5">
         <v>54188</v>
       </c>
       <c r="P67" s="5">
         <v>53982</v>
       </c>
       <c r="Q67" s="5">
         <v>53805</v>
       </c>
-      <c r="R67" s="19">
+      <c r="R67" s="18">
         <v>53639</v>
       </c>
       <c r="S67" s="5">
         <v>53476</v>
       </c>
       <c r="T67" s="5">
         <v>53352</v>
       </c>
       <c r="U67" s="5">
         <v>53246</v>
       </c>
       <c r="V67" s="5">
         <v>53184</v>
       </c>
       <c r="W67" s="5">
         <v>53013</v>
       </c>
       <c r="X67" s="5">
         <v>52860</v>
       </c>
       <c r="Y67" s="5">
         <v>52712</v>
       </c>
       <c r="Z67" s="5">
         <v>52607</v>
       </c>
       <c r="AA67" s="5">
         <v>52475</v>
       </c>
       <c r="AB67" s="5">
         <v>52303</v>
       </c>
       <c r="AC67" s="9">
         <v>52100</v>
       </c>
       <c r="AD67" s="5">
         <v>51943</v>
       </c>
-      <c r="AE67" s="55">
+      <c r="AE67" s="33">
         <v>51823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="27">
+      <c r="AF67" s="18">
+        <v>51762</v>
+      </c>
+      <c r="AG67" s="5">
+        <v>51690</v>
+      </c>
+      <c r="AH67" s="34">
+        <v>51595</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34">
+      <c r="A68" s="79">
         <v>314800000</v>
       </c>
-      <c r="B68" s="13" t="s">
-        <v>19</v>
+      <c r="B68" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C68" s="4">
         <v>158617</v>
       </c>
       <c r="D68" s="5">
         <v>158488</v>
       </c>
       <c r="E68" s="5">
         <v>158422</v>
       </c>
       <c r="F68" s="4">
         <v>158312</v>
       </c>
       <c r="G68" s="5">
         <v>158341</v>
       </c>
       <c r="H68" s="5">
         <v>158247</v>
       </c>
       <c r="I68" s="5">
         <v>158232</v>
       </c>
       <c r="J68" s="5">
         <v>158212</v>
       </c>
       <c r="K68" s="5">
         <v>158102</v>
       </c>
       <c r="L68" s="5">
         <v>157988</v>
       </c>
       <c r="M68" s="5">
         <v>157959</v>
       </c>
-      <c r="N68" s="19">
+      <c r="N68" s="18">
         <v>157695</v>
       </c>
       <c r="O68" s="5">
         <v>157617</v>
       </c>
       <c r="P68" s="5">
         <v>157358</v>
       </c>
       <c r="Q68" s="5">
         <v>157242</v>
       </c>
-      <c r="R68" s="19">
+      <c r="R68" s="18">
         <v>157087</v>
       </c>
       <c r="S68" s="5">
         <v>156904</v>
       </c>
       <c r="T68" s="5">
         <v>156718</v>
       </c>
       <c r="U68" s="5">
         <v>156584</v>
       </c>
       <c r="V68" s="5">
         <v>156353</v>
       </c>
       <c r="W68" s="5">
         <v>156002</v>
       </c>
       <c r="X68" s="5">
         <v>155805</v>
       </c>
       <c r="Y68" s="5">
         <v>155501</v>
       </c>
       <c r="Z68" s="5">
         <v>155327</v>
       </c>
       <c r="AA68" s="5">
         <v>155092</v>
       </c>
       <c r="AB68" s="5">
         <v>154841</v>
       </c>
       <c r="AC68" s="9">
         <v>154609</v>
       </c>
       <c r="AD68" s="5">
         <v>154354</v>
       </c>
-      <c r="AE68" s="55">
+      <c r="AE68" s="33">
         <v>154135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="27">
+      <c r="AF68" s="18">
+        <v>154072</v>
+      </c>
+      <c r="AG68" s="5">
+        <v>153856</v>
+      </c>
+      <c r="AH68" s="34">
+        <v>153656</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34">
+      <c r="A69" s="79">
         <v>315000000</v>
       </c>
-      <c r="B69" s="13" t="s">
-        <v>20</v>
+      <c r="B69" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C69" s="4">
         <v>67485</v>
       </c>
       <c r="D69" s="5">
         <v>67459</v>
       </c>
       <c r="E69" s="5">
         <v>67350</v>
       </c>
       <c r="F69" s="4">
         <v>67407</v>
       </c>
       <c r="G69" s="5">
         <v>67365</v>
       </c>
       <c r="H69" s="5">
         <v>67288</v>
       </c>
       <c r="I69" s="5">
         <v>67258</v>
       </c>
       <c r="J69" s="5">
         <v>67123</v>
       </c>
       <c r="K69" s="5">
         <v>66989</v>
       </c>
       <c r="L69" s="5">
         <v>66910</v>
       </c>
       <c r="M69" s="5">
         <v>66848</v>
       </c>
-      <c r="N69" s="19">
+      <c r="N69" s="18">
         <v>66778</v>
       </c>
       <c r="O69" s="5">
         <v>66725</v>
       </c>
       <c r="P69" s="5">
         <v>66596</v>
       </c>
       <c r="Q69" s="5">
         <v>66502</v>
       </c>
-      <c r="R69" s="19">
+      <c r="R69" s="18">
         <v>66381</v>
       </c>
       <c r="S69" s="5">
         <v>66290</v>
       </c>
       <c r="T69" s="5">
         <v>66164</v>
       </c>
       <c r="U69" s="5">
         <v>66064</v>
       </c>
       <c r="V69" s="5">
         <v>65878</v>
       </c>
       <c r="W69" s="5">
         <v>65767</v>
       </c>
       <c r="X69" s="5">
         <v>65612</v>
       </c>
       <c r="Y69" s="5">
         <v>65510</v>
       </c>
       <c r="Z69" s="5">
         <v>65388</v>
       </c>
       <c r="AA69" s="5">
         <v>65300</v>
       </c>
       <c r="AB69" s="5">
         <v>65270</v>
       </c>
       <c r="AC69" s="9">
         <v>65185</v>
       </c>
       <c r="AD69" s="5">
         <v>65068</v>
       </c>
-      <c r="AE69" s="55">
+      <c r="AE69" s="33">
         <v>64948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="27">
+      <c r="AF69" s="18">
+        <v>64793</v>
+      </c>
+      <c r="AG69" s="5">
+        <v>64685</v>
+      </c>
+      <c r="AH69" s="34">
+        <v>64567</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34">
+      <c r="A70" s="79">
         <v>315400000</v>
       </c>
-      <c r="B70" s="13" t="s">
-        <v>25</v>
+      <c r="B70" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C70" s="4">
         <v>88692</v>
       </c>
       <c r="D70" s="5">
         <v>88627</v>
       </c>
       <c r="E70" s="5">
         <v>88597</v>
       </c>
       <c r="F70" s="4">
         <v>88615</v>
       </c>
       <c r="G70" s="5">
         <v>88556</v>
       </c>
       <c r="H70" s="5">
         <v>88599</v>
       </c>
       <c r="I70" s="5">
         <v>88573</v>
       </c>
       <c r="J70" s="5">
         <v>88556</v>
       </c>
       <c r="K70" s="5">
         <v>88512</v>
       </c>
       <c r="L70" s="5">
         <v>88455</v>
       </c>
       <c r="M70" s="5">
         <v>88399</v>
       </c>
-      <c r="N70" s="19">
+      <c r="N70" s="18">
         <v>88354</v>
       </c>
       <c r="O70" s="5">
         <v>88276</v>
       </c>
       <c r="P70" s="5">
         <v>88229</v>
       </c>
       <c r="Q70" s="5">
         <v>88148</v>
       </c>
-      <c r="R70" s="19">
+      <c r="R70" s="18">
         <v>88092</v>
       </c>
       <c r="S70" s="5">
         <v>88064</v>
       </c>
       <c r="T70" s="5">
         <v>87967</v>
       </c>
       <c r="U70" s="5">
         <v>87914</v>
       </c>
       <c r="V70" s="5">
         <v>87758</v>
       </c>
       <c r="W70" s="5">
         <v>87710</v>
       </c>
       <c r="X70" s="5">
         <v>87527</v>
       </c>
       <c r="Y70" s="5">
         <v>87415</v>
       </c>
       <c r="Z70" s="5">
         <v>87332</v>
       </c>
       <c r="AA70" s="5">
         <v>87317</v>
       </c>
       <c r="AB70" s="5">
         <v>87234</v>
       </c>
       <c r="AC70" s="9">
         <v>87174</v>
       </c>
       <c r="AD70" s="5">
         <v>87143</v>
       </c>
-      <c r="AE70" s="55">
+      <c r="AE70" s="33">
         <v>87172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="27">
+      <c r="AF70" s="18">
+        <v>87115</v>
+      </c>
+      <c r="AG70" s="5">
+        <v>87019</v>
+      </c>
+      <c r="AH70" s="34">
+        <v>86843</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34">
+      <c r="A71" s="79">
         <v>315600000</v>
       </c>
-      <c r="B71" s="13" t="s">
-        <v>21</v>
+      <c r="B71" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C71" s="4">
         <v>28430</v>
       </c>
       <c r="D71" s="5">
         <v>28393</v>
       </c>
       <c r="E71" s="5">
         <v>28382</v>
       </c>
       <c r="F71" s="4">
         <v>28370</v>
       </c>
       <c r="G71" s="5">
         <v>28337</v>
       </c>
       <c r="H71" s="5">
         <v>28347</v>
       </c>
       <c r="I71" s="5">
         <v>28277</v>
       </c>
       <c r="J71" s="5">
         <v>28202</v>
       </c>
       <c r="K71" s="5">
         <v>28150</v>
       </c>
       <c r="L71" s="5">
         <v>28140</v>
       </c>
       <c r="M71" s="5">
         <v>28090</v>
       </c>
-      <c r="N71" s="19">
+      <c r="N71" s="18">
         <v>28021</v>
       </c>
       <c r="O71" s="5">
         <v>27940</v>
       </c>
       <c r="P71" s="5">
         <v>27840</v>
       </c>
       <c r="Q71" s="5">
         <v>27769</v>
       </c>
-      <c r="R71" s="19">
+      <c r="R71" s="18">
         <v>27714</v>
       </c>
       <c r="S71" s="5">
         <v>27681</v>
       </c>
       <c r="T71" s="5">
         <v>27643</v>
       </c>
       <c r="U71" s="5">
         <v>27655</v>
       </c>
       <c r="V71" s="5">
         <v>27579</v>
       </c>
       <c r="W71" s="5">
         <v>27410</v>
       </c>
       <c r="X71" s="5">
         <v>27298</v>
       </c>
       <c r="Y71" s="5">
         <v>27219</v>
       </c>
       <c r="Z71" s="5">
         <v>27177</v>
       </c>
       <c r="AA71" s="5">
         <v>27148</v>
       </c>
       <c r="AB71" s="5">
         <v>27104</v>
       </c>
       <c r="AC71" s="9">
         <v>27109</v>
       </c>
       <c r="AD71" s="5">
         <v>27060</v>
       </c>
-      <c r="AE71" s="55">
+      <c r="AE71" s="33">
         <v>26992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="27">
+      <c r="AF71" s="18">
+        <v>26926</v>
+      </c>
+      <c r="AG71" s="5">
+        <v>26847</v>
+      </c>
+      <c r="AH71" s="34">
+        <v>26739</v>
+      </c>
+    </row>
+    <row r="72" spans="1:34">
+      <c r="A72" s="79">
         <v>316000000</v>
       </c>
-      <c r="B72" s="13" t="s">
-        <v>22</v>
+      <c r="B72" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C72" s="4">
         <v>18401</v>
       </c>
       <c r="D72" s="5">
         <v>18395</v>
       </c>
       <c r="E72" s="5">
         <v>18339</v>
       </c>
       <c r="F72" s="4">
         <v>18297</v>
       </c>
       <c r="G72" s="5">
         <v>18232</v>
       </c>
       <c r="H72" s="5">
         <v>18216</v>
       </c>
       <c r="I72" s="5">
         <v>18165</v>
       </c>
       <c r="J72" s="5">
         <v>18078</v>
       </c>
       <c r="K72" s="5">
         <v>18022</v>
       </c>
       <c r="L72" s="5">
         <v>17939</v>
       </c>
       <c r="M72" s="5">
         <v>17833</v>
       </c>
-      <c r="N72" s="19">
+      <c r="N72" s="18">
         <v>17752</v>
       </c>
       <c r="O72" s="5">
         <v>17698</v>
       </c>
       <c r="P72" s="5">
         <v>17599</v>
       </c>
       <c r="Q72" s="5">
         <v>17559</v>
       </c>
-      <c r="R72" s="19">
+      <c r="R72" s="18">
         <v>17499</v>
       </c>
       <c r="S72" s="5">
         <v>17442</v>
       </c>
       <c r="T72" s="5">
         <v>17427</v>
       </c>
       <c r="U72" s="5">
         <v>17375</v>
       </c>
       <c r="V72" s="5">
         <v>17307</v>
       </c>
       <c r="W72" s="5">
         <v>17306</v>
       </c>
       <c r="X72" s="5">
         <v>17300</v>
       </c>
       <c r="Y72" s="5">
         <v>17294</v>
       </c>
       <c r="Z72" s="5">
         <v>17270</v>
       </c>
       <c r="AA72" s="5">
         <v>17234</v>
       </c>
       <c r="AB72" s="5">
         <v>17190</v>
       </c>
       <c r="AC72" s="9">
         <v>17130</v>
       </c>
       <c r="AD72" s="5">
         <v>17104</v>
       </c>
-      <c r="AE72" s="55">
+      <c r="AE72" s="33">
         <v>17086</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="27">
+      <c r="AF72" s="18">
+        <v>17083</v>
+      </c>
+      <c r="AG72" s="5">
+        <v>17020</v>
+      </c>
+      <c r="AH72" s="34">
+        <v>17006</v>
+      </c>
+    </row>
+    <row r="73" spans="1:34">
+      <c r="A73" s="79">
         <v>316200000</v>
       </c>
-      <c r="B73" s="13" t="s">
-        <v>23</v>
+      <c r="B73" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C73" s="4">
         <v>20388</v>
       </c>
       <c r="D73" s="5">
         <v>20375</v>
       </c>
       <c r="E73" s="5">
         <v>20288</v>
       </c>
       <c r="F73" s="4">
         <v>20255</v>
       </c>
       <c r="G73" s="5">
         <v>20212</v>
       </c>
       <c r="H73" s="5">
         <v>20158</v>
       </c>
       <c r="I73" s="5">
         <v>20069</v>
       </c>
       <c r="J73" s="5">
         <v>20017</v>
       </c>
       <c r="K73" s="5">
         <v>19974</v>
       </c>
       <c r="L73" s="5">
         <v>19923</v>
       </c>
       <c r="M73" s="5">
         <v>19820</v>
       </c>
-      <c r="N73" s="19">
+      <c r="N73" s="18">
         <v>19745</v>
       </c>
       <c r="O73" s="5">
         <v>19663</v>
       </c>
       <c r="P73" s="5">
         <v>19570</v>
       </c>
       <c r="Q73" s="5">
         <v>19469</v>
       </c>
-      <c r="R73" s="19">
+      <c r="R73" s="18">
         <v>19395</v>
       </c>
       <c r="S73" s="5">
         <v>19316</v>
       </c>
       <c r="T73" s="5">
         <v>19287</v>
       </c>
       <c r="U73" s="5">
         <v>19223</v>
       </c>
       <c r="V73" s="5">
         <v>19160</v>
       </c>
       <c r="W73" s="5">
         <v>19137</v>
       </c>
       <c r="X73" s="5">
         <v>19073</v>
       </c>
       <c r="Y73" s="5">
         <v>19013</v>
       </c>
       <c r="Z73" s="5">
         <v>18981</v>
       </c>
       <c r="AA73" s="5">
         <v>18929</v>
       </c>
       <c r="AB73" s="5">
         <v>18894</v>
       </c>
       <c r="AC73" s="9">
         <v>18823</v>
       </c>
       <c r="AD73" s="5">
         <v>18766</v>
       </c>
-      <c r="AE73" s="55">
+      <c r="AE73" s="33">
         <v>18725</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="27">
+      <c r="AF73" s="18">
+        <v>18698</v>
+      </c>
+      <c r="AG73" s="5">
+        <v>18658</v>
+      </c>
+      <c r="AH73" s="34">
+        <v>18594</v>
+      </c>
+    </row>
+    <row r="74" spans="1:34">
+      <c r="A74" s="79">
         <v>316600000</v>
       </c>
-      <c r="B74" s="14" t="s">
-        <v>24</v>
+      <c r="B74" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C74" s="4">
         <v>60710</v>
       </c>
-      <c r="D74" s="21">
+      <c r="D74" s="20">
         <v>60706</v>
       </c>
-      <c r="E74" s="21">
+      <c r="E74" s="20">
         <v>60689</v>
       </c>
       <c r="F74" s="4">
         <v>60644</v>
       </c>
-      <c r="G74" s="21">
+      <c r="G74" s="20">
         <v>60657</v>
       </c>
-      <c r="H74" s="21">
+      <c r="H74" s="20">
         <v>60636</v>
       </c>
-      <c r="I74" s="21">
+      <c r="I74" s="20">
         <v>60555</v>
       </c>
-      <c r="J74" s="21">
+      <c r="J74" s="20">
         <v>60498</v>
       </c>
-      <c r="K74" s="21">
+      <c r="K74" s="20">
         <v>60456</v>
       </c>
-      <c r="L74" s="21">
+      <c r="L74" s="20">
         <v>60391</v>
       </c>
-      <c r="M74" s="21">
+      <c r="M74" s="20">
         <v>60316</v>
       </c>
-      <c r="N74" s="19">
+      <c r="N74" s="18">
         <v>60292</v>
       </c>
-      <c r="O74" s="21">
+      <c r="O74" s="20">
         <v>60261</v>
       </c>
-      <c r="P74" s="21">
+      <c r="P74" s="20">
         <v>60180</v>
       </c>
-      <c r="Q74" s="21">
+      <c r="Q74" s="20">
         <v>60122</v>
       </c>
-      <c r="R74" s="19">
+      <c r="R74" s="18">
         <v>60056</v>
       </c>
-      <c r="S74" s="21">
+      <c r="S74" s="20">
         <v>59989</v>
       </c>
-      <c r="T74" s="21">
+      <c r="T74" s="20">
         <v>59941</v>
       </c>
-      <c r="U74" s="21">
+      <c r="U74" s="20">
         <v>59901</v>
       </c>
-      <c r="V74" s="21">
+      <c r="V74" s="20">
         <v>59761</v>
       </c>
-      <c r="W74" s="21">
+      <c r="W74" s="20">
         <v>59508</v>
       </c>
-      <c r="X74" s="21">
+      <c r="X74" s="20">
         <v>59403</v>
       </c>
-      <c r="Y74" s="21">
+      <c r="Y74" s="20">
         <v>59344</v>
       </c>
       <c r="Z74" s="5">
         <v>59284</v>
       </c>
       <c r="AA74" s="5">
         <v>59194</v>
       </c>
       <c r="AB74" s="5">
         <v>59165</v>
       </c>
       <c r="AC74" s="9">
         <v>59179</v>
       </c>
       <c r="AD74" s="5">
         <v>59125</v>
       </c>
-      <c r="AE74" s="55">
+      <c r="AE74" s="33">
         <v>59096</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="B76" s="15" t="s">
+      <c r="AF74" s="18">
+        <v>58979</v>
+      </c>
+      <c r="AG74" s="5">
+        <v>58881</v>
+      </c>
+      <c r="AH74" s="34">
+        <v>58773</v>
+      </c>
+    </row>
+    <row r="75" spans="1:34">
+      <c r="A75" s="2"/>
+      <c r="B75" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="C75" s="76"/>
+      <c r="D75" s="76"/>
+      <c r="E75" s="76"/>
+      <c r="F75" s="76"/>
+      <c r="G75" s="76"/>
+      <c r="H75" s="76"/>
+      <c r="I75" s="76"/>
+      <c r="J75" s="76"/>
+      <c r="K75" s="76"/>
+      <c r="L75" s="76"/>
+      <c r="M75" s="76"/>
+      <c r="N75" s="76"/>
+      <c r="O75" s="76"/>
+      <c r="P75" s="76"/>
+      <c r="Q75" s="76"/>
+      <c r="R75" s="76"/>
+      <c r="S75" s="76"/>
+      <c r="T75" s="76"/>
+      <c r="U75" s="76"/>
+      <c r="V75" s="76"/>
+      <c r="W75" s="76"/>
+      <c r="X75" s="76"/>
+      <c r="Y75" s="76"/>
+      <c r="Z75" s="76"/>
+      <c r="AA75" s="76"/>
+      <c r="AB75" s="76"/>
+      <c r="AC75" s="61"/>
+      <c r="AD75" s="61"/>
+      <c r="AE75" s="61"/>
+      <c r="AF75" s="61"/>
+      <c r="AG75" s="61"/>
+      <c r="AH75" s="61"/>
+    </row>
+    <row r="76" spans="1:34">
+      <c r="A76" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B76" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="9">
         <v>351407</v>
       </c>
       <c r="D76" s="9">
         <v>351155</v>
       </c>
       <c r="E76" s="5">
         <v>350917</v>
       </c>
       <c r="F76" s="5">
         <v>350883</v>
       </c>
       <c r="G76" s="5">
         <v>350707</v>
       </c>
       <c r="H76" s="5">
         <v>350784</v>
       </c>
       <c r="I76" s="5">
         <v>350690</v>
       </c>
       <c r="J76" s="5">
         <v>350653</v>
@@ -7405,57 +8595,66 @@
       </c>
       <c r="X76" s="5">
         <v>346106</v>
       </c>
       <c r="Y76" s="5">
         <v>345682</v>
       </c>
       <c r="Z76" s="5">
         <v>345400</v>
       </c>
       <c r="AA76" s="5">
         <v>345167</v>
       </c>
       <c r="AB76" s="5">
         <v>320609</v>
       </c>
       <c r="AC76" s="5">
         <v>320264</v>
       </c>
       <c r="AD76" s="5">
         <v>319964</v>
       </c>
       <c r="AE76" s="9">
         <v>319672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="27">
+      <c r="AF76" s="5">
+        <v>319384</v>
+      </c>
+      <c r="AG76" s="5">
+        <v>319077</v>
+      </c>
+      <c r="AH76" s="34">
+        <v>318655</v>
+      </c>
+    </row>
+    <row r="77" spans="1:34">
+      <c r="A77" s="79">
         <v>313600000</v>
       </c>
-      <c r="B77" s="13" t="s">
-        <v>16</v>
+      <c r="B77" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C77" s="9">
         <v>54116</v>
       </c>
       <c r="D77" s="9">
         <v>54129</v>
       </c>
       <c r="E77" s="5">
         <v>54089</v>
       </c>
       <c r="F77" s="5">
         <v>54132</v>
       </c>
       <c r="G77" s="5">
         <v>54124</v>
       </c>
       <c r="H77" s="5">
         <v>54158</v>
       </c>
       <c r="I77" s="5">
         <v>54173</v>
       </c>
       <c r="J77" s="5">
         <v>54204</v>
       </c>
@@ -7500,57 +8699,66 @@
       </c>
       <c r="X77" s="5">
         <v>54367</v>
       </c>
       <c r="Y77" s="5">
         <v>54383</v>
       </c>
       <c r="Z77" s="5">
         <v>54380</v>
       </c>
       <c r="AA77" s="5">
         <v>54485</v>
       </c>
       <c r="AB77" s="5">
         <v>48848</v>
       </c>
       <c r="AC77" s="5">
         <v>48859</v>
       </c>
       <c r="AD77" s="5">
         <v>48885</v>
       </c>
       <c r="AE77" s="9">
         <v>48880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="27">
+      <c r="AF77" s="5">
+        <v>48865</v>
+      </c>
+      <c r="AG77" s="5">
+        <v>48872</v>
+      </c>
+      <c r="AH77" s="34">
+        <v>48890</v>
+      </c>
+    </row>
+    <row r="78" spans="1:34">
+      <c r="A78" s="79">
         <v>314000000</v>
       </c>
-      <c r="B78" s="13" t="s">
-        <v>17</v>
+      <c r="B78" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C78" s="9">
         <v>45256</v>
       </c>
       <c r="D78" s="9">
         <v>45204</v>
       </c>
       <c r="E78" s="5">
         <v>45147</v>
       </c>
       <c r="F78" s="5">
         <v>45149</v>
       </c>
       <c r="G78" s="5">
         <v>45106</v>
       </c>
       <c r="H78" s="5">
         <v>45173</v>
       </c>
       <c r="I78" s="5">
         <v>45184</v>
       </c>
       <c r="J78" s="5">
         <v>45207</v>
       </c>
@@ -7595,57 +8803,66 @@
       </c>
       <c r="X78" s="5">
         <v>45207</v>
       </c>
       <c r="Y78" s="5">
         <v>45150</v>
       </c>
       <c r="Z78" s="5">
         <v>45149</v>
       </c>
       <c r="AA78" s="5">
         <v>45123</v>
       </c>
       <c r="AB78" s="5">
         <v>26505</v>
       </c>
       <c r="AC78" s="5">
         <v>26466</v>
       </c>
       <c r="AD78" s="5">
         <v>26437</v>
       </c>
       <c r="AE78" s="9">
         <v>26444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="27">
+      <c r="AF78" s="5">
+        <v>26412</v>
+      </c>
+      <c r="AG78" s="5">
+        <v>26395</v>
+      </c>
+      <c r="AH78" s="34">
+        <v>26333</v>
+      </c>
+    </row>
+    <row r="79" spans="1:34">
+      <c r="A79" s="79">
         <v>314200000</v>
       </c>
-      <c r="B79" s="13" t="s">
-        <v>18</v>
+      <c r="B79" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C79" s="9">
         <v>28017</v>
       </c>
       <c r="D79" s="9">
         <v>27924</v>
       </c>
       <c r="E79" s="5">
         <v>27937</v>
       </c>
       <c r="F79" s="5">
         <v>27922</v>
       </c>
       <c r="G79" s="5">
         <v>27912</v>
       </c>
       <c r="H79" s="5">
         <v>27950</v>
       </c>
       <c r="I79" s="5">
         <v>27959</v>
       </c>
       <c r="J79" s="5">
         <v>27961</v>
       </c>
@@ -7690,57 +8907,66 @@
       </c>
       <c r="X79" s="5">
         <v>27274</v>
       </c>
       <c r="Y79" s="5">
         <v>27223</v>
       </c>
       <c r="Z79" s="5">
         <v>27175</v>
       </c>
       <c r="AA79" s="5">
         <v>27102</v>
       </c>
       <c r="AB79" s="5">
         <v>27045</v>
       </c>
       <c r="AC79" s="5">
         <v>26965</v>
       </c>
       <c r="AD79" s="5">
         <v>26907</v>
       </c>
       <c r="AE79" s="9">
         <v>26837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="27">
+      <c r="AF79" s="5">
+        <v>26817</v>
+      </c>
+      <c r="AG79" s="5">
+        <v>26786</v>
+      </c>
+      <c r="AH79" s="34">
+        <v>26757</v>
+      </c>
+    </row>
+    <row r="80" spans="1:34">
+      <c r="A80" s="79">
         <v>314800000</v>
       </c>
-      <c r="B80" s="13" t="s">
-        <v>19</v>
+      <c r="B80" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C80" s="9">
         <v>78887</v>
       </c>
       <c r="D80" s="9">
         <v>78841</v>
       </c>
       <c r="E80" s="5">
         <v>78822</v>
       </c>
       <c r="F80" s="5">
         <v>78779</v>
       </c>
       <c r="G80" s="5">
         <v>78793</v>
       </c>
       <c r="H80" s="5">
         <v>78750</v>
       </c>
       <c r="I80" s="5">
         <v>78760</v>
       </c>
       <c r="J80" s="5">
         <v>78788</v>
       </c>
@@ -7785,57 +9011,66 @@
       </c>
       <c r="X80" s="5">
         <v>77504</v>
       </c>
       <c r="Y80" s="5">
         <v>77357</v>
       </c>
       <c r="Z80" s="5">
         <v>77264</v>
       </c>
       <c r="AA80" s="5">
         <v>77152</v>
       </c>
       <c r="AB80" s="5">
         <v>77011</v>
       </c>
       <c r="AC80" s="5">
         <v>76862</v>
       </c>
       <c r="AD80" s="5">
         <v>76746</v>
       </c>
       <c r="AE80" s="9">
         <v>76637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="27">
+      <c r="AF80" s="5">
+        <v>76639</v>
+      </c>
+      <c r="AG80" s="5">
+        <v>76575</v>
+      </c>
+      <c r="AH80" s="34">
+        <v>76482</v>
+      </c>
+    </row>
+    <row r="81" spans="1:34">
+      <c r="A81" s="79">
         <v>315000000</v>
       </c>
-      <c r="B81" s="13" t="s">
-        <v>20</v>
+      <c r="B81" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C81" s="9">
         <v>34494</v>
       </c>
       <c r="D81" s="9">
         <v>34467</v>
       </c>
       <c r="E81" s="5">
         <v>34421</v>
       </c>
       <c r="F81" s="5">
         <v>34440</v>
       </c>
       <c r="G81" s="5">
         <v>34403</v>
       </c>
       <c r="H81" s="5">
         <v>34387</v>
       </c>
       <c r="I81" s="5">
         <v>34393</v>
       </c>
       <c r="J81" s="5">
         <v>34357</v>
       </c>
@@ -7880,57 +9115,66 @@
       </c>
       <c r="X81" s="5">
         <v>33761</v>
       </c>
       <c r="Y81" s="5">
         <v>33735</v>
       </c>
       <c r="Z81" s="5">
         <v>33675</v>
       </c>
       <c r="AA81" s="5">
         <v>33633</v>
       </c>
       <c r="AB81" s="5">
         <v>33634</v>
       </c>
       <c r="AC81" s="5">
         <v>33609</v>
       </c>
       <c r="AD81" s="5">
         <v>33551</v>
       </c>
       <c r="AE81" s="9">
         <v>33500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="27">
+      <c r="AF81" s="5">
+        <v>33428</v>
+      </c>
+      <c r="AG81" s="5">
+        <v>33401</v>
+      </c>
+      <c r="AH81" s="34">
+        <v>33371</v>
+      </c>
+    </row>
+    <row r="82" spans="1:34">
+      <c r="A82" s="79">
         <v>315400000</v>
       </c>
-      <c r="B82" s="13" t="s">
-        <v>25</v>
+      <c r="B82" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C82" s="9">
         <v>44554</v>
       </c>
       <c r="D82" s="9">
         <v>44524</v>
       </c>
       <c r="E82" s="5">
         <v>44503</v>
       </c>
       <c r="F82" s="5">
         <v>44523</v>
       </c>
       <c r="G82" s="5">
         <v>44483</v>
       </c>
       <c r="H82" s="5">
         <v>44495</v>
       </c>
       <c r="I82" s="5">
         <v>44494</v>
       </c>
       <c r="J82" s="5">
         <v>44520</v>
       </c>
@@ -7975,57 +9219,66 @@
       </c>
       <c r="X82" s="5">
         <v>44095</v>
       </c>
       <c r="Y82" s="5">
         <v>44043</v>
       </c>
       <c r="Z82" s="5">
         <v>44023</v>
       </c>
       <c r="AA82" s="5">
         <v>44022</v>
       </c>
       <c r="AB82" s="5">
         <v>43983</v>
       </c>
       <c r="AC82" s="5">
         <v>43985</v>
       </c>
       <c r="AD82" s="5">
         <v>43992</v>
       </c>
       <c r="AE82" s="9">
         <v>44005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="27">
+      <c r="AF82" s="5">
+        <v>43982</v>
+      </c>
+      <c r="AG82" s="5">
+        <v>43926</v>
+      </c>
+      <c r="AH82" s="34">
+        <v>43836</v>
+      </c>
+    </row>
+    <row r="83" spans="1:34">
+      <c r="A83" s="79">
         <v>315600000</v>
       </c>
-      <c r="B83" s="13" t="s">
-        <v>21</v>
+      <c r="B83" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C83" s="9">
         <v>14606</v>
       </c>
       <c r="D83" s="9">
         <v>14576</v>
       </c>
       <c r="E83" s="5">
         <v>14583</v>
       </c>
       <c r="F83" s="5">
         <v>14571</v>
       </c>
       <c r="G83" s="5">
         <v>14556</v>
       </c>
       <c r="H83" s="5">
         <v>14560</v>
       </c>
       <c r="I83" s="5">
         <v>14533</v>
       </c>
       <c r="J83" s="5">
         <v>14500</v>
       </c>
@@ -8070,57 +9323,66 @@
       </c>
       <c r="X83" s="5">
         <v>14094</v>
       </c>
       <c r="Y83" s="5">
         <v>14054</v>
       </c>
       <c r="Z83" s="5">
         <v>14042</v>
       </c>
       <c r="AA83" s="5">
         <v>14039</v>
       </c>
       <c r="AB83" s="5">
         <v>14011</v>
       </c>
       <c r="AC83" s="5">
         <v>14014</v>
       </c>
       <c r="AD83" s="5">
         <v>14009</v>
       </c>
       <c r="AE83" s="9">
         <v>13979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="27">
+      <c r="AF83" s="5">
+        <v>13948</v>
+      </c>
+      <c r="AG83" s="5">
+        <v>13909</v>
+      </c>
+      <c r="AH83" s="34">
+        <v>13859</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34">
+      <c r="A84" s="79">
         <v>316000000</v>
       </c>
-      <c r="B84" s="13" t="s">
-        <v>22</v>
+      <c r="B84" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C84" s="9">
         <v>9703</v>
       </c>
       <c r="D84" s="9">
         <v>9703</v>
       </c>
       <c r="E84" s="5">
         <v>9683</v>
       </c>
       <c r="F84" s="5">
         <v>9664</v>
       </c>
       <c r="G84" s="5">
         <v>9631</v>
       </c>
       <c r="H84" s="5">
         <v>9623</v>
       </c>
       <c r="I84" s="5">
         <v>9592</v>
       </c>
       <c r="J84" s="5">
         <v>9563</v>
       </c>
@@ -8165,57 +9427,66 @@
       </c>
       <c r="X84" s="5">
         <v>9188</v>
       </c>
       <c r="Y84" s="5">
         <v>9183</v>
       </c>
       <c r="Z84" s="5">
         <v>9164</v>
       </c>
       <c r="AA84" s="5">
         <v>9148</v>
       </c>
       <c r="AB84" s="5">
         <v>9127</v>
       </c>
       <c r="AC84" s="5">
         <v>9095</v>
       </c>
       <c r="AD84" s="5">
         <v>9076</v>
       </c>
       <c r="AE84" s="9">
         <v>9074</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="27">
+      <c r="AF84" s="5">
+        <v>9074</v>
+      </c>
+      <c r="AG84" s="5">
+        <v>9045</v>
+      </c>
+      <c r="AH84" s="34">
+        <v>9039</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34">
+      <c r="A85" s="79">
         <v>316200000</v>
       </c>
-      <c r="B85" s="13" t="s">
-        <v>23</v>
+      <c r="B85" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C85" s="9">
         <v>10828</v>
       </c>
       <c r="D85" s="9">
         <v>10827</v>
       </c>
       <c r="E85" s="5">
         <v>10784</v>
       </c>
       <c r="F85" s="5">
         <v>10763</v>
       </c>
       <c r="G85" s="5">
         <v>10745</v>
       </c>
       <c r="H85" s="5">
         <v>10729</v>
       </c>
       <c r="I85" s="5">
         <v>10684</v>
       </c>
       <c r="J85" s="5">
         <v>10659</v>
       </c>
@@ -8260,182 +9531,207 @@
       </c>
       <c r="X85" s="5">
         <v>10203</v>
       </c>
       <c r="Y85" s="5">
         <v>10181</v>
       </c>
       <c r="Z85" s="5">
         <v>10159</v>
       </c>
       <c r="AA85" s="5">
         <v>10138</v>
       </c>
       <c r="AB85" s="5">
         <v>10134</v>
       </c>
       <c r="AC85" s="5">
         <v>10085</v>
       </c>
       <c r="AD85" s="5">
         <v>10063</v>
       </c>
       <c r="AE85" s="9">
         <v>10031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="27">
+      <c r="AF85" s="5">
+        <v>10017</v>
+      </c>
+      <c r="AG85" s="5">
+        <v>9995</v>
+      </c>
+      <c r="AH85" s="34">
+        <v>9965</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34">
+      <c r="A86" s="79">
         <v>316600000</v>
       </c>
-      <c r="B86" s="14" t="s">
-        <v>24</v>
+      <c r="B86" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="C86" s="4">
         <v>30946</v>
       </c>
       <c r="D86" s="4">
         <v>30960</v>
       </c>
-      <c r="E86" s="21">
+      <c r="E86" s="20">
         <v>30948</v>
       </c>
-      <c r="F86" s="21">
+      <c r="F86" s="20">
         <v>30940</v>
       </c>
-      <c r="G86" s="21">
+      <c r="G86" s="20">
         <v>30954</v>
       </c>
-      <c r="H86" s="21">
+      <c r="H86" s="20">
         <v>30959</v>
       </c>
-      <c r="I86" s="21">
+      <c r="I86" s="20">
         <v>30918</v>
       </c>
-      <c r="J86" s="21">
+      <c r="J86" s="20">
         <v>30894</v>
       </c>
-      <c r="K86" s="21">
+      <c r="K86" s="20">
         <v>30880</v>
       </c>
-      <c r="L86" s="21">
+      <c r="L86" s="20">
         <v>30851</v>
       </c>
-      <c r="M86" s="21">
+      <c r="M86" s="20">
         <v>30810</v>
       </c>
-      <c r="N86" s="21">
+      <c r="N86" s="20">
         <v>30793</v>
       </c>
-      <c r="O86" s="21">
+      <c r="O86" s="20">
         <v>30792</v>
       </c>
-      <c r="P86" s="21">
+      <c r="P86" s="20">
         <v>30764</v>
       </c>
-      <c r="Q86" s="21">
+      <c r="Q86" s="20">
         <v>30735</v>
       </c>
-      <c r="R86" s="21">
+      <c r="R86" s="20">
         <v>30687</v>
       </c>
-      <c r="S86" s="21">
+      <c r="S86" s="20">
         <v>30682</v>
       </c>
-      <c r="T86" s="21">
+      <c r="T86" s="20">
         <v>30655</v>
       </c>
       <c r="U86" s="5">
         <v>30637</v>
       </c>
       <c r="V86" s="5">
         <v>30585</v>
       </c>
-      <c r="W86" s="21">
+      <c r="W86" s="20">
         <v>30464</v>
       </c>
-      <c r="X86" s="21">
+      <c r="X86" s="20">
         <v>30413</v>
       </c>
-      <c r="Y86" s="21">
+      <c r="Y86" s="20">
         <v>30373</v>
       </c>
       <c r="Z86" s="5">
         <v>30369</v>
       </c>
       <c r="AA86" s="5">
         <v>30325</v>
       </c>
       <c r="AB86" s="5">
         <v>30311</v>
       </c>
       <c r="AC86" s="5">
         <v>30324</v>
       </c>
       <c r="AD86" s="5">
         <v>30298</v>
       </c>
       <c r="AE86" s="9">
         <v>30285</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="A88" s="25" t="s">
+      <c r="AF86" s="5">
+        <v>30202</v>
+      </c>
+      <c r="AG86" s="5">
+        <v>30173</v>
+      </c>
+      <c r="AH86" s="34">
+        <v>30123</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" ht="15" customHeight="1">
+      <c r="A87" s="2"/>
+      <c r="B87" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="B88" s="15" t="s">
+      <c r="C87" s="71"/>
+      <c r="D87" s="71"/>
+      <c r="E87" s="71"/>
+      <c r="F87" s="71"/>
+      <c r="G87" s="71"/>
+      <c r="H87" s="71"/>
+      <c r="I87" s="71"/>
+      <c r="J87" s="71"/>
+      <c r="K87" s="71"/>
+      <c r="L87" s="71"/>
+      <c r="M87" s="71"/>
+      <c r="N87" s="71"/>
+      <c r="O87" s="71"/>
+      <c r="P87" s="71"/>
+      <c r="Q87" s="71"/>
+      <c r="R87" s="71"/>
+      <c r="S87" s="71"/>
+      <c r="T87" s="71"/>
+      <c r="U87" s="71"/>
+      <c r="V87" s="71"/>
+      <c r="W87" s="71"/>
+      <c r="X87" s="71"/>
+      <c r="Y87" s="71"/>
+      <c r="Z87" s="71"/>
+      <c r="AA87" s="71"/>
+      <c r="AB87" s="71"/>
+      <c r="AC87" s="61"/>
+      <c r="AD87" s="61"/>
+      <c r="AE87" s="61"/>
+      <c r="AF87" s="61"/>
+      <c r="AG87" s="61"/>
+      <c r="AH87" s="61"/>
+    </row>
+    <row r="88" spans="1:34">
+      <c r="A88" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B88" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="9">
         <v>340384</v>
       </c>
       <c r="D88" s="9">
         <v>340176</v>
       </c>
       <c r="E88" s="5">
         <v>339928</v>
       </c>
       <c r="F88" s="5">
         <v>339818</v>
       </c>
       <c r="G88" s="5">
         <v>339589</v>
       </c>
       <c r="H88" s="5">
         <v>339557</v>
       </c>
       <c r="I88" s="5">
         <v>339389</v>
       </c>
       <c r="J88" s="5">
         <v>338981</v>
@@ -8448,90 +9744,99 @@
       </c>
       <c r="M88" s="5">
         <v>337990</v>
       </c>
       <c r="N88" s="5">
         <v>337772</v>
       </c>
       <c r="O88" s="5">
         <v>337468</v>
       </c>
       <c r="P88" s="5">
         <v>336873</v>
       </c>
       <c r="Q88" s="5">
         <v>336453</v>
       </c>
       <c r="R88" s="5">
         <v>336098</v>
       </c>
       <c r="S88" s="5">
         <v>335635</v>
       </c>
       <c r="T88" s="5">
         <v>335351</v>
       </c>
-      <c r="U88" s="21">
+      <c r="U88" s="20">
         <v>335006</v>
       </c>
       <c r="V88" s="5">
         <v>334322</v>
       </c>
       <c r="W88" s="5">
         <v>333578</v>
       </c>
       <c r="X88" s="5">
         <v>333055</v>
       </c>
       <c r="Y88" s="5">
         <v>332579</v>
       </c>
       <c r="Z88" s="5">
         <v>332213</v>
       </c>
       <c r="AA88" s="5">
         <v>331841</v>
       </c>
       <c r="AB88" s="5">
         <v>308055</v>
       </c>
       <c r="AC88" s="5">
         <v>307617</v>
       </c>
       <c r="AD88" s="5">
         <v>307061</v>
       </c>
       <c r="AE88" s="9">
         <v>306686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="27">
+      <c r="AF88" s="5">
+        <v>306348</v>
+      </c>
+      <c r="AG88" s="5">
+        <v>305786</v>
+      </c>
+      <c r="AH88" s="34">
+        <v>305195</v>
+      </c>
+    </row>
+    <row r="89" spans="1:34">
+      <c r="A89" s="79">
         <v>313600000</v>
       </c>
-      <c r="B89" s="13" t="s">
-        <v>16</v>
+      <c r="B89" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C89" s="9">
         <v>52231</v>
       </c>
       <c r="D89" s="9">
         <v>52263</v>
       </c>
       <c r="E89" s="5">
         <v>52267</v>
       </c>
       <c r="F89" s="5">
         <v>52296</v>
       </c>
       <c r="G89" s="5">
         <v>52288</v>
       </c>
       <c r="H89" s="5">
         <v>52321</v>
       </c>
       <c r="I89" s="5">
         <v>52348</v>
       </c>
       <c r="J89" s="5">
         <v>52359</v>
       </c>
@@ -8543,90 +9848,99 @@
       </c>
       <c r="M89" s="5">
         <v>52256</v>
       </c>
       <c r="N89" s="5">
         <v>52303</v>
       </c>
       <c r="O89" s="5">
         <v>52298</v>
       </c>
       <c r="P89" s="5">
         <v>52227</v>
       </c>
       <c r="Q89" s="5">
         <v>52222</v>
       </c>
       <c r="R89" s="5">
         <v>52226</v>
       </c>
       <c r="S89" s="5">
         <v>52215</v>
       </c>
       <c r="T89" s="5">
         <v>52245</v>
       </c>
-      <c r="U89" s="21">
+      <c r="U89" s="20">
         <v>52248</v>
       </c>
       <c r="V89" s="5">
         <v>52174</v>
       </c>
       <c r="W89" s="5">
         <v>52080</v>
       </c>
       <c r="X89" s="5">
         <v>52111</v>
       </c>
       <c r="Y89" s="5">
         <v>52154</v>
       </c>
       <c r="Z89" s="5">
         <v>52138</v>
       </c>
       <c r="AA89" s="5">
         <v>52200</v>
       </c>
       <c r="AB89" s="5">
         <v>46639</v>
       </c>
       <c r="AC89" s="5">
         <v>46627</v>
       </c>
       <c r="AD89" s="5">
         <v>46563</v>
       </c>
       <c r="AE89" s="4">
         <v>46533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="27">
+      <c r="AF89" s="5">
+        <v>46547</v>
+      </c>
+      <c r="AG89" s="5">
+        <v>46511</v>
+      </c>
+      <c r="AH89" s="34">
+        <v>46435</v>
+      </c>
+    </row>
+    <row r="90" spans="1:34">
+      <c r="A90" s="79">
         <v>314000000</v>
       </c>
-      <c r="B90" s="13" t="s">
-        <v>17</v>
+      <c r="B90" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C90" s="9">
         <v>43128</v>
       </c>
       <c r="D90" s="9">
         <v>43100</v>
       </c>
       <c r="E90" s="5">
         <v>43056</v>
       </c>
       <c r="F90" s="5">
         <v>43003</v>
       </c>
       <c r="G90" s="5">
         <v>42908</v>
       </c>
       <c r="H90" s="5">
         <v>42953</v>
       </c>
       <c r="I90" s="5">
         <v>42952</v>
       </c>
       <c r="J90" s="5">
         <v>42929</v>
       </c>
@@ -8638,90 +9952,99 @@
       </c>
       <c r="M90" s="5">
         <v>42885</v>
       </c>
       <c r="N90" s="5">
         <v>42908</v>
       </c>
       <c r="O90" s="5">
         <v>42884</v>
       </c>
       <c r="P90" s="5">
         <v>42876</v>
       </c>
       <c r="Q90" s="5">
         <v>42857</v>
       </c>
       <c r="R90" s="5">
         <v>42846</v>
       </c>
       <c r="S90" s="5">
         <v>42799</v>
       </c>
       <c r="T90" s="5">
         <v>42776</v>
       </c>
-      <c r="U90" s="21">
+      <c r="U90" s="20">
         <v>42726</v>
       </c>
       <c r="V90" s="5">
         <v>42690</v>
       </c>
       <c r="W90" s="5">
         <v>42678</v>
       </c>
       <c r="X90" s="5">
         <v>42598</v>
       </c>
       <c r="Y90" s="5">
         <v>42566</v>
       </c>
       <c r="Z90" s="5">
         <v>42580</v>
       </c>
       <c r="AA90" s="5">
         <v>42511</v>
       </c>
       <c r="AB90" s="5">
         <v>24671</v>
       </c>
       <c r="AC90" s="5">
         <v>24620</v>
       </c>
       <c r="AD90" s="5">
         <v>24577</v>
       </c>
       <c r="AE90" s="4">
         <v>24524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="27">
+      <c r="AF90" s="5">
+        <v>24480</v>
+      </c>
+      <c r="AG90" s="5">
+        <v>24429</v>
+      </c>
+      <c r="AH90" s="34">
+        <v>24419</v>
+      </c>
+    </row>
+    <row r="91" spans="1:34">
+      <c r="A91" s="79">
         <v>314200000</v>
       </c>
-      <c r="B91" s="13" t="s">
-        <v>18</v>
+      <c r="B91" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C91" s="9">
         <v>26320</v>
       </c>
       <c r="D91" s="9">
         <v>26268</v>
       </c>
       <c r="E91" s="5">
         <v>26282</v>
       </c>
       <c r="F91" s="5">
         <v>26299</v>
       </c>
       <c r="G91" s="5">
         <v>26258</v>
       </c>
       <c r="H91" s="5">
         <v>26295</v>
       </c>
       <c r="I91" s="5">
         <v>26334</v>
       </c>
       <c r="J91" s="5">
         <v>26288</v>
       </c>
@@ -8733,90 +10056,99 @@
       </c>
       <c r="M91" s="5">
         <v>26299</v>
       </c>
       <c r="N91" s="5">
         <v>26305</v>
       </c>
       <c r="O91" s="5">
         <v>26329</v>
       </c>
       <c r="P91" s="5">
         <v>26218</v>
       </c>
       <c r="Q91" s="5">
         <v>26105</v>
       </c>
       <c r="R91" s="5">
         <v>26013</v>
       </c>
       <c r="S91" s="5">
         <v>25925</v>
       </c>
       <c r="T91" s="5">
         <v>25870</v>
       </c>
-      <c r="U91" s="21">
+      <c r="U91" s="20">
         <v>25815</v>
       </c>
       <c r="V91" s="5">
         <v>25773</v>
       </c>
       <c r="W91" s="5">
         <v>25680</v>
       </c>
       <c r="X91" s="5">
         <v>25586</v>
       </c>
       <c r="Y91" s="5">
         <v>25489</v>
       </c>
       <c r="Z91" s="5">
         <v>25432</v>
       </c>
       <c r="AA91" s="5">
         <v>25373</v>
       </c>
       <c r="AB91" s="5">
         <v>25258</v>
       </c>
       <c r="AC91" s="5">
         <v>25135</v>
       </c>
       <c r="AD91" s="5">
         <v>25036</v>
       </c>
       <c r="AE91" s="4">
         <v>24986</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="27">
+      <c r="AF91" s="5">
+        <v>24945</v>
+      </c>
+      <c r="AG91" s="5">
+        <v>24904</v>
+      </c>
+      <c r="AH91" s="34">
+        <v>24838</v>
+      </c>
+    </row>
+    <row r="92" spans="1:34">
+      <c r="A92" s="79">
         <v>314800000</v>
       </c>
-      <c r="B92" s="13" t="s">
-        <v>19</v>
+      <c r="B92" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C92" s="9">
         <v>79730</v>
       </c>
       <c r="D92" s="9">
         <v>79647</v>
       </c>
       <c r="E92" s="5">
         <v>79600</v>
       </c>
       <c r="F92" s="5">
         <v>79533</v>
       </c>
       <c r="G92" s="5">
         <v>79548</v>
       </c>
       <c r="H92" s="5">
         <v>79497</v>
       </c>
       <c r="I92" s="5">
         <v>79472</v>
       </c>
       <c r="J92" s="5">
         <v>79424</v>
       </c>
@@ -8828,90 +10160,99 @@
       </c>
       <c r="M92" s="5">
         <v>79278</v>
       </c>
       <c r="N92" s="5">
         <v>79171</v>
       </c>
       <c r="O92" s="5">
         <v>79100</v>
       </c>
       <c r="P92" s="5">
         <v>78980</v>
       </c>
       <c r="Q92" s="5">
         <v>78954</v>
       </c>
       <c r="R92" s="5">
         <v>78904</v>
       </c>
       <c r="S92" s="5">
         <v>78816</v>
       </c>
       <c r="T92" s="5">
         <v>78748</v>
       </c>
-      <c r="U92" s="21">
+      <c r="U92" s="20">
         <v>78659</v>
       </c>
       <c r="V92" s="5">
         <v>78538</v>
       </c>
       <c r="W92" s="5">
         <v>78369</v>
       </c>
       <c r="X92" s="5">
         <v>78301</v>
       </c>
       <c r="Y92" s="5">
         <v>78144</v>
       </c>
       <c r="Z92" s="5">
         <v>78063</v>
       </c>
       <c r="AA92" s="5">
         <v>77940</v>
       </c>
       <c r="AB92" s="5">
         <v>77830</v>
       </c>
       <c r="AC92" s="5">
         <v>77747</v>
       </c>
       <c r="AD92" s="5">
         <v>77608</v>
       </c>
       <c r="AE92" s="4">
         <v>77498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="27">
+      <c r="AF92" s="5">
+        <v>77433</v>
+      </c>
+      <c r="AG92" s="5">
+        <v>77281</v>
+      </c>
+      <c r="AH92" s="34">
+        <v>77174</v>
+      </c>
+    </row>
+    <row r="93" spans="1:34">
+      <c r="A93" s="79">
         <v>315000000</v>
       </c>
-      <c r="B93" s="13" t="s">
-        <v>20</v>
+      <c r="B93" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C93" s="9">
         <v>32991</v>
       </c>
       <c r="D93" s="9">
         <v>32992</v>
       </c>
       <c r="E93" s="5">
         <v>32929</v>
       </c>
       <c r="F93" s="5">
         <v>32967</v>
       </c>
       <c r="G93" s="5">
         <v>32962</v>
       </c>
       <c r="H93" s="5">
         <v>32901</v>
       </c>
       <c r="I93" s="5">
         <v>32865</v>
       </c>
       <c r="J93" s="5">
         <v>32766</v>
       </c>
@@ -8923,90 +10264,99 @@
       </c>
       <c r="M93" s="5">
         <v>32590</v>
       </c>
       <c r="N93" s="5">
         <v>32551</v>
       </c>
       <c r="O93" s="5">
         <v>32518</v>
       </c>
       <c r="P93" s="5">
         <v>32458</v>
       </c>
       <c r="Q93" s="5">
         <v>32388</v>
       </c>
       <c r="R93" s="5">
         <v>32317</v>
       </c>
       <c r="S93" s="5">
         <v>32259</v>
       </c>
       <c r="T93" s="5">
         <v>32191</v>
       </c>
-      <c r="U93" s="21">
+      <c r="U93" s="20">
         <v>32121</v>
       </c>
       <c r="V93" s="5">
         <v>32004</v>
       </c>
       <c r="W93" s="5">
         <v>31928</v>
       </c>
       <c r="X93" s="5">
         <v>31851</v>
       </c>
       <c r="Y93" s="5">
         <v>31775</v>
       </c>
       <c r="Z93" s="5">
         <v>31713</v>
       </c>
       <c r="AA93" s="5">
         <v>31667</v>
       </c>
       <c r="AB93" s="5">
         <v>31636</v>
       </c>
       <c r="AC93" s="5">
         <v>31576</v>
       </c>
       <c r="AD93" s="5">
         <v>31517</v>
       </c>
       <c r="AE93" s="4">
         <v>31448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="27">
+      <c r="AF93" s="5">
+        <v>31365</v>
+      </c>
+      <c r="AG93" s="5">
+        <v>31284</v>
+      </c>
+      <c r="AH93" s="34">
+        <v>31196</v>
+      </c>
+    </row>
+    <row r="94" spans="1:34">
+      <c r="A94" s="79">
         <v>315400000</v>
       </c>
-      <c r="B94" s="13" t="s">
-        <v>25</v>
+      <c r="B94" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C94" s="9">
         <v>44138</v>
       </c>
       <c r="D94" s="9">
         <v>44103</v>
       </c>
       <c r="E94" s="5">
         <v>44094</v>
       </c>
       <c r="F94" s="5">
         <v>44092</v>
       </c>
       <c r="G94" s="5">
         <v>44073</v>
       </c>
       <c r="H94" s="5">
         <v>44104</v>
       </c>
       <c r="I94" s="5">
         <v>44079</v>
       </c>
       <c r="J94" s="5">
         <v>44036</v>
       </c>
@@ -9018,90 +10368,99 @@
       </c>
       <c r="M94" s="5">
         <v>43903</v>
       </c>
       <c r="N94" s="5">
         <v>43890</v>
       </c>
       <c r="O94" s="5">
         <v>43834</v>
       </c>
       <c r="P94" s="5">
         <v>43810</v>
       </c>
       <c r="Q94" s="5">
         <v>43775</v>
       </c>
       <c r="R94" s="5">
         <v>43751</v>
       </c>
       <c r="S94" s="5">
         <v>43736</v>
       </c>
       <c r="T94" s="5">
         <v>43683</v>
       </c>
-      <c r="U94" s="21">
+      <c r="U94" s="20">
         <v>43665</v>
       </c>
       <c r="V94" s="5">
         <v>43574</v>
       </c>
       <c r="W94" s="5">
         <v>43520</v>
       </c>
       <c r="X94" s="5">
         <v>43432</v>
       </c>
       <c r="Y94" s="5">
         <v>43372</v>
       </c>
       <c r="Z94" s="5">
         <v>43309</v>
       </c>
       <c r="AA94" s="5">
         <v>43295</v>
       </c>
       <c r="AB94" s="5">
         <v>43251</v>
       </c>
       <c r="AC94" s="5">
         <v>43189</v>
       </c>
       <c r="AD94" s="5">
         <v>43151</v>
       </c>
       <c r="AE94" s="4">
         <v>43167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="27">
+      <c r="AF94" s="5">
+        <v>43133</v>
+      </c>
+      <c r="AG94" s="5">
+        <v>43093</v>
+      </c>
+      <c r="AH94" s="34">
+        <v>43007</v>
+      </c>
+    </row>
+    <row r="95" spans="1:34">
+      <c r="A95" s="79">
         <v>315600000</v>
       </c>
-      <c r="B95" s="13" t="s">
-        <v>21</v>
+      <c r="B95" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C95" s="9">
         <v>13824</v>
       </c>
       <c r="D95" s="9">
         <v>13817</v>
       </c>
       <c r="E95" s="5">
         <v>13799</v>
       </c>
       <c r="F95" s="5">
         <v>13799</v>
       </c>
       <c r="G95" s="5">
         <v>13781</v>
       </c>
       <c r="H95" s="5">
         <v>13787</v>
       </c>
       <c r="I95" s="5">
         <v>13744</v>
       </c>
       <c r="J95" s="5">
         <v>13702</v>
       </c>
@@ -9113,90 +10472,99 @@
       </c>
       <c r="M95" s="5">
         <v>13637</v>
       </c>
       <c r="N95" s="5">
         <v>13600</v>
       </c>
       <c r="O95" s="5">
         <v>13571</v>
       </c>
       <c r="P95" s="5">
         <v>13515</v>
       </c>
       <c r="Q95" s="5">
         <v>13466</v>
       </c>
       <c r="R95" s="5">
         <v>13441</v>
       </c>
       <c r="S95" s="5">
         <v>13426</v>
       </c>
       <c r="T95" s="5">
         <v>13403</v>
       </c>
-      <c r="U95" s="21">
+      <c r="U95" s="20">
         <v>13411</v>
       </c>
       <c r="V95" s="5">
         <v>13357</v>
       </c>
       <c r="W95" s="5">
         <v>13263</v>
       </c>
       <c r="X95" s="5">
         <v>13204</v>
       </c>
       <c r="Y95" s="5">
         <v>13165</v>
       </c>
       <c r="Z95" s="5">
         <v>13135</v>
       </c>
       <c r="AA95" s="5">
         <v>13109</v>
       </c>
       <c r="AB95" s="5">
         <v>13093</v>
       </c>
       <c r="AC95" s="5">
         <v>13095</v>
       </c>
       <c r="AD95" s="5">
         <v>13051</v>
       </c>
       <c r="AE95" s="4">
         <v>13013</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="27">
+      <c r="AF95" s="5">
+        <v>12978</v>
+      </c>
+      <c r="AG95" s="5">
+        <v>12938</v>
+      </c>
+      <c r="AH95" s="34">
+        <v>12880</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34">
+      <c r="A96" s="79">
         <v>316000000</v>
       </c>
-      <c r="B96" s="13" t="s">
-        <v>22</v>
+      <c r="B96" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C96" s="9">
         <v>8698</v>
       </c>
       <c r="D96" s="9">
         <v>8692</v>
       </c>
       <c r="E96" s="5">
         <v>8656</v>
       </c>
       <c r="F96" s="5">
         <v>8633</v>
       </c>
       <c r="G96" s="5">
         <v>8601</v>
       </c>
       <c r="H96" s="5">
         <v>8593</v>
       </c>
       <c r="I96" s="5">
         <v>8573</v>
       </c>
       <c r="J96" s="5">
         <v>8515</v>
       </c>
@@ -9208,90 +10576,99 @@
       </c>
       <c r="M96" s="5">
         <v>8376</v>
       </c>
       <c r="N96" s="5">
         <v>8327</v>
       </c>
       <c r="O96" s="5">
         <v>8296</v>
       </c>
       <c r="P96" s="5">
         <v>8247</v>
       </c>
       <c r="Q96" s="5">
         <v>8233</v>
       </c>
       <c r="R96" s="5">
         <v>8201</v>
       </c>
       <c r="S96" s="5">
         <v>8170</v>
       </c>
       <c r="T96" s="5">
         <v>8174</v>
       </c>
-      <c r="U96" s="21">
+      <c r="U96" s="20">
         <v>8152</v>
       </c>
       <c r="V96" s="5">
         <v>8112</v>
       </c>
       <c r="W96" s="5">
         <v>8114</v>
       </c>
       <c r="X96" s="5">
         <v>8112</v>
       </c>
       <c r="Y96" s="5">
         <v>8111</v>
       </c>
       <c r="Z96" s="5">
         <v>8106</v>
       </c>
       <c r="AA96" s="5">
         <v>8086</v>
       </c>
       <c r="AB96" s="5">
         <v>8063</v>
       </c>
       <c r="AC96" s="5">
         <v>8035</v>
       </c>
       <c r="AD96" s="5">
         <v>8028</v>
       </c>
       <c r="AE96" s="4">
         <v>8012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="27">
+      <c r="AF96" s="5">
+        <v>8009</v>
+      </c>
+      <c r="AG96" s="5">
+        <v>7975</v>
+      </c>
+      <c r="AH96" s="34">
+        <v>7967</v>
+      </c>
+    </row>
+    <row r="97" spans="1:34">
+      <c r="A97" s="79">
         <v>316200000</v>
       </c>
-      <c r="B97" s="13" t="s">
-        <v>23</v>
+      <c r="B97" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C97" s="9">
         <v>9560</v>
       </c>
       <c r="D97" s="9">
         <v>9548</v>
       </c>
       <c r="E97" s="5">
         <v>9504</v>
       </c>
       <c r="F97" s="5">
         <v>9492</v>
       </c>
       <c r="G97" s="5">
         <v>9467</v>
       </c>
       <c r="H97" s="5">
         <v>9429</v>
       </c>
       <c r="I97" s="5">
         <v>9385</v>
       </c>
       <c r="J97" s="5">
         <v>9358</v>
       </c>
@@ -9303,90 +10680,99 @@
       </c>
       <c r="M97" s="5">
         <v>9260</v>
       </c>
       <c r="N97" s="5">
         <v>9218</v>
       </c>
       <c r="O97" s="5">
         <v>9169</v>
       </c>
       <c r="P97" s="5">
         <v>9126</v>
       </c>
       <c r="Q97" s="5">
         <v>9066</v>
       </c>
       <c r="R97" s="5">
         <v>9030</v>
       </c>
       <c r="S97" s="5">
         <v>8982</v>
       </c>
       <c r="T97" s="5">
         <v>8975</v>
       </c>
-      <c r="U97" s="21">
+      <c r="U97" s="20">
         <v>8945</v>
       </c>
       <c r="V97" s="5">
         <v>8924</v>
       </c>
       <c r="W97" s="5">
         <v>8902</v>
       </c>
       <c r="X97" s="5">
         <v>8870</v>
       </c>
       <c r="Y97" s="5">
         <v>8832</v>
       </c>
       <c r="Z97" s="5">
         <v>8822</v>
       </c>
       <c r="AA97" s="5">
         <v>8791</v>
       </c>
       <c r="AB97" s="5">
         <v>8760</v>
       </c>
       <c r="AC97" s="5">
         <v>8738</v>
       </c>
       <c r="AD97" s="5">
         <v>8703</v>
       </c>
       <c r="AE97" s="4">
         <v>8694</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="30">
+      <c r="AF97" s="5">
+        <v>8681</v>
+      </c>
+      <c r="AG97" s="5">
+        <v>8663</v>
+      </c>
+      <c r="AH97" s="34">
+        <v>8629</v>
+      </c>
+    </row>
+    <row r="98" spans="1:34">
+      <c r="A98" s="80">
         <v>316600000</v>
       </c>
-      <c r="B98" s="31" t="s">
-        <v>24</v>
+      <c r="B98" s="26" t="s">
+        <v>23</v>
       </c>
       <c r="C98" s="7">
         <v>29764</v>
       </c>
       <c r="D98" s="7">
         <v>29746</v>
       </c>
       <c r="E98" s="6">
         <v>29741</v>
       </c>
       <c r="F98" s="6">
         <v>29704</v>
       </c>
       <c r="G98" s="6">
         <v>29703</v>
       </c>
       <c r="H98" s="6">
         <v>29677</v>
       </c>
       <c r="I98" s="6">
         <v>29637</v>
       </c>
       <c r="J98" s="6">
         <v>29604</v>
       </c>
@@ -9431,424 +10817,435 @@
       </c>
       <c r="X98" s="6">
         <v>28990</v>
       </c>
       <c r="Y98" s="6">
         <v>28971</v>
       </c>
       <c r="Z98" s="6">
         <v>28915</v>
       </c>
       <c r="AA98" s="6">
         <v>28869</v>
       </c>
       <c r="AB98" s="6">
         <v>28854</v>
       </c>
       <c r="AC98" s="6">
         <v>28855</v>
       </c>
       <c r="AD98" s="6">
         <v>28827</v>
       </c>
       <c r="AE98" s="7">
         <v>28811</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>28</v>
+      <c r="AF98" s="6">
+        <v>28777</v>
+      </c>
+      <c r="AG98" s="6">
+        <v>28708</v>
+      </c>
+      <c r="AH98" s="35">
+        <v>28650</v>
+      </c>
+    </row>
+    <row r="99" spans="1:34" ht="17.25" customHeight="1">
+      <c r="A99" s="17" t="s">
+        <v>27</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="J99" s="5"/>
       <c r="Q99" s="5"/>
     </row>
-    <row r="100" spans="1:31" ht="17.25" customHeight="1">
-[...38 lines deleted...]
-      <c r="B103" s="28"/>
+    <row r="100" spans="1:34" ht="17.25" customHeight="1">
+      <c r="A100" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" s="61"/>
+      <c r="C100" s="61"/>
+      <c r="D100" s="61"/>
+      <c r="E100" s="61"/>
+      <c r="F100" s="61"/>
+      <c r="G100" s="61"/>
+      <c r="H100" s="61"/>
+      <c r="I100" s="61"/>
+      <c r="J100" s="61"/>
+      <c r="K100" s="61"/>
+      <c r="L100" s="61"/>
+    </row>
+    <row r="101" spans="1:34" ht="19.5" customHeight="1">
+      <c r="A101" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="63"/>
+      <c r="C101" s="63"/>
+      <c r="D101" s="63"/>
+      <c r="E101" s="63"/>
+      <c r="F101" s="63"/>
+      <c r="G101" s="63"/>
+      <c r="H101" s="63"/>
+      <c r="I101" s="63"/>
+      <c r="J101" s="63"/>
+      <c r="K101" s="63"/>
+      <c r="L101" s="63"/>
+      <c r="M101" s="63"/>
+      <c r="N101" s="63"/>
+      <c r="O101" s="63"/>
+      <c r="P101" s="64"/>
+      <c r="Q101" s="64"/>
+      <c r="R101" s="64"/>
+    </row>
+    <row r="103" spans="1:34">
+      <c r="B103" s="24"/>
       <c r="C103" s="4"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="F103" s="4"/>
-      <c r="G103" s="16"/>
+      <c r="G103" s="15"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
-      <c r="N103" s="19"/>
+      <c r="N103" s="18"/>
       <c r="O103" s="5"/>
       <c r="P103" s="5"/>
       <c r="Q103" s="5"/>
-      <c r="R103" s="20"/>
+      <c r="R103" s="19"/>
       <c r="S103" s="5"/>
       <c r="T103" s="5"/>
       <c r="U103" s="5"/>
       <c r="V103" s="5"/>
       <c r="W103" s="5"/>
       <c r="X103" s="5"/>
       <c r="Y103" s="5"/>
     </row>
-    <row r="104" spans="1:31">
-      <c r="B104" s="28"/>
+    <row r="104" spans="1:34">
+      <c r="B104" s="24"/>
       <c r="C104" s="4"/>
       <c r="D104" s="5"/>
       <c r="E104" s="5"/>
       <c r="F104" s="4"/>
-      <c r="G104" s="16"/>
+      <c r="G104" s="15"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
       <c r="J104" s="5"/>
       <c r="K104" s="5"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
-      <c r="N104" s="19"/>
+      <c r="N104" s="18"/>
       <c r="O104" s="5"/>
       <c r="P104" s="5"/>
       <c r="Q104" s="5"/>
-      <c r="R104" s="20"/>
+      <c r="R104" s="19"/>
       <c r="S104" s="5"/>
       <c r="T104" s="5"/>
       <c r="U104" s="5"/>
       <c r="V104" s="5"/>
       <c r="W104" s="5"/>
       <c r="X104" s="5"/>
       <c r="Y104" s="5"/>
     </row>
-    <row r="105" spans="1:31">
-      <c r="B105" s="28"/>
+    <row r="105" spans="1:34">
+      <c r="B105" s="24"/>
       <c r="C105" s="4"/>
       <c r="D105" s="5"/>
       <c r="E105" s="5"/>
       <c r="F105" s="4"/>
-      <c r="G105" s="16"/>
+      <c r="G105" s="15"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
       <c r="J105" s="5"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
-      <c r="N105" s="19"/>
+      <c r="N105" s="18"/>
       <c r="O105" s="5"/>
       <c r="P105" s="5"/>
       <c r="Q105" s="5"/>
-      <c r="R105" s="20"/>
+      <c r="R105" s="19"/>
       <c r="S105" s="5"/>
       <c r="T105" s="5"/>
       <c r="U105" s="5"/>
       <c r="V105" s="5"/>
       <c r="W105" s="5"/>
       <c r="X105" s="5"/>
       <c r="Y105" s="5"/>
     </row>
-    <row r="106" spans="1:31">
-      <c r="B106" s="28"/>
+    <row r="106" spans="1:34">
+      <c r="B106" s="24"/>
       <c r="C106" s="4"/>
       <c r="D106" s="5"/>
       <c r="E106" s="5"/>
       <c r="F106" s="4"/>
-      <c r="G106" s="16"/>
+      <c r="G106" s="15"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
       <c r="J106" s="5"/>
       <c r="K106" s="5"/>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
-      <c r="N106" s="19"/>
+      <c r="N106" s="18"/>
       <c r="O106" s="5"/>
       <c r="P106" s="5"/>
       <c r="Q106" s="5"/>
-      <c r="R106" s="20"/>
+      <c r="R106" s="19"/>
       <c r="S106" s="5"/>
       <c r="T106" s="5"/>
       <c r="U106" s="5"/>
       <c r="V106" s="5"/>
       <c r="W106" s="5"/>
       <c r="X106" s="5"/>
       <c r="Y106" s="5"/>
     </row>
-    <row r="107" spans="1:31">
-      <c r="B107" s="28"/>
+    <row r="107" spans="1:34">
+      <c r="B107" s="24"/>
       <c r="C107" s="4"/>
       <c r="D107" s="5"/>
       <c r="E107" s="5"/>
       <c r="F107" s="4"/>
-      <c r="G107" s="16"/>
+      <c r="G107" s="15"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
-      <c r="N107" s="19"/>
+      <c r="N107" s="18"/>
       <c r="O107" s="5"/>
       <c r="P107" s="5"/>
       <c r="Q107" s="5"/>
-      <c r="R107" s="20"/>
+      <c r="R107" s="19"/>
       <c r="S107" s="5"/>
       <c r="T107" s="5"/>
       <c r="U107" s="5"/>
       <c r="V107" s="5"/>
       <c r="W107" s="5"/>
       <c r="X107" s="5"/>
       <c r="Y107" s="5"/>
     </row>
-    <row r="108" spans="1:31">
-      <c r="B108" s="28"/>
+    <row r="108" spans="1:34">
+      <c r="B108" s="24"/>
       <c r="C108" s="4"/>
       <c r="D108" s="5"/>
       <c r="E108" s="5"/>
       <c r="F108" s="4"/>
-      <c r="G108" s="16"/>
+      <c r="G108" s="15"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
       <c r="J108" s="5"/>
       <c r="K108" s="5"/>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
-      <c r="N108" s="19"/>
+      <c r="N108" s="18"/>
       <c r="O108" s="5"/>
       <c r="P108" s="5"/>
       <c r="Q108" s="5"/>
-      <c r="R108" s="20"/>
+      <c r="R108" s="19"/>
       <c r="S108" s="5"/>
       <c r="T108" s="5"/>
       <c r="U108" s="5"/>
       <c r="V108" s="5"/>
       <c r="W108" s="5"/>
       <c r="X108" s="5"/>
       <c r="Y108" s="5"/>
     </row>
-    <row r="109" spans="1:31">
-      <c r="B109" s="28"/>
+    <row r="109" spans="1:34">
+      <c r="B109" s="24"/>
       <c r="C109" s="4"/>
       <c r="D109" s="5"/>
       <c r="E109" s="5"/>
       <c r="F109" s="4"/>
-      <c r="G109" s="16"/>
+      <c r="G109" s="15"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
       <c r="J109" s="5"/>
       <c r="K109" s="5"/>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
-      <c r="N109" s="19"/>
+      <c r="N109" s="18"/>
       <c r="O109" s="5"/>
       <c r="P109" s="5"/>
       <c r="Q109" s="5"/>
-      <c r="R109" s="20"/>
+      <c r="R109" s="19"/>
       <c r="S109" s="5"/>
       <c r="T109" s="5"/>
       <c r="U109" s="5"/>
       <c r="V109" s="5"/>
       <c r="W109" s="5"/>
       <c r="X109" s="5"/>
       <c r="Y109" s="5"/>
     </row>
-    <row r="110" spans="1:31">
-      <c r="B110" s="28"/>
+    <row r="110" spans="1:34">
+      <c r="B110" s="24"/>
       <c r="C110" s="4"/>
       <c r="D110" s="5"/>
       <c r="E110" s="5"/>
       <c r="F110" s="4"/>
-      <c r="G110" s="16"/>
+      <c r="G110" s="15"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
       <c r="J110" s="5"/>
       <c r="K110" s="5"/>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
-      <c r="N110" s="19"/>
+      <c r="N110" s="18"/>
       <c r="O110" s="5"/>
       <c r="P110" s="5"/>
       <c r="Q110" s="5"/>
-      <c r="R110" s="20"/>
+      <c r="R110" s="19"/>
       <c r="S110" s="5"/>
       <c r="T110" s="5"/>
       <c r="U110" s="5"/>
       <c r="V110" s="5"/>
       <c r="W110" s="5"/>
       <c r="X110" s="5"/>
       <c r="Y110" s="5"/>
     </row>
-    <row r="111" spans="1:31">
-      <c r="B111" s="28"/>
+    <row r="111" spans="1:34">
+      <c r="B111" s="24"/>
       <c r="C111" s="4"/>
       <c r="D111" s="5"/>
       <c r="E111" s="5"/>
       <c r="F111" s="4"/>
-      <c r="G111" s="16"/>
+      <c r="G111" s="15"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
       <c r="J111" s="5"/>
       <c r="K111" s="5"/>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
-      <c r="N111" s="19"/>
+      <c r="N111" s="18"/>
       <c r="O111" s="5"/>
       <c r="P111" s="5"/>
       <c r="Q111" s="5"/>
-      <c r="R111" s="20"/>
+      <c r="R111" s="19"/>
       <c r="S111" s="5"/>
       <c r="T111" s="5"/>
       <c r="U111" s="5"/>
       <c r="V111" s="5"/>
       <c r="W111" s="5"/>
       <c r="X111" s="5"/>
       <c r="Y111" s="5"/>
     </row>
-    <row r="112" spans="1:31">
-      <c r="B112" s="28"/>
+    <row r="112" spans="1:34">
+      <c r="B112" s="24"/>
       <c r="C112" s="4"/>
       <c r="D112" s="5"/>
       <c r="E112" s="5"/>
       <c r="F112" s="4"/>
-      <c r="G112" s="16"/>
+      <c r="G112" s="15"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
       <c r="J112" s="5"/>
       <c r="K112" s="5"/>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
-      <c r="N112" s="19"/>
+      <c r="N112" s="18"/>
       <c r="O112" s="5"/>
       <c r="P112" s="5"/>
       <c r="Q112" s="5"/>
-      <c r="R112" s="20"/>
+      <c r="R112" s="19"/>
       <c r="S112" s="5"/>
       <c r="T112" s="5"/>
       <c r="U112" s="5"/>
       <c r="V112" s="5"/>
       <c r="W112" s="5"/>
       <c r="X112" s="5"/>
       <c r="Y112" s="5"/>
     </row>
     <row r="113" spans="2:25">
-      <c r="B113" s="28"/>
+      <c r="B113" s="24"/>
       <c r="C113" s="4"/>
       <c r="D113" s="5"/>
       <c r="E113" s="5"/>
       <c r="F113" s="4"/>
-      <c r="G113" s="16"/>
+      <c r="G113" s="15"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
       <c r="J113" s="5"/>
       <c r="K113" s="5"/>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
-      <c r="N113" s="19"/>
+      <c r="N113" s="18"/>
       <c r="O113" s="5"/>
       <c r="P113" s="5"/>
       <c r="Q113" s="5"/>
-      <c r="R113" s="20"/>
+      <c r="R113" s="19"/>
       <c r="S113" s="5"/>
       <c r="T113" s="5"/>
       <c r="U113" s="5"/>
       <c r="V113" s="5"/>
       <c r="W113" s="5"/>
       <c r="X113" s="5"/>
       <c r="Y113" s="5"/>
     </row>
     <row r="114" spans="2:25" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B87:AB87"/>
+    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="B6:AH6"/>
+    <mergeCell ref="B19:AH19"/>
+    <mergeCell ref="B32:AH32"/>
+    <mergeCell ref="B45:AH45"/>
     <mergeCell ref="A100:L100"/>
-    <mergeCell ref="AA4:AD4"/>
-    <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A101:R101"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
-    <mergeCell ref="B6:AB6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B51:AB51"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="B57:AB57"/>
-[...1 lines deleted...]
-    <mergeCell ref="B75:AB75"/>
+    <mergeCell ref="B87:AH87"/>
+    <mergeCell ref="AA4:AH4"/>
+    <mergeCell ref="B51:AH51"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B63:AH63"/>
+    <mergeCell ref="B75:AH75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Population</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>