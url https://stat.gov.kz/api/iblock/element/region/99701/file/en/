--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-2700" yWindow="105" windowWidth="16695" windowHeight="11520" activeTab="2"/>
+    <workbookView xWindow="8175" yWindow="195" windowWidth="16695" windowHeight="11520"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Population" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="82">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t>September 1</t>
   </si>
   <si>
     <t>October 1</t>
   </si>
   <si>
@@ -718,51 +718,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -867,112 +867,119 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1252,58 +1259,60 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Aldiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="46.85546875" customWidth="1"/>
-    <col min="3" max="3" width="94.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="46.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="94.7109375" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
       <c r="B2" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="37">
         <v>611101</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="19.5" customHeight="1">
       <c r="B3" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="39" t="s">
         <v>10</v>
       </c>
@@ -1379,59 +1388,59 @@
       <c r="C13" s="44" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="2:3">
       <c r="B14" s="36" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="45" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="2:3">
       <c r="B15" s="36" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="58" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="2:3">
       <c r="B16" s="47" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="48">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3">
       <c r="B17" s="47" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="48">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="2:3">
       <c r="B18" s="36" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="38" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="2:3">
       <c r="B19" s="36" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="2:3">
       <c r="B20" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="49" t="s">
         <v>69</v>
       </c>
@@ -1534,169 +1543,170 @@
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
     </row>
     <row r="13" spans="2:6">
       <c r="B13" s="54"/>
       <c r="C13" s="46"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
     </row>
     <row r="14" spans="2:6">
       <c r="B14" s="51" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="46"/>
       <c r="D14" s="46"/>
       <c r="E14" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AH114"/>
+  <dimension ref="A2:AI114"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A103" sqref="A103"/>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="AJ7" sqref="AJ7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:34" ht="21" customHeight="1">
-      <c r="B2" s="73" t="s">
+    <row r="2" spans="1:35" ht="21" customHeight="1">
+      <c r="B2" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="73"/>
-[...32 lines deleted...]
-    <row r="3" spans="1:34" ht="26.25">
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+      <c r="AF2" s="67"/>
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+    </row>
+    <row r="3" spans="1:35" ht="26.25">
       <c r="A3" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B3" s="2"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="AB3" s="56"/>
-      <c r="AH3" s="56" t="s">
+      <c r="AI3" s="56" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
-      <c r="A4" s="81" t="s">
+    <row r="4" spans="1:35">
+      <c r="A4" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="65"/>
-      <c r="C4" s="67">
+      <c r="B4" s="79"/>
+      <c r="C4" s="81">
         <v>2024</v>
       </c>
-      <c r="D4" s="68"/>
-[...10 lines deleted...]
-      <c r="O4" s="67" t="s">
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="P4" s="68"/>
-[...10 lines deleted...]
-      <c r="AA4" s="67">
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="81">
         <v>2026</v>
       </c>
-      <c r="AB4" s="68"/>
-[...9 lines deleted...]
-      <c r="B5" s="66"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="86"/>
+    </row>
+    <row r="5" spans="1:35" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80"/>
       <c r="C5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="22" t="s">
@@ -1749,90 +1759,93 @@
       </c>
       <c r="AA5" s="16" t="s">
         <v>37</v>
       </c>
       <c r="AB5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AC5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="AD5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="AE5" s="32" t="s">
         <v>3</v>
       </c>
       <c r="AF5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="AG5" s="31" t="s">
         <v>30</v>
       </c>
       <c r="AH5" s="31" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="74" t="s">
+      <c r="AI5" s="60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B6" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="74"/>
-[...33 lines deleted...]
-      <c r="A7" s="78" t="s">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+    </row>
+    <row r="7" spans="1:35">
+      <c r="A7" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="4">
         <v>1222597</v>
       </c>
       <c r="D7" s="9">
         <v>1222618</v>
       </c>
       <c r="E7" s="9">
         <v>1222478</v>
       </c>
       <c r="F7" s="4">
         <v>1222811</v>
       </c>
       <c r="G7" s="15">
         <v>1223158</v>
       </c>
       <c r="H7" s="5">
         <v>1223457</v>
       </c>
       <c r="I7" s="5">
         <v>1223670</v>
@@ -1890,56 +1903,59 @@
       </c>
       <c r="AA7" s="28">
         <v>1215373</v>
       </c>
       <c r="AB7" s="28">
         <v>1215360</v>
       </c>
       <c r="AC7" s="9">
         <v>1214965</v>
       </c>
       <c r="AD7" s="5">
         <v>1214501</v>
       </c>
       <c r="AE7" s="28">
         <v>1214040</v>
       </c>
       <c r="AF7" s="18">
         <v>1213556</v>
       </c>
       <c r="AG7" s="5">
         <v>1212698</v>
       </c>
       <c r="AH7" s="34">
         <v>1211705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="79">
+      <c r="AI7" s="34">
+        <v>1210084</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35">
+      <c r="A8" s="63">
         <v>311010000</v>
       </c>
-      <c r="B8" s="83" t="s">
+      <c r="B8" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="4">
         <v>431160</v>
       </c>
       <c r="D8" s="5">
         <v>431666</v>
       </c>
       <c r="E8" s="5">
         <v>431920</v>
       </c>
       <c r="F8" s="4">
         <v>432367</v>
       </c>
       <c r="G8" s="15">
         <v>433122</v>
       </c>
       <c r="H8" s="5">
         <v>433423</v>
       </c>
       <c r="I8" s="5">
         <v>433788</v>
       </c>
       <c r="J8" s="5">
         <v>434216</v>
@@ -1994,53 +2010,56 @@
       </c>
       <c r="AA8" s="28">
         <v>439749</v>
       </c>
       <c r="AB8" s="28">
         <v>488133</v>
       </c>
       <c r="AC8" s="9">
         <v>488598</v>
       </c>
       <c r="AD8" s="5">
         <v>489031</v>
       </c>
       <c r="AE8" s="28">
         <v>489253</v>
       </c>
       <c r="AF8" s="18">
         <v>489388</v>
       </c>
       <c r="AG8" s="5">
         <v>489612</v>
       </c>
       <c r="AH8" s="34">
         <v>489901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="79">
+      <c r="AI8" s="34">
+        <v>490063</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35">
+      <c r="A9" s="63">
         <v>313600000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>106347</v>
       </c>
       <c r="D9" s="5">
         <v>106392</v>
       </c>
       <c r="E9" s="5">
         <v>106356</v>
       </c>
       <c r="F9" s="4">
         <v>106428</v>
       </c>
       <c r="G9" s="15">
         <v>106412</v>
       </c>
       <c r="H9" s="5">
         <v>106479</v>
       </c>
       <c r="I9" s="5">
         <v>106521</v>
@@ -2098,53 +2117,56 @@
       </c>
       <c r="AA9" s="28">
         <v>106685</v>
       </c>
       <c r="AB9" s="28">
         <v>95487</v>
       </c>
       <c r="AC9" s="9">
         <v>95486</v>
       </c>
       <c r="AD9" s="5">
         <v>95448</v>
       </c>
       <c r="AE9" s="28">
         <v>95413</v>
       </c>
       <c r="AF9" s="18">
         <v>95412</v>
       </c>
       <c r="AG9" s="5">
         <v>95383</v>
       </c>
       <c r="AH9" s="34">
         <v>95325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="79">
+      <c r="AI9" s="34">
+        <v>95178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
+      <c r="A10" s="63">
         <v>314000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="4">
         <v>88384</v>
       </c>
       <c r="D10" s="5">
         <v>88304</v>
       </c>
       <c r="E10" s="5">
         <v>88203</v>
       </c>
       <c r="F10" s="4">
         <v>88152</v>
       </c>
       <c r="G10" s="15">
         <v>88014</v>
       </c>
       <c r="H10" s="5">
         <v>88126</v>
       </c>
       <c r="I10" s="5">
         <v>88136</v>
@@ -2202,53 +2224,56 @@
       </c>
       <c r="AA10" s="28">
         <v>87634</v>
       </c>
       <c r="AB10" s="28">
         <v>51176</v>
       </c>
       <c r="AC10" s="9">
         <v>51086</v>
       </c>
       <c r="AD10" s="5">
         <v>51014</v>
       </c>
       <c r="AE10" s="28">
         <v>50968</v>
       </c>
       <c r="AF10" s="18">
         <v>50892</v>
       </c>
       <c r="AG10" s="5">
         <v>50824</v>
       </c>
       <c r="AH10" s="34">
         <v>50752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="79">
+      <c r="AI10" s="34">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
+      <c r="A11" s="63">
         <v>314200000</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="4">
         <v>54337</v>
       </c>
       <c r="D11" s="5">
         <v>54192</v>
       </c>
       <c r="E11" s="5">
         <v>54219</v>
       </c>
       <c r="F11" s="4">
         <v>54221</v>
       </c>
       <c r="G11" s="15">
         <v>54170</v>
       </c>
       <c r="H11" s="5">
         <v>54245</v>
       </c>
       <c r="I11" s="5">
         <v>54293</v>
@@ -2306,53 +2331,56 @@
       </c>
       <c r="AA11" s="28">
         <v>52475</v>
       </c>
       <c r="AB11" s="28">
         <v>52303</v>
       </c>
       <c r="AC11" s="9">
         <v>52100</v>
       </c>
       <c r="AD11" s="5">
         <v>51943</v>
       </c>
       <c r="AE11" s="28">
         <v>51823</v>
       </c>
       <c r="AF11" s="18">
         <v>51762</v>
       </c>
       <c r="AG11" s="5">
         <v>51690</v>
       </c>
       <c r="AH11" s="34">
         <v>51595</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="79">
+      <c r="AI11" s="34">
+        <v>51321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
+      <c r="A12" s="63">
         <v>314800000</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="4">
         <v>158617</v>
       </c>
       <c r="D12" s="5">
         <v>158488</v>
       </c>
       <c r="E12" s="5">
         <v>158422</v>
       </c>
       <c r="F12" s="4">
         <v>158312</v>
       </c>
       <c r="G12" s="15">
         <v>158341</v>
       </c>
       <c r="H12" s="5">
         <v>158247</v>
       </c>
       <c r="I12" s="5">
         <v>158232</v>
@@ -2410,53 +2438,56 @@
       </c>
       <c r="AA12" s="28">
         <v>155092</v>
       </c>
       <c r="AB12" s="28">
         <v>154841</v>
       </c>
       <c r="AC12" s="9">
         <v>154609</v>
       </c>
       <c r="AD12" s="5">
         <v>154354</v>
       </c>
       <c r="AE12" s="28">
         <v>154135</v>
       </c>
       <c r="AF12" s="18">
         <v>154072</v>
       </c>
       <c r="AG12" s="5">
         <v>153856</v>
       </c>
       <c r="AH12" s="34">
         <v>153656</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="79">
+      <c r="AI12" s="34">
+        <v>153307</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
+      <c r="A13" s="63">
         <v>315000000</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="4">
         <v>67485</v>
       </c>
       <c r="D13" s="5">
         <v>67459</v>
       </c>
       <c r="E13" s="5">
         <v>67350</v>
       </c>
       <c r="F13" s="4">
         <v>67407</v>
       </c>
       <c r="G13" s="15">
         <v>67365</v>
       </c>
       <c r="H13" s="5">
         <v>67288</v>
       </c>
       <c r="I13" s="5">
         <v>67258</v>
@@ -2514,53 +2545,56 @@
       </c>
       <c r="AA13" s="28">
         <v>65300</v>
       </c>
       <c r="AB13" s="28">
         <v>65270</v>
       </c>
       <c r="AC13" s="9">
         <v>65185</v>
       </c>
       <c r="AD13" s="5">
         <v>65068</v>
       </c>
       <c r="AE13" s="28">
         <v>64948</v>
       </c>
       <c r="AF13" s="18">
         <v>64793</v>
       </c>
       <c r="AG13" s="5">
         <v>64685</v>
       </c>
       <c r="AH13" s="34">
         <v>64567</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="79">
+      <c r="AI13" s="34">
+        <v>64291</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
+      <c r="A14" s="63">
         <v>315400000</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="4">
         <v>88692</v>
       </c>
       <c r="D14" s="5">
         <v>88627</v>
       </c>
       <c r="E14" s="5">
         <v>88597</v>
       </c>
       <c r="F14" s="4">
         <v>88615</v>
       </c>
       <c r="G14" s="15">
         <v>88556</v>
       </c>
       <c r="H14" s="5">
         <v>88599</v>
       </c>
       <c r="I14" s="5">
         <v>88573</v>
@@ -2618,53 +2652,56 @@
       </c>
       <c r="AA14" s="28">
         <v>87317</v>
       </c>
       <c r="AB14" s="28">
         <v>87234</v>
       </c>
       <c r="AC14" s="9">
         <v>87174</v>
       </c>
       <c r="AD14" s="5">
         <v>87143</v>
       </c>
       <c r="AE14" s="28">
         <v>87172</v>
       </c>
       <c r="AF14" s="18">
         <v>87115</v>
       </c>
       <c r="AG14" s="5">
         <v>87019</v>
       </c>
       <c r="AH14" s="34">
         <v>86843</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="79">
+      <c r="AI14" s="34">
+        <v>86692</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
+      <c r="A15" s="63">
         <v>315600000</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="4">
         <v>28430</v>
       </c>
       <c r="D15" s="5">
         <v>28393</v>
       </c>
       <c r="E15" s="5">
         <v>28382</v>
       </c>
       <c r="F15" s="4">
         <v>28370</v>
       </c>
       <c r="G15" s="15">
         <v>28337</v>
       </c>
       <c r="H15" s="5">
         <v>28347</v>
       </c>
       <c r="I15" s="5">
         <v>28277</v>
@@ -2722,53 +2759,56 @@
       </c>
       <c r="AA15" s="28">
         <v>27148</v>
       </c>
       <c r="AB15" s="28">
         <v>27104</v>
       </c>
       <c r="AC15" s="9">
         <v>27109</v>
       </c>
       <c r="AD15" s="5">
         <v>27060</v>
       </c>
       <c r="AE15" s="28">
         <v>26992</v>
       </c>
       <c r="AF15" s="18">
         <v>26926</v>
       </c>
       <c r="AG15" s="5">
         <v>26847</v>
       </c>
       <c r="AH15" s="34">
         <v>26739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="79">
+      <c r="AI15" s="34">
+        <v>26619</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
+      <c r="A16" s="63">
         <v>316000000</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="4">
         <v>44094</v>
       </c>
       <c r="D16" s="5">
         <v>44074</v>
       </c>
       <c r="E16" s="5">
         <v>44087</v>
       </c>
       <c r="F16" s="4">
         <v>44065</v>
       </c>
       <c r="G16" s="15">
         <v>44024</v>
       </c>
       <c r="H16" s="5">
         <v>43986</v>
       </c>
       <c r="I16" s="5">
         <v>43943</v>
@@ -2826,53 +2866,56 @@
       </c>
       <c r="AA16" s="28">
         <v>42808</v>
       </c>
       <c r="AB16" s="28">
         <v>42690</v>
       </c>
       <c r="AC16" s="9">
         <v>42622</v>
       </c>
       <c r="AD16" s="5">
         <v>42572</v>
       </c>
       <c r="AE16" s="28">
         <v>42552</v>
       </c>
       <c r="AF16" s="18">
         <v>42568</v>
       </c>
       <c r="AG16" s="5">
         <v>42423</v>
       </c>
       <c r="AH16" s="34">
         <v>42282</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="79">
+      <c r="AI16" s="34">
+        <v>42211</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
+      <c r="A17" s="63">
         <v>316200000</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="4">
         <v>48810</v>
       </c>
       <c r="D17" s="5">
         <v>48828</v>
       </c>
       <c r="E17" s="5">
         <v>48752</v>
       </c>
       <c r="F17" s="4">
         <v>48742</v>
       </c>
       <c r="G17" s="15">
         <v>48666</v>
       </c>
       <c r="H17" s="5">
         <v>48627</v>
       </c>
       <c r="I17" s="5">
         <v>48615</v>
@@ -2930,53 +2973,56 @@
       </c>
       <c r="AA17" s="28">
         <v>46880</v>
       </c>
       <c r="AB17" s="28">
         <v>46848</v>
       </c>
       <c r="AC17" s="9">
         <v>46714</v>
       </c>
       <c r="AD17" s="5">
         <v>46656</v>
       </c>
       <c r="AE17" s="28">
         <v>46563</v>
       </c>
       <c r="AF17" s="18">
         <v>46493</v>
       </c>
       <c r="AG17" s="5">
         <v>46355</v>
       </c>
       <c r="AH17" s="34">
         <v>46221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="79">
+      <c r="AI17" s="34">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35">
+      <c r="A18" s="63">
         <v>316600000</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="4">
         <v>106241</v>
       </c>
       <c r="D18" s="5">
         <v>106195</v>
       </c>
       <c r="E18" s="5">
         <v>106190</v>
       </c>
       <c r="F18" s="4">
         <v>106132</v>
       </c>
       <c r="G18" s="15">
         <v>106151</v>
       </c>
       <c r="H18" s="5">
         <v>106090</v>
       </c>
       <c r="I18" s="5">
         <v>106034</v>
@@ -3034,91 +3080,94 @@
       </c>
       <c r="AA18" s="28">
         <v>104285</v>
       </c>
       <c r="AB18" s="28">
         <v>104274</v>
       </c>
       <c r="AC18" s="9">
         <v>104282</v>
       </c>
       <c r="AD18" s="5">
         <v>104212</v>
       </c>
       <c r="AE18" s="28">
         <v>104221</v>
       </c>
       <c r="AF18" s="18">
         <v>104135</v>
       </c>
       <c r="AG18" s="5">
         <v>104004</v>
       </c>
       <c r="AH18" s="34">
         <v>103824</v>
       </c>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18" s="34">
+        <v>103665</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" s="2"/>
-      <c r="B19" s="76" t="s">
+      <c r="B19" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C19" s="76"/>
-[...33 lines deleted...]
-      <c r="A20" s="78" t="s">
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="70"/>
+      <c r="K19" s="70"/>
+      <c r="L19" s="70"/>
+      <c r="M19" s="70"/>
+      <c r="N19" s="70"/>
+      <c r="O19" s="70"/>
+      <c r="P19" s="70"/>
+      <c r="Q19" s="70"/>
+      <c r="R19" s="70"/>
+      <c r="S19" s="70"/>
+      <c r="T19" s="70"/>
+      <c r="U19" s="70"/>
+      <c r="V19" s="70"/>
+      <c r="W19" s="70"/>
+      <c r="X19" s="70"/>
+      <c r="Y19" s="70"/>
+      <c r="Z19" s="70"/>
+      <c r="AA19" s="70"/>
+      <c r="AB19" s="70"/>
+      <c r="AC19" s="67"/>
+      <c r="AD19" s="67"/>
+      <c r="AE19" s="67"/>
+      <c r="AF19" s="67"/>
+      <c r="AG19" s="67"/>
+      <c r="AH19" s="67"/>
+    </row>
+    <row r="20" spans="1:35">
+      <c r="A20" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="9">
         <v>607159</v>
       </c>
       <c r="D20" s="9">
         <v>607133</v>
       </c>
       <c r="E20" s="5">
         <v>607069</v>
       </c>
       <c r="F20" s="5">
         <v>607237</v>
       </c>
       <c r="G20" s="5">
         <v>607427</v>
       </c>
       <c r="H20" s="5">
         <v>607595</v>
       </c>
       <c r="I20" s="5">
         <v>607804</v>
@@ -3176,56 +3225,59 @@
       </c>
       <c r="AA20" s="5">
         <v>604715</v>
       </c>
       <c r="AB20" s="5">
         <v>604777</v>
       </c>
       <c r="AC20" s="18">
         <v>604656</v>
       </c>
       <c r="AD20" s="5">
         <v>604545</v>
       </c>
       <c r="AE20" s="9">
         <v>604375</v>
       </c>
       <c r="AF20" s="5">
         <v>604201</v>
       </c>
       <c r="AG20" s="5">
         <v>603879</v>
       </c>
       <c r="AH20" s="34">
         <v>603494</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="79">
+      <c r="AI20" s="34">
+        <v>602784</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
+      <c r="A21" s="63">
         <v>311010000</v>
       </c>
-      <c r="B21" s="83" t="s">
+      <c r="B21" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="9">
         <v>207071</v>
       </c>
       <c r="D21" s="9">
         <v>207337</v>
       </c>
       <c r="E21" s="5">
         <v>207475</v>
       </c>
       <c r="F21" s="5">
         <v>207677</v>
       </c>
       <c r="G21" s="5">
         <v>208039</v>
       </c>
       <c r="H21" s="5">
         <v>208150</v>
       </c>
       <c r="I21" s="5">
         <v>208393</v>
       </c>
       <c r="J21" s="5">
         <v>208572</v>
@@ -3280,53 +3332,56 @@
       </c>
       <c r="AA21" s="5">
         <v>211304</v>
       </c>
       <c r="AB21" s="5">
         <v>235923</v>
       </c>
       <c r="AC21" s="18">
         <v>236176</v>
       </c>
       <c r="AD21" s="5">
         <v>236372</v>
       </c>
       <c r="AE21" s="9">
         <v>236504</v>
       </c>
       <c r="AF21" s="5">
         <v>236609</v>
       </c>
       <c r="AG21" s="5">
         <v>236699</v>
       </c>
       <c r="AH21" s="34">
         <v>236870</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="79">
+      <c r="AI21" s="34">
+        <v>236936</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
+      <c r="A22" s="63">
         <v>313600000</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="9">
         <v>54116</v>
       </c>
       <c r="D22" s="9">
         <v>54129</v>
       </c>
       <c r="E22" s="5">
         <v>54089</v>
       </c>
       <c r="F22" s="5">
         <v>54132</v>
       </c>
       <c r="G22" s="5">
         <v>54124</v>
       </c>
       <c r="H22" s="5">
         <v>54158</v>
       </c>
       <c r="I22" s="5">
         <v>54173</v>
@@ -3384,53 +3439,56 @@
       </c>
       <c r="AA22" s="5">
         <v>54485</v>
       </c>
       <c r="AB22" s="5">
         <v>48848</v>
       </c>
       <c r="AC22" s="18">
         <v>48859</v>
       </c>
       <c r="AD22" s="5">
         <v>48885</v>
       </c>
       <c r="AE22" s="9">
         <v>48880</v>
       </c>
       <c r="AF22" s="5">
         <v>48865</v>
       </c>
       <c r="AG22" s="5">
         <v>48872</v>
       </c>
       <c r="AH22" s="34">
         <v>48890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="79">
+      <c r="AI22" s="34">
+        <v>48831</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
+      <c r="A23" s="63">
         <v>314000000</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="9">
         <v>45256</v>
       </c>
       <c r="D23" s="9">
         <v>45204</v>
       </c>
       <c r="E23" s="5">
         <v>45147</v>
       </c>
       <c r="F23" s="5">
         <v>45149</v>
       </c>
       <c r="G23" s="5">
         <v>45106</v>
       </c>
       <c r="H23" s="5">
         <v>45173</v>
       </c>
       <c r="I23" s="5">
         <v>45184</v>
@@ -3488,53 +3546,56 @@
       </c>
       <c r="AA23" s="5">
         <v>45123</v>
       </c>
       <c r="AB23" s="5">
         <v>26505</v>
       </c>
       <c r="AC23" s="18">
         <v>26466</v>
       </c>
       <c r="AD23" s="5">
         <v>26437</v>
       </c>
       <c r="AE23" s="9">
         <v>26444</v>
       </c>
       <c r="AF23" s="5">
         <v>26412</v>
       </c>
       <c r="AG23" s="5">
         <v>26395</v>
       </c>
       <c r="AH23" s="34">
         <v>26333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="79">
+      <c r="AI23" s="34">
+        <v>26302</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
+      <c r="A24" s="63">
         <v>314200000</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="9">
         <v>28017</v>
       </c>
       <c r="D24" s="9">
         <v>27924</v>
       </c>
       <c r="E24" s="5">
         <v>27937</v>
       </c>
       <c r="F24" s="5">
         <v>27922</v>
       </c>
       <c r="G24" s="5">
         <v>27912</v>
       </c>
       <c r="H24" s="5">
         <v>27950</v>
       </c>
       <c r="I24" s="5">
         <v>27959</v>
@@ -3592,53 +3653,56 @@
       </c>
       <c r="AA24" s="5">
         <v>27102</v>
       </c>
       <c r="AB24" s="5">
         <v>27045</v>
       </c>
       <c r="AC24" s="18">
         <v>26965</v>
       </c>
       <c r="AD24" s="5">
         <v>26907</v>
       </c>
       <c r="AE24" s="9">
         <v>26837</v>
       </c>
       <c r="AF24" s="5">
         <v>26817</v>
       </c>
       <c r="AG24" s="5">
         <v>26786</v>
       </c>
       <c r="AH24" s="34">
         <v>26757</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="79">
+      <c r="AI24" s="34">
+        <v>26650</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
+      <c r="A25" s="63">
         <v>314800000</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="9">
         <v>78887</v>
       </c>
       <c r="D25" s="9">
         <v>78841</v>
       </c>
       <c r="E25" s="5">
         <v>78822</v>
       </c>
       <c r="F25" s="5">
         <v>78779</v>
       </c>
       <c r="G25" s="5">
         <v>78793</v>
       </c>
       <c r="H25" s="5">
         <v>78750</v>
       </c>
       <c r="I25" s="5">
         <v>78760</v>
@@ -3696,53 +3760,56 @@
       </c>
       <c r="AA25" s="5">
         <v>77152</v>
       </c>
       <c r="AB25" s="5">
         <v>77011</v>
       </c>
       <c r="AC25" s="18">
         <v>76862</v>
       </c>
       <c r="AD25" s="5">
         <v>76746</v>
       </c>
       <c r="AE25" s="9">
         <v>76637</v>
       </c>
       <c r="AF25" s="5">
         <v>76639</v>
       </c>
       <c r="AG25" s="5">
         <v>76575</v>
       </c>
       <c r="AH25" s="34">
         <v>76482</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="79">
+      <c r="AI25" s="34">
+        <v>76309</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
+      <c r="A26" s="63">
         <v>315000000</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="9">
         <v>34494</v>
       </c>
       <c r="D26" s="9">
         <v>34467</v>
       </c>
       <c r="E26" s="5">
         <v>34421</v>
       </c>
       <c r="F26" s="5">
         <v>34440</v>
       </c>
       <c r="G26" s="5">
         <v>34403</v>
       </c>
       <c r="H26" s="5">
         <v>34387</v>
       </c>
       <c r="I26" s="5">
         <v>34393</v>
@@ -3800,53 +3867,56 @@
       </c>
       <c r="AA26" s="5">
         <v>33633</v>
       </c>
       <c r="AB26" s="5">
         <v>33634</v>
       </c>
       <c r="AC26" s="18">
         <v>33609</v>
       </c>
       <c r="AD26" s="5">
         <v>33551</v>
       </c>
       <c r="AE26" s="9">
         <v>33500</v>
       </c>
       <c r="AF26" s="5">
         <v>33428</v>
       </c>
       <c r="AG26" s="5">
         <v>33401</v>
       </c>
       <c r="AH26" s="34">
         <v>33371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="79">
+      <c r="AI26" s="34">
+        <v>33256</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
+      <c r="A27" s="63">
         <v>315400000</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="9">
         <v>44554</v>
       </c>
       <c r="D27" s="9">
         <v>44524</v>
       </c>
       <c r="E27" s="5">
         <v>44503</v>
       </c>
       <c r="F27" s="5">
         <v>44523</v>
       </c>
       <c r="G27" s="5">
         <v>44483</v>
       </c>
       <c r="H27" s="5">
         <v>44495</v>
       </c>
       <c r="I27" s="5">
         <v>44494</v>
@@ -3904,53 +3974,56 @@
       </c>
       <c r="AA27" s="5">
         <v>44022</v>
       </c>
       <c r="AB27" s="5">
         <v>43983</v>
       </c>
       <c r="AC27" s="18">
         <v>43985</v>
       </c>
       <c r="AD27" s="5">
         <v>43992</v>
       </c>
       <c r="AE27" s="9">
         <v>44005</v>
       </c>
       <c r="AF27" s="5">
         <v>43982</v>
       </c>
       <c r="AG27" s="5">
         <v>43926</v>
       </c>
       <c r="AH27" s="34">
         <v>43836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="79">
+      <c r="AI27" s="34">
+        <v>43794</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
+      <c r="A28" s="63">
         <v>315600000</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="9">
         <v>14606</v>
       </c>
       <c r="D28" s="9">
         <v>14576</v>
       </c>
       <c r="E28" s="5">
         <v>14583</v>
       </c>
       <c r="F28" s="5">
         <v>14571</v>
       </c>
       <c r="G28" s="5">
         <v>14556</v>
       </c>
       <c r="H28" s="5">
         <v>14560</v>
       </c>
       <c r="I28" s="5">
         <v>14533</v>
@@ -4008,53 +4081,56 @@
       </c>
       <c r="AA28" s="5">
         <v>14039</v>
       </c>
       <c r="AB28" s="5">
         <v>14011</v>
       </c>
       <c r="AC28" s="18">
         <v>14014</v>
       </c>
       <c r="AD28" s="5">
         <v>14009</v>
       </c>
       <c r="AE28" s="9">
         <v>13979</v>
       </c>
       <c r="AF28" s="5">
         <v>13948</v>
       </c>
       <c r="AG28" s="5">
         <v>13909</v>
       </c>
       <c r="AH28" s="34">
         <v>13859</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="79">
+      <c r="AI28" s="34">
+        <v>13792</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
+      <c r="A29" s="63">
         <v>316000000</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="9">
         <v>22371</v>
       </c>
       <c r="D29" s="9">
         <v>22364</v>
       </c>
       <c r="E29" s="5">
         <v>22377</v>
       </c>
       <c r="F29" s="5">
         <v>22361</v>
       </c>
       <c r="G29" s="5">
         <v>22352</v>
       </c>
       <c r="H29" s="5">
         <v>22329</v>
       </c>
       <c r="I29" s="5">
         <v>22302</v>
@@ -4112,53 +4188,56 @@
       </c>
       <c r="AA29" s="5">
         <v>21724</v>
       </c>
       <c r="AB29" s="5">
         <v>21667</v>
       </c>
       <c r="AC29" s="18">
         <v>21638</v>
       </c>
       <c r="AD29" s="5">
         <v>21623</v>
       </c>
       <c r="AE29" s="9">
         <v>21618</v>
       </c>
       <c r="AF29" s="5">
         <v>21626</v>
       </c>
       <c r="AG29" s="5">
         <v>21559</v>
       </c>
       <c r="AH29" s="34">
         <v>21485</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="79">
+      <c r="AI29" s="34">
+        <v>21454</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
+      <c r="A30" s="63">
         <v>316200000</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="9">
         <v>24753</v>
       </c>
       <c r="D30" s="9">
         <v>24746</v>
       </c>
       <c r="E30" s="5">
         <v>24708</v>
       </c>
       <c r="F30" s="5">
         <v>24687</v>
       </c>
       <c r="G30" s="5">
         <v>24651</v>
       </c>
       <c r="H30" s="5">
         <v>24641</v>
       </c>
       <c r="I30" s="5">
         <v>24621</v>
@@ -4216,53 +4295,56 @@
       </c>
       <c r="AA30" s="5">
         <v>23813</v>
       </c>
       <c r="AB30" s="5">
         <v>23815</v>
       </c>
       <c r="AC30" s="18">
         <v>23736</v>
       </c>
       <c r="AD30" s="5">
         <v>23708</v>
       </c>
       <c r="AE30" s="9">
         <v>23647</v>
       </c>
       <c r="AF30" s="5">
         <v>23610</v>
       </c>
       <c r="AG30" s="5">
         <v>23553</v>
       </c>
       <c r="AH30" s="34">
         <v>23497</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="79">
+      <c r="AI30" s="34">
+        <v>23432</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
+      <c r="A31" s="63">
         <v>316600000</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="9">
         <v>53034</v>
       </c>
       <c r="D31" s="9">
         <v>53021</v>
       </c>
       <c r="E31" s="5">
         <v>53007</v>
       </c>
       <c r="F31" s="5">
         <v>52996</v>
       </c>
       <c r="G31" s="5">
         <v>53008</v>
       </c>
       <c r="H31" s="5">
         <v>53002</v>
       </c>
       <c r="I31" s="5">
         <v>52992</v>
@@ -4320,91 +4402,95 @@
       </c>
       <c r="AA31" s="5">
         <v>52318</v>
       </c>
       <c r="AB31" s="5">
         <v>52335</v>
       </c>
       <c r="AC31" s="18">
         <v>52346</v>
       </c>
       <c r="AD31" s="5">
         <v>52315</v>
       </c>
       <c r="AE31" s="9">
         <v>52324</v>
       </c>
       <c r="AF31" s="5">
         <v>52265</v>
       </c>
       <c r="AG31" s="5">
         <v>52204</v>
       </c>
       <c r="AH31" s="34">
         <v>52114</v>
       </c>
-    </row>
-    <row r="32" spans="1:34" ht="15" customHeight="1">
+      <c r="AI31" s="34">
+        <v>52028</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" ht="15" customHeight="1">
       <c r="A32" s="2"/>
       <c r="B32" s="71" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="71"/>
       <c r="D32" s="71"/>
       <c r="E32" s="71"/>
       <c r="F32" s="71"/>
       <c r="G32" s="71"/>
       <c r="H32" s="71"/>
       <c r="I32" s="71"/>
       <c r="J32" s="71"/>
       <c r="K32" s="71"/>
       <c r="L32" s="71"/>
       <c r="M32" s="71"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
       <c r="P32" s="71"/>
       <c r="Q32" s="71"/>
       <c r="R32" s="71"/>
       <c r="S32" s="71"/>
       <c r="T32" s="71"/>
       <c r="U32" s="71"/>
       <c r="V32" s="71"/>
       <c r="W32" s="71"/>
       <c r="X32" s="71"/>
       <c r="Y32" s="71"/>
       <c r="Z32" s="71"/>
       <c r="AA32" s="71"/>
       <c r="AB32" s="71"/>
-      <c r="AC32" s="61"/>
-[...7 lines deleted...]
-      <c r="A33" s="78" t="s">
+      <c r="AC32" s="67"/>
+      <c r="AD32" s="67"/>
+      <c r="AE32" s="67"/>
+      <c r="AF32" s="67"/>
+      <c r="AG32" s="67"/>
+      <c r="AH32" s="67"/>
+      <c r="AI32" s="34"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="9">
         <v>615438</v>
       </c>
       <c r="D33" s="9">
         <v>615485</v>
       </c>
       <c r="E33" s="5">
         <v>615409</v>
       </c>
       <c r="F33" s="5">
         <v>615574</v>
       </c>
       <c r="G33" s="5">
         <v>615731</v>
       </c>
       <c r="H33" s="5">
         <v>615862</v>
       </c>
       <c r="I33" s="5">
         <v>615866</v>
@@ -4462,56 +4548,59 @@
       </c>
       <c r="AA33" s="5">
         <v>610658</v>
       </c>
       <c r="AB33" s="5">
         <v>610583</v>
       </c>
       <c r="AC33" s="20">
         <v>610309</v>
       </c>
       <c r="AD33" s="5">
         <v>609956</v>
       </c>
       <c r="AE33" s="9">
         <v>609665</v>
       </c>
       <c r="AF33" s="5">
         <v>609355</v>
       </c>
       <c r="AG33" s="5">
         <v>608819</v>
       </c>
       <c r="AH33" s="34">
         <v>608211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="79">
+      <c r="AI33" s="34">
+        <v>607300</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35">
+      <c r="A34" s="63">
         <v>311010000</v>
       </c>
-      <c r="B34" s="83" t="s">
+      <c r="B34" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C34" s="9">
         <v>224089</v>
       </c>
       <c r="D34" s="9">
         <v>224329</v>
       </c>
       <c r="E34" s="5">
         <v>224445</v>
       </c>
       <c r="F34" s="5">
         <v>224690</v>
       </c>
       <c r="G34" s="5">
         <v>225083</v>
       </c>
       <c r="H34" s="5">
         <v>225273</v>
       </c>
       <c r="I34" s="5">
         <v>225395</v>
       </c>
       <c r="J34" s="5">
         <v>225644</v>
@@ -4566,53 +4655,56 @@
       </c>
       <c r="AA34" s="5">
         <v>228445</v>
       </c>
       <c r="AB34" s="5">
         <v>252210</v>
       </c>
       <c r="AC34" s="20">
         <v>252422</v>
       </c>
       <c r="AD34" s="5">
         <v>252659</v>
       </c>
       <c r="AE34" s="9">
         <v>252749</v>
       </c>
       <c r="AF34" s="5">
         <v>252779</v>
       </c>
       <c r="AG34" s="5">
         <v>252913</v>
       </c>
       <c r="AH34" s="34">
         <v>253031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="79">
+      <c r="AI34" s="34">
+        <v>253127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35">
+      <c r="A35" s="63">
         <v>313600000</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="9">
         <v>52231</v>
       </c>
       <c r="D35" s="9">
         <v>52263</v>
       </c>
       <c r="E35" s="5">
         <v>52267</v>
       </c>
       <c r="F35" s="5">
         <v>52296</v>
       </c>
       <c r="G35" s="5">
         <v>52288</v>
       </c>
       <c r="H35" s="5">
         <v>52321</v>
       </c>
       <c r="I35" s="5">
         <v>52348</v>
@@ -4670,53 +4762,56 @@
       </c>
       <c r="AA35" s="5">
         <v>52200</v>
       </c>
       <c r="AB35" s="5">
         <v>46639</v>
       </c>
       <c r="AC35" s="20">
         <v>46627</v>
       </c>
       <c r="AD35" s="5">
         <v>46563</v>
       </c>
       <c r="AE35" s="9">
         <v>46533</v>
       </c>
       <c r="AF35" s="5">
         <v>46547</v>
       </c>
       <c r="AG35" s="5">
         <v>46511</v>
       </c>
       <c r="AH35" s="34">
         <v>46435</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="79">
+      <c r="AI35" s="34">
+        <v>46347</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35">
+      <c r="A36" s="63">
         <v>314000000</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9">
         <v>43128</v>
       </c>
       <c r="D36" s="9">
         <v>43100</v>
       </c>
       <c r="E36" s="5">
         <v>43056</v>
       </c>
       <c r="F36" s="5">
         <v>43003</v>
       </c>
       <c r="G36" s="5">
         <v>42908</v>
       </c>
       <c r="H36" s="5">
         <v>42953</v>
       </c>
       <c r="I36" s="5">
         <v>42952</v>
@@ -4774,53 +4869,56 @@
       </c>
       <c r="AA36" s="5">
         <v>42511</v>
       </c>
       <c r="AB36" s="5">
         <v>24671</v>
       </c>
       <c r="AC36" s="20">
         <v>24620</v>
       </c>
       <c r="AD36" s="5">
         <v>24577</v>
       </c>
       <c r="AE36" s="9">
         <v>24524</v>
       </c>
       <c r="AF36" s="5">
         <v>24480</v>
       </c>
       <c r="AG36" s="5">
         <v>24429</v>
       </c>
       <c r="AH36" s="34">
         <v>24419</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="79">
+      <c r="AI36" s="34">
+        <v>24387</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35">
+      <c r="A37" s="63">
         <v>314200000</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="9">
         <v>26320</v>
       </c>
       <c r="D37" s="9">
         <v>26268</v>
       </c>
       <c r="E37" s="5">
         <v>26282</v>
       </c>
       <c r="F37" s="5">
         <v>26299</v>
       </c>
       <c r="G37" s="5">
         <v>26258</v>
       </c>
       <c r="H37" s="5">
         <v>26295</v>
       </c>
       <c r="I37" s="5">
         <v>26334</v>
@@ -4878,53 +4976,56 @@
       </c>
       <c r="AA37" s="5">
         <v>25373</v>
       </c>
       <c r="AB37" s="5">
         <v>25258</v>
       </c>
       <c r="AC37" s="20">
         <v>25135</v>
       </c>
       <c r="AD37" s="5">
         <v>25036</v>
       </c>
       <c r="AE37" s="9">
         <v>24986</v>
       </c>
       <c r="AF37" s="5">
         <v>24945</v>
       </c>
       <c r="AG37" s="5">
         <v>24904</v>
       </c>
       <c r="AH37" s="34">
         <v>24838</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="79">
+      <c r="AI37" s="34">
+        <v>24671</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35">
+      <c r="A38" s="63">
         <v>314800000</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="9">
         <v>79730</v>
       </c>
       <c r="D38" s="9">
         <v>79647</v>
       </c>
       <c r="E38" s="5">
         <v>79600</v>
       </c>
       <c r="F38" s="5">
         <v>79533</v>
       </c>
       <c r="G38" s="5">
         <v>79548</v>
       </c>
       <c r="H38" s="5">
         <v>79497</v>
       </c>
       <c r="I38" s="5">
         <v>79472</v>
@@ -4982,53 +5083,56 @@
       </c>
       <c r="AA38" s="5">
         <v>77940</v>
       </c>
       <c r="AB38" s="5">
         <v>77830</v>
       </c>
       <c r="AC38" s="20">
         <v>77747</v>
       </c>
       <c r="AD38" s="5">
         <v>77608</v>
       </c>
       <c r="AE38" s="9">
         <v>77498</v>
       </c>
       <c r="AF38" s="5">
         <v>77433</v>
       </c>
       <c r="AG38" s="5">
         <v>77281</v>
       </c>
       <c r="AH38" s="34">
         <v>77174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="79">
+      <c r="AI38" s="34">
+        <v>76998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35">
+      <c r="A39" s="63">
         <v>315000000</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="9">
         <v>32991</v>
       </c>
       <c r="D39" s="9">
         <v>32992</v>
       </c>
       <c r="E39" s="5">
         <v>32929</v>
       </c>
       <c r="F39" s="5">
         <v>32967</v>
       </c>
       <c r="G39" s="5">
         <v>32962</v>
       </c>
       <c r="H39" s="5">
         <v>32901</v>
       </c>
       <c r="I39" s="5">
         <v>32865</v>
@@ -5086,53 +5190,56 @@
       </c>
       <c r="AA39" s="5">
         <v>31667</v>
       </c>
       <c r="AB39" s="5">
         <v>31636</v>
       </c>
       <c r="AC39" s="20">
         <v>31576</v>
       </c>
       <c r="AD39" s="5">
         <v>31517</v>
       </c>
       <c r="AE39" s="9">
         <v>31448</v>
       </c>
       <c r="AF39" s="5">
         <v>31365</v>
       </c>
       <c r="AG39" s="5">
         <v>31284</v>
       </c>
       <c r="AH39" s="34">
         <v>31196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="79">
+      <c r="AI39" s="34">
+        <v>31035</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="A40" s="63">
         <v>315400000</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="9">
         <v>44138</v>
       </c>
       <c r="D40" s="9">
         <v>44103</v>
       </c>
       <c r="E40" s="5">
         <v>44094</v>
       </c>
       <c r="F40" s="5">
         <v>44092</v>
       </c>
       <c r="G40" s="5">
         <v>44073</v>
       </c>
       <c r="H40" s="5">
         <v>44104</v>
       </c>
       <c r="I40" s="5">
         <v>44079</v>
@@ -5190,53 +5297,56 @@
       </c>
       <c r="AA40" s="5">
         <v>43295</v>
       </c>
       <c r="AB40" s="5">
         <v>43251</v>
       </c>
       <c r="AC40" s="20">
         <v>43189</v>
       </c>
       <c r="AD40" s="5">
         <v>43151</v>
       </c>
       <c r="AE40" s="9">
         <v>43167</v>
       </c>
       <c r="AF40" s="5">
         <v>43133</v>
       </c>
       <c r="AG40" s="5">
         <v>43093</v>
       </c>
       <c r="AH40" s="34">
         <v>43007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="79">
+      <c r="AI40" s="34">
+        <v>42898</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="A41" s="63">
         <v>315600000</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="9">
         <v>13824</v>
       </c>
       <c r="D41" s="9">
         <v>13817</v>
       </c>
       <c r="E41" s="5">
         <v>13799</v>
       </c>
       <c r="F41" s="5">
         <v>13799</v>
       </c>
       <c r="G41" s="5">
         <v>13781</v>
       </c>
       <c r="H41" s="5">
         <v>13787</v>
       </c>
       <c r="I41" s="5">
         <v>13744</v>
@@ -5294,53 +5404,56 @@
       </c>
       <c r="AA41" s="5">
         <v>13109</v>
       </c>
       <c r="AB41" s="5">
         <v>13093</v>
       </c>
       <c r="AC41" s="20">
         <v>13095</v>
       </c>
       <c r="AD41" s="5">
         <v>13051</v>
       </c>
       <c r="AE41" s="9">
         <v>13013</v>
       </c>
       <c r="AF41" s="5">
         <v>12978</v>
       </c>
       <c r="AG41" s="5">
         <v>12938</v>
       </c>
       <c r="AH41" s="34">
         <v>12880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="79">
+      <c r="AI41" s="34">
+        <v>12827</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35">
+      <c r="A42" s="63">
         <v>316000000</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="9">
         <v>21723</v>
       </c>
       <c r="D42" s="9">
         <v>21710</v>
       </c>
       <c r="E42" s="5">
         <v>21710</v>
       </c>
       <c r="F42" s="5">
         <v>21704</v>
       </c>
       <c r="G42" s="5">
         <v>21672</v>
       </c>
       <c r="H42" s="5">
         <v>21657</v>
       </c>
       <c r="I42" s="5">
         <v>21641</v>
@@ -5398,53 +5511,56 @@
       </c>
       <c r="AA42" s="5">
         <v>21084</v>
       </c>
       <c r="AB42" s="5">
         <v>21023</v>
       </c>
       <c r="AC42" s="20">
         <v>20984</v>
       </c>
       <c r="AD42" s="5">
         <v>20949</v>
       </c>
       <c r="AE42" s="9">
         <v>20934</v>
       </c>
       <c r="AF42" s="5">
         <v>20942</v>
       </c>
       <c r="AG42" s="5">
         <v>20864</v>
       </c>
       <c r="AH42" s="34">
         <v>20797</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="79">
+      <c r="AI42" s="34">
+        <v>20757</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35">
+      <c r="A43" s="63">
         <v>316200000</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="9">
         <v>24057</v>
       </c>
       <c r="D43" s="9">
         <v>24082</v>
       </c>
       <c r="E43" s="5">
         <v>24044</v>
       </c>
       <c r="F43" s="5">
         <v>24055</v>
       </c>
       <c r="G43" s="5">
         <v>24015</v>
       </c>
       <c r="H43" s="5">
         <v>23986</v>
       </c>
       <c r="I43" s="5">
         <v>23994</v>
@@ -5502,53 +5618,56 @@
       </c>
       <c r="AA43" s="5">
         <v>23067</v>
       </c>
       <c r="AB43" s="5">
         <v>23033</v>
       </c>
       <c r="AC43" s="20">
         <v>22978</v>
       </c>
       <c r="AD43" s="5">
         <v>22948</v>
       </c>
       <c r="AE43" s="9">
         <v>22916</v>
       </c>
       <c r="AF43" s="5">
         <v>22883</v>
       </c>
       <c r="AG43" s="5">
         <v>22802</v>
       </c>
       <c r="AH43" s="34">
         <v>22724</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="79">
+      <c r="AI43" s="34">
+        <v>22616</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="A44" s="63">
         <v>316600000</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C44" s="9">
         <v>53207</v>
       </c>
       <c r="D44" s="9">
         <v>53174</v>
       </c>
       <c r="E44" s="5">
         <v>53183</v>
       </c>
       <c r="F44" s="5">
         <v>53136</v>
       </c>
       <c r="G44" s="5">
         <v>53143</v>
       </c>
       <c r="H44" s="5">
         <v>53088</v>
       </c>
       <c r="I44" s="5">
         <v>53042</v>
@@ -5606,91 +5725,95 @@
       </c>
       <c r="AA44" s="5">
         <v>51967</v>
       </c>
       <c r="AB44" s="5">
         <v>51939</v>
       </c>
       <c r="AC44" s="20">
         <v>51936</v>
       </c>
       <c r="AD44" s="5">
         <v>51897</v>
       </c>
       <c r="AE44" s="9">
         <v>51897</v>
       </c>
       <c r="AF44" s="5">
         <v>51870</v>
       </c>
       <c r="AG44" s="5">
         <v>51800</v>
       </c>
       <c r="AH44" s="34">
         <v>51710</v>
       </c>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44" s="34">
+        <v>51637</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" s="2"/>
-      <c r="B45" s="77" t="s">
+      <c r="B45" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="77"/>
-[...33 lines deleted...]
-      <c r="A46" s="78" t="s">
+      <c r="C45" s="72"/>
+      <c r="D45" s="72"/>
+      <c r="E45" s="72"/>
+      <c r="F45" s="72"/>
+      <c r="G45" s="72"/>
+      <c r="H45" s="72"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="72"/>
+      <c r="K45" s="72"/>
+      <c r="L45" s="72"/>
+      <c r="M45" s="72"/>
+      <c r="N45" s="72"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="72"/>
+      <c r="Q45" s="72"/>
+      <c r="R45" s="72"/>
+      <c r="S45" s="72"/>
+      <c r="T45" s="72"/>
+      <c r="U45" s="72"/>
+      <c r="V45" s="72"/>
+      <c r="W45" s="72"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="72"/>
+      <c r="Z45" s="72"/>
+      <c r="AA45" s="72"/>
+      <c r="AB45" s="72"/>
+      <c r="AC45" s="67"/>
+      <c r="AD45" s="67"/>
+      <c r="AE45" s="67"/>
+      <c r="AF45" s="67"/>
+      <c r="AG45" s="67"/>
+      <c r="AH45" s="67"/>
+      <c r="AI45" s="61"/>
+    </row>
+    <row r="46" spans="1:35">
+      <c r="A46" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="4">
         <v>530806</v>
       </c>
       <c r="D46" s="9">
         <v>531287</v>
       </c>
       <c r="E46" s="5">
         <v>531633</v>
       </c>
       <c r="F46" s="4">
         <v>532110</v>
       </c>
       <c r="G46" s="5">
         <v>532862</v>
       </c>
       <c r="H46" s="5">
         <v>533116</v>
       </c>
       <c r="I46" s="5">
         <v>533591</v>
@@ -5748,56 +5871,59 @@
       </c>
       <c r="AA46" s="5">
         <v>538365</v>
       </c>
       <c r="AB46" s="5">
         <v>586696</v>
       </c>
       <c r="AC46" s="9">
         <v>587084</v>
       </c>
       <c r="AD46" s="9">
         <v>587476</v>
       </c>
       <c r="AE46" s="28">
         <v>587682</v>
       </c>
       <c r="AF46" s="18">
         <v>587824</v>
       </c>
       <c r="AG46" s="5">
         <v>587835</v>
       </c>
       <c r="AH46" s="34">
         <v>587855</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="79">
+      <c r="AI46" s="34">
+        <v>587831</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
+      <c r="A47" s="63">
         <v>311010000</v>
       </c>
-      <c r="B47" s="83" t="s">
+      <c r="B47" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="4">
         <v>431160</v>
       </c>
       <c r="D47" s="5">
         <v>431666</v>
       </c>
       <c r="E47" s="5">
         <v>431920</v>
       </c>
       <c r="F47" s="4">
         <v>432367</v>
       </c>
       <c r="G47" s="5">
         <v>433122</v>
       </c>
       <c r="H47" s="5">
         <v>433423</v>
       </c>
       <c r="I47" s="5">
         <v>433788</v>
       </c>
       <c r="J47" s="5">
         <v>434216</v>
@@ -5852,53 +5978,56 @@
       </c>
       <c r="AA47" s="5">
         <v>439749</v>
       </c>
       <c r="AB47" s="5">
         <v>488133</v>
       </c>
       <c r="AC47" s="9">
         <v>488598</v>
       </c>
       <c r="AD47" s="9">
         <v>489031</v>
       </c>
       <c r="AE47" s="28">
         <v>489253</v>
       </c>
       <c r="AF47" s="18">
         <v>489388</v>
       </c>
       <c r="AG47" s="5">
         <v>489612</v>
       </c>
       <c r="AH47" s="34">
         <v>489901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="79">
+      <c r="AI47" s="34">
+        <v>490063</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35">
+      <c r="A48" s="63">
         <v>316000000</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="4">
         <v>25693</v>
       </c>
       <c r="D48" s="5">
         <v>25679</v>
       </c>
       <c r="E48" s="5">
         <v>25748</v>
       </c>
       <c r="F48" s="4">
         <v>25768</v>
       </c>
       <c r="G48" s="5">
         <v>25792</v>
       </c>
       <c r="H48" s="5">
         <v>25770</v>
       </c>
       <c r="I48" s="5">
         <v>25778</v>
@@ -5956,53 +6085,56 @@
       </c>
       <c r="AA48" s="5">
         <v>25574</v>
       </c>
       <c r="AB48" s="5">
         <v>25500</v>
       </c>
       <c r="AC48" s="9">
         <v>25492</v>
       </c>
       <c r="AD48" s="9">
         <v>25468</v>
       </c>
       <c r="AE48" s="28">
         <v>25466</v>
       </c>
       <c r="AF48" s="18">
         <v>25485</v>
       </c>
       <c r="AG48" s="5">
         <v>25403</v>
       </c>
       <c r="AH48" s="34">
         <v>25276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="79">
+      <c r="AI48" s="34">
+        <v>25261</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
+      <c r="A49" s="63">
         <v>316200000</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C49" s="4">
         <v>28422</v>
       </c>
       <c r="D49" s="5">
         <v>28453</v>
       </c>
       <c r="E49" s="5">
         <v>28464</v>
       </c>
       <c r="F49" s="4">
         <v>28487</v>
       </c>
       <c r="G49" s="5">
         <v>28454</v>
       </c>
       <c r="H49" s="5">
         <v>28469</v>
       </c>
       <c r="I49" s="5">
         <v>28546</v>
@@ -6060,53 +6192,56 @@
       </c>
       <c r="AA49" s="5">
         <v>27951</v>
       </c>
       <c r="AB49" s="5">
         <v>27954</v>
       </c>
       <c r="AC49" s="9">
         <v>27891</v>
       </c>
       <c r="AD49" s="9">
         <v>27890</v>
       </c>
       <c r="AE49" s="28">
         <v>27838</v>
       </c>
       <c r="AF49" s="18">
         <v>27795</v>
       </c>
       <c r="AG49" s="5">
         <v>27697</v>
       </c>
       <c r="AH49" s="34">
         <v>27627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="79">
+      <c r="AI49" s="34">
+        <v>27507</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35">
+      <c r="A50" s="63">
         <v>316600000</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="4">
         <v>45531</v>
       </c>
       <c r="D50" s="5">
         <v>45489</v>
       </c>
       <c r="E50" s="5">
         <v>45501</v>
       </c>
       <c r="F50" s="25">
         <v>45488</v>
       </c>
       <c r="G50" s="5">
         <v>45494</v>
       </c>
       <c r="H50" s="5">
         <v>45454</v>
       </c>
       <c r="I50" s="5">
         <v>45479</v>
@@ -6164,91 +6299,94 @@
       </c>
       <c r="AA50" s="5">
         <v>45091</v>
       </c>
       <c r="AB50" s="5">
         <v>45109</v>
       </c>
       <c r="AC50" s="9">
         <v>45103</v>
       </c>
       <c r="AD50" s="9">
         <v>45087</v>
       </c>
       <c r="AE50" s="28">
         <v>45125</v>
       </c>
       <c r="AF50" s="18">
         <v>45156</v>
       </c>
       <c r="AG50" s="5">
         <v>45123</v>
       </c>
       <c r="AH50" s="34">
         <v>45051</v>
       </c>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50" s="34">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" s="2"/>
-      <c r="B51" s="76" t="s">
+      <c r="B51" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C51" s="76"/>
-[...33 lines deleted...]
-      <c r="A52" s="78" t="s">
+      <c r="C51" s="70"/>
+      <c r="D51" s="70"/>
+      <c r="E51" s="70"/>
+      <c r="F51" s="70"/>
+      <c r="G51" s="70"/>
+      <c r="H51" s="70"/>
+      <c r="I51" s="70"/>
+      <c r="J51" s="70"/>
+      <c r="K51" s="70"/>
+      <c r="L51" s="70"/>
+      <c r="M51" s="70"/>
+      <c r="N51" s="70"/>
+      <c r="O51" s="70"/>
+      <c r="P51" s="70"/>
+      <c r="Q51" s="70"/>
+      <c r="R51" s="70"/>
+      <c r="S51" s="70"/>
+      <c r="T51" s="70"/>
+      <c r="U51" s="70"/>
+      <c r="V51" s="70"/>
+      <c r="W51" s="70"/>
+      <c r="X51" s="70"/>
+      <c r="Y51" s="70"/>
+      <c r="Z51" s="70"/>
+      <c r="AA51" s="70"/>
+      <c r="AB51" s="70"/>
+      <c r="AC51" s="67"/>
+      <c r="AD51" s="67"/>
+      <c r="AE51" s="67"/>
+      <c r="AF51" s="67"/>
+      <c r="AG51" s="67"/>
+      <c r="AH51" s="67"/>
+    </row>
+    <row r="52" spans="1:35">
+      <c r="A52" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="9">
         <v>255752</v>
       </c>
       <c r="D52" s="9">
         <v>255978</v>
       </c>
       <c r="E52" s="5">
         <v>256152</v>
       </c>
       <c r="F52" s="5">
         <v>256354</v>
       </c>
       <c r="G52" s="5">
         <v>256720</v>
       </c>
       <c r="H52" s="5">
         <v>256811</v>
       </c>
       <c r="I52" s="5">
         <v>257114</v>
@@ -6306,56 +6444,59 @@
       </c>
       <c r="AA52" s="5">
         <v>259548</v>
       </c>
       <c r="AB52" s="5">
         <v>284168</v>
       </c>
       <c r="AC52" s="5">
         <v>284392</v>
       </c>
       <c r="AD52" s="5">
         <v>284581</v>
       </c>
       <c r="AE52" s="9">
         <v>284703</v>
       </c>
       <c r="AF52" s="5">
         <v>284817</v>
       </c>
       <c r="AG52" s="5">
         <v>284802</v>
       </c>
       <c r="AH52" s="34">
         <v>284839</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="79">
+      <c r="AI52" s="34">
+        <v>284822</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35">
+      <c r="A53" s="63">
         <v>311010000</v>
       </c>
-      <c r="B53" s="83" t="s">
+      <c r="B53" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C53" s="9">
         <v>207071</v>
       </c>
       <c r="D53" s="9">
         <v>207337</v>
       </c>
       <c r="E53" s="5">
         <v>207475</v>
       </c>
       <c r="F53" s="5">
         <v>207677</v>
       </c>
       <c r="G53" s="5">
         <v>208039</v>
       </c>
       <c r="H53" s="5">
         <v>208150</v>
       </c>
       <c r="I53" s="5">
         <v>208393</v>
       </c>
       <c r="J53" s="5">
         <v>208572</v>
@@ -6410,53 +6551,56 @@
       </c>
       <c r="AA53" s="5">
         <v>211304</v>
       </c>
       <c r="AB53" s="5">
         <v>235923</v>
       </c>
       <c r="AC53" s="5">
         <v>236176</v>
       </c>
       <c r="AD53" s="5">
         <v>236372</v>
       </c>
       <c r="AE53" s="9">
         <v>236504</v>
       </c>
       <c r="AF53" s="5">
         <v>236609</v>
       </c>
       <c r="AG53" s="5">
         <v>236699</v>
       </c>
       <c r="AH53" s="34">
         <v>236870</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="79">
+      <c r="AI53" s="34">
+        <v>236936</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35">
+      <c r="A54" s="63">
         <v>316000000</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="9">
         <v>12668</v>
       </c>
       <c r="D54" s="9">
         <v>12661</v>
       </c>
       <c r="E54" s="5">
         <v>12694</v>
       </c>
       <c r="F54" s="5">
         <v>12697</v>
       </c>
       <c r="G54" s="5">
         <v>12721</v>
       </c>
       <c r="H54" s="5">
         <v>12706</v>
       </c>
       <c r="I54" s="5">
         <v>12710</v>
@@ -6514,53 +6658,56 @@
       </c>
       <c r="AA54" s="5">
         <v>12576</v>
       </c>
       <c r="AB54" s="5">
         <v>12540</v>
       </c>
       <c r="AC54" s="5">
         <v>12543</v>
       </c>
       <c r="AD54" s="5">
         <v>12547</v>
       </c>
       <c r="AE54" s="9">
         <v>12544</v>
       </c>
       <c r="AF54" s="5">
         <v>12552</v>
       </c>
       <c r="AG54" s="5">
         <v>12514</v>
       </c>
       <c r="AH54" s="34">
         <v>12446</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="79">
+      <c r="AI54" s="34">
+        <v>12441</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35">
+      <c r="A55" s="63">
         <v>316200000</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C55" s="9">
         <v>13925</v>
       </c>
       <c r="D55" s="9">
         <v>13919</v>
       </c>
       <c r="E55" s="5">
         <v>13924</v>
       </c>
       <c r="F55" s="5">
         <v>13924</v>
       </c>
       <c r="G55" s="5">
         <v>13906</v>
       </c>
       <c r="H55" s="5">
         <v>13912</v>
       </c>
       <c r="I55" s="5">
         <v>13937</v>
@@ -6618,53 +6765,56 @@
       </c>
       <c r="AA55" s="5">
         <v>13675</v>
       </c>
       <c r="AB55" s="5">
         <v>13681</v>
       </c>
       <c r="AC55" s="5">
         <v>13651</v>
       </c>
       <c r="AD55" s="5">
         <v>13645</v>
       </c>
       <c r="AE55" s="9">
         <v>13616</v>
       </c>
       <c r="AF55" s="5">
         <v>13593</v>
       </c>
       <c r="AG55" s="5">
         <v>13558</v>
       </c>
       <c r="AH55" s="34">
         <v>13532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="79">
+      <c r="AI55" s="34">
+        <v>13487</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
+      <c r="A56" s="63">
         <v>316600000</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="9">
         <v>22088</v>
       </c>
       <c r="D56" s="9">
         <v>22061</v>
       </c>
       <c r="E56" s="5">
         <v>22059</v>
       </c>
       <c r="F56" s="5">
         <v>22056</v>
       </c>
       <c r="G56" s="5">
         <v>22054</v>
       </c>
       <c r="H56" s="5">
         <v>22043</v>
       </c>
       <c r="I56" s="5">
         <v>22074</v>
@@ -6722,91 +6872,94 @@
       </c>
       <c r="AA56" s="5">
         <v>21993</v>
       </c>
       <c r="AB56" s="5">
         <v>22024</v>
       </c>
       <c r="AC56" s="5">
         <v>22022</v>
       </c>
       <c r="AD56" s="5">
         <v>22017</v>
       </c>
       <c r="AE56" s="9">
         <v>22039</v>
       </c>
       <c r="AF56" s="5">
         <v>22063</v>
       </c>
       <c r="AG56" s="5">
         <v>22031</v>
       </c>
       <c r="AH56" s="34">
         <v>21991</v>
       </c>
-    </row>
-    <row r="57" spans="1:34" ht="15" customHeight="1">
+      <c r="AI56" s="34">
+        <v>21958</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35" ht="15" customHeight="1">
       <c r="A57" s="2"/>
       <c r="B57" s="71" t="s">
         <v>33</v>
       </c>
       <c r="C57" s="71"/>
       <c r="D57" s="71"/>
       <c r="E57" s="71"/>
       <c r="F57" s="71"/>
       <c r="G57" s="71"/>
       <c r="H57" s="71"/>
       <c r="I57" s="71"/>
       <c r="J57" s="71"/>
       <c r="K57" s="71"/>
       <c r="L57" s="71"/>
       <c r="M57" s="71"/>
       <c r="N57" s="71"/>
       <c r="O57" s="71"/>
       <c r="P57" s="71"/>
       <c r="Q57" s="71"/>
       <c r="R57" s="71"/>
       <c r="S57" s="71"/>
       <c r="T57" s="71"/>
       <c r="U57" s="71"/>
       <c r="V57" s="71"/>
       <c r="W57" s="71"/>
       <c r="X57" s="71"/>
       <c r="Y57" s="71"/>
       <c r="Z57" s="71"/>
       <c r="AA57" s="71"/>
       <c r="AB57" s="71"/>
-      <c r="AC57" s="61"/>
-[...7 lines deleted...]
-      <c r="A58" s="78" t="s">
+      <c r="AC57" s="67"/>
+      <c r="AD57" s="67"/>
+      <c r="AE57" s="67"/>
+      <c r="AF57" s="67"/>
+      <c r="AG57" s="67"/>
+      <c r="AH57" s="67"/>
+    </row>
+    <row r="58" spans="1:35">
+      <c r="A58" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="9">
         <v>275054</v>
       </c>
       <c r="D58" s="9">
         <v>275309</v>
       </c>
       <c r="E58" s="5">
         <v>275481</v>
       </c>
       <c r="F58" s="5">
         <v>275756</v>
       </c>
       <c r="G58" s="5">
         <v>276142</v>
       </c>
       <c r="H58" s="5">
         <v>276305</v>
       </c>
       <c r="I58" s="5">
         <v>276477</v>
@@ -6864,56 +7017,59 @@
       </c>
       <c r="AA58" s="5">
         <v>278817</v>
       </c>
       <c r="AB58" s="5">
         <v>302528</v>
       </c>
       <c r="AC58" s="5">
         <v>302692</v>
       </c>
       <c r="AD58" s="5">
         <v>302895</v>
       </c>
       <c r="AE58" s="9">
         <v>302979</v>
       </c>
       <c r="AF58" s="5">
         <v>303007</v>
       </c>
       <c r="AG58" s="5">
         <v>303033</v>
       </c>
       <c r="AH58" s="34">
         <v>303016</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="79">
+      <c r="AI58" s="34">
+        <v>303009</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35">
+      <c r="A59" s="63">
         <v>311010000</v>
       </c>
-      <c r="B59" s="83" t="s">
+      <c r="B59" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C59" s="9">
         <v>224089</v>
       </c>
       <c r="D59" s="9">
         <v>224329</v>
       </c>
       <c r="E59" s="5">
         <v>224445</v>
       </c>
       <c r="F59" s="5">
         <v>224690</v>
       </c>
       <c r="G59" s="5">
         <v>225083</v>
       </c>
       <c r="H59" s="5">
         <v>225273</v>
       </c>
       <c r="I59" s="5">
         <v>225395</v>
       </c>
       <c r="J59" s="5">
         <v>225644</v>
@@ -6968,53 +7124,56 @@
       </c>
       <c r="AA59" s="5">
         <v>228445</v>
       </c>
       <c r="AB59" s="5">
         <v>252210</v>
       </c>
       <c r="AC59" s="5">
         <v>252422</v>
       </c>
       <c r="AD59" s="5">
         <v>252659</v>
       </c>
       <c r="AE59" s="9">
         <v>252749</v>
       </c>
       <c r="AF59" s="5">
         <v>252779</v>
       </c>
       <c r="AG59" s="5">
         <v>252913</v>
       </c>
       <c r="AH59" s="34">
         <v>253031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="79">
+      <c r="AI59" s="34">
+        <v>253127</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35">
+      <c r="A60" s="63">
         <v>316000000</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C60" s="9">
         <v>13025</v>
       </c>
       <c r="D60" s="9">
         <v>13018</v>
       </c>
       <c r="E60" s="5">
         <v>13054</v>
       </c>
       <c r="F60" s="5">
         <v>13071</v>
       </c>
       <c r="G60" s="5">
         <v>13071</v>
       </c>
       <c r="H60" s="5">
         <v>13064</v>
       </c>
       <c r="I60" s="5">
         <v>13068</v>
@@ -7072,53 +7231,56 @@
       </c>
       <c r="AA60" s="5">
         <v>12998</v>
       </c>
       <c r="AB60" s="5">
         <v>12960</v>
       </c>
       <c r="AC60" s="5">
         <v>12949</v>
       </c>
       <c r="AD60" s="5">
         <v>12921</v>
       </c>
       <c r="AE60" s="9">
         <v>12922</v>
       </c>
       <c r="AF60" s="5">
         <v>12933</v>
       </c>
       <c r="AG60" s="5">
         <v>12889</v>
       </c>
       <c r="AH60" s="34">
         <v>12830</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="79">
+      <c r="AI60" s="34">
+        <v>12820</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35">
+      <c r="A61" s="63">
         <v>316200000</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C61" s="9">
         <v>14497</v>
       </c>
       <c r="D61" s="9">
         <v>14534</v>
       </c>
       <c r="E61" s="5">
         <v>14540</v>
       </c>
       <c r="F61" s="5">
         <v>14563</v>
       </c>
       <c r="G61" s="5">
         <v>14548</v>
       </c>
       <c r="H61" s="5">
         <v>14557</v>
       </c>
       <c r="I61" s="5">
         <v>14609</v>
@@ -7176,53 +7338,56 @@
       </c>
       <c r="AA61" s="5">
         <v>14276</v>
       </c>
       <c r="AB61" s="5">
         <v>14273</v>
       </c>
       <c r="AC61" s="5">
         <v>14240</v>
       </c>
       <c r="AD61" s="5">
         <v>14245</v>
       </c>
       <c r="AE61" s="9">
         <v>14222</v>
       </c>
       <c r="AF61" s="5">
         <v>14202</v>
       </c>
       <c r="AG61" s="5">
         <v>14139</v>
       </c>
       <c r="AH61" s="34">
         <v>14095</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="79">
+      <c r="AI61" s="34">
+        <v>14020</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35">
+      <c r="A62" s="63">
         <v>316600000</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C62" s="9">
         <v>23443</v>
       </c>
       <c r="D62" s="9">
         <v>23428</v>
       </c>
       <c r="E62" s="5">
         <v>23442</v>
       </c>
       <c r="F62" s="5">
         <v>23432</v>
       </c>
       <c r="G62" s="5">
         <v>23440</v>
       </c>
       <c r="H62" s="5">
         <v>23411</v>
       </c>
       <c r="I62" s="5">
         <v>23405</v>
@@ -7280,91 +7445,95 @@
       </c>
       <c r="AA62" s="5">
         <v>23098</v>
       </c>
       <c r="AB62" s="5">
         <v>23085</v>
       </c>
       <c r="AC62" s="5">
         <v>23081</v>
       </c>
       <c r="AD62" s="5">
         <v>23070</v>
       </c>
       <c r="AE62" s="9">
         <v>23086</v>
       </c>
       <c r="AF62" s="5">
         <v>23093</v>
       </c>
       <c r="AG62" s="5">
         <v>23092</v>
       </c>
       <c r="AH62" s="34">
         <v>23060</v>
       </c>
-    </row>
-    <row r="63" spans="1:34">
+      <c r="AI62" s="34">
+        <v>23042</v>
+      </c>
+    </row>
+    <row r="63" spans="1:35">
       <c r="A63" s="2"/>
-      <c r="B63" s="77" t="s">
+      <c r="B63" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="C63" s="77"/>
-[...33 lines deleted...]
-      <c r="A64" s="78" t="s">
+      <c r="C63" s="72"/>
+      <c r="D63" s="72"/>
+      <c r="E63" s="72"/>
+      <c r="F63" s="72"/>
+      <c r="G63" s="72"/>
+      <c r="H63" s="72"/>
+      <c r="I63" s="72"/>
+      <c r="J63" s="72"/>
+      <c r="K63" s="72"/>
+      <c r="L63" s="72"/>
+      <c r="M63" s="72"/>
+      <c r="N63" s="72"/>
+      <c r="O63" s="72"/>
+      <c r="P63" s="72"/>
+      <c r="Q63" s="72"/>
+      <c r="R63" s="72"/>
+      <c r="S63" s="72"/>
+      <c r="T63" s="72"/>
+      <c r="U63" s="72"/>
+      <c r="V63" s="72"/>
+      <c r="W63" s="72"/>
+      <c r="X63" s="72"/>
+      <c r="Y63" s="72"/>
+      <c r="Z63" s="72"/>
+      <c r="AA63" s="72"/>
+      <c r="AB63" s="72"/>
+      <c r="AC63" s="67"/>
+      <c r="AD63" s="67"/>
+      <c r="AE63" s="67"/>
+      <c r="AF63" s="67"/>
+      <c r="AG63" s="67"/>
+      <c r="AH63" s="67"/>
+      <c r="AI63" s="61"/>
+    </row>
+    <row r="64" spans="1:35">
+      <c r="A64" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="4">
         <v>691791</v>
       </c>
       <c r="D64" s="9">
         <v>691331</v>
       </c>
       <c r="E64" s="5">
         <v>690845</v>
       </c>
       <c r="F64" s="4">
         <v>690701</v>
       </c>
       <c r="G64" s="5">
         <v>690296</v>
       </c>
       <c r="H64" s="5">
         <v>690341</v>
       </c>
       <c r="I64" s="5">
         <v>690079</v>
@@ -7422,53 +7591,56 @@
       </c>
       <c r="AA64" s="5">
         <v>677008</v>
       </c>
       <c r="AB64" s="5">
         <v>628664</v>
       </c>
       <c r="AC64" s="9">
         <v>627881</v>
       </c>
       <c r="AD64" s="5">
         <v>627025</v>
       </c>
       <c r="AE64" s="33">
         <v>626358</v>
       </c>
       <c r="AF64" s="18">
         <v>625732</v>
       </c>
       <c r="AG64" s="5">
         <v>624863</v>
       </c>
       <c r="AH64" s="34">
         <v>623850</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="79">
+      <c r="AI64" s="34">
+        <v>622253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35">
+      <c r="A65" s="63">
         <v>313600000</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>106347</v>
       </c>
       <c r="D65" s="5">
         <v>106392</v>
       </c>
       <c r="E65" s="5">
         <v>106356</v>
       </c>
       <c r="F65" s="4">
         <v>106428</v>
       </c>
       <c r="G65" s="5">
         <v>106412</v>
       </c>
       <c r="H65" s="5">
         <v>106479</v>
       </c>
       <c r="I65" s="5">
         <v>106521</v>
@@ -7526,53 +7698,56 @@
       </c>
       <c r="AA65" s="5">
         <v>106685</v>
       </c>
       <c r="AB65" s="5">
         <v>95487</v>
       </c>
       <c r="AC65" s="9">
         <v>95486</v>
       </c>
       <c r="AD65" s="5">
         <v>95448</v>
       </c>
       <c r="AE65" s="33">
         <v>95413</v>
       </c>
       <c r="AF65" s="18">
         <v>95412</v>
       </c>
       <c r="AG65" s="5">
         <v>95383</v>
       </c>
       <c r="AH65" s="34">
         <v>95325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="79">
+      <c r="AI65" s="34">
+        <v>95178</v>
+      </c>
+    </row>
+    <row r="66" spans="1:35">
+      <c r="A66" s="63">
         <v>314000000</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>88384</v>
       </c>
       <c r="D66" s="5">
         <v>88304</v>
       </c>
       <c r="E66" s="5">
         <v>88203</v>
       </c>
       <c r="F66" s="4">
         <v>88152</v>
       </c>
       <c r="G66" s="5">
         <v>88014</v>
       </c>
       <c r="H66" s="5">
         <v>88126</v>
       </c>
       <c r="I66" s="5">
         <v>88136</v>
@@ -7630,53 +7805,56 @@
       </c>
       <c r="AA66" s="5">
         <v>87634</v>
       </c>
       <c r="AB66" s="5">
         <v>51176</v>
       </c>
       <c r="AC66" s="9">
         <v>51086</v>
       </c>
       <c r="AD66" s="5">
         <v>51014</v>
       </c>
       <c r="AE66" s="33">
         <v>50968</v>
       </c>
       <c r="AF66" s="18">
         <v>50892</v>
       </c>
       <c r="AG66" s="5">
         <v>50824</v>
       </c>
       <c r="AH66" s="34">
         <v>50752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="79">
+      <c r="AI66" s="34">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35">
+      <c r="A67" s="63">
         <v>314200000</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>54337</v>
       </c>
       <c r="D67" s="5">
         <v>54192</v>
       </c>
       <c r="E67" s="5">
         <v>54219</v>
       </c>
       <c r="F67" s="4">
         <v>54221</v>
       </c>
       <c r="G67" s="5">
         <v>54170</v>
       </c>
       <c r="H67" s="5">
         <v>54245</v>
       </c>
       <c r="I67" s="5">
         <v>54293</v>
@@ -7734,53 +7912,56 @@
       </c>
       <c r="AA67" s="5">
         <v>52475</v>
       </c>
       <c r="AB67" s="5">
         <v>52303</v>
       </c>
       <c r="AC67" s="9">
         <v>52100</v>
       </c>
       <c r="AD67" s="5">
         <v>51943</v>
       </c>
       <c r="AE67" s="33">
         <v>51823</v>
       </c>
       <c r="AF67" s="18">
         <v>51762</v>
       </c>
       <c r="AG67" s="5">
         <v>51690</v>
       </c>
       <c r="AH67" s="34">
         <v>51595</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="79">
+      <c r="AI67" s="34">
+        <v>51321</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35">
+      <c r="A68" s="63">
         <v>314800000</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C68" s="4">
         <v>158617</v>
       </c>
       <c r="D68" s="5">
         <v>158488</v>
       </c>
       <c r="E68" s="5">
         <v>158422</v>
       </c>
       <c r="F68" s="4">
         <v>158312</v>
       </c>
       <c r="G68" s="5">
         <v>158341</v>
       </c>
       <c r="H68" s="5">
         <v>158247</v>
       </c>
       <c r="I68" s="5">
         <v>158232</v>
@@ -7838,53 +8019,56 @@
       </c>
       <c r="AA68" s="5">
         <v>155092</v>
       </c>
       <c r="AB68" s="5">
         <v>154841</v>
       </c>
       <c r="AC68" s="9">
         <v>154609</v>
       </c>
       <c r="AD68" s="5">
         <v>154354</v>
       </c>
       <c r="AE68" s="33">
         <v>154135</v>
       </c>
       <c r="AF68" s="18">
         <v>154072</v>
       </c>
       <c r="AG68" s="5">
         <v>153856</v>
       </c>
       <c r="AH68" s="34">
         <v>153656</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="79">
+      <c r="AI68" s="34">
+        <v>153307</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35">
+      <c r="A69" s="63">
         <v>315000000</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="4">
         <v>67485</v>
       </c>
       <c r="D69" s="5">
         <v>67459</v>
       </c>
       <c r="E69" s="5">
         <v>67350</v>
       </c>
       <c r="F69" s="4">
         <v>67407</v>
       </c>
       <c r="G69" s="5">
         <v>67365</v>
       </c>
       <c r="H69" s="5">
         <v>67288</v>
       </c>
       <c r="I69" s="5">
         <v>67258</v>
@@ -7942,53 +8126,56 @@
       </c>
       <c r="AA69" s="5">
         <v>65300</v>
       </c>
       <c r="AB69" s="5">
         <v>65270</v>
       </c>
       <c r="AC69" s="9">
         <v>65185</v>
       </c>
       <c r="AD69" s="5">
         <v>65068</v>
       </c>
       <c r="AE69" s="33">
         <v>64948</v>
       </c>
       <c r="AF69" s="18">
         <v>64793</v>
       </c>
       <c r="AG69" s="5">
         <v>64685</v>
       </c>
       <c r="AH69" s="34">
         <v>64567</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="79">
+      <c r="AI69" s="34">
+        <v>64291</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35">
+      <c r="A70" s="63">
         <v>315400000</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="4">
         <v>88692</v>
       </c>
       <c r="D70" s="5">
         <v>88627</v>
       </c>
       <c r="E70" s="5">
         <v>88597</v>
       </c>
       <c r="F70" s="4">
         <v>88615</v>
       </c>
       <c r="G70" s="5">
         <v>88556</v>
       </c>
       <c r="H70" s="5">
         <v>88599</v>
       </c>
       <c r="I70" s="5">
         <v>88573</v>
@@ -8046,53 +8233,56 @@
       </c>
       <c r="AA70" s="5">
         <v>87317</v>
       </c>
       <c r="AB70" s="5">
         <v>87234</v>
       </c>
       <c r="AC70" s="9">
         <v>87174</v>
       </c>
       <c r="AD70" s="5">
         <v>87143</v>
       </c>
       <c r="AE70" s="33">
         <v>87172</v>
       </c>
       <c r="AF70" s="18">
         <v>87115</v>
       </c>
       <c r="AG70" s="5">
         <v>87019</v>
       </c>
       <c r="AH70" s="34">
         <v>86843</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="79">
+      <c r="AI70" s="34">
+        <v>86692</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35">
+      <c r="A71" s="63">
         <v>315600000</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="4">
         <v>28430</v>
       </c>
       <c r="D71" s="5">
         <v>28393</v>
       </c>
       <c r="E71" s="5">
         <v>28382</v>
       </c>
       <c r="F71" s="4">
         <v>28370</v>
       </c>
       <c r="G71" s="5">
         <v>28337</v>
       </c>
       <c r="H71" s="5">
         <v>28347</v>
       </c>
       <c r="I71" s="5">
         <v>28277</v>
@@ -8150,53 +8340,56 @@
       </c>
       <c r="AA71" s="5">
         <v>27148</v>
       </c>
       <c r="AB71" s="5">
         <v>27104</v>
       </c>
       <c r="AC71" s="9">
         <v>27109</v>
       </c>
       <c r="AD71" s="5">
         <v>27060</v>
       </c>
       <c r="AE71" s="33">
         <v>26992</v>
       </c>
       <c r="AF71" s="18">
         <v>26926</v>
       </c>
       <c r="AG71" s="5">
         <v>26847</v>
       </c>
       <c r="AH71" s="34">
         <v>26739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="79">
+      <c r="AI71" s="34">
+        <v>26619</v>
+      </c>
+    </row>
+    <row r="72" spans="1:35">
+      <c r="A72" s="63">
         <v>316000000</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C72" s="4">
         <v>18401</v>
       </c>
       <c r="D72" s="5">
         <v>18395</v>
       </c>
       <c r="E72" s="5">
         <v>18339</v>
       </c>
       <c r="F72" s="4">
         <v>18297</v>
       </c>
       <c r="G72" s="5">
         <v>18232</v>
       </c>
       <c r="H72" s="5">
         <v>18216</v>
       </c>
       <c r="I72" s="5">
         <v>18165</v>
@@ -8254,53 +8447,56 @@
       </c>
       <c r="AA72" s="5">
         <v>17234</v>
       </c>
       <c r="AB72" s="5">
         <v>17190</v>
       </c>
       <c r="AC72" s="9">
         <v>17130</v>
       </c>
       <c r="AD72" s="5">
         <v>17104</v>
       </c>
       <c r="AE72" s="33">
         <v>17086</v>
       </c>
       <c r="AF72" s="18">
         <v>17083</v>
       </c>
       <c r="AG72" s="5">
         <v>17020</v>
       </c>
       <c r="AH72" s="34">
         <v>17006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="79">
+      <c r="AI72" s="34">
+        <v>16950</v>
+      </c>
+    </row>
+    <row r="73" spans="1:35">
+      <c r="A73" s="63">
         <v>316200000</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C73" s="4">
         <v>20388</v>
       </c>
       <c r="D73" s="5">
         <v>20375</v>
       </c>
       <c r="E73" s="5">
         <v>20288</v>
       </c>
       <c r="F73" s="4">
         <v>20255</v>
       </c>
       <c r="G73" s="5">
         <v>20212</v>
       </c>
       <c r="H73" s="5">
         <v>20158</v>
       </c>
       <c r="I73" s="5">
         <v>20069</v>
@@ -8358,53 +8554,56 @@
       </c>
       <c r="AA73" s="5">
         <v>18929</v>
       </c>
       <c r="AB73" s="5">
         <v>18894</v>
       </c>
       <c r="AC73" s="9">
         <v>18823</v>
       </c>
       <c r="AD73" s="5">
         <v>18766</v>
       </c>
       <c r="AE73" s="33">
         <v>18725</v>
       </c>
       <c r="AF73" s="18">
         <v>18698</v>
       </c>
       <c r="AG73" s="5">
         <v>18658</v>
       </c>
       <c r="AH73" s="34">
         <v>18594</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="79">
+      <c r="AI73" s="34">
+        <v>18541</v>
+      </c>
+    </row>
+    <row r="74" spans="1:35">
+      <c r="A74" s="63">
         <v>316600000</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C74" s="4">
         <v>60710</v>
       </c>
       <c r="D74" s="20">
         <v>60706</v>
       </c>
       <c r="E74" s="20">
         <v>60689</v>
       </c>
       <c r="F74" s="4">
         <v>60644</v>
       </c>
       <c r="G74" s="20">
         <v>60657</v>
       </c>
       <c r="H74" s="20">
         <v>60636</v>
       </c>
       <c r="I74" s="20">
         <v>60555</v>
@@ -8462,91 +8661,94 @@
       </c>
       <c r="AA74" s="5">
         <v>59194</v>
       </c>
       <c r="AB74" s="5">
         <v>59165</v>
       </c>
       <c r="AC74" s="9">
         <v>59179</v>
       </c>
       <c r="AD74" s="5">
         <v>59125</v>
       </c>
       <c r="AE74" s="33">
         <v>59096</v>
       </c>
       <c r="AF74" s="18">
         <v>58979</v>
       </c>
       <c r="AG74" s="5">
         <v>58881</v>
       </c>
       <c r="AH74" s="34">
         <v>58773</v>
       </c>
-    </row>
-    <row r="75" spans="1:34">
+      <c r="AI74" s="34">
+        <v>58665</v>
+      </c>
+    </row>
+    <row r="75" spans="1:35">
       <c r="A75" s="2"/>
-      <c r="B75" s="76" t="s">
+      <c r="B75" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C75" s="76"/>
-[...33 lines deleted...]
-      <c r="A76" s="78" t="s">
+      <c r="C75" s="70"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="70"/>
+      <c r="G75" s="70"/>
+      <c r="H75" s="70"/>
+      <c r="I75" s="70"/>
+      <c r="J75" s="70"/>
+      <c r="K75" s="70"/>
+      <c r="L75" s="70"/>
+      <c r="M75" s="70"/>
+      <c r="N75" s="70"/>
+      <c r="O75" s="70"/>
+      <c r="P75" s="70"/>
+      <c r="Q75" s="70"/>
+      <c r="R75" s="70"/>
+      <c r="S75" s="70"/>
+      <c r="T75" s="70"/>
+      <c r="U75" s="70"/>
+      <c r="V75" s="70"/>
+      <c r="W75" s="70"/>
+      <c r="X75" s="70"/>
+      <c r="Y75" s="70"/>
+      <c r="Z75" s="70"/>
+      <c r="AA75" s="70"/>
+      <c r="AB75" s="70"/>
+      <c r="AC75" s="67"/>
+      <c r="AD75" s="67"/>
+      <c r="AE75" s="67"/>
+      <c r="AF75" s="67"/>
+      <c r="AG75" s="67"/>
+      <c r="AH75" s="67"/>
+    </row>
+    <row r="76" spans="1:35">
+      <c r="A76" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="9">
         <v>351407</v>
       </c>
       <c r="D76" s="9">
         <v>351155</v>
       </c>
       <c r="E76" s="5">
         <v>350917</v>
       </c>
       <c r="F76" s="5">
         <v>350883</v>
       </c>
       <c r="G76" s="5">
         <v>350707</v>
       </c>
       <c r="H76" s="5">
         <v>350784</v>
       </c>
       <c r="I76" s="5">
         <v>350690</v>
@@ -8604,53 +8806,56 @@
       </c>
       <c r="AA76" s="5">
         <v>345167</v>
       </c>
       <c r="AB76" s="5">
         <v>320609</v>
       </c>
       <c r="AC76" s="5">
         <v>320264</v>
       </c>
       <c r="AD76" s="5">
         <v>319964</v>
       </c>
       <c r="AE76" s="9">
         <v>319672</v>
       </c>
       <c r="AF76" s="5">
         <v>319384</v>
       </c>
       <c r="AG76" s="5">
         <v>319077</v>
       </c>
       <c r="AH76" s="34">
         <v>318655</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="79">
+      <c r="AI76" s="34">
+        <v>317962</v>
+      </c>
+    </row>
+    <row r="77" spans="1:35">
+      <c r="A77" s="63">
         <v>313600000</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="9">
         <v>54116</v>
       </c>
       <c r="D77" s="9">
         <v>54129</v>
       </c>
       <c r="E77" s="5">
         <v>54089</v>
       </c>
       <c r="F77" s="5">
         <v>54132</v>
       </c>
       <c r="G77" s="5">
         <v>54124</v>
       </c>
       <c r="H77" s="5">
         <v>54158</v>
       </c>
       <c r="I77" s="5">
         <v>54173</v>
@@ -8708,53 +8913,56 @@
       </c>
       <c r="AA77" s="5">
         <v>54485</v>
       </c>
       <c r="AB77" s="5">
         <v>48848</v>
       </c>
       <c r="AC77" s="5">
         <v>48859</v>
       </c>
       <c r="AD77" s="5">
         <v>48885</v>
       </c>
       <c r="AE77" s="9">
         <v>48880</v>
       </c>
       <c r="AF77" s="5">
         <v>48865</v>
       </c>
       <c r="AG77" s="5">
         <v>48872</v>
       </c>
       <c r="AH77" s="34">
         <v>48890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="79">
+      <c r="AI77" s="34">
+        <v>48831</v>
+      </c>
+    </row>
+    <row r="78" spans="1:35">
+      <c r="A78" s="63">
         <v>314000000</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="9">
         <v>45256</v>
       </c>
       <c r="D78" s="9">
         <v>45204</v>
       </c>
       <c r="E78" s="5">
         <v>45147</v>
       </c>
       <c r="F78" s="5">
         <v>45149</v>
       </c>
       <c r="G78" s="5">
         <v>45106</v>
       </c>
       <c r="H78" s="5">
         <v>45173</v>
       </c>
       <c r="I78" s="5">
         <v>45184</v>
@@ -8812,53 +9020,56 @@
       </c>
       <c r="AA78" s="5">
         <v>45123</v>
       </c>
       <c r="AB78" s="5">
         <v>26505</v>
       </c>
       <c r="AC78" s="5">
         <v>26466</v>
       </c>
       <c r="AD78" s="5">
         <v>26437</v>
       </c>
       <c r="AE78" s="9">
         <v>26444</v>
       </c>
       <c r="AF78" s="5">
         <v>26412</v>
       </c>
       <c r="AG78" s="5">
         <v>26395</v>
       </c>
       <c r="AH78" s="34">
         <v>26333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="79">
+      <c r="AI78" s="34">
+        <v>26302</v>
+      </c>
+    </row>
+    <row r="79" spans="1:35">
+      <c r="A79" s="63">
         <v>314200000</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="9">
         <v>28017</v>
       </c>
       <c r="D79" s="9">
         <v>27924</v>
       </c>
       <c r="E79" s="5">
         <v>27937</v>
       </c>
       <c r="F79" s="5">
         <v>27922</v>
       </c>
       <c r="G79" s="5">
         <v>27912</v>
       </c>
       <c r="H79" s="5">
         <v>27950</v>
       </c>
       <c r="I79" s="5">
         <v>27959</v>
@@ -8916,53 +9127,56 @@
       </c>
       <c r="AA79" s="5">
         <v>27102</v>
       </c>
       <c r="AB79" s="5">
         <v>27045</v>
       </c>
       <c r="AC79" s="5">
         <v>26965</v>
       </c>
       <c r="AD79" s="5">
         <v>26907</v>
       </c>
       <c r="AE79" s="9">
         <v>26837</v>
       </c>
       <c r="AF79" s="5">
         <v>26817</v>
       </c>
       <c r="AG79" s="5">
         <v>26786</v>
       </c>
       <c r="AH79" s="34">
         <v>26757</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="79">
+      <c r="AI79" s="34">
+        <v>26650</v>
+      </c>
+    </row>
+    <row r="80" spans="1:35">
+      <c r="A80" s="63">
         <v>314800000</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C80" s="9">
         <v>78887</v>
       </c>
       <c r="D80" s="9">
         <v>78841</v>
       </c>
       <c r="E80" s="5">
         <v>78822</v>
       </c>
       <c r="F80" s="5">
         <v>78779</v>
       </c>
       <c r="G80" s="5">
         <v>78793</v>
       </c>
       <c r="H80" s="5">
         <v>78750</v>
       </c>
       <c r="I80" s="5">
         <v>78760</v>
@@ -9020,53 +9234,56 @@
       </c>
       <c r="AA80" s="5">
         <v>77152</v>
       </c>
       <c r="AB80" s="5">
         <v>77011</v>
       </c>
       <c r="AC80" s="5">
         <v>76862</v>
       </c>
       <c r="AD80" s="5">
         <v>76746</v>
       </c>
       <c r="AE80" s="9">
         <v>76637</v>
       </c>
       <c r="AF80" s="5">
         <v>76639</v>
       </c>
       <c r="AG80" s="5">
         <v>76575</v>
       </c>
       <c r="AH80" s="34">
         <v>76482</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="79">
+      <c r="AI80" s="34">
+        <v>76309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35">
+      <c r="A81" s="63">
         <v>315000000</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C81" s="9">
         <v>34494</v>
       </c>
       <c r="D81" s="9">
         <v>34467</v>
       </c>
       <c r="E81" s="5">
         <v>34421</v>
       </c>
       <c r="F81" s="5">
         <v>34440</v>
       </c>
       <c r="G81" s="5">
         <v>34403</v>
       </c>
       <c r="H81" s="5">
         <v>34387</v>
       </c>
       <c r="I81" s="5">
         <v>34393</v>
@@ -9124,53 +9341,56 @@
       </c>
       <c r="AA81" s="5">
         <v>33633</v>
       </c>
       <c r="AB81" s="5">
         <v>33634</v>
       </c>
       <c r="AC81" s="5">
         <v>33609</v>
       </c>
       <c r="AD81" s="5">
         <v>33551</v>
       </c>
       <c r="AE81" s="9">
         <v>33500</v>
       </c>
       <c r="AF81" s="5">
         <v>33428</v>
       </c>
       <c r="AG81" s="5">
         <v>33401</v>
       </c>
       <c r="AH81" s="34">
         <v>33371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="79">
+      <c r="AI81" s="34">
+        <v>33256</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35">
+      <c r="A82" s="63">
         <v>315400000</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="9">
         <v>44554</v>
       </c>
       <c r="D82" s="9">
         <v>44524</v>
       </c>
       <c r="E82" s="5">
         <v>44503</v>
       </c>
       <c r="F82" s="5">
         <v>44523</v>
       </c>
       <c r="G82" s="5">
         <v>44483</v>
       </c>
       <c r="H82" s="5">
         <v>44495</v>
       </c>
       <c r="I82" s="5">
         <v>44494</v>
@@ -9228,53 +9448,56 @@
       </c>
       <c r="AA82" s="5">
         <v>44022</v>
       </c>
       <c r="AB82" s="5">
         <v>43983</v>
       </c>
       <c r="AC82" s="5">
         <v>43985</v>
       </c>
       <c r="AD82" s="5">
         <v>43992</v>
       </c>
       <c r="AE82" s="9">
         <v>44005</v>
       </c>
       <c r="AF82" s="5">
         <v>43982</v>
       </c>
       <c r="AG82" s="5">
         <v>43926</v>
       </c>
       <c r="AH82" s="34">
         <v>43836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="79">
+      <c r="AI82" s="34">
+        <v>43794</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35">
+      <c r="A83" s="63">
         <v>315600000</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="9">
         <v>14606</v>
       </c>
       <c r="D83" s="9">
         <v>14576</v>
       </c>
       <c r="E83" s="5">
         <v>14583</v>
       </c>
       <c r="F83" s="5">
         <v>14571</v>
       </c>
       <c r="G83" s="5">
         <v>14556</v>
       </c>
       <c r="H83" s="5">
         <v>14560</v>
       </c>
       <c r="I83" s="5">
         <v>14533</v>
@@ -9332,53 +9555,56 @@
       </c>
       <c r="AA83" s="5">
         <v>14039</v>
       </c>
       <c r="AB83" s="5">
         <v>14011</v>
       </c>
       <c r="AC83" s="5">
         <v>14014</v>
       </c>
       <c r="AD83" s="5">
         <v>14009</v>
       </c>
       <c r="AE83" s="9">
         <v>13979</v>
       </c>
       <c r="AF83" s="5">
         <v>13948</v>
       </c>
       <c r="AG83" s="5">
         <v>13909</v>
       </c>
       <c r="AH83" s="34">
         <v>13859</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="79">
+      <c r="AI83" s="34">
+        <v>13792</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35">
+      <c r="A84" s="63">
         <v>316000000</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C84" s="9">
         <v>9703</v>
       </c>
       <c r="D84" s="9">
         <v>9703</v>
       </c>
       <c r="E84" s="5">
         <v>9683</v>
       </c>
       <c r="F84" s="5">
         <v>9664</v>
       </c>
       <c r="G84" s="5">
         <v>9631</v>
       </c>
       <c r="H84" s="5">
         <v>9623</v>
       </c>
       <c r="I84" s="5">
         <v>9592</v>
@@ -9436,53 +9662,56 @@
       </c>
       <c r="AA84" s="5">
         <v>9148</v>
       </c>
       <c r="AB84" s="5">
         <v>9127</v>
       </c>
       <c r="AC84" s="5">
         <v>9095</v>
       </c>
       <c r="AD84" s="5">
         <v>9076</v>
       </c>
       <c r="AE84" s="9">
         <v>9074</v>
       </c>
       <c r="AF84" s="5">
         <v>9074</v>
       </c>
       <c r="AG84" s="5">
         <v>9045</v>
       </c>
       <c r="AH84" s="34">
         <v>9039</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="79">
+      <c r="AI84" s="34">
+        <v>9013</v>
+      </c>
+    </row>
+    <row r="85" spans="1:35">
+      <c r="A85" s="63">
         <v>316200000</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C85" s="9">
         <v>10828</v>
       </c>
       <c r="D85" s="9">
         <v>10827</v>
       </c>
       <c r="E85" s="5">
         <v>10784</v>
       </c>
       <c r="F85" s="5">
         <v>10763</v>
       </c>
       <c r="G85" s="5">
         <v>10745</v>
       </c>
       <c r="H85" s="5">
         <v>10729</v>
       </c>
       <c r="I85" s="5">
         <v>10684</v>
@@ -9540,53 +9769,56 @@
       </c>
       <c r="AA85" s="5">
         <v>10138</v>
       </c>
       <c r="AB85" s="5">
         <v>10134</v>
       </c>
       <c r="AC85" s="5">
         <v>10085</v>
       </c>
       <c r="AD85" s="5">
         <v>10063</v>
       </c>
       <c r="AE85" s="9">
         <v>10031</v>
       </c>
       <c r="AF85" s="5">
         <v>10017</v>
       </c>
       <c r="AG85" s="5">
         <v>9995</v>
       </c>
       <c r="AH85" s="34">
         <v>9965</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="79">
+      <c r="AI85" s="34">
+        <v>9945</v>
+      </c>
+    </row>
+    <row r="86" spans="1:35">
+      <c r="A86" s="63">
         <v>316600000</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C86" s="4">
         <v>30946</v>
       </c>
       <c r="D86" s="4">
         <v>30960</v>
       </c>
       <c r="E86" s="20">
         <v>30948</v>
       </c>
       <c r="F86" s="20">
         <v>30940</v>
       </c>
       <c r="G86" s="20">
         <v>30954</v>
       </c>
       <c r="H86" s="20">
         <v>30959</v>
       </c>
       <c r="I86" s="20">
         <v>30918</v>
@@ -9644,91 +9876,94 @@
       </c>
       <c r="AA86" s="5">
         <v>30325</v>
       </c>
       <c r="AB86" s="5">
         <v>30311</v>
       </c>
       <c r="AC86" s="5">
         <v>30324</v>
       </c>
       <c r="AD86" s="5">
         <v>30298</v>
       </c>
       <c r="AE86" s="9">
         <v>30285</v>
       </c>
       <c r="AF86" s="5">
         <v>30202</v>
       </c>
       <c r="AG86" s="5">
         <v>30173</v>
       </c>
       <c r="AH86" s="34">
         <v>30123</v>
       </c>
-    </row>
-    <row r="87" spans="1:34" ht="15" customHeight="1">
+      <c r="AI86" s="34">
+        <v>30070</v>
+      </c>
+    </row>
+    <row r="87" spans="1:35" ht="15" customHeight="1">
       <c r="A87" s="2"/>
       <c r="B87" s="71" t="s">
         <v>33</v>
       </c>
       <c r="C87" s="71"/>
       <c r="D87" s="71"/>
       <c r="E87" s="71"/>
       <c r="F87" s="71"/>
       <c r="G87" s="71"/>
       <c r="H87" s="71"/>
       <c r="I87" s="71"/>
       <c r="J87" s="71"/>
       <c r="K87" s="71"/>
       <c r="L87" s="71"/>
       <c r="M87" s="71"/>
       <c r="N87" s="71"/>
       <c r="O87" s="71"/>
       <c r="P87" s="71"/>
       <c r="Q87" s="71"/>
       <c r="R87" s="71"/>
       <c r="S87" s="71"/>
       <c r="T87" s="71"/>
       <c r="U87" s="71"/>
       <c r="V87" s="71"/>
       <c r="W87" s="71"/>
       <c r="X87" s="71"/>
       <c r="Y87" s="71"/>
       <c r="Z87" s="71"/>
       <c r="AA87" s="71"/>
       <c r="AB87" s="71"/>
-      <c r="AC87" s="61"/>
-[...7 lines deleted...]
-      <c r="A88" s="78" t="s">
+      <c r="AC87" s="67"/>
+      <c r="AD87" s="67"/>
+      <c r="AE87" s="67"/>
+      <c r="AF87" s="67"/>
+      <c r="AG87" s="67"/>
+      <c r="AH87" s="67"/>
+    </row>
+    <row r="88" spans="1:35">
+      <c r="A88" s="62" t="s">
         <v>31</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="9">
         <v>340384</v>
       </c>
       <c r="D88" s="9">
         <v>340176</v>
       </c>
       <c r="E88" s="5">
         <v>339928</v>
       </c>
       <c r="F88" s="5">
         <v>339818</v>
       </c>
       <c r="G88" s="5">
         <v>339589</v>
       </c>
       <c r="H88" s="5">
         <v>339557</v>
       </c>
       <c r="I88" s="5">
         <v>339389</v>
@@ -9786,53 +10021,56 @@
       </c>
       <c r="AA88" s="5">
         <v>331841</v>
       </c>
       <c r="AB88" s="5">
         <v>308055</v>
       </c>
       <c r="AC88" s="5">
         <v>307617</v>
       </c>
       <c r="AD88" s="5">
         <v>307061</v>
       </c>
       <c r="AE88" s="9">
         <v>306686</v>
       </c>
       <c r="AF88" s="5">
         <v>306348</v>
       </c>
       <c r="AG88" s="5">
         <v>305786</v>
       </c>
       <c r="AH88" s="34">
         <v>305195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="79">
+      <c r="AI88" s="34">
+        <v>304291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35">
+      <c r="A89" s="63">
         <v>313600000</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C89" s="9">
         <v>52231</v>
       </c>
       <c r="D89" s="9">
         <v>52263</v>
       </c>
       <c r="E89" s="5">
         <v>52267</v>
       </c>
       <c r="F89" s="5">
         <v>52296</v>
       </c>
       <c r="G89" s="5">
         <v>52288</v>
       </c>
       <c r="H89" s="5">
         <v>52321</v>
       </c>
       <c r="I89" s="5">
         <v>52348</v>
@@ -9890,53 +10128,56 @@
       </c>
       <c r="AA89" s="5">
         <v>52200</v>
       </c>
       <c r="AB89" s="5">
         <v>46639</v>
       </c>
       <c r="AC89" s="5">
         <v>46627</v>
       </c>
       <c r="AD89" s="5">
         <v>46563</v>
       </c>
       <c r="AE89" s="4">
         <v>46533</v>
       </c>
       <c r="AF89" s="5">
         <v>46547</v>
       </c>
       <c r="AG89" s="5">
         <v>46511</v>
       </c>
       <c r="AH89" s="34">
         <v>46435</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="79">
+      <c r="AI89" s="34">
+        <v>46347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35">
+      <c r="A90" s="63">
         <v>314000000</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="9">
         <v>43128</v>
       </c>
       <c r="D90" s="9">
         <v>43100</v>
       </c>
       <c r="E90" s="5">
         <v>43056</v>
       </c>
       <c r="F90" s="5">
         <v>43003</v>
       </c>
       <c r="G90" s="5">
         <v>42908</v>
       </c>
       <c r="H90" s="5">
         <v>42953</v>
       </c>
       <c r="I90" s="5">
         <v>42952</v>
@@ -9994,53 +10235,56 @@
       </c>
       <c r="AA90" s="5">
         <v>42511</v>
       </c>
       <c r="AB90" s="5">
         <v>24671</v>
       </c>
       <c r="AC90" s="5">
         <v>24620</v>
       </c>
       <c r="AD90" s="5">
         <v>24577</v>
       </c>
       <c r="AE90" s="4">
         <v>24524</v>
       </c>
       <c r="AF90" s="5">
         <v>24480</v>
       </c>
       <c r="AG90" s="5">
         <v>24429</v>
       </c>
       <c r="AH90" s="34">
         <v>24419</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="79">
+      <c r="AI90" s="34">
+        <v>24387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:35">
+      <c r="A91" s="63">
         <v>314200000</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C91" s="9">
         <v>26320</v>
       </c>
       <c r="D91" s="9">
         <v>26268</v>
       </c>
       <c r="E91" s="5">
         <v>26282</v>
       </c>
       <c r="F91" s="5">
         <v>26299</v>
       </c>
       <c r="G91" s="5">
         <v>26258</v>
       </c>
       <c r="H91" s="5">
         <v>26295</v>
       </c>
       <c r="I91" s="5">
         <v>26334</v>
@@ -10098,53 +10342,56 @@
       </c>
       <c r="AA91" s="5">
         <v>25373</v>
       </c>
       <c r="AB91" s="5">
         <v>25258</v>
       </c>
       <c r="AC91" s="5">
         <v>25135</v>
       </c>
       <c r="AD91" s="5">
         <v>25036</v>
       </c>
       <c r="AE91" s="4">
         <v>24986</v>
       </c>
       <c r="AF91" s="5">
         <v>24945</v>
       </c>
       <c r="AG91" s="5">
         <v>24904</v>
       </c>
       <c r="AH91" s="34">
         <v>24838</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="79">
+      <c r="AI91" s="34">
+        <v>24671</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35">
+      <c r="A92" s="63">
         <v>314800000</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C92" s="9">
         <v>79730</v>
       </c>
       <c r="D92" s="9">
         <v>79647</v>
       </c>
       <c r="E92" s="5">
         <v>79600</v>
       </c>
       <c r="F92" s="5">
         <v>79533</v>
       </c>
       <c r="G92" s="5">
         <v>79548</v>
       </c>
       <c r="H92" s="5">
         <v>79497</v>
       </c>
       <c r="I92" s="5">
         <v>79472</v>
@@ -10202,53 +10449,56 @@
       </c>
       <c r="AA92" s="5">
         <v>77940</v>
       </c>
       <c r="AB92" s="5">
         <v>77830</v>
       </c>
       <c r="AC92" s="5">
         <v>77747</v>
       </c>
       <c r="AD92" s="5">
         <v>77608</v>
       </c>
       <c r="AE92" s="4">
         <v>77498</v>
       </c>
       <c r="AF92" s="5">
         <v>77433</v>
       </c>
       <c r="AG92" s="5">
         <v>77281</v>
       </c>
       <c r="AH92" s="34">
         <v>77174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="79">
+      <c r="AI92" s="34">
+        <v>76998</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35">
+      <c r="A93" s="63">
         <v>315000000</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C93" s="9">
         <v>32991</v>
       </c>
       <c r="D93" s="9">
         <v>32992</v>
       </c>
       <c r="E93" s="5">
         <v>32929</v>
       </c>
       <c r="F93" s="5">
         <v>32967</v>
       </c>
       <c r="G93" s="5">
         <v>32962</v>
       </c>
       <c r="H93" s="5">
         <v>32901</v>
       </c>
       <c r="I93" s="5">
         <v>32865</v>
@@ -10306,53 +10556,56 @@
       </c>
       <c r="AA93" s="5">
         <v>31667</v>
       </c>
       <c r="AB93" s="5">
         <v>31636</v>
       </c>
       <c r="AC93" s="5">
         <v>31576</v>
       </c>
       <c r="AD93" s="5">
         <v>31517</v>
       </c>
       <c r="AE93" s="4">
         <v>31448</v>
       </c>
       <c r="AF93" s="5">
         <v>31365</v>
       </c>
       <c r="AG93" s="5">
         <v>31284</v>
       </c>
       <c r="AH93" s="34">
         <v>31196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="79">
+      <c r="AI93" s="34">
+        <v>31035</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35">
+      <c r="A94" s="63">
         <v>315400000</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="9">
         <v>44138</v>
       </c>
       <c r="D94" s="9">
         <v>44103</v>
       </c>
       <c r="E94" s="5">
         <v>44094</v>
       </c>
       <c r="F94" s="5">
         <v>44092</v>
       </c>
       <c r="G94" s="5">
         <v>44073</v>
       </c>
       <c r="H94" s="5">
         <v>44104</v>
       </c>
       <c r="I94" s="5">
         <v>44079</v>
@@ -10410,53 +10663,56 @@
       </c>
       <c r="AA94" s="5">
         <v>43295</v>
       </c>
       <c r="AB94" s="5">
         <v>43251</v>
       </c>
       <c r="AC94" s="5">
         <v>43189</v>
       </c>
       <c r="AD94" s="5">
         <v>43151</v>
       </c>
       <c r="AE94" s="4">
         <v>43167</v>
       </c>
       <c r="AF94" s="5">
         <v>43133</v>
       </c>
       <c r="AG94" s="5">
         <v>43093</v>
       </c>
       <c r="AH94" s="34">
         <v>43007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="79">
+      <c r="AI94" s="34">
+        <v>42898</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35">
+      <c r="A95" s="63">
         <v>315600000</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="9">
         <v>13824</v>
       </c>
       <c r="D95" s="9">
         <v>13817</v>
       </c>
       <c r="E95" s="5">
         <v>13799</v>
       </c>
       <c r="F95" s="5">
         <v>13799</v>
       </c>
       <c r="G95" s="5">
         <v>13781</v>
       </c>
       <c r="H95" s="5">
         <v>13787</v>
       </c>
       <c r="I95" s="5">
         <v>13744</v>
@@ -10514,53 +10770,56 @@
       </c>
       <c r="AA95" s="5">
         <v>13109</v>
       </c>
       <c r="AB95" s="5">
         <v>13093</v>
       </c>
       <c r="AC95" s="5">
         <v>13095</v>
       </c>
       <c r="AD95" s="5">
         <v>13051</v>
       </c>
       <c r="AE95" s="4">
         <v>13013</v>
       </c>
       <c r="AF95" s="5">
         <v>12978</v>
       </c>
       <c r="AG95" s="5">
         <v>12938</v>
       </c>
       <c r="AH95" s="34">
         <v>12880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="79">
+      <c r="AI95" s="34">
+        <v>12827</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35">
+      <c r="A96" s="63">
         <v>316000000</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C96" s="9">
         <v>8698</v>
       </c>
       <c r="D96" s="9">
         <v>8692</v>
       </c>
       <c r="E96" s="5">
         <v>8656</v>
       </c>
       <c r="F96" s="5">
         <v>8633</v>
       </c>
       <c r="G96" s="5">
         <v>8601</v>
       </c>
       <c r="H96" s="5">
         <v>8593</v>
       </c>
       <c r="I96" s="5">
         <v>8573</v>
@@ -10618,53 +10877,56 @@
       </c>
       <c r="AA96" s="5">
         <v>8086</v>
       </c>
       <c r="AB96" s="5">
         <v>8063</v>
       </c>
       <c r="AC96" s="5">
         <v>8035</v>
       </c>
       <c r="AD96" s="5">
         <v>8028</v>
       </c>
       <c r="AE96" s="4">
         <v>8012</v>
       </c>
       <c r="AF96" s="5">
         <v>8009</v>
       </c>
       <c r="AG96" s="5">
         <v>7975</v>
       </c>
       <c r="AH96" s="34">
         <v>7967</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="79">
+      <c r="AI96" s="34">
+        <v>7937</v>
+      </c>
+    </row>
+    <row r="97" spans="1:35">
+      <c r="A97" s="63">
         <v>316200000</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C97" s="9">
         <v>9560</v>
       </c>
       <c r="D97" s="9">
         <v>9548</v>
       </c>
       <c r="E97" s="5">
         <v>9504</v>
       </c>
       <c r="F97" s="5">
         <v>9492</v>
       </c>
       <c r="G97" s="5">
         <v>9467</v>
       </c>
       <c r="H97" s="5">
         <v>9429</v>
       </c>
       <c r="I97" s="5">
         <v>9385</v>
@@ -10722,53 +10984,56 @@
       </c>
       <c r="AA97" s="5">
         <v>8791</v>
       </c>
       <c r="AB97" s="5">
         <v>8760</v>
       </c>
       <c r="AC97" s="5">
         <v>8738</v>
       </c>
       <c r="AD97" s="5">
         <v>8703</v>
       </c>
       <c r="AE97" s="4">
         <v>8694</v>
       </c>
       <c r="AF97" s="5">
         <v>8681</v>
       </c>
       <c r="AG97" s="5">
         <v>8663</v>
       </c>
       <c r="AH97" s="34">
         <v>8629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="80">
+      <c r="AI97" s="34">
+        <v>8596</v>
+      </c>
+    </row>
+    <row r="98" spans="1:35">
+      <c r="A98" s="64">
         <v>316600000</v>
       </c>
       <c r="B98" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C98" s="7">
         <v>29764</v>
       </c>
       <c r="D98" s="7">
         <v>29746</v>
       </c>
       <c r="E98" s="6">
         <v>29741</v>
       </c>
       <c r="F98" s="6">
         <v>29704</v>
       </c>
       <c r="G98" s="6">
         <v>29703</v>
       </c>
       <c r="H98" s="6">
         <v>29677</v>
       </c>
       <c r="I98" s="6">
         <v>29637</v>
@@ -10826,335 +11091,338 @@
       </c>
       <c r="AA98" s="6">
         <v>28869</v>
       </c>
       <c r="AB98" s="6">
         <v>28854</v>
       </c>
       <c r="AC98" s="6">
         <v>28855</v>
       </c>
       <c r="AD98" s="6">
         <v>28827</v>
       </c>
       <c r="AE98" s="7">
         <v>28811</v>
       </c>
       <c r="AF98" s="6">
         <v>28777</v>
       </c>
       <c r="AG98" s="6">
         <v>28708</v>
       </c>
       <c r="AH98" s="35">
         <v>28650</v>
       </c>
-    </row>
-    <row r="99" spans="1:34" ht="17.25" customHeight="1">
+      <c r="AI98" s="35">
+        <v>28595</v>
+      </c>
+    </row>
+    <row r="99" spans="1:35" ht="17.25" customHeight="1">
       <c r="A99" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="J99" s="5"/>
       <c r="Q99" s="5"/>
     </row>
-    <row r="100" spans="1:34" ht="17.25" customHeight="1">
-      <c r="A100" s="60" t="s">
+    <row r="100" spans="1:35" ht="17.25" customHeight="1">
+      <c r="A100" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="B100" s="61"/>
-[...12 lines deleted...]
-      <c r="A101" s="62" t="s">
+      <c r="B100" s="67"/>
+      <c r="C100" s="67"/>
+      <c r="D100" s="67"/>
+      <c r="E100" s="67"/>
+      <c r="F100" s="67"/>
+      <c r="G100" s="67"/>
+      <c r="H100" s="67"/>
+      <c r="I100" s="67"/>
+      <c r="J100" s="67"/>
+      <c r="K100" s="67"/>
+      <c r="L100" s="67"/>
+    </row>
+    <row r="101" spans="1:35" ht="19.5" customHeight="1">
+      <c r="A101" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B101" s="63"/>
-[...17 lines deleted...]
-    <row r="103" spans="1:34">
+      <c r="B101" s="75"/>
+      <c r="C101" s="75"/>
+      <c r="D101" s="75"/>
+      <c r="E101" s="75"/>
+      <c r="F101" s="75"/>
+      <c r="G101" s="75"/>
+      <c r="H101" s="75"/>
+      <c r="I101" s="75"/>
+      <c r="J101" s="75"/>
+      <c r="K101" s="75"/>
+      <c r="L101" s="75"/>
+      <c r="M101" s="75"/>
+      <c r="N101" s="75"/>
+      <c r="O101" s="75"/>
+      <c r="P101" s="76"/>
+      <c r="Q101" s="76"/>
+      <c r="R101" s="76"/>
+    </row>
+    <row r="103" spans="1:35">
       <c r="B103" s="24"/>
       <c r="C103" s="4"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="F103" s="4"/>
       <c r="G103" s="15"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="18"/>
       <c r="O103" s="5"/>
       <c r="P103" s="5"/>
       <c r="Q103" s="5"/>
       <c r="R103" s="19"/>
       <c r="S103" s="5"/>
       <c r="T103" s="5"/>
       <c r="U103" s="5"/>
       <c r="V103" s="5"/>
       <c r="W103" s="5"/>
       <c r="X103" s="5"/>
       <c r="Y103" s="5"/>
     </row>
-    <row r="104" spans="1:34">
+    <row r="104" spans="1:35">
       <c r="B104" s="24"/>
       <c r="C104" s="4"/>
       <c r="D104" s="5"/>
       <c r="E104" s="5"/>
       <c r="F104" s="4"/>
       <c r="G104" s="15"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
       <c r="J104" s="5"/>
       <c r="K104" s="5"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
       <c r="N104" s="18"/>
       <c r="O104" s="5"/>
       <c r="P104" s="5"/>
       <c r="Q104" s="5"/>
       <c r="R104" s="19"/>
       <c r="S104" s="5"/>
       <c r="T104" s="5"/>
       <c r="U104" s="5"/>
       <c r="V104" s="5"/>
       <c r="W104" s="5"/>
       <c r="X104" s="5"/>
       <c r="Y104" s="5"/>
     </row>
-    <row r="105" spans="1:34">
+    <row r="105" spans="1:35">
       <c r="B105" s="24"/>
       <c r="C105" s="4"/>
       <c r="D105" s="5"/>
       <c r="E105" s="5"/>
       <c r="F105" s="4"/>
       <c r="G105" s="15"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
       <c r="J105" s="5"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
       <c r="N105" s="18"/>
       <c r="O105" s="5"/>
       <c r="P105" s="5"/>
       <c r="Q105" s="5"/>
       <c r="R105" s="19"/>
       <c r="S105" s="5"/>
       <c r="T105" s="5"/>
       <c r="U105" s="5"/>
       <c r="V105" s="5"/>
       <c r="W105" s="5"/>
       <c r="X105" s="5"/>
       <c r="Y105" s="5"/>
     </row>
-    <row r="106" spans="1:34">
+    <row r="106" spans="1:35">
       <c r="B106" s="24"/>
       <c r="C106" s="4"/>
       <c r="D106" s="5"/>
       <c r="E106" s="5"/>
       <c r="F106" s="4"/>
       <c r="G106" s="15"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
       <c r="J106" s="5"/>
       <c r="K106" s="5"/>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
       <c r="N106" s="18"/>
       <c r="O106" s="5"/>
       <c r="P106" s="5"/>
       <c r="Q106" s="5"/>
       <c r="R106" s="19"/>
       <c r="S106" s="5"/>
       <c r="T106" s="5"/>
       <c r="U106" s="5"/>
       <c r="V106" s="5"/>
       <c r="W106" s="5"/>
       <c r="X106" s="5"/>
       <c r="Y106" s="5"/>
     </row>
-    <row r="107" spans="1:34">
+    <row r="107" spans="1:35">
       <c r="B107" s="24"/>
       <c r="C107" s="4"/>
       <c r="D107" s="5"/>
       <c r="E107" s="5"/>
       <c r="F107" s="4"/>
       <c r="G107" s="15"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107" s="18"/>
       <c r="O107" s="5"/>
       <c r="P107" s="5"/>
       <c r="Q107" s="5"/>
       <c r="R107" s="19"/>
       <c r="S107" s="5"/>
       <c r="T107" s="5"/>
       <c r="U107" s="5"/>
       <c r="V107" s="5"/>
       <c r="W107" s="5"/>
       <c r="X107" s="5"/>
       <c r="Y107" s="5"/>
     </row>
-    <row r="108" spans="1:34">
+    <row r="108" spans="1:35">
       <c r="B108" s="24"/>
       <c r="C108" s="4"/>
       <c r="D108" s="5"/>
       <c r="E108" s="5"/>
       <c r="F108" s="4"/>
       <c r="G108" s="15"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
       <c r="J108" s="5"/>
       <c r="K108" s="5"/>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
       <c r="N108" s="18"/>
       <c r="O108" s="5"/>
       <c r="P108" s="5"/>
       <c r="Q108" s="5"/>
       <c r="R108" s="19"/>
       <c r="S108" s="5"/>
       <c r="T108" s="5"/>
       <c r="U108" s="5"/>
       <c r="V108" s="5"/>
       <c r="W108" s="5"/>
       <c r="X108" s="5"/>
       <c r="Y108" s="5"/>
     </row>
-    <row r="109" spans="1:34">
+    <row r="109" spans="1:35">
       <c r="B109" s="24"/>
       <c r="C109" s="4"/>
       <c r="D109" s="5"/>
       <c r="E109" s="5"/>
       <c r="F109" s="4"/>
       <c r="G109" s="15"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
       <c r="J109" s="5"/>
       <c r="K109" s="5"/>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
       <c r="N109" s="18"/>
       <c r="O109" s="5"/>
       <c r="P109" s="5"/>
       <c r="Q109" s="5"/>
       <c r="R109" s="19"/>
       <c r="S109" s="5"/>
       <c r="T109" s="5"/>
       <c r="U109" s="5"/>
       <c r="V109" s="5"/>
       <c r="W109" s="5"/>
       <c r="X109" s="5"/>
       <c r="Y109" s="5"/>
     </row>
-    <row r="110" spans="1:34">
+    <row r="110" spans="1:35">
       <c r="B110" s="24"/>
       <c r="C110" s="4"/>
       <c r="D110" s="5"/>
       <c r="E110" s="5"/>
       <c r="F110" s="4"/>
       <c r="G110" s="15"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
       <c r="J110" s="5"/>
       <c r="K110" s="5"/>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
       <c r="N110" s="18"/>
       <c r="O110" s="5"/>
       <c r="P110" s="5"/>
       <c r="Q110" s="5"/>
       <c r="R110" s="19"/>
       <c r="S110" s="5"/>
       <c r="T110" s="5"/>
       <c r="U110" s="5"/>
       <c r="V110" s="5"/>
       <c r="W110" s="5"/>
       <c r="X110" s="5"/>
       <c r="Y110" s="5"/>
     </row>
-    <row r="111" spans="1:34">
+    <row r="111" spans="1:35">
       <c r="B111" s="24"/>
       <c r="C111" s="4"/>
       <c r="D111" s="5"/>
       <c r="E111" s="5"/>
       <c r="F111" s="4"/>
       <c r="G111" s="15"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
       <c r="J111" s="5"/>
       <c r="K111" s="5"/>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
       <c r="N111" s="18"/>
       <c r="O111" s="5"/>
       <c r="P111" s="5"/>
       <c r="Q111" s="5"/>
       <c r="R111" s="19"/>
       <c r="S111" s="5"/>
       <c r="T111" s="5"/>
       <c r="U111" s="5"/>
       <c r="V111" s="5"/>
       <c r="W111" s="5"/>
       <c r="X111" s="5"/>
       <c r="Y111" s="5"/>
     </row>
-    <row r="112" spans="1:34">
+    <row r="112" spans="1:35">
       <c r="B112" s="24"/>
       <c r="C112" s="4"/>
       <c r="D112" s="5"/>
       <c r="E112" s="5"/>
       <c r="F112" s="4"/>
       <c r="G112" s="15"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
       <c r="J112" s="5"/>
       <c r="K112" s="5"/>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
       <c r="N112" s="18"/>
       <c r="O112" s="5"/>
       <c r="P112" s="5"/>
       <c r="Q112" s="5"/>
       <c r="R112" s="19"/>
       <c r="S112" s="5"/>
       <c r="T112" s="5"/>
       <c r="U112" s="5"/>
       <c r="V112" s="5"/>
       <c r="W112" s="5"/>
       <c r="X112" s="5"/>
       <c r="Y112" s="5"/>
     </row>
@@ -11165,67 +11433,67 @@
       <c r="E113" s="5"/>
       <c r="F113" s="4"/>
       <c r="G113" s="15"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
       <c r="J113" s="5"/>
       <c r="K113" s="5"/>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
       <c r="N113" s="18"/>
       <c r="O113" s="5"/>
       <c r="P113" s="5"/>
       <c r="Q113" s="5"/>
       <c r="R113" s="19"/>
       <c r="S113" s="5"/>
       <c r="T113" s="5"/>
       <c r="U113" s="5"/>
       <c r="V113" s="5"/>
       <c r="W113" s="5"/>
       <c r="X113" s="5"/>
       <c r="Y113" s="5"/>
     </row>
     <row r="114" spans="2:25" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B2:AH2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B45:AH45"/>
     <mergeCell ref="A100:L100"/>
     <mergeCell ref="A101:R101"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B87:AH87"/>
     <mergeCell ref="AA4:AH4"/>
     <mergeCell ref="B51:AH51"/>
     <mergeCell ref="B57:AH57"/>
     <mergeCell ref="B63:AH63"/>
     <mergeCell ref="B75:AH75"/>
+    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="B6:AH6"/>
+    <mergeCell ref="B19:AH19"/>
+    <mergeCell ref="B32:AH32"/>
+    <mergeCell ref="B45:AH45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>