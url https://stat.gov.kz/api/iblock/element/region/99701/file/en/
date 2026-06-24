--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="4590" windowWidth="25740" windowHeight="7005"/>
+    <workbookView xWindow="13650" yWindow="270" windowWidth="13275" windowHeight="10245"/>
   </bookViews>
   <sheets>
     <sheet name="Population" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="45">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t>September 1</t>
   </si>
   <si>
     <t>October 1</t>
   </si>
   <si>
@@ -519,51 +519,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -607,99 +607,108 @@
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -970,153 +979,156 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB114"/>
+  <dimension ref="A2:AE114"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="AE10" sqref="AE10"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="R103" sqref="R103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="21" customHeight="1">
-      <c r="B2" s="52" t="s">
+    <row r="2" spans="1:31" ht="21" customHeight="1">
+      <c r="B2" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="52"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="B3" s="2"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
-      <c r="AB3" s="11" t="s">
+      <c r="AB3" s="11"/>
+      <c r="AE3" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
-      <c r="A4" s="43" t="s">
+    <row r="4" spans="1:31">
+      <c r="A4" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="45"/>
-      <c r="C4" s="47">
+      <c r="B4" s="46"/>
+      <c r="C4" s="38">
         <v>2024</v>
       </c>
-      <c r="D4" s="48"/>
-[...10 lines deleted...]
-      <c r="O4" s="47" t="s">
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="P4" s="48"/>
-[...10 lines deleted...]
-      <c r="AA4" s="47">
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="39"/>
+      <c r="AA4" s="38">
         <v>2026</v>
       </c>
-      <c r="AB4" s="48"/>
-[...3 lines deleted...]
-      <c r="B5" s="46"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+    </row>
+    <row r="5" spans="1:31" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="23" t="s">
@@ -1151,83 +1163,92 @@
       </c>
       <c r="U5" s="23" t="s">
         <v>31</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="Y5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AA5" s="17" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="51" t="s">
+      <c r="AC5" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE5" s="54" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B6" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="51"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="4">
         <v>1222597</v>
       </c>
       <c r="D7" s="9">
         <v>1222618</v>
       </c>
       <c r="E7" s="9">
         <v>1222478</v>
       </c>
       <c r="F7" s="4">
         <v>1222811</v>
       </c>
       <c r="G7" s="16">
         <v>1223158</v>
       </c>
       <c r="H7" s="5">
         <v>1223457</v>
       </c>
       <c r="I7" s="5">
@@ -1268,52 +1289,61 @@
       </c>
       <c r="U7" s="5">
         <v>1220041</v>
       </c>
       <c r="V7" s="5">
         <v>1219056</v>
       </c>
       <c r="W7" s="5">
         <v>1217729</v>
       </c>
       <c r="X7" s="5">
         <v>1216849</v>
       </c>
       <c r="Y7" s="5">
         <v>1216132</v>
       </c>
       <c r="Z7" s="19">
         <v>1215892</v>
       </c>
       <c r="AA7" s="33">
         <v>1215373</v>
       </c>
       <c r="AB7" s="33">
         <v>1215360</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="9">
+        <v>1214965</v>
+      </c>
+      <c r="AD7" s="5">
+        <v>1214501</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>1214040</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="27">
         <v>311010000</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>431160</v>
       </c>
       <c r="D8" s="5">
         <v>431666</v>
       </c>
       <c r="E8" s="5">
         <v>431920</v>
       </c>
       <c r="F8" s="4">
         <v>432367</v>
       </c>
       <c r="G8" s="16">
         <v>433122</v>
       </c>
       <c r="H8" s="5">
         <v>433423</v>
       </c>
       <c r="I8" s="5">
@@ -1354,52 +1384,61 @@
       </c>
       <c r="U8" s="5">
         <v>438188</v>
       </c>
       <c r="V8" s="5">
         <v>438424</v>
       </c>
       <c r="W8" s="5">
         <v>438612</v>
       </c>
       <c r="X8" s="5">
         <v>438855</v>
       </c>
       <c r="Y8" s="5">
         <v>439156</v>
       </c>
       <c r="Z8" s="19">
         <v>439630</v>
       </c>
       <c r="AA8" s="33">
         <v>439749</v>
       </c>
       <c r="AB8" s="33">
         <v>488133</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="9">
+        <v>488598</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>489031</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>489253</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="27">
         <v>313600000</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="4">
         <v>106347</v>
       </c>
       <c r="D9" s="5">
         <v>106392</v>
       </c>
       <c r="E9" s="5">
         <v>106356</v>
       </c>
       <c r="F9" s="4">
         <v>106428</v>
       </c>
       <c r="G9" s="16">
         <v>106412</v>
       </c>
       <c r="H9" s="5">
         <v>106479</v>
       </c>
       <c r="I9" s="5">
@@ -1440,52 +1479,61 @@
       </c>
       <c r="U9" s="5">
         <v>106628</v>
       </c>
       <c r="V9" s="5">
         <v>106518</v>
       </c>
       <c r="W9" s="5">
         <v>106370</v>
       </c>
       <c r="X9" s="5">
         <v>106478</v>
       </c>
       <c r="Y9" s="5">
         <v>106537</v>
       </c>
       <c r="Z9" s="19">
         <v>106518</v>
       </c>
       <c r="AA9" s="33">
         <v>106685</v>
       </c>
       <c r="AB9" s="33">
         <v>95487</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="9">
+        <v>95486</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>95448</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>95413</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="27">
         <v>314000000</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="4">
         <v>88384</v>
       </c>
       <c r="D10" s="5">
         <v>88304</v>
       </c>
       <c r="E10" s="5">
         <v>88203</v>
       </c>
       <c r="F10" s="4">
         <v>88152</v>
       </c>
       <c r="G10" s="16">
         <v>88014</v>
       </c>
       <c r="H10" s="5">
         <v>88126</v>
       </c>
       <c r="I10" s="5">
@@ -1526,52 +1574,61 @@
       </c>
       <c r="U10" s="5">
         <v>87962</v>
       </c>
       <c r="V10" s="5">
         <v>87920</v>
       </c>
       <c r="W10" s="5">
         <v>87892</v>
       </c>
       <c r="X10" s="5">
         <v>87805</v>
       </c>
       <c r="Y10" s="5">
         <v>87716</v>
       </c>
       <c r="Z10" s="19">
         <v>87729</v>
       </c>
       <c r="AA10" s="33">
         <v>87634</v>
       </c>
       <c r="AB10" s="33">
         <v>51176</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="9">
+        <v>51086</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>51014</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>50968</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="27">
         <v>314200000</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="4">
         <v>54337</v>
       </c>
       <c r="D11" s="5">
         <v>54192</v>
       </c>
       <c r="E11" s="5">
         <v>54219</v>
       </c>
       <c r="F11" s="4">
         <v>54221</v>
       </c>
       <c r="G11" s="16">
         <v>54170</v>
       </c>
       <c r="H11" s="5">
         <v>54245</v>
       </c>
       <c r="I11" s="5">
@@ -1612,52 +1669,61 @@
       </c>
       <c r="U11" s="5">
         <v>53246</v>
       </c>
       <c r="V11" s="5">
         <v>53184</v>
       </c>
       <c r="W11" s="5">
         <v>53013</v>
       </c>
       <c r="X11" s="5">
         <v>52860</v>
       </c>
       <c r="Y11" s="5">
         <v>52712</v>
       </c>
       <c r="Z11" s="19">
         <v>52607</v>
       </c>
       <c r="AA11" s="33">
         <v>52475</v>
       </c>
       <c r="AB11" s="33">
         <v>52303</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="9">
+        <v>52100</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>51943</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>51823</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="27">
         <v>314800000</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="4">
         <v>158617</v>
       </c>
       <c r="D12" s="5">
         <v>158488</v>
       </c>
       <c r="E12" s="5">
         <v>158422</v>
       </c>
       <c r="F12" s="4">
         <v>158312</v>
       </c>
       <c r="G12" s="16">
         <v>158341</v>
       </c>
       <c r="H12" s="5">
         <v>158247</v>
       </c>
       <c r="I12" s="5">
@@ -1698,52 +1764,61 @@
       </c>
       <c r="U12" s="5">
         <v>156584</v>
       </c>
       <c r="V12" s="5">
         <v>156353</v>
       </c>
       <c r="W12" s="5">
         <v>156002</v>
       </c>
       <c r="X12" s="5">
         <v>155805</v>
       </c>
       <c r="Y12" s="5">
         <v>155501</v>
       </c>
       <c r="Z12" s="19">
         <v>155327</v>
       </c>
       <c r="AA12" s="33">
         <v>155092</v>
       </c>
       <c r="AB12" s="33">
         <v>154841</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="9">
+        <v>154609</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>154354</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>154135</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="27">
         <v>315000000</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="4">
         <v>67485</v>
       </c>
       <c r="D13" s="5">
         <v>67459</v>
       </c>
       <c r="E13" s="5">
         <v>67350</v>
       </c>
       <c r="F13" s="4">
         <v>67407</v>
       </c>
       <c r="G13" s="16">
         <v>67365</v>
       </c>
       <c r="H13" s="5">
         <v>67288</v>
       </c>
       <c r="I13" s="5">
@@ -1784,52 +1859,61 @@
       </c>
       <c r="U13" s="5">
         <v>66064</v>
       </c>
       <c r="V13" s="5">
         <v>65878</v>
       </c>
       <c r="W13" s="5">
         <v>65767</v>
       </c>
       <c r="X13" s="5">
         <v>65612</v>
       </c>
       <c r="Y13" s="5">
         <v>65510</v>
       </c>
       <c r="Z13" s="19">
         <v>65388</v>
       </c>
       <c r="AA13" s="33">
         <v>65300</v>
       </c>
       <c r="AB13" s="33">
         <v>65270</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="9">
+        <v>65185</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>65068</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>64948</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="27">
         <v>315400000</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="4">
         <v>88692</v>
       </c>
       <c r="D14" s="5">
         <v>88627</v>
       </c>
       <c r="E14" s="5">
         <v>88597</v>
       </c>
       <c r="F14" s="4">
         <v>88615</v>
       </c>
       <c r="G14" s="16">
         <v>88556</v>
       </c>
       <c r="H14" s="5">
         <v>88599</v>
       </c>
       <c r="I14" s="5">
@@ -1870,52 +1954,61 @@
       </c>
       <c r="U14" s="5">
         <v>87914</v>
       </c>
       <c r="V14" s="5">
         <v>87758</v>
       </c>
       <c r="W14" s="5">
         <v>87710</v>
       </c>
       <c r="X14" s="5">
         <v>87527</v>
       </c>
       <c r="Y14" s="5">
         <v>87415</v>
       </c>
       <c r="Z14" s="19">
         <v>87332</v>
       </c>
       <c r="AA14" s="33">
         <v>87317</v>
       </c>
       <c r="AB14" s="33">
         <v>87234</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="9">
+        <v>87174</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>87143</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>87172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="27">
         <v>315600000</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="4">
         <v>28430</v>
       </c>
       <c r="D15" s="5">
         <v>28393</v>
       </c>
       <c r="E15" s="5">
         <v>28382</v>
       </c>
       <c r="F15" s="4">
         <v>28370</v>
       </c>
       <c r="G15" s="16">
         <v>28337</v>
       </c>
       <c r="H15" s="5">
         <v>28347</v>
       </c>
       <c r="I15" s="5">
@@ -1956,52 +2049,61 @@
       </c>
       <c r="U15" s="5">
         <v>27655</v>
       </c>
       <c r="V15" s="5">
         <v>27579</v>
       </c>
       <c r="W15" s="5">
         <v>27410</v>
       </c>
       <c r="X15" s="5">
         <v>27298</v>
       </c>
       <c r="Y15" s="5">
         <v>27219</v>
       </c>
       <c r="Z15" s="19">
         <v>27177</v>
       </c>
       <c r="AA15" s="33">
         <v>27148</v>
       </c>
       <c r="AB15" s="33">
         <v>27104</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="9">
+        <v>27109</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>27060</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>26992</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="27">
         <v>316000000</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="4">
         <v>44094</v>
       </c>
       <c r="D16" s="5">
         <v>44074</v>
       </c>
       <c r="E16" s="5">
         <v>44087</v>
       </c>
       <c r="F16" s="4">
         <v>44065</v>
       </c>
       <c r="G16" s="16">
         <v>44024</v>
       </c>
       <c r="H16" s="5">
         <v>43986</v>
       </c>
       <c r="I16" s="5">
@@ -2042,52 +2144,61 @@
       </c>
       <c r="U16" s="5">
         <v>43220</v>
       </c>
       <c r="V16" s="5">
         <v>43112</v>
       </c>
       <c r="W16" s="5">
         <v>43035</v>
       </c>
       <c r="X16" s="5">
         <v>42935</v>
       </c>
       <c r="Y16" s="5">
         <v>42919</v>
       </c>
       <c r="Z16" s="19">
         <v>42852</v>
       </c>
       <c r="AA16" s="33">
         <v>42808</v>
       </c>
       <c r="AB16" s="33">
         <v>42690</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="9">
+        <v>42622</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>42572</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>42552</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="27">
         <v>316200000</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="4">
         <v>48810</v>
       </c>
       <c r="D17" s="5">
         <v>48828</v>
       </c>
       <c r="E17" s="5">
         <v>48752</v>
       </c>
       <c r="F17" s="4">
         <v>48742</v>
       </c>
       <c r="G17" s="16">
         <v>48666</v>
       </c>
       <c r="H17" s="5">
         <v>48627</v>
       </c>
       <c r="I17" s="5">
@@ -2128,52 +2239,61 @@
       </c>
       <c r="U17" s="5">
         <v>47532</v>
       </c>
       <c r="V17" s="5">
         <v>47424</v>
       </c>
       <c r="W17" s="5">
         <v>47295</v>
       </c>
       <c r="X17" s="5">
         <v>47201</v>
       </c>
       <c r="Y17" s="5">
         <v>47040</v>
       </c>
       <c r="Z17" s="19">
         <v>46987</v>
       </c>
       <c r="AA17" s="33">
         <v>46880</v>
       </c>
       <c r="AB17" s="33">
         <v>46848</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="9">
+        <v>46714</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>46656</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>46563</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="27">
         <v>316600000</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="4">
         <v>106241</v>
       </c>
       <c r="D18" s="5">
         <v>106195</v>
       </c>
       <c r="E18" s="5">
         <v>106190</v>
       </c>
       <c r="F18" s="4">
         <v>106132</v>
       </c>
       <c r="G18" s="16">
         <v>106151</v>
       </c>
       <c r="H18" s="5">
         <v>106090</v>
       </c>
       <c r="I18" s="5">
@@ -2214,83 +2334,92 @@
       </c>
       <c r="U18" s="5">
         <v>105048</v>
       </c>
       <c r="V18" s="5">
         <v>104906</v>
       </c>
       <c r="W18" s="5">
         <v>104623</v>
       </c>
       <c r="X18" s="5">
         <v>104473</v>
       </c>
       <c r="Y18" s="5">
         <v>104407</v>
       </c>
       <c r="Z18" s="19">
         <v>104345</v>
       </c>
       <c r="AA18" s="33">
         <v>104285</v>
       </c>
       <c r="AB18" s="33">
         <v>104274</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="37" t="s">
+      <c r="AC18" s="9">
+        <v>104282</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>104212</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>104221</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="B19" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="37"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="51"/>
+      <c r="P19" s="51"/>
+      <c r="Q19" s="51"/>
+      <c r="R19" s="51"/>
+      <c r="S19" s="51"/>
+      <c r="T19" s="51"/>
+      <c r="U19" s="51"/>
+      <c r="V19" s="51"/>
+      <c r="W19" s="51"/>
+      <c r="X19" s="51"/>
+      <c r="Y19" s="51"/>
+      <c r="Z19" s="51"/>
+      <c r="AA19" s="51"/>
+      <c r="AB19" s="51"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="9">
         <v>607159</v>
       </c>
       <c r="D20" s="9">
         <v>607133</v>
       </c>
       <c r="E20" s="5">
         <v>607069</v>
       </c>
       <c r="F20" s="5">
         <v>607237</v>
       </c>
       <c r="G20" s="5">
         <v>607427</v>
       </c>
       <c r="H20" s="5">
         <v>607595</v>
       </c>
       <c r="I20" s="5">
@@ -2331,52 +2460,61 @@
       </c>
       <c r="U20" s="5">
         <v>606548</v>
       </c>
       <c r="V20" s="5">
         <v>606215</v>
       </c>
       <c r="W20" s="5">
         <v>605728</v>
       </c>
       <c r="X20" s="5">
         <v>605310</v>
       </c>
       <c r="Y20" s="5">
         <v>604975</v>
       </c>
       <c r="Z20" s="5">
         <v>604867</v>
       </c>
       <c r="AA20" s="5">
         <v>604715</v>
       </c>
       <c r="AB20" s="5">
         <v>604777</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="19">
+        <v>604656</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>604545</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>604375</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="27">
         <v>311010000</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="9">
         <v>207071</v>
       </c>
       <c r="D21" s="9">
         <v>207337</v>
       </c>
       <c r="E21" s="5">
         <v>207475</v>
       </c>
       <c r="F21" s="5">
         <v>207677</v>
       </c>
       <c r="G21" s="5">
         <v>208039</v>
       </c>
       <c r="H21" s="5">
         <v>208150</v>
       </c>
       <c r="I21" s="5">
@@ -2417,52 +2555,61 @@
       </c>
       <c r="U21" s="5">
         <v>210416</v>
       </c>
       <c r="V21" s="5">
         <v>210574</v>
       </c>
       <c r="W21" s="5">
         <v>210742</v>
       </c>
       <c r="X21" s="5">
         <v>210831</v>
       </c>
       <c r="Y21" s="5">
         <v>210989</v>
       </c>
       <c r="Z21" s="5">
         <v>211212</v>
       </c>
       <c r="AA21" s="5">
         <v>211304</v>
       </c>
       <c r="AB21" s="5">
         <v>235923</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="19">
+        <v>236176</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>236372</v>
+      </c>
+      <c r="AE21" s="9">
+        <v>236504</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="27">
         <v>313600000</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="9">
         <v>54116</v>
       </c>
       <c r="D22" s="9">
         <v>54129</v>
       </c>
       <c r="E22" s="5">
         <v>54089</v>
       </c>
       <c r="F22" s="5">
         <v>54132</v>
       </c>
       <c r="G22" s="5">
         <v>54124</v>
       </c>
       <c r="H22" s="5">
         <v>54158</v>
       </c>
       <c r="I22" s="5">
@@ -2503,52 +2650,61 @@
       </c>
       <c r="U22" s="5">
         <v>54380</v>
       </c>
       <c r="V22" s="5">
         <v>54344</v>
       </c>
       <c r="W22" s="5">
         <v>54290</v>
       </c>
       <c r="X22" s="5">
         <v>54367</v>
       </c>
       <c r="Y22" s="5">
         <v>54383</v>
       </c>
       <c r="Z22" s="5">
         <v>54380</v>
       </c>
       <c r="AA22" s="5">
         <v>54485</v>
       </c>
       <c r="AB22" s="5">
         <v>48848</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="19">
+        <v>48859</v>
+      </c>
+      <c r="AD22" s="5">
+        <v>48885</v>
+      </c>
+      <c r="AE22" s="9">
+        <v>48880</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="27">
         <v>314000000</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="9">
         <v>45256</v>
       </c>
       <c r="D23" s="9">
         <v>45204</v>
       </c>
       <c r="E23" s="5">
         <v>45147</v>
       </c>
       <c r="F23" s="5">
         <v>45149</v>
       </c>
       <c r="G23" s="5">
         <v>45106</v>
       </c>
       <c r="H23" s="5">
         <v>45173</v>
       </c>
       <c r="I23" s="5">
@@ -2589,52 +2745,61 @@
       </c>
       <c r="U23" s="5">
         <v>45236</v>
       </c>
       <c r="V23" s="5">
         <v>45230</v>
       </c>
       <c r="W23" s="5">
         <v>45214</v>
       </c>
       <c r="X23" s="5">
         <v>45207</v>
       </c>
       <c r="Y23" s="5">
         <v>45150</v>
       </c>
       <c r="Z23" s="5">
         <v>45149</v>
       </c>
       <c r="AA23" s="5">
         <v>45123</v>
       </c>
       <c r="AB23" s="5">
         <v>26505</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="19">
+        <v>26466</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>26437</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>26444</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="27">
         <v>314200000</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="9">
         <v>28017</v>
       </c>
       <c r="D24" s="9">
         <v>27924</v>
       </c>
       <c r="E24" s="5">
         <v>27937</v>
       </c>
       <c r="F24" s="5">
         <v>27922</v>
       </c>
       <c r="G24" s="5">
         <v>27912</v>
       </c>
       <c r="H24" s="5">
         <v>27950</v>
       </c>
       <c r="I24" s="5">
@@ -2675,52 +2840,61 @@
       </c>
       <c r="U24" s="5">
         <v>27431</v>
       </c>
       <c r="V24" s="5">
         <v>27411</v>
       </c>
       <c r="W24" s="5">
         <v>27333</v>
       </c>
       <c r="X24" s="5">
         <v>27274</v>
       </c>
       <c r="Y24" s="5">
         <v>27223</v>
       </c>
       <c r="Z24" s="5">
         <v>27175</v>
       </c>
       <c r="AA24" s="5">
         <v>27102</v>
       </c>
       <c r="AB24" s="5">
         <v>27045</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="19">
+        <v>26965</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>26907</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>26837</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="27">
         <v>314800000</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="9">
         <v>78887</v>
       </c>
       <c r="D25" s="9">
         <v>78841</v>
       </c>
       <c r="E25" s="5">
         <v>78822</v>
       </c>
       <c r="F25" s="5">
         <v>78779</v>
       </c>
       <c r="G25" s="5">
         <v>78793</v>
       </c>
       <c r="H25" s="5">
         <v>78750</v>
       </c>
       <c r="I25" s="5">
@@ -2761,52 +2935,61 @@
       </c>
       <c r="U25" s="5">
         <v>77925</v>
       </c>
       <c r="V25" s="5">
         <v>77815</v>
       </c>
       <c r="W25" s="5">
         <v>77633</v>
       </c>
       <c r="X25" s="5">
         <v>77504</v>
       </c>
       <c r="Y25" s="5">
         <v>77357</v>
       </c>
       <c r="Z25" s="5">
         <v>77264</v>
       </c>
       <c r="AA25" s="5">
         <v>77152</v>
       </c>
       <c r="AB25" s="5">
         <v>77011</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="19">
+        <v>76862</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>76746</v>
+      </c>
+      <c r="AE25" s="9">
+        <v>76637</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="27">
         <v>315000000</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="9">
         <v>34494</v>
       </c>
       <c r="D26" s="9">
         <v>34467</v>
       </c>
       <c r="E26" s="5">
         <v>34421</v>
       </c>
       <c r="F26" s="5">
         <v>34440</v>
       </c>
       <c r="G26" s="5">
         <v>34403</v>
       </c>
       <c r="H26" s="5">
         <v>34387</v>
       </c>
       <c r="I26" s="5">
@@ -2847,52 +3030,61 @@
       </c>
       <c r="U26" s="5">
         <v>33943</v>
       </c>
       <c r="V26" s="5">
         <v>33874</v>
       </c>
       <c r="W26" s="5">
         <v>33839</v>
       </c>
       <c r="X26" s="5">
         <v>33761</v>
       </c>
       <c r="Y26" s="5">
         <v>33735</v>
       </c>
       <c r="Z26" s="5">
         <v>33675</v>
       </c>
       <c r="AA26" s="5">
         <v>33633</v>
       </c>
       <c r="AB26" s="5">
         <v>33634</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="19">
+        <v>33609</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>33551</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>33500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="27">
         <v>315400000</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="9">
         <v>44554</v>
       </c>
       <c r="D27" s="9">
         <v>44524</v>
       </c>
       <c r="E27" s="5">
         <v>44503</v>
       </c>
       <c r="F27" s="5">
         <v>44523</v>
       </c>
       <c r="G27" s="5">
         <v>44483</v>
       </c>
       <c r="H27" s="5">
         <v>44495</v>
       </c>
       <c r="I27" s="5">
@@ -2933,52 +3125,61 @@
       </c>
       <c r="U27" s="5">
         <v>44249</v>
       </c>
       <c r="V27" s="5">
         <v>44184</v>
       </c>
       <c r="W27" s="5">
         <v>44190</v>
       </c>
       <c r="X27" s="5">
         <v>44095</v>
       </c>
       <c r="Y27" s="5">
         <v>44043</v>
       </c>
       <c r="Z27" s="5">
         <v>44023</v>
       </c>
       <c r="AA27" s="5">
         <v>44022</v>
       </c>
       <c r="AB27" s="5">
         <v>43983</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="19">
+        <v>43985</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>43992</v>
+      </c>
+      <c r="AE27" s="9">
+        <v>44005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="27">
         <v>315600000</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="9">
         <v>14606</v>
       </c>
       <c r="D28" s="9">
         <v>14576</v>
       </c>
       <c r="E28" s="5">
         <v>14583</v>
       </c>
       <c r="F28" s="5">
         <v>14571</v>
       </c>
       <c r="G28" s="5">
         <v>14556</v>
       </c>
       <c r="H28" s="5">
         <v>14560</v>
       </c>
       <c r="I28" s="5">
@@ -3019,52 +3220,61 @@
       </c>
       <c r="U28" s="5">
         <v>14244</v>
       </c>
       <c r="V28" s="5">
         <v>14222</v>
       </c>
       <c r="W28" s="5">
         <v>14147</v>
       </c>
       <c r="X28" s="5">
         <v>14094</v>
       </c>
       <c r="Y28" s="5">
         <v>14054</v>
       </c>
       <c r="Z28" s="5">
         <v>14042</v>
       </c>
       <c r="AA28" s="5">
         <v>14039</v>
       </c>
       <c r="AB28" s="5">
         <v>14011</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="19">
+        <v>14014</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>14009</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>13979</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="27">
         <v>316000000</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="9">
         <v>22371</v>
       </c>
       <c r="D29" s="9">
         <v>22364</v>
       </c>
       <c r="E29" s="5">
         <v>22377</v>
       </c>
       <c r="F29" s="5">
         <v>22361</v>
       </c>
       <c r="G29" s="5">
         <v>22352</v>
       </c>
       <c r="H29" s="5">
         <v>22329</v>
       </c>
       <c r="I29" s="5">
@@ -3105,52 +3315,61 @@
       </c>
       <c r="U29" s="5">
         <v>21945</v>
       </c>
       <c r="V29" s="5">
         <v>21903</v>
       </c>
       <c r="W29" s="5">
         <v>21872</v>
       </c>
       <c r="X29" s="5">
         <v>21812</v>
       </c>
       <c r="Y29" s="5">
         <v>21793</v>
       </c>
       <c r="Z29" s="5">
         <v>21754</v>
       </c>
       <c r="AA29" s="5">
         <v>21724</v>
       </c>
       <c r="AB29" s="5">
         <v>21667</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="19">
+        <v>21638</v>
+      </c>
+      <c r="AD29" s="5">
+        <v>21623</v>
+      </c>
+      <c r="AE29" s="9">
+        <v>21618</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="27">
         <v>316200000</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="9">
         <v>24753</v>
       </c>
       <c r="D30" s="9">
         <v>24746</v>
       </c>
       <c r="E30" s="5">
         <v>24708</v>
       </c>
       <c r="F30" s="5">
         <v>24687</v>
       </c>
       <c r="G30" s="5">
         <v>24651</v>
       </c>
       <c r="H30" s="5">
         <v>24641</v>
       </c>
       <c r="I30" s="5">
@@ -3191,52 +3410,61 @@
       </c>
       <c r="U30" s="5">
         <v>24119</v>
       </c>
       <c r="V30" s="5">
         <v>24048</v>
       </c>
       <c r="W30" s="5">
         <v>24006</v>
       </c>
       <c r="X30" s="5">
         <v>23965</v>
       </c>
       <c r="Y30" s="5">
         <v>23889</v>
       </c>
       <c r="Z30" s="5">
         <v>23861</v>
       </c>
       <c r="AA30" s="5">
         <v>23813</v>
       </c>
       <c r="AB30" s="5">
         <v>23815</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="19">
+        <v>23736</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>23708</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>23647</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="27">
         <v>316600000</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="9">
         <v>53034</v>
       </c>
       <c r="D31" s="9">
         <v>53021</v>
       </c>
       <c r="E31" s="5">
         <v>53007</v>
       </c>
       <c r="F31" s="5">
         <v>52996</v>
       </c>
       <c r="G31" s="5">
         <v>53008</v>
       </c>
       <c r="H31" s="5">
         <v>53002</v>
       </c>
       <c r="I31" s="5">
@@ -3277,83 +3505,92 @@
       </c>
       <c r="U31" s="5">
         <v>52660</v>
       </c>
       <c r="V31" s="5">
         <v>52610</v>
       </c>
       <c r="W31" s="5">
         <v>52462</v>
       </c>
       <c r="X31" s="5">
         <v>52400</v>
       </c>
       <c r="Y31" s="5">
         <v>52359</v>
       </c>
       <c r="Z31" s="5">
         <v>52332</v>
       </c>
       <c r="AA31" s="5">
         <v>52318</v>
       </c>
       <c r="AB31" s="5">
         <v>52335</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B32" s="35" t="s">
+      <c r="AC31" s="19">
+        <v>52346</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>52315</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>52324</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="15" customHeight="1">
+      <c r="B32" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="35"/>
-[...26 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="52"/>
+      <c r="F32" s="52"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="52"/>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52"/>
+      <c r="S32" s="52"/>
+      <c r="T32" s="52"/>
+      <c r="U32" s="52"/>
+      <c r="V32" s="52"/>
+      <c r="W32" s="52"/>
+      <c r="X32" s="52"/>
+      <c r="Y32" s="52"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="52"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="9">
         <v>615438</v>
       </c>
       <c r="D33" s="9">
         <v>615485</v>
       </c>
       <c r="E33" s="5">
         <v>615409</v>
       </c>
       <c r="F33" s="5">
         <v>615574</v>
       </c>
       <c r="G33" s="5">
         <v>615731</v>
       </c>
       <c r="H33" s="5">
         <v>615862</v>
       </c>
       <c r="I33" s="5">
@@ -3394,52 +3631,61 @@
       </c>
       <c r="U33" s="21">
         <v>613493</v>
       </c>
       <c r="V33" s="5">
         <v>612841</v>
       </c>
       <c r="W33" s="5">
         <v>612001</v>
       </c>
       <c r="X33" s="5">
         <v>611539</v>
       </c>
       <c r="Y33" s="5">
         <v>611157</v>
       </c>
       <c r="Z33" s="5">
         <v>611025</v>
       </c>
       <c r="AA33" s="5">
         <v>610658</v>
       </c>
       <c r="AB33" s="5">
         <v>610583</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="21">
+        <v>610309</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>609956</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>609665</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="27">
         <v>311010000</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="9">
         <v>224089</v>
       </c>
       <c r="D34" s="9">
         <v>224329</v>
       </c>
       <c r="E34" s="5">
         <v>224445</v>
       </c>
       <c r="F34" s="5">
         <v>224690</v>
       </c>
       <c r="G34" s="5">
         <v>225083</v>
       </c>
       <c r="H34" s="5">
         <v>225273</v>
       </c>
       <c r="I34" s="5">
@@ -3480,52 +3726,61 @@
       </c>
       <c r="U34" s="21">
         <v>227772</v>
       </c>
       <c r="V34" s="5">
         <v>227850</v>
       </c>
       <c r="W34" s="5">
         <v>227870</v>
       </c>
       <c r="X34" s="5">
         <v>228024</v>
       </c>
       <c r="Y34" s="5">
         <v>228167</v>
       </c>
       <c r="Z34" s="5">
         <v>228418</v>
       </c>
       <c r="AA34" s="5">
         <v>228445</v>
       </c>
       <c r="AB34" s="5">
         <v>252210</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="21">
+        <v>252422</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>252659</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>252749</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="27">
         <v>313600000</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9">
         <v>52231</v>
       </c>
       <c r="D35" s="9">
         <v>52263</v>
       </c>
       <c r="E35" s="5">
         <v>52267</v>
       </c>
       <c r="F35" s="5">
         <v>52296</v>
       </c>
       <c r="G35" s="5">
         <v>52288</v>
       </c>
       <c r="H35" s="5">
         <v>52321</v>
       </c>
       <c r="I35" s="5">
@@ -3566,52 +3821,61 @@
       </c>
       <c r="U35" s="21">
         <v>52248</v>
       </c>
       <c r="V35" s="5">
         <v>52174</v>
       </c>
       <c r="W35" s="5">
         <v>52080</v>
       </c>
       <c r="X35" s="5">
         <v>52111</v>
       </c>
       <c r="Y35" s="5">
         <v>52154</v>
       </c>
       <c r="Z35" s="5">
         <v>52138</v>
       </c>
       <c r="AA35" s="5">
         <v>52200</v>
       </c>
       <c r="AB35" s="5">
         <v>46639</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="21">
+        <v>46627</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>46563</v>
+      </c>
+      <c r="AE35" s="9">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="27">
         <v>314000000</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="9">
         <v>43128</v>
       </c>
       <c r="D36" s="9">
         <v>43100</v>
       </c>
       <c r="E36" s="5">
         <v>43056</v>
       </c>
       <c r="F36" s="5">
         <v>43003</v>
       </c>
       <c r="G36" s="5">
         <v>42908</v>
       </c>
       <c r="H36" s="5">
         <v>42953</v>
       </c>
       <c r="I36" s="5">
@@ -3652,52 +3916,61 @@
       </c>
       <c r="U36" s="21">
         <v>42726</v>
       </c>
       <c r="V36" s="5">
         <v>42690</v>
       </c>
       <c r="W36" s="5">
         <v>42678</v>
       </c>
       <c r="X36" s="5">
         <v>42598</v>
       </c>
       <c r="Y36" s="5">
         <v>42566</v>
       </c>
       <c r="Z36" s="5">
         <v>42580</v>
       </c>
       <c r="AA36" s="5">
         <v>42511</v>
       </c>
       <c r="AB36" s="5">
         <v>24671</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="21">
+        <v>24620</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>24577</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>24524</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="27">
         <v>314200000</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="9">
         <v>26320</v>
       </c>
       <c r="D37" s="9">
         <v>26268</v>
       </c>
       <c r="E37" s="5">
         <v>26282</v>
       </c>
       <c r="F37" s="5">
         <v>26299</v>
       </c>
       <c r="G37" s="5">
         <v>26258</v>
       </c>
       <c r="H37" s="5">
         <v>26295</v>
       </c>
       <c r="I37" s="5">
@@ -3738,52 +4011,61 @@
       </c>
       <c r="U37" s="21">
         <v>25815</v>
       </c>
       <c r="V37" s="5">
         <v>25773</v>
       </c>
       <c r="W37" s="5">
         <v>25680</v>
       </c>
       <c r="X37" s="5">
         <v>25586</v>
       </c>
       <c r="Y37" s="5">
         <v>25489</v>
       </c>
       <c r="Z37" s="5">
         <v>25432</v>
       </c>
       <c r="AA37" s="5">
         <v>25373</v>
       </c>
       <c r="AB37" s="5">
         <v>25258</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="21">
+        <v>25135</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>25036</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>24986</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="27">
         <v>314800000</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="9">
         <v>79730</v>
       </c>
       <c r="D38" s="9">
         <v>79647</v>
       </c>
       <c r="E38" s="5">
         <v>79600</v>
       </c>
       <c r="F38" s="5">
         <v>79533</v>
       </c>
       <c r="G38" s="5">
         <v>79548</v>
       </c>
       <c r="H38" s="5">
         <v>79497</v>
       </c>
       <c r="I38" s="5">
@@ -3824,52 +4106,61 @@
       </c>
       <c r="U38" s="21">
         <v>78659</v>
       </c>
       <c r="V38" s="5">
         <v>78538</v>
       </c>
       <c r="W38" s="5">
         <v>78369</v>
       </c>
       <c r="X38" s="5">
         <v>78301</v>
       </c>
       <c r="Y38" s="5">
         <v>78144</v>
       </c>
       <c r="Z38" s="5">
         <v>78063</v>
       </c>
       <c r="AA38" s="5">
         <v>77940</v>
       </c>
       <c r="AB38" s="5">
         <v>77830</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="21">
+        <v>77747</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>77608</v>
+      </c>
+      <c r="AE38" s="9">
+        <v>77498</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="27">
         <v>315000000</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="9">
         <v>32991</v>
       </c>
       <c r="D39" s="9">
         <v>32992</v>
       </c>
       <c r="E39" s="5">
         <v>32929</v>
       </c>
       <c r="F39" s="5">
         <v>32967</v>
       </c>
       <c r="G39" s="5">
         <v>32962</v>
       </c>
       <c r="H39" s="5">
         <v>32901</v>
       </c>
       <c r="I39" s="5">
@@ -3910,52 +4201,61 @@
       </c>
       <c r="U39" s="21">
         <v>32121</v>
       </c>
       <c r="V39" s="5">
         <v>32004</v>
       </c>
       <c r="W39" s="5">
         <v>31928</v>
       </c>
       <c r="X39" s="5">
         <v>31851</v>
       </c>
       <c r="Y39" s="5">
         <v>31775</v>
       </c>
       <c r="Z39" s="5">
         <v>31713</v>
       </c>
       <c r="AA39" s="5">
         <v>31667</v>
       </c>
       <c r="AB39" s="5">
         <v>31636</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="21">
+        <v>31576</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>31517</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>31448</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="27">
         <v>315400000</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="9">
         <v>44138</v>
       </c>
       <c r="D40" s="9">
         <v>44103</v>
       </c>
       <c r="E40" s="5">
         <v>44094</v>
       </c>
       <c r="F40" s="5">
         <v>44092</v>
       </c>
       <c r="G40" s="5">
         <v>44073</v>
       </c>
       <c r="H40" s="5">
         <v>44104</v>
       </c>
       <c r="I40" s="5">
@@ -3996,52 +4296,61 @@
       </c>
       <c r="U40" s="21">
         <v>43665</v>
       </c>
       <c r="V40" s="5">
         <v>43574</v>
       </c>
       <c r="W40" s="5">
         <v>43520</v>
       </c>
       <c r="X40" s="5">
         <v>43432</v>
       </c>
       <c r="Y40" s="5">
         <v>43372</v>
       </c>
       <c r="Z40" s="5">
         <v>43309</v>
       </c>
       <c r="AA40" s="5">
         <v>43295</v>
       </c>
       <c r="AB40" s="5">
         <v>43251</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="21">
+        <v>43189</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>43151</v>
+      </c>
+      <c r="AE40" s="9">
+        <v>43167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="27">
         <v>315600000</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="9">
         <v>13824</v>
       </c>
       <c r="D41" s="9">
         <v>13817</v>
       </c>
       <c r="E41" s="5">
         <v>13799</v>
       </c>
       <c r="F41" s="5">
         <v>13799</v>
       </c>
       <c r="G41" s="5">
         <v>13781</v>
       </c>
       <c r="H41" s="5">
         <v>13787</v>
       </c>
       <c r="I41" s="5">
@@ -4082,52 +4391,61 @@
       </c>
       <c r="U41" s="21">
         <v>13411</v>
       </c>
       <c r="V41" s="5">
         <v>13357</v>
       </c>
       <c r="W41" s="5">
         <v>13263</v>
       </c>
       <c r="X41" s="5">
         <v>13204</v>
       </c>
       <c r="Y41" s="5">
         <v>13165</v>
       </c>
       <c r="Z41" s="5">
         <v>13135</v>
       </c>
       <c r="AA41" s="5">
         <v>13109</v>
       </c>
       <c r="AB41" s="5">
         <v>13093</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="21">
+        <v>13095</v>
+      </c>
+      <c r="AD41" s="5">
+        <v>13051</v>
+      </c>
+      <c r="AE41" s="9">
+        <v>13013</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="27">
         <v>316000000</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="9">
         <v>21723</v>
       </c>
       <c r="D42" s="9">
         <v>21710</v>
       </c>
       <c r="E42" s="5">
         <v>21710</v>
       </c>
       <c r="F42" s="5">
         <v>21704</v>
       </c>
       <c r="G42" s="5">
         <v>21672</v>
       </c>
       <c r="H42" s="5">
         <v>21657</v>
       </c>
       <c r="I42" s="5">
@@ -4168,52 +4486,61 @@
       </c>
       <c r="U42" s="21">
         <v>21275</v>
       </c>
       <c r="V42" s="5">
         <v>21209</v>
       </c>
       <c r="W42" s="5">
         <v>21163</v>
       </c>
       <c r="X42" s="5">
         <v>21123</v>
       </c>
       <c r="Y42" s="5">
         <v>21126</v>
       </c>
       <c r="Z42" s="5">
         <v>21098</v>
       </c>
       <c r="AA42" s="5">
         <v>21084</v>
       </c>
       <c r="AB42" s="5">
         <v>21023</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="21">
+        <v>20984</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>20949</v>
+      </c>
+      <c r="AE42" s="9">
+        <v>20934</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="27">
         <v>316200000</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C43" s="9">
         <v>24057</v>
       </c>
       <c r="D43" s="9">
         <v>24082</v>
       </c>
       <c r="E43" s="5">
         <v>24044</v>
       </c>
       <c r="F43" s="5">
         <v>24055</v>
       </c>
       <c r="G43" s="5">
         <v>24015</v>
       </c>
       <c r="H43" s="5">
         <v>23986</v>
       </c>
       <c r="I43" s="5">
@@ -4254,52 +4581,61 @@
       </c>
       <c r="U43" s="21">
         <v>23413</v>
       </c>
       <c r="V43" s="5">
         <v>23376</v>
       </c>
       <c r="W43" s="5">
         <v>23289</v>
       </c>
       <c r="X43" s="5">
         <v>23236</v>
       </c>
       <c r="Y43" s="5">
         <v>23151</v>
       </c>
       <c r="Z43" s="5">
         <v>23126</v>
       </c>
       <c r="AA43" s="5">
         <v>23067</v>
       </c>
       <c r="AB43" s="5">
         <v>23033</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="21">
+        <v>22978</v>
+      </c>
+      <c r="AD43" s="5">
+        <v>22948</v>
+      </c>
+      <c r="AE43" s="9">
+        <v>22916</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="27">
         <v>316600000</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="9">
         <v>53207</v>
       </c>
       <c r="D44" s="9">
         <v>53174</v>
       </c>
       <c r="E44" s="5">
         <v>53183</v>
       </c>
       <c r="F44" s="5">
         <v>53136</v>
       </c>
       <c r="G44" s="5">
         <v>53143</v>
       </c>
       <c r="H44" s="5">
         <v>53088</v>
       </c>
       <c r="I44" s="5">
@@ -4340,83 +4676,92 @@
       </c>
       <c r="U44" s="21">
         <v>52388</v>
       </c>
       <c r="V44" s="5">
         <v>52296</v>
       </c>
       <c r="W44" s="5">
         <v>52161</v>
       </c>
       <c r="X44" s="5">
         <v>52073</v>
       </c>
       <c r="Y44" s="5">
         <v>52048</v>
       </c>
       <c r="Z44" s="5">
         <v>52013</v>
       </c>
       <c r="AA44" s="5">
         <v>51967</v>
       </c>
       <c r="AB44" s="5">
         <v>51939</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" s="36" t="s">
+      <c r="AC44" s="21">
+        <v>51936</v>
+      </c>
+      <c r="AD44" s="5">
+        <v>51897</v>
+      </c>
+      <c r="AE44" s="9">
+        <v>51897</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="B45" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="36"/>
-[...26 lines deleted...]
-    <row r="46" spans="1:28">
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="53"/>
+      <c r="H45" s="53"/>
+      <c r="I45" s="53"/>
+      <c r="J45" s="53"/>
+      <c r="K45" s="53"/>
+      <c r="L45" s="53"/>
+      <c r="M45" s="53"/>
+      <c r="N45" s="53"/>
+      <c r="O45" s="53"/>
+      <c r="P45" s="53"/>
+      <c r="Q45" s="53"/>
+      <c r="R45" s="53"/>
+      <c r="S45" s="53"/>
+      <c r="T45" s="53"/>
+      <c r="U45" s="53"/>
+      <c r="V45" s="53"/>
+      <c r="W45" s="53"/>
+      <c r="X45" s="53"/>
+      <c r="Y45" s="53"/>
+      <c r="Z45" s="53"/>
+      <c r="AA45" s="53"/>
+      <c r="AB45" s="53"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C46" s="4">
         <v>530806</v>
       </c>
       <c r="D46" s="9">
         <v>531287</v>
       </c>
       <c r="E46" s="5">
         <v>531633</v>
       </c>
       <c r="F46" s="4">
         <v>532110</v>
       </c>
       <c r="G46" s="5">
         <v>532862</v>
       </c>
       <c r="H46" s="5">
         <v>533116</v>
       </c>
       <c r="I46" s="5">
@@ -4457,52 +4802,61 @@
       </c>
       <c r="U46" s="5">
         <v>537489</v>
       </c>
       <c r="V46" s="5">
         <v>537638</v>
       </c>
       <c r="W46" s="5">
         <v>537614</v>
       </c>
       <c r="X46" s="5">
         <v>537688</v>
       </c>
       <c r="Y46" s="5">
         <v>537871</v>
       </c>
       <c r="Z46" s="5">
         <v>538279</v>
       </c>
       <c r="AA46" s="5">
         <v>538365</v>
       </c>
       <c r="AB46" s="5">
         <v>586696</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="9">
+        <v>587084</v>
+      </c>
+      <c r="AD46" s="9">
+        <v>587476</v>
+      </c>
+      <c r="AE46" s="33">
+        <v>587682</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="27">
         <v>311010000</v>
       </c>
       <c r="B47" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C47" s="4">
         <v>431160</v>
       </c>
       <c r="D47" s="5">
         <v>431666</v>
       </c>
       <c r="E47" s="5">
         <v>431920</v>
       </c>
       <c r="F47" s="4">
         <v>432367</v>
       </c>
       <c r="G47" s="5">
         <v>433122</v>
       </c>
       <c r="H47" s="5">
         <v>433423</v>
       </c>
       <c r="I47" s="5">
@@ -4543,52 +4897,61 @@
       </c>
       <c r="U47" s="5">
         <v>438188</v>
       </c>
       <c r="V47" s="5">
         <v>438424</v>
       </c>
       <c r="W47" s="5">
         <v>438612</v>
       </c>
       <c r="X47" s="5">
         <v>438855</v>
       </c>
       <c r="Y47" s="5">
         <v>439156</v>
       </c>
       <c r="Z47" s="5">
         <v>439630</v>
       </c>
       <c r="AA47" s="5">
         <v>439749</v>
       </c>
       <c r="AB47" s="5">
         <v>488133</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="9">
+        <v>488598</v>
+      </c>
+      <c r="AD47" s="9">
+        <v>489031</v>
+      </c>
+      <c r="AE47" s="33">
+        <v>489253</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="27">
         <v>316000000</v>
       </c>
       <c r="B48" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="4">
         <v>25693</v>
       </c>
       <c r="D48" s="5">
         <v>25679</v>
       </c>
       <c r="E48" s="5">
         <v>25748</v>
       </c>
       <c r="F48" s="4">
         <v>25768</v>
       </c>
       <c r="G48" s="5">
         <v>25792</v>
       </c>
       <c r="H48" s="5">
         <v>25770</v>
       </c>
       <c r="I48" s="5">
@@ -4629,52 +4992,61 @@
       </c>
       <c r="U48" s="5">
         <v>25845</v>
       </c>
       <c r="V48" s="5">
         <v>25805</v>
       </c>
       <c r="W48" s="5">
         <v>25729</v>
       </c>
       <c r="X48" s="5">
         <v>25635</v>
       </c>
       <c r="Y48" s="5">
         <v>25625</v>
       </c>
       <c r="Z48" s="5">
         <v>25582</v>
       </c>
       <c r="AA48" s="5">
         <v>25574</v>
       </c>
       <c r="AB48" s="5">
         <v>25500</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="9">
+        <v>25492</v>
+      </c>
+      <c r="AD48" s="9">
+        <v>25468</v>
+      </c>
+      <c r="AE48" s="33">
+        <v>25466</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" s="27">
         <v>316200000</v>
       </c>
       <c r="B49" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C49" s="4">
         <v>28422</v>
       </c>
       <c r="D49" s="5">
         <v>28453</v>
       </c>
       <c r="E49" s="5">
         <v>28464</v>
       </c>
       <c r="F49" s="4">
         <v>28487</v>
       </c>
       <c r="G49" s="5">
         <v>28454</v>
       </c>
       <c r="H49" s="5">
         <v>28469</v>
       </c>
       <c r="I49" s="5">
@@ -4715,52 +5087,61 @@
       </c>
       <c r="U49" s="5">
         <v>28309</v>
       </c>
       <c r="V49" s="5">
         <v>28264</v>
       </c>
       <c r="W49" s="5">
         <v>28158</v>
       </c>
       <c r="X49" s="5">
         <v>28128</v>
       </c>
       <c r="Y49" s="5">
         <v>28027</v>
       </c>
       <c r="Z49" s="5">
         <v>28006</v>
       </c>
       <c r="AA49" s="5">
         <v>27951</v>
       </c>
       <c r="AB49" s="5">
         <v>27954</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="9">
+        <v>27891</v>
+      </c>
+      <c r="AD49" s="9">
+        <v>27890</v>
+      </c>
+      <c r="AE49" s="33">
+        <v>27838</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" s="27">
         <v>316600000</v>
       </c>
       <c r="B50" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C50" s="4">
         <v>45531</v>
       </c>
       <c r="D50" s="5">
         <v>45489</v>
       </c>
       <c r="E50" s="5">
         <v>45501</v>
       </c>
       <c r="F50" s="29">
         <v>45488</v>
       </c>
       <c r="G50" s="5">
         <v>45494</v>
       </c>
       <c r="H50" s="5">
         <v>45454</v>
       </c>
       <c r="I50" s="5">
@@ -4801,83 +5182,92 @@
       </c>
       <c r="U50" s="5">
         <v>45147</v>
       </c>
       <c r="V50" s="5">
         <v>45145</v>
       </c>
       <c r="W50" s="5">
         <v>45115</v>
       </c>
       <c r="X50" s="5">
         <v>45070</v>
       </c>
       <c r="Y50" s="5">
         <v>45063</v>
       </c>
       <c r="Z50" s="5">
         <v>45061</v>
       </c>
       <c r="AA50" s="5">
         <v>45091</v>
       </c>
       <c r="AB50" s="5">
         <v>45109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B51" s="37" t="s">
+      <c r="AC50" s="9">
+        <v>45103</v>
+      </c>
+      <c r="AD50" s="9">
+        <v>45087</v>
+      </c>
+      <c r="AE50" s="33">
+        <v>45125</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="B51" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="C51" s="37"/>
-[...26 lines deleted...]
-    <row r="52" spans="1:28">
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="51"/>
+      <c r="I51" s="51"/>
+      <c r="J51" s="51"/>
+      <c r="K51" s="51"/>
+      <c r="L51" s="51"/>
+      <c r="M51" s="51"/>
+      <c r="N51" s="51"/>
+      <c r="O51" s="51"/>
+      <c r="P51" s="51"/>
+      <c r="Q51" s="51"/>
+      <c r="R51" s="51"/>
+      <c r="S51" s="51"/>
+      <c r="T51" s="51"/>
+      <c r="U51" s="51"/>
+      <c r="V51" s="51"/>
+      <c r="W51" s="51"/>
+      <c r="X51" s="51"/>
+      <c r="Y51" s="51"/>
+      <c r="Z51" s="51"/>
+      <c r="AA51" s="51"/>
+      <c r="AB51" s="51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="9">
         <v>255752</v>
       </c>
       <c r="D52" s="9">
         <v>255978</v>
       </c>
       <c r="E52" s="5">
         <v>256152</v>
       </c>
       <c r="F52" s="5">
         <v>256354</v>
       </c>
       <c r="G52" s="5">
         <v>256720</v>
       </c>
       <c r="H52" s="5">
         <v>256811</v>
       </c>
       <c r="I52" s="5">
@@ -4918,52 +5308,61 @@
       </c>
       <c r="U52" s="5">
         <v>259002</v>
       </c>
       <c r="V52" s="5">
         <v>259119</v>
       </c>
       <c r="W52" s="5">
         <v>259191</v>
       </c>
       <c r="X52" s="5">
         <v>259204</v>
       </c>
       <c r="Y52" s="5">
         <v>259293</v>
       </c>
       <c r="Z52" s="5">
         <v>259467</v>
       </c>
       <c r="AA52" s="5">
         <v>259548</v>
       </c>
       <c r="AB52" s="5">
         <v>284168</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="5">
+        <v>284392</v>
+      </c>
+      <c r="AD52" s="5">
+        <v>284581</v>
+      </c>
+      <c r="AE52" s="9">
+        <v>284703</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" s="27">
         <v>311010000</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="9">
         <v>207071</v>
       </c>
       <c r="D53" s="9">
         <v>207337</v>
       </c>
       <c r="E53" s="5">
         <v>207475</v>
       </c>
       <c r="F53" s="5">
         <v>207677</v>
       </c>
       <c r="G53" s="5">
         <v>208039</v>
       </c>
       <c r="H53" s="5">
         <v>208150</v>
       </c>
       <c r="I53" s="5">
@@ -5004,52 +5403,61 @@
       </c>
       <c r="U53" s="5">
         <v>210416</v>
       </c>
       <c r="V53" s="5">
         <v>210574</v>
       </c>
       <c r="W53" s="5">
         <v>210742</v>
       </c>
       <c r="X53" s="5">
         <v>210831</v>
       </c>
       <c r="Y53" s="5">
         <v>210989</v>
       </c>
       <c r="Z53" s="5">
         <v>211212</v>
       </c>
       <c r="AA53" s="5">
         <v>211304</v>
       </c>
       <c r="AB53" s="5">
         <v>235923</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="5">
+        <v>236176</v>
+      </c>
+      <c r="AD53" s="5">
+        <v>236372</v>
+      </c>
+      <c r="AE53" s="9">
+        <v>236504</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" s="27">
         <v>316000000</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="9">
         <v>12668</v>
       </c>
       <c r="D54" s="9">
         <v>12661</v>
       </c>
       <c r="E54" s="5">
         <v>12694</v>
       </c>
       <c r="F54" s="5">
         <v>12697</v>
       </c>
       <c r="G54" s="5">
         <v>12721</v>
       </c>
       <c r="H54" s="5">
         <v>12706</v>
       </c>
       <c r="I54" s="5">
@@ -5090,52 +5498,61 @@
       </c>
       <c r="U54" s="5">
         <v>12722</v>
       </c>
       <c r="V54" s="5">
         <v>12708</v>
       </c>
       <c r="W54" s="5">
         <v>12680</v>
       </c>
       <c r="X54" s="5">
         <v>12624</v>
       </c>
       <c r="Y54" s="5">
         <v>12610</v>
       </c>
       <c r="Z54" s="5">
         <v>12590</v>
       </c>
       <c r="AA54" s="5">
         <v>12576</v>
       </c>
       <c r="AB54" s="5">
         <v>12540</v>
       </c>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54" s="5">
+        <v>12543</v>
+      </c>
+      <c r="AD54" s="5">
+        <v>12547</v>
+      </c>
+      <c r="AE54" s="9">
+        <v>12544</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" s="27">
         <v>316200000</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="9">
         <v>13925</v>
       </c>
       <c r="D55" s="9">
         <v>13919</v>
       </c>
       <c r="E55" s="5">
         <v>13924</v>
       </c>
       <c r="F55" s="5">
         <v>13924</v>
       </c>
       <c r="G55" s="5">
         <v>13906</v>
       </c>
       <c r="H55" s="5">
         <v>13912</v>
       </c>
       <c r="I55" s="5">
@@ -5176,52 +5593,61 @@
       </c>
       <c r="U55" s="5">
         <v>13841</v>
       </c>
       <c r="V55" s="5">
         <v>13812</v>
       </c>
       <c r="W55" s="5">
         <v>13771</v>
       </c>
       <c r="X55" s="5">
         <v>13762</v>
       </c>
       <c r="Y55" s="5">
         <v>13708</v>
       </c>
       <c r="Z55" s="5">
         <v>13702</v>
       </c>
       <c r="AA55" s="5">
         <v>13675</v>
       </c>
       <c r="AB55" s="5">
         <v>13681</v>
       </c>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55" s="5">
+        <v>13651</v>
+      </c>
+      <c r="AD55" s="5">
+        <v>13645</v>
+      </c>
+      <c r="AE55" s="9">
+        <v>13616</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" s="27">
         <v>316600000</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="9">
         <v>22088</v>
       </c>
       <c r="D56" s="9">
         <v>22061</v>
       </c>
       <c r="E56" s="5">
         <v>22059</v>
       </c>
       <c r="F56" s="5">
         <v>22056</v>
       </c>
       <c r="G56" s="5">
         <v>22054</v>
       </c>
       <c r="H56" s="5">
         <v>22043</v>
       </c>
       <c r="I56" s="5">
@@ -5262,83 +5688,92 @@
       </c>
       <c r="U56" s="5">
         <v>22023</v>
       </c>
       <c r="V56" s="5">
         <v>22025</v>
       </c>
       <c r="W56" s="5">
         <v>21998</v>
       </c>
       <c r="X56" s="5">
         <v>21987</v>
       </c>
       <c r="Y56" s="5">
         <v>21986</v>
       </c>
       <c r="Z56" s="5">
         <v>21963</v>
       </c>
       <c r="AA56" s="5">
         <v>21993</v>
       </c>
       <c r="AB56" s="5">
         <v>22024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B57" s="35" t="s">
+      <c r="AC56" s="5">
+        <v>22022</v>
+      </c>
+      <c r="AD56" s="5">
+        <v>22017</v>
+      </c>
+      <c r="AE56" s="9">
+        <v>22039</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" ht="15" customHeight="1">
+      <c r="B57" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="C57" s="35"/>
-[...26 lines deleted...]
-    <row r="58" spans="1:28">
+      <c r="C57" s="52"/>
+      <c r="D57" s="52"/>
+      <c r="E57" s="52"/>
+      <c r="F57" s="52"/>
+      <c r="G57" s="52"/>
+      <c r="H57" s="52"/>
+      <c r="I57" s="52"/>
+      <c r="J57" s="52"/>
+      <c r="K57" s="52"/>
+      <c r="L57" s="52"/>
+      <c r="M57" s="52"/>
+      <c r="N57" s="52"/>
+      <c r="O57" s="52"/>
+      <c r="P57" s="52"/>
+      <c r="Q57" s="52"/>
+      <c r="R57" s="52"/>
+      <c r="S57" s="52"/>
+      <c r="T57" s="52"/>
+      <c r="U57" s="52"/>
+      <c r="V57" s="52"/>
+      <c r="W57" s="52"/>
+      <c r="X57" s="52"/>
+      <c r="Y57" s="52"/>
+      <c r="Z57" s="52"/>
+      <c r="AA57" s="52"/>
+      <c r="AB57" s="52"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="9">
         <v>275054</v>
       </c>
       <c r="D58" s="9">
         <v>275309</v>
       </c>
       <c r="E58" s="5">
         <v>275481</v>
       </c>
       <c r="F58" s="5">
         <v>275756</v>
       </c>
       <c r="G58" s="5">
         <v>276142</v>
       </c>
       <c r="H58" s="5">
         <v>276305</v>
       </c>
       <c r="I58" s="5">
@@ -5379,52 +5814,61 @@
       </c>
       <c r="U58" s="21">
         <v>278487</v>
       </c>
       <c r="V58" s="5">
         <v>278519</v>
       </c>
       <c r="W58" s="5">
         <v>278423</v>
       </c>
       <c r="X58" s="5">
         <v>278484</v>
       </c>
       <c r="Y58" s="5">
         <v>278578</v>
       </c>
       <c r="Z58" s="5">
         <v>278812</v>
       </c>
       <c r="AA58" s="5">
         <v>278817</v>
       </c>
       <c r="AB58" s="5">
         <v>302528</v>
       </c>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58" s="5">
+        <v>302692</v>
+      </c>
+      <c r="AD58" s="5">
+        <v>302895</v>
+      </c>
+      <c r="AE58" s="9">
+        <v>302979</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" s="27">
         <v>311010000</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="9">
         <v>224089</v>
       </c>
       <c r="D59" s="9">
         <v>224329</v>
       </c>
       <c r="E59" s="5">
         <v>224445</v>
       </c>
       <c r="F59" s="5">
         <v>224690</v>
       </c>
       <c r="G59" s="5">
         <v>225083</v>
       </c>
       <c r="H59" s="5">
         <v>225273</v>
       </c>
       <c r="I59" s="5">
@@ -5465,52 +5909,61 @@
       </c>
       <c r="U59" s="21">
         <v>227772</v>
       </c>
       <c r="V59" s="5">
         <v>227850</v>
       </c>
       <c r="W59" s="5">
         <v>227870</v>
       </c>
       <c r="X59" s="5">
         <v>228024</v>
       </c>
       <c r="Y59" s="5">
         <v>228167</v>
       </c>
       <c r="Z59" s="5">
         <v>228418</v>
       </c>
       <c r="AA59" s="5">
         <v>228445</v>
       </c>
       <c r="AB59" s="5">
         <v>252210</v>
       </c>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59" s="5">
+        <v>252422</v>
+      </c>
+      <c r="AD59" s="5">
+        <v>252659</v>
+      </c>
+      <c r="AE59" s="9">
+        <v>252749</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" s="27">
         <v>316000000</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C60" s="9">
         <v>13025</v>
       </c>
       <c r="D60" s="9">
         <v>13018</v>
       </c>
       <c r="E60" s="5">
         <v>13054</v>
       </c>
       <c r="F60" s="5">
         <v>13071</v>
       </c>
       <c r="G60" s="5">
         <v>13071</v>
       </c>
       <c r="H60" s="5">
         <v>13064</v>
       </c>
       <c r="I60" s="5">
@@ -5551,52 +6004,61 @@
       </c>
       <c r="U60" s="21">
         <v>13123</v>
       </c>
       <c r="V60" s="5">
         <v>13097</v>
       </c>
       <c r="W60" s="5">
         <v>13049</v>
       </c>
       <c r="X60" s="5">
         <v>13011</v>
       </c>
       <c r="Y60" s="5">
         <v>13015</v>
       </c>
       <c r="Z60" s="5">
         <v>12992</v>
       </c>
       <c r="AA60" s="5">
         <v>12998</v>
       </c>
       <c r="AB60" s="5">
         <v>12960</v>
       </c>
-    </row>
-    <row r="61" spans="1:28">
+      <c r="AC60" s="5">
+        <v>12949</v>
+      </c>
+      <c r="AD60" s="5">
+        <v>12921</v>
+      </c>
+      <c r="AE60" s="9">
+        <v>12922</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" s="27">
         <v>316200000</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C61" s="9">
         <v>14497</v>
       </c>
       <c r="D61" s="9">
         <v>14534</v>
       </c>
       <c r="E61" s="5">
         <v>14540</v>
       </c>
       <c r="F61" s="5">
         <v>14563</v>
       </c>
       <c r="G61" s="5">
         <v>14548</v>
       </c>
       <c r="H61" s="5">
         <v>14557</v>
       </c>
       <c r="I61" s="5">
@@ -5637,52 +6099,61 @@
       </c>
       <c r="U61" s="21">
         <v>14468</v>
       </c>
       <c r="V61" s="5">
         <v>14452</v>
       </c>
       <c r="W61" s="5">
         <v>14387</v>
       </c>
       <c r="X61" s="5">
         <v>14366</v>
       </c>
       <c r="Y61" s="5">
         <v>14319</v>
       </c>
       <c r="Z61" s="5">
         <v>14304</v>
       </c>
       <c r="AA61" s="5">
         <v>14276</v>
       </c>
       <c r="AB61" s="5">
         <v>14273</v>
       </c>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61" s="5">
+        <v>14240</v>
+      </c>
+      <c r="AD61" s="5">
+        <v>14245</v>
+      </c>
+      <c r="AE61" s="9">
+        <v>14222</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" s="27">
         <v>316600000</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="9">
         <v>23443</v>
       </c>
       <c r="D62" s="9">
         <v>23428</v>
       </c>
       <c r="E62" s="5">
         <v>23442</v>
       </c>
       <c r="F62" s="5">
         <v>23432</v>
       </c>
       <c r="G62" s="5">
         <v>23440</v>
       </c>
       <c r="H62" s="5">
         <v>23411</v>
       </c>
       <c r="I62" s="5">
@@ -5723,83 +6194,92 @@
       </c>
       <c r="U62" s="21">
         <v>23124</v>
       </c>
       <c r="V62" s="5">
         <v>23120</v>
       </c>
       <c r="W62" s="5">
         <v>23117</v>
       </c>
       <c r="X62" s="5">
         <v>23083</v>
       </c>
       <c r="Y62" s="5">
         <v>23077</v>
       </c>
       <c r="Z62" s="5">
         <v>23098</v>
       </c>
       <c r="AA62" s="5">
         <v>23098</v>
       </c>
       <c r="AB62" s="5">
         <v>23085</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="36" t="s">
+      <c r="AC62" s="5">
+        <v>23081</v>
+      </c>
+      <c r="AD62" s="5">
+        <v>23070</v>
+      </c>
+      <c r="AE62" s="9">
+        <v>23086</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="B63" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="C63" s="36"/>
-[...26 lines deleted...]
-    <row r="64" spans="1:28">
+      <c r="C63" s="53"/>
+      <c r="D63" s="53"/>
+      <c r="E63" s="53"/>
+      <c r="F63" s="53"/>
+      <c r="G63" s="53"/>
+      <c r="H63" s="53"/>
+      <c r="I63" s="53"/>
+      <c r="J63" s="53"/>
+      <c r="K63" s="53"/>
+      <c r="L63" s="53"/>
+      <c r="M63" s="53"/>
+      <c r="N63" s="53"/>
+      <c r="O63" s="53"/>
+      <c r="P63" s="53"/>
+      <c r="Q63" s="53"/>
+      <c r="R63" s="53"/>
+      <c r="S63" s="53"/>
+      <c r="T63" s="53"/>
+      <c r="U63" s="53"/>
+      <c r="V63" s="53"/>
+      <c r="W63" s="53"/>
+      <c r="X63" s="53"/>
+      <c r="Y63" s="53"/>
+      <c r="Z63" s="53"/>
+      <c r="AA63" s="53"/>
+      <c r="AB63" s="53"/>
+    </row>
+    <row r="64" spans="1:31">
       <c r="A64" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B64" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="4">
         <v>691791</v>
       </c>
       <c r="D64" s="9">
         <v>691331</v>
       </c>
       <c r="E64" s="5">
         <v>690845</v>
       </c>
       <c r="F64" s="4">
         <v>690701</v>
       </c>
       <c r="G64" s="5">
         <v>690296</v>
       </c>
       <c r="H64" s="5">
         <v>690341</v>
       </c>
       <c r="I64" s="5">
@@ -5840,52 +6320,61 @@
       </c>
       <c r="U64" s="5">
         <v>682552</v>
       </c>
       <c r="V64" s="5">
         <v>681418</v>
       </c>
       <c r="W64" s="5">
         <v>680115</v>
       </c>
       <c r="X64" s="5">
         <v>679161</v>
       </c>
       <c r="Y64" s="5">
         <v>678261</v>
       </c>
       <c r="Z64" s="5">
         <v>677613</v>
       </c>
       <c r="AA64" s="5">
         <v>677008</v>
       </c>
       <c r="AB64" s="5">
         <v>628664</v>
       </c>
-    </row>
-    <row r="65" spans="1:28">
+      <c r="AC64" s="9">
+        <v>627881</v>
+      </c>
+      <c r="AD64" s="5">
+        <v>627025</v>
+      </c>
+      <c r="AE64" s="55">
+        <v>626358</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
       <c r="A65" s="27">
         <v>313600000</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>106347</v>
       </c>
       <c r="D65" s="5">
         <v>106392</v>
       </c>
       <c r="E65" s="5">
         <v>106356</v>
       </c>
       <c r="F65" s="4">
         <v>106428</v>
       </c>
       <c r="G65" s="5">
         <v>106412</v>
       </c>
       <c r="H65" s="5">
         <v>106479</v>
       </c>
       <c r="I65" s="5">
@@ -5926,52 +6415,61 @@
       </c>
       <c r="U65" s="5">
         <v>106628</v>
       </c>
       <c r="V65" s="5">
         <v>106518</v>
       </c>
       <c r="W65" s="5">
         <v>106370</v>
       </c>
       <c r="X65" s="5">
         <v>106478</v>
       </c>
       <c r="Y65" s="5">
         <v>106537</v>
       </c>
       <c r="Z65" s="5">
         <v>106518</v>
       </c>
       <c r="AA65" s="5">
         <v>106685</v>
       </c>
       <c r="AB65" s="5">
         <v>95487</v>
       </c>
-    </row>
-    <row r="66" spans="1:28">
+      <c r="AC65" s="9">
+        <v>95486</v>
+      </c>
+      <c r="AD65" s="5">
+        <v>95448</v>
+      </c>
+      <c r="AE65" s="55">
+        <v>95413</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
       <c r="A66" s="27">
         <v>314000000</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>88384</v>
       </c>
       <c r="D66" s="5">
         <v>88304</v>
       </c>
       <c r="E66" s="5">
         <v>88203</v>
       </c>
       <c r="F66" s="4">
         <v>88152</v>
       </c>
       <c r="G66" s="5">
         <v>88014</v>
       </c>
       <c r="H66" s="5">
         <v>88126</v>
       </c>
       <c r="I66" s="5">
@@ -6012,52 +6510,61 @@
       </c>
       <c r="U66" s="5">
         <v>87962</v>
       </c>
       <c r="V66" s="5">
         <v>87920</v>
       </c>
       <c r="W66" s="5">
         <v>87892</v>
       </c>
       <c r="X66" s="5">
         <v>87805</v>
       </c>
       <c r="Y66" s="5">
         <v>87716</v>
       </c>
       <c r="Z66" s="5">
         <v>87729</v>
       </c>
       <c r="AA66" s="5">
         <v>87634</v>
       </c>
       <c r="AB66" s="5">
         <v>51176</v>
       </c>
-    </row>
-    <row r="67" spans="1:28">
+      <c r="AC66" s="9">
+        <v>51086</v>
+      </c>
+      <c r="AD66" s="5">
+        <v>51014</v>
+      </c>
+      <c r="AE66" s="55">
+        <v>50968</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
       <c r="A67" s="27">
         <v>314200000</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C67" s="4">
         <v>54337</v>
       </c>
       <c r="D67" s="5">
         <v>54192</v>
       </c>
       <c r="E67" s="5">
         <v>54219</v>
       </c>
       <c r="F67" s="4">
         <v>54221</v>
       </c>
       <c r="G67" s="5">
         <v>54170</v>
       </c>
       <c r="H67" s="5">
         <v>54245</v>
       </c>
       <c r="I67" s="5">
@@ -6098,52 +6605,61 @@
       </c>
       <c r="U67" s="5">
         <v>53246</v>
       </c>
       <c r="V67" s="5">
         <v>53184</v>
       </c>
       <c r="W67" s="5">
         <v>53013</v>
       </c>
       <c r="X67" s="5">
         <v>52860</v>
       </c>
       <c r="Y67" s="5">
         <v>52712</v>
       </c>
       <c r="Z67" s="5">
         <v>52607</v>
       </c>
       <c r="AA67" s="5">
         <v>52475</v>
       </c>
       <c r="AB67" s="5">
         <v>52303</v>
       </c>
-    </row>
-    <row r="68" spans="1:28">
+      <c r="AC67" s="9">
+        <v>52100</v>
+      </c>
+      <c r="AD67" s="5">
+        <v>51943</v>
+      </c>
+      <c r="AE67" s="55">
+        <v>51823</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
       <c r="A68" s="27">
         <v>314800000</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C68" s="4">
         <v>158617</v>
       </c>
       <c r="D68" s="5">
         <v>158488</v>
       </c>
       <c r="E68" s="5">
         <v>158422</v>
       </c>
       <c r="F68" s="4">
         <v>158312</v>
       </c>
       <c r="G68" s="5">
         <v>158341</v>
       </c>
       <c r="H68" s="5">
         <v>158247</v>
       </c>
       <c r="I68" s="5">
@@ -6184,52 +6700,61 @@
       </c>
       <c r="U68" s="5">
         <v>156584</v>
       </c>
       <c r="V68" s="5">
         <v>156353</v>
       </c>
       <c r="W68" s="5">
         <v>156002</v>
       </c>
       <c r="X68" s="5">
         <v>155805</v>
       </c>
       <c r="Y68" s="5">
         <v>155501</v>
       </c>
       <c r="Z68" s="5">
         <v>155327</v>
       </c>
       <c r="AA68" s="5">
         <v>155092</v>
       </c>
       <c r="AB68" s="5">
         <v>154841</v>
       </c>
-    </row>
-    <row r="69" spans="1:28">
+      <c r="AC68" s="9">
+        <v>154609</v>
+      </c>
+      <c r="AD68" s="5">
+        <v>154354</v>
+      </c>
+      <c r="AE68" s="55">
+        <v>154135</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
       <c r="A69" s="27">
         <v>315000000</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="4">
         <v>67485</v>
       </c>
       <c r="D69" s="5">
         <v>67459</v>
       </c>
       <c r="E69" s="5">
         <v>67350</v>
       </c>
       <c r="F69" s="4">
         <v>67407</v>
       </c>
       <c r="G69" s="5">
         <v>67365</v>
       </c>
       <c r="H69" s="5">
         <v>67288</v>
       </c>
       <c r="I69" s="5">
@@ -6270,52 +6795,61 @@
       </c>
       <c r="U69" s="5">
         <v>66064</v>
       </c>
       <c r="V69" s="5">
         <v>65878</v>
       </c>
       <c r="W69" s="5">
         <v>65767</v>
       </c>
       <c r="X69" s="5">
         <v>65612</v>
       </c>
       <c r="Y69" s="5">
         <v>65510</v>
       </c>
       <c r="Z69" s="5">
         <v>65388</v>
       </c>
       <c r="AA69" s="5">
         <v>65300</v>
       </c>
       <c r="AB69" s="5">
         <v>65270</v>
       </c>
-    </row>
-    <row r="70" spans="1:28">
+      <c r="AC69" s="9">
+        <v>65185</v>
+      </c>
+      <c r="AD69" s="5">
+        <v>65068</v>
+      </c>
+      <c r="AE69" s="55">
+        <v>64948</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
       <c r="A70" s="27">
         <v>315400000</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C70" s="4">
         <v>88692</v>
       </c>
       <c r="D70" s="5">
         <v>88627</v>
       </c>
       <c r="E70" s="5">
         <v>88597</v>
       </c>
       <c r="F70" s="4">
         <v>88615</v>
       </c>
       <c r="G70" s="5">
         <v>88556</v>
       </c>
       <c r="H70" s="5">
         <v>88599</v>
       </c>
       <c r="I70" s="5">
@@ -6356,52 +6890,61 @@
       </c>
       <c r="U70" s="5">
         <v>87914</v>
       </c>
       <c r="V70" s="5">
         <v>87758</v>
       </c>
       <c r="W70" s="5">
         <v>87710</v>
       </c>
       <c r="X70" s="5">
         <v>87527</v>
       </c>
       <c r="Y70" s="5">
         <v>87415</v>
       </c>
       <c r="Z70" s="5">
         <v>87332</v>
       </c>
       <c r="AA70" s="5">
         <v>87317</v>
       </c>
       <c r="AB70" s="5">
         <v>87234</v>
       </c>
-    </row>
-    <row r="71" spans="1:28">
+      <c r="AC70" s="9">
+        <v>87174</v>
+      </c>
+      <c r="AD70" s="5">
+        <v>87143</v>
+      </c>
+      <c r="AE70" s="55">
+        <v>87172</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
       <c r="A71" s="27">
         <v>315600000</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C71" s="4">
         <v>28430</v>
       </c>
       <c r="D71" s="5">
         <v>28393</v>
       </c>
       <c r="E71" s="5">
         <v>28382</v>
       </c>
       <c r="F71" s="4">
         <v>28370</v>
       </c>
       <c r="G71" s="5">
         <v>28337</v>
       </c>
       <c r="H71" s="5">
         <v>28347</v>
       </c>
       <c r="I71" s="5">
@@ -6442,52 +6985,61 @@
       </c>
       <c r="U71" s="5">
         <v>27655</v>
       </c>
       <c r="V71" s="5">
         <v>27579</v>
       </c>
       <c r="W71" s="5">
         <v>27410</v>
       </c>
       <c r="X71" s="5">
         <v>27298</v>
       </c>
       <c r="Y71" s="5">
         <v>27219</v>
       </c>
       <c r="Z71" s="5">
         <v>27177</v>
       </c>
       <c r="AA71" s="5">
         <v>27148</v>
       </c>
       <c r="AB71" s="5">
         <v>27104</v>
       </c>
-    </row>
-    <row r="72" spans="1:28">
+      <c r="AC71" s="9">
+        <v>27109</v>
+      </c>
+      <c r="AD71" s="5">
+        <v>27060</v>
+      </c>
+      <c r="AE71" s="55">
+        <v>26992</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
       <c r="A72" s="27">
         <v>316000000</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C72" s="4">
         <v>18401</v>
       </c>
       <c r="D72" s="5">
         <v>18395</v>
       </c>
       <c r="E72" s="5">
         <v>18339</v>
       </c>
       <c r="F72" s="4">
         <v>18297</v>
       </c>
       <c r="G72" s="5">
         <v>18232</v>
       </c>
       <c r="H72" s="5">
         <v>18216</v>
       </c>
       <c r="I72" s="5">
@@ -6528,52 +7080,61 @@
       </c>
       <c r="U72" s="5">
         <v>17375</v>
       </c>
       <c r="V72" s="5">
         <v>17307</v>
       </c>
       <c r="W72" s="5">
         <v>17306</v>
       </c>
       <c r="X72" s="5">
         <v>17300</v>
       </c>
       <c r="Y72" s="5">
         <v>17294</v>
       </c>
       <c r="Z72" s="5">
         <v>17270</v>
       </c>
       <c r="AA72" s="5">
         <v>17234</v>
       </c>
       <c r="AB72" s="5">
         <v>17190</v>
       </c>
-    </row>
-    <row r="73" spans="1:28">
+      <c r="AC72" s="9">
+        <v>17130</v>
+      </c>
+      <c r="AD72" s="5">
+        <v>17104</v>
+      </c>
+      <c r="AE72" s="55">
+        <v>17086</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
       <c r="A73" s="27">
         <v>316200000</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C73" s="4">
         <v>20388</v>
       </c>
       <c r="D73" s="5">
         <v>20375</v>
       </c>
       <c r="E73" s="5">
         <v>20288</v>
       </c>
       <c r="F73" s="4">
         <v>20255</v>
       </c>
       <c r="G73" s="5">
         <v>20212</v>
       </c>
       <c r="H73" s="5">
         <v>20158</v>
       </c>
       <c r="I73" s="5">
@@ -6614,52 +7175,61 @@
       </c>
       <c r="U73" s="5">
         <v>19223</v>
       </c>
       <c r="V73" s="5">
         <v>19160</v>
       </c>
       <c r="W73" s="5">
         <v>19137</v>
       </c>
       <c r="X73" s="5">
         <v>19073</v>
       </c>
       <c r="Y73" s="5">
         <v>19013</v>
       </c>
       <c r="Z73" s="5">
         <v>18981</v>
       </c>
       <c r="AA73" s="5">
         <v>18929</v>
       </c>
       <c r="AB73" s="5">
         <v>18894</v>
       </c>
-    </row>
-    <row r="74" spans="1:28">
+      <c r="AC73" s="9">
+        <v>18823</v>
+      </c>
+      <c r="AD73" s="5">
+        <v>18766</v>
+      </c>
+      <c r="AE73" s="55">
+        <v>18725</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
       <c r="A74" s="27">
         <v>316600000</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="4">
         <v>60710</v>
       </c>
       <c r="D74" s="21">
         <v>60706</v>
       </c>
       <c r="E74" s="21">
         <v>60689</v>
       </c>
       <c r="F74" s="4">
         <v>60644</v>
       </c>
       <c r="G74" s="21">
         <v>60657</v>
       </c>
       <c r="H74" s="21">
         <v>60636</v>
       </c>
       <c r="I74" s="21">
@@ -6700,83 +7270,92 @@
       </c>
       <c r="U74" s="21">
         <v>59901</v>
       </c>
       <c r="V74" s="21">
         <v>59761</v>
       </c>
       <c r="W74" s="21">
         <v>59508</v>
       </c>
       <c r="X74" s="21">
         <v>59403</v>
       </c>
       <c r="Y74" s="21">
         <v>59344</v>
       </c>
       <c r="Z74" s="5">
         <v>59284</v>
       </c>
       <c r="AA74" s="5">
         <v>59194</v>
       </c>
       <c r="AB74" s="5">
         <v>59165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B75" s="37" t="s">
+      <c r="AC74" s="9">
+        <v>59179</v>
+      </c>
+      <c r="AD74" s="5">
+        <v>59125</v>
+      </c>
+      <c r="AE74" s="55">
+        <v>59096</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="B75" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="C75" s="37"/>
-[...26 lines deleted...]
-    <row r="76" spans="1:28">
+      <c r="C75" s="51"/>
+      <c r="D75" s="51"/>
+      <c r="E75" s="51"/>
+      <c r="F75" s="51"/>
+      <c r="G75" s="51"/>
+      <c r="H75" s="51"/>
+      <c r="I75" s="51"/>
+      <c r="J75" s="51"/>
+      <c r="K75" s="51"/>
+      <c r="L75" s="51"/>
+      <c r="M75" s="51"/>
+      <c r="N75" s="51"/>
+      <c r="O75" s="51"/>
+      <c r="P75" s="51"/>
+      <c r="Q75" s="51"/>
+      <c r="R75" s="51"/>
+      <c r="S75" s="51"/>
+      <c r="T75" s="51"/>
+      <c r="U75" s="51"/>
+      <c r="V75" s="51"/>
+      <c r="W75" s="51"/>
+      <c r="X75" s="51"/>
+      <c r="Y75" s="51"/>
+      <c r="Z75" s="51"/>
+      <c r="AA75" s="51"/>
+      <c r="AB75" s="51"/>
+    </row>
+    <row r="76" spans="1:31">
       <c r="A76" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="9">
         <v>351407</v>
       </c>
       <c r="D76" s="9">
         <v>351155</v>
       </c>
       <c r="E76" s="5">
         <v>350917</v>
       </c>
       <c r="F76" s="5">
         <v>350883</v>
       </c>
       <c r="G76" s="5">
         <v>350707</v>
       </c>
       <c r="H76" s="5">
         <v>350784</v>
       </c>
       <c r="I76" s="5">
@@ -6817,52 +7396,61 @@
       </c>
       <c r="U76" s="5">
         <v>347546</v>
       </c>
       <c r="V76" s="5">
         <v>347096</v>
       </c>
       <c r="W76" s="5">
         <v>346537</v>
       </c>
       <c r="X76" s="5">
         <v>346106</v>
       </c>
       <c r="Y76" s="5">
         <v>345682</v>
       </c>
       <c r="Z76" s="5">
         <v>345400</v>
       </c>
       <c r="AA76" s="5">
         <v>345167</v>
       </c>
       <c r="AB76" s="5">
         <v>320609</v>
       </c>
-    </row>
-    <row r="77" spans="1:28">
+      <c r="AC76" s="5">
+        <v>320264</v>
+      </c>
+      <c r="AD76" s="5">
+        <v>319964</v>
+      </c>
+      <c r="AE76" s="9">
+        <v>319672</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
       <c r="A77" s="27">
         <v>313600000</v>
       </c>
       <c r="B77" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="9">
         <v>54116</v>
       </c>
       <c r="D77" s="9">
         <v>54129</v>
       </c>
       <c r="E77" s="5">
         <v>54089</v>
       </c>
       <c r="F77" s="5">
         <v>54132</v>
       </c>
       <c r="G77" s="5">
         <v>54124</v>
       </c>
       <c r="H77" s="5">
         <v>54158</v>
       </c>
       <c r="I77" s="5">
@@ -6903,52 +7491,61 @@
       </c>
       <c r="U77" s="5">
         <v>54380</v>
       </c>
       <c r="V77" s="5">
         <v>54344</v>
       </c>
       <c r="W77" s="5">
         <v>54290</v>
       </c>
       <c r="X77" s="5">
         <v>54367</v>
       </c>
       <c r="Y77" s="5">
         <v>54383</v>
       </c>
       <c r="Z77" s="5">
         <v>54380</v>
       </c>
       <c r="AA77" s="5">
         <v>54485</v>
       </c>
       <c r="AB77" s="5">
         <v>48848</v>
       </c>
-    </row>
-    <row r="78" spans="1:28">
+      <c r="AC77" s="5">
+        <v>48859</v>
+      </c>
+      <c r="AD77" s="5">
+        <v>48885</v>
+      </c>
+      <c r="AE77" s="9">
+        <v>48880</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
       <c r="A78" s="27">
         <v>314000000</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="9">
         <v>45256</v>
       </c>
       <c r="D78" s="9">
         <v>45204</v>
       </c>
       <c r="E78" s="5">
         <v>45147</v>
       </c>
       <c r="F78" s="5">
         <v>45149</v>
       </c>
       <c r="G78" s="5">
         <v>45106</v>
       </c>
       <c r="H78" s="5">
         <v>45173</v>
       </c>
       <c r="I78" s="5">
@@ -6989,52 +7586,61 @@
       </c>
       <c r="U78" s="5">
         <v>45236</v>
       </c>
       <c r="V78" s="5">
         <v>45230</v>
       </c>
       <c r="W78" s="5">
         <v>45214</v>
       </c>
       <c r="X78" s="5">
         <v>45207</v>
       </c>
       <c r="Y78" s="5">
         <v>45150</v>
       </c>
       <c r="Z78" s="5">
         <v>45149</v>
       </c>
       <c r="AA78" s="5">
         <v>45123</v>
       </c>
       <c r="AB78" s="5">
         <v>26505</v>
       </c>
-    </row>
-    <row r="79" spans="1:28">
+      <c r="AC78" s="5">
+        <v>26466</v>
+      </c>
+      <c r="AD78" s="5">
+        <v>26437</v>
+      </c>
+      <c r="AE78" s="9">
+        <v>26444</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
       <c r="A79" s="27">
         <v>314200000</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="9">
         <v>28017</v>
       </c>
       <c r="D79" s="9">
         <v>27924</v>
       </c>
       <c r="E79" s="5">
         <v>27937</v>
       </c>
       <c r="F79" s="5">
         <v>27922</v>
       </c>
       <c r="G79" s="5">
         <v>27912</v>
       </c>
       <c r="H79" s="5">
         <v>27950</v>
       </c>
       <c r="I79" s="5">
@@ -7075,52 +7681,61 @@
       </c>
       <c r="U79" s="5">
         <v>27431</v>
       </c>
       <c r="V79" s="5">
         <v>27411</v>
       </c>
       <c r="W79" s="5">
         <v>27333</v>
       </c>
       <c r="X79" s="5">
         <v>27274</v>
       </c>
       <c r="Y79" s="5">
         <v>27223</v>
       </c>
       <c r="Z79" s="5">
         <v>27175</v>
       </c>
       <c r="AA79" s="5">
         <v>27102</v>
       </c>
       <c r="AB79" s="5">
         <v>27045</v>
       </c>
-    </row>
-    <row r="80" spans="1:28">
+      <c r="AC79" s="5">
+        <v>26965</v>
+      </c>
+      <c r="AD79" s="5">
+        <v>26907</v>
+      </c>
+      <c r="AE79" s="9">
+        <v>26837</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
       <c r="A80" s="27">
         <v>314800000</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C80" s="9">
         <v>78887</v>
       </c>
       <c r="D80" s="9">
         <v>78841</v>
       </c>
       <c r="E80" s="5">
         <v>78822</v>
       </c>
       <c r="F80" s="5">
         <v>78779</v>
       </c>
       <c r="G80" s="5">
         <v>78793</v>
       </c>
       <c r="H80" s="5">
         <v>78750</v>
       </c>
       <c r="I80" s="5">
@@ -7161,52 +7776,61 @@
       </c>
       <c r="U80" s="5">
         <v>77925</v>
       </c>
       <c r="V80" s="5">
         <v>77815</v>
       </c>
       <c r="W80" s="5">
         <v>77633</v>
       </c>
       <c r="X80" s="5">
         <v>77504</v>
       </c>
       <c r="Y80" s="5">
         <v>77357</v>
       </c>
       <c r="Z80" s="5">
         <v>77264</v>
       </c>
       <c r="AA80" s="5">
         <v>77152</v>
       </c>
       <c r="AB80" s="5">
         <v>77011</v>
       </c>
-    </row>
-    <row r="81" spans="1:28">
+      <c r="AC80" s="5">
+        <v>76862</v>
+      </c>
+      <c r="AD80" s="5">
+        <v>76746</v>
+      </c>
+      <c r="AE80" s="9">
+        <v>76637</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
       <c r="A81" s="27">
         <v>315000000</v>
       </c>
       <c r="B81" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="9">
         <v>34494</v>
       </c>
       <c r="D81" s="9">
         <v>34467</v>
       </c>
       <c r="E81" s="5">
         <v>34421</v>
       </c>
       <c r="F81" s="5">
         <v>34440</v>
       </c>
       <c r="G81" s="5">
         <v>34403</v>
       </c>
       <c r="H81" s="5">
         <v>34387</v>
       </c>
       <c r="I81" s="5">
@@ -7247,52 +7871,61 @@
       </c>
       <c r="U81" s="5">
         <v>33943</v>
       </c>
       <c r="V81" s="5">
         <v>33874</v>
       </c>
       <c r="W81" s="5">
         <v>33839</v>
       </c>
       <c r="X81" s="5">
         <v>33761</v>
       </c>
       <c r="Y81" s="5">
         <v>33735</v>
       </c>
       <c r="Z81" s="5">
         <v>33675</v>
       </c>
       <c r="AA81" s="5">
         <v>33633</v>
       </c>
       <c r="AB81" s="5">
         <v>33634</v>
       </c>
-    </row>
-    <row r="82" spans="1:28">
+      <c r="AC81" s="5">
+        <v>33609</v>
+      </c>
+      <c r="AD81" s="5">
+        <v>33551</v>
+      </c>
+      <c r="AE81" s="9">
+        <v>33500</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31">
       <c r="A82" s="27">
         <v>315400000</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C82" s="9">
         <v>44554</v>
       </c>
       <c r="D82" s="9">
         <v>44524</v>
       </c>
       <c r="E82" s="5">
         <v>44503</v>
       </c>
       <c r="F82" s="5">
         <v>44523</v>
       </c>
       <c r="G82" s="5">
         <v>44483</v>
       </c>
       <c r="H82" s="5">
         <v>44495</v>
       </c>
       <c r="I82" s="5">
@@ -7333,52 +7966,61 @@
       </c>
       <c r="U82" s="5">
         <v>44249</v>
       </c>
       <c r="V82" s="5">
         <v>44184</v>
       </c>
       <c r="W82" s="5">
         <v>44190</v>
       </c>
       <c r="X82" s="5">
         <v>44095</v>
       </c>
       <c r="Y82" s="5">
         <v>44043</v>
       </c>
       <c r="Z82" s="5">
         <v>44023</v>
       </c>
       <c r="AA82" s="5">
         <v>44022</v>
       </c>
       <c r="AB82" s="5">
         <v>43983</v>
       </c>
-    </row>
-    <row r="83" spans="1:28">
+      <c r="AC82" s="5">
+        <v>43985</v>
+      </c>
+      <c r="AD82" s="5">
+        <v>43992</v>
+      </c>
+      <c r="AE82" s="9">
+        <v>44005</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
       <c r="A83" s="27">
         <v>315600000</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C83" s="9">
         <v>14606</v>
       </c>
       <c r="D83" s="9">
         <v>14576</v>
       </c>
       <c r="E83" s="5">
         <v>14583</v>
       </c>
       <c r="F83" s="5">
         <v>14571</v>
       </c>
       <c r="G83" s="5">
         <v>14556</v>
       </c>
       <c r="H83" s="5">
         <v>14560</v>
       </c>
       <c r="I83" s="5">
@@ -7419,52 +8061,61 @@
       </c>
       <c r="U83" s="5">
         <v>14244</v>
       </c>
       <c r="V83" s="5">
         <v>14222</v>
       </c>
       <c r="W83" s="5">
         <v>14147</v>
       </c>
       <c r="X83" s="5">
         <v>14094</v>
       </c>
       <c r="Y83" s="5">
         <v>14054</v>
       </c>
       <c r="Z83" s="5">
         <v>14042</v>
       </c>
       <c r="AA83" s="5">
         <v>14039</v>
       </c>
       <c r="AB83" s="5">
         <v>14011</v>
       </c>
-    </row>
-    <row r="84" spans="1:28">
+      <c r="AC83" s="5">
+        <v>14014</v>
+      </c>
+      <c r="AD83" s="5">
+        <v>14009</v>
+      </c>
+      <c r="AE83" s="9">
+        <v>13979</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
       <c r="A84" s="27">
         <v>316000000</v>
       </c>
       <c r="B84" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C84" s="9">
         <v>9703</v>
       </c>
       <c r="D84" s="9">
         <v>9703</v>
       </c>
       <c r="E84" s="5">
         <v>9683</v>
       </c>
       <c r="F84" s="5">
         <v>9664</v>
       </c>
       <c r="G84" s="5">
         <v>9631</v>
       </c>
       <c r="H84" s="5">
         <v>9623</v>
       </c>
       <c r="I84" s="5">
@@ -7505,52 +8156,61 @@
       </c>
       <c r="U84" s="5">
         <v>9223</v>
       </c>
       <c r="V84" s="5">
         <v>9195</v>
       </c>
       <c r="W84" s="5">
         <v>9192</v>
       </c>
       <c r="X84" s="5">
         <v>9188</v>
       </c>
       <c r="Y84" s="5">
         <v>9183</v>
       </c>
       <c r="Z84" s="5">
         <v>9164</v>
       </c>
       <c r="AA84" s="5">
         <v>9148</v>
       </c>
       <c r="AB84" s="5">
         <v>9127</v>
       </c>
-    </row>
-    <row r="85" spans="1:28">
+      <c r="AC84" s="5">
+        <v>9095</v>
+      </c>
+      <c r="AD84" s="5">
+        <v>9076</v>
+      </c>
+      <c r="AE84" s="9">
+        <v>9074</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
       <c r="A85" s="27">
         <v>316200000</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C85" s="9">
         <v>10828</v>
       </c>
       <c r="D85" s="9">
         <v>10827</v>
       </c>
       <c r="E85" s="5">
         <v>10784</v>
       </c>
       <c r="F85" s="5">
         <v>10763</v>
       </c>
       <c r="G85" s="5">
         <v>10745</v>
       </c>
       <c r="H85" s="5">
         <v>10729</v>
       </c>
       <c r="I85" s="5">
@@ -7591,52 +8251,61 @@
       </c>
       <c r="U85" s="5">
         <v>10278</v>
       </c>
       <c r="V85" s="5">
         <v>10236</v>
       </c>
       <c r="W85" s="5">
         <v>10235</v>
       </c>
       <c r="X85" s="5">
         <v>10203</v>
       </c>
       <c r="Y85" s="5">
         <v>10181</v>
       </c>
       <c r="Z85" s="5">
         <v>10159</v>
       </c>
       <c r="AA85" s="5">
         <v>10138</v>
       </c>
       <c r="AB85" s="5">
         <v>10134</v>
       </c>
-    </row>
-    <row r="86" spans="1:28">
+      <c r="AC85" s="5">
+        <v>10085</v>
+      </c>
+      <c r="AD85" s="5">
+        <v>10063</v>
+      </c>
+      <c r="AE85" s="9">
+        <v>10031</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
       <c r="A86" s="27">
         <v>316600000</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="4">
         <v>30946</v>
       </c>
       <c r="D86" s="4">
         <v>30960</v>
       </c>
       <c r="E86" s="21">
         <v>30948</v>
       </c>
       <c r="F86" s="21">
         <v>30940</v>
       </c>
       <c r="G86" s="21">
         <v>30954</v>
       </c>
       <c r="H86" s="21">
         <v>30959</v>
       </c>
       <c r="I86" s="21">
@@ -7677,83 +8346,92 @@
       </c>
       <c r="U86" s="5">
         <v>30637</v>
       </c>
       <c r="V86" s="5">
         <v>30585</v>
       </c>
       <c r="W86" s="21">
         <v>30464</v>
       </c>
       <c r="X86" s="21">
         <v>30413</v>
       </c>
       <c r="Y86" s="21">
         <v>30373</v>
       </c>
       <c r="Z86" s="5">
         <v>30369</v>
       </c>
       <c r="AA86" s="5">
         <v>30325</v>
       </c>
       <c r="AB86" s="5">
         <v>30311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B87" s="35" t="s">
+      <c r="AC86" s="5">
+        <v>30324</v>
+      </c>
+      <c r="AD86" s="5">
+        <v>30298</v>
+      </c>
+      <c r="AE86" s="9">
+        <v>30285</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" ht="15" customHeight="1">
+      <c r="B87" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="C87" s="35"/>
-[...26 lines deleted...]
-    <row r="88" spans="1:28">
+      <c r="C87" s="52"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="52"/>
+      <c r="F87" s="52"/>
+      <c r="G87" s="52"/>
+      <c r="H87" s="52"/>
+      <c r="I87" s="52"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="52"/>
+      <c r="L87" s="52"/>
+      <c r="M87" s="52"/>
+      <c r="N87" s="52"/>
+      <c r="O87" s="52"/>
+      <c r="P87" s="52"/>
+      <c r="Q87" s="52"/>
+      <c r="R87" s="52"/>
+      <c r="S87" s="52"/>
+      <c r="T87" s="52"/>
+      <c r="U87" s="52"/>
+      <c r="V87" s="52"/>
+      <c r="W87" s="52"/>
+      <c r="X87" s="52"/>
+      <c r="Y87" s="52"/>
+      <c r="Z87" s="52"/>
+      <c r="AA87" s="52"/>
+      <c r="AB87" s="52"/>
+    </row>
+    <row r="88" spans="1:31">
       <c r="A88" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B88" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="9">
         <v>340384</v>
       </c>
       <c r="D88" s="9">
         <v>340176</v>
       </c>
       <c r="E88" s="5">
         <v>339928</v>
       </c>
       <c r="F88" s="5">
         <v>339818</v>
       </c>
       <c r="G88" s="5">
         <v>339589</v>
       </c>
       <c r="H88" s="5">
         <v>339557</v>
       </c>
       <c r="I88" s="5">
@@ -7794,52 +8472,61 @@
       </c>
       <c r="U88" s="21">
         <v>335006</v>
       </c>
       <c r="V88" s="5">
         <v>334322</v>
       </c>
       <c r="W88" s="5">
         <v>333578</v>
       </c>
       <c r="X88" s="5">
         <v>333055</v>
       </c>
       <c r="Y88" s="5">
         <v>332579</v>
       </c>
       <c r="Z88" s="5">
         <v>332213</v>
       </c>
       <c r="AA88" s="5">
         <v>331841</v>
       </c>
       <c r="AB88" s="5">
         <v>308055</v>
       </c>
-    </row>
-    <row r="89" spans="1:28">
+      <c r="AC88" s="5">
+        <v>307617</v>
+      </c>
+      <c r="AD88" s="5">
+        <v>307061</v>
+      </c>
+      <c r="AE88" s="9">
+        <v>306686</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
       <c r="A89" s="27">
         <v>313600000</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="9">
         <v>52231</v>
       </c>
       <c r="D89" s="9">
         <v>52263</v>
       </c>
       <c r="E89" s="5">
         <v>52267</v>
       </c>
       <c r="F89" s="5">
         <v>52296</v>
       </c>
       <c r="G89" s="5">
         <v>52288</v>
       </c>
       <c r="H89" s="5">
         <v>52321</v>
       </c>
       <c r="I89" s="5">
@@ -7880,52 +8567,61 @@
       </c>
       <c r="U89" s="21">
         <v>52248</v>
       </c>
       <c r="V89" s="5">
         <v>52174</v>
       </c>
       <c r="W89" s="5">
         <v>52080</v>
       </c>
       <c r="X89" s="5">
         <v>52111</v>
       </c>
       <c r="Y89" s="5">
         <v>52154</v>
       </c>
       <c r="Z89" s="5">
         <v>52138</v>
       </c>
       <c r="AA89" s="5">
         <v>52200</v>
       </c>
       <c r="AB89" s="5">
         <v>46639</v>
       </c>
-    </row>
-    <row r="90" spans="1:28">
+      <c r="AC89" s="5">
+        <v>46627</v>
+      </c>
+      <c r="AD89" s="5">
+        <v>46563</v>
+      </c>
+      <c r="AE89" s="4">
+        <v>46533</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31">
       <c r="A90" s="27">
         <v>314000000</v>
       </c>
       <c r="B90" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="9">
         <v>43128</v>
       </c>
       <c r="D90" s="9">
         <v>43100</v>
       </c>
       <c r="E90" s="5">
         <v>43056</v>
       </c>
       <c r="F90" s="5">
         <v>43003</v>
       </c>
       <c r="G90" s="5">
         <v>42908</v>
       </c>
       <c r="H90" s="5">
         <v>42953</v>
       </c>
       <c r="I90" s="5">
@@ -7966,52 +8662,61 @@
       </c>
       <c r="U90" s="21">
         <v>42726</v>
       </c>
       <c r="V90" s="5">
         <v>42690</v>
       </c>
       <c r="W90" s="5">
         <v>42678</v>
       </c>
       <c r="X90" s="5">
         <v>42598</v>
       </c>
       <c r="Y90" s="5">
         <v>42566</v>
       </c>
       <c r="Z90" s="5">
         <v>42580</v>
       </c>
       <c r="AA90" s="5">
         <v>42511</v>
       </c>
       <c r="AB90" s="5">
         <v>24671</v>
       </c>
-    </row>
-    <row r="91" spans="1:28">
+      <c r="AC90" s="5">
+        <v>24620</v>
+      </c>
+      <c r="AD90" s="5">
+        <v>24577</v>
+      </c>
+      <c r="AE90" s="4">
+        <v>24524</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31">
       <c r="A91" s="27">
         <v>314200000</v>
       </c>
       <c r="B91" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C91" s="9">
         <v>26320</v>
       </c>
       <c r="D91" s="9">
         <v>26268</v>
       </c>
       <c r="E91" s="5">
         <v>26282</v>
       </c>
       <c r="F91" s="5">
         <v>26299</v>
       </c>
       <c r="G91" s="5">
         <v>26258</v>
       </c>
       <c r="H91" s="5">
         <v>26295</v>
       </c>
       <c r="I91" s="5">
@@ -8052,52 +8757,61 @@
       </c>
       <c r="U91" s="21">
         <v>25815</v>
       </c>
       <c r="V91" s="5">
         <v>25773</v>
       </c>
       <c r="W91" s="5">
         <v>25680</v>
       </c>
       <c r="X91" s="5">
         <v>25586</v>
       </c>
       <c r="Y91" s="5">
         <v>25489</v>
       </c>
       <c r="Z91" s="5">
         <v>25432</v>
       </c>
       <c r="AA91" s="5">
         <v>25373</v>
       </c>
       <c r="AB91" s="5">
         <v>25258</v>
       </c>
-    </row>
-    <row r="92" spans="1:28">
+      <c r="AC91" s="5">
+        <v>25135</v>
+      </c>
+      <c r="AD91" s="5">
+        <v>25036</v>
+      </c>
+      <c r="AE91" s="4">
+        <v>24986</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
       <c r="A92" s="27">
         <v>314800000</v>
       </c>
       <c r="B92" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C92" s="9">
         <v>79730</v>
       </c>
       <c r="D92" s="9">
         <v>79647</v>
       </c>
       <c r="E92" s="5">
         <v>79600</v>
       </c>
       <c r="F92" s="5">
         <v>79533</v>
       </c>
       <c r="G92" s="5">
         <v>79548</v>
       </c>
       <c r="H92" s="5">
         <v>79497</v>
       </c>
       <c r="I92" s="5">
@@ -8138,52 +8852,61 @@
       </c>
       <c r="U92" s="21">
         <v>78659</v>
       </c>
       <c r="V92" s="5">
         <v>78538</v>
       </c>
       <c r="W92" s="5">
         <v>78369</v>
       </c>
       <c r="X92" s="5">
         <v>78301</v>
       </c>
       <c r="Y92" s="5">
         <v>78144</v>
       </c>
       <c r="Z92" s="5">
         <v>78063</v>
       </c>
       <c r="AA92" s="5">
         <v>77940</v>
       </c>
       <c r="AB92" s="5">
         <v>77830</v>
       </c>
-    </row>
-    <row r="93" spans="1:28">
+      <c r="AC92" s="5">
+        <v>77747</v>
+      </c>
+      <c r="AD92" s="5">
+        <v>77608</v>
+      </c>
+      <c r="AE92" s="4">
+        <v>77498</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
       <c r="A93" s="27">
         <v>315000000</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="9">
         <v>32991</v>
       </c>
       <c r="D93" s="9">
         <v>32992</v>
       </c>
       <c r="E93" s="5">
         <v>32929</v>
       </c>
       <c r="F93" s="5">
         <v>32967</v>
       </c>
       <c r="G93" s="5">
         <v>32962</v>
       </c>
       <c r="H93" s="5">
         <v>32901</v>
       </c>
       <c r="I93" s="5">
@@ -8224,52 +8947,61 @@
       </c>
       <c r="U93" s="21">
         <v>32121</v>
       </c>
       <c r="V93" s="5">
         <v>32004</v>
       </c>
       <c r="W93" s="5">
         <v>31928</v>
       </c>
       <c r="X93" s="5">
         <v>31851</v>
       </c>
       <c r="Y93" s="5">
         <v>31775</v>
       </c>
       <c r="Z93" s="5">
         <v>31713</v>
       </c>
       <c r="AA93" s="5">
         <v>31667</v>
       </c>
       <c r="AB93" s="5">
         <v>31636</v>
       </c>
-    </row>
-    <row r="94" spans="1:28">
+      <c r="AC93" s="5">
+        <v>31576</v>
+      </c>
+      <c r="AD93" s="5">
+        <v>31517</v>
+      </c>
+      <c r="AE93" s="4">
+        <v>31448</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
       <c r="A94" s="27">
         <v>315400000</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C94" s="9">
         <v>44138</v>
       </c>
       <c r="D94" s="9">
         <v>44103</v>
       </c>
       <c r="E94" s="5">
         <v>44094</v>
       </c>
       <c r="F94" s="5">
         <v>44092</v>
       </c>
       <c r="G94" s="5">
         <v>44073</v>
       </c>
       <c r="H94" s="5">
         <v>44104</v>
       </c>
       <c r="I94" s="5">
@@ -8310,52 +9042,61 @@
       </c>
       <c r="U94" s="21">
         <v>43665</v>
       </c>
       <c r="V94" s="5">
         <v>43574</v>
       </c>
       <c r="W94" s="5">
         <v>43520</v>
       </c>
       <c r="X94" s="5">
         <v>43432</v>
       </c>
       <c r="Y94" s="5">
         <v>43372</v>
       </c>
       <c r="Z94" s="5">
         <v>43309</v>
       </c>
       <c r="AA94" s="5">
         <v>43295</v>
       </c>
       <c r="AB94" s="5">
         <v>43251</v>
       </c>
-    </row>
-    <row r="95" spans="1:28">
+      <c r="AC94" s="5">
+        <v>43189</v>
+      </c>
+      <c r="AD94" s="5">
+        <v>43151</v>
+      </c>
+      <c r="AE94" s="4">
+        <v>43167</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
       <c r="A95" s="27">
         <v>315600000</v>
       </c>
       <c r="B95" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C95" s="9">
         <v>13824</v>
       </c>
       <c r="D95" s="9">
         <v>13817</v>
       </c>
       <c r="E95" s="5">
         <v>13799</v>
       </c>
       <c r="F95" s="5">
         <v>13799</v>
       </c>
       <c r="G95" s="5">
         <v>13781</v>
       </c>
       <c r="H95" s="5">
         <v>13787</v>
       </c>
       <c r="I95" s="5">
@@ -8396,52 +9137,61 @@
       </c>
       <c r="U95" s="21">
         <v>13411</v>
       </c>
       <c r="V95" s="5">
         <v>13357</v>
       </c>
       <c r="W95" s="5">
         <v>13263</v>
       </c>
       <c r="X95" s="5">
         <v>13204</v>
       </c>
       <c r="Y95" s="5">
         <v>13165</v>
       </c>
       <c r="Z95" s="5">
         <v>13135</v>
       </c>
       <c r="AA95" s="5">
         <v>13109</v>
       </c>
       <c r="AB95" s="5">
         <v>13093</v>
       </c>
-    </row>
-    <row r="96" spans="1:28">
+      <c r="AC95" s="5">
+        <v>13095</v>
+      </c>
+      <c r="AD95" s="5">
+        <v>13051</v>
+      </c>
+      <c r="AE95" s="4">
+        <v>13013</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
       <c r="A96" s="27">
         <v>316000000</v>
       </c>
       <c r="B96" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C96" s="9">
         <v>8698</v>
       </c>
       <c r="D96" s="9">
         <v>8692</v>
       </c>
       <c r="E96" s="5">
         <v>8656</v>
       </c>
       <c r="F96" s="5">
         <v>8633</v>
       </c>
       <c r="G96" s="5">
         <v>8601</v>
       </c>
       <c r="H96" s="5">
         <v>8593</v>
       </c>
       <c r="I96" s="5">
@@ -8482,52 +9232,61 @@
       </c>
       <c r="U96" s="21">
         <v>8152</v>
       </c>
       <c r="V96" s="5">
         <v>8112</v>
       </c>
       <c r="W96" s="5">
         <v>8114</v>
       </c>
       <c r="X96" s="5">
         <v>8112</v>
       </c>
       <c r="Y96" s="5">
         <v>8111</v>
       </c>
       <c r="Z96" s="5">
         <v>8106</v>
       </c>
       <c r="AA96" s="5">
         <v>8086</v>
       </c>
       <c r="AB96" s="5">
         <v>8063</v>
       </c>
-    </row>
-    <row r="97" spans="1:28">
+      <c r="AC96" s="5">
+        <v>8035</v>
+      </c>
+      <c r="AD96" s="5">
+        <v>8028</v>
+      </c>
+      <c r="AE96" s="4">
+        <v>8012</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
       <c r="A97" s="27">
         <v>316200000</v>
       </c>
       <c r="B97" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C97" s="9">
         <v>9560</v>
       </c>
       <c r="D97" s="9">
         <v>9548</v>
       </c>
       <c r="E97" s="5">
         <v>9504</v>
       </c>
       <c r="F97" s="5">
         <v>9492</v>
       </c>
       <c r="G97" s="5">
         <v>9467</v>
       </c>
       <c r="H97" s="5">
         <v>9429</v>
       </c>
       <c r="I97" s="5">
@@ -8568,52 +9327,61 @@
       </c>
       <c r="U97" s="21">
         <v>8945</v>
       </c>
       <c r="V97" s="5">
         <v>8924</v>
       </c>
       <c r="W97" s="5">
         <v>8902</v>
       </c>
       <c r="X97" s="5">
         <v>8870</v>
       </c>
       <c r="Y97" s="5">
         <v>8832</v>
       </c>
       <c r="Z97" s="5">
         <v>8822</v>
       </c>
       <c r="AA97" s="5">
         <v>8791</v>
       </c>
       <c r="AB97" s="5">
         <v>8760</v>
       </c>
-    </row>
-    <row r="98" spans="1:28">
+      <c r="AC97" s="5">
+        <v>8738</v>
+      </c>
+      <c r="AD97" s="5">
+        <v>8703</v>
+      </c>
+      <c r="AE97" s="4">
+        <v>8694</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
       <c r="A98" s="30">
         <v>316600000</v>
       </c>
       <c r="B98" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="7">
         <v>29764</v>
       </c>
       <c r="D98" s="7">
         <v>29746</v>
       </c>
       <c r="E98" s="6">
         <v>29741</v>
       </c>
       <c r="F98" s="6">
         <v>29704</v>
       </c>
       <c r="G98" s="6">
         <v>29703</v>
       </c>
       <c r="H98" s="6">
         <v>29677</v>
       </c>
       <c r="I98" s="6">
@@ -8654,335 +9422,344 @@
       </c>
       <c r="U98" s="6">
         <v>29264</v>
       </c>
       <c r="V98" s="6">
         <v>29176</v>
       </c>
       <c r="W98" s="6">
         <v>29044</v>
       </c>
       <c r="X98" s="6">
         <v>28990</v>
       </c>
       <c r="Y98" s="6">
         <v>28971</v>
       </c>
       <c r="Z98" s="6">
         <v>28915</v>
       </c>
       <c r="AA98" s="6">
         <v>28869</v>
       </c>
       <c r="AB98" s="6">
         <v>28854</v>
       </c>
-    </row>
-    <row r="99" spans="1:28" ht="17.25" customHeight="1">
+      <c r="AC98" s="6">
+        <v>28855</v>
+      </c>
+      <c r="AD98" s="6">
+        <v>28827</v>
+      </c>
+      <c r="AE98" s="7">
+        <v>28811</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" ht="17.25" customHeight="1">
       <c r="A99" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="J99" s="5"/>
       <c r="Q99" s="5"/>
     </row>
-    <row r="100" spans="1:28" ht="17.25" customHeight="1">
-      <c r="A100" s="38" t="s">
+    <row r="100" spans="1:31" ht="17.25" customHeight="1">
+      <c r="A100" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B100" s="39"/>
-[...12 lines deleted...]
-      <c r="A101" s="40" t="s">
+      <c r="B100" s="37"/>
+      <c r="C100" s="37"/>
+      <c r="D100" s="37"/>
+      <c r="E100" s="37"/>
+      <c r="F100" s="37"/>
+      <c r="G100" s="37"/>
+      <c r="H100" s="37"/>
+      <c r="I100" s="37"/>
+      <c r="J100" s="37"/>
+      <c r="K100" s="37"/>
+      <c r="L100" s="37"/>
+    </row>
+    <row r="101" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A101" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B101" s="41"/>
-[...17 lines deleted...]
-    <row r="103" spans="1:28">
+      <c r="B101" s="42"/>
+      <c r="C101" s="42"/>
+      <c r="D101" s="42"/>
+      <c r="E101" s="42"/>
+      <c r="F101" s="42"/>
+      <c r="G101" s="42"/>
+      <c r="H101" s="42"/>
+      <c r="I101" s="42"/>
+      <c r="J101" s="42"/>
+      <c r="K101" s="42"/>
+      <c r="L101" s="42"/>
+      <c r="M101" s="42"/>
+      <c r="N101" s="42"/>
+      <c r="O101" s="42"/>
+      <c r="P101" s="43"/>
+      <c r="Q101" s="43"/>
+      <c r="R101" s="43"/>
+    </row>
+    <row r="103" spans="1:31">
       <c r="B103" s="28"/>
       <c r="C103" s="4"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="F103" s="4"/>
       <c r="G103" s="16"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="19"/>
       <c r="O103" s="5"/>
       <c r="P103" s="5"/>
       <c r="Q103" s="5"/>
       <c r="R103" s="20"/>
       <c r="S103" s="5"/>
       <c r="T103" s="5"/>
       <c r="U103" s="5"/>
       <c r="V103" s="5"/>
       <c r="W103" s="5"/>
       <c r="X103" s="5"/>
       <c r="Y103" s="5"/>
     </row>
-    <row r="104" spans="1:28">
+    <row r="104" spans="1:31">
       <c r="B104" s="28"/>
       <c r="C104" s="4"/>
       <c r="D104" s="5"/>
       <c r="E104" s="5"/>
       <c r="F104" s="4"/>
       <c r="G104" s="16"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
       <c r="J104" s="5"/>
       <c r="K104" s="5"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
       <c r="N104" s="19"/>
       <c r="O104" s="5"/>
       <c r="P104" s="5"/>
       <c r="Q104" s="5"/>
       <c r="R104" s="20"/>
       <c r="S104" s="5"/>
       <c r="T104" s="5"/>
       <c r="U104" s="5"/>
       <c r="V104" s="5"/>
       <c r="W104" s="5"/>
       <c r="X104" s="5"/>
       <c r="Y104" s="5"/>
     </row>
-    <row r="105" spans="1:28">
+    <row r="105" spans="1:31">
       <c r="B105" s="28"/>
       <c r="C105" s="4"/>
       <c r="D105" s="5"/>
       <c r="E105" s="5"/>
       <c r="F105" s="4"/>
       <c r="G105" s="16"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
       <c r="J105" s="5"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
       <c r="N105" s="19"/>
       <c r="O105" s="5"/>
       <c r="P105" s="5"/>
       <c r="Q105" s="5"/>
       <c r="R105" s="20"/>
       <c r="S105" s="5"/>
       <c r="T105" s="5"/>
       <c r="U105" s="5"/>
       <c r="V105" s="5"/>
       <c r="W105" s="5"/>
       <c r="X105" s="5"/>
       <c r="Y105" s="5"/>
     </row>
-    <row r="106" spans="1:28">
+    <row r="106" spans="1:31">
       <c r="B106" s="28"/>
       <c r="C106" s="4"/>
       <c r="D106" s="5"/>
       <c r="E106" s="5"/>
       <c r="F106" s="4"/>
       <c r="G106" s="16"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
       <c r="J106" s="5"/>
       <c r="K106" s="5"/>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
       <c r="N106" s="19"/>
       <c r="O106" s="5"/>
       <c r="P106" s="5"/>
       <c r="Q106" s="5"/>
       <c r="R106" s="20"/>
       <c r="S106" s="5"/>
       <c r="T106" s="5"/>
       <c r="U106" s="5"/>
       <c r="V106" s="5"/>
       <c r="W106" s="5"/>
       <c r="X106" s="5"/>
       <c r="Y106" s="5"/>
     </row>
-    <row r="107" spans="1:28">
+    <row r="107" spans="1:31">
       <c r="B107" s="28"/>
       <c r="C107" s="4"/>
       <c r="D107" s="5"/>
       <c r="E107" s="5"/>
       <c r="F107" s="4"/>
       <c r="G107" s="16"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107" s="19"/>
       <c r="O107" s="5"/>
       <c r="P107" s="5"/>
       <c r="Q107" s="5"/>
       <c r="R107" s="20"/>
       <c r="S107" s="5"/>
       <c r="T107" s="5"/>
       <c r="U107" s="5"/>
       <c r="V107" s="5"/>
       <c r="W107" s="5"/>
       <c r="X107" s="5"/>
       <c r="Y107" s="5"/>
     </row>
-    <row r="108" spans="1:28">
+    <row r="108" spans="1:31">
       <c r="B108" s="28"/>
       <c r="C108" s="4"/>
       <c r="D108" s="5"/>
       <c r="E108" s="5"/>
       <c r="F108" s="4"/>
       <c r="G108" s="16"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
       <c r="J108" s="5"/>
       <c r="K108" s="5"/>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
       <c r="N108" s="19"/>
       <c r="O108" s="5"/>
       <c r="P108" s="5"/>
       <c r="Q108" s="5"/>
       <c r="R108" s="20"/>
       <c r="S108" s="5"/>
       <c r="T108" s="5"/>
       <c r="U108" s="5"/>
       <c r="V108" s="5"/>
       <c r="W108" s="5"/>
       <c r="X108" s="5"/>
       <c r="Y108" s="5"/>
     </row>
-    <row r="109" spans="1:28">
+    <row r="109" spans="1:31">
       <c r="B109" s="28"/>
       <c r="C109" s="4"/>
       <c r="D109" s="5"/>
       <c r="E109" s="5"/>
       <c r="F109" s="4"/>
       <c r="G109" s="16"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
       <c r="J109" s="5"/>
       <c r="K109" s="5"/>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
       <c r="N109" s="19"/>
       <c r="O109" s="5"/>
       <c r="P109" s="5"/>
       <c r="Q109" s="5"/>
       <c r="R109" s="20"/>
       <c r="S109" s="5"/>
       <c r="T109" s="5"/>
       <c r="U109" s="5"/>
       <c r="V109" s="5"/>
       <c r="W109" s="5"/>
       <c r="X109" s="5"/>
       <c r="Y109" s="5"/>
     </row>
-    <row r="110" spans="1:28">
+    <row r="110" spans="1:31">
       <c r="B110" s="28"/>
       <c r="C110" s="4"/>
       <c r="D110" s="5"/>
       <c r="E110" s="5"/>
       <c r="F110" s="4"/>
       <c r="G110" s="16"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
       <c r="J110" s="5"/>
       <c r="K110" s="5"/>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
       <c r="N110" s="19"/>
       <c r="O110" s="5"/>
       <c r="P110" s="5"/>
       <c r="Q110" s="5"/>
       <c r="R110" s="20"/>
       <c r="S110" s="5"/>
       <c r="T110" s="5"/>
       <c r="U110" s="5"/>
       <c r="V110" s="5"/>
       <c r="W110" s="5"/>
       <c r="X110" s="5"/>
       <c r="Y110" s="5"/>
     </row>
-    <row r="111" spans="1:28">
+    <row r="111" spans="1:31">
       <c r="B111" s="28"/>
       <c r="C111" s="4"/>
       <c r="D111" s="5"/>
       <c r="E111" s="5"/>
       <c r="F111" s="4"/>
       <c r="G111" s="16"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
       <c r="J111" s="5"/>
       <c r="K111" s="5"/>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
       <c r="N111" s="19"/>
       <c r="O111" s="5"/>
       <c r="P111" s="5"/>
       <c r="Q111" s="5"/>
       <c r="R111" s="20"/>
       <c r="S111" s="5"/>
       <c r="T111" s="5"/>
       <c r="U111" s="5"/>
       <c r="V111" s="5"/>
       <c r="W111" s="5"/>
       <c r="X111" s="5"/>
       <c r="Y111" s="5"/>
     </row>
-    <row r="112" spans="1:28">
+    <row r="112" spans="1:31">
       <c r="B112" s="28"/>
       <c r="C112" s="4"/>
       <c r="D112" s="5"/>
       <c r="E112" s="5"/>
       <c r="F112" s="4"/>
       <c r="G112" s="16"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
       <c r="J112" s="5"/>
       <c r="K112" s="5"/>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
       <c r="N112" s="19"/>
       <c r="O112" s="5"/>
       <c r="P112" s="5"/>
       <c r="Q112" s="5"/>
       <c r="R112" s="20"/>
       <c r="S112" s="5"/>
       <c r="T112" s="5"/>
       <c r="U112" s="5"/>
       <c r="V112" s="5"/>
       <c r="W112" s="5"/>
       <c r="X112" s="5"/>
       <c r="Y112" s="5"/>
     </row>
@@ -8993,67 +9770,67 @@
       <c r="E113" s="5"/>
       <c r="F113" s="4"/>
       <c r="G113" s="16"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
       <c r="J113" s="5"/>
       <c r="K113" s="5"/>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
       <c r="N113" s="19"/>
       <c r="O113" s="5"/>
       <c r="P113" s="5"/>
       <c r="Q113" s="5"/>
       <c r="R113" s="20"/>
       <c r="S113" s="5"/>
       <c r="T113" s="5"/>
       <c r="U113" s="5"/>
       <c r="V113" s="5"/>
       <c r="W113" s="5"/>
       <c r="X113" s="5"/>
       <c r="Y113" s="5"/>
     </row>
     <row r="114" spans="2:25" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B87:AB87"/>
+    <mergeCell ref="A100:L100"/>
+    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A101:R101"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
-    <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="B6:AB6"/>
     <mergeCell ref="B19:AB19"/>
     <mergeCell ref="B32:AB32"/>
     <mergeCell ref="B45:AB45"/>
     <mergeCell ref="B51:AB51"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B57:AB57"/>
     <mergeCell ref="B63:AB63"/>
     <mergeCell ref="B75:AB75"/>
-    <mergeCell ref="B87:AB87"/>
-    <mergeCell ref="A100:L100"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Population</vt:lpstr>
     </vt:vector>