--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV car'!$A$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume car'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -754,52 +754,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="R28" sqref="R28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13">
@@ -1150,52 +1150,56 @@
         <v>108.8</v>
       </c>
       <c r="J11" s="22">
         <v>125.1</v>
       </c>
       <c r="K11" s="22">
         <v>104.1</v>
       </c>
       <c r="L11" s="24">
         <v>132.80000000000001</v>
       </c>
       <c r="M11" s="31">
         <v>87.9</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="9">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>45</v>
       </c>
       <c r="C12" s="24">
         <v>130.69999999999999</v>
       </c>
-      <c r="D12" s="24"/>
-      <c r="E12" s="22"/>
+      <c r="D12" s="24">
+        <v>126.7</v>
+      </c>
+      <c r="E12" s="22">
+        <v>104.2</v>
+      </c>
       <c r="F12" s="22"/>
       <c r="G12" s="30"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="24"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="50"/>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="50"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="51"/>
@@ -1475,52 +1479,56 @@
         <v>92.3</v>
       </c>
       <c r="J20" s="21">
         <v>133.6</v>
       </c>
       <c r="K20" s="21">
         <v>144.9</v>
       </c>
       <c r="L20" s="32">
         <v>151.80000000000001</v>
       </c>
       <c r="M20" s="3">
         <v>138.1</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="9">
         <v>2026</v>
       </c>
       <c r="B21" s="32">
         <v>82.2</v>
       </c>
       <c r="C21" s="32">
         <v>109.7</v>
       </c>
-      <c r="D21" s="32"/>
-      <c r="E21" s="21"/>
+      <c r="D21" s="32">
+        <v>106.8</v>
+      </c>
+      <c r="E21" s="21">
+        <v>128.5</v>
+      </c>
       <c r="F21" s="21"/>
       <c r="G21" s="30"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="32"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="51"/>
@@ -1800,80 +1808,84 @@
         <v>102.6</v>
       </c>
       <c r="J29" s="40">
         <v>106.6</v>
       </c>
       <c r="K29" s="41">
         <v>110.9</v>
       </c>
       <c r="L29" s="42">
         <v>116</v>
       </c>
       <c r="M29" s="42">
         <v>118.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="9">
         <v>2026</v>
       </c>
       <c r="B30" s="32">
         <v>82.2</v>
       </c>
       <c r="C30" s="29">
         <v>95.8</v>
       </c>
-      <c r="D30" s="43"/>
-      <c r="E30" s="43"/>
+      <c r="D30" s="40">
+        <v>100.3</v>
+      </c>
+      <c r="E30" s="40">
+        <v>107.5</v>
+      </c>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M11"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
@@ -2209,52 +2221,56 @@
         <v>239.5</v>
       </c>
       <c r="J10" s="23">
         <v>299.7</v>
       </c>
       <c r="K10" s="18">
         <v>311.8</v>
       </c>
       <c r="L10" s="6">
         <v>414.1</v>
       </c>
       <c r="M10" s="5">
         <v>363.8</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4">
         <v>2026</v>
       </c>
       <c r="B11" s="38">
         <v>163.9</v>
       </c>
       <c r="C11" s="38">
         <v>214.2</v>
       </c>
-      <c r="D11" s="39"/>
-      <c r="E11" s="39"/>
+      <c r="D11" s="5">
+        <v>277.7</v>
+      </c>
+      <c r="E11" s="5">
+        <v>289.3</v>
+      </c>
       <c r="F11" s="39"/>
       <c r="G11" s="39"/>
       <c r="H11" s="39"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="39"/>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>