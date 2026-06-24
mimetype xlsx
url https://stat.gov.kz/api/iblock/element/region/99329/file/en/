--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -81,55 +81,55 @@
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t>in percentage</t>
   </si>
   <si>
     <t>Of previous month</t>
   </si>
   <si>
     <t>By corresponding month of the last year</t>
   </si>
   <si>
     <t>By corresponding period of the last year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -291,181 +291,181 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -755,51 +755,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="R28" sqref="R28"/>
+      <selection activeCell="H41" sqref="H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13">
@@ -1156,51 +1156,53 @@
         <v>104.1</v>
       </c>
       <c r="L11" s="24">
         <v>132.80000000000001</v>
       </c>
       <c r="M11" s="31">
         <v>87.9</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="9">
         <v>2026</v>
       </c>
       <c r="B12" s="24">
         <v>45</v>
       </c>
       <c r="C12" s="24">
         <v>130.69999999999999</v>
       </c>
       <c r="D12" s="24">
         <v>126.7</v>
       </c>
       <c r="E12" s="22">
         <v>104.2</v>
       </c>
-      <c r="F12" s="22"/>
+      <c r="F12" s="22">
+        <v>95.3</v>
+      </c>
       <c r="G12" s="30"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="24"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="50"/>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="50"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="51"/>
     </row>
@@ -1485,51 +1487,53 @@
         <v>144.9</v>
       </c>
       <c r="L20" s="32">
         <v>151.80000000000001</v>
       </c>
       <c r="M20" s="3">
         <v>138.1</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="9">
         <v>2026</v>
       </c>
       <c r="B21" s="32">
         <v>82.2</v>
       </c>
       <c r="C21" s="32">
         <v>109.7</v>
       </c>
       <c r="D21" s="32">
         <v>106.8</v>
       </c>
       <c r="E21" s="21">
         <v>128.5</v>
       </c>
-      <c r="F21" s="21"/>
+      <c r="F21" s="21">
+        <v>134.9</v>
+      </c>
       <c r="G21" s="30"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="32"/>
       <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
       <c r="H22" s="50"/>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="51"/>
     </row>
@@ -1814,78 +1818,80 @@
         <v>110.9</v>
       </c>
       <c r="L29" s="42">
         <v>116</v>
       </c>
       <c r="M29" s="42">
         <v>118.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="9">
         <v>2026</v>
       </c>
       <c r="B30" s="32">
         <v>82.2</v>
       </c>
       <c r="C30" s="29">
         <v>95.8</v>
       </c>
       <c r="D30" s="40">
         <v>100.3</v>
       </c>
       <c r="E30" s="40">
         <v>107.5</v>
       </c>
-      <c r="F30" s="43"/>
+      <c r="F30" s="40">
+        <v>112.8</v>
+      </c>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
@@ -2227,51 +2233,53 @@
         <v>311.8</v>
       </c>
       <c r="L10" s="6">
         <v>414.1</v>
       </c>
       <c r="M10" s="5">
         <v>363.8</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4">
         <v>2026</v>
       </c>
       <c r="B11" s="38">
         <v>163.9</v>
       </c>
       <c r="C11" s="38">
         <v>214.2</v>
       </c>
       <c r="D11" s="5">
         <v>277.7</v>
       </c>
       <c r="E11" s="5">
         <v>289.3</v>
       </c>
-      <c r="F11" s="39"/>
+      <c r="F11" s="5">
+        <v>275.7</v>
+      </c>
       <c r="G11" s="39"/>
       <c r="H11" s="39"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="39"/>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">