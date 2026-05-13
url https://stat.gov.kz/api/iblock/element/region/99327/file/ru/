--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -719,59 +719,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="W22" sqref="W22"/>
+      <selection activeCell="A4" sqref="A4:M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="33"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
@@ -1117,51 +1117,53 @@
         <v>125.1</v>
       </c>
       <c r="K11" s="7">
         <v>104.1</v>
       </c>
       <c r="L11" s="8">
         <v>132.80000000000001</v>
       </c>
       <c r="M11" s="11">
         <v>87.9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="16">
         <v>2026</v>
       </c>
       <c r="B12" s="8">
         <v>45</v>
       </c>
       <c r="C12" s="8">
         <v>130.69999999999999</v>
       </c>
       <c r="D12" s="8">
         <v>126.7</v>
       </c>
-      <c r="E12" s="7"/>
+      <c r="E12" s="7">
+        <v>104.2</v>
+      </c>
       <c r="F12" s="7"/>
       <c r="G12" s="27"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="8"/>
       <c r="M12" s="11"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
@@ -1444,51 +1446,53 @@
         <v>133.6</v>
       </c>
       <c r="K20" s="13">
         <v>144.9</v>
       </c>
       <c r="L20" s="12">
         <v>151.80000000000001</v>
       </c>
       <c r="M20" s="14">
         <v>138.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="16">
         <v>2026</v>
       </c>
       <c r="B21" s="12">
         <v>82.2</v>
       </c>
       <c r="C21" s="12">
         <v>109.7</v>
       </c>
       <c r="D21" s="12">
         <v>106.8</v>
       </c>
-      <c r="E21" s="13"/>
+      <c r="E21" s="13">
+        <v>128.5</v>
+      </c>
       <c r="F21" s="13"/>
       <c r="G21" s="27"/>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="12"/>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
@@ -1771,78 +1775,80 @@
         <v>106.6</v>
       </c>
       <c r="K29" s="22">
         <v>110.9</v>
       </c>
       <c r="L29" s="39">
         <v>116</v>
       </c>
       <c r="M29" s="38">
         <v>118.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="16">
         <v>2026</v>
       </c>
       <c r="B30" s="12">
         <v>82.2</v>
       </c>
       <c r="C30" s="39">
         <v>95.8</v>
       </c>
       <c r="D30" s="8">
         <v>100.3</v>
       </c>
-      <c r="E30" s="22"/>
+      <c r="E30" s="22">
+        <v>107.5</v>
+      </c>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="39"/>
       <c r="M30" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
@@ -2181,51 +2187,53 @@
         <v>299.7</v>
       </c>
       <c r="K10" s="22">
         <v>311.8</v>
       </c>
       <c r="L10" s="6">
         <v>414.1</v>
       </c>
       <c r="M10" s="5">
         <v>363.8</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="3">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>163.80000000000001</v>
       </c>
       <c r="C11" s="4">
         <v>214.2</v>
       </c>
       <c r="D11" s="5">
         <v>277.7</v>
       </c>
-      <c r="E11" s="40"/>
+      <c r="E11" s="5">
+        <v>289.3</v>
+      </c>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
     </row>
     <row r="13" spans="1:13">
       <c r="J13" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>