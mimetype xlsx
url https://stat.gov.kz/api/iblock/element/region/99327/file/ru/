--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -719,59 +719,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:M4"/>
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1">
+    <row r="1" spans="1:13">
       <c r="A1" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="33"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
@@ -1120,51 +1120,53 @@
         <v>104.1</v>
       </c>
       <c r="L11" s="8">
         <v>132.80000000000001</v>
       </c>
       <c r="M11" s="11">
         <v>87.9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="16">
         <v>2026</v>
       </c>
       <c r="B12" s="8">
         <v>45</v>
       </c>
       <c r="C12" s="8">
         <v>130.69999999999999</v>
       </c>
       <c r="D12" s="8">
         <v>126.7</v>
       </c>
       <c r="E12" s="7">
         <v>104.2</v>
       </c>
-      <c r="F12" s="7"/>
+      <c r="F12" s="7">
+        <v>95.3</v>
+      </c>
       <c r="G12" s="27"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="8"/>
       <c r="M12" s="11"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
     </row>
@@ -1449,51 +1451,53 @@
         <v>144.9</v>
       </c>
       <c r="L20" s="12">
         <v>151.80000000000001</v>
       </c>
       <c r="M20" s="14">
         <v>138.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="16">
         <v>2026</v>
       </c>
       <c r="B21" s="12">
         <v>82.2</v>
       </c>
       <c r="C21" s="12">
         <v>109.7</v>
       </c>
       <c r="D21" s="12">
         <v>106.8</v>
       </c>
       <c r="E21" s="13">
         <v>128.5</v>
       </c>
-      <c r="F21" s="13"/>
+      <c r="F21" s="13">
+        <v>134.9</v>
+      </c>
       <c r="G21" s="27"/>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="12"/>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
     </row>
@@ -1778,77 +1782,79 @@
         <v>110.9</v>
       </c>
       <c r="L29" s="39">
         <v>116</v>
       </c>
       <c r="M29" s="38">
         <v>118.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="16">
         <v>2026</v>
       </c>
       <c r="B30" s="12">
         <v>82.2</v>
       </c>
       <c r="C30" s="39">
         <v>95.8</v>
       </c>
       <c r="D30" s="8">
         <v>100.3</v>
       </c>
       <c r="E30" s="22">
         <v>107.5</v>
       </c>
-      <c r="F30" s="22"/>
+      <c r="F30" s="22">
+        <v>112.8</v>
+      </c>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="39"/>
       <c r="M30" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
@@ -2190,51 +2196,53 @@
         <v>311.8</v>
       </c>
       <c r="L10" s="6">
         <v>414.1</v>
       </c>
       <c r="M10" s="5">
         <v>363.8</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="3">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>163.80000000000001</v>
       </c>
       <c r="C11" s="4">
         <v>214.2</v>
       </c>
       <c r="D11" s="5">
         <v>277.7</v>
       </c>
       <c r="E11" s="5">
         <v>289.3</v>
       </c>
-      <c r="F11" s="40"/>
+      <c r="F11" s="5">
+        <v>275.7</v>
+      </c>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
     </row>
     <row r="13" spans="1:13">
       <c r="J13" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>