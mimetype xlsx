--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="195" windowWidth="24180" windowHeight="10890" tabRatio="599"/>
+    <workbookView xWindow="10335" yWindow="-15" windowWidth="12495" windowHeight="11895" tabRatio="599" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="3" r:id="rId1"/>
     <sheet name="Men" sheetId="4" r:id="rId2"/>
     <sheet name="Women" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="21">
   <si>
     <t>Zhambyl region</t>
   </si>
   <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -550,78 +550,79 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="25">
+  <cellStyleXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -694,72 +695,87 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="25">
+  <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный_ЧислРК2007" xfId="25"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1037,170 +1053,173 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q44"/>
+  <dimension ref="A1:R44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S5" sqref="S5"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="14" customWidth="1"/>
     <col min="10" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:17" s="3" customFormat="1" ht="14.25" customHeight="1">
+    <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
       <c r="M2" s="48"/>
       <c r="N2" s="48"/>
       <c r="O2" s="48"/>
     </row>
-    <row r="3" spans="1:17" ht="14.25" customHeight="1">
+    <row r="3" spans="1:18" ht="14.25" customHeight="1">
       <c r="A3" s="15"/>
     </row>
-    <row r="4" spans="1:17" s="27" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:18" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="I4" s="28"/>
       <c r="L4" s="29"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
-      <c r="Q4" s="30" t="s">
+      <c r="R4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="5" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A5" s="31"/>
       <c r="B5" s="32">
         <v>2010</v>
       </c>
       <c r="C5" s="32">
         <v>2011</v>
       </c>
       <c r="D5" s="32">
         <v>2012</v>
       </c>
       <c r="E5" s="32">
         <v>2013</v>
       </c>
       <c r="F5" s="32">
         <v>2014</v>
       </c>
       <c r="G5" s="32">
         <v>2015</v>
       </c>
       <c r="H5" s="33">
         <v>2016</v>
       </c>
       <c r="I5" s="13">
         <v>2017</v>
       </c>
       <c r="J5" s="32">
         <v>2018</v>
       </c>
       <c r="K5" s="33">
         <v>2019</v>
       </c>
       <c r="L5" s="34">
         <v>2020</v>
       </c>
       <c r="M5" s="34">
         <v>2021</v>
       </c>
       <c r="N5" s="35">
         <v>2022</v>
       </c>
       <c r="O5" s="35">
         <v>2023</v>
       </c>
       <c r="P5" s="13">
         <v>2024</v>
       </c>
       <c r="Q5" s="12">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" s="36" customFormat="1" ht="17.25" customHeight="1">
+      <c r="R5" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="36" customFormat="1" ht="17.25" customHeight="1">
       <c r="A6" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="50"/>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="50"/>
       <c r="N6" s="50"/>
       <c r="O6" s="50"/>
     </row>
-    <row r="7" spans="1:17" s="28" customFormat="1" ht="11.25">
+    <row r="7" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4">
         <v>1033304</v>
       </c>
       <c r="C7" s="4">
         <v>1045069</v>
       </c>
       <c r="D7" s="4">
         <v>1054611</v>
       </c>
       <c r="E7" s="5">
         <v>1068552</v>
       </c>
       <c r="F7" s="6">
         <v>1083106</v>
       </c>
       <c r="G7" s="7">
         <v>1097204</v>
       </c>
       <c r="H7" s="7">
         <v>1109425</v>
       </c>
       <c r="I7" s="5">
@@ -1208,52 +1227,55 @@
       </c>
       <c r="J7" s="8">
         <v>1115884</v>
       </c>
       <c r="K7" s="5">
         <v>1124156</v>
       </c>
       <c r="L7" s="5">
         <v>1128844</v>
       </c>
       <c r="M7" s="5">
         <v>1137961</v>
       </c>
       <c r="N7" s="5">
         <v>1209665</v>
       </c>
       <c r="O7" s="5">
         <v>1218158</v>
       </c>
       <c r="P7" s="5">
         <v>1222593</v>
       </c>
       <c r="Q7" s="5">
         <v>1222391</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R7" s="54">
+        <v>1215656</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="5">
         <v>336671</v>
       </c>
       <c r="C8" s="5">
         <v>339072</v>
       </c>
       <c r="D8" s="5">
         <v>338011</v>
       </c>
       <c r="E8" s="5">
         <v>343410</v>
       </c>
       <c r="F8" s="8">
         <v>351492</v>
       </c>
       <c r="G8" s="5">
         <v>357065</v>
       </c>
       <c r="H8" s="8">
         <v>363058</v>
       </c>
       <c r="I8" s="5">
@@ -1261,52 +1283,55 @@
       </c>
       <c r="J8" s="8">
         <v>355944</v>
       </c>
       <c r="K8" s="5">
         <v>357940</v>
       </c>
       <c r="L8" s="5">
         <v>357954</v>
       </c>
       <c r="M8" s="5">
         <v>363135</v>
       </c>
       <c r="N8" s="5">
         <v>422785</v>
       </c>
       <c r="O8" s="5">
         <v>427394</v>
       </c>
       <c r="P8" s="5">
         <v>431193</v>
       </c>
       <c r="Q8" s="5">
         <v>435876</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R8" s="54">
+        <v>487499</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>86568</v>
       </c>
       <c r="C9" s="5">
         <v>88957</v>
       </c>
       <c r="D9" s="5">
         <v>92258</v>
       </c>
       <c r="E9" s="5">
         <v>94759</v>
       </c>
       <c r="F9" s="8">
         <v>95631</v>
       </c>
       <c r="G9" s="5">
         <v>97411</v>
       </c>
       <c r="H9" s="8">
         <v>99731</v>
       </c>
       <c r="I9" s="5">
@@ -1314,52 +1339,55 @@
       </c>
       <c r="J9" s="8">
         <v>104705</v>
       </c>
       <c r="K9" s="5">
         <v>106826</v>
       </c>
       <c r="L9" s="5">
         <v>108573</v>
       </c>
       <c r="M9" s="5">
         <v>109549</v>
       </c>
       <c r="N9" s="5">
         <v>104586</v>
       </c>
       <c r="O9" s="5">
         <v>105644</v>
       </c>
       <c r="P9" s="5">
         <v>106357</v>
       </c>
       <c r="Q9" s="5">
         <v>106489</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R9" s="54">
+        <v>95472</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="5">
         <v>73890</v>
       </c>
       <c r="C10" s="5">
         <v>75169</v>
       </c>
       <c r="D10" s="5">
         <v>76722</v>
       </c>
       <c r="E10" s="5">
         <v>77314</v>
       </c>
       <c r="F10" s="8">
         <v>78203</v>
       </c>
       <c r="G10" s="5">
         <v>78744</v>
       </c>
       <c r="H10" s="8">
         <v>78647</v>
       </c>
       <c r="I10" s="5">
@@ -1367,52 +1395,55 @@
       </c>
       <c r="J10" s="8">
         <v>80845</v>
       </c>
       <c r="K10" s="5">
         <v>81654</v>
       </c>
       <c r="L10" s="5">
         <v>82947</v>
       </c>
       <c r="M10" s="5">
         <v>83994</v>
       </c>
       <c r="N10" s="5">
         <v>86967</v>
       </c>
       <c r="O10" s="5">
         <v>87650</v>
       </c>
       <c r="P10" s="5">
         <v>88386</v>
       </c>
       <c r="Q10" s="5">
         <v>88156</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R10" s="54">
+        <v>51354</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="5">
         <v>50507</v>
       </c>
       <c r="C11" s="5">
         <v>50855</v>
       </c>
       <c r="D11" s="5">
         <v>51072</v>
       </c>
       <c r="E11" s="5">
         <v>50775</v>
       </c>
       <c r="F11" s="8">
         <v>50585</v>
       </c>
       <c r="G11" s="5">
         <v>50761</v>
       </c>
       <c r="H11" s="8">
         <v>50923</v>
       </c>
       <c r="I11" s="5">
@@ -1420,52 +1451,55 @@
       </c>
       <c r="J11" s="8">
         <v>51407</v>
       </c>
       <c r="K11" s="5">
         <v>52014</v>
       </c>
       <c r="L11" s="5">
         <v>52833</v>
       </c>
       <c r="M11" s="5">
         <v>52712</v>
       </c>
       <c r="N11" s="5">
         <v>54367</v>
       </c>
       <c r="O11" s="5">
         <v>54588</v>
       </c>
       <c r="P11" s="5">
         <v>54341</v>
       </c>
       <c r="Q11" s="5">
         <v>54185</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R11" s="54">
+        <v>52459</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="5">
         <v>126590</v>
       </c>
       <c r="C12" s="5">
         <v>128660</v>
       </c>
       <c r="D12" s="5">
         <v>130377</v>
       </c>
       <c r="E12" s="5">
         <v>132416</v>
       </c>
       <c r="F12" s="8">
         <v>134571</v>
       </c>
       <c r="G12" s="5">
         <v>137327</v>
       </c>
       <c r="H12" s="8">
         <v>139409</v>
       </c>
       <c r="I12" s="5">
@@ -1473,52 +1507,55 @@
       </c>
       <c r="J12" s="8">
         <v>142771</v>
       </c>
       <c r="K12" s="5">
         <v>143776</v>
       </c>
       <c r="L12" s="5">
         <v>144962</v>
       </c>
       <c r="M12" s="5">
         <v>145446</v>
       </c>
       <c r="N12" s="5">
         <v>157620</v>
       </c>
       <c r="O12" s="5">
         <v>158562</v>
       </c>
       <c r="P12" s="5">
         <v>158590</v>
       </c>
       <c r="Q12" s="5">
         <v>157625</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R12" s="54">
+        <v>155130</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="5">
         <v>63668</v>
       </c>
       <c r="C13" s="5">
         <v>64100</v>
       </c>
       <c r="D13" s="5">
         <v>64568</v>
       </c>
       <c r="E13" s="5">
         <v>64841</v>
       </c>
       <c r="F13" s="8">
         <v>64992</v>
       </c>
       <c r="G13" s="5">
         <v>65148</v>
       </c>
       <c r="H13" s="8">
         <v>64735</v>
       </c>
       <c r="I13" s="5">
@@ -1526,52 +1563,55 @@
       </c>
       <c r="J13" s="8">
         <v>64250</v>
       </c>
       <c r="K13" s="5">
         <v>64320</v>
       </c>
       <c r="L13" s="5">
         <v>64314</v>
       </c>
       <c r="M13" s="5">
         <v>64794</v>
       </c>
       <c r="N13" s="5">
         <v>67411</v>
       </c>
       <c r="O13" s="5">
         <v>67546</v>
       </c>
       <c r="P13" s="5">
         <v>67481</v>
       </c>
       <c r="Q13" s="5">
         <v>66724</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="28" customFormat="1" ht="11.25">
+      <c r="R13" s="54">
+        <v>65284</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A14" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5">
         <v>77321</v>
       </c>
       <c r="C14" s="5">
         <v>78425</v>
       </c>
       <c r="D14" s="5">
         <v>79862</v>
       </c>
       <c r="E14" s="5">
         <v>81533</v>
       </c>
       <c r="F14" s="8">
         <v>82254</v>
       </c>
       <c r="G14" s="5">
         <v>83494</v>
       </c>
       <c r="H14" s="8">
         <v>83837</v>
       </c>
       <c r="I14" s="5">
@@ -1579,52 +1619,55 @@
       </c>
       <c r="J14" s="8">
         <v>84332</v>
       </c>
       <c r="K14" s="5">
         <v>84588</v>
       </c>
       <c r="L14" s="5">
         <v>84473</v>
       </c>
       <c r="M14" s="5">
         <v>84870</v>
       </c>
       <c r="N14" s="5">
         <v>88370</v>
       </c>
       <c r="O14" s="5">
         <v>88625</v>
       </c>
       <c r="P14" s="5">
         <v>88683</v>
       </c>
       <c r="Q14" s="5">
         <v>88276</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R14" s="54">
+        <v>87319</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5">
         <v>31381</v>
       </c>
       <c r="C15" s="5">
         <v>31691</v>
       </c>
       <c r="D15" s="5">
         <v>31831</v>
       </c>
       <c r="E15" s="5">
         <v>32020</v>
       </c>
       <c r="F15" s="8">
         <v>32217</v>
       </c>
       <c r="G15" s="5">
         <v>32483</v>
       </c>
       <c r="H15" s="8">
         <v>32552</v>
       </c>
       <c r="I15" s="5">
@@ -1632,52 +1675,55 @@
       </c>
       <c r="J15" s="8">
         <v>32479</v>
       </c>
       <c r="K15" s="5">
         <v>32268</v>
       </c>
       <c r="L15" s="5">
         <v>31814</v>
       </c>
       <c r="M15" s="5">
         <v>31715</v>
       </c>
       <c r="N15" s="5">
         <v>28772</v>
       </c>
       <c r="O15" s="5">
         <v>28674</v>
       </c>
       <c r="P15" s="5">
         <v>28435</v>
       </c>
       <c r="Q15" s="5">
         <v>27930</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R15" s="54">
+        <v>27159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="5">
         <v>41265</v>
       </c>
       <c r="C16" s="5">
         <v>41782</v>
       </c>
       <c r="D16" s="5">
         <v>42456</v>
       </c>
       <c r="E16" s="5">
         <v>42788</v>
       </c>
       <c r="F16" s="8">
         <v>43256</v>
       </c>
       <c r="G16" s="5">
         <v>43693</v>
       </c>
       <c r="H16" s="8">
         <v>43727</v>
       </c>
       <c r="I16" s="5">
@@ -1685,52 +1731,55 @@
       </c>
       <c r="J16" s="8">
         <v>43955</v>
       </c>
       <c r="K16" s="5">
         <v>44084</v>
       </c>
       <c r="L16" s="5">
         <v>44108</v>
       </c>
       <c r="M16" s="5">
         <v>44358</v>
       </c>
       <c r="N16" s="5">
         <v>44046</v>
       </c>
       <c r="O16" s="5">
         <v>44152</v>
       </c>
       <c r="P16" s="5">
         <v>44088</v>
       </c>
       <c r="Q16" s="5">
         <v>43475</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R16" s="54">
+        <v>42812</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="5">
         <v>50586</v>
       </c>
       <c r="C17" s="5">
         <v>51087</v>
       </c>
       <c r="D17" s="5">
         <v>51672</v>
       </c>
       <c r="E17" s="5">
         <v>51972</v>
       </c>
       <c r="F17" s="8">
         <v>52178</v>
       </c>
       <c r="G17" s="5">
         <v>53036</v>
       </c>
       <c r="H17" s="8">
         <v>53668</v>
       </c>
       <c r="I17" s="5">
@@ -1738,52 +1787,55 @@
       </c>
       <c r="J17" s="8">
         <v>54693</v>
       </c>
       <c r="K17" s="5">
         <v>54994</v>
       </c>
       <c r="L17" s="5">
         <v>54672</v>
       </c>
       <c r="M17" s="5">
         <v>54608</v>
       </c>
       <c r="N17" s="5">
         <v>48809</v>
       </c>
       <c r="O17" s="5">
         <v>48987</v>
       </c>
       <c r="P17" s="5">
         <v>48812</v>
       </c>
       <c r="Q17" s="5">
         <v>48145</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R17" s="54">
+        <v>46871</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="5">
         <v>94857</v>
       </c>
       <c r="C18" s="5">
         <v>95271</v>
       </c>
       <c r="D18" s="5">
         <v>95782</v>
       </c>
       <c r="E18" s="5">
         <v>96724</v>
       </c>
       <c r="F18" s="8">
         <v>97727</v>
       </c>
       <c r="G18" s="5">
         <v>98042</v>
       </c>
       <c r="H18" s="8">
         <v>99138</v>
       </c>
       <c r="I18" s="5">
@@ -1791,72 +1843,75 @@
       </c>
       <c r="J18" s="8">
         <v>100503</v>
       </c>
       <c r="K18" s="5">
         <v>101692</v>
       </c>
       <c r="L18" s="5">
         <v>102194</v>
       </c>
       <c r="M18" s="5">
         <v>102780</v>
       </c>
       <c r="N18" s="5">
         <v>105932</v>
       </c>
       <c r="O18" s="5">
         <v>106336</v>
       </c>
       <c r="P18" s="5">
         <v>106227</v>
       </c>
       <c r="Q18" s="5">
         <v>105510</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="27" customFormat="1" ht="16.5" customHeight="1">
+      <c r="R18" s="54">
+        <v>104297</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A19" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="49"/>
       <c r="C19" s="49"/>
       <c r="D19" s="49"/>
       <c r="E19" s="49"/>
       <c r="F19" s="49"/>
       <c r="G19" s="49"/>
       <c r="H19" s="49"/>
       <c r="I19" s="49"/>
       <c r="J19" s="49"/>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="49"/>
       <c r="N19" s="49"/>
       <c r="O19" s="49"/>
       <c r="P19" s="36"/>
     </row>
-    <row r="20" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="20" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="4">
         <v>420236</v>
       </c>
       <c r="C20" s="4">
         <v>422721</v>
       </c>
       <c r="D20" s="4">
         <v>422151</v>
       </c>
       <c r="E20" s="5">
         <v>427794</v>
       </c>
       <c r="F20" s="6">
         <v>436373</v>
       </c>
       <c r="G20" s="7">
         <v>442619</v>
       </c>
       <c r="H20" s="7">
         <v>449416</v>
       </c>
       <c r="I20" s="5">
@@ -1864,52 +1919,55 @@
       </c>
       <c r="J20" s="8">
         <v>443775</v>
       </c>
       <c r="K20" s="5">
         <v>446926</v>
       </c>
       <c r="L20" s="5">
         <v>448059</v>
       </c>
       <c r="M20" s="5">
         <v>453997</v>
       </c>
       <c r="N20" s="5">
         <v>521943</v>
       </c>
       <c r="O20" s="5">
         <v>526938</v>
       </c>
       <c r="P20" s="5">
         <v>530817</v>
       </c>
       <c r="Q20" s="5">
         <v>535394</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R20" s="54">
+        <v>586115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="5">
         <v>336671</v>
       </c>
       <c r="C21" s="5">
         <v>339072</v>
       </c>
       <c r="D21" s="5">
         <v>338011</v>
       </c>
       <c r="E21" s="5">
         <v>343410</v>
       </c>
       <c r="F21" s="8">
         <v>351492</v>
       </c>
       <c r="G21" s="5">
         <v>357065</v>
       </c>
       <c r="H21" s="8">
         <v>363058</v>
       </c>
       <c r="I21" s="5">
@@ -1917,52 +1975,55 @@
       </c>
       <c r="J21" s="8">
         <v>355944</v>
       </c>
       <c r="K21" s="5">
         <v>357940</v>
       </c>
       <c r="L21" s="5">
         <v>357954</v>
       </c>
       <c r="M21" s="5">
         <v>363135</v>
       </c>
       <c r="N21" s="5">
         <v>422785</v>
       </c>
       <c r="O21" s="5">
         <v>427394</v>
       </c>
       <c r="P21" s="5">
         <v>431193</v>
       </c>
       <c r="Q21" s="5">
         <v>435876</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R21" s="54">
+        <v>487499</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="5">
         <v>20678</v>
       </c>
       <c r="C22" s="5">
         <v>20847</v>
       </c>
       <c r="D22" s="5">
         <v>21126</v>
       </c>
       <c r="E22" s="5">
         <v>21218</v>
       </c>
       <c r="F22" s="8">
         <v>21484</v>
       </c>
       <c r="G22" s="5">
         <v>21822</v>
       </c>
       <c r="H22" s="8">
         <v>21794</v>
       </c>
       <c r="I22" s="5">
@@ -1970,52 +2031,55 @@
       </c>
       <c r="J22" s="8">
         <v>22047</v>
       </c>
       <c r="K22" s="5">
         <v>22302</v>
       </c>
       <c r="L22" s="5">
         <v>22639</v>
       </c>
       <c r="M22" s="5">
         <v>23002</v>
       </c>
       <c r="N22" s="5">
         <v>25512</v>
       </c>
       <c r="O22" s="5">
         <v>25588</v>
       </c>
       <c r="P22" s="5">
         <v>25688</v>
       </c>
       <c r="Q22" s="5">
         <v>25779</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R22" s="54">
+        <v>25578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="5">
         <v>26703</v>
       </c>
       <c r="C23" s="5">
         <v>26942</v>
       </c>
       <c r="D23" s="5">
         <v>27312</v>
       </c>
       <c r="E23" s="5">
         <v>27452</v>
       </c>
       <c r="F23" s="8">
         <v>27545</v>
       </c>
       <c r="G23" s="5">
         <v>28164</v>
       </c>
       <c r="H23" s="8">
         <v>28755</v>
       </c>
       <c r="I23" s="5">
@@ -2023,52 +2087,55 @@
       </c>
       <c r="J23" s="8">
         <v>29778</v>
       </c>
       <c r="K23" s="5">
         <v>30145</v>
       </c>
       <c r="L23" s="5">
         <v>30345</v>
       </c>
       <c r="M23" s="5">
         <v>30446</v>
       </c>
       <c r="N23" s="5">
         <v>28384</v>
       </c>
       <c r="O23" s="5">
         <v>28498</v>
       </c>
       <c r="P23" s="5">
         <v>28418</v>
       </c>
       <c r="Q23" s="5">
         <v>28488</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R23" s="54">
+        <v>27948</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="5">
         <v>36184</v>
       </c>
       <c r="C24" s="5">
         <v>35860</v>
       </c>
       <c r="D24" s="5">
         <v>35702</v>
       </c>
       <c r="E24" s="5">
         <v>35714</v>
       </c>
       <c r="F24" s="8">
         <v>35852</v>
       </c>
       <c r="G24" s="5">
         <v>35568</v>
       </c>
       <c r="H24" s="8">
         <v>35809</v>
       </c>
       <c r="I24" s="5">
@@ -2076,72 +2143,75 @@
       </c>
       <c r="J24" s="8">
         <v>36006</v>
       </c>
       <c r="K24" s="5">
         <v>36539</v>
       </c>
       <c r="L24" s="5">
         <v>37121</v>
       </c>
       <c r="M24" s="5">
         <v>37414</v>
       </c>
       <c r="N24" s="5">
         <v>45262</v>
       </c>
       <c r="O24" s="5">
         <v>45458</v>
       </c>
       <c r="P24" s="5">
         <v>45518</v>
       </c>
       <c r="Q24" s="5">
         <v>45251</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="27" customFormat="1" ht="16.5" customHeight="1">
+      <c r="R24" s="54">
+        <v>45090</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A25" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="49"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
       <c r="N25" s="49"/>
       <c r="O25" s="49"/>
       <c r="P25" s="36"/>
     </row>
-    <row r="26" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="26" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="9">
         <v>613068</v>
       </c>
       <c r="C26" s="4">
         <v>622348</v>
       </c>
       <c r="D26" s="4">
         <v>632460</v>
       </c>
       <c r="E26" s="5">
         <v>640758</v>
       </c>
       <c r="F26" s="6">
         <v>646733</v>
       </c>
       <c r="G26" s="7">
         <v>654585</v>
       </c>
       <c r="H26" s="7">
         <v>660009</v>
       </c>
       <c r="I26" s="5">
@@ -2149,52 +2219,55 @@
       </c>
       <c r="J26" s="8">
         <v>672109</v>
       </c>
       <c r="K26" s="5">
         <v>677230</v>
       </c>
       <c r="L26" s="5">
         <v>680785</v>
       </c>
       <c r="M26" s="5">
         <v>683964</v>
       </c>
       <c r="N26" s="5">
         <v>687722</v>
       </c>
       <c r="O26" s="5">
         <v>691220</v>
       </c>
       <c r="P26" s="5">
         <v>691776</v>
       </c>
       <c r="Q26" s="5">
         <v>686997</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R26" s="54">
+        <v>629541</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>86568</v>
       </c>
       <c r="C27" s="5">
         <v>88957</v>
       </c>
       <c r="D27" s="5">
         <v>92258</v>
       </c>
       <c r="E27" s="5">
         <v>94759</v>
       </c>
       <c r="F27" s="8">
         <v>95631</v>
       </c>
       <c r="G27" s="5">
         <v>97411</v>
       </c>
       <c r="H27" s="8">
         <v>99731</v>
       </c>
       <c r="I27" s="5">
@@ -2202,52 +2275,55 @@
       </c>
       <c r="J27" s="8">
         <v>104705</v>
       </c>
       <c r="K27" s="5">
         <v>106826</v>
       </c>
       <c r="L27" s="5">
         <v>108573</v>
       </c>
       <c r="M27" s="5">
         <v>109549</v>
       </c>
       <c r="N27" s="5">
         <v>104586</v>
       </c>
       <c r="O27" s="5">
         <v>105644</v>
       </c>
       <c r="P27" s="5">
         <v>106357</v>
       </c>
       <c r="Q27" s="5">
         <v>106489</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R27" s="54">
+        <v>95472</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="5">
         <v>73890</v>
       </c>
       <c r="C28" s="5">
         <v>75169</v>
       </c>
       <c r="D28" s="5">
         <v>76722</v>
       </c>
       <c r="E28" s="5">
         <v>77314</v>
       </c>
       <c r="F28" s="8">
         <v>78203</v>
       </c>
       <c r="G28" s="5">
         <v>78744</v>
       </c>
       <c r="H28" s="8">
         <v>78647</v>
       </c>
       <c r="I28" s="5">
@@ -2255,52 +2331,55 @@
       </c>
       <c r="J28" s="8">
         <v>80845</v>
       </c>
       <c r="K28" s="5">
         <v>81654</v>
       </c>
       <c r="L28" s="5">
         <v>82947</v>
       </c>
       <c r="M28" s="5">
         <v>83994</v>
       </c>
       <c r="N28" s="5">
         <v>86967</v>
       </c>
       <c r="O28" s="5">
         <v>87650</v>
       </c>
       <c r="P28" s="5">
         <v>88386</v>
       </c>
       <c r="Q28" s="5">
         <v>88156</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R28" s="54">
+        <v>51354</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="5">
         <v>50507</v>
       </c>
       <c r="C29" s="5">
         <v>50855</v>
       </c>
       <c r="D29" s="5">
         <v>51072</v>
       </c>
       <c r="E29" s="5">
         <v>50775</v>
       </c>
       <c r="F29" s="8">
         <v>50585</v>
       </c>
       <c r="G29" s="5">
         <v>50761</v>
       </c>
       <c r="H29" s="8">
         <v>50923</v>
       </c>
       <c r="I29" s="5">
@@ -2308,52 +2387,55 @@
       </c>
       <c r="J29" s="8">
         <v>51407</v>
       </c>
       <c r="K29" s="5">
         <v>52014</v>
       </c>
       <c r="L29" s="5">
         <v>52833</v>
       </c>
       <c r="M29" s="5">
         <v>52712</v>
       </c>
       <c r="N29" s="5">
         <v>54367</v>
       </c>
       <c r="O29" s="5">
         <v>54588</v>
       </c>
       <c r="P29" s="5">
         <v>54341</v>
       </c>
       <c r="Q29" s="5">
         <v>54185</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R29" s="54">
+        <v>52459</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="5">
         <v>126590</v>
       </c>
       <c r="C30" s="5">
         <v>128660</v>
       </c>
       <c r="D30" s="5">
         <v>130377</v>
       </c>
       <c r="E30" s="5">
         <v>132416</v>
       </c>
       <c r="F30" s="8">
         <v>134571</v>
       </c>
       <c r="G30" s="5">
         <v>137327</v>
       </c>
       <c r="H30" s="8">
         <v>139409</v>
       </c>
       <c r="I30" s="5">
@@ -2361,52 +2443,55 @@
       </c>
       <c r="J30" s="8">
         <v>142771</v>
       </c>
       <c r="K30" s="5">
         <v>143776</v>
       </c>
       <c r="L30" s="5">
         <v>144962</v>
       </c>
       <c r="M30" s="5">
         <v>145446</v>
       </c>
       <c r="N30" s="5">
         <v>157620</v>
       </c>
       <c r="O30" s="5">
         <v>158562</v>
       </c>
       <c r="P30" s="5">
         <v>158590</v>
       </c>
       <c r="Q30" s="5">
         <v>157625</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R30" s="54">
+        <v>155130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="5">
         <v>63668</v>
       </c>
       <c r="C31" s="5">
         <v>64100</v>
       </c>
       <c r="D31" s="5">
         <v>64568</v>
       </c>
       <c r="E31" s="5">
         <v>64841</v>
       </c>
       <c r="F31" s="8">
         <v>64992</v>
       </c>
       <c r="G31" s="5">
         <v>65148</v>
       </c>
       <c r="H31" s="8">
         <v>64735</v>
       </c>
       <c r="I31" s="5">
@@ -2414,52 +2499,55 @@
       </c>
       <c r="J31" s="8">
         <v>64250</v>
       </c>
       <c r="K31" s="5">
         <v>64320</v>
       </c>
       <c r="L31" s="5">
         <v>64314</v>
       </c>
       <c r="M31" s="5">
         <v>64794</v>
       </c>
       <c r="N31" s="5">
         <v>67411</v>
       </c>
       <c r="O31" s="5">
         <v>67546</v>
       </c>
       <c r="P31" s="5">
         <v>67481</v>
       </c>
       <c r="Q31" s="5">
         <v>66724</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R31" s="54">
+        <v>65284</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="5">
         <v>77321</v>
       </c>
       <c r="C32" s="5">
         <v>78425</v>
       </c>
       <c r="D32" s="5">
         <v>79862</v>
       </c>
       <c r="E32" s="5">
         <v>81533</v>
       </c>
       <c r="F32" s="8">
         <v>82254</v>
       </c>
       <c r="G32" s="5">
         <v>83494</v>
       </c>
       <c r="H32" s="8">
         <v>83837</v>
       </c>
       <c r="I32" s="5">
@@ -2467,52 +2555,55 @@
       </c>
       <c r="J32" s="8">
         <v>84332</v>
       </c>
       <c r="K32" s="5">
         <v>84588</v>
       </c>
       <c r="L32" s="5">
         <v>84473</v>
       </c>
       <c r="M32" s="5">
         <v>84870</v>
       </c>
       <c r="N32" s="5">
         <v>88370</v>
       </c>
       <c r="O32" s="5">
         <v>88625</v>
       </c>
       <c r="P32" s="5">
         <v>88683</v>
       </c>
       <c r="Q32" s="5">
         <v>88276</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R32" s="54">
+        <v>87319</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5">
         <v>31381</v>
       </c>
       <c r="C33" s="5">
         <v>31691</v>
       </c>
       <c r="D33" s="5">
         <v>31831</v>
       </c>
       <c r="E33" s="5">
         <v>32020</v>
       </c>
       <c r="F33" s="8">
         <v>32217</v>
       </c>
       <c r="G33" s="5">
         <v>32483</v>
       </c>
       <c r="H33" s="8">
         <v>32552</v>
       </c>
       <c r="I33" s="5">
@@ -2520,52 +2611,55 @@
       </c>
       <c r="J33" s="8">
         <v>32479</v>
       </c>
       <c r="K33" s="5">
         <v>32268</v>
       </c>
       <c r="L33" s="5">
         <v>31814</v>
       </c>
       <c r="M33" s="5">
         <v>31715</v>
       </c>
       <c r="N33" s="5">
         <v>28772</v>
       </c>
       <c r="O33" s="5">
         <v>28674</v>
       </c>
       <c r="P33" s="5">
         <v>28435</v>
       </c>
       <c r="Q33" s="5">
         <v>27930</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R33" s="54">
+        <v>27159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>20587</v>
       </c>
       <c r="C34" s="5">
         <v>20935</v>
       </c>
       <c r="D34" s="5">
         <v>21330</v>
       </c>
       <c r="E34" s="5">
         <v>21570</v>
       </c>
       <c r="F34" s="8">
         <v>21772</v>
       </c>
       <c r="G34" s="5">
         <v>21871</v>
       </c>
       <c r="H34" s="8">
         <v>21933</v>
       </c>
       <c r="I34" s="5">
@@ -2573,52 +2667,55 @@
       </c>
       <c r="J34" s="8">
         <v>21908</v>
       </c>
       <c r="K34" s="5">
         <v>21782</v>
       </c>
       <c r="L34" s="5">
         <v>21469</v>
       </c>
       <c r="M34" s="5">
         <v>21356</v>
       </c>
       <c r="N34" s="5">
         <v>18534</v>
       </c>
       <c r="O34" s="5">
         <v>18564</v>
       </c>
       <c r="P34" s="5">
         <v>18400</v>
       </c>
       <c r="Q34" s="5">
         <v>17696</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R34" s="54">
+        <v>17234</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="5">
         <v>23883</v>
       </c>
       <c r="C35" s="5">
         <v>24145</v>
       </c>
       <c r="D35" s="5">
         <v>24360</v>
       </c>
       <c r="E35" s="5">
         <v>24520</v>
       </c>
       <c r="F35" s="8">
         <v>24633</v>
       </c>
       <c r="G35" s="5">
         <v>24872</v>
       </c>
       <c r="H35" s="8">
         <v>24913</v>
       </c>
       <c r="I35" s="5">
@@ -2626,52 +2723,55 @@
       </c>
       <c r="J35" s="8">
         <v>24915</v>
       </c>
       <c r="K35" s="5">
         <v>24849</v>
       </c>
       <c r="L35" s="5">
         <v>24327</v>
       </c>
       <c r="M35" s="5">
         <v>24162</v>
       </c>
       <c r="N35" s="5">
         <v>20425</v>
       </c>
       <c r="O35" s="5">
         <v>20489</v>
       </c>
       <c r="P35" s="5">
         <v>20394</v>
       </c>
       <c r="Q35" s="5">
         <v>19657</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" s="40" customFormat="1" ht="11.25">
+      <c r="R35" s="54">
+        <v>18923</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="40" customFormat="1" ht="11.25">
       <c r="A36" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="10">
         <v>58673</v>
       </c>
       <c r="C36" s="10">
         <v>59411</v>
       </c>
       <c r="D36" s="10">
         <v>60080</v>
       </c>
       <c r="E36" s="10">
         <v>61010</v>
       </c>
       <c r="F36" s="11">
         <v>61875</v>
       </c>
       <c r="G36" s="10">
         <v>62474</v>
       </c>
       <c r="H36" s="11">
         <v>63329</v>
       </c>
       <c r="I36" s="10">
@@ -2679,229 +2779,232 @@
       </c>
       <c r="J36" s="11">
         <v>64497</v>
       </c>
       <c r="K36" s="10">
         <v>65153</v>
       </c>
       <c r="L36" s="10">
         <v>65073</v>
       </c>
       <c r="M36" s="10">
         <v>65366</v>
       </c>
       <c r="N36" s="10">
         <v>60670</v>
       </c>
       <c r="O36" s="10">
         <v>60878</v>
       </c>
       <c r="P36" s="10">
         <v>60709</v>
       </c>
       <c r="Q36" s="10">
         <v>60259</v>
       </c>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36" s="55">
+        <v>59207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" s="16"/>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="19"/>
       <c r="J37" s="18"/>
       <c r="K37" s="17"/>
       <c r="L37" s="18"/>
       <c r="M37" s="20"/>
       <c r="N37" s="21"/>
       <c r="O37" s="20"/>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" s="16"/>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="19"/>
       <c r="J38" s="18"/>
       <c r="K38" s="17"/>
       <c r="L38" s="18"/>
       <c r="M38" s="20"/>
       <c r="N38" s="21"/>
       <c r="O38" s="20"/>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" s="16"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="19"/>
       <c r="J39" s="18"/>
       <c r="K39" s="17"/>
       <c r="L39" s="18"/>
       <c r="M39" s="20"/>
       <c r="N39" s="21"/>
       <c r="O39" s="20"/>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" s="22"/>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="19"/>
       <c r="J40" s="18"/>
       <c r="K40" s="17"/>
       <c r="L40" s="18"/>
       <c r="M40" s="20"/>
       <c r="N40" s="21"/>
       <c r="O40" s="20"/>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" s="16"/>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="21"/>
       <c r="O41" s="20"/>
     </row>
-    <row r="42" spans="1:17" s="25" customFormat="1">
+    <row r="42" spans="1:18" s="25" customFormat="1">
       <c r="A42" s="16"/>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="19"/>
       <c r="J42" s="18"/>
       <c r="K42" s="17"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
       <c r="N42" s="24"/>
       <c r="O42" s="18"/>
     </row>
-    <row r="43" spans="1:17" ht="18" customHeight="1">
+    <row r="43" spans="1:18" ht="18" customHeight="1">
       <c r="A43" s="47"/>
       <c r="B43" s="47"/>
       <c r="C43" s="47"/>
       <c r="D43" s="47"/>
       <c r="E43" s="47"/>
       <c r="F43" s="47"/>
       <c r="G43" s="47"/>
       <c r="H43" s="47"/>
       <c r="I43" s="47"/>
       <c r="J43" s="47"/>
       <c r="K43" s="47"/>
       <c r="L43" s="47"/>
       <c r="M43" s="47"/>
       <c r="N43" s="47"/>
       <c r="O43" s="47"/>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="N44" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A43:O43"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A25:O25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K46" sqref="K46"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:18" s="41" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="51"/>
       <c r="O2" s="51"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1"/>
     <row r="4" spans="1:18" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="42"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
-      <c r="Q4" s="30" t="s">
+      <c r="R4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A5" s="43"/>
       <c r="B5" s="32">
         <v>2010</v>
       </c>
       <c r="C5" s="32">
         <v>2011</v>
       </c>
       <c r="D5" s="32">
         <v>2012</v>
       </c>
       <c r="E5" s="32">
         <v>2013</v>
       </c>
       <c r="F5" s="32">
         <v>2014</v>
       </c>
       <c r="G5" s="32">
         <v>2015</v>
       </c>
       <c r="H5" s="33">
         <v>2016</v>
@@ -2911,51 +3014,53 @@
       </c>
       <c r="J5" s="32">
         <v>2018</v>
       </c>
       <c r="K5" s="33">
         <v>2019</v>
       </c>
       <c r="L5" s="34">
         <v>2020</v>
       </c>
       <c r="M5" s="34">
         <v>2021</v>
       </c>
       <c r="N5" s="35">
         <v>2022</v>
       </c>
       <c r="O5" s="12">
         <v>2023</v>
       </c>
       <c r="P5" s="13">
         <v>2024</v>
       </c>
       <c r="Q5" s="12">
         <v>2025</v>
       </c>
-      <c r="R5" s="54"/>
+      <c r="R5" s="13">
+        <v>2026</v>
+      </c>
     </row>
     <row r="6" spans="1:18" s="36" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="52"/>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
     </row>
     <row r="7" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4">
@@ -2984,50 +3089,53 @@
       </c>
       <c r="J7" s="8">
         <v>548960</v>
       </c>
       <c r="K7" s="5">
         <v>553637</v>
       </c>
       <c r="L7" s="5">
         <v>556595</v>
       </c>
       <c r="M7" s="5">
         <v>562090</v>
       </c>
       <c r="N7" s="5">
         <v>599103</v>
       </c>
       <c r="O7" s="5">
         <v>604360</v>
       </c>
       <c r="P7" s="5">
         <v>607171</v>
       </c>
       <c r="Q7" s="5">
         <v>607539</v>
       </c>
+      <c r="R7" s="56">
+        <v>604835</v>
+      </c>
     </row>
     <row r="8" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="5">
         <v>156775</v>
       </c>
       <c r="C8" s="5">
         <v>158031</v>
       </c>
       <c r="D8" s="5">
         <v>158090</v>
       </c>
       <c r="E8" s="5">
         <v>160695</v>
       </c>
       <c r="F8" s="8">
         <v>164479</v>
       </c>
       <c r="G8" s="5">
         <v>167437</v>
       </c>
       <c r="H8" s="8">
         <v>170435</v>
@@ -3037,50 +3145,53 @@
       </c>
       <c r="J8" s="8">
         <v>167470</v>
       </c>
       <c r="K8" s="5">
         <v>168459</v>
       </c>
       <c r="L8" s="5">
         <v>168633</v>
       </c>
       <c r="M8" s="5">
         <v>171115</v>
       </c>
       <c r="N8" s="5">
         <v>202794</v>
       </c>
       <c r="O8" s="5">
         <v>205142</v>
       </c>
       <c r="P8" s="5">
         <v>207091</v>
       </c>
       <c r="Q8" s="5">
         <v>209332</v>
       </c>
+      <c r="R8" s="56">
+        <v>235583</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>43283</v>
       </c>
       <c r="C9" s="5">
         <v>44523</v>
       </c>
       <c r="D9" s="5">
         <v>46274</v>
       </c>
       <c r="E9" s="5">
         <v>47563</v>
       </c>
       <c r="F9" s="8">
         <v>48235</v>
       </c>
       <c r="G9" s="5">
         <v>49233</v>
       </c>
       <c r="H9" s="8">
         <v>50371</v>
@@ -3090,50 +3201,53 @@
       </c>
       <c r="J9" s="8">
         <v>52841</v>
       </c>
       <c r="K9" s="5">
         <v>53935</v>
       </c>
       <c r="L9" s="5">
         <v>54832</v>
       </c>
       <c r="M9" s="5">
         <v>55440</v>
       </c>
       <c r="N9" s="5">
         <v>53028</v>
       </c>
       <c r="O9" s="5">
         <v>53738</v>
       </c>
       <c r="P9" s="5">
         <v>54125</v>
       </c>
       <c r="Q9" s="5">
         <v>54202</v>
       </c>
+      <c r="R9" s="56">
+        <v>48829</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="5">
         <v>36942</v>
       </c>
       <c r="C10" s="5">
         <v>37649</v>
       </c>
       <c r="D10" s="5">
         <v>38467</v>
       </c>
       <c r="E10" s="5">
         <v>38835</v>
       </c>
       <c r="F10" s="8">
         <v>39283</v>
       </c>
       <c r="G10" s="5">
         <v>39548</v>
       </c>
       <c r="H10" s="8">
         <v>39631</v>
@@ -3143,50 +3257,53 @@
       </c>
       <c r="J10" s="8">
         <v>40715</v>
       </c>
       <c r="K10" s="5">
         <v>41180</v>
       </c>
       <c r="L10" s="5">
         <v>41931</v>
       </c>
       <c r="M10" s="5">
         <v>42601</v>
       </c>
       <c r="N10" s="5">
         <v>44263</v>
       </c>
       <c r="O10" s="5">
         <v>44688</v>
       </c>
       <c r="P10" s="5">
         <v>45263</v>
       </c>
       <c r="Q10" s="5">
         <v>45281</v>
       </c>
+      <c r="R10" s="56">
+        <v>26615</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="5">
         <v>25219</v>
       </c>
       <c r="C11" s="5">
         <v>25403</v>
       </c>
       <c r="D11" s="5">
         <v>25572</v>
       </c>
       <c r="E11" s="5">
         <v>25501</v>
       </c>
       <c r="F11" s="8">
         <v>25513</v>
       </c>
       <c r="G11" s="5">
         <v>25637</v>
       </c>
       <c r="H11" s="8">
         <v>25779</v>
@@ -3196,50 +3313,53 @@
       </c>
       <c r="J11" s="8">
         <v>25974</v>
       </c>
       <c r="K11" s="5">
         <v>26412</v>
       </c>
       <c r="L11" s="5">
         <v>26834</v>
       </c>
       <c r="M11" s="5">
         <v>26940</v>
       </c>
       <c r="N11" s="5">
         <v>27906</v>
       </c>
       <c r="O11" s="5">
         <v>28089</v>
       </c>
       <c r="P11" s="5">
         <v>28018</v>
       </c>
       <c r="Q11" s="5">
         <v>27859</v>
       </c>
+      <c r="R11" s="56">
+        <v>27093</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="5">
         <v>62289</v>
       </c>
       <c r="C12" s="5">
         <v>63435</v>
       </c>
       <c r="D12" s="5">
         <v>64440</v>
       </c>
       <c r="E12" s="5">
         <v>65542</v>
       </c>
       <c r="F12" s="8">
         <v>66754</v>
       </c>
       <c r="G12" s="5">
         <v>68139</v>
       </c>
       <c r="H12" s="8">
         <v>69316</v>
@@ -3249,50 +3369,53 @@
       </c>
       <c r="J12" s="8">
         <v>71212</v>
       </c>
       <c r="K12" s="5">
         <v>71877</v>
       </c>
       <c r="L12" s="5">
         <v>72598</v>
       </c>
       <c r="M12" s="5">
         <v>73034</v>
       </c>
       <c r="N12" s="5">
         <v>78355</v>
       </c>
       <c r="O12" s="5">
         <v>78927</v>
       </c>
       <c r="P12" s="5">
         <v>78874</v>
       </c>
       <c r="Q12" s="5">
         <v>78524</v>
       </c>
+      <c r="R12" s="56">
+        <v>77169</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="5">
         <v>31830</v>
       </c>
       <c r="C13" s="5">
         <v>32131</v>
       </c>
       <c r="D13" s="5">
         <v>32418</v>
       </c>
       <c r="E13" s="5">
         <v>32655</v>
       </c>
       <c r="F13" s="8">
         <v>32842</v>
       </c>
       <c r="G13" s="5">
         <v>32921</v>
       </c>
       <c r="H13" s="8">
         <v>32740</v>
@@ -3302,50 +3425,53 @@
       </c>
       <c r="J13" s="8">
         <v>32590</v>
       </c>
       <c r="K13" s="5">
         <v>32697</v>
       </c>
       <c r="L13" s="5">
         <v>32765</v>
       </c>
       <c r="M13" s="5">
         <v>33112</v>
       </c>
       <c r="N13" s="5">
         <v>34176</v>
       </c>
       <c r="O13" s="5">
         <v>34364</v>
       </c>
       <c r="P13" s="5">
         <v>34492</v>
       </c>
       <c r="Q13" s="5">
         <v>34207</v>
       </c>
+      <c r="R13" s="56">
+        <v>33627</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5">
         <v>38106</v>
       </c>
       <c r="C14" s="5">
         <v>38715</v>
       </c>
       <c r="D14" s="5">
         <v>39535</v>
       </c>
       <c r="E14" s="5">
         <v>40309</v>
       </c>
       <c r="F14" s="8">
         <v>40733</v>
       </c>
       <c r="G14" s="5">
         <v>41397</v>
       </c>
       <c r="H14" s="8">
         <v>41571</v>
@@ -3355,50 +3481,53 @@
       </c>
       <c r="J14" s="8">
         <v>41831</v>
       </c>
       <c r="K14" s="5">
         <v>42005</v>
       </c>
       <c r="L14" s="5">
         <v>41987</v>
       </c>
       <c r="M14" s="5">
         <v>42278</v>
       </c>
       <c r="N14" s="5">
         <v>44260</v>
       </c>
       <c r="O14" s="5">
         <v>44489</v>
       </c>
       <c r="P14" s="5">
         <v>44551</v>
       </c>
       <c r="Q14" s="5">
         <v>44443</v>
       </c>
+      <c r="R14" s="56">
+        <v>44022</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5">
         <v>15799</v>
       </c>
       <c r="C15" s="5">
         <v>15906</v>
       </c>
       <c r="D15" s="5">
         <v>16014</v>
       </c>
       <c r="E15" s="5">
         <v>16113</v>
       </c>
       <c r="F15" s="8">
         <v>16230</v>
       </c>
       <c r="G15" s="5">
         <v>16401</v>
       </c>
       <c r="H15" s="8">
         <v>16430</v>
@@ -3408,50 +3537,53 @@
       </c>
       <c r="J15" s="8">
         <v>16434</v>
       </c>
       <c r="K15" s="5">
         <v>16350</v>
       </c>
       <c r="L15" s="5">
         <v>16182</v>
       </c>
       <c r="M15" s="5">
         <v>16171</v>
       </c>
       <c r="N15" s="5">
         <v>14731</v>
       </c>
       <c r="O15" s="5">
         <v>14711</v>
       </c>
       <c r="P15" s="5">
         <v>14603</v>
       </c>
       <c r="Q15" s="5">
         <v>14366</v>
       </c>
+      <c r="R15" s="56">
+        <v>14041</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="5">
         <v>20658</v>
       </c>
       <c r="C16" s="5">
         <v>20938</v>
       </c>
       <c r="D16" s="5">
         <v>21273</v>
       </c>
       <c r="E16" s="5">
         <v>21438</v>
       </c>
       <c r="F16" s="8">
         <v>21696</v>
       </c>
       <c r="G16" s="5">
         <v>21895</v>
       </c>
       <c r="H16" s="8">
         <v>21917</v>
@@ -3461,52 +3593,55 @@
       </c>
       <c r="J16" s="8">
         <v>22064</v>
       </c>
       <c r="K16" s="5">
         <v>22094</v>
       </c>
       <c r="L16" s="5">
         <v>22096</v>
       </c>
       <c r="M16" s="5">
         <v>22230</v>
       </c>
       <c r="N16" s="5">
         <v>22255</v>
       </c>
       <c r="O16" s="5">
         <v>22389</v>
       </c>
       <c r="P16" s="5">
         <v>22367</v>
       </c>
       <c r="Q16" s="5">
         <v>22103</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R16" s="56">
+        <v>21724</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="5">
         <v>25165</v>
       </c>
       <c r="C17" s="5">
         <v>25462</v>
       </c>
       <c r="D17" s="5">
         <v>25757</v>
       </c>
       <c r="E17" s="5">
         <v>25949</v>
       </c>
       <c r="F17" s="8">
         <v>26095</v>
       </c>
       <c r="G17" s="5">
         <v>26519</v>
       </c>
       <c r="H17" s="8">
         <v>26877</v>
       </c>
       <c r="I17" s="5">
@@ -3514,52 +3649,55 @@
       </c>
       <c r="J17" s="8">
         <v>27465</v>
       </c>
       <c r="K17" s="5">
         <v>27643</v>
       </c>
       <c r="L17" s="5">
         <v>27449</v>
       </c>
       <c r="M17" s="5">
         <v>27500</v>
       </c>
       <c r="N17" s="5">
         <v>24629</v>
       </c>
       <c r="O17" s="5">
         <v>24806</v>
       </c>
       <c r="P17" s="5">
         <v>24754</v>
       </c>
       <c r="Q17" s="5">
         <v>24408</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R17" s="56">
+        <v>23815</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="5">
         <v>47192</v>
       </c>
       <c r="C18" s="5">
         <v>47509</v>
       </c>
       <c r="D18" s="5">
         <v>47894</v>
       </c>
       <c r="E18" s="5">
         <v>48324</v>
       </c>
       <c r="F18" s="8">
         <v>48788</v>
       </c>
       <c r="G18" s="5">
         <v>49030</v>
       </c>
       <c r="H18" s="8">
         <v>49610</v>
       </c>
       <c r="I18" s="5">
@@ -3567,71 +3705,74 @@
       </c>
       <c r="J18" s="8">
         <v>50364</v>
       </c>
       <c r="K18" s="5">
         <v>50985</v>
       </c>
       <c r="L18" s="5">
         <v>51288</v>
       </c>
       <c r="M18" s="5">
         <v>51669</v>
       </c>
       <c r="N18" s="5">
         <v>52706</v>
       </c>
       <c r="O18" s="5">
         <v>53017</v>
       </c>
       <c r="P18" s="5">
         <v>53033</v>
       </c>
       <c r="Q18" s="5">
         <v>52814</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="36" customFormat="1" ht="16.5" customHeight="1">
+      <c r="R18" s="56">
+        <v>52317</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="36" customFormat="1" ht="16.5" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="53"/>
       <c r="G19" s="53"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53"/>
       <c r="K19" s="53"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="N19" s="53"/>
       <c r="O19" s="53"/>
     </row>
-    <row r="20" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="20" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="4">
         <v>197445</v>
       </c>
       <c r="C20" s="4">
         <v>198897</v>
       </c>
       <c r="D20" s="4">
         <v>199292</v>
       </c>
       <c r="E20" s="4">
         <v>202064</v>
       </c>
       <c r="F20" s="6">
         <v>206141</v>
       </c>
       <c r="G20" s="7">
         <v>209484</v>
       </c>
       <c r="H20" s="7">
         <v>212930</v>
       </c>
       <c r="I20" s="5">
@@ -3639,52 +3780,55 @@
       </c>
       <c r="J20" s="8">
         <v>210789</v>
       </c>
       <c r="K20" s="5">
         <v>212391</v>
       </c>
       <c r="L20" s="5">
         <v>212994</v>
       </c>
       <c r="M20" s="5">
         <v>215911</v>
       </c>
       <c r="N20" s="5">
         <v>251124</v>
       </c>
       <c r="O20" s="5">
         <v>253773</v>
       </c>
       <c r="P20" s="5">
         <v>255763</v>
       </c>
       <c r="Q20" s="5">
         <v>257976</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R20" s="56">
+        <v>283828</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="5">
         <v>156775</v>
       </c>
       <c r="C21" s="5">
         <v>158031</v>
       </c>
       <c r="D21" s="5">
         <v>158090</v>
       </c>
       <c r="E21" s="5">
         <v>160695</v>
       </c>
       <c r="F21" s="8">
         <v>164479</v>
       </c>
       <c r="G21" s="5">
         <v>167437</v>
       </c>
       <c r="H21" s="8">
         <v>170435</v>
       </c>
       <c r="I21" s="5">
@@ -3692,52 +3836,55 @@
       </c>
       <c r="J21" s="8">
         <v>167470</v>
       </c>
       <c r="K21" s="5">
         <v>168459</v>
       </c>
       <c r="L21" s="5">
         <v>168633</v>
       </c>
       <c r="M21" s="5">
         <v>171115</v>
       </c>
       <c r="N21" s="5">
         <v>202794</v>
       </c>
       <c r="O21" s="5">
         <v>205142</v>
       </c>
       <c r="P21" s="5">
         <v>207091</v>
       </c>
       <c r="Q21" s="5">
         <v>209332</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R21" s="56">
+        <v>235583</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="5">
         <v>10151</v>
       </c>
       <c r="C22" s="5">
         <v>10259</v>
       </c>
       <c r="D22" s="5">
         <v>10393</v>
       </c>
       <c r="E22" s="5">
         <v>10453</v>
       </c>
       <c r="F22" s="8">
         <v>10604</v>
       </c>
       <c r="G22" s="5">
         <v>10775</v>
       </c>
       <c r="H22" s="8">
         <v>10758</v>
       </c>
       <c r="I22" s="5">
@@ -3745,52 +3892,55 @@
       </c>
       <c r="J22" s="8">
         <v>10942</v>
       </c>
       <c r="K22" s="5">
         <v>11036</v>
       </c>
       <c r="L22" s="5">
         <v>11167</v>
       </c>
       <c r="M22" s="5">
         <v>11343</v>
       </c>
       <c r="N22" s="5">
         <v>12586</v>
       </c>
       <c r="O22" s="5">
         <v>12643</v>
       </c>
       <c r="P22" s="5">
         <v>12662</v>
       </c>
       <c r="Q22" s="5">
         <v>12704</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R22" s="56">
+        <v>12576</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="5">
         <v>12910</v>
       </c>
       <c r="C23" s="5">
         <v>13070</v>
       </c>
       <c r="D23" s="5">
         <v>13245</v>
       </c>
       <c r="E23" s="5">
         <v>13358</v>
       </c>
       <c r="F23" s="8">
         <v>13434</v>
       </c>
       <c r="G23" s="5">
         <v>13754</v>
       </c>
       <c r="H23" s="8">
         <v>14073</v>
       </c>
       <c r="I23" s="5">
@@ -3798,52 +3948,55 @@
       </c>
       <c r="J23" s="8">
         <v>14638</v>
       </c>
       <c r="K23" s="5">
         <v>14846</v>
       </c>
       <c r="L23" s="5">
         <v>14909</v>
       </c>
       <c r="M23" s="5">
         <v>14987</v>
       </c>
       <c r="N23" s="5">
         <v>13873</v>
       </c>
       <c r="O23" s="5">
         <v>13957</v>
       </c>
       <c r="P23" s="5">
         <v>13923</v>
       </c>
       <c r="Q23" s="5">
         <v>13917</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R23" s="56">
+        <v>13677</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="5">
         <v>17609</v>
       </c>
       <c r="C24" s="5">
         <v>17537</v>
       </c>
       <c r="D24" s="5">
         <v>17564</v>
       </c>
       <c r="E24" s="5">
         <v>17558</v>
       </c>
       <c r="F24" s="8">
         <v>17624</v>
       </c>
       <c r="G24" s="5">
         <v>17518</v>
       </c>
       <c r="H24" s="8">
         <v>17664</v>
       </c>
       <c r="I24" s="5">
@@ -3851,71 +4004,74 @@
       </c>
       <c r="J24" s="8">
         <v>17739</v>
       </c>
       <c r="K24" s="5">
         <v>18050</v>
       </c>
       <c r="L24" s="5">
         <v>18285</v>
       </c>
       <c r="M24" s="5">
         <v>18466</v>
       </c>
       <c r="N24" s="5">
         <v>21871</v>
       </c>
       <c r="O24" s="5">
         <v>22031</v>
       </c>
       <c r="P24" s="5">
         <v>22087</v>
       </c>
       <c r="Q24" s="5">
         <v>22023</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="36" customFormat="1" ht="17.25" customHeight="1">
+      <c r="R24" s="56">
+        <v>21992</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="36" customFormat="1" ht="17.25" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
     </row>
-    <row r="26" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="26" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="4">
         <v>305813</v>
       </c>
       <c r="C26" s="4">
         <v>310805</v>
       </c>
       <c r="D26" s="4">
         <v>316442</v>
       </c>
       <c r="E26" s="4">
         <v>320860</v>
       </c>
       <c r="F26" s="6">
         <v>324507</v>
       </c>
       <c r="G26" s="7">
         <v>328673</v>
       </c>
       <c r="H26" s="7">
         <v>331747</v>
       </c>
       <c r="I26" s="5">
@@ -3923,52 +4079,55 @@
       </c>
       <c r="J26" s="8">
         <v>338171</v>
       </c>
       <c r="K26" s="5">
         <v>341246</v>
       </c>
       <c r="L26" s="5">
         <v>343601</v>
       </c>
       <c r="M26" s="5">
         <v>346179</v>
       </c>
       <c r="N26" s="5">
         <v>347979</v>
       </c>
       <c r="O26" s="5">
         <v>350587</v>
       </c>
       <c r="P26" s="5">
         <v>351408</v>
       </c>
       <c r="Q26" s="5">
         <v>349563</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R26" s="56">
+        <v>321007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>43283</v>
       </c>
       <c r="C27" s="5">
         <v>44523</v>
       </c>
       <c r="D27" s="5">
         <v>46274</v>
       </c>
       <c r="E27" s="5">
         <v>47563</v>
       </c>
       <c r="F27" s="8">
         <v>48235</v>
       </c>
       <c r="G27" s="5">
         <v>49233</v>
       </c>
       <c r="H27" s="8">
         <v>50371</v>
       </c>
       <c r="I27" s="5">
@@ -3976,52 +4135,55 @@
       </c>
       <c r="J27" s="8">
         <v>52841</v>
       </c>
       <c r="K27" s="5">
         <v>53935</v>
       </c>
       <c r="L27" s="5">
         <v>54832</v>
       </c>
       <c r="M27" s="5">
         <v>55440</v>
       </c>
       <c r="N27" s="5">
         <v>53028</v>
       </c>
       <c r="O27" s="5">
         <v>53738</v>
       </c>
       <c r="P27" s="5">
         <v>54125</v>
       </c>
       <c r="Q27" s="5">
         <v>54202</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R27" s="56">
+        <v>48829</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="5">
         <v>36942</v>
       </c>
       <c r="C28" s="5">
         <v>37649</v>
       </c>
       <c r="D28" s="5">
         <v>38467</v>
       </c>
       <c r="E28" s="5">
         <v>38835</v>
       </c>
       <c r="F28" s="8">
         <v>39283</v>
       </c>
       <c r="G28" s="5">
         <v>39548</v>
       </c>
       <c r="H28" s="8">
         <v>39631</v>
       </c>
       <c r="I28" s="5">
@@ -4029,52 +4191,55 @@
       </c>
       <c r="J28" s="8">
         <v>40715</v>
       </c>
       <c r="K28" s="5">
         <v>41180</v>
       </c>
       <c r="L28" s="5">
         <v>41931</v>
       </c>
       <c r="M28" s="5">
         <v>42601</v>
       </c>
       <c r="N28" s="5">
         <v>44263</v>
       </c>
       <c r="O28" s="5">
         <v>44688</v>
       </c>
       <c r="P28" s="5">
         <v>45263</v>
       </c>
       <c r="Q28" s="5">
         <v>45281</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R28" s="56">
+        <v>26615</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="5">
         <v>25219</v>
       </c>
       <c r="C29" s="5">
         <v>25403</v>
       </c>
       <c r="D29" s="5">
         <v>25572</v>
       </c>
       <c r="E29" s="5">
         <v>25501</v>
       </c>
       <c r="F29" s="8">
         <v>25513</v>
       </c>
       <c r="G29" s="5">
         <v>25637</v>
       </c>
       <c r="H29" s="8">
         <v>25779</v>
       </c>
       <c r="I29" s="5">
@@ -4082,52 +4247,55 @@
       </c>
       <c r="J29" s="8">
         <v>25974</v>
       </c>
       <c r="K29" s="5">
         <v>26412</v>
       </c>
       <c r="L29" s="5">
         <v>26834</v>
       </c>
       <c r="M29" s="5">
         <v>26940</v>
       </c>
       <c r="N29" s="5">
         <v>27906</v>
       </c>
       <c r="O29" s="5">
         <v>28089</v>
       </c>
       <c r="P29" s="5">
         <v>28018</v>
       </c>
       <c r="Q29" s="5">
         <v>27859</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R29" s="56">
+        <v>27093</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="5">
         <v>62289</v>
       </c>
       <c r="C30" s="5">
         <v>63435</v>
       </c>
       <c r="D30" s="5">
         <v>64440</v>
       </c>
       <c r="E30" s="5">
         <v>65542</v>
       </c>
       <c r="F30" s="8">
         <v>66754</v>
       </c>
       <c r="G30" s="5">
         <v>68139</v>
       </c>
       <c r="H30" s="8">
         <v>69316</v>
       </c>
       <c r="I30" s="5">
@@ -4135,52 +4303,55 @@
       </c>
       <c r="J30" s="8">
         <v>71212</v>
       </c>
       <c r="K30" s="5">
         <v>71877</v>
       </c>
       <c r="L30" s="5">
         <v>72598</v>
       </c>
       <c r="M30" s="5">
         <v>73034</v>
       </c>
       <c r="N30" s="5">
         <v>78355</v>
       </c>
       <c r="O30" s="5">
         <v>78927</v>
       </c>
       <c r="P30" s="5">
         <v>78874</v>
       </c>
       <c r="Q30" s="5">
         <v>78524</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R30" s="56">
+        <v>77169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="5">
         <v>31830</v>
       </c>
       <c r="C31" s="5">
         <v>32131</v>
       </c>
       <c r="D31" s="5">
         <v>32418</v>
       </c>
       <c r="E31" s="5">
         <v>32655</v>
       </c>
       <c r="F31" s="8">
         <v>32842</v>
       </c>
       <c r="G31" s="5">
         <v>32921</v>
       </c>
       <c r="H31" s="8">
         <v>32740</v>
       </c>
       <c r="I31" s="5">
@@ -4188,52 +4359,55 @@
       </c>
       <c r="J31" s="8">
         <v>32590</v>
       </c>
       <c r="K31" s="5">
         <v>32697</v>
       </c>
       <c r="L31" s="5">
         <v>32765</v>
       </c>
       <c r="M31" s="5">
         <v>33112</v>
       </c>
       <c r="N31" s="5">
         <v>34176</v>
       </c>
       <c r="O31" s="5">
         <v>34364</v>
       </c>
       <c r="P31" s="5">
         <v>34492</v>
       </c>
       <c r="Q31" s="5">
         <v>34207</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R31" s="56">
+        <v>33627</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="5">
         <v>38106</v>
       </c>
       <c r="C32" s="5">
         <v>38715</v>
       </c>
       <c r="D32" s="5">
         <v>39535</v>
       </c>
       <c r="E32" s="5">
         <v>40309</v>
       </c>
       <c r="F32" s="8">
         <v>40733</v>
       </c>
       <c r="G32" s="5">
         <v>41397</v>
       </c>
       <c r="H32" s="8">
         <v>41571</v>
       </c>
       <c r="I32" s="5">
@@ -4241,52 +4415,55 @@
       </c>
       <c r="J32" s="8">
         <v>41831</v>
       </c>
       <c r="K32" s="5">
         <v>42005</v>
       </c>
       <c r="L32" s="5">
         <v>41987</v>
       </c>
       <c r="M32" s="5">
         <v>42278</v>
       </c>
       <c r="N32" s="5">
         <v>44260</v>
       </c>
       <c r="O32" s="5">
         <v>44489</v>
       </c>
       <c r="P32" s="5">
         <v>44551</v>
       </c>
       <c r="Q32" s="5">
         <v>44443</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R32" s="56">
+        <v>44022</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5">
         <v>15799</v>
       </c>
       <c r="C33" s="5">
         <v>15906</v>
       </c>
       <c r="D33" s="5">
         <v>16014</v>
       </c>
       <c r="E33" s="5">
         <v>16113</v>
       </c>
       <c r="F33" s="8">
         <v>16230</v>
       </c>
       <c r="G33" s="5">
         <v>16401</v>
       </c>
       <c r="H33" s="8">
         <v>16430</v>
       </c>
       <c r="I33" s="5">
@@ -4294,52 +4471,55 @@
       </c>
       <c r="J33" s="8">
         <v>16434</v>
       </c>
       <c r="K33" s="5">
         <v>16350</v>
       </c>
       <c r="L33" s="5">
         <v>16182</v>
       </c>
       <c r="M33" s="5">
         <v>16171</v>
       </c>
       <c r="N33" s="5">
         <v>14731</v>
       </c>
       <c r="O33" s="5">
         <v>14711</v>
       </c>
       <c r="P33" s="5">
         <v>14603</v>
       </c>
       <c r="Q33" s="5">
         <v>14366</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R33" s="56">
+        <v>14041</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>10507</v>
       </c>
       <c r="C34" s="5">
         <v>10679</v>
       </c>
       <c r="D34" s="5">
         <v>10880</v>
       </c>
       <c r="E34" s="5">
         <v>10985</v>
       </c>
       <c r="F34" s="8">
         <v>11092</v>
       </c>
       <c r="G34" s="5">
         <v>11120</v>
       </c>
       <c r="H34" s="8">
         <v>11159</v>
       </c>
       <c r="I34" s="5">
@@ -4347,52 +4527,55 @@
       </c>
       <c r="J34" s="8">
         <v>11122</v>
       </c>
       <c r="K34" s="5">
         <v>11058</v>
       </c>
       <c r="L34" s="5">
         <v>10929</v>
       </c>
       <c r="M34" s="5">
         <v>10887</v>
       </c>
       <c r="N34" s="5">
         <v>9669</v>
       </c>
       <c r="O34" s="5">
         <v>9746</v>
       </c>
       <c r="P34" s="5">
         <v>9705</v>
       </c>
       <c r="Q34" s="5">
         <v>9399</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R34" s="56">
+        <v>9148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="5">
         <v>12255</v>
       </c>
       <c r="C35" s="5">
         <v>12392</v>
       </c>
       <c r="D35" s="5">
         <v>12512</v>
       </c>
       <c r="E35" s="5">
         <v>12591</v>
       </c>
       <c r="F35" s="8">
         <v>12661</v>
       </c>
       <c r="G35" s="5">
         <v>12765</v>
       </c>
       <c r="H35" s="8">
         <v>12804</v>
       </c>
       <c r="I35" s="5">
@@ -4400,52 +4583,55 @@
       </c>
       <c r="J35" s="8">
         <v>12827</v>
       </c>
       <c r="K35" s="5">
         <v>12797</v>
       </c>
       <c r="L35" s="5">
         <v>12540</v>
       </c>
       <c r="M35" s="5">
         <v>12513</v>
       </c>
       <c r="N35" s="5">
         <v>10756</v>
       </c>
       <c r="O35" s="5">
         <v>10849</v>
       </c>
       <c r="P35" s="5">
         <v>10831</v>
       </c>
       <c r="Q35" s="5">
         <v>10491</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R35" s="56">
+        <v>10138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="10">
         <v>29583</v>
       </c>
       <c r="C36" s="10">
         <v>29972</v>
       </c>
       <c r="D36" s="10">
         <v>30330</v>
       </c>
       <c r="E36" s="10">
         <v>30766</v>
       </c>
       <c r="F36" s="11">
         <v>31164</v>
       </c>
       <c r="G36" s="10">
         <v>31512</v>
       </c>
       <c r="H36" s="11">
         <v>31946</v>
       </c>
       <c r="I36" s="10">
@@ -4453,125 +4639,128 @@
       </c>
       <c r="J36" s="11">
         <v>32625</v>
       </c>
       <c r="K36" s="10">
         <v>32935</v>
       </c>
       <c r="L36" s="10">
         <v>33003</v>
       </c>
       <c r="M36" s="10">
         <v>33203</v>
       </c>
       <c r="N36" s="10">
         <v>30835</v>
       </c>
       <c r="O36" s="10">
         <v>30986</v>
       </c>
       <c r="P36" s="10">
         <v>30946</v>
       </c>
       <c r="Q36" s="10">
         <v>30791</v>
       </c>
-    </row>
-    <row r="37" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R36" s="57">
+        <v>30325</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A37" s="42"/>
       <c r="B37" s="44"/>
       <c r="C37" s="44"/>
       <c r="D37" s="44"/>
       <c r="E37" s="45"/>
       <c r="F37" s="45"/>
       <c r="G37" s="45"/>
       <c r="H37" s="45"/>
       <c r="I37" s="45"/>
       <c r="J37" s="45"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="45"/>
       <c r="N37" s="45"/>
       <c r="O37" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A25:O25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="U23" sqref="U23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:18" s="41" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="51"/>
       <c r="O2" s="51"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1"/>
     <row r="4" spans="1:18" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="42"/>
       <c r="K4" s="29"/>
       <c r="L4" s="46"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
-      <c r="Q4" s="30" t="s">
+      <c r="R4" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A5" s="43"/>
       <c r="B5" s="32">
         <v>2010</v>
       </c>
       <c r="C5" s="32">
         <v>2011</v>
       </c>
       <c r="D5" s="32">
         <v>2012</v>
       </c>
       <c r="E5" s="32">
         <v>2013</v>
       </c>
       <c r="F5" s="32">
         <v>2014</v>
       </c>
       <c r="G5" s="32">
         <v>2015</v>
       </c>
       <c r="H5" s="33">
         <v>2016</v>
@@ -4581,51 +4770,53 @@
       </c>
       <c r="J5" s="32">
         <v>2018</v>
       </c>
       <c r="K5" s="33">
         <v>2019</v>
       </c>
       <c r="L5" s="34">
         <v>2020</v>
       </c>
       <c r="M5" s="34">
         <v>2021</v>
       </c>
       <c r="N5" s="35">
         <v>2022</v>
       </c>
       <c r="O5" s="12">
         <v>2023</v>
       </c>
       <c r="P5" s="13">
         <v>2024</v>
       </c>
       <c r="Q5" s="12">
         <v>2025</v>
       </c>
-      <c r="R5" s="54"/>
+      <c r="R5" s="13">
+        <v>2026</v>
+      </c>
     </row>
     <row r="6" spans="1:18" s="36" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="52"/>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
     </row>
     <row r="7" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4">
@@ -4654,50 +4845,53 @@
       </c>
       <c r="J7" s="8">
         <v>566924</v>
       </c>
       <c r="K7" s="5">
         <v>570519</v>
       </c>
       <c r="L7" s="5">
         <v>572249</v>
       </c>
       <c r="M7" s="5">
         <v>575871</v>
       </c>
       <c r="N7" s="5">
         <v>610562</v>
       </c>
       <c r="O7" s="5">
         <v>613798</v>
       </c>
       <c r="P7" s="5">
         <v>615422</v>
       </c>
       <c r="Q7" s="5">
         <v>614852</v>
       </c>
+      <c r="R7" s="56">
+        <v>610821</v>
+      </c>
     </row>
     <row r="8" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="5">
         <v>179896</v>
       </c>
       <c r="C8" s="5">
         <v>181041</v>
       </c>
       <c r="D8" s="5">
         <v>179921</v>
       </c>
       <c r="E8" s="5">
         <v>182715</v>
       </c>
       <c r="F8" s="8">
         <v>187013</v>
       </c>
       <c r="G8" s="5">
         <v>189628</v>
       </c>
       <c r="H8" s="8">
         <v>192623</v>
@@ -4707,50 +4901,53 @@
       </c>
       <c r="J8" s="8">
         <v>188474</v>
       </c>
       <c r="K8" s="5">
         <v>189481</v>
       </c>
       <c r="L8" s="5">
         <v>189321</v>
       </c>
       <c r="M8" s="5">
         <v>192020</v>
       </c>
       <c r="N8" s="5">
         <v>219991</v>
       </c>
       <c r="O8" s="5">
         <v>222252</v>
       </c>
       <c r="P8" s="5">
         <v>224102</v>
       </c>
       <c r="Q8" s="5">
         <v>226544</v>
       </c>
+      <c r="R8" s="56">
+        <v>251916</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>43285</v>
       </c>
       <c r="C9" s="5">
         <v>44434</v>
       </c>
       <c r="D9" s="5">
         <v>45984</v>
       </c>
       <c r="E9" s="5">
         <v>47196</v>
       </c>
       <c r="F9" s="8">
         <v>47396</v>
       </c>
       <c r="G9" s="5">
         <v>48178</v>
       </c>
       <c r="H9" s="8">
         <v>49360</v>
@@ -4760,50 +4957,53 @@
       </c>
       <c r="J9" s="8">
         <v>51864</v>
       </c>
       <c r="K9" s="5">
         <v>52891</v>
       </c>
       <c r="L9" s="5">
         <v>53741</v>
       </c>
       <c r="M9" s="5">
         <v>54109</v>
       </c>
       <c r="N9" s="5">
         <v>51558</v>
       </c>
       <c r="O9" s="5">
         <v>51906</v>
       </c>
       <c r="P9" s="5">
         <v>52232</v>
       </c>
       <c r="Q9" s="5">
         <v>52287</v>
       </c>
+      <c r="R9" s="56">
+        <v>46643</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="5">
         <v>36948</v>
       </c>
       <c r="C10" s="5">
         <v>37520</v>
       </c>
       <c r="D10" s="5">
         <v>38255</v>
       </c>
       <c r="E10" s="5">
         <v>38479</v>
       </c>
       <c r="F10" s="8">
         <v>38920</v>
       </c>
       <c r="G10" s="5">
         <v>39196</v>
       </c>
       <c r="H10" s="8">
         <v>39016</v>
@@ -4813,50 +5013,53 @@
       </c>
       <c r="J10" s="8">
         <v>40130</v>
       </c>
       <c r="K10" s="5">
         <v>40474</v>
       </c>
       <c r="L10" s="5">
         <v>41016</v>
       </c>
       <c r="M10" s="5">
         <v>41393</v>
       </c>
       <c r="N10" s="5">
         <v>42704</v>
       </c>
       <c r="O10" s="5">
         <v>42962</v>
       </c>
       <c r="P10" s="5">
         <v>43123</v>
       </c>
       <c r="Q10" s="5">
         <v>42875</v>
       </c>
+      <c r="R10" s="56">
+        <v>24739</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="5">
         <v>25288</v>
       </c>
       <c r="C11" s="5">
         <v>25452</v>
       </c>
       <c r="D11" s="5">
         <v>25500</v>
       </c>
       <c r="E11" s="5">
         <v>25274</v>
       </c>
       <c r="F11" s="8">
         <v>25072</v>
       </c>
       <c r="G11" s="5">
         <v>25124</v>
       </c>
       <c r="H11" s="8">
         <v>25144</v>
@@ -4866,50 +5069,53 @@
       </c>
       <c r="J11" s="8">
         <v>25433</v>
       </c>
       <c r="K11" s="5">
         <v>25602</v>
       </c>
       <c r="L11" s="5">
         <v>25999</v>
       </c>
       <c r="M11" s="5">
         <v>25772</v>
       </c>
       <c r="N11" s="5">
         <v>26461</v>
       </c>
       <c r="O11" s="5">
         <v>26499</v>
       </c>
       <c r="P11" s="5">
         <v>26323</v>
       </c>
       <c r="Q11" s="5">
         <v>26326</v>
       </c>
+      <c r="R11" s="56">
+        <v>25366</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="5">
         <v>64301</v>
       </c>
       <c r="C12" s="5">
         <v>65225</v>
       </c>
       <c r="D12" s="5">
         <v>65937</v>
       </c>
       <c r="E12" s="5">
         <v>66874</v>
       </c>
       <c r="F12" s="8">
         <v>67817</v>
       </c>
       <c r="G12" s="5">
         <v>69188</v>
       </c>
       <c r="H12" s="8">
         <v>70093</v>
@@ -4919,50 +5125,53 @@
       </c>
       <c r="J12" s="8">
         <v>71559</v>
       </c>
       <c r="K12" s="5">
         <v>71899</v>
       </c>
       <c r="L12" s="5">
         <v>72364</v>
       </c>
       <c r="M12" s="5">
         <v>72412</v>
       </c>
       <c r="N12" s="5">
         <v>79265</v>
       </c>
       <c r="O12" s="5">
         <v>79635</v>
       </c>
       <c r="P12" s="5">
         <v>79716</v>
       </c>
       <c r="Q12" s="5">
         <v>79101</v>
       </c>
+      <c r="R12" s="56">
+        <v>77961</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="5">
         <v>31838</v>
       </c>
       <c r="C13" s="5">
         <v>31969</v>
       </c>
       <c r="D13" s="5">
         <v>32150</v>
       </c>
       <c r="E13" s="5">
         <v>32186</v>
       </c>
       <c r="F13" s="8">
         <v>32150</v>
       </c>
       <c r="G13" s="5">
         <v>32227</v>
       </c>
       <c r="H13" s="8">
         <v>31995</v>
@@ -4972,50 +5181,53 @@
       </c>
       <c r="J13" s="8">
         <v>31660</v>
       </c>
       <c r="K13" s="5">
         <v>31623</v>
       </c>
       <c r="L13" s="5">
         <v>31549</v>
       </c>
       <c r="M13" s="5">
         <v>31682</v>
       </c>
       <c r="N13" s="5">
         <v>33235</v>
       </c>
       <c r="O13" s="5">
         <v>33182</v>
       </c>
       <c r="P13" s="5">
         <v>32989</v>
       </c>
       <c r="Q13" s="5">
         <v>32517</v>
       </c>
+      <c r="R13" s="56">
+        <v>31657</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="5">
         <v>39215</v>
       </c>
       <c r="C14" s="5">
         <v>39710</v>
       </c>
       <c r="D14" s="5">
         <v>40327</v>
       </c>
       <c r="E14" s="5">
         <v>41224</v>
       </c>
       <c r="F14" s="8">
         <v>41521</v>
       </c>
       <c r="G14" s="5">
         <v>42097</v>
       </c>
       <c r="H14" s="8">
         <v>42266</v>
@@ -5025,50 +5237,53 @@
       </c>
       <c r="J14" s="8">
         <v>42501</v>
       </c>
       <c r="K14" s="5">
         <v>42583</v>
       </c>
       <c r="L14" s="5">
         <v>42486</v>
       </c>
       <c r="M14" s="5">
         <v>42592</v>
       </c>
       <c r="N14" s="5">
         <v>44110</v>
       </c>
       <c r="O14" s="5">
         <v>44136</v>
       </c>
       <c r="P14" s="5">
         <v>44132</v>
       </c>
       <c r="Q14" s="5">
         <v>43833</v>
       </c>
+      <c r="R14" s="56">
+        <v>43297</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5">
         <v>15582</v>
       </c>
       <c r="C15" s="5">
         <v>15785</v>
       </c>
       <c r="D15" s="5">
         <v>15817</v>
       </c>
       <c r="E15" s="5">
         <v>15907</v>
       </c>
       <c r="F15" s="8">
         <v>15987</v>
       </c>
       <c r="G15" s="5">
         <v>16082</v>
       </c>
       <c r="H15" s="8">
         <v>16122</v>
@@ -5078,50 +5293,53 @@
       </c>
       <c r="J15" s="8">
         <v>16045</v>
       </c>
       <c r="K15" s="5">
         <v>15918</v>
       </c>
       <c r="L15" s="5">
         <v>15632</v>
       </c>
       <c r="M15" s="5">
         <v>15544</v>
       </c>
       <c r="N15" s="5">
         <v>14041</v>
       </c>
       <c r="O15" s="5">
         <v>13963</v>
       </c>
       <c r="P15" s="5">
         <v>13832</v>
       </c>
       <c r="Q15" s="5">
         <v>13564</v>
       </c>
+      <c r="R15" s="56">
+        <v>13118</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A16" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="5">
         <v>20607</v>
       </c>
       <c r="C16" s="5">
         <v>20844</v>
       </c>
       <c r="D16" s="5">
         <v>21183</v>
       </c>
       <c r="E16" s="5">
         <v>21350</v>
       </c>
       <c r="F16" s="8">
         <v>21560</v>
       </c>
       <c r="G16" s="5">
         <v>21798</v>
       </c>
       <c r="H16" s="8">
         <v>21810</v>
@@ -5131,52 +5349,55 @@
       </c>
       <c r="J16" s="8">
         <v>21891</v>
       </c>
       <c r="K16" s="5">
         <v>21990</v>
       </c>
       <c r="L16" s="5">
         <v>22012</v>
       </c>
       <c r="M16" s="5">
         <v>22128</v>
       </c>
       <c r="N16" s="5">
         <v>21791</v>
       </c>
       <c r="O16" s="5">
         <v>21763</v>
       </c>
       <c r="P16" s="5">
         <v>21721</v>
       </c>
       <c r="Q16" s="5">
         <v>21372</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R16" s="56">
+        <v>21088</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="5">
         <v>25421</v>
       </c>
       <c r="C17" s="5">
         <v>25625</v>
       </c>
       <c r="D17" s="5">
         <v>25915</v>
       </c>
       <c r="E17" s="5">
         <v>26023</v>
       </c>
       <c r="F17" s="8">
         <v>26083</v>
       </c>
       <c r="G17" s="5">
         <v>26517</v>
       </c>
       <c r="H17" s="8">
         <v>26791</v>
       </c>
       <c r="I17" s="5">
@@ -5184,52 +5405,55 @@
       </c>
       <c r="J17" s="8">
         <v>27228</v>
       </c>
       <c r="K17" s="5">
         <v>27351</v>
       </c>
       <c r="L17" s="5">
         <v>27223</v>
       </c>
       <c r="M17" s="5">
         <v>27108</v>
       </c>
       <c r="N17" s="5">
         <v>24180</v>
       </c>
       <c r="O17" s="5">
         <v>24181</v>
       </c>
       <c r="P17" s="5">
         <v>24058</v>
       </c>
       <c r="Q17" s="5">
         <v>23737</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R17" s="56">
+        <v>23056</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A18" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="5">
         <v>47665</v>
       </c>
       <c r="C18" s="5">
         <v>47762</v>
       </c>
       <c r="D18" s="5">
         <v>47888</v>
       </c>
       <c r="E18" s="5">
         <v>48400</v>
       </c>
       <c r="F18" s="8">
         <v>48939</v>
       </c>
       <c r="G18" s="5">
         <v>49012</v>
       </c>
       <c r="H18" s="8">
         <v>49528</v>
       </c>
       <c r="I18" s="5">
@@ -5237,71 +5461,74 @@
       </c>
       <c r="J18" s="8">
         <v>50139</v>
       </c>
       <c r="K18" s="5">
         <v>50707</v>
       </c>
       <c r="L18" s="5">
         <v>50906</v>
       </c>
       <c r="M18" s="5">
         <v>51111</v>
       </c>
       <c r="N18" s="5">
         <v>53226</v>
       </c>
       <c r="O18" s="5">
         <v>53319</v>
       </c>
       <c r="P18" s="5">
         <v>53194</v>
       </c>
       <c r="Q18" s="5">
         <v>52696</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="36" customFormat="1" ht="15.75" customHeight="1">
+      <c r="R18" s="56">
+        <v>51980</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="36" customFormat="1" ht="15.75" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
     </row>
-    <row r="20" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="20" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="4">
         <v>222791</v>
       </c>
       <c r="C20" s="4">
         <v>223824</v>
       </c>
       <c r="D20" s="4">
         <v>222859</v>
       </c>
       <c r="E20" s="4">
         <v>225730</v>
       </c>
       <c r="F20" s="6">
         <v>230232</v>
       </c>
       <c r="G20" s="7">
         <v>233135</v>
       </c>
       <c r="H20" s="7">
         <v>236486</v>
       </c>
       <c r="I20" s="5">
@@ -5309,52 +5536,55 @@
       </c>
       <c r="J20" s="8">
         <v>232986</v>
       </c>
       <c r="K20" s="5">
         <v>234535</v>
       </c>
       <c r="L20" s="5">
         <v>235065</v>
       </c>
       <c r="M20" s="5">
         <v>238086</v>
       </c>
       <c r="N20" s="5">
         <v>270819</v>
       </c>
       <c r="O20" s="5">
         <v>273165</v>
       </c>
       <c r="P20" s="5">
         <v>275054</v>
       </c>
       <c r="Q20" s="5">
         <v>277418</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R20" s="56">
+        <v>302287</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A21" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="5">
         <v>179896</v>
       </c>
       <c r="C21" s="5">
         <v>181041</v>
       </c>
       <c r="D21" s="5">
         <v>179921</v>
       </c>
       <c r="E21" s="5">
         <v>182715</v>
       </c>
       <c r="F21" s="8">
         <v>187013</v>
       </c>
       <c r="G21" s="5">
         <v>189628</v>
       </c>
       <c r="H21" s="8">
         <v>192623</v>
       </c>
       <c r="I21" s="5">
@@ -5362,52 +5592,55 @@
       </c>
       <c r="J21" s="8">
         <v>188474</v>
       </c>
       <c r="K21" s="5">
         <v>189481</v>
       </c>
       <c r="L21" s="5">
         <v>189321</v>
       </c>
       <c r="M21" s="5">
         <v>192020</v>
       </c>
       <c r="N21" s="5">
         <v>219991</v>
       </c>
       <c r="O21" s="5">
         <v>222252</v>
       </c>
       <c r="P21" s="5">
         <v>224102</v>
       </c>
       <c r="Q21" s="5">
         <v>226544</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R21" s="56">
+        <v>251916</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A22" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="5">
         <v>10527</v>
       </c>
       <c r="C22" s="5">
         <v>10588</v>
       </c>
       <c r="D22" s="5">
         <v>10733</v>
       </c>
       <c r="E22" s="5">
         <v>10765</v>
       </c>
       <c r="F22" s="8">
         <v>10880</v>
       </c>
       <c r="G22" s="5">
         <v>11047</v>
       </c>
       <c r="H22" s="8">
         <v>11036</v>
       </c>
       <c r="I22" s="5">
@@ -5415,52 +5648,55 @@
       </c>
       <c r="J22" s="8">
         <v>11105</v>
       </c>
       <c r="K22" s="5">
         <v>11266</v>
       </c>
       <c r="L22" s="5">
         <v>11472</v>
       </c>
       <c r="M22" s="5">
         <v>11659</v>
       </c>
       <c r="N22" s="5">
         <v>12926</v>
       </c>
       <c r="O22" s="5">
         <v>12945</v>
       </c>
       <c r="P22" s="5">
         <v>13026</v>
       </c>
       <c r="Q22" s="5">
         <v>13075</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R22" s="56">
+        <v>13002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="5">
         <v>13793</v>
       </c>
       <c r="C23" s="5">
         <v>13872</v>
       </c>
       <c r="D23" s="5">
         <v>14067</v>
       </c>
       <c r="E23" s="5">
         <v>14094</v>
       </c>
       <c r="F23" s="8">
         <v>14111</v>
       </c>
       <c r="G23" s="5">
         <v>14410</v>
       </c>
       <c r="H23" s="8">
         <v>14682</v>
       </c>
       <c r="I23" s="5">
@@ -5468,52 +5704,55 @@
       </c>
       <c r="J23" s="8">
         <v>15140</v>
       </c>
       <c r="K23" s="5">
         <v>15299</v>
       </c>
       <c r="L23" s="5">
         <v>15436</v>
       </c>
       <c r="M23" s="5">
         <v>15459</v>
       </c>
       <c r="N23" s="5">
         <v>14511</v>
       </c>
       <c r="O23" s="5">
         <v>14541</v>
       </c>
       <c r="P23" s="5">
         <v>14495</v>
       </c>
       <c r="Q23" s="5">
         <v>14571</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R23" s="56">
+        <v>14271</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="5">
         <v>18575</v>
       </c>
       <c r="C24" s="5">
         <v>18323</v>
       </c>
       <c r="D24" s="5">
         <v>18138</v>
       </c>
       <c r="E24" s="5">
         <v>18156</v>
       </c>
       <c r="F24" s="8">
         <v>18228</v>
       </c>
       <c r="G24" s="5">
         <v>18050</v>
       </c>
       <c r="H24" s="8">
         <v>18145</v>
       </c>
       <c r="I24" s="5">
@@ -5521,71 +5760,74 @@
       </c>
       <c r="J24" s="8">
         <v>18267</v>
       </c>
       <c r="K24" s="5">
         <v>18489</v>
       </c>
       <c r="L24" s="5">
         <v>18836</v>
       </c>
       <c r="M24" s="5">
         <v>18948</v>
       </c>
       <c r="N24" s="5">
         <v>23391</v>
       </c>
       <c r="O24" s="5">
         <v>23427</v>
       </c>
       <c r="P24" s="5">
         <v>23431</v>
       </c>
       <c r="Q24" s="5">
         <v>23228</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="56">
+        <v>23098</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="36" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
     </row>
-    <row r="26" spans="1:17" s="27" customFormat="1" ht="11.25">
+    <row r="26" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="4">
         <v>307255</v>
       </c>
       <c r="C26" s="4">
         <v>311543</v>
       </c>
       <c r="D26" s="4">
         <v>316018</v>
       </c>
       <c r="E26" s="4">
         <v>319898</v>
       </c>
       <c r="F26" s="6">
         <v>322226</v>
       </c>
       <c r="G26" s="7">
         <v>325912</v>
       </c>
       <c r="H26" s="7">
         <v>328262</v>
       </c>
       <c r="I26" s="5">
@@ -5593,52 +5835,55 @@
       </c>
       <c r="J26" s="8">
         <v>333938</v>
       </c>
       <c r="K26" s="5">
         <v>335984</v>
       </c>
       <c r="L26" s="5">
         <v>337184</v>
       </c>
       <c r="M26" s="5">
         <v>337785</v>
       </c>
       <c r="N26" s="5">
         <v>339743</v>
       </c>
       <c r="O26" s="5">
         <v>340633</v>
       </c>
       <c r="P26" s="5">
         <v>340368</v>
       </c>
       <c r="Q26" s="5">
         <v>337434</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R26" s="58">
+        <v>308534</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>43285</v>
       </c>
       <c r="C27" s="5">
         <v>44434</v>
       </c>
       <c r="D27" s="5">
         <v>45984</v>
       </c>
       <c r="E27" s="5">
         <v>47196</v>
       </c>
       <c r="F27" s="8">
         <v>47396</v>
       </c>
       <c r="G27" s="5">
         <v>48178</v>
       </c>
       <c r="H27" s="8">
         <v>49360</v>
       </c>
       <c r="I27" s="5">
@@ -5646,52 +5891,55 @@
       </c>
       <c r="J27" s="8">
         <v>51864</v>
       </c>
       <c r="K27" s="5">
         <v>52891</v>
       </c>
       <c r="L27" s="5">
         <v>53741</v>
       </c>
       <c r="M27" s="5">
         <v>54109</v>
       </c>
       <c r="N27" s="5">
         <v>51558</v>
       </c>
       <c r="O27" s="5">
         <v>51906</v>
       </c>
       <c r="P27" s="5">
         <v>52232</v>
       </c>
       <c r="Q27" s="5">
         <v>52287</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R27" s="58">
+        <v>46643</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A28" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="5">
         <v>36948</v>
       </c>
       <c r="C28" s="5">
         <v>37520</v>
       </c>
       <c r="D28" s="5">
         <v>38255</v>
       </c>
       <c r="E28" s="5">
         <v>38479</v>
       </c>
       <c r="F28" s="8">
         <v>38920</v>
       </c>
       <c r="G28" s="5">
         <v>39196</v>
       </c>
       <c r="H28" s="8">
         <v>39016</v>
       </c>
       <c r="I28" s="5">
@@ -5699,52 +5947,55 @@
       </c>
       <c r="J28" s="8">
         <v>40130</v>
       </c>
       <c r="K28" s="5">
         <v>40474</v>
       </c>
       <c r="L28" s="5">
         <v>41016</v>
       </c>
       <c r="M28" s="5">
         <v>41393</v>
       </c>
       <c r="N28" s="5">
         <v>42704</v>
       </c>
       <c r="O28" s="5">
         <v>42962</v>
       </c>
       <c r="P28" s="5">
         <v>43123</v>
       </c>
       <c r="Q28" s="5">
         <v>42875</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R28" s="58">
+        <v>24739</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A29" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="5">
         <v>25288</v>
       </c>
       <c r="C29" s="5">
         <v>25452</v>
       </c>
       <c r="D29" s="5">
         <v>25500</v>
       </c>
       <c r="E29" s="5">
         <v>25274</v>
       </c>
       <c r="F29" s="8">
         <v>25072</v>
       </c>
       <c r="G29" s="5">
         <v>25124</v>
       </c>
       <c r="H29" s="8">
         <v>25144</v>
       </c>
       <c r="I29" s="5">
@@ -5752,52 +6003,55 @@
       </c>
       <c r="J29" s="8">
         <v>25433</v>
       </c>
       <c r="K29" s="5">
         <v>25602</v>
       </c>
       <c r="L29" s="5">
         <v>25999</v>
       </c>
       <c r="M29" s="5">
         <v>25772</v>
       </c>
       <c r="N29" s="5">
         <v>26461</v>
       </c>
       <c r="O29" s="5">
         <v>26499</v>
       </c>
       <c r="P29" s="5">
         <v>26323</v>
       </c>
       <c r="Q29" s="5">
         <v>26326</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R29" s="58">
+        <v>25366</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A30" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="5">
         <v>64301</v>
       </c>
       <c r="C30" s="5">
         <v>65225</v>
       </c>
       <c r="D30" s="5">
         <v>65937</v>
       </c>
       <c r="E30" s="5">
         <v>66874</v>
       </c>
       <c r="F30" s="8">
         <v>67817</v>
       </c>
       <c r="G30" s="5">
         <v>69188</v>
       </c>
       <c r="H30" s="8">
         <v>70093</v>
       </c>
       <c r="I30" s="5">
@@ -5805,52 +6059,55 @@
       </c>
       <c r="J30" s="8">
         <v>71559</v>
       </c>
       <c r="K30" s="5">
         <v>71899</v>
       </c>
       <c r="L30" s="5">
         <v>72364</v>
       </c>
       <c r="M30" s="5">
         <v>72412</v>
       </c>
       <c r="N30" s="5">
         <v>79265</v>
       </c>
       <c r="O30" s="5">
         <v>79635</v>
       </c>
       <c r="P30" s="5">
         <v>79716</v>
       </c>
       <c r="Q30" s="5">
         <v>79101</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R30" s="58">
+        <v>77961</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="5">
         <v>31838</v>
       </c>
       <c r="C31" s="5">
         <v>31969</v>
       </c>
       <c r="D31" s="5">
         <v>32150</v>
       </c>
       <c r="E31" s="5">
         <v>32186</v>
       </c>
       <c r="F31" s="8">
         <v>32150</v>
       </c>
       <c r="G31" s="5">
         <v>32227</v>
       </c>
       <c r="H31" s="8">
         <v>31995</v>
       </c>
       <c r="I31" s="5">
@@ -5858,52 +6115,55 @@
       </c>
       <c r="J31" s="8">
         <v>31660</v>
       </c>
       <c r="K31" s="5">
         <v>31623</v>
       </c>
       <c r="L31" s="5">
         <v>31549</v>
       </c>
       <c r="M31" s="5">
         <v>31682</v>
       </c>
       <c r="N31" s="5">
         <v>33235</v>
       </c>
       <c r="O31" s="5">
         <v>33182</v>
       </c>
       <c r="P31" s="5">
         <v>32989</v>
       </c>
       <c r="Q31" s="5">
         <v>32517</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R31" s="58">
+        <v>31657</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="5">
         <v>39215</v>
       </c>
       <c r="C32" s="5">
         <v>39710</v>
       </c>
       <c r="D32" s="5">
         <v>40327</v>
       </c>
       <c r="E32" s="5">
         <v>41224</v>
       </c>
       <c r="F32" s="8">
         <v>41521</v>
       </c>
       <c r="G32" s="5">
         <v>42097</v>
       </c>
       <c r="H32" s="8">
         <v>42266</v>
       </c>
       <c r="I32" s="5">
@@ -5911,52 +6171,55 @@
       </c>
       <c r="J32" s="8">
         <v>42501</v>
       </c>
       <c r="K32" s="5">
         <v>42583</v>
       </c>
       <c r="L32" s="5">
         <v>42486</v>
       </c>
       <c r="M32" s="5">
         <v>42592</v>
       </c>
       <c r="N32" s="5">
         <v>44110</v>
       </c>
       <c r="O32" s="5">
         <v>44136</v>
       </c>
       <c r="P32" s="5">
         <v>44132</v>
       </c>
       <c r="Q32" s="5">
         <v>43833</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R32" s="58">
+        <v>43297</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A33" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5">
         <v>15582</v>
       </c>
       <c r="C33" s="5">
         <v>15785</v>
       </c>
       <c r="D33" s="5">
         <v>15817</v>
       </c>
       <c r="E33" s="5">
         <v>15907</v>
       </c>
       <c r="F33" s="8">
         <v>15987</v>
       </c>
       <c r="G33" s="5">
         <v>16082</v>
       </c>
       <c r="H33" s="8">
         <v>16122</v>
       </c>
       <c r="I33" s="5">
@@ -5964,52 +6227,55 @@
       </c>
       <c r="J33" s="8">
         <v>16045</v>
       </c>
       <c r="K33" s="5">
         <v>15918</v>
       </c>
       <c r="L33" s="5">
         <v>15632</v>
       </c>
       <c r="M33" s="5">
         <v>15544</v>
       </c>
       <c r="N33" s="5">
         <v>14041</v>
       </c>
       <c r="O33" s="5">
         <v>13963</v>
       </c>
       <c r="P33" s="5">
         <v>13832</v>
       </c>
       <c r="Q33" s="5">
         <v>13564</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R33" s="58">
+        <v>13118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A34" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>10080</v>
       </c>
       <c r="C34" s="5">
         <v>10256</v>
       </c>
       <c r="D34" s="5">
         <v>10450</v>
       </c>
       <c r="E34" s="5">
         <v>10585</v>
       </c>
       <c r="F34" s="8">
         <v>10680</v>
       </c>
       <c r="G34" s="5">
         <v>10751</v>
       </c>
       <c r="H34" s="8">
         <v>10774</v>
       </c>
       <c r="I34" s="5">
@@ -6017,52 +6283,55 @@
       </c>
       <c r="J34" s="8">
         <v>10786</v>
       </c>
       <c r="K34" s="5">
         <v>10724</v>
       </c>
       <c r="L34" s="5">
         <v>10540</v>
       </c>
       <c r="M34" s="5">
         <v>10469</v>
       </c>
       <c r="N34" s="5">
         <v>8865</v>
       </c>
       <c r="O34" s="5">
         <v>8818</v>
       </c>
       <c r="P34" s="5">
         <v>8695</v>
       </c>
       <c r="Q34" s="5">
         <v>8297</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R34" s="58">
+        <v>8086</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A35" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="5">
         <v>11628</v>
       </c>
       <c r="C35" s="5">
         <v>11753</v>
       </c>
       <c r="D35" s="5">
         <v>11848</v>
       </c>
       <c r="E35" s="5">
         <v>11929</v>
       </c>
       <c r="F35" s="8">
         <v>11972</v>
       </c>
       <c r="G35" s="5">
         <v>12107</v>
       </c>
       <c r="H35" s="8">
         <v>12109</v>
       </c>
       <c r="I35" s="5">
@@ -6070,102 +6339,108 @@
       </c>
       <c r="J35" s="8">
         <v>12088</v>
       </c>
       <c r="K35" s="5">
         <v>12052</v>
       </c>
       <c r="L35" s="5">
         <v>11787</v>
       </c>
       <c r="M35" s="5">
         <v>11649</v>
       </c>
       <c r="N35" s="5">
         <v>9669</v>
       </c>
       <c r="O35" s="5">
         <v>9640</v>
       </c>
       <c r="P35" s="5">
         <v>9563</v>
       </c>
       <c r="Q35" s="5">
         <v>9166</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" s="27" customFormat="1" ht="11.25">
+      <c r="R35" s="58">
+        <v>8785</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="27" customFormat="1" ht="11.25">
       <c r="A36" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="10">
         <v>29090</v>
       </c>
       <c r="C36" s="10">
         <v>29439</v>
       </c>
       <c r="D36" s="10">
         <v>29750</v>
       </c>
       <c r="E36" s="10">
         <v>30244</v>
       </c>
       <c r="F36" s="11">
         <v>30711</v>
       </c>
       <c r="G36" s="10">
         <v>30962</v>
       </c>
       <c r="H36" s="11">
         <v>31383</v>
       </c>
       <c r="I36" s="10">
         <v>31662</v>
       </c>
       <c r="J36" s="11">
         <v>31872</v>
       </c>
       <c r="K36" s="10">
         <v>32218</v>
       </c>
       <c r="L36" s="10">
         <v>32070</v>
       </c>
       <c r="M36" s="10">
         <v>32163</v>
       </c>
       <c r="N36" s="10">
         <v>29835</v>
       </c>
       <c r="O36" s="10">
         <v>29892</v>
       </c>
       <c r="P36" s="10">
         <v>29763</v>
       </c>
       <c r="Q36" s="10">
         <v>29468</v>
+      </c>
+      <c r="R36" s="57">
+        <v>28882</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A25:O25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>