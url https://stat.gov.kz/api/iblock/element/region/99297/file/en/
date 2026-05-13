--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="IPV provision food" sheetId="5" r:id="rId1"/>
     <sheet name="Volume provision food " sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFI by district" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV provision food'!$A$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume provision food '!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="112">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -349,50 +349,56 @@
     <t>By corresponding month of the last year</t>
   </si>
   <si>
     <t>By corresponding period of the last year</t>
   </si>
   <si>
     <t>January-August 2025</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
+  </si>
+  <si>
+    <t>January-March 2026</t>
+  </si>
+  <si>
+    <t>January-April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -613,51 +619,51 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -863,91 +869,97 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1230,150 +1242,150 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H42" sqref="H42"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22:M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="97" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="96"/>
-[...10 lines deleted...]
-      <c r="M1" s="96"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
-      <c r="L2" s="103" t="s">
+      <c r="L2" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="103"/>
+      <c r="M2" s="105"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="97" t="s">
+      <c r="A4" s="99" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="98"/>
-[...10 lines deleted...]
-      <c r="M4" s="99"/>
+      <c r="B4" s="100"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="101"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="9">
         <v>2019</v>
       </c>
       <c r="B5" s="5">
         <v>105.6</v>
       </c>
       <c r="C5" s="5">
         <v>96.9</v>
       </c>
       <c r="D5" s="5">
         <v>116.6</v>
       </c>
       <c r="E5" s="5">
         <v>103.2</v>
       </c>
       <c r="F5" s="5">
         <v>92.4</v>
       </c>
       <c r="G5" s="5">
         <v>97.1</v>
       </c>
       <c r="H5" s="5">
         <v>126.2</v>
@@ -1628,77 +1640,81 @@
         <v>106.4</v>
       </c>
       <c r="J11" s="5">
         <v>108.1</v>
       </c>
       <c r="K11" s="5">
         <v>97.6</v>
       </c>
       <c r="L11" s="6">
         <v>99.8</v>
       </c>
       <c r="M11" s="7">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="9">
         <v>2026</v>
       </c>
       <c r="B12" s="6">
         <v>56.9</v>
       </c>
       <c r="C12" s="6">
         <v>107.4</v>
       </c>
-      <c r="D12" s="6"/>
-      <c r="E12" s="5"/>
+      <c r="D12" s="6">
+        <v>101.8</v>
+      </c>
+      <c r="E12" s="5">
+        <v>112.2</v>
+      </c>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="6"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A13" s="100" t="s">
+      <c r="A13" s="102" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="101"/>
-[...10 lines deleted...]
-      <c r="M13" s="102"/>
+      <c r="B13" s="103"/>
+      <c r="C13" s="103"/>
+      <c r="D13" s="103"/>
+      <c r="E13" s="103"/>
+      <c r="F13" s="103"/>
+      <c r="G13" s="103"/>
+      <c r="H13" s="103"/>
+      <c r="I13" s="103"/>
+      <c r="J13" s="103"/>
+      <c r="K13" s="103"/>
+      <c r="L13" s="103"/>
+      <c r="M13" s="104"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2019</v>
       </c>
       <c r="B14" s="5">
         <v>110.1</v>
       </c>
       <c r="C14" s="5">
         <v>105.5</v>
       </c>
       <c r="D14" s="5">
         <v>123</v>
       </c>
       <c r="E14" s="5">
         <v>124.9</v>
       </c>
       <c r="F14" s="5">
         <v>115.3</v>
       </c>
       <c r="G14" s="5">
         <v>107.4</v>
       </c>
       <c r="H14" s="5">
         <v>146.19999999999999</v>
@@ -1953,77 +1969,81 @@
         <v>113.5</v>
       </c>
       <c r="J20" s="8">
         <v>98.3</v>
       </c>
       <c r="K20" s="8">
         <v>95</v>
       </c>
       <c r="L20" s="6">
         <v>97.4</v>
       </c>
       <c r="M20" s="5">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="9">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>100.2</v>
       </c>
       <c r="C21" s="6">
         <v>90.6</v>
       </c>
-      <c r="D21" s="6"/>
-      <c r="E21" s="8"/>
+      <c r="D21" s="6">
+        <v>89.5</v>
+      </c>
+      <c r="E21" s="8">
+        <v>104.3</v>
+      </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A22" s="100" t="s">
+    <row r="22" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A22" s="102" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="101"/>
-[...10 lines deleted...]
-      <c r="M22" s="102"/>
+      <c r="B22" s="103"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="103"/>
+      <c r="L22" s="103"/>
+      <c r="M22" s="104"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="9">
         <v>2019</v>
       </c>
       <c r="B23" s="5">
         <v>110.1</v>
       </c>
       <c r="C23" s="5">
         <v>107.8</v>
       </c>
       <c r="D23" s="5">
         <v>113</v>
       </c>
       <c r="E23" s="5">
         <v>116.1</v>
       </c>
       <c r="F23" s="5">
         <v>115.8</v>
       </c>
       <c r="G23" s="5">
         <v>114.4</v>
       </c>
       <c r="H23" s="5">
         <v>118.8</v>
@@ -2278,124 +2298,128 @@
         <v>106.8</v>
       </c>
       <c r="J29" s="48">
         <v>105.7</v>
       </c>
       <c r="K29" s="48">
         <v>104.4</v>
       </c>
       <c r="L29" s="48">
         <v>103.8</v>
       </c>
       <c r="M29" s="48">
         <v>104.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="9">
         <v>2026</v>
       </c>
       <c r="B30" s="6">
         <v>100.2</v>
       </c>
       <c r="C30" s="6">
         <v>95</v>
       </c>
-      <c r="D30" s="94"/>
-      <c r="E30" s="94"/>
+      <c r="D30" s="6">
+        <v>93</v>
+      </c>
+      <c r="E30" s="48">
+        <v>95.9</v>
+      </c>
       <c r="F30" s="94"/>
       <c r="G30" s="94"/>
       <c r="H30" s="94"/>
       <c r="I30" s="94"/>
       <c r="J30" s="94"/>
       <c r="K30" s="94"/>
       <c r="L30" s="94"/>
       <c r="M30" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="96" t="s">
+      <c r="A1" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="96"/>
-[...10 lines deleted...]
-      <c r="M1" s="96"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="104" t="s">
+      <c r="A2" s="106" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="104"/>
-[...10 lines deleted...]
-      <c r="M2" s="104"/>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="80"/>
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="13" t="s">
@@ -2766,113 +2790,117 @@
         <v>2224</v>
       </c>
       <c r="J11" s="84">
         <v>2456.3000000000002</v>
       </c>
       <c r="K11" s="84">
         <v>2421.9</v>
       </c>
       <c r="L11" s="84">
         <v>2492.5</v>
       </c>
       <c r="M11" s="84">
         <v>3312.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="83">
         <v>2026</v>
       </c>
       <c r="B12" s="84">
         <v>1912</v>
       </c>
       <c r="C12" s="84">
         <v>2073.5</v>
       </c>
-      <c r="D12" s="92"/>
-      <c r="E12" s="92"/>
+      <c r="D12" s="84">
+        <v>2126.3000000000002</v>
+      </c>
+      <c r="E12" s="84">
+        <v>2385.5</v>
+      </c>
       <c r="F12" s="92"/>
       <c r="G12" s="92"/>
       <c r="H12" s="92"/>
       <c r="I12" s="92"/>
       <c r="J12" s="92"/>
       <c r="K12" s="92"/>
       <c r="L12" s="93"/>
       <c r="M12" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y124"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A88" workbookViewId="0">
-      <selection activeCell="O110" sqref="O110"/>
+    <sheetView topLeftCell="A91" workbookViewId="0">
+      <selection activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="111" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="109"/>
-[...22 lines deleted...]
-      <c r="Y1" s="109"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
+      <c r="N1" s="111"/>
+      <c r="O1" s="111"/>
+      <c r="P1" s="111"/>
+      <c r="Q1" s="111"/>
+      <c r="R1" s="111"/>
+      <c r="S1" s="111"/>
+      <c r="T1" s="111"/>
+      <c r="U1" s="111"/>
+      <c r="V1" s="111"/>
+      <c r="W1" s="111"/>
+      <c r="X1" s="111"/>
+      <c r="Y1" s="111"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
       <c r="W2" s="16"/>
@@ -2885,102 +2913,102 @@
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" ht="27" customHeight="1">
-      <c r="A4" s="105"/>
+      <c r="A4" s="109"/>
       <c r="B4" s="107" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="107"/>
       <c r="D4" s="107" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="107"/>
       <c r="F4" s="107" t="s">
         <v>39</v>
       </c>
       <c r="G4" s="107"/>
       <c r="H4" s="107" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="107"/>
       <c r="J4" s="107" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="107"/>
       <c r="L4" s="107" t="s">
         <v>42</v>
       </c>
       <c r="M4" s="107"/>
       <c r="N4" s="107" t="s">
         <v>43</v>
       </c>
       <c r="O4" s="107"/>
       <c r="P4" s="107" t="s">
         <v>44</v>
       </c>
       <c r="Q4" s="107"/>
       <c r="R4" s="107" t="s">
         <v>45</v>
       </c>
       <c r="S4" s="107"/>
       <c r="T4" s="107" t="s">
         <v>46</v>
       </c>
       <c r="U4" s="107"/>
       <c r="V4" s="107" t="s">
         <v>47</v>
       </c>
       <c r="W4" s="107"/>
       <c r="X4" s="107" t="s">
         <v>48</v>
       </c>
       <c r="Y4" s="107"/>
     </row>
     <row r="5" spans="1:25" ht="45">
-      <c r="A5" s="110"/>
+      <c r="A5" s="112"/>
       <c r="B5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -4016,102 +4044,102 @@
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
     </row>
     <row r="21" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A21" s="105"/>
+      <c r="A21" s="109"/>
       <c r="B21" s="107" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="107"/>
       <c r="D21" s="107" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="107"/>
       <c r="F21" s="107" t="s">
         <v>50</v>
       </c>
       <c r="G21" s="107"/>
       <c r="H21" s="107" t="s">
         <v>51</v>
       </c>
       <c r="I21" s="107"/>
       <c r="J21" s="107" t="s">
         <v>52</v>
       </c>
       <c r="K21" s="107"/>
       <c r="L21" s="107" t="s">
         <v>53</v>
       </c>
       <c r="M21" s="107"/>
       <c r="N21" s="107" t="s">
         <v>54</v>
       </c>
       <c r="O21" s="107"/>
       <c r="P21" s="107" t="s">
         <v>55</v>
       </c>
       <c r="Q21" s="107"/>
       <c r="R21" s="107" t="s">
         <v>56</v>
       </c>
       <c r="S21" s="107"/>
       <c r="T21" s="107" t="s">
         <v>57</v>
       </c>
       <c r="U21" s="107"/>
       <c r="V21" s="107" t="s">
         <v>58</v>
       </c>
       <c r="W21" s="107"/>
       <c r="X21" s="107" t="s">
         <v>59</v>
       </c>
       <c r="Y21" s="107"/>
     </row>
     <row r="22" spans="1:25" ht="45">
-      <c r="A22" s="106"/>
+      <c r="A22" s="110"/>
       <c r="B22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="J22" s="18" t="s">
@@ -5147,102 +5175,102 @@
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="16"/>
     </row>
     <row r="38" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A38" s="105"/>
+      <c r="A38" s="109"/>
       <c r="B38" s="107" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="107"/>
       <c r="D38" s="107" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="107"/>
       <c r="F38" s="107" t="s">
         <v>61</v>
       </c>
       <c r="G38" s="107"/>
       <c r="H38" s="107" t="s">
         <v>62</v>
       </c>
       <c r="I38" s="107"/>
       <c r="J38" s="107" t="s">
         <v>63</v>
       </c>
       <c r="K38" s="107"/>
       <c r="L38" s="107" t="s">
         <v>64</v>
       </c>
       <c r="M38" s="107"/>
       <c r="N38" s="107" t="s">
         <v>65</v>
       </c>
       <c r="O38" s="107"/>
       <c r="P38" s="107" t="s">
         <v>66</v>
       </c>
       <c r="Q38" s="107"/>
       <c r="R38" s="107" t="s">
         <v>67</v>
       </c>
       <c r="S38" s="107"/>
       <c r="T38" s="107" t="s">
         <v>68</v>
       </c>
       <c r="U38" s="108"/>
       <c r="V38" s="107" t="s">
         <v>69</v>
       </c>
       <c r="W38" s="108"/>
       <c r="X38" s="107" t="s">
         <v>70</v>
       </c>
       <c r="Y38" s="107"/>
     </row>
     <row r="39" spans="1:25" ht="45">
-      <c r="A39" s="106"/>
+      <c r="A39" s="110"/>
       <c r="B39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="J39" s="18" t="s">
@@ -6278,102 +6306,102 @@
       <c r="C54" s="16"/>
       <c r="D54" s="16"/>
       <c r="E54" s="16"/>
       <c r="F54" s="16"/>
       <c r="G54" s="16"/>
       <c r="H54" s="16"/>
       <c r="I54" s="16"/>
       <c r="J54" s="16"/>
       <c r="K54" s="16"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
       <c r="N54" s="16"/>
       <c r="O54" s="16"/>
       <c r="P54" s="16"/>
       <c r="Q54" s="16"/>
       <c r="R54" s="16"/>
       <c r="S54" s="16"/>
       <c r="T54" s="16"/>
       <c r="U54" s="16"/>
       <c r="V54" s="16"/>
       <c r="W54" s="16"/>
       <c r="X54" s="16"/>
       <c r="Y54" s="16"/>
     </row>
     <row r="55" spans="1:25" ht="28.5" customHeight="1">
-      <c r="A55" s="105"/>
+      <c r="A55" s="109"/>
       <c r="B55" s="107" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="108"/>
       <c r="D55" s="107" t="s">
         <v>71</v>
       </c>
       <c r="E55" s="107"/>
       <c r="F55" s="107" t="s">
         <v>72</v>
       </c>
       <c r="G55" s="107"/>
       <c r="H55" s="107" t="s">
         <v>73</v>
       </c>
       <c r="I55" s="107"/>
       <c r="J55" s="107" t="s">
         <v>74</v>
       </c>
       <c r="K55" s="107"/>
       <c r="L55" s="107" t="s">
         <v>75</v>
       </c>
       <c r="M55" s="107"/>
       <c r="N55" s="107" t="s">
         <v>76</v>
       </c>
       <c r="O55" s="108"/>
       <c r="P55" s="107" t="s">
         <v>77</v>
       </c>
       <c r="Q55" s="108"/>
       <c r="R55" s="107" t="s">
         <v>78</v>
       </c>
       <c r="S55" s="108"/>
       <c r="T55" s="107" t="s">
         <v>79</v>
       </c>
       <c r="U55" s="108"/>
       <c r="V55" s="107" t="s">
         <v>80</v>
       </c>
       <c r="W55" s="108"/>
       <c r="X55" s="107" t="s">
         <v>81</v>
       </c>
       <c r="Y55" s="107"/>
     </row>
     <row r="56" spans="1:25" ht="45">
-      <c r="A56" s="106"/>
+      <c r="A56" s="110"/>
       <c r="B56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="J56" s="18" t="s">
@@ -7409,102 +7437,102 @@
       <c r="C71" s="16"/>
       <c r="D71" s="16"/>
       <c r="E71" s="16"/>
       <c r="F71" s="16"/>
       <c r="G71" s="16"/>
       <c r="H71" s="16"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="16"/>
       <c r="O71" s="16"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="16"/>
       <c r="R71" s="16"/>
       <c r="S71" s="16"/>
       <c r="T71" s="16"/>
       <c r="U71" s="16"/>
       <c r="V71" s="16"/>
       <c r="W71" s="16"/>
       <c r="X71" s="16"/>
       <c r="Y71" s="16"/>
     </row>
     <row r="72" spans="1:25">
-      <c r="A72" s="105"/>
+      <c r="A72" s="109"/>
       <c r="B72" s="107" t="s">
         <v>22</v>
       </c>
       <c r="C72" s="108"/>
       <c r="D72" s="107" t="s">
         <v>83</v>
       </c>
       <c r="E72" s="107"/>
       <c r="F72" s="107" t="s">
         <v>84</v>
       </c>
       <c r="G72" s="108"/>
       <c r="H72" s="107" t="s">
         <v>85</v>
       </c>
       <c r="I72" s="108"/>
       <c r="J72" s="107" t="s">
         <v>86</v>
       </c>
       <c r="K72" s="107"/>
       <c r="L72" s="107" t="s">
         <v>87</v>
       </c>
       <c r="M72" s="108"/>
       <c r="N72" s="107" t="s">
         <v>88</v>
       </c>
       <c r="O72" s="108"/>
       <c r="P72" s="107" t="s">
         <v>89</v>
       </c>
       <c r="Q72" s="108"/>
       <c r="R72" s="49" t="s">
         <v>82</v>
       </c>
       <c r="S72" s="49"/>
       <c r="T72" s="49" t="s">
         <v>90</v>
       </c>
       <c r="U72" s="49"/>
       <c r="V72" s="49" t="s">
         <v>91</v>
       </c>
       <c r="W72" s="49"/>
       <c r="X72" s="49" t="s">
         <v>92</v>
       </c>
       <c r="Y72" s="49"/>
     </row>
     <row r="73" spans="1:25" ht="45">
-      <c r="A73" s="106"/>
+      <c r="A73" s="110"/>
       <c r="B73" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D73" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E73" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F73" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H73" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="18" t="s">
         <v>36</v>
       </c>
       <c r="J73" s="18" t="s">
@@ -8540,102 +8568,102 @@
       <c r="C88" s="16"/>
       <c r="D88" s="16"/>
       <c r="E88" s="16"/>
       <c r="F88" s="16"/>
       <c r="G88" s="16"/>
       <c r="H88" s="16"/>
       <c r="I88" s="16"/>
       <c r="J88" s="16"/>
       <c r="K88" s="16"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
       <c r="N88" s="16"/>
       <c r="O88" s="16"/>
       <c r="P88" s="24"/>
       <c r="Q88" s="24"/>
       <c r="R88" s="16"/>
       <c r="S88" s="16"/>
       <c r="T88" s="16"/>
       <c r="U88" s="16"/>
       <c r="V88" s="16"/>
       <c r="W88" s="16"/>
       <c r="X88" s="16"/>
       <c r="Y88" s="16"/>
     </row>
     <row r="89" spans="1:25" ht="15" customHeight="1">
-      <c r="A89" s="105"/>
+      <c r="A89" s="109"/>
       <c r="B89" s="107" t="s">
         <v>93</v>
       </c>
       <c r="C89" s="108"/>
       <c r="D89" s="107" t="s">
         <v>94</v>
       </c>
       <c r="E89" s="107"/>
       <c r="F89" s="107" t="s">
         <v>95</v>
       </c>
       <c r="G89" s="107"/>
       <c r="H89" s="107" t="s">
         <v>96</v>
       </c>
       <c r="I89" s="107"/>
       <c r="J89" s="107" t="s">
         <v>97</v>
       </c>
       <c r="K89" s="107"/>
       <c r="L89" s="107" t="s">
         <v>87</v>
       </c>
       <c r="M89" s="107"/>
       <c r="N89" s="107" t="s">
         <v>98</v>
       </c>
       <c r="O89" s="108"/>
       <c r="P89" s="107" t="s">
         <v>103</v>
       </c>
       <c r="Q89" s="107"/>
       <c r="R89" s="107" t="s">
         <v>104</v>
       </c>
       <c r="S89" s="107"/>
       <c r="T89" s="107" t="s">
         <v>105</v>
       </c>
       <c r="U89" s="107"/>
       <c r="V89" s="49" t="s">
         <v>106</v>
       </c>
       <c r="W89" s="49"/>
       <c r="X89" s="49" t="s">
         <v>107</v>
       </c>
       <c r="Y89" s="49"/>
     </row>
     <row r="90" spans="1:25" ht="45">
-      <c r="A90" s="106"/>
+      <c r="A90" s="110"/>
       <c r="B90" s="60" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="61" t="s">
         <v>36</v>
       </c>
       <c r="D90" s="64" t="s">
         <v>18</v>
       </c>
       <c r="E90" s="64" t="s">
         <v>36</v>
       </c>
       <c r="F90" s="65" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="65" t="s">
         <v>36</v>
       </c>
       <c r="H90" s="66" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="66" t="s">
         <v>36</v>
       </c>
       <c r="J90" s="67" t="s">
@@ -9670,542 +9698,650 @@
       <c r="C105" s="16"/>
       <c r="D105" s="16"/>
       <c r="E105" s="16"/>
       <c r="F105" s="16"/>
       <c r="G105" s="16"/>
       <c r="H105" s="16"/>
       <c r="I105" s="16"/>
       <c r="J105" s="16"/>
       <c r="K105" s="16"/>
       <c r="L105" s="16"/>
       <c r="M105" s="16"/>
       <c r="N105" s="16"/>
       <c r="O105" s="16"/>
       <c r="P105" s="16"/>
       <c r="Q105" s="16"/>
       <c r="R105" s="16"/>
       <c r="S105" s="16"/>
       <c r="T105" s="16"/>
       <c r="U105" s="16"/>
       <c r="V105" s="16"/>
       <c r="W105" s="16"/>
       <c r="X105" s="16"/>
       <c r="Y105" s="16"/>
     </row>
     <row r="106" spans="1:25">
-      <c r="A106" s="105"/>
+      <c r="A106" s="109"/>
       <c r="B106" s="107" t="s">
         <v>108</v>
       </c>
       <c r="C106" s="108"/>
       <c r="D106" s="107" t="s">
         <v>109</v>
       </c>
       <c r="E106" s="107"/>
-      <c r="F106" s="16"/>
-[...2 lines deleted...]
-      <c r="I106" s="16"/>
+      <c r="F106" s="107" t="s">
+        <v>110</v>
+      </c>
+      <c r="G106" s="107"/>
+      <c r="H106" s="107" t="s">
+        <v>111</v>
+      </c>
+      <c r="I106" s="107"/>
       <c r="J106" s="16"/>
       <c r="K106" s="16"/>
       <c r="L106" s="16"/>
       <c r="M106" s="16"/>
       <c r="N106" s="16"/>
       <c r="O106" s="16"/>
       <c r="P106" s="16"/>
       <c r="Q106" s="16"/>
       <c r="R106" s="16"/>
       <c r="S106" s="16"/>
       <c r="T106" s="16"/>
       <c r="U106" s="16"/>
       <c r="V106" s="16"/>
       <c r="W106" s="16"/>
       <c r="X106" s="16"/>
       <c r="Y106" s="16"/>
     </row>
     <row r="107" spans="1:25" ht="45">
-      <c r="A107" s="106"/>
+      <c r="A107" s="110"/>
       <c r="B107" s="89" t="s">
         <v>18</v>
       </c>
       <c r="C107" s="90" t="s">
         <v>36</v>
       </c>
       <c r="D107" s="91" t="s">
         <v>18</v>
       </c>
       <c r="E107" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="F107" s="16"/>
-[...2 lines deleted...]
-      <c r="I107" s="16"/>
+      <c r="F107" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="95" t="s">
+        <v>36</v>
+      </c>
+      <c r="H107" s="96" t="s">
+        <v>18</v>
+      </c>
+      <c r="I107" s="96" t="s">
+        <v>36</v>
+      </c>
       <c r="J107" s="16"/>
       <c r="K107" s="16"/>
       <c r="L107" s="16"/>
       <c r="M107" s="16"/>
       <c r="N107" s="16"/>
       <c r="O107" s="16"/>
       <c r="P107" s="16"/>
       <c r="Q107" s="16"/>
       <c r="R107" s="16"/>
       <c r="S107" s="16"/>
       <c r="T107" s="16"/>
       <c r="U107" s="16"/>
       <c r="V107" s="16"/>
       <c r="W107" s="16"/>
       <c r="X107" s="16"/>
       <c r="Y107" s="16"/>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="26">
         <v>1912</v>
       </c>
       <c r="C108" s="27">
         <v>100.2</v>
       </c>
       <c r="D108" s="26">
         <v>3985.5</v>
       </c>
       <c r="E108" s="27">
         <v>95</v>
       </c>
-      <c r="F108" s="16"/>
-[...2 lines deleted...]
-      <c r="I108" s="16"/>
+      <c r="F108" s="26">
+        <v>6111.8</v>
+      </c>
+      <c r="G108" s="74">
+        <v>93</v>
+      </c>
+      <c r="H108" s="26">
+        <v>8497.2999999999993</v>
+      </c>
+      <c r="I108" s="74">
+        <v>95.9</v>
+      </c>
       <c r="J108" s="16"/>
       <c r="K108" s="16"/>
       <c r="L108" s="16"/>
       <c r="M108" s="16"/>
       <c r="N108" s="16"/>
       <c r="O108" s="16"/>
       <c r="P108" s="16"/>
       <c r="Q108" s="16"/>
       <c r="R108" s="16"/>
       <c r="S108" s="16"/>
       <c r="T108" s="16"/>
       <c r="U108" s="16"/>
       <c r="V108" s="16"/>
       <c r="W108" s="16"/>
       <c r="X108" s="16"/>
       <c r="Y108" s="16"/>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B109" s="62">
         <v>1216.2</v>
       </c>
       <c r="C109" s="36">
         <v>104.1</v>
       </c>
       <c r="D109" s="62">
         <v>2602.1999999999998</v>
       </c>
       <c r="E109" s="36">
         <v>92.1</v>
       </c>
-      <c r="F109" s="16"/>
-[...2 lines deleted...]
-      <c r="I109" s="16"/>
+      <c r="F109" s="62">
+        <v>4019.3</v>
+      </c>
+      <c r="G109" s="74">
+        <v>87.7</v>
+      </c>
+      <c r="H109" s="62">
+        <v>5741.2</v>
+      </c>
+      <c r="I109" s="74">
+        <v>91.9</v>
+      </c>
       <c r="J109" s="16"/>
       <c r="K109" s="16"/>
       <c r="L109" s="16"/>
       <c r="M109" s="16"/>
       <c r="N109" s="16"/>
       <c r="O109" s="16"/>
       <c r="P109" s="16"/>
       <c r="Q109" s="16"/>
       <c r="R109" s="16"/>
       <c r="S109" s="16"/>
       <c r="T109" s="16"/>
       <c r="U109" s="16"/>
       <c r="V109" s="16"/>
       <c r="W109" s="16"/>
       <c r="X109" s="16"/>
       <c r="Y109" s="16"/>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B110" s="62">
         <v>1.5</v>
       </c>
       <c r="C110" s="62" t="s">
         <v>37</v>
       </c>
       <c r="D110" s="62">
         <v>3.1</v>
       </c>
       <c r="E110" s="62">
         <v>9.1999999999999993</v>
       </c>
-      <c r="F110" s="16"/>
-[...2 lines deleted...]
-      <c r="I110" s="16"/>
+      <c r="F110" s="62">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G110" s="74">
+        <v>7.5</v>
+      </c>
+      <c r="H110" s="62">
+        <v>6.2</v>
+      </c>
+      <c r="I110" s="74">
+        <v>6.6</v>
+      </c>
       <c r="J110" s="16"/>
       <c r="K110" s="16"/>
       <c r="L110" s="16"/>
       <c r="M110" s="16"/>
       <c r="N110" s="16"/>
       <c r="O110" s="16"/>
       <c r="P110" s="16"/>
       <c r="Q110" s="16"/>
       <c r="R110" s="16"/>
       <c r="S110" s="16"/>
       <c r="T110" s="16"/>
       <c r="U110" s="16"/>
       <c r="V110" s="16"/>
       <c r="W110" s="16"/>
       <c r="X110" s="16"/>
       <c r="Y110" s="16"/>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="62">
         <v>23.5</v>
       </c>
       <c r="C111" s="36">
         <v>75.400000000000006</v>
       </c>
       <c r="D111" s="62">
         <v>46.5</v>
       </c>
       <c r="E111" s="36">
         <v>75.599999999999994</v>
       </c>
-      <c r="F111" s="16"/>
-[...2 lines deleted...]
-      <c r="I111" s="16"/>
+      <c r="F111" s="62">
+        <v>70.5</v>
+      </c>
+      <c r="G111" s="74">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H111" s="62">
+        <v>92</v>
+      </c>
+      <c r="I111" s="74">
+        <v>77.400000000000006</v>
+      </c>
       <c r="J111" s="16"/>
       <c r="K111" s="16"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
       <c r="N111" s="16"/>
       <c r="O111" s="16"/>
       <c r="P111" s="16"/>
       <c r="Q111" s="16"/>
       <c r="R111" s="16"/>
       <c r="S111" s="16"/>
       <c r="T111" s="16"/>
       <c r="U111" s="16"/>
       <c r="V111" s="16"/>
       <c r="W111" s="16"/>
       <c r="X111" s="16"/>
       <c r="Y111" s="16"/>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="62">
         <v>35.6</v>
       </c>
       <c r="C112" s="62">
         <v>399.5</v>
       </c>
       <c r="D112" s="62">
         <v>68.7</v>
       </c>
       <c r="E112" s="62">
         <v>383.5</v>
       </c>
-      <c r="F112" s="16"/>
-[...2 lines deleted...]
-      <c r="I112" s="16"/>
+      <c r="F112" s="62">
+        <v>104.3</v>
+      </c>
+      <c r="G112" s="74">
+        <v>398.3</v>
+      </c>
+      <c r="H112" s="62">
+        <v>138.4</v>
+      </c>
+      <c r="I112" s="74">
+        <v>404.3</v>
+      </c>
       <c r="J112" s="16"/>
       <c r="K112" s="16"/>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
       <c r="N112" s="16"/>
       <c r="O112" s="16"/>
       <c r="P112" s="16"/>
       <c r="Q112" s="16"/>
       <c r="R112" s="16"/>
       <c r="S112" s="16"/>
       <c r="T112" s="16"/>
       <c r="U112" s="16"/>
       <c r="V112" s="16"/>
       <c r="W112" s="16"/>
       <c r="X112" s="16"/>
       <c r="Y112" s="16"/>
     </row>
     <row r="113" spans="1:25">
       <c r="A113" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B113" s="62">
         <v>251.8</v>
       </c>
       <c r="C113" s="36">
         <v>65.400000000000006</v>
       </c>
       <c r="D113" s="62">
         <v>509.6</v>
       </c>
       <c r="E113" s="36">
         <v>85.1</v>
       </c>
-      <c r="F113" s="16"/>
-[...2 lines deleted...]
-      <c r="I113" s="16"/>
+      <c r="F113" s="62">
+        <v>782</v>
+      </c>
+      <c r="G113" s="74">
+        <v>89.1</v>
+      </c>
+      <c r="H113" s="62">
+        <v>1048.0999999999999</v>
+      </c>
+      <c r="I113" s="74">
+        <v>87.1</v>
+      </c>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
       <c r="N113" s="16"/>
       <c r="O113" s="16"/>
       <c r="P113" s="16"/>
       <c r="Q113" s="16"/>
       <c r="R113" s="16"/>
       <c r="S113" s="16"/>
       <c r="T113" s="16"/>
       <c r="U113" s="16"/>
       <c r="V113" s="16"/>
       <c r="W113" s="16"/>
       <c r="X113" s="16"/>
       <c r="Y113" s="16"/>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B114" s="62">
         <v>38.200000000000003</v>
       </c>
       <c r="C114" s="62" t="s">
         <v>37</v>
       </c>
       <c r="D114" s="62">
         <v>72.2</v>
       </c>
       <c r="E114" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="F114" s="16"/>
-[...2 lines deleted...]
-      <c r="I114" s="16"/>
+      <c r="F114" s="62">
+        <v>107.6</v>
+      </c>
+      <c r="G114" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="H114" s="62">
+        <v>148.9</v>
+      </c>
+      <c r="I114" s="75" t="s">
+        <v>37</v>
+      </c>
       <c r="J114" s="16"/>
       <c r="K114" s="16"/>
       <c r="L114" s="16"/>
       <c r="M114" s="16"/>
       <c r="N114" s="16"/>
       <c r="O114" s="16"/>
       <c r="P114" s="16"/>
       <c r="Q114" s="16"/>
       <c r="R114" s="16"/>
       <c r="S114" s="16"/>
       <c r="T114" s="16"/>
       <c r="U114" s="16"/>
       <c r="V114" s="16"/>
       <c r="W114" s="16"/>
       <c r="X114" s="16"/>
       <c r="Y114" s="16"/>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B115" s="62">
         <v>29.3</v>
       </c>
       <c r="C115" s="36">
         <v>1517.9</v>
       </c>
       <c r="D115" s="62">
         <v>55.9</v>
       </c>
       <c r="E115" s="36">
         <v>212.7</v>
       </c>
-      <c r="F115" s="16"/>
-[...2 lines deleted...]
-      <c r="I115" s="16"/>
+      <c r="F115" s="62">
+        <v>84.8</v>
+      </c>
+      <c r="G115" s="74">
+        <v>132.5</v>
+      </c>
+      <c r="H115" s="62">
+        <v>115.2</v>
+      </c>
+      <c r="I115" s="74">
+        <v>139.80000000000001</v>
+      </c>
       <c r="J115" s="16"/>
       <c r="K115" s="16"/>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
       <c r="N115" s="16"/>
       <c r="O115" s="16"/>
       <c r="P115" s="16"/>
       <c r="Q115" s="16"/>
       <c r="R115" s="16"/>
       <c r="S115" s="16"/>
       <c r="T115" s="16"/>
       <c r="U115" s="16"/>
       <c r="V115" s="16"/>
       <c r="W115" s="16"/>
       <c r="X115" s="16"/>
       <c r="Y115" s="16"/>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B116" s="62">
         <v>233.8</v>
       </c>
       <c r="C116" s="36">
         <v>130.4</v>
       </c>
       <c r="D116" s="62">
         <v>463.2</v>
       </c>
       <c r="E116" s="36">
         <v>130.1</v>
       </c>
-      <c r="F116" s="16"/>
-[...2 lines deleted...]
-      <c r="I116" s="16"/>
+      <c r="F116" s="62">
+        <v>692.6</v>
+      </c>
+      <c r="G116" s="74">
+        <v>131.9</v>
+      </c>
+      <c r="H116" s="62">
+        <v>879.2</v>
+      </c>
+      <c r="I116" s="74">
+        <v>130.80000000000001</v>
+      </c>
       <c r="J116" s="16"/>
       <c r="K116" s="16"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
       <c r="N116" s="16"/>
       <c r="O116" s="16"/>
       <c r="P116" s="16"/>
       <c r="Q116" s="16"/>
       <c r="R116" s="16"/>
       <c r="S116" s="16"/>
       <c r="T116" s="16"/>
       <c r="U116" s="16"/>
       <c r="V116" s="16"/>
       <c r="W116" s="16"/>
       <c r="X116" s="16"/>
       <c r="Y116" s="16"/>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B117" s="62">
         <v>65.099999999999994</v>
       </c>
       <c r="C117" s="62">
         <v>657.3</v>
       </c>
       <c r="D117" s="62">
         <v>130.1</v>
       </c>
       <c r="E117" s="62">
         <v>503.6</v>
       </c>
-      <c r="F117" s="16"/>
-[...2 lines deleted...]
-      <c r="I117" s="16"/>
+      <c r="F117" s="62">
+        <v>195.2</v>
+      </c>
+      <c r="G117" s="74">
+        <v>533.4</v>
+      </c>
+      <c r="H117" s="62">
+        <v>260.2</v>
+      </c>
+      <c r="I117" s="74">
+        <v>522.9</v>
+      </c>
       <c r="J117" s="16"/>
       <c r="K117" s="16"/>
       <c r="L117" s="16"/>
       <c r="M117" s="16"/>
       <c r="N117" s="16"/>
       <c r="O117" s="16"/>
       <c r="P117" s="16"/>
       <c r="Q117" s="16"/>
       <c r="R117" s="16"/>
       <c r="S117" s="16"/>
       <c r="T117" s="16"/>
       <c r="U117" s="16"/>
       <c r="V117" s="16"/>
       <c r="W117" s="16"/>
       <c r="X117" s="16"/>
       <c r="Y117" s="16"/>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="62">
         <v>3.1</v>
       </c>
       <c r="C118" s="36">
         <v>230.3</v>
       </c>
       <c r="D118" s="62">
         <v>6.2</v>
       </c>
       <c r="E118" s="36">
         <v>229.1</v>
       </c>
-      <c r="F118" s="16"/>
-[...2 lines deleted...]
-      <c r="I118" s="16"/>
+      <c r="F118" s="62">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G118" s="74">
+        <v>228.1</v>
+      </c>
+      <c r="H118" s="62">
+        <v>12.4</v>
+      </c>
+      <c r="I118" s="74">
+        <v>228.9</v>
+      </c>
       <c r="J118" s="16"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
       <c r="N118" s="16"/>
       <c r="O118" s="16"/>
       <c r="P118" s="16"/>
       <c r="Q118" s="16"/>
       <c r="R118" s="16"/>
       <c r="S118" s="16"/>
       <c r="T118" s="16"/>
       <c r="U118" s="16"/>
       <c r="V118" s="16"/>
       <c r="W118" s="16"/>
       <c r="X118" s="16"/>
       <c r="Y118" s="16"/>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B119" s="63">
         <v>13.9</v>
       </c>
       <c r="C119" s="23">
         <v>11.3</v>
       </c>
       <c r="D119" s="63">
         <v>27.8</v>
       </c>
       <c r="E119" s="23">
         <v>11.2</v>
       </c>
-      <c r="F119" s="16"/>
-[...2 lines deleted...]
-      <c r="I119" s="16"/>
+      <c r="F119" s="63">
+        <v>41.6</v>
+      </c>
+      <c r="G119" s="77">
+        <v>13.9</v>
+      </c>
+      <c r="H119" s="63">
+        <v>55.5</v>
+      </c>
+      <c r="I119" s="77">
+        <v>15.8</v>
+      </c>
       <c r="J119" s="16"/>
       <c r="K119" s="16"/>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
       <c r="N119" s="16"/>
       <c r="O119" s="16"/>
       <c r="P119" s="16"/>
       <c r="Q119" s="16"/>
       <c r="R119" s="16"/>
       <c r="S119" s="16"/>
       <c r="T119" s="16"/>
       <c r="U119" s="16"/>
       <c r="V119" s="16"/>
       <c r="W119" s="16"/>
       <c r="X119" s="16"/>
       <c r="Y119" s="16"/>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="30" t="s">
         <v>99</v>
       </c>
       <c r="B120" s="16"/>
       <c r="C120" s="16"/>
       <c r="D120" s="16"/>
       <c r="E120" s="16"/>
@@ -10317,127 +10453,129 @@
       <c r="C124" s="16"/>
       <c r="D124" s="16"/>
       <c r="E124" s="16"/>
       <c r="F124" s="16"/>
       <c r="G124" s="16"/>
       <c r="H124" s="16"/>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
       <c r="N124" s="16"/>
       <c r="O124" s="16"/>
       <c r="P124" s="16"/>
       <c r="Q124" s="16"/>
       <c r="R124" s="16"/>
       <c r="S124" s="16"/>
       <c r="T124" s="16"/>
       <c r="U124" s="16"/>
       <c r="V124" s="16"/>
       <c r="W124" s="16"/>
       <c r="X124" s="16"/>
       <c r="Y124" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="76">
+  <mergeCells count="78">
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="A106:A107"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="B89:C89"/>
     <mergeCell ref="D106:E106"/>
-    <mergeCell ref="R89:S89"/>
-[...41 lines deleted...]
-    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="J89:K89"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="R21:S21"/>
     <mergeCell ref="T21:U21"/>
     <mergeCell ref="V21:W21"/>
     <mergeCell ref="A38:A39"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:E38"/>
-    <mergeCell ref="A106:A107"/>
-[...14 lines deleted...]
-    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="H106:I106"/>
+    <mergeCell ref="R89:S89"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="V55:W55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="N89:O89"/>
+    <mergeCell ref="P89:Q89"/>
+    <mergeCell ref="T89:U89"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="N72:O72"/>
+    <mergeCell ref="P72:Q72"/>
+    <mergeCell ref="L55:M55"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>