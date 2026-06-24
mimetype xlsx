--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="IPV provision food" sheetId="5" r:id="rId1"/>
     <sheet name="Volume provision food " sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFI by district" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV provision food'!$A$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Volume provision food '!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="113">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -355,50 +355,53 @@
     <t>January-August 2025</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
+  </si>
+  <si>
+    <t>January-May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -619,51 +622,51 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -875,91 +878,94 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1243,149 +1249,149 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:M22"/>
+      <selection activeCell="T21" sqref="T21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="98"/>
-[...10 lines deleted...]
-      <c r="M1" s="98"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
-      <c r="L2" s="105" t="s">
+      <c r="L2" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="105"/>
+      <c r="M2" s="106"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="99" t="s">
+      <c r="A4" s="100" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="100"/>
-[...10 lines deleted...]
-      <c r="M4" s="101"/>
+      <c r="B4" s="101"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
+      <c r="F4" s="101"/>
+      <c r="G4" s="101"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="101"/>
+      <c r="J4" s="101"/>
+      <c r="K4" s="101"/>
+      <c r="L4" s="101"/>
+      <c r="M4" s="102"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="9">
         <v>2019</v>
       </c>
       <c r="B5" s="5">
         <v>105.6</v>
       </c>
       <c r="C5" s="5">
         <v>96.9</v>
       </c>
       <c r="D5" s="5">
         <v>116.6</v>
       </c>
       <c r="E5" s="5">
         <v>103.2</v>
       </c>
       <c r="F5" s="5">
         <v>92.4</v>
       </c>
       <c r="G5" s="5">
         <v>97.1</v>
       </c>
       <c r="H5" s="5">
         <v>126.2</v>
@@ -1646,75 +1652,77 @@
         <v>97.6</v>
       </c>
       <c r="L11" s="6">
         <v>99.8</v>
       </c>
       <c r="M11" s="7">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="9">
         <v>2026</v>
       </c>
       <c r="B12" s="6">
         <v>56.9</v>
       </c>
       <c r="C12" s="6">
         <v>107.4</v>
       </c>
       <c r="D12" s="6">
         <v>101.8</v>
       </c>
       <c r="E12" s="5">
         <v>112.2</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="5">
+        <v>103.8</v>
+      </c>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="6"/>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A13" s="102" t="s">
+    <row r="13" spans="1:13" ht="15" customHeight="1">
+      <c r="A13" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="103"/>
-[...10 lines deleted...]
-      <c r="M13" s="104"/>
+      <c r="B13" s="104"/>
+      <c r="C13" s="104"/>
+      <c r="D13" s="104"/>
+      <c r="E13" s="104"/>
+      <c r="F13" s="104"/>
+      <c r="G13" s="104"/>
+      <c r="H13" s="104"/>
+      <c r="I13" s="104"/>
+      <c r="J13" s="104"/>
+      <c r="K13" s="104"/>
+      <c r="L13" s="104"/>
+      <c r="M13" s="105"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2019</v>
       </c>
       <c r="B14" s="5">
         <v>110.1</v>
       </c>
       <c r="C14" s="5">
         <v>105.5</v>
       </c>
       <c r="D14" s="5">
         <v>123</v>
       </c>
       <c r="E14" s="5">
         <v>124.9</v>
       </c>
       <c r="F14" s="5">
         <v>115.3</v>
       </c>
       <c r="G14" s="5">
         <v>107.4</v>
       </c>
       <c r="H14" s="5">
         <v>146.19999999999999</v>
@@ -1975,75 +1983,77 @@
         <v>95</v>
       </c>
       <c r="L20" s="6">
         <v>97.4</v>
       </c>
       <c r="M20" s="5">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="9">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>100.2</v>
       </c>
       <c r="C21" s="6">
         <v>90.6</v>
       </c>
       <c r="D21" s="6">
         <v>89.5</v>
       </c>
       <c r="E21" s="8">
         <v>104.3</v>
       </c>
-      <c r="F21" s="8"/>
+      <c r="F21" s="8">
+        <v>117.5</v>
+      </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A22" s="102" t="s">
+    <row r="22" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A22" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="103"/>
-[...10 lines deleted...]
-      <c r="M22" s="104"/>
+      <c r="B22" s="104"/>
+      <c r="C22" s="104"/>
+      <c r="D22" s="104"/>
+      <c r="E22" s="104"/>
+      <c r="F22" s="104"/>
+      <c r="G22" s="104"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="104"/>
+      <c r="J22" s="104"/>
+      <c r="K22" s="104"/>
+      <c r="L22" s="104"/>
+      <c r="M22" s="105"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="9">
         <v>2019</v>
       </c>
       <c r="B23" s="5">
         <v>110.1</v>
       </c>
       <c r="C23" s="5">
         <v>107.8</v>
       </c>
       <c r="D23" s="5">
         <v>113</v>
       </c>
       <c r="E23" s="5">
         <v>116.1</v>
       </c>
       <c r="F23" s="5">
         <v>115.8</v>
       </c>
       <c r="G23" s="5">
         <v>114.4</v>
       </c>
       <c r="H23" s="5">
         <v>118.8</v>
@@ -2304,122 +2314,124 @@
         <v>104.4</v>
       </c>
       <c r="L29" s="48">
         <v>103.8</v>
       </c>
       <c r="M29" s="48">
         <v>104.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="9">
         <v>2026</v>
       </c>
       <c r="B30" s="6">
         <v>100.2</v>
       </c>
       <c r="C30" s="6">
         <v>95</v>
       </c>
       <c r="D30" s="6">
         <v>93</v>
       </c>
       <c r="E30" s="48">
         <v>95.9</v>
       </c>
-      <c r="F30" s="94"/>
+      <c r="F30" s="48">
+        <v>100.1</v>
+      </c>
       <c r="G30" s="94"/>
       <c r="H30" s="94"/>
       <c r="I30" s="94"/>
       <c r="J30" s="94"/>
       <c r="K30" s="94"/>
       <c r="L30" s="94"/>
       <c r="M30" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="98"/>
-[...10 lines deleted...]
-      <c r="M1" s="98"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="106" t="s">
+      <c r="A2" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="106"/>
-[...10 lines deleted...]
-      <c r="M2" s="106"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="80"/>
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="13" t="s">
@@ -2796,111 +2808,113 @@
         <v>2421.9</v>
       </c>
       <c r="L11" s="84">
         <v>2492.5</v>
       </c>
       <c r="M11" s="84">
         <v>3312.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="83">
         <v>2026</v>
       </c>
       <c r="B12" s="84">
         <v>1912</v>
       </c>
       <c r="C12" s="84">
         <v>2073.5</v>
       </c>
       <c r="D12" s="84">
         <v>2126.3000000000002</v>
       </c>
       <c r="E12" s="84">
         <v>2385.5</v>
       </c>
-      <c r="F12" s="92"/>
+      <c r="F12" s="84">
+        <v>2480.8000000000002</v>
+      </c>
       <c r="G12" s="92"/>
       <c r="H12" s="92"/>
       <c r="I12" s="92"/>
       <c r="J12" s="92"/>
       <c r="K12" s="92"/>
       <c r="L12" s="93"/>
       <c r="M12" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y124"/>
   <sheetViews>
-    <sheetView topLeftCell="A91" workbookViewId="0">
-      <selection activeCell="K5" sqref="K5"/>
+    <sheetView topLeftCell="A88" workbookViewId="0">
+      <selection activeCell="N108" sqref="N108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="111"/>
-[...22 lines deleted...]
-      <c r="Y1" s="111"/>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
+      <c r="N1" s="112"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="112"/>
+      <c r="Q1" s="112"/>
+      <c r="R1" s="112"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="112"/>
+      <c r="V1" s="112"/>
+      <c r="W1" s="112"/>
+      <c r="X1" s="112"/>
+      <c r="Y1" s="112"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
       <c r="W2" s="16"/>
@@ -2914,101 +2928,101 @@
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
       <c r="W3" s="16"/>
       <c r="X3" s="16"/>
       <c r="Y3" s="16"/>
     </row>
     <row r="4" spans="1:25" ht="27" customHeight="1">
       <c r="A4" s="109"/>
-      <c r="B4" s="107" t="s">
+      <c r="B4" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="107"/>
-      <c r="D4" s="107" t="s">
+      <c r="C4" s="108"/>
+      <c r="D4" s="108" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="107"/>
-      <c r="F4" s="107" t="s">
+      <c r="E4" s="108"/>
+      <c r="F4" s="108" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="107"/>
-      <c r="H4" s="107" t="s">
+      <c r="G4" s="108"/>
+      <c r="H4" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="107"/>
-      <c r="J4" s="107" t="s">
+      <c r="I4" s="108"/>
+      <c r="J4" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="K4" s="107"/>
-      <c r="L4" s="107" t="s">
+      <c r="K4" s="108"/>
+      <c r="L4" s="108" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="107"/>
-      <c r="N4" s="107" t="s">
+      <c r="M4" s="108"/>
+      <c r="N4" s="108" t="s">
         <v>43</v>
       </c>
-      <c r="O4" s="107"/>
-      <c r="P4" s="107" t="s">
+      <c r="O4" s="108"/>
+      <c r="P4" s="108" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="107"/>
-      <c r="R4" s="107" t="s">
+      <c r="Q4" s="108"/>
+      <c r="R4" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="S4" s="107"/>
-      <c r="T4" s="107" t="s">
+      <c r="S4" s="108"/>
+      <c r="T4" s="108" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="107"/>
-      <c r="V4" s="107" t="s">
+      <c r="U4" s="108"/>
+      <c r="V4" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="W4" s="107"/>
-      <c r="X4" s="107" t="s">
+      <c r="W4" s="108"/>
+      <c r="X4" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" s="107"/>
+      <c r="Y4" s="108"/>
     </row>
     <row r="5" spans="1:25" ht="45">
-      <c r="A5" s="112"/>
+      <c r="A5" s="113"/>
       <c r="B5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -4045,98 +4059,98 @@
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
     </row>
     <row r="21" spans="1:25" ht="22.5" customHeight="1">
       <c r="A21" s="109"/>
-      <c r="B21" s="107" t="s">
+      <c r="B21" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="107"/>
-      <c r="D21" s="107" t="s">
+      <c r="C21" s="108"/>
+      <c r="D21" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="E21" s="107"/>
-      <c r="F21" s="107" t="s">
+      <c r="E21" s="108"/>
+      <c r="F21" s="108" t="s">
         <v>50</v>
       </c>
-      <c r="G21" s="107"/>
-      <c r="H21" s="107" t="s">
+      <c r="G21" s="108"/>
+      <c r="H21" s="108" t="s">
         <v>51</v>
       </c>
-      <c r="I21" s="107"/>
-      <c r="J21" s="107" t="s">
+      <c r="I21" s="108"/>
+      <c r="J21" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="K21" s="107"/>
-      <c r="L21" s="107" t="s">
+      <c r="K21" s="108"/>
+      <c r="L21" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="M21" s="107"/>
-      <c r="N21" s="107" t="s">
+      <c r="M21" s="108"/>
+      <c r="N21" s="108" t="s">
         <v>54</v>
       </c>
-      <c r="O21" s="107"/>
-      <c r="P21" s="107" t="s">
+      <c r="O21" s="108"/>
+      <c r="P21" s="108" t="s">
         <v>55</v>
       </c>
-      <c r="Q21" s="107"/>
-      <c r="R21" s="107" t="s">
+      <c r="Q21" s="108"/>
+      <c r="R21" s="108" t="s">
         <v>56</v>
       </c>
-      <c r="S21" s="107"/>
-      <c r="T21" s="107" t="s">
+      <c r="S21" s="108"/>
+      <c r="T21" s="108" t="s">
         <v>57</v>
       </c>
-      <c r="U21" s="107"/>
-      <c r="V21" s="107" t="s">
+      <c r="U21" s="108"/>
+      <c r="V21" s="108" t="s">
         <v>58</v>
       </c>
-      <c r="W21" s="107"/>
-      <c r="X21" s="107" t="s">
+      <c r="W21" s="108"/>
+      <c r="X21" s="108" t="s">
         <v>59</v>
       </c>
-      <c r="Y21" s="107"/>
+      <c r="Y21" s="108"/>
     </row>
     <row r="22" spans="1:25" ht="45">
       <c r="A22" s="110"/>
       <c r="B22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="18" t="s">
@@ -5176,98 +5190,98 @@
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="16"/>
     </row>
     <row r="38" spans="1:25" ht="25.5" customHeight="1">
       <c r="A38" s="109"/>
-      <c r="B38" s="107" t="s">
+      <c r="B38" s="108" t="s">
         <v>20</v>
       </c>
-      <c r="C38" s="107"/>
-      <c r="D38" s="107" t="s">
+      <c r="C38" s="108"/>
+      <c r="D38" s="108" t="s">
         <v>60</v>
       </c>
-      <c r="E38" s="107"/>
-      <c r="F38" s="107" t="s">
+      <c r="E38" s="108"/>
+      <c r="F38" s="108" t="s">
         <v>61</v>
       </c>
-      <c r="G38" s="107"/>
-      <c r="H38" s="107" t="s">
+      <c r="G38" s="108"/>
+      <c r="H38" s="108" t="s">
         <v>62</v>
       </c>
-      <c r="I38" s="107"/>
-      <c r="J38" s="107" t="s">
+      <c r="I38" s="108"/>
+      <c r="J38" s="108" t="s">
         <v>63</v>
       </c>
-      <c r="K38" s="107"/>
-      <c r="L38" s="107" t="s">
+      <c r="K38" s="108"/>
+      <c r="L38" s="108" t="s">
         <v>64</v>
       </c>
-      <c r="M38" s="107"/>
-      <c r="N38" s="107" t="s">
+      <c r="M38" s="108"/>
+      <c r="N38" s="108" t="s">
         <v>65</v>
       </c>
-      <c r="O38" s="107"/>
-      <c r="P38" s="107" t="s">
+      <c r="O38" s="108"/>
+      <c r="P38" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="Q38" s="107"/>
-      <c r="R38" s="107" t="s">
+      <c r="Q38" s="108"/>
+      <c r="R38" s="108" t="s">
         <v>67</v>
       </c>
-      <c r="S38" s="107"/>
-      <c r="T38" s="107" t="s">
+      <c r="S38" s="108"/>
+      <c r="T38" s="108" t="s">
         <v>68</v>
       </c>
-      <c r="U38" s="108"/>
-      <c r="V38" s="107" t="s">
+      <c r="U38" s="111"/>
+      <c r="V38" s="108" t="s">
         <v>69</v>
       </c>
-      <c r="W38" s="108"/>
-      <c r="X38" s="107" t="s">
+      <c r="W38" s="111"/>
+      <c r="X38" s="108" t="s">
         <v>70</v>
       </c>
-      <c r="Y38" s="107"/>
+      <c r="Y38" s="108"/>
     </row>
     <row r="39" spans="1:25" ht="45">
       <c r="A39" s="110"/>
       <c r="B39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H39" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="18" t="s">
@@ -6307,98 +6321,98 @@
       <c r="D54" s="16"/>
       <c r="E54" s="16"/>
       <c r="F54" s="16"/>
       <c r="G54" s="16"/>
       <c r="H54" s="16"/>
       <c r="I54" s="16"/>
       <c r="J54" s="16"/>
       <c r="K54" s="16"/>
       <c r="L54" s="16"/>
       <c r="M54" s="16"/>
       <c r="N54" s="16"/>
       <c r="O54" s="16"/>
       <c r="P54" s="16"/>
       <c r="Q54" s="16"/>
       <c r="R54" s="16"/>
       <c r="S54" s="16"/>
       <c r="T54" s="16"/>
       <c r="U54" s="16"/>
       <c r="V54" s="16"/>
       <c r="W54" s="16"/>
       <c r="X54" s="16"/>
       <c r="Y54" s="16"/>
     </row>
     <row r="55" spans="1:25" ht="28.5" customHeight="1">
       <c r="A55" s="109"/>
-      <c r="B55" s="107" t="s">
+      <c r="B55" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="C55" s="108"/>
-      <c r="D55" s="107" t="s">
+      <c r="C55" s="111"/>
+      <c r="D55" s="108" t="s">
         <v>71</v>
       </c>
-      <c r="E55" s="107"/>
-      <c r="F55" s="107" t="s">
+      <c r="E55" s="108"/>
+      <c r="F55" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="G55" s="107"/>
-      <c r="H55" s="107" t="s">
+      <c r="G55" s="108"/>
+      <c r="H55" s="108" t="s">
         <v>73</v>
       </c>
-      <c r="I55" s="107"/>
-      <c r="J55" s="107" t="s">
+      <c r="I55" s="108"/>
+      <c r="J55" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="K55" s="107"/>
-      <c r="L55" s="107" t="s">
+      <c r="K55" s="108"/>
+      <c r="L55" s="108" t="s">
         <v>75</v>
       </c>
-      <c r="M55" s="107"/>
-      <c r="N55" s="107" t="s">
+      <c r="M55" s="108"/>
+      <c r="N55" s="108" t="s">
         <v>76</v>
       </c>
-      <c r="O55" s="108"/>
-      <c r="P55" s="107" t="s">
+      <c r="O55" s="111"/>
+      <c r="P55" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="Q55" s="108"/>
-      <c r="R55" s="107" t="s">
+      <c r="Q55" s="111"/>
+      <c r="R55" s="108" t="s">
         <v>78</v>
       </c>
-      <c r="S55" s="108"/>
-      <c r="T55" s="107" t="s">
+      <c r="S55" s="111"/>
+      <c r="T55" s="108" t="s">
         <v>79</v>
       </c>
-      <c r="U55" s="108"/>
-      <c r="V55" s="107" t="s">
+      <c r="U55" s="111"/>
+      <c r="V55" s="108" t="s">
         <v>80</v>
       </c>
-      <c r="W55" s="108"/>
-      <c r="X55" s="107" t="s">
+      <c r="W55" s="111"/>
+      <c r="X55" s="108" t="s">
         <v>81</v>
       </c>
-      <c r="Y55" s="107"/>
+      <c r="Y55" s="108"/>
     </row>
     <row r="56" spans="1:25" ht="45">
       <c r="A56" s="110"/>
       <c r="B56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="D56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="18" t="s">
         <v>36</v>
       </c>
       <c r="H56" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="18" t="s">
@@ -7438,82 +7452,82 @@
       <c r="D71" s="16"/>
       <c r="E71" s="16"/>
       <c r="F71" s="16"/>
       <c r="G71" s="16"/>
       <c r="H71" s="16"/>
       <c r="I71" s="16"/>
       <c r="J71" s="16"/>
       <c r="K71" s="16"/>
       <c r="L71" s="16"/>
       <c r="M71" s="16"/>
       <c r="N71" s="16"/>
       <c r="O71" s="16"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="16"/>
       <c r="R71" s="16"/>
       <c r="S71" s="16"/>
       <c r="T71" s="16"/>
       <c r="U71" s="16"/>
       <c r="V71" s="16"/>
       <c r="W71" s="16"/>
       <c r="X71" s="16"/>
       <c r="Y71" s="16"/>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="109"/>
-      <c r="B72" s="107" t="s">
+      <c r="B72" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="C72" s="108"/>
-      <c r="D72" s="107" t="s">
+      <c r="C72" s="111"/>
+      <c r="D72" s="108" t="s">
         <v>83</v>
       </c>
-      <c r="E72" s="107"/>
-      <c r="F72" s="107" t="s">
+      <c r="E72" s="108"/>
+      <c r="F72" s="108" t="s">
         <v>84</v>
       </c>
-      <c r="G72" s="108"/>
-      <c r="H72" s="107" t="s">
+      <c r="G72" s="111"/>
+      <c r="H72" s="108" t="s">
         <v>85</v>
       </c>
-      <c r="I72" s="108"/>
-      <c r="J72" s="107" t="s">
+      <c r="I72" s="111"/>
+      <c r="J72" s="108" t="s">
         <v>86</v>
       </c>
-      <c r="K72" s="107"/>
-      <c r="L72" s="107" t="s">
+      <c r="K72" s="108"/>
+      <c r="L72" s="108" t="s">
         <v>87</v>
       </c>
-      <c r="M72" s="108"/>
-      <c r="N72" s="107" t="s">
+      <c r="M72" s="111"/>
+      <c r="N72" s="108" t="s">
         <v>88</v>
       </c>
-      <c r="O72" s="108"/>
-      <c r="P72" s="107" t="s">
+      <c r="O72" s="111"/>
+      <c r="P72" s="108" t="s">
         <v>89</v>
       </c>
-      <c r="Q72" s="108"/>
+      <c r="Q72" s="111"/>
       <c r="R72" s="49" t="s">
         <v>82</v>
       </c>
       <c r="S72" s="49"/>
       <c r="T72" s="49" t="s">
         <v>90</v>
       </c>
       <c r="U72" s="49"/>
       <c r="V72" s="49" t="s">
         <v>91</v>
       </c>
       <c r="W72" s="49"/>
       <c r="X72" s="49" t="s">
         <v>92</v>
       </c>
       <c r="Y72" s="49"/>
     </row>
     <row r="73" spans="1:25" ht="45">
       <c r="A73" s="110"/>
       <c r="B73" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="18" t="s">
         <v>36</v>
       </c>
@@ -8569,90 +8583,90 @@
       <c r="D88" s="16"/>
       <c r="E88" s="16"/>
       <c r="F88" s="16"/>
       <c r="G88" s="16"/>
       <c r="H88" s="16"/>
       <c r="I88" s="16"/>
       <c r="J88" s="16"/>
       <c r="K88" s="16"/>
       <c r="L88" s="16"/>
       <c r="M88" s="16"/>
       <c r="N88" s="16"/>
       <c r="O88" s="16"/>
       <c r="P88" s="24"/>
       <c r="Q88" s="24"/>
       <c r="R88" s="16"/>
       <c r="S88" s="16"/>
       <c r="T88" s="16"/>
       <c r="U88" s="16"/>
       <c r="V88" s="16"/>
       <c r="W88" s="16"/>
       <c r="X88" s="16"/>
       <c r="Y88" s="16"/>
     </row>
     <row r="89" spans="1:25" ht="15" customHeight="1">
       <c r="A89" s="109"/>
-      <c r="B89" s="107" t="s">
+      <c r="B89" s="108" t="s">
         <v>93</v>
       </c>
-      <c r="C89" s="108"/>
-      <c r="D89" s="107" t="s">
+      <c r="C89" s="111"/>
+      <c r="D89" s="108" t="s">
         <v>94</v>
       </c>
-      <c r="E89" s="107"/>
-      <c r="F89" s="107" t="s">
+      <c r="E89" s="108"/>
+      <c r="F89" s="108" t="s">
         <v>95</v>
       </c>
-      <c r="G89" s="107"/>
-      <c r="H89" s="107" t="s">
+      <c r="G89" s="108"/>
+      <c r="H89" s="108" t="s">
         <v>96</v>
       </c>
-      <c r="I89" s="107"/>
-      <c r="J89" s="107" t="s">
+      <c r="I89" s="108"/>
+      <c r="J89" s="108" t="s">
         <v>97</v>
       </c>
-      <c r="K89" s="107"/>
-      <c r="L89" s="107" t="s">
+      <c r="K89" s="108"/>
+      <c r="L89" s="108" t="s">
         <v>87</v>
       </c>
-      <c r="M89" s="107"/>
-      <c r="N89" s="107" t="s">
+      <c r="M89" s="108"/>
+      <c r="N89" s="108" t="s">
         <v>98</v>
       </c>
-      <c r="O89" s="108"/>
-      <c r="P89" s="107" t="s">
+      <c r="O89" s="111"/>
+      <c r="P89" s="108" t="s">
         <v>103</v>
       </c>
-      <c r="Q89" s="107"/>
-      <c r="R89" s="107" t="s">
+      <c r="Q89" s="108"/>
+      <c r="R89" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="S89" s="107"/>
-      <c r="T89" s="107" t="s">
+      <c r="S89" s="108"/>
+      <c r="T89" s="108" t="s">
         <v>105</v>
       </c>
-      <c r="U89" s="107"/>
+      <c r="U89" s="108"/>
       <c r="V89" s="49" t="s">
         <v>106</v>
       </c>
       <c r="W89" s="49"/>
       <c r="X89" s="49" t="s">
         <v>107</v>
       </c>
       <c r="Y89" s="49"/>
     </row>
     <row r="90" spans="1:25" ht="45">
       <c r="A90" s="110"/>
       <c r="B90" s="60" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="61" t="s">
         <v>36</v>
       </c>
       <c r="D90" s="64" t="s">
         <v>18</v>
       </c>
       <c r="E90" s="64" t="s">
         <v>36</v>
       </c>
       <c r="F90" s="65" t="s">
         <v>18</v>
@@ -9699,651 +9713,705 @@
       <c r="D105" s="16"/>
       <c r="E105" s="16"/>
       <c r="F105" s="16"/>
       <c r="G105" s="16"/>
       <c r="H105" s="16"/>
       <c r="I105" s="16"/>
       <c r="J105" s="16"/>
       <c r="K105" s="16"/>
       <c r="L105" s="16"/>
       <c r="M105" s="16"/>
       <c r="N105" s="16"/>
       <c r="O105" s="16"/>
       <c r="P105" s="16"/>
       <c r="Q105" s="16"/>
       <c r="R105" s="16"/>
       <c r="S105" s="16"/>
       <c r="T105" s="16"/>
       <c r="U105" s="16"/>
       <c r="V105" s="16"/>
       <c r="W105" s="16"/>
       <c r="X105" s="16"/>
       <c r="Y105" s="16"/>
     </row>
     <row r="106" spans="1:25">
       <c r="A106" s="109"/>
-      <c r="B106" s="107" t="s">
+      <c r="B106" s="108" t="s">
         <v>108</v>
       </c>
-      <c r="C106" s="108"/>
-      <c r="D106" s="107" t="s">
+      <c r="C106" s="111"/>
+      <c r="D106" s="108" t="s">
         <v>109</v>
       </c>
-      <c r="E106" s="107"/>
-      <c r="F106" s="107" t="s">
+      <c r="E106" s="108"/>
+      <c r="F106" s="108" t="s">
         <v>110</v>
       </c>
-      <c r="G106" s="107"/>
-      <c r="H106" s="107" t="s">
+      <c r="G106" s="108"/>
+      <c r="H106" s="108" t="s">
         <v>111</v>
       </c>
-      <c r="I106" s="107"/>
-[...1 lines deleted...]
-      <c r="K106" s="16"/>
+      <c r="I106" s="108"/>
+      <c r="J106" s="108" t="s">
+        <v>112</v>
+      </c>
+      <c r="K106" s="108"/>
       <c r="L106" s="16"/>
       <c r="M106" s="16"/>
       <c r="N106" s="16"/>
       <c r="O106" s="16"/>
       <c r="P106" s="16"/>
       <c r="Q106" s="16"/>
       <c r="R106" s="16"/>
       <c r="S106" s="16"/>
       <c r="T106" s="16"/>
       <c r="U106" s="16"/>
       <c r="V106" s="16"/>
       <c r="W106" s="16"/>
       <c r="X106" s="16"/>
       <c r="Y106" s="16"/>
     </row>
     <row r="107" spans="1:25" ht="45">
       <c r="A107" s="110"/>
       <c r="B107" s="89" t="s">
         <v>18</v>
       </c>
       <c r="C107" s="90" t="s">
         <v>36</v>
       </c>
       <c r="D107" s="91" t="s">
         <v>18</v>
       </c>
       <c r="E107" s="91" t="s">
         <v>36</v>
       </c>
       <c r="F107" s="95" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="95" t="s">
         <v>36</v>
       </c>
       <c r="H107" s="96" t="s">
         <v>18</v>
       </c>
       <c r="I107" s="96" t="s">
         <v>36</v>
       </c>
-      <c r="J107" s="16"/>
-      <c r="K107" s="16"/>
+      <c r="J107" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="K107" s="97" t="s">
+        <v>36</v>
+      </c>
       <c r="L107" s="16"/>
       <c r="M107" s="16"/>
       <c r="N107" s="16"/>
       <c r="O107" s="16"/>
       <c r="P107" s="16"/>
       <c r="Q107" s="16"/>
       <c r="R107" s="16"/>
       <c r="S107" s="16"/>
       <c r="T107" s="16"/>
       <c r="U107" s="16"/>
       <c r="V107" s="16"/>
       <c r="W107" s="16"/>
       <c r="X107" s="16"/>
       <c r="Y107" s="16"/>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="26">
         <v>1912</v>
       </c>
       <c r="C108" s="27">
         <v>100.2</v>
       </c>
       <c r="D108" s="26">
         <v>3985.5</v>
       </c>
       <c r="E108" s="27">
         <v>95</v>
       </c>
       <c r="F108" s="26">
         <v>6111.8</v>
       </c>
       <c r="G108" s="74">
         <v>93</v>
       </c>
       <c r="H108" s="26">
         <v>8497.2999999999993</v>
       </c>
       <c r="I108" s="74">
         <v>95.9</v>
       </c>
-      <c r="J108" s="16"/>
-      <c r="K108" s="16"/>
+      <c r="J108" s="26">
+        <v>10978.1</v>
+      </c>
+      <c r="K108" s="74">
+        <v>100.1</v>
+      </c>
       <c r="L108" s="16"/>
       <c r="M108" s="16"/>
       <c r="N108" s="16"/>
       <c r="O108" s="16"/>
       <c r="P108" s="16"/>
       <c r="Q108" s="16"/>
       <c r="R108" s="16"/>
       <c r="S108" s="16"/>
       <c r="T108" s="16"/>
       <c r="U108" s="16"/>
       <c r="V108" s="16"/>
       <c r="W108" s="16"/>
       <c r="X108" s="16"/>
       <c r="Y108" s="16"/>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B109" s="62">
         <v>1216.2</v>
       </c>
       <c r="C109" s="36">
         <v>104.1</v>
       </c>
       <c r="D109" s="62">
         <v>2602.1999999999998</v>
       </c>
       <c r="E109" s="36">
         <v>92.1</v>
       </c>
       <c r="F109" s="62">
         <v>4019.3</v>
       </c>
       <c r="G109" s="74">
         <v>87.7</v>
       </c>
       <c r="H109" s="62">
         <v>5741.2</v>
       </c>
       <c r="I109" s="74">
         <v>91.9</v>
       </c>
-      <c r="J109" s="16"/>
-      <c r="K109" s="16"/>
+      <c r="J109" s="62">
+        <v>7545.9</v>
+      </c>
+      <c r="K109" s="74">
+        <v>96.3</v>
+      </c>
       <c r="L109" s="16"/>
       <c r="M109" s="16"/>
       <c r="N109" s="16"/>
       <c r="O109" s="16"/>
       <c r="P109" s="16"/>
       <c r="Q109" s="16"/>
       <c r="R109" s="16"/>
       <c r="S109" s="16"/>
       <c r="T109" s="16"/>
       <c r="U109" s="16"/>
       <c r="V109" s="16"/>
       <c r="W109" s="16"/>
       <c r="X109" s="16"/>
       <c r="Y109" s="16"/>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B110" s="62">
         <v>1.5</v>
       </c>
       <c r="C110" s="62" t="s">
         <v>37</v>
       </c>
       <c r="D110" s="62">
         <v>3.1</v>
       </c>
       <c r="E110" s="62">
         <v>9.1999999999999993</v>
       </c>
       <c r="F110" s="62">
         <v>4.5999999999999996</v>
       </c>
       <c r="G110" s="74">
         <v>7.5</v>
       </c>
       <c r="H110" s="62">
         <v>6.2</v>
       </c>
       <c r="I110" s="74">
         <v>6.6</v>
       </c>
-      <c r="J110" s="16"/>
-      <c r="K110" s="16"/>
+      <c r="J110" s="62">
+        <v>7.7</v>
+      </c>
+      <c r="K110" s="74">
+        <v>6.2</v>
+      </c>
       <c r="L110" s="16"/>
       <c r="M110" s="16"/>
       <c r="N110" s="16"/>
       <c r="O110" s="16"/>
       <c r="P110" s="16"/>
       <c r="Q110" s="16"/>
       <c r="R110" s="16"/>
       <c r="S110" s="16"/>
       <c r="T110" s="16"/>
       <c r="U110" s="16"/>
       <c r="V110" s="16"/>
       <c r="W110" s="16"/>
       <c r="X110" s="16"/>
       <c r="Y110" s="16"/>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="62">
         <v>23.5</v>
       </c>
       <c r="C111" s="36">
         <v>75.400000000000006</v>
       </c>
       <c r="D111" s="62">
         <v>46.5</v>
       </c>
       <c r="E111" s="36">
         <v>75.599999999999994</v>
       </c>
       <c r="F111" s="62">
         <v>70.5</v>
       </c>
       <c r="G111" s="74">
         <v>77.400000000000006</v>
       </c>
       <c r="H111" s="62">
         <v>92</v>
       </c>
       <c r="I111" s="74">
         <v>77.400000000000006</v>
       </c>
-      <c r="J111" s="16"/>
-      <c r="K111" s="16"/>
+      <c r="J111" s="62">
+        <v>114</v>
+      </c>
+      <c r="K111" s="74">
+        <v>78.599999999999994</v>
+      </c>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
       <c r="N111" s="16"/>
       <c r="O111" s="16"/>
       <c r="P111" s="16"/>
       <c r="Q111" s="16"/>
       <c r="R111" s="16"/>
       <c r="S111" s="16"/>
       <c r="T111" s="16"/>
       <c r="U111" s="16"/>
       <c r="V111" s="16"/>
       <c r="W111" s="16"/>
       <c r="X111" s="16"/>
       <c r="Y111" s="16"/>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="62">
         <v>35.6</v>
       </c>
       <c r="C112" s="62">
         <v>399.5</v>
       </c>
       <c r="D112" s="62">
         <v>68.7</v>
       </c>
       <c r="E112" s="62">
         <v>383.5</v>
       </c>
       <c r="F112" s="62">
         <v>104.3</v>
       </c>
       <c r="G112" s="74">
         <v>398.3</v>
       </c>
       <c r="H112" s="62">
         <v>138.4</v>
       </c>
       <c r="I112" s="74">
         <v>404.3</v>
       </c>
-      <c r="J112" s="16"/>
-      <c r="K112" s="16"/>
+      <c r="J112" s="62">
+        <v>171.9</v>
+      </c>
+      <c r="K112" s="74">
+        <v>407.4</v>
+      </c>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
       <c r="N112" s="16"/>
       <c r="O112" s="16"/>
       <c r="P112" s="16"/>
       <c r="Q112" s="16"/>
       <c r="R112" s="16"/>
       <c r="S112" s="16"/>
       <c r="T112" s="16"/>
       <c r="U112" s="16"/>
       <c r="V112" s="16"/>
       <c r="W112" s="16"/>
       <c r="X112" s="16"/>
       <c r="Y112" s="16"/>
     </row>
     <row r="113" spans="1:25">
       <c r="A113" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B113" s="62">
         <v>251.8</v>
       </c>
       <c r="C113" s="36">
         <v>65.400000000000006</v>
       </c>
       <c r="D113" s="62">
         <v>509.6</v>
       </c>
       <c r="E113" s="36">
         <v>85.1</v>
       </c>
       <c r="F113" s="62">
         <v>782</v>
       </c>
       <c r="G113" s="74">
         <v>89.1</v>
       </c>
       <c r="H113" s="62">
         <v>1048.0999999999999</v>
       </c>
       <c r="I113" s="74">
         <v>87.1</v>
       </c>
-      <c r="J113" s="16"/>
-      <c r="K113" s="16"/>
+      <c r="J113" s="62">
+        <v>1290</v>
+      </c>
+      <c r="K113" s="74">
+        <v>92.3</v>
+      </c>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
       <c r="N113" s="16"/>
       <c r="O113" s="16"/>
       <c r="P113" s="16"/>
       <c r="Q113" s="16"/>
       <c r="R113" s="16"/>
       <c r="S113" s="16"/>
       <c r="T113" s="16"/>
       <c r="U113" s="16"/>
       <c r="V113" s="16"/>
       <c r="W113" s="16"/>
       <c r="X113" s="16"/>
       <c r="Y113" s="16"/>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B114" s="62">
         <v>38.200000000000003</v>
       </c>
       <c r="C114" s="62" t="s">
         <v>37</v>
       </c>
       <c r="D114" s="62">
         <v>72.2</v>
       </c>
       <c r="E114" s="62" t="s">
         <v>37</v>
       </c>
       <c r="F114" s="62">
         <v>107.6</v>
       </c>
       <c r="G114" s="75" t="s">
         <v>37</v>
       </c>
       <c r="H114" s="62">
         <v>148.9</v>
       </c>
       <c r="I114" s="75" t="s">
         <v>37</v>
       </c>
-      <c r="J114" s="16"/>
-      <c r="K114" s="16"/>
+      <c r="J114" s="62">
+        <v>189.6</v>
+      </c>
+      <c r="K114" s="75" t="s">
+        <v>37</v>
+      </c>
       <c r="L114" s="16"/>
       <c r="M114" s="16"/>
       <c r="N114" s="16"/>
       <c r="O114" s="16"/>
       <c r="P114" s="16"/>
       <c r="Q114" s="16"/>
       <c r="R114" s="16"/>
       <c r="S114" s="16"/>
       <c r="T114" s="16"/>
       <c r="U114" s="16"/>
       <c r="V114" s="16"/>
       <c r="W114" s="16"/>
       <c r="X114" s="16"/>
       <c r="Y114" s="16"/>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B115" s="62">
         <v>29.3</v>
       </c>
       <c r="C115" s="36">
         <v>1517.9</v>
       </c>
       <c r="D115" s="62">
         <v>55.9</v>
       </c>
       <c r="E115" s="36">
         <v>212.7</v>
       </c>
       <c r="F115" s="62">
         <v>84.8</v>
       </c>
       <c r="G115" s="74">
         <v>132.5</v>
       </c>
       <c r="H115" s="62">
         <v>115.2</v>
       </c>
       <c r="I115" s="74">
         <v>139.80000000000001</v>
       </c>
-      <c r="J115" s="16"/>
-      <c r="K115" s="16"/>
+      <c r="J115" s="62">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="K115" s="74">
+        <v>139</v>
+      </c>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
       <c r="N115" s="16"/>
       <c r="O115" s="16"/>
       <c r="P115" s="16"/>
       <c r="Q115" s="16"/>
       <c r="R115" s="16"/>
       <c r="S115" s="16"/>
       <c r="T115" s="16"/>
       <c r="U115" s="16"/>
       <c r="V115" s="16"/>
       <c r="W115" s="16"/>
       <c r="X115" s="16"/>
       <c r="Y115" s="16"/>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B116" s="62">
         <v>233.8</v>
       </c>
       <c r="C116" s="36">
         <v>130.4</v>
       </c>
       <c r="D116" s="62">
         <v>463.2</v>
       </c>
       <c r="E116" s="36">
         <v>130.1</v>
       </c>
       <c r="F116" s="62">
         <v>692.6</v>
       </c>
       <c r="G116" s="74">
         <v>131.9</v>
       </c>
       <c r="H116" s="62">
         <v>879.2</v>
       </c>
       <c r="I116" s="74">
         <v>130.80000000000001</v>
       </c>
-      <c r="J116" s="16"/>
-      <c r="K116" s="16"/>
+      <c r="J116" s="62">
+        <v>1103.7</v>
+      </c>
+      <c r="K116" s="74">
+        <v>130.19999999999999</v>
+      </c>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
       <c r="N116" s="16"/>
       <c r="O116" s="16"/>
       <c r="P116" s="16"/>
       <c r="Q116" s="16"/>
       <c r="R116" s="16"/>
       <c r="S116" s="16"/>
       <c r="T116" s="16"/>
       <c r="U116" s="16"/>
       <c r="V116" s="16"/>
       <c r="W116" s="16"/>
       <c r="X116" s="16"/>
       <c r="Y116" s="16"/>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B117" s="62">
         <v>65.099999999999994</v>
       </c>
       <c r="C117" s="62">
         <v>657.3</v>
       </c>
       <c r="D117" s="62">
         <v>130.1</v>
       </c>
       <c r="E117" s="62">
         <v>503.6</v>
       </c>
       <c r="F117" s="62">
         <v>195.2</v>
       </c>
       <c r="G117" s="74">
         <v>533.4</v>
       </c>
       <c r="H117" s="62">
         <v>260.2</v>
       </c>
       <c r="I117" s="74">
         <v>522.9</v>
       </c>
-      <c r="J117" s="16"/>
-      <c r="K117" s="16"/>
+      <c r="J117" s="62">
+        <v>325.2</v>
+      </c>
+      <c r="K117" s="74">
+        <v>523.70000000000005</v>
+      </c>
       <c r="L117" s="16"/>
       <c r="M117" s="16"/>
       <c r="N117" s="16"/>
       <c r="O117" s="16"/>
       <c r="P117" s="16"/>
       <c r="Q117" s="16"/>
       <c r="R117" s="16"/>
       <c r="S117" s="16"/>
       <c r="T117" s="16"/>
       <c r="U117" s="16"/>
       <c r="V117" s="16"/>
       <c r="W117" s="16"/>
       <c r="X117" s="16"/>
       <c r="Y117" s="16"/>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="62">
         <v>3.1</v>
       </c>
       <c r="C118" s="36">
         <v>230.3</v>
       </c>
       <c r="D118" s="62">
         <v>6.2</v>
       </c>
       <c r="E118" s="36">
         <v>229.1</v>
       </c>
       <c r="F118" s="62">
         <v>9.3000000000000007</v>
       </c>
       <c r="G118" s="74">
         <v>228.1</v>
       </c>
       <c r="H118" s="62">
         <v>12.4</v>
       </c>
       <c r="I118" s="74">
         <v>228.9</v>
       </c>
-      <c r="J118" s="16"/>
-      <c r="K118" s="16"/>
+      <c r="J118" s="62">
+        <v>15.4</v>
+      </c>
+      <c r="K118" s="74">
+        <v>230.1</v>
+      </c>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
       <c r="N118" s="16"/>
       <c r="O118" s="16"/>
       <c r="P118" s="16"/>
       <c r="Q118" s="16"/>
       <c r="R118" s="16"/>
       <c r="S118" s="16"/>
       <c r="T118" s="16"/>
       <c r="U118" s="16"/>
       <c r="V118" s="16"/>
       <c r="W118" s="16"/>
       <c r="X118" s="16"/>
       <c r="Y118" s="16"/>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B119" s="63">
         <v>13.9</v>
       </c>
       <c r="C119" s="23">
         <v>11.3</v>
       </c>
       <c r="D119" s="63">
         <v>27.8</v>
       </c>
       <c r="E119" s="23">
         <v>11.2</v>
       </c>
       <c r="F119" s="63">
         <v>41.6</v>
       </c>
       <c r="G119" s="77">
         <v>13.9</v>
       </c>
       <c r="H119" s="63">
         <v>55.5</v>
       </c>
       <c r="I119" s="77">
         <v>15.8</v>
       </c>
-      <c r="J119" s="16"/>
-      <c r="K119" s="16"/>
+      <c r="J119" s="63">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="K119" s="77">
+        <v>17.3</v>
+      </c>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
       <c r="N119" s="16"/>
       <c r="O119" s="16"/>
       <c r="P119" s="16"/>
       <c r="Q119" s="16"/>
       <c r="R119" s="16"/>
       <c r="S119" s="16"/>
       <c r="T119" s="16"/>
       <c r="U119" s="16"/>
       <c r="V119" s="16"/>
       <c r="W119" s="16"/>
       <c r="X119" s="16"/>
       <c r="Y119" s="16"/>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="30" t="s">
         <v>99</v>
       </c>
       <c r="B120" s="16"/>
       <c r="C120" s="16"/>
       <c r="D120" s="16"/>
       <c r="E120" s="16"/>
       <c r="F120" s="16"/>
       <c r="G120" s="16"/>
@@ -10453,129 +10521,130 @@
       <c r="C124" s="16"/>
       <c r="D124" s="16"/>
       <c r="E124" s="16"/>
       <c r="F124" s="16"/>
       <c r="G124" s="16"/>
       <c r="H124" s="16"/>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
       <c r="N124" s="16"/>
       <c r="O124" s="16"/>
       <c r="P124" s="16"/>
       <c r="Q124" s="16"/>
       <c r="R124" s="16"/>
       <c r="S124" s="16"/>
       <c r="T124" s="16"/>
       <c r="U124" s="16"/>
       <c r="V124" s="16"/>
       <c r="W124" s="16"/>
       <c r="X124" s="16"/>
       <c r="Y124" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="78">
-[...62 lines deleted...]
-    <mergeCell ref="H106:I106"/>
+  <mergeCells count="79">
     <mergeCell ref="R89:S89"/>
     <mergeCell ref="H89:I89"/>
     <mergeCell ref="D89:E89"/>
     <mergeCell ref="V55:W55"/>
     <mergeCell ref="J55:K55"/>
     <mergeCell ref="F89:G89"/>
     <mergeCell ref="L89:M89"/>
     <mergeCell ref="N89:O89"/>
     <mergeCell ref="P89:Q89"/>
     <mergeCell ref="T89:U89"/>
     <mergeCell ref="J72:K72"/>
     <mergeCell ref="L72:M72"/>
     <mergeCell ref="N72:O72"/>
     <mergeCell ref="P72:Q72"/>
     <mergeCell ref="L55:M55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J106:K106"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="A106:A107"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="H106:I106"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>