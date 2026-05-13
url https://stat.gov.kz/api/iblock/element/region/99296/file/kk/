--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="113">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -352,50 +352,56 @@
     <t>Өткен жылғы тиісті кезеңге</t>
   </si>
   <si>
     <t>* Жедел ақпарат.</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -646,51 +652,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
@@ -904,126 +910,138 @@
     <xf numFmtId="166" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="4"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1306,137 +1324,137 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="96" t="s">
+      <c r="A2" s="108" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="96"/>
-[...10 lines deleted...]
-      <c r="M2" s="96"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="12"/>
       <c r="B3" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="33.75">
+    <row r="4" spans="1:25" ht="37.5" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="14"/>
       <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="11">
         <v>2019</v>
       </c>
       <c r="B5" s="81">
         <v>729.4</v>
       </c>
       <c r="C5" s="81">
         <v>723.3</v>
@@ -1766,102 +1784,106 @@
         <v>2224</v>
       </c>
       <c r="J11" s="81">
         <v>2456.3000000000002</v>
       </c>
       <c r="K11" s="81">
         <v>2421.9</v>
       </c>
       <c r="L11" s="81">
         <v>2492.5</v>
       </c>
       <c r="M11" s="81">
         <v>3312.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="93">
         <v>2026</v>
       </c>
       <c r="B12" s="81">
         <v>1912</v>
       </c>
       <c r="C12" s="81">
         <v>2073.5</v>
       </c>
-      <c r="D12" s="92"/>
-      <c r="E12" s="92"/>
+      <c r="D12" s="81">
+        <v>2126.3000000000002</v>
+      </c>
+      <c r="E12" s="81">
+        <v>2385.5</v>
+      </c>
       <c r="F12" s="92"/>
       <c r="G12" s="92"/>
       <c r="H12" s="92"/>
       <c r="I12" s="92"/>
       <c r="J12" s="92"/>
       <c r="K12" s="92"/>
       <c r="L12" s="92"/>
       <c r="M12" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="L35" sqref="L35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="16"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>11</v>
@@ -1876,65 +1898,65 @@
         <v>8</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="98" t="s">
+      <c r="A4" s="110" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="99"/>
-[...10 lines deleted...]
-      <c r="M4" s="100"/>
+      <c r="B4" s="111"/>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+      <c r="L4" s="111"/>
+      <c r="M4" s="112"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="9">
         <v>2019</v>
       </c>
       <c r="B5" s="4">
         <v>105.6</v>
       </c>
       <c r="C5" s="4">
         <v>96.9</v>
       </c>
       <c r="D5" s="4">
         <v>116.6</v>
       </c>
       <c r="E5" s="4">
         <v>103.2</v>
       </c>
       <c r="F5" s="4">
         <v>92.4</v>
       </c>
       <c r="G5" s="4">
         <v>97.1</v>
       </c>
       <c r="H5" s="4">
         <v>126.2</v>
@@ -2189,77 +2211,81 @@
         <v>106.4</v>
       </c>
       <c r="J11" s="44">
         <v>108.1</v>
       </c>
       <c r="K11" s="4">
         <v>97.6</v>
       </c>
       <c r="L11" s="5">
         <v>99.8</v>
       </c>
       <c r="M11" s="7">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="93">
         <v>2026</v>
       </c>
       <c r="B12" s="94">
         <v>56.9</v>
       </c>
       <c r="C12" s="5">
         <v>107.4</v>
       </c>
-      <c r="D12" s="5"/>
-      <c r="E12" s="4"/>
+      <c r="D12" s="5">
+        <v>101.8</v>
+      </c>
+      <c r="E12" s="4">
+        <v>112.2</v>
+      </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="44"/>
       <c r="K12" s="4"/>
       <c r="L12" s="5"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A13" s="101" t="s">
+      <c r="A13" s="113" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="102"/>
-[...10 lines deleted...]
-      <c r="M13" s="103"/>
+      <c r="B13" s="114"/>
+      <c r="C13" s="114"/>
+      <c r="D13" s="114"/>
+      <c r="E13" s="114"/>
+      <c r="F13" s="114"/>
+      <c r="G13" s="114"/>
+      <c r="H13" s="114"/>
+      <c r="I13" s="114"/>
+      <c r="J13" s="114"/>
+      <c r="K13" s="114"/>
+      <c r="L13" s="114"/>
+      <c r="M13" s="115"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2019</v>
       </c>
       <c r="B14" s="4">
         <v>110.1</v>
       </c>
       <c r="C14" s="4">
         <v>105.5</v>
       </c>
       <c r="D14" s="4">
         <v>123</v>
       </c>
       <c r="E14" s="4">
         <v>124.9</v>
       </c>
       <c r="F14" s="4">
         <v>115.3</v>
       </c>
       <c r="G14" s="4">
         <v>107.4</v>
       </c>
       <c r="H14" s="4">
         <v>146.19999999999999</v>
@@ -2514,77 +2540,81 @@
         <v>113.5</v>
       </c>
       <c r="J20" s="43">
         <v>98.3</v>
       </c>
       <c r="K20" s="8">
         <v>95</v>
       </c>
       <c r="L20" s="5">
         <v>97.4</v>
       </c>
       <c r="M20" s="4">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="93">
         <v>2026</v>
       </c>
       <c r="B21" s="94">
         <v>100.2</v>
       </c>
       <c r="C21" s="5">
         <v>90.6</v>
       </c>
-      <c r="D21" s="5"/>
-      <c r="E21" s="8"/>
+      <c r="D21" s="5">
+        <v>89.5</v>
+      </c>
+      <c r="E21" s="8">
+        <v>104.3</v>
+      </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="43"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
       <c r="M21" s="4"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A22" s="101" t="s">
+      <c r="A22" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="102"/>
-[...10 lines deleted...]
-      <c r="M22" s="103"/>
+      <c r="B22" s="114"/>
+      <c r="C22" s="114"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="114"/>
+      <c r="G22" s="114"/>
+      <c r="H22" s="114"/>
+      <c r="I22" s="114"/>
+      <c r="J22" s="114"/>
+      <c r="K22" s="114"/>
+      <c r="L22" s="114"/>
+      <c r="M22" s="115"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="9">
         <v>2019</v>
       </c>
       <c r="B23" s="4">
         <v>110.1</v>
       </c>
       <c r="C23" s="4">
         <v>107.8</v>
       </c>
       <c r="D23" s="4">
         <v>113</v>
       </c>
       <c r="E23" s="4">
         <v>116.1</v>
       </c>
       <c r="F23" s="4">
         <v>115.8</v>
       </c>
       <c r="G23" s="4">
         <v>114.4</v>
       </c>
       <c r="H23" s="4">
         <v>118.8</v>
@@ -2839,126 +2869,130 @@
         <v>106.8</v>
       </c>
       <c r="J29" s="42">
         <v>105.7</v>
       </c>
       <c r="K29" s="84">
         <v>104.4</v>
       </c>
       <c r="L29" s="5">
         <v>103.8</v>
       </c>
       <c r="M29" s="84">
         <v>104.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="93">
         <v>2026</v>
       </c>
       <c r="B30" s="94">
         <v>100.2</v>
       </c>
       <c r="C30" s="5">
         <v>95</v>
       </c>
-      <c r="D30" s="92"/>
-      <c r="E30" s="92"/>
+      <c r="D30" s="5">
+        <v>93</v>
+      </c>
+      <c r="E30" s="8">
+        <v>95.9</v>
+      </c>
       <c r="F30" s="92"/>
       <c r="G30" s="92"/>
       <c r="H30" s="92"/>
       <c r="I30" s="92"/>
       <c r="J30" s="92"/>
       <c r="K30" s="92"/>
       <c r="L30" s="92"/>
       <c r="M30" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y119"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A82" workbookViewId="0">
-      <selection activeCell="L116" sqref="L116"/>
+    <sheetView topLeftCell="A91" workbookViewId="0">
+      <selection activeCell="M113" sqref="M113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="14" max="14" width="10.140625" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.140625" customWidth="1"/>
     <col min="20" max="20" width="10.42578125" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="108" t="s">
+      <c r="A1" s="124" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="108"/>
-[...22 lines deleted...]
-      <c r="Y1" s="108"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="124"/>
+      <c r="M1" s="124"/>
+      <c r="N1" s="124"/>
+      <c r="O1" s="124"/>
+      <c r="P1" s="124"/>
+      <c r="Q1" s="124"/>
+      <c r="R1" s="124"/>
+      <c r="S1" s="124"/>
+      <c r="T1" s="124"/>
+      <c r="U1" s="124"/>
+      <c r="V1" s="124"/>
+      <c r="W1" s="124"/>
+      <c r="X1" s="124"/>
+      <c r="Y1" s="124"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
@@ -2971,106 +3005,106 @@
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="18"/>
       <c r="V3" s="18"/>
       <c r="W3" s="18"/>
       <c r="X3" s="18"/>
       <c r="Y3" s="18"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1">
-      <c r="A4" s="109"/>
-      <c r="B4" s="105" t="s">
+      <c r="A4" s="121"/>
+      <c r="B4" s="116" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="105"/>
-      <c r="D4" s="105" t="s">
+      <c r="C4" s="116"/>
+      <c r="D4" s="116" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="105"/>
-      <c r="F4" s="105" t="s">
+      <c r="E4" s="116"/>
+      <c r="F4" s="116" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="105"/>
-      <c r="H4" s="105" t="s">
+      <c r="G4" s="116"/>
+      <c r="H4" s="116" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="105"/>
-      <c r="J4" s="105" t="s">
+      <c r="I4" s="116"/>
+      <c r="J4" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="105"/>
-      <c r="L4" s="105" t="s">
+      <c r="K4" s="116"/>
+      <c r="L4" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="105"/>
-      <c r="N4" s="105" t="s">
+      <c r="M4" s="116"/>
+      <c r="N4" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="O4" s="105"/>
-      <c r="P4" s="105" t="s">
+      <c r="O4" s="116"/>
+      <c r="P4" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" s="105"/>
-      <c r="R4" s="105" t="s">
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="105"/>
-      <c r="T4" s="105" t="s">
+      <c r="S4" s="116"/>
+      <c r="T4" s="116" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="105"/>
-      <c r="V4" s="105" t="s">
+      <c r="U4" s="116"/>
+      <c r="V4" s="116" t="s">
         <v>27</v>
       </c>
-      <c r="W4" s="105"/>
-      <c r="X4" s="105" t="s">
+      <c r="W4" s="116"/>
+      <c r="X4" s="116" t="s">
         <v>28</v>
       </c>
-      <c r="Y4" s="105"/>
+      <c r="Y4" s="116"/>
     </row>
     <row r="5" spans="1:25" ht="45">
-      <c r="A5" s="110"/>
-      <c r="B5" s="112" t="s">
+      <c r="A5" s="122"/>
+      <c r="B5" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="112" t="s">
+      <c r="C5" s="97" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="20" t="s">
         <v>73</v>
@@ -3097,57 +3131,57 @@
         <v>29</v>
       </c>
       <c r="S5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="T5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="U5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="V5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="W5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="X5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="Y5" s="20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="114" t="s">
+      <c r="A6" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="118">
+      <c r="B6" s="102">
         <v>823.88400000000001</v>
       </c>
-      <c r="C6" s="118">
+      <c r="C6" s="102">
         <v>105.6</v>
       </c>
       <c r="D6" s="21">
         <v>1605.327</v>
       </c>
       <c r="E6" s="21">
         <v>104.5</v>
       </c>
       <c r="F6" s="21">
         <v>2242.8519999999999</v>
       </c>
       <c r="G6" s="21">
         <v>92.6</v>
       </c>
       <c r="H6" s="21">
         <v>2587.2460000000001</v>
       </c>
       <c r="I6" s="21">
         <v>77.599999999999994</v>
       </c>
       <c r="J6" s="21">
         <v>3118.2260000000001</v>
       </c>
       <c r="K6" s="21">
         <v>74.7</v>
@@ -3174,51 +3208,51 @@
         <v>5241.5410000000002</v>
       </c>
       <c r="S6" s="21">
         <v>66.900000000000006</v>
       </c>
       <c r="T6" s="21">
         <v>5953.2860000000001</v>
       </c>
       <c r="U6" s="21">
         <v>67.5</v>
       </c>
       <c r="V6" s="21">
         <v>6616.625</v>
       </c>
       <c r="W6" s="23">
         <v>67.400000000000006</v>
       </c>
       <c r="X6" s="33">
         <v>7299.3320000000003</v>
       </c>
       <c r="Y6" s="23">
         <v>66.3</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="113" t="s">
+      <c r="A7" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="34">
         <v>635</v>
       </c>
       <c r="C7" s="36">
         <v>120.3</v>
       </c>
       <c r="D7" s="35">
         <v>1227.212</v>
       </c>
       <c r="E7" s="35">
         <v>118.3</v>
       </c>
       <c r="F7" s="35">
         <v>1675.4190000000001</v>
       </c>
       <c r="G7" s="36">
         <v>100.4</v>
       </c>
       <c r="H7" s="35">
         <v>1963.155</v>
       </c>
       <c r="I7" s="36">
         <v>84.2</v>
@@ -3251,51 +3285,51 @@
         <v>3983.6979999999999</v>
       </c>
       <c r="S7" s="36">
         <v>70.400000000000006</v>
       </c>
       <c r="T7" s="35">
         <v>4525.5029999999997</v>
       </c>
       <c r="U7" s="36">
         <v>70.099999999999994</v>
       </c>
       <c r="V7" s="33">
         <v>5005.8209999999999</v>
       </c>
       <c r="W7" s="23">
         <v>68.900000000000006</v>
       </c>
       <c r="X7" s="35">
         <v>5504.8940000000002</v>
       </c>
       <c r="Y7" s="35">
         <v>66.7</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="113" t="s">
+      <c r="A8" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="34">
         <v>15.9</v>
       </c>
       <c r="C8" s="23">
         <v>100.8</v>
       </c>
       <c r="D8" s="35">
         <v>31.765999999999998</v>
       </c>
       <c r="E8" s="35">
         <v>101.9</v>
       </c>
       <c r="F8" s="35">
         <v>47.649000000000001</v>
       </c>
       <c r="G8" s="36">
         <v>102.2</v>
       </c>
       <c r="H8" s="35">
         <v>52.414000000000001</v>
       </c>
       <c r="I8" s="36">
         <v>84.5</v>
@@ -3328,51 +3362,51 @@
         <v>80.034000000000006</v>
       </c>
       <c r="S8" s="36">
         <v>54.4</v>
       </c>
       <c r="T8" s="35">
         <v>80.718999999999994</v>
       </c>
       <c r="U8" s="36">
         <v>48.6</v>
       </c>
       <c r="V8" s="33">
         <v>81.403999999999996</v>
       </c>
       <c r="W8" s="23">
         <v>44</v>
       </c>
       <c r="X8" s="35">
         <v>82.088999999999999</v>
       </c>
       <c r="Y8" s="35">
         <v>40.299999999999997</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="113" t="s">
+      <c r="A9" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="34">
         <v>18.164000000000001</v>
       </c>
       <c r="C9" s="23">
         <v>23.7</v>
       </c>
       <c r="D9" s="35">
         <v>36.328000000000003</v>
       </c>
       <c r="E9" s="35">
         <v>24</v>
       </c>
       <c r="F9" s="35">
         <v>54.491999999999997</v>
       </c>
       <c r="G9" s="36">
         <v>23.7</v>
       </c>
       <c r="H9" s="35">
         <v>59.941000000000003</v>
       </c>
       <c r="I9" s="36">
         <v>19.600000000000001</v>
@@ -3405,51 +3439,51 @@
         <v>85.849000000000004</v>
       </c>
       <c r="S9" s="36">
         <v>16</v>
       </c>
       <c r="T9" s="35">
         <v>85.849000000000004</v>
       </c>
       <c r="U9" s="36">
         <v>15.9</v>
       </c>
       <c r="V9" s="33">
         <v>85.849000000000004</v>
       </c>
       <c r="W9" s="23">
         <v>15.9</v>
       </c>
       <c r="X9" s="35">
         <v>85.849000000000004</v>
       </c>
       <c r="Y9" s="35">
         <v>15.9</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="113" t="s">
+      <c r="A10" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="34">
         <v>7.9420000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>98</v>
       </c>
       <c r="D10" s="35">
         <v>15.884</v>
       </c>
       <c r="E10" s="35">
         <v>99.1</v>
       </c>
       <c r="F10" s="35">
         <v>23.826000000000001</v>
       </c>
       <c r="G10" s="36">
         <v>99.4</v>
       </c>
       <c r="H10" s="35">
         <v>26.209</v>
       </c>
       <c r="I10" s="36">
         <v>82.1</v>
@@ -3482,51 +3516,51 @@
         <v>61.311999999999998</v>
       </c>
       <c r="S10" s="36">
         <v>82.3</v>
       </c>
       <c r="T10" s="35">
         <v>71.545000000000002</v>
       </c>
       <c r="U10" s="36">
         <v>85.5</v>
       </c>
       <c r="V10" s="33">
         <v>81.778000000000006</v>
       </c>
       <c r="W10" s="23">
         <v>88.2</v>
       </c>
       <c r="X10" s="35">
         <v>92.010999999999996</v>
       </c>
       <c r="Y10" s="35">
         <v>90.4</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="113" t="s">
+      <c r="A11" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="34">
         <v>35.274999999999999</v>
       </c>
       <c r="C11" s="23">
         <v>99.4</v>
       </c>
       <c r="D11" s="35">
         <v>70.944999999999993</v>
       </c>
       <c r="E11" s="35">
         <v>101.1</v>
       </c>
       <c r="F11" s="35">
         <v>106.678</v>
       </c>
       <c r="G11" s="36">
         <v>101.6</v>
       </c>
       <c r="H11" s="35">
         <v>117.261</v>
       </c>
       <c r="I11" s="36">
         <v>83.9</v>
@@ -3559,51 +3593,51 @@
         <v>347.68799999999999</v>
       </c>
       <c r="S11" s="36">
         <v>105.8</v>
       </c>
       <c r="T11" s="35">
         <v>434.88600000000002</v>
       </c>
       <c r="U11" s="36">
         <v>117.4</v>
       </c>
       <c r="V11" s="33">
         <v>501.75</v>
       </c>
       <c r="W11" s="23">
         <v>122</v>
       </c>
       <c r="X11" s="35">
         <v>569.125</v>
       </c>
       <c r="Y11" s="35">
         <v>125.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="113" t="s">
+      <c r="A12" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="34">
         <v>20.477</v>
       </c>
       <c r="C12" s="23">
         <v>93.4</v>
       </c>
       <c r="D12" s="35">
         <v>40.954000000000001</v>
       </c>
       <c r="E12" s="35">
         <v>94.4</v>
       </c>
       <c r="F12" s="35">
         <v>61.430999999999997</v>
       </c>
       <c r="G12" s="36">
         <v>94.7</v>
       </c>
       <c r="H12" s="35">
         <v>67.573999999999998</v>
       </c>
       <c r="I12" s="36">
         <v>78.3</v>
@@ -3636,51 +3670,51 @@
         <v>119.408</v>
       </c>
       <c r="S12" s="36">
         <v>60.8</v>
       </c>
       <c r="T12" s="35">
         <v>130.53</v>
       </c>
       <c r="U12" s="36">
         <v>59.7</v>
       </c>
       <c r="V12" s="33">
         <v>141.65199999999999</v>
       </c>
       <c r="W12" s="23">
         <v>58.9</v>
       </c>
       <c r="X12" s="35">
         <v>152.774</v>
       </c>
       <c r="Y12" s="35">
         <v>58.2</v>
       </c>
     </row>
     <row r="13" spans="1:25">
-      <c r="A13" s="113" t="s">
+      <c r="A13" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="34">
         <v>27.481000000000002</v>
       </c>
       <c r="C13" s="23">
         <v>100.8</v>
       </c>
       <c r="D13" s="35">
         <v>54.962000000000003</v>
       </c>
       <c r="E13" s="35">
         <v>101.9</v>
       </c>
       <c r="F13" s="35">
         <v>82.442999999999998</v>
       </c>
       <c r="G13" s="36">
         <v>98.4</v>
       </c>
       <c r="H13" s="35">
         <v>90.686999999999998</v>
       </c>
       <c r="I13" s="36">
         <v>82.1</v>
@@ -3713,51 +3747,51 @@
         <v>129.59100000000001</v>
       </c>
       <c r="S13" s="36">
         <v>47.7</v>
       </c>
       <c r="T13" s="35">
         <v>129.70599999999999</v>
       </c>
       <c r="U13" s="36">
         <v>42.5</v>
       </c>
       <c r="V13" s="33">
         <v>129.821</v>
       </c>
       <c r="W13" s="23">
         <v>38.5</v>
       </c>
       <c r="X13" s="35">
         <v>129.93600000000001</v>
       </c>
       <c r="Y13" s="35">
         <v>35.1</v>
       </c>
     </row>
     <row r="14" spans="1:25">
-      <c r="A14" s="113" t="s">
+      <c r="A14" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="34">
         <v>3.5030000000000001</v>
       </c>
       <c r="C14" s="23">
         <v>87.8</v>
       </c>
       <c r="D14" s="35">
         <v>7.0060000000000002</v>
       </c>
       <c r="E14" s="35">
         <v>88.8</v>
       </c>
       <c r="F14" s="35">
         <v>10.509</v>
       </c>
       <c r="G14" s="36">
         <v>89.1</v>
       </c>
       <c r="H14" s="35">
         <v>11.56</v>
       </c>
       <c r="I14" s="36">
         <v>73.599999999999994</v>
@@ -3790,51 +3824,51 @@
         <v>28.091999999999999</v>
       </c>
       <c r="S14" s="36">
         <v>81.2</v>
       </c>
       <c r="T14" s="35">
         <v>33.094000000000001</v>
       </c>
       <c r="U14" s="36">
         <v>86.9</v>
       </c>
       <c r="V14" s="33">
         <v>38.095999999999997</v>
       </c>
       <c r="W14" s="23">
         <v>91.8</v>
       </c>
       <c r="X14" s="35">
         <v>43.2</v>
       </c>
       <c r="Y14" s="35">
         <v>96.2</v>
       </c>
     </row>
     <row r="15" spans="1:25">
-      <c r="A15" s="113" t="s">
+      <c r="A15" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="34">
         <v>15.24</v>
       </c>
       <c r="C15" s="23">
         <v>82.8</v>
       </c>
       <c r="D15" s="35">
         <v>30.48</v>
       </c>
       <c r="E15" s="35">
         <v>83.7</v>
       </c>
       <c r="F15" s="35">
         <v>45.72</v>
       </c>
       <c r="G15" s="36">
         <v>84</v>
       </c>
       <c r="H15" s="35">
         <v>50.292000000000002</v>
       </c>
       <c r="I15" s="36">
         <v>69.400000000000006</v>
@@ -3867,51 +3901,51 @@
         <v>111.136</v>
       </c>
       <c r="S15" s="36">
         <v>71.8</v>
       </c>
       <c r="T15" s="35">
         <v>128.387</v>
       </c>
       <c r="U15" s="36">
         <v>76.099999999999994</v>
       </c>
       <c r="V15" s="33">
         <v>145.63800000000001</v>
       </c>
       <c r="W15" s="23">
         <v>80</v>
       </c>
       <c r="X15" s="35">
         <v>162.88900000000001</v>
       </c>
       <c r="Y15" s="35">
         <v>83.4</v>
       </c>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="113" t="s">
+      <c r="A16" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="34">
         <v>1.3069999999999999</v>
       </c>
       <c r="C16" s="23">
         <v>104.6</v>
       </c>
       <c r="D16" s="35">
         <v>2.6139999999999999</v>
       </c>
       <c r="E16" s="35">
         <v>105.8</v>
       </c>
       <c r="F16" s="35">
         <v>3.9209999999999998</v>
       </c>
       <c r="G16" s="36">
         <v>106.1</v>
       </c>
       <c r="H16" s="35">
         <v>4.3129999999999997</v>
       </c>
       <c r="I16" s="36">
         <v>87.7</v>
@@ -3944,51 +3978,51 @@
         <v>6.9349999999999996</v>
       </c>
       <c r="S16" s="36">
         <v>58.3</v>
       </c>
       <c r="T16" s="35">
         <v>7.149</v>
       </c>
       <c r="U16" s="36">
         <v>52.8</v>
       </c>
       <c r="V16" s="33">
         <v>7.3630000000000004</v>
       </c>
       <c r="W16" s="23">
         <v>48.6</v>
       </c>
       <c r="X16" s="35">
         <v>7.577</v>
       </c>
       <c r="Y16" s="35">
         <v>45.2</v>
       </c>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="116" t="s">
+      <c r="A17" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="25">
         <v>43.588000000000001</v>
       </c>
       <c r="C17" s="26">
         <v>99.8</v>
       </c>
       <c r="D17" s="37">
         <v>87.176000000000002</v>
       </c>
       <c r="E17" s="37">
         <v>100.9</v>
       </c>
       <c r="F17" s="37">
         <v>130.76400000000001</v>
       </c>
       <c r="G17" s="26">
         <v>101.2</v>
       </c>
       <c r="H17" s="37">
         <v>143.84</v>
       </c>
       <c r="I17" s="26">
         <v>83.5</v>
@@ -4075,103 +4109,103 @@
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
     </row>
     <row r="20" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A20" s="110"/>
-      <c r="B20" s="106" t="s">
+      <c r="A20" s="122"/>
+      <c r="B20" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="111"/>
-      <c r="D20" s="106" t="s">
+      <c r="C20" s="120"/>
+      <c r="D20" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="E20" s="111"/>
-      <c r="F20" s="106" t="s">
+      <c r="E20" s="120"/>
+      <c r="F20" s="117" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="111"/>
-      <c r="H20" s="106" t="s">
+      <c r="G20" s="120"/>
+      <c r="H20" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="I20" s="111"/>
-      <c r="J20" s="106" t="s">
+      <c r="I20" s="120"/>
+      <c r="J20" s="117" t="s">
         <v>34</v>
       </c>
-      <c r="K20" s="111"/>
-      <c r="L20" s="106" t="s">
+      <c r="K20" s="120"/>
+      <c r="L20" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="M20" s="111"/>
-      <c r="N20" s="106" t="s">
+      <c r="M20" s="120"/>
+      <c r="N20" s="117" t="s">
         <v>36</v>
       </c>
-      <c r="O20" s="111"/>
-      <c r="P20" s="106" t="s">
+      <c r="O20" s="120"/>
+      <c r="P20" s="117" t="s">
         <v>37</v>
       </c>
-      <c r="Q20" s="111"/>
-      <c r="R20" s="106" t="s">
+      <c r="Q20" s="120"/>
+      <c r="R20" s="117" t="s">
         <v>38</v>
       </c>
-      <c r="S20" s="111"/>
-      <c r="T20" s="106" t="s">
+      <c r="S20" s="120"/>
+      <c r="T20" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="U20" s="111"/>
-      <c r="V20" s="106" t="s">
+      <c r="U20" s="120"/>
+      <c r="V20" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="W20" s="111"/>
-      <c r="X20" s="106" t="s">
+      <c r="W20" s="120"/>
+      <c r="X20" s="117" t="s">
         <v>41</v>
       </c>
-      <c r="Y20" s="111"/>
+      <c r="Y20" s="120"/>
     </row>
     <row r="21" spans="1:25" ht="45">
-      <c r="A21" s="117"/>
-      <c r="B21" s="112" t="s">
+      <c r="A21" s="123"/>
+      <c r="B21" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J21" s="20" t="s">
         <v>29</v>
@@ -4201,54 +4235,54 @@
         <v>29</v>
       </c>
       <c r="S21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="T21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="U21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="V21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="W21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="X21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="Y21" s="20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="114" t="s">
+      <c r="A22" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="B22" s="118">
+      <c r="B22" s="102">
         <v>592.52300000000002</v>
       </c>
       <c r="C22" s="21">
         <v>67.7</v>
       </c>
       <c r="D22" s="21">
         <v>1084.604</v>
       </c>
       <c r="E22" s="21">
         <v>63.6</v>
       </c>
       <c r="F22" s="21">
         <v>1666.5319999999999</v>
       </c>
       <c r="G22" s="23">
         <v>69.900000000000006</v>
       </c>
       <c r="H22" s="33">
         <v>2504.9090000000001</v>
       </c>
       <c r="I22" s="23">
         <v>91.1</v>
       </c>
       <c r="J22" s="33">
         <v>3420.5</v>
@@ -4278,51 +4312,51 @@
         <v>6338.0619999999999</v>
       </c>
       <c r="S22" s="22">
         <v>115.4</v>
       </c>
       <c r="T22" s="33">
         <v>7257.4309999999996</v>
       </c>
       <c r="U22" s="22">
         <v>116.5</v>
       </c>
       <c r="V22" s="33">
         <v>8086.1049999999996</v>
       </c>
       <c r="W22" s="22">
         <v>117.1</v>
       </c>
       <c r="X22" s="33">
         <v>8897.4590000000007</v>
       </c>
       <c r="Y22" s="22">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="113" t="s">
+      <c r="A23" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="35">
         <v>460.55</v>
       </c>
       <c r="C23" s="36">
         <v>68.2</v>
       </c>
       <c r="D23" s="35">
         <v>816.38800000000003</v>
       </c>
       <c r="E23" s="36">
         <v>62.6</v>
       </c>
       <c r="F23" s="35">
         <v>1262.075</v>
       </c>
       <c r="G23" s="36">
         <v>70.900000000000006</v>
       </c>
       <c r="H23" s="35">
         <v>1965.9870000000001</v>
       </c>
       <c r="I23" s="36">
         <v>94.2</v>
@@ -4355,51 +4389,51 @@
         <v>5068.1149999999998</v>
       </c>
       <c r="S23" s="36">
         <v>121.4</v>
       </c>
       <c r="T23" s="35">
         <v>5797.2380000000003</v>
       </c>
       <c r="U23" s="36">
         <v>122.5</v>
       </c>
       <c r="V23" s="35">
         <v>6435.83</v>
       </c>
       <c r="W23" s="36">
         <v>123.1</v>
       </c>
       <c r="X23" s="35">
         <v>7056.2790000000005</v>
       </c>
       <c r="Y23" s="36">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="113" t="s">
+      <c r="A24" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="35">
         <v>4.72</v>
       </c>
       <c r="C24" s="36">
         <v>28</v>
       </c>
       <c r="D24" s="35">
         <v>9.44</v>
       </c>
       <c r="E24" s="36">
         <v>28</v>
       </c>
       <c r="F24" s="35">
         <v>16.280999999999999</v>
       </c>
       <c r="G24" s="36">
         <v>32.1</v>
       </c>
       <c r="H24" s="35">
         <v>23.122</v>
       </c>
       <c r="I24" s="36">
         <v>41.5</v>
@@ -4432,51 +4466,51 @@
         <v>30.382999999999999</v>
       </c>
       <c r="S24" s="36">
         <v>36.200000000000003</v>
       </c>
       <c r="T24" s="35">
         <v>30.488</v>
       </c>
       <c r="U24" s="36">
         <v>36.1</v>
       </c>
       <c r="V24" s="35">
         <v>30.593</v>
       </c>
       <c r="W24" s="36">
         <v>36</v>
       </c>
       <c r="X24" s="35">
         <v>30.698</v>
       </c>
       <c r="Y24" s="36">
         <v>35.9</v>
       </c>
     </row>
     <row r="25" spans="1:25">
-      <c r="A25" s="113" t="s">
+      <c r="A25" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="35">
         <v>2.536</v>
       </c>
       <c r="C25" s="36">
         <v>13.1</v>
       </c>
       <c r="D25" s="35">
         <v>5.0720000000000001</v>
       </c>
       <c r="E25" s="36">
         <v>13.1</v>
       </c>
       <c r="F25" s="35">
         <v>8.7469999999999999</v>
       </c>
       <c r="G25" s="36">
         <v>15.1</v>
       </c>
       <c r="H25" s="35">
         <v>12.422000000000001</v>
       </c>
       <c r="I25" s="36">
         <v>19.5</v>
@@ -4509,51 +4543,51 @@
         <v>16.097000000000001</v>
       </c>
       <c r="S25" s="36">
         <v>17.899999999999999</v>
       </c>
       <c r="T25" s="35">
         <v>16.097000000000001</v>
       </c>
       <c r="U25" s="36">
         <v>17.899999999999999</v>
       </c>
       <c r="V25" s="35">
         <v>16.097000000000001</v>
       </c>
       <c r="W25" s="36">
         <v>18</v>
       </c>
       <c r="X25" s="35">
         <v>16.097000000000001</v>
       </c>
       <c r="Y25" s="36">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="113" t="s">
+      <c r="A26" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="35">
         <v>8.11</v>
       </c>
       <c r="C26" s="36">
         <v>96.1</v>
       </c>
       <c r="D26" s="35">
         <v>16.22</v>
       </c>
       <c r="E26" s="36">
         <v>96.1</v>
       </c>
       <c r="F26" s="35">
         <v>24.33</v>
       </c>
       <c r="G26" s="36">
         <v>96.1</v>
       </c>
       <c r="H26" s="35">
         <v>32.44</v>
       </c>
       <c r="I26" s="36">
         <v>116.4</v>
@@ -4586,51 +4620,51 @@
         <v>50.134</v>
       </c>
       <c r="S26" s="36">
         <v>78</v>
       </c>
       <c r="T26" s="35">
         <v>52.53</v>
       </c>
       <c r="U26" s="36">
         <v>70.2</v>
       </c>
       <c r="V26" s="35">
         <v>54.926000000000002</v>
       </c>
       <c r="W26" s="36">
         <v>64.3</v>
       </c>
       <c r="X26" s="35">
         <v>57.322000000000003</v>
       </c>
       <c r="Y26" s="36">
         <v>59.8</v>
       </c>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="113" t="s">
+      <c r="A27" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="35">
         <v>38.124000000000002</v>
       </c>
       <c r="C27" s="36">
         <v>101.7</v>
       </c>
       <c r="D27" s="35">
         <v>80.518000000000001</v>
       </c>
       <c r="E27" s="36">
         <v>106.8</v>
       </c>
       <c r="F27" s="35">
         <v>119.65</v>
       </c>
       <c r="G27" s="36">
         <v>105.5</v>
       </c>
       <c r="H27" s="35">
         <v>157.006</v>
       </c>
       <c r="I27" s="36">
         <v>126</v>
@@ -4663,51 +4697,51 @@
         <v>386.29399999999998</v>
       </c>
       <c r="S27" s="36">
         <v>106</v>
       </c>
       <c r="T27" s="35">
         <v>477.86700000000002</v>
       </c>
       <c r="U27" s="36">
         <v>105.1</v>
       </c>
       <c r="V27" s="35">
         <v>569.27599999999995</v>
       </c>
       <c r="W27" s="36">
         <v>108.7</v>
       </c>
       <c r="X27" s="35">
         <v>661.50800000000004</v>
       </c>
       <c r="Y27" s="36">
         <v>111.5</v>
       </c>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="113" t="s">
+      <c r="A28" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="35">
         <v>9.5150000000000006</v>
       </c>
       <c r="C28" s="36">
         <v>43.7</v>
       </c>
       <c r="D28" s="35">
         <v>19.03</v>
       </c>
       <c r="E28" s="36">
         <v>43.7</v>
       </c>
       <c r="F28" s="35">
         <v>28.545000000000002</v>
       </c>
       <c r="G28" s="36">
         <v>43.7</v>
       </c>
       <c r="H28" s="35">
         <v>38.06</v>
       </c>
       <c r="I28" s="36">
         <v>53</v>
@@ -4740,51 +4774,51 @@
         <v>121.503</v>
       </c>
       <c r="S28" s="36">
         <v>97.1</v>
       </c>
       <c r="T28" s="35">
         <v>139.98500000000001</v>
       </c>
       <c r="U28" s="36">
         <v>102.5</v>
       </c>
       <c r="V28" s="35">
         <v>158.46700000000001</v>
       </c>
       <c r="W28" s="36">
         <v>107.2</v>
       </c>
       <c r="X28" s="35">
         <v>176.94900000000001</v>
       </c>
       <c r="Y28" s="36">
         <v>111.2</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="113" t="s">
+      <c r="A29" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="35">
         <v>3.0390000000000001</v>
       </c>
       <c r="C29" s="36">
         <v>10.4</v>
       </c>
       <c r="D29" s="35">
         <v>6.0780000000000003</v>
       </c>
       <c r="E29" s="36">
         <v>10.4</v>
       </c>
       <c r="F29" s="35">
         <v>9.1170000000000009</v>
       </c>
       <c r="G29" s="36">
         <v>10.4</v>
       </c>
       <c r="H29" s="35">
         <v>12.156000000000001</v>
       </c>
       <c r="I29" s="36">
         <v>12.6</v>
@@ -4817,51 +4851,51 @@
         <v>26.335000000000001</v>
       </c>
       <c r="S29" s="36">
         <v>19.399999999999999</v>
       </c>
       <c r="T29" s="35">
         <v>26.635999999999999</v>
       </c>
       <c r="U29" s="36">
         <v>19.600000000000001</v>
       </c>
       <c r="V29" s="35">
         <v>26.937000000000001</v>
       </c>
       <c r="W29" s="36">
         <v>19.899999999999999</v>
       </c>
       <c r="X29" s="35">
         <v>27.238</v>
       </c>
       <c r="Y29" s="36">
         <v>20.100000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="113" t="s">
+      <c r="A30" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="35">
         <v>4.1390000000000002</v>
       </c>
       <c r="C30" s="36">
         <v>111.2</v>
       </c>
       <c r="D30" s="35">
         <v>8.2780000000000005</v>
       </c>
       <c r="E30" s="36">
         <v>111.2</v>
       </c>
       <c r="F30" s="35">
         <v>12.417</v>
       </c>
       <c r="G30" s="36">
         <v>111.2</v>
       </c>
       <c r="H30" s="35">
         <v>16.556000000000001</v>
       </c>
       <c r="I30" s="36">
         <v>134.69999999999999</v>
@@ -4894,51 +4928,51 @@
         <v>102.571</v>
       </c>
       <c r="S30" s="36">
         <v>348.4</v>
       </c>
       <c r="T30" s="35">
         <v>123.04</v>
       </c>
       <c r="U30" s="36">
         <v>355.4</v>
       </c>
       <c r="V30" s="35">
         <v>143.50899999999999</v>
       </c>
       <c r="W30" s="36">
         <v>360.8</v>
       </c>
       <c r="X30" s="35">
         <v>163.97800000000001</v>
       </c>
       <c r="Y30" s="36">
         <v>364.3</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="113" t="s">
+      <c r="A31" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="35">
         <v>14.433</v>
       </c>
       <c r="C31" s="36">
         <v>89.1</v>
       </c>
       <c r="D31" s="35">
         <v>28.866</v>
       </c>
       <c r="E31" s="36">
         <v>89.1</v>
       </c>
       <c r="F31" s="35">
         <v>43.298999999999999</v>
       </c>
       <c r="G31" s="36">
         <v>89.1</v>
       </c>
       <c r="H31" s="35">
         <v>57.731999999999999</v>
       </c>
       <c r="I31" s="36">
         <v>108</v>
@@ -4971,51 +5005,51 @@
         <v>72.849000000000004</v>
       </c>
       <c r="S31" s="36">
         <v>62.5</v>
       </c>
       <c r="T31" s="35">
         <v>73.02</v>
       </c>
       <c r="U31" s="36">
         <v>54.4</v>
       </c>
       <c r="V31" s="35">
         <v>73.191000000000003</v>
       </c>
       <c r="W31" s="36">
         <v>48.1</v>
       </c>
       <c r="X31" s="35">
         <v>73.361999999999995</v>
       </c>
       <c r="Y31" s="36">
         <v>43.2</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="113" t="s">
+      <c r="A32" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="35">
         <v>0.436</v>
       </c>
       <c r="C32" s="36">
         <v>31.4</v>
       </c>
       <c r="D32" s="35">
         <v>0.872</v>
       </c>
       <c r="E32" s="36">
         <v>31.4</v>
       </c>
       <c r="F32" s="35">
         <v>1.3080000000000001</v>
       </c>
       <c r="G32" s="36">
         <v>31.4</v>
       </c>
       <c r="H32" s="35">
         <v>1.744</v>
       </c>
       <c r="I32" s="36">
         <v>38</v>
@@ -5048,51 +5082,51 @@
         <v>33.643999999999998</v>
       </c>
       <c r="S32" s="36">
         <v>462.9</v>
       </c>
       <c r="T32" s="35">
         <v>41.51</v>
       </c>
       <c r="U32" s="36">
         <v>555.1</v>
       </c>
       <c r="V32" s="35">
         <v>49.375999999999998</v>
       </c>
       <c r="W32" s="36">
         <v>642.29999999999995</v>
       </c>
       <c r="X32" s="35">
         <v>57.241999999999997</v>
       </c>
       <c r="Y32" s="36">
         <v>725</v>
       </c>
     </row>
     <row r="33" spans="1:25">
-      <c r="A33" s="116" t="s">
+      <c r="A33" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="37">
         <v>46.920999999999999</v>
       </c>
       <c r="C33" s="26">
         <v>101.3</v>
       </c>
       <c r="D33" s="37">
         <v>93.841999999999999</v>
       </c>
       <c r="E33" s="26">
         <v>101.3</v>
       </c>
       <c r="F33" s="37">
         <v>140.76300000000001</v>
       </c>
       <c r="G33" s="26">
         <v>101.3</v>
       </c>
       <c r="H33" s="37">
         <v>187.684</v>
       </c>
       <c r="I33" s="26">
         <v>122.7</v>
@@ -5206,103 +5240,103 @@
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="27"/>
       <c r="W36" s="27"/>
       <c r="X36" s="27"/>
       <c r="Y36" s="18"/>
     </row>
     <row r="37" spans="1:25" ht="29.25" customHeight="1">
-      <c r="A37" s="109"/>
-      <c r="B37" s="105" t="s">
+      <c r="A37" s="121"/>
+      <c r="B37" s="116" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="105"/>
-      <c r="D37" s="105" t="s">
+      <c r="C37" s="116"/>
+      <c r="D37" s="116" t="s">
         <v>43</v>
       </c>
-      <c r="E37" s="105"/>
-      <c r="F37" s="105" t="s">
+      <c r="E37" s="116"/>
+      <c r="F37" s="116" t="s">
         <v>44</v>
       </c>
-      <c r="G37" s="105"/>
-      <c r="H37" s="105" t="s">
+      <c r="G37" s="116"/>
+      <c r="H37" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="I37" s="105"/>
-      <c r="J37" s="105" t="s">
+      <c r="I37" s="116"/>
+      <c r="J37" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="K37" s="105"/>
-      <c r="L37" s="105" t="s">
+      <c r="K37" s="116"/>
+      <c r="L37" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="M37" s="105"/>
-      <c r="N37" s="105" t="s">
+      <c r="M37" s="116"/>
+      <c r="N37" s="116" t="s">
         <v>48</v>
       </c>
-      <c r="O37" s="105"/>
-      <c r="P37" s="105" t="s">
+      <c r="O37" s="116"/>
+      <c r="P37" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="Q37" s="105"/>
-      <c r="R37" s="105" t="s">
+      <c r="Q37" s="116"/>
+      <c r="R37" s="116" t="s">
         <v>50</v>
       </c>
-      <c r="S37" s="105"/>
-      <c r="T37" s="105" t="s">
+      <c r="S37" s="116"/>
+      <c r="T37" s="116" t="s">
         <v>51</v>
       </c>
-      <c r="U37" s="105"/>
-      <c r="V37" s="105" t="s">
+      <c r="U37" s="116"/>
+      <c r="V37" s="116" t="s">
         <v>52</v>
       </c>
-      <c r="W37" s="105"/>
-      <c r="X37" s="105" t="s">
+      <c r="W37" s="116"/>
+      <c r="X37" s="116" t="s">
         <v>53</v>
       </c>
-      <c r="Y37" s="105"/>
+      <c r="Y37" s="116"/>
     </row>
     <row r="38" spans="1:25" ht="45">
-      <c r="A38" s="110"/>
-      <c r="B38" s="112" t="s">
+      <c r="A38" s="122"/>
+      <c r="B38" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J38" s="20" t="s">
         <v>29</v>
@@ -5332,54 +5366,54 @@
         <v>29</v>
       </c>
       <c r="S38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="T38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="U38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="V38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="W38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="X38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="Y38" s="20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="114" t="s">
+      <c r="A39" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="115">
+      <c r="B39" s="100">
         <v>1003.759</v>
       </c>
       <c r="C39" s="29">
         <v>165.6</v>
       </c>
       <c r="D39" s="29">
         <v>1906.877</v>
       </c>
       <c r="E39" s="30">
         <v>170.7</v>
       </c>
       <c r="F39" s="29">
         <v>2886.4490000000001</v>
       </c>
       <c r="G39" s="30">
         <v>166.7</v>
       </c>
       <c r="H39" s="29">
         <v>3854.6660000000002</v>
       </c>
       <c r="I39" s="30">
         <v>144.80000000000001</v>
       </c>
       <c r="J39" s="29">
         <v>4882.57</v>
@@ -5409,51 +5443,51 @@
         <v>8418.2029999999995</v>
       </c>
       <c r="S39" s="30">
         <v>119.8</v>
       </c>
       <c r="T39" s="29">
         <v>9554.4740000000002</v>
       </c>
       <c r="U39" s="30">
         <v>118.3</v>
       </c>
       <c r="V39" s="29">
         <v>10759.038</v>
       </c>
       <c r="W39" s="30">
         <v>118.7</v>
       </c>
       <c r="X39" s="29">
         <v>12316.166999999999</v>
       </c>
       <c r="Y39" s="30">
         <v>122.2</v>
       </c>
     </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="113" t="s">
+      <c r="A40" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="35">
         <v>838.22199999999998</v>
       </c>
       <c r="C40" s="36">
         <v>177.9</v>
       </c>
       <c r="D40" s="35">
         <v>1553.8040000000001</v>
       </c>
       <c r="E40" s="36">
         <v>184.8</v>
       </c>
       <c r="F40" s="35">
         <v>2343.7930000000001</v>
       </c>
       <c r="G40" s="36">
         <v>178.7</v>
       </c>
       <c r="H40" s="35">
         <v>3118.056</v>
       </c>
       <c r="I40" s="36">
         <v>149.19999999999999</v>
@@ -5486,51 +5520,51 @@
         <v>7022.4620000000004</v>
       </c>
       <c r="S40" s="36">
         <v>124.9</v>
       </c>
       <c r="T40" s="35">
         <v>7946.1450000000004</v>
       </c>
       <c r="U40" s="36">
         <v>123.2</v>
       </c>
       <c r="V40" s="35">
         <v>9026.0669999999991</v>
       </c>
       <c r="W40" s="36">
         <v>125.1</v>
       </c>
       <c r="X40" s="35">
         <v>10362.34</v>
       </c>
       <c r="Y40" s="36">
         <v>129.6</v>
       </c>
     </row>
     <row r="41" spans="1:25">
-      <c r="A41" s="113" t="s">
+      <c r="A41" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="35">
         <v>2.5579999999999998</v>
       </c>
       <c r="C41" s="36">
         <v>53</v>
       </c>
       <c r="D41" s="35">
         <v>5.1159999999999997</v>
       </c>
       <c r="E41" s="36">
         <v>52.6</v>
       </c>
       <c r="F41" s="35">
         <v>7.6740000000000004</v>
       </c>
       <c r="G41" s="36">
         <v>45.4</v>
       </c>
       <c r="H41" s="35">
         <v>10.231999999999999</v>
       </c>
       <c r="I41" s="36">
         <v>41.6</v>
@@ -5563,51 +5597,51 @@
         <v>14.106</v>
       </c>
       <c r="S41" s="36">
         <v>41.9</v>
       </c>
       <c r="T41" s="35">
         <v>14.106</v>
       </c>
       <c r="U41" s="36">
         <v>41.6</v>
       </c>
       <c r="V41" s="35">
         <v>14.106</v>
       </c>
       <c r="W41" s="36">
         <v>41.1</v>
       </c>
       <c r="X41" s="35">
         <v>14.106</v>
       </c>
       <c r="Y41" s="36">
         <v>40.6</v>
       </c>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="113" t="s">
+      <c r="A42" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="35">
         <v>1.544</v>
       </c>
       <c r="C42" s="36">
         <v>59.5</v>
       </c>
       <c r="D42" s="35">
         <v>6.29</v>
       </c>
       <c r="E42" s="36">
         <v>120.4</v>
       </c>
       <c r="F42" s="35">
         <v>11.638999999999999</v>
       </c>
       <c r="G42" s="36">
         <v>128.1</v>
       </c>
       <c r="H42" s="35">
         <v>17.68</v>
       </c>
       <c r="I42" s="36">
         <v>133.9</v>
@@ -5640,51 +5674,51 @@
         <v>44.902999999999999</v>
       </c>
       <c r="S42" s="36">
         <v>251.5</v>
       </c>
       <c r="T42" s="35">
         <v>49.642000000000003</v>
       </c>
       <c r="U42" s="36">
         <v>277.10000000000002</v>
       </c>
       <c r="V42" s="35">
         <v>54.781999999999996</v>
       </c>
       <c r="W42" s="36">
         <v>303.60000000000002</v>
       </c>
       <c r="X42" s="35">
         <v>60.039000000000001</v>
       </c>
       <c r="Y42" s="36">
         <v>329.2</v>
       </c>
     </row>
     <row r="43" spans="1:25">
-      <c r="A43" s="113" t="s">
+      <c r="A43" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B43" s="35">
         <v>4.7770000000000001</v>
       </c>
       <c r="C43" s="36">
         <v>57.6</v>
       </c>
       <c r="D43" s="35">
         <v>9.5540000000000003</v>
       </c>
       <c r="E43" s="36">
         <v>57.2</v>
       </c>
       <c r="F43" s="35">
         <v>14.331</v>
       </c>
       <c r="G43" s="36">
         <v>56.7</v>
       </c>
       <c r="H43" s="35">
         <v>19.108000000000001</v>
       </c>
       <c r="I43" s="36">
         <v>55.4</v>
@@ -5717,51 +5751,51 @@
         <v>23.885000000000002</v>
       </c>
       <c r="S43" s="36">
         <v>43</v>
       </c>
       <c r="T43" s="35">
         <v>23.885000000000002</v>
       </c>
       <c r="U43" s="36">
         <v>40.9</v>
       </c>
       <c r="V43" s="35">
         <v>23.885000000000002</v>
       </c>
       <c r="W43" s="36">
         <v>38.799999999999997</v>
       </c>
       <c r="X43" s="35">
         <v>23.885000000000002</v>
       </c>
       <c r="Y43" s="36">
         <v>36.799999999999997</v>
       </c>
     </row>
     <row r="44" spans="1:25">
-      <c r="A44" s="113" t="s">
+      <c r="A44" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B44" s="35">
         <v>70.501000000000005</v>
       </c>
       <c r="C44" s="36">
         <v>180.8</v>
       </c>
       <c r="D44" s="35">
         <v>140.792</v>
       </c>
       <c r="E44" s="36">
         <v>169.8</v>
       </c>
       <c r="F44" s="35">
         <v>211.11</v>
       </c>
       <c r="G44" s="36">
         <v>169.8</v>
       </c>
       <c r="H44" s="35">
         <v>280.93400000000003</v>
       </c>
       <c r="I44" s="36">
         <v>168.3</v>
@@ -5794,51 +5828,51 @@
         <v>458.86900000000003</v>
       </c>
       <c r="S44" s="36">
         <v>107.1</v>
       </c>
       <c r="T44" s="35">
         <v>471.60500000000002</v>
       </c>
       <c r="U44" s="36">
         <v>88.7</v>
       </c>
       <c r="V44" s="35">
         <v>484.19099999999997</v>
       </c>
       <c r="W44" s="36">
         <v>75.900000000000006</v>
       </c>
       <c r="X44" s="35">
         <v>496.697</v>
       </c>
       <c r="Y44" s="36">
         <v>66.3</v>
       </c>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="113" t="s">
+      <c r="A45" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="35">
         <v>16.077000000000002</v>
       </c>
       <c r="C45" s="36">
         <v>165.2</v>
       </c>
       <c r="D45" s="35">
         <v>47.884999999999998</v>
       </c>
       <c r="E45" s="36">
         <v>244.3</v>
       </c>
       <c r="F45" s="35">
         <v>79.745999999999995</v>
       </c>
       <c r="G45" s="36">
         <v>268.89999999999998</v>
       </c>
       <c r="H45" s="35">
         <v>115.70099999999999</v>
       </c>
       <c r="I45" s="36">
         <v>286</v>
@@ -5871,51 +5905,51 @@
         <v>244.81200000000001</v>
       </c>
       <c r="S45" s="36">
         <v>181.7</v>
       </c>
       <c r="T45" s="35">
         <v>271.34199999999998</v>
       </c>
       <c r="U45" s="36">
         <v>174.2</v>
       </c>
       <c r="V45" s="35">
         <v>299.005</v>
       </c>
       <c r="W45" s="36">
         <v>168.3</v>
       </c>
       <c r="X45" s="35">
         <v>326.005</v>
       </c>
       <c r="Y45" s="36">
         <v>162.6</v>
       </c>
     </row>
     <row r="46" spans="1:25">
-      <c r="A46" s="113" t="s">
+      <c r="A46" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B46" s="35">
         <v>1.327</v>
       </c>
       <c r="C46" s="36">
         <v>42.7</v>
       </c>
       <c r="D46" s="35">
         <v>2.6539999999999999</v>
       </c>
       <c r="E46" s="36">
         <v>42.4</v>
       </c>
       <c r="F46" s="35">
         <v>3.9809999999999999</v>
       </c>
       <c r="G46" s="36">
         <v>42</v>
       </c>
       <c r="H46" s="35">
         <v>5.3079999999999998</v>
       </c>
       <c r="I46" s="36">
         <v>41.1</v>
@@ -5948,51 +5982,51 @@
         <v>17.757000000000001</v>
       </c>
       <c r="S46" s="36">
         <v>60.8</v>
       </c>
       <c r="T46" s="35">
         <v>17.777000000000001</v>
       </c>
       <c r="U46" s="36">
         <v>60</v>
       </c>
       <c r="V46" s="35">
         <v>17.797000000000001</v>
       </c>
       <c r="W46" s="36">
         <v>58.9</v>
       </c>
       <c r="X46" s="35">
         <v>17.817</v>
       </c>
       <c r="Y46" s="36">
         <v>57.7</v>
       </c>
     </row>
     <row r="47" spans="1:25">
-      <c r="A47" s="113" t="s">
+      <c r="A47" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="35">
         <v>13.664999999999999</v>
       </c>
       <c r="C47" s="36">
         <v>322.7</v>
       </c>
       <c r="D47" s="35">
         <v>27.33</v>
       </c>
       <c r="E47" s="36">
         <v>320.5</v>
       </c>
       <c r="F47" s="35">
         <v>40.994999999999997</v>
       </c>
       <c r="G47" s="36">
         <v>317.8</v>
       </c>
       <c r="H47" s="35">
         <v>54.66</v>
       </c>
       <c r="I47" s="36">
         <v>310.60000000000002</v>
@@ -6025,51 +6059,51 @@
         <v>156.571</v>
       </c>
       <c r="S47" s="36">
         <v>137.6</v>
       </c>
       <c r="T47" s="35">
         <v>250.863</v>
       </c>
       <c r="U47" s="36">
         <v>183.2</v>
       </c>
       <c r="V47" s="35">
         <v>259.29000000000002</v>
       </c>
       <c r="W47" s="36">
         <v>161.19999999999999</v>
       </c>
       <c r="X47" s="35">
         <v>351.358</v>
       </c>
       <c r="Y47" s="36">
         <v>189.1</v>
       </c>
     </row>
     <row r="48" spans="1:25">
-      <c r="A48" s="113" t="s">
+      <c r="A48" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="35">
         <v>1.3839999999999999</v>
       </c>
       <c r="C48" s="36">
         <v>9.4</v>
       </c>
       <c r="D48" s="35">
         <v>2.7679999999999998</v>
       </c>
       <c r="E48" s="36">
         <v>9.3000000000000007</v>
       </c>
       <c r="F48" s="35">
         <v>4.1520000000000001</v>
       </c>
       <c r="G48" s="36">
         <v>9.1999999999999993</v>
       </c>
       <c r="H48" s="35">
         <v>5.5359999999999996</v>
       </c>
       <c r="I48" s="36">
         <v>9</v>
@@ -6102,51 +6136,51 @@
         <v>6.92</v>
       </c>
       <c r="S48" s="36">
         <v>8.6</v>
       </c>
       <c r="T48" s="35">
         <v>6.92</v>
       </c>
       <c r="U48" s="36">
         <v>8.5</v>
       </c>
       <c r="V48" s="35">
         <v>6.92</v>
       </c>
       <c r="W48" s="36">
         <v>8.4</v>
       </c>
       <c r="X48" s="35">
         <v>6.92</v>
       </c>
       <c r="Y48" s="36">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="49" spans="1:25">
-      <c r="A49" s="113" t="s">
+      <c r="A49" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="35">
         <v>4.7699999999999996</v>
       </c>
       <c r="C49" s="36">
         <v>1069.4000000000001</v>
       </c>
       <c r="D49" s="35">
         <v>9.5399999999999991</v>
       </c>
       <c r="E49" s="36">
         <v>1062.2</v>
       </c>
       <c r="F49" s="35">
         <v>14.31</v>
       </c>
       <c r="G49" s="36">
         <v>1053</v>
       </c>
       <c r="H49" s="35">
         <v>19.079999999999998</v>
       </c>
       <c r="I49" s="36">
         <v>1029.2</v>
@@ -6179,51 +6213,51 @@
         <v>37.518000000000001</v>
       </c>
       <c r="S49" s="36">
         <v>100.6</v>
       </c>
       <c r="T49" s="35">
         <v>42.073999999999998</v>
       </c>
       <c r="U49" s="36">
         <v>91.1</v>
       </c>
       <c r="V49" s="35">
         <v>46.63</v>
       </c>
       <c r="W49" s="36">
         <v>84.2</v>
       </c>
       <c r="X49" s="35">
         <v>51.186</v>
       </c>
       <c r="Y49" s="36">
         <v>78.900000000000006</v>
       </c>
     </row>
     <row r="50" spans="1:25">
-      <c r="A50" s="116" t="s">
+      <c r="A50" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="37">
         <v>48.933999999999997</v>
       </c>
       <c r="C50" s="26">
         <v>101.9</v>
       </c>
       <c r="D50" s="37">
         <v>101.14400000000001</v>
       </c>
       <c r="E50" s="26">
         <v>104.6</v>
       </c>
       <c r="F50" s="37">
         <v>154.71799999999999</v>
       </c>
       <c r="G50" s="26">
         <v>105.8</v>
       </c>
       <c r="H50" s="37">
         <v>208.37100000000001</v>
       </c>
       <c r="I50" s="26">
         <v>104.4</v>
@@ -6337,103 +6371,103 @@
       <c r="C53" s="29"/>
       <c r="D53" s="29"/>
       <c r="E53" s="30"/>
       <c r="F53" s="29"/>
       <c r="G53" s="30"/>
       <c r="H53" s="29"/>
       <c r="I53" s="30"/>
       <c r="J53" s="29"/>
       <c r="K53" s="30"/>
       <c r="L53" s="29"/>
       <c r="M53" s="30"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="29"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="29"/>
       <c r="S53" s="30"/>
       <c r="T53" s="29"/>
       <c r="U53" s="30"/>
       <c r="V53" s="29"/>
       <c r="W53" s="30"/>
       <c r="X53" s="29"/>
       <c r="Y53" s="30"/>
     </row>
     <row r="54" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A54" s="104"/>
-      <c r="B54" s="105" t="s">
+      <c r="A54" s="118"/>
+      <c r="B54" s="116" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="105"/>
-      <c r="D54" s="105" t="s">
+      <c r="C54" s="116"/>
+      <c r="D54" s="116" t="s">
         <v>55</v>
       </c>
-      <c r="E54" s="105"/>
-      <c r="F54" s="105" t="s">
+      <c r="E54" s="116"/>
+      <c r="F54" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="G54" s="105"/>
-      <c r="H54" s="105" t="s">
+      <c r="G54" s="116"/>
+      <c r="H54" s="116" t="s">
         <v>57</v>
       </c>
-      <c r="I54" s="105"/>
-      <c r="J54" s="105" t="s">
+      <c r="I54" s="116"/>
+      <c r="J54" s="116" t="s">
         <v>58</v>
       </c>
-      <c r="K54" s="105"/>
-      <c r="L54" s="105" t="s">
+      <c r="K54" s="116"/>
+      <c r="L54" s="116" t="s">
         <v>59</v>
       </c>
-      <c r="M54" s="105"/>
-      <c r="N54" s="105" t="s">
+      <c r="M54" s="116"/>
+      <c r="N54" s="116" t="s">
         <v>60</v>
       </c>
-      <c r="O54" s="105"/>
-      <c r="P54" s="105" t="s">
+      <c r="O54" s="116"/>
+      <c r="P54" s="116" t="s">
         <v>61</v>
       </c>
-      <c r="Q54" s="105"/>
-      <c r="R54" s="105" t="s">
+      <c r="Q54" s="116"/>
+      <c r="R54" s="116" t="s">
         <v>62</v>
       </c>
-      <c r="S54" s="105"/>
-      <c r="T54" s="105" t="s">
+      <c r="S54" s="116"/>
+      <c r="T54" s="116" t="s">
         <v>63</v>
       </c>
-      <c r="U54" s="105"/>
-      <c r="V54" s="105" t="s">
+      <c r="U54" s="116"/>
+      <c r="V54" s="116" t="s">
         <v>64</v>
       </c>
-      <c r="W54" s="105"/>
-      <c r="X54" s="105" t="s">
+      <c r="W54" s="116"/>
+      <c r="X54" s="116" t="s">
         <v>65</v>
       </c>
-      <c r="Y54" s="105"/>
+      <c r="Y54" s="116"/>
     </row>
     <row r="55" spans="1:25" ht="45">
       <c r="A55" s="119"/>
-      <c r="B55" s="112" t="s">
+      <c r="B55" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J55" s="20" t="s">
         <v>29</v>
@@ -6463,54 +6497,54 @@
         <v>29</v>
       </c>
       <c r="S55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="T55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="U55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="V55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="W55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="X55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="Y55" s="20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:25">
-      <c r="A56" s="114" t="s">
+      <c r="A56" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="B56" s="115">
+      <c r="B56" s="100">
         <v>1282.3330000000001</v>
       </c>
       <c r="C56" s="30">
         <v>100.4</v>
       </c>
       <c r="D56" s="29">
         <v>2618.0920000000001</v>
       </c>
       <c r="E56" s="30">
         <v>108.7</v>
       </c>
       <c r="F56" s="29">
         <v>3921.46</v>
       </c>
       <c r="G56" s="30">
         <v>108</v>
       </c>
       <c r="H56" s="29">
         <v>5030.2910000000002</v>
       </c>
       <c r="I56" s="30">
         <v>105.7</v>
       </c>
       <c r="J56" s="29">
         <v>6413.2550000000001</v>
@@ -6540,51 +6574,51 @@
         <v>12559.055</v>
       </c>
       <c r="S56" s="30">
         <v>125.2</v>
       </c>
       <c r="T56" s="29">
         <v>14185.643</v>
       </c>
       <c r="U56" s="30">
         <v>124.7</v>
       </c>
       <c r="V56" s="29">
         <v>15767.662</v>
       </c>
       <c r="W56" s="30">
         <v>123.7</v>
       </c>
       <c r="X56" s="29">
         <v>17812.116000000002</v>
       </c>
       <c r="Y56" s="30">
         <v>123.4</v>
       </c>
     </row>
     <row r="57" spans="1:25">
-      <c r="A57" s="113" t="s">
+      <c r="A57" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B57" s="35">
         <v>1010.326</v>
       </c>
       <c r="C57" s="36">
         <v>94.8</v>
       </c>
       <c r="D57" s="35">
         <v>2083.7750000000001</v>
       </c>
       <c r="E57" s="36">
         <v>106.2</v>
       </c>
       <c r="F57" s="35">
         <v>3074.7939999999999</v>
       </c>
       <c r="G57" s="36">
         <v>104.3</v>
       </c>
       <c r="H57" s="35">
         <v>3947.48</v>
       </c>
       <c r="I57" s="36">
         <v>102.5</v>
@@ -6617,51 +6651,51 @@
         <v>9719.0499999999993</v>
       </c>
       <c r="S57" s="36">
         <v>116.1</v>
       </c>
       <c r="T57" s="35">
         <v>11056.79</v>
       </c>
       <c r="U57" s="36">
         <v>116.8</v>
       </c>
       <c r="V57" s="35">
         <v>12355.335999999999</v>
       </c>
       <c r="W57" s="36">
         <v>115.5</v>
       </c>
       <c r="X57" s="35">
         <v>14055.599</v>
       </c>
       <c r="Y57" s="36">
         <v>115.7</v>
       </c>
     </row>
     <row r="58" spans="1:25">
-      <c r="A58" s="113" t="s">
+      <c r="A58" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B58" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C58" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D58" s="35" t="s">
         <v>74</v>
       </c>
       <c r="E58" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F58" s="35" t="s">
         <v>74</v>
       </c>
       <c r="G58" s="38" t="s">
         <v>74</v>
       </c>
       <c r="H58" s="35" t="s">
         <v>74</v>
       </c>
       <c r="I58" s="38" t="s">
         <v>74</v>
@@ -6694,51 +6728,51 @@
         <v>50.244</v>
       </c>
       <c r="S58" s="36">
         <v>298.8</v>
       </c>
       <c r="T58" s="35">
         <v>53.863999999999997</v>
       </c>
       <c r="U58" s="36">
         <v>320.60000000000002</v>
       </c>
       <c r="V58" s="35">
         <v>57.484000000000002</v>
       </c>
       <c r="W58" s="36">
         <v>343.9</v>
       </c>
       <c r="X58" s="35">
         <v>61.103999999999999</v>
       </c>
       <c r="Y58" s="36">
         <v>369.6</v>
       </c>
     </row>
     <row r="59" spans="1:25">
-      <c r="A59" s="113" t="s">
+      <c r="A59" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B59" s="35">
         <v>4.9249999999999998</v>
       </c>
       <c r="C59" s="36">
         <v>250.8</v>
       </c>
       <c r="D59" s="35">
         <v>10.092000000000001</v>
       </c>
       <c r="E59" s="36">
         <v>127</v>
       </c>
       <c r="F59" s="35">
         <v>14.861000000000001</v>
       </c>
       <c r="G59" s="36">
         <v>101.5</v>
       </c>
       <c r="H59" s="35">
         <v>19.963999999999999</v>
       </c>
       <c r="I59" s="36">
         <v>91.4</v>
@@ -6771,51 +6805,51 @@
         <v>50.832999999999998</v>
       </c>
       <c r="S59" s="36">
         <v>95</v>
       </c>
       <c r="T59" s="35">
         <v>57.933999999999997</v>
       </c>
       <c r="U59" s="36">
         <v>98</v>
       </c>
       <c r="V59" s="35">
         <v>65.763999999999996</v>
       </c>
       <c r="W59" s="36">
         <v>101.3</v>
       </c>
       <c r="X59" s="35">
         <v>139.667</v>
       </c>
       <c r="Y59" s="36">
         <v>198.5</v>
       </c>
     </row>
     <row r="60" spans="1:25">
-      <c r="A60" s="113" t="s">
+      <c r="A60" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="E60" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="G60" s="38" t="s">
         <v>74</v>
       </c>
       <c r="H60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="I60" s="38" t="s">
         <v>74</v>
@@ -6848,51 +6882,51 @@
         <v>74</v>
       </c>
       <c r="S60" s="38" t="s">
         <v>74</v>
       </c>
       <c r="T60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="U60" s="38" t="s">
         <v>74</v>
       </c>
       <c r="V60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="W60" s="38" t="s">
         <v>74</v>
       </c>
       <c r="X60" s="35" t="s">
         <v>74</v>
       </c>
       <c r="Y60" s="38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:25">
-      <c r="A61" s="113" t="s">
+      <c r="A61" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B61" s="35">
         <v>40.445999999999998</v>
       </c>
       <c r="C61" s="36">
         <v>45.1</v>
       </c>
       <c r="D61" s="35">
         <v>81.247</v>
       </c>
       <c r="E61" s="36">
         <v>45.7</v>
       </c>
       <c r="F61" s="35">
         <v>121.96299999999999</v>
       </c>
       <c r="G61" s="36">
         <v>45.9</v>
       </c>
       <c r="H61" s="35">
         <v>162.76400000000001</v>
       </c>
       <c r="I61" s="36">
         <v>46.9</v>
@@ -6925,51 +6959,51 @@
         <v>321.82</v>
       </c>
       <c r="S61" s="36">
         <v>58.8</v>
       </c>
       <c r="T61" s="35">
         <v>353.76299999999998</v>
       </c>
       <c r="U61" s="36">
         <v>63</v>
       </c>
       <c r="V61" s="35">
         <v>383.70400000000001</v>
       </c>
       <c r="W61" s="36">
         <v>66.900000000000006</v>
       </c>
       <c r="X61" s="35">
         <v>411.35</v>
       </c>
       <c r="Y61" s="36">
         <v>70.7</v>
       </c>
     </row>
     <row r="62" spans="1:25">
-      <c r="A62" s="113" t="s">
+      <c r="A62" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B62" s="35">
         <v>31.431999999999999</v>
       </c>
       <c r="C62" s="36">
         <v>153.69999999999999</v>
       </c>
       <c r="D62" s="35">
         <v>63.95</v>
       </c>
       <c r="E62" s="36">
         <v>105.7</v>
       </c>
       <c r="F62" s="35">
         <v>94.224000000000004</v>
       </c>
       <c r="G62" s="36">
         <v>93.9</v>
       </c>
       <c r="H62" s="35">
         <v>125.313</v>
       </c>
       <c r="I62" s="36">
         <v>87.7</v>
@@ -7002,51 +7036,51 @@
         <v>287.745</v>
       </c>
       <c r="S62" s="36">
         <v>98.6</v>
       </c>
       <c r="T62" s="35">
         <v>322.166</v>
       </c>
       <c r="U62" s="36">
         <v>99.7</v>
       </c>
       <c r="V62" s="35">
         <v>356.911</v>
       </c>
       <c r="W62" s="36">
         <v>100.7</v>
       </c>
       <c r="X62" s="35">
         <v>392.202</v>
       </c>
       <c r="Y62" s="36">
         <v>102.6</v>
       </c>
     </row>
     <row r="63" spans="1:25">
-      <c r="A63" s="113" t="s">
+      <c r="A63" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B63" s="35">
         <v>0.65700000000000003</v>
       </c>
       <c r="C63" s="36">
         <v>38.9</v>
       </c>
       <c r="D63" s="35">
         <v>1.3140000000000001</v>
       </c>
       <c r="E63" s="36">
         <v>39.200000000000003</v>
       </c>
       <c r="F63" s="35">
         <v>1.9710000000000001</v>
       </c>
       <c r="G63" s="36">
         <v>39.4</v>
       </c>
       <c r="H63" s="35">
         <v>2.6280000000000001</v>
       </c>
       <c r="I63" s="36">
         <v>40.1</v>
@@ -7079,51 +7113,51 @@
         <v>41.585000000000001</v>
       </c>
       <c r="S63" s="36">
         <v>196.5</v>
       </c>
       <c r="T63" s="35">
         <v>46.064999999999998</v>
       </c>
       <c r="U63" s="36">
         <v>217.6</v>
       </c>
       <c r="V63" s="35">
         <v>50.545000000000002</v>
       </c>
       <c r="W63" s="36">
         <v>239.7</v>
       </c>
       <c r="X63" s="35">
         <v>55.024999999999999</v>
       </c>
       <c r="Y63" s="36">
         <v>263.5</v>
       </c>
     </row>
     <row r="64" spans="1:25">
-      <c r="A64" s="113" t="s">
+      <c r="A64" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B64" s="35">
         <v>96.963999999999999</v>
       </c>
       <c r="C64" s="36">
         <v>557.79999999999995</v>
       </c>
       <c r="D64" s="35">
         <v>165.77500000000001</v>
       </c>
       <c r="E64" s="36">
         <v>480.3</v>
       </c>
       <c r="F64" s="35">
         <v>279.49700000000001</v>
       </c>
       <c r="G64" s="36">
         <v>542</v>
       </c>
       <c r="H64" s="35">
         <v>315.69400000000002</v>
       </c>
       <c r="I64" s="36">
         <v>467.7</v>
@@ -7156,51 +7190,51 @@
         <v>926.43</v>
       </c>
       <c r="S64" s="36">
         <v>496.4</v>
       </c>
       <c r="T64" s="35">
         <v>1059.0340000000001</v>
       </c>
       <c r="U64" s="36">
         <v>354.5</v>
       </c>
       <c r="V64" s="35">
         <v>1187.193</v>
       </c>
       <c r="W64" s="36">
         <v>386.4</v>
       </c>
       <c r="X64" s="35">
         <v>1311.8610000000001</v>
       </c>
       <c r="Y64" s="36">
         <v>318.60000000000002</v>
       </c>
     </row>
     <row r="65" spans="1:25">
-      <c r="A65" s="113" t="s">
+      <c r="A65" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B65" s="35">
         <v>0.27400000000000002</v>
       </c>
       <c r="C65" s="36">
         <v>15.6</v>
       </c>
       <c r="D65" s="35">
         <v>0.54800000000000004</v>
       </c>
       <c r="E65" s="36">
         <v>15.7</v>
       </c>
       <c r="F65" s="35">
         <v>0.82199999999999995</v>
       </c>
       <c r="G65" s="36">
         <v>15.7</v>
       </c>
       <c r="H65" s="35">
         <v>1.0960000000000001</v>
       </c>
       <c r="I65" s="36">
         <v>16</v>
@@ -7233,51 +7267,51 @@
         <v>1.37</v>
       </c>
       <c r="S65" s="36">
         <v>16.600000000000001</v>
       </c>
       <c r="T65" s="35">
         <v>1.37</v>
       </c>
       <c r="U65" s="36">
         <v>16.600000000000001</v>
       </c>
       <c r="V65" s="35">
         <v>1.37</v>
       </c>
       <c r="W65" s="36">
         <v>16.7</v>
       </c>
       <c r="X65" s="35">
         <v>1.37</v>
       </c>
       <c r="Y65" s="36">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="66" spans="1:25">
-      <c r="A66" s="113" t="s">
+      <c r="A66" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B66" s="35">
         <v>4.556</v>
       </c>
       <c r="C66" s="36">
         <v>75.099999999999994</v>
       </c>
       <c r="D66" s="35">
         <v>9.1120000000000001</v>
       </c>
       <c r="E66" s="36">
         <v>75.599999999999994</v>
       </c>
       <c r="F66" s="35">
         <v>13.667999999999999</v>
       </c>
       <c r="G66" s="36">
         <v>75.900000000000006</v>
       </c>
       <c r="H66" s="35">
         <v>18.224</v>
       </c>
       <c r="I66" s="36">
         <v>77.3</v>
@@ -7310,51 +7344,51 @@
         <v>22.78</v>
       </c>
       <c r="S66" s="36">
         <v>50.9</v>
       </c>
       <c r="T66" s="35">
         <v>22.78</v>
       </c>
       <c r="U66" s="36">
         <v>45.5</v>
       </c>
       <c r="V66" s="35">
         <v>22.78</v>
       </c>
       <c r="W66" s="36">
         <v>41.2</v>
       </c>
       <c r="X66" s="35">
         <v>22.78</v>
       </c>
       <c r="Y66" s="36">
         <v>38</v>
       </c>
     </row>
     <row r="67" spans="1:25">
-      <c r="A67" s="116" t="s">
+      <c r="A67" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B67" s="37">
         <v>92.753</v>
       </c>
       <c r="C67" s="26">
         <v>149</v>
       </c>
       <c r="D67" s="37">
         <v>202.279</v>
       </c>
       <c r="E67" s="26">
         <v>158.30000000000001</v>
       </c>
       <c r="F67" s="37">
         <v>319.66000000000003</v>
       </c>
       <c r="G67" s="26">
         <v>164.2</v>
       </c>
       <c r="H67" s="37">
         <v>437.12799999999999</v>
       </c>
       <c r="I67" s="26">
         <v>169.9</v>
@@ -7468,106 +7502,106 @@
       <c r="C70" s="18"/>
       <c r="D70" s="18"/>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>
       <c r="O70" s="18"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="18"/>
       <c r="R70" s="18"/>
       <c r="S70" s="18"/>
       <c r="T70" s="18"/>
       <c r="U70" s="18"/>
       <c r="V70" s="18"/>
       <c r="W70" s="18"/>
       <c r="X70" s="18"/>
       <c r="Y70" s="18"/>
     </row>
     <row r="71" spans="1:25" ht="30" customHeight="1">
-      <c r="A71" s="104"/>
-      <c r="B71" s="105" t="s">
+      <c r="A71" s="118"/>
+      <c r="B71" s="116" t="s">
         <v>66</v>
       </c>
-      <c r="C71" s="105"/>
-      <c r="D71" s="105" t="s">
+      <c r="C71" s="116"/>
+      <c r="D71" s="116" t="s">
         <v>67</v>
       </c>
-      <c r="E71" s="105"/>
-      <c r="F71" s="105" t="s">
+      <c r="E71" s="116"/>
+      <c r="F71" s="116" t="s">
         <v>68</v>
       </c>
-      <c r="G71" s="106"/>
-      <c r="H71" s="105" t="s">
+      <c r="G71" s="117"/>
+      <c r="H71" s="116" t="s">
         <v>69</v>
       </c>
-      <c r="I71" s="105"/>
-      <c r="J71" s="105" t="s">
+      <c r="I71" s="116"/>
+      <c r="J71" s="116" t="s">
         <v>70</v>
       </c>
-      <c r="K71" s="105"/>
-      <c r="L71" s="105" t="s">
+      <c r="K71" s="116"/>
+      <c r="L71" s="116" t="s">
         <v>71</v>
       </c>
-      <c r="M71" s="106"/>
-      <c r="N71" s="105" t="s">
+      <c r="M71" s="117"/>
+      <c r="N71" s="116" t="s">
         <v>72</v>
       </c>
-      <c r="O71" s="106"/>
-      <c r="P71" s="105" t="s">
+      <c r="O71" s="117"/>
+      <c r="P71" s="116" t="s">
         <v>88</v>
       </c>
-      <c r="Q71" s="106"/>
-      <c r="R71" s="105" t="s">
+      <c r="Q71" s="117"/>
+      <c r="R71" s="116" t="s">
         <v>89</v>
       </c>
-      <c r="S71" s="106"/>
-      <c r="T71" s="105" t="s">
+      <c r="S71" s="117"/>
+      <c r="T71" s="116" t="s">
         <v>90</v>
       </c>
-      <c r="U71" s="106"/>
-      <c r="V71" s="105" t="s">
+      <c r="U71" s="117"/>
+      <c r="V71" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="W71" s="106"/>
-      <c r="X71" s="105" t="s">
+      <c r="W71" s="117"/>
+      <c r="X71" s="116" t="s">
         <v>92</v>
       </c>
-      <c r="Y71" s="105"/>
+      <c r="Y71" s="116"/>
     </row>
     <row r="72" spans="1:25" ht="45">
       <c r="A72" s="119"/>
-      <c r="B72" s="112" t="s">
+      <c r="B72" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="C72" s="112" t="s">
+      <c r="C72" s="97" t="s">
         <v>73</v>
       </c>
       <c r="D72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G72" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="K72" s="20" t="s">
         <v>73</v>
@@ -7594,57 +7628,57 @@
         <v>29</v>
       </c>
       <c r="S72" s="46" t="s">
         <v>73</v>
       </c>
       <c r="T72" s="50" t="s">
         <v>29</v>
       </c>
       <c r="U72" s="51" t="s">
         <v>73</v>
       </c>
       <c r="V72" s="52" t="s">
         <v>29</v>
       </c>
       <c r="W72" s="53" t="s">
         <v>73</v>
       </c>
       <c r="X72" s="54" t="s">
         <v>29</v>
       </c>
       <c r="Y72" s="76" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="73" spans="1:25">
-      <c r="A73" s="120" t="s">
+      <c r="A73" s="103" t="s">
         <v>75</v>
       </c>
-      <c r="B73" s="115">
+      <c r="B73" s="100">
         <v>1436.3910000000001</v>
       </c>
-      <c r="C73" s="121">
+      <c r="C73" s="104">
         <v>106</v>
       </c>
       <c r="D73" s="21">
         <v>3098.5650000000001</v>
       </c>
       <c r="E73" s="18">
         <v>112</v>
       </c>
       <c r="F73" s="29">
         <v>4964.6639999999998</v>
       </c>
       <c r="G73" s="30">
         <v>120.3</v>
       </c>
       <c r="H73" s="29">
         <v>6661.1819999999998</v>
       </c>
       <c r="I73" s="30">
         <v>125.9</v>
       </c>
       <c r="J73" s="29">
         <v>8128.9809999999998</v>
       </c>
       <c r="K73" s="30">
         <v>120.1</v>
@@ -7671,51 +7705,51 @@
         <v>15498.3</v>
       </c>
       <c r="S73" s="48">
         <v>116.5</v>
       </c>
       <c r="T73" s="39">
         <v>17721.3</v>
       </c>
       <c r="U73" s="48">
         <v>118</v>
       </c>
       <c r="V73" s="39">
         <v>19908</v>
       </c>
       <c r="W73" s="48">
         <v>119.2</v>
       </c>
       <c r="X73" s="39">
         <v>22586</v>
       </c>
       <c r="Y73" s="48">
         <v>119.5</v>
       </c>
     </row>
     <row r="74" spans="1:25">
-      <c r="A74" s="113" t="s">
+      <c r="A74" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="35">
         <v>1169.8710000000001</v>
       </c>
       <c r="C74" s="36">
         <v>109.5</v>
       </c>
       <c r="D74" s="35">
         <v>2571.8040000000001</v>
       </c>
       <c r="E74" s="36">
         <v>116.8</v>
       </c>
       <c r="F74" s="35">
         <v>4163.1809999999996</v>
       </c>
       <c r="G74" s="36">
         <v>128.69999999999999</v>
       </c>
       <c r="H74" s="35">
         <v>5604.4269999999997</v>
       </c>
       <c r="I74" s="36">
         <v>135</v>
@@ -7748,51 +7782,51 @@
         <v>12608.4</v>
       </c>
       <c r="S74" s="48">
         <v>122.5</v>
       </c>
       <c r="T74" s="35">
         <v>14415.2</v>
       </c>
       <c r="U74" s="48">
         <v>123.1</v>
       </c>
       <c r="V74" s="35">
         <v>16181.3</v>
       </c>
       <c r="W74" s="48">
         <v>123.7</v>
       </c>
       <c r="X74" s="35">
         <v>18399.400000000001</v>
       </c>
       <c r="Y74" s="48">
         <v>123.4</v>
       </c>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="113" t="s">
+      <c r="A75" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="35">
         <v>7.3280000000000003</v>
       </c>
       <c r="C75" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D75" s="35">
         <v>14.656000000000001</v>
       </c>
       <c r="E75" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F75" s="35">
         <v>21.984000000000002</v>
       </c>
       <c r="G75" s="38" t="s">
         <v>74</v>
       </c>
       <c r="H75" s="35">
         <v>24.096</v>
       </c>
       <c r="I75" s="38" t="s">
         <v>74</v>
@@ -7825,51 +7859,51 @@
         <v>26.207999999999998</v>
       </c>
       <c r="S75" s="48">
         <v>49.3</v>
       </c>
       <c r="T75" s="35">
         <v>26.2</v>
       </c>
       <c r="U75" s="48">
         <v>45.9</v>
       </c>
       <c r="V75" s="35">
         <v>26.2</v>
       </c>
       <c r="W75" s="48">
         <v>43.1</v>
       </c>
       <c r="X75" s="35">
         <v>26.6</v>
       </c>
       <c r="Y75" s="48">
         <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:25">
-      <c r="A76" s="113" t="s">
+      <c r="A76" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="35">
         <v>7.1740000000000004</v>
       </c>
       <c r="C76" s="36">
         <v>137.80000000000001</v>
       </c>
       <c r="D76" s="35">
         <v>14.531000000000001</v>
       </c>
       <c r="E76" s="36">
         <v>136.19999999999999</v>
       </c>
       <c r="F76" s="35">
         <v>46.438000000000002</v>
       </c>
       <c r="G76" s="36">
         <v>297</v>
       </c>
       <c r="H76" s="35">
         <v>77.977999999999994</v>
       </c>
       <c r="I76" s="36">
         <v>371.3</v>
@@ -7902,51 +7936,51 @@
         <v>213.7</v>
       </c>
       <c r="S76" s="48">
         <v>397</v>
       </c>
       <c r="T76" s="35">
         <v>239.5</v>
       </c>
       <c r="U76" s="48">
         <v>390.4</v>
       </c>
       <c r="V76" s="35">
         <v>266.10000000000002</v>
       </c>
       <c r="W76" s="48">
         <v>382.1</v>
       </c>
       <c r="X76" s="35">
         <v>293.8</v>
       </c>
       <c r="Y76" s="48">
         <v>198.3</v>
       </c>
     </row>
     <row r="77" spans="1:25">
-      <c r="A77" s="113" t="s">
+      <c r="A77" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D77" s="35" t="s">
         <v>74</v>
       </c>
       <c r="E77" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F77" s="35" t="s">
         <v>74</v>
       </c>
       <c r="G77" s="38" t="s">
         <v>74</v>
       </c>
       <c r="H77" s="35">
         <v>0.67500000000000004</v>
       </c>
       <c r="I77" s="38" t="s">
         <v>74</v>
@@ -7979,51 +8013,51 @@
         <v>0.67500000000000004</v>
       </c>
       <c r="S77" s="47" t="s">
         <v>74</v>
       </c>
       <c r="T77" s="35">
         <v>0.7</v>
       </c>
       <c r="U77" s="47" t="s">
         <v>74</v>
       </c>
       <c r="V77" s="35">
         <v>0.7</v>
       </c>
       <c r="W77" s="47" t="s">
         <v>74</v>
       </c>
       <c r="X77" s="35">
         <v>0.7</v>
       </c>
       <c r="Y77" s="47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="78" spans="1:25">
-      <c r="A78" s="113" t="s">
+      <c r="A78" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B78" s="35">
         <v>34.984000000000002</v>
       </c>
       <c r="C78" s="36">
         <v>81.8</v>
       </c>
       <c r="D78" s="35">
         <v>69.328999999999994</v>
       </c>
       <c r="E78" s="36">
         <v>80.7</v>
       </c>
       <c r="F78" s="35">
         <v>100.496</v>
       </c>
       <c r="G78" s="36">
         <v>78.3</v>
       </c>
       <c r="H78" s="35">
         <v>127.19199999999999</v>
       </c>
       <c r="I78" s="36">
         <v>74.3</v>
@@ -8056,51 +8090,51 @@
         <v>532.6</v>
       </c>
       <c r="S78" s="48">
         <v>156.30000000000001</v>
       </c>
       <c r="T78" s="35">
         <v>627.4</v>
       </c>
       <c r="U78" s="48">
         <v>167.5</v>
       </c>
       <c r="V78" s="35">
         <v>722.2</v>
       </c>
       <c r="W78" s="48">
         <v>177.7</v>
       </c>
       <c r="X78" s="35">
         <v>816.9</v>
       </c>
       <c r="Y78" s="48">
         <v>187.2</v>
       </c>
     </row>
     <row r="79" spans="1:25">
-      <c r="A79" s="113" t="s">
+      <c r="A79" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="35">
         <v>36.100999999999999</v>
       </c>
       <c r="C79" s="36">
         <v>108.7</v>
       </c>
       <c r="D79" s="35">
         <v>71.513999999999996</v>
       </c>
       <c r="E79" s="36">
         <v>105.8</v>
       </c>
       <c r="F79" s="35">
         <v>106.04</v>
       </c>
       <c r="G79" s="36">
         <v>107</v>
       </c>
       <c r="H79" s="35">
         <v>142.09100000000001</v>
       </c>
       <c r="I79" s="36">
         <v>107.8</v>
@@ -8133,51 +8167,51 @@
         <v>198.7</v>
       </c>
       <c r="S79" s="48">
         <v>65.2</v>
       </c>
       <c r="T79" s="35">
         <v>199.3</v>
       </c>
       <c r="U79" s="48">
         <v>58.4</v>
       </c>
       <c r="V79" s="35">
         <v>199.8</v>
       </c>
       <c r="W79" s="48">
         <v>52.9</v>
       </c>
       <c r="X79" s="35">
         <v>200.4</v>
       </c>
       <c r="Y79" s="48">
         <v>48.1</v>
       </c>
     </row>
     <row r="80" spans="1:25">
-      <c r="A80" s="113" t="s">
+      <c r="A80" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B80" s="35">
         <v>5.859</v>
       </c>
       <c r="C80" s="36">
         <v>843.7</v>
       </c>
       <c r="D80" s="35">
         <v>11.718</v>
       </c>
       <c r="E80" s="36">
         <v>843.7</v>
       </c>
       <c r="F80" s="35">
         <v>17.577000000000002</v>
       </c>
       <c r="G80" s="36">
         <v>847.7</v>
       </c>
       <c r="H80" s="35">
         <v>17.577000000000002</v>
       </c>
       <c r="I80" s="36">
         <v>635.79999999999995</v>
@@ -8210,51 +8244,51 @@
         <v>17.577000000000002</v>
       </c>
       <c r="S80" s="48">
         <v>39.9</v>
       </c>
       <c r="T80" s="35">
         <v>17.600000000000001</v>
       </c>
       <c r="U80" s="48">
         <v>36</v>
       </c>
       <c r="V80" s="35">
         <v>23</v>
       </c>
       <c r="W80" s="48">
         <v>43.1</v>
       </c>
       <c r="X80" s="35">
         <v>52.9</v>
       </c>
       <c r="Y80" s="48">
         <v>90.8</v>
       </c>
     </row>
     <row r="81" spans="1:25">
-      <c r="A81" s="113" t="s">
+      <c r="A81" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="35">
         <v>120.93600000000001</v>
       </c>
       <c r="C81" s="36">
         <v>118</v>
       </c>
       <c r="D81" s="35">
         <v>236.72499999999999</v>
       </c>
       <c r="E81" s="36">
         <v>135.1</v>
       </c>
       <c r="F81" s="35">
         <v>347.32499999999999</v>
       </c>
       <c r="G81" s="36">
         <v>118.1</v>
       </c>
       <c r="H81" s="35">
         <v>452.67</v>
       </c>
       <c r="I81" s="36">
         <v>136.30000000000001</v>
@@ -8287,51 +8321,51 @@
         <v>1091.7</v>
       </c>
       <c r="S81" s="48">
         <v>111.3</v>
       </c>
       <c r="T81" s="35">
         <v>1223.9000000000001</v>
       </c>
       <c r="U81" s="48">
         <v>109.1</v>
       </c>
       <c r="V81" s="35">
         <v>1354.4</v>
       </c>
       <c r="W81" s="48">
         <v>107.7</v>
       </c>
       <c r="X81" s="35">
         <v>1488.2</v>
       </c>
       <c r="Y81" s="48">
         <v>106.9</v>
       </c>
     </row>
     <row r="82" spans="1:25">
-      <c r="A82" s="113" t="s">
+      <c r="A82" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C82" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D82" s="35" t="s">
         <v>74</v>
       </c>
       <c r="E82" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F82" s="35" t="s">
         <v>74</v>
       </c>
       <c r="G82" s="38" t="s">
         <v>74</v>
       </c>
       <c r="H82" s="35" t="s">
         <v>74</v>
       </c>
       <c r="I82" s="38" t="s">
         <v>74</v>
@@ -8364,51 +8398,51 @@
         <v>74</v>
       </c>
       <c r="S82" s="47" t="s">
         <v>74</v>
       </c>
       <c r="T82" s="47" t="s">
         <v>74</v>
       </c>
       <c r="U82" s="47" t="s">
         <v>74</v>
       </c>
       <c r="V82" s="47" t="s">
         <v>74</v>
       </c>
       <c r="W82" s="47" t="s">
         <v>74</v>
       </c>
       <c r="X82" s="35">
         <v>10</v>
       </c>
       <c r="Y82" s="47">
         <v>691.2</v>
       </c>
     </row>
     <row r="83" spans="1:25">
-      <c r="A83" s="113" t="s">
+      <c r="A83" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="35">
         <v>0.55600000000000005</v>
       </c>
       <c r="C83" s="36">
         <v>11.5</v>
       </c>
       <c r="D83" s="35">
         <v>1.1120000000000001</v>
       </c>
       <c r="E83" s="36">
         <v>11.5</v>
       </c>
       <c r="F83" s="35">
         <v>1.6679999999999999</v>
       </c>
       <c r="G83" s="36">
         <v>11.6</v>
       </c>
       <c r="H83" s="35">
         <v>2.2240000000000002</v>
       </c>
       <c r="I83" s="36">
         <v>11.6</v>
@@ -8441,51 +8475,51 @@
         <v>8.5</v>
       </c>
       <c r="S83" s="48">
         <v>35.200000000000003</v>
       </c>
       <c r="T83" s="35">
         <v>10.199999999999999</v>
       </c>
       <c r="U83" s="48">
         <v>42.3</v>
       </c>
       <c r="V83" s="35">
         <v>11.9</v>
       </c>
       <c r="W83" s="48">
         <v>49.4</v>
       </c>
       <c r="X83" s="35">
         <v>13.6</v>
       </c>
       <c r="Y83" s="48">
         <v>56.4</v>
       </c>
     </row>
     <row r="84" spans="1:25">
-      <c r="A84" s="116" t="s">
+      <c r="A84" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="37">
         <v>53.582000000000001</v>
       </c>
       <c r="C84" s="26">
         <v>54.7</v>
       </c>
       <c r="D84" s="37">
         <v>107.176</v>
       </c>
       <c r="E84" s="26">
         <v>50.1</v>
       </c>
       <c r="F84" s="37">
         <v>159.95500000000001</v>
       </c>
       <c r="G84" s="26">
         <v>47.6</v>
       </c>
       <c r="H84" s="37">
         <v>212.25200000000001</v>
       </c>
       <c r="I84" s="26">
         <v>46.2</v>
@@ -8544,104 +8578,104 @@
       <c r="B85" s="18"/>
       <c r="C85" s="18"/>
       <c r="D85" s="18"/>
       <c r="E85" s="18"/>
       <c r="F85" s="18"/>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
       <c r="N85" s="18"/>
       <c r="O85" s="18"/>
       <c r="P85" s="18"/>
       <c r="Q85" s="18"/>
       <c r="R85" s="18"/>
       <c r="S85" s="18"/>
       <c r="T85" s="18"/>
       <c r="U85" s="18"/>
       <c r="V85" s="18"/>
       <c r="W85" s="18"/>
       <c r="X85" s="18"/>
       <c r="Y85" s="18"/>
     </row>
-    <row r="88" spans="1:25" ht="21" customHeight="1">
-[...1 lines deleted...]
-      <c r="B88" s="105" t="s">
+    <row r="88" spans="1:25" ht="26.25" customHeight="1">
+      <c r="A88" s="118"/>
+      <c r="B88" s="116" t="s">
         <v>93</v>
       </c>
-      <c r="C88" s="106"/>
-      <c r="D88" s="105" t="s">
+      <c r="C88" s="117"/>
+      <c r="D88" s="116" t="s">
         <v>94</v>
       </c>
-      <c r="E88" s="106"/>
-      <c r="F88" s="105" t="s">
+      <c r="E88" s="117"/>
+      <c r="F88" s="116" t="s">
         <v>95</v>
       </c>
-      <c r="G88" s="106"/>
-      <c r="H88" s="105" t="s">
+      <c r="G88" s="117"/>
+      <c r="H88" s="116" t="s">
         <v>96</v>
       </c>
-      <c r="I88" s="106"/>
-      <c r="J88" s="105" t="s">
+      <c r="I88" s="117"/>
+      <c r="J88" s="116" t="s">
         <v>97</v>
       </c>
-      <c r="K88" s="106"/>
-      <c r="L88" s="105" t="s">
+      <c r="K88" s="117"/>
+      <c r="L88" s="116" t="s">
         <v>98</v>
       </c>
-      <c r="M88" s="107"/>
-      <c r="N88" s="105" t="s">
+      <c r="M88" s="125"/>
+      <c r="N88" s="116" t="s">
         <v>99</v>
       </c>
-      <c r="O88" s="107"/>
-      <c r="P88" s="105" t="s">
+      <c r="O88" s="125"/>
+      <c r="P88" s="116" t="s">
         <v>104</v>
       </c>
-      <c r="Q88" s="105"/>
-      <c r="R88" s="105" t="s">
+      <c r="Q88" s="116"/>
+      <c r="R88" s="116" t="s">
         <v>105</v>
       </c>
-      <c r="S88" s="105"/>
-      <c r="T88" s="105" t="s">
+      <c r="S88" s="116"/>
+      <c r="T88" s="116" t="s">
         <v>106</v>
       </c>
-      <c r="U88" s="105"/>
-      <c r="V88" s="105" t="s">
+      <c r="U88" s="116"/>
+      <c r="V88" s="116" t="s">
         <v>107</v>
       </c>
-      <c r="W88" s="105"/>
-      <c r="X88" s="105" t="s">
+      <c r="W88" s="116"/>
+      <c r="X88" s="116" t="s">
         <v>108</v>
       </c>
-      <c r="Y88" s="105"/>
+      <c r="Y88" s="116"/>
     </row>
     <row r="89" spans="1:25" ht="45">
       <c r="A89" s="119"/>
-      <c r="B89" s="112" t="s">
+      <c r="B89" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C89" s="91" t="s">
         <v>73</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>29</v>
       </c>
       <c r="E89" s="58" t="s">
         <v>73</v>
       </c>
       <c r="F89" s="59" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="60" t="s">
         <v>73</v>
       </c>
       <c r="H89" s="61" t="s">
         <v>29</v>
       </c>
       <c r="I89" s="62" t="s">
         <v>73</v>
       </c>
       <c r="J89" s="63" t="s">
         <v>29</v>
@@ -8671,57 +8705,57 @@
         <v>29</v>
       </c>
       <c r="S89" s="79" t="s">
         <v>73</v>
       </c>
       <c r="T89" s="78" t="s">
         <v>29</v>
       </c>
       <c r="U89" s="77" t="s">
         <v>73</v>
       </c>
       <c r="V89" s="83" t="s">
         <v>29</v>
       </c>
       <c r="W89" s="82" t="s">
         <v>73</v>
       </c>
       <c r="X89" s="88" t="s">
         <v>29</v>
       </c>
       <c r="Y89" s="87" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="90" spans="1:25">
-      <c r="A90" s="120" t="s">
+      <c r="A90" s="103" t="s">
         <v>75</v>
       </c>
-      <c r="B90" s="115">
+      <c r="B90" s="100">
         <v>1614.9</v>
       </c>
-      <c r="C90" s="121">
+      <c r="C90" s="104">
         <v>104.4</v>
       </c>
       <c r="D90" s="29">
         <v>3532.4</v>
       </c>
       <c r="E90" s="30">
         <v>105.9</v>
       </c>
       <c r="F90" s="29">
         <v>5508.3</v>
       </c>
       <c r="G90" s="23">
         <v>103</v>
       </c>
       <c r="H90" s="29">
         <v>7449.8</v>
       </c>
       <c r="I90" s="23">
         <v>103.8</v>
       </c>
       <c r="J90" s="29">
         <v>9268.6</v>
       </c>
       <c r="K90" s="23">
         <v>105.8</v>
@@ -8748,51 +8782,51 @@
         <v>17991.7</v>
       </c>
       <c r="S90" s="70">
         <v>105.7</v>
       </c>
       <c r="T90" s="85">
         <v>20413.595000000001</v>
       </c>
       <c r="U90" s="70">
         <v>104.4</v>
       </c>
       <c r="V90" s="85">
         <v>22906.1</v>
       </c>
       <c r="W90" s="70">
         <v>103.8</v>
       </c>
       <c r="X90" s="85">
         <v>26219</v>
       </c>
       <c r="Y90" s="70">
         <v>104.2</v>
       </c>
     </row>
     <row r="91" spans="1:25">
-      <c r="A91" s="113" t="s">
+      <c r="A91" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B91" s="55">
         <v>988.5</v>
       </c>
       <c r="C91" s="36">
         <v>78.5</v>
       </c>
       <c r="D91" s="55">
         <v>2379.4</v>
       </c>
       <c r="E91" s="36">
         <v>85.9</v>
       </c>
       <c r="F91" s="55">
         <v>3842.5</v>
       </c>
       <c r="G91" s="23">
         <v>85.7</v>
       </c>
       <c r="H91" s="55">
         <v>5254.6</v>
       </c>
       <c r="I91" s="23">
         <v>87.1</v>
@@ -8825,51 +8859,51 @@
         <v>12587.1</v>
       </c>
       <c r="S91" s="70">
         <v>90.9</v>
       </c>
       <c r="T91" s="85">
         <v>14393.286</v>
       </c>
       <c r="U91" s="70">
         <v>90.5</v>
       </c>
       <c r="V91" s="85">
         <v>16263.4</v>
       </c>
       <c r="W91" s="70">
         <v>90.6</v>
       </c>
       <c r="X91" s="85">
         <v>18973.7</v>
       </c>
       <c r="Y91" s="70">
         <v>92.6</v>
       </c>
     </row>
     <row r="92" spans="1:25">
-      <c r="A92" s="113" t="s">
+      <c r="A92" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B92" s="55" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D92" s="55">
         <v>28.2</v>
       </c>
       <c r="E92" s="55" t="s">
         <v>74</v>
       </c>
       <c r="F92" s="55">
         <v>51.9</v>
       </c>
       <c r="G92" s="23">
         <v>219.2</v>
       </c>
       <c r="H92" s="55">
         <v>78.900000000000006</v>
       </c>
       <c r="I92" s="23">
         <v>304.10000000000002</v>
@@ -8902,51 +8936,51 @@
         <v>282.8</v>
       </c>
       <c r="S92" s="70">
         <v>982.7</v>
       </c>
       <c r="T92" s="85">
         <v>329.233</v>
       </c>
       <c r="U92" s="70">
         <v>1138.9000000000001</v>
       </c>
       <c r="V92" s="85">
         <v>365.9</v>
       </c>
       <c r="W92" s="70">
         <v>1258.8</v>
       </c>
       <c r="X92" s="85">
         <v>399.8</v>
       </c>
       <c r="Y92" s="70">
         <v>1351.3</v>
       </c>
     </row>
     <row r="93" spans="1:25">
-      <c r="A93" s="113" t="s">
+      <c r="A93" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B93" s="55">
         <v>26.4</v>
       </c>
       <c r="C93" s="36">
         <v>341</v>
       </c>
       <c r="D93" s="55">
         <v>51.7</v>
       </c>
       <c r="E93" s="36">
         <v>330.6</v>
       </c>
       <c r="F93" s="55">
         <v>76.400000000000006</v>
       </c>
       <c r="G93" s="23">
         <v>152.69999999999999</v>
       </c>
       <c r="H93" s="55">
         <v>99.9</v>
       </c>
       <c r="I93" s="23">
         <v>119</v>
@@ -8979,51 +9013,51 @@
         <v>207.7</v>
       </c>
       <c r="S93" s="70">
         <v>88.5</v>
       </c>
       <c r="T93" s="85">
         <v>228.67400000000001</v>
       </c>
       <c r="U93" s="70">
         <v>86.5</v>
       </c>
       <c r="V93" s="85">
         <v>249.6</v>
       </c>
       <c r="W93" s="70">
         <v>84.6</v>
       </c>
       <c r="X93" s="85">
         <v>271.60000000000002</v>
       </c>
       <c r="Y93" s="70">
         <v>83</v>
       </c>
     </row>
     <row r="94" spans="1:25">
-      <c r="A94" s="113" t="s">
+      <c r="A94" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B94" s="55">
         <v>7.5</v>
       </c>
       <c r="C94" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D94" s="55">
         <v>15.1</v>
       </c>
       <c r="E94" s="55" t="s">
         <v>74</v>
       </c>
       <c r="F94" s="55">
         <v>21.9</v>
       </c>
       <c r="G94" s="41" t="s">
         <v>74</v>
       </c>
       <c r="H94" s="55">
         <v>28.8</v>
       </c>
       <c r="I94" s="41">
         <v>3962.2</v>
@@ -9056,51 +9090,51 @@
         <v>149.19999999999999</v>
       </c>
       <c r="S94" s="70">
         <v>20134.900000000001</v>
       </c>
       <c r="T94" s="85">
         <v>177.62200000000001</v>
       </c>
       <c r="U94" s="70">
         <v>23857.1</v>
       </c>
       <c r="V94" s="85">
         <v>206</v>
       </c>
       <c r="W94" s="70">
         <v>27520.799999999999</v>
       </c>
       <c r="X94" s="85">
         <v>234.4</v>
       </c>
       <c r="Y94" s="70">
         <v>31173.1</v>
       </c>
     </row>
     <row r="95" spans="1:25">
-      <c r="A95" s="113" t="s">
+      <c r="A95" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B95" s="55">
         <v>325.7</v>
       </c>
       <c r="C95" s="36">
         <v>864.4</v>
       </c>
       <c r="D95" s="55">
         <v>504.3</v>
       </c>
       <c r="E95" s="36">
         <v>675.4</v>
       </c>
       <c r="F95" s="55">
         <v>736.1</v>
       </c>
       <c r="G95" s="23">
         <v>680.1</v>
       </c>
       <c r="H95" s="55">
         <v>1011.6</v>
       </c>
       <c r="I95" s="23">
         <v>738.4</v>
@@ -9133,51 +9167,51 @@
         <v>2075.1999999999998</v>
       </c>
       <c r="S95" s="70">
         <v>354.9</v>
       </c>
       <c r="T95" s="85">
         <v>2220.556</v>
       </c>
       <c r="U95" s="70">
         <v>320.89999999999998</v>
       </c>
       <c r="V95" s="85">
         <v>2365</v>
       </c>
       <c r="W95" s="70">
         <v>295.3</v>
       </c>
       <c r="X95" s="85">
         <v>2509</v>
       </c>
       <c r="Y95" s="70">
         <v>275.7</v>
       </c>
     </row>
     <row r="96" spans="1:25">
-      <c r="A96" s="113" t="s">
+      <c r="A96" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B96" s="55" t="s">
         <v>74</v>
       </c>
       <c r="C96" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D96" s="55" t="s">
         <v>74</v>
       </c>
       <c r="E96" s="55" t="s">
         <v>74</v>
       </c>
       <c r="F96" s="41" t="s">
         <v>74</v>
       </c>
       <c r="G96" s="41" t="s">
         <v>74</v>
       </c>
       <c r="H96" s="41" t="s">
         <v>74</v>
       </c>
       <c r="I96" s="41" t="s">
         <v>74</v>
@@ -9210,51 +9244,51 @@
         <v>95.1</v>
       </c>
       <c r="S96" s="70">
         <v>43.6</v>
       </c>
       <c r="T96" s="85">
         <v>127.88800000000001</v>
       </c>
       <c r="U96" s="70">
         <v>58.2</v>
       </c>
       <c r="V96" s="85">
         <v>160.30000000000001</v>
       </c>
       <c r="W96" s="70">
         <v>72.3</v>
       </c>
       <c r="X96" s="85">
         <v>180.3</v>
       </c>
       <c r="Y96" s="70">
         <v>80.8</v>
       </c>
     </row>
     <row r="97" spans="1:25">
-      <c r="A97" s="113" t="s">
+      <c r="A97" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B97" s="55">
         <v>1.6</v>
       </c>
       <c r="C97" s="36">
         <v>25.9</v>
       </c>
       <c r="D97" s="55">
         <v>22.1</v>
       </c>
       <c r="E97" s="36">
         <v>175.4</v>
       </c>
       <c r="F97" s="55">
         <v>53.6</v>
       </c>
       <c r="G97" s="23">
         <v>283.3</v>
       </c>
       <c r="H97" s="55">
         <v>69.3</v>
       </c>
       <c r="I97" s="23">
         <v>366</v>
@@ -9287,51 +9321,51 @@
         <v>270.3</v>
       </c>
       <c r="S97" s="70">
         <v>1400.6</v>
       </c>
       <c r="T97" s="85">
         <v>304.84699999999998</v>
       </c>
       <c r="U97" s="70">
         <v>1572.4</v>
       </c>
       <c r="V97" s="85">
         <v>341.6</v>
       </c>
       <c r="W97" s="70">
         <v>1335.9</v>
       </c>
       <c r="X97" s="85">
         <v>366.6</v>
       </c>
       <c r="Y97" s="70">
         <v>621</v>
       </c>
     </row>
     <row r="98" spans="1:25">
-      <c r="A98" s="113" t="s">
+      <c r="A98" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B98" s="55">
         <v>151.69999999999999</v>
       </c>
       <c r="C98" s="36">
         <v>116.5</v>
       </c>
       <c r="D98" s="55">
         <v>299.7</v>
       </c>
       <c r="E98" s="36">
         <v>117.6</v>
       </c>
       <c r="F98" s="55">
         <v>440.3</v>
       </c>
       <c r="G98" s="23">
         <v>117.7</v>
       </c>
       <c r="H98" s="55">
         <v>565.20000000000005</v>
       </c>
       <c r="I98" s="23">
         <v>115.9</v>
@@ -9364,51 +9398,51 @@
         <v>1691.1</v>
       </c>
       <c r="S98" s="70">
         <v>141.1</v>
       </c>
       <c r="T98" s="85">
         <v>1932.4670000000001</v>
       </c>
       <c r="U98" s="70">
         <v>143.1</v>
       </c>
       <c r="V98" s="85">
         <v>2189.5</v>
       </c>
       <c r="W98" s="70">
         <v>145.80000000000001</v>
       </c>
       <c r="X98" s="85">
         <v>2451.1999999999998</v>
       </c>
       <c r="Y98" s="70">
         <v>147.9</v>
       </c>
     </row>
     <row r="99" spans="1:25">
-      <c r="A99" s="113" t="s">
+      <c r="A99" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B99" s="55">
         <v>8.4</v>
       </c>
       <c r="C99" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D99" s="55">
         <v>21.7</v>
       </c>
       <c r="E99" s="55" t="s">
         <v>74</v>
       </c>
       <c r="F99" s="55">
         <v>30.7</v>
       </c>
       <c r="G99" s="41" t="s">
         <v>74</v>
       </c>
       <c r="H99" s="55">
         <v>41.9</v>
       </c>
       <c r="I99" s="41" t="s">
         <v>74</v>
@@ -9441,51 +9475,51 @@
         <v>270.8</v>
       </c>
       <c r="S99" s="71" t="s">
         <v>74</v>
       </c>
       <c r="T99" s="85">
         <v>332.202</v>
       </c>
       <c r="U99" s="71" t="s">
         <v>74</v>
       </c>
       <c r="V99" s="85">
         <v>393.5</v>
       </c>
       <c r="W99" s="71" t="s">
         <v>74</v>
       </c>
       <c r="X99" s="85">
         <v>456.6</v>
       </c>
       <c r="Y99" s="70">
         <v>4080</v>
       </c>
     </row>
     <row r="100" spans="1:25">
-      <c r="A100" s="113" t="s">
+      <c r="A100" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B100" s="55">
         <v>1.1000000000000001</v>
       </c>
       <c r="C100" s="36">
         <v>189.5</v>
       </c>
       <c r="D100" s="55">
         <v>2.2999999999999998</v>
       </c>
       <c r="E100" s="36">
         <v>189.5</v>
       </c>
       <c r="F100" s="55">
         <v>3.4</v>
       </c>
       <c r="G100" s="23">
         <v>189.5</v>
       </c>
       <c r="H100" s="55">
         <v>4.5</v>
       </c>
       <c r="I100" s="23">
         <v>189.5</v>
@@ -9518,51 +9552,51 @@
         <v>23.6</v>
       </c>
       <c r="S100" s="70">
         <v>253.6</v>
       </c>
       <c r="T100" s="85">
         <v>28.1</v>
       </c>
       <c r="U100" s="70">
         <v>249.8</v>
       </c>
       <c r="V100" s="85">
         <v>32.6</v>
       </c>
       <c r="W100" s="70">
         <v>246.7</v>
       </c>
       <c r="X100" s="85">
         <v>37.1</v>
       </c>
       <c r="Y100" s="70">
         <v>244.2</v>
       </c>
     </row>
     <row r="101" spans="1:25">
-      <c r="A101" s="116" t="s">
+      <c r="A101" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B101" s="56">
         <v>104</v>
       </c>
       <c r="C101" s="26">
         <v>180.2</v>
       </c>
       <c r="D101" s="56">
         <v>207.9</v>
       </c>
       <c r="E101" s="26">
         <v>180.1</v>
       </c>
       <c r="F101" s="56">
         <v>251.5</v>
       </c>
       <c r="G101" s="26">
         <v>146</v>
       </c>
       <c r="H101" s="56">
         <v>295.10000000000002</v>
       </c>
       <c r="I101" s="26">
         <v>129.1</v>
@@ -9621,368 +9655,534 @@
       <c r="C102" s="18"/>
       <c r="D102" s="18"/>
       <c r="E102" s="18"/>
       <c r="F102" s="18"/>
       <c r="G102" s="18"/>
       <c r="H102" s="18"/>
       <c r="I102" s="18"/>
       <c r="J102" s="18"/>
       <c r="K102" s="18"/>
       <c r="L102" s="18"/>
       <c r="M102" s="18"/>
       <c r="N102" s="18"/>
       <c r="O102" s="18"/>
       <c r="P102" s="18"/>
       <c r="Q102" s="18"/>
       <c r="R102" s="18"/>
       <c r="S102" s="18"/>
       <c r="T102" s="18"/>
       <c r="U102" s="18"/>
       <c r="V102" s="18"/>
       <c r="W102" s="18"/>
       <c r="X102" s="18"/>
       <c r="Y102" s="18"/>
     </row>
     <row r="105" spans="1:25" ht="27" customHeight="1">
-      <c r="A105" s="104"/>
-      <c r="B105" s="105" t="s">
+      <c r="A105" s="118"/>
+      <c r="B105" s="116" t="s">
         <v>109</v>
       </c>
-      <c r="C105" s="106"/>
-      <c r="D105" s="105" t="s">
+      <c r="C105" s="117"/>
+      <c r="D105" s="116" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="106"/>
+      <c r="E105" s="117"/>
+      <c r="F105" s="116" t="s">
+        <v>111</v>
+      </c>
+      <c r="G105" s="117"/>
+      <c r="H105" s="116" t="s">
+        <v>112</v>
+      </c>
+      <c r="I105" s="116"/>
     </row>
     <row r="106" spans="1:25" ht="45">
       <c r="A106" s="119"/>
-      <c r="B106" s="112" t="s">
+      <c r="B106" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C106" s="91" t="s">
         <v>73</v>
       </c>
       <c r="D106" s="89" t="s">
         <v>29</v>
       </c>
       <c r="E106" s="90" t="s">
         <v>73</v>
       </c>
+      <c r="F106" s="95" t="s">
+        <v>29</v>
+      </c>
+      <c r="G106" s="96" t="s">
+        <v>73</v>
+      </c>
+      <c r="H106" s="105" t="s">
+        <v>29</v>
+      </c>
+      <c r="I106" s="106" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="107" spans="1:25">
-      <c r="A107" s="120" t="s">
+      <c r="A107" s="103" t="s">
         <v>75</v>
       </c>
-      <c r="B107" s="115">
+      <c r="B107" s="100">
         <v>1912</v>
       </c>
-      <c r="C107" s="121">
+      <c r="C107" s="104">
         <v>100.2</v>
       </c>
       <c r="D107" s="29">
         <v>3985.5</v>
       </c>
       <c r="E107" s="30">
         <v>95</v>
       </c>
+      <c r="F107" s="29">
+        <v>6111.8</v>
+      </c>
+      <c r="G107" s="70">
+        <v>93</v>
+      </c>
+      <c r="H107" s="29">
+        <v>8497.2999999999993</v>
+      </c>
+      <c r="I107" s="70">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="108" spans="1:25">
-      <c r="A108" s="113" t="s">
+      <c r="A108" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B108" s="55">
         <v>1216.2</v>
       </c>
       <c r="C108" s="36">
         <v>104.1</v>
       </c>
       <c r="D108" s="55">
         <v>2602.1999999999998</v>
       </c>
       <c r="E108" s="36">
         <v>92.1</v>
       </c>
+      <c r="F108" s="55">
+        <v>4019.3</v>
+      </c>
+      <c r="G108" s="70">
+        <v>87.7</v>
+      </c>
+      <c r="H108" s="55">
+        <v>5741.2</v>
+      </c>
+      <c r="I108" s="70">
+        <v>91.9</v>
+      </c>
     </row>
     <row r="109" spans="1:25">
-      <c r="A109" s="113" t="s">
+      <c r="A109" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B109" s="55">
         <v>1.5</v>
       </c>
       <c r="C109" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D109" s="55">
         <v>3.1</v>
       </c>
       <c r="E109" s="55">
         <v>9.1999999999999993</v>
       </c>
+      <c r="F109" s="55">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G109" s="70">
+        <v>7.5</v>
+      </c>
+      <c r="H109" s="55">
+        <v>6.2</v>
+      </c>
+      <c r="I109" s="70">
+        <v>6.6</v>
+      </c>
     </row>
     <row r="110" spans="1:25">
-      <c r="A110" s="113" t="s">
+      <c r="A110" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B110" s="55">
         <v>23.5</v>
       </c>
       <c r="C110" s="36">
         <v>75.400000000000006</v>
       </c>
       <c r="D110" s="55">
         <v>46.5</v>
       </c>
       <c r="E110" s="36">
         <v>75.599999999999994</v>
       </c>
+      <c r="F110" s="55">
+        <v>70.5</v>
+      </c>
+      <c r="G110" s="70">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H110" s="55">
+        <v>92</v>
+      </c>
+      <c r="I110" s="70">
+        <v>77.400000000000006</v>
+      </c>
     </row>
     <row r="111" spans="1:25">
-      <c r="A111" s="113" t="s">
+      <c r="A111" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B111" s="55">
         <v>35.6</v>
       </c>
       <c r="C111" s="55">
         <v>399.5</v>
       </c>
       <c r="D111" s="55">
         <v>68.7</v>
       </c>
       <c r="E111" s="55">
         <v>383.5</v>
       </c>
+      <c r="F111" s="55">
+        <v>104.3</v>
+      </c>
+      <c r="G111" s="70">
+        <v>398.3</v>
+      </c>
+      <c r="H111" s="55">
+        <v>138.4</v>
+      </c>
+      <c r="I111" s="70">
+        <v>404.3</v>
+      </c>
     </row>
     <row r="112" spans="1:25">
-      <c r="A112" s="113" t="s">
+      <c r="A112" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B112" s="55">
         <v>251.8</v>
       </c>
       <c r="C112" s="36">
         <v>65.400000000000006</v>
       </c>
       <c r="D112" s="55">
         <v>509.6</v>
       </c>
       <c r="E112" s="36">
         <v>85.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="113" t="s">
+      <c r="F112" s="55">
+        <v>782</v>
+      </c>
+      <c r="G112" s="70">
+        <v>89.1</v>
+      </c>
+      <c r="H112" s="55">
+        <v>1048.0999999999999</v>
+      </c>
+      <c r="I112" s="70">
+        <v>87.1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B113" s="55">
         <v>38.200000000000003</v>
       </c>
       <c r="C113" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D113" s="55">
         <v>72.2</v>
       </c>
       <c r="E113" s="55" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="113" t="s">
+      <c r="F113" s="55">
+        <v>107.6</v>
+      </c>
+      <c r="G113" s="71" t="s">
+        <v>74</v>
+      </c>
+      <c r="H113" s="55">
+        <v>148.9</v>
+      </c>
+      <c r="I113" s="71" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B114" s="55">
         <v>29.3</v>
       </c>
       <c r="C114" s="36">
         <v>1517.9</v>
       </c>
       <c r="D114" s="55">
         <v>55.9</v>
       </c>
       <c r="E114" s="36">
         <v>212.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="113" t="s">
+      <c r="F114" s="55">
+        <v>84.8</v>
+      </c>
+      <c r="G114" s="70">
+        <v>132.5</v>
+      </c>
+      <c r="H114" s="55">
+        <v>115.2</v>
+      </c>
+      <c r="I114" s="70">
+        <v>139.80000000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B115" s="55">
         <v>233.8</v>
       </c>
       <c r="C115" s="36">
         <v>130.4</v>
       </c>
       <c r="D115" s="55">
         <v>463.2</v>
       </c>
       <c r="E115" s="36">
         <v>130.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="113" t="s">
+      <c r="F115" s="55">
+        <v>692.6</v>
+      </c>
+      <c r="G115" s="70">
+        <v>131.9</v>
+      </c>
+      <c r="H115" s="55">
+        <v>879.2</v>
+      </c>
+      <c r="I115" s="70">
+        <v>130.80000000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B116" s="55">
         <v>65.099999999999994</v>
       </c>
       <c r="C116" s="55">
         <v>657.3</v>
       </c>
       <c r="D116" s="55">
         <v>130.1</v>
       </c>
       <c r="E116" s="55">
         <v>503.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="113" t="s">
+      <c r="F116" s="55">
+        <v>195.2</v>
+      </c>
+      <c r="G116" s="70">
+        <v>533.4</v>
+      </c>
+      <c r="H116" s="55">
+        <v>260.2</v>
+      </c>
+      <c r="I116" s="70">
+        <v>522.9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B117" s="55">
         <v>3.1</v>
       </c>
       <c r="C117" s="36">
         <v>230.3</v>
       </c>
       <c r="D117" s="55">
         <v>6.2</v>
       </c>
       <c r="E117" s="36">
         <v>229.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="116" t="s">
+      <c r="F117" s="55">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G117" s="70">
+        <v>228.1</v>
+      </c>
+      <c r="H117" s="55">
+        <v>12.4</v>
+      </c>
+      <c r="I117" s="70">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B118" s="56">
         <v>13.9</v>
       </c>
       <c r="C118" s="26">
         <v>11.3</v>
       </c>
       <c r="D118" s="56">
         <v>27.8</v>
       </c>
       <c r="E118" s="26">
         <v>11.2</v>
       </c>
-    </row>
-    <row r="119" spans="1:5">
+      <c r="F118" s="56">
+        <v>41.6</v>
+      </c>
+      <c r="G118" s="73">
+        <v>13.9</v>
+      </c>
+      <c r="H118" s="56">
+        <v>55.5</v>
+      </c>
+      <c r="I118" s="73">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
       <c r="A119" s="75" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="82">
-[...49 lines deleted...]
-    <mergeCell ref="H20:I20"/>
+  <mergeCells count="84">
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="V88:W88"/>
+    <mergeCell ref="X88:Y88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="N88:O88"/>
+    <mergeCell ref="P88:Q88"/>
+    <mergeCell ref="T88:U88"/>
+    <mergeCell ref="R88:S88"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="D105:E105"/>
     <mergeCell ref="T71:U71"/>
     <mergeCell ref="R71:S71"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
-    <mergeCell ref="A105:A106"/>
-[...14 lines deleted...]
-    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="T54:U54"/>
+    <mergeCell ref="V54:W54"/>
+    <mergeCell ref="X54:Y54"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="R54:S54"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="H105:I105"/>
+    <mergeCell ref="X71:Y71"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="V71:W71"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="L71:M71"/>
+    <mergeCell ref="N71:O71"/>
+    <mergeCell ref="P71:Q71"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="N54:O54"/>
+    <mergeCell ref="P54:Q54"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="H71:I71"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>