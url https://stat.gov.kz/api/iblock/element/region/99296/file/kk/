--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="114">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -358,50 +358,53 @@
     <t>2025 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -652,51 +655,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
@@ -939,51 +942,57 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1325,136 +1334,136 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="109" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="108"/>
-[...10 lines deleted...]
-      <c r="M2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
+      <c r="L2" s="110"/>
+      <c r="M2" s="110"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="12"/>
       <c r="B3" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="37.5" customHeight="1">
+    <row r="4" spans="1:25" ht="33.75">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="14"/>
       <c r="M4" s="13"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="11">
         <v>2019</v>
       </c>
       <c r="B5" s="81">
         <v>729.4</v>
       </c>
       <c r="C5" s="81">
         <v>723.3</v>
@@ -1790,100 +1799,102 @@
         <v>2421.9</v>
       </c>
       <c r="L11" s="81">
         <v>2492.5</v>
       </c>
       <c r="M11" s="81">
         <v>3312.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="93">
         <v>2026</v>
       </c>
       <c r="B12" s="81">
         <v>1912</v>
       </c>
       <c r="C12" s="81">
         <v>2073.5</v>
       </c>
       <c r="D12" s="81">
         <v>2126.3000000000002</v>
       </c>
       <c r="E12" s="81">
         <v>2385.5</v>
       </c>
-      <c r="F12" s="92"/>
+      <c r="F12" s="81">
+        <v>2480.8000000000002</v>
+      </c>
       <c r="G12" s="92"/>
       <c r="H12" s="92"/>
       <c r="I12" s="92"/>
       <c r="J12" s="92"/>
       <c r="K12" s="92"/>
       <c r="L12" s="92"/>
       <c r="M12" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="L35" sqref="L35"/>
+      <selection activeCell="J40" sqref="J40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="16"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>11</v>
@@ -1898,65 +1909,65 @@
         <v>8</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="112" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="111"/>
-[...10 lines deleted...]
-      <c r="M4" s="112"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="114"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="9">
         <v>2019</v>
       </c>
       <c r="B5" s="4">
         <v>105.6</v>
       </c>
       <c r="C5" s="4">
         <v>96.9</v>
       </c>
       <c r="D5" s="4">
         <v>116.6</v>
       </c>
       <c r="E5" s="4">
         <v>103.2</v>
       </c>
       <c r="F5" s="4">
         <v>92.4</v>
       </c>
       <c r="G5" s="4">
         <v>97.1</v>
       </c>
       <c r="H5" s="4">
         <v>126.2</v>
@@ -2217,75 +2228,77 @@
         <v>97.6</v>
       </c>
       <c r="L11" s="5">
         <v>99.8</v>
       </c>
       <c r="M11" s="7">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="93">
         <v>2026</v>
       </c>
       <c r="B12" s="94">
         <v>56.9</v>
       </c>
       <c r="C12" s="5">
         <v>107.4</v>
       </c>
       <c r="D12" s="5">
         <v>101.8</v>
       </c>
       <c r="E12" s="4">
         <v>112.2</v>
       </c>
-      <c r="F12" s="4"/>
+      <c r="F12" s="4">
+        <v>103.8</v>
+      </c>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="44"/>
       <c r="K12" s="4"/>
       <c r="L12" s="5"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A13" s="113" t="s">
+      <c r="A13" s="115" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="114"/>
-[...10 lines deleted...]
-      <c r="M13" s="115"/>
+      <c r="B13" s="116"/>
+      <c r="C13" s="116"/>
+      <c r="D13" s="116"/>
+      <c r="E13" s="116"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="116"/>
+      <c r="H13" s="116"/>
+      <c r="I13" s="116"/>
+      <c r="J13" s="116"/>
+      <c r="K13" s="116"/>
+      <c r="L13" s="116"/>
+      <c r="M13" s="117"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2019</v>
       </c>
       <c r="B14" s="4">
         <v>110.1</v>
       </c>
       <c r="C14" s="4">
         <v>105.5</v>
       </c>
       <c r="D14" s="4">
         <v>123</v>
       </c>
       <c r="E14" s="4">
         <v>124.9</v>
       </c>
       <c r="F14" s="4">
         <v>115.3</v>
       </c>
       <c r="G14" s="4">
         <v>107.4</v>
       </c>
       <c r="H14" s="4">
         <v>146.19999999999999</v>
@@ -2546,75 +2559,77 @@
         <v>95</v>
       </c>
       <c r="L20" s="5">
         <v>97.4</v>
       </c>
       <c r="M20" s="4">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="93">
         <v>2026</v>
       </c>
       <c r="B21" s="94">
         <v>100.2</v>
       </c>
       <c r="C21" s="5">
         <v>90.6</v>
       </c>
       <c r="D21" s="5">
         <v>89.5</v>
       </c>
       <c r="E21" s="8">
         <v>104.3</v>
       </c>
-      <c r="F21" s="8"/>
+      <c r="F21" s="8">
+        <v>117.5</v>
+      </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="43"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
       <c r="M21" s="4"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A22" s="113" t="s">
+      <c r="A22" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="114"/>
-[...10 lines deleted...]
-      <c r="M22" s="115"/>
+      <c r="B22" s="116"/>
+      <c r="C22" s="116"/>
+      <c r="D22" s="116"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="116"/>
+      <c r="G22" s="116"/>
+      <c r="H22" s="116"/>
+      <c r="I22" s="116"/>
+      <c r="J22" s="116"/>
+      <c r="K22" s="116"/>
+      <c r="L22" s="116"/>
+      <c r="M22" s="117"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="9">
         <v>2019</v>
       </c>
       <c r="B23" s="4">
         <v>110.1</v>
       </c>
       <c r="C23" s="4">
         <v>107.8</v>
       </c>
       <c r="D23" s="4">
         <v>113</v>
       </c>
       <c r="E23" s="4">
         <v>116.1</v>
       </c>
       <c r="F23" s="4">
         <v>115.8</v>
       </c>
       <c r="G23" s="4">
         <v>114.4</v>
       </c>
       <c r="H23" s="4">
         <v>118.8</v>
@@ -2875,124 +2890,126 @@
         <v>104.4</v>
       </c>
       <c r="L29" s="5">
         <v>103.8</v>
       </c>
       <c r="M29" s="84">
         <v>104.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="93">
         <v>2026</v>
       </c>
       <c r="B30" s="94">
         <v>100.2</v>
       </c>
       <c r="C30" s="5">
         <v>95</v>
       </c>
       <c r="D30" s="5">
         <v>93</v>
       </c>
       <c r="E30" s="8">
         <v>95.9</v>
       </c>
-      <c r="F30" s="92"/>
+      <c r="F30" s="8">
+        <v>100.1</v>
+      </c>
       <c r="G30" s="92"/>
       <c r="H30" s="92"/>
       <c r="I30" s="92"/>
       <c r="J30" s="92"/>
       <c r="K30" s="92"/>
       <c r="L30" s="92"/>
       <c r="M30" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y119"/>
   <sheetViews>
-    <sheetView topLeftCell="A91" workbookViewId="0">
-      <selection activeCell="M113" sqref="M113"/>
+    <sheetView topLeftCell="A85" workbookViewId="0">
+      <selection activeCell="N105" sqref="N105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="14" max="14" width="10.140625" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.140625" customWidth="1"/>
     <col min="20" max="20" width="10.42578125" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="126" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="124"/>
-[...22 lines deleted...]
-      <c r="Y1" s="124"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+      <c r="L1" s="126"/>
+      <c r="M1" s="126"/>
+      <c r="N1" s="126"/>
+      <c r="O1" s="126"/>
+      <c r="P1" s="126"/>
+      <c r="Q1" s="126"/>
+      <c r="R1" s="126"/>
+      <c r="S1" s="126"/>
+      <c r="T1" s="126"/>
+      <c r="U1" s="126"/>
+      <c r="V1" s="126"/>
+      <c r="W1" s="126"/>
+      <c r="X1" s="126"/>
+      <c r="Y1" s="126"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
@@ -3005,102 +3022,102 @@
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="18"/>
       <c r="V3" s="18"/>
       <c r="W3" s="18"/>
       <c r="X3" s="18"/>
       <c r="Y3" s="18"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1">
-      <c r="A4" s="121"/>
-      <c r="B4" s="116" t="s">
+      <c r="A4" s="123"/>
+      <c r="B4" s="118" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="116"/>
-      <c r="D4" s="116" t="s">
+      <c r="C4" s="118"/>
+      <c r="D4" s="118" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="116"/>
-      <c r="F4" s="116" t="s">
+      <c r="E4" s="118"/>
+      <c r="F4" s="118" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="116"/>
-      <c r="H4" s="116" t="s">
+      <c r="G4" s="118"/>
+      <c r="H4" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="116"/>
-      <c r="J4" s="116" t="s">
+      <c r="I4" s="118"/>
+      <c r="J4" s="118" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="116"/>
-      <c r="L4" s="116" t="s">
+      <c r="K4" s="118"/>
+      <c r="L4" s="118" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="116"/>
-      <c r="N4" s="116" t="s">
+      <c r="M4" s="118"/>
+      <c r="N4" s="118" t="s">
         <v>23</v>
       </c>
-      <c r="O4" s="116"/>
-      <c r="P4" s="116" t="s">
+      <c r="O4" s="118"/>
+      <c r="P4" s="118" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" s="116"/>
-      <c r="R4" s="116" t="s">
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="116"/>
-      <c r="T4" s="116" t="s">
+      <c r="S4" s="118"/>
+      <c r="T4" s="118" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="116"/>
-      <c r="V4" s="116" t="s">
+      <c r="U4" s="118"/>
+      <c r="V4" s="118" t="s">
         <v>27</v>
       </c>
-      <c r="W4" s="116"/>
-      <c r="X4" s="116" t="s">
+      <c r="W4" s="118"/>
+      <c r="X4" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="Y4" s="116"/>
+      <c r="Y4" s="118"/>
     </row>
     <row r="5" spans="1:25" ht="45">
-      <c r="A5" s="122"/>
+      <c r="A5" s="124"/>
       <c r="B5" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="97" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J5" s="20" t="s">
@@ -4109,102 +4126,102 @@
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
     </row>
     <row r="20" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A20" s="122"/>
-      <c r="B20" s="117" t="s">
+      <c r="A20" s="124"/>
+      <c r="B20" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="120"/>
-      <c r="D20" s="117" t="s">
+      <c r="C20" s="122"/>
+      <c r="D20" s="119" t="s">
         <v>31</v>
       </c>
-      <c r="E20" s="120"/>
-      <c r="F20" s="117" t="s">
+      <c r="E20" s="122"/>
+      <c r="F20" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="120"/>
-      <c r="H20" s="117" t="s">
+      <c r="G20" s="122"/>
+      <c r="H20" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="I20" s="120"/>
-      <c r="J20" s="117" t="s">
+      <c r="I20" s="122"/>
+      <c r="J20" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="K20" s="120"/>
-      <c r="L20" s="117" t="s">
+      <c r="K20" s="122"/>
+      <c r="L20" s="119" t="s">
         <v>35</v>
       </c>
-      <c r="M20" s="120"/>
-      <c r="N20" s="117" t="s">
+      <c r="M20" s="122"/>
+      <c r="N20" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="O20" s="120"/>
-      <c r="P20" s="117" t="s">
+      <c r="O20" s="122"/>
+      <c r="P20" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="Q20" s="120"/>
-      <c r="R20" s="117" t="s">
+      <c r="Q20" s="122"/>
+      <c r="R20" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="S20" s="120"/>
-      <c r="T20" s="117" t="s">
+      <c r="S20" s="122"/>
+      <c r="T20" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="U20" s="120"/>
-      <c r="V20" s="117" t="s">
+      <c r="U20" s="122"/>
+      <c r="V20" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="W20" s="120"/>
-      <c r="X20" s="117" t="s">
+      <c r="W20" s="122"/>
+      <c r="X20" s="119" t="s">
         <v>41</v>
       </c>
-      <c r="Y20" s="120"/>
+      <c r="Y20" s="122"/>
     </row>
     <row r="21" spans="1:25" ht="45">
-      <c r="A21" s="123"/>
+      <c r="A21" s="125"/>
       <c r="B21" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J21" s="20" t="s">
@@ -5240,102 +5257,102 @@
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="27"/>
       <c r="W36" s="27"/>
       <c r="X36" s="27"/>
       <c r="Y36" s="18"/>
     </row>
     <row r="37" spans="1:25" ht="29.25" customHeight="1">
-      <c r="A37" s="121"/>
-      <c r="B37" s="116" t="s">
+      <c r="A37" s="123"/>
+      <c r="B37" s="118" t="s">
         <v>42</v>
       </c>
-      <c r="C37" s="116"/>
-      <c r="D37" s="116" t="s">
+      <c r="C37" s="118"/>
+      <c r="D37" s="118" t="s">
         <v>43</v>
       </c>
-      <c r="E37" s="116"/>
-      <c r="F37" s="116" t="s">
+      <c r="E37" s="118"/>
+      <c r="F37" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="G37" s="116"/>
-      <c r="H37" s="116" t="s">
+      <c r="G37" s="118"/>
+      <c r="H37" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="I37" s="116"/>
-      <c r="J37" s="116" t="s">
+      <c r="I37" s="118"/>
+      <c r="J37" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="K37" s="116"/>
-      <c r="L37" s="116" t="s">
+      <c r="K37" s="118"/>
+      <c r="L37" s="118" t="s">
         <v>47</v>
       </c>
-      <c r="M37" s="116"/>
-      <c r="N37" s="116" t="s">
+      <c r="M37" s="118"/>
+      <c r="N37" s="118" t="s">
         <v>48</v>
       </c>
-      <c r="O37" s="116"/>
-      <c r="P37" s="116" t="s">
+      <c r="O37" s="118"/>
+      <c r="P37" s="118" t="s">
         <v>49</v>
       </c>
-      <c r="Q37" s="116"/>
-      <c r="R37" s="116" t="s">
+      <c r="Q37" s="118"/>
+      <c r="R37" s="118" t="s">
         <v>50</v>
       </c>
-      <c r="S37" s="116"/>
-      <c r="T37" s="116" t="s">
+      <c r="S37" s="118"/>
+      <c r="T37" s="118" t="s">
         <v>51</v>
       </c>
-      <c r="U37" s="116"/>
-      <c r="V37" s="116" t="s">
+      <c r="U37" s="118"/>
+      <c r="V37" s="118" t="s">
         <v>52</v>
       </c>
-      <c r="W37" s="116"/>
-      <c r="X37" s="116" t="s">
+      <c r="W37" s="118"/>
+      <c r="X37" s="118" t="s">
         <v>53</v>
       </c>
-      <c r="Y37" s="116"/>
+      <c r="Y37" s="118"/>
     </row>
     <row r="38" spans="1:25" ht="45">
-      <c r="A38" s="122"/>
+      <c r="A38" s="124"/>
       <c r="B38" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J38" s="20" t="s">
@@ -6371,102 +6388,102 @@
       <c r="C53" s="29"/>
       <c r="D53" s="29"/>
       <c r="E53" s="30"/>
       <c r="F53" s="29"/>
       <c r="G53" s="30"/>
       <c r="H53" s="29"/>
       <c r="I53" s="30"/>
       <c r="J53" s="29"/>
       <c r="K53" s="30"/>
       <c r="L53" s="29"/>
       <c r="M53" s="30"/>
       <c r="N53" s="29"/>
       <c r="O53" s="30"/>
       <c r="P53" s="29"/>
       <c r="Q53" s="30"/>
       <c r="R53" s="29"/>
       <c r="S53" s="30"/>
       <c r="T53" s="29"/>
       <c r="U53" s="30"/>
       <c r="V53" s="29"/>
       <c r="W53" s="30"/>
       <c r="X53" s="29"/>
       <c r="Y53" s="30"/>
     </row>
     <row r="54" spans="1:25" ht="22.5" customHeight="1">
-      <c r="A54" s="118"/>
-      <c r="B54" s="116" t="s">
+      <c r="A54" s="120"/>
+      <c r="B54" s="118" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="116"/>
-      <c r="D54" s="116" t="s">
+      <c r="C54" s="118"/>
+      <c r="D54" s="118" t="s">
         <v>55</v>
       </c>
-      <c r="E54" s="116"/>
-      <c r="F54" s="116" t="s">
+      <c r="E54" s="118"/>
+      <c r="F54" s="118" t="s">
         <v>56</v>
       </c>
-      <c r="G54" s="116"/>
-      <c r="H54" s="116" t="s">
+      <c r="G54" s="118"/>
+      <c r="H54" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="I54" s="116"/>
-      <c r="J54" s="116" t="s">
+      <c r="I54" s="118"/>
+      <c r="J54" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="K54" s="116"/>
-      <c r="L54" s="116" t="s">
+      <c r="K54" s="118"/>
+      <c r="L54" s="118" t="s">
         <v>59</v>
       </c>
-      <c r="M54" s="116"/>
-      <c r="N54" s="116" t="s">
+      <c r="M54" s="118"/>
+      <c r="N54" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="O54" s="116"/>
-      <c r="P54" s="116" t="s">
+      <c r="O54" s="118"/>
+      <c r="P54" s="118" t="s">
         <v>61</v>
       </c>
-      <c r="Q54" s="116"/>
-      <c r="R54" s="116" t="s">
+      <c r="Q54" s="118"/>
+      <c r="R54" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="S54" s="116"/>
-      <c r="T54" s="116" t="s">
+      <c r="S54" s="118"/>
+      <c r="T54" s="118" t="s">
         <v>63</v>
       </c>
-      <c r="U54" s="116"/>
-      <c r="V54" s="116" t="s">
+      <c r="U54" s="118"/>
+      <c r="V54" s="118" t="s">
         <v>64</v>
       </c>
-      <c r="W54" s="116"/>
-      <c r="X54" s="116" t="s">
+      <c r="W54" s="118"/>
+      <c r="X54" s="118" t="s">
         <v>65</v>
       </c>
-      <c r="Y54" s="116"/>
+      <c r="Y54" s="118"/>
     </row>
     <row r="55" spans="1:25" ht="45">
-      <c r="A55" s="119"/>
+      <c r="A55" s="121"/>
       <c r="B55" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H55" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I55" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J55" s="20" t="s">
@@ -7502,102 +7519,102 @@
       <c r="C70" s="18"/>
       <c r="D70" s="18"/>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>
       <c r="O70" s="18"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="18"/>
       <c r="R70" s="18"/>
       <c r="S70" s="18"/>
       <c r="T70" s="18"/>
       <c r="U70" s="18"/>
       <c r="V70" s="18"/>
       <c r="W70" s="18"/>
       <c r="X70" s="18"/>
       <c r="Y70" s="18"/>
     </row>
     <row r="71" spans="1:25" ht="30" customHeight="1">
-      <c r="A71" s="118"/>
-      <c r="B71" s="116" t="s">
+      <c r="A71" s="120"/>
+      <c r="B71" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="C71" s="116"/>
-      <c r="D71" s="116" t="s">
+      <c r="C71" s="118"/>
+      <c r="D71" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="E71" s="116"/>
-      <c r="F71" s="116" t="s">
+      <c r="E71" s="118"/>
+      <c r="F71" s="118" t="s">
         <v>68</v>
       </c>
-      <c r="G71" s="117"/>
-      <c r="H71" s="116" t="s">
+      <c r="G71" s="119"/>
+      <c r="H71" s="118" t="s">
         <v>69</v>
       </c>
-      <c r="I71" s="116"/>
-      <c r="J71" s="116" t="s">
+      <c r="I71" s="118"/>
+      <c r="J71" s="118" t="s">
         <v>70</v>
       </c>
-      <c r="K71" s="116"/>
-      <c r="L71" s="116" t="s">
+      <c r="K71" s="118"/>
+      <c r="L71" s="118" t="s">
         <v>71</v>
       </c>
-      <c r="M71" s="117"/>
-      <c r="N71" s="116" t="s">
+      <c r="M71" s="119"/>
+      <c r="N71" s="118" t="s">
         <v>72</v>
       </c>
-      <c r="O71" s="117"/>
-      <c r="P71" s="116" t="s">
+      <c r="O71" s="119"/>
+      <c r="P71" s="118" t="s">
         <v>88</v>
       </c>
-      <c r="Q71" s="117"/>
-      <c r="R71" s="116" t="s">
+      <c r="Q71" s="119"/>
+      <c r="R71" s="118" t="s">
         <v>89</v>
       </c>
-      <c r="S71" s="117"/>
-      <c r="T71" s="116" t="s">
+      <c r="S71" s="119"/>
+      <c r="T71" s="118" t="s">
         <v>90</v>
       </c>
-      <c r="U71" s="117"/>
-      <c r="V71" s="116" t="s">
+      <c r="U71" s="119"/>
+      <c r="V71" s="118" t="s">
         <v>91</v>
       </c>
-      <c r="W71" s="117"/>
-      <c r="X71" s="116" t="s">
+      <c r="W71" s="119"/>
+      <c r="X71" s="118" t="s">
         <v>92</v>
       </c>
-      <c r="Y71" s="116"/>
+      <c r="Y71" s="118"/>
     </row>
     <row r="72" spans="1:25" ht="45">
-      <c r="A72" s="119"/>
+      <c r="A72" s="121"/>
       <c r="B72" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C72" s="97" t="s">
         <v>73</v>
       </c>
       <c r="D72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>73</v>
       </c>
       <c r="F72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G72" s="20" t="s">
         <v>73</v>
       </c>
       <c r="H72" s="20" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="20" t="s">
         <v>73</v>
       </c>
       <c r="J72" s="20" t="s">
@@ -8578,103 +8595,103 @@
       <c r="B85" s="18"/>
       <c r="C85" s="18"/>
       <c r="D85" s="18"/>
       <c r="E85" s="18"/>
       <c r="F85" s="18"/>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
       <c r="N85" s="18"/>
       <c r="O85" s="18"/>
       <c r="P85" s="18"/>
       <c r="Q85" s="18"/>
       <c r="R85" s="18"/>
       <c r="S85" s="18"/>
       <c r="T85" s="18"/>
       <c r="U85" s="18"/>
       <c r="V85" s="18"/>
       <c r="W85" s="18"/>
       <c r="X85" s="18"/>
       <c r="Y85" s="18"/>
     </row>
-    <row r="88" spans="1:25" ht="26.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B88" s="116" t="s">
+    <row r="88" spans="1:25" ht="21" customHeight="1">
+      <c r="A88" s="120"/>
+      <c r="B88" s="118" t="s">
         <v>93</v>
       </c>
-      <c r="C88" s="117"/>
-      <c r="D88" s="116" t="s">
+      <c r="C88" s="119"/>
+      <c r="D88" s="118" t="s">
         <v>94</v>
       </c>
-      <c r="E88" s="117"/>
-      <c r="F88" s="116" t="s">
+      <c r="E88" s="119"/>
+      <c r="F88" s="118" t="s">
         <v>95</v>
       </c>
-      <c r="G88" s="117"/>
-      <c r="H88" s="116" t="s">
+      <c r="G88" s="119"/>
+      <c r="H88" s="118" t="s">
         <v>96</v>
       </c>
-      <c r="I88" s="117"/>
-      <c r="J88" s="116" t="s">
+      <c r="I88" s="119"/>
+      <c r="J88" s="118" t="s">
         <v>97</v>
       </c>
-      <c r="K88" s="117"/>
-      <c r="L88" s="116" t="s">
+      <c r="K88" s="119"/>
+      <c r="L88" s="118" t="s">
         <v>98</v>
       </c>
-      <c r="M88" s="125"/>
-      <c r="N88" s="116" t="s">
+      <c r="M88" s="127"/>
+      <c r="N88" s="118" t="s">
         <v>99</v>
       </c>
-      <c r="O88" s="125"/>
-      <c r="P88" s="116" t="s">
+      <c r="O88" s="127"/>
+      <c r="P88" s="118" t="s">
         <v>104</v>
       </c>
-      <c r="Q88" s="116"/>
-      <c r="R88" s="116" t="s">
+      <c r="Q88" s="118"/>
+      <c r="R88" s="118" t="s">
         <v>105</v>
       </c>
-      <c r="S88" s="116"/>
-      <c r="T88" s="116" t="s">
+      <c r="S88" s="118"/>
+      <c r="T88" s="118" t="s">
         <v>106</v>
       </c>
-      <c r="U88" s="116"/>
-      <c r="V88" s="116" t="s">
+      <c r="U88" s="118"/>
+      <c r="V88" s="118" t="s">
         <v>107</v>
       </c>
-      <c r="W88" s="116"/>
-      <c r="X88" s="116" t="s">
+      <c r="W88" s="118"/>
+      <c r="X88" s="118" t="s">
         <v>108</v>
       </c>
-      <c r="Y88" s="116"/>
+      <c r="Y88" s="118"/>
     </row>
     <row r="89" spans="1:25" ht="45">
-      <c r="A89" s="119"/>
+      <c r="A89" s="121"/>
       <c r="B89" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C89" s="91" t="s">
         <v>73</v>
       </c>
       <c r="D89" s="57" t="s">
         <v>29</v>
       </c>
       <c r="E89" s="58" t="s">
         <v>73</v>
       </c>
       <c r="F89" s="59" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="60" t="s">
         <v>73</v>
       </c>
       <c r="H89" s="61" t="s">
         <v>29</v>
       </c>
       <c r="I89" s="62" t="s">
         <v>73</v>
       </c>
       <c r="J89" s="63" t="s">
@@ -9655,450 +9672,533 @@
       <c r="C102" s="18"/>
       <c r="D102" s="18"/>
       <c r="E102" s="18"/>
       <c r="F102" s="18"/>
       <c r="G102" s="18"/>
       <c r="H102" s="18"/>
       <c r="I102" s="18"/>
       <c r="J102" s="18"/>
       <c r="K102" s="18"/>
       <c r="L102" s="18"/>
       <c r="M102" s="18"/>
       <c r="N102" s="18"/>
       <c r="O102" s="18"/>
       <c r="P102" s="18"/>
       <c r="Q102" s="18"/>
       <c r="R102" s="18"/>
       <c r="S102" s="18"/>
       <c r="T102" s="18"/>
       <c r="U102" s="18"/>
       <c r="V102" s="18"/>
       <c r="W102" s="18"/>
       <c r="X102" s="18"/>
       <c r="Y102" s="18"/>
     </row>
     <row r="105" spans="1:25" ht="27" customHeight="1">
-      <c r="A105" s="118"/>
-      <c r="B105" s="116" t="s">
+      <c r="A105" s="120"/>
+      <c r="B105" s="118" t="s">
         <v>109</v>
       </c>
-      <c r="C105" s="117"/>
-      <c r="D105" s="116" t="s">
+      <c r="C105" s="119"/>
+      <c r="D105" s="118" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="117"/>
-      <c r="F105" s="116" t="s">
+      <c r="E105" s="119"/>
+      <c r="F105" s="118" t="s">
         <v>111</v>
       </c>
-      <c r="G105" s="117"/>
-      <c r="H105" s="116" t="s">
+      <c r="G105" s="119"/>
+      <c r="H105" s="118" t="s">
         <v>112</v>
       </c>
-      <c r="I105" s="116"/>
+      <c r="I105" s="119"/>
+      <c r="J105" s="118" t="s">
+        <v>113</v>
+      </c>
+      <c r="K105" s="119"/>
     </row>
     <row r="106" spans="1:25" ht="45">
-      <c r="A106" s="119"/>
+      <c r="A106" s="121"/>
       <c r="B106" s="97" t="s">
         <v>29</v>
       </c>
       <c r="C106" s="91" t="s">
         <v>73</v>
       </c>
       <c r="D106" s="89" t="s">
         <v>29</v>
       </c>
       <c r="E106" s="90" t="s">
         <v>73</v>
       </c>
       <c r="F106" s="95" t="s">
         <v>29</v>
       </c>
       <c r="G106" s="96" t="s">
         <v>73</v>
       </c>
       <c r="H106" s="105" t="s">
         <v>29</v>
       </c>
       <c r="I106" s="106" t="s">
+        <v>73</v>
+      </c>
+      <c r="J106" s="107" t="s">
+        <v>29</v>
+      </c>
+      <c r="K106" s="108" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107" s="103" t="s">
         <v>75</v>
       </c>
       <c r="B107" s="100">
         <v>1912</v>
       </c>
       <c r="C107" s="104">
         <v>100.2</v>
       </c>
       <c r="D107" s="29">
         <v>3985.5</v>
       </c>
       <c r="E107" s="30">
         <v>95</v>
       </c>
       <c r="F107" s="29">
         <v>6111.8</v>
       </c>
       <c r="G107" s="70">
         <v>93</v>
       </c>
       <c r="H107" s="29">
         <v>8497.2999999999993</v>
       </c>
       <c r="I107" s="70">
         <v>95.9</v>
       </c>
+      <c r="J107" s="29">
+        <v>10978.1</v>
+      </c>
+      <c r="K107" s="70">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" s="98" t="s">
         <v>76</v>
       </c>
       <c r="B108" s="55">
         <v>1216.2</v>
       </c>
       <c r="C108" s="36">
         <v>104.1</v>
       </c>
       <c r="D108" s="55">
         <v>2602.1999999999998</v>
       </c>
       <c r="E108" s="36">
         <v>92.1</v>
       </c>
       <c r="F108" s="55">
         <v>4019.3</v>
       </c>
       <c r="G108" s="70">
         <v>87.7</v>
       </c>
       <c r="H108" s="55">
         <v>5741.2</v>
       </c>
       <c r="I108" s="70">
         <v>91.9</v>
       </c>
+      <c r="J108" s="55">
+        <v>7545.9</v>
+      </c>
+      <c r="K108" s="70">
+        <v>96.3</v>
+      </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" s="98" t="s">
         <v>77</v>
       </c>
       <c r="B109" s="55">
         <v>1.5</v>
       </c>
       <c r="C109" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D109" s="55">
         <v>3.1</v>
       </c>
       <c r="E109" s="55">
         <v>9.1999999999999993</v>
       </c>
       <c r="F109" s="55">
         <v>4.5999999999999996</v>
       </c>
       <c r="G109" s="70">
         <v>7.5</v>
       </c>
       <c r="H109" s="55">
         <v>6.2</v>
       </c>
       <c r="I109" s="70">
         <v>6.6</v>
       </c>
+      <c r="J109" s="55">
+        <v>7.7</v>
+      </c>
+      <c r="K109" s="70">
+        <v>6.2</v>
+      </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" s="98" t="s">
         <v>78</v>
       </c>
       <c r="B110" s="55">
         <v>23.5</v>
       </c>
       <c r="C110" s="36">
         <v>75.400000000000006</v>
       </c>
       <c r="D110" s="55">
         <v>46.5</v>
       </c>
       <c r="E110" s="36">
         <v>75.599999999999994</v>
       </c>
       <c r="F110" s="55">
         <v>70.5</v>
       </c>
       <c r="G110" s="70">
         <v>77.400000000000006</v>
       </c>
       <c r="H110" s="55">
         <v>92</v>
       </c>
       <c r="I110" s="70">
         <v>77.400000000000006</v>
       </c>
+      <c r="J110" s="55">
+        <v>114</v>
+      </c>
+      <c r="K110" s="70">
+        <v>78.599999999999994</v>
+      </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="98" t="s">
         <v>79</v>
       </c>
       <c r="B111" s="55">
         <v>35.6</v>
       </c>
       <c r="C111" s="55">
         <v>399.5</v>
       </c>
       <c r="D111" s="55">
         <v>68.7</v>
       </c>
       <c r="E111" s="55">
         <v>383.5</v>
       </c>
       <c r="F111" s="55">
         <v>104.3</v>
       </c>
       <c r="G111" s="70">
         <v>398.3</v>
       </c>
       <c r="H111" s="55">
         <v>138.4</v>
       </c>
       <c r="I111" s="70">
         <v>404.3</v>
       </c>
+      <c r="J111" s="55">
+        <v>171.9</v>
+      </c>
+      <c r="K111" s="70">
+        <v>407.4</v>
+      </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="98" t="s">
         <v>80</v>
       </c>
       <c r="B112" s="55">
         <v>251.8</v>
       </c>
       <c r="C112" s="36">
         <v>65.400000000000006</v>
       </c>
       <c r="D112" s="55">
         <v>509.6</v>
       </c>
       <c r="E112" s="36">
         <v>85.1</v>
       </c>
       <c r="F112" s="55">
         <v>782</v>
       </c>
       <c r="G112" s="70">
         <v>89.1</v>
       </c>
       <c r="H112" s="55">
         <v>1048.0999999999999</v>
       </c>
       <c r="I112" s="70">
         <v>87.1</v>
       </c>
-    </row>
-    <row r="113" spans="1:9">
+      <c r="J112" s="55">
+        <v>1290</v>
+      </c>
+      <c r="K112" s="70">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
       <c r="A113" s="98" t="s">
         <v>81</v>
       </c>
       <c r="B113" s="55">
         <v>38.200000000000003</v>
       </c>
       <c r="C113" s="55" t="s">
         <v>74</v>
       </c>
       <c r="D113" s="55">
         <v>72.2</v>
       </c>
       <c r="E113" s="55" t="s">
         <v>74</v>
       </c>
       <c r="F113" s="55">
         <v>107.6</v>
       </c>
       <c r="G113" s="71" t="s">
         <v>74</v>
       </c>
       <c r="H113" s="55">
         <v>148.9</v>
       </c>
       <c r="I113" s="71" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="114" spans="1:9">
+      <c r="J113" s="55">
+        <v>189.6</v>
+      </c>
+      <c r="K113" s="71" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
       <c r="A114" s="98" t="s">
         <v>82</v>
       </c>
       <c r="B114" s="55">
         <v>29.3</v>
       </c>
       <c r="C114" s="36">
         <v>1517.9</v>
       </c>
       <c r="D114" s="55">
         <v>55.9</v>
       </c>
       <c r="E114" s="36">
         <v>212.7</v>
       </c>
       <c r="F114" s="55">
         <v>84.8</v>
       </c>
       <c r="G114" s="70">
         <v>132.5</v>
       </c>
       <c r="H114" s="55">
         <v>115.2</v>
       </c>
       <c r="I114" s="70">
         <v>139.80000000000001</v>
       </c>
-    </row>
-    <row r="115" spans="1:9">
+      <c r="J114" s="55">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="K114" s="70">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
       <c r="A115" s="98" t="s">
         <v>83</v>
       </c>
       <c r="B115" s="55">
         <v>233.8</v>
       </c>
       <c r="C115" s="36">
         <v>130.4</v>
       </c>
       <c r="D115" s="55">
         <v>463.2</v>
       </c>
       <c r="E115" s="36">
         <v>130.1</v>
       </c>
       <c r="F115" s="55">
         <v>692.6</v>
       </c>
       <c r="G115" s="70">
         <v>131.9</v>
       </c>
       <c r="H115" s="55">
         <v>879.2</v>
       </c>
       <c r="I115" s="70">
         <v>130.80000000000001</v>
       </c>
-    </row>
-    <row r="116" spans="1:9">
+      <c r="J115" s="55">
+        <v>1103.7</v>
+      </c>
+      <c r="K115" s="70">
+        <v>130.19999999999999</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
       <c r="A116" s="98" t="s">
         <v>84</v>
       </c>
       <c r="B116" s="55">
         <v>65.099999999999994</v>
       </c>
       <c r="C116" s="55">
         <v>657.3</v>
       </c>
       <c r="D116" s="55">
         <v>130.1</v>
       </c>
       <c r="E116" s="55">
         <v>503.6</v>
       </c>
       <c r="F116" s="55">
         <v>195.2</v>
       </c>
       <c r="G116" s="70">
         <v>533.4</v>
       </c>
       <c r="H116" s="55">
         <v>260.2</v>
       </c>
       <c r="I116" s="70">
         <v>522.9</v>
       </c>
-    </row>
-    <row r="117" spans="1:9">
+      <c r="J116" s="55">
+        <v>325.2</v>
+      </c>
+      <c r="K116" s="70">
+        <v>523.70000000000005</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
       <c r="A117" s="98" t="s">
         <v>85</v>
       </c>
       <c r="B117" s="55">
         <v>3.1</v>
       </c>
       <c r="C117" s="36">
         <v>230.3</v>
       </c>
       <c r="D117" s="55">
         <v>6.2</v>
       </c>
       <c r="E117" s="36">
         <v>229.1</v>
       </c>
       <c r="F117" s="55">
         <v>9.3000000000000007</v>
       </c>
       <c r="G117" s="70">
         <v>228.1</v>
       </c>
       <c r="H117" s="55">
         <v>12.4</v>
       </c>
       <c r="I117" s="70">
         <v>228.9</v>
       </c>
-    </row>
-    <row r="118" spans="1:9">
+      <c r="J117" s="55">
+        <v>15.4</v>
+      </c>
+      <c r="K117" s="70">
+        <v>230.1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
       <c r="A118" s="101" t="s">
         <v>86</v>
       </c>
       <c r="B118" s="56">
         <v>13.9</v>
       </c>
       <c r="C118" s="26">
         <v>11.3</v>
       </c>
       <c r="D118" s="56">
         <v>27.8</v>
       </c>
       <c r="E118" s="26">
         <v>11.2</v>
       </c>
       <c r="F118" s="56">
         <v>41.6</v>
       </c>
       <c r="G118" s="73">
         <v>13.9</v>
       </c>
       <c r="H118" s="56">
         <v>55.5</v>
       </c>
       <c r="I118" s="73">
         <v>15.8</v>
       </c>
-    </row>
-    <row r="119" spans="1:9">
+      <c r="J118" s="56">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="K118" s="73">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
       <c r="A119" s="75" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="85">
+    <mergeCell ref="J105:K105"/>
     <mergeCell ref="F105:G105"/>
     <mergeCell ref="A105:A106"/>
     <mergeCell ref="B105:C105"/>
     <mergeCell ref="V88:W88"/>
     <mergeCell ref="X88:Y88"/>
     <mergeCell ref="J88:K88"/>
     <mergeCell ref="L88:M88"/>
     <mergeCell ref="N88:O88"/>
     <mergeCell ref="P88:Q88"/>
     <mergeCell ref="T88:U88"/>
     <mergeCell ref="R88:S88"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:C88"/>
     <mergeCell ref="D88:E88"/>
     <mergeCell ref="F88:G88"/>
     <mergeCell ref="H88:I88"/>
     <mergeCell ref="D105:E105"/>
     <mergeCell ref="T71:U71"/>
     <mergeCell ref="R71:S71"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>