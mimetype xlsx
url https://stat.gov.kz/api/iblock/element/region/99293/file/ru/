--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -6,68 +6,68 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2610" yWindow="15" windowWidth="10410" windowHeight="8655" activeTab="2"/>
+    <workbookView xWindow="2610" yWindow="15" windowWidth="10410" windowHeight="8655"/>
   </bookViews>
   <sheets>
     <sheet name="по Жамбылской области" sheetId="4" r:id="rId1"/>
     <sheet name="кол-во АЗС, ГАЗС и АГНКС по рай" sheetId="3" r:id="rId2"/>
     <sheet name="объем по районам" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'кол-во АЗС, ГАЗС и АГНКС по рай'!$A$1:$L$115</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'объем по районам'!$A$1:$K$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'по Жамбылской области'!$A$1:$L$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'объем по районам'!$A$1:$L$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'по Жамбылской области'!$A$1:$M$28</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="83">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>передвижные</t>
   </si>
   <si>
     <t>контейнерные</t>
   </si>
   <si>
     <t>стационарные</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>тыс тенге</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">     в том числе </t>
   </si>
   <si>
@@ -194,329 +194,285 @@
     <t>24 722 972</t>
   </si>
   <si>
     <t>6 642 674</t>
   </si>
   <si>
     <t>3 819 121</t>
   </si>
   <si>
     <t>1 201 051</t>
   </si>
   <si>
     <t>2 442 064</t>
   </si>
   <si>
     <t>28 703 175</t>
   </si>
   <si>
     <t>13 465 371</t>
   </si>
   <si>
     <t xml:space="preserve">Количество резервуаров для хранения нефтепродуктов, расположенных на территории  АЗС, ГАЗС и АГНКС </t>
   </si>
   <si>
     <t>Объем розничной реализации нефтепродуктов на АЗС, ГАЗС  и АГНКС</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Объем  реализации нефтепродуктов по талонам на АЗС, ГАЗС  и АГНКС</t>
   </si>
   <si>
     <t>3 158 510</t>
   </si>
   <si>
     <t>1 657 874</t>
   </si>
   <si>
     <t>1 441 891</t>
   </si>
   <si>
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>⁾</t>
     </r>
   </si>
   <si>
     <t>¹⁾ Без учета ГАЗС и АГНКС</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>2015¹⁾</t>
   </si>
   <si>
     <t>2016¹⁾</t>
   </si>
   <si>
     <t>2017¹⁾</t>
   </si>
   <si>
     <t>2018¹⁾</t>
   </si>
   <si>
     <t>2019¹⁾</t>
   </si>
   <si>
     <t>2020¹⁾</t>
   </si>
   <si>
     <t>2021¹⁾</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>⁾</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2023</t>
-[...22 lines deleted...]
-    <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>⁾</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2024</t>
+      <t>2025</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
-        <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>⁾</t>
-    </r>
-[...12 lines deleted...]
-      <t>*͗⁾</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>⁾ Данные за 2022-2024 гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
+      <t>⁾ Данные за 2022-2025 гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">
-</t>
+      <t>2022</t>
     </r>
     <r>
       <rPr>
-        <i/>
-        <vertAlign val="superscript"/>
         <sz val="8"/>
-        <rFont val="Roboto"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>*)</t>
+      <t>*͗</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
     </r>
     <r>
       <rPr>
-        <i/>
         <sz val="8"/>
-        <rFont val="Roboto"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Данные за 2022-2024гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
+      <t>*͗</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*͗</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2024</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*͗</t>
+    </r>
+  </si>
+  <si>
+    <t>* Данные за 2022-2025 гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
+  </si>
+  <si>
+    <t>* Данные за 2022-2025гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
+  </si>
+  <si>
+    <t>2022*</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -529,108 +485,106 @@
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
       <sz val="8"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto Bk"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -671,277 +625,283 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -1222,5315 +1182,5709 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AQ32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:L1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="31" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="15.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="2" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" ht="15.75">
-      <c r="A1" s="87" t="s">
+    <row r="1" spans="1:43">
+      <c r="A1" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="87"/>
-[...9 lines deleted...]
-      <c r="L1" s="87"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
     </row>
     <row r="2" spans="1:43">
       <c r="C2" s="4"/>
     </row>
-    <row r="3" spans="1:43" s="66" customFormat="1" ht="22.5">
-      <c r="A3" s="67" t="s">
+    <row r="3" spans="1:43" s="65" customFormat="1" ht="22.5">
+      <c r="A3" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="69">
+      <c r="C3" s="68">
         <v>2015</v>
       </c>
-      <c r="D3" s="69">
+      <c r="D3" s="68">
         <v>2016</v>
       </c>
-      <c r="E3" s="69">
+      <c r="E3" s="68">
         <v>2017</v>
       </c>
-      <c r="F3" s="69">
+      <c r="F3" s="68">
         <v>2018</v>
       </c>
-      <c r="G3" s="69">
+      <c r="G3" s="68">
         <v>2019</v>
       </c>
-      <c r="H3" s="69">
+      <c r="H3" s="68">
         <v>2020</v>
       </c>
-      <c r="I3" s="69">
+      <c r="I3" s="68">
         <v>2021</v>
       </c>
-      <c r="J3" s="69" t="s">
-[...5 lines deleted...]
-      <c r="L3" s="69" t="s">
+      <c r="J3" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="K3" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="L3" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="M3" s="70"/>
-[...29 lines deleted...]
-      <c r="AQ3" s="70"/>
+      <c r="M3" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="69"/>
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="69"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="69"/>
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
     </row>
     <row r="4" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A4" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="13">
         <v>319</v>
       </c>
       <c r="D4" s="13">
         <v>323</v>
       </c>
       <c r="E4" s="14">
         <v>312</v>
       </c>
       <c r="F4" s="11">
         <v>324</v>
       </c>
       <c r="G4" s="11">
         <v>386</v>
       </c>
       <c r="H4" s="14">
         <v>411</v>
       </c>
       <c r="I4" s="11">
         <v>435</v>
       </c>
       <c r="J4" s="11">
         <v>408</v>
       </c>
       <c r="K4" s="18">
         <v>478</v>
       </c>
-      <c r="L4" s="83">
+      <c r="L4" s="82">
         <v>466</v>
       </c>
-      <c r="M4" s="70"/>
-[...29 lines deleted...]
-      <c r="AQ4" s="70"/>
+      <c r="M4" s="82">
+        <v>474</v>
+      </c>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="69"/>
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="69"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="69"/>
+      <c r="AM4" s="69"/>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
+      <c r="AP4" s="69"/>
+      <c r="AQ4" s="69"/>
     </row>
     <row r="5" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="16"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="32"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="14"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
-      <c r="M5" s="70"/>
-[...29 lines deleted...]
-      <c r="AQ5" s="70"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
+      <c r="X5" s="69"/>
+      <c r="Y5" s="69"/>
+      <c r="Z5" s="69"/>
+      <c r="AA5" s="69"/>
+      <c r="AB5" s="69"/>
+      <c r="AC5" s="69"/>
+      <c r="AD5" s="69"/>
+      <c r="AE5" s="69"/>
+      <c r="AF5" s="69"/>
+      <c r="AG5" s="69"/>
+      <c r="AH5" s="69"/>
+      <c r="AI5" s="69"/>
+      <c r="AJ5" s="69"/>
+      <c r="AK5" s="69"/>
+      <c r="AL5" s="69"/>
+      <c r="AM5" s="69"/>
+      <c r="AN5" s="69"/>
+      <c r="AO5" s="69"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="69"/>
     </row>
     <row r="6" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="13">
         <v>305</v>
       </c>
-      <c r="D6" s="64">
+      <c r="D6" s="63">
         <v>294</v>
       </c>
-      <c r="E6" s="64">
+      <c r="E6" s="63">
         <v>280</v>
       </c>
-      <c r="F6" s="60">
+      <c r="F6" s="59">
         <v>278</v>
       </c>
-      <c r="G6" s="60">
+      <c r="G6" s="59">
         <v>292</v>
       </c>
-      <c r="H6" s="60">
+      <c r="H6" s="59">
         <v>310</v>
       </c>
-      <c r="I6" s="60">
+      <c r="I6" s="59">
         <v>282</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="18"/>
-[...30 lines deleted...]
-      <c r="AQ6" s="70"/>
+      <c r="L6" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="69"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
+      <c r="AL6" s="69"/>
+      <c r="AM6" s="69"/>
+      <c r="AN6" s="69"/>
+      <c r="AO6" s="69"/>
+      <c r="AP6" s="69"/>
+      <c r="AQ6" s="69"/>
     </row>
     <row r="7" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13">
         <v>6</v>
       </c>
       <c r="D7" s="14">
         <v>4</v>
       </c>
       <c r="E7" s="14">
         <v>4</v>
       </c>
-      <c r="F7" s="60">
+      <c r="F7" s="59">
         <v>5</v>
       </c>
-      <c r="G7" s="60">
+      <c r="G7" s="59">
         <v>6</v>
       </c>
       <c r="H7" s="14">
         <v>5</v>
       </c>
-      <c r="I7" s="60">
+      <c r="I7" s="59">
         <v>5</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="L7" s="18"/>
-[...30 lines deleted...]
-      <c r="AQ7" s="70"/>
+      <c r="L7" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="M7" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="69"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
+      <c r="AA7" s="69"/>
+      <c r="AB7" s="69"/>
+      <c r="AC7" s="69"/>
+      <c r="AD7" s="69"/>
+      <c r="AE7" s="69"/>
+      <c r="AF7" s="69"/>
+      <c r="AG7" s="69"/>
+      <c r="AH7" s="69"/>
+      <c r="AI7" s="69"/>
+      <c r="AJ7" s="69"/>
+      <c r="AK7" s="69"/>
+      <c r="AL7" s="69"/>
+      <c r="AM7" s="69"/>
+      <c r="AN7" s="69"/>
+      <c r="AO7" s="69"/>
+      <c r="AP7" s="69"/>
+      <c r="AQ7" s="69"/>
     </row>
     <row r="8" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="20">
         <v>8</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="L8" s="18"/>
-[...18 lines deleted...]
-      <c r="AQ8" s="70"/>
+      <c r="L8" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y8" s="69"/>
+      <c r="Z8" s="69"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="69"/>
+      <c r="AC8" s="69"/>
+      <c r="AD8" s="69"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="69"/>
+      <c r="AG8" s="69"/>
+      <c r="AH8" s="69"/>
+      <c r="AI8" s="69"/>
+      <c r="AJ8" s="69"/>
+      <c r="AK8" s="69"/>
+      <c r="AL8" s="69"/>
+      <c r="AM8" s="69"/>
+      <c r="AN8" s="69"/>
+      <c r="AO8" s="69"/>
+      <c r="AP8" s="69"/>
+      <c r="AQ8" s="69"/>
     </row>
     <row r="9" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="15">
         <v>295</v>
       </c>
       <c r="D9" s="15">
         <v>298</v>
       </c>
       <c r="E9" s="15">
         <v>284</v>
       </c>
-      <c r="F9" s="60">
+      <c r="F9" s="59">
         <v>283</v>
       </c>
-      <c r="G9" s="60">
+      <c r="G9" s="59">
         <v>298</v>
       </c>
       <c r="H9" s="15">
         <v>315</v>
       </c>
-      <c r="I9" s="60">
+      <c r="I9" s="59">
         <v>287</v>
       </c>
-      <c r="J9" s="60">
+      <c r="J9" s="59">
         <v>239</v>
       </c>
       <c r="K9" s="18">
         <v>253</v>
       </c>
       <c r="L9" s="18">
         <v>244</v>
       </c>
-      <c r="Y9" s="70"/>
-[...17 lines deleted...]
-      <c r="AQ9" s="70"/>
+      <c r="M9" s="18">
+        <v>249</v>
+      </c>
+      <c r="Y9" s="69"/>
+      <c r="Z9" s="69"/>
+      <c r="AA9" s="69"/>
+      <c r="AB9" s="69"/>
+      <c r="AC9" s="69"/>
+      <c r="AD9" s="69"/>
+      <c r="AE9" s="69"/>
+      <c r="AF9" s="69"/>
+      <c r="AG9" s="69"/>
+      <c r="AH9" s="69"/>
+      <c r="AI9" s="69"/>
+      <c r="AJ9" s="69"/>
+      <c r="AK9" s="69"/>
+      <c r="AL9" s="69"/>
+      <c r="AM9" s="69"/>
+      <c r="AN9" s="69"/>
+      <c r="AO9" s="69"/>
+      <c r="AP9" s="69"/>
+      <c r="AQ9" s="69"/>
     </row>
     <row r="10" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="15">
         <v>24</v>
       </c>
       <c r="D10" s="15">
         <v>25</v>
       </c>
       <c r="E10" s="15">
         <v>28</v>
       </c>
-      <c r="F10" s="60">
+      <c r="F10" s="59">
         <v>41</v>
       </c>
-      <c r="G10" s="60">
+      <c r="G10" s="59">
         <v>88</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="J10" s="60">
+      <c r="J10" s="59">
         <v>168</v>
       </c>
       <c r="K10" s="18">
         <v>225</v>
       </c>
       <c r="L10" s="18">
         <v>222</v>
       </c>
-      <c r="Y10" s="70"/>
-[...17 lines deleted...]
-      <c r="AQ10" s="70"/>
+      <c r="M10" s="18">
+        <v>225</v>
+      </c>
+      <c r="Y10" s="69"/>
+      <c r="Z10" s="69"/>
+      <c r="AA10" s="69"/>
+      <c r="AB10" s="69"/>
+      <c r="AC10" s="69"/>
+      <c r="AD10" s="69"/>
+      <c r="AE10" s="69"/>
+      <c r="AF10" s="69"/>
+      <c r="AG10" s="69"/>
+      <c r="AH10" s="69"/>
+      <c r="AI10" s="69"/>
+      <c r="AJ10" s="69"/>
+      <c r="AK10" s="69"/>
+      <c r="AL10" s="69"/>
+      <c r="AM10" s="69"/>
+      <c r="AN10" s="69"/>
+      <c r="AO10" s="69"/>
+      <c r="AP10" s="69"/>
+      <c r="AQ10" s="69"/>
     </row>
     <row r="11" spans="1:43" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="J11" s="20">
         <v>1</v>
       </c>
       <c r="K11" s="18">
         <v>1</v>
       </c>
       <c r="L11" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="Y11" s="70"/>
-[...17 lines deleted...]
-      <c r="AQ11" s="70"/>
+      <c r="M11" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y11" s="69"/>
+      <c r="Z11" s="69"/>
+      <c r="AA11" s="69"/>
+      <c r="AB11" s="69"/>
+      <c r="AC11" s="69"/>
+      <c r="AD11" s="69"/>
+      <c r="AE11" s="69"/>
+      <c r="AF11" s="69"/>
+      <c r="AG11" s="69"/>
+      <c r="AH11" s="69"/>
+      <c r="AI11" s="69"/>
+      <c r="AJ11" s="69"/>
+      <c r="AK11" s="69"/>
+      <c r="AL11" s="69"/>
+      <c r="AM11" s="69"/>
+      <c r="AN11" s="69"/>
+      <c r="AO11" s="69"/>
+      <c r="AP11" s="69"/>
+      <c r="AQ11" s="69"/>
     </row>
     <row r="12" spans="1:43" s="33" customFormat="1" ht="45">
       <c r="A12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="20">
         <v>1241</v>
       </c>
       <c r="D12" s="20">
         <v>1284</v>
       </c>
       <c r="E12" s="24">
         <v>1268</v>
       </c>
-      <c r="F12" s="59">
+      <c r="F12" s="58">
         <v>1242</v>
       </c>
       <c r="G12" s="24">
         <v>1361</v>
       </c>
       <c r="H12" s="24">
         <v>1431</v>
       </c>
       <c r="I12" s="14">
         <v>1382</v>
       </c>
       <c r="J12" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K12" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L12" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="Y12" s="71"/>
-[...17 lines deleted...]
-      <c r="AQ12" s="71"/>
+      <c r="M12" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y12" s="70"/>
+      <c r="Z12" s="70"/>
+      <c r="AA12" s="70"/>
+      <c r="AB12" s="70"/>
+      <c r="AC12" s="70"/>
+      <c r="AD12" s="70"/>
+      <c r="AE12" s="70"/>
+      <c r="AF12" s="70"/>
+      <c r="AG12" s="70"/>
+      <c r="AH12" s="70"/>
+      <c r="AI12" s="70"/>
+      <c r="AJ12" s="70"/>
+      <c r="AK12" s="70"/>
+      <c r="AL12" s="70"/>
+      <c r="AM12" s="70"/>
+      <c r="AN12" s="70"/>
+      <c r="AO12" s="70"/>
+      <c r="AP12" s="70"/>
+      <c r="AQ12" s="70"/>
     </row>
     <row r="13" spans="1:43" s="33" customFormat="1" ht="20.25" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="24">
         <v>25833</v>
       </c>
       <c r="D13" s="24">
         <v>26886</v>
       </c>
-      <c r="E13" s="60">
+      <c r="E13" s="59">
         <v>28333</v>
       </c>
-      <c r="F13" s="59">
+      <c r="F13" s="58">
         <v>28704</v>
       </c>
-      <c r="G13" s="60">
+      <c r="G13" s="59">
         <v>30028</v>
       </c>
-      <c r="H13" s="60">
+      <c r="H13" s="59">
         <v>35514</v>
       </c>
-      <c r="I13" s="60">
+      <c r="I13" s="59">
         <v>33793</v>
       </c>
       <c r="J13" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L13" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="M13" s="20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:43" s="33" customFormat="1" ht="20.25" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="24">
         <v>914</v>
       </c>
       <c r="D14" s="24">
         <v>903</v>
       </c>
       <c r="E14" s="24">
         <v>876</v>
       </c>
       <c r="F14" s="20">
         <v>900</v>
       </c>
       <c r="G14" s="24">
         <v>989</v>
       </c>
       <c r="H14" s="24">
         <v>1080</v>
       </c>
       <c r="I14" s="24">
         <v>1033</v>
       </c>
       <c r="J14" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K14" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>44</v>
       </c>
+      <c r="M14" s="20" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="15" spans="1:43" s="12" customFormat="1" ht="39.75" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="D15" s="60">
+      <c r="D15" s="59">
         <v>53781223</v>
       </c>
       <c r="E15" s="14">
         <v>59510913</v>
       </c>
-      <c r="F15" s="59">
+      <c r="F15" s="58">
         <v>73357135</v>
       </c>
-      <c r="G15" s="60">
+      <c r="G15" s="59">
         <v>78499615</v>
       </c>
-      <c r="H15" s="60">
+      <c r="H15" s="59">
         <v>60630365</v>
       </c>
-      <c r="I15" s="60">
+      <c r="I15" s="59">
         <v>72511240</v>
       </c>
       <c r="J15" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K15" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L15" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="M15" s="20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:43" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A16" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="16"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="20"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="20"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
-    </row>
-    <row r="17" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M16" s="18"/>
+    </row>
+    <row r="17" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="60">
+      <c r="D17" s="59">
         <v>31763311</v>
       </c>
-      <c r="E17" s="60">
+      <c r="E17" s="59">
         <v>40067101</v>
       </c>
-      <c r="F17" s="59">
+      <c r="F17" s="58">
         <v>47638443</v>
       </c>
-      <c r="G17" s="60">
+      <c r="G17" s="59">
         <v>49744140</v>
       </c>
-      <c r="H17" s="60">
+      <c r="H17" s="59">
         <v>38402662</v>
       </c>
       <c r="I17" s="14">
         <v>45711790</v>
       </c>
       <c r="J17" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K17" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L17" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M17" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="D18" s="60">
+      <c r="D18" s="59">
         <v>21251113</v>
       </c>
-      <c r="E18" s="60">
+      <c r="E18" s="59">
         <v>18909592</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="58">
         <v>24130641</v>
       </c>
-      <c r="G18" s="60">
+      <c r="G18" s="59">
         <v>25935225</v>
       </c>
-      <c r="H18" s="60">
+      <c r="H18" s="59">
         <v>19389792</v>
       </c>
-      <c r="I18" s="60">
+      <c r="I18" s="59">
         <v>22183349</v>
       </c>
       <c r="J18" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K18" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L18" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="19" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M18" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="14">
         <v>292807</v>
       </c>
-      <c r="D19" s="60">
+      <c r="D19" s="59">
         <v>766799</v>
       </c>
-      <c r="E19" s="60">
+      <c r="E19" s="59">
         <v>534220</v>
       </c>
-      <c r="F19" s="59">
+      <c r="F19" s="58">
         <v>1588051</v>
       </c>
-      <c r="G19" s="60">
+      <c r="G19" s="59">
         <v>2820250</v>
       </c>
-      <c r="H19" s="60">
+      <c r="H19" s="59">
         <v>2837911</v>
       </c>
-      <c r="I19" s="60">
+      <c r="I19" s="59">
         <v>4616101</v>
       </c>
       <c r="J19" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K19" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L19" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M19" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="39" t="s">
-[...17 lines deleted...]
-      <c r="I20" s="39" t="s">
+      <c r="C20" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="38" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K20" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L20" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="21" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M20" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A21" s="29" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="16" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D21" s="60">
+        <v>57</v>
+      </c>
+      <c r="D21" s="59">
         <v>5662995</v>
       </c>
-      <c r="E21" s="60">
+      <c r="E21" s="59">
         <v>6601359</v>
       </c>
-      <c r="F21" s="59">
+      <c r="F21" s="58">
         <v>10172487</v>
       </c>
-      <c r="G21" s="60">
+      <c r="G21" s="59">
         <v>12402872</v>
       </c>
-      <c r="H21" s="60">
+      <c r="H21" s="59">
         <v>19952802</v>
       </c>
-      <c r="I21" s="60">
+      <c r="I21" s="59">
         <v>13967277</v>
       </c>
       <c r="J21" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K21" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L21" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="22" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M21" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="32"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K22" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L22" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="23" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M22" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="16" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D23" s="60">
+        <v>58</v>
+      </c>
+      <c r="D23" s="59">
         <v>2346111</v>
       </c>
-      <c r="E23" s="60">
+      <c r="E23" s="59">
         <v>2947112</v>
       </c>
-      <c r="F23" s="59">
+      <c r="F23" s="58">
         <v>4664222</v>
       </c>
-      <c r="G23" s="60">
+      <c r="G23" s="59">
         <v>6225640</v>
       </c>
-      <c r="H23" s="60">
+      <c r="H23" s="59">
         <v>10091590</v>
       </c>
-      <c r="I23" s="60">
+      <c r="I23" s="59">
         <v>8121619</v>
       </c>
       <c r="J23" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K23" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L23" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="24" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M23" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="16" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D24" s="60">
+        <v>59</v>
+      </c>
+      <c r="D24" s="59">
         <v>3151049</v>
       </c>
-      <c r="E24" s="39" t="s">
+      <c r="E24" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="F24" s="59">
+      <c r="F24" s="58">
         <v>5265958</v>
       </c>
-      <c r="G24" s="60">
+      <c r="G24" s="59">
         <v>5582768</v>
       </c>
-      <c r="H24" s="60">
+      <c r="H24" s="59">
         <v>9288750</v>
       </c>
-      <c r="I24" s="60">
+      <c r="I24" s="59">
         <v>5758565</v>
       </c>
       <c r="J24" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K24" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L24" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="25" spans="1:12" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M24" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C25" s="37" t="s">
+      <c r="C25" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="D25" s="39" t="s">
+      <c r="D25" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E25" s="39" t="s">
+      <c r="E25" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="F25" s="59">
+      <c r="F25" s="58">
         <v>242307</v>
       </c>
-      <c r="G25" s="60">
+      <c r="G25" s="59">
         <v>594464</v>
       </c>
-      <c r="H25" s="60">
+      <c r="H25" s="59">
         <v>572462</v>
       </c>
-      <c r="I25" s="60">
+      <c r="I25" s="59">
         <v>87093</v>
       </c>
       <c r="J25" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L25" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="26" spans="1:12" s="70" customFormat="1" ht="20.25" customHeight="1">
+      <c r="M25" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="69" customFormat="1" ht="20.25" customHeight="1">
       <c r="A26" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="39" t="s">
-[...17 lines deleted...]
-      <c r="I26" s="39" t="s">
+      <c r="C26" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="38" t="s">
         <v>15</v>
       </c>
       <c r="J26" s="20" t="s">
         <v>44</v>
       </c>
       <c r="K26" s="20" t="s">
         <v>44</v>
       </c>
       <c r="L26" s="20" t="s">
         <v>44</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A28" s="88" t="s">
+      <c r="M26" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="88" customFormat="1" ht="13.5" customHeight="1"/>
+    <row r="28" spans="1:13" s="89" customFormat="1" ht="18" customHeight="1">
+      <c r="A28" s="89" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" s="9"/>
       <c r="B29" s="10"/>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" s="5"/>
       <c r="B30" s="6"/>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" s="5"/>
       <c r="B31" s="6"/>
       <c r="C31" s="7"/>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" s="5"/>
       <c r="B32" s="6"/>
       <c r="C32" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A27:XFD27"/>
     <mergeCell ref="A28:XFD28"/>
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V115"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A67" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O100" sqref="O100"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A76" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="30" customWidth="1"/>
     <col min="6" max="9" width="9" style="2" customWidth="1"/>
     <col min="10" max="12" width="9.140625" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15.75">
-      <c r="A1" s="87" t="s">
+    <row r="1" spans="1:22">
+      <c r="A1" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="87"/>
-[...11 lines deleted...]
-      <c r="A2" s="89" t="s">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+    </row>
+    <row r="2" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="89"/>
-[...12 lines deleted...]
-      <c r="B3" s="72">
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+    </row>
+    <row r="3" spans="1:22" s="40" customFormat="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="71">
         <v>2015</v>
       </c>
-      <c r="C3" s="72">
+      <c r="C3" s="71">
         <v>2016</v>
       </c>
-      <c r="D3" s="72">
+      <c r="D3" s="71">
         <v>2017</v>
       </c>
-      <c r="E3" s="72">
+      <c r="E3" s="71">
         <v>2018</v>
       </c>
-      <c r="F3" s="72">
+      <c r="F3" s="71">
         <v>2019</v>
       </c>
-      <c r="G3" s="72">
+      <c r="G3" s="71">
         <v>2020</v>
       </c>
-      <c r="H3" s="72">
+      <c r="H3" s="71">
         <v>2021</v>
       </c>
-      <c r="I3" s="72" t="s">
+      <c r="I3" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="J3" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="K3" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L3" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A4" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="42">
+        <v>319</v>
+      </c>
+      <c r="C4" s="58">
+        <v>323</v>
+      </c>
+      <c r="D4" s="58">
+        <v>312</v>
+      </c>
+      <c r="E4" s="58">
+        <v>324</v>
+      </c>
+      <c r="F4" s="58">
+        <v>386</v>
+      </c>
+      <c r="G4" s="58">
+        <v>411</v>
+      </c>
+      <c r="H4" s="58">
+        <v>435</v>
+      </c>
+      <c r="I4" s="58">
+        <v>408</v>
+      </c>
+      <c r="J4" s="59">
+        <v>478</v>
+      </c>
+      <c r="K4" s="82">
+        <v>466</v>
+      </c>
+      <c r="L4" s="86">
+        <v>474</v>
+      </c>
+      <c r="N4" s="85"/>
+    </row>
+    <row r="5" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A5" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="42">
+        <v>134</v>
+      </c>
+      <c r="C5" s="58">
+        <v>140</v>
+      </c>
+      <c r="D5" s="58">
+        <v>121</v>
+      </c>
+      <c r="E5" s="58">
+        <v>113</v>
+      </c>
+      <c r="F5" s="58">
+        <v>142</v>
+      </c>
+      <c r="G5" s="58">
+        <v>143</v>
+      </c>
+      <c r="H5" s="58">
+        <v>170</v>
+      </c>
+      <c r="I5" s="58">
+        <v>200</v>
+      </c>
+      <c r="J5" s="59">
+        <v>215</v>
+      </c>
+      <c r="K5" s="82">
+        <v>215</v>
+      </c>
+      <c r="L5" s="86">
+        <v>245</v>
+      </c>
+      <c r="N5" s="85"/>
+    </row>
+    <row r="6" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A6" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="42">
+        <v>11</v>
+      </c>
+      <c r="C6" s="58">
+        <v>12</v>
+      </c>
+      <c r="D6" s="58">
+        <v>17</v>
+      </c>
+      <c r="E6" s="58">
+        <v>19</v>
+      </c>
+      <c r="F6" s="58">
+        <v>30</v>
+      </c>
+      <c r="G6" s="58">
+        <v>45</v>
+      </c>
+      <c r="H6" s="58">
+        <v>44</v>
+      </c>
+      <c r="I6" s="58">
+        <v>37</v>
+      </c>
+      <c r="J6" s="59">
+        <v>38</v>
+      </c>
+      <c r="K6" s="82">
+        <v>44</v>
+      </c>
+      <c r="L6" s="86">
+        <v>39</v>
+      </c>
+      <c r="N6" s="85"/>
+    </row>
+    <row r="7" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A7" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="42">
+        <v>21</v>
+      </c>
+      <c r="C7" s="58">
+        <v>22</v>
+      </c>
+      <c r="D7" s="58">
+        <v>25</v>
+      </c>
+      <c r="E7" s="58">
+        <v>29</v>
+      </c>
+      <c r="F7" s="58">
+        <v>36</v>
+      </c>
+      <c r="G7" s="58">
+        <v>44</v>
+      </c>
+      <c r="H7" s="58">
+        <v>44</v>
+      </c>
+      <c r="I7" s="58">
+        <v>40</v>
+      </c>
+      <c r="J7" s="59">
+        <v>38</v>
+      </c>
+      <c r="K7" s="82">
+        <v>40</v>
+      </c>
+      <c r="L7" s="86">
+        <v>26</v>
+      </c>
+      <c r="N7" s="85"/>
+    </row>
+    <row r="8" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A8" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="42">
+        <v>12</v>
+      </c>
+      <c r="C8" s="58">
+        <v>12</v>
+      </c>
+      <c r="D8" s="58">
+        <v>12</v>
+      </c>
+      <c r="E8" s="58">
+        <v>12</v>
+      </c>
+      <c r="F8" s="58">
+        <v>13</v>
+      </c>
+      <c r="G8" s="58">
+        <v>12</v>
+      </c>
+      <c r="H8" s="58">
+        <v>6</v>
+      </c>
+      <c r="I8" s="58">
+        <v>4</v>
+      </c>
+      <c r="J8" s="59">
+        <v>8</v>
+      </c>
+      <c r="K8" s="82">
+        <v>6</v>
+      </c>
+      <c r="L8" s="86">
+        <v>7</v>
+      </c>
+      <c r="N8" s="85"/>
+    </row>
+    <row r="9" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A9" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="42">
+        <v>43</v>
+      </c>
+      <c r="C9" s="58">
+        <v>43</v>
+      </c>
+      <c r="D9" s="58">
+        <v>42</v>
+      </c>
+      <c r="E9" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="58">
+        <v>51</v>
+      </c>
+      <c r="G9" s="58">
+        <v>55</v>
+      </c>
+      <c r="H9" s="58">
+        <v>47</v>
+      </c>
+      <c r="I9" s="58">
+        <v>31</v>
+      </c>
+      <c r="J9" s="59">
+        <v>40</v>
+      </c>
+      <c r="K9" s="82">
+        <v>42</v>
+      </c>
+      <c r="L9" s="86">
+        <v>35</v>
+      </c>
+      <c r="N9" s="85"/>
+    </row>
+    <row r="10" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A10" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="42">
+        <v>14</v>
+      </c>
+      <c r="C10" s="58">
+        <v>12</v>
+      </c>
+      <c r="D10" s="58">
+        <v>13</v>
+      </c>
+      <c r="E10" s="58">
+        <v>20</v>
+      </c>
+      <c r="F10" s="58">
+        <v>17</v>
+      </c>
+      <c r="G10" s="58">
+        <v>19</v>
+      </c>
+      <c r="H10" s="58">
+        <v>21</v>
+      </c>
+      <c r="I10" s="58">
+        <v>16</v>
+      </c>
+      <c r="J10" s="59">
+        <v>45</v>
+      </c>
+      <c r="K10" s="82">
+        <v>28</v>
+      </c>
+      <c r="L10" s="86">
+        <v>27</v>
+      </c>
+      <c r="N10" s="85"/>
+    </row>
+    <row r="11" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A11" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="42">
+        <v>20</v>
+      </c>
+      <c r="C11" s="58">
+        <v>19</v>
+      </c>
+      <c r="D11" s="58">
+        <v>15</v>
+      </c>
+      <c r="E11" s="58">
+        <v>20</v>
+      </c>
+      <c r="F11" s="58">
+        <v>26</v>
+      </c>
+      <c r="G11" s="58">
+        <v>25</v>
+      </c>
+      <c r="H11" s="58">
+        <v>33</v>
+      </c>
+      <c r="I11" s="58">
+        <v>28</v>
+      </c>
+      <c r="J11" s="59">
+        <v>28</v>
+      </c>
+      <c r="K11" s="82">
+        <v>30</v>
+      </c>
+      <c r="L11" s="86">
+        <v>29</v>
+      </c>
+      <c r="N11" s="85"/>
+    </row>
+    <row r="12" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A12" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="42">
+        <v>10</v>
+      </c>
+      <c r="C12" s="58">
+        <v>11</v>
+      </c>
+      <c r="D12" s="58">
+        <v>11</v>
+      </c>
+      <c r="E12" s="58">
+        <v>12</v>
+      </c>
+      <c r="F12" s="58">
+        <v>13</v>
+      </c>
+      <c r="G12" s="58">
+        <v>12</v>
+      </c>
+      <c r="H12" s="58">
+        <v>10</v>
+      </c>
+      <c r="I12" s="58">
+        <v>5</v>
+      </c>
+      <c r="J12" s="59">
+        <v>5</v>
+      </c>
+      <c r="K12" s="82">
+        <v>6</v>
+      </c>
+      <c r="L12" s="86">
+        <v>9</v>
+      </c>
+      <c r="N12" s="85"/>
+    </row>
+    <row r="13" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="42">
+        <v>15</v>
+      </c>
+      <c r="C13" s="58">
+        <v>15</v>
+      </c>
+      <c r="D13" s="58">
+        <v>15</v>
+      </c>
+      <c r="E13" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="58">
+        <v>16</v>
+      </c>
+      <c r="G13" s="58">
+        <v>15</v>
+      </c>
+      <c r="H13" s="58">
+        <v>16</v>
+      </c>
+      <c r="I13" s="58">
+        <v>14</v>
+      </c>
+      <c r="J13" s="59">
+        <v>17</v>
+      </c>
+      <c r="K13" s="82">
+        <v>15</v>
+      </c>
+      <c r="L13" s="86">
+        <v>12</v>
+      </c>
+      <c r="N13" s="85"/>
+    </row>
+    <row r="14" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A14" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="42">
+        <v>10</v>
+      </c>
+      <c r="C14" s="58">
+        <v>11</v>
+      </c>
+      <c r="D14" s="58">
+        <v>9</v>
+      </c>
+      <c r="E14" s="58">
+        <v>10</v>
+      </c>
+      <c r="F14" s="58">
+        <v>9</v>
+      </c>
+      <c r="G14" s="58">
+        <v>8</v>
+      </c>
+      <c r="H14" s="58">
+        <v>8</v>
+      </c>
+      <c r="I14" s="58">
+        <v>10</v>
+      </c>
+      <c r="J14" s="59">
+        <v>10</v>
+      </c>
+      <c r="K14" s="82">
+        <v>10</v>
+      </c>
+      <c r="L14" s="86">
+        <v>10</v>
+      </c>
+      <c r="N14" s="85"/>
+    </row>
+    <row r="15" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="A15" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="42">
+        <v>29</v>
+      </c>
+      <c r="C15" s="58">
+        <v>26</v>
+      </c>
+      <c r="D15" s="58">
+        <v>32</v>
+      </c>
+      <c r="E15" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="58">
+        <v>33</v>
+      </c>
+      <c r="G15" s="58">
+        <v>33</v>
+      </c>
+      <c r="H15" s="58">
+        <v>36</v>
+      </c>
+      <c r="I15" s="58">
+        <v>23</v>
+      </c>
+      <c r="J15" s="59">
+        <v>34</v>
+      </c>
+      <c r="K15" s="82">
+        <v>30</v>
+      </c>
+      <c r="L15" s="86">
+        <v>33</v>
+      </c>
+      <c r="N15" s="85"/>
+    </row>
+    <row r="16" spans="1:22" s="40" customFormat="1" ht="11.25">
+      <c r="B16" s="43"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="44"/>
+      <c r="U16" s="44"/>
+      <c r="V16" s="46"/>
+    </row>
+    <row r="17" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A17" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="45"/>
+      <c r="S17" s="45"/>
+      <c r="T17" s="45"/>
+      <c r="U17" s="45"/>
+    </row>
+    <row r="18" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A18" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="90"/>
+      <c r="D18" s="90"/>
+      <c r="E18" s="90"/>
+      <c r="F18" s="90"/>
+      <c r="G18" s="90"/>
+      <c r="H18" s="90"/>
+      <c r="I18" s="90"/>
+      <c r="J18" s="90"/>
+      <c r="K18" s="90"/>
+      <c r="L18" s="90"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="45"/>
+      <c r="T18" s="45"/>
+      <c r="U18" s="45"/>
+    </row>
+    <row r="19" spans="1:21" s="40" customFormat="1">
+      <c r="A19" s="68"/>
+      <c r="B19" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="71" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="G19" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="H19" s="71" t="s">
+        <v>68</v>
+      </c>
+      <c r="I19" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="J19" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="K19" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L19" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A20" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="42">
+        <v>305</v>
+      </c>
+      <c r="C20" s="58">
+        <v>294</v>
+      </c>
+      <c r="D20" s="58">
+        <v>280</v>
+      </c>
+      <c r="E20" s="58">
+        <v>278</v>
+      </c>
+      <c r="F20" s="58">
+        <v>292</v>
+      </c>
+      <c r="G20" s="58">
+        <v>310</v>
+      </c>
+      <c r="H20" s="58">
+        <v>282</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A21" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="42">
+        <v>126</v>
+      </c>
+      <c r="C21" s="58">
+        <v>122</v>
+      </c>
+      <c r="D21" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="58">
+        <v>82</v>
+      </c>
+      <c r="G21" s="58">
+        <v>79</v>
+      </c>
+      <c r="H21" s="58">
+        <v>77</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A22" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="42">
+        <v>10</v>
+      </c>
+      <c r="C22" s="58">
+        <v>11</v>
+      </c>
+      <c r="D22" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="58">
+        <v>18</v>
+      </c>
+      <c r="F22" s="58">
+        <v>23</v>
+      </c>
+      <c r="G22" s="58">
+        <v>37</v>
+      </c>
+      <c r="H22" s="58">
+        <v>32</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L22" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A23" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="42">
+        <v>21</v>
+      </c>
+      <c r="C23" s="58">
+        <v>22</v>
+      </c>
+      <c r="D23" s="58">
+        <v>25</v>
+      </c>
+      <c r="E23" s="58">
+        <v>29</v>
+      </c>
+      <c r="F23" s="58">
+        <v>33</v>
+      </c>
+      <c r="G23" s="58">
+        <v>40</v>
+      </c>
+      <c r="H23" s="58">
+        <v>35</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A24" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="42">
+        <v>12</v>
+      </c>
+      <c r="C24" s="58">
+        <v>12</v>
+      </c>
+      <c r="D24" s="58">
+        <v>12</v>
+      </c>
+      <c r="E24" s="58">
+        <v>12</v>
+      </c>
+      <c r="F24" s="58">
+        <v>13</v>
+      </c>
+      <c r="G24" s="58">
+        <v>12</v>
+      </c>
+      <c r="H24" s="58">
+        <v>4</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A25" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="42">
+        <v>41</v>
+      </c>
+      <c r="C25" s="58">
+        <v>38</v>
+      </c>
+      <c r="D25" s="58">
+        <v>39</v>
+      </c>
+      <c r="E25" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="58">
+        <v>46</v>
+      </c>
+      <c r="G25" s="58">
+        <v>50</v>
+      </c>
+      <c r="H25" s="58">
+        <v>43</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A26" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="42">
+        <v>12</v>
+      </c>
+      <c r="C26" s="58">
+        <v>11</v>
+      </c>
+      <c r="D26" s="58">
+        <v>12</v>
+      </c>
+      <c r="E26" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" s="58">
+        <v>13</v>
+      </c>
+      <c r="G26" s="58">
+        <v>15</v>
+      </c>
+      <c r="H26" s="58">
+        <v>15</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L26" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A27" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="42">
+        <v>20</v>
+      </c>
+      <c r="C27" s="58">
+        <v>19</v>
+      </c>
+      <c r="D27" s="58">
+        <v>15</v>
+      </c>
+      <c r="E27" s="58">
+        <v>20</v>
+      </c>
+      <c r="F27" s="58">
+        <v>20</v>
+      </c>
+      <c r="G27" s="58">
+        <v>18</v>
+      </c>
+      <c r="H27" s="58">
+        <v>19</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A28" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="42">
+        <v>9</v>
+      </c>
+      <c r="C28" s="58">
+        <v>10</v>
+      </c>
+      <c r="D28" s="58">
+        <v>10</v>
+      </c>
+      <c r="E28" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="58">
+        <v>12</v>
+      </c>
+      <c r="G28" s="58">
+        <v>11</v>
+      </c>
+      <c r="H28" s="58">
+        <v>9</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A29" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="42">
+        <v>15</v>
+      </c>
+      <c r="C29" s="58">
+        <v>13</v>
+      </c>
+      <c r="D29" s="58">
+        <v>13</v>
+      </c>
+      <c r="E29" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" s="58">
+        <v>14</v>
+      </c>
+      <c r="G29" s="58">
+        <v>13</v>
+      </c>
+      <c r="H29" s="58">
+        <v>14</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L29" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A30" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="42">
+        <v>10</v>
+      </c>
+      <c r="C30" s="58">
+        <v>11</v>
+      </c>
+      <c r="D30" s="58">
+        <v>9</v>
+      </c>
+      <c r="E30" s="58">
+        <v>10</v>
+      </c>
+      <c r="F30" s="58">
+        <v>9</v>
+      </c>
+      <c r="G30" s="58">
+        <v>8</v>
+      </c>
+      <c r="H30" s="58">
+        <v>8</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A31" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="42">
+        <v>28</v>
+      </c>
+      <c r="C31" s="58">
+        <v>25</v>
+      </c>
+      <c r="D31" s="58">
+        <v>26</v>
+      </c>
+      <c r="E31" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="58">
+        <v>27</v>
+      </c>
+      <c r="G31" s="58">
+        <v>27</v>
+      </c>
+      <c r="H31" s="58">
+        <v>26</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" s="40" customFormat="1" ht="11.25">
+      <c r="A32" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="J3" s="72" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="42" t="s">
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+    </row>
+    <row r="33" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A33" s="51"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+    </row>
+    <row r="34" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A34" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="90"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="90"/>
+      <c r="F34" s="90"/>
+      <c r="G34" s="90"/>
+      <c r="H34" s="90"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="90"/>
+      <c r="K34" s="90"/>
+      <c r="L34" s="90"/>
+    </row>
+    <row r="35" spans="1:12" s="40" customFormat="1">
+      <c r="A35" s="68"/>
+      <c r="B35" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="E35" s="71" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="H35" s="71" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="J35" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="K35" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L35" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A36" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="43">
-[...31 lines deleted...]
-      <c r="A5" s="57" t="s">
+      <c r="B36" s="73">
+        <v>6</v>
+      </c>
+      <c r="C36" s="75">
+        <v>4</v>
+      </c>
+      <c r="D36" s="75">
+        <v>4</v>
+      </c>
+      <c r="E36" s="75">
+        <v>5</v>
+      </c>
+      <c r="F36" s="75">
+        <v>6</v>
+      </c>
+      <c r="G36" s="75">
+        <v>5</v>
+      </c>
+      <c r="H36" s="75">
+        <v>5</v>
+      </c>
+      <c r="I36" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L36" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A37" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="43">
-[...31 lines deleted...]
-      <c r="A6" s="57" t="s">
+      <c r="B37" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="58">
+        <v>2</v>
+      </c>
+      <c r="G37" s="58">
+        <v>1</v>
+      </c>
+      <c r="H37" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K37" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L37" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A38" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B38" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="58">
+        <v>1</v>
+      </c>
+      <c r="D38" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="58">
+        <v>1</v>
+      </c>
+      <c r="F38" s="58">
+        <v>2</v>
+      </c>
+      <c r="G38" s="58">
+        <v>2</v>
+      </c>
+      <c r="H38" s="58">
+        <v>1</v>
+      </c>
+      <c r="I38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A39" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L39" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A40" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" s="58">
+        <v>2</v>
+      </c>
+      <c r="I40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A41" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J41" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A42" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="64">
+        <v>2</v>
+      </c>
+      <c r="C42" s="58">
+        <v>1</v>
+      </c>
+      <c r="D42" s="58">
+        <v>1</v>
+      </c>
+      <c r="E42" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F42" s="58">
+        <v>1</v>
+      </c>
+      <c r="G42" s="58">
+        <v>1</v>
+      </c>
+      <c r="H42" s="58">
+        <v>1</v>
+      </c>
+      <c r="I42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A43" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A44" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="64">
+        <v>1</v>
+      </c>
+      <c r="C44" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" s="58">
+        <v>1</v>
+      </c>
+      <c r="E44" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F44" s="58">
+        <v>1</v>
+      </c>
+      <c r="G44" s="58">
+        <v>1</v>
+      </c>
+      <c r="H44" s="58">
+        <v>1</v>
+      </c>
+      <c r="I44" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J44" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A45" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A46" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J46" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L46" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A47" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J47" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L47" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A48" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+    </row>
+    <row r="49" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A49" s="51"/>
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+    </row>
+    <row r="50" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A50" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="90"/>
+      <c r="D50" s="90"/>
+      <c r="E50" s="90"/>
+      <c r="F50" s="90"/>
+      <c r="G50" s="90"/>
+      <c r="H50" s="90"/>
+      <c r="I50" s="90"/>
+      <c r="J50" s="90"/>
+      <c r="K50" s="90"/>
+      <c r="L50" s="90"/>
+    </row>
+    <row r="51" spans="1:12" s="40" customFormat="1">
+      <c r="A51" s="68"/>
+      <c r="B51" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="D51" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="E51" s="71" t="s">
+        <v>65</v>
+      </c>
+      <c r="F51" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="G51" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="H51" s="71" t="s">
+        <v>68</v>
+      </c>
+      <c r="I51" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="J51" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="K51" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L51" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A52" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B52" s="76">
+        <v>8</v>
+      </c>
+      <c r="C52" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A53" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J53" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A54" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J54" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A55" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J55" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K55" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L55" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A56" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J56" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L56" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A57" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B57" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C57" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J57" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A58" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J58" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L58" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A59" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J59" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L59" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A60" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J60" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J61" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L61" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A62" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J62" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K62" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L62" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A63" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="J63" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L63" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A64" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B64" s="43"/>
+      <c r="C64" s="43"/>
+      <c r="D64" s="43"/>
+      <c r="E64" s="43"/>
+      <c r="F64" s="43"/>
+      <c r="G64" s="43"/>
+      <c r="H64" s="43"/>
+      <c r="I64" s="43"/>
+    </row>
+    <row r="65" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A65" s="48"/>
+      <c r="B65" s="53"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="48"/>
+      <c r="E65" s="48"/>
+      <c r="F65" s="48"/>
+      <c r="G65" s="54"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="84"/>
+    </row>
+    <row r="66" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A66" s="91" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" s="91"/>
+      <c r="C66" s="91"/>
+      <c r="D66" s="91"/>
+      <c r="E66" s="91"/>
+      <c r="F66" s="91"/>
+      <c r="G66" s="91"/>
+      <c r="H66" s="91"/>
+      <c r="I66" s="91"/>
+      <c r="J66" s="91"/>
+      <c r="K66" s="91"/>
+      <c r="L66" s="91"/>
+    </row>
+    <row r="67" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A67" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="B67" s="90"/>
+      <c r="C67" s="90"/>
+      <c r="D67" s="90"/>
+      <c r="E67" s="90"/>
+      <c r="F67" s="90"/>
+      <c r="G67" s="90"/>
+      <c r="H67" s="90"/>
+      <c r="I67" s="90"/>
+      <c r="J67" s="90"/>
+      <c r="K67" s="90"/>
+      <c r="L67" s="90"/>
+    </row>
+    <row r="68" spans="1:12" s="40" customFormat="1">
+      <c r="A68" s="68"/>
+      <c r="B68" s="71">
+        <v>2015</v>
+      </c>
+      <c r="C68" s="71">
+        <v>2016</v>
+      </c>
+      <c r="D68" s="71">
+        <v>2017</v>
+      </c>
+      <c r="E68" s="71">
+        <v>2018</v>
+      </c>
+      <c r="F68" s="71">
+        <v>2019</v>
+      </c>
+      <c r="G68" s="71">
+        <v>2020</v>
+      </c>
+      <c r="H68" s="71">
+        <v>2021</v>
+      </c>
+      <c r="I68" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="J68" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="K68" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L68" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A69" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="76">
+        <v>295</v>
+      </c>
+      <c r="C69" s="75">
+        <v>298</v>
+      </c>
+      <c r="D69" s="75">
+        <v>284</v>
+      </c>
+      <c r="E69" s="75">
+        <v>283</v>
+      </c>
+      <c r="F69" s="75">
+        <v>298</v>
+      </c>
+      <c r="G69" s="75">
+        <v>315</v>
+      </c>
+      <c r="H69" s="75">
+        <v>287</v>
+      </c>
+      <c r="I69" s="58">
+        <v>239</v>
+      </c>
+      <c r="J69" s="59">
+        <v>253</v>
+      </c>
+      <c r="K69" s="59">
+        <v>244</v>
+      </c>
+      <c r="L69" s="86">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A70" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B70" s="64">
+        <v>117</v>
+      </c>
+      <c r="C70" s="58">
+        <v>123</v>
+      </c>
+      <c r="D70" s="58">
+        <v>104</v>
+      </c>
+      <c r="E70" s="58">
+        <v>88</v>
+      </c>
+      <c r="F70" s="58">
+        <v>84</v>
+      </c>
+      <c r="G70" s="58">
+        <v>80</v>
+      </c>
+      <c r="H70" s="58">
+        <v>77</v>
+      </c>
+      <c r="I70" s="58">
+        <v>85</v>
+      </c>
+      <c r="J70" s="59">
+        <v>80</v>
+      </c>
+      <c r="K70" s="59">
+        <v>76</v>
+      </c>
+      <c r="L70" s="86">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A71" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" s="64">
         <v>11</v>
       </c>
-      <c r="C6" s="59">
+      <c r="C71" s="58">
         <v>12</v>
       </c>
-      <c r="D6" s="59">
+      <c r="D71" s="58">
         <v>17</v>
       </c>
-      <c r="E6" s="59">
+      <c r="E71" s="58">
         <v>19</v>
       </c>
-      <c r="F6" s="59">
-[...8 lines deleted...]
-      <c r="I6" s="59">
+      <c r="F71" s="58">
+        <v>25</v>
+      </c>
+      <c r="G71" s="58">
+        <v>39</v>
+      </c>
+      <c r="H71" s="58">
+        <v>33</v>
+      </c>
+      <c r="I71" s="58">
+        <v>26</v>
+      </c>
+      <c r="J71" s="59">
+        <v>24</v>
+      </c>
+      <c r="K71" s="59">
+        <v>27</v>
+      </c>
+      <c r="L71" s="86">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A72" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B72" s="64">
+        <v>21</v>
+      </c>
+      <c r="C72" s="58">
+        <v>22</v>
+      </c>
+      <c r="D72" s="58">
+        <v>25</v>
+      </c>
+      <c r="E72" s="58">
+        <v>29</v>
+      </c>
+      <c r="F72" s="58">
+        <v>33</v>
+      </c>
+      <c r="G72" s="58">
+        <v>40</v>
+      </c>
+      <c r="H72" s="58">
+        <v>35</v>
+      </c>
+      <c r="I72" s="58">
+        <v>29</v>
+      </c>
+      <c r="J72" s="59">
+        <v>28</v>
+      </c>
+      <c r="K72" s="59">
+        <v>28</v>
+      </c>
+      <c r="L72" s="86">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A73" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="64">
+        <v>12</v>
+      </c>
+      <c r="C73" s="58">
+        <v>12</v>
+      </c>
+      <c r="D73" s="58">
+        <v>12</v>
+      </c>
+      <c r="E73" s="58">
+        <v>12</v>
+      </c>
+      <c r="F73" s="58">
+        <v>13</v>
+      </c>
+      <c r="G73" s="58">
+        <v>12</v>
+      </c>
+      <c r="H73" s="58">
+        <v>6</v>
+      </c>
+      <c r="I73" s="58">
+        <v>3</v>
+      </c>
+      <c r="J73" s="59">
+        <v>7</v>
+      </c>
+      <c r="K73" s="59">
+        <v>5</v>
+      </c>
+      <c r="L73" s="86">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A74" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B74" s="64">
+        <v>39</v>
+      </c>
+      <c r="C74" s="58">
+        <v>38</v>
+      </c>
+      <c r="D74" s="58">
+        <v>39</v>
+      </c>
+      <c r="E74" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F74" s="58">
+        <v>46</v>
+      </c>
+      <c r="G74" s="58">
+        <v>50</v>
+      </c>
+      <c r="H74" s="58">
+        <v>43</v>
+      </c>
+      <c r="I74" s="58">
+        <v>29</v>
+      </c>
+      <c r="J74" s="59">
+        <v>32</v>
+      </c>
+      <c r="K74" s="59">
+        <v>31</v>
+      </c>
+      <c r="L74" s="86">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A75" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B75" s="64">
+        <v>14</v>
+      </c>
+      <c r="C75" s="58">
+        <v>12</v>
+      </c>
+      <c r="D75" s="58">
+        <v>13</v>
+      </c>
+      <c r="E75" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75" s="58">
+        <v>14</v>
+      </c>
+      <c r="G75" s="58">
+        <v>16</v>
+      </c>
+      <c r="H75" s="58">
+        <v>16</v>
+      </c>
+      <c r="I75" s="58">
+        <v>11</v>
+      </c>
+      <c r="J75" s="59">
+        <v>14</v>
+      </c>
+      <c r="K75" s="59">
+        <v>15</v>
+      </c>
+      <c r="L75" s="86">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A76" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="J6" s="60">
+      <c r="B76" s="64">
+        <v>20</v>
+      </c>
+      <c r="C76" s="58">
+        <v>19</v>
+      </c>
+      <c r="D76" s="58">
+        <v>15</v>
+      </c>
+      <c r="E76" s="58">
+        <v>20</v>
+      </c>
+      <c r="F76" s="58">
+        <v>20</v>
+      </c>
+      <c r="G76" s="58">
+        <v>18</v>
+      </c>
+      <c r="H76" s="58">
+        <v>19</v>
+      </c>
+      <c r="I76" s="58">
+        <v>17</v>
+      </c>
+      <c r="J76" s="59">
+        <v>15</v>
+      </c>
+      <c r="K76" s="59">
+        <v>16</v>
+      </c>
+      <c r="L76" s="86">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A77" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="K6" s="83">
-[...10 lines deleted...]
-      <c r="C7" s="59">
+      <c r="B77" s="64">
+        <v>10</v>
+      </c>
+      <c r="C77" s="58">
+        <v>11</v>
+      </c>
+      <c r="D77" s="58">
+        <v>11</v>
+      </c>
+      <c r="E77" s="58">
+        <v>12</v>
+      </c>
+      <c r="F77" s="58">
+        <v>13</v>
+      </c>
+      <c r="G77" s="58">
+        <v>12</v>
+      </c>
+      <c r="H77" s="58">
+        <v>10</v>
+      </c>
+      <c r="I77" s="58">
+        <v>4</v>
+      </c>
+      <c r="J77" s="59">
+        <v>4</v>
+      </c>
+      <c r="K77" s="59">
+        <v>5</v>
+      </c>
+      <c r="L77" s="86">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A78" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B78" s="64">
+        <v>13</v>
+      </c>
+      <c r="C78" s="58">
+        <v>13</v>
+      </c>
+      <c r="D78" s="58">
+        <v>13</v>
+      </c>
+      <c r="E78" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F78" s="58">
+        <v>14</v>
+      </c>
+      <c r="G78" s="58">
+        <v>13</v>
+      </c>
+      <c r="H78" s="58">
+        <v>14</v>
+      </c>
+      <c r="I78" s="58">
+        <v>10</v>
+      </c>
+      <c r="J78" s="59">
+        <v>11</v>
+      </c>
+      <c r="K78" s="59">
+        <v>9</v>
+      </c>
+      <c r="L78" s="86">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A79" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B79" s="64">
+        <v>10</v>
+      </c>
+      <c r="C79" s="58">
+        <v>11</v>
+      </c>
+      <c r="D79" s="58">
+        <v>9</v>
+      </c>
+      <c r="E79" s="58">
+        <v>10</v>
+      </c>
+      <c r="F79" s="58">
+        <v>9</v>
+      </c>
+      <c r="G79" s="58">
+        <v>8</v>
+      </c>
+      <c r="H79" s="58">
+        <v>8</v>
+      </c>
+      <c r="I79" s="58">
+        <v>10</v>
+      </c>
+      <c r="J79" s="59">
+        <v>10</v>
+      </c>
+      <c r="K79" s="59">
+        <v>10</v>
+      </c>
+      <c r="L79" s="86">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A80" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B80" s="64">
+        <v>28</v>
+      </c>
+      <c r="C80" s="58">
+        <v>25</v>
+      </c>
+      <c r="D80" s="58">
+        <v>26</v>
+      </c>
+      <c r="E80" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F80" s="58">
+        <v>27</v>
+      </c>
+      <c r="G80" s="58">
+        <v>27</v>
+      </c>
+      <c r="H80" s="58">
+        <v>26</v>
+      </c>
+      <c r="I80" s="58">
+        <v>16</v>
+      </c>
+      <c r="J80" s="59">
+        <v>27</v>
+      </c>
+      <c r="K80" s="59">
         <v>22</v>
       </c>
-      <c r="D7" s="59">
-[...145 lines deleted...]
-      <c r="F11" s="59">
+      <c r="L80" s="86">
         <v>26</v>
       </c>
-      <c r="G11" s="59">
-[...130 lines deleted...]
-      <c r="D15" s="59">
+    </row>
+    <row r="81" spans="1:12" s="40" customFormat="1">
+      <c r="C81" s="60"/>
+      <c r="D81" s="61"/>
+      <c r="E81" s="60"/>
+      <c r="F81" s="60"/>
+      <c r="G81" s="60"/>
+      <c r="H81" s="60"/>
+      <c r="I81" s="62"/>
+    </row>
+    <row r="82" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A82" s="91" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="91"/>
+      <c r="C82" s="91"/>
+      <c r="D82" s="91"/>
+      <c r="E82" s="91"/>
+      <c r="F82" s="91"/>
+      <c r="G82" s="91"/>
+      <c r="H82" s="91"/>
+      <c r="I82" s="91"/>
+      <c r="J82" s="91"/>
+      <c r="K82" s="91"/>
+    </row>
+    <row r="83" spans="1:12" s="40" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A83" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="B83" s="90"/>
+      <c r="C83" s="90"/>
+      <c r="D83" s="90"/>
+      <c r="E83" s="90"/>
+      <c r="F83" s="90"/>
+      <c r="G83" s="90"/>
+      <c r="H83" s="90"/>
+      <c r="I83" s="90"/>
+      <c r="J83" s="90"/>
+      <c r="K83" s="90"/>
+      <c r="L83" s="90"/>
+    </row>
+    <row r="84" spans="1:12" s="40" customFormat="1">
+      <c r="A84" s="32"/>
+      <c r="B84" s="71">
+        <v>2015</v>
+      </c>
+      <c r="C84" s="71">
+        <v>2016</v>
+      </c>
+      <c r="D84" s="71">
+        <v>2017</v>
+      </c>
+      <c r="E84" s="71">
+        <v>2018</v>
+      </c>
+      <c r="F84" s="71">
+        <v>2019</v>
+      </c>
+      <c r="G84" s="71">
+        <v>2020</v>
+      </c>
+      <c r="H84" s="71">
+        <v>2021</v>
+      </c>
+      <c r="I84" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="J84" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="K84" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="L84" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A85" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="E15" s="65" t="s">
-[...2118 lines deleted...]
-      <c r="B85" s="77">
+      <c r="B85" s="76">
         <v>24</v>
       </c>
       <c r="C85" s="17">
         <v>25</v>
       </c>
       <c r="D85" s="17">
         <v>28</v>
       </c>
-      <c r="E85" s="76">
+      <c r="E85" s="75">
         <v>41</v>
       </c>
-      <c r="F85" s="76">
+      <c r="F85" s="75">
         <v>88</v>
       </c>
       <c r="G85" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H85" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="I85" s="59">
+      <c r="I85" s="58">
         <v>168</v>
       </c>
-      <c r="J85" s="60">
+      <c r="J85" s="59">
         <v>225</v>
       </c>
-      <c r="K85" s="60">
+      <c r="K85" s="59">
         <v>222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="57" t="s">
+      <c r="L85" s="86">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A86" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="B86" s="65">
+      <c r="B86" s="64">
         <v>17</v>
       </c>
       <c r="C86" s="17">
         <v>17</v>
       </c>
       <c r="D86" s="17">
         <v>17</v>
       </c>
-      <c r="E86" s="59">
+      <c r="E86" s="58">
         <v>25</v>
       </c>
-      <c r="F86" s="59">
+      <c r="F86" s="58">
         <v>58</v>
       </c>
       <c r="G86" s="15">
         <v>63</v>
       </c>
       <c r="H86" s="15">
         <v>93</v>
       </c>
-      <c r="I86" s="59">
+      <c r="I86" s="58">
         <v>116</v>
       </c>
-      <c r="J86" s="60">
+      <c r="J86" s="59">
         <v>136</v>
       </c>
-      <c r="K86" s="60">
+      <c r="K86" s="59">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="57" t="s">
+      <c r="L86" s="86">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A87" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B87" s="65" t="s">
-[...11 lines deleted...]
-      <c r="F87" s="59">
+      <c r="B87" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" s="58">
         <v>5</v>
       </c>
-      <c r="G87" s="65" t="s">
+      <c r="G87" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="H87" s="65" t="s">
+      <c r="H87" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="I87" s="59">
+      <c r="I87" s="58">
         <v>10</v>
       </c>
-      <c r="J87" s="60">
+      <c r="J87" s="59">
         <v>13</v>
       </c>
-      <c r="K87" s="60">
+      <c r="K87" s="59">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="57" t="s">
+      <c r="L87" s="86">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A88" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B88" s="65" t="s">
-[...11 lines deleted...]
-      <c r="F88" s="59">
+      <c r="B88" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D88" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="58">
         <v>3</v>
       </c>
-      <c r="G88" s="65">
+      <c r="G88" s="64">
         <v>4</v>
       </c>
-      <c r="H88" s="65">
+      <c r="H88" s="64">
         <v>9</v>
       </c>
-      <c r="I88" s="59">
+      <c r="I88" s="58">
         <v>11</v>
       </c>
-      <c r="J88" s="60">
+      <c r="J88" s="59">
         <v>10</v>
       </c>
-      <c r="K88" s="60">
+      <c r="K88" s="59">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="57" t="s">
+      <c r="L88" s="86">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A89" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="B89" s="65" t="s">
-[...20 lines deleted...]
-      <c r="I89" s="59">
+      <c r="B89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H89" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I89" s="58">
         <v>1</v>
       </c>
-      <c r="J89" s="60">
+      <c r="J89" s="59">
         <v>1</v>
       </c>
-      <c r="K89" s="60">
+      <c r="K89" s="59">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="57" t="s">
+      <c r="L89" s="86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A90" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B90" s="65">
+      <c r="B90" s="64">
         <v>4</v>
       </c>
       <c r="C90" s="15">
         <v>5</v>
       </c>
       <c r="D90" s="15">
         <v>3</v>
       </c>
-      <c r="E90" s="65" t="s">
+      <c r="E90" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="F90" s="59">
+      <c r="F90" s="58">
         <v>5</v>
       </c>
       <c r="G90" s="15">
         <v>5</v>
       </c>
       <c r="H90" s="15">
         <v>4</v>
       </c>
-      <c r="I90" s="59">
+      <c r="I90" s="58">
         <v>2</v>
       </c>
-      <c r="J90" s="60">
+      <c r="J90" s="59">
         <v>8</v>
       </c>
-      <c r="K90" s="60">
+      <c r="K90" s="59">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="57" t="s">
+      <c r="L90" s="86">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A91" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="B91" s="65" t="s">
-[...8 lines deleted...]
-      <c r="E91" s="65" t="s">
+      <c r="B91" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="F91" s="59">
+      <c r="F91" s="58">
         <v>3</v>
       </c>
-      <c r="G91" s="65">
+      <c r="G91" s="64">
         <v>3</v>
       </c>
-      <c r="H91" s="65" t="s">
+      <c r="H91" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="I91" s="59">
+      <c r="I91" s="58">
         <v>5</v>
       </c>
-      <c r="J91" s="60">
+      <c r="J91" s="59">
         <v>31</v>
       </c>
-      <c r="K91" s="60">
+      <c r="K91" s="59">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="57" t="s">
+      <c r="L91" s="86">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A92" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="B92" s="65" t="s">
-[...11 lines deleted...]
-      <c r="F92" s="59">
+      <c r="B92" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="58">
         <v>6</v>
       </c>
-      <c r="G92" s="65">
+      <c r="G92" s="64">
         <v>7</v>
       </c>
-      <c r="H92" s="65">
+      <c r="H92" s="64">
         <v>14</v>
       </c>
-      <c r="I92" s="59">
+      <c r="I92" s="58">
         <v>11</v>
       </c>
-      <c r="J92" s="60">
+      <c r="J92" s="59">
         <v>13</v>
       </c>
-      <c r="K92" s="60">
+      <c r="K92" s="59">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="57" t="s">
+      <c r="L92" s="86">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A93" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="B93" s="65" t="s">
-[...20 lines deleted...]
-      <c r="I93" s="59">
+      <c r="B93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="58">
         <v>1</v>
       </c>
-      <c r="J93" s="60" t="s">
+      <c r="J93" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="K93" s="60">
+      <c r="K93" s="59">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="57" t="s">
+      <c r="L93" s="86">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A94" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="B94" s="65">
+      <c r="B94" s="64">
         <v>2</v>
       </c>
       <c r="C94" s="15">
         <v>2</v>
       </c>
       <c r="D94" s="15">
         <v>2</v>
       </c>
-      <c r="E94" s="65" t="s">
+      <c r="E94" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="F94" s="59">
+      <c r="F94" s="58">
         <v>2</v>
       </c>
       <c r="G94" s="15">
         <v>2</v>
       </c>
       <c r="H94" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="I94" s="59">
+      <c r="I94" s="58">
         <v>4</v>
       </c>
-      <c r="J94" s="60">
+      <c r="J94" s="59">
         <v>6</v>
       </c>
-      <c r="K94" s="60">
+      <c r="K94" s="59">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="57" t="s">
+      <c r="L94" s="86">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A95" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="B95" s="65" t="s">
-[...29 lines deleted...]
-      <c r="A96" s="57" t="s">
+      <c r="B95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="J95" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K95" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="L95" s="87" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" s="40" customFormat="1" ht="11.25">
+      <c r="A96" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="B96" s="65" t="s">
+      <c r="B96" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C96" s="15">
         <v>1</v>
       </c>
       <c r="D96" s="15">
         <v>6</v>
       </c>
-      <c r="E96" s="65" t="s">
+      <c r="E96" s="64" t="s">
         <v>29</v>
       </c>
       <c r="F96" s="15">
         <v>6</v>
       </c>
       <c r="G96" s="15">
         <v>6</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="I96" s="59">
+      <c r="I96" s="58">
         <v>7</v>
       </c>
-      <c r="J96" s="60">
+      <c r="J96" s="59">
         <v>7</v>
       </c>
-      <c r="K96" s="60">
+      <c r="K96" s="59">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="52"/>
+      <c r="L96" s="86">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A97" s="51"/>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="19"/>
     </row>
-    <row r="98" spans="1:11" s="41" customFormat="1" ht="11.25">
-[...11 lines deleted...]
-      <c r="A99" s="90" t="s">
+    <row r="98" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A98" s="51"/>
+      <c r="B98" s="46"/>
+      <c r="C98" s="46"/>
+      <c r="D98" s="46"/>
+      <c r="E98" s="46"/>
+      <c r="F98" s="46"/>
+      <c r="G98" s="46"/>
+      <c r="H98" s="46"/>
+      <c r="I98" s="46"/>
+    </row>
+    <row r="99" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A99" s="91" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="90"/>
-[...11 lines deleted...]
-      <c r="A100" s="89" t="s">
+      <c r="B99" s="91"/>
+      <c r="C99" s="91"/>
+      <c r="D99" s="91"/>
+      <c r="E99" s="91"/>
+      <c r="F99" s="91"/>
+      <c r="G99" s="91"/>
+      <c r="H99" s="91"/>
+      <c r="I99" s="91"/>
+      <c r="J99" s="91"/>
+      <c r="K99" s="91"/>
+    </row>
+    <row r="100" spans="1:11" s="40" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A100" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B100" s="89"/>
-[...11 lines deleted...]
-      <c r="B101" s="69">
+      <c r="B100" s="90"/>
+      <c r="C100" s="90"/>
+      <c r="D100" s="90"/>
+      <c r="E100" s="90"/>
+      <c r="F100" s="90"/>
+      <c r="G100" s="90"/>
+      <c r="H100" s="90"/>
+      <c r="I100" s="90"/>
+      <c r="J100" s="90"/>
+    </row>
+    <row r="101" spans="1:11" s="40" customFormat="1">
+      <c r="A101" s="68"/>
+      <c r="B101" s="68">
         <v>2016</v>
       </c>
-      <c r="C101" s="69">
+      <c r="C101" s="68">
         <v>2017</v>
       </c>
-      <c r="D101" s="69">
+      <c r="D101" s="68">
         <v>2018</v>
       </c>
-      <c r="E101" s="69">
+      <c r="E101" s="68">
         <v>2019</v>
       </c>
-      <c r="F101" s="69">
+      <c r="F101" s="68">
         <v>2020</v>
       </c>
-      <c r="G101" s="69">
+      <c r="G101" s="68">
         <v>2021</v>
       </c>
-      <c r="H101" s="72" t="s">
-[...10 lines deleted...]
-      <c r="A102" s="73" t="s">
+      <c r="H101" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="I101" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="J101" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="K101" s="71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A102" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="B102" s="77" t="s">
-[...8 lines deleted...]
-      <c r="E102" s="75" t="s">
+      <c r="B102" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="74" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="17" t="s">
         <v>29</v>
       </c>
       <c r="G102" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="H102" s="59">
+      <c r="H102" s="58">
         <v>1</v>
       </c>
-      <c r="I102" s="60">
+      <c r="I102" s="59">
         <v>1</v>
       </c>
-      <c r="J102" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A103" s="57" t="s">
+      <c r="J102" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K102" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A103" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="B103" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A104" s="57" t="s">
+      <c r="B103" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D103" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H103" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I103" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J103" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A104" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B104" s="65" t="s">
-[...8 lines deleted...]
-      <c r="E104" s="58" t="s">
+      <c r="B104" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D104" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="57" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="15" t="s">
         <v>29</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="H104" s="59">
+      <c r="H104" s="58">
         <v>1</v>
       </c>
-      <c r="I104" s="60">
+      <c r="I104" s="59">
         <v>1</v>
       </c>
-      <c r="J104" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A105" s="57" t="s">
+      <c r="J104" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K104" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A105" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B105" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A106" s="57" t="s">
+      <c r="B105" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D105" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H105" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I105" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J105" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A106" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="B106" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A107" s="57" t="s">
+      <c r="B106" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D106" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E106" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H106" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I106" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J106" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K106" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A107" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B107" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A108" s="57" t="s">
+      <c r="B107" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D107" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E107" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G107" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H107" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I107" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J107" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K107" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A108" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="B108" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A109" s="57" t="s">
+      <c r="B108" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D108" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E108" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G108" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H108" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I108" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J108" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K108" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A109" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="B109" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A110" s="57" t="s">
+      <c r="B109" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D109" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E109" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G109" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H109" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J109" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K109" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A110" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="B110" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A111" s="57" t="s">
+      <c r="B110" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D110" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E110" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H110" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I110" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J110" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K110" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A111" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="B111" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A112" s="57" t="s">
+      <c r="B111" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D111" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H111" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J111" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K111" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A112" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="B112" s="65" t="s">
-[...28 lines deleted...]
-      <c r="A113" s="57" t="s">
+      <c r="B112" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D112" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G112" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H112" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J112" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K112" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" s="40" customFormat="1" ht="11.25">
+      <c r="A113" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="B113" s="65" t="s">
-[...32 lines deleted...]
-    <row r="115" spans="1:10" s="52" customFormat="1" ht="11.25"/>
+      <c r="B113" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D113" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G113" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H113" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="J113" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="K113" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" s="89" customFormat="1" ht="18" customHeight="1">
+      <c r="A114" s="89" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" s="51" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B18:L18"/>
+    <mergeCell ref="B34:L34"/>
+    <mergeCell ref="B50:L50"/>
+    <mergeCell ref="A67:L67"/>
+    <mergeCell ref="A66:L66"/>
     <mergeCell ref="A100:J100"/>
     <mergeCell ref="A114:XFD114"/>
-    <mergeCell ref="A67:J67"/>
-[...6 lines deleted...]
-    <mergeCell ref="A66:K66"/>
     <mergeCell ref="A82:K82"/>
     <mergeCell ref="A99:K99"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A83:L83"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="48" max="11" man="1"/>
     <brk id="98" max="11" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+    <sheetView view="pageBreakPreview" workbookViewId="0">
+      <selection activeCell="L3" sqref="L3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="12" max="12" width="12" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="91"/>
-[...8 lines deleted...]
-      <c r="K1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="94" t="s">
+      <c r="A2" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="94"/>
-[...8 lines deleted...]
-      <c r="K2" s="94"/>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A3" s="81"/>
-      <c r="B3" s="82">
+      <c r="A3" s="80"/>
+      <c r="B3" s="81">
         <v>2015</v>
       </c>
-      <c r="C3" s="82">
+      <c r="C3" s="81">
         <v>2016</v>
       </c>
-      <c r="D3" s="82">
+      <c r="D3" s="81">
         <v>2017</v>
       </c>
-      <c r="E3" s="82">
+      <c r="E3" s="81">
         <v>2018</v>
       </c>
-      <c r="F3" s="82">
+      <c r="F3" s="81">
         <v>2019</v>
       </c>
-      <c r="G3" s="82">
+      <c r="G3" s="81">
         <v>2020</v>
       </c>
-      <c r="H3" s="82">
+      <c r="H3" s="81">
         <v>2021</v>
       </c>
-      <c r="I3" s="82" t="s">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="I3" s="81" t="s">
+        <v>79</v>
+      </c>
+      <c r="J3" s="81" t="s">
+        <v>80</v>
+      </c>
+      <c r="K3" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="L3" s="81" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="80">
+      <c r="C4" s="79">
         <v>53781223</v>
       </c>
-      <c r="D4" s="80">
+      <c r="D4" s="79">
         <v>59510913</v>
       </c>
-      <c r="E4" s="80">
+      <c r="E4" s="79">
         <v>73357135</v>
       </c>
-      <c r="F4" s="80">
+      <c r="F4" s="79">
         <v>78499615</v>
       </c>
-      <c r="G4" s="80">
+      <c r="G4" s="79">
         <v>60630365</v>
       </c>
-      <c r="H4" s="80">
+      <c r="H4" s="79">
         <v>72511240</v>
       </c>
-      <c r="I4" s="80">
+      <c r="I4" s="79">
         <v>105606483</v>
       </c>
       <c r="J4" s="11">
         <v>121744925</v>
       </c>
-      <c r="K4" s="84">
+      <c r="K4" s="83">
         <v>142208278</v>
       </c>
+      <c r="L4" s="86">
+        <v>173965966</v>
+      </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="11">
         <v>33330121</v>
       </c>
       <c r="D5" s="11">
         <v>35600118</v>
       </c>
       <c r="E5" s="11">
         <v>28948513</v>
       </c>
       <c r="F5" s="11">
         <v>21080888</v>
       </c>
       <c r="G5" s="11">
         <v>15213785</v>
       </c>
       <c r="H5" s="11">
         <v>18562522</v>
       </c>
       <c r="I5" s="11">
         <v>24667769</v>
       </c>
       <c r="J5" s="11">
         <v>27430058</v>
       </c>
-      <c r="K5" s="84">
+      <c r="K5" s="83">
         <v>31424961</v>
       </c>
-      <c r="L5" s="35"/>
-      <c r="M5" s="36"/>
+      <c r="L5" s="86">
+        <v>51120048</v>
+      </c>
+      <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="40">
+      <c r="B6" s="39">
         <v>830283</v>
       </c>
       <c r="C6" s="11">
         <v>2833191</v>
       </c>
       <c r="D6" s="11">
         <v>4029148</v>
       </c>
       <c r="E6" s="11">
         <v>5611352</v>
       </c>
       <c r="F6" s="11">
         <v>8611248</v>
       </c>
       <c r="G6" s="11">
         <v>8739215</v>
       </c>
       <c r="H6" s="11">
         <v>12791883</v>
       </c>
       <c r="I6" s="11">
         <v>15721730</v>
       </c>
       <c r="J6" s="11">
         <v>18005601</v>
       </c>
-      <c r="K6" s="84">
+      <c r="K6" s="83">
         <v>19330550</v>
       </c>
-      <c r="L6" s="35"/>
-      <c r="M6" s="36"/>
+      <c r="L6" s="86">
+        <v>18339077</v>
+      </c>
+      <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="38" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="11">
         <v>1601199</v>
       </c>
       <c r="D7" s="11">
         <v>2036606</v>
       </c>
       <c r="E7" s="11">
         <v>5888352</v>
       </c>
       <c r="F7" s="11">
         <v>8038428</v>
       </c>
       <c r="G7" s="11">
         <v>6001404</v>
       </c>
       <c r="H7" s="11">
         <v>7956848</v>
       </c>
       <c r="I7" s="11">
         <v>11978188</v>
       </c>
       <c r="J7" s="11">
         <v>14482291</v>
       </c>
-      <c r="K7" s="84">
+      <c r="K7" s="83">
         <v>18556793</v>
       </c>
-      <c r="L7" s="35"/>
-      <c r="M7" s="36"/>
+      <c r="L7" s="86">
+        <v>19095495</v>
+      </c>
+      <c r="M7" s="35"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="40">
+      <c r="B8" s="39">
         <v>488171</v>
       </c>
       <c r="C8" s="11">
         <v>784140</v>
       </c>
       <c r="D8" s="11">
         <v>805185</v>
       </c>
       <c r="E8" s="11">
         <v>796375</v>
       </c>
       <c r="F8" s="11">
         <v>1934555</v>
       </c>
       <c r="G8" s="11">
         <v>1327397</v>
       </c>
       <c r="H8" s="11">
         <v>263406</v>
       </c>
       <c r="I8" s="11">
         <v>576004</v>
       </c>
       <c r="J8" s="11">
         <v>903085</v>
       </c>
-      <c r="K8" s="84">
+      <c r="K8" s="83">
         <v>1370213</v>
       </c>
-      <c r="L8" s="35"/>
-      <c r="M8" s="36"/>
+      <c r="L8" s="86">
+        <v>1471921</v>
+      </c>
+      <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="11">
         <v>7506624</v>
       </c>
       <c r="D9" s="11">
         <v>8050681</v>
       </c>
       <c r="E9" s="11">
         <v>13654117</v>
       </c>
       <c r="F9" s="11">
         <v>21886739</v>
       </c>
       <c r="G9" s="11">
         <v>11839112</v>
       </c>
       <c r="H9" s="11">
         <v>12132280</v>
       </c>
       <c r="I9" s="11">
         <v>23879090</v>
       </c>
       <c r="J9" s="11">
         <v>26688184</v>
       </c>
-      <c r="K9" s="84">
+      <c r="K9" s="83">
         <v>29858144</v>
       </c>
-      <c r="L9" s="35"/>
-      <c r="M9" s="36"/>
+      <c r="L9" s="86">
+        <v>37335018</v>
+      </c>
+      <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="38" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="11">
         <v>1879537</v>
       </c>
       <c r="D10" s="11">
         <v>2077566</v>
       </c>
       <c r="E10" s="11">
         <v>2321261</v>
       </c>
       <c r="F10" s="11">
         <v>2087318</v>
       </c>
       <c r="G10" s="11">
         <v>2453336</v>
       </c>
       <c r="H10" s="11">
         <v>2808710</v>
       </c>
       <c r="I10" s="11">
         <v>2768775</v>
       </c>
       <c r="J10" s="11">
         <v>3821436</v>
       </c>
-      <c r="K10" s="84">
+      <c r="K10" s="83">
         <v>7944783</v>
       </c>
-      <c r="L10" s="35"/>
-      <c r="M10" s="36"/>
+      <c r="L10" s="86">
+        <v>5735432</v>
+      </c>
+      <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="40">
+      <c r="B11" s="39">
         <v>981818</v>
       </c>
       <c r="C11" s="11">
         <v>1660119</v>
       </c>
       <c r="D11" s="11">
         <v>1414933</v>
       </c>
       <c r="E11" s="11">
         <v>6503107</v>
       </c>
       <c r="F11" s="11">
         <v>5541450</v>
       </c>
       <c r="G11" s="11">
         <v>6376263</v>
       </c>
       <c r="H11" s="11">
         <v>6626383</v>
       </c>
       <c r="I11" s="11">
         <v>11963925</v>
       </c>
       <c r="J11" s="11">
         <v>12863455</v>
       </c>
-      <c r="K11" s="84">
+      <c r="K11" s="83">
         <v>14435107</v>
       </c>
-      <c r="L11" s="35"/>
-      <c r="M11" s="36"/>
+      <c r="L11" s="86">
+        <v>15614650</v>
+      </c>
+      <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" ht="11.25">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="40">
+      <c r="B12" s="39">
         <v>371042</v>
       </c>
       <c r="C12" s="11">
         <v>784560</v>
       </c>
       <c r="D12" s="11">
         <v>547528</v>
       </c>
-      <c r="E12" s="37" t="s">
+      <c r="E12" s="36" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="11">
         <v>1647519</v>
       </c>
       <c r="G12" s="11">
         <v>1662758</v>
       </c>
       <c r="H12" s="11">
         <v>1480668</v>
       </c>
       <c r="I12" s="11">
         <v>2813065</v>
       </c>
       <c r="J12" s="11">
         <v>2697294</v>
       </c>
-      <c r="K12" s="84">
+      <c r="K12" s="83">
         <v>4717471</v>
       </c>
-      <c r="L12" s="35"/>
-      <c r="M12" s="36"/>
+      <c r="L12" s="86">
+        <v>7318127</v>
+      </c>
+      <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="40">
+      <c r="B13" s="39">
         <v>614652</v>
       </c>
       <c r="C13" s="11">
         <v>748323</v>
       </c>
       <c r="D13" s="11">
         <v>1006725</v>
       </c>
       <c r="E13" s="11">
         <v>974318</v>
       </c>
       <c r="F13" s="11">
         <v>1236484</v>
       </c>
       <c r="G13" s="11">
         <v>1341076</v>
       </c>
       <c r="H13" s="11">
         <v>1076825</v>
       </c>
       <c r="I13" s="11">
         <v>1768191</v>
       </c>
       <c r="J13" s="11">
         <v>2856466</v>
       </c>
-      <c r="K13" s="84">
+      <c r="K13" s="83">
         <v>2961545</v>
       </c>
-      <c r="L13" s="35"/>
-      <c r="M13" s="36"/>
+      <c r="L13" s="86">
+        <v>3233231</v>
+      </c>
+      <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="40">
+      <c r="B14" s="39">
         <v>347505</v>
       </c>
       <c r="C14" s="11">
         <v>227020</v>
       </c>
       <c r="D14" s="11">
         <v>277820</v>
       </c>
-      <c r="E14" s="37" t="s">
+      <c r="E14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="11">
         <v>382567</v>
       </c>
       <c r="G14" s="11">
         <v>366938</v>
       </c>
       <c r="H14" s="11">
         <v>838747</v>
       </c>
       <c r="I14" s="11">
         <v>1691218</v>
       </c>
       <c r="J14" s="11">
         <v>1584997</v>
       </c>
-      <c r="K14" s="84">
+      <c r="K14" s="83">
         <v>1724399</v>
       </c>
-      <c r="L14" s="35"/>
-      <c r="M14" s="36"/>
+      <c r="L14" s="86">
+        <v>1725956</v>
+      </c>
+      <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="38" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="11">
         <v>2426389</v>
       </c>
       <c r="D15" s="11">
         <v>3664603</v>
       </c>
       <c r="E15" s="11">
         <v>6705897</v>
       </c>
       <c r="F15" s="11">
         <v>6052419</v>
       </c>
       <c r="G15" s="11">
         <v>5309081</v>
       </c>
       <c r="H15" s="11">
         <v>7972968</v>
       </c>
       <c r="I15" s="11">
         <v>7778527</v>
       </c>
       <c r="J15" s="11">
         <v>10412059</v>
       </c>
-      <c r="K15" s="84">
+      <c r="K15" s="83">
         <v>9884314</v>
       </c>
-      <c r="L15" s="35"/>
-      <c r="M15" s="36"/>
+      <c r="L15" s="86">
+        <v>12977012</v>
+      </c>
+      <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" s="34" customFormat="1" ht="18" customHeight="1">
-      <c r="A16" s="93" t="s">
+      <c r="A16" s="96" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="93"/>
-[...7 lines deleted...]
-      <c r="J16" s="93"/>
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="D16" s="96"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="96"/>
+      <c r="G16" s="96"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="96"/>
+      <c r="J16" s="96"/>
     </row>
     <row r="17" spans="2:2" s="92" customFormat="1" ht="18" customHeight="1"/>
     <row r="18" spans="2:2">
       <c r="B18" s="8"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A17:XFD17"/>
     <mergeCell ref="A16:J16"/>
-    <mergeCell ref="A2:K2"/>
-    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101000C7EBE6413F792499800CF4CD93C88B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b87826dbbe2c23af805c966fc07520a0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6539,82 +6893,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C85616-E46E-4C15-BE0C-901248434317}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14AA9816-807E-4874-BF32-8FDF2AD866AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{500A3A3A-37D8-4AAF-AFEC-B6BC7ACB7AED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14AA9816-807E-4874-BF32-8FDF2AD866AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C85616-E46E-4C15-BE0C-901248434317}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>