--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общипит'!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="114">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -355,65 +355,71 @@
     <t>* Оперативные данные.</t>
   </si>
   <si>
     <t>Январь-август 2025 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель  2026 года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2023 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -474,50 +480,56 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -823,100 +835,100 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1197,75 +1209,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G42" sqref="G42"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="89"/>
-[...10 lines deleted...]
-      <c r="M1" s="89"/>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
     </row>
     <row r="2" spans="1:13" s="55" customFormat="1" ht="15.75" customHeight="1">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
       <c r="K2" s="54"/>
       <c r="L2" s="54"/>
       <c r="M2" s="53" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="15"/>
       <c r="B3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>11</v>
@@ -1596,76 +1608,78 @@
         <v>108.1</v>
       </c>
       <c r="K11" s="6">
         <v>97.6</v>
       </c>
       <c r="L11" s="7">
         <v>99.8</v>
       </c>
       <c r="M11" s="9">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="5">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>56.9</v>
       </c>
       <c r="C12" s="7">
         <v>107.4</v>
       </c>
       <c r="D12" s="7">
         <v>101.8</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>112.2</v>
+      </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="7"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="86" t="s">
+      <c r="A13" s="87" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="87"/>
-[...10 lines deleted...]
-      <c r="M13" s="88"/>
+      <c r="B13" s="88"/>
+      <c r="C13" s="88"/>
+      <c r="D13" s="88"/>
+      <c r="E13" s="88"/>
+      <c r="F13" s="88"/>
+      <c r="G13" s="88"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="88"/>
+      <c r="J13" s="88"/>
+      <c r="K13" s="88"/>
+      <c r="L13" s="88"/>
+      <c r="M13" s="89"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2019</v>
       </c>
       <c r="B14" s="6">
         <v>110.1</v>
       </c>
       <c r="C14" s="6">
         <v>105.5</v>
       </c>
       <c r="D14" s="6">
         <v>123</v>
       </c>
       <c r="E14" s="6">
         <v>124.9</v>
       </c>
       <c r="F14" s="6">
         <v>115.3</v>
       </c>
       <c r="G14" s="6">
         <v>107.4</v>
       </c>
       <c r="H14" s="6">
         <v>146.19999999999999</v>
@@ -1923,76 +1937,78 @@
         <v>98.3</v>
       </c>
       <c r="K20" s="11">
         <v>95</v>
       </c>
       <c r="L20" s="7">
         <v>97.4</v>
       </c>
       <c r="M20" s="6">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="5">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>100.2</v>
       </c>
       <c r="C21" s="7">
         <v>90.6</v>
       </c>
       <c r="D21" s="7">
         <v>89.5</v>
       </c>
-      <c r="E21" s="11"/>
+      <c r="E21" s="11">
+        <v>104.3</v>
+      </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="7"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="86" t="s">
+      <c r="A22" s="87" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="87"/>
-[...10 lines deleted...]
-      <c r="M22" s="88"/>
+      <c r="B22" s="88"/>
+      <c r="C22" s="88"/>
+      <c r="D22" s="88"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="88"/>
+      <c r="G22" s="88"/>
+      <c r="H22" s="88"/>
+      <c r="I22" s="88"/>
+      <c r="J22" s="88"/>
+      <c r="K22" s="88"/>
+      <c r="L22" s="88"/>
+      <c r="M22" s="89"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="5">
         <v>2019</v>
       </c>
       <c r="B23" s="6">
         <v>110.1</v>
       </c>
       <c r="C23" s="6">
         <v>107.8</v>
       </c>
       <c r="D23" s="6">
         <v>113</v>
       </c>
       <c r="E23" s="6">
         <v>116.1</v>
       </c>
       <c r="F23" s="6">
         <v>115.8</v>
       </c>
       <c r="G23" s="6">
         <v>114.4</v>
       </c>
       <c r="H23" s="6">
         <v>118.8</v>
@@ -2250,78 +2266,80 @@
         <v>105.7</v>
       </c>
       <c r="K29" s="17">
         <v>104.4</v>
       </c>
       <c r="L29" s="17">
         <v>103.8</v>
       </c>
       <c r="M29" s="17">
         <v>104.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="5">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>100.2</v>
       </c>
       <c r="C30" s="7">
         <v>95</v>
       </c>
       <c r="D30" s="7">
         <v>93</v>
       </c>
-      <c r="E30" s="17"/>
+      <c r="E30" s="17">
+        <v>95.9</v>
+      </c>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="93" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="93"/>
       <c r="C1" s="93"/>
       <c r="D1" s="93"/>
       <c r="E1" s="93"/>
       <c r="F1" s="93"/>
       <c r="G1" s="93"/>
       <c r="H1" s="93"/>
@@ -2742,96 +2760,98 @@
         <v>2456.3000000000002</v>
       </c>
       <c r="K11" s="79">
         <v>2421.9</v>
       </c>
       <c r="L11" s="79">
         <v>2492.5</v>
       </c>
       <c r="M11" s="79">
         <v>3312.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="5">
         <v>2026</v>
       </c>
       <c r="B12" s="79">
         <v>1912</v>
       </c>
       <c r="C12" s="79">
         <v>2073.5</v>
       </c>
       <c r="D12" s="79">
         <v>2126.3000000000002</v>
       </c>
-      <c r="E12" s="84"/>
+      <c r="E12" s="79">
+        <v>2385.5</v>
+      </c>
       <c r="F12" s="84"/>
       <c r="G12" s="84"/>
       <c r="H12" s="84"/>
       <c r="I12" s="84"/>
       <c r="J12" s="84"/>
       <c r="K12" s="84"/>
       <c r="L12" s="84"/>
       <c r="M12" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y123"/>
   <sheetViews>
-    <sheetView topLeftCell="A88" workbookViewId="0">
-      <selection activeCell="L115" sqref="L115"/>
+    <sheetView topLeftCell="A97" workbookViewId="0">
+      <selection activeCell="K118" sqref="K118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" customWidth="1"/>
     <col min="20" max="20" width="10.140625" customWidth="1"/>
     <col min="21" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.85546875" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="101" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="101"/>
       <c r="C1" s="101"/>
       <c r="D1" s="101"/>
       <c r="E1" s="101"/>
       <c r="F1" s="101"/>
       <c r="G1" s="101"/>
       <c r="H1" s="101"/>
       <c r="I1" s="101"/>
       <c r="J1" s="101"/>
       <c r="K1" s="101"/>
       <c r="L1" s="101"/>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
       <c r="O1" s="101"/>
       <c r="P1" s="101"/>
       <c r="Q1" s="101"/>
       <c r="R1" s="101"/>
       <c r="S1" s="101"/>
       <c r="T1" s="101"/>
@@ -6367,51 +6387,51 @@
       <c r="L57" s="95" t="s">
         <v>59</v>
       </c>
       <c r="M57" s="99"/>
       <c r="N57" s="95" t="s">
         <v>60</v>
       </c>
       <c r="O57" s="99"/>
       <c r="P57" s="95" t="s">
         <v>61</v>
       </c>
       <c r="Q57" s="99"/>
       <c r="R57" s="95" t="s">
         <v>62</v>
       </c>
       <c r="S57" s="99"/>
       <c r="T57" s="95" t="s">
         <v>63</v>
       </c>
       <c r="U57" s="99"/>
       <c r="V57" s="95" t="s">
         <v>64</v>
       </c>
       <c r="W57" s="99"/>
       <c r="X57" s="95" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="Y57" s="99"/>
     </row>
     <row r="58" spans="1:25" ht="33.75">
       <c r="A58" s="100"/>
       <c r="B58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H58" s="19" t="s">
         <v>28</v>
@@ -9631,367 +9651,449 @@
       <c r="Y105" s="76">
         <v>23.7</v>
       </c>
     </row>
     <row r="106" spans="1:25" ht="18.75" customHeight="1">
       <c r="B106" s="18"/>
       <c r="C106" s="18"/>
       <c r="E106" s="43"/>
       <c r="F106" s="43"/>
       <c r="G106" s="43"/>
     </row>
     <row r="109" spans="1:25" ht="15" customHeight="1">
       <c r="A109" s="97"/>
       <c r="B109" s="95" t="s">
         <v>109</v>
       </c>
       <c r="C109" s="96"/>
       <c r="D109" s="95" t="s">
         <v>110</v>
       </c>
       <c r="E109" s="96"/>
       <c r="F109" s="95" t="s">
         <v>111</v>
       </c>
       <c r="G109" s="96"/>
+      <c r="H109" s="95" t="s">
+        <v>112</v>
+      </c>
+      <c r="I109" s="99"/>
     </row>
     <row r="110" spans="1:25" ht="33.75">
       <c r="A110" s="98"/>
       <c r="B110" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="82" t="s">
         <v>86</v>
       </c>
       <c r="D110" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E110" s="83" t="s">
         <v>86</v>
       </c>
       <c r="F110" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G110" s="85" t="s">
         <v>86</v>
       </c>
+      <c r="H110" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I110" s="19" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B111" s="27">
         <v>1912</v>
       </c>
       <c r="C111" s="28">
         <v>100.2</v>
       </c>
       <c r="D111" s="27">
         <v>3985.5</v>
       </c>
       <c r="E111" s="28">
         <v>95</v>
       </c>
       <c r="F111" s="27">
         <v>6111.8</v>
       </c>
       <c r="G111" s="74">
         <v>93</v>
       </c>
-      <c r="H111" s="102"/>
+      <c r="H111" s="27">
+        <v>8497.2999999999993</v>
+      </c>
+      <c r="I111" s="74">
+        <v>95.9</v>
+      </c>
+      <c r="J111" s="86"/>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="36" t="s">
         <v>84</v>
       </c>
       <c r="B112" s="64">
         <v>1216.2</v>
       </c>
       <c r="C112" s="39">
         <v>104.1</v>
       </c>
       <c r="D112" s="64">
         <v>2602.1999999999998</v>
       </c>
       <c r="E112" s="39">
         <v>92.1</v>
       </c>
       <c r="F112" s="64">
         <v>4019.3</v>
       </c>
       <c r="G112" s="74">
         <v>87.7</v>
       </c>
-      <c r="H112" s="102"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:8">
+      <c r="H112" s="64">
+        <v>5741.2</v>
+      </c>
+      <c r="I112" s="74">
+        <v>91.9</v>
+      </c>
+      <c r="J112" s="86"/>
+    </row>
+    <row r="113" spans="1:10">
       <c r="A113" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B113" s="64">
         <v>1.5</v>
       </c>
       <c r="C113" s="64" t="s">
         <v>73</v>
       </c>
       <c r="D113" s="64">
         <v>3.1</v>
       </c>
       <c r="E113" s="64">
         <v>9.1999999999999993</v>
       </c>
       <c r="F113" s="64">
         <v>4.5999999999999996</v>
       </c>
       <c r="G113" s="74">
         <v>7.5</v>
       </c>
-      <c r="H113" s="102"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:8">
+      <c r="H113" s="64">
+        <v>6.2</v>
+      </c>
+      <c r="I113" s="74">
+        <v>6.6</v>
+      </c>
+      <c r="J113" s="86"/>
+    </row>
+    <row r="114" spans="1:10">
       <c r="A114" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B114" s="64">
         <v>23.5</v>
       </c>
       <c r="C114" s="39">
         <v>75.400000000000006</v>
       </c>
       <c r="D114" s="64">
         <v>46.5</v>
       </c>
       <c r="E114" s="39">
         <v>75.599999999999994</v>
       </c>
       <c r="F114" s="64">
         <v>70.5</v>
       </c>
       <c r="G114" s="74">
         <v>77.400000000000006</v>
       </c>
-      <c r="H114" s="102"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:8">
+      <c r="H114" s="64">
+        <v>92</v>
+      </c>
+      <c r="I114" s="74">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="J114" s="86"/>
+    </row>
+    <row r="115" spans="1:10">
       <c r="A115" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B115" s="64">
         <v>35.6</v>
       </c>
       <c r="C115" s="64">
         <v>399.5</v>
       </c>
       <c r="D115" s="64">
         <v>68.7</v>
       </c>
       <c r="E115" s="64">
         <v>383.5</v>
       </c>
       <c r="F115" s="64">
         <v>104.3</v>
       </c>
       <c r="G115" s="74">
         <v>398.3</v>
       </c>
-      <c r="H115" s="102"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:8">
+      <c r="H115" s="64">
+        <v>138.4</v>
+      </c>
+      <c r="I115" s="74">
+        <v>404.3</v>
+      </c>
+      <c r="J115" s="86"/>
+    </row>
+    <row r="116" spans="1:10">
       <c r="A116" s="36" t="s">
         <v>77</v>
       </c>
       <c r="B116" s="64">
         <v>251.8</v>
       </c>
       <c r="C116" s="39">
         <v>65.400000000000006</v>
       </c>
       <c r="D116" s="64">
         <v>509.6</v>
       </c>
       <c r="E116" s="39">
         <v>85.1</v>
       </c>
       <c r="F116" s="64">
         <v>782</v>
       </c>
       <c r="G116" s="74">
         <v>89.1</v>
       </c>
-      <c r="H116" s="102"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:8">
+      <c r="H116" s="64">
+        <v>1048.0999999999999</v>
+      </c>
+      <c r="I116" s="74">
+        <v>87.1</v>
+      </c>
+      <c r="J116" s="86"/>
+    </row>
+    <row r="117" spans="1:10">
       <c r="A117" s="36" t="s">
         <v>85</v>
       </c>
       <c r="B117" s="64">
         <v>38.200000000000003</v>
       </c>
       <c r="C117" s="64" t="s">
         <v>73</v>
       </c>
       <c r="D117" s="64">
         <v>72.2</v>
       </c>
       <c r="E117" s="64" t="s">
         <v>73</v>
       </c>
       <c r="F117" s="64">
         <v>107.6</v>
       </c>
       <c r="G117" s="75" t="s">
         <v>73</v>
       </c>
-      <c r="H117" s="102"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:8">
+      <c r="H117" s="64">
+        <v>148.9</v>
+      </c>
+      <c r="I117" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="J117" s="86"/>
+    </row>
+    <row r="118" spans="1:10">
       <c r="A118" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B118" s="64">
         <v>29.3</v>
       </c>
       <c r="C118" s="39">
         <v>1517.9</v>
       </c>
       <c r="D118" s="64">
         <v>55.9</v>
       </c>
       <c r="E118" s="39">
         <v>212.7</v>
       </c>
       <c r="F118" s="64">
         <v>84.8</v>
       </c>
       <c r="G118" s="74">
         <v>132.5</v>
       </c>
-      <c r="H118" s="102"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:8">
+      <c r="H118" s="64">
+        <v>115.2</v>
+      </c>
+      <c r="I118" s="74">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="J118" s="86"/>
+    </row>
+    <row r="119" spans="1:10">
       <c r="A119" s="36" t="s">
         <v>79</v>
       </c>
       <c r="B119" s="64">
         <v>233.8</v>
       </c>
       <c r="C119" s="39">
         <v>130.4</v>
       </c>
       <c r="D119" s="64">
         <v>463.2</v>
       </c>
       <c r="E119" s="39">
         <v>130.1</v>
       </c>
       <c r="F119" s="64">
         <v>692.6</v>
       </c>
       <c r="G119" s="74">
         <v>131.9</v>
       </c>
-      <c r="H119" s="102"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:8">
+      <c r="H119" s="64">
+        <v>879.2</v>
+      </c>
+      <c r="I119" s="74">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="J119" s="86"/>
+    </row>
+    <row r="120" spans="1:10">
       <c r="A120" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B120" s="64">
         <v>65.099999999999994</v>
       </c>
       <c r="C120" s="64">
         <v>657.3</v>
       </c>
       <c r="D120" s="64">
         <v>130.1</v>
       </c>
       <c r="E120" s="64">
         <v>503.6</v>
       </c>
       <c r="F120" s="64">
         <v>195.2</v>
       </c>
       <c r="G120" s="74">
         <v>533.4</v>
       </c>
-      <c r="H120" s="102"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:8">
+      <c r="H120" s="64">
+        <v>260.2</v>
+      </c>
+      <c r="I120" s="74">
+        <v>522.9</v>
+      </c>
+      <c r="J120" s="86"/>
+    </row>
+    <row r="121" spans="1:10">
       <c r="A121" s="36" t="s">
         <v>81</v>
       </c>
       <c r="B121" s="64">
         <v>3.1</v>
       </c>
       <c r="C121" s="39">
         <v>230.3</v>
       </c>
       <c r="D121" s="64">
         <v>6.2</v>
       </c>
       <c r="E121" s="39">
         <v>229.1</v>
       </c>
       <c r="F121" s="64">
         <v>9.3000000000000007</v>
       </c>
       <c r="G121" s="74">
         <v>228.1</v>
       </c>
-      <c r="H121" s="102"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:8">
+      <c r="H121" s="64">
+        <v>12.4</v>
+      </c>
+      <c r="I121" s="74">
+        <v>228.9</v>
+      </c>
+      <c r="J121" s="86"/>
+    </row>
+    <row r="122" spans="1:10">
       <c r="A122" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B122" s="65">
         <v>13.9</v>
       </c>
       <c r="C122" s="25">
         <v>11.3</v>
       </c>
       <c r="D122" s="65">
         <v>27.8</v>
       </c>
       <c r="E122" s="25">
         <v>11.2</v>
       </c>
       <c r="F122" s="65">
         <v>41.6</v>
       </c>
       <c r="G122" s="76">
         <v>13.9</v>
       </c>
-      <c r="H122" s="102"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:8">
+      <c r="H122" s="65">
+        <v>55.5</v>
+      </c>
+      <c r="I122" s="76">
+        <v>15.8</v>
+      </c>
+      <c r="J122" s="86"/>
+    </row>
+    <row r="123" spans="1:10">
       <c r="A123" s="31" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="83">
+  <mergeCells count="84">
     <mergeCell ref="X92:Y92"/>
     <mergeCell ref="T92:U92"/>
     <mergeCell ref="R92:S92"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="R21:S21"/>
@@ -10031,50 +10133,51 @@
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="H57:I57"/>
     <mergeCell ref="X75:Y75"/>
     <mergeCell ref="F92:G92"/>
     <mergeCell ref="A92:A93"/>
     <mergeCell ref="B92:C92"/>
     <mergeCell ref="V75:W75"/>
     <mergeCell ref="R75:S75"/>
     <mergeCell ref="P75:Q75"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="F75:G75"/>
     <mergeCell ref="H75:I75"/>
     <mergeCell ref="D92:E92"/>
     <mergeCell ref="H92:I92"/>
     <mergeCell ref="J92:K92"/>
     <mergeCell ref="P92:Q92"/>
     <mergeCell ref="D109:E109"/>
     <mergeCell ref="A109:A110"/>
     <mergeCell ref="B109:C109"/>
     <mergeCell ref="V92:W92"/>
     <mergeCell ref="T75:U75"/>
     <mergeCell ref="F109:G109"/>
+    <mergeCell ref="H109:I109"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>