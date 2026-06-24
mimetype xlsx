--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общипит'!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общипит'!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="114">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -360,64 +360,63 @@
   <si>
     <t>Январь-сентябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
   </si>
   <si>
     <t>Январь-апрель  2026 года</t>
   </si>
   <si>
-    <t>Январь-декабрь 2023 года</t>
+    <t>Январь-май  2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -614,51 +613,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -835,97 +834,100 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1215,69 +1217,70 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="102"/>
-[...10 lines deleted...]
-      <c r="M1" s="102"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:13" s="55" customFormat="1" ht="15.75" customHeight="1">
       <c r="A2" s="54"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
       <c r="K2" s="54"/>
       <c r="L2" s="54"/>
       <c r="M2" s="53" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="15"/>
       <c r="B3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>11</v>
@@ -1292,65 +1295,65 @@
         <v>8</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="90" t="s">
+      <c r="A4" s="91" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="91"/>
-[...10 lines deleted...]
-      <c r="M4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="93"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5">
         <v>2019</v>
       </c>
       <c r="B5" s="6">
         <v>105.6</v>
       </c>
       <c r="C5" s="6">
         <v>96.9</v>
       </c>
       <c r="D5" s="6">
         <v>116.6</v>
       </c>
       <c r="E5" s="6">
         <v>103.2</v>
       </c>
       <c r="F5" s="6">
         <v>92.4</v>
       </c>
       <c r="G5" s="6">
         <v>97.1</v>
       </c>
       <c r="H5" s="6">
         <v>126.2</v>
@@ -1611,75 +1614,77 @@
         <v>97.6</v>
       </c>
       <c r="L11" s="7">
         <v>99.8</v>
       </c>
       <c r="M11" s="9">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="5">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>56.9</v>
       </c>
       <c r="C12" s="7">
         <v>107.4</v>
       </c>
       <c r="D12" s="7">
         <v>101.8</v>
       </c>
       <c r="E12" s="6">
         <v>112.2</v>
       </c>
-      <c r="F12" s="6"/>
+      <c r="F12" s="6">
+        <v>103.8</v>
+      </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="7"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="87" t="s">
+      <c r="A13" s="88" t="s">
         <v>101</v>
       </c>
-      <c r="B13" s="88"/>
-[...10 lines deleted...]
-      <c r="M13" s="89"/>
+      <c r="B13" s="89"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89"/>
+      <c r="E13" s="89"/>
+      <c r="F13" s="89"/>
+      <c r="G13" s="89"/>
+      <c r="H13" s="89"/>
+      <c r="I13" s="89"/>
+      <c r="J13" s="89"/>
+      <c r="K13" s="89"/>
+      <c r="L13" s="89"/>
+      <c r="M13" s="90"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="10">
         <v>2019</v>
       </c>
       <c r="B14" s="6">
         <v>110.1</v>
       </c>
       <c r="C14" s="6">
         <v>105.5</v>
       </c>
       <c r="D14" s="6">
         <v>123</v>
       </c>
       <c r="E14" s="6">
         <v>124.9</v>
       </c>
       <c r="F14" s="6">
         <v>115.3</v>
       </c>
       <c r="G14" s="6">
         <v>107.4</v>
       </c>
       <c r="H14" s="6">
         <v>146.19999999999999</v>
@@ -1940,75 +1945,77 @@
         <v>95</v>
       </c>
       <c r="L20" s="7">
         <v>97.4</v>
       </c>
       <c r="M20" s="6">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="5">
         <v>2026</v>
       </c>
       <c r="B21" s="7">
         <v>100.2</v>
       </c>
       <c r="C21" s="7">
         <v>90.6</v>
       </c>
       <c r="D21" s="7">
         <v>89.5</v>
       </c>
       <c r="E21" s="11">
         <v>104.3</v>
       </c>
-      <c r="F21" s="11"/>
+      <c r="F21" s="11">
+        <v>117.5</v>
+      </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="7"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="87" t="s">
+      <c r="A22" s="88" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="88"/>
-[...10 lines deleted...]
-      <c r="M22" s="89"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="89"/>
+      <c r="M22" s="90"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="5">
         <v>2019</v>
       </c>
       <c r="B23" s="6">
         <v>110.1</v>
       </c>
       <c r="C23" s="6">
         <v>107.8</v>
       </c>
       <c r="D23" s="6">
         <v>113</v>
       </c>
       <c r="E23" s="6">
         <v>116.1</v>
       </c>
       <c r="F23" s="6">
         <v>115.8</v>
       </c>
       <c r="G23" s="6">
         <v>114.4</v>
       </c>
       <c r="H23" s="6">
         <v>118.8</v>
@@ -2269,124 +2276,126 @@
         <v>104.4</v>
       </c>
       <c r="L29" s="17">
         <v>103.8</v>
       </c>
       <c r="M29" s="17">
         <v>104.2</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="5">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>100.2</v>
       </c>
       <c r="C30" s="7">
         <v>95</v>
       </c>
       <c r="D30" s="7">
         <v>93</v>
       </c>
       <c r="E30" s="17">
         <v>95.9</v>
       </c>
-      <c r="F30" s="17"/>
+      <c r="F30" s="17">
+        <v>100.1</v>
+      </c>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="93"/>
-[...10 lines deleted...]
-      <c r="M1" s="93"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="94" t="s">
+      <c r="A2" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="94"/>
-[...10 lines deleted...]
-      <c r="M2" s="94"/>
+      <c r="B2" s="95"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="15"/>
       <c r="B3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="15" t="s">
@@ -2763,125 +2772,127 @@
         <v>2421.9</v>
       </c>
       <c r="L11" s="79">
         <v>2492.5</v>
       </c>
       <c r="M11" s="79">
         <v>3312.9</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="5">
         <v>2026</v>
       </c>
       <c r="B12" s="79">
         <v>1912</v>
       </c>
       <c r="C12" s="79">
         <v>2073.5</v>
       </c>
       <c r="D12" s="79">
         <v>2126.3000000000002</v>
       </c>
       <c r="E12" s="79">
         <v>2385.5</v>
       </c>
-      <c r="F12" s="84"/>
+      <c r="F12" s="79">
+        <v>2480.8000000000002</v>
+      </c>
       <c r="G12" s="84"/>
       <c r="H12" s="84"/>
       <c r="I12" s="84"/>
       <c r="J12" s="84"/>
       <c r="K12" s="84"/>
       <c r="L12" s="84"/>
       <c r="M12" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y123"/>
   <sheetViews>
-    <sheetView topLeftCell="A97" workbookViewId="0">
-      <selection activeCell="K118" sqref="K118"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" customWidth="1"/>
     <col min="20" max="20" width="10.140625" customWidth="1"/>
     <col min="21" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.85546875" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="11.85546875" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="100" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="101"/>
-[...22 lines deleted...]
-      <c r="Y1" s="101"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
@@ -2894,102 +2905,102 @@
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="18"/>
       <c r="V3" s="18"/>
       <c r="W3" s="18"/>
       <c r="X3" s="18"/>
       <c r="Y3" s="18"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="97"/>
-      <c r="B4" s="95" t="s">
+      <c r="A4" s="98"/>
+      <c r="B4" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="99"/>
-      <c r="D4" s="95" t="s">
+      <c r="C4" s="97"/>
+      <c r="D4" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="99"/>
-      <c r="F4" s="95" t="s">
+      <c r="E4" s="97"/>
+      <c r="F4" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="99"/>
-      <c r="H4" s="95" t="s">
+      <c r="G4" s="97"/>
+      <c r="H4" s="96" t="s">
         <v>19</v>
       </c>
-      <c r="I4" s="99"/>
-      <c r="J4" s="95" t="s">
+      <c r="I4" s="97"/>
+      <c r="J4" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="99"/>
-      <c r="L4" s="95" t="s">
+      <c r="K4" s="97"/>
+      <c r="L4" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="M4" s="99"/>
-      <c r="N4" s="95" t="s">
+      <c r="M4" s="97"/>
+      <c r="N4" s="96" t="s">
         <v>22</v>
       </c>
-      <c r="O4" s="99"/>
-      <c r="P4" s="95" t="s">
+      <c r="O4" s="97"/>
+      <c r="P4" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="Q4" s="99"/>
-      <c r="R4" s="95" t="s">
+      <c r="Q4" s="97"/>
+      <c r="R4" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="S4" s="99"/>
-      <c r="T4" s="95" t="s">
+      <c r="S4" s="97"/>
+      <c r="T4" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="U4" s="99"/>
-      <c r="V4" s="95" t="s">
+      <c r="U4" s="97"/>
+      <c r="V4" s="96" t="s">
         <v>26</v>
       </c>
-      <c r="W4" s="99"/>
-      <c r="X4" s="95" t="s">
+      <c r="W4" s="97"/>
+      <c r="X4" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="Y4" s="99"/>
+      <c r="Y4" s="97"/>
     </row>
     <row r="5" spans="1:25" ht="33.75">
-      <c r="A5" s="100"/>
+      <c r="A5" s="99"/>
       <c r="B5" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>86</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>86</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -4025,102 +4036,102 @@
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="18"/>
       <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="18"/>
       <c r="W20" s="18"/>
       <c r="X20" s="18"/>
       <c r="Y20" s="18"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="97"/>
-      <c r="B21" s="95" t="s">
+      <c r="A21" s="98"/>
+      <c r="B21" s="96" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="99"/>
-      <c r="D21" s="95" t="s">
+      <c r="C21" s="97"/>
+      <c r="D21" s="96" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="99"/>
-      <c r="F21" s="95" t="s">
+      <c r="E21" s="97"/>
+      <c r="F21" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="G21" s="99"/>
-      <c r="H21" s="95" t="s">
+      <c r="G21" s="97"/>
+      <c r="H21" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="I21" s="99"/>
-      <c r="J21" s="95" t="s">
+      <c r="I21" s="97"/>
+      <c r="J21" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="K21" s="99"/>
-      <c r="L21" s="95" t="s">
+      <c r="K21" s="97"/>
+      <c r="L21" s="96" t="s">
         <v>35</v>
       </c>
-      <c r="M21" s="99"/>
-      <c r="N21" s="95" t="s">
+      <c r="M21" s="97"/>
+      <c r="N21" s="96" t="s">
         <v>36</v>
       </c>
-      <c r="O21" s="99"/>
-      <c r="P21" s="95" t="s">
+      <c r="O21" s="97"/>
+      <c r="P21" s="96" t="s">
         <v>37</v>
       </c>
-      <c r="Q21" s="99"/>
-      <c r="R21" s="95" t="s">
+      <c r="Q21" s="97"/>
+      <c r="R21" s="96" t="s">
         <v>38</v>
       </c>
-      <c r="S21" s="99"/>
-      <c r="T21" s="95" t="s">
+      <c r="S21" s="97"/>
+      <c r="T21" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="U21" s="99"/>
-      <c r="V21" s="95" t="s">
+      <c r="U21" s="97"/>
+      <c r="V21" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="W21" s="99"/>
-      <c r="X21" s="95" t="s">
+      <c r="W21" s="97"/>
+      <c r="X21" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="Y21" s="99"/>
+      <c r="Y21" s="97"/>
     </row>
     <row r="22" spans="1:25" ht="33.75">
-      <c r="A22" s="100"/>
+      <c r="A22" s="99"/>
       <c r="B22" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I22" s="19" t="s">
         <v>86</v>
       </c>
       <c r="J22" s="19" t="s">
@@ -5183,102 +5194,102 @@
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="26"/>
       <c r="W38" s="26"/>
       <c r="X38" s="26"/>
       <c r="Y38" s="18"/>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="97"/>
-      <c r="B39" s="95" t="s">
+      <c r="A39" s="98"/>
+      <c r="B39" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="C39" s="99"/>
-      <c r="D39" s="95" t="s">
+      <c r="C39" s="97"/>
+      <c r="D39" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="E39" s="99"/>
-      <c r="F39" s="95" t="s">
+      <c r="E39" s="97"/>
+      <c r="F39" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="G39" s="99"/>
-      <c r="H39" s="95" t="s">
+      <c r="G39" s="97"/>
+      <c r="H39" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="I39" s="99"/>
-      <c r="J39" s="95" t="s">
+      <c r="I39" s="97"/>
+      <c r="J39" s="96" t="s">
         <v>46</v>
       </c>
-      <c r="K39" s="99"/>
-      <c r="L39" s="95" t="s">
+      <c r="K39" s="97"/>
+      <c r="L39" s="96" t="s">
         <v>47</v>
       </c>
-      <c r="M39" s="99"/>
-      <c r="N39" s="95" t="s">
+      <c r="M39" s="97"/>
+      <c r="N39" s="96" t="s">
         <v>48</v>
       </c>
-      <c r="O39" s="99"/>
-      <c r="P39" s="95" t="s">
+      <c r="O39" s="97"/>
+      <c r="P39" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="Q39" s="99"/>
-      <c r="R39" s="95" t="s">
+      <c r="Q39" s="97"/>
+      <c r="R39" s="96" t="s">
         <v>50</v>
       </c>
-      <c r="S39" s="99"/>
-      <c r="T39" s="95" t="s">
+      <c r="S39" s="97"/>
+      <c r="T39" s="96" t="s">
         <v>51</v>
       </c>
-      <c r="U39" s="99"/>
-      <c r="V39" s="95" t="s">
+      <c r="U39" s="97"/>
+      <c r="V39" s="96" t="s">
         <v>52</v>
       </c>
-      <c r="W39" s="99"/>
-      <c r="X39" s="95" t="s">
+      <c r="W39" s="97"/>
+      <c r="X39" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="Y39" s="99"/>
+      <c r="Y39" s="97"/>
     </row>
     <row r="40" spans="1:25" ht="33.75">
-      <c r="A40" s="100"/>
+      <c r="A40" s="99"/>
       <c r="B40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E40" s="19" t="s">
         <v>86</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I40" s="19" t="s">
         <v>86</v>
       </c>
       <c r="J40" s="19" t="s">
@@ -6341,102 +6352,102 @@
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
       <c r="N56" s="18"/>
       <c r="O56" s="18"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="18"/>
       <c r="R56" s="18"/>
       <c r="S56" s="18"/>
       <c r="T56" s="18"/>
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
       <c r="W56" s="18"/>
       <c r="X56" s="18"/>
       <c r="Y56" s="18"/>
     </row>
     <row r="57" spans="1:25">
-      <c r="A57" s="97"/>
-      <c r="B57" s="95" t="s">
+      <c r="A57" s="98"/>
+      <c r="B57" s="96" t="s">
         <v>54</v>
       </c>
-      <c r="C57" s="99"/>
-      <c r="D57" s="95" t="s">
+      <c r="C57" s="97"/>
+      <c r="D57" s="96" t="s">
         <v>55</v>
       </c>
-      <c r="E57" s="99"/>
-      <c r="F57" s="95" t="s">
+      <c r="E57" s="97"/>
+      <c r="F57" s="96" t="s">
         <v>56</v>
       </c>
-      <c r="G57" s="99"/>
-      <c r="H57" s="95" t="s">
+      <c r="G57" s="97"/>
+      <c r="H57" s="96" t="s">
         <v>57</v>
       </c>
-      <c r="I57" s="99"/>
-      <c r="J57" s="95" t="s">
+      <c r="I57" s="97"/>
+      <c r="J57" s="96" t="s">
         <v>58</v>
       </c>
-      <c r="K57" s="99"/>
-      <c r="L57" s="95" t="s">
+      <c r="K57" s="97"/>
+      <c r="L57" s="96" t="s">
         <v>59</v>
       </c>
-      <c r="M57" s="99"/>
-      <c r="N57" s="95" t="s">
+      <c r="M57" s="97"/>
+      <c r="N57" s="96" t="s">
         <v>60</v>
       </c>
-      <c r="O57" s="99"/>
-      <c r="P57" s="95" t="s">
+      <c r="O57" s="97"/>
+      <c r="P57" s="96" t="s">
         <v>61</v>
       </c>
-      <c r="Q57" s="99"/>
-      <c r="R57" s="95" t="s">
+      <c r="Q57" s="97"/>
+      <c r="R57" s="96" t="s">
         <v>62</v>
       </c>
-      <c r="S57" s="99"/>
-      <c r="T57" s="95" t="s">
+      <c r="S57" s="97"/>
+      <c r="T57" s="96" t="s">
         <v>63</v>
       </c>
-      <c r="U57" s="99"/>
-      <c r="V57" s="95" t="s">
+      <c r="U57" s="97"/>
+      <c r="V57" s="96" t="s">
         <v>64</v>
       </c>
-      <c r="W57" s="99"/>
-[...3 lines deleted...]
-      <c r="Y57" s="99"/>
+      <c r="W57" s="97"/>
+      <c r="X57" s="96" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y57" s="97"/>
     </row>
     <row r="58" spans="1:25" ht="33.75">
-      <c r="A58" s="100"/>
+      <c r="A58" s="99"/>
       <c r="B58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H58" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I58" s="19" t="s">
         <v>86</v>
       </c>
       <c r="J58" s="19" t="s">
@@ -7499,102 +7510,102 @@
       <c r="C74" s="18"/>
       <c r="D74" s="18"/>
       <c r="E74" s="18"/>
       <c r="F74" s="18"/>
       <c r="G74" s="18"/>
       <c r="H74" s="18"/>
       <c r="I74" s="18"/>
       <c r="J74" s="18"/>
       <c r="K74" s="18"/>
       <c r="L74" s="18"/>
       <c r="M74" s="18"/>
       <c r="N74" s="18"/>
       <c r="O74" s="18"/>
       <c r="P74" s="18"/>
       <c r="Q74" s="18"/>
       <c r="R74" s="18"/>
       <c r="S74" s="18"/>
       <c r="T74" s="18"/>
       <c r="U74" s="18"/>
       <c r="V74" s="18"/>
       <c r="W74" s="18"/>
       <c r="X74" s="18"/>
       <c r="Y74" s="18"/>
     </row>
     <row r="75" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A75" s="97"/>
-      <c r="B75" s="95" t="s">
+      <c r="A75" s="98"/>
+      <c r="B75" s="96" t="s">
         <v>65</v>
       </c>
-      <c r="C75" s="96"/>
-      <c r="D75" s="95" t="s">
+      <c r="C75" s="101"/>
+      <c r="D75" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="E75" s="99"/>
-      <c r="F75" s="95" t="s">
+      <c r="E75" s="97"/>
+      <c r="F75" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="G75" s="99"/>
-      <c r="H75" s="95" t="s">
+      <c r="G75" s="97"/>
+      <c r="H75" s="96" t="s">
         <v>68</v>
       </c>
-      <c r="I75" s="96"/>
-      <c r="J75" s="95" t="s">
+      <c r="I75" s="101"/>
+      <c r="J75" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="K75" s="99"/>
-      <c r="L75" s="95" t="s">
+      <c r="K75" s="97"/>
+      <c r="L75" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="M75" s="96"/>
-      <c r="N75" s="95" t="s">
+      <c r="M75" s="101"/>
+      <c r="N75" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="O75" s="96"/>
-      <c r="P75" s="95" t="s">
+      <c r="O75" s="101"/>
+      <c r="P75" s="96" t="s">
         <v>87</v>
       </c>
-      <c r="Q75" s="96"/>
-      <c r="R75" s="95" t="s">
+      <c r="Q75" s="101"/>
+      <c r="R75" s="96" t="s">
         <v>89</v>
       </c>
-      <c r="S75" s="96"/>
-      <c r="T75" s="95" t="s">
+      <c r="S75" s="101"/>
+      <c r="T75" s="96" t="s">
         <v>90</v>
       </c>
-      <c r="U75" s="96"/>
-      <c r="V75" s="95" t="s">
+      <c r="U75" s="101"/>
+      <c r="V75" s="96" t="s">
         <v>91</v>
       </c>
-      <c r="W75" s="96"/>
-      <c r="X75" s="95" t="s">
+      <c r="W75" s="101"/>
+      <c r="X75" s="96" t="s">
         <v>92</v>
       </c>
-      <c r="Y75" s="99"/>
+      <c r="Y75" s="97"/>
     </row>
     <row r="76" spans="1:25" ht="33.75">
-      <c r="A76" s="98"/>
+      <c r="A76" s="102"/>
       <c r="B76" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E76" s="19" t="s">
         <v>86</v>
       </c>
       <c r="F76" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G76" s="19" t="s">
         <v>86</v>
       </c>
       <c r="H76" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I76" s="19" t="s">
         <v>86</v>
       </c>
       <c r="J76" s="19" t="s">
@@ -8581,102 +8592,102 @@
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
       <c r="N89" s="18"/>
       <c r="O89" s="18"/>
       <c r="P89" s="18"/>
       <c r="Q89" s="18"/>
       <c r="R89" s="18"/>
       <c r="S89" s="18"/>
       <c r="T89" s="18"/>
       <c r="U89" s="18"/>
       <c r="V89" s="26"/>
       <c r="W89" s="18"/>
       <c r="X89" s="18"/>
       <c r="Y89" s="18"/>
     </row>
     <row r="91" spans="1:25">
       <c r="E91" s="43"/>
       <c r="F91" s="43"/>
       <c r="G91" s="43"/>
     </row>
     <row r="92" spans="1:25" ht="31.5" customHeight="1">
-      <c r="A92" s="97"/>
-      <c r="B92" s="95" t="s">
+      <c r="A92" s="98"/>
+      <c r="B92" s="96" t="s">
         <v>93</v>
       </c>
-      <c r="C92" s="96"/>
-      <c r="D92" s="95" t="s">
+      <c r="C92" s="101"/>
+      <c r="D92" s="96" t="s">
         <v>94</v>
       </c>
-      <c r="E92" s="96"/>
-      <c r="F92" s="95" t="s">
+      <c r="E92" s="101"/>
+      <c r="F92" s="96" t="s">
         <v>95</v>
       </c>
-      <c r="G92" s="96"/>
-      <c r="H92" s="95" t="s">
+      <c r="G92" s="101"/>
+      <c r="H92" s="96" t="s">
         <v>96</v>
       </c>
-      <c r="I92" s="96"/>
-      <c r="J92" s="95" t="s">
+      <c r="I92" s="101"/>
+      <c r="J92" s="96" t="s">
         <v>97</v>
       </c>
-      <c r="K92" s="96"/>
-      <c r="L92" s="95" t="s">
+      <c r="K92" s="101"/>
+      <c r="L92" s="96" t="s">
         <v>98</v>
       </c>
-      <c r="M92" s="96"/>
-      <c r="N92" s="95" t="s">
+      <c r="M92" s="101"/>
+      <c r="N92" s="96" t="s">
         <v>99</v>
       </c>
-      <c r="O92" s="96"/>
-      <c r="P92" s="95" t="s">
+      <c r="O92" s="101"/>
+      <c r="P92" s="96" t="s">
         <v>104</v>
       </c>
-      <c r="Q92" s="99"/>
-      <c r="R92" s="95" t="s">
+      <c r="Q92" s="97"/>
+      <c r="R92" s="96" t="s">
         <v>105</v>
       </c>
-      <c r="S92" s="99"/>
-      <c r="T92" s="95" t="s">
+      <c r="S92" s="97"/>
+      <c r="T92" s="96" t="s">
         <v>106</v>
       </c>
-      <c r="U92" s="99"/>
-      <c r="V92" s="95" t="s">
+      <c r="U92" s="97"/>
+      <c r="V92" s="96" t="s">
         <v>107</v>
       </c>
-      <c r="W92" s="99"/>
-      <c r="X92" s="95" t="s">
+      <c r="W92" s="97"/>
+      <c r="X92" s="96" t="s">
         <v>108</v>
       </c>
-      <c r="Y92" s="99"/>
+      <c r="Y92" s="97"/>
     </row>
     <row r="93" spans="1:25" ht="33.75">
-      <c r="A93" s="98"/>
+      <c r="A93" s="102"/>
       <c r="B93" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C93" s="63" t="s">
         <v>86</v>
       </c>
       <c r="D93" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E93" s="66" t="s">
         <v>86</v>
       </c>
       <c r="F93" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G93" s="67" t="s">
         <v>86</v>
       </c>
       <c r="H93" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I93" s="69" t="s">
         <v>86</v>
       </c>
       <c r="J93" s="19" t="s">
@@ -9638,546 +9649,617 @@
       </c>
       <c r="U105" s="76">
         <v>31.9</v>
       </c>
       <c r="V105" s="81">
         <v>338.7</v>
       </c>
       <c r="W105" s="76">
         <v>27.2</v>
       </c>
       <c r="X105" s="81">
         <v>338.7</v>
       </c>
       <c r="Y105" s="76">
         <v>23.7</v>
       </c>
     </row>
     <row r="106" spans="1:25" ht="18.75" customHeight="1">
       <c r="B106" s="18"/>
       <c r="C106" s="18"/>
       <c r="E106" s="43"/>
       <c r="F106" s="43"/>
       <c r="G106" s="43"/>
     </row>
     <row r="109" spans="1:25" ht="15" customHeight="1">
-      <c r="A109" s="97"/>
-      <c r="B109" s="95" t="s">
+      <c r="A109" s="98"/>
+      <c r="B109" s="96" t="s">
         <v>109</v>
       </c>
-      <c r="C109" s="96"/>
-      <c r="D109" s="95" t="s">
+      <c r="C109" s="101"/>
+      <c r="D109" s="96" t="s">
         <v>110</v>
       </c>
-      <c r="E109" s="96"/>
-      <c r="F109" s="95" t="s">
+      <c r="E109" s="101"/>
+      <c r="F109" s="96" t="s">
         <v>111</v>
       </c>
-      <c r="G109" s="96"/>
-      <c r="H109" s="95" t="s">
+      <c r="G109" s="101"/>
+      <c r="H109" s="96" t="s">
         <v>112</v>
       </c>
-      <c r="I109" s="99"/>
+      <c r="I109" s="101"/>
+      <c r="J109" s="96" t="s">
+        <v>113</v>
+      </c>
+      <c r="K109" s="101"/>
     </row>
     <row r="110" spans="1:25" ht="33.75">
-      <c r="A110" s="98"/>
+      <c r="A110" s="102"/>
       <c r="B110" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C110" s="82" t="s">
         <v>86</v>
       </c>
       <c r="D110" s="19" t="s">
         <v>28</v>
       </c>
       <c r="E110" s="83" t="s">
         <v>86</v>
       </c>
       <c r="F110" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G110" s="85" t="s">
         <v>86</v>
       </c>
       <c r="H110" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="I110" s="19" t="s">
+      <c r="I110" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="J110" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="K110" s="87" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B111" s="27">
         <v>1912</v>
       </c>
       <c r="C111" s="28">
         <v>100.2</v>
       </c>
       <c r="D111" s="27">
         <v>3985.5</v>
       </c>
       <c r="E111" s="28">
         <v>95</v>
       </c>
       <c r="F111" s="27">
         <v>6111.8</v>
       </c>
       <c r="G111" s="74">
         <v>93</v>
       </c>
       <c r="H111" s="27">
         <v>8497.2999999999993</v>
       </c>
       <c r="I111" s="74">
         <v>95.9</v>
       </c>
-      <c r="J111" s="86"/>
+      <c r="J111" s="27">
+        <v>10978.1</v>
+      </c>
+      <c r="K111" s="74">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="36" t="s">
         <v>84</v>
       </c>
       <c r="B112" s="64">
         <v>1216.2</v>
       </c>
       <c r="C112" s="39">
         <v>104.1</v>
       </c>
       <c r="D112" s="64">
         <v>2602.1999999999998</v>
       </c>
       <c r="E112" s="39">
         <v>92.1</v>
       </c>
       <c r="F112" s="64">
         <v>4019.3</v>
       </c>
       <c r="G112" s="74">
         <v>87.7</v>
       </c>
       <c r="H112" s="64">
         <v>5741.2</v>
       </c>
       <c r="I112" s="74">
         <v>91.9</v>
       </c>
-      <c r="J112" s="86"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:10">
+      <c r="J112" s="64">
+        <v>7545.9</v>
+      </c>
+      <c r="K112" s="74">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
       <c r="A113" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B113" s="64">
         <v>1.5</v>
       </c>
       <c r="C113" s="64" t="s">
         <v>73</v>
       </c>
       <c r="D113" s="64">
         <v>3.1</v>
       </c>
       <c r="E113" s="64">
         <v>9.1999999999999993</v>
       </c>
       <c r="F113" s="64">
         <v>4.5999999999999996</v>
       </c>
       <c r="G113" s="74">
         <v>7.5</v>
       </c>
       <c r="H113" s="64">
         <v>6.2</v>
       </c>
       <c r="I113" s="74">
         <v>6.6</v>
       </c>
-      <c r="J113" s="86"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:10">
+      <c r="J113" s="64">
+        <v>7.7</v>
+      </c>
+      <c r="K113" s="74">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
       <c r="A114" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B114" s="64">
         <v>23.5</v>
       </c>
       <c r="C114" s="39">
         <v>75.400000000000006</v>
       </c>
       <c r="D114" s="64">
         <v>46.5</v>
       </c>
       <c r="E114" s="39">
         <v>75.599999999999994</v>
       </c>
       <c r="F114" s="64">
         <v>70.5</v>
       </c>
       <c r="G114" s="74">
         <v>77.400000000000006</v>
       </c>
       <c r="H114" s="64">
         <v>92</v>
       </c>
       <c r="I114" s="74">
         <v>77.400000000000006</v>
       </c>
-      <c r="J114" s="86"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:10">
+      <c r="J114" s="64">
+        <v>114</v>
+      </c>
+      <c r="K114" s="74">
+        <v>78.599999999999994</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
       <c r="A115" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B115" s="64">
         <v>35.6</v>
       </c>
       <c r="C115" s="64">
         <v>399.5</v>
       </c>
       <c r="D115" s="64">
         <v>68.7</v>
       </c>
       <c r="E115" s="64">
         <v>383.5</v>
       </c>
       <c r="F115" s="64">
         <v>104.3</v>
       </c>
       <c r="G115" s="74">
         <v>398.3</v>
       </c>
       <c r="H115" s="64">
         <v>138.4</v>
       </c>
       <c r="I115" s="74">
         <v>404.3</v>
       </c>
-      <c r="J115" s="86"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:10">
+      <c r="J115" s="64">
+        <v>171.9</v>
+      </c>
+      <c r="K115" s="74">
+        <v>407.4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
       <c r="A116" s="36" t="s">
         <v>77</v>
       </c>
       <c r="B116" s="64">
         <v>251.8</v>
       </c>
       <c r="C116" s="39">
         <v>65.400000000000006</v>
       </c>
       <c r="D116" s="64">
         <v>509.6</v>
       </c>
       <c r="E116" s="39">
         <v>85.1</v>
       </c>
       <c r="F116" s="64">
         <v>782</v>
       </c>
       <c r="G116" s="74">
         <v>89.1</v>
       </c>
       <c r="H116" s="64">
         <v>1048.0999999999999</v>
       </c>
       <c r="I116" s="74">
         <v>87.1</v>
       </c>
-      <c r="J116" s="86"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:10">
+      <c r="J116" s="64">
+        <v>1290</v>
+      </c>
+      <c r="K116" s="74">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
       <c r="A117" s="36" t="s">
         <v>85</v>
       </c>
       <c r="B117" s="64">
         <v>38.200000000000003</v>
       </c>
       <c r="C117" s="64" t="s">
         <v>73</v>
       </c>
       <c r="D117" s="64">
         <v>72.2</v>
       </c>
       <c r="E117" s="64" t="s">
         <v>73</v>
       </c>
       <c r="F117" s="64">
         <v>107.6</v>
       </c>
       <c r="G117" s="75" t="s">
         <v>73</v>
       </c>
       <c r="H117" s="64">
         <v>148.9</v>
       </c>
       <c r="I117" s="75" t="s">
         <v>73</v>
       </c>
-      <c r="J117" s="86"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:10">
+      <c r="J117" s="64">
+        <v>189.6</v>
+      </c>
+      <c r="K117" s="75" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
       <c r="A118" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B118" s="64">
         <v>29.3</v>
       </c>
       <c r="C118" s="39">
         <v>1517.9</v>
       </c>
       <c r="D118" s="64">
         <v>55.9</v>
       </c>
       <c r="E118" s="39">
         <v>212.7</v>
       </c>
       <c r="F118" s="64">
         <v>84.8</v>
       </c>
       <c r="G118" s="74">
         <v>132.5</v>
       </c>
       <c r="H118" s="64">
         <v>115.2</v>
       </c>
       <c r="I118" s="74">
         <v>139.80000000000001</v>
       </c>
-      <c r="J118" s="86"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:10">
+      <c r="J118" s="64">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="K118" s="74">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
       <c r="A119" s="36" t="s">
         <v>79</v>
       </c>
       <c r="B119" s="64">
         <v>233.8</v>
       </c>
       <c r="C119" s="39">
         <v>130.4</v>
       </c>
       <c r="D119" s="64">
         <v>463.2</v>
       </c>
       <c r="E119" s="39">
         <v>130.1</v>
       </c>
       <c r="F119" s="64">
         <v>692.6</v>
       </c>
       <c r="G119" s="74">
         <v>131.9</v>
       </c>
       <c r="H119" s="64">
         <v>879.2</v>
       </c>
       <c r="I119" s="74">
         <v>130.80000000000001</v>
       </c>
-      <c r="J119" s="86"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:10">
+      <c r="J119" s="64">
+        <v>1103.7</v>
+      </c>
+      <c r="K119" s="74">
+        <v>130.19999999999999</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
       <c r="A120" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B120" s="64">
         <v>65.099999999999994</v>
       </c>
       <c r="C120" s="64">
         <v>657.3</v>
       </c>
       <c r="D120" s="64">
         <v>130.1</v>
       </c>
       <c r="E120" s="64">
         <v>503.6</v>
       </c>
       <c r="F120" s="64">
         <v>195.2</v>
       </c>
       <c r="G120" s="74">
         <v>533.4</v>
       </c>
       <c r="H120" s="64">
         <v>260.2</v>
       </c>
       <c r="I120" s="74">
         <v>522.9</v>
       </c>
-      <c r="J120" s="86"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:10">
+      <c r="J120" s="64">
+        <v>325.2</v>
+      </c>
+      <c r="K120" s="74">
+        <v>523.70000000000005</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
       <c r="A121" s="36" t="s">
         <v>81</v>
       </c>
       <c r="B121" s="64">
         <v>3.1</v>
       </c>
       <c r="C121" s="39">
         <v>230.3</v>
       </c>
       <c r="D121" s="64">
         <v>6.2</v>
       </c>
       <c r="E121" s="39">
         <v>229.1</v>
       </c>
       <c r="F121" s="64">
         <v>9.3000000000000007</v>
       </c>
       <c r="G121" s="74">
         <v>228.1</v>
       </c>
       <c r="H121" s="64">
         <v>12.4</v>
       </c>
       <c r="I121" s="74">
         <v>228.9</v>
       </c>
-      <c r="J121" s="86"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:10">
+      <c r="J121" s="64">
+        <v>15.4</v>
+      </c>
+      <c r="K121" s="74">
+        <v>230.1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
       <c r="A122" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B122" s="65">
         <v>13.9</v>
       </c>
       <c r="C122" s="25">
         <v>11.3</v>
       </c>
       <c r="D122" s="65">
         <v>27.8</v>
       </c>
       <c r="E122" s="25">
         <v>11.2</v>
       </c>
       <c r="F122" s="65">
         <v>41.6</v>
       </c>
       <c r="G122" s="76">
         <v>13.9</v>
       </c>
       <c r="H122" s="65">
         <v>55.5</v>
       </c>
       <c r="I122" s="76">
         <v>15.8</v>
       </c>
-      <c r="J122" s="86"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:10">
+      <c r="J122" s="65">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="K122" s="76">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
       <c r="A123" s="31" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
+  <mergeCells count="85">
+    <mergeCell ref="D109:E109"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="V92:W92"/>
+    <mergeCell ref="T75:U75"/>
+    <mergeCell ref="F109:G109"/>
+    <mergeCell ref="H109:I109"/>
+    <mergeCell ref="J109:K109"/>
+    <mergeCell ref="X75:Y75"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="V75:W75"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="P75:Q75"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="J92:K92"/>
+    <mergeCell ref="P92:Q92"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="N75:O75"/>
+    <mergeCell ref="L57:M57"/>
+    <mergeCell ref="N57:O57"/>
+    <mergeCell ref="P57:Q57"/>
+    <mergeCell ref="L92:M92"/>
+    <mergeCell ref="N92:O92"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="R57:S57"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="T57:U57"/>
+    <mergeCell ref="V57:W57"/>
+    <mergeCell ref="X57:Y57"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
     <mergeCell ref="X92:Y92"/>
     <mergeCell ref="T92:U92"/>
     <mergeCell ref="R92:S92"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
-    <mergeCell ref="V4:W4"/>
-[...66 lines deleted...]
-    <mergeCell ref="H109:I109"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>