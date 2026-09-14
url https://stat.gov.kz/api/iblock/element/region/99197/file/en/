--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,80 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-30" yWindow="-30" windowWidth="19440" windowHeight="5970"/>
   </bookViews>
   <sheets>
-    <sheet name="environment" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventional designations" sheetId="2" r:id="rId2"/>
+    <sheet name="Data" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="278">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Emissions of air pollutants coming from stationary sources, per capita, kg</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Ekibastuz c.a.</t>
   </si>
   <si>
-    <t>districts:</t>
-[...1 lines deleted...]
-  <si>
     <t>Aktogai</t>
   </si>
   <si>
     <t>Zhelezin</t>
   </si>
   <si>
     <t>Ertis</t>
   </si>
   <si>
     <t>Terenkоl</t>
   </si>
   <si>
     <t>Akkuly</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>«-» – no case</t>
   </si>
   <si>
     <t>809.0</t>
@@ -737,112 +738,267 @@
     <t>10.2</t>
   </si>
   <si>
     <t>3.9</t>
   </si>
   <si>
     <t>13.3</t>
   </si>
   <si>
     <t>10.1</t>
   </si>
   <si>
     <t>6.7</t>
   </si>
   <si>
     <t>Aksu с.a.</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Emissions of air pollutants coming from stationary sources</t>
+  </si>
+  <si>
+    <t>Classifier of Statistical Indicators</t>
+  </si>
+  <si>
+    <t>Emissions of pollutants into the atmospheric air – the release of pollutants that have an adverse effect on the health or activities of the population and on the environment into the atmospheric air from stationary emission sources.
+Stationary source of air pollution – a technological unit (installation, device, or apparatus) that emits harmful substances during operation.</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
+</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical form of the national statistical observation “Report on the Protection of Atmospheric Air”, Form 2-TP (Air), annual.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Directory of specific pollutants</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Division of industry and environment statistics</t>
+  </si>
+  <si>
+    <t>Gulnara Battalova</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>140002, Pavlodar, General Dyusenov street, 9</t>
+  </si>
+  <si>
+    <t>per capita, kg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="192" formatCode="#,##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
-[...3 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -867,177 +1023,241 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1280,1207 +1500,1436 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.battalova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B27"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="62" customWidth="1"/>
+    <col min="2" max="2" width="74" style="62" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="50" t="s">
+        <v>248</v>
+      </c>
+      <c r="B2" s="51">
+        <v>15750204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="50" t="s">
+        <v>249</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="63.75">
+      <c r="A4" s="50" t="s">
+        <v>251</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="50" t="s">
+        <v>253</v>
+      </c>
+      <c r="B5" s="64" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>254</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="50" t="s">
+        <v>256</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="50" t="s">
+        <v>258</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="57" t="s">
+        <v>262</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="50" t="s">
+        <v>264</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="50" t="s">
+        <v>266</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="50" t="s">
+        <v>267</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="50" t="s">
+        <v>268</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="50" t="s">
+        <v>269</v>
+      </c>
+      <c r="B16" s="51">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="50" t="s">
+        <v>270</v>
+      </c>
+      <c r="B17" s="66" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="61"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="61"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="61"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="61"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="63"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B7" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2" display="Directory of Activities and Costs for Environmental Protection and Resource Management"/>
+    <hyperlink ref="B10" r:id="rId3"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" style="42" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" style="42" customWidth="1"/>
+    <col min="4" max="4" width="30.85546875" style="42" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:4" ht="15" customHeight="1">
+      <c r="B3" s="41"/>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="43" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4">
+      <c r="B9" s="43" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="43" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4">
+      <c r="B11" s="43" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="43" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" s="44" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B13" s="47" t="s">
+        <v>246</v>
+      </c>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="45"/>
+    </row>
+    <row r="15" spans="2:4">
+      <c r="B15" s="46"/>
+    </row>
+    <row r="17" spans="2:4">
+      <c r="B17" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B19:C19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V21"/>
+  <dimension ref="A1:V20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y10" sqref="Y10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="1" customWidth="1"/>
     <col min="2" max="16" width="7.7109375" style="1" customWidth="1"/>
     <col min="17" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="45"/>
-[...17 lines deleted...]
-      <c r="T1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="F2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="5"/>
       <c r="J2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="5"/>
       <c r="O2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="4"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="7"/>
-      <c r="B3" s="29">
+      <c r="B3" s="25">
         <v>2005</v>
       </c>
-      <c r="C3" s="29">
+      <c r="C3" s="25">
         <v>2006</v>
       </c>
-      <c r="D3" s="29">
+      <c r="D3" s="25">
         <v>2007</v>
       </c>
-      <c r="E3" s="30">
+      <c r="E3" s="26">
         <v>2008</v>
       </c>
-      <c r="F3" s="29">
+      <c r="F3" s="25">
         <v>2009</v>
       </c>
-      <c r="G3" s="30">
+      <c r="G3" s="26">
         <v>2010</v>
       </c>
-      <c r="H3" s="29">
+      <c r="H3" s="25">
         <v>2011</v>
       </c>
-      <c r="I3" s="29">
+      <c r="I3" s="25">
         <v>2012</v>
       </c>
-      <c r="J3" s="29">
+      <c r="J3" s="25">
         <v>2013</v>
       </c>
-      <c r="K3" s="29">
+      <c r="K3" s="25">
         <v>2014</v>
       </c>
-      <c r="L3" s="29">
+      <c r="L3" s="25">
         <v>2015</v>
       </c>
-      <c r="M3" s="29">
+      <c r="M3" s="25">
         <v>2016</v>
       </c>
-      <c r="N3" s="29">
+      <c r="N3" s="25">
         <v>2017</v>
       </c>
-      <c r="O3" s="29">
+      <c r="O3" s="25">
         <v>2018</v>
       </c>
-      <c r="P3" s="29">
+      <c r="P3" s="25">
         <v>2019</v>
       </c>
-      <c r="Q3" s="29">
+      <c r="Q3" s="25">
         <v>2020</v>
       </c>
-      <c r="R3" s="31">
+      <c r="R3" s="27">
         <v>2021</v>
       </c>
-      <c r="S3" s="31">
+      <c r="S3" s="27">
         <v>2022</v>
       </c>
-      <c r="T3" s="32">
+      <c r="T3" s="28">
         <v>2023</v>
       </c>
-      <c r="U3" s="32">
+      <c r="U3" s="28">
         <v>2024</v>
       </c>
-      <c r="V3" s="32">
+      <c r="V3" s="28">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="12" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="J4" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="L4" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="M4" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="N4" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="O4" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="P4" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q4" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="11" t="s">
-[...8 lines deleted...]
-      <c r="O4" s="9" t="s">
+      <c r="R4" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="P4" s="9" t="s">
-[...11 lines deleted...]
-      <c r="T4" s="37">
+      <c r="T4" s="33">
         <v>920.2</v>
       </c>
-      <c r="U4" s="40">
+      <c r="U4" s="36">
         <v>914.1</v>
       </c>
-      <c r="V4" s="43">
+      <c r="V4" s="39">
         <v>882.1</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D5" s="14" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E5" s="14" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F5" s="14" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G5" s="14" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H5" s="14" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I5" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="J5" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="K5" s="14" t="s">
+      <c r="L5" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="L5" s="16" t="s">
+      <c r="M5" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="M5" s="14" t="s">
+      <c r="N5" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="N5" s="14" t="s">
+      <c r="O5" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="O5" s="16" t="s">
+      <c r="P5" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="P5" s="16" t="s">
+      <c r="Q5" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="S5" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="Q5" s="16" t="s">
-[...8 lines deleted...]
-      <c r="T5" s="38">
+      <c r="T5" s="34">
         <v>485.4</v>
       </c>
-      <c r="U5" s="41">
+      <c r="U5" s="37">
         <v>478.4</v>
       </c>
-      <c r="V5" s="44">
+      <c r="V5" s="40">
         <v>466.3</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="13" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D6" s="14" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G6" s="14" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H6" s="14" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="I6" s="14" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J6" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="K6" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="L6" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="M6" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="N6" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="O6" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="O6" s="16" t="s">
+      <c r="P6" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="P6" s="16" t="s">
+      <c r="Q6" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="Q6" s="16" t="s">
+      <c r="R6" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="S6" s="16" t="s">
         <v>70</v>
       </c>
-      <c r="R6" s="16" t="s">
-[...5 lines deleted...]
-      <c r="T6" s="38">
+      <c r="T6" s="34">
         <v>2489.9</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="37">
         <v>2518.3000000000002</v>
       </c>
-      <c r="V6" s="44">
+      <c r="V6" s="40">
         <v>2293.1</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G7" s="14" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H7" s="14" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="I7" s="14" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="J7" s="15">
         <v>1719</v>
       </c>
       <c r="K7" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="L7" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="L7" s="16" t="s">
+      <c r="M7" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="M7" s="14" t="s">
+      <c r="N7" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="N7" s="14" t="s">
+      <c r="O7" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="P7" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="O7" s="16" t="s">
+      <c r="Q7" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="R7" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="P7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="Q7" s="16" t="s">
+      <c r="S7" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="R7" s="16" t="s">
+      <c r="T7" s="34">
+        <v>2201.6999999999998</v>
+      </c>
+      <c r="U7" s="37">
+        <v>2164.9</v>
+      </c>
+      <c r="V7" s="40">
+        <v>2127.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>215</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>217</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>218</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="H8" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="S7" s="16" t="s">
+      <c r="I8" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="T7" s="38">
-[...32 lines deleted...]
-      <c r="V8" s="44"/>
+      <c r="L8" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="O8" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="P8" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q8" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="R8" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="S8" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="T8" s="34">
+        <v>34</v>
+      </c>
+      <c r="U8" s="37">
+        <v>37.9</v>
+      </c>
+      <c r="V8" s="40">
+        <v>38.1</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="13" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>219</v>
+        <v>238</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>178</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>174</v>
+        <v>122</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="H9" s="14" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="I9" s="14" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>181</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>24</v>
       </c>
       <c r="K9" s="14" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>85</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>25</v>
       </c>
       <c r="M9" s="14" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="N9" s="14" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="O9" s="16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P9" s="16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Q9" s="16" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="R9" s="16" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="S9" s="16" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>38.1</v>
+        <v>88</v>
+      </c>
+      <c r="T9" s="34">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="U9" s="37">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="V9" s="40">
+        <v>163.1</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="13" t="s">
-        <v>239</v>
-[...11 lines deleted...]
-        <v>179</v>
+        <v>6</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>219</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>183</v>
       </c>
       <c r="F10" s="14" t="s">
-        <v>123</v>
+        <v>184</v>
       </c>
       <c r="G10" s="14" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="I10" s="14" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="J10" s="14" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="K10" s="14" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="L10" s="14" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="M10" s="14" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="N10" s="14" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="O10" s="16" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="P10" s="16" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="Q10" s="16" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="R10" s="16" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="S10" s="16" t="s">
-        <v>89</v>
-[...8 lines deleted...]
-        <v>163.1</v>
+        <v>92</v>
+      </c>
+      <c r="T10" s="34">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="U10" s="37">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="V10" s="40">
+        <v>75.3</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="21" t="s">
+      <c r="B11" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="D11" s="17" t="s">
         <v>221</v>
       </c>
-      <c r="E11" s="21" t="s">
-        <v>184</v>
+      <c r="E11" s="17" t="s">
+        <v>222</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="I11" s="14" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="J11" s="14" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="K11" s="14" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="L11" s="14" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M11" s="14" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="N11" s="14">
+        <v>113</v>
       </c>
       <c r="O11" s="16" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="P11" s="16" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="Q11" s="16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R11" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S11" s="16" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>75.3</v>
+        <v>99</v>
+      </c>
+      <c r="T11" s="34">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="U11" s="37">
+        <v>39.1</v>
+      </c>
+      <c r="V11" s="40">
+        <v>43.5</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="21" t="s">
+      <c r="B12" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C12" s="17" t="s">
         <v>223</v>
       </c>
+      <c r="D12" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>227</v>
+      </c>
       <c r="F12" s="14" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="I12" s="14" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J12" s="14" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K12" s="14" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="L12" s="14" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M12" s="14" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>102</v>
+      </c>
+      <c r="N12" s="14" t="s">
+        <v>103</v>
       </c>
       <c r="O12" s="16" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="P12" s="16" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="Q12" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R12" s="16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S12" s="16" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>43.5</v>
+        <v>106</v>
+      </c>
+      <c r="T12" s="34">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="U12" s="37">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="V12" s="40">
+        <v>32.6</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="21" t="s">
+      <c r="B13" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" s="17" t="s">
         <v>224</v>
       </c>
-      <c r="D13" s="21" t="s">
+      <c r="D13" s="17" t="s">
         <v>226</v>
       </c>
-      <c r="E13" s="21" t="s">
+      <c r="E13" s="17" t="s">
         <v>228</v>
       </c>
       <c r="F13" s="14" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I13" s="14" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J13" s="14" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="K13" s="14" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="L13" s="14" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="M13" s="14" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="N13" s="14" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O13" s="16" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="P13" s="16" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="R13" s="16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S13" s="16" t="s">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>32.6</v>
+        <v>113</v>
+      </c>
+      <c r="T13" s="34">
+        <v>103.4</v>
+      </c>
+      <c r="U13" s="37">
+        <v>104.6</v>
+      </c>
+      <c r="V13" s="40">
+        <v>107.6</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="13" t="s">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>229</v>
+        <v>239</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>0</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="I14" s="14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="J14" s="14" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="K14" s="14" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="L14" s="14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="M14" s="14" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="N14" s="14" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="O14" s="16" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="P14" s="16" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="Q14" s="16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R14" s="16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S14" s="16" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>107.6</v>
+        <v>92</v>
+      </c>
+      <c r="T14" s="34">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="U14" s="37">
+        <v>137.6</v>
+      </c>
+      <c r="V14" s="40">
+        <v>140.5</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="13" t="s">
-        <v>240</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>219</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>234</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="I15" s="14" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J15" s="14" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="K15" s="14" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="L15" s="14" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="M15" s="14" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="N15" s="14" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="O15" s="16" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="P15" s="16" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="Q15" s="16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R15" s="16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S15" s="16" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>140.5</v>
+        <v>127</v>
+      </c>
+      <c r="T15" s="34">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="U15" s="37">
+        <v>70.5</v>
+      </c>
+      <c r="V15" s="40">
+        <v>68.400000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="21" t="s">
+      <c r="B16" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="17" t="s">
         <v>230</v>
       </c>
-      <c r="D16" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="21" t="s">
+      <c r="D16" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="E16" s="17" t="s">
         <v>235</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I16" s="14" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="J16" s="14" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="K16" s="14" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="L16" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="M16" s="14" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="N16" s="14" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="O16" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="P16" s="16">
         <v>126</v>
       </c>
-      <c r="P16" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q16" s="16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R16" s="16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S16" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="T16" s="34">
+        <v>102.6</v>
+      </c>
+      <c r="U16" s="37">
+        <v>102.5</v>
+      </c>
+      <c r="V16" s="40">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="B17" s="20" t="s">
         <v>128</v>
       </c>
-      <c r="T16" s="38">
-[...10 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="C17" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="E17" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="I17" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="J17" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="L17" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="M17" s="21">
+        <v>132</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="O17" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="P17" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q17" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="R17" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="S17" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="T17" s="35">
+        <v>171.2</v>
+      </c>
+      <c r="U17" s="38">
+        <v>171.3</v>
+      </c>
+      <c r="V17" s="38">
+        <v>172.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="29"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="31"/>
+      <c r="N18" s="31"/>
+      <c r="O18" s="32"/>
+      <c r="P18" s="32"/>
+      <c r="Q18" s="32"/>
+      <c r="R18" s="32"/>
+      <c r="S18" s="32"/>
+      <c r="T18" s="2"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="21" t="s">
-[...159 lines deleted...]
-      <c r="A21" s="28"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>environment</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventional designations</vt:lpstr>
+      <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>