--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-135" yWindow="-165" windowWidth="19185" windowHeight="8910" activeTab="1"/>
+    <workbookView xWindow="-135" yWindow="-165" windowWidth="19185" windowHeight="8910"/>
   </bookViews>
   <sheets>
-    <sheet name="tons" sheetId="2" r:id="rId1"/>
-    <sheet name="thosand tons" sheetId="1" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventional designations" sheetId="3" r:id="rId2"/>
+    <sheet name="tons" sheetId="2" r:id="rId3"/>
+    <sheet name="thosand tons" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'thosand tons'!$E$10:$G$10</definedName>
-    <definedName name="OLE_LINK1" localSheetId="1">'thosand tons'!$P$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'thosand tons'!$E$9:$G$9</definedName>
+    <definedName name="OLE_LINK1" localSheetId="3">'thosand tons'!$P$4</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="394">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>109 582.558</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Ekibastuz c.a.</t>
   </si>
   <si>
-    <t>districts:</t>
-[...1 lines deleted...]
-  <si>
     <t>Aktogai</t>
   </si>
   <si>
     <t>Zhelezin</t>
   </si>
   <si>
     <t>Ertis</t>
   </si>
   <si>
     <t>Terenkоl</t>
   </si>
   <si>
     <t>Akkuly</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>Emissions of liquid and gaseous pollutants, thousand tons</t>
   </si>
   <si>
     <t>Emissions of liquid and gaseous pollutants,  tons</t>
@@ -1094,69 +1095,170 @@
     <t>1.6</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>2.1</t>
   </si>
   <si>
     <t>Aksu с.a.</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>May</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Emissions of liquid and gaseous pollutants</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
+</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical form of the national statistical observation “Report on the Protection of Atmospheric Air”, Form 2-TP (Air), annual.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Directory of specific pollutants, grouping of pollutants</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Division of industry and environment statistics</t>
+  </si>
+  <si>
+    <t>Gulnara Battalova</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>140002, Pavlodar, General Dyusenov street, 9</t>
+  </si>
+  <si>
+    <t>tons, thousand tons</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="197" formatCode="###\ ###\ ###\ ##0.000"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="10">
-[...4 lines deleted...]
-    </font>
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
@@ -1166,50 +1268,104 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1242,232 +1398,283 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
-    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1710,2456 +1917,2651 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.battalova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="76" customWidth="1"/>
+    <col min="2" max="2" width="74" style="76" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="66" t="s">
+        <v>365</v>
+      </c>
+      <c r="B2" s="67" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="66" t="s">
+        <v>367</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="66" t="s">
+        <v>369</v>
+      </c>
+      <c r="B4" s="68" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A5" s="66" t="s">
+        <v>370</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5">
+      <c r="A6" s="66" t="s">
+        <v>372</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="66" t="s">
+        <v>374</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="66" t="s">
+        <v>376</v>
+      </c>
+      <c r="B8" s="71" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="72" t="s">
+        <v>378</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="66" t="s">
+        <v>380</v>
+      </c>
+      <c r="B10" s="78" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="66" t="s">
+        <v>381</v>
+      </c>
+      <c r="B11" s="73" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="66" t="s">
+        <v>382</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="66" t="s">
+        <v>383</v>
+      </c>
+      <c r="B13" s="79" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="66" t="s">
+        <v>384</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="66" t="s">
+        <v>385</v>
+      </c>
+      <c r="B15" s="67">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="66" t="s">
+        <v>386</v>
+      </c>
+      <c r="B16" s="80" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="75"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="75"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="75"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="75"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="77"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B6" r:id="rId1"/>
+    <hyperlink ref="B8" r:id="rId2" display="Directory of Activities and Costs for Environmental Protection and Resource Management"/>
+    <hyperlink ref="B9" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" style="57" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" style="57" customWidth="1"/>
+    <col min="4" max="4" width="30.85546875" style="57" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:4" ht="15" customHeight="1">
+      <c r="B3" s="56"/>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="58" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4">
+      <c r="B9" s="58" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="58" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4">
+      <c r="B11" s="58" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="58" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="B13" s="62" t="s">
+        <v>363</v>
+      </c>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="60"/>
+    </row>
+    <row r="15" spans="2:4">
+      <c r="B15" s="61"/>
+    </row>
+    <row r="17" spans="2:4">
+      <c r="B17" s="63" t="s">
+        <v>364</v>
+      </c>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B19:C19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V23"/>
+  <dimension ref="A1:V22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D37" sqref="D37"/>
+      <selection activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="12.140625" style="39" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="39"/>
+    <col min="1" max="1" width="12.140625" style="35" customWidth="1"/>
+    <col min="2" max="5" width="10.7109375" style="35" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="37" customWidth="1"/>
+    <col min="8" max="12" width="10.7109375" style="35" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="35" customWidth="1"/>
+    <col min="14" max="15" width="10.7109375" style="35" customWidth="1"/>
+    <col min="16" max="17" width="10.85546875" style="35" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11" style="35" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.7109375" style="35" bestFit="1" customWidth="1"/>
+    <col min="20" max="22" width="10.42578125" style="35" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="63" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="64"/>
+      <c r="A1" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
-      <c r="B2" s="40"/>
-[...9 lines deleted...]
-      <c r="R2" s="18"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="I2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
-      <c r="A3" s="42"/>
-      <c r="B3" s="43">
+      <c r="A3" s="38"/>
+      <c r="B3" s="39">
         <v>2005</v>
       </c>
-      <c r="C3" s="43">
+      <c r="C3" s="39">
         <v>2006</v>
       </c>
-      <c r="D3" s="43">
+      <c r="D3" s="39">
         <v>2007</v>
       </c>
-      <c r="E3" s="43">
+      <c r="E3" s="39">
         <v>2008</v>
       </c>
-      <c r="F3" s="33">
+      <c r="F3" s="29">
         <v>2009</v>
       </c>
-      <c r="G3" s="43">
+      <c r="G3" s="39">
         <v>2010</v>
       </c>
-      <c r="H3" s="33">
+      <c r="H3" s="29">
         <v>2011</v>
       </c>
-      <c r="I3" s="34">
+      <c r="I3" s="30">
         <v>2012</v>
       </c>
-      <c r="J3" s="34">
+      <c r="J3" s="30">
         <v>2013</v>
       </c>
-      <c r="K3" s="43">
+      <c r="K3" s="39">
         <v>2014</v>
       </c>
-      <c r="L3" s="43">
+      <c r="L3" s="39">
         <v>2015</v>
       </c>
-      <c r="M3" s="43">
+      <c r="M3" s="39">
         <v>2016</v>
       </c>
-      <c r="N3" s="43">
+      <c r="N3" s="39">
         <v>2017</v>
       </c>
-      <c r="O3" s="43">
+      <c r="O3" s="39">
         <v>2018</v>
       </c>
-      <c r="P3" s="43">
+      <c r="P3" s="39">
         <v>2019</v>
       </c>
-      <c r="Q3" s="43">
+      <c r="Q3" s="39">
         <v>2020</v>
       </c>
-      <c r="R3" s="31">
+      <c r="R3" s="27">
         <v>2021</v>
       </c>
-      <c r="S3" s="31">
+      <c r="S3" s="27">
         <v>2022</v>
       </c>
-      <c r="T3" s="44">
+      <c r="T3" s="40">
         <v>2023</v>
       </c>
-      <c r="U3" s="31">
+      <c r="U3" s="27">
         <v>2024</v>
       </c>
-      <c r="V3" s="31">
+      <c r="V3" s="27">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:22" s="45" customFormat="1" ht="12.95" customHeight="1">
+    <row r="4" spans="1:22" s="41" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C4" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="E4" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="F4" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="G4" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="H4" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="H4" s="11" t="s">
+      <c r="I4" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="11" t="s">
+      <c r="J4" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="J4" s="11" t="s">
+      <c r="K4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="K4" s="11" t="s">
+      <c r="L4" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="L4" s="11" t="s">
+      <c r="M4" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="N4" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="O4" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="O4" s="11" t="s">
+      <c r="P4" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="P4" s="11" t="s">
+      <c r="Q4" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="11" t="s">
+      <c r="R4" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="S4" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="S4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T4" s="54">
+      <c r="T4" s="47">
         <v>547140.51500000001</v>
       </c>
-      <c r="U4" s="59">
+      <c r="U4" s="52">
         <v>535105.10499999998</v>
       </c>
-      <c r="V4" s="59">
+      <c r="V4" s="52">
         <v>510145.33100000001</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C5" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="E5" s="11" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="H5" s="11" t="s">
+      <c r="I5" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="I5" s="11" t="s">
+      <c r="J5" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J5" s="11" t="s">
+      <c r="K5" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="K5" s="11" t="s">
+      <c r="L5" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="M5" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="M5" s="11" t="s">
+      <c r="N5" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="N5" s="11" t="s">
+      <c r="O5" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="O5" s="11" t="s">
+      <c r="P5" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="P5" s="11" t="s">
+      <c r="Q5" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="Q5" s="11" t="s">
+      <c r="R5" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="R5" s="11" t="s">
+      <c r="S5" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="S5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="55">
+      <c r="T5" s="48">
         <v>135794.66</v>
       </c>
-      <c r="U5" s="60">
+      <c r="U5" s="53">
         <v>135205.845</v>
       </c>
-      <c r="V5" s="60">
+      <c r="V5" s="53">
         <v>133161.234</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="9" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C6" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="E6" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="F6" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="G6" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="H6" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="I6" s="11" t="s">
         <v>69</v>
       </c>
-      <c r="I6" s="11" t="s">
+      <c r="J6" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="J6" s="11" t="s">
+      <c r="K6" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="K6" s="11" t="s">
+      <c r="L6" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="L6" s="11" t="s">
+      <c r="M6" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="N6" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="O6" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="P6" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="Q6" s="11" t="s">
         <v>77</v>
       </c>
-      <c r="Q6" s="11" t="s">
+      <c r="R6" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="R6" s="11" t="s">
+      <c r="S6" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="S6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="55">
+      <c r="T6" s="48">
         <v>131243.533</v>
       </c>
-      <c r="U6" s="60">
+      <c r="U6" s="53">
         <v>129434.567</v>
       </c>
-      <c r="V6" s="60">
+      <c r="V6" s="53">
         <v>116891.012</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="I7" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="J7" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="K7" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="L7" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M7" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="O7" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="P7" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q7" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="R7" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="S7" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="T7" s="48">
+        <v>272475.86</v>
+      </c>
+      <c r="U7" s="53">
+        <v>262989.34100000001</v>
+      </c>
+      <c r="V7" s="53">
+        <v>252503.70499999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="11" t="s">
-[...47 lines deleted...]
-      <c r="S7" s="10" t="s">
+      <c r="C8" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="T7" s="55">
-[...33 lines deleted...]
-      <c r="V8" s="1"/>
+      <c r="D8" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="J8" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="K8" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="L8" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="M8" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="O8" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="P8" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="R8" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="S8" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="T8" s="48">
+        <v>227.63499999999999</v>
+      </c>
+      <c r="U8" s="53">
+        <v>241.672</v>
+      </c>
+      <c r="V8" s="53">
+        <v>242.285</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>6</v>
+        <v>355</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="11" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="D9" s="11" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="F9" s="11" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="H9" s="11" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="I9" s="11" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J9" s="11" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="K9" s="11" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="L9" s="11" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="M9" s="11" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>123</v>
+      </c>
+      <c r="N9" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="O9" s="13" t="s">
+        <v>125</v>
       </c>
       <c r="P9" s="11" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>126</v>
+      </c>
+      <c r="Q9" s="13" t="s">
+        <v>127</v>
       </c>
       <c r="R9" s="11" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="S9" s="10" t="s">
-        <v>113</v>
-[...8 lines deleted...]
-        <v>242.285</v>
+        <v>129</v>
+      </c>
+      <c r="T9" s="48">
+        <v>1660.2809999999999</v>
+      </c>
+      <c r="U9" s="53">
+        <v>1562.8889999999999</v>
+      </c>
+      <c r="V9" s="53">
+        <v>1778.6030000000001</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>356</v>
+        <v>6</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D10" s="11" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="F10" s="11" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="H10" s="11" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="J10" s="11" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="K10" s="11" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="L10" s="11" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="M10" s="11" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>139</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="O10" s="11" t="s">
+        <v>141</v>
       </c>
       <c r="P10" s="11" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>142</v>
+      </c>
+      <c r="Q10" s="13" t="s">
+        <v>143</v>
       </c>
       <c r="R10" s="11" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="S10" s="10" t="s">
-        <v>130</v>
-[...8 lines deleted...]
-        <v>1778.6030000000001</v>
+        <v>145</v>
+      </c>
+      <c r="T10" s="48">
+        <v>743.39800000000002</v>
+      </c>
+      <c r="U10" s="53">
+        <v>713.17</v>
+      </c>
+      <c r="V10" s="53">
+        <v>709.80100000000004</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="H11" s="11" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I11" s="11" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="J11" s="11" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="K11" s="11" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="L11" s="11" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="M11" s="11" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>156</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>158</v>
       </c>
       <c r="P11" s="11" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>159</v>
+      </c>
+      <c r="Q11" s="13" t="s">
+        <v>160</v>
       </c>
       <c r="R11" s="11" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="S11" s="10" t="s">
-        <v>146</v>
-[...8 lines deleted...]
-        <v>709.80100000000004</v>
+        <v>162</v>
+      </c>
+      <c r="T11" s="48">
+        <v>399.17099999999999</v>
+      </c>
+      <c r="U11" s="53">
+        <v>368.29599999999999</v>
+      </c>
+      <c r="V11" s="53">
+        <v>391.54</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="F12" s="11" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="H12" s="11" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="I12" s="11" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="J12" s="11" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="K12" s="11" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="L12" s="11" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="M12" s="11" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>173</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="O12" s="11" t="s">
+        <v>175</v>
       </c>
       <c r="P12" s="11" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>176</v>
+      </c>
+      <c r="Q12" s="13" t="s">
+        <v>177</v>
       </c>
       <c r="R12" s="11" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="S12" s="10" t="s">
-        <v>163</v>
-[...8 lines deleted...]
-        <v>391.54</v>
+        <v>179</v>
+      </c>
+      <c r="T12" s="48">
+        <v>335.22699999999998</v>
+      </c>
+      <c r="U12" s="53">
+        <v>343.14</v>
+      </c>
+      <c r="V12" s="53">
+        <v>332.98399999999998</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="J13" s="11" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="K13" s="11" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="L13" s="11" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="M13" s="11" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>190</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>191</v>
       </c>
       <c r="O13" s="11" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="P13" s="11" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>193</v>
+      </c>
+      <c r="Q13" s="13" t="s">
+        <v>194</v>
       </c>
       <c r="R13" s="11" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="S13" s="10" t="s">
-        <v>180</v>
-[...8 lines deleted...]
-        <v>332.98399999999998</v>
+        <v>196</v>
+      </c>
+      <c r="T13" s="48">
+        <v>581.31600000000003</v>
+      </c>
+      <c r="U13" s="53">
+        <v>586.35799999999995</v>
+      </c>
+      <c r="V13" s="53">
+        <v>578.57899999999995</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>10</v>
+        <v>357</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="C14" s="11" t="s">
-        <v>181</v>
+        <v>0</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>183</v>
+        <v>0</v>
       </c>
       <c r="F14" s="11" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="G14" s="11" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="H14" s="11" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="I14" s="11" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="J14" s="11" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="K14" s="11" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="L14" s="11" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="M14" s="11" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>204</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>205</v>
       </c>
       <c r="O14" s="11" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="P14" s="11" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>207</v>
+      </c>
+      <c r="Q14" s="11" t="s">
+        <v>208</v>
       </c>
       <c r="R14" s="11" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="S14" s="10" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>578.57899999999995</v>
+        <v>210</v>
+      </c>
+      <c r="T14" s="48">
+        <v>722.14300000000003</v>
+      </c>
+      <c r="U14" s="53">
+        <v>695.14099999999996</v>
+      </c>
+      <c r="V14" s="53">
+        <v>680.80899999999997</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>358</v>
+        <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>0</v>
+        <v>211</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>0</v>
+        <v>212</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="H15" s="11" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="I15" s="11" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="J15" s="11" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="K15" s="11" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="L15" s="11" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="M15" s="11" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>221</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="O15" s="13" t="s">
+        <v>223</v>
       </c>
       <c r="P15" s="11" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="Q15" s="11" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="R15" s="11" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="S15" s="10" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>680.80899999999997</v>
+        <v>227</v>
+      </c>
+      <c r="T15" s="48">
+        <v>962.78899999999999</v>
+      </c>
+      <c r="U15" s="53">
+        <v>990.04899999999998</v>
+      </c>
+      <c r="V15" s="53">
+        <v>920.22900000000004</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="G16" s="11" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="H16" s="11" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="J16" s="11" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="K16" s="11" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="L16" s="11" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="M16" s="11" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>238</v>
+      </c>
+      <c r="N16" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="O16" s="13" t="s">
+        <v>240</v>
       </c>
       <c r="P16" s="11" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>241</v>
+      </c>
+      <c r="Q16" s="13" t="s">
+        <v>242</v>
       </c>
       <c r="R16" s="11" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="S16" s="10" t="s">
-        <v>228</v>
-[...8 lines deleted...]
-        <v>920.22900000000004</v>
+        <v>244</v>
+      </c>
+      <c r="T16" s="48">
+        <v>599.19500000000005</v>
+      </c>
+      <c r="U16" s="53">
+        <v>596.88099999999997</v>
+      </c>
+      <c r="V16" s="53">
+        <v>591.25800000000004</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="A17" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="B17" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="11" t="s">
-[...47 lines deleted...]
-      <c r="S17" s="10" t="s">
+      <c r="C17" s="42" t="s">
         <v>245</v>
       </c>
-      <c r="T17" s="55">
-[...16 lines deleted...]
-      <c r="C18" s="49" t="s">
+      <c r="D17" s="42" t="s">
         <v>246</v>
       </c>
-      <c r="D18" s="49" t="s">
+      <c r="E17" s="42" t="s">
         <v>247</v>
       </c>
-      <c r="E18" s="49" t="s">
+      <c r="F17" s="42" t="s">
         <v>248</v>
       </c>
-      <c r="F18" s="49" t="s">
+      <c r="G17" s="42" t="s">
         <v>249</v>
       </c>
-      <c r="G18" s="49" t="s">
+      <c r="H17" s="42" t="s">
         <v>250</v>
       </c>
-      <c r="H18" s="49" t="s">
+      <c r="I17" s="42" t="s">
         <v>251</v>
       </c>
-      <c r="I18" s="49" t="s">
+      <c r="J17" s="42" t="s">
         <v>252</v>
       </c>
-      <c r="J18" s="49" t="s">
+      <c r="K17" s="42" t="s">
         <v>253</v>
       </c>
-      <c r="K18" s="49" t="s">
+      <c r="L17" s="42" t="s">
         <v>254</v>
       </c>
-      <c r="L18" s="49" t="s">
+      <c r="M17" s="42" t="s">
         <v>255</v>
       </c>
-      <c r="M18" s="49" t="s">
+      <c r="N17" s="43" t="s">
         <v>256</v>
       </c>
-      <c r="N18" s="50" t="s">
+      <c r="O17" s="43" t="s">
         <v>257</v>
       </c>
-      <c r="O18" s="50" t="s">
+      <c r="P17" s="42" t="s">
         <v>258</v>
       </c>
-      <c r="P18" s="49" t="s">
+      <c r="Q17" s="43" t="s">
         <v>259</v>
       </c>
-      <c r="Q18" s="50" t="s">
+      <c r="R17" s="42" t="s">
         <v>260</v>
       </c>
-      <c r="R18" s="49" t="s">
+      <c r="S17" s="19" t="s">
         <v>261</v>
       </c>
-      <c r="S18" s="23" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="56">
+      <c r="T17" s="49">
         <v>1395.3050000000001</v>
       </c>
-      <c r="U18" s="61">
+      <c r="U17" s="54">
         <v>1377.7539999999999</v>
       </c>
-      <c r="V18" s="61">
+      <c r="V17" s="54">
         <v>1363.2919999999999</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="33"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="44"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="34"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="37"/>
-[...22 lines deleted...]
-      </c>
+      <c r="A19" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1"/>
+      <c r="P19" s="1"/>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="46"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:22">
-      <c r="A21" s="53"/>
-[...7 lines deleted...]
-      <c r="I21" s="1"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="24"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
     </row>
     <row r="22" spans="1:22">
-      <c r="B22" s="28"/>
-[...6 lines deleted...]
-      <c r="I22" s="28"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
-    </row>
-[...17 lines deleted...]
-      <c r="R23" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:R1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V23"/>
+  <dimension ref="A1:V22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X7" sqref="X7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="7.7109375" style="3" customWidth="1"/>
     <col min="8" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="63" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="63"/>
+      <c r="A1" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="4"/>
       <c r="K2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="R2" s="4"/>
     </row>
-    <row r="3" spans="1:22" s="36" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="32">
+    <row r="3" spans="1:22" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="31"/>
+      <c r="B3" s="28">
         <v>2005</v>
       </c>
-      <c r="C3" s="32">
+      <c r="C3" s="28">
         <v>2006</v>
       </c>
-      <c r="D3" s="32">
+      <c r="D3" s="28">
         <v>2007</v>
       </c>
-      <c r="E3" s="32">
+      <c r="E3" s="28">
         <v>2008</v>
       </c>
-      <c r="F3" s="33">
+      <c r="F3" s="29">
         <v>2009</v>
       </c>
-      <c r="G3" s="32">
+      <c r="G3" s="28">
         <v>2010</v>
       </c>
-      <c r="H3" s="33">
+      <c r="H3" s="29">
         <v>2011</v>
       </c>
-      <c r="I3" s="34">
+      <c r="I3" s="30">
         <v>2012</v>
       </c>
-      <c r="J3" s="34">
+      <c r="J3" s="30">
         <v>2013</v>
       </c>
-      <c r="K3" s="32">
+      <c r="K3" s="28">
         <v>2014</v>
       </c>
-      <c r="L3" s="32">
+      <c r="L3" s="28">
         <v>2015</v>
       </c>
-      <c r="M3" s="32">
+      <c r="M3" s="28">
         <v>2016</v>
       </c>
-      <c r="N3" s="32">
+      <c r="N3" s="28">
         <v>2017</v>
       </c>
-      <c r="O3" s="32">
+      <c r="O3" s="28">
         <v>2018</v>
       </c>
-      <c r="P3" s="32">
+      <c r="P3" s="28">
         <v>2019</v>
       </c>
-      <c r="Q3" s="32">
+      <c r="Q3" s="28">
         <v>2020</v>
       </c>
-      <c r="R3" s="32">
+      <c r="R3" s="28">
         <v>2021</v>
       </c>
-      <c r="S3" s="31">
+      <c r="S3" s="27">
         <v>2022</v>
       </c>
-      <c r="T3" s="31">
+      <c r="T3" s="27">
         <v>2023</v>
       </c>
-      <c r="U3" s="31">
+      <c r="U3" s="27">
         <v>2024</v>
       </c>
-      <c r="V3" s="31">
+      <c r="V3" s="27">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C4" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="E4" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="F4" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="G4" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="H4" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="I4" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="J4" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="K4" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="K4" s="6" t="s">
+      <c r="L4" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="M4" s="6" t="s">
+      <c r="N4" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="N4" s="6" t="s">
+      <c r="O4" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="O4" s="6" t="s">
+      <c r="P4" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="P4" s="6" t="s">
+      <c r="Q4" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="Q4" s="7" t="s">
+      <c r="R4" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="S4" s="6" t="s">
         <v>284</v>
       </c>
-      <c r="S4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T4" s="57">
+      <c r="T4" s="50">
         <v>547.1</v>
       </c>
-      <c r="U4" s="57">
+      <c r="U4" s="50">
         <v>535.1</v>
       </c>
       <c r="V4" s="8">
         <v>510.2</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C5" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="D5" s="10" t="s">
         <v>286</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="E5" s="10" t="s">
         <v>287</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="F5" s="10" t="s">
         <v>288</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="G5" s="10" t="s">
         <v>289</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="H5" s="10" t="s">
         <v>290</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="I5" s="10" t="s">
         <v>291</v>
       </c>
-      <c r="I5" s="10" t="s">
+      <c r="J5" s="10" t="s">
         <v>292</v>
       </c>
-      <c r="J5" s="10" t="s">
+      <c r="K5" s="10" t="s">
         <v>293</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="L5" s="10" t="s">
         <v>294</v>
       </c>
-      <c r="L5" s="10" t="s">
+      <c r="M5" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="M5" s="10" t="s">
+      <c r="N5" s="10" t="s">
         <v>296</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="O5" s="10" t="s">
         <v>297</v>
       </c>
-      <c r="O5" s="10" t="s">
+      <c r="P5" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="P5" s="10" t="s">
+      <c r="Q5" s="11" t="s">
         <v>299</v>
       </c>
-      <c r="Q5" s="11" t="s">
+      <c r="R5" s="11" t="s">
         <v>300</v>
       </c>
-      <c r="R5" s="11" t="s">
+      <c r="S5" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="S5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="15">
+      <c r="T5" s="12">
         <v>135.80000000000001</v>
       </c>
-      <c r="U5" s="15">
+      <c r="U5" s="12">
         <v>135.19999999999999</v>
       </c>
       <c r="V5" s="1">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="9" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C6" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="D6" s="10" t="s">
         <v>303</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="E6" s="10" t="s">
         <v>304</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="F6" s="10" t="s">
         <v>305</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="G6" s="10" t="s">
         <v>306</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="H6" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="I6" s="10" t="s">
         <v>308</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="J6" s="10" t="s">
         <v>309</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="K6" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="L6" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="K6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="M6" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="M6" s="10" t="s">
+      <c r="N6" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="N6" s="10" t="s">
+      <c r="O6" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="P6" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="P6" s="10" t="s">
+      <c r="Q6" s="11" t="s">
         <v>315</v>
       </c>
-      <c r="Q6" s="11" t="s">
+      <c r="R6" s="11" t="s">
         <v>316</v>
       </c>
-      <c r="R6" s="11" t="s">
+      <c r="S6" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="S6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="15">
+      <c r="T6" s="12">
         <v>131.19999999999999</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U6" s="12">
         <v>129.4</v>
       </c>
       <c r="V6" s="1">
         <v>116.9</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C7" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="D7" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="E7" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="F7" s="10" t="s">
         <v>321</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="G7" s="10" t="s">
         <v>322</v>
       </c>
-      <c r="G7" s="10" t="s">
+      <c r="H7" s="10" t="s">
         <v>323</v>
       </c>
-      <c r="H7" s="10" t="s">
+      <c r="I7" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="J7" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="K7" s="10" t="s">
         <v>326</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="L7" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="M7" s="10" t="s">
         <v>328</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="N7" s="10" t="s">
         <v>329</v>
       </c>
-      <c r="N7" s="10" t="s">
+      <c r="O7" s="10" t="s">
         <v>330</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="P7" s="10" t="s">
         <v>331</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="Q7" s="11" t="s">
         <v>332</v>
       </c>
-      <c r="Q7" s="11" t="s">
+      <c r="R7" s="11" t="s">
         <v>333</v>
       </c>
-      <c r="R7" s="11" t="s">
+      <c r="S7" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="S7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="15">
+      <c r="T7" s="12">
         <v>272.5</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U7" s="12">
         <v>263</v>
       </c>
       <c r="V7" s="1">
         <v>252.5</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="13"/>
-[...18 lines deleted...]
-      <c r="U8" s="15"/>
+      <c r="B8" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="H8" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="J8" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="K8" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="L8" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="M8" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="O8" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="P8" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="R8" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="S8" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="T8" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="U8" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="V8" s="1">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>6</v>
+        <v>355</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>267</v>
+        <v>339</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>267</v>
+        <v>338</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>267</v>
+        <v>337</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>267</v>
+        <v>339</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="G9" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="H9" s="10" t="s">
-[...39 lines deleted...]
-        <v>0.2</v>
+      <c r="G9" s="14" t="s">
+        <v>344</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="P9" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q9" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>352</v>
+      </c>
+      <c r="S9" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="T9" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="U9" s="12">
+        <v>1.6</v>
       </c>
       <c r="V9" s="1">
-        <v>0.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>356</v>
+        <v>6</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C10" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="J10" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="K10" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="L10" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="M10" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="N10" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="O10" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="P10" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q10" s="13" t="s">
         <v>339</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="R10" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="S10" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...48 lines deleted...]
-        <v>1.6</v>
+      <c r="T10" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="U10" s="12">
+        <v>0.7</v>
       </c>
       <c r="V10" s="1">
-        <v>1.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>341</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>341</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>268</v>
+        <v>341</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>338</v>
       </c>
       <c r="G11" s="10" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>339</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>339</v>
       </c>
       <c r="J11" s="10" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="K11" s="10" t="s">
         <v>338</v>
       </c>
       <c r="L11" s="10" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M11" s="10" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="N11" s="10" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="O11" s="10" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="P11" s="10" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>343</v>
+      </c>
+      <c r="Q11" s="13" t="s">
+        <v>343</v>
       </c>
       <c r="R11" s="11" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="S11" s="10" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>0.7</v>
+        <v>267</v>
+      </c>
+      <c r="T11" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="U11" s="12">
+        <v>0.4</v>
       </c>
       <c r="V11" s="1">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E12" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F12" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="J12" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="K12" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="L12" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="M12" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...11 lines deleted...]
-      <c r="K12" s="10" t="s">
+      <c r="N12" s="10" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>343</v>
       </c>
       <c r="P12" s="10" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>342</v>
+      </c>
+      <c r="Q12" s="13" t="s">
+        <v>342</v>
       </c>
       <c r="R12" s="11" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="S12" s="10" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>336</v>
+      </c>
+      <c r="T12" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="U12" s="12">
+        <v>0.3</v>
       </c>
       <c r="V12" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E13" s="10" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>338</v>
+        <v>267</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="H13" s="10" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="I13" s="10" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>337</v>
       </c>
       <c r="K13" s="10" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="L13" s="10" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M13" s="10" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="N13" s="10" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="O13" s="10" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="P13" s="10" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>337</v>
+      </c>
+      <c r="Q13" s="13" t="s">
+        <v>338</v>
       </c>
       <c r="R13" s="11" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="S13" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="T13" s="15">
-[...3 lines deleted...]
-        <v>0.3</v>
+      <c r="T13" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="U13" s="12">
+        <v>0.6</v>
       </c>
       <c r="V13" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>10</v>
+        <v>357</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>342</v>
+        <v>0</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>342</v>
+        <v>0</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>342</v>
+        <v>0</v>
       </c>
       <c r="E14" s="10" t="s">
-        <v>342</v>
+        <v>0</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="G14" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="I14" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="J14" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="K14" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="L14" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="H14" s="10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M14" s="10" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="N14" s="10" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="O14" s="10" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="P14" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="Q14" s="17" t="s">
-        <v>339</v>
+      <c r="Q14" s="11" t="s">
+        <v>338</v>
       </c>
       <c r="R14" s="11" t="s">
         <v>339</v>
       </c>
       <c r="S14" s="10" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>0.6</v>
+        <v>336</v>
+      </c>
+      <c r="T14" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="U14" s="12">
+        <v>0.7</v>
       </c>
       <c r="V14" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>358</v>
+        <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="E15" s="10" t="s">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>268</v>
+        <v>337</v>
       </c>
       <c r="G15" s="10" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="H15" s="10" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="I15" s="10" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="J15" s="10" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="K15" s="10" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M15" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="N15" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="N15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="10" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>339</v>
       </c>
       <c r="Q15" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="R15" s="11" t="s">
         <v>339</v>
       </c>
-      <c r="R15" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="10" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>0.7</v>
+        <v>342</v>
+      </c>
+      <c r="T15" s="12">
+        <v>1</v>
+      </c>
+      <c r="U15" s="12">
+        <v>1</v>
       </c>
       <c r="V15" s="1">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E16" s="10" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>339</v>
       </c>
       <c r="H16" s="10" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>339</v>
       </c>
       <c r="J16" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="K16" s="10" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>339</v>
       </c>
       <c r="M16" s="10" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N16" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="O16" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="O16" s="10" t="s">
+      <c r="P16" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q16" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="R16" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="S16" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="T16" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="U16" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="V16" s="1">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>341</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>341</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="F17" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="G17" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="I17" s="19" t="s">
         <v>343</v>
       </c>
-      <c r="P16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="Q16" s="11" t="s">
+      <c r="J17" s="19" t="s">
         <v>343</v>
       </c>
-      <c r="R16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="S16" s="10" t="s">
+      <c r="K17" s="19" t="s">
         <v>343</v>
       </c>
-      <c r="T16" s="15">
-[...102 lines deleted...]
-      <c r="I18" s="23" t="s">
+      <c r="L17" s="20" t="s">
         <v>344</v>
       </c>
-      <c r="J18" s="23" t="s">
-[...5 lines deleted...]
-      <c r="L18" s="24" t="s">
+      <c r="M17" s="20" t="s">
         <v>345</v>
       </c>
-      <c r="M18" s="24" t="s">
+      <c r="N17" s="20" t="s">
+        <v>345</v>
+      </c>
+      <c r="O17" s="20" t="s">
+        <v>345</v>
+      </c>
+      <c r="P17" s="20" t="s">
         <v>346</v>
       </c>
-      <c r="N18" s="24" t="s">
-[...5 lines deleted...]
-      <c r="P18" s="24" t="s">
+      <c r="Q17" s="21" t="s">
         <v>347</v>
       </c>
-      <c r="Q18" s="25" t="s">
+      <c r="R17" s="22" t="s">
         <v>348</v>
       </c>
-      <c r="R18" s="26" t="s">
-[...5 lines deleted...]
-      <c r="T18" s="58">
+      <c r="S17" s="20" t="s">
+        <v>347</v>
+      </c>
+      <c r="T17" s="51">
         <v>1.4</v>
       </c>
-      <c r="U18" s="58">
+      <c r="U17" s="51">
         <v>1.4</v>
       </c>
-      <c r="V18" s="62">
+      <c r="V17" s="55">
         <v>1.4</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="16"/>
+      <c r="S18" s="14"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="37"/>
-[...17 lines deleted...]
-      <c r="S19" s="18"/>
+      <c r="A19" s="23" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="21" spans="1:22">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="24"/>
     </row>
     <row r="22" spans="1:22">
-      <c r="B22" s="28"/>
-[...16 lines deleted...]
-      <c r="I23" s="15"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventional designations</vt:lpstr>
       <vt:lpstr>tons</vt:lpstr>
       <vt:lpstr>thosand tons</vt:lpstr>
       <vt:lpstr>'thosand tons'!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>