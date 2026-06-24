--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1815" yWindow="5370" windowWidth="16320" windowHeight="6030" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="natural_period" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">natural_period!$A$4:$M$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">natural_period!$A$1:$M$63</definedName>
   </definedNames>
-  <calcPr calcId="125725" refMode="R1C1"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="34">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Aksu с.a.</t>
   </si>
   <si>
     <t>Ekibastuz c.a.</t>
   </si>
   <si>
     <t>districts:</t>
   </si>
   <si>
@@ -291,51 +291,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -431,64 +431,52 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -522,67 +510,73 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 5" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
     <cellStyle name="Финансовый 2 2" xfId="5"/>
     <cellStyle name="Финансовый 3" xfId="4"/>
     <cellStyle name="Финансовый 3 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -851,2055 +845,2141 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ82"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P15" sqref="P15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="55" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="30" customWidth="1"/>
-    <col min="3" max="3" width="12.5703125" style="97" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="93" customWidth="1"/>
     <col min="4" max="4" width="11" style="57" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="57" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="57" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="57" customWidth="1"/>
     <col min="8" max="8" width="12" style="57" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="59" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="60" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="30" customWidth="1"/>
     <col min="12" max="13" width="11.85546875" style="57" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="61" customWidth="1"/>
     <col min="15" max="15" width="15.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="6"/>
     <col min="20" max="20" width="14.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="24" width="9.140625" style="6"/>
     <col min="25" max="25" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="23.25" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="102"/>
-[...11 lines deleted...]
-      <c r="N1" s="74"/>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
+      <c r="N1" s="70"/>
     </row>
     <row r="2" spans="1:36" ht="27.75" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H2" s="25" t="s">
         <v>24</v>
       </c>
       <c r="I2" s="25" t="s">
         <v>25</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>26</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>27</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>28</v>
       </c>
       <c r="M2" s="26" t="s">
         <v>29</v>
       </c>
       <c r="N2" s="27"/>
       <c r="O2" s="20"/>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:36" ht="21.75" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="33"/>
-      <c r="C3" s="98"/>
+      <c r="C3" s="94"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="35"/>
       <c r="I3" s="34"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="36"/>
       <c r="O3" s="20"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1">
       <c r="A4" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="72">
+      <c r="B4" s="68">
         <v>9168.1</v>
       </c>
-      <c r="C4" s="72">
+      <c r="C4" s="68">
         <v>17740.3</v>
       </c>
-      <c r="D4" s="72">
+      <c r="D4" s="68">
         <v>26751.3</v>
       </c>
-      <c r="E4" s="106">
+      <c r="E4" s="101">
         <v>35982.800000000003</v>
       </c>
-      <c r="F4" s="67"/>
-[...6 lines deleted...]
-      <c r="M4" s="72"/>
+      <c r="F4" s="105">
+        <v>45413.599999999999</v>
+      </c>
+      <c r="G4" s="75"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
       <c r="N4" s="37"/>
       <c r="O4" s="21"/>
       <c r="P4" s="23"/>
       <c r="T4" s="11"/>
       <c r="V4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AE4" s="11"/>
       <c r="AH4" s="13"/>
       <c r="AJ4" s="13"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="72">
+      <c r="B5" s="68">
         <v>6455.3</v>
       </c>
-      <c r="C5" s="72">
+      <c r="C5" s="68">
         <v>12196.5</v>
       </c>
-      <c r="D5" s="72">
+      <c r="D5" s="68">
         <v>18004.400000000001</v>
       </c>
-      <c r="E5" s="106">
+      <c r="E5" s="101">
         <v>24090.1</v>
       </c>
-      <c r="F5" s="67"/>
-[...6 lines deleted...]
-      <c r="M5" s="72"/>
+      <c r="F5" s="105">
+        <v>30102.7</v>
+      </c>
+      <c r="G5" s="75"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
       <c r="N5" s="36"/>
       <c r="O5" s="22"/>
       <c r="P5" s="19"/>
       <c r="T5" s="11"/>
       <c r="U5" s="7"/>
       <c r="V5" s="11"/>
       <c r="W5" s="7"/>
       <c r="Z5" s="12"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="11"/>
       <c r="AH5" s="13"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="13"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="72">
+      <c r="B6" s="68">
         <v>1034.3</v>
       </c>
-      <c r="C6" s="72">
+      <c r="C6" s="68">
         <v>2040.5</v>
       </c>
-      <c r="D6" s="72">
+      <c r="D6" s="68">
         <v>3582.9</v>
       </c>
-      <c r="E6" s="106">
+      <c r="E6" s="101">
         <v>4825.5</v>
       </c>
-      <c r="F6" s="67"/>
-[...6 lines deleted...]
-      <c r="M6" s="72"/>
+      <c r="F6" s="105">
+        <v>6072.4</v>
+      </c>
+      <c r="G6" s="75"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
       <c r="N6" s="36"/>
       <c r="O6" s="22"/>
       <c r="P6" s="19"/>
       <c r="T6" s="10"/>
       <c r="V6" s="10"/>
       <c r="Y6" s="14"/>
       <c r="AC6" s="10"/>
       <c r="AE6" s="10"/>
       <c r="AH6" s="8"/>
       <c r="AJ6" s="8"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="72">
+      <c r="B7" s="68">
         <v>1087</v>
       </c>
-      <c r="C7" s="72">
+      <c r="C7" s="68">
         <v>2298.9</v>
       </c>
-      <c r="D7" s="72">
+      <c r="D7" s="68">
         <v>3349.6</v>
       </c>
-      <c r="E7" s="106">
+      <c r="E7" s="101">
         <v>4635.3</v>
       </c>
-      <c r="F7" s="67"/>
-[...6 lines deleted...]
-      <c r="M7" s="72"/>
+      <c r="F7" s="105">
+        <v>6154.7</v>
+      </c>
+      <c r="G7" s="75"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
       <c r="N7" s="36"/>
       <c r="O7" s="22"/>
       <c r="P7" s="19"/>
       <c r="T7" s="10"/>
       <c r="V7" s="10"/>
       <c r="Y7" s="15"/>
       <c r="AC7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AH7" s="8"/>
       <c r="AJ7" s="8"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="101"/>
-      <c r="E8" s="104"/>
+      <c r="D8" s="97"/>
+      <c r="E8" s="99"/>
       <c r="F8" s="30"/>
-      <c r="G8" s="76"/>
-[...5 lines deleted...]
-      <c r="M8" s="92"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="88"/>
       <c r="N8" s="36"/>
       <c r="O8" s="22"/>
       <c r="P8" s="19"/>
       <c r="T8" s="10"/>
       <c r="V8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AH8" s="8"/>
       <c r="AJ8" s="8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="72">
+      <c r="B9" s="68">
         <v>30.5</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C9" s="68">
         <v>62</v>
       </c>
-      <c r="D9" s="72">
+      <c r="D9" s="68">
         <v>91.9</v>
       </c>
-      <c r="E9" s="106">
+      <c r="E9" s="101">
         <v>121.8</v>
       </c>
-      <c r="F9" s="67"/>
-[...6 lines deleted...]
-      <c r="M9" s="72"/>
+      <c r="F9" s="105">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="G9" s="75"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="68"/>
+      <c r="M9" s="68"/>
       <c r="N9" s="36"/>
       <c r="O9" s="22"/>
       <c r="P9" s="19"/>
       <c r="T9" s="10"/>
       <c r="V9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AH9" s="8"/>
       <c r="AJ9" s="8"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="72">
+      <c r="B10" s="68">
         <v>24.6</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C10" s="68">
         <v>50.1</v>
       </c>
-      <c r="D10" s="72">
+      <c r="D10" s="68">
         <v>75.5</v>
       </c>
-      <c r="E10" s="106">
+      <c r="E10" s="101">
         <v>101</v>
       </c>
-      <c r="F10" s="67"/>
-[...6 lines deleted...]
-      <c r="M10" s="72"/>
+      <c r="F10" s="105">
+        <v>124.3</v>
+      </c>
+      <c r="G10" s="75"/>
+      <c r="H10" s="68"/>
+      <c r="I10" s="75"/>
+      <c r="J10" s="68"/>
+      <c r="K10" s="68"/>
+      <c r="L10" s="68"/>
+      <c r="M10" s="68"/>
       <c r="N10" s="36"/>
       <c r="O10" s="22"/>
       <c r="P10" s="19"/>
       <c r="T10" s="10"/>
       <c r="V10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AH10" s="8"/>
       <c r="AJ10" s="8"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="72">
+      <c r="B11" s="68">
         <v>46.7</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C11" s="68">
         <v>97.5</v>
       </c>
-      <c r="D11" s="72">
+      <c r="D11" s="68">
         <v>148.4</v>
       </c>
-      <c r="E11" s="106">
+      <c r="E11" s="101">
         <v>199.2</v>
       </c>
-      <c r="F11" s="67"/>
-[...6 lines deleted...]
-      <c r="M11" s="72"/>
+      <c r="F11" s="105">
+        <v>247.7</v>
+      </c>
+      <c r="G11" s="75"/>
+      <c r="H11" s="68"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="68"/>
+      <c r="K11" s="68"/>
+      <c r="L11" s="68"/>
+      <c r="M11" s="68"/>
       <c r="N11" s="36"/>
       <c r="O11" s="22"/>
       <c r="P11" s="19"/>
       <c r="T11" s="10"/>
       <c r="V11" s="10"/>
       <c r="Y11" s="9"/>
       <c r="AC11" s="10"/>
       <c r="AE11" s="10"/>
       <c r="AH11" s="8"/>
       <c r="AJ11" s="8"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B12" s="68">
         <v>88.9</v>
       </c>
-      <c r="C12" s="72">
+      <c r="C12" s="68">
         <v>177.9</v>
       </c>
-      <c r="D12" s="72">
+      <c r="D12" s="68">
         <v>266.89999999999998</v>
       </c>
-      <c r="E12" s="106">
+      <c r="E12" s="101">
         <v>356</v>
       </c>
-      <c r="F12" s="67"/>
-[...6 lines deleted...]
-      <c r="M12" s="72"/>
+      <c r="F12" s="105">
+        <v>447</v>
+      </c>
+      <c r="G12" s="75"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="75"/>
+      <c r="J12" s="68"/>
+      <c r="K12" s="68"/>
+      <c r="L12" s="68"/>
+      <c r="M12" s="68"/>
       <c r="N12" s="36"/>
       <c r="O12" s="22"/>
       <c r="P12" s="19"/>
       <c r="T12" s="10"/>
       <c r="V12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AE12" s="10"/>
       <c r="AH12" s="8"/>
       <c r="AJ12" s="8"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="68">
         <v>26.2</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="68">
         <v>52.5</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D13" s="68">
         <v>78.8</v>
       </c>
-      <c r="E13" s="106">
+      <c r="E13" s="101">
         <v>105.1</v>
       </c>
-      <c r="F13" s="67"/>
-[...6 lines deleted...]
-      <c r="M13" s="72"/>
+      <c r="F13" s="105">
+        <v>131.6</v>
+      </c>
+      <c r="G13" s="75"/>
+      <c r="H13" s="68"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68"/>
+      <c r="M13" s="68"/>
       <c r="N13" s="36"/>
       <c r="O13" s="22"/>
       <c r="P13" s="19"/>
       <c r="T13" s="10"/>
       <c r="V13" s="10"/>
       <c r="Y13" s="9"/>
       <c r="AC13" s="10"/>
       <c r="AE13" s="10"/>
       <c r="AH13" s="8"/>
       <c r="AJ13" s="8"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B14" s="68">
         <v>62.5</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="68">
         <v>166.6</v>
       </c>
-      <c r="D14" s="72">
+      <c r="D14" s="68">
         <v>270.7</v>
       </c>
-      <c r="E14" s="106">
+      <c r="E14" s="101">
         <v>374.8</v>
       </c>
-      <c r="F14" s="67"/>
-[...6 lines deleted...]
-      <c r="M14" s="72"/>
+      <c r="F14" s="105">
+        <v>476.2</v>
+      </c>
+      <c r="G14" s="75"/>
+      <c r="H14" s="68"/>
+      <c r="I14" s="75"/>
+      <c r="J14" s="68"/>
+      <c r="K14" s="68"/>
+      <c r="L14" s="68"/>
+      <c r="M14" s="68"/>
       <c r="N14" s="36"/>
       <c r="O14" s="22"/>
       <c r="P14" s="19"/>
       <c r="T14" s="10"/>
       <c r="V14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AH14" s="8"/>
       <c r="AJ14" s="8"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B15" s="68">
         <v>23.6</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="68">
         <v>43.9</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D15" s="68">
         <v>64.099999999999994</v>
       </c>
-      <c r="E15" s="106">
+      <c r="E15" s="101">
         <v>84.4</v>
       </c>
-      <c r="F15" s="67"/>
-[...6 lines deleted...]
-      <c r="M15" s="72"/>
+      <c r="F15" s="105">
+        <v>112.1</v>
+      </c>
+      <c r="G15" s="75"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="75"/>
+      <c r="J15" s="68"/>
+      <c r="K15" s="68"/>
+      <c r="L15" s="68"/>
+      <c r="M15" s="68"/>
       <c r="N15" s="36"/>
       <c r="O15" s="22"/>
       <c r="P15" s="19"/>
       <c r="T15" s="10"/>
       <c r="V15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AH15" s="8"/>
       <c r="AJ15" s="8"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="72">
+      <c r="B16" s="68">
         <v>211.4</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="68">
         <v>400.5</v>
       </c>
-      <c r="D16" s="72">
+      <c r="D16" s="68">
         <v>589.70000000000005</v>
       </c>
-      <c r="E16" s="106">
+      <c r="E16" s="101">
         <v>778.8</v>
       </c>
-      <c r="F16" s="67"/>
-[...6 lines deleted...]
-      <c r="M16" s="72"/>
+      <c r="F16" s="105">
+        <v>1002.6</v>
+      </c>
+      <c r="G16" s="75"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="75"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="68"/>
       <c r="N16" s="36"/>
       <c r="O16" s="22"/>
       <c r="P16" s="19"/>
       <c r="T16" s="10"/>
       <c r="V16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AH16" s="8"/>
       <c r="AJ16" s="8"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="72">
+      <c r="B17" s="68">
         <v>45.7</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C17" s="68">
         <v>89.9</v>
       </c>
-      <c r="D17" s="72">
+      <c r="D17" s="68">
         <v>134.19999999999999</v>
       </c>
-      <c r="E17" s="106">
+      <c r="E17" s="101">
         <v>178.5</v>
       </c>
-      <c r="F17" s="67"/>
-[...6 lines deleted...]
-      <c r="M17" s="72"/>
+      <c r="F17" s="105">
+        <v>224.1</v>
+      </c>
+      <c r="G17" s="75"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="68"/>
+      <c r="L17" s="68"/>
+      <c r="M17" s="68"/>
       <c r="N17" s="36"/>
       <c r="O17" s="22"/>
       <c r="P17" s="19"/>
       <c r="T17" s="10"/>
       <c r="V17" s="10"/>
       <c r="AC17" s="10"/>
       <c r="AE17" s="10"/>
       <c r="AH17" s="8"/>
       <c r="AJ17" s="8"/>
     </row>
     <row r="18" spans="1:36" ht="12" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="72">
+      <c r="B18" s="68">
         <v>31.5</v>
       </c>
-      <c r="C18" s="72">
+      <c r="C18" s="68">
         <v>63.5</v>
       </c>
-      <c r="D18" s="72">
+      <c r="D18" s="68">
         <v>94.2</v>
       </c>
-      <c r="E18" s="106">
+      <c r="E18" s="101">
         <v>132.5</v>
       </c>
-      <c r="F18" s="67"/>
-[...6 lines deleted...]
-      <c r="M18" s="72"/>
+      <c r="F18" s="105">
+        <v>166.4</v>
+      </c>
+      <c r="G18" s="75"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="68"/>
+      <c r="L18" s="68"/>
+      <c r="M18" s="68"/>
       <c r="N18" s="36"/>
       <c r="O18" s="22"/>
       <c r="P18" s="19"/>
       <c r="T18" s="10"/>
       <c r="V18" s="10"/>
       <c r="AC18" s="10"/>
       <c r="AE18" s="10"/>
       <c r="AH18" s="8"/>
       <c r="AJ18" s="8"/>
     </row>
     <row r="19" spans="1:36" ht="26.25" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="94"/>
-      <c r="C19" s="100"/>
+      <c r="B19" s="90"/>
+      <c r="C19" s="96"/>
       <c r="D19" s="66"/>
       <c r="E19" s="65"/>
-      <c r="F19" s="69"/>
+      <c r="F19" s="90"/>
       <c r="G19" s="66"/>
       <c r="H19" s="64"/>
       <c r="I19" s="66"/>
       <c r="J19" s="66"/>
       <c r="K19" s="65"/>
       <c r="L19" s="63"/>
       <c r="M19" s="65"/>
       <c r="N19" s="36"/>
       <c r="O19" s="22"/>
       <c r="P19" s="19"/>
       <c r="T19" s="17"/>
       <c r="U19" s="16"/>
       <c r="V19" s="17"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="17"/>
       <c r="AD19" s="16"/>
       <c r="AE19" s="17"/>
       <c r="AF19" s="16"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="18"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="18"/>
     </row>
     <row r="20" spans="1:36" s="2" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="72">
+      <c r="B20" s="68">
         <v>4463.3999999999996</v>
       </c>
-      <c r="C20" s="72">
+      <c r="C20" s="68">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D20" s="72">
+      <c r="D20" s="68">
         <v>13361.4</v>
       </c>
-      <c r="E20" s="106">
+      <c r="E20" s="101">
         <v>17694.400000000001</v>
       </c>
-      <c r="F20" s="67"/>
-[...6 lines deleted...]
-      <c r="M20" s="72"/>
+      <c r="F20" s="105">
+        <v>22175.5</v>
+      </c>
+      <c r="G20" s="75"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="68"/>
+      <c r="L20" s="68"/>
+      <c r="M20" s="68"/>
       <c r="N20" s="37"/>
       <c r="O20" s="21"/>
       <c r="P20" s="23"/>
       <c r="T20" s="3"/>
       <c r="U20" s="1"/>
       <c r="V20" s="3"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="4"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="72">
+      <c r="B21" s="68">
         <v>2623.6</v>
       </c>
-      <c r="C21" s="72">
+      <c r="C21" s="68">
         <v>5062.3999999999996</v>
       </c>
-      <c r="D21" s="72">
+      <c r="D21" s="68">
         <v>7256.5</v>
       </c>
-      <c r="E21" s="106">
+      <c r="E21" s="101">
         <v>9487.2999999999993</v>
       </c>
-      <c r="F21" s="67"/>
-[...6 lines deleted...]
-      <c r="M21" s="72"/>
+      <c r="F21" s="105">
+        <v>11674.3</v>
+      </c>
+      <c r="G21" s="75"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="68"/>
       <c r="N21" s="36"/>
       <c r="O21" s="22" t="s">
         <v>0</v>
       </c>
       <c r="P21" s="19"/>
       <c r="T21" s="17"/>
       <c r="U21" s="16"/>
       <c r="V21" s="17"/>
       <c r="W21" s="16"/>
       <c r="X21" s="16"/>
       <c r="Y21" s="16"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
       <c r="AC21" s="17"/>
       <c r="AD21" s="16"/>
       <c r="AE21" s="17"/>
       <c r="AF21" s="16"/>
       <c r="AG21" s="16"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="16"/>
       <c r="AJ21" s="18"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="72">
+      <c r="B22" s="68">
         <v>535.4</v>
       </c>
-      <c r="C22" s="72">
+      <c r="C22" s="68">
         <v>1059.0999999999999</v>
       </c>
-      <c r="D22" s="72">
+      <c r="D22" s="68">
         <v>2104.1999999999998</v>
       </c>
-      <c r="E22" s="106">
+      <c r="E22" s="101">
         <v>2887.8</v>
       </c>
-      <c r="F22" s="67"/>
-[...6 lines deleted...]
-      <c r="M22" s="72"/>
+      <c r="F22" s="105">
+        <v>3708.9</v>
+      </c>
+      <c r="G22" s="75"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
       <c r="N22" s="36"/>
       <c r="O22" s="22"/>
       <c r="P22" s="19"/>
       <c r="T22" s="17"/>
       <c r="U22" s="16"/>
       <c r="V22" s="17"/>
       <c r="W22" s="16"/>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="17"/>
       <c r="AD22" s="16"/>
       <c r="AE22" s="17"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="18"/>
       <c r="AI22" s="16"/>
       <c r="AJ22" s="18"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B23" s="68">
         <v>720.5</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C23" s="68">
         <v>1462.2</v>
       </c>
-      <c r="D23" s="72">
+      <c r="D23" s="68">
         <v>2209.3000000000002</v>
       </c>
-      <c r="E23" s="106">
+      <c r="E23" s="101">
         <v>2918</v>
       </c>
-      <c r="F23" s="67"/>
-[...6 lines deleted...]
-      <c r="M23" s="72"/>
+      <c r="F23" s="105">
+        <v>3746.8</v>
+      </c>
+      <c r="G23" s="75"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="68"/>
       <c r="N23" s="36"/>
       <c r="O23" s="22"/>
       <c r="P23" s="19"/>
       <c r="T23" s="17"/>
       <c r="U23" s="16"/>
       <c r="V23" s="17"/>
       <c r="W23" s="16"/>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
       <c r="AC23" s="17"/>
       <c r="AD23" s="16"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="16"/>
       <c r="AG23" s="16"/>
       <c r="AH23" s="18"/>
       <c r="AI23" s="16"/>
       <c r="AJ23" s="18"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="101"/>
-      <c r="E24" s="104"/>
+      <c r="D24" s="97"/>
+      <c r="E24" s="99"/>
       <c r="F24" s="30"/>
-      <c r="G24" s="76"/>
-[...5 lines deleted...]
-      <c r="M24" s="92"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="77"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="83"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="86"/>
+      <c r="M24" s="88"/>
       <c r="N24" s="36"/>
       <c r="O24" s="22"/>
       <c r="P24" s="19"/>
       <c r="T24" s="17"/>
       <c r="U24" s="16"/>
       <c r="V24" s="17"/>
       <c r="W24" s="16"/>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="17"/>
       <c r="AD24" s="16"/>
       <c r="AE24" s="17"/>
       <c r="AF24" s="16"/>
       <c r="AG24" s="16"/>
       <c r="AH24" s="18"/>
       <c r="AI24" s="16"/>
       <c r="AJ24" s="18"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="72">
+      <c r="B25" s="68">
         <v>30.5</v>
       </c>
-      <c r="C25" s="72">
+      <c r="C25" s="68">
         <v>62</v>
       </c>
-      <c r="D25" s="72">
+      <c r="D25" s="68">
         <v>91.9</v>
       </c>
-      <c r="E25" s="106">
+      <c r="E25" s="101">
         <v>121.8</v>
       </c>
-      <c r="F25" s="67"/>
-[...6 lines deleted...]
-      <c r="M25" s="72"/>
+      <c r="F25" s="105">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="G25" s="75"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="68"/>
       <c r="N25" s="36"/>
       <c r="O25" s="22"/>
       <c r="P25" s="19"/>
       <c r="T25" s="17"/>
       <c r="U25" s="16"/>
       <c r="V25" s="17"/>
       <c r="W25" s="16"/>
       <c r="X25" s="16"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
       <c r="AC25" s="17"/>
       <c r="AD25" s="16"/>
       <c r="AE25" s="17"/>
       <c r="AF25" s="16"/>
       <c r="AG25" s="16"/>
       <c r="AH25" s="18"/>
       <c r="AI25" s="16"/>
       <c r="AJ25" s="18"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="72">
+      <c r="B26" s="68">
         <v>24.6</v>
       </c>
-      <c r="C26" s="72">
+      <c r="C26" s="68">
         <v>50.1</v>
       </c>
-      <c r="D26" s="72">
+      <c r="D26" s="68">
         <v>75.5</v>
       </c>
-      <c r="E26" s="106">
+      <c r="E26" s="101">
         <v>101</v>
       </c>
-      <c r="F26" s="67"/>
-[...6 lines deleted...]
-      <c r="M26" s="72"/>
+      <c r="F26" s="105">
+        <v>124.3</v>
+      </c>
+      <c r="G26" s="75"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="75"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="68"/>
       <c r="N26" s="36"/>
       <c r="O26" s="22"/>
       <c r="P26" s="19"/>
       <c r="T26" s="17"/>
       <c r="U26" s="16"/>
       <c r="V26" s="17"/>
       <c r="W26" s="16"/>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="17"/>
       <c r="AD26" s="16"/>
       <c r="AE26" s="17"/>
       <c r="AF26" s="16"/>
       <c r="AG26" s="16"/>
       <c r="AH26" s="18"/>
       <c r="AI26" s="16"/>
       <c r="AJ26" s="18"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="72">
+      <c r="B27" s="68">
         <v>46.7</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C27" s="68">
         <v>97.5</v>
       </c>
-      <c r="D27" s="72">
+      <c r="D27" s="68">
         <v>148.4</v>
       </c>
-      <c r="E27" s="106">
+      <c r="E27" s="101">
         <v>199.2</v>
       </c>
-      <c r="F27" s="67"/>
-[...6 lines deleted...]
-      <c r="M27" s="72"/>
+      <c r="F27" s="105">
+        <v>247.7</v>
+      </c>
+      <c r="G27" s="75"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="75"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
       <c r="N27" s="36"/>
       <c r="O27" s="22"/>
       <c r="P27" s="19"/>
       <c r="T27" s="17"/>
       <c r="U27" s="16"/>
       <c r="V27" s="17"/>
       <c r="W27" s="16"/>
       <c r="X27" s="16"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="17"/>
       <c r="AD27" s="16"/>
       <c r="AE27" s="17"/>
       <c r="AF27" s="16"/>
       <c r="AG27" s="16"/>
       <c r="AH27" s="18"/>
       <c r="AI27" s="16"/>
       <c r="AJ27" s="18"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="72">
+      <c r="B28" s="68">
         <v>88.9</v>
       </c>
-      <c r="C28" s="72">
+      <c r="C28" s="68">
         <v>177.9</v>
       </c>
-      <c r="D28" s="72">
+      <c r="D28" s="68">
         <v>266.89999999999998</v>
       </c>
-      <c r="E28" s="106">
+      <c r="E28" s="101">
         <v>356</v>
       </c>
-      <c r="F28" s="67"/>
-[...6 lines deleted...]
-      <c r="M28" s="72"/>
+      <c r="F28" s="105">
+        <v>447</v>
+      </c>
+      <c r="G28" s="75"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="75"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="68"/>
       <c r="N28" s="36"/>
       <c r="O28" s="22"/>
       <c r="P28" s="19"/>
       <c r="T28" s="17"/>
       <c r="U28" s="16"/>
       <c r="V28" s="17"/>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="16"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="16"/>
       <c r="AE28" s="17"/>
       <c r="AF28" s="16"/>
       <c r="AG28" s="16"/>
       <c r="AH28" s="18"/>
       <c r="AI28" s="16"/>
       <c r="AJ28" s="18"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="72">
+      <c r="B29" s="68">
         <v>26.2</v>
       </c>
-      <c r="C29" s="72">
+      <c r="C29" s="68">
         <v>52.5</v>
       </c>
-      <c r="D29" s="72">
+      <c r="D29" s="68">
         <v>78.8</v>
       </c>
-      <c r="E29" s="106">
+      <c r="E29" s="101">
         <v>105.1</v>
       </c>
-      <c r="F29" s="67"/>
-[...6 lines deleted...]
-      <c r="M29" s="72"/>
+      <c r="F29" s="105">
+        <v>131.6</v>
+      </c>
+      <c r="G29" s="75"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
       <c r="N29" s="36"/>
       <c r="O29" s="22"/>
       <c r="P29" s="19"/>
       <c r="T29" s="17"/>
       <c r="U29" s="16"/>
       <c r="V29" s="17"/>
       <c r="W29" s="16"/>
       <c r="X29" s="16"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="16"/>
       <c r="AA29" s="16"/>
       <c r="AB29" s="16"/>
       <c r="AC29" s="17"/>
       <c r="AD29" s="16"/>
       <c r="AE29" s="17"/>
       <c r="AF29" s="16"/>
       <c r="AG29" s="16"/>
       <c r="AH29" s="18"/>
       <c r="AI29" s="16"/>
       <c r="AJ29" s="18"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="72">
+      <c r="B30" s="68">
         <v>62.5</v>
       </c>
-      <c r="C30" s="72">
+      <c r="C30" s="68">
         <v>166.6</v>
       </c>
-      <c r="D30" s="72">
+      <c r="D30" s="68">
         <v>270.7</v>
       </c>
-      <c r="E30" s="106">
+      <c r="E30" s="101">
         <v>374.8</v>
       </c>
-      <c r="F30" s="67"/>
-[...6 lines deleted...]
-      <c r="M30" s="72"/>
+      <c r="F30" s="105">
+        <v>476.2</v>
+      </c>
+      <c r="G30" s="75"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="75"/>
+      <c r="J30" s="68"/>
+      <c r="K30" s="68"/>
+      <c r="L30" s="68"/>
+      <c r="M30" s="68"/>
       <c r="N30" s="36"/>
       <c r="O30" s="22"/>
       <c r="P30" s="19"/>
       <c r="T30" s="17"/>
       <c r="U30" s="16"/>
       <c r="V30" s="17"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Y30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="16"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="16"/>
       <c r="AG30" s="16"/>
       <c r="AH30" s="18"/>
       <c r="AI30" s="16"/>
       <c r="AJ30" s="18"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B31" s="72">
+      <c r="B31" s="68">
         <v>23.6</v>
       </c>
-      <c r="C31" s="72">
+      <c r="C31" s="68">
         <v>43.9</v>
       </c>
-      <c r="D31" s="72">
+      <c r="D31" s="68">
         <v>64.099999999999994</v>
       </c>
-      <c r="E31" s="106">
+      <c r="E31" s="101">
         <v>84.4</v>
       </c>
-      <c r="F31" s="67"/>
-[...6 lines deleted...]
-      <c r="M31" s="72"/>
+      <c r="F31" s="105">
+        <v>112.1</v>
+      </c>
+      <c r="G31" s="75"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="75"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
       <c r="N31" s="36"/>
       <c r="O31" s="22"/>
       <c r="P31" s="19"/>
       <c r="T31" s="17"/>
       <c r="U31" s="16"/>
       <c r="V31" s="17"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
       <c r="Y31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="16"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="16"/>
       <c r="AG31" s="16"/>
       <c r="AH31" s="18"/>
       <c r="AI31" s="16"/>
       <c r="AJ31" s="18"/>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="72">
+      <c r="B32" s="68">
         <v>211.4</v>
       </c>
-      <c r="C32" s="72">
+      <c r="C32" s="68">
         <v>400.5</v>
       </c>
-      <c r="D32" s="72">
+      <c r="D32" s="68">
         <v>589.70000000000005</v>
       </c>
-      <c r="E32" s="106">
+      <c r="E32" s="101">
         <v>778.8</v>
       </c>
-      <c r="F32" s="67"/>
-[...6 lines deleted...]
-      <c r="M32" s="72"/>
+      <c r="F32" s="105">
+        <v>1002.6</v>
+      </c>
+      <c r="G32" s="75"/>
+      <c r="H32" s="68"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="68"/>
+      <c r="L32" s="68"/>
+      <c r="M32" s="68"/>
       <c r="N32" s="36"/>
       <c r="O32" s="22"/>
       <c r="P32" s="19"/>
       <c r="T32" s="17"/>
       <c r="U32" s="16"/>
       <c r="V32" s="17"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="16"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="16"/>
       <c r="AG32" s="16"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="16"/>
       <c r="AJ32" s="18"/>
     </row>
     <row r="33" spans="1:36">
       <c r="A33" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="72">
+      <c r="B33" s="68">
         <v>45.7</v>
       </c>
-      <c r="C33" s="72">
+      <c r="C33" s="68">
         <v>89.9</v>
       </c>
-      <c r="D33" s="72">
+      <c r="D33" s="68">
         <v>134.19999999999999</v>
       </c>
-      <c r="E33" s="106">
+      <c r="E33" s="101">
         <v>178.5</v>
       </c>
-      <c r="F33" s="67"/>
-[...6 lines deleted...]
-      <c r="M33" s="72"/>
+      <c r="F33" s="105">
+        <v>224.1</v>
+      </c>
+      <c r="G33" s="75"/>
+      <c r="H33" s="68"/>
+      <c r="I33" s="75"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="68"/>
+      <c r="L33" s="68"/>
+      <c r="M33" s="68"/>
       <c r="N33" s="36"/>
       <c r="O33" s="22"/>
       <c r="P33" s="19"/>
       <c r="T33" s="17"/>
       <c r="U33" s="16"/>
       <c r="V33" s="17"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="17"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="17"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="18"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="18"/>
     </row>
     <row r="34" spans="1:36">
       <c r="A34" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B34" s="72">
+      <c r="B34" s="68">
         <v>23.8</v>
       </c>
-      <c r="C34" s="72">
+      <c r="C34" s="68">
         <v>48.2</v>
       </c>
-      <c r="D34" s="72">
+      <c r="D34" s="68">
         <v>71.2</v>
       </c>
-      <c r="E34" s="106">
+      <c r="E34" s="101">
         <v>101.8</v>
       </c>
-      <c r="F34" s="67"/>
-[...6 lines deleted...]
-      <c r="M34" s="72"/>
+      <c r="F34" s="105">
+        <v>128.1</v>
+      </c>
+      <c r="G34" s="75"/>
+      <c r="H34" s="68"/>
+      <c r="I34" s="75"/>
+      <c r="J34" s="68"/>
+      <c r="K34" s="68"/>
+      <c r="L34" s="68"/>
+      <c r="M34" s="68"/>
       <c r="N34" s="36"/>
       <c r="O34" s="22"/>
       <c r="P34" s="19"/>
       <c r="T34" s="17"/>
       <c r="U34" s="16"/>
       <c r="V34" s="17"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="17"/>
       <c r="AD34" s="16"/>
       <c r="AE34" s="17"/>
       <c r="AF34" s="16"/>
       <c r="AG34" s="16"/>
       <c r="AH34" s="18"/>
       <c r="AI34" s="16"/>
       <c r="AJ34" s="18"/>
     </row>
     <row r="35" spans="1:36" ht="24" customHeight="1">
       <c r="A35" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="94"/>
+      <c r="B35" s="90"/>
       <c r="C35" s="45"/>
       <c r="D35" s="66"/>
       <c r="E35" s="65"/>
-      <c r="F35" s="69"/>
+      <c r="F35" s="90"/>
       <c r="G35" s="66"/>
       <c r="H35" s="64"/>
       <c r="I35" s="66"/>
       <c r="J35" s="66"/>
       <c r="K35" s="65"/>
       <c r="L35" s="63"/>
       <c r="M35" s="65"/>
       <c r="N35" s="36"/>
       <c r="O35" s="22"/>
       <c r="P35" s="19"/>
       <c r="T35" s="17"/>
       <c r="U35" s="16"/>
       <c r="V35" s="17"/>
       <c r="W35" s="16"/>
       <c r="X35" s="16"/>
       <c r="Y35" s="16"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="16"/>
       <c r="AE35" s="17"/>
       <c r="AF35" s="16"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="18"/>
       <c r="AI35" s="16"/>
       <c r="AJ35" s="18"/>
     </row>
     <row r="36" spans="1:36" s="2" customFormat="1">
       <c r="A36" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="72">
+      <c r="B36" s="68">
         <v>4704.7</v>
       </c>
-      <c r="C36" s="72">
+      <c r="C36" s="68">
         <v>8967.5</v>
       </c>
-      <c r="D36" s="72">
+      <c r="D36" s="68">
         <v>13389.9</v>
       </c>
-      <c r="E36" s="106">
+      <c r="E36" s="101">
         <v>18288.400000000001</v>
       </c>
-      <c r="F36" s="67"/>
-[...6 lines deleted...]
-      <c r="M36" s="72"/>
+      <c r="F36" s="105">
+        <v>23238.1</v>
+      </c>
+      <c r="G36" s="75"/>
+      <c r="H36" s="68"/>
+      <c r="I36" s="75"/>
+      <c r="J36" s="68"/>
+      <c r="K36" s="68"/>
+      <c r="L36" s="68"/>
+      <c r="M36" s="68"/>
       <c r="N36" s="37"/>
       <c r="O36" s="21"/>
       <c r="P36" s="23"/>
       <c r="T36" s="3"/>
       <c r="U36" s="1"/>
       <c r="V36" s="3"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
       <c r="AB36" s="1"/>
       <c r="AC36" s="3"/>
       <c r="AD36" s="1"/>
       <c r="AE36" s="3"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="4"/>
     </row>
     <row r="37" spans="1:36">
       <c r="A37" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="72">
+      <c r="B37" s="68">
         <v>3831.6</v>
       </c>
-      <c r="C37" s="72">
+      <c r="C37" s="68">
         <v>7134.1</v>
       </c>
-      <c r="D37" s="72">
+      <c r="D37" s="68">
         <v>10747.9</v>
       </c>
-      <c r="E37" s="106">
+      <c r="E37" s="101">
         <v>14602.7</v>
       </c>
-      <c r="F37" s="67"/>
-[...6 lines deleted...]
-      <c r="M37" s="72"/>
+      <c r="F37" s="105">
+        <v>18428.400000000001</v>
+      </c>
+      <c r="G37" s="75"/>
+      <c r="H37" s="68"/>
+      <c r="I37" s="75"/>
+      <c r="J37" s="68"/>
+      <c r="K37" s="68"/>
+      <c r="L37" s="68"/>
+      <c r="M37" s="68"/>
       <c r="N37" s="36"/>
       <c r="O37" s="22"/>
       <c r="P37" s="19"/>
       <c r="T37" s="17"/>
       <c r="U37" s="16"/>
       <c r="V37" s="17"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="16"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="16"/>
       <c r="AH37" s="18"/>
       <c r="AI37" s="16"/>
       <c r="AJ37" s="18"/>
     </row>
     <row r="38" spans="1:36">
       <c r="A38" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B38" s="72">
+      <c r="B38" s="68">
         <v>498.9</v>
       </c>
-      <c r="C38" s="72">
+      <c r="C38" s="68">
         <v>981.4</v>
       </c>
-      <c r="D38" s="72">
+      <c r="D38" s="68">
         <v>1478.7</v>
       </c>
-      <c r="E38" s="106">
+      <c r="E38" s="101">
         <v>1937.7</v>
       </c>
-      <c r="F38" s="67"/>
-[...6 lines deleted...]
-      <c r="M38" s="72"/>
+      <c r="F38" s="105">
+        <v>2363.5</v>
+      </c>
+      <c r="G38" s="75"/>
+      <c r="H38" s="68"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="68"/>
+      <c r="K38" s="68"/>
+      <c r="L38" s="68"/>
+      <c r="M38" s="68"/>
       <c r="N38" s="36"/>
       <c r="O38" s="22"/>
       <c r="P38" s="19"/>
       <c r="T38" s="17"/>
       <c r="U38" s="16"/>
       <c r="V38" s="17"/>
       <c r="W38" s="16"/>
       <c r="X38" s="16"/>
       <c r="Y38" s="16"/>
       <c r="Z38" s="16"/>
       <c r="AA38" s="16"/>
       <c r="AB38" s="16"/>
       <c r="AC38" s="17"/>
       <c r="AD38" s="16"/>
       <c r="AE38" s="17"/>
       <c r="AF38" s="16"/>
       <c r="AG38" s="16"/>
       <c r="AH38" s="18"/>
       <c r="AI38" s="16"/>
       <c r="AJ38" s="18"/>
     </row>
     <row r="39" spans="1:36">
       <c r="A39" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B39" s="96">
+      <c r="B39" s="92">
         <v>366.5</v>
       </c>
-      <c r="C39" s="72">
+      <c r="C39" s="68">
         <v>836.7</v>
       </c>
-      <c r="D39" s="72">
+      <c r="D39" s="68">
         <v>1140.3</v>
       </c>
-      <c r="E39" s="106">
+      <c r="E39" s="101">
         <v>1717.3</v>
       </c>
-      <c r="F39" s="67"/>
-[...6 lines deleted...]
-      <c r="M39" s="72"/>
+      <c r="F39" s="105">
+        <v>2407.9</v>
+      </c>
+      <c r="G39" s="75"/>
+      <c r="H39" s="68"/>
+      <c r="I39" s="75"/>
+      <c r="J39" s="68"/>
+      <c r="K39" s="68"/>
+      <c r="L39" s="68"/>
+      <c r="M39" s="68"/>
       <c r="N39" s="36"/>
       <c r="O39" s="22"/>
       <c r="P39" s="19"/>
       <c r="T39" s="17"/>
       <c r="U39" s="16"/>
       <c r="V39" s="17"/>
       <c r="W39" s="16"/>
       <c r="X39" s="16"/>
       <c r="Y39" s="16"/>
       <c r="Z39" s="16"/>
       <c r="AA39" s="16"/>
       <c r="AB39" s="16"/>
       <c r="AC39" s="17"/>
       <c r="AD39" s="16"/>
       <c r="AE39" s="17"/>
       <c r="AF39" s="16"/>
       <c r="AG39" s="16"/>
       <c r="AH39" s="18"/>
       <c r="AI39" s="16"/>
       <c r="AJ39" s="18"/>
     </row>
     <row r="40" spans="1:36">
       <c r="A40" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="D40" s="101"/>
-[...2 lines deleted...]
-      <c r="G40" s="77"/>
+      <c r="D40" s="97"/>
+      <c r="E40" s="100"/>
+      <c r="F40" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="73"/>
       <c r="H40" s="64"/>
-      <c r="I40" s="83"/>
-      <c r="J40" s="87"/>
+      <c r="I40" s="79"/>
+      <c r="J40" s="83"/>
       <c r="K40" s="64"/>
-      <c r="L40" s="90"/>
-      <c r="M40" s="92"/>
+      <c r="L40" s="86"/>
+      <c r="M40" s="88"/>
       <c r="N40" s="36"/>
       <c r="O40" s="22"/>
       <c r="P40" s="19"/>
       <c r="T40" s="17"/>
       <c r="U40" s="16"/>
       <c r="V40" s="17"/>
       <c r="W40" s="16"/>
       <c r="X40" s="16"/>
       <c r="Y40" s="16"/>
       <c r="Z40" s="16"/>
       <c r="AA40" s="16"/>
       <c r="AB40" s="16"/>
       <c r="AC40" s="17"/>
       <c r="AD40" s="16"/>
       <c r="AE40" s="17"/>
       <c r="AF40" s="16"/>
       <c r="AG40" s="16"/>
       <c r="AH40" s="18"/>
       <c r="AI40" s="16"/>
       <c r="AJ40" s="18"/>
     </row>
     <row r="41" spans="1:36">
       <c r="A41" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="68" t="s">
-[...18 lines deleted...]
-      <c r="M41" s="78"/>
+      <c r="B41" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="74"/>
+      <c r="H41" s="74"/>
+      <c r="I41" s="74"/>
+      <c r="J41" s="74"/>
+      <c r="K41" s="74"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
       <c r="N41" s="36"/>
       <c r="O41" s="22"/>
       <c r="P41" s="19"/>
       <c r="T41" s="17"/>
       <c r="U41" s="16"/>
       <c r="V41" s="17"/>
       <c r="W41" s="16"/>
       <c r="X41" s="16"/>
       <c r="Y41" s="16"/>
       <c r="Z41" s="16"/>
       <c r="AA41" s="16"/>
       <c r="AB41" s="16"/>
       <c r="AC41" s="17"/>
       <c r="AD41" s="16"/>
       <c r="AE41" s="17"/>
       <c r="AF41" s="16"/>
       <c r="AG41" s="16"/>
       <c r="AH41" s="18"/>
       <c r="AI41" s="16"/>
       <c r="AJ41" s="18"/>
     </row>
     <row r="42" spans="1:36">
       <c r="A42" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="68" t="s">
-[...18 lines deleted...]
-      <c r="M42" s="78"/>
+      <c r="B42" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="F42" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="74"/>
+      <c r="H42" s="74"/>
+      <c r="I42" s="74"/>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+      <c r="L42" s="74"/>
+      <c r="M42" s="74"/>
       <c r="N42" s="36"/>
       <c r="O42" s="22"/>
       <c r="P42" s="19"/>
       <c r="T42" s="17"/>
       <c r="U42" s="16"/>
       <c r="V42" s="17"/>
       <c r="W42" s="16"/>
       <c r="X42" s="16"/>
       <c r="Y42" s="16"/>
       <c r="Z42" s="16"/>
       <c r="AA42" s="16"/>
       <c r="AB42" s="16"/>
       <c r="AC42" s="17"/>
       <c r="AD42" s="16"/>
       <c r="AE42" s="17"/>
       <c r="AF42" s="16"/>
       <c r="AG42" s="16"/>
       <c r="AH42" s="18"/>
       <c r="AI42" s="16"/>
       <c r="AJ42" s="18"/>
     </row>
     <row r="43" spans="1:36">
       <c r="A43" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="68" t="s">
-[...18 lines deleted...]
-      <c r="M43" s="72"/>
+      <c r="B43" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="75"/>
+      <c r="J43" s="68"/>
+      <c r="K43" s="68"/>
+      <c r="L43" s="68"/>
+      <c r="M43" s="68"/>
       <c r="N43" s="36"/>
       <c r="O43" s="22"/>
       <c r="P43" s="19"/>
       <c r="T43" s="17"/>
       <c r="U43" s="16"/>
       <c r="V43" s="17"/>
       <c r="W43" s="16"/>
       <c r="X43" s="16"/>
       <c r="Y43" s="16"/>
       <c r="Z43" s="16"/>
       <c r="AA43" s="16"/>
       <c r="AB43" s="16"/>
       <c r="AC43" s="17"/>
       <c r="AD43" s="16"/>
       <c r="AE43" s="17"/>
       <c r="AF43" s="16"/>
       <c r="AG43" s="16"/>
       <c r="AH43" s="18"/>
       <c r="AI43" s="16"/>
       <c r="AJ43" s="18"/>
     </row>
     <row r="44" spans="1:36">
       <c r="A44" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B44" s="68" t="s">
-[...18 lines deleted...]
-      <c r="M44" s="78"/>
+      <c r="B44" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="74"/>
+      <c r="H44" s="74"/>
+      <c r="I44" s="74"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="74"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
       <c r="N44" s="36"/>
       <c r="O44" s="22"/>
       <c r="P44" s="19"/>
       <c r="T44" s="17"/>
       <c r="U44" s="16"/>
       <c r="V44" s="17"/>
       <c r="W44" s="16"/>
       <c r="X44" s="16"/>
       <c r="Y44" s="16"/>
       <c r="Z44" s="16"/>
       <c r="AA44" s="16"/>
       <c r="AB44" s="16"/>
       <c r="AC44" s="17"/>
       <c r="AD44" s="16"/>
       <c r="AE44" s="17"/>
       <c r="AF44" s="16"/>
       <c r="AG44" s="16"/>
       <c r="AH44" s="18"/>
       <c r="AI44" s="16"/>
       <c r="AJ44" s="18"/>
     </row>
     <row r="45" spans="1:36">
       <c r="A45" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="95" t="s">
+      <c r="B45" s="91" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E45" s="103" t="s">
-[...9 lines deleted...]
-      <c r="M45" s="93"/>
+      <c r="E45" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="71"/>
+      <c r="H45" s="78"/>
+      <c r="I45" s="81"/>
+      <c r="J45" s="82"/>
+      <c r="K45" s="85"/>
+      <c r="L45" s="87"/>
+      <c r="M45" s="89"/>
       <c r="N45" s="36"/>
       <c r="O45" s="22"/>
       <c r="P45" s="19"/>
       <c r="T45" s="17"/>
       <c r="U45" s="16"/>
       <c r="V45" s="17"/>
       <c r="W45" s="16"/>
       <c r="X45" s="16"/>
       <c r="Y45" s="16"/>
       <c r="Z45" s="16"/>
       <c r="AA45" s="16"/>
       <c r="AB45" s="16"/>
       <c r="AC45" s="17"/>
       <c r="AD45" s="16"/>
       <c r="AE45" s="17"/>
       <c r="AF45" s="16"/>
       <c r="AG45" s="16"/>
       <c r="AH45" s="18"/>
       <c r="AI45" s="16"/>
       <c r="AJ45" s="18"/>
     </row>
     <row r="46" spans="1:36">
       <c r="A46" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="95" t="s">
+      <c r="B46" s="91" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E46" s="103" t="s">
-[...9 lines deleted...]
-      <c r="M46" s="93"/>
+      <c r="E46" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="71"/>
+      <c r="H46" s="78"/>
+      <c r="I46" s="81"/>
+      <c r="J46" s="82"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="87"/>
+      <c r="M46" s="89"/>
       <c r="N46" s="36"/>
       <c r="O46" s="22"/>
       <c r="P46" s="19"/>
       <c r="T46" s="17"/>
       <c r="U46" s="16"/>
       <c r="V46" s="17"/>
       <c r="W46" s="16"/>
       <c r="X46" s="16"/>
       <c r="Y46" s="16"/>
       <c r="Z46" s="16"/>
       <c r="AA46" s="16"/>
       <c r="AB46" s="16"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="16"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="16"/>
       <c r="AG46" s="16"/>
       <c r="AH46" s="18"/>
       <c r="AI46" s="16"/>
       <c r="AJ46" s="18"/>
     </row>
     <row r="47" spans="1:36">
       <c r="A47" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="95" t="s">
+      <c r="B47" s="91" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E47" s="103" t="s">
-[...9 lines deleted...]
-      <c r="M47" s="72"/>
+      <c r="E47" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="71"/>
+      <c r="H47" s="78"/>
+      <c r="I47" s="75"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="68"/>
+      <c r="L47" s="68"/>
+      <c r="M47" s="68"/>
       <c r="N47" s="36"/>
       <c r="O47" s="22"/>
       <c r="P47" s="19"/>
       <c r="T47" s="17"/>
       <c r="U47" s="16"/>
       <c r="V47" s="17"/>
       <c r="W47" s="16"/>
       <c r="X47" s="16"/>
       <c r="Y47" s="16"/>
       <c r="Z47" s="16"/>
       <c r="AA47" s="16"/>
       <c r="AB47" s="16"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="16"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="16"/>
       <c r="AG47" s="16"/>
       <c r="AH47" s="18"/>
       <c r="AI47" s="16"/>
       <c r="AJ47" s="18"/>
     </row>
     <row r="48" spans="1:36">
       <c r="A48" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="95" t="s">
+      <c r="B48" s="91" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E48" s="103" t="s">
-[...9 lines deleted...]
-      <c r="M48" s="72"/>
+      <c r="E48" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="71"/>
+      <c r="H48" s="78"/>
+      <c r="I48" s="75"/>
+      <c r="J48" s="68"/>
+      <c r="K48" s="68"/>
+      <c r="L48" s="68"/>
+      <c r="M48" s="68"/>
       <c r="N48" s="36"/>
       <c r="O48" s="22"/>
       <c r="P48" s="19"/>
       <c r="T48" s="17"/>
       <c r="U48" s="16"/>
       <c r="V48" s="17"/>
       <c r="W48" s="16"/>
       <c r="X48" s="16"/>
       <c r="Y48" s="16"/>
       <c r="Z48" s="16"/>
       <c r="AA48" s="16"/>
       <c r="AB48" s="16"/>
       <c r="AC48" s="17"/>
       <c r="AD48" s="16"/>
       <c r="AE48" s="17"/>
       <c r="AF48" s="16"/>
       <c r="AG48" s="16"/>
       <c r="AH48" s="18"/>
       <c r="AI48" s="16"/>
       <c r="AJ48" s="18"/>
     </row>
     <row r="49" spans="1:36">
       <c r="A49" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B49" s="95" t="s">
+      <c r="B49" s="91" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="E49" s="103" t="s">
-[...9 lines deleted...]
-      <c r="M49" s="72"/>
+      <c r="E49" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="F49" s="98" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" s="71"/>
+      <c r="H49" s="78"/>
+      <c r="I49" s="75"/>
+      <c r="J49" s="68"/>
+      <c r="K49" s="68"/>
+      <c r="L49" s="68"/>
+      <c r="M49" s="68"/>
       <c r="N49" s="36"/>
       <c r="O49" s="22"/>
       <c r="P49" s="19"/>
       <c r="T49" s="17"/>
       <c r="U49" s="16"/>
       <c r="V49" s="17"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="17"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="17"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="18"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="18"/>
     </row>
     <row r="50" spans="1:36">
       <c r="A50" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="73">
+      <c r="B50" s="69">
         <v>7.7</v>
       </c>
-      <c r="C50" s="73">
+      <c r="C50" s="69">
         <v>15.3</v>
       </c>
-      <c r="D50" s="73">
+      <c r="D50" s="69">
         <v>23</v>
       </c>
-      <c r="E50" s="107">
+      <c r="E50" s="102">
         <v>30.7</v>
       </c>
-      <c r="F50" s="70"/>
-[...6 lines deleted...]
-      <c r="M50" s="73"/>
+      <c r="F50" s="106">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G50" s="76"/>
+      <c r="H50" s="69"/>
+      <c r="I50" s="76"/>
+      <c r="J50" s="69"/>
+      <c r="K50" s="69"/>
+      <c r="L50" s="69"/>
+      <c r="M50" s="69"/>
       <c r="N50" s="36"/>
       <c r="O50" s="22"/>
       <c r="P50" s="19"/>
       <c r="T50" s="17"/>
       <c r="U50" s="16"/>
       <c r="V50" s="17"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Y50" s="16"/>
       <c r="Z50" s="16"/>
       <c r="AA50" s="16"/>
       <c r="AB50" s="16"/>
       <c r="AC50" s="17"/>
       <c r="AD50" s="16"/>
       <c r="AE50" s="17"/>
       <c r="AF50" s="16"/>
       <c r="AG50" s="16"/>
       <c r="AH50" s="18"/>
       <c r="AI50" s="16"/>
       <c r="AJ50" s="18"/>
     </row>
     <row r="51" spans="1:36">
       <c r="A51" s="28"/>
       <c r="B51" s="44"/>
       <c r="C51" s="45"/>