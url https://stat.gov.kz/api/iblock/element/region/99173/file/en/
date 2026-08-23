--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1815" yWindow="5370" windowWidth="16320" windowHeight="6030" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="natural_period" sheetId="6" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="8" r:id="rId2"/>
+    <sheet name="2026" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">natural_period!$A$4:$M$50</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">natural_period!$A$1:$M$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$4:$M$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$63</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="75">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Aksu с.a.</t>
   </si>
   <si>
     <t>Ekibastuz c.a.</t>
   </si>
   <si>
     <t>districts:</t>
   </si>
   <si>
@@ -120,65 +124,188 @@
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>Production of industrial products in water supply; sanitation; waste collection, treatment and disposal, pollution elimination activities in Pavlodar region for 2026*</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Production of industrial products in water supply; sanitation; waste collection, treatment and disposal, pollution elimination activities in Pavlodar region</t>
+  </si>
+  <si>
+    <t>Division of industry and environment</t>
+  </si>
+  <si>
+    <t>Luydmila Y. Voitsekhovskaya</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t>l.voitsekhovskaya@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -214,50 +341,139 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -282,60 +498,81 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -359,53 +596,50 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -443,159 +677,258 @@
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="9" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="9" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="9" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="9" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="25">
+    <cellStyle name="Гиперссылка" xfId="9" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="10"/>
+    <cellStyle name="Обычный 11" xfId="11"/>
+    <cellStyle name="Обычный 12" xfId="12"/>
+    <cellStyle name="Обычный 13" xfId="13"/>
+    <cellStyle name="Обычный 2" xfId="14"/>
+    <cellStyle name="Обычный 2 10" xfId="15"/>
+    <cellStyle name="Обычный 2 2" xfId="16"/>
+    <cellStyle name="Обычный 2 3" xfId="17"/>
+    <cellStyle name="Обычный 3" xfId="18"/>
+    <cellStyle name="Обычный 3 2" xfId="19"/>
+    <cellStyle name="Обычный 3 3" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="1"/>
+    <cellStyle name="Обычный 5 2" xfId="20"/>
+    <cellStyle name="Обычный 6" xfId="21"/>
+    <cellStyle name="Обычный 7" xfId="22"/>
+    <cellStyle name="Обычный 8" xfId="23"/>
+    <cellStyle name="Обычный 9" xfId="24"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
     <cellStyle name="Финансовый 2 2" xfId="5"/>
     <cellStyle name="Финансовый 3" xfId="4"/>
     <cellStyle name="Финансовый 3 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -838,2620 +1171,3367 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AJ82"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20" style="55" customWidth="1"/>
+    <col min="1" max="1" width="31.140625" customWidth="1"/>
+    <col min="2" max="2" width="123.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15">
+      <c r="A1" s="115"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="116">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="113" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="116" t="s">
+        <v>64</v>
+      </c>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="117"/>
+      <c r="J3" s="117"/>
+      <c r="K3" s="117"/>
+      <c r="L3" s="117"/>
+      <c r="M3" s="117"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="118" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="117"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="117"/>
+      <c r="G4" s="117"/>
+      <c r="H4" s="117"/>
+      <c r="I4" s="117"/>
+      <c r="J4" s="117"/>
+      <c r="K4" s="117"/>
+      <c r="L4" s="117"/>
+      <c r="M4" s="117"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="113" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="117"/>
+      <c r="F5" s="117"/>
+      <c r="G5" s="117"/>
+      <c r="H5" s="117"/>
+      <c r="I5" s="117"/>
+      <c r="J5" s="117"/>
+      <c r="K5" s="117"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="117"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="113" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="116">
+        <v>2000</v>
+      </c>
+      <c r="C6" s="117"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="117"/>
+      <c r="F6" s="117"/>
+      <c r="G6" s="117"/>
+      <c r="H6" s="117"/>
+      <c r="I6" s="117"/>
+      <c r="J6" s="117"/>
+      <c r="K6" s="117"/>
+      <c r="L6" s="117"/>
+      <c r="M6" s="117"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="113" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="119" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="117"/>
+      <c r="D7" s="117"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="117"/>
+      <c r="G7" s="117"/>
+      <c r="H7" s="117"/>
+      <c r="I7" s="117"/>
+      <c r="J7" s="117"/>
+      <c r="K7" s="117"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="117"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="113" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="118" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="117"/>
+      <c r="D8" s="117"/>
+      <c r="E8" s="117"/>
+      <c r="F8" s="117"/>
+      <c r="G8" s="117"/>
+      <c r="H8" s="117"/>
+      <c r="I8" s="117"/>
+      <c r="J8" s="117"/>
+      <c r="K8" s="117"/>
+      <c r="L8" s="117"/>
+      <c r="M8" s="117"/>
+    </row>
+    <row r="9" spans="1:13" ht="25.5">
+      <c r="A9" s="113" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="117"/>
+      <c r="D9" s="117"/>
+      <c r="E9" s="117"/>
+      <c r="F9" s="117"/>
+      <c r="G9" s="117"/>
+      <c r="H9" s="117"/>
+      <c r="I9" s="117"/>
+      <c r="J9" s="117"/>
+      <c r="K9" s="117"/>
+      <c r="L9" s="117"/>
+      <c r="M9" s="117"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="119" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="117"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="117"/>
+      <c r="F10" s="117"/>
+      <c r="G10" s="117"/>
+      <c r="H10" s="117"/>
+      <c r="I10" s="117"/>
+      <c r="J10" s="117"/>
+      <c r="K10" s="117"/>
+      <c r="L10" s="117"/>
+      <c r="M10" s="117"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="113" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="119"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="117"/>
+      <c r="E11" s="117"/>
+      <c r="F11" s="117"/>
+      <c r="G11" s="117"/>
+      <c r="H11" s="117"/>
+      <c r="I11" s="117"/>
+      <c r="J11" s="117"/>
+      <c r="K11" s="117"/>
+      <c r="L11" s="117"/>
+      <c r="M11" s="120"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="113" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="121" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117"/>
+      <c r="E12" s="117"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="117"/>
+      <c r="H12" s="117"/>
+      <c r="I12" s="117"/>
+      <c r="J12" s="117"/>
+      <c r="K12" s="117"/>
+      <c r="L12" s="117"/>
+      <c r="M12" s="120"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="113" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="122" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="117"/>
+      <c r="D13" s="117"/>
+      <c r="E13" s="117"/>
+      <c r="F13" s="117"/>
+      <c r="G13" s="117"/>
+      <c r="H13" s="117"/>
+      <c r="I13" s="117"/>
+      <c r="J13" s="117"/>
+      <c r="K13" s="117"/>
+      <c r="L13" s="117"/>
+      <c r="M13" s="120"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="113" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="122" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="117"/>
+      <c r="D14" s="117"/>
+      <c r="E14" s="117"/>
+      <c r="F14" s="117"/>
+      <c r="G14" s="117"/>
+      <c r="H14" s="117"/>
+      <c r="I14" s="117"/>
+      <c r="J14" s="117"/>
+      <c r="K14" s="117"/>
+      <c r="L14" s="117"/>
+      <c r="M14" s="120"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="113" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="123" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="117"/>
+      <c r="D15" s="117"/>
+      <c r="E15" s="117"/>
+      <c r="F15" s="117"/>
+      <c r="G15" s="117"/>
+      <c r="H15" s="117"/>
+      <c r="I15" s="117"/>
+      <c r="J15" s="117"/>
+      <c r="K15" s="117"/>
+      <c r="L15" s="117"/>
+      <c r="M15" s="120"/>
+    </row>
+    <row r="16" spans="1:13" ht="15">
+      <c r="A16" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="124">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="114"/>
+      <c r="D16" s="114"/>
+      <c r="E16" s="114"/>
+      <c r="F16" s="114"/>
+      <c r="G16" s="114"/>
+      <c r="H16" s="114"/>
+      <c r="I16" s="114"/>
+      <c r="J16" s="114"/>
+      <c r="K16" s="114"/>
+      <c r="L16" s="114"/>
+      <c r="M16" s="125"/>
+    </row>
+    <row r="17" spans="1:13" ht="15">
+      <c r="A17" s="113" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="124">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="114"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="114"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="114"/>
+      <c r="I17" s="114"/>
+      <c r="J17" s="114"/>
+      <c r="K17" s="114"/>
+      <c r="L17" s="114"/>
+      <c r="M17" s="126"/>
+    </row>
+    <row r="18" spans="1:13" ht="15">
+      <c r="A18" s="113" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="118" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="114"/>
+      <c r="D18" s="114"/>
+      <c r="E18" s="114"/>
+      <c r="F18" s="114"/>
+      <c r="G18" s="114"/>
+      <c r="H18" s="114"/>
+      <c r="I18" s="114"/>
+      <c r="J18" s="114"/>
+      <c r="K18" s="114"/>
+      <c r="L18" s="114"/>
+      <c r="M18" s="125"/>
+    </row>
+    <row r="19" spans="1:13" ht="15">
+      <c r="A19" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="118" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="114"/>
+      <c r="F19" s="114"/>
+      <c r="G19" s="114"/>
+      <c r="H19" s="114"/>
+      <c r="I19" s="114"/>
+      <c r="J19" s="114"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="114"/>
+      <c r="M19" s="126"/>
+    </row>
+    <row r="20" spans="1:13" ht="15">
+      <c r="A20" s="113" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="127" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="114"/>
+      <c r="D20" s="114"/>
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="114"/>
+      <c r="K20" s="114"/>
+      <c r="L20" s="114"/>
+      <c r="M20" s="125"/>
+    </row>
+    <row r="21" spans="1:13" ht="15">
+      <c r="A21" s="113" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="128" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="114"/>
+      <c r="D21" s="114"/>
+      <c r="E21" s="114"/>
+      <c r="F21" s="114"/>
+      <c r="G21" s="114"/>
+      <c r="H21" s="114"/>
+      <c r="I21" s="114"/>
+      <c r="J21" s="114"/>
+      <c r="K21" s="114"/>
+      <c r="L21" s="114"/>
+      <c r="M21" s="126"/>
+    </row>
+    <row r="22" spans="1:13" ht="15">
+      <c r="A22" s="129"/>
+      <c r="B22" s="130"/>
+      <c r="C22" s="114"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="114"/>
+      <c r="G22" s="114"/>
+      <c r="H22" s="114"/>
+      <c r="I22" s="114"/>
+      <c r="J22" s="114"/>
+      <c r="K22" s="114"/>
+      <c r="L22" s="114"/>
+      <c r="M22" s="114"/>
+    </row>
+    <row r="23" spans="1:13" ht="15">
+      <c r="A23" s="114"/>
+      <c r="B23" s="114"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="114"/>
+      <c r="F23" s="114"/>
+      <c r="G23" s="114"/>
+      <c r="H23" s="114"/>
+      <c r="I23" s="114"/>
+      <c r="J23" s="114"/>
+      <c r="K23" s="114"/>
+      <c r="L23" s="114"/>
+      <c r="M23" s="126"/>
+    </row>
+    <row r="24" spans="1:13" ht="15">
+      <c r="A24" s="114"/>
+      <c r="B24" s="114"/>
+      <c r="C24" s="114"/>
+      <c r="D24" s="114"/>
+      <c r="E24" s="114"/>
+      <c r="F24" s="114"/>
+      <c r="G24" s="114"/>
+      <c r="H24" s="114"/>
+      <c r="I24" s="114"/>
+      <c r="J24" s="114"/>
+      <c r="K24" s="114"/>
+      <c r="L24" s="114"/>
+      <c r="M24" s="125"/>
+    </row>
+    <row r="25" spans="1:13" ht="15">
+      <c r="A25" s="114"/>
+      <c r="B25" s="114"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="114"/>
+      <c r="F25" s="114"/>
+      <c r="G25" s="114"/>
+      <c r="H25" s="114"/>
+      <c r="I25" s="114"/>
+      <c r="J25" s="114"/>
+      <c r="K25" s="114"/>
+      <c r="L25" s="114"/>
+      <c r="M25" s="126"/>
+    </row>
+    <row r="26" spans="1:13" ht="15">
+      <c r="A26" s="114"/>
+      <c r="B26" s="114"/>
+      <c r="C26" s="114"/>
+      <c r="D26" s="114"/>
+      <c r="E26" s="114"/>
+      <c r="F26" s="114"/>
+      <c r="G26" s="114"/>
+      <c r="H26" s="114"/>
+      <c r="I26" s="114"/>
+      <c r="J26" s="114"/>
+      <c r="K26" s="114"/>
+      <c r="L26" s="114"/>
+      <c r="M26" s="125"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.140625" customWidth="1"/>
+    <col min="2" max="2" width="121" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="131"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="132"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="132"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="132" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="132" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="132" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="132" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="132"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="132" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="132"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="132"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="132"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="133" t="s">
+        <v>74</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AJ82"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I26" sqref="I26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20" style="54" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="30" customWidth="1"/>
-    <col min="3" max="3" width="12.5703125" style="93" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="13.85546875" style="60" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="87" customWidth="1"/>
+    <col min="4" max="4" width="11" style="56" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" style="56" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="56" customWidth="1"/>
+    <col min="7" max="7" width="11.140625" style="56" customWidth="1"/>
+    <col min="8" max="8" width="12" style="56" customWidth="1"/>
+    <col min="9" max="9" width="11.85546875" style="58" customWidth="1"/>
+    <col min="10" max="10" width="13.85546875" style="59" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="30" customWidth="1"/>
-    <col min="12" max="13" width="11.85546875" style="57" customWidth="1"/>
-    <col min="14" max="14" width="11.5703125" style="61" customWidth="1"/>
+    <col min="12" max="13" width="11.85546875" style="56" customWidth="1"/>
+    <col min="14" max="14" width="11.5703125" style="60" customWidth="1"/>
     <col min="15" max="15" width="15.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="6"/>
     <col min="20" max="20" width="14.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="24" width="9.140625" style="6"/>
     <col min="25" max="25" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="23.25" customHeight="1">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="134" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="104"/>
-[...11 lines deleted...]
-      <c r="N1" s="70"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="69"/>
     </row>
     <row r="2" spans="1:36" ht="27.75" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H2" s="25" t="s">
         <v>24</v>
       </c>
       <c r="I2" s="25" t="s">
         <v>25</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>26</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>27</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>28</v>
       </c>
       <c r="M2" s="26" t="s">
         <v>29</v>
       </c>
       <c r="N2" s="27"/>
       <c r="O2" s="20"/>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:36" ht="21.75" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="33"/>
-      <c r="C3" s="94"/>
+      <c r="C3" s="88"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
-      <c r="H3" s="35"/>
+      <c r="H3" s="106"/>
       <c r="I3" s="34"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
-      <c r="N3" s="36"/>
+      <c r="N3" s="35"/>
       <c r="O3" s="20"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="68">
+      <c r="B4" s="67">
         <v>9168.1</v>
       </c>
-      <c r="C4" s="68">
+      <c r="C4" s="67">
         <v>17740.3</v>
       </c>
-      <c r="D4" s="68">
+      <c r="D4" s="67">
         <v>26751.3</v>
       </c>
-      <c r="E4" s="101">
+      <c r="E4" s="95">
         <v>35982.800000000003</v>
       </c>
-      <c r="F4" s="105">
+      <c r="F4" s="98">
         <v>45413.599999999999</v>
       </c>
-      <c r="G4" s="75"/>
-[...6 lines deleted...]
-      <c r="N4" s="37"/>
+      <c r="G4" s="102">
+        <v>55653.3</v>
+      </c>
+      <c r="H4" s="110">
+        <v>69921.5</v>
+      </c>
+      <c r="I4" s="71"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="36"/>
       <c r="O4" s="21"/>
       <c r="P4" s="23"/>
       <c r="T4" s="11"/>
       <c r="V4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AE4" s="11"/>
       <c r="AH4" s="13"/>
       <c r="AJ4" s="13"/>
     </row>
     <row r="5" spans="1:36">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="68">
+      <c r="B5" s="67">
         <v>6455.3</v>
       </c>
-      <c r="C5" s="68">
+      <c r="C5" s="67">
         <v>12196.5</v>
       </c>
-      <c r="D5" s="68">
+      <c r="D5" s="67">
         <v>18004.400000000001</v>
       </c>
-      <c r="E5" s="101">
+      <c r="E5" s="95">
         <v>24090.1</v>
       </c>
-      <c r="F5" s="105">
+      <c r="F5" s="98">
         <v>30102.7</v>
       </c>
-      <c r="G5" s="75"/>
-[...6 lines deleted...]
-      <c r="N5" s="36"/>
+      <c r="G5" s="102">
+        <v>36482.9</v>
+      </c>
+      <c r="H5" s="110">
+        <v>46779.9</v>
+      </c>
+      <c r="I5" s="71"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="35"/>
       <c r="O5" s="22"/>
       <c r="P5" s="19"/>
       <c r="T5" s="11"/>
       <c r="U5" s="7"/>
       <c r="V5" s="11"/>
       <c r="W5" s="7"/>
       <c r="Z5" s="12"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="11"/>
       <c r="AH5" s="13"/>
       <c r="AI5" s="9"/>
       <c r="AJ5" s="13"/>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="68">
+      <c r="B6" s="67">
         <v>1034.3</v>
       </c>
-      <c r="C6" s="68">
+      <c r="C6" s="67">
         <v>2040.5</v>
       </c>
-      <c r="D6" s="68">
+      <c r="D6" s="67">
         <v>3582.9</v>
       </c>
-      <c r="E6" s="101">
+      <c r="E6" s="95">
         <v>4825.5</v>
       </c>
-      <c r="F6" s="105">
+      <c r="F6" s="98">
         <v>6072.4</v>
       </c>
-      <c r="G6" s="75"/>
-[...6 lines deleted...]
-      <c r="N6" s="36"/>
+      <c r="G6" s="102">
+        <v>7480.1</v>
+      </c>
+      <c r="H6" s="110">
+        <v>8900.2999999999993</v>
+      </c>
+      <c r="I6" s="71"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="35"/>
       <c r="O6" s="22"/>
       <c r="P6" s="19"/>
       <c r="T6" s="10"/>
       <c r="V6" s="10"/>
       <c r="Y6" s="14"/>
       <c r="AC6" s="10"/>
       <c r="AE6" s="10"/>
       <c r="AH6" s="8"/>
       <c r="AJ6" s="8"/>
     </row>
     <row r="7" spans="1:36">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="68">
+      <c r="B7" s="67">
         <v>1087</v>
       </c>
-      <c r="C7" s="68">
+      <c r="C7" s="67">
         <v>2298.9</v>
       </c>
-      <c r="D7" s="68">
+      <c r="D7" s="67">
         <v>3349.6</v>
       </c>
-      <c r="E7" s="101">
+      <c r="E7" s="95">
         <v>4635.3</v>
       </c>
-      <c r="F7" s="105">
+      <c r="F7" s="98">
         <v>6154.7</v>
       </c>
-      <c r="G7" s="75"/>
-[...6 lines deleted...]
-      <c r="N7" s="36"/>
+      <c r="G7" s="102">
+        <v>7945.3</v>
+      </c>
+      <c r="H7" s="110">
+        <v>9852.4</v>
+      </c>
+      <c r="I7" s="71"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="67"/>
+      <c r="N7" s="35"/>
       <c r="O7" s="22"/>
       <c r="P7" s="19"/>
       <c r="T7" s="10"/>
       <c r="V7" s="10"/>
       <c r="Y7" s="15"/>
       <c r="AC7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AH7" s="8"/>
       <c r="AJ7" s="8"/>
     </row>
     <row r="8" spans="1:36">
-      <c r="A8" s="39" t="s">
+      <c r="A8" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="97"/>
-      <c r="E8" s="99"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="93"/>
       <c r="F8" s="30"/>
-      <c r="G8" s="72"/>
-[...6 lines deleted...]
-      <c r="N8" s="36"/>
+      <c r="G8" s="104"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="78"/>
+      <c r="L8" s="80"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="35"/>
       <c r="O8" s="22"/>
       <c r="P8" s="19"/>
       <c r="T8" s="10"/>
       <c r="V8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AH8" s="8"/>
       <c r="AJ8" s="8"/>
     </row>
     <row r="9" spans="1:36">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B9" s="67">
         <v>30.5</v>
       </c>
-      <c r="C9" s="68">
+      <c r="C9" s="67">
         <v>62</v>
       </c>
-      <c r="D9" s="68">
+      <c r="D9" s="67">
         <v>91.9</v>
       </c>
-      <c r="E9" s="101">
+      <c r="E9" s="95">
         <v>121.8</v>
       </c>
-      <c r="F9" s="105">
+      <c r="F9" s="98">
         <v>151.69999999999999</v>
       </c>
-      <c r="G9" s="75"/>
-[...6 lines deleted...]
-      <c r="N9" s="36"/>
+      <c r="G9" s="102">
+        <v>179.9</v>
+      </c>
+      <c r="H9" s="110">
+        <v>208.2</v>
+      </c>
+      <c r="I9" s="71"/>
+      <c r="J9" s="67"/>
+      <c r="K9" s="67"/>
+      <c r="L9" s="67"/>
+      <c r="M9" s="67"/>
+      <c r="N9" s="35"/>
       <c r="O9" s="22"/>
       <c r="P9" s="19"/>
       <c r="T9" s="10"/>
       <c r="V9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AH9" s="8"/>
       <c r="AJ9" s="8"/>
     </row>
     <row r="10" spans="1:36">
-      <c r="A10" s="40" t="s">
+      <c r="A10" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="68">
+      <c r="B10" s="67">
         <v>24.6</v>
       </c>
-      <c r="C10" s="68">
+      <c r="C10" s="67">
         <v>50.1</v>
       </c>
-      <c r="D10" s="68">
+      <c r="D10" s="67">
         <v>75.5</v>
       </c>
-      <c r="E10" s="101">
+      <c r="E10" s="95">
         <v>101</v>
       </c>
-      <c r="F10" s="105">
+      <c r="F10" s="98">
         <v>124.3</v>
       </c>
-      <c r="G10" s="75"/>
-[...6 lines deleted...]
-      <c r="N10" s="36"/>
+      <c r="G10" s="102">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="H10" s="110">
+        <v>154.6</v>
+      </c>
+      <c r="I10" s="71"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="67"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
+      <c r="N10" s="35"/>
       <c r="O10" s="22"/>
       <c r="P10" s="19"/>
       <c r="T10" s="10"/>
       <c r="V10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AH10" s="8"/>
       <c r="AJ10" s="8"/>
     </row>
     <row r="11" spans="1:36">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="68">
+      <c r="B11" s="67">
         <v>46.7</v>
       </c>
-      <c r="C11" s="68">
+      <c r="C11" s="67">
         <v>97.5</v>
       </c>
-      <c r="D11" s="68">
+      <c r="D11" s="67">
         <v>148.4</v>
       </c>
-      <c r="E11" s="101">
+      <c r="E11" s="95">
         <v>199.2</v>
       </c>
-      <c r="F11" s="105">
+      <c r="F11" s="98">
         <v>247.7</v>
       </c>
-      <c r="G11" s="75"/>
-[...6 lines deleted...]
-      <c r="N11" s="36"/>
+      <c r="G11" s="102">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="H11" s="110">
+        <v>344.6</v>
+      </c>
+      <c r="I11" s="71"/>
+      <c r="J11" s="67"/>
+      <c r="K11" s="67"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="35"/>
       <c r="O11" s="22"/>
       <c r="P11" s="19"/>
       <c r="T11" s="10"/>
       <c r="V11" s="10"/>
       <c r="Y11" s="9"/>
       <c r="AC11" s="10"/>
       <c r="AE11" s="10"/>
       <c r="AH11" s="8"/>
       <c r="AJ11" s="8"/>
     </row>
     <row r="12" spans="1:36">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="68">
+      <c r="B12" s="67">
         <v>88.9</v>
       </c>
-      <c r="C12" s="68">
+      <c r="C12" s="67">
         <v>177.9</v>
       </c>
-      <c r="D12" s="68">
+      <c r="D12" s="67">
         <v>266.89999999999998</v>
       </c>
-      <c r="E12" s="101">
+      <c r="E12" s="95">
         <v>356</v>
       </c>
-      <c r="F12" s="105">
+      <c r="F12" s="98">
         <v>447</v>
       </c>
-      <c r="G12" s="75"/>
-[...6 lines deleted...]
-      <c r="N12" s="36"/>
+      <c r="G12" s="102">
+        <v>538.1</v>
+      </c>
+      <c r="H12" s="110">
+        <v>629.20000000000005</v>
+      </c>
+      <c r="I12" s="71"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="67"/>
+      <c r="N12" s="35"/>
       <c r="O12" s="22"/>
       <c r="P12" s="19"/>
       <c r="T12" s="10"/>
       <c r="V12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AE12" s="10"/>
       <c r="AH12" s="8"/>
       <c r="AJ12" s="8"/>
     </row>
     <row r="13" spans="1:36">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="68">
+      <c r="B13" s="67">
         <v>26.2</v>
       </c>
-      <c r="C13" s="68">
+      <c r="C13" s="67">
         <v>52.5</v>
       </c>
-      <c r="D13" s="68">
+      <c r="D13" s="67">
         <v>78.8</v>
       </c>
-      <c r="E13" s="101">
+      <c r="E13" s="95">
         <v>105.1</v>
       </c>
-      <c r="F13" s="105">
+      <c r="F13" s="98">
         <v>131.6</v>
       </c>
-      <c r="G13" s="75"/>
-[...6 lines deleted...]
-      <c r="N13" s="36"/>
+      <c r="G13" s="102">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="H13" s="110">
+        <v>184.7</v>
+      </c>
+      <c r="I13" s="71"/>
+      <c r="J13" s="67"/>
+      <c r="K13" s="67"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="67"/>
+      <c r="N13" s="35"/>
       <c r="O13" s="22"/>
       <c r="P13" s="19"/>
       <c r="T13" s="10"/>
       <c r="V13" s="10"/>
       <c r="Y13" s="9"/>
       <c r="AC13" s="10"/>
       <c r="AE13" s="10"/>
       <c r="AH13" s="8"/>
       <c r="AJ13" s="8"/>
     </row>
     <row r="14" spans="1:36">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="68">
+      <c r="B14" s="67">
         <v>62.5</v>
       </c>
-      <c r="C14" s="68">
+      <c r="C14" s="67">
         <v>166.6</v>
       </c>
-      <c r="D14" s="68">
+      <c r="D14" s="67">
         <v>270.7</v>
       </c>
-      <c r="E14" s="101">
+      <c r="E14" s="95">
         <v>374.8</v>
       </c>
-      <c r="F14" s="105">
+      <c r="F14" s="98">
         <v>476.2</v>
       </c>
-      <c r="G14" s="75"/>
-[...6 lines deleted...]
-      <c r="N14" s="36"/>
+      <c r="G14" s="102">
+        <v>577.6</v>
+      </c>
+      <c r="H14" s="110">
+        <v>678.1</v>
+      </c>
+      <c r="I14" s="71"/>
+      <c r="J14" s="67"/>
+      <c r="K14" s="67"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="67"/>
+      <c r="N14" s="35"/>
       <c r="O14" s="22"/>
       <c r="P14" s="19"/>
       <c r="T14" s="10"/>
       <c r="V14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AH14" s="8"/>
       <c r="AJ14" s="8"/>
     </row>
     <row r="15" spans="1:36">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="68">
+      <c r="B15" s="67">
         <v>23.6</v>
       </c>
-      <c r="C15" s="68">
+      <c r="C15" s="67">
         <v>43.9</v>
       </c>
-      <c r="D15" s="68">
+      <c r="D15" s="67">
         <v>64.099999999999994</v>
       </c>
-      <c r="E15" s="101">
+      <c r="E15" s="95">
         <v>84.4</v>
       </c>
-      <c r="F15" s="105">
+      <c r="F15" s="98">
         <v>112.1</v>
       </c>
-      <c r="G15" s="75"/>
-[...6 lines deleted...]
-      <c r="N15" s="36"/>
+      <c r="G15" s="102">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="H15" s="110">
+        <v>167.5</v>
+      </c>
+      <c r="I15" s="71"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="67"/>
+      <c r="L15" s="67"/>
+      <c r="M15" s="67"/>
+      <c r="N15" s="35"/>
       <c r="O15" s="22"/>
       <c r="P15" s="19"/>
       <c r="T15" s="10"/>
       <c r="V15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AH15" s="8"/>
       <c r="AJ15" s="8"/>
     </row>
     <row r="16" spans="1:36">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="68">
+      <c r="B16" s="67">
         <v>211.4</v>
       </c>
-      <c r="C16" s="68">
+      <c r="C16" s="67">
         <v>400.5</v>
       </c>
-      <c r="D16" s="68">
+      <c r="D16" s="67">
         <v>589.70000000000005</v>
       </c>
-      <c r="E16" s="101">
+      <c r="E16" s="95">
         <v>778.8</v>
       </c>
-      <c r="F16" s="105">
+      <c r="F16" s="98">
         <v>1002.6</v>
       </c>
-      <c r="G16" s="75"/>
-[...6 lines deleted...]
-      <c r="N16" s="36"/>
+      <c r="G16" s="102">
+        <v>1226.7</v>
+      </c>
+      <c r="H16" s="110">
+        <v>1450.9</v>
+      </c>
+      <c r="I16" s="71"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="35"/>
       <c r="O16" s="22"/>
       <c r="P16" s="19"/>
       <c r="T16" s="10"/>
       <c r="V16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AH16" s="8"/>
       <c r="AJ16" s="8"/>
     </row>
     <row r="17" spans="1:36">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="68">
+      <c r="B17" s="67">
         <v>45.7</v>
       </c>
-      <c r="C17" s="68">
+      <c r="C17" s="67">
         <v>89.9</v>
       </c>
-      <c r="D17" s="68">
+      <c r="D17" s="67">
         <v>134.19999999999999</v>
       </c>
-      <c r="E17" s="101">
+      <c r="E17" s="95">
         <v>178.5</v>
       </c>
-      <c r="F17" s="105">
+      <c r="F17" s="98">
         <v>224.1</v>
       </c>
-      <c r="G17" s="75"/>
-[...6 lines deleted...]
-      <c r="N17" s="36"/>
+      <c r="G17" s="102">
+        <v>269.8</v>
+      </c>
+      <c r="H17" s="110">
+        <v>315.5</v>
+      </c>
+      <c r="I17" s="71"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="35"/>
       <c r="O17" s="22"/>
       <c r="P17" s="19"/>
       <c r="T17" s="10"/>
       <c r="V17" s="10"/>
       <c r="AC17" s="10"/>
       <c r="AE17" s="10"/>
       <c r="AH17" s="8"/>
       <c r="AJ17" s="8"/>
     </row>
     <row r="18" spans="1:36" ht="12" customHeight="1">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="68">
+      <c r="B18" s="67">
         <v>31.5</v>
       </c>
-      <c r="C18" s="68">
+      <c r="C18" s="67">
         <v>63.5</v>
       </c>
-      <c r="D18" s="68">
+      <c r="D18" s="67">
         <v>94.2</v>
       </c>
-      <c r="E18" s="101">
+      <c r="E18" s="95">
         <v>132.5</v>
       </c>
-      <c r="F18" s="105">
+      <c r="F18" s="98">
         <v>166.4</v>
       </c>
-      <c r="G18" s="75"/>
-[...6 lines deleted...]
-      <c r="N18" s="36"/>
+      <c r="G18" s="102">
+        <v>211.1</v>
+      </c>
+      <c r="H18" s="110">
+        <v>255.6</v>
+      </c>
+      <c r="I18" s="71"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="35"/>
       <c r="O18" s="22"/>
       <c r="P18" s="19"/>
       <c r="T18" s="10"/>
       <c r="V18" s="10"/>
       <c r="AC18" s="10"/>
       <c r="AE18" s="10"/>
       <c r="AH18" s="8"/>
       <c r="AJ18" s="8"/>
     </row>
     <row r="19" spans="1:36" ht="26.25" customHeight="1">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="90"/>
-[...11 lines deleted...]
-      <c r="N19" s="36"/>
+      <c r="B19" s="84"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="65"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="64"/>
+      <c r="N19" s="35"/>
       <c r="O19" s="22"/>
       <c r="P19" s="19"/>
       <c r="T19" s="17"/>
       <c r="U19" s="16"/>
       <c r="V19" s="17"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="17"/>
       <c r="AD19" s="16"/>
       <c r="AE19" s="17"/>
       <c r="AF19" s="16"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="18"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="18"/>
     </row>
     <row r="20" spans="1:36" s="2" customFormat="1">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="68">
+      <c r="B20" s="67">
         <v>4463.3999999999996</v>
       </c>
-      <c r="C20" s="68">
+      <c r="C20" s="67">
         <v>8772.7999999999993</v>
       </c>
-      <c r="D20" s="68">
+      <c r="D20" s="67">
         <v>13361.4</v>
       </c>
-      <c r="E20" s="101">
+      <c r="E20" s="95">
         <v>17694.400000000001</v>
       </c>
-      <c r="F20" s="105">
+      <c r="F20" s="98">
         <v>22175.5</v>
       </c>
-      <c r="G20" s="75"/>
-[...6 lines deleted...]
-      <c r="N20" s="37"/>
+      <c r="G20" s="102">
+        <v>27163.200000000001</v>
+      </c>
+      <c r="H20" s="110">
+        <v>32545.1</v>
+      </c>
+      <c r="I20" s="71"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="36"/>
       <c r="O20" s="21"/>
       <c r="P20" s="23"/>
       <c r="T20" s="3"/>
       <c r="U20" s="1"/>
       <c r="V20" s="3"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="4"/>
     </row>
     <row r="21" spans="1:36">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="68">
+      <c r="B21" s="67">
         <v>2623.6</v>
       </c>
-      <c r="C21" s="68">
+      <c r="C21" s="67">
         <v>5062.3999999999996</v>
       </c>
-      <c r="D21" s="68">
+      <c r="D21" s="67">
         <v>7256.5</v>
       </c>
-      <c r="E21" s="101">
+      <c r="E21" s="95">
         <v>9487.2999999999993</v>
       </c>
-      <c r="F21" s="105">
+      <c r="F21" s="98">
         <v>11674.3</v>
       </c>
-      <c r="G21" s="75"/>
-[...6 lines deleted...]
-      <c r="N21" s="36"/>
+      <c r="G21" s="102">
+        <v>14178.9</v>
+      </c>
+      <c r="H21" s="110">
+        <v>17054.599999999999</v>
+      </c>
+      <c r="I21" s="71"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="67"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="67"/>
+      <c r="N21" s="35"/>
       <c r="O21" s="22" t="s">
         <v>0</v>
       </c>
       <c r="P21" s="19"/>
       <c r="T21" s="17"/>
       <c r="U21" s="16"/>
       <c r="V21" s="17"/>
       <c r="W21" s="16"/>
       <c r="X21" s="16"/>
       <c r="Y21" s="16"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
       <c r="AC21" s="17"/>
       <c r="AD21" s="16"/>
       <c r="AE21" s="17"/>
       <c r="AF21" s="16"/>
       <c r="AG21" s="16"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="16"/>
       <c r="AJ21" s="18"/>
     </row>
     <row r="22" spans="1:36">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="68">
+      <c r="B22" s="67">
         <v>535.4</v>
       </c>
-      <c r="C22" s="68">
+      <c r="C22" s="67">
         <v>1059.0999999999999</v>
       </c>
-      <c r="D22" s="68">
+      <c r="D22" s="67">
         <v>2104.1999999999998</v>
       </c>
-      <c r="E22" s="101">
+      <c r="E22" s="95">
         <v>2887.8</v>
       </c>
-      <c r="F22" s="105">
+      <c r="F22" s="98">
         <v>3708.9</v>
       </c>
-      <c r="G22" s="75"/>
-[...6 lines deleted...]
-      <c r="N22" s="36"/>
+      <c r="G22" s="102">
+        <v>4656.8</v>
+      </c>
+      <c r="H22" s="110">
+        <v>5627.7</v>
+      </c>
+      <c r="I22" s="71"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="35"/>
       <c r="O22" s="22"/>
       <c r="P22" s="19"/>
       <c r="T22" s="17"/>
       <c r="U22" s="16"/>
       <c r="V22" s="17"/>
       <c r="W22" s="16"/>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="17"/>
       <c r="AD22" s="16"/>
       <c r="AE22" s="17"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="18"/>
       <c r="AI22" s="16"/>
       <c r="AJ22" s="18"/>
     </row>
     <row r="23" spans="1:36">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="68">
+      <c r="B23" s="67">
         <v>720.5</v>
       </c>
-      <c r="C23" s="68">
+      <c r="C23" s="67">
         <v>1462.2</v>
       </c>
-      <c r="D23" s="68">
+      <c r="D23" s="67">
         <v>2209.3000000000002</v>
       </c>
-      <c r="E23" s="101">
+      <c r="E23" s="95">
         <v>2918</v>
       </c>
-      <c r="F23" s="105">
+      <c r="F23" s="98">
         <v>3746.8</v>
       </c>
-      <c r="G23" s="75"/>
-[...6 lines deleted...]
-      <c r="N23" s="36"/>
+      <c r="G23" s="102">
+        <v>4628.6000000000004</v>
+      </c>
+      <c r="H23" s="110">
+        <v>5527.6</v>
+      </c>
+      <c r="I23" s="71"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="67"/>
+      <c r="L23" s="67"/>
+      <c r="M23" s="67"/>
+      <c r="N23" s="35"/>
       <c r="O23" s="22"/>
       <c r="P23" s="19"/>
       <c r="T23" s="17"/>
       <c r="U23" s="16"/>
       <c r="V23" s="17"/>
       <c r="W23" s="16"/>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
       <c r="AC23" s="17"/>
       <c r="AD23" s="16"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="16"/>
       <c r="AG23" s="16"/>
       <c r="AH23" s="18"/>
       <c r="AI23" s="16"/>
       <c r="AJ23" s="18"/>
     </row>
     <row r="24" spans="1:36">
-      <c r="A24" s="39" t="s">
+      <c r="A24" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="97"/>
-      <c r="E24" s="99"/>
+      <c r="D24" s="91"/>
+      <c r="E24" s="93"/>
       <c r="F24" s="30"/>
-      <c r="G24" s="72"/>
-[...6 lines deleted...]
-      <c r="N24" s="36"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="78"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="82"/>
+      <c r="N24" s="35"/>
       <c r="O24" s="22"/>
       <c r="P24" s="19"/>
       <c r="T24" s="17"/>
       <c r="U24" s="16"/>
       <c r="V24" s="17"/>
       <c r="W24" s="16"/>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="17"/>
       <c r="AD24" s="16"/>
       <c r="AE24" s="17"/>
       <c r="AF24" s="16"/>
       <c r="AG24" s="16"/>
       <c r="AH24" s="18"/>
       <c r="AI24" s="16"/>
       <c r="AJ24" s="18"/>
     </row>
     <row r="25" spans="1:36">
-      <c r="A25" s="38" t="s">
+      <c r="A25" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="68">
+      <c r="B25" s="67">
         <v>30.5</v>
       </c>
-      <c r="C25" s="68">
+      <c r="C25" s="67">
         <v>62</v>
       </c>
-      <c r="D25" s="68">
+      <c r="D25" s="67">
         <v>91.9</v>
       </c>
-      <c r="E25" s="101">
+      <c r="E25" s="95">
         <v>121.8</v>
       </c>
-      <c r="F25" s="105">
+      <c r="F25" s="98">
         <v>151.69999999999999</v>
       </c>
-      <c r="G25" s="75"/>
-[...6 lines deleted...]
-      <c r="N25" s="36"/>
+      <c r="G25" s="102">
+        <v>179.9</v>
+      </c>
+      <c r="H25" s="110">
+        <v>208.2</v>
+      </c>
+      <c r="I25" s="71"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="35"/>
       <c r="O25" s="22"/>
       <c r="P25" s="19"/>
       <c r="T25" s="17"/>
       <c r="U25" s="16"/>
       <c r="V25" s="17"/>
       <c r="W25" s="16"/>
       <c r="X25" s="16"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
       <c r="AC25" s="17"/>
       <c r="AD25" s="16"/>
       <c r="AE25" s="17"/>
       <c r="AF25" s="16"/>
       <c r="AG25" s="16"/>
       <c r="AH25" s="18"/>
       <c r="AI25" s="16"/>
       <c r="AJ25" s="18"/>
     </row>
     <row r="26" spans="1:36">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="68">
+      <c r="B26" s="67">
         <v>24.6</v>
       </c>
-      <c r="C26" s="68">
+      <c r="C26" s="67">
         <v>50.1</v>
       </c>
-      <c r="D26" s="68">
+      <c r="D26" s="67">
         <v>75.5</v>
       </c>
-      <c r="E26" s="101">
+      <c r="E26" s="95">
         <v>101</v>
       </c>
-      <c r="F26" s="105">
+      <c r="F26" s="98">
         <v>124.3</v>
       </c>
-      <c r="G26" s="75"/>
-[...6 lines deleted...]
-      <c r="N26" s="36"/>
+      <c r="G26" s="102">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="H26" s="110">
+        <v>154.6</v>
+      </c>
+      <c r="I26" s="71"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
+      <c r="N26" s="35"/>
       <c r="O26" s="22"/>
       <c r="P26" s="19"/>
       <c r="T26" s="17"/>
       <c r="U26" s="16"/>
       <c r="V26" s="17"/>
       <c r="W26" s="16"/>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="17"/>
       <c r="AD26" s="16"/>
       <c r="AE26" s="17"/>
       <c r="AF26" s="16"/>
       <c r="AG26" s="16"/>
       <c r="AH26" s="18"/>
       <c r="AI26" s="16"/>
       <c r="AJ26" s="18"/>
     </row>
     <row r="27" spans="1:36">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="68">
+      <c r="B27" s="67">
         <v>46.7</v>
       </c>
-      <c r="C27" s="68">
+      <c r="C27" s="67">
         <v>97.5</v>
       </c>
-      <c r="D27" s="68">
+      <c r="D27" s="67">
         <v>148.4</v>
       </c>
-      <c r="E27" s="101">
+      <c r="E27" s="95">
         <v>199.2</v>
       </c>
-      <c r="F27" s="105">
+      <c r="F27" s="98">
         <v>247.7</v>
       </c>
-      <c r="G27" s="75"/>
-[...6 lines deleted...]
-      <c r="N27" s="36"/>
+      <c r="G27" s="102">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="H27" s="110">
+        <v>344.6</v>
+      </c>
+      <c r="I27" s="71"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="67"/>
+      <c r="L27" s="67"/>
+      <c r="M27" s="67"/>
+      <c r="N27" s="35"/>
       <c r="O27" s="22"/>
       <c r="P27" s="19"/>
       <c r="T27" s="17"/>
       <c r="U27" s="16"/>
       <c r="V27" s="17"/>
       <c r="W27" s="16"/>
       <c r="X27" s="16"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="17"/>
       <c r="AD27" s="16"/>
       <c r="AE27" s="17"/>
       <c r="AF27" s="16"/>
       <c r="AG27" s="16"/>
       <c r="AH27" s="18"/>
       <c r="AI27" s="16"/>
       <c r="AJ27" s="18"/>
     </row>
     <row r="28" spans="1:36">
-      <c r="A28" s="38" t="s">
+      <c r="A28" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="68">
+      <c r="B28" s="67">
         <v>88.9</v>
       </c>
-      <c r="C28" s="68">
+      <c r="C28" s="67">
         <v>177.9</v>
       </c>
-      <c r="D28" s="68">
+      <c r="D28" s="67">
         <v>266.89999999999998</v>
       </c>
-      <c r="E28" s="101">
+      <c r="E28" s="95">
         <v>356</v>
       </c>
-      <c r="F28" s="105">
+      <c r="F28" s="98">
         <v>447</v>
       </c>
-      <c r="G28" s="75"/>
-[...6 lines deleted...]
-      <c r="N28" s="36"/>
+      <c r="G28" s="102">
+        <v>538.1</v>
+      </c>
+      <c r="H28" s="110">
+        <v>629.20000000000005</v>
+      </c>
+      <c r="I28" s="71"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="67"/>
+      <c r="M28" s="67"/>
+      <c r="N28" s="35"/>
       <c r="O28" s="22"/>
       <c r="P28" s="19"/>
       <c r="T28" s="17"/>
       <c r="U28" s="16"/>
       <c r="V28" s="17"/>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="16"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="16"/>
       <c r="AE28" s="17"/>
       <c r="AF28" s="16"/>
       <c r="AG28" s="16"/>
       <c r="AH28" s="18"/>
       <c r="AI28" s="16"/>
       <c r="AJ28" s="18"/>
     </row>
     <row r="29" spans="1:36">
-      <c r="A29" s="38" t="s">
+      <c r="A29" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="68">
+      <c r="B29" s="67">
         <v>26.2</v>
       </c>
-      <c r="C29" s="68">
+      <c r="C29" s="67">
         <v>52.5</v>
       </c>
-      <c r="D29" s="68">
+      <c r="D29" s="67">
         <v>78.8</v>
       </c>
-      <c r="E29" s="101">
+      <c r="E29" s="95">
         <v>105.1</v>
       </c>
-      <c r="F29" s="105">
+      <c r="F29" s="98">
         <v>131.6</v>
       </c>
-      <c r="G29" s="75"/>
-[...6 lines deleted...]
-      <c r="N29" s="36"/>
+      <c r="G29" s="102">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="H29" s="110">
+        <v>184.7</v>
+      </c>
+      <c r="I29" s="71"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="35"/>
       <c r="O29" s="22"/>
       <c r="P29" s="19"/>
       <c r="T29" s="17"/>
       <c r="U29" s="16"/>
       <c r="V29" s="17"/>
       <c r="W29" s="16"/>
       <c r="X29" s="16"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="16"/>
       <c r="AA29" s="16"/>
       <c r="AB29" s="16"/>
       <c r="AC29" s="17"/>
       <c r="AD29" s="16"/>
       <c r="AE29" s="17"/>
       <c r="AF29" s="16"/>
       <c r="AG29" s="16"/>
       <c r="AH29" s="18"/>
       <c r="AI29" s="16"/>
       <c r="AJ29" s="18"/>
     </row>
     <row r="30" spans="1:36">
-      <c r="A30" s="38" t="s">
+      <c r="A30" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="68">
+      <c r="B30" s="67">
         <v>62.5</v>
       </c>
-      <c r="C30" s="68">
+      <c r="C30" s="67">
         <v>166.6</v>
       </c>
-      <c r="D30" s="68">
+      <c r="D30" s="67">
         <v>270.7</v>
       </c>
-      <c r="E30" s="101">
+      <c r="E30" s="95">
         <v>374.8</v>
       </c>
-      <c r="F30" s="105">
+      <c r="F30" s="98">
         <v>476.2</v>
       </c>
-      <c r="G30" s="75"/>
-[...6 lines deleted...]
-      <c r="N30" s="36"/>
+      <c r="G30" s="102">
+        <v>577.6</v>
+      </c>
+      <c r="H30" s="110">
+        <v>678.1</v>
+      </c>
+      <c r="I30" s="71"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="35"/>
       <c r="O30" s="22"/>
       <c r="P30" s="19"/>
       <c r="T30" s="17"/>
       <c r="U30" s="16"/>
       <c r="V30" s="17"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Y30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="16"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="16"/>
       <c r="AG30" s="16"/>
       <c r="AH30" s="18"/>
       <c r="AI30" s="16"/>
       <c r="AJ30" s="18"/>
     </row>
     <row r="31" spans="1:36">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B31" s="68">
+      <c r="B31" s="67">
         <v>23.6</v>
       </c>
-      <c r="C31" s="68">
+      <c r="C31" s="67">
         <v>43.9</v>
       </c>
-      <c r="D31" s="68">
+      <c r="D31" s="67">
         <v>64.099999999999994</v>
       </c>
-      <c r="E31" s="101">
+      <c r="E31" s="95">
         <v>84.4</v>
       </c>
-      <c r="F31" s="105">
+      <c r="F31" s="98">
         <v>112.1</v>
       </c>
-      <c r="G31" s="75"/>
-[...6 lines deleted...]
-      <c r="N31" s="36"/>
+      <c r="G31" s="102">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="H31" s="110">
+        <v>167.5</v>
+      </c>
+      <c r="I31" s="71"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="35"/>
       <c r="O31" s="22"/>
       <c r="P31" s="19"/>
       <c r="T31" s="17"/>
       <c r="U31" s="16"/>
       <c r="V31" s="17"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
       <c r="Y31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="16"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="16"/>
       <c r="AG31" s="16"/>
       <c r="AH31" s="18"/>
       <c r="AI31" s="16"/>
       <c r="AJ31" s="18"/>
     </row>
     <row r="32" spans="1:36">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="68">
+      <c r="B32" s="67">
         <v>211.4</v>
       </c>
-      <c r="C32" s="68">
+      <c r="C32" s="67">
         <v>400.5</v>
       </c>
-      <c r="D32" s="68">
+      <c r="D32" s="67">
         <v>589.70000000000005</v>
       </c>
-      <c r="E32" s="101">
+      <c r="E32" s="95">
         <v>778.8</v>
       </c>
-      <c r="F32" s="105">
+      <c r="F32" s="98">
         <v>1002.6</v>
       </c>
-      <c r="G32" s="75"/>
-[...6 lines deleted...]
-      <c r="N32" s="36"/>
+      <c r="G32" s="102">
+        <v>1226.7</v>
+      </c>
+      <c r="H32" s="110">
+        <v>1450.9</v>
+      </c>
+      <c r="I32" s="71"/>
+      <c r="J32" s="67"/>
+      <c r="K32" s="67"/>
+      <c r="L32" s="67"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="35"/>
       <c r="O32" s="22"/>
       <c r="P32" s="19"/>
       <c r="T32" s="17"/>
       <c r="U32" s="16"/>
       <c r="V32" s="17"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="16"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="16"/>
       <c r="AG32" s="16"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="16"/>
       <c r="AJ32" s="18"/>
     </row>
     <row r="33" spans="1:36">
-      <c r="A33" s="38" t="s">
+      <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="68">
+      <c r="B33" s="67">
         <v>45.7</v>
       </c>
-      <c r="C33" s="68">
+      <c r="C33" s="67">
         <v>89.9</v>
       </c>
-      <c r="D33" s="68">
+      <c r="D33" s="67">
         <v>134.19999999999999</v>
       </c>
-      <c r="E33" s="101">
+      <c r="E33" s="95">
         <v>178.5</v>
       </c>
-      <c r="F33" s="105">
+      <c r="F33" s="98">
         <v>224.1</v>
       </c>
-      <c r="G33" s="75"/>
-[...6 lines deleted...]
-      <c r="N33" s="36"/>
+      <c r="G33" s="102">
+        <v>269.8</v>
+      </c>
+      <c r="H33" s="110">
+        <v>315.5</v>
+      </c>
+      <c r="I33" s="71"/>
+      <c r="J33" s="67"/>
+      <c r="K33" s="67"/>
+      <c r="L33" s="67"/>
+      <c r="M33" s="67"/>
+      <c r="N33" s="35"/>
       <c r="O33" s="22"/>
       <c r="P33" s="19"/>
       <c r="T33" s="17"/>
       <c r="U33" s="16"/>
       <c r="V33" s="17"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="17"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="17"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="18"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="18"/>
     </row>
     <row r="34" spans="1:36">
-      <c r="A34" s="38" t="s">
+      <c r="A34" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B34" s="68">
+      <c r="B34" s="67">
         <v>23.8</v>
       </c>
-      <c r="C34" s="68">
+      <c r="C34" s="67">
         <v>48.2</v>
       </c>
-      <c r="D34" s="68">
+      <c r="D34" s="67">
         <v>71.2</v>
       </c>
-      <c r="E34" s="101">
+      <c r="E34" s="95">
         <v>101.8</v>
       </c>
-      <c r="F34" s="105">
+      <c r="F34" s="98">
         <v>128.1</v>
       </c>
-      <c r="G34" s="75"/>
-[...6 lines deleted...]
-      <c r="N34" s="36"/>
+      <c r="G34" s="102">
+        <v>165.1</v>
+      </c>
+      <c r="H34" s="110">
+        <v>201.9</v>
+      </c>
+      <c r="I34" s="71"/>
+      <c r="J34" s="67"/>
+      <c r="K34" s="67"/>
+      <c r="L34" s="67"/>
+      <c r="M34" s="67"/>
+      <c r="N34" s="35"/>
       <c r="O34" s="22"/>
       <c r="P34" s="19"/>
       <c r="T34" s="17"/>
       <c r="U34" s="16"/>
       <c r="V34" s="17"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="17"/>
       <c r="AD34" s="16"/>
       <c r="AE34" s="17"/>
       <c r="AF34" s="16"/>
       <c r="AG34" s="16"/>
       <c r="AH34" s="18"/>
       <c r="AI34" s="16"/>
       <c r="AJ34" s="18"/>
     </row>
     <row r="35" spans="1:36" ht="24" customHeight="1">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="90"/>
-[...11 lines deleted...]
-      <c r="N35" s="36"/>
+      <c r="B35" s="84"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="84"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="63"/>
+      <c r="I35" s="65"/>
+      <c r="J35" s="65"/>
+      <c r="K35" s="64"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="64"/>
+      <c r="N35" s="35"/>
       <c r="O35" s="22"/>
       <c r="P35" s="19"/>
       <c r="T35" s="17"/>
       <c r="U35" s="16"/>
       <c r="V35" s="17"/>
       <c r="W35" s="16"/>
       <c r="X35" s="16"/>
       <c r="Y35" s="16"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="16"/>
       <c r="AE35" s="17"/>
       <c r="AF35" s="16"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="18"/>
       <c r="AI35" s="16"/>
       <c r="AJ35" s="18"/>
     </row>
     <row r="36" spans="1:36" s="2" customFormat="1">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="68">
+      <c r="B36" s="67">
         <v>4704.7</v>
       </c>
-      <c r="C36" s="68">
+      <c r="C36" s="67">
         <v>8967.5</v>
       </c>
-      <c r="D36" s="68">
+      <c r="D36" s="67">
         <v>13389.9</v>
       </c>
-      <c r="E36" s="101">
+      <c r="E36" s="95">
         <v>18288.400000000001</v>
       </c>
-      <c r="F36" s="105">
+      <c r="F36" s="98">
         <v>23238.1</v>
       </c>
-      <c r="G36" s="75"/>
-[...6 lines deleted...]
-      <c r="N36" s="37"/>
+      <c r="G36" s="102">
+        <v>28490.1</v>
+      </c>
+      <c r="H36" s="110">
+        <v>37376.400000000001</v>
+      </c>
+      <c r="I36" s="71"/>
+      <c r="J36" s="67"/>
+      <c r="K36" s="67"/>
+      <c r="L36" s="67"/>
+      <c r="M36" s="67"/>
+      <c r="N36" s="36"/>
       <c r="O36" s="21"/>
       <c r="P36" s="23"/>
       <c r="T36" s="3"/>
       <c r="U36" s="1"/>
       <c r="V36" s="3"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
       <c r="AB36" s="1"/>
       <c r="AC36" s="3"/>
       <c r="AD36" s="1"/>
       <c r="AE36" s="3"/>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="4"/>
     </row>
     <row r="37" spans="1:36">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="68">
+      <c r="B37" s="67">
         <v>3831.6</v>
       </c>
-      <c r="C37" s="68">
+      <c r="C37" s="67">
         <v>7134.1</v>
       </c>
-      <c r="D37" s="68">
+      <c r="D37" s="67">
         <v>10747.9</v>
       </c>
-      <c r="E37" s="101">
+      <c r="E37" s="95">
         <v>14602.7</v>
       </c>
-      <c r="F37" s="105">
+      <c r="F37" s="98">
         <v>18428.400000000001</v>
       </c>
-      <c r="G37" s="75"/>
-[...6 lines deleted...]
-      <c r="N37" s="36"/>
+      <c r="G37" s="102">
+        <v>22304.1</v>
+      </c>
+      <c r="H37" s="110">
+        <v>29725.3</v>
+      </c>
+      <c r="I37" s="71"/>
+      <c r="J37" s="67"/>
+      <c r="K37" s="67"/>
+      <c r="L37" s="67"/>
+      <c r="M37" s="67"/>
+      <c r="N37" s="35"/>
       <c r="O37" s="22"/>
       <c r="P37" s="19"/>
       <c r="T37" s="17"/>
       <c r="U37" s="16"/>
       <c r="V37" s="17"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="16"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="16"/>
       <c r="AH37" s="18"/>
       <c r="AI37" s="16"/>
       <c r="AJ37" s="18"/>
     </row>
     <row r="38" spans="1:36">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B38" s="68">
+      <c r="B38" s="67">
         <v>498.9</v>
       </c>
-      <c r="C38" s="68">
+      <c r="C38" s="67">
         <v>981.4</v>
       </c>
-      <c r="D38" s="68">
+      <c r="D38" s="67">
         <v>1478.7</v>
       </c>
-      <c r="E38" s="101">
+      <c r="E38" s="95">
         <v>1937.7</v>
       </c>
-      <c r="F38" s="105">
+      <c r="F38" s="98">
         <v>2363.5</v>
       </c>
-      <c r="G38" s="75"/>
-[...6 lines deleted...]
-      <c r="N38" s="36"/>
+      <c r="G38" s="102">
+        <v>2823.3</v>
+      </c>
+      <c r="H38" s="110">
+        <v>3272.6</v>
+      </c>
+      <c r="I38" s="71"/>
+      <c r="J38" s="67"/>
+      <c r="K38" s="67"/>
+      <c r="L38" s="67"/>
+      <c r="M38" s="67"/>
+      <c r="N38" s="35"/>
       <c r="O38" s="22"/>
       <c r="P38" s="19"/>
       <c r="T38" s="17"/>
       <c r="U38" s="16"/>
       <c r="V38" s="17"/>
       <c r="W38" s="16"/>
       <c r="X38" s="16"/>
       <c r="Y38" s="16"/>
       <c r="Z38" s="16"/>
       <c r="AA38" s="16"/>
       <c r="AB38" s="16"/>
       <c r="AC38" s="17"/>
       <c r="AD38" s="16"/>
       <c r="AE38" s="17"/>
       <c r="AF38" s="16"/>
       <c r="AG38" s="16"/>
       <c r="AH38" s="18"/>
       <c r="AI38" s="16"/>
       <c r="AJ38" s="18"/>
     </row>
     <row r="39" spans="1:36">
-      <c r="A39" s="38" t="s">
+      <c r="A39" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="B39" s="92">
+      <c r="B39" s="86">
         <v>366.5</v>
       </c>
-      <c r="C39" s="68">
+      <c r="C39" s="67">
         <v>836.7</v>
       </c>
-      <c r="D39" s="68">
+      <c r="D39" s="67">
         <v>1140.3</v>
       </c>
-      <c r="E39" s="101">
+      <c r="E39" s="95">
         <v>1717.3</v>
       </c>
-      <c r="F39" s="105">
+      <c r="F39" s="98">
         <v>2407.9</v>
       </c>
-      <c r="G39" s="75"/>
-[...6 lines deleted...]
-      <c r="N39" s="36"/>
+      <c r="G39" s="102">
+        <v>3316.7</v>
+      </c>
+      <c r="H39" s="110">
+        <v>4324.8</v>
+      </c>
+      <c r="I39" s="71"/>
+      <c r="J39" s="67"/>
+      <c r="K39" s="67"/>
+      <c r="L39" s="67"/>
+      <c r="M39" s="67"/>
+      <c r="N39" s="35"/>
       <c r="O39" s="22"/>
       <c r="P39" s="19"/>
       <c r="T39" s="17"/>
       <c r="U39" s="16"/>
       <c r="V39" s="17"/>
       <c r="W39" s="16"/>
       <c r="X39" s="16"/>
       <c r="Y39" s="16"/>
       <c r="Z39" s="16"/>
       <c r="AA39" s="16"/>
       <c r="AB39" s="16"/>
       <c r="AC39" s="17"/>
       <c r="AD39" s="16"/>
       <c r="AE39" s="17"/>
       <c r="AF39" s="16"/>
       <c r="AG39" s="16"/>
       <c r="AH39" s="18"/>
       <c r="AI39" s="16"/>
       <c r="AJ39" s="18"/>
     </row>
     <row r="40" spans="1:36">
-      <c r="A40" s="39" t="s">
+      <c r="A40" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D40" s="97"/>
-[...11 lines deleted...]
-      <c r="N40" s="36"/>
+      <c r="D40" s="91"/>
+      <c r="E40" s="94"/>
+      <c r="F40" s="66"/>
+      <c r="G40" s="101"/>
+      <c r="H40" s="63"/>
+      <c r="I40" s="73"/>
+      <c r="J40" s="77"/>
+      <c r="K40" s="63"/>
+      <c r="L40" s="80"/>
+      <c r="M40" s="82"/>
+      <c r="N40" s="35"/>
       <c r="O40" s="22"/>
       <c r="P40" s="19"/>
       <c r="T40" s="17"/>
       <c r="U40" s="16"/>
       <c r="V40" s="17"/>
       <c r="W40" s="16"/>
       <c r="X40" s="16"/>
       <c r="Y40" s="16"/>
       <c r="Z40" s="16"/>
       <c r="AA40" s="16"/>
       <c r="AB40" s="16"/>
       <c r="AC40" s="17"/>
       <c r="AD40" s="16"/>
       <c r="AE40" s="17"/>
       <c r="AF40" s="16"/>
       <c r="AG40" s="16"/>
       <c r="AH40" s="18"/>
       <c r="AI40" s="16"/>
       <c r="AJ40" s="18"/>
     </row>
     <row r="41" spans="1:36">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="67" t="s">
-[...21 lines deleted...]
-      <c r="N41" s="36"/>
+      <c r="B41" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="109" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41" s="70"/>
+      <c r="J41" s="70"/>
+      <c r="K41" s="70"/>
+      <c r="L41" s="70"/>
+      <c r="M41" s="70"/>
+      <c r="N41" s="35"/>
       <c r="O41" s="22"/>
       <c r="P41" s="19"/>
       <c r="T41" s="17"/>
       <c r="U41" s="16"/>
       <c r="V41" s="17"/>
       <c r="W41" s="16"/>
       <c r="X41" s="16"/>
       <c r="Y41" s="16"/>
       <c r="Z41" s="16"/>
       <c r="AA41" s="16"/>
       <c r="AB41" s="16"/>
       <c r="AC41" s="17"/>
       <c r="AD41" s="16"/>
       <c r="AE41" s="17"/>
       <c r="AF41" s="16"/>
       <c r="AG41" s="16"/>
       <c r="AH41" s="18"/>
       <c r="AI41" s="16"/>
       <c r="AJ41" s="18"/>
     </row>
     <row r="42" spans="1:36">
-      <c r="A42" s="40" t="s">
+      <c r="A42" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="67" t="s">
-[...21 lines deleted...]
-      <c r="N42" s="36"/>
+      <c r="B42" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="F42" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="109" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42" s="70"/>
+      <c r="J42" s="70"/>
+      <c r="K42" s="70"/>
+      <c r="L42" s="70"/>
+      <c r="M42" s="70"/>
+      <c r="N42" s="35"/>
       <c r="O42" s="22"/>
       <c r="P42" s="19"/>
       <c r="T42" s="17"/>
       <c r="U42" s="16"/>
       <c r="V42" s="17"/>
       <c r="W42" s="16"/>
       <c r="X42" s="16"/>
       <c r="Y42" s="16"/>
       <c r="Z42" s="16"/>
       <c r="AA42" s="16"/>
       <c r="AB42" s="16"/>
       <c r="AC42" s="17"/>
       <c r="AD42" s="16"/>
       <c r="AE42" s="17"/>
       <c r="AF42" s="16"/>
       <c r="AG42" s="16"/>
       <c r="AH42" s="18"/>
       <c r="AI42" s="16"/>
       <c r="AJ42" s="18"/>
     </row>
     <row r="43" spans="1:36">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="67" t="s">
-[...21 lines deleted...]
-      <c r="N43" s="36"/>
+      <c r="B43" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="H43" s="109" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43" s="71"/>
+      <c r="J43" s="67"/>
+      <c r="K43" s="67"/>
+      <c r="L43" s="67"/>
+      <c r="M43" s="67"/>
+      <c r="N43" s="35"/>
       <c r="O43" s="22"/>
       <c r="P43" s="19"/>
       <c r="T43" s="17"/>
       <c r="U43" s="16"/>
       <c r="V43" s="17"/>
       <c r="W43" s="16"/>
       <c r="X43" s="16"/>
       <c r="Y43" s="16"/>
       <c r="Z43" s="16"/>
       <c r="AA43" s="16"/>
       <c r="AB43" s="16"/>
       <c r="AC43" s="17"/>
       <c r="AD43" s="16"/>
       <c r="AE43" s="17"/>
       <c r="AF43" s="16"/>
       <c r="AG43" s="16"/>
       <c r="AH43" s="18"/>
       <c r="AI43" s="16"/>
       <c r="AJ43" s="18"/>
     </row>
     <row r="44" spans="1:36">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B44" s="67" t="s">
-[...21 lines deleted...]
-      <c r="N44" s="36"/>
+      <c r="B44" s="66" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="105" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="112" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="70"/>
+      <c r="J44" s="70"/>
+      <c r="K44" s="70"/>
+      <c r="L44" s="70"/>
+      <c r="M44" s="70"/>
+      <c r="N44" s="35"/>
       <c r="O44" s="22"/>
       <c r="P44" s="19"/>
       <c r="T44" s="17"/>
       <c r="U44" s="16"/>
       <c r="V44" s="17"/>
       <c r="W44" s="16"/>
       <c r="X44" s="16"/>
       <c r="Y44" s="16"/>
       <c r="Z44" s="16"/>
       <c r="AA44" s="16"/>
       <c r="AB44" s="16"/>
       <c r="AC44" s="17"/>
       <c r="AD44" s="16"/>
       <c r="AE44" s="17"/>
       <c r="AF44" s="16"/>
       <c r="AG44" s="16"/>
       <c r="AH44" s="18"/>
       <c r="AI44" s="16"/>
       <c r="AJ44" s="18"/>
     </row>
     <row r="45" spans="1:36">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="91" t="s">
-[...21 lines deleted...]
-      <c r="N45" s="36"/>
+      <c r="B45" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="107" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45" s="75"/>
+      <c r="J45" s="76"/>
+      <c r="K45" s="79"/>
+      <c r="L45" s="81"/>
+      <c r="M45" s="83"/>
+      <c r="N45" s="35"/>
       <c r="O45" s="22"/>
       <c r="P45" s="19"/>
       <c r="T45" s="17"/>
       <c r="U45" s="16"/>
       <c r="V45" s="17"/>
       <c r="W45" s="16"/>
       <c r="X45" s="16"/>
       <c r="Y45" s="16"/>
       <c r="Z45" s="16"/>
       <c r="AA45" s="16"/>
       <c r="AB45" s="16"/>
       <c r="AC45" s="17"/>
       <c r="AD45" s="16"/>
       <c r="AE45" s="17"/>
       <c r="AF45" s="16"/>
       <c r="AG45" s="16"/>
       <c r="AH45" s="18"/>
       <c r="AI45" s="16"/>
       <c r="AJ45" s="18"/>
     </row>
     <row r="46" spans="1:36">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="91" t="s">
-[...21 lines deleted...]
-      <c r="N46" s="36"/>
+      <c r="B46" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="107" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46" s="75"/>
+      <c r="J46" s="76"/>
+      <c r="K46" s="79"/>
+      <c r="L46" s="81"/>
+      <c r="M46" s="83"/>
+      <c r="N46" s="35"/>
       <c r="O46" s="22"/>
       <c r="P46" s="19"/>
       <c r="T46" s="17"/>
       <c r="U46" s="16"/>
       <c r="V46" s="17"/>
       <c r="W46" s="16"/>
       <c r="X46" s="16"/>
       <c r="Y46" s="16"/>
       <c r="Z46" s="16"/>
       <c r="AA46" s="16"/>
       <c r="AB46" s="16"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="16"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="16"/>
       <c r="AG46" s="16"/>
       <c r="AH46" s="18"/>
       <c r="AI46" s="16"/>
       <c r="AJ46" s="18"/>
     </row>
     <row r="47" spans="1:36">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="91" t="s">
-[...21 lines deleted...]
-      <c r="N47" s="36"/>
+      <c r="B47" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="107" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47" s="71"/>
+      <c r="J47" s="67"/>
+      <c r="K47" s="67"/>
+      <c r="L47" s="67"/>
+      <c r="M47" s="67"/>
+      <c r="N47" s="35"/>
       <c r="O47" s="22"/>
       <c r="P47" s="19"/>
       <c r="T47" s="17"/>
       <c r="U47" s="16"/>
       <c r="V47" s="17"/>
       <c r="W47" s="16"/>
       <c r="X47" s="16"/>
       <c r="Y47" s="16"/>
       <c r="Z47" s="16"/>
       <c r="AA47" s="16"/>
       <c r="AB47" s="16"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="16"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="16"/>
       <c r="AG47" s="16"/>
       <c r="AH47" s="18"/>
       <c r="AI47" s="16"/>
       <c r="AJ47" s="18"/>
     </row>
     <row r="48" spans="1:36">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="91" t="s">
-[...21 lines deleted...]
-      <c r="N48" s="36"/>
+      <c r="B48" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="107" t="s">
+        <v>1</v>
+      </c>
+      <c r="I48" s="71"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+      <c r="M48" s="67"/>
+      <c r="N48" s="35"/>
       <c r="O48" s="22"/>
       <c r="P48" s="19"/>
       <c r="T48" s="17"/>
       <c r="U48" s="16"/>
       <c r="V48" s="17"/>
       <c r="W48" s="16"/>
       <c r="X48" s="16"/>
       <c r="Y48" s="16"/>
       <c r="Z48" s="16"/>
       <c r="AA48" s="16"/>
       <c r="AB48" s="16"/>
       <c r="AC48" s="17"/>
       <c r="AD48" s="16"/>
       <c r="AE48" s="17"/>
       <c r="AF48" s="16"/>
       <c r="AG48" s="16"/>
       <c r="AH48" s="18"/>
       <c r="AI48" s="16"/>
       <c r="AJ48" s="18"/>
     </row>
     <row r="49" spans="1:36">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B49" s="91" t="s">
-[...21 lines deleted...]
-      <c r="N49" s="36"/>
+      <c r="B49" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="E49" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="F49" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="H49" s="107" t="s">
+        <v>1</v>
+      </c>
+      <c r="I49" s="71"/>
+      <c r="J49" s="67"/>
+      <c r="K49" s="67"/>
+      <c r="L49" s="67"/>
+      <c r="M49" s="67"/>
+      <c r="N49" s="35"/>
       <c r="O49" s="22"/>
       <c r="P49" s="19"/>
       <c r="T49" s="17"/>
       <c r="U49" s="16"/>
       <c r="V49" s="17"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="17"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="17"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="18"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="18"/>
     </row>
     <row r="50" spans="1:36">
-      <c r="A50" s="43" t="s">
+      <c r="A50" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="69">
+      <c r="B50" s="68">
         <v>7.7</v>
       </c>
-      <c r="C50" s="69">
+      <c r="C50" s="68">
         <v>15.3</v>
       </c>
-      <c r="D50" s="69">
+      <c r="D50" s="68">
         <v>23</v>
       </c>
-      <c r="E50" s="102">
+      <c r="E50" s="96">
         <v>30.7</v>
       </c>
-      <c r="F50" s="106">
+      <c r="F50" s="99">
         <v>38.299999999999997</v>
       </c>
-      <c r="G50" s="76"/>
-[...6 lines deleted...]
-      <c r="N50" s="36"/>
+      <c r="G50" s="103">
+        <v>46</v>
+      </c>
+      <c r="H50" s="111">
+        <v>53.7</v>
+      </c>
+      <c r="I50" s="72"/>
+      <c r="J50" s="68"/>
+      <c r="K50" s="68"/>
+      <c r="L50" s="68"/>
+      <c r="M50" s="68"/>
+      <c r="N50" s="35"/>
       <c r="O50" s="22"/>
       <c r="P50" s="19"/>
       <c r="T50" s="17"/>
       <c r="U50" s="16"/>
       <c r="V50" s="17"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Y50" s="16"/>
       <c r="Z50" s="16"/>
       <c r="AA50" s="16"/>
       <c r="AB50" s="16"/>
       <c r="AC50" s="17"/>
       <c r="AD50" s="16"/>
       <c r="AE50" s="17"/>
       <c r="AF50" s="16"/>
       <c r="AG50" s="16"/>
       <c r="AH50" s="18"/>
       <c r="AI50" s="16"/>
       <c r="AJ50" s="18"/>
     </row>
     <row r="51" spans="1:36">
       <c r="A51" s="28"/>
-      <c r="B51" s="44"/>
-[...6 lines deleted...]
-      <c r="I51" s="47"/>
+      <c r="B51" s="43"/>
+      <c r="C51" s="44"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="46"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="46"/>
       <c r="J51" s="31"/>
-      <c r="K51" s="48"/>
-[...2 lines deleted...]
-      <c r="N51" s="49"/>
+      <c r="K51" s="47"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="41"/>
+      <c r="N51" s="48"/>
       <c r="P51" s="19"/>
       <c r="T51" s="17"/>
       <c r="U51" s="16"/>
       <c r="V51" s="17"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Y51" s="16"/>
       <c r="Z51" s="16"/>
       <c r="AA51" s="16"/>
       <c r="AB51" s="16"/>
       <c r="AC51" s="17"/>
       <c r="AD51" s="16"/>
       <c r="AE51" s="17"/>
       <c r="AF51" s="16"/>
       <c r="AG51" s="16"/>
       <c r="AH51" s="18"/>
       <c r="AI51" s="16"/>
       <c r="AJ51" s="18"/>
     </row>
     <row r="52" spans="1:36">
-      <c r="A52" s="50" t="s">
+      <c r="A52" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="44" t="s">
+      <c r="B52" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C52" s="45"/>
-[...10 lines deleted...]
-      <c r="N52" s="49"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="48"/>
       <c r="T52" s="17"/>
       <c r="U52" s="16"/>
       <c r="V52" s="17"/>
       <c r="W52" s="16"/>
       <c r="X52" s="16"/>
       <c r="Y52" s="16"/>
       <c r="Z52" s="16"/>
       <c r="AA52" s="16"/>
       <c r="AB52" s="16"/>
       <c r="AC52" s="17"/>
       <c r="AD52" s="16"/>
       <c r="AE52" s="17"/>
       <c r="AF52" s="16"/>
       <c r="AG52" s="16"/>
       <c r="AH52" s="18"/>
       <c r="AI52" s="16"/>
       <c r="AJ52" s="18"/>
     </row>
     <row r="53" spans="1:36">
-      <c r="A53" s="51"/>
-[...12 lines deleted...]
-      <c r="N53" s="49"/>
+      <c r="A53" s="50"/>
+      <c r="B53" s="43"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="48"/>
       <c r="T53" s="17"/>
       <c r="U53" s="16"/>
       <c r="V53" s="17"/>
       <c r="W53" s="16"/>
       <c r="X53" s="16"/>
       <c r="Y53" s="16"/>
       <c r="Z53" s="16"/>
       <c r="AA53" s="16"/>
       <c r="AB53" s="16"/>
       <c r="AC53" s="17"/>
       <c r="AD53" s="16"/>
       <c r="AE53" s="17"/>
       <c r="AF53" s="16"/>
       <c r="AG53" s="16"/>
       <c r="AH53" s="18"/>
       <c r="AI53" s="16"/>
       <c r="AJ53" s="18"/>
     </row>
     <row r="54" spans="1:36">
-      <c r="A54" s="51"/>
-[...12 lines deleted...]
-      <c r="N54" s="49"/>
+      <c r="A54" s="50"/>
+      <c r="B54" s="43"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="43"/>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="48"/>
       <c r="T54" s="17"/>
       <c r="U54" s="16"/>
       <c r="V54" s="17"/>
       <c r="W54" s="16"/>
       <c r="X54" s="16"/>
       <c r="Y54" s="16"/>
       <c r="Z54" s="16"/>
       <c r="AA54" s="16"/>
       <c r="AB54" s="16"/>
       <c r="AC54" s="17"/>
       <c r="AD54" s="16"/>
       <c r="AE54" s="17"/>
       <c r="AF54" s="16"/>
       <c r="AG54" s="16"/>
       <c r="AH54" s="18"/>
       <c r="AI54" s="16"/>
       <c r="AJ54" s="18"/>
     </row>
     <row r="55" spans="1:36">
-      <c r="A55" s="52"/>
-[...12 lines deleted...]
-      <c r="N55" s="54"/>
+      <c r="A55" s="51"/>
+      <c r="B55" s="43"/>
+      <c r="C55" s="44"/>
+      <c r="D55" s="52"/>
+      <c r="E55" s="52"/>
+      <c r="F55" s="52"/>
+      <c r="G55" s="52"/>
+      <c r="H55" s="52"/>
+      <c r="I55" s="52"/>
+      <c r="J55" s="52"/>
+      <c r="K55" s="43"/>
+      <c r="L55" s="52"/>
+      <c r="M55" s="52"/>
+      <c r="N55" s="53"/>
       <c r="T55" s="17"/>
       <c r="U55" s="16"/>
       <c r="V55" s="17"/>
       <c r="W55" s="16"/>
       <c r="X55" s="16"/>
       <c r="Y55" s="16"/>
       <c r="Z55" s="16"/>
       <c r="AA55" s="16"/>
       <c r="AB55" s="16"/>
       <c r="AC55" s="17"/>
       <c r="AD55" s="16"/>
       <c r="AE55" s="17"/>
       <c r="AF55" s="16"/>
       <c r="AG55" s="16"/>
       <c r="AH55" s="18"/>
       <c r="AI55" s="16"/>
       <c r="AJ55" s="18"/>
     </row>
     <row r="56" spans="1:36">
-      <c r="A56" s="52"/>
-[...12 lines deleted...]
-      <c r="N56" s="54"/>
+      <c r="A56" s="51"/>
+      <c r="B56" s="43"/>
+      <c r="C56" s="44"/>
+      <c r="D56" s="52"/>
+      <c r="E56" s="52"/>
+      <c r="F56" s="52"/>
+      <c r="G56" s="52"/>
+      <c r="H56" s="52"/>
+      <c r="I56" s="52"/>
+      <c r="J56" s="52"/>
+      <c r="K56" s="43"/>
+      <c r="L56" s="52"/>
+      <c r="M56" s="52"/>
+      <c r="N56" s="53"/>
       <c r="T56" s="17"/>
       <c r="U56" s="16"/>
       <c r="V56" s="17"/>
       <c r="W56" s="16"/>
       <c r="X56" s="16"/>
       <c r="Y56" s="16"/>
       <c r="Z56" s="16"/>
       <c r="AA56" s="16"/>
       <c r="AB56" s="16"/>
       <c r="AC56" s="17"/>
       <c r="AD56" s="16"/>
       <c r="AE56" s="17"/>
       <c r="AF56" s="16"/>
       <c r="AG56" s="16"/>
       <c r="AH56" s="18"/>
       <c r="AI56" s="16"/>
       <c r="AJ56" s="18"/>
     </row>
     <row r="57" spans="1:36">
-      <c r="A57" s="52"/>
-[...12 lines deleted...]
-      <c r="N57" s="54"/>
+      <c r="A57" s="51"/>
+      <c r="B57" s="43"/>
+      <c r="C57" s="44"/>
+      <c r="D57" s="52"/>
+      <c r="E57" s="52"/>
+      <c r="F57" s="52"/>
+      <c r="G57" s="52"/>
+      <c r="H57" s="52"/>
+      <c r="I57" s="52"/>
+      <c r="J57" s="52"/>
+      <c r="K57" s="43"/>
+      <c r="L57" s="52"/>
+      <c r="M57" s="52"/>
+      <c r="N57" s="53"/>
       <c r="T57" s="17"/>
       <c r="U57" s="16"/>
       <c r="V57" s="17"/>
       <c r="W57" s="16"/>
       <c r="X57" s="16"/>
       <c r="Y57" s="16"/>
       <c r="Z57" s="16"/>
       <c r="AA57" s="16"/>
       <c r="AB57" s="16"/>
       <c r="AC57" s="17"/>
       <c r="AD57" s="16"/>
       <c r="AE57" s="17"/>
       <c r="AF57" s="16"/>
       <c r="AG57" s="16"/>
       <c r="AH57" s="18"/>
       <c r="AI57" s="16"/>
       <c r="AJ57" s="18"/>
     </row>
     <row r="58" spans="1:36">
-      <c r="A58" s="52"/>
-[...3 lines deleted...]
-      <c r="E58" s="53" t="s">
+      <c r="A58" s="51"/>
+      <c r="B58" s="43"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="52"/>
+      <c r="E58" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="F58" s="53"/>
-[...7 lines deleted...]
-      <c r="N58" s="54"/>
+      <c r="F58" s="52"/>
+      <c r="G58" s="52"/>
+      <c r="H58" s="52"/>
+      <c r="I58" s="52"/>
+      <c r="J58" s="52"/>
+      <c r="K58" s="43"/>
+      <c r="L58" s="52"/>
+      <c r="M58" s="52"/>
+      <c r="N58" s="53"/>
       <c r="T58" s="17"/>
       <c r="U58" s="16"/>
       <c r="V58" s="17"/>
       <c r="W58" s="16"/>
       <c r="X58" s="16"/>
       <c r="Y58" s="16"/>
       <c r="Z58" s="16"/>
       <c r="AA58" s="16"/>
       <c r="AB58" s="16"/>
       <c r="AC58" s="17"/>
       <c r="AD58" s="16"/>
       <c r="AE58" s="17"/>
       <c r="AF58" s="16"/>
       <c r="AG58" s="16"/>
       <c r="AH58" s="18"/>
       <c r="AI58" s="16"/>
       <c r="AJ58" s="18"/>
     </row>
     <row r="59" spans="1:36">
       <c r="B59" s="29"/>
-      <c r="E59" s="58"/>
-[...1 lines deleted...]
-      <c r="L59" s="57" t="s">
+      <c r="E59" s="57"/>
+      <c r="H59" s="57"/>
+      <c r="L59" s="56" t="s">
         <v>0</v>
       </c>
       <c r="T59" s="17"/>
       <c r="U59" s="16"/>
       <c r="V59" s="17"/>
       <c r="W59" s="16"/>
       <c r="X59" s="16"/>
       <c r="Y59" s="16"/>
       <c r="Z59" s="16"/>
       <c r="AA59" s="16"/>
       <c r="AB59" s="16"/>
       <c r="AC59" s="17"/>
       <c r="AD59" s="16"/>
       <c r="AE59" s="17"/>
       <c r="AF59" s="16"/>
       <c r="AG59" s="16"/>
       <c r="AH59" s="18"/>
       <c r="AI59" s="16"/>
       <c r="AJ59" s="18"/>
     </row>
     <row r="61" spans="1:36">
-      <c r="H61" s="56"/>
-      <c r="I61" s="62"/>
+      <c r="H61" s="55"/>
+      <c r="I61" s="61"/>
     </row>
     <row r="63" spans="1:36">
-      <c r="L63" s="57" t="s">
+      <c r="L63" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="N63" s="61" t="s">
+      <c r="N63" s="60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="2:10">
       <c r="B82" s="31"/>
       <c r="C82" s="31"/>
-      <c r="D82" s="54"/>
-[...1 lines deleted...]
-      <c r="J82" s="57"/>
+      <c r="D82" s="53"/>
+      <c r="I82" s="56"/>
+      <c r="J82" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D4B7B0-519F-4B66-876A-810A6A203261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD74A45C-F51B-448E-BAB9-E76E3855F599}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>natural_period!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>