--- v2 (2026-08-23)
+++ v3 (2026-10-05)
@@ -492,80 +492,82 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="24">
+  <cellStyleXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -652,57 +654,53 @@
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -771,66 +769,81 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="24">
+  <cellStyles count="26">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 12" xfId="11"/>
     <cellStyle name="Обычный 13" xfId="12"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 2" xfId="15"/>
+    <cellStyle name="Обычный 2 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 3" xfId="16"/>
     <cellStyle name="Обычный 2 4" xfId="13"/>
     <cellStyle name="Обычный 3" xfId="17"/>
     <cellStyle name="Обычный 3 2" xfId="18"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
+    <cellStyle name="Обычный 3 4" xfId="25"/>
     <cellStyle name="Обычный 4" xfId="19"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 2" xfId="3"/>
     <cellStyle name="Обычный 5 3" xfId="20"/>
     <cellStyle name="Обычный 6" xfId="4"/>
     <cellStyle name="Обычный 7" xfId="21"/>
     <cellStyle name="Обычный 8" xfId="22"/>
     <cellStyle name="Обычный 9" xfId="23"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1110,1486 +1123,1526 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15">
-      <c r="A1" s="91"/>
-[...11 lines deleted...]
-      <c r="M1" s="90"/>
+      <c r="A1" s="89"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="110" t="s">
+      <c r="A2" s="108" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="92">
+      <c r="B2" s="90">
         <v>151102</v>
       </c>
-      <c r="C2" s="93"/>
-[...9 lines deleted...]
-      <c r="M2" s="93"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="90" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="93"/>
-[...9 lines deleted...]
-      <c r="M3" s="93"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="91"/>
+      <c r="K3" s="91"/>
+      <c r="L3" s="91"/>
+      <c r="M3" s="91"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="108" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="94" t="s">
+      <c r="B4" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="93"/>
-[...9 lines deleted...]
-      <c r="M4" s="93"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="110" t="s">
+      <c r="A5" s="108" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="94" t="s">
+      <c r="B5" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="93"/>
-[...9 lines deleted...]
-      <c r="M5" s="93"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="110" t="s">
+      <c r="A6" s="108" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="92">
+      <c r="B6" s="90">
         <v>2000</v>
       </c>
-      <c r="C6" s="93"/>
-[...9 lines deleted...]
-      <c r="M6" s="93"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
     </row>
     <row r="7" spans="1:13" ht="25.5">
-      <c r="A7" s="110" t="s">
+      <c r="A7" s="108" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="95" t="s">
+      <c r="B7" s="93" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="93"/>
-[...9 lines deleted...]
-      <c r="M7" s="93"/>
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="110" t="s">
+      <c r="A8" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="94" t="s">
+      <c r="B8" s="92" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="93"/>
-[...9 lines deleted...]
-      <c r="M8" s="93"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
     </row>
     <row r="9" spans="1:13" ht="38.25">
-      <c r="A9" s="110" t="s">
+      <c r="A9" s="108" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="95" t="s">
+      <c r="B9" s="93" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="93"/>
-[...9 lines deleted...]
-      <c r="M9" s="93"/>
+      <c r="C9" s="91"/>
+      <c r="D9" s="91"/>
+      <c r="E9" s="91"/>
+      <c r="F9" s="91"/>
+      <c r="G9" s="91"/>
+      <c r="H9" s="91"/>
+      <c r="I9" s="91"/>
+      <c r="J9" s="91"/>
+      <c r="K9" s="91"/>
+      <c r="L9" s="91"/>
+      <c r="M9" s="91"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="110" t="s">
+      <c r="A10" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="95" t="s">
+      <c r="B10" s="93" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="93"/>
-[...9 lines deleted...]
-      <c r="M10" s="93"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
+      <c r="F10" s="91"/>
+      <c r="G10" s="91"/>
+      <c r="H10" s="91"/>
+      <c r="I10" s="91"/>
+      <c r="J10" s="91"/>
+      <c r="K10" s="91"/>
+      <c r="L10" s="91"/>
+      <c r="M10" s="91"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="110" t="s">
+      <c r="A11" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="95"/>
-[...10 lines deleted...]
-      <c r="M11" s="96"/>
+      <c r="B11" s="93"/>
+      <c r="C11" s="91"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="91"/>
+      <c r="F11" s="91"/>
+      <c r="G11" s="91"/>
+      <c r="H11" s="91"/>
+      <c r="I11" s="91"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="91"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="94"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="110" t="s">
+      <c r="A12" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="97" t="s">
+      <c r="B12" s="95" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="93"/>
-[...9 lines deleted...]
-      <c r="M12" s="96"/>
+      <c r="C12" s="91"/>
+      <c r="D12" s="91"/>
+      <c r="E12" s="91"/>
+      <c r="F12" s="91"/>
+      <c r="G12" s="91"/>
+      <c r="H12" s="91"/>
+      <c r="I12" s="91"/>
+      <c r="J12" s="91"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="91"/>
+      <c r="M12" s="94"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="110" t="s">
+      <c r="A13" s="108" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="98" t="s">
+      <c r="B13" s="96" t="s">
         <v>51</v>
       </c>
-      <c r="C13" s="93"/>
-[...9 lines deleted...]
-      <c r="M13" s="96"/>
+      <c r="C13" s="91"/>
+      <c r="D13" s="91"/>
+      <c r="E13" s="91"/>
+      <c r="F13" s="91"/>
+      <c r="G13" s="91"/>
+      <c r="H13" s="91"/>
+      <c r="I13" s="91"/>
+      <c r="J13" s="91"/>
+      <c r="K13" s="91"/>
+      <c r="L13" s="91"/>
+      <c r="M13" s="94"/>
     </row>
     <row r="14" spans="1:13" ht="25.5">
-      <c r="A14" s="110" t="s">
+      <c r="A14" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="98" t="s">
+      <c r="B14" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="93"/>
-[...9 lines deleted...]
-      <c r="M14" s="96"/>
+      <c r="C14" s="91"/>
+      <c r="D14" s="91"/>
+      <c r="E14" s="91"/>
+      <c r="F14" s="91"/>
+      <c r="G14" s="91"/>
+      <c r="H14" s="91"/>
+      <c r="I14" s="91"/>
+      <c r="J14" s="91"/>
+      <c r="K14" s="91"/>
+      <c r="L14" s="91"/>
+      <c r="M14" s="94"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="110" t="s">
+      <c r="A15" s="108" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="99" t="s">
+      <c r="B15" s="97" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="93"/>
-[...9 lines deleted...]
-      <c r="M15" s="96"/>
+      <c r="C15" s="91"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="91"/>
+      <c r="F15" s="91"/>
+      <c r="G15" s="91"/>
+      <c r="H15" s="91"/>
+      <c r="I15" s="91"/>
+      <c r="J15" s="91"/>
+      <c r="K15" s="91"/>
+      <c r="L15" s="91"/>
+      <c r="M15" s="94"/>
     </row>
     <row r="16" spans="1:13" ht="15">
-      <c r="A16" s="110" t="s">
+      <c r="A16" s="108" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="100">
-[...12 lines deleted...]
-      <c r="M16" s="101"/>
+      <c r="B16" s="98">
+        <v>46280</v>
+      </c>
+      <c r="C16" s="88"/>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88"/>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88"/>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88"/>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88"/>
+      <c r="L16" s="88"/>
+      <c r="M16" s="99"/>
     </row>
     <row r="17" spans="1:13" ht="15">
-      <c r="A17" s="110" t="s">
+      <c r="A17" s="108" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="100">
-[...12 lines deleted...]
-      <c r="M17" s="102"/>
+      <c r="B17" s="98">
+        <v>46310</v>
+      </c>
+      <c r="C17" s="88"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="100"/>
     </row>
     <row r="18" spans="1:13" ht="15">
-      <c r="A18" s="110" t="s">
+      <c r="A18" s="108" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="94" t="s">
+      <c r="B18" s="92" t="s">
         <v>63</v>
       </c>
-      <c r="C18" s="90"/>
-[...9 lines deleted...]
-      <c r="M18" s="101"/>
+      <c r="C18" s="88"/>
+      <c r="D18" s="88"/>
+      <c r="E18" s="88"/>
+      <c r="F18" s="88"/>
+      <c r="G18" s="88"/>
+      <c r="H18" s="88"/>
+      <c r="I18" s="88"/>
+      <c r="J18" s="88"/>
+      <c r="K18" s="88"/>
+      <c r="L18" s="88"/>
+      <c r="M18" s="99"/>
     </row>
     <row r="19" spans="1:13" ht="15">
-      <c r="A19" s="110" t="s">
+      <c r="A19" s="108" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="94" t="s">
+      <c r="B19" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="C19" s="90"/>
-[...9 lines deleted...]
-      <c r="M19" s="102"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="100"/>
     </row>
     <row r="20" spans="1:13" ht="15">
-      <c r="A20" s="110" t="s">
+      <c r="A20" s="108" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="103" t="s">
+      <c r="B20" s="101" t="s">
         <v>65</v>
       </c>
-      <c r="C20" s="90"/>
-[...9 lines deleted...]
-      <c r="M20" s="101"/>
+      <c r="C20" s="88"/>
+      <c r="D20" s="88"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="88"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="88"/>
+      <c r="I20" s="88"/>
+      <c r="J20" s="88"/>
+      <c r="K20" s="88"/>
+      <c r="L20" s="88"/>
+      <c r="M20" s="99"/>
     </row>
     <row r="21" spans="1:13" ht="15">
-      <c r="A21" s="110" t="s">
+      <c r="A21" s="108" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="104" t="s">
+      <c r="B21" s="102" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="90"/>
-[...9 lines deleted...]
-      <c r="M21" s="102"/>
+      <c r="C21" s="88"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="88"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="100"/>
     </row>
     <row r="22" spans="1:13" ht="15">
-      <c r="A22" s="105"/>
-[...11 lines deleted...]
-      <c r="M22" s="90"/>
+      <c r="A22" s="103"/>
+      <c r="B22" s="104"/>
+      <c r="C22" s="88"/>
+      <c r="D22" s="88"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="88"/>
+      <c r="G22" s="88"/>
+      <c r="H22" s="88"/>
+      <c r="I22" s="88"/>
+      <c r="J22" s="88"/>
+      <c r="K22" s="88"/>
+      <c r="L22" s="88"/>
+      <c r="M22" s="88"/>
     </row>
     <row r="23" spans="1:13" ht="15">
-      <c r="A23" s="90"/>
-[...11 lines deleted...]
-      <c r="M23" s="102"/>
+      <c r="A23" s="88"/>
+      <c r="B23" s="88"/>
+      <c r="C23" s="88"/>
+      <c r="D23" s="88"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="88"/>
+      <c r="G23" s="88"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+      <c r="K23" s="88"/>
+      <c r="L23" s="88"/>
+      <c r="M23" s="100"/>
     </row>
     <row r="24" spans="1:13" ht="15">
-      <c r="A24" s="90"/>
-[...11 lines deleted...]
-      <c r="M24" s="101"/>
+      <c r="A24" s="88"/>
+      <c r="B24" s="88"/>
+      <c r="C24" s="88"/>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88"/>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88"/>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88"/>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88"/>
+      <c r="L24" s="88"/>
+      <c r="M24" s="99"/>
     </row>
     <row r="25" spans="1:13" ht="15">
-      <c r="A25" s="90"/>
-[...11 lines deleted...]
-      <c r="M25" s="102"/>
+      <c r="A25" s="88"/>
+      <c r="B25" s="88"/>
+      <c r="C25" s="88"/>
+      <c r="D25" s="88"/>
+      <c r="E25" s="88"/>
+      <c r="F25" s="88"/>
+      <c r="G25" s="88"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="88"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="88"/>
+      <c r="L25" s="88"/>
+      <c r="M25" s="100"/>
     </row>
     <row r="26" spans="1:13" ht="15">
-      <c r="A26" s="90"/>
-[...11 lines deleted...]
-      <c r="M26" s="101"/>
+      <c r="A26" s="88"/>
+      <c r="B26" s="88"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="88"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="88"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="88"/>
+      <c r="L26" s="88"/>
+      <c r="M26" s="99"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="119.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="107"/>
+      <c r="B2" s="105"/>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="108"/>
+      <c r="B4" s="106"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="108"/>
+      <c r="B5" s="106"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="108" t="s">
+      <c r="B6" s="106" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="108" t="s">
+      <c r="B7" s="106" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="108" t="s">
+      <c r="B8" s="106" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="108" t="s">
+      <c r="B9" s="106" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="108"/>
+      <c r="B10" s="106"/>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="108" t="s">
+      <c r="B11" s="106" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="108"/>
+      <c r="B12" s="106"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="108"/>
+      <c r="B13" s="106"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="108"/>
+      <c r="B14" s="106"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="109" t="s">
+      <c r="B15" s="107" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="M10" sqref="M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="11" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="12" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="12" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="12" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="14" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="11" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="12" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="15" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="16"/>
     <col min="20" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="23.25" customHeight="1">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="109" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="111"/>
-[...11 lines deleted...]
-      <c r="N1" s="112"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="110"/>
     </row>
     <row r="2" spans="1:27" ht="43.5" customHeight="1">
       <c r="A2" s="17"/>
       <c r="B2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>18</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>21</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K2" s="18" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="18" t="s">
         <v>25</v>
       </c>
       <c r="M2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="N2" s="20"/>
       <c r="O2" s="21"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
-      <c r="F3" s="74"/>
+      <c r="F3" s="72"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="24"/>
       <c r="J3" s="25"/>
       <c r="K3" s="23"/>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
       <c r="N3" s="21"/>
       <c r="AA3" s="8"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1">
       <c r="A4" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="57">
         <v>5085.6000000000004</v>
       </c>
       <c r="C4" s="57">
         <v>9457.2000000000007</v>
       </c>
       <c r="D4" s="59">
         <v>13799.4</v>
       </c>
-      <c r="E4" s="76">
+      <c r="E4" s="74">
         <v>17455.099999999999</v>
       </c>
       <c r="F4" s="57">
         <v>21026.2</v>
       </c>
-      <c r="G4" s="82">
+      <c r="G4" s="80">
         <v>24731.5</v>
       </c>
-      <c r="H4" s="88">
+      <c r="H4" s="86">
         <v>28624.1</v>
       </c>
-      <c r="I4" s="57"/>
-      <c r="J4" s="65"/>
+      <c r="I4" s="111">
+        <v>32340.3</v>
+      </c>
+      <c r="J4" s="64"/>
       <c r="K4" s="57"/>
       <c r="L4" s="57"/>
       <c r="M4" s="57"/>
       <c r="N4" s="27"/>
       <c r="O4" s="28"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="28"/>
       <c r="S4" s="30"/>
       <c r="T4" s="4"/>
       <c r="U4" s="9"/>
       <c r="V4" s="3"/>
     </row>
     <row r="5" spans="1:27" ht="13.5" customHeight="1">
       <c r="A5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="57">
         <v>469.2</v>
       </c>
       <c r="C5" s="57">
         <v>887.2</v>
       </c>
       <c r="D5" s="59">
         <v>1320</v>
       </c>
-      <c r="E5" s="76">
+      <c r="E5" s="74">
         <v>1720.4</v>
       </c>
       <c r="F5" s="57">
         <v>2089.4</v>
       </c>
-      <c r="G5" s="82">
+      <c r="G5" s="80">
         <v>2435.8000000000002</v>
       </c>
-      <c r="H5" s="88">
+      <c r="H5" s="86">
         <v>2799.2</v>
       </c>
-      <c r="I5" s="63"/>
-      <c r="J5" s="65"/>
+      <c r="I5" s="113">
+        <v>3125.3</v>
+      </c>
+      <c r="J5" s="64"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="32"/>
       <c r="O5" s="33"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="35"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="57">
         <v>1411.1</v>
       </c>
       <c r="C6" s="57">
         <v>2568.3000000000002</v>
       </c>
       <c r="D6" s="58">
         <v>3694.1</v>
       </c>
-      <c r="E6" s="76">
+      <c r="E6" s="74">
         <v>4764.2</v>
       </c>
       <c r="F6" s="57">
         <v>5949.9</v>
       </c>
-      <c r="G6" s="82">
+      <c r="G6" s="80">
         <v>7177.7</v>
       </c>
-      <c r="H6" s="88">
+      <c r="H6" s="86">
         <v>8254.5</v>
       </c>
-      <c r="I6" s="63"/>
-      <c r="J6" s="65"/>
+      <c r="I6" s="113">
+        <v>9371.5</v>
+      </c>
+      <c r="J6" s="64"/>
       <c r="K6" s="57"/>
       <c r="L6" s="57"/>
       <c r="M6" s="57"/>
       <c r="N6" s="32"/>
       <c r="P6" s="33"/>
       <c r="Q6" s="33"/>
       <c r="U6" s="2"/>
     </row>
     <row r="7" spans="1:27" ht="14.25" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="57">
         <v>3204.7</v>
       </c>
       <c r="C7" s="57">
         <v>6000.7</v>
       </c>
       <c r="D7" s="59">
         <v>8783.9</v>
       </c>
-      <c r="E7" s="76">
+      <c r="E7" s="74">
         <v>10968.8</v>
       </c>
       <c r="F7" s="57">
         <v>12984.7</v>
       </c>
-      <c r="G7" s="82">
+      <c r="G7" s="80">
         <v>15115.3</v>
       </c>
-      <c r="H7" s="88">
+      <c r="H7" s="86">
         <v>17567.3</v>
       </c>
-      <c r="I7" s="63"/>
-      <c r="J7" s="65"/>
+      <c r="I7" s="113">
+        <v>19840.3</v>
+      </c>
+      <c r="J7" s="64"/>
       <c r="K7" s="57"/>
       <c r="L7" s="57"/>
       <c r="M7" s="57"/>
       <c r="N7" s="32"/>
       <c r="O7" s="33"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="33"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="23"/>
-      <c r="E8" s="74"/>
+      <c r="E8" s="72"/>
       <c r="F8" s="11"/>
-      <c r="G8" s="80"/>
-      <c r="H8" s="88"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="86"/>
       <c r="I8" s="63"/>
       <c r="J8" s="23"/>
       <c r="K8" s="47"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="32"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="57">
         <v>0</v>
       </c>
       <c r="C9" s="57">
         <v>0.1</v>
       </c>
       <c r="D9" s="59">
         <v>0.1</v>
       </c>
-      <c r="E9" s="76">
+      <c r="E9" s="74">
         <v>0.1</v>
       </c>
-      <c r="F9" s="86">
+      <c r="F9" s="84">
         <v>0.1</v>
       </c>
-      <c r="G9" s="81">
+      <c r="G9" s="79">
         <v>0.2</v>
       </c>
-      <c r="H9" s="88">
+      <c r="H9" s="86">
         <v>0.2</v>
       </c>
-      <c r="I9" s="57"/>
-      <c r="J9" s="65"/>
+      <c r="I9" s="111">
+        <v>0.2</v>
+      </c>
+      <c r="J9" s="64"/>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="57"/>
       <c r="N9" s="32"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="34"/>
       <c r="R9" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="57">
         <v>0.6</v>
       </c>
       <c r="C10" s="57">
         <v>0.9</v>
       </c>
-      <c r="D10" s="65">
+      <c r="D10" s="64">
         <v>1.3</v>
       </c>
-      <c r="E10" s="78">
+      <c r="E10" s="76">
         <v>1.6</v>
       </c>
       <c r="F10" s="57">
         <v>2.1</v>
       </c>
-      <c r="G10" s="81">
+      <c r="G10" s="79">
         <v>2.5</v>
       </c>
-      <c r="H10" s="88">
+      <c r="H10" s="86">
         <v>2.9</v>
       </c>
-      <c r="I10" s="63"/>
-      <c r="J10" s="65"/>
+      <c r="I10" s="113">
+        <v>3</v>
+      </c>
+      <c r="J10" s="64"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="57"/>
       <c r="N10" s="32"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="33"/>
       <c r="U10" s="2"/>
     </row>
     <row r="11" spans="1:27" ht="27" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="23"/>
-      <c r="C11" s="71"/>
+      <c r="C11" s="69"/>
       <c r="D11" s="54"/>
       <c r="E11" s="55"/>
       <c r="F11" s="62"/>
       <c r="G11" s="55"/>
-      <c r="H11" s="85"/>
+      <c r="H11" s="83"/>
       <c r="I11" s="53"/>
       <c r="J11" s="53"/>
       <c r="K11" s="53"/>
       <c r="L11" s="56"/>
       <c r="M11" s="56"/>
       <c r="N11" s="32"/>
       <c r="P11" s="33"/>
     </row>
     <row r="12" spans="1:27" s="5" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="61">
         <v>1915.1</v>
       </c>
       <c r="C12" s="61">
         <v>3576.5</v>
       </c>
       <c r="D12" s="61">
         <v>5135.1000000000004</v>
       </c>
-      <c r="E12" s="76">
+      <c r="E12" s="74">
         <v>6095.1</v>
       </c>
       <c r="F12" s="59">
         <v>6719.8</v>
       </c>
-      <c r="G12" s="82">
+      <c r="G12" s="80">
         <v>7303.3</v>
       </c>
-      <c r="H12" s="88">
+      <c r="H12" s="86">
         <v>7891.6</v>
       </c>
-      <c r="I12" s="63"/>
+      <c r="I12" s="114">
+        <v>8444.7999999999993</v>
+      </c>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
       <c r="N12" s="27"/>
       <c r="O12" s="39"/>
       <c r="P12" s="28"/>
       <c r="Q12" s="28"/>
       <c r="R12" s="40"/>
       <c r="S12" s="40"/>
       <c r="U12" s="3"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="61">
         <v>1237.5999999999999</v>
       </c>
       <c r="C13" s="61">
         <v>2328.1999999999998</v>
       </c>
       <c r="D13" s="61">
         <v>3365.6</v>
       </c>
-      <c r="E13" s="76">
+      <c r="E13" s="74">
         <v>4054</v>
       </c>
       <c r="F13" s="59">
         <v>4550.6000000000004</v>
       </c>
-      <c r="G13" s="82">
+      <c r="G13" s="80">
         <v>5038</v>
       </c>
-      <c r="H13" s="88">
+      <c r="H13" s="86">
         <v>5539.6</v>
       </c>
-      <c r="I13" s="63"/>
+      <c r="I13" s="114">
+        <v>6034.6</v>
+      </c>
       <c r="J13" s="61"/>
       <c r="K13" s="61"/>
       <c r="L13" s="61"/>
       <c r="M13" s="61"/>
       <c r="N13" s="32"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="U13" s="2"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="61">
         <v>180.1</v>
       </c>
       <c r="C14" s="61">
         <v>330.1</v>
       </c>
       <c r="D14" s="61">
         <v>483.2</v>
       </c>
-      <c r="E14" s="76">
+      <c r="E14" s="74">
         <v>574.70000000000005</v>
       </c>
       <c r="F14" s="59">
         <v>619.20000000000005</v>
       </c>
-      <c r="G14" s="82">
+      <c r="G14" s="80">
         <v>656</v>
       </c>
-      <c r="H14" s="88">
+      <c r="H14" s="86">
         <v>687.2</v>
       </c>
-      <c r="I14" s="63"/>
+      <c r="I14" s="114">
+        <v>716.7</v>
+      </c>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
       <c r="N14" s="32"/>
       <c r="P14" s="33"/>
       <c r="Q14" s="33"/>
       <c r="U14" s="2"/>
     </row>
     <row r="15" spans="1:27" ht="13.5" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="61">
         <v>435.5</v>
       </c>
       <c r="C15" s="61">
         <v>808.8</v>
       </c>
       <c r="D15" s="61">
         <v>1134.5</v>
       </c>
-      <c r="E15" s="76">
+      <c r="E15" s="74">
         <v>1283.7</v>
       </c>
       <c r="F15" s="59">
         <v>1341.9</v>
       </c>
-      <c r="G15" s="82">
+      <c r="G15" s="80">
         <v>1378.8</v>
       </c>
-      <c r="H15" s="88">
+      <c r="H15" s="86">
         <v>1412</v>
       </c>
-      <c r="I15" s="63"/>
+      <c r="I15" s="114">
+        <v>1432.7</v>
+      </c>
       <c r="J15" s="61"/>
       <c r="K15" s="61"/>
       <c r="L15" s="61"/>
       <c r="M15" s="61"/>
       <c r="N15" s="32"/>
       <c r="P15" s="33"/>
       <c r="Q15" s="33"/>
       <c r="U15" s="2"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="73"/>
-      <c r="E16" s="75"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="73"/>
       <c r="F16" s="11"/>
-      <c r="G16" s="84"/>
-[...5 lines deleted...]
-      <c r="M16" s="70"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="85"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="66"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="68"/>
       <c r="N16" s="32"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
       <c r="U16" s="2"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="61">
         <v>0.9</v>
       </c>
       <c r="C17" s="61">
         <v>2.1</v>
       </c>
       <c r="D17" s="61">
         <v>3.1</v>
       </c>
-      <c r="E17" s="76">
+      <c r="E17" s="74">
         <v>3.5</v>
       </c>
       <c r="F17" s="59">
         <v>4.5</v>
       </c>
-      <c r="G17" s="82">
+      <c r="G17" s="80">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H17" s="88">
+      <c r="H17" s="86">
         <v>5.7</v>
       </c>
-      <c r="I17" s="63"/>
+      <c r="I17" s="114">
+        <v>5.8</v>
+      </c>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="32"/>
       <c r="P17" s="33"/>
       <c r="Q17" s="33"/>
       <c r="U17" s="2"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="61">
         <v>14.4</v>
       </c>
       <c r="C18" s="61">
         <v>26.3</v>
       </c>
       <c r="D18" s="61">
         <v>37.1</v>
       </c>
-      <c r="E18" s="76">
+      <c r="E18" s="74">
         <v>44.7</v>
       </c>
       <c r="F18" s="59">
         <v>44.7</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="80">
         <v>44.7</v>
       </c>
-      <c r="H18" s="88">
+      <c r="H18" s="86">
         <v>44.7</v>
       </c>
-      <c r="I18" s="63"/>
+      <c r="I18" s="114">
+        <v>44.7</v>
+      </c>
       <c r="J18" s="61"/>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
       <c r="M18" s="61"/>
       <c r="N18" s="32"/>
       <c r="P18" s="33"/>
       <c r="Q18" s="33"/>
       <c r="U18" s="2"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="61">
         <v>7.7</v>
       </c>
       <c r="C19" s="61">
         <v>13.5</v>
       </c>
       <c r="D19" s="61">
         <v>19.100000000000001</v>
       </c>
-      <c r="E19" s="76">
+      <c r="E19" s="74">
         <v>22.9</v>
       </c>
       <c r="F19" s="59">
         <v>28.9</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="80">
         <v>34.299999999999997</v>
       </c>
-      <c r="H19" s="88">
+      <c r="H19" s="86">
         <v>39.700000000000003</v>
       </c>
-      <c r="I19" s="63"/>
+      <c r="I19" s="114">
+        <v>40.5</v>
+      </c>
       <c r="J19" s="61"/>
       <c r="K19" s="61"/>
       <c r="L19" s="61"/>
       <c r="M19" s="61"/>
       <c r="N19" s="32"/>
       <c r="P19" s="33"/>
       <c r="Q19" s="33"/>
       <c r="U19" s="2"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="61">
         <v>12.1</v>
       </c>
       <c r="C20" s="61">
         <v>15.7</v>
       </c>
       <c r="D20" s="61">
         <v>18.3</v>
       </c>
-      <c r="E20" s="76">
+      <c r="E20" s="74">
         <v>19.399999999999999</v>
       </c>
       <c r="F20" s="59">
         <v>19.7</v>
       </c>
-      <c r="G20" s="82">
+      <c r="G20" s="80">
         <v>19.899999999999999</v>
       </c>
-      <c r="H20" s="88">
+      <c r="H20" s="86">
         <v>20.100000000000001</v>
       </c>
-      <c r="I20" s="63"/>
+      <c r="I20" s="114">
+        <v>20.2</v>
+      </c>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="32"/>
       <c r="P20" s="33"/>
       <c r="Q20" s="33"/>
       <c r="U20" s="2"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="61">
         <v>2.8</v>
       </c>
       <c r="C21" s="61">
         <v>5.6</v>
       </c>
       <c r="D21" s="61">
         <v>8.4</v>
       </c>
-      <c r="E21" s="76">
+      <c r="E21" s="74">
         <v>10.9</v>
       </c>
       <c r="F21" s="59">
         <v>13.5</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="80">
         <v>16.100000000000001</v>
       </c>
-      <c r="H21" s="88">
+      <c r="H21" s="86">
         <v>18.600000000000001</v>
       </c>
-      <c r="I21" s="63"/>
+      <c r="I21" s="114">
+        <v>19.5</v>
+      </c>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="32"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="U21" s="2"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="61">
         <v>1.6</v>
       </c>
       <c r="C22" s="61">
         <v>3</v>
       </c>
       <c r="D22" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E22" s="76">
+      <c r="E22" s="74">
         <v>5.9</v>
       </c>
       <c r="F22" s="59">
         <v>7.3</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="80">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H22" s="88">
+      <c r="H22" s="86">
         <v>10.3</v>
       </c>
-      <c r="I22" s="63"/>
+      <c r="I22" s="114">
+        <v>11.8</v>
+      </c>
       <c r="J22" s="61"/>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
       <c r="M22" s="61"/>
       <c r="N22" s="32"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="U22" s="2"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="61">
         <v>1.8</v>
       </c>
       <c r="C23" s="61">
         <v>3.5</v>
       </c>
       <c r="D23" s="61">
         <v>5.2</v>
       </c>
-      <c r="E23" s="76">
+      <c r="E23" s="74">
         <v>6.9</v>
       </c>
       <c r="F23" s="59">
         <v>8.9</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="80">
         <v>10.9</v>
       </c>
-      <c r="H23" s="88">
+      <c r="H23" s="86">
         <v>12.8</v>
       </c>
-      <c r="I23" s="63"/>
+      <c r="I23" s="114">
+        <v>13.2</v>
+      </c>
       <c r="J23" s="61"/>
       <c r="K23" s="61"/>
       <c r="L23" s="61"/>
       <c r="M23" s="61"/>
       <c r="N23" s="32"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="U23" s="2"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="61">
         <v>8.4</v>
       </c>
       <c r="C24" s="61">
         <v>15.5</v>
       </c>
       <c r="D24" s="61">
         <v>21.8</v>
       </c>
-      <c r="E24" s="76">
+      <c r="E24" s="74">
         <v>27.2</v>
       </c>
       <c r="F24" s="59">
         <v>34.1</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="80">
         <v>38.9</v>
       </c>
-      <c r="H24" s="88">
+      <c r="H24" s="86">
         <v>43.7</v>
       </c>
-      <c r="I24" s="63"/>
+      <c r="I24" s="114">
+        <v>46.1</v>
+      </c>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="32"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="U24" s="2"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="61">
         <v>3.7</v>
       </c>
       <c r="C25" s="61">
         <v>6.7</v>
       </c>
       <c r="D25" s="61">
         <v>9.6999999999999993</v>
       </c>
-      <c r="E25" s="76">
+      <c r="E25" s="74">
         <v>12.7</v>
       </c>
       <c r="F25" s="59">
         <v>16.3</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="80">
         <v>20</v>
       </c>
-      <c r="H25" s="88">
+      <c r="H25" s="86">
         <v>23.7</v>
       </c>
-      <c r="I25" s="63"/>
+      <c r="I25" s="114">
+        <v>25.7</v>
+      </c>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="32"/>
       <c r="P25" s="33"/>
       <c r="Q25" s="33"/>
       <c r="U25" s="2"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="60">
         <v>8.4</v>
       </c>
       <c r="C26" s="60">
         <v>17.399999999999999</v>
       </c>
       <c r="D26" s="60">
         <v>24.7</v>
       </c>
-      <c r="E26" s="77">
+      <c r="E26" s="75">
         <v>28.4</v>
       </c>
-      <c r="F26" s="79">
+      <c r="F26" s="77">
         <v>30.1</v>
       </c>
-      <c r="G26" s="83">
+      <c r="G26" s="81">
         <v>31.8</v>
       </c>
-      <c r="H26" s="89">
+      <c r="H26" s="87">
         <v>33.299999999999997</v>
       </c>
-      <c r="I26" s="64"/>
+      <c r="I26" s="115">
+        <v>33.299999999999997</v>
+      </c>
       <c r="J26" s="60"/>
       <c r="K26" s="60"/>
       <c r="L26" s="60"/>
       <c r="M26" s="60"/>
       <c r="N26" s="32"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="33"/>
       <c r="U26" s="2"/>
     </row>
     <row r="27" spans="1:21" s="6" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="42"/>
       <c r="B27" s="23"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="43"/>
       <c r="J27" s="26"/>
       <c r="K27" s="37"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="44"/>
       <c r="O27" s="21"/>
@@ -2645,159 +2698,159 @@
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="I32" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="5:11">
       <c r="K34" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="5:11">
       <c r="E36" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="5:11">
       <c r="I37" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:4">
       <c r="B49" s="49"/>
-      <c r="C49" s="72"/>
+      <c r="C49" s="70"/>
       <c r="D49" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71123A9-4135-4DDF-8AB2-2EA4DB347848}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5A99F2-5185-4338-ADBB-65D50D1A86C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71123A9-4135-4DDF-8AB2-2EA4DB347848}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>