--- v3 (2026-10-05)
+++ v4 (2026-10-25)
@@ -523,51 +523,51 @@
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -657,51 +657,50 @@
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
@@ -763,62 +762,73 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 12" xfId="11"/>
     <cellStyle name="Обычный 13" xfId="12"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 3" xfId="16"/>
     <cellStyle name="Обычный 2 4" xfId="13"/>
     <cellStyle name="Обычный 3" xfId="17"/>
     <cellStyle name="Обычный 3 2" xfId="18"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 3 4" xfId="25"/>
@@ -1123,1527 +1133,1567 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" customWidth="1"/>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15">
-      <c r="A1" s="89"/>
-[...11 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="A1" s="88"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="107" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="90">
+      <c r="B2" s="89">
         <v>151102</v>
       </c>
-      <c r="C2" s="91"/>
-[...9 lines deleted...]
-      <c r="M2" s="91"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="108" t="s">
+      <c r="A3" s="107" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="90" t="s">
+      <c r="B3" s="89" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="91"/>
-[...9 lines deleted...]
-      <c r="M3" s="91"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="108" t="s">
+      <c r="A4" s="107" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="91" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="91"/>
-[...9 lines deleted...]
-      <c r="M4" s="91"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="108" t="s">
+      <c r="A5" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="92" t="s">
+      <c r="B5" s="91" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="91"/>
-[...9 lines deleted...]
-      <c r="M5" s="91"/>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="108" t="s">
+      <c r="A6" s="107" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="90">
+      <c r="B6" s="89">
         <v>2000</v>
       </c>
-      <c r="C6" s="91"/>
-[...9 lines deleted...]
-      <c r="M6" s="91"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
     </row>
     <row r="7" spans="1:13" ht="25.5">
-      <c r="A7" s="108" t="s">
+      <c r="A7" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="93" t="s">
+      <c r="B7" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="91"/>
-[...9 lines deleted...]
-      <c r="M7" s="91"/>
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="90"/>
+      <c r="I7" s="90"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="90"/>
+      <c r="M7" s="90"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="108" t="s">
+      <c r="A8" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="91"/>
-[...9 lines deleted...]
-      <c r="M8" s="91"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="90"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="90"/>
+      <c r="I8" s="90"/>
+      <c r="J8" s="90"/>
+      <c r="K8" s="90"/>
+      <c r="L8" s="90"/>
+      <c r="M8" s="90"/>
     </row>
     <row r="9" spans="1:13" ht="38.25">
-      <c r="A9" s="108" t="s">
+      <c r="A9" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="93" t="s">
+      <c r="B9" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="91"/>
-[...9 lines deleted...]
-      <c r="M9" s="91"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="90"/>
+      <c r="E9" s="90"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="90"/>
+      <c r="H9" s="90"/>
+      <c r="I9" s="90"/>
+      <c r="J9" s="90"/>
+      <c r="K9" s="90"/>
+      <c r="L9" s="90"/>
+      <c r="M9" s="90"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="108" t="s">
+      <c r="A10" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="93" t="s">
+      <c r="B10" s="92" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="91"/>
-[...9 lines deleted...]
-      <c r="M10" s="91"/>
+      <c r="C10" s="90"/>
+      <c r="D10" s="90"/>
+      <c r="E10" s="90"/>
+      <c r="F10" s="90"/>
+      <c r="G10" s="90"/>
+      <c r="H10" s="90"/>
+      <c r="I10" s="90"/>
+      <c r="J10" s="90"/>
+      <c r="K10" s="90"/>
+      <c r="L10" s="90"/>
+      <c r="M10" s="90"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="108" t="s">
+      <c r="A11" s="107" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="93"/>
-[...10 lines deleted...]
-      <c r="M11" s="94"/>
+      <c r="B11" s="92"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="90"/>
+      <c r="I11" s="90"/>
+      <c r="J11" s="90"/>
+      <c r="K11" s="90"/>
+      <c r="L11" s="90"/>
+      <c r="M11" s="93"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="108" t="s">
+      <c r="A12" s="107" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="91"/>
-[...9 lines deleted...]
-      <c r="M12" s="94"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="90"/>
+      <c r="L12" s="90"/>
+      <c r="M12" s="93"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="108" t="s">
+      <c r="A13" s="107" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="96" t="s">
+      <c r="B13" s="95" t="s">
         <v>51</v>
       </c>
-      <c r="C13" s="91"/>
-[...9 lines deleted...]
-      <c r="M13" s="94"/>
+      <c r="C13" s="90"/>
+      <c r="D13" s="90"/>
+      <c r="E13" s="90"/>
+      <c r="F13" s="90"/>
+      <c r="G13" s="90"/>
+      <c r="H13" s="90"/>
+      <c r="I13" s="90"/>
+      <c r="J13" s="90"/>
+      <c r="K13" s="90"/>
+      <c r="L13" s="90"/>
+      <c r="M13" s="93"/>
     </row>
     <row r="14" spans="1:13" ht="25.5">
-      <c r="A14" s="108" t="s">
+      <c r="A14" s="107" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="96" t="s">
+      <c r="B14" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="91"/>
-[...9 lines deleted...]
-      <c r="M14" s="94"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="90"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="90"/>
+      <c r="I14" s="90"/>
+      <c r="J14" s="90"/>
+      <c r="K14" s="90"/>
+      <c r="L14" s="90"/>
+      <c r="M14" s="93"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="108" t="s">
+      <c r="A15" s="107" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="97" t="s">
+      <c r="B15" s="96" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="91"/>
-[...9 lines deleted...]
-      <c r="M15" s="94"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="90"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+      <c r="K15" s="90"/>
+      <c r="L15" s="90"/>
+      <c r="M15" s="93"/>
     </row>
     <row r="16" spans="1:13" ht="15">
-      <c r="A16" s="108" t="s">
+      <c r="A16" s="107" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="98">
-[...12 lines deleted...]
-      <c r="M16" s="99"/>
+      <c r="B16" s="97">
+        <v>46309</v>
+      </c>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="87"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="87"/>
+      <c r="M16" s="98"/>
     </row>
     <row r="17" spans="1:13" ht="15">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="107" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="98">
-[...12 lines deleted...]
-      <c r="M17" s="100"/>
+      <c r="B17" s="97">
+        <v>46339</v>
+      </c>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="87"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="87"/>
+      <c r="J17" s="87"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="99"/>
     </row>
     <row r="18" spans="1:13" ht="15">
-      <c r="A18" s="108" t="s">
+      <c r="A18" s="107" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="92" t="s">
+      <c r="B18" s="91" t="s">
         <v>63</v>
       </c>
-      <c r="C18" s="88"/>
-[...9 lines deleted...]
-      <c r="M18" s="99"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="87"/>
+      <c r="H18" s="87"/>
+      <c r="I18" s="87"/>
+      <c r="J18" s="87"/>
+      <c r="K18" s="87"/>
+      <c r="L18" s="87"/>
+      <c r="M18" s="98"/>
     </row>
     <row r="19" spans="1:13" ht="15">
-      <c r="A19" s="108" t="s">
+      <c r="A19" s="107" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="92" t="s">
+      <c r="B19" s="91" t="s">
         <v>64</v>
       </c>
-      <c r="C19" s="88"/>
-[...9 lines deleted...]
-      <c r="M19" s="100"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
+      <c r="E19" s="87"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="87"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="87"/>
+      <c r="J19" s="87"/>
+      <c r="K19" s="87"/>
+      <c r="L19" s="87"/>
+      <c r="M19" s="99"/>
     </row>
     <row r="20" spans="1:13" ht="15">
-      <c r="A20" s="108" t="s">
+      <c r="A20" s="107" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="101" t="s">
+      <c r="B20" s="100" t="s">
         <v>65</v>
       </c>
-      <c r="C20" s="88"/>
-[...9 lines deleted...]
-      <c r="M20" s="99"/>
+      <c r="C20" s="87"/>
+      <c r="D20" s="87"/>
+      <c r="E20" s="87"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="87"/>
+      <c r="J20" s="87"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="87"/>
+      <c r="M20" s="98"/>
     </row>
     <row r="21" spans="1:13" ht="15">
-      <c r="A21" s="108" t="s">
+      <c r="A21" s="107" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="102" t="s">
+      <c r="B21" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="88"/>
-[...9 lines deleted...]
-      <c r="M21" s="100"/>
+      <c r="C21" s="87"/>
+      <c r="D21" s="87"/>
+      <c r="E21" s="87"/>
+      <c r="F21" s="87"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="87"/>
+      <c r="J21" s="87"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="87"/>
+      <c r="M21" s="99"/>
     </row>
     <row r="22" spans="1:13" ht="15">
-      <c r="A22" s="103"/>
-[...11 lines deleted...]
-      <c r="M22" s="88"/>
+      <c r="A22" s="102"/>
+      <c r="B22" s="103"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
     </row>
     <row r="23" spans="1:13" ht="15">
-      <c r="A23" s="88"/>
-[...11 lines deleted...]
-      <c r="M23" s="100"/>
+      <c r="A23" s="87"/>
+      <c r="B23" s="87"/>
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="99"/>
     </row>
     <row r="24" spans="1:13" ht="15">
-      <c r="A24" s="88"/>
-[...11 lines deleted...]
-      <c r="M24" s="99"/>
+      <c r="A24" s="87"/>
+      <c r="B24" s="87"/>
+      <c r="C24" s="87"/>
+      <c r="D24" s="87"/>
+      <c r="E24" s="87"/>
+      <c r="F24" s="87"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="87"/>
+      <c r="I24" s="87"/>
+      <c r="J24" s="87"/>
+      <c r="K24" s="87"/>
+      <c r="L24" s="87"/>
+      <c r="M24" s="98"/>
     </row>
     <row r="25" spans="1:13" ht="15">
-      <c r="A25" s="88"/>
-[...11 lines deleted...]
-      <c r="M25" s="100"/>
+      <c r="A25" s="87"/>
+      <c r="B25" s="87"/>
+      <c r="C25" s="87"/>
+      <c r="D25" s="87"/>
+      <c r="E25" s="87"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="87"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="87"/>
+      <c r="M25" s="99"/>
     </row>
     <row r="26" spans="1:13" ht="15">
-      <c r="A26" s="88"/>
-[...11 lines deleted...]
-      <c r="M26" s="99"/>
+      <c r="A26" s="87"/>
+      <c r="B26" s="87"/>
+      <c r="C26" s="87"/>
+      <c r="D26" s="87"/>
+      <c r="E26" s="87"/>
+      <c r="F26" s="87"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="87"/>
+      <c r="I26" s="87"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="87"/>
+      <c r="L26" s="87"/>
+      <c r="M26" s="98"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="119.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="105"/>
+      <c r="B2" s="104"/>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="106"/>
+      <c r="B4" s="105"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="106"/>
+      <c r="B5" s="105"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="106" t="s">
+      <c r="B6" s="105" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="106" t="s">
+      <c r="B7" s="105" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="105" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="106" t="s">
+      <c r="B9" s="105" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="106"/>
+      <c r="B10" s="105"/>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="106" t="s">
+      <c r="B11" s="105" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="106"/>
+      <c r="B12" s="105"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="106"/>
+      <c r="B13" s="105"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="106"/>
+      <c r="B14" s="105"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="107" t="s">
+      <c r="B15" s="106" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M10" sqref="M10"/>
+      <selection activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="11" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="12" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="12" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="12" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="14" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="11" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="12" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="15" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="16"/>
     <col min="20" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="23.25" customHeight="1">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="109"/>
-[...11 lines deleted...]
-      <c r="N1" s="110"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
+      <c r="N1" s="114"/>
     </row>
     <row r="2" spans="1:27" ht="43.5" customHeight="1">
       <c r="A2" s="17"/>
       <c r="B2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>18</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>21</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K2" s="18" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="18" t="s">
         <v>25</v>
       </c>
       <c r="M2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="N2" s="20"/>
       <c r="O2" s="21"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
-      <c r="F3" s="72"/>
+      <c r="F3" s="71"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="24"/>
       <c r="J3" s="25"/>
       <c r="K3" s="23"/>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
       <c r="N3" s="21"/>
       <c r="AA3" s="8"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1">
       <c r="A4" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="57">
         <v>5085.6000000000004</v>
       </c>
       <c r="C4" s="57">
         <v>9457.2000000000007</v>
       </c>
       <c r="D4" s="59">
         <v>13799.4</v>
       </c>
-      <c r="E4" s="74">
+      <c r="E4" s="73">
         <v>17455.099999999999</v>
       </c>
       <c r="F4" s="57">
         <v>21026.2</v>
       </c>
-      <c r="G4" s="80">
+      <c r="G4" s="79">
         <v>24731.5</v>
       </c>
-      <c r="H4" s="86">
+      <c r="H4" s="85">
         <v>28624.1</v>
       </c>
-      <c r="I4" s="111">
+      <c r="I4" s="108">
         <v>32340.3</v>
       </c>
-      <c r="J4" s="64"/>
+      <c r="J4" s="117">
+        <v>35959.699999999997</v>
+      </c>
       <c r="K4" s="57"/>
       <c r="L4" s="57"/>
       <c r="M4" s="57"/>
       <c r="N4" s="27"/>
       <c r="O4" s="28"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="28"/>
       <c r="S4" s="30"/>
       <c r="T4" s="4"/>
       <c r="U4" s="9"/>
       <c r="V4" s="3"/>
     </row>
     <row r="5" spans="1:27" ht="13.5" customHeight="1">
       <c r="A5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="57">
         <v>469.2</v>
       </c>
       <c r="C5" s="57">
         <v>887.2</v>
       </c>
       <c r="D5" s="59">
         <v>1320</v>
       </c>
-      <c r="E5" s="74">
+      <c r="E5" s="73">
         <v>1720.4</v>
       </c>
       <c r="F5" s="57">
         <v>2089.4</v>
       </c>
-      <c r="G5" s="80">
+      <c r="G5" s="79">
         <v>2435.8000000000002</v>
       </c>
-      <c r="H5" s="86">
+      <c r="H5" s="85">
         <v>2799.2</v>
       </c>
-      <c r="I5" s="113">
+      <c r="I5" s="110">
         <v>3125.3</v>
       </c>
-      <c r="J5" s="64"/>
+      <c r="J5" s="117">
+        <v>3491.6</v>
+      </c>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="32"/>
       <c r="O5" s="33"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="35"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="57">
         <v>1411.1</v>
       </c>
       <c r="C6" s="57">
         <v>2568.3000000000002</v>
       </c>
       <c r="D6" s="58">
         <v>3694.1</v>
       </c>
-      <c r="E6" s="74">
+      <c r="E6" s="73">
         <v>4764.2</v>
       </c>
       <c r="F6" s="57">
         <v>5949.9</v>
       </c>
-      <c r="G6" s="80">
+      <c r="G6" s="79">
         <v>7177.7</v>
       </c>
-      <c r="H6" s="86">
+      <c r="H6" s="85">
         <v>8254.5</v>
       </c>
-      <c r="I6" s="113">
+      <c r="I6" s="110">
         <v>9371.5</v>
       </c>
-      <c r="J6" s="64"/>
+      <c r="J6" s="117">
+        <v>10457.6</v>
+      </c>
       <c r="K6" s="57"/>
       <c r="L6" s="57"/>
       <c r="M6" s="57"/>
       <c r="N6" s="32"/>
       <c r="P6" s="33"/>
       <c r="Q6" s="33"/>
       <c r="U6" s="2"/>
     </row>
     <row r="7" spans="1:27" ht="14.25" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="57">
         <v>3204.7</v>
       </c>
       <c r="C7" s="57">
         <v>6000.7</v>
       </c>
       <c r="D7" s="59">
         <v>8783.9</v>
       </c>
-      <c r="E7" s="74">
+      <c r="E7" s="73">
         <v>10968.8</v>
       </c>
       <c r="F7" s="57">
         <v>12984.7</v>
       </c>
-      <c r="G7" s="80">
+      <c r="G7" s="79">
         <v>15115.3</v>
       </c>
-      <c r="H7" s="86">
+      <c r="H7" s="85">
         <v>17567.3</v>
       </c>
-      <c r="I7" s="113">
+      <c r="I7" s="110">
         <v>19840.3</v>
       </c>
-      <c r="J7" s="64"/>
+      <c r="J7" s="117">
+        <v>22007.200000000001</v>
+      </c>
       <c r="K7" s="57"/>
       <c r="L7" s="57"/>
       <c r="M7" s="57"/>
       <c r="N7" s="32"/>
       <c r="O7" s="33"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="33"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="23"/>
-      <c r="E8" s="72"/>
+      <c r="E8" s="71"/>
       <c r="F8" s="11"/>
-      <c r="G8" s="78"/>
-      <c r="H8" s="86"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="85"/>
       <c r="I8" s="63"/>
-      <c r="J8" s="23"/>
+      <c r="J8" s="115"/>
       <c r="K8" s="47"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="32"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="57">
         <v>0</v>
       </c>
       <c r="C9" s="57">
         <v>0.1</v>
       </c>
       <c r="D9" s="59">
         <v>0.1</v>
       </c>
-      <c r="E9" s="74">
+      <c r="E9" s="73">
         <v>0.1</v>
       </c>
-      <c r="F9" s="84">
+      <c r="F9" s="83">
         <v>0.1</v>
       </c>
-      <c r="G9" s="79">
+      <c r="G9" s="78">
         <v>0.2</v>
       </c>
-      <c r="H9" s="86">
+      <c r="H9" s="85">
         <v>0.2</v>
       </c>
-      <c r="I9" s="111">
+      <c r="I9" s="108">
         <v>0.2</v>
       </c>
-      <c r="J9" s="64"/>
+      <c r="J9" s="117">
+        <v>0.2</v>
+      </c>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="57"/>
       <c r="N9" s="32"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="34"/>
       <c r="R9" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="57">
         <v>0.6</v>
       </c>
       <c r="C10" s="57">
         <v>0.9</v>
       </c>
       <c r="D10" s="64">
         <v>1.3</v>
       </c>
-      <c r="E10" s="76">
+      <c r="E10" s="75">
         <v>1.6</v>
       </c>
       <c r="F10" s="57">
         <v>2.1</v>
       </c>
-      <c r="G10" s="79">
+      <c r="G10" s="78">
         <v>2.5</v>
       </c>
-      <c r="H10" s="86">
+      <c r="H10" s="85">
         <v>2.9</v>
       </c>
-      <c r="I10" s="113">
+      <c r="I10" s="110">
         <v>3</v>
       </c>
-      <c r="J10" s="64"/>
+      <c r="J10" s="117">
+        <v>3.1</v>
+      </c>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="57"/>
       <c r="N10" s="32"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="33"/>
       <c r="U10" s="2"/>
     </row>
     <row r="11" spans="1:27" ht="27" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="23"/>
-      <c r="C11" s="69"/>
+      <c r="C11" s="68"/>
       <c r="D11" s="54"/>
       <c r="E11" s="55"/>
       <c r="F11" s="62"/>
       <c r="G11" s="55"/>
-      <c r="H11" s="83"/>
+      <c r="H11" s="82"/>
       <c r="I11" s="53"/>
       <c r="J11" s="53"/>
       <c r="K11" s="53"/>
       <c r="L11" s="56"/>
       <c r="M11" s="56"/>
       <c r="N11" s="32"/>
       <c r="P11" s="33"/>
     </row>
     <row r="12" spans="1:27" s="5" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="61">
         <v>1915.1</v>
       </c>
       <c r="C12" s="61">
         <v>3576.5</v>
       </c>
       <c r="D12" s="61">
         <v>5135.1000000000004</v>
       </c>
-      <c r="E12" s="74">
+      <c r="E12" s="73">
         <v>6095.1</v>
       </c>
       <c r="F12" s="59">
         <v>6719.8</v>
       </c>
-      <c r="G12" s="80">
+      <c r="G12" s="79">
         <v>7303.3</v>
       </c>
-      <c r="H12" s="86">
+      <c r="H12" s="85">
         <v>7891.6</v>
       </c>
-      <c r="I12" s="114">
+      <c r="I12" s="111">
         <v>8444.7999999999993</v>
       </c>
-      <c r="J12" s="61"/>
+      <c r="J12" s="118">
+        <v>9112.7000000000007</v>
+      </c>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
       <c r="N12" s="27"/>
       <c r="O12" s="39"/>
       <c r="P12" s="28"/>
       <c r="Q12" s="28"/>
       <c r="R12" s="40"/>
       <c r="S12" s="40"/>
       <c r="U12" s="3"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="61">
         <v>1237.5999999999999</v>
       </c>
       <c r="C13" s="61">
         <v>2328.1999999999998</v>
       </c>
       <c r="D13" s="61">
         <v>3365.6</v>
       </c>
-      <c r="E13" s="74">
+      <c r="E13" s="73">
         <v>4054</v>
       </c>
       <c r="F13" s="59">
         <v>4550.6000000000004</v>
       </c>
-      <c r="G13" s="80">
+      <c r="G13" s="79">
         <v>5038</v>
       </c>
-      <c r="H13" s="86">
+      <c r="H13" s="85">
         <v>5539.6</v>
       </c>
-      <c r="I13" s="114">
+      <c r="I13" s="111">
         <v>6034.6</v>
       </c>
-      <c r="J13" s="61"/>
+      <c r="J13" s="118">
+        <v>6582.4</v>
+      </c>
       <c r="K13" s="61"/>
       <c r="L13" s="61"/>
       <c r="M13" s="61"/>
       <c r="N13" s="32"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="U13" s="2"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="61">
         <v>180.1</v>
       </c>
       <c r="C14" s="61">
         <v>330.1</v>
       </c>
       <c r="D14" s="61">
         <v>483.2</v>
       </c>
-      <c r="E14" s="74">
+      <c r="E14" s="73">
         <v>574.70000000000005</v>
       </c>
       <c r="F14" s="59">
         <v>619.20000000000005</v>
       </c>
-      <c r="G14" s="80">
+      <c r="G14" s="79">
         <v>656</v>
       </c>
-      <c r="H14" s="86">
+      <c r="H14" s="85">
         <v>687.2</v>
       </c>
-      <c r="I14" s="114">
+      <c r="I14" s="111">
         <v>716.7</v>
       </c>
-      <c r="J14" s="61"/>
+      <c r="J14" s="118">
+        <v>767.4</v>
+      </c>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
       <c r="N14" s="32"/>
       <c r="P14" s="33"/>
       <c r="Q14" s="33"/>
       <c r="U14" s="2"/>
     </row>
     <row r="15" spans="1:27" ht="13.5" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="61">
         <v>435.5</v>
       </c>
       <c r="C15" s="61">
         <v>808.8</v>
       </c>
       <c r="D15" s="61">
         <v>1134.5</v>
       </c>
-      <c r="E15" s="74">
+      <c r="E15" s="73">
         <v>1283.7</v>
       </c>
       <c r="F15" s="59">
         <v>1341.9</v>
       </c>
-      <c r="G15" s="80">
+      <c r="G15" s="79">
         <v>1378.8</v>
       </c>
-      <c r="H15" s="86">
+      <c r="H15" s="85">
         <v>1412</v>
       </c>
-      <c r="I15" s="114">
+      <c r="I15" s="111">
         <v>1432.7</v>
       </c>
-      <c r="J15" s="61"/>
+      <c r="J15" s="118">
+        <v>1490.3</v>
+      </c>
       <c r="K15" s="61"/>
       <c r="L15" s="61"/>
       <c r="M15" s="61"/>
       <c r="N15" s="32"/>
       <c r="P15" s="33"/>
       <c r="Q15" s="33"/>
       <c r="U15" s="2"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="71"/>
-      <c r="E16" s="73"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="11"/>
-      <c r="G16" s="82"/>
-[...5 lines deleted...]
-      <c r="M16" s="68"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="84"/>
+      <c r="I16" s="109"/>
+      <c r="J16" s="116"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="67"/>
       <c r="N16" s="32"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
       <c r="U16" s="2"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="61">
         <v>0.9</v>
       </c>
       <c r="C17" s="61">
         <v>2.1</v>
       </c>
       <c r="D17" s="61">
         <v>3.1</v>
       </c>
-      <c r="E17" s="74">
+      <c r="E17" s="73">
         <v>3.5</v>
       </c>
       <c r="F17" s="59">
         <v>4.5</v>
       </c>
-      <c r="G17" s="80">
+      <c r="G17" s="79">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H17" s="86">
+      <c r="H17" s="85">
         <v>5.7</v>
       </c>
-      <c r="I17" s="114">
+      <c r="I17" s="111">
         <v>5.8</v>
       </c>
-      <c r="J17" s="61"/>
+      <c r="J17" s="118">
+        <v>5.9</v>
+      </c>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="32"/>
       <c r="P17" s="33"/>
       <c r="Q17" s="33"/>
       <c r="U17" s="2"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="61">
         <v>14.4</v>
       </c>
       <c r="C18" s="61">
         <v>26.3</v>
       </c>
       <c r="D18" s="61">
         <v>37.1</v>
       </c>
-      <c r="E18" s="74">
+      <c r="E18" s="73">
         <v>44.7</v>
       </c>
       <c r="F18" s="59">
         <v>44.7</v>
       </c>
-      <c r="G18" s="80">
+      <c r="G18" s="79">
         <v>44.7</v>
       </c>
-      <c r="H18" s="86">
+      <c r="H18" s="85">
         <v>44.7</v>
       </c>
-      <c r="I18" s="114">
+      <c r="I18" s="111">
         <v>44.7</v>
       </c>
-      <c r="J18" s="61"/>
+      <c r="J18" s="118">
+        <v>45.6</v>
+      </c>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
       <c r="M18" s="61"/>
       <c r="N18" s="32"/>
       <c r="P18" s="33"/>
       <c r="Q18" s="33"/>
       <c r="U18" s="2"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="61">
         <v>7.7</v>
       </c>
       <c r="C19" s="61">
         <v>13.5</v>
       </c>
       <c r="D19" s="61">
         <v>19.100000000000001</v>
       </c>
-      <c r="E19" s="74">
+      <c r="E19" s="73">
         <v>22.9</v>
       </c>
       <c r="F19" s="59">
         <v>28.9</v>
       </c>
-      <c r="G19" s="80">
+      <c r="G19" s="79">
         <v>34.299999999999997</v>
       </c>
-      <c r="H19" s="86">
+      <c r="H19" s="85">
         <v>39.700000000000003</v>
       </c>
-      <c r="I19" s="114">
+      <c r="I19" s="111">
         <v>40.5</v>
       </c>
-      <c r="J19" s="61"/>
+      <c r="J19" s="118">
+        <v>41.2</v>
+      </c>
       <c r="K19" s="61"/>
       <c r="L19" s="61"/>
       <c r="M19" s="61"/>
       <c r="N19" s="32"/>
       <c r="P19" s="33"/>
       <c r="Q19" s="33"/>
       <c r="U19" s="2"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="61">
         <v>12.1</v>
       </c>
       <c r="C20" s="61">
         <v>15.7</v>
       </c>
       <c r="D20" s="61">
         <v>18.3</v>
       </c>
-      <c r="E20" s="74">
+      <c r="E20" s="73">
         <v>19.399999999999999</v>
       </c>
       <c r="F20" s="59">
         <v>19.7</v>
       </c>
-      <c r="G20" s="80">
+      <c r="G20" s="79">
         <v>19.899999999999999</v>
       </c>
-      <c r="H20" s="86">
+      <c r="H20" s="85">
         <v>20.100000000000001</v>
       </c>
-      <c r="I20" s="114">
+      <c r="I20" s="111">
         <v>20.2</v>
       </c>
-      <c r="J20" s="61"/>
+      <c r="J20" s="118">
+        <v>20.8</v>
+      </c>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="32"/>
       <c r="P20" s="33"/>
       <c r="Q20" s="33"/>
       <c r="U20" s="2"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="61">
         <v>2.8</v>
       </c>
       <c r="C21" s="61">
         <v>5.6</v>
       </c>
       <c r="D21" s="61">
         <v>8.4</v>
       </c>
-      <c r="E21" s="74">
+      <c r="E21" s="73">
         <v>10.9</v>
       </c>
       <c r="F21" s="59">
         <v>13.5</v>
       </c>
-      <c r="G21" s="80">
+      <c r="G21" s="79">
         <v>16.100000000000001</v>
       </c>
-      <c r="H21" s="86">
+      <c r="H21" s="85">
         <v>18.600000000000001</v>
       </c>
-      <c r="I21" s="114">
+      <c r="I21" s="111">
         <v>19.5</v>
       </c>
-      <c r="J21" s="61"/>
+      <c r="J21" s="118">
+        <v>20.3</v>
+      </c>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="32"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="U21" s="2"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="61">
         <v>1.6</v>
       </c>
       <c r="C22" s="61">
         <v>3</v>
       </c>
       <c r="D22" s="61">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E22" s="74">
+      <c r="E22" s="73">
         <v>5.9</v>
       </c>
       <c r="F22" s="59">
         <v>7.3</v>
       </c>
-      <c r="G22" s="80">
+      <c r="G22" s="79">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H22" s="86">
+      <c r="H22" s="85">
         <v>10.3</v>
       </c>
-      <c r="I22" s="114">
+      <c r="I22" s="111">
         <v>11.8</v>
       </c>
-      <c r="J22" s="61"/>
+      <c r="J22" s="118">
+        <v>13.3</v>
+      </c>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
       <c r="M22" s="61"/>
       <c r="N22" s="32"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="U22" s="2"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="61">
         <v>1.8</v>
       </c>
       <c r="C23" s="61">
         <v>3.5</v>
       </c>
       <c r="D23" s="61">
         <v>5.2</v>
       </c>
-      <c r="E23" s="74">
+      <c r="E23" s="73">
         <v>6.9</v>
       </c>
       <c r="F23" s="59">
         <v>8.9</v>
       </c>
-      <c r="G23" s="80">
+      <c r="G23" s="79">
         <v>10.9</v>
       </c>
-      <c r="H23" s="86">
+      <c r="H23" s="85">
         <v>12.8</v>
       </c>
-      <c r="I23" s="114">
+      <c r="I23" s="111">
         <v>13.2</v>
       </c>
-      <c r="J23" s="61"/>
+      <c r="J23" s="118">
+        <v>13.6</v>
+      </c>
       <c r="K23" s="61"/>
       <c r="L23" s="61"/>
       <c r="M23" s="61"/>
       <c r="N23" s="32"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="U23" s="2"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="61">
         <v>8.4</v>
       </c>
       <c r="C24" s="61">
         <v>15.5</v>
       </c>
       <c r="D24" s="61">
         <v>21.8</v>
       </c>
-      <c r="E24" s="74">
+      <c r="E24" s="73">
         <v>27.2</v>
       </c>
       <c r="F24" s="59">
         <v>34.1</v>
       </c>
-      <c r="G24" s="80">
+      <c r="G24" s="79">
         <v>38.9</v>
       </c>
-      <c r="H24" s="86">
+      <c r="H24" s="85">
         <v>43.7</v>
       </c>
-      <c r="I24" s="114">
+      <c r="I24" s="111">
         <v>46.1</v>
       </c>
-      <c r="J24" s="61"/>
+      <c r="J24" s="118">
+        <v>50.9</v>
+      </c>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="32"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="U24" s="2"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="61">
         <v>3.7</v>
       </c>
       <c r="C25" s="61">
         <v>6.7</v>
       </c>
       <c r="D25" s="61">
         <v>9.6999999999999993</v>
       </c>
-      <c r="E25" s="74">
+      <c r="E25" s="73">
         <v>12.7</v>
       </c>
       <c r="F25" s="59">
         <v>16.3</v>
       </c>
-      <c r="G25" s="80">
+      <c r="G25" s="79">
         <v>20</v>
       </c>
-      <c r="H25" s="86">
+      <c r="H25" s="85">
         <v>23.7</v>
       </c>
-      <c r="I25" s="114">
+      <c r="I25" s="111">
         <v>25.7</v>
       </c>
-      <c r="J25" s="61"/>
+      <c r="J25" s="118">
+        <v>27.7</v>
+      </c>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="32"/>
       <c r="P25" s="33"/>
       <c r="Q25" s="33"/>
       <c r="U25" s="2"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="60">
         <v>8.4</v>
       </c>
       <c r="C26" s="60">
         <v>17.399999999999999</v>
       </c>
       <c r="D26" s="60">
         <v>24.7</v>
       </c>
-      <c r="E26" s="75">
+      <c r="E26" s="74">
         <v>28.4</v>
       </c>
-      <c r="F26" s="77">
+      <c r="F26" s="76">
         <v>30.1</v>
       </c>
-      <c r="G26" s="81">
+      <c r="G26" s="80">
         <v>31.8</v>
       </c>
-      <c r="H26" s="87">
+      <c r="H26" s="86">
         <v>33.299999999999997</v>
       </c>
-      <c r="I26" s="115">
+      <c r="I26" s="112">
         <v>33.299999999999997</v>
       </c>
-      <c r="J26" s="60"/>
+      <c r="J26" s="119">
+        <v>33.299999999999997</v>
+      </c>
       <c r="K26" s="60"/>
       <c r="L26" s="60"/>
       <c r="M26" s="60"/>
       <c r="N26" s="32"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="33"/>
       <c r="U26" s="2"/>
     </row>
     <row r="27" spans="1:21" s="6" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="42"/>
       <c r="B27" s="23"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="43"/>
       <c r="J27" s="26"/>
       <c r="K27" s="37"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="44"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
@@ -2698,159 +2748,159 @@
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="I32" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="5:11">
       <c r="K34" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="5:11">
       <c r="E36" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="5:11">
       <c r="I37" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:4">
       <c r="B49" s="49"/>
-      <c r="C49" s="70"/>
+      <c r="C49" s="69"/>
       <c r="D49" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71123A9-4135-4DDF-8AB2-2EA4DB347848}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5A99F2-5185-4338-ADBB-65D50D1A86C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>