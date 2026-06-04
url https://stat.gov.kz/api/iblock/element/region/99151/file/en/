--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -15,83 +15,83 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="4485" yWindow="-420" windowWidth="9600" windowHeight="14160" tabRatio="800"/>
   </bookViews>
   <sheets>
     <sheet name="IIP" sheetId="226" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">IIP!$A$4:$M$377</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">IIP!$A$4:$M$398</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IIP!$A$1:$M$399</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="78">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Mining of metal ores</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
@@ -178,59 +178,50 @@
   <si>
     <t>january -november</t>
   </si>
   <si>
     <t>january -december</t>
   </si>
   <si>
     <t>Water supply; water disposal; collection, treatment and disposal of waste, activities for the elimination of pollution</t>
   </si>
   <si>
     <t>production of ofher finished products</t>
   </si>
   <si>
     <t>Production of other motor vehicles</t>
   </si>
   <si>
     <t>Production of motor vehicles, trailers and semitrailers</t>
   </si>
   <si>
     <t>Production of machinery and equipment not elsewhere classified</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>*  оперативные данные</t>
-[...7 lines deleted...]
-  <si>
     <t>Collection, treatment and disposal of waste; disposal (recovery) of materials</t>
   </si>
   <si>
     <t>Wastewater collection and treatment</t>
   </si>
   <si>
     <t>Water intake, treatment and distribution</t>
   </si>
   <si>
     <t>january -june</t>
   </si>
   <si>
     <t>2026 год*</t>
   </si>
   <si>
     <t>Beverage production</t>
   </si>
   <si>
     <t xml:space="preserve">Indices of industrial production by TEA  by districts of the Pavlodar region </t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
@@ -281,50 +272,59 @@
     <t>Production of refined products, peat and coal briquettes</t>
   </si>
   <si>
     <t>Ferrous metallurgy, except metal casting</t>
   </si>
   <si>
     <t>Production of basic precious and non-ferrous metals</t>
   </si>
   <si>
     <t>Metal casting</t>
   </si>
   <si>
     <t>Mechanical engineering</t>
   </si>
   <si>
     <t>Electricity generation, transmission and distribution</t>
   </si>
   <si>
     <t>Supply of steam, hot water and conditioned air</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Products of the mining industry</t>
+  </si>
+  <si>
+    <t>"-" -  no production</t>
+  </si>
+  <si>
+    <t>"х" -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
+  </si>
+  <si>
+    <t>"*" - operational data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
@@ -545,62 +545,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="17">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
@@ -725,88 +719,88 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="502">
+  <cellStyleXfs count="503">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -1231,302 +1225,280 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="166" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="5" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="444" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="444" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="6" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="493" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="492" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="497" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="496" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="449" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="449" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="7" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="502">
+  <cellStyles count="503">
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% - Акцент2 2" xfId="20"/>
     <cellStyle name="20% - Акцент3 2" xfId="21"/>
     <cellStyle name="20% - Акцент4 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2" xfId="23"/>
     <cellStyle name="20% - Акцент6 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2" xfId="25"/>
     <cellStyle name="40% - Акцент2 2" xfId="26"/>
     <cellStyle name="40% - Акцент3 2" xfId="27"/>
     <cellStyle name="40% - Акцент4 2" xfId="28"/>
     <cellStyle name="40% - Акцент5 2" xfId="29"/>
     <cellStyle name="40% - Акцент6 2" xfId="30"/>
     <cellStyle name="60% - Акцент1 2" xfId="31"/>
     <cellStyle name="60% - Акцент2 2" xfId="32"/>
     <cellStyle name="60% - Акцент3 2" xfId="33"/>
     <cellStyle name="60% - Акцент4 2" xfId="34"/>
     <cellStyle name="60% - Акцент5 2" xfId="35"/>
     <cellStyle name="60% - Акцент6 2" xfId="36"/>
     <cellStyle name="Гиперссылка 2" xfId="37"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 10 2" xfId="38"/>
     <cellStyle name="Обычный 100" xfId="449"/>
+    <cellStyle name="Обычный 101" xfId="502"/>
     <cellStyle name="Обычный 102" xfId="39"/>
     <cellStyle name="Обычный 102 2" xfId="40"/>
     <cellStyle name="Обычный 103" xfId="41"/>
     <cellStyle name="Обычный 103 2" xfId="42"/>
     <cellStyle name="Обычный 104" xfId="43"/>
     <cellStyle name="Обычный 104 2" xfId="44"/>
     <cellStyle name="Обычный 105" xfId="45"/>
     <cellStyle name="Обычный 105 2" xfId="46"/>
     <cellStyle name="Обычный 106" xfId="47"/>
     <cellStyle name="Обычный 106 2" xfId="48"/>
     <cellStyle name="Обычный 107" xfId="49"/>
     <cellStyle name="Обычный 107 2" xfId="50"/>
     <cellStyle name="Обычный 109" xfId="51"/>
     <cellStyle name="Обычный 109 2" xfId="52"/>
     <cellStyle name="Обычный 11" xfId="13"/>
     <cellStyle name="Обычный 11 2" xfId="53"/>
     <cellStyle name="Обычный 111" xfId="54"/>
     <cellStyle name="Обычный 111 2" xfId="55"/>
     <cellStyle name="Обычный 112" xfId="56"/>
     <cellStyle name="Обычный 112 2" xfId="57"/>
     <cellStyle name="Обычный 113" xfId="58"/>
     <cellStyle name="Обычный 113 2" xfId="59"/>
     <cellStyle name="Обычный 114" xfId="60"/>
     <cellStyle name="Обычный 114 2" xfId="61"/>
     <cellStyle name="Обычный 116" xfId="62"/>
@@ -1964,51 +1936,51 @@
     <cellStyle name="Обычный 86" xfId="423"/>
     <cellStyle name="Обычный 86 2" xfId="424"/>
     <cellStyle name="Обычный 87" xfId="495"/>
     <cellStyle name="Обычный 88" xfId="494"/>
     <cellStyle name="Обычный 89" xfId="425"/>
     <cellStyle name="Обычный 89 2" xfId="426"/>
     <cellStyle name="Обычный 9" xfId="17"/>
     <cellStyle name="Обычный 9 2" xfId="427"/>
     <cellStyle name="Обычный 90" xfId="428"/>
     <cellStyle name="Обычный 90 2" xfId="429"/>
     <cellStyle name="Обычный 91" xfId="497"/>
     <cellStyle name="Обычный 92" xfId="496"/>
     <cellStyle name="Обычный 93" xfId="499"/>
     <cellStyle name="Обычный 94" xfId="498"/>
     <cellStyle name="Обычный 95" xfId="458"/>
     <cellStyle name="Обычный 96" xfId="430"/>
     <cellStyle name="Обычный 96 2" xfId="431"/>
     <cellStyle name="Обычный 97" xfId="432"/>
     <cellStyle name="Обычный 97 2" xfId="433"/>
     <cellStyle name="Обычный 98" xfId="434"/>
     <cellStyle name="Обычный 98 2" xfId="435"/>
     <cellStyle name="Обычный 99" xfId="436"/>
     <cellStyle name="Обычный 99 2" xfId="437"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка "/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание (2)"/>
       <sheetName val="1 (2)"/>
       <sheetName val="2 (2)"/>
       <sheetName val="3 (2)"/>
@@ -2348,9009 +2320,9642 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M604"/>
+  <dimension ref="A1:M625"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
-      <selection activeCell="A61" sqref="A61"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C401" sqref="C401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25.140625" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="25.140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="36" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="36" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="36" customWidth="1"/>
+    <col min="6" max="7" width="13.7109375" style="8" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
+    <col min="9" max="9" width="14.7109375" style="23" customWidth="1"/>
+    <col min="10" max="10" width="13.28515625" style="23" customWidth="1"/>
+    <col min="11" max="11" width="14" style="23" customWidth="1"/>
+    <col min="12" max="12" width="13.28515625" style="23" customWidth="1"/>
+    <col min="13" max="13" width="12.85546875" style="23" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A2" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+    </row>
+    <row r="3" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A3" s="53"/>
+      <c r="B3" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+    </row>
+    <row r="4" spans="1:13" s="59" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="H4" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="60" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="60" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="57"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="56"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="C6" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="D6" s="70">
+        <v>104.9</v>
+      </c>
+      <c r="E6" s="70">
+        <v>106.2</v>
+      </c>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="70">
+        <v>100.6</v>
+      </c>
+      <c r="C7" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="D7" s="70">
+        <v>110.3</v>
+      </c>
+      <c r="E7" s="70">
+        <v>111.8</v>
+      </c>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="85"/>
-[...13 lines deleted...]
-      <c r="A2" s="83" t="s">
+      <c r="B8" s="70">
+        <v>101.2</v>
+      </c>
+      <c r="C8" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="D8" s="70">
+        <v>92.6</v>
+      </c>
+      <c r="E8" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="C9" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="D9" s="70">
+        <v>93.8</v>
+      </c>
+      <c r="E9" s="70">
+        <v>96.6</v>
+      </c>
+      <c r="F9" s="54"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="54"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="54"/>
+      <c r="K9" s="54"/>
+      <c r="L9" s="54"/>
+      <c r="M9" s="54"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="K10" s="54"/>
+      <c r="L10" s="54"/>
+      <c r="M10" s="54"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="70">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C11" s="70">
+        <v>164.3</v>
+      </c>
+      <c r="D11" s="70">
+        <v>165.5</v>
+      </c>
+      <c r="E11" s="70">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="54"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="70">
+        <v>76.2</v>
+      </c>
+      <c r="C12" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="D12" s="70">
+        <v>86.8</v>
+      </c>
+      <c r="E12" s="70">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="54"/>
+      <c r="M12" s="54"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="70">
+        <v>168.7</v>
+      </c>
+      <c r="C13" s="70">
+        <v>88.3</v>
+      </c>
+      <c r="D13" s="70">
+        <v>100</v>
+      </c>
+      <c r="E13" s="70">
+        <v>102.1</v>
+      </c>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="54"/>
+      <c r="L13" s="54"/>
+      <c r="M13" s="54"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="C14" s="70">
+        <v>149.1</v>
+      </c>
+      <c r="D14" s="70">
+        <v>191</v>
+      </c>
+      <c r="E14" s="70">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="F14" s="54"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="54"/>
+      <c r="K14" s="54"/>
+      <c r="L14" s="54"/>
+      <c r="M14" s="54"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="70">
+        <v>75</v>
+      </c>
+      <c r="C15" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="D15" s="70">
+        <v>61</v>
+      </c>
+      <c r="E15" s="70">
+        <v>85.2</v>
+      </c>
+      <c r="F15" s="54"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="54"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="54"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="54"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="70">
+        <v>155.1</v>
+      </c>
+      <c r="C16" s="70">
+        <v>122</v>
+      </c>
+      <c r="D16" s="70">
+        <v>114</v>
+      </c>
+      <c r="E16" s="70">
+        <v>110.5</v>
+      </c>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="70">
+        <v>100</v>
+      </c>
+      <c r="C17" s="70">
+        <v>136.4</v>
+      </c>
+      <c r="D17" s="70">
+        <v>100</v>
+      </c>
+      <c r="E17" s="70">
+        <v>137.9</v>
+      </c>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="C18" s="70">
+        <v>101</v>
+      </c>
+      <c r="D18" s="70">
+        <v>100</v>
+      </c>
+      <c r="E18" s="70">
+        <v>92.9</v>
+      </c>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="54"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1">
+      <c r="A19" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="70">
+        <v>100</v>
+      </c>
+      <c r="C19" s="70">
+        <v>109.7</v>
+      </c>
+      <c r="D19" s="70">
+        <v>126.2</v>
+      </c>
+      <c r="E19" s="70">
+        <v>130</v>
+      </c>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="54"/>
+      <c r="L19" s="54"/>
+      <c r="M19" s="54"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="C20" s="70">
+        <v>107.3</v>
+      </c>
+      <c r="D20" s="70">
+        <v>143.9</v>
+      </c>
+      <c r="E20" s="70">
+        <v>136.9</v>
+      </c>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="54"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="54"/>
+      <c r="L20" s="54"/>
+      <c r="M20" s="54"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+    </row>
+    <row r="22" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A22" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="70">
+        <v>97.7</v>
+      </c>
+      <c r="C22" s="70">
+        <v>94</v>
+      </c>
+      <c r="D22" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="E22" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+    </row>
+    <row r="23" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A23" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="70">
+        <v>86</v>
+      </c>
+      <c r="C23" s="70">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D23" s="70">
+        <v>118.1</v>
+      </c>
+      <c r="E23" s="70">
+        <v>105.8</v>
+      </c>
+      <c r="F23" s="54"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="54"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="54"/>
+      <c r="M23" s="54"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="70">
+        <v>161.9</v>
+      </c>
+      <c r="C24" s="70">
+        <v>172.8</v>
+      </c>
+      <c r="D24" s="70">
+        <v>171.3</v>
+      </c>
+      <c r="E24" s="70">
+        <v>149.4</v>
+      </c>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="C25" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="D25" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="E25" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="54"/>
+      <c r="H26" s="54"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="54"/>
+      <c r="L26" s="54"/>
+      <c r="M26" s="54"/>
+    </row>
+    <row r="27" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A27" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="70">
+        <v>100</v>
+      </c>
+      <c r="C27" s="70">
+        <v>202.5</v>
+      </c>
+      <c r="D27" s="70">
+        <v>236.7</v>
+      </c>
+      <c r="E27" s="70">
+        <v>197.7</v>
+      </c>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="70">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="C28" s="70">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="D28" s="70">
+        <v>85.2</v>
+      </c>
+      <c r="E28" s="70">
+        <v>167.1</v>
+      </c>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="54"/>
+      <c r="L28" s="54"/>
+      <c r="M28" s="54"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="71">
+        <v>12.5</v>
+      </c>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="70">
+        <v>100</v>
+      </c>
+      <c r="C30" s="70">
+        <v>62</v>
+      </c>
+      <c r="D30" s="70">
+        <v>54</v>
+      </c>
+      <c r="E30" s="70">
+        <v>40.5</v>
+      </c>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="70">
+        <v>42.2</v>
+      </c>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" s="70">
+        <v>62.5</v>
+      </c>
+      <c r="F32" s="54"/>
+      <c r="G32" s="54"/>
+      <c r="H32" s="54"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="54"/>
+      <c r="M32" s="54"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="68"/>
+      <c r="I33" s="54"/>
+      <c r="J33" s="54"/>
+      <c r="K33" s="54"/>
+      <c r="L33" s="54"/>
+      <c r="M33" s="54"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="70">
+        <v>88.2</v>
+      </c>
+      <c r="C34" s="70">
+        <v>84.3</v>
+      </c>
+      <c r="D34" s="70">
+        <v>89.5</v>
+      </c>
+      <c r="E34" s="70">
+        <v>107.5</v>
+      </c>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="70">
+        <v>89.9</v>
+      </c>
+      <c r="C35" s="70">
+        <v>85.3</v>
+      </c>
+      <c r="D35" s="70">
+        <v>88.3</v>
+      </c>
+      <c r="E35" s="70">
+        <v>87.6</v>
+      </c>
+      <c r="F35" s="54"/>
+      <c r="G35" s="54"/>
+      <c r="H35" s="54"/>
+      <c r="I35" s="54"/>
+      <c r="J35" s="54"/>
+      <c r="K35" s="54"/>
+      <c r="L35" s="54"/>
+      <c r="M35" s="54"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="54"/>
+      <c r="I36" s="54"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="54"/>
+      <c r="L36" s="54"/>
+      <c r="M36" s="54"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="70">
+        <v>74.2</v>
+      </c>
+      <c r="C37" s="70">
+        <v>74.2</v>
+      </c>
+      <c r="D37" s="70">
+        <v>84.9</v>
+      </c>
+      <c r="E37" s="71">
+        <v>298</v>
+      </c>
+      <c r="F37" s="54"/>
+      <c r="G37" s="54"/>
+      <c r="H37" s="54"/>
+      <c r="I37" s="54"/>
+      <c r="J37" s="54"/>
+      <c r="K37" s="54"/>
+      <c r="L37" s="54"/>
+      <c r="M37" s="54"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="54"/>
+      <c r="G38" s="54"/>
+      <c r="H38" s="66"/>
+      <c r="I38" s="54"/>
+      <c r="J38" s="54"/>
+      <c r="K38" s="54"/>
+      <c r="L38" s="54"/>
+      <c r="M38" s="54"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="C39" s="70">
+        <v>93.4</v>
+      </c>
+      <c r="D39" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="E39" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="F39" s="54"/>
+      <c r="G39" s="54"/>
+      <c r="H39" s="54"/>
+      <c r="I39" s="54"/>
+      <c r="J39" s="54"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="54"/>
+      <c r="M39" s="54"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="70">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="C40" s="70">
+        <v>155.9</v>
+      </c>
+      <c r="D40" s="70">
+        <v>161.4</v>
+      </c>
+      <c r="E40" s="70">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="F40" s="54"/>
+      <c r="G40" s="54"/>
+      <c r="H40" s="54"/>
+      <c r="I40" s="54"/>
+      <c r="J40" s="54"/>
+      <c r="K40" s="54"/>
+      <c r="L40" s="54"/>
+      <c r="M40" s="54"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="70">
+        <v>102.2</v>
+      </c>
+      <c r="C41" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="D41" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="E41" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="F41" s="54"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="54"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="54"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="54"/>
+      <c r="G42" s="54"/>
+      <c r="H42" s="54"/>
+      <c r="I42" s="54"/>
+      <c r="J42" s="54"/>
+      <c r="K42" s="54"/>
+      <c r="L42" s="54"/>
+      <c r="M42" s="54"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="70">
+        <v>71.7</v>
+      </c>
+      <c r="C43" s="70">
+        <v>80.2</v>
+      </c>
+      <c r="D43" s="70">
+        <v>85.1</v>
+      </c>
+      <c r="E43" s="71">
+        <v>88.2</v>
+      </c>
+      <c r="F43" s="54"/>
+      <c r="G43" s="54"/>
+      <c r="H43" s="54"/>
+      <c r="I43" s="54"/>
+      <c r="J43" s="54"/>
+      <c r="K43" s="54"/>
+      <c r="L43" s="54"/>
+      <c r="M43" s="54"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44" s="70"/>
+      <c r="C44" s="70"/>
+      <c r="D44" s="70"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="54"/>
+      <c r="G44" s="54"/>
+      <c r="H44" s="54"/>
+      <c r="I44" s="54"/>
+      <c r="J44" s="54"/>
+      <c r="K44" s="54"/>
+      <c r="L44" s="54"/>
+      <c r="M44" s="54"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="C45" s="70">
+        <v>92.5</v>
+      </c>
+      <c r="D45" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="E45" s="70">
+        <v>95.2</v>
+      </c>
+      <c r="F45" s="54"/>
+      <c r="G45" s="54"/>
+      <c r="H45" s="54"/>
+      <c r="I45" s="54"/>
+      <c r="J45" s="54"/>
+      <c r="K45" s="54"/>
+      <c r="L45" s="54"/>
+      <c r="M45" s="54"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E46" s="70">
+        <v>11.9</v>
+      </c>
+      <c r="F46" s="54"/>
+      <c r="G46" s="54"/>
+      <c r="H46" s="54"/>
+      <c r="I46" s="54"/>
+      <c r="J46" s="54"/>
+      <c r="K46" s="54"/>
+      <c r="L46" s="54"/>
+      <c r="M46" s="54"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="70">
+        <v>102.2</v>
+      </c>
+      <c r="C47" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="D47" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="E47" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+      <c r="J47" s="54"/>
+      <c r="K47" s="54"/>
+      <c r="L47" s="54"/>
+      <c r="M47" s="54"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="70"/>
+      <c r="C48" s="70"/>
+      <c r="D48" s="70"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="54"/>
+      <c r="G48" s="54"/>
+      <c r="H48" s="54"/>
+      <c r="I48" s="54"/>
+      <c r="J48" s="54"/>
+      <c r="K48" s="54"/>
+      <c r="L48" s="54"/>
+      <c r="M48" s="54"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B49" s="70">
+        <v>71.7</v>
+      </c>
+      <c r="C49" s="70">
+        <v>80.2</v>
+      </c>
+      <c r="D49" s="70">
+        <v>85.1</v>
+      </c>
+      <c r="E49" s="71">
+        <v>88.2</v>
+      </c>
+      <c r="F49" s="54"/>
+      <c r="G49" s="54"/>
+      <c r="H49" s="54"/>
+      <c r="I49" s="54"/>
+      <c r="J49" s="54"/>
+      <c r="K49" s="54"/>
+      <c r="L49" s="54"/>
+      <c r="M49" s="54"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="24"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="54"/>
+      <c r="G50" s="54"/>
+      <c r="H50" s="66"/>
+      <c r="I50" s="54"/>
+      <c r="J50" s="54"/>
+      <c r="K50" s="54"/>
+      <c r="L50" s="54"/>
+      <c r="M50" s="66"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="70">
+        <v>77.8</v>
+      </c>
+      <c r="C51" s="70">
+        <v>164.8</v>
+      </c>
+      <c r="D51" s="70">
+        <v>150.5</v>
+      </c>
+      <c r="E51" s="70">
+        <v>139.6</v>
+      </c>
+      <c r="F51" s="54"/>
+      <c r="G51" s="54"/>
+      <c r="H51" s="54"/>
+      <c r="I51" s="54"/>
+      <c r="J51" s="54"/>
+      <c r="K51" s="54"/>
+      <c r="L51" s="54"/>
+      <c r="M51" s="54"/>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="70">
+        <v>86</v>
+      </c>
+      <c r="C52" s="70">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D52" s="70">
+        <v>118.1</v>
+      </c>
+      <c r="E52" s="70">
+        <v>105.8</v>
+      </c>
+      <c r="F52" s="54"/>
+      <c r="G52" s="54"/>
+      <c r="H52" s="54"/>
+      <c r="I52" s="54"/>
+      <c r="J52" s="54"/>
+      <c r="K52" s="54"/>
+      <c r="L52" s="54"/>
+      <c r="M52" s="54"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="70">
+        <v>100</v>
+      </c>
+      <c r="C53" s="70">
+        <v>9435.7000000000007</v>
+      </c>
+      <c r="D53" s="70">
+        <v>110.8</v>
+      </c>
+      <c r="E53" s="70">
+        <v>102.1</v>
+      </c>
+      <c r="F53" s="54"/>
+      <c r="G53" s="54"/>
+      <c r="H53" s="54"/>
+      <c r="I53" s="54"/>
+      <c r="J53" s="54"/>
+      <c r="K53" s="54"/>
+      <c r="L53" s="54"/>
+      <c r="M53" s="54"/>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="70">
+        <v>61.5</v>
+      </c>
+      <c r="C54" s="70">
+        <v>71.2</v>
+      </c>
+      <c r="D54" s="70">
+        <v>89.2</v>
+      </c>
+      <c r="E54" s="70">
+        <v>109</v>
+      </c>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="54"/>
+      <c r="I54" s="54"/>
+      <c r="J54" s="54"/>
+      <c r="K54" s="54"/>
+      <c r="L54" s="54"/>
+      <c r="M54" s="54"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="54"/>
+      <c r="G55" s="54"/>
+      <c r="H55" s="54"/>
+      <c r="I55" s="54"/>
+      <c r="J55" s="54"/>
+      <c r="K55" s="54"/>
+      <c r="L55" s="54"/>
+      <c r="M55" s="54"/>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="70">
+        <v>100</v>
+      </c>
+      <c r="C56" s="70">
+        <v>202.5</v>
+      </c>
+      <c r="D56" s="70">
+        <v>236.7</v>
+      </c>
+      <c r="E56" s="70">
+        <v>197.7</v>
+      </c>
+      <c r="F56" s="54"/>
+      <c r="G56" s="54"/>
+      <c r="H56" s="54"/>
+      <c r="I56" s="54"/>
+      <c r="J56" s="54"/>
+      <c r="K56" s="54"/>
+      <c r="L56" s="54"/>
+      <c r="M56" s="54"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="70">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="C57" s="70">
+        <v>83.4</v>
+      </c>
+      <c r="D57" s="70">
+        <v>86.3</v>
+      </c>
+      <c r="E57" s="70">
+        <v>87.3</v>
+      </c>
+      <c r="F57" s="54"/>
+      <c r="G57" s="54"/>
+      <c r="H57" s="54"/>
+      <c r="I57" s="54"/>
+      <c r="J57" s="54"/>
+      <c r="K57" s="54"/>
+      <c r="L57" s="54"/>
+      <c r="M57" s="54"/>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B58" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C58" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E58" s="70">
+        <v>12.5</v>
+      </c>
+      <c r="F58" s="54"/>
+      <c r="G58" s="54"/>
+      <c r="H58" s="54"/>
+      <c r="I58" s="54"/>
+      <c r="J58" s="54"/>
+      <c r="K58" s="54"/>
+      <c r="L58" s="54"/>
+      <c r="M58" s="54"/>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B59" s="70">
+        <v>100</v>
+      </c>
+      <c r="C59" s="70">
+        <v>62</v>
+      </c>
+      <c r="D59" s="70">
+        <v>49.3</v>
+      </c>
+      <c r="E59" s="70">
+        <v>37</v>
+      </c>
+      <c r="F59" s="54"/>
+      <c r="G59" s="54"/>
+      <c r="H59" s="54"/>
+      <c r="I59" s="54"/>
+      <c r="J59" s="54"/>
+      <c r="K59" s="54"/>
+      <c r="L59" s="54"/>
+      <c r="M59" s="54"/>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B60" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C60" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E60" s="70">
+        <v>42.2</v>
+      </c>
+      <c r="F60" s="54"/>
+      <c r="G60" s="54"/>
+      <c r="H60" s="54"/>
+      <c r="I60" s="54"/>
+      <c r="J60" s="54"/>
+      <c r="K60" s="54"/>
+      <c r="L60" s="54"/>
+      <c r="M60" s="54"/>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C61" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E61" s="70">
+        <v>62.5</v>
+      </c>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+    </row>
+    <row r="62" spans="1:13" ht="24.75">
+      <c r="A62" s="67" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="54"/>
+      <c r="G62" s="54"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="54"/>
+      <c r="J62" s="54"/>
+      <c r="K62" s="54"/>
+      <c r="L62" s="54"/>
+      <c r="M62" s="66"/>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B63" s="70">
+        <v>67.3</v>
+      </c>
+      <c r="C63" s="70">
+        <v>125.5</v>
+      </c>
+      <c r="D63" s="70">
+        <v>146</v>
+      </c>
+      <c r="E63" s="70">
+        <v>144.5</v>
+      </c>
+      <c r="F63" s="54"/>
+      <c r="G63" s="54"/>
+      <c r="H63" s="54"/>
+      <c r="I63" s="54"/>
+      <c r="J63" s="54"/>
+      <c r="K63" s="54"/>
+      <c r="L63" s="54"/>
+      <c r="M63" s="54"/>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="70">
+        <v>16.3</v>
+      </c>
+      <c r="C64" s="70">
+        <v>441.9</v>
+      </c>
+      <c r="D64" s="70">
+        <v>636.4</v>
+      </c>
+      <c r="E64" s="70">
+        <v>512.29999999999995</v>
+      </c>
+      <c r="F64" s="54"/>
+      <c r="G64" s="54"/>
+      <c r="H64" s="54"/>
+      <c r="I64" s="54"/>
+      <c r="J64" s="54"/>
+      <c r="K64" s="54"/>
+      <c r="L64" s="54"/>
+      <c r="M64" s="54"/>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="70">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="C65" s="70">
+        <v>119.3</v>
+      </c>
+      <c r="D65" s="70">
+        <v>132.1</v>
+      </c>
+      <c r="E65" s="70">
+        <v>137.1</v>
+      </c>
+      <c r="F65" s="54"/>
+      <c r="G65" s="54"/>
+      <c r="H65" s="54"/>
+      <c r="I65" s="54"/>
+      <c r="J65" s="54"/>
+      <c r="K65" s="54"/>
+      <c r="L65" s="54"/>
+      <c r="M65" s="54"/>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="54"/>
+      <c r="G66" s="54"/>
+      <c r="H66" s="54"/>
+      <c r="I66" s="54"/>
+      <c r="J66" s="54"/>
+      <c r="K66" s="54"/>
+      <c r="L66" s="54"/>
+      <c r="M66" s="54"/>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B67" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="E67" s="70">
+        <v>22.2</v>
+      </c>
+      <c r="F67" s="54"/>
+      <c r="G67" s="54"/>
+      <c r="H67" s="54"/>
+      <c r="I67" s="54"/>
+      <c r="J67" s="54"/>
+      <c r="K67" s="54"/>
+      <c r="L67" s="54"/>
+      <c r="M67" s="54"/>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C68" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="71">
+        <v>70.3</v>
+      </c>
+      <c r="E68" s="70">
+        <v>52.7</v>
+      </c>
+      <c r="F68" s="54"/>
+      <c r="G68" s="54"/>
+      <c r="H68" s="54"/>
+      <c r="I68" s="54"/>
+      <c r="J68" s="54"/>
+      <c r="K68" s="54"/>
+      <c r="L68" s="54"/>
+      <c r="M68" s="54"/>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="14"/>
+      <c r="D69" s="11"/>
+      <c r="E69" s="9"/>
+      <c r="F69" s="54"/>
+      <c r="G69" s="54"/>
+      <c r="H69" s="66"/>
+      <c r="I69" s="54"/>
+      <c r="J69" s="54"/>
+      <c r="K69" s="54"/>
+      <c r="L69" s="54"/>
+      <c r="M69" s="66"/>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B70" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="C70" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="D70" s="70">
+        <v>108</v>
+      </c>
+      <c r="E70" s="70">
+        <v>107.3</v>
+      </c>
+      <c r="F70" s="54"/>
+      <c r="G70" s="54"/>
+      <c r="H70" s="54"/>
+      <c r="I70" s="54"/>
+      <c r="J70" s="54"/>
+      <c r="K70" s="54"/>
+      <c r="L70" s="54"/>
+      <c r="M70" s="54"/>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="70">
+        <v>100</v>
+      </c>
+      <c r="C71" s="70">
+        <v>106</v>
+      </c>
+      <c r="D71" s="70">
+        <v>111.4</v>
+      </c>
+      <c r="E71" s="70">
+        <v>111.7</v>
+      </c>
+      <c r="F71" s="54"/>
+      <c r="G71" s="54"/>
+      <c r="H71" s="54"/>
+      <c r="I71" s="54"/>
+      <c r="J71" s="54"/>
+      <c r="K71" s="54"/>
+      <c r="L71" s="54"/>
+      <c r="M71" s="54"/>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="70">
+        <v>100.5</v>
+      </c>
+      <c r="C72" s="70">
+        <v>92.6</v>
+      </c>
+      <c r="D72" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="E72" s="70">
+        <v>89.3</v>
+      </c>
+      <c r="F72" s="54"/>
+      <c r="G72" s="54"/>
+      <c r="H72" s="54"/>
+      <c r="I72" s="54"/>
+      <c r="J72" s="54"/>
+      <c r="K72" s="54"/>
+      <c r="L72" s="54"/>
+      <c r="M72" s="54"/>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B73" s="70">
+        <v>98.8</v>
+      </c>
+      <c r="C73" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="D73" s="70">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E73" s="70">
+        <v>79.3</v>
+      </c>
+      <c r="F73" s="54"/>
+      <c r="G73" s="54"/>
+      <c r="H73" s="54"/>
+      <c r="I73" s="54"/>
+      <c r="J73" s="54"/>
+      <c r="K73" s="54"/>
+      <c r="L73" s="54"/>
+      <c r="M73" s="54"/>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="33"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="54"/>
+      <c r="G74" s="54"/>
+      <c r="H74" s="54"/>
+      <c r="I74" s="54"/>
+      <c r="J74" s="54"/>
+      <c r="K74" s="54"/>
+      <c r="L74" s="54"/>
+      <c r="M74" s="54"/>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B75" s="70">
+        <v>100</v>
+      </c>
+      <c r="C75" s="70">
+        <v>128.4</v>
+      </c>
+      <c r="D75" s="70">
+        <v>164.1</v>
+      </c>
+      <c r="E75" s="70">
+        <v>159.80000000000001</v>
+      </c>
+      <c r="F75" s="54"/>
+      <c r="G75" s="54"/>
+      <c r="H75" s="54"/>
+      <c r="I75" s="54"/>
+      <c r="J75" s="54"/>
+      <c r="K75" s="54"/>
+      <c r="L75" s="54"/>
+      <c r="M75" s="54"/>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" s="70">
+        <v>62.5</v>
+      </c>
+      <c r="C76" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="D76" s="70">
+        <v>100.5</v>
+      </c>
+      <c r="E76" s="70">
+        <v>100</v>
+      </c>
+      <c r="F76" s="54"/>
+      <c r="G76" s="54"/>
+      <c r="H76" s="54"/>
+      <c r="I76" s="54"/>
+      <c r="J76" s="54"/>
+      <c r="K76" s="54"/>
+      <c r="L76" s="54"/>
+      <c r="M76" s="54"/>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B77" s="70">
+        <v>100</v>
+      </c>
+      <c r="C77" s="70">
+        <v>80.5</v>
+      </c>
+      <c r="D77" s="70">
+        <v>100</v>
+      </c>
+      <c r="E77" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="F77" s="54"/>
+      <c r="G77" s="54"/>
+      <c r="H77" s="54"/>
+      <c r="I77" s="54"/>
+      <c r="J77" s="54"/>
+      <c r="K77" s="54"/>
+      <c r="L77" s="54"/>
+      <c r="M77" s="54"/>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B78" s="70">
+        <v>100</v>
+      </c>
+      <c r="C78" s="70">
+        <v>179.9</v>
+      </c>
+      <c r="D78" s="70">
+        <v>210.4</v>
+      </c>
+      <c r="E78" s="70">
+        <v>178.6</v>
+      </c>
+      <c r="F78" s="54"/>
+      <c r="G78" s="54"/>
+      <c r="H78" s="54"/>
+      <c r="I78" s="54"/>
+      <c r="J78" s="54"/>
+      <c r="K78" s="54"/>
+      <c r="L78" s="54"/>
+      <c r="M78" s="54"/>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B79" s="70">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C79" s="70">
+        <v>90.2</v>
+      </c>
+      <c r="D79" s="70">
+        <v>56.9</v>
+      </c>
+      <c r="E79" s="70">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="F79" s="54"/>
+      <c r="G79" s="54"/>
+      <c r="H79" s="54"/>
+      <c r="I79" s="54"/>
+      <c r="J79" s="54"/>
+      <c r="K79" s="54"/>
+      <c r="L79" s="54"/>
+      <c r="M79" s="54"/>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B80" s="70">
+        <v>100</v>
+      </c>
+      <c r="C80" s="70">
+        <v>128.4</v>
+      </c>
+      <c r="D80" s="70">
+        <v>154.4</v>
+      </c>
+      <c r="E80" s="70">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="F80" s="54"/>
+      <c r="G80" s="54"/>
+      <c r="H80" s="54"/>
+      <c r="I80" s="54"/>
+      <c r="J80" s="54"/>
+      <c r="K80" s="54"/>
+      <c r="L80" s="54"/>
+      <c r="M80" s="54"/>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B81" s="70">
+        <v>100</v>
+      </c>
+      <c r="C81" s="70">
+        <v>254.8</v>
+      </c>
+      <c r="D81" s="70">
+        <v>180.2</v>
+      </c>
+      <c r="E81" s="70">
+        <v>206.9</v>
+      </c>
+      <c r="F81" s="54"/>
+      <c r="G81" s="54"/>
+      <c r="H81" s="54"/>
+      <c r="I81" s="54"/>
+      <c r="J81" s="54"/>
+      <c r="K81" s="54"/>
+      <c r="L81" s="54"/>
+      <c r="M81" s="54"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82" s="70">
+        <v>91</v>
+      </c>
+      <c r="C82" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="D82" s="70">
+        <v>100</v>
+      </c>
+      <c r="E82" s="70">
+        <v>93.8</v>
+      </c>
+      <c r="F82" s="54"/>
+      <c r="G82" s="54"/>
+      <c r="H82" s="54"/>
+      <c r="I82" s="54"/>
+      <c r="J82" s="54"/>
+      <c r="K82" s="54"/>
+      <c r="L82" s="54"/>
+      <c r="M82" s="54"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83" s="70">
+        <v>100</v>
+      </c>
+      <c r="C83" s="70">
+        <v>110.7</v>
+      </c>
+      <c r="D83" s="70">
+        <v>139.5</v>
+      </c>
+      <c r="E83" s="70">
+        <v>142.1</v>
+      </c>
+      <c r="F83" s="54"/>
+      <c r="G83" s="54"/>
+      <c r="H83" s="54"/>
+      <c r="I83" s="54"/>
+      <c r="J83" s="54"/>
+      <c r="K83" s="54"/>
+      <c r="L83" s="54"/>
+      <c r="M83" s="54"/>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B84" s="70">
+        <v>89.3</v>
+      </c>
+      <c r="C84" s="70">
+        <v>109</v>
+      </c>
+      <c r="D84" s="70">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="E84" s="70">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="F84" s="54"/>
+      <c r="G84" s="54"/>
+      <c r="H84" s="54"/>
+      <c r="I84" s="54"/>
+      <c r="J84" s="54"/>
+      <c r="K84" s="54"/>
+      <c r="L84" s="54"/>
+      <c r="M84" s="54"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="67" t="s">
+        <v>5</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="11"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="54"/>
+      <c r="G85" s="1"/>
+      <c r="H85" s="1"/>
+      <c r="I85" s="54"/>
+      <c r="J85" s="54"/>
+      <c r="K85" s="54"/>
+      <c r="L85" s="54"/>
+      <c r="M85" s="66"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B86" s="70">
+        <v>120</v>
+      </c>
+      <c r="C86" s="70">
+        <v>109.1</v>
+      </c>
+      <c r="D86" s="70">
+        <v>107</v>
+      </c>
+      <c r="E86" s="70">
+        <v>107.2</v>
+      </c>
+      <c r="F86" s="54"/>
+      <c r="G86" s="54"/>
+      <c r="H86" s="54"/>
+      <c r="I86" s="54"/>
+      <c r="J86" s="54"/>
+      <c r="K86" s="54"/>
+      <c r="L86" s="54"/>
+      <c r="M86" s="54"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="70">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C87" s="70">
+        <v>119</v>
+      </c>
+      <c r="D87" s="70">
+        <v>116.3</v>
+      </c>
+      <c r="E87" s="70">
+        <v>116.7</v>
+      </c>
+      <c r="F87" s="54"/>
+      <c r="G87" s="54"/>
+      <c r="H87" s="54"/>
+      <c r="I87" s="54"/>
+      <c r="J87" s="54"/>
+      <c r="K87" s="54"/>
+      <c r="L87" s="54"/>
+      <c r="M87" s="54"/>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B88" s="70">
+        <v>100</v>
+      </c>
+      <c r="C88" s="70">
+        <v>100</v>
+      </c>
+      <c r="D88" s="70">
+        <v>100</v>
+      </c>
+      <c r="E88" s="70">
+        <v>100</v>
+      </c>
+      <c r="F88" s="54"/>
+      <c r="G88" s="54"/>
+      <c r="H88" s="54"/>
+      <c r="I88" s="54"/>
+      <c r="J88" s="54"/>
+      <c r="K88" s="54"/>
+      <c r="L88" s="54"/>
+      <c r="M88" s="54"/>
+    </row>
+    <row r="89" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A89" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B89" s="70">
+        <v>85.4</v>
+      </c>
+      <c r="C89" s="70">
+        <v>92.4</v>
+      </c>
+      <c r="D89" s="70">
+        <v>90.5</v>
+      </c>
+      <c r="E89" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="F89" s="54"/>
+      <c r="G89" s="54"/>
+      <c r="H89" s="54"/>
+      <c r="I89" s="54"/>
+      <c r="J89" s="54"/>
+      <c r="K89" s="54"/>
+      <c r="L89" s="54"/>
+      <c r="M89" s="54"/>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="33"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="54"/>
+      <c r="G90" s="54"/>
+      <c r="H90" s="54"/>
+      <c r="I90" s="54"/>
+      <c r="J90" s="54"/>
+      <c r="K90" s="54"/>
+      <c r="L90" s="54"/>
+      <c r="M90" s="54"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B91" s="70">
+        <v>100</v>
+      </c>
+      <c r="C91" s="70">
+        <v>108.4</v>
+      </c>
+      <c r="D91" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="E91" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="F91" s="54"/>
+      <c r="G91" s="54"/>
+      <c r="H91" s="54"/>
+      <c r="I91" s="54"/>
+      <c r="J91" s="54"/>
+      <c r="K91" s="54"/>
+      <c r="L91" s="54"/>
+      <c r="M91" s="54"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B92" s="70">
+        <v>100</v>
+      </c>
+      <c r="C92" s="70">
+        <v>105.9</v>
+      </c>
+      <c r="D92" s="70">
+        <v>118.3</v>
+      </c>
+      <c r="E92" s="70">
+        <v>115.7</v>
+      </c>
+      <c r="F92" s="54"/>
+      <c r="G92" s="54"/>
+      <c r="H92" s="54"/>
+      <c r="I92" s="54"/>
+      <c r="J92" s="54"/>
+      <c r="K92" s="54"/>
+      <c r="L92" s="54"/>
+      <c r="M92" s="54"/>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B93" s="70">
+        <v>100</v>
+      </c>
+      <c r="C93" s="70">
+        <v>76.2</v>
+      </c>
+      <c r="D93" s="70">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E93" s="70">
+        <v>79.8</v>
+      </c>
+      <c r="F93" s="54"/>
+      <c r="G93" s="54"/>
+      <c r="H93" s="54"/>
+      <c r="I93" s="54"/>
+      <c r="J93" s="54"/>
+      <c r="K93" s="54"/>
+      <c r="L93" s="54"/>
+      <c r="M93" s="54"/>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B94" s="70">
+        <v>100</v>
+      </c>
+      <c r="C94" s="70">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="D94" s="70">
+        <v>210.6</v>
+      </c>
+      <c r="E94" s="70">
+        <v>174.2</v>
+      </c>
+      <c r="F94" s="54"/>
+      <c r="G94" s="54"/>
+      <c r="H94" s="54"/>
+      <c r="I94" s="54"/>
+      <c r="J94" s="54"/>
+      <c r="K94" s="54"/>
+      <c r="L94" s="54"/>
+      <c r="M94" s="54"/>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B95" s="70">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="C95" s="70">
+        <v>75</v>
+      </c>
+      <c r="D95" s="70">
+        <v>52.7</v>
+      </c>
+      <c r="E95" s="70">
+        <v>83.6</v>
+      </c>
+      <c r="F95" s="54"/>
+      <c r="G95" s="54"/>
+      <c r="H95" s="54"/>
+      <c r="I95" s="54"/>
+      <c r="J95" s="54"/>
+      <c r="K95" s="54"/>
+      <c r="L95" s="54"/>
+      <c r="M95" s="54"/>
+    </row>
+    <row r="96" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A96" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B96" s="70">
+        <v>100</v>
+      </c>
+      <c r="C96" s="70">
+        <v>100</v>
+      </c>
+      <c r="D96" s="70">
+        <v>100</v>
+      </c>
+      <c r="E96" s="70">
+        <v>100</v>
+      </c>
+      <c r="F96" s="54"/>
+      <c r="G96" s="54"/>
+      <c r="H96" s="54"/>
+      <c r="I96" s="54"/>
+      <c r="J96" s="54"/>
+      <c r="K96" s="54"/>
+      <c r="L96" s="54"/>
+      <c r="M96" s="54"/>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B97" s="70">
+        <v>100</v>
+      </c>
+      <c r="C97" s="70">
+        <v>136.9</v>
+      </c>
+      <c r="D97" s="70">
+        <v>186.4</v>
+      </c>
+      <c r="E97" s="70">
+        <v>215.2</v>
+      </c>
+      <c r="F97" s="54"/>
+      <c r="G97" s="54"/>
+      <c r="H97" s="54"/>
+      <c r="I97" s="54"/>
+      <c r="J97" s="54"/>
+      <c r="K97" s="54"/>
+      <c r="L97" s="54"/>
+      <c r="M97" s="54"/>
+    </row>
+    <row r="98" spans="1:13" ht="15" customHeight="1">
+      <c r="A98" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B98" s="70">
+        <v>88</v>
+      </c>
+      <c r="C98" s="70">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D98" s="70">
+        <v>64.8</v>
+      </c>
+      <c r="E98" s="70">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="F98" s="54"/>
+      <c r="G98" s="54"/>
+      <c r="H98" s="54"/>
+      <c r="I98" s="54"/>
+      <c r="J98" s="54"/>
+      <c r="K98" s="54"/>
+      <c r="L98" s="54"/>
+      <c r="M98" s="54"/>
+    </row>
+    <row r="99" spans="1:13" ht="15" customHeight="1">
+      <c r="A99" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B99" s="70">
+        <v>100</v>
+      </c>
+      <c r="C99" s="70">
+        <v>110.8</v>
+      </c>
+      <c r="D99" s="70">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E99" s="70">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="F99" s="54"/>
+      <c r="G99" s="54"/>
+      <c r="H99" s="54"/>
+      <c r="I99" s="54"/>
+      <c r="J99" s="54"/>
+      <c r="K99" s="54"/>
+      <c r="L99" s="54"/>
+      <c r="M99" s="54"/>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="70">
+        <v>88.6</v>
+      </c>
+      <c r="C100" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="D100" s="70">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="E100" s="70">
+        <v>129</v>
+      </c>
+      <c r="F100" s="54"/>
+      <c r="G100" s="54"/>
+      <c r="H100" s="54"/>
+      <c r="I100" s="54"/>
+      <c r="J100" s="54"/>
+      <c r="K100" s="54"/>
+      <c r="L100" s="54"/>
+      <c r="M100" s="54"/>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="6"/>
+      <c r="D101" s="11"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="54"/>
+      <c r="G101" s="68"/>
+      <c r="H101" s="52"/>
+      <c r="I101" s="54"/>
+      <c r="J101" s="54"/>
+      <c r="K101" s="54"/>
+      <c r="L101" s="54"/>
+      <c r="M101" s="66"/>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B102" s="70">
+        <v>113.8</v>
+      </c>
+      <c r="C102" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="D102" s="70">
+        <v>95.3</v>
+      </c>
+      <c r="E102" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="F102" s="54"/>
+      <c r="G102" s="54"/>
+      <c r="H102" s="54"/>
+      <c r="I102" s="54"/>
+      <c r="J102" s="54"/>
+      <c r="K102" s="54"/>
+      <c r="L102" s="54"/>
+      <c r="M102" s="54"/>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B103" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="C103" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="D103" s="70">
+        <v>94.7</v>
+      </c>
+      <c r="E103" s="70">
+        <v>93.1</v>
+      </c>
+      <c r="F103" s="54"/>
+      <c r="G103" s="54"/>
+      <c r="H103" s="54"/>
+      <c r="I103" s="54"/>
+      <c r="J103" s="54"/>
+      <c r="K103" s="54"/>
+      <c r="L103" s="54"/>
+      <c r="M103" s="54"/>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B104" s="70">
+        <v>100</v>
+      </c>
+      <c r="C104" s="70">
+        <v>112.7</v>
+      </c>
+      <c r="D104" s="70">
+        <v>116.9</v>
+      </c>
+      <c r="E104" s="70">
+        <v>114.7</v>
+      </c>
+      <c r="F104" s="54"/>
+      <c r="G104" s="54"/>
+      <c r="H104" s="54"/>
+      <c r="I104" s="54"/>
+      <c r="J104" s="54"/>
+      <c r="K104" s="54"/>
+      <c r="L104" s="54"/>
+      <c r="M104" s="54"/>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2"/>
+      <c r="D105" s="33"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="54"/>
+      <c r="G105" s="54"/>
+      <c r="H105" s="54"/>
+      <c r="I105" s="54"/>
+      <c r="J105" s="54"/>
+      <c r="K105" s="54"/>
+      <c r="L105" s="54"/>
+      <c r="M105" s="54"/>
+    </row>
+    <row r="106" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A106" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B106" s="70">
+        <v>100</v>
+      </c>
+      <c r="C106" s="70">
+        <v>100</v>
+      </c>
+      <c r="D106" s="70">
+        <v>100</v>
+      </c>
+      <c r="E106" s="71">
+        <v>100</v>
+      </c>
+      <c r="F106" s="54"/>
+      <c r="G106" s="54"/>
+      <c r="H106" s="54"/>
+      <c r="I106" s="54"/>
+      <c r="J106" s="54"/>
+      <c r="K106" s="54"/>
+      <c r="L106" s="54"/>
+      <c r="M106" s="54"/>
+    </row>
+    <row r="107" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A107" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B107" s="70"/>
+      <c r="C107" s="70"/>
+      <c r="D107" s="70"/>
+      <c r="E107" s="2"/>
+      <c r="F107" s="54"/>
+      <c r="G107" s="54"/>
+      <c r="H107" s="54"/>
+      <c r="I107" s="54"/>
+      <c r="J107" s="54"/>
+      <c r="K107" s="54"/>
+      <c r="L107" s="54"/>
+      <c r="M107" s="54"/>
+    </row>
+    <row r="108" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A108" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B108" s="70">
+        <v>244.1</v>
+      </c>
+      <c r="C108" s="70">
+        <v>174</v>
+      </c>
+      <c r="D108" s="70">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="E108" s="70">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F108" s="54"/>
+      <c r="G108" s="54"/>
+      <c r="H108" s="54"/>
+      <c r="I108" s="54"/>
+      <c r="J108" s="54"/>
+      <c r="K108" s="54"/>
+      <c r="L108" s="54"/>
+      <c r="M108" s="54"/>
+    </row>
+    <row r="109" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A109" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B109" s="70">
+        <v>213.5</v>
+      </c>
+      <c r="C109" s="70">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="D109" s="70">
+        <v>221.8</v>
+      </c>
+      <c r="E109" s="70">
+        <v>192.6</v>
+      </c>
+      <c r="F109" s="54"/>
+      <c r="G109" s="54"/>
+      <c r="H109" s="54"/>
+      <c r="I109" s="54"/>
+      <c r="J109" s="54"/>
+      <c r="K109" s="54"/>
+      <c r="L109" s="54"/>
+      <c r="M109" s="54"/>
+    </row>
+    <row r="110" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A110" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B110" s="70">
+        <v>100</v>
+      </c>
+      <c r="C110" s="70">
+        <v>100</v>
+      </c>
+      <c r="D110" s="70">
+        <v>100</v>
+      </c>
+      <c r="E110" s="70">
+        <v>100</v>
+      </c>
+      <c r="F110" s="54"/>
+      <c r="G110" s="54"/>
+      <c r="H110" s="54"/>
+      <c r="I110" s="54"/>
+      <c r="J110" s="54"/>
+      <c r="K110" s="54"/>
+      <c r="L110" s="54"/>
+      <c r="M110" s="54"/>
+    </row>
+    <row r="111" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A111" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="70">
+        <v>37.1</v>
+      </c>
+      <c r="C111" s="70">
+        <v>44.1</v>
+      </c>
+      <c r="D111" s="70">
+        <v>42.8</v>
+      </c>
+      <c r="E111" s="70">
+        <v>49.5</v>
+      </c>
+      <c r="F111" s="54"/>
+      <c r="G111" s="54"/>
+      <c r="H111" s="54"/>
+      <c r="I111" s="54"/>
+      <c r="J111" s="54"/>
+      <c r="K111" s="54"/>
+      <c r="L111" s="54"/>
+      <c r="M111" s="54"/>
+    </row>
+    <row r="112" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A112" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B112" s="34"/>
+      <c r="C112" s="34"/>
+      <c r="D112" s="34"/>
+      <c r="E112" s="46"/>
+      <c r="F112" s="51"/>
+      <c r="G112" s="51"/>
+      <c r="H112" s="51"/>
+      <c r="I112" s="51"/>
+      <c r="J112" s="51"/>
+      <c r="K112" s="51"/>
+      <c r="L112" s="51"/>
+      <c r="M112" s="51"/>
+    </row>
+    <row r="113" spans="1:13" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A113" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B113" s="70">
+        <v>100</v>
+      </c>
+      <c r="C113" s="70">
+        <v>100</v>
+      </c>
+      <c r="D113" s="70">
+        <v>100</v>
+      </c>
+      <c r="E113" s="70">
+        <v>100</v>
+      </c>
+      <c r="F113" s="54"/>
+      <c r="G113" s="54"/>
+      <c r="H113" s="54"/>
+      <c r="I113" s="54"/>
+      <c r="J113" s="54"/>
+      <c r="K113" s="54"/>
+      <c r="L113" s="54"/>
+      <c r="M113" s="54"/>
+    </row>
+    <row r="114" spans="1:13" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A114" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B114" s="70">
+        <v>100</v>
+      </c>
+      <c r="C114" s="70">
+        <v>100</v>
+      </c>
+      <c r="D114" s="70">
+        <v>100</v>
+      </c>
+      <c r="E114" s="70">
+        <v>100</v>
+      </c>
+      <c r="F114" s="54"/>
+      <c r="G114" s="54"/>
+      <c r="H114" s="54"/>
+      <c r="I114" s="54"/>
+      <c r="J114" s="54"/>
+      <c r="K114" s="54"/>
+      <c r="L114" s="54"/>
+      <c r="M114" s="54"/>
+    </row>
+    <row r="115" spans="1:13" s="50" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A115" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B115" s="70">
+        <v>100</v>
+      </c>
+      <c r="C115" s="70">
+        <v>100</v>
+      </c>
+      <c r="D115" s="70">
+        <v>100</v>
+      </c>
+      <c r="E115" s="70">
+        <v>100</v>
+      </c>
+      <c r="F115" s="54"/>
+      <c r="G115" s="54"/>
+      <c r="H115" s="54"/>
+      <c r="I115" s="54"/>
+      <c r="J115" s="54"/>
+      <c r="K115" s="54"/>
+      <c r="L115" s="54"/>
+      <c r="M115" s="54"/>
+    </row>
+    <row r="116" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A116" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B116" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="C116" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="D116" s="70">
+        <v>99</v>
+      </c>
+      <c r="E116" s="70">
+        <v>99</v>
+      </c>
+      <c r="F116" s="49"/>
+      <c r="G116" s="49"/>
+      <c r="H116" s="49"/>
+      <c r="I116" s="49"/>
+      <c r="J116" s="49"/>
+      <c r="K116" s="49"/>
+      <c r="L116" s="49"/>
+      <c r="M116" s="49"/>
+    </row>
+    <row r="117" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A117" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B117" s="70">
+        <v>100</v>
+      </c>
+      <c r="C117" s="70">
+        <v>100</v>
+      </c>
+      <c r="D117" s="70">
+        <v>100</v>
+      </c>
+      <c r="E117" s="70">
+        <v>100</v>
+      </c>
+      <c r="F117" s="54"/>
+      <c r="G117" s="54"/>
+      <c r="H117" s="54"/>
+      <c r="I117" s="54"/>
+      <c r="J117" s="54"/>
+      <c r="K117" s="54"/>
+      <c r="L117" s="54"/>
+      <c r="M117" s="54"/>
+    </row>
+    <row r="118" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A118" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B118" s="70">
+        <v>100</v>
+      </c>
+      <c r="C118" s="70">
+        <v>100</v>
+      </c>
+      <c r="D118" s="70">
+        <v>100</v>
+      </c>
+      <c r="E118" s="70">
+        <v>100</v>
+      </c>
+      <c r="F118" s="54"/>
+      <c r="G118" s="54"/>
+      <c r="H118" s="54"/>
+      <c r="I118" s="54"/>
+      <c r="J118" s="54"/>
+      <c r="K118" s="54"/>
+      <c r="L118" s="54"/>
+      <c r="M118" s="54"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" s="24"/>
+      <c r="C119" s="10"/>
+      <c r="D119" s="16"/>
+      <c r="E119" s="2"/>
+      <c r="F119" s="54"/>
+      <c r="G119" s="52"/>
+      <c r="H119" s="52"/>
+      <c r="I119" s="54"/>
+      <c r="J119" s="54"/>
+      <c r="K119" s="54"/>
+      <c r="L119" s="54"/>
+      <c r="M119" s="66"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B120" s="70">
+        <v>302.2</v>
+      </c>
+      <c r="C120" s="70">
+        <v>206.4</v>
+      </c>
+      <c r="D120" s="70">
+        <v>175.6</v>
+      </c>
+      <c r="E120" s="70">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="F120" s="54"/>
+      <c r="G120" s="54"/>
+      <c r="H120" s="54"/>
+      <c r="I120" s="54"/>
+      <c r="J120" s="54"/>
+      <c r="K120" s="54"/>
+      <c r="L120" s="54"/>
+      <c r="M120" s="54"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B121" s="70">
+        <v>316.2</v>
+      </c>
+      <c r="C121" s="70">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D121" s="70">
+        <v>234.7</v>
+      </c>
+      <c r="E121" s="70">
+        <v>201.7</v>
+      </c>
+      <c r="F121" s="54"/>
+      <c r="G121" s="54"/>
+      <c r="H121" s="54"/>
+      <c r="I121" s="54"/>
+      <c r="J121" s="54"/>
+      <c r="K121" s="54"/>
+      <c r="L121" s="54"/>
+      <c r="M121" s="54"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B122" s="70">
+        <v>100</v>
+      </c>
+      <c r="C122" s="70">
+        <v>100</v>
+      </c>
+      <c r="D122" s="70">
+        <v>100</v>
+      </c>
+      <c r="E122" s="70">
+        <v>100</v>
+      </c>
+      <c r="F122" s="54"/>
+      <c r="G122" s="54"/>
+      <c r="H122" s="54"/>
+      <c r="I122" s="54"/>
+      <c r="J122" s="54"/>
+      <c r="K122" s="54"/>
+      <c r="L122" s="54"/>
+      <c r="M122" s="54"/>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B123" s="70">
+        <v>100</v>
+      </c>
+      <c r="C123" s="70">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D123" s="70">
+        <v>80.7</v>
+      </c>
+      <c r="E123" s="70">
+        <v>85.7</v>
+      </c>
+      <c r="F123" s="54"/>
+      <c r="G123" s="54"/>
+      <c r="H123" s="54"/>
+      <c r="I123" s="54"/>
+      <c r="J123" s="54"/>
+      <c r="K123" s="54"/>
+      <c r="L123" s="54"/>
+      <c r="M123" s="54"/>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="33"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="54"/>
+      <c r="G124" s="54"/>
+      <c r="H124" s="54"/>
+      <c r="I124" s="54"/>
+      <c r="J124" s="54"/>
+      <c r="K124" s="54"/>
+      <c r="L124" s="54"/>
+      <c r="M124" s="54"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B125" s="70">
+        <v>100</v>
+      </c>
+      <c r="C125" s="70">
+        <v>100</v>
+      </c>
+      <c r="D125" s="70">
+        <v>100</v>
+      </c>
+      <c r="E125" s="70">
+        <v>100</v>
+      </c>
+      <c r="F125" s="54"/>
+      <c r="G125" s="54"/>
+      <c r="H125" s="54"/>
+      <c r="I125" s="54"/>
+      <c r="J125" s="54"/>
+      <c r="K125" s="54"/>
+      <c r="L125" s="54"/>
+      <c r="M125" s="54"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B126" s="70">
+        <v>100</v>
+      </c>
+      <c r="C126" s="70">
+        <v>100</v>
+      </c>
+      <c r="D126" s="70">
+        <v>100</v>
+      </c>
+      <c r="E126" s="70">
+        <v>100</v>
+      </c>
+      <c r="F126" s="54"/>
+      <c r="G126" s="54"/>
+      <c r="H126" s="54"/>
+      <c r="I126" s="54"/>
+      <c r="J126" s="54"/>
+      <c r="K126" s="54"/>
+      <c r="L126" s="54"/>
+      <c r="M126" s="54"/>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B127" s="70">
+        <v>100</v>
+      </c>
+      <c r="C127" s="70">
+        <v>100</v>
+      </c>
+      <c r="D127" s="70">
+        <v>100</v>
+      </c>
+      <c r="E127" s="70">
+        <v>100</v>
+      </c>
+      <c r="F127" s="54"/>
+      <c r="G127" s="54"/>
+      <c r="H127" s="54"/>
+      <c r="I127" s="54"/>
+      <c r="J127" s="54"/>
+      <c r="K127" s="54"/>
+      <c r="L127" s="54"/>
+      <c r="M127" s="54"/>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="B128" s="2"/>
+      <c r="C128" s="6"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="2"/>
+      <c r="F128" s="54"/>
+      <c r="G128" s="54"/>
+      <c r="H128" s="52"/>
+      <c r="I128" s="54"/>
+      <c r="J128" s="54"/>
+      <c r="K128" s="54"/>
+      <c r="L128" s="54"/>
+      <c r="M128" s="66"/>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B129" s="70">
+        <v>108.9</v>
+      </c>
+      <c r="C129" s="70">
+        <v>125.7</v>
+      </c>
+      <c r="D129" s="70">
+        <v>127.1</v>
+      </c>
+      <c r="E129" s="70">
+        <v>128.1</v>
+      </c>
+      <c r="F129" s="54"/>
+      <c r="G129" s="54"/>
+      <c r="H129" s="54"/>
+      <c r="I129" s="54"/>
+      <c r="J129" s="54"/>
+      <c r="K129" s="54"/>
+      <c r="L129" s="54"/>
+      <c r="M129" s="54"/>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B130" s="70">
+        <v>111.4</v>
+      </c>
+      <c r="C130" s="70">
+        <v>133.6</v>
+      </c>
+      <c r="D130" s="70">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="E130" s="70">
+        <v>126.8</v>
+      </c>
+      <c r="F130" s="54"/>
+      <c r="G130" s="54"/>
+      <c r="H130" s="54"/>
+      <c r="I130" s="54"/>
+      <c r="J130" s="54"/>
+      <c r="K130" s="54"/>
+      <c r="L130" s="54"/>
+      <c r="M130" s="54"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B131" s="71">
+        <v>97.6</v>
+      </c>
+      <c r="C131" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="D131" s="70">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="E131" s="71">
+        <v>90.9</v>
+      </c>
+      <c r="F131" s="54"/>
+      <c r="G131" s="54"/>
+      <c r="H131" s="54"/>
+      <c r="I131" s="54"/>
+      <c r="J131" s="54"/>
+      <c r="K131" s="54"/>
+      <c r="L131" s="54"/>
+      <c r="M131" s="54"/>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B132" s="2"/>
+      <c r="C132" s="2"/>
+      <c r="D132" s="33"/>
+      <c r="E132" s="2"/>
+      <c r="F132" s="54"/>
+      <c r="G132" s="54"/>
+      <c r="H132" s="54"/>
+      <c r="I132" s="54"/>
+      <c r="J132" s="54"/>
+      <c r="K132" s="54"/>
+      <c r="L132" s="54"/>
+      <c r="M132" s="54"/>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B133" s="70">
+        <v>100</v>
+      </c>
+      <c r="C133" s="70">
+        <v>100</v>
+      </c>
+      <c r="D133" s="70">
+        <v>100</v>
+      </c>
+      <c r="E133" s="70">
+        <v>100</v>
+      </c>
+      <c r="F133" s="54"/>
+      <c r="G133" s="54"/>
+      <c r="H133" s="54"/>
+      <c r="I133" s="54"/>
+      <c r="J133" s="54"/>
+      <c r="K133" s="54"/>
+      <c r="L133" s="54"/>
+      <c r="M133" s="54"/>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B134" s="70">
+        <v>100</v>
+      </c>
+      <c r="C134" s="70">
+        <v>100</v>
+      </c>
+      <c r="D134" s="70">
+        <v>100</v>
+      </c>
+      <c r="E134" s="70">
+        <v>100</v>
+      </c>
+      <c r="F134" s="54"/>
+      <c r="G134" s="54"/>
+      <c r="H134" s="54"/>
+      <c r="I134" s="54"/>
+      <c r="J134" s="54"/>
+      <c r="K134" s="54"/>
+      <c r="L134" s="54"/>
+      <c r="M134" s="54"/>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B135" s="70">
+        <v>99.1</v>
+      </c>
+      <c r="C135" s="70">
+        <v>99.1</v>
+      </c>
+      <c r="D135" s="70">
+        <v>98.8</v>
+      </c>
+      <c r="E135" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="F135" s="54"/>
+      <c r="G135" s="54"/>
+      <c r="H135" s="54"/>
+      <c r="I135" s="54"/>
+      <c r="J135" s="54"/>
+      <c r="K135" s="54"/>
+      <c r="L135" s="54"/>
+      <c r="M135" s="54"/>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B136" s="70">
+        <v>100</v>
+      </c>
+      <c r="C136" s="70">
+        <v>100</v>
+      </c>
+      <c r="D136" s="70">
+        <v>100</v>
+      </c>
+      <c r="E136" s="70">
+        <v>100</v>
+      </c>
+      <c r="F136" s="54"/>
+      <c r="G136" s="54"/>
+      <c r="H136" s="54"/>
+      <c r="I136" s="54"/>
+      <c r="J136" s="54"/>
+      <c r="K136" s="54"/>
+      <c r="L136" s="54"/>
+      <c r="M136" s="54"/>
+    </row>
+    <row r="137" spans="1:13" ht="24.75">
+      <c r="A137" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="11"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="54"/>
+      <c r="G137" s="52"/>
+      <c r="H137" s="52"/>
+      <c r="I137" s="54"/>
+      <c r="J137" s="54"/>
+      <c r="K137" s="54"/>
+      <c r="L137" s="54"/>
+      <c r="M137" s="66"/>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B138" s="70">
+        <v>21.7</v>
+      </c>
+      <c r="C138" s="70">
+        <v>20.5</v>
+      </c>
+      <c r="D138" s="70">
+        <v>49.2</v>
+      </c>
+      <c r="E138" s="70">
+        <v>51.1</v>
+      </c>
+      <c r="F138" s="54"/>
+      <c r="G138" s="54"/>
+      <c r="H138" s="54"/>
+      <c r="I138" s="54"/>
+      <c r="J138" s="54"/>
+      <c r="K138" s="54"/>
+      <c r="L138" s="54"/>
+      <c r="M138" s="54"/>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B139" s="70">
+        <v>100</v>
+      </c>
+      <c r="C139" s="70">
+        <v>100</v>
+      </c>
+      <c r="D139" s="70">
+        <v>100</v>
+      </c>
+      <c r="E139" s="70">
+        <v>100</v>
+      </c>
+      <c r="F139" s="54"/>
+      <c r="G139" s="54"/>
+      <c r="H139" s="54"/>
+      <c r="I139" s="54"/>
+      <c r="J139" s="54"/>
+      <c r="K139" s="54"/>
+      <c r="L139" s="54"/>
+      <c r="M139" s="54"/>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B140" s="70">
+        <v>19.7</v>
+      </c>
+      <c r="C140" s="70">
+        <v>21.3</v>
+      </c>
+      <c r="D140" s="70">
+        <v>32.6</v>
+      </c>
+      <c r="E140" s="70">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="F140" s="54"/>
+      <c r="G140" s="54"/>
+      <c r="H140" s="54"/>
+      <c r="I140" s="54"/>
+      <c r="J140" s="54"/>
+      <c r="K140" s="54"/>
+      <c r="L140" s="54"/>
+      <c r="M140" s="54"/>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="33"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="54"/>
+      <c r="G141" s="54"/>
+      <c r="H141" s="54"/>
+      <c r="I141" s="54"/>
+      <c r="J141" s="54"/>
+      <c r="K141" s="54"/>
+      <c r="L141" s="54"/>
+      <c r="M141" s="54"/>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B142" s="70">
+        <v>100</v>
+      </c>
+      <c r="C142" s="70">
+        <v>100</v>
+      </c>
+      <c r="D142" s="70">
+        <v>100</v>
+      </c>
+      <c r="E142" s="71">
+        <v>100</v>
+      </c>
+      <c r="F142" s="54"/>
+      <c r="G142" s="54"/>
+      <c r="H142" s="54"/>
+      <c r="I142" s="54"/>
+      <c r="J142" s="54"/>
+      <c r="K142" s="54"/>
+      <c r="L142" s="54"/>
+      <c r="M142" s="54"/>
+    </row>
+    <row r="143" spans="1:13" ht="48.75">
+      <c r="A143" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="2"/>
+      <c r="C143" s="6"/>
+      <c r="D143" s="11"/>
+      <c r="E143" s="2"/>
+      <c r="F143" s="54"/>
+      <c r="G143" s="5"/>
+      <c r="H143" s="66"/>
+      <c r="I143" s="54"/>
+      <c r="J143" s="54"/>
+      <c r="K143" s="54"/>
+      <c r="L143" s="54"/>
+      <c r="M143" s="66"/>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B144" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="C144" s="70">
+        <v>132.5</v>
+      </c>
+      <c r="D144" s="70">
+        <v>143.4</v>
+      </c>
+      <c r="E144" s="70">
+        <v>129.6</v>
+      </c>
+      <c r="F144" s="54"/>
+      <c r="G144" s="54"/>
+      <c r="H144" s="54"/>
+      <c r="I144" s="54"/>
+      <c r="J144" s="54"/>
+      <c r="K144" s="54"/>
+      <c r="L144" s="54"/>
+      <c r="M144" s="54"/>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B145" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="C145" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="D145" s="70">
+        <v>101.1</v>
+      </c>
+      <c r="E145" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="F145" s="54"/>
+      <c r="G145" s="54"/>
+      <c r="H145" s="54"/>
+      <c r="I145" s="54"/>
+      <c r="J145" s="54"/>
+      <c r="K145" s="54"/>
+      <c r="L145" s="54"/>
+      <c r="M145" s="54"/>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="70">
+        <v>100</v>
+      </c>
+      <c r="C146" s="70">
+        <v>100</v>
+      </c>
+      <c r="D146" s="70">
+        <v>100</v>
+      </c>
+      <c r="E146" s="70">
+        <v>100</v>
+      </c>
+      <c r="F146" s="54"/>
+      <c r="G146" s="54"/>
+      <c r="H146" s="54"/>
+      <c r="I146" s="54"/>
+      <c r="J146" s="54"/>
+      <c r="K146" s="54"/>
+      <c r="L146" s="54"/>
+      <c r="M146" s="54"/>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="33"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="54"/>
+      <c r="G147" s="54"/>
+      <c r="H147" s="54"/>
+      <c r="I147" s="54"/>
+      <c r="J147" s="54"/>
+      <c r="K147" s="54"/>
+      <c r="L147" s="54"/>
+      <c r="M147" s="54"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B148" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="C148" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="D148" s="70">
+        <v>96.2</v>
+      </c>
+      <c r="E148" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="F148" s="54"/>
+      <c r="G148" s="54"/>
+      <c r="H148" s="54"/>
+      <c r="I148" s="54"/>
+      <c r="J148" s="54"/>
+      <c r="K148" s="54"/>
+      <c r="L148" s="54"/>
+      <c r="M148" s="54"/>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B149" s="70">
+        <v>100</v>
+      </c>
+      <c r="C149" s="70">
+        <v>310.2</v>
+      </c>
+      <c r="D149" s="70">
+        <v>416.5</v>
+      </c>
+      <c r="E149" s="70">
+        <v>338.7</v>
+      </c>
+      <c r="F149" s="54"/>
+      <c r="G149" s="54"/>
+      <c r="H149" s="54"/>
+      <c r="I149" s="54"/>
+      <c r="J149" s="54"/>
+      <c r="K149" s="54"/>
+      <c r="L149" s="54"/>
+      <c r="M149" s="54"/>
+    </row>
+    <row r="150" spans="1:13" ht="24.75">
+      <c r="A150" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="11"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="54"/>
+      <c r="G150" s="5"/>
+      <c r="H150" s="66"/>
+      <c r="I150" s="54"/>
+      <c r="J150" s="54"/>
+      <c r="K150" s="54"/>
+      <c r="L150" s="54"/>
+      <c r="M150" s="66"/>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B151" s="70">
+        <v>84.6</v>
+      </c>
+      <c r="C151" s="70">
+        <v>91</v>
+      </c>
+      <c r="D151" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="E151" s="70">
+        <v>92.8</v>
+      </c>
+      <c r="F151" s="54"/>
+      <c r="G151" s="54"/>
+      <c r="H151" s="54"/>
+      <c r="I151" s="54"/>
+      <c r="J151" s="54"/>
+      <c r="K151" s="54"/>
+      <c r="L151" s="54"/>
+      <c r="M151" s="54"/>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B152" s="70">
+        <v>80.3</v>
+      </c>
+      <c r="C152" s="70">
+        <v>88.6</v>
+      </c>
+      <c r="D152" s="70">
+        <v>95.1</v>
+      </c>
+      <c r="E152" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="F152" s="54"/>
+      <c r="G152" s="54"/>
+      <c r="H152" s="54"/>
+      <c r="I152" s="54"/>
+      <c r="J152" s="54"/>
+      <c r="K152" s="54"/>
+      <c r="L152" s="54"/>
+      <c r="M152" s="54"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B153" s="70">
+        <v>100</v>
+      </c>
+      <c r="C153" s="70">
+        <v>100</v>
+      </c>
+      <c r="D153" s="70">
+        <v>100</v>
+      </c>
+      <c r="E153" s="70">
+        <v>100</v>
+      </c>
+      <c r="F153" s="54"/>
+      <c r="G153" s="54"/>
+      <c r="H153" s="54"/>
+      <c r="I153" s="54"/>
+      <c r="J153" s="54"/>
+      <c r="K153" s="54"/>
+      <c r="L153" s="54"/>
+      <c r="M153" s="54"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B154" s="2"/>
+      <c r="C154" s="2"/>
+      <c r="D154" s="33"/>
+      <c r="E154" s="2"/>
+      <c r="F154" s="54"/>
+      <c r="G154" s="54"/>
+      <c r="H154" s="54"/>
+      <c r="I154" s="54"/>
+      <c r="J154" s="54"/>
+      <c r="K154" s="54"/>
+      <c r="L154" s="54"/>
+      <c r="M154" s="54"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B155" s="70">
+        <v>100</v>
+      </c>
+      <c r="C155" s="70">
+        <v>100</v>
+      </c>
+      <c r="D155" s="70">
+        <v>100</v>
+      </c>
+      <c r="E155" s="71">
+        <v>100</v>
+      </c>
+      <c r="F155" s="54"/>
+      <c r="G155" s="54"/>
+      <c r="H155" s="54"/>
+      <c r="I155" s="54"/>
+      <c r="J155" s="54"/>
+      <c r="K155" s="54"/>
+      <c r="L155" s="54"/>
+      <c r="M155" s="54"/>
+    </row>
+    <row r="156" spans="1:13" ht="24.75">
+      <c r="A156" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B156" s="2"/>
+      <c r="C156" s="6"/>
+      <c r="D156" s="11"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="54"/>
+      <c r="G156" s="5"/>
+      <c r="H156" s="66"/>
+      <c r="I156" s="54"/>
+      <c r="J156" s="54"/>
+      <c r="K156" s="54"/>
+      <c r="L156" s="54"/>
+      <c r="M156" s="66"/>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B157" s="70">
+        <v>100</v>
+      </c>
+      <c r="C157" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="D157" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="E157" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="F157" s="54"/>
+      <c r="G157" s="54"/>
+      <c r="H157" s="54"/>
+      <c r="I157" s="54"/>
+      <c r="J157" s="54"/>
+      <c r="K157" s="54"/>
+      <c r="L157" s="54"/>
+      <c r="M157" s="54"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B158" s="70">
+        <v>100</v>
+      </c>
+      <c r="C158" s="70">
+        <v>115.2</v>
+      </c>
+      <c r="D158" s="70">
+        <v>898.6</v>
+      </c>
+      <c r="E158" s="70">
+        <v>697.9</v>
+      </c>
+      <c r="F158" s="54"/>
+      <c r="G158" s="54"/>
+      <c r="H158" s="54"/>
+      <c r="I158" s="54"/>
+      <c r="J158" s="54"/>
+      <c r="K158" s="54"/>
+      <c r="L158" s="54"/>
+      <c r="M158" s="54"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B159" s="70">
+        <v>100</v>
+      </c>
+      <c r="C159" s="70">
+        <v>109.6</v>
+      </c>
+      <c r="D159" s="70">
+        <v>139.5</v>
+      </c>
+      <c r="E159" s="70">
+        <v>205.1</v>
+      </c>
+      <c r="F159" s="54"/>
+      <c r="G159" s="54"/>
+      <c r="H159" s="54"/>
+      <c r="I159" s="54"/>
+      <c r="J159" s="54"/>
+      <c r="K159" s="54"/>
+      <c r="L159" s="54"/>
+      <c r="M159" s="54"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B160" s="70">
+        <v>100</v>
+      </c>
+      <c r="C160" s="70">
+        <v>100</v>
+      </c>
+      <c r="D160" s="70">
+        <v>100</v>
+      </c>
+      <c r="E160" s="70">
+        <v>100</v>
+      </c>
+      <c r="F160" s="54"/>
+      <c r="G160" s="54"/>
+      <c r="H160" s="54"/>
+      <c r="I160" s="54"/>
+      <c r="J160" s="54"/>
+      <c r="K160" s="54"/>
+      <c r="L160" s="54"/>
+      <c r="M160" s="54"/>
+    </row>
+    <row r="161" spans="1:13" ht="24.75">
+      <c r="A161" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="11"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="54"/>
+      <c r="G161" s="5"/>
+      <c r="H161" s="66"/>
+      <c r="I161" s="54"/>
+      <c r="J161" s="54"/>
+      <c r="K161" s="54"/>
+      <c r="L161" s="54"/>
+      <c r="M161" s="66"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B162" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="C162" s="70">
+        <v>105.3</v>
+      </c>
+      <c r="D162" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="E162" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="F162" s="54"/>
+      <c r="G162" s="54"/>
+      <c r="H162" s="54"/>
+      <c r="I162" s="54"/>
+      <c r="J162" s="54"/>
+      <c r="K162" s="54"/>
+      <c r="L162" s="54"/>
+      <c r="M162" s="54"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B163" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="C163" s="70">
+        <v>105.3</v>
+      </c>
+      <c r="D163" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="E163" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="F163" s="54"/>
+      <c r="G163" s="54"/>
+      <c r="H163" s="54"/>
+      <c r="I163" s="54"/>
+      <c r="J163" s="54"/>
+      <c r="K163" s="54"/>
+      <c r="L163" s="54"/>
+      <c r="M163" s="54"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B164" s="70">
+        <v>100</v>
+      </c>
+      <c r="C164" s="70">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="D164" s="70">
+        <v>395.2</v>
+      </c>
+      <c r="E164" s="70">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F164" s="54"/>
+      <c r="G164" s="54"/>
+      <c r="H164" s="54"/>
+      <c r="I164" s="54"/>
+      <c r="J164" s="54"/>
+      <c r="K164" s="54"/>
+      <c r="L164" s="54"/>
+      <c r="M164" s="54"/>
+    </row>
+    <row r="165" spans="1:13" ht="23.25">
+      <c r="A165" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B165" s="70"/>
+      <c r="C165" s="70"/>
+      <c r="D165" s="30"/>
+      <c r="E165" s="2"/>
+      <c r="F165" s="54"/>
+      <c r="G165" s="54"/>
+      <c r="H165" s="54"/>
+      <c r="I165" s="54"/>
+      <c r="J165" s="54"/>
+      <c r="K165" s="54"/>
+      <c r="L165" s="54"/>
+      <c r="M165" s="54"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B166" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="C166" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="D166" s="70">
+        <v>106.7</v>
+      </c>
+      <c r="E166" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="F166" s="54"/>
+      <c r="G166" s="54"/>
+      <c r="H166" s="54"/>
+      <c r="I166" s="54"/>
+      <c r="J166" s="54"/>
+      <c r="K166" s="54"/>
+      <c r="L166" s="54"/>
+      <c r="M166" s="54"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B167" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="C167" s="70">
+        <v>105.3</v>
+      </c>
+      <c r="D167" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="E167" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="F167" s="54"/>
+      <c r="G167" s="54"/>
+      <c r="H167" s="54"/>
+      <c r="I167" s="54"/>
+      <c r="J167" s="54"/>
+      <c r="K167" s="54"/>
+      <c r="L167" s="54"/>
+      <c r="M167" s="54"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B168" s="70">
+        <v>100</v>
+      </c>
+      <c r="C168" s="70">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="D168" s="70">
+        <v>395.2</v>
+      </c>
+      <c r="E168" s="70">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F168" s="54"/>
+      <c r="G168" s="54"/>
+      <c r="H168" s="54"/>
+      <c r="I168" s="54"/>
+      <c r="J168" s="54"/>
+      <c r="K168" s="54"/>
+      <c r="L168" s="54"/>
+      <c r="M168" s="54"/>
+    </row>
+    <row r="169" spans="1:13" ht="24.75">
+      <c r="A169" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="B169" s="2"/>
+      <c r="C169" s="6"/>
+      <c r="D169" s="11"/>
+      <c r="E169" s="45"/>
+      <c r="F169" s="54"/>
+      <c r="G169" s="5"/>
+      <c r="H169" s="66"/>
+      <c r="I169" s="54"/>
+      <c r="J169" s="54"/>
+      <c r="K169" s="54"/>
+      <c r="L169" s="54"/>
+      <c r="M169" s="66"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B170" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="C170" s="70">
+        <v>115.1</v>
+      </c>
+      <c r="D170" s="70">
+        <v>113.9</v>
+      </c>
+      <c r="E170" s="70">
+        <v>118.5</v>
+      </c>
+      <c r="F170" s="54"/>
+      <c r="G170" s="54"/>
+      <c r="H170" s="54"/>
+      <c r="I170" s="54"/>
+      <c r="J170" s="54"/>
+      <c r="K170" s="54"/>
+      <c r="L170" s="54"/>
+      <c r="M170" s="54"/>
+    </row>
+    <row r="171" spans="1:13" ht="15" customHeight="1">
+      <c r="A171" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B171" s="70">
+        <v>112.4</v>
+      </c>
+      <c r="C171" s="70">
+        <v>116.6</v>
+      </c>
+      <c r="D171" s="70">
+        <v>120.7</v>
+      </c>
+      <c r="E171" s="70">
+        <v>129</v>
+      </c>
+      <c r="F171" s="54"/>
+      <c r="G171" s="54"/>
+      <c r="H171" s="54"/>
+      <c r="I171" s="54"/>
+      <c r="J171" s="54"/>
+      <c r="K171" s="54"/>
+      <c r="L171" s="54"/>
+      <c r="M171" s="54"/>
+    </row>
+    <row r="172" spans="1:13" ht="15" customHeight="1">
+      <c r="A172" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B172" s="70">
+        <v>101</v>
+      </c>
+      <c r="C172" s="70">
+        <v>100.6</v>
+      </c>
+      <c r="D172" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="E172" s="70">
+        <v>99.8</v>
+      </c>
+      <c r="F172" s="54"/>
+      <c r="G172" s="54"/>
+      <c r="H172" s="54"/>
+      <c r="I172" s="54"/>
+      <c r="J172" s="54"/>
+      <c r="K172" s="54"/>
+      <c r="L172" s="54"/>
+      <c r="M172" s="54"/>
+    </row>
+    <row r="173" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A173" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B173" s="70">
+        <v>100</v>
+      </c>
+      <c r="C173" s="70">
+        <v>50</v>
+      </c>
+      <c r="D173" s="70">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E173" s="70">
+        <v>25</v>
+      </c>
+      <c r="F173" s="54"/>
+      <c r="G173" s="54"/>
+      <c r="H173" s="54"/>
+      <c r="I173" s="54"/>
+      <c r="J173" s="54"/>
+      <c r="K173" s="54"/>
+      <c r="L173" s="54"/>
+      <c r="M173" s="54"/>
+    </row>
+    <row r="174" spans="1:13" ht="36.75">
+      <c r="A174" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="B174" s="2"/>
+      <c r="C174" s="2"/>
+      <c r="D174" s="11"/>
+      <c r="E174" s="2"/>
+      <c r="F174" s="54"/>
+      <c r="G174" s="5"/>
+      <c r="H174" s="66"/>
+      <c r="I174" s="54"/>
+      <c r="J174" s="54"/>
+      <c r="K174" s="54"/>
+      <c r="L174" s="54"/>
+      <c r="M174" s="66"/>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B175" s="70">
+        <v>120</v>
+      </c>
+      <c r="C175" s="70">
+        <v>277.7</v>
+      </c>
+      <c r="D175" s="70">
+        <v>336.5</v>
+      </c>
+      <c r="E175" s="70">
+        <v>306.2</v>
+      </c>
+      <c r="F175" s="54"/>
+      <c r="G175" s="54"/>
+      <c r="H175" s="54"/>
+      <c r="I175" s="54"/>
+      <c r="J175" s="54"/>
+      <c r="K175" s="54"/>
+      <c r="L175" s="54"/>
+      <c r="M175" s="54"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B176" s="70">
+        <v>120</v>
+      </c>
+      <c r="C176" s="70">
+        <v>277.7</v>
+      </c>
+      <c r="D176" s="70">
+        <v>336.5</v>
+      </c>
+      <c r="E176" s="70">
+        <v>306.2</v>
+      </c>
+      <c r="F176" s="54"/>
+      <c r="G176" s="54"/>
+      <c r="H176" s="54"/>
+      <c r="I176" s="54"/>
+      <c r="J176" s="54"/>
+      <c r="K176" s="54"/>
+      <c r="L176" s="54"/>
+      <c r="M176" s="54"/>
+    </row>
+    <row r="177" spans="1:13" ht="24.75">
+      <c r="A177" s="67" t="s">
+        <v>12</v>
+      </c>
+      <c r="B177" s="2"/>
+      <c r="C177" s="6"/>
+      <c r="D177" s="11"/>
+      <c r="E177" s="2"/>
+      <c r="F177" s="54"/>
+      <c r="G177" s="5"/>
+      <c r="H177" s="66"/>
+      <c r="I177" s="54"/>
+      <c r="J177" s="54"/>
+      <c r="K177" s="54"/>
+      <c r="L177" s="54"/>
+      <c r="M177" s="66"/>
+    </row>
+    <row r="178" spans="1:13">
+      <c r="A178" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B178" s="70">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C178" s="70">
+        <v>91</v>
+      </c>
+      <c r="D178" s="70">
+        <v>99</v>
+      </c>
+      <c r="E178" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="F178" s="54"/>
+      <c r="G178" s="54"/>
+      <c r="H178" s="54"/>
+      <c r="I178" s="54"/>
+      <c r="J178" s="54"/>
+      <c r="K178" s="54"/>
+      <c r="L178" s="54"/>
+      <c r="M178" s="54"/>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B179" s="70">
+        <v>70.8</v>
+      </c>
+      <c r="C179" s="70">
+        <v>87.8</v>
+      </c>
+      <c r="D179" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="E179" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="F179" s="54"/>
+      <c r="G179" s="54"/>
+      <c r="H179" s="54"/>
+      <c r="I179" s="54"/>
+      <c r="J179" s="54"/>
+      <c r="K179" s="54"/>
+      <c r="L179" s="54"/>
+      <c r="M179" s="54"/>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B180" s="70">
+        <v>137.4</v>
+      </c>
+      <c r="C180" s="70">
+        <v>569.9</v>
+      </c>
+      <c r="D180" s="70">
+        <v>527</v>
+      </c>
+      <c r="E180" s="70">
+        <v>513.9</v>
+      </c>
+      <c r="F180" s="54"/>
+      <c r="G180" s="54"/>
+      <c r="H180" s="54"/>
+      <c r="I180" s="54"/>
+      <c r="J180" s="54"/>
+      <c r="K180" s="54"/>
+      <c r="L180" s="54"/>
+      <c r="M180" s="54"/>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B181" s="70">
+        <v>100</v>
+      </c>
+      <c r="C181" s="70">
+        <v>98.5</v>
+      </c>
+      <c r="D181" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="E181" s="70">
+        <v>96.4</v>
+      </c>
+      <c r="F181" s="54"/>
+      <c r="G181" s="54"/>
+      <c r="H181" s="54"/>
+      <c r="I181" s="54"/>
+      <c r="J181" s="54"/>
+      <c r="K181" s="54"/>
+      <c r="L181" s="54"/>
+      <c r="M181" s="54"/>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B182" s="2"/>
+      <c r="C182" s="2"/>
+      <c r="D182" s="33"/>
+      <c r="E182" s="2"/>
+      <c r="F182" s="54"/>
+      <c r="G182" s="54"/>
+      <c r="H182" s="54"/>
+      <c r="I182" s="54"/>
+      <c r="J182" s="54"/>
+      <c r="K182" s="54"/>
+      <c r="L182" s="54"/>
+      <c r="M182" s="54"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B183" s="70">
+        <v>100</v>
+      </c>
+      <c r="C183" s="70">
+        <v>188.9</v>
+      </c>
+      <c r="D183" s="70">
+        <v>218.5</v>
+      </c>
+      <c r="E183" s="70">
+        <v>216</v>
+      </c>
+      <c r="F183" s="54"/>
+      <c r="G183" s="54"/>
+      <c r="H183" s="54"/>
+      <c r="I183" s="54"/>
+      <c r="J183" s="54"/>
+      <c r="K183" s="54"/>
+      <c r="L183" s="54"/>
+      <c r="M183" s="54"/>
+    </row>
+    <row r="184" spans="1:13">
+      <c r="A184" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B184" s="70">
+        <v>100</v>
+      </c>
+      <c r="C184" s="70">
+        <v>100</v>
+      </c>
+      <c r="D184" s="70">
+        <v>100</v>
+      </c>
+      <c r="E184" s="70">
+        <v>100</v>
+      </c>
+      <c r="F184" s="54"/>
+      <c r="G184" s="54"/>
+      <c r="H184" s="54"/>
+      <c r="I184" s="54"/>
+      <c r="J184" s="54"/>
+      <c r="K184" s="54"/>
+      <c r="L184" s="54"/>
+      <c r="M184" s="54"/>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B185" s="71">
+        <v>100</v>
+      </c>
+      <c r="C185" s="70">
+        <v>100</v>
+      </c>
+      <c r="D185" s="70">
+        <v>100</v>
+      </c>
+      <c r="E185" s="71">
+        <v>100</v>
+      </c>
+      <c r="F185" s="54"/>
+      <c r="G185" s="54"/>
+      <c r="H185" s="54"/>
+      <c r="I185" s="54"/>
+      <c r="J185" s="54"/>
+      <c r="K185" s="54"/>
+      <c r="L185" s="54"/>
+      <c r="M185" s="54"/>
+    </row>
+    <row r="186" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A186" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="B186" s="2"/>
+      <c r="C186" s="2"/>
+      <c r="D186" s="11"/>
+      <c r="E186" s="2"/>
+      <c r="F186" s="54"/>
+      <c r="G186" s="5"/>
+      <c r="H186" s="66"/>
+      <c r="I186" s="54"/>
+      <c r="J186" s="54"/>
+      <c r="K186" s="54"/>
+      <c r="L186" s="54"/>
+      <c r="M186" s="66"/>
+    </row>
+    <row r="187" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A187" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B187" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="C187" s="70">
+        <v>187</v>
+      </c>
+      <c r="D187" s="70">
+        <v>244.2</v>
+      </c>
+      <c r="E187" s="70">
+        <v>204.8</v>
+      </c>
+      <c r="F187" s="54"/>
+      <c r="G187" s="54"/>
+      <c r="H187" s="54"/>
+      <c r="I187" s="54"/>
+      <c r="J187" s="54"/>
+      <c r="K187" s="54"/>
+      <c r="L187" s="54"/>
+      <c r="M187" s="54"/>
+    </row>
+    <row r="188" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A188" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B188" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="C188" s="70">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="D188" s="70">
+        <v>226.5</v>
+      </c>
+      <c r="E188" s="70">
+        <v>186.8</v>
+      </c>
+      <c r="F188" s="54"/>
+      <c r="G188" s="54"/>
+      <c r="H188" s="54"/>
+      <c r="I188" s="54"/>
+      <c r="J188" s="54"/>
+      <c r="K188" s="54"/>
+      <c r="L188" s="54"/>
+      <c r="M188" s="54"/>
+    </row>
+    <row r="189" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A189" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B189" s="70">
+        <v>100</v>
+      </c>
+      <c r="C189" s="70">
+        <v>868.3</v>
+      </c>
+      <c r="D189" s="70">
+        <v>404.7</v>
+      </c>
+      <c r="E189" s="70">
+        <v>354.2</v>
+      </c>
+      <c r="F189" s="54"/>
+      <c r="G189" s="54"/>
+      <c r="H189" s="54"/>
+      <c r="I189" s="54"/>
+      <c r="J189" s="54"/>
+      <c r="K189" s="54"/>
+      <c r="L189" s="54"/>
+      <c r="M189" s="54"/>
+    </row>
+    <row r="190" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A190" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B190" s="70">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C190" s="70">
+        <v>131</v>
+      </c>
+      <c r="D190" s="70">
+        <v>138.9</v>
+      </c>
+      <c r="E190" s="70">
+        <v>149.9</v>
+      </c>
+      <c r="F190" s="54"/>
+      <c r="G190" s="54"/>
+      <c r="H190" s="54"/>
+      <c r="I190" s="54"/>
+      <c r="J190" s="54"/>
+      <c r="K190" s="54"/>
+      <c r="L190" s="54"/>
+      <c r="M190" s="54"/>
+    </row>
+    <row r="191" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A191" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B191" s="2"/>
+      <c r="C191" s="2"/>
+      <c r="D191" s="33"/>
+      <c r="E191" s="2"/>
+      <c r="F191" s="54"/>
+      <c r="G191" s="54"/>
+      <c r="H191" s="54"/>
+      <c r="I191" s="54"/>
+      <c r="J191" s="54"/>
+      <c r="K191" s="54"/>
+      <c r="L191" s="54"/>
+      <c r="M191" s="54"/>
+    </row>
+    <row r="192" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A192" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B192" s="70">
+        <v>100</v>
+      </c>
+      <c r="C192" s="70">
+        <v>100</v>
+      </c>
+      <c r="D192" s="70">
+        <v>100</v>
+      </c>
+      <c r="E192" s="70">
+        <v>100</v>
+      </c>
+      <c r="F192" s="54"/>
+      <c r="G192" s="54"/>
+      <c r="H192" s="54"/>
+      <c r="I192" s="54"/>
+      <c r="J192" s="54"/>
+      <c r="K192" s="54"/>
+      <c r="L192" s="54"/>
+      <c r="M192" s="54"/>
+    </row>
+    <row r="193" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A193" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B193" s="70">
+        <v>186.5</v>
+      </c>
+      <c r="C193" s="70">
+        <v>183.5</v>
+      </c>
+      <c r="D193" s="70">
+        <v>169.1</v>
+      </c>
+      <c r="E193" s="70">
+        <v>165.7</v>
+      </c>
+      <c r="F193" s="54"/>
+      <c r="G193" s="54"/>
+      <c r="H193" s="54"/>
+      <c r="I193" s="54"/>
+      <c r="J193" s="54"/>
+      <c r="K193" s="54"/>
+      <c r="L193" s="54"/>
+      <c r="M193" s="54"/>
+    </row>
+    <row r="194" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A194" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B194" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C194" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D194" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E194" s="70">
+        <v>48.1</v>
+      </c>
+      <c r="F194" s="54"/>
+      <c r="G194" s="54"/>
+      <c r="H194" s="54"/>
+      <c r="I194" s="54"/>
+      <c r="J194" s="54"/>
+      <c r="K194" s="54"/>
+      <c r="L194" s="54"/>
+      <c r="M194" s="54"/>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B195" s="70">
+        <v>100</v>
+      </c>
+      <c r="C195" s="70">
+        <v>100</v>
+      </c>
+      <c r="D195" s="70">
+        <v>100</v>
+      </c>
+      <c r="E195" s="70">
+        <v>100</v>
+      </c>
+      <c r="F195" s="54"/>
+      <c r="G195" s="54"/>
+      <c r="H195" s="54"/>
+      <c r="I195" s="54"/>
+      <c r="J195" s="54"/>
+      <c r="K195" s="54"/>
+      <c r="L195" s="54"/>
+      <c r="M195" s="54"/>
+    </row>
+    <row r="196" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A196" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B196" s="70">
+        <v>100</v>
+      </c>
+      <c r="C196" s="70">
+        <v>156473.9</v>
+      </c>
+      <c r="D196" s="70">
+        <v>100</v>
+      </c>
+      <c r="E196" s="70">
+        <v>100</v>
+      </c>
+      <c r="F196" s="54"/>
+      <c r="G196" s="54"/>
+      <c r="H196" s="54"/>
+      <c r="I196" s="54"/>
+      <c r="J196" s="54"/>
+      <c r="K196" s="54"/>
+      <c r="L196" s="54"/>
+      <c r="M196" s="54"/>
+    </row>
+    <row r="197" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A197" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B197" s="70">
+        <v>100</v>
+      </c>
+      <c r="C197" s="70">
+        <v>127.4</v>
+      </c>
+      <c r="D197" s="70">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="E197" s="70">
+        <v>132.5</v>
+      </c>
+      <c r="F197" s="54"/>
+      <c r="G197" s="54"/>
+      <c r="H197" s="54"/>
+      <c r="I197" s="54"/>
+      <c r="J197" s="54"/>
+      <c r="K197" s="54"/>
+      <c r="L197" s="54"/>
+      <c r="M197" s="54"/>
+    </row>
+    <row r="198" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A198" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B198" s="70">
+        <v>100</v>
+      </c>
+      <c r="C198" s="70">
+        <v>100</v>
+      </c>
+      <c r="D198" s="70">
+        <v>100</v>
+      </c>
+      <c r="E198" s="70">
+        <v>100</v>
+      </c>
+      <c r="F198" s="54"/>
+      <c r="G198" s="54"/>
+      <c r="H198" s="54"/>
+      <c r="I198" s="54"/>
+      <c r="J198" s="54"/>
+      <c r="K198" s="54"/>
+      <c r="L198" s="54"/>
+      <c r="M198" s="54"/>
+    </row>
+    <row r="199" spans="1:13">
+      <c r="A199" s="67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199" s="2"/>
+      <c r="C199" s="6"/>
+      <c r="D199" s="11"/>
+      <c r="E199" s="2"/>
+      <c r="F199" s="54"/>
+      <c r="G199" s="5"/>
+      <c r="H199" s="66"/>
+      <c r="I199" s="54"/>
+      <c r="J199" s="54"/>
+      <c r="K199" s="54"/>
+      <c r="L199" s="54"/>
+      <c r="M199" s="66"/>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B200" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="C200" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="D200" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="E200" s="70">
+        <v>97.2</v>
+      </c>
+      <c r="F200" s="54"/>
+      <c r="G200" s="54"/>
+      <c r="H200" s="54"/>
+      <c r="I200" s="54"/>
+      <c r="J200" s="54"/>
+      <c r="K200" s="54"/>
+      <c r="L200" s="54"/>
+      <c r="M200" s="54"/>
+    </row>
+    <row r="201" spans="1:13">
+      <c r="A201" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B201" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="C201" s="70">
+        <v>96.4</v>
+      </c>
+      <c r="D201" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="E201" s="70">
+        <v>100.7</v>
+      </c>
+      <c r="F201" s="54"/>
+      <c r="G201" s="54"/>
+      <c r="H201" s="54"/>
+      <c r="I201" s="54"/>
+      <c r="J201" s="54"/>
+      <c r="K201" s="54"/>
+      <c r="L201" s="54"/>
+      <c r="M201" s="54"/>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B202" s="70">
+        <v>100.5</v>
+      </c>
+      <c r="C202" s="70">
+        <v>92.2</v>
+      </c>
+      <c r="D202" s="70">
+        <v>89.8</v>
+      </c>
+      <c r="E202" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="F202" s="54"/>
+      <c r="G202" s="54"/>
+      <c r="H202" s="54"/>
+      <c r="I202" s="54"/>
+      <c r="J202" s="54"/>
+      <c r="K202" s="54"/>
+      <c r="L202" s="54"/>
+      <c r="M202" s="54"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B203" s="70">
+        <v>830.4</v>
+      </c>
+      <c r="C203" s="70">
+        <v>493.4</v>
+      </c>
+      <c r="D203" s="70">
+        <v>0.3</v>
+      </c>
+      <c r="E203" s="70">
+        <v>0.3</v>
+      </c>
+      <c r="F203" s="54"/>
+      <c r="G203" s="54"/>
+      <c r="H203" s="54"/>
+      <c r="I203" s="54"/>
+      <c r="J203" s="54"/>
+      <c r="K203" s="54"/>
+      <c r="L203" s="54"/>
+      <c r="M203" s="54"/>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B204" s="2"/>
+      <c r="C204" s="2"/>
+      <c r="D204" s="33"/>
+      <c r="E204" s="2"/>
+      <c r="F204" s="54"/>
+      <c r="G204" s="54"/>
+      <c r="H204" s="54"/>
+      <c r="I204" s="54"/>
+      <c r="J204" s="54"/>
+      <c r="K204" s="54"/>
+      <c r="L204" s="54"/>
+      <c r="M204" s="54"/>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B205" s="71">
+        <v>57.8</v>
+      </c>
+      <c r="C205" s="34">
+        <v>80.2</v>
+      </c>
+      <c r="D205" s="34">
+        <v>89.2</v>
+      </c>
+      <c r="E205" s="71">
+        <v>89</v>
+      </c>
+      <c r="F205" s="54"/>
+      <c r="G205" s="54"/>
+      <c r="H205" s="54"/>
+      <c r="I205" s="54"/>
+      <c r="J205" s="54"/>
+      <c r="K205" s="54"/>
+      <c r="L205" s="54"/>
+      <c r="M205" s="54"/>
+    </row>
+    <row r="206" spans="1:13" ht="24.75">
+      <c r="A206" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="B206" s="70"/>
+      <c r="C206" s="70"/>
+      <c r="D206" s="70"/>
+      <c r="E206" s="2"/>
+      <c r="F206" s="54"/>
+      <c r="G206" s="54"/>
+      <c r="H206" s="54"/>
+      <c r="I206" s="54"/>
+      <c r="J206" s="54"/>
+      <c r="K206" s="54"/>
+      <c r="L206" s="54"/>
+      <c r="M206" s="54"/>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B207" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="C207" s="70">
+        <v>104.3</v>
+      </c>
+      <c r="D207" s="70">
+        <v>103.5</v>
+      </c>
+      <c r="E207" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="F207" s="54"/>
+      <c r="G207" s="54"/>
+      <c r="H207" s="54"/>
+      <c r="I207" s="54"/>
+      <c r="J207" s="54"/>
+      <c r="K207" s="54"/>
+      <c r="L207" s="54"/>
+      <c r="M207" s="54"/>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B208" s="70">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="C208" s="70">
+        <v>179.7</v>
+      </c>
+      <c r="D208" s="70">
+        <v>184.4</v>
+      </c>
+      <c r="E208" s="70">
+        <v>215.9</v>
+      </c>
+      <c r="F208" s="54"/>
+      <c r="G208" s="54"/>
+      <c r="H208" s="54"/>
+      <c r="I208" s="54"/>
+      <c r="J208" s="54"/>
+      <c r="K208" s="54"/>
+      <c r="L208" s="54"/>
+      <c r="M208" s="54"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B209" s="70">
+        <v>100.5</v>
+      </c>
+      <c r="C209" s="70">
+        <v>92.1</v>
+      </c>
+      <c r="D209" s="70">
+        <v>89.8</v>
+      </c>
+      <c r="E209" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="F209" s="54"/>
+      <c r="G209" s="54"/>
+      <c r="H209" s="54"/>
+      <c r="I209" s="54"/>
+      <c r="J209" s="54"/>
+      <c r="K209" s="54"/>
+      <c r="L209" s="54"/>
+      <c r="M209" s="54"/>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B210" s="70">
+        <v>278323.59999999998</v>
+      </c>
+      <c r="C210" s="70">
+        <v>292353.7</v>
+      </c>
+      <c r="D210" s="70">
+        <v>100</v>
+      </c>
+      <c r="E210" s="70">
+        <v>100</v>
+      </c>
+      <c r="F210" s="54"/>
+      <c r="G210" s="54"/>
+      <c r="H210" s="54"/>
+      <c r="I210" s="54"/>
+      <c r="J210" s="54"/>
+      <c r="K210" s="54"/>
+      <c r="L210" s="54"/>
+      <c r="M210" s="54"/>
+    </row>
+    <row r="211" spans="1:13" ht="24.75">
+      <c r="A211" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="B211" s="70"/>
+      <c r="C211" s="70"/>
+      <c r="D211" s="70"/>
+      <c r="E211" s="2"/>
+      <c r="F211" s="54"/>
+      <c r="G211" s="54"/>
+      <c r="H211" s="54"/>
+      <c r="I211" s="54"/>
+      <c r="J211" s="54"/>
+      <c r="K211" s="54"/>
+      <c r="L211" s="54"/>
+      <c r="M211" s="54"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B212" s="70">
+        <v>94.1</v>
+      </c>
+      <c r="C212" s="70">
+        <v>90.8</v>
+      </c>
+      <c r="D212" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="E212" s="70">
+        <v>88.5</v>
+      </c>
+      <c r="F212" s="54"/>
+      <c r="G212" s="54"/>
+      <c r="H212" s="54"/>
+      <c r="I212" s="54"/>
+      <c r="J212" s="54"/>
+      <c r="K212" s="54"/>
+      <c r="L212" s="54"/>
+      <c r="M212" s="54"/>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B213" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="C213" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="D213" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="E213" s="70">
+        <v>89.1</v>
+      </c>
+      <c r="F213" s="54"/>
+      <c r="G213" s="54"/>
+      <c r="H213" s="54"/>
+      <c r="I213" s="54"/>
+      <c r="J213" s="54"/>
+      <c r="K213" s="54"/>
+      <c r="L213" s="54"/>
+      <c r="M213" s="54"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B214" s="70"/>
+      <c r="C214" s="70"/>
+      <c r="D214" s="70"/>
+      <c r="E214" s="2"/>
+      <c r="F214" s="54"/>
+      <c r="G214" s="54"/>
+      <c r="H214" s="54"/>
+      <c r="I214" s="54"/>
+      <c r="J214" s="54"/>
+      <c r="K214" s="54"/>
+      <c r="L214" s="54"/>
+      <c r="M214" s="54"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B215" s="71">
+        <v>57.8</v>
+      </c>
+      <c r="C215" s="70">
+        <v>80.2</v>
+      </c>
+      <c r="D215" s="70">
+        <v>89.2</v>
+      </c>
+      <c r="E215" s="71">
+        <v>89</v>
+      </c>
+      <c r="F215" s="54"/>
+      <c r="G215" s="54"/>
+      <c r="H215" s="54"/>
+      <c r="I215" s="54"/>
+      <c r="J215" s="54"/>
+      <c r="K215" s="54"/>
+      <c r="L215" s="54"/>
+      <c r="M215" s="54"/>
+    </row>
+    <row r="216" spans="1:13">
+      <c r="A216" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="B216" s="70"/>
+      <c r="C216" s="70"/>
+      <c r="D216" s="70"/>
+      <c r="E216" s="2"/>
+      <c r="F216" s="54"/>
+      <c r="G216" s="54"/>
+      <c r="H216" s="54"/>
+      <c r="I216" s="54"/>
+      <c r="J216" s="54"/>
+      <c r="K216" s="54"/>
+      <c r="L216" s="54"/>
+      <c r="M216" s="54"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B217" s="70">
+        <v>81.7</v>
+      </c>
+      <c r="C217" s="70">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D217" s="70">
+        <v>75.8</v>
+      </c>
+      <c r="E217" s="70">
+        <v>83</v>
+      </c>
+      <c r="F217" s="54"/>
+      <c r="G217" s="54"/>
+      <c r="H217" s="54"/>
+      <c r="I217" s="54"/>
+      <c r="J217" s="54"/>
+      <c r="K217" s="54"/>
+      <c r="L217" s="54"/>
+      <c r="M217" s="54"/>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B218" s="70">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C218" s="70">
+        <v>84</v>
+      </c>
+      <c r="D218" s="70">
+        <v>85.5</v>
+      </c>
+      <c r="E218" s="70">
+        <v>91.2</v>
+      </c>
+      <c r="F218" s="54"/>
+      <c r="G218" s="54"/>
+      <c r="H218" s="54"/>
+      <c r="I218" s="54"/>
+      <c r="J218" s="54"/>
+      <c r="K218" s="54"/>
+      <c r="L218" s="54"/>
+      <c r="M218" s="54"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B219" s="70">
+        <v>119.8</v>
+      </c>
+      <c r="C219" s="70">
+        <v>111.2</v>
+      </c>
+      <c r="D219" s="70">
+        <v>112.9</v>
+      </c>
+      <c r="E219" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="F219" s="54"/>
+      <c r="G219" s="54"/>
+      <c r="H219" s="54"/>
+      <c r="I219" s="54"/>
+      <c r="J219" s="54"/>
+      <c r="K219" s="54"/>
+      <c r="L219" s="54"/>
+      <c r="M219" s="54"/>
+    </row>
+    <row r="220" spans="1:13" ht="36.75">
+      <c r="A220" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B220" s="2"/>
+      <c r="C220" s="2"/>
+      <c r="D220" s="11"/>
+      <c r="E220" s="2"/>
+      <c r="F220" s="54"/>
+      <c r="G220" s="5"/>
+      <c r="H220" s="66"/>
+      <c r="I220" s="54"/>
+      <c r="J220" s="54"/>
+      <c r="K220" s="54"/>
+      <c r="L220" s="54"/>
+      <c r="M220" s="66"/>
+    </row>
+    <row r="221" spans="1:13" ht="18" customHeight="1">
+      <c r="A221" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B221" s="70">
+        <v>128.4</v>
+      </c>
+      <c r="C221" s="70">
+        <v>130.1</v>
+      </c>
+      <c r="D221" s="70">
+        <v>142.5</v>
+      </c>
+      <c r="E221" s="70">
+        <v>144.1</v>
+      </c>
+      <c r="F221" s="54"/>
+      <c r="G221" s="54"/>
+      <c r="H221" s="54"/>
+      <c r="I221" s="54"/>
+      <c r="J221" s="54"/>
+      <c r="K221" s="54"/>
+      <c r="L221" s="54"/>
+      <c r="M221" s="54"/>
+    </row>
+    <row r="222" spans="1:13">
+      <c r="A222" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B222" s="70">
+        <v>75.7</v>
+      </c>
+      <c r="C222" s="70">
+        <v>86.1</v>
+      </c>
+      <c r="D222" s="70">
+        <v>114.3</v>
+      </c>
+      <c r="E222" s="70">
+        <v>118.9</v>
+      </c>
+      <c r="F222" s="54"/>
+      <c r="G222" s="54"/>
+      <c r="H222" s="54"/>
+      <c r="I222" s="54"/>
+      <c r="J222" s="54"/>
+      <c r="K222" s="54"/>
+      <c r="L222" s="54"/>
+      <c r="M222" s="54"/>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B223" s="70">
+        <v>97</v>
+      </c>
+      <c r="C223" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="D223" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="E223" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="F223" s="54"/>
+      <c r="G223" s="54"/>
+      <c r="H223" s="54"/>
+      <c r="I223" s="54"/>
+      <c r="J223" s="54"/>
+      <c r="K223" s="54"/>
+      <c r="L223" s="54"/>
+      <c r="M223" s="54"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B224" s="70">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="C224" s="70">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="D224" s="70">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="E224" s="70">
+        <v>147</v>
+      </c>
+      <c r="F224" s="54"/>
+      <c r="G224" s="54"/>
+      <c r="H224" s="54"/>
+      <c r="I224" s="54"/>
+      <c r="J224" s="54"/>
+      <c r="K224" s="54"/>
+      <c r="L224" s="54"/>
+      <c r="M224" s="54"/>
+    </row>
+    <row r="225" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A225" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B225" s="2"/>
+      <c r="C225" s="2"/>
+      <c r="D225" s="33"/>
+      <c r="E225" s="2"/>
+      <c r="F225" s="54"/>
+      <c r="G225" s="54"/>
+      <c r="H225" s="54"/>
+      <c r="I225" s="54"/>
+      <c r="J225" s="54"/>
+      <c r="K225" s="54"/>
+      <c r="L225" s="54"/>
+      <c r="M225" s="54"/>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B226" s="70">
+        <v>80</v>
+      </c>
+      <c r="C226" s="70">
+        <v>75</v>
+      </c>
+      <c r="D226" s="70">
+        <v>47.6</v>
+      </c>
+      <c r="E226" s="70">
+        <v>48.2</v>
+      </c>
+      <c r="F226" s="54"/>
+      <c r="G226" s="54"/>
+      <c r="H226" s="54"/>
+      <c r="I226" s="54"/>
+      <c r="J226" s="54"/>
+      <c r="K226" s="54"/>
+      <c r="L226" s="54"/>
+      <c r="M226" s="54"/>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B227" s="70">
+        <v>100</v>
+      </c>
+      <c r="C227" s="70">
+        <v>100</v>
+      </c>
+      <c r="D227" s="70">
+        <v>100</v>
+      </c>
+      <c r="E227" s="70">
+        <v>100</v>
+      </c>
+      <c r="F227" s="54"/>
+      <c r="G227" s="54"/>
+      <c r="H227" s="54"/>
+      <c r="I227" s="54"/>
+      <c r="J227" s="54"/>
+      <c r="K227" s="54"/>
+      <c r="L227" s="54"/>
+      <c r="M227" s="54"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B228" s="70">
+        <v>100</v>
+      </c>
+      <c r="C228" s="70">
+        <v>100</v>
+      </c>
+      <c r="D228" s="70">
+        <v>100</v>
+      </c>
+      <c r="E228" s="70">
+        <v>100</v>
+      </c>
+      <c r="F228" s="54"/>
+      <c r="G228" s="54"/>
+      <c r="H228" s="54"/>
+      <c r="I228" s="54"/>
+      <c r="J228" s="54"/>
+      <c r="K228" s="54"/>
+      <c r="L228" s="54"/>
+      <c r="M228" s="54"/>
+    </row>
+    <row r="229" spans="1:13">
+      <c r="A229" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B229" s="70">
+        <v>100</v>
+      </c>
+      <c r="C229" s="70">
+        <v>100</v>
+      </c>
+      <c r="D229" s="70">
+        <v>100</v>
+      </c>
+      <c r="E229" s="70">
+        <v>100</v>
+      </c>
+      <c r="F229" s="54"/>
+      <c r="G229" s="54"/>
+      <c r="H229" s="54"/>
+      <c r="I229" s="54"/>
+      <c r="J229" s="54"/>
+      <c r="K229" s="54"/>
+      <c r="L229" s="54"/>
+      <c r="M229" s="54"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B230" s="70">
+        <v>100</v>
+      </c>
+      <c r="C230" s="70">
+        <v>100</v>
+      </c>
+      <c r="D230" s="70">
+        <v>100</v>
+      </c>
+      <c r="E230" s="70">
+        <v>100</v>
+      </c>
+      <c r="F230" s="54"/>
+      <c r="G230" s="54"/>
+      <c r="H230" s="54"/>
+      <c r="I230" s="54"/>
+      <c r="J230" s="54"/>
+      <c r="K230" s="54"/>
+      <c r="L230" s="54"/>
+      <c r="M230" s="54"/>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B231" s="70"/>
+      <c r="C231" s="70"/>
+      <c r="D231" s="30"/>
+      <c r="E231" s="2"/>
+      <c r="F231" s="54"/>
+      <c r="G231" s="54"/>
+      <c r="H231" s="54"/>
+      <c r="I231" s="54"/>
+      <c r="J231" s="54"/>
+      <c r="K231" s="54"/>
+      <c r="L231" s="54"/>
+      <c r="M231" s="54"/>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B232" s="70">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C232" s="70">
+        <v>104.9</v>
+      </c>
+      <c r="D232" s="70">
+        <v>120.2</v>
+      </c>
+      <c r="E232" s="70">
+        <v>120.5</v>
+      </c>
+      <c r="F232" s="54"/>
+      <c r="G232" s="54"/>
+      <c r="H232" s="54"/>
+      <c r="I232" s="54"/>
+      <c r="J232" s="54"/>
+      <c r="K232" s="54"/>
+      <c r="L232" s="54"/>
+      <c r="M232" s="54"/>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B233" s="70">
+        <v>81.5</v>
+      </c>
+      <c r="C233" s="70">
+        <v>144.6</v>
+      </c>
+      <c r="D233" s="70">
+        <v>142.5</v>
+      </c>
+      <c r="E233" s="70">
+        <v>143.1</v>
+      </c>
+      <c r="F233" s="54"/>
+      <c r="G233" s="54"/>
+      <c r="H233" s="54"/>
+      <c r="I233" s="54"/>
+      <c r="J233" s="54"/>
+      <c r="K233" s="54"/>
+      <c r="L233" s="54"/>
+      <c r="M233" s="54"/>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B234" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="C234" s="70">
+        <v>8202.1</v>
+      </c>
+      <c r="D234" s="70">
+        <v>268.5</v>
+      </c>
+      <c r="E234" s="70">
+        <v>371.2</v>
+      </c>
+      <c r="F234" s="54"/>
+      <c r="G234" s="54"/>
+      <c r="H234" s="54"/>
+      <c r="I234" s="54"/>
+      <c r="J234" s="54"/>
+      <c r="K234" s="54"/>
+      <c r="L234" s="54"/>
+      <c r="M234" s="54"/>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B235" s="70">
+        <v>51.6</v>
+      </c>
+      <c r="C235" s="70">
+        <v>70.5</v>
+      </c>
+      <c r="D235" s="70">
+        <v>50.5</v>
+      </c>
+      <c r="E235" s="70">
+        <v>55.8</v>
+      </c>
+      <c r="F235" s="54"/>
+      <c r="G235" s="54"/>
+      <c r="H235" s="54"/>
+      <c r="I235" s="54"/>
+      <c r="J235" s="54"/>
+      <c r="K235" s="54"/>
+      <c r="L235" s="54"/>
+      <c r="M235" s="54"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B236" s="70"/>
+      <c r="C236" s="70"/>
+      <c r="D236" s="30"/>
+      <c r="E236" s="2"/>
+      <c r="F236" s="54"/>
+      <c r="G236" s="54"/>
+      <c r="H236" s="54"/>
+      <c r="I236" s="54"/>
+      <c r="J236" s="54"/>
+      <c r="K236" s="54"/>
+      <c r="L236" s="54"/>
+      <c r="M236" s="54"/>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B237" s="70">
+        <v>98.2</v>
+      </c>
+      <c r="C237" s="70">
+        <v>66.7</v>
+      </c>
+      <c r="D237" s="70">
+        <v>85.7</v>
+      </c>
+      <c r="E237" s="71">
+        <v>92.6</v>
+      </c>
+      <c r="F237" s="54"/>
+      <c r="G237" s="54"/>
+      <c r="H237" s="54"/>
+      <c r="I237" s="54"/>
+      <c r="J237" s="54"/>
+      <c r="K237" s="54"/>
+      <c r="L237" s="54"/>
+      <c r="M237" s="54"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B238" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C238" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D238" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E238" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="F238" s="54"/>
+      <c r="G238" s="54"/>
+      <c r="H238" s="54"/>
+      <c r="I238" s="54"/>
+      <c r="J238" s="54"/>
+      <c r="K238" s="54"/>
+      <c r="L238" s="54"/>
+      <c r="M238" s="54"/>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B239" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="C239" s="70">
+        <v>728.3</v>
+      </c>
+      <c r="D239" s="70">
+        <v>938.3</v>
+      </c>
+      <c r="E239" s="70">
+        <v>750.7</v>
+      </c>
+      <c r="F239" s="54"/>
+      <c r="G239" s="54"/>
+      <c r="H239" s="54"/>
+      <c r="I239" s="54"/>
+      <c r="J239" s="54"/>
+      <c r="K239" s="54"/>
+      <c r="L239" s="54"/>
+      <c r="M239" s="54"/>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B240" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C240" s="70">
+        <v>0.7</v>
+      </c>
+      <c r="D240" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E240" s="70">
+        <v>8</v>
+      </c>
+      <c r="F240" s="54"/>
+      <c r="G240" s="54"/>
+      <c r="H240" s="54"/>
+      <c r="I240" s="54"/>
+      <c r="J240" s="54"/>
+      <c r="K240" s="54"/>
+      <c r="L240" s="54"/>
+      <c r="M240" s="54"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B241" s="72">
+        <v>22.2</v>
+      </c>
+      <c r="C241" s="70">
+        <v>173.3</v>
+      </c>
+      <c r="D241" s="70">
+        <v>97.6</v>
+      </c>
+      <c r="E241" s="70">
+        <v>106.2</v>
+      </c>
+      <c r="F241" s="54"/>
+      <c r="G241" s="54"/>
+      <c r="H241" s="54"/>
+      <c r="I241" s="54"/>
+      <c r="J241" s="54"/>
+      <c r="K241" s="54"/>
+      <c r="L241" s="54"/>
+      <c r="M241" s="54"/>
+    </row>
+    <row r="242" spans="1:13">
+      <c r="A242" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B242" s="72">
+        <v>99.7</v>
+      </c>
+      <c r="C242" s="70">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D242" s="70">
+        <v>176.4</v>
+      </c>
+      <c r="E242" s="70">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F242" s="54"/>
+      <c r="G242" s="54"/>
+      <c r="H242" s="54"/>
+      <c r="I242" s="54"/>
+      <c r="J242" s="54"/>
+      <c r="K242" s="54"/>
+      <c r="L242" s="54"/>
+      <c r="M242" s="54"/>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B243" s="72">
+        <v>100</v>
+      </c>
+      <c r="C243" s="70">
+        <v>100</v>
+      </c>
+      <c r="D243" s="70">
+        <v>100</v>
+      </c>
+      <c r="E243" s="70">
+        <v>100</v>
+      </c>
+      <c r="F243" s="54"/>
+      <c r="G243" s="54"/>
+      <c r="H243" s="54"/>
+      <c r="I243" s="54"/>
+      <c r="J243" s="54"/>
+      <c r="K243" s="54"/>
+      <c r="L243" s="54"/>
+      <c r="M243" s="54"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B244" s="72">
+        <v>98.4</v>
+      </c>
+      <c r="C244" s="70">
+        <v>82.5</v>
+      </c>
+      <c r="D244" s="70">
+        <v>244.1</v>
+      </c>
+      <c r="E244" s="70">
+        <v>259</v>
+      </c>
+      <c r="F244" s="54"/>
+      <c r="G244" s="54"/>
+      <c r="H244" s="54"/>
+      <c r="I244" s="54"/>
+      <c r="J244" s="54"/>
+      <c r="K244" s="54"/>
+      <c r="L244" s="54"/>
+      <c r="M244" s="54"/>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B245" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C245" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D245" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E245" s="70">
+        <v>12.1</v>
+      </c>
+      <c r="F245" s="54"/>
+      <c r="G245" s="54"/>
+      <c r="H245" s="54"/>
+      <c r="I245" s="54"/>
+      <c r="J245" s="54"/>
+      <c r="K245" s="54"/>
+      <c r="L245" s="54"/>
+      <c r="M245" s="54"/>
+    </row>
+    <row r="246" spans="1:13">
+      <c r="A246" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B246" s="71">
+        <v>97.3</v>
+      </c>
+      <c r="C246" s="73">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="D246" s="73">
+        <v>167.2</v>
+      </c>
+      <c r="E246" s="70">
+        <v>157.69999999999999</v>
+      </c>
+      <c r="F246" s="54"/>
+      <c r="G246" s="54"/>
+      <c r="H246" s="54"/>
+      <c r="I246" s="54"/>
+      <c r="J246" s="54"/>
+      <c r="K246" s="54"/>
+      <c r="L246" s="54"/>
+      <c r="M246" s="54"/>
+    </row>
+    <row r="247" spans="1:13" ht="24.75">
+      <c r="A247" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B247" s="2"/>
+      <c r="C247" s="6"/>
+      <c r="D247" s="11"/>
+      <c r="E247" s="2"/>
+      <c r="F247" s="54"/>
+      <c r="G247" s="5"/>
+      <c r="H247" s="68"/>
+      <c r="I247" s="54"/>
+      <c r="J247" s="54"/>
+      <c r="K247" s="54"/>
+      <c r="L247" s="54"/>
+      <c r="M247" s="66"/>
+    </row>
+    <row r="248" spans="1:13">
+      <c r="A248" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B248" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C248" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D248" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="E248" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="F248" s="54"/>
+      <c r="G248" s="54"/>
+      <c r="H248" s="54"/>
+      <c r="I248" s="54"/>
+      <c r="J248" s="54"/>
+      <c r="K248" s="54"/>
+      <c r="L248" s="54"/>
+      <c r="M248" s="54"/>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B249" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C249" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D249" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="E249" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="F249" s="54"/>
+      <c r="G249" s="54"/>
+      <c r="H249" s="54"/>
+      <c r="I249" s="54"/>
+      <c r="J249" s="54"/>
+      <c r="K249" s="54"/>
+      <c r="L249" s="54"/>
+      <c r="M249" s="54"/>
+    </row>
+    <row r="250" spans="1:13" ht="24.75">
+      <c r="A250" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="B250" s="2"/>
+      <c r="C250" s="6"/>
+      <c r="D250" s="11"/>
+      <c r="E250" s="2"/>
+      <c r="F250" s="54"/>
+      <c r="G250" s="5"/>
+      <c r="H250" s="66"/>
+      <c r="I250" s="54"/>
+      <c r="J250" s="54"/>
+      <c r="K250" s="54"/>
+      <c r="L250" s="54"/>
+      <c r="M250" s="66"/>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B251" s="70">
+        <v>103.4</v>
+      </c>
+      <c r="C251" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="D251" s="70">
+        <v>97</v>
+      </c>
+      <c r="E251" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="F251" s="54"/>
+      <c r="G251" s="54"/>
+      <c r="H251" s="54"/>
+      <c r="I251" s="54"/>
+      <c r="J251" s="54"/>
+      <c r="K251" s="54"/>
+      <c r="L251" s="54"/>
+      <c r="M251" s="54"/>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B252" s="70">
+        <v>98.9</v>
+      </c>
+      <c r="C252" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="D252" s="70">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E252" s="70">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F252" s="54"/>
+      <c r="G252" s="54"/>
+      <c r="H252" s="54"/>
+      <c r="I252" s="54"/>
+      <c r="J252" s="54"/>
+      <c r="K252" s="54"/>
+      <c r="L252" s="54"/>
+      <c r="M252" s="54"/>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B253" s="70">
+        <v>100</v>
+      </c>
+      <c r="C253" s="70">
+        <v>188.2</v>
+      </c>
+      <c r="D253" s="70">
+        <v>217.6</v>
+      </c>
+      <c r="E253" s="71">
+        <v>360.8</v>
+      </c>
+      <c r="F253" s="54"/>
+      <c r="G253" s="54"/>
+      <c r="H253" s="54"/>
+      <c r="I253" s="54"/>
+      <c r="J253" s="54"/>
+      <c r="K253" s="54"/>
+      <c r="L253" s="54"/>
+      <c r="M253" s="54"/>
+    </row>
+    <row r="254" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A254" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="B254" s="2"/>
+      <c r="C254" s="6"/>
+      <c r="D254" s="11"/>
+      <c r="E254" s="2"/>
+      <c r="F254" s="54"/>
+      <c r="G254" s="5"/>
+      <c r="H254" s="66"/>
+      <c r="I254" s="54"/>
+      <c r="J254" s="54"/>
+      <c r="K254" s="54"/>
+      <c r="L254" s="54"/>
+      <c r="M254" s="66"/>
+    </row>
+    <row r="255" spans="1:13">
+      <c r="A255" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B255" s="70">
+        <v>123.2</v>
+      </c>
+      <c r="C255" s="70">
+        <v>89.5</v>
+      </c>
+      <c r="D255" s="70">
+        <v>375.3</v>
+      </c>
+      <c r="E255" s="70">
+        <v>323.8</v>
+      </c>
+      <c r="F255" s="54"/>
+      <c r="G255" s="54"/>
+      <c r="H255" s="54"/>
+      <c r="I255" s="54"/>
+      <c r="J255" s="54"/>
+      <c r="K255" s="54"/>
+      <c r="L255" s="54"/>
+      <c r="M255" s="54"/>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B256" s="70">
+        <v>95.4</v>
+      </c>
+      <c r="C256" s="70">
+        <v>174.2</v>
+      </c>
+      <c r="D256" s="70">
+        <v>122.7</v>
+      </c>
+      <c r="E256" s="70">
+        <v>126.1</v>
+      </c>
+      <c r="F256" s="54"/>
+      <c r="G256" s="54"/>
+      <c r="H256" s="54"/>
+      <c r="I256" s="54"/>
+      <c r="J256" s="54"/>
+      <c r="K256" s="54"/>
+      <c r="L256" s="54"/>
+      <c r="M256" s="54"/>
+    </row>
+    <row r="257" spans="1:13">
+      <c r="A257" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B257" s="2"/>
+      <c r="C257" s="2"/>
+      <c r="D257" s="33"/>
+      <c r="E257" s="2"/>
+      <c r="F257" s="54"/>
+      <c r="G257" s="54"/>
+      <c r="H257" s="54"/>
+      <c r="I257" s="54"/>
+      <c r="J257" s="54"/>
+      <c r="K257" s="54"/>
+      <c r="L257" s="54"/>
+      <c r="M257" s="54"/>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B258" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C258" s="70">
+        <v>248.5</v>
+      </c>
+      <c r="D258" s="70">
+        <v>106.1</v>
+      </c>
+      <c r="E258" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="F258" s="54"/>
+      <c r="G258" s="54"/>
+      <c r="H258" s="54"/>
+      <c r="I258" s="54"/>
+      <c r="J258" s="54"/>
+      <c r="K258" s="54"/>
+      <c r="L258" s="54"/>
+      <c r="M258" s="54"/>
+    </row>
+    <row r="259" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A259" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B259" s="72">
+        <v>100</v>
+      </c>
+      <c r="C259" s="70">
+        <v>100</v>
+      </c>
+      <c r="D259" s="70">
+        <v>100</v>
+      </c>
+      <c r="E259" s="70">
+        <v>100</v>
+      </c>
+      <c r="F259" s="54"/>
+      <c r="G259" s="54"/>
+      <c r="H259" s="54"/>
+      <c r="I259" s="54"/>
+      <c r="J259" s="54"/>
+      <c r="K259" s="54"/>
+      <c r="L259" s="54"/>
+      <c r="M259" s="54"/>
+    </row>
+    <row r="260" spans="1:13" ht="27" customHeight="1">
+      <c r="A260" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="B260" s="2"/>
+      <c r="C260" s="6"/>
+      <c r="D260" s="11"/>
+      <c r="E260" s="2"/>
+      <c r="F260" s="54"/>
+      <c r="G260" s="5"/>
+      <c r="H260" s="66"/>
+      <c r="I260" s="54"/>
+      <c r="J260" s="54"/>
+      <c r="K260" s="54"/>
+      <c r="L260" s="54"/>
+      <c r="M260" s="66"/>
+    </row>
+    <row r="261" spans="1:13">
+      <c r="A261" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B261" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C261" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D261" s="70">
+        <v>45.5</v>
+      </c>
+      <c r="E261" s="70">
+        <v>34.1</v>
+      </c>
+      <c r="F261" s="54"/>
+      <c r="G261" s="54"/>
+      <c r="H261" s="54"/>
+      <c r="I261" s="54"/>
+      <c r="J261" s="54"/>
+      <c r="K261" s="54"/>
+      <c r="L261" s="54"/>
+      <c r="M261" s="54"/>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B262" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C262" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D262" s="70">
+        <v>45.5</v>
+      </c>
+      <c r="E262" s="70">
+        <v>34.1</v>
+      </c>
+      <c r="F262" s="54"/>
+      <c r="G262" s="54"/>
+      <c r="H262" s="54"/>
+      <c r="I262" s="54"/>
+      <c r="J262" s="54"/>
+      <c r="K262" s="54"/>
+      <c r="L262" s="54"/>
+      <c r="M262" s="54"/>
+    </row>
+    <row r="263" spans="1:13" ht="24">
+      <c r="A263" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B263" s="2"/>
+      <c r="C263" s="14"/>
+      <c r="D263" s="11"/>
+      <c r="E263" s="14"/>
+      <c r="F263" s="54"/>
+      <c r="G263" s="68"/>
+      <c r="H263" s="52"/>
+      <c r="I263" s="54"/>
+      <c r="J263" s="54"/>
+      <c r="K263" s="54"/>
+      <c r="L263" s="54"/>
+      <c r="M263" s="66"/>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B264" s="70">
+        <v>40</v>
+      </c>
+      <c r="C264" s="70">
+        <v>53.7</v>
+      </c>
+      <c r="D264" s="70">
+        <v>49.6</v>
+      </c>
+      <c r="E264" s="70">
+        <v>50.8</v>
+      </c>
+      <c r="F264" s="54"/>
+      <c r="G264" s="54"/>
+      <c r="H264" s="54"/>
+      <c r="I264" s="54"/>
+      <c r="J264" s="54"/>
+      <c r="K264" s="54"/>
+      <c r="L264" s="54"/>
+      <c r="M264" s="54"/>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B265" s="70">
+        <v>17</v>
+      </c>
+      <c r="C265" s="70">
+        <v>28.8</v>
+      </c>
+      <c r="D265" s="70">
+        <v>23.1</v>
+      </c>
+      <c r="E265" s="70">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="F265" s="54"/>
+      <c r="G265" s="54"/>
+      <c r="H265" s="54"/>
+      <c r="I265" s="54"/>
+      <c r="J265" s="54"/>
+      <c r="K265" s="54"/>
+      <c r="L265" s="54"/>
+      <c r="M265" s="54"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B266" s="70">
+        <v>41.2</v>
+      </c>
+      <c r="C266" s="70">
+        <v>57.1</v>
+      </c>
+      <c r="D266" s="70">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="E266" s="70">
+        <v>39.1</v>
+      </c>
+      <c r="F266" s="54"/>
+      <c r="G266" s="54"/>
+      <c r="H266" s="54"/>
+      <c r="I266" s="54"/>
+      <c r="J266" s="54"/>
+      <c r="K266" s="54"/>
+      <c r="L266" s="54"/>
+      <c r="M266" s="54"/>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B267" s="2"/>
+      <c r="C267" s="14"/>
+      <c r="D267" s="11"/>
+      <c r="E267" s="2"/>
+      <c r="F267" s="54"/>
+      <c r="G267" s="5"/>
+      <c r="H267" s="66"/>
+      <c r="I267" s="54"/>
+      <c r="J267" s="54"/>
+      <c r="K267" s="54"/>
+      <c r="L267" s="54"/>
+      <c r="M267" s="66"/>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B268" s="70">
+        <v>77.2</v>
+      </c>
+      <c r="C268" s="70">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="D268" s="70">
+        <v>109.2</v>
+      </c>
+      <c r="E268" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="F268" s="54"/>
+      <c r="G268" s="54"/>
+      <c r="H268" s="54"/>
+      <c r="I268" s="54"/>
+      <c r="J268" s="54"/>
+      <c r="K268" s="54"/>
+      <c r="L268" s="54"/>
+      <c r="M268" s="54"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B269" s="70">
+        <v>83.4</v>
+      </c>
+      <c r="C269" s="70">
+        <v>84.8</v>
+      </c>
+      <c r="D269" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="E269" s="70">
+        <v>89.6</v>
+      </c>
+      <c r="F269" s="54"/>
+      <c r="G269" s="54"/>
+      <c r="H269" s="54"/>
+      <c r="I269" s="54"/>
+      <c r="J269" s="54"/>
+      <c r="K269" s="54"/>
+      <c r="L269" s="54"/>
+      <c r="M269" s="54"/>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B270" s="70">
+        <v>100</v>
+      </c>
+      <c r="C270" s="70">
+        <v>88.9</v>
+      </c>
+      <c r="D270" s="70">
+        <v>99.1</v>
+      </c>
+      <c r="E270" s="70">
+        <v>99.3</v>
+      </c>
+      <c r="F270" s="54"/>
+      <c r="G270" s="54"/>
+      <c r="H270" s="54"/>
+      <c r="I270" s="54"/>
+      <c r="J270" s="54"/>
+      <c r="K270" s="54"/>
+      <c r="L270" s="54"/>
+      <c r="M270" s="54"/>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B271" s="70">
+        <v>100</v>
+      </c>
+      <c r="C271" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="D271" s="70">
+        <v>100</v>
+      </c>
+      <c r="E271" s="70">
+        <v>101.2</v>
+      </c>
+      <c r="F271" s="54"/>
+      <c r="G271" s="54"/>
+      <c r="H271" s="54"/>
+      <c r="I271" s="54"/>
+      <c r="J271" s="54"/>
+      <c r="K271" s="54"/>
+      <c r="L271" s="54"/>
+      <c r="M271" s="54"/>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B272" s="2"/>
+      <c r="C272" s="2"/>
+      <c r="D272" s="33"/>
+      <c r="E272" s="2"/>
+      <c r="F272" s="54"/>
+      <c r="G272" s="54"/>
+      <c r="H272" s="54"/>
+      <c r="I272" s="54"/>
+      <c r="J272" s="54"/>
+      <c r="K272" s="54"/>
+      <c r="L272" s="54"/>
+      <c r="M272" s="54"/>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B273" s="70">
+        <v>100</v>
+      </c>
+      <c r="C273" s="70">
+        <v>100</v>
+      </c>
+      <c r="D273" s="70">
+        <v>100</v>
+      </c>
+      <c r="E273" s="70">
+        <v>100</v>
+      </c>
+      <c r="F273" s="54"/>
+      <c r="G273" s="54"/>
+      <c r="H273" s="54"/>
+      <c r="I273" s="54"/>
+      <c r="J273" s="54"/>
+      <c r="K273" s="54"/>
+      <c r="L273" s="54"/>
+      <c r="M273" s="54"/>
+    </row>
+    <row r="274" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A274" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B274" s="70">
+        <v>100</v>
+      </c>
+      <c r="C274" s="70">
+        <v>100</v>
+      </c>
+      <c r="D274" s="70">
+        <v>100</v>
+      </c>
+      <c r="E274" s="70">
+        <v>100</v>
+      </c>
+      <c r="F274" s="54"/>
+      <c r="G274" s="54"/>
+      <c r="H274" s="54"/>
+      <c r="I274" s="54"/>
+      <c r="J274" s="54"/>
+      <c r="K274" s="54"/>
+      <c r="L274" s="54"/>
+      <c r="M274" s="54"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B275" s="71">
+        <v>100</v>
+      </c>
+      <c r="C275" s="70">
+        <v>100</v>
+      </c>
+      <c r="D275" s="70">
+        <v>100</v>
+      </c>
+      <c r="E275" s="70">
+        <v>100</v>
+      </c>
+      <c r="F275" s="54"/>
+      <c r="G275" s="54"/>
+      <c r="H275" s="54"/>
+      <c r="I275" s="54"/>
+      <c r="J275" s="54"/>
+      <c r="K275" s="54"/>
+      <c r="L275" s="54"/>
+      <c r="M275" s="54"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B276" s="70">
+        <v>100</v>
+      </c>
+      <c r="C276" s="70">
+        <v>100</v>
+      </c>
+      <c r="D276" s="70">
+        <v>100</v>
+      </c>
+      <c r="E276" s="70">
+        <v>100</v>
+      </c>
+      <c r="F276" s="54"/>
+      <c r="G276" s="54"/>
+      <c r="H276" s="54"/>
+      <c r="I276" s="54"/>
+      <c r="J276" s="54"/>
+      <c r="K276" s="54"/>
+      <c r="L276" s="54"/>
+      <c r="M276" s="54"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B277" s="70">
+        <v>100</v>
+      </c>
+      <c r="C277" s="70">
+        <v>100</v>
+      </c>
+      <c r="D277" s="70">
+        <v>100</v>
+      </c>
+      <c r="E277" s="70">
+        <v>100</v>
+      </c>
+      <c r="F277" s="54"/>
+      <c r="G277" s="54"/>
+      <c r="H277" s="54"/>
+      <c r="I277" s="54"/>
+      <c r="J277" s="54"/>
+      <c r="K277" s="54"/>
+      <c r="L277" s="54"/>
+      <c r="M277" s="54"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B278" s="70">
+        <v>100</v>
+      </c>
+      <c r="C278" s="70">
+        <v>100</v>
+      </c>
+      <c r="D278" s="70">
+        <v>100</v>
+      </c>
+      <c r="E278" s="70">
+        <v>100</v>
+      </c>
+      <c r="F278" s="54"/>
+      <c r="G278" s="54"/>
+      <c r="H278" s="54"/>
+      <c r="I278" s="54"/>
+      <c r="J278" s="54"/>
+      <c r="K278" s="54"/>
+      <c r="L278" s="54"/>
+      <c r="M278" s="54"/>
+    </row>
+    <row r="279" spans="1:13" ht="24.75">
+      <c r="A279" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B279" s="2"/>
+      <c r="C279" s="2"/>
+      <c r="D279" s="11"/>
+      <c r="E279" s="2"/>
+      <c r="F279" s="54"/>
+      <c r="G279" s="5"/>
+      <c r="H279" s="66"/>
+      <c r="I279" s="54"/>
+      <c r="J279" s="54"/>
+      <c r="K279" s="54"/>
+      <c r="L279" s="54"/>
+      <c r="M279" s="66"/>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B280" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="C280" s="70">
+        <v>106</v>
+      </c>
+      <c r="D280" s="70">
+        <v>109</v>
+      </c>
+      <c r="E280" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="F280" s="54"/>
+      <c r="G280" s="54"/>
+      <c r="H280" s="54"/>
+      <c r="I280" s="54"/>
+      <c r="J280" s="54"/>
+      <c r="K280" s="54"/>
+      <c r="L280" s="54"/>
+      <c r="M280" s="54"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B281" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="C281" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="D281" s="70">
+        <v>79</v>
+      </c>
+      <c r="E281" s="70">
+        <v>85.1</v>
+      </c>
+      <c r="F281" s="54"/>
+      <c r="G281" s="54"/>
+      <c r="H281" s="54"/>
+      <c r="I281" s="54"/>
+      <c r="J281" s="54"/>
+      <c r="K281" s="54"/>
+      <c r="L281" s="54"/>
+      <c r="M281" s="54"/>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B282" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="C282" s="70">
+        <v>158.4</v>
+      </c>
+      <c r="D282" s="70">
+        <v>145.4</v>
+      </c>
+      <c r="E282" s="70">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="F282" s="54"/>
+      <c r="G282" s="54"/>
+      <c r="H282" s="54"/>
+      <c r="I282" s="54"/>
+      <c r="J282" s="54"/>
+      <c r="K282" s="54"/>
+      <c r="L282" s="54"/>
+      <c r="M282" s="54"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B283" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="C283" s="70">
+        <v>113.5</v>
+      </c>
+      <c r="D283" s="70">
+        <v>86.2</v>
+      </c>
+      <c r="E283" s="70">
+        <v>133</v>
+      </c>
+      <c r="F283" s="54"/>
+      <c r="G283" s="54"/>
+      <c r="H283" s="54"/>
+      <c r="I283" s="54"/>
+      <c r="J283" s="54"/>
+      <c r="K283" s="54"/>
+      <c r="L283" s="54"/>
+      <c r="M283" s="54"/>
+    </row>
+    <row r="284" spans="1:13" s="17" customFormat="1" ht="24">
+      <c r="A284" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="B284" s="2"/>
+      <c r="C284" s="15"/>
+      <c r="D284" s="33"/>
+      <c r="E284" s="2"/>
+      <c r="F284" s="54"/>
+      <c r="G284" s="5"/>
+      <c r="H284" s="52"/>
+      <c r="I284" s="54"/>
+      <c r="J284" s="54"/>
+      <c r="K284" s="54"/>
+      <c r="L284" s="54"/>
+      <c r="M284" s="66"/>
+    </row>
+    <row r="285" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A285" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B285" s="70">
+        <v>86.1</v>
+      </c>
+      <c r="C285" s="70">
+        <v>166.6</v>
+      </c>
+      <c r="D285" s="70">
+        <v>187.6</v>
+      </c>
+      <c r="E285" s="70">
+        <v>193.2</v>
+      </c>
+      <c r="F285" s="54"/>
+      <c r="G285" s="54"/>
+      <c r="H285" s="54"/>
+      <c r="I285" s="54"/>
+      <c r="J285" s="54"/>
+      <c r="K285" s="54"/>
+      <c r="L285" s="54"/>
+      <c r="M285" s="54"/>
+    </row>
+    <row r="286" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A286" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B286" s="70">
+        <v>79</v>
+      </c>
+      <c r="C286" s="70">
+        <v>168</v>
+      </c>
+      <c r="D286" s="70">
+        <v>198.2</v>
+      </c>
+      <c r="E286" s="70">
+        <v>196.5</v>
+      </c>
+      <c r="F286" s="54"/>
+      <c r="G286" s="54"/>
+      <c r="H286" s="54"/>
+      <c r="I286" s="54"/>
+      <c r="J286" s="54"/>
+      <c r="K286" s="54"/>
+      <c r="L286" s="54"/>
+      <c r="M286" s="54"/>
+    </row>
+    <row r="287" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A287" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B287" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="C287" s="70">
+        <v>8202.1</v>
+      </c>
+      <c r="D287" s="70">
+        <v>268.5</v>
+      </c>
+      <c r="E287" s="70">
+        <v>419</v>
+      </c>
+      <c r="F287" s="54"/>
+      <c r="G287" s="54"/>
+      <c r="H287" s="54"/>
+      <c r="I287" s="54"/>
+      <c r="J287" s="54"/>
+      <c r="K287" s="54"/>
+      <c r="L287" s="54"/>
+      <c r="M287" s="54"/>
+    </row>
+    <row r="288" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A288" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B288" s="70">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C288" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="D288" s="70">
+        <v>120</v>
+      </c>
+      <c r="E288" s="70">
+        <v>129.5</v>
+      </c>
+      <c r="F288" s="54"/>
+      <c r="G288" s="54"/>
+      <c r="H288" s="54"/>
+      <c r="I288" s="54"/>
+      <c r="J288" s="54"/>
+      <c r="K288" s="54"/>
+      <c r="L288" s="54"/>
+      <c r="M288" s="54"/>
+    </row>
+    <row r="289" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A289" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B289" s="2"/>
+      <c r="C289" s="2"/>
+      <c r="D289" s="33"/>
+      <c r="E289" s="2"/>
+      <c r="F289" s="54"/>
+      <c r="G289" s="54"/>
+      <c r="H289" s="54"/>
+      <c r="I289" s="54"/>
+      <c r="J289" s="54"/>
+      <c r="K289" s="54"/>
+      <c r="L289" s="54"/>
+      <c r="M289" s="54"/>
+    </row>
+    <row r="290" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A290" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B290" s="70">
+        <v>98.2</v>
+      </c>
+      <c r="C290" s="70">
+        <v>66.7</v>
+      </c>
+      <c r="D290" s="70">
+        <v>85.7</v>
+      </c>
+      <c r="E290" s="70">
+        <v>92.6</v>
+      </c>
+      <c r="F290" s="54"/>
+      <c r="G290" s="54"/>
+      <c r="H290" s="54"/>
+      <c r="I290" s="54"/>
+      <c r="J290" s="54"/>
+      <c r="K290" s="54"/>
+      <c r="L290" s="54"/>
+      <c r="M290" s="54"/>
+    </row>
+    <row r="291" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A291" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B291" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C291" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D291" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E291" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="F291" s="54"/>
+      <c r="G291" s="54"/>
+      <c r="H291" s="54"/>
+      <c r="I291" s="54"/>
+      <c r="J291" s="54"/>
+      <c r="K291" s="54"/>
+      <c r="L291" s="54"/>
+      <c r="M291" s="54"/>
+    </row>
+    <row r="292" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A292" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B292" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="C292" s="70">
+        <v>728.3</v>
+      </c>
+      <c r="D292" s="71">
+        <v>938.3</v>
+      </c>
+      <c r="E292" s="70">
+        <v>750.7</v>
+      </c>
+      <c r="F292" s="54"/>
+      <c r="G292" s="54"/>
+      <c r="H292" s="54"/>
+      <c r="I292" s="54"/>
+      <c r="J292" s="54"/>
+      <c r="K292" s="54"/>
+      <c r="L292" s="54"/>
+      <c r="M292" s="54"/>
+    </row>
+    <row r="293" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A293" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B293" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C293" s="70">
+        <v>0.7</v>
+      </c>
+      <c r="D293" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="E293" s="70">
+        <v>8</v>
+      </c>
+      <c r="F293" s="54"/>
+      <c r="G293" s="54"/>
+      <c r="H293" s="54"/>
+      <c r="I293" s="54"/>
+      <c r="J293" s="54"/>
+      <c r="K293" s="54"/>
+      <c r="L293" s="54"/>
+      <c r="M293" s="54"/>
+    </row>
+    <row r="294" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A294" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B294" s="72">
+        <v>22.2</v>
+      </c>
+      <c r="C294" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="D294" s="70">
+        <v>90.5</v>
+      </c>
+      <c r="E294" s="70">
+        <v>106.1</v>
+      </c>
+      <c r="F294" s="54"/>
+      <c r="G294" s="54"/>
+      <c r="H294" s="54"/>
+      <c r="I294" s="54"/>
+      <c r="J294" s="54"/>
+      <c r="K294" s="54"/>
+      <c r="L294" s="54"/>
+      <c r="M294" s="54"/>
+    </row>
+    <row r="295" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A295" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B295" s="72">
+        <v>99.7</v>
+      </c>
+      <c r="C295" s="70">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D295" s="70">
+        <v>176.4</v>
+      </c>
+      <c r="E295" s="70">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F295" s="54"/>
+      <c r="G295" s="54"/>
+      <c r="H295" s="54"/>
+      <c r="I295" s="54"/>
+      <c r="J295" s="54"/>
+      <c r="K295" s="54"/>
+      <c r="L295" s="54"/>
+      <c r="M295" s="54"/>
+    </row>
+    <row r="296" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A296" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B296" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="C296" s="70">
+        <v>82.5</v>
+      </c>
+      <c r="D296" s="70">
+        <v>244.1</v>
+      </c>
+      <c r="E296" s="70">
+        <v>259</v>
+      </c>
+      <c r="F296" s="54"/>
+      <c r="G296" s="54"/>
+      <c r="H296" s="54"/>
+      <c r="I296" s="54"/>
+      <c r="J296" s="54"/>
+      <c r="K296" s="54"/>
+      <c r="L296" s="54"/>
+      <c r="M296" s="54"/>
+    </row>
+    <row r="297" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A297" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B297" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C297" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D297" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E297" s="70">
+        <v>12.1</v>
+      </c>
+      <c r="F297" s="54"/>
+      <c r="G297" s="54"/>
+      <c r="H297" s="54"/>
+      <c r="I297" s="54"/>
+      <c r="J297" s="54"/>
+      <c r="K297" s="54"/>
+      <c r="L297" s="54"/>
+      <c r="M297" s="54"/>
+    </row>
+    <row r="298" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A298" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B298" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="C298" s="70">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="D298" s="70">
+        <v>167.2</v>
+      </c>
+      <c r="E298" s="70">
+        <v>157.69999999999999</v>
+      </c>
+      <c r="F298" s="54"/>
+      <c r="G298" s="54"/>
+      <c r="H298" s="54"/>
+      <c r="I298" s="54"/>
+      <c r="J298" s="54"/>
+      <c r="K298" s="54"/>
+      <c r="L298" s="54"/>
+      <c r="M298" s="54"/>
+    </row>
+    <row r="299" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A299" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B299" s="2"/>
+      <c r="C299" s="15"/>
+      <c r="D299" s="11"/>
+      <c r="E299" s="2"/>
+      <c r="F299" s="54"/>
+      <c r="G299" s="5"/>
+      <c r="H299" s="66"/>
+      <c r="I299" s="54"/>
+      <c r="J299" s="54"/>
+      <c r="K299" s="54"/>
+      <c r="L299" s="54"/>
+      <c r="M299" s="66"/>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B300" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="C300" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="D300" s="70">
+        <v>101.6</v>
+      </c>
+      <c r="E300" s="70">
+        <v>109</v>
+      </c>
+      <c r="F300" s="54"/>
+      <c r="G300" s="54"/>
+      <c r="H300" s="54"/>
+      <c r="I300" s="54"/>
+      <c r="J300" s="54"/>
+      <c r="K300" s="54"/>
+      <c r="L300" s="54"/>
+      <c r="M300" s="54"/>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B301" s="70">
+        <v>108.4</v>
+      </c>
+      <c r="C301" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="D301" s="70">
+        <v>100.5</v>
+      </c>
+      <c r="E301" s="70">
+        <v>105.9</v>
+      </c>
+      <c r="F301" s="54"/>
+      <c r="G301" s="54"/>
+      <c r="H301" s="54"/>
+      <c r="I301" s="54"/>
+      <c r="J301" s="54"/>
+      <c r="K301" s="54"/>
+      <c r="L301" s="54"/>
+      <c r="M301" s="54"/>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B302" s="70">
+        <v>102.9</v>
+      </c>
+      <c r="C302" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="D302" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="E302" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="F302" s="54"/>
+      <c r="G302" s="54"/>
+      <c r="H302" s="54"/>
+      <c r="I302" s="54"/>
+      <c r="J302" s="54"/>
+      <c r="K302" s="54"/>
+      <c r="L302" s="54"/>
+      <c r="M302" s="54"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B303" s="70">
+        <v>104</v>
+      </c>
+      <c r="C303" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="D303" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="E303" s="70">
+        <v>111.2</v>
+      </c>
+      <c r="F303" s="54"/>
+      <c r="G303" s="54"/>
+      <c r="H303" s="54"/>
+      <c r="I303" s="54"/>
+      <c r="J303" s="54"/>
+      <c r="K303" s="54"/>
+      <c r="L303" s="54"/>
+      <c r="M303" s="54"/>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B304" s="2"/>
+      <c r="C304" s="2"/>
+      <c r="D304" s="33"/>
+      <c r="E304" s="2"/>
+      <c r="F304" s="54"/>
+      <c r="G304" s="54"/>
+      <c r="H304" s="54"/>
+      <c r="I304" s="54"/>
+      <c r="J304" s="54"/>
+      <c r="K304" s="54"/>
+      <c r="L304" s="54"/>
+      <c r="M304" s="54"/>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B305" s="70">
+        <v>200</v>
+      </c>
+      <c r="C305" s="70">
+        <v>110.7</v>
+      </c>
+      <c r="D305" s="70">
+        <v>147.6</v>
+      </c>
+      <c r="E305" s="70">
+        <v>126.1</v>
+      </c>
+      <c r="F305" s="54"/>
+      <c r="G305" s="54"/>
+      <c r="H305" s="54"/>
+      <c r="I305" s="54"/>
+      <c r="J305" s="54"/>
+      <c r="K305" s="54"/>
+      <c r="L305" s="54"/>
+      <c r="M305" s="54"/>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B306" s="70">
+        <v>118</v>
+      </c>
+      <c r="C306" s="70">
+        <v>111.9</v>
+      </c>
+      <c r="D306" s="70">
+        <v>117.4</v>
+      </c>
+      <c r="E306" s="70">
+        <v>125.2</v>
+      </c>
+      <c r="F306" s="54"/>
+      <c r="G306" s="54"/>
+      <c r="H306" s="54"/>
+      <c r="I306" s="54"/>
+      <c r="J306" s="54"/>
+      <c r="K306" s="54"/>
+      <c r="L306" s="54"/>
+      <c r="M306" s="54"/>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B307" s="70">
+        <v>142.6</v>
+      </c>
+      <c r="C307" s="70">
+        <v>90.2</v>
+      </c>
+      <c r="D307" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="E307" s="70">
+        <v>100.5</v>
+      </c>
+      <c r="F307" s="54"/>
+      <c r="G307" s="54"/>
+      <c r="H307" s="54"/>
+      <c r="I307" s="54"/>
+      <c r="J307" s="54"/>
+      <c r="K307" s="54"/>
+      <c r="L307" s="54"/>
+      <c r="M307" s="54"/>
+    </row>
+    <row r="308" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A308" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B308" s="70">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="C308" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="D308" s="70">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="E308" s="70">
+        <v>68</v>
+      </c>
+      <c r="F308" s="54"/>
+      <c r="G308" s="54"/>
+      <c r="H308" s="54"/>
+      <c r="I308" s="54"/>
+      <c r="J308" s="54"/>
+      <c r="K308" s="54"/>
+      <c r="L308" s="54"/>
+      <c r="M308" s="54"/>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B309" s="70">
+        <v>100</v>
+      </c>
+      <c r="C309" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="D309" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="E309" s="70">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F309" s="54"/>
+      <c r="G309" s="54"/>
+      <c r="H309" s="54"/>
+      <c r="I309" s="54"/>
+      <c r="J309" s="54"/>
+      <c r="K309" s="54"/>
+      <c r="L309" s="54"/>
+      <c r="M309" s="54"/>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B310" s="70">
+        <v>100</v>
+      </c>
+      <c r="C310" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="D310" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="E310" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="F310" s="54"/>
+      <c r="G310" s="54"/>
+      <c r="H310" s="54"/>
+      <c r="I310" s="54"/>
+      <c r="J310" s="54"/>
+      <c r="K310" s="54"/>
+      <c r="L310" s="54"/>
+      <c r="M310" s="54"/>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B311" s="70">
+        <v>115.6</v>
+      </c>
+      <c r="C311" s="70">
+        <v>110</v>
+      </c>
+      <c r="D311" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="E311" s="70">
+        <v>158.6</v>
+      </c>
+      <c r="F311" s="54"/>
+      <c r="G311" s="54"/>
+      <c r="H311" s="54"/>
+      <c r="I311" s="54"/>
+      <c r="J311" s="54"/>
+      <c r="K311" s="54"/>
+      <c r="L311" s="54"/>
+      <c r="M311" s="54"/>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B312" s="70">
+        <v>86.6</v>
+      </c>
+      <c r="C312" s="70">
+        <v>83.9</v>
+      </c>
+      <c r="D312" s="70">
+        <v>82.4</v>
+      </c>
+      <c r="E312" s="70">
+        <v>88.9</v>
+      </c>
+      <c r="F312" s="54"/>
+      <c r="G312" s="54"/>
+      <c r="H312" s="54"/>
+      <c r="I312" s="54"/>
+      <c r="J312" s="54"/>
+      <c r="K312" s="54"/>
+      <c r="L312" s="54"/>
+      <c r="M312" s="54"/>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B313" s="70">
+        <v>100</v>
+      </c>
+      <c r="C313" s="70">
+        <v>87.5</v>
+      </c>
+      <c r="D313" s="70">
+        <v>83</v>
+      </c>
+      <c r="E313" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="F313" s="54"/>
+      <c r="G313" s="54"/>
+      <c r="H313" s="54"/>
+      <c r="I313" s="54"/>
+      <c r="J313" s="54"/>
+      <c r="K313" s="54"/>
+      <c r="L313" s="54"/>
+      <c r="M313" s="54"/>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B314" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="C314" s="70">
+        <v>98.1</v>
+      </c>
+      <c r="D314" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="E314" s="70">
+        <v>122.4</v>
+      </c>
+      <c r="F314" s="54"/>
+      <c r="G314" s="54"/>
+      <c r="H314" s="54"/>
+      <c r="I314" s="54"/>
+      <c r="J314" s="54"/>
+      <c r="K314" s="54"/>
+      <c r="L314" s="54"/>
+      <c r="M314" s="54"/>
+    </row>
+    <row r="315" spans="1:13" ht="23.25">
+      <c r="A315" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B315" s="70"/>
+      <c r="C315" s="70"/>
+      <c r="D315" s="70"/>
+      <c r="E315" s="2"/>
+      <c r="F315" s="54"/>
+      <c r="G315" s="54"/>
+      <c r="H315" s="54"/>
+      <c r="I315" s="54"/>
+      <c r="J315" s="54"/>
+      <c r="K315" s="54"/>
+      <c r="L315" s="54"/>
+      <c r="M315" s="54"/>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B316" s="70">
+        <v>102.9</v>
+      </c>
+      <c r="C316" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="D316" s="70">
+        <v>100</v>
+      </c>
+      <c r="E316" s="70">
+        <v>102.2</v>
+      </c>
+      <c r="F316" s="54"/>
+      <c r="G316" s="54"/>
+      <c r="H316" s="54"/>
+      <c r="I316" s="54"/>
+      <c r="J316" s="54"/>
+      <c r="K316" s="54"/>
+      <c r="L316" s="54"/>
+      <c r="M316" s="54"/>
+    </row>
+    <row r="317" spans="1:13">
+      <c r="A317" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B317" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="C317" s="70">
+        <v>92.5</v>
+      </c>
+      <c r="D317" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="E317" s="70">
+        <v>91.8</v>
+      </c>
+      <c r="F317" s="54"/>
+      <c r="G317" s="54"/>
+      <c r="H317" s="54"/>
+      <c r="I317" s="54"/>
+      <c r="J317" s="54"/>
+      <c r="K317" s="54"/>
+      <c r="L317" s="54"/>
+      <c r="M317" s="54"/>
+    </row>
+    <row r="318" spans="1:13">
+      <c r="A318" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B318" s="70">
+        <v>101.3</v>
+      </c>
+      <c r="C318" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="D318" s="70">
+        <v>97.6</v>
+      </c>
+      <c r="E318" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="F318" s="54"/>
+      <c r="G318" s="54"/>
+      <c r="H318" s="54"/>
+      <c r="I318" s="54"/>
+      <c r="J318" s="54"/>
+      <c r="K318" s="54"/>
+      <c r="L318" s="54"/>
+      <c r="M318" s="54"/>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B319" s="70">
+        <v>105.6</v>
+      </c>
+      <c r="C319" s="70">
+        <v>104.2</v>
+      </c>
+      <c r="D319" s="70">
+        <v>102.5</v>
+      </c>
+      <c r="E319" s="70">
+        <v>107.6</v>
+      </c>
+      <c r="F319" s="54"/>
+      <c r="G319" s="54"/>
+      <c r="H319" s="54"/>
+      <c r="I319" s="54"/>
+      <c r="J319" s="54"/>
+      <c r="K319" s="54"/>
+      <c r="L319" s="54"/>
+      <c r="M319" s="54"/>
+    </row>
+    <row r="320" spans="1:13">
+      <c r="A320" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B320" s="70"/>
+      <c r="C320" s="70"/>
+      <c r="D320" s="70"/>
+      <c r="E320" s="2"/>
+      <c r="F320" s="54"/>
+      <c r="G320" s="54"/>
+      <c r="H320" s="54"/>
+      <c r="I320" s="54"/>
+      <c r="J320" s="54"/>
+      <c r="K320" s="54"/>
+      <c r="L320" s="54"/>
+      <c r="M320" s="54"/>
+    </row>
+    <row r="321" spans="1:13">
+      <c r="A321" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B321" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C321" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D321" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E321" s="70">
+        <v>18</v>
+      </c>
+      <c r="F321" s="54"/>
+      <c r="G321" s="54"/>
+      <c r="H321" s="54"/>
+      <c r="I321" s="54"/>
+      <c r="J321" s="54"/>
+      <c r="K321" s="54"/>
+      <c r="L321" s="54"/>
+      <c r="M321" s="54"/>
+    </row>
+    <row r="322" spans="1:13">
+      <c r="A322" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B322" s="70">
+        <v>100</v>
+      </c>
+      <c r="C322" s="70">
+        <v>87.5</v>
+      </c>
+      <c r="D322" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="E322" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="F322" s="54"/>
+      <c r="G322" s="54"/>
+      <c r="H322" s="54"/>
+      <c r="I322" s="54"/>
+      <c r="J322" s="54"/>
+      <c r="K322" s="54"/>
+      <c r="L322" s="54"/>
+      <c r="M322" s="54"/>
+    </row>
+    <row r="323" spans="1:13">
+      <c r="A323" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B323" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C323" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D323" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E323" s="70">
+        <v>21.4</v>
+      </c>
+      <c r="F323" s="54"/>
+      <c r="G323" s="54"/>
+      <c r="H323" s="54"/>
+      <c r="I323" s="54"/>
+      <c r="J323" s="54"/>
+      <c r="K323" s="54"/>
+      <c r="L323" s="54"/>
+      <c r="M323" s="54"/>
+    </row>
+    <row r="324" spans="1:13">
+      <c r="A324" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B324" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C324" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D324" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E324" s="70">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F324" s="54"/>
+      <c r="G324" s="54"/>
+      <c r="H324" s="54"/>
+      <c r="I324" s="54"/>
+      <c r="J324" s="54"/>
+      <c r="K324" s="54"/>
+      <c r="L324" s="54"/>
+      <c r="M324" s="54"/>
+    </row>
+    <row r="325" spans="1:13">
+      <c r="A325" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B325" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C325" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D325" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E325" s="70">
+        <v>21.5</v>
+      </c>
+      <c r="F325" s="54"/>
+      <c r="G325" s="54"/>
+      <c r="H325" s="54"/>
+      <c r="I325" s="54"/>
+      <c r="J325" s="54"/>
+      <c r="K325" s="54"/>
+      <c r="L325" s="54"/>
+      <c r="M325" s="54"/>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B326" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C326" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D326" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E326" s="70">
+        <v>19.7</v>
+      </c>
+      <c r="F326" s="54"/>
+      <c r="G326" s="54"/>
+      <c r="H326" s="54"/>
+      <c r="I326" s="54"/>
+      <c r="J326" s="54"/>
+      <c r="K326" s="54"/>
+      <c r="L326" s="54"/>
+      <c r="M326" s="54"/>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B327" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C327" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D327" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E327" s="70">
+        <v>21.8</v>
+      </c>
+      <c r="F327" s="54"/>
+      <c r="G327" s="54"/>
+      <c r="H327" s="54"/>
+      <c r="I327" s="54"/>
+      <c r="J327" s="54"/>
+      <c r="K327" s="54"/>
+      <c r="L327" s="54"/>
+      <c r="M327" s="54"/>
+    </row>
+    <row r="328" spans="1:13">
+      <c r="A328" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B328" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C328" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D328" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E328" s="70">
+        <v>19.5</v>
+      </c>
+      <c r="F328" s="54"/>
+      <c r="G328" s="54"/>
+      <c r="H328" s="54"/>
+      <c r="I328" s="54"/>
+      <c r="J328" s="54"/>
+      <c r="K328" s="54"/>
+      <c r="L328" s="54"/>
+      <c r="M328" s="54"/>
+    </row>
+    <row r="329" spans="1:13">
+      <c r="A329" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B329" s="70">
+        <v>100</v>
+      </c>
+      <c r="C329" s="70">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="D329" s="70">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="E329" s="70">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F329" s="54"/>
+      <c r="G329" s="54"/>
+      <c r="H329" s="54"/>
+      <c r="I329" s="54"/>
+      <c r="J329" s="54"/>
+      <c r="K329" s="54"/>
+      <c r="L329" s="54"/>
+      <c r="M329" s="54"/>
+    </row>
+    <row r="330" spans="1:13">
+      <c r="A330" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B330" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="C330" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D330" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="E330" s="70">
+        <v>20.8</v>
+      </c>
+      <c r="F330" s="54"/>
+      <c r="G330" s="54"/>
+      <c r="H330" s="54"/>
+      <c r="I330" s="54"/>
+      <c r="J330" s="54"/>
+      <c r="K330" s="54"/>
+      <c r="L330" s="54"/>
+      <c r="M330" s="54"/>
+    </row>
+    <row r="331" spans="1:13" ht="23.25">
+      <c r="A331" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B331" s="70"/>
+      <c r="C331" s="70"/>
+      <c r="D331" s="70"/>
+      <c r="E331" s="2"/>
+      <c r="F331" s="54"/>
+      <c r="G331" s="54"/>
+      <c r="H331" s="54"/>
+      <c r="I331" s="54"/>
+      <c r="J331" s="54"/>
+      <c r="K331" s="54"/>
+      <c r="L331" s="54"/>
+      <c r="M331" s="54"/>
+    </row>
+    <row r="332" spans="1:13">
+      <c r="A332" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B332" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="C332" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="D332" s="70">
+        <v>112.7</v>
+      </c>
+      <c r="E332" s="70">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="F332" s="54"/>
+      <c r="G332" s="54"/>
+      <c r="H332" s="54"/>
+      <c r="I332" s="54"/>
+      <c r="J332" s="54"/>
+      <c r="K332" s="54"/>
+      <c r="L332" s="54"/>
+      <c r="M332" s="54"/>
+    </row>
+    <row r="333" spans="1:13">
+      <c r="A333" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B333" s="70">
+        <v>131.6</v>
+      </c>
+      <c r="C333" s="70">
+        <v>123.2</v>
+      </c>
+      <c r="D333" s="70">
+        <v>117.5</v>
+      </c>
+      <c r="E333" s="70">
+        <v>132.6</v>
+      </c>
+      <c r="F333" s="54"/>
+      <c r="G333" s="54"/>
+      <c r="H333" s="54"/>
+      <c r="I333" s="54"/>
+      <c r="J333" s="54"/>
+      <c r="K333" s="54"/>
+      <c r="L333" s="54"/>
+      <c r="M333" s="54"/>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B334" s="70">
+        <v>121.1</v>
+      </c>
+      <c r="C334" s="70">
+        <v>140</v>
+      </c>
+      <c r="D334" s="70">
+        <v>179</v>
+      </c>
+      <c r="E334" s="70">
+        <v>199.4</v>
+      </c>
+      <c r="F334" s="54"/>
+      <c r="G334" s="54"/>
+      <c r="H334" s="54"/>
+      <c r="I334" s="54"/>
+      <c r="J334" s="54"/>
+      <c r="K334" s="54"/>
+      <c r="L334" s="54"/>
+      <c r="M334" s="54"/>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B335" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="C335" s="70">
+        <v>107.8</v>
+      </c>
+      <c r="D335" s="70">
+        <v>106.4</v>
+      </c>
+      <c r="E335" s="70">
+        <v>179.5</v>
+      </c>
+      <c r="F335" s="54"/>
+      <c r="G335" s="54"/>
+      <c r="H335" s="54"/>
+      <c r="I335" s="54"/>
+      <c r="J335" s="54"/>
+      <c r="K335" s="54"/>
+      <c r="L335" s="54"/>
+      <c r="M335" s="54"/>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B336" s="70"/>
+      <c r="C336" s="70"/>
+      <c r="D336" s="70"/>
+      <c r="E336" s="2"/>
+      <c r="F336" s="54"/>
+      <c r="G336" s="54"/>
+      <c r="H336" s="54"/>
+      <c r="I336" s="54"/>
+      <c r="J336" s="54"/>
+      <c r="K336" s="54"/>
+      <c r="L336" s="54"/>
+      <c r="M336" s="54"/>
+    </row>
+    <row r="337" spans="1:13">
+      <c r="A337" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B337" s="70">
+        <v>400</v>
+      </c>
+      <c r="C337" s="70">
+        <v>110.7</v>
+      </c>
+      <c r="D337" s="70">
+        <v>147.6</v>
+      </c>
+      <c r="E337" s="70">
+        <v>125.5</v>
+      </c>
+      <c r="F337" s="54"/>
+      <c r="G337" s="54"/>
+      <c r="H337" s="54"/>
+      <c r="I337" s="54"/>
+      <c r="J337" s="54"/>
+      <c r="K337" s="54"/>
+      <c r="L337" s="54"/>
+      <c r="M337" s="54"/>
+    </row>
+    <row r="338" spans="1:13">
+      <c r="A338" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B338" s="70">
+        <v>118</v>
+      </c>
+      <c r="C338" s="70">
+        <v>111.9</v>
+      </c>
+      <c r="D338" s="70">
+        <v>117.4</v>
+      </c>
+      <c r="E338" s="70">
+        <v>126.8</v>
+      </c>
+      <c r="F338" s="54"/>
+      <c r="G338" s="54"/>
+      <c r="H338" s="54"/>
+      <c r="I338" s="54"/>
+      <c r="J338" s="54"/>
+      <c r="K338" s="54"/>
+      <c r="L338" s="54"/>
+      <c r="M338" s="54"/>
+    </row>
+    <row r="339" spans="1:13">
+      <c r="A339" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B339" s="70">
+        <v>142.6</v>
+      </c>
+      <c r="C339" s="70">
+        <v>90.2</v>
+      </c>
+      <c r="D339" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="E339" s="70">
+        <v>101.1</v>
+      </c>
+      <c r="F339" s="54"/>
+      <c r="G339" s="54"/>
+      <c r="H339" s="54"/>
+      <c r="I339" s="54"/>
+      <c r="J339" s="54"/>
+      <c r="K339" s="54"/>
+      <c r="L339" s="54"/>
+      <c r="M339" s="54"/>
+    </row>
+    <row r="340" spans="1:13">
+      <c r="A340" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B340" s="70">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="C340" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="D340" s="70">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="E340" s="70">
+        <v>66.8</v>
+      </c>
+      <c r="F340" s="54"/>
+      <c r="G340" s="54"/>
+      <c r="H340" s="54"/>
+      <c r="I340" s="54"/>
+      <c r="J340" s="54"/>
+      <c r="K340" s="54"/>
+      <c r="L340" s="54"/>
+      <c r="M340" s="54"/>
+    </row>
+    <row r="341" spans="1:13">
+      <c r="A341" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B341" s="70">
+        <v>100</v>
+      </c>
+      <c r="C341" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="D341" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="E341" s="70">
+        <v>149.4</v>
+      </c>
+      <c r="F341" s="54"/>
+      <c r="G341" s="54"/>
+      <c r="H341" s="54"/>
+      <c r="I341" s="54"/>
+      <c r="J341" s="54"/>
+      <c r="K341" s="54"/>
+      <c r="L341" s="54"/>
+      <c r="M341" s="54"/>
+    </row>
+    <row r="342" spans="1:13">
+      <c r="A342" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B342" s="70">
+        <v>100</v>
+      </c>
+      <c r="C342" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="D342" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="E342" s="70">
+        <v>97.6</v>
+      </c>
+      <c r="F342" s="54"/>
+      <c r="G342" s="54"/>
+      <c r="H342" s="54"/>
+      <c r="I342" s="54"/>
+      <c r="J342" s="54"/>
+      <c r="K342" s="54"/>
+      <c r="L342" s="54"/>
+      <c r="M342" s="54"/>
+    </row>
+    <row r="343" spans="1:13">
+      <c r="A343" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B343" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="C343" s="70">
+        <v>92.2</v>
+      </c>
+      <c r="D343" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="E343" s="70">
+        <v>184.7</v>
+      </c>
+      <c r="F343" s="54"/>
+      <c r="G343" s="54"/>
+      <c r="H343" s="54"/>
+      <c r="I343" s="54"/>
+      <c r="J343" s="54"/>
+      <c r="K343" s="54"/>
+      <c r="L343" s="54"/>
+      <c r="M343" s="54"/>
+    </row>
+    <row r="344" spans="1:13">
+      <c r="A344" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B344" s="70">
+        <v>86.6</v>
+      </c>
+      <c r="C344" s="70">
+        <v>83.9</v>
+      </c>
+      <c r="D344" s="70">
+        <v>82.4</v>
+      </c>
+      <c r="E344" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="F344" s="54"/>
+      <c r="G344" s="54"/>
+      <c r="H344" s="54"/>
+      <c r="I344" s="54"/>
+      <c r="J344" s="54"/>
+      <c r="K344" s="54"/>
+      <c r="L344" s="54"/>
+      <c r="M344" s="54"/>
+    </row>
+    <row r="345" spans="1:13">
+      <c r="A345" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B345" s="70">
+        <v>100</v>
+      </c>
+      <c r="C345" s="70">
+        <v>90.9</v>
+      </c>
+      <c r="D345" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="E345" s="70">
+        <v>103.4</v>
+      </c>
+      <c r="F345" s="54"/>
+      <c r="G345" s="54"/>
+      <c r="H345" s="54"/>
+      <c r="I345" s="54"/>
+      <c r="J345" s="54"/>
+      <c r="K345" s="54"/>
+      <c r="L345" s="54"/>
+      <c r="M345" s="54"/>
+    </row>
+    <row r="346" spans="1:13">
+      <c r="A346" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B346" s="70">
+        <v>95.4</v>
+      </c>
+      <c r="C346" s="70">
+        <v>98.1</v>
+      </c>
+      <c r="D346" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="E346" s="70">
+        <v>125.4</v>
+      </c>
+      <c r="F346" s="54"/>
+      <c r="G346" s="54"/>
+      <c r="H346" s="54"/>
+      <c r="I346" s="54"/>
+      <c r="J346" s="54"/>
+      <c r="K346" s="54"/>
+      <c r="L346" s="54"/>
+      <c r="M346" s="54"/>
+    </row>
+    <row r="347" spans="1:13" ht="48.75">
+      <c r="A347" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="B347" s="2"/>
+      <c r="C347" s="2"/>
+      <c r="D347" s="11"/>
+      <c r="E347" s="2"/>
+      <c r="F347" s="54"/>
+      <c r="G347" s="5"/>
+      <c r="H347" s="66"/>
+      <c r="I347" s="54"/>
+      <c r="J347" s="54"/>
+      <c r="K347" s="54"/>
+      <c r="L347" s="54"/>
+      <c r="M347" s="54"/>
+    </row>
+    <row r="348" spans="1:13">
+      <c r="A348" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B348" s="70">
+        <v>82.4</v>
+      </c>
+      <c r="C348" s="70">
+        <v>162.6</v>
+      </c>
+      <c r="D348" s="70">
+        <v>146.4</v>
+      </c>
+      <c r="E348" s="70">
+        <v>165.5</v>
+      </c>
+      <c r="F348" s="54"/>
+      <c r="G348" s="54"/>
+      <c r="H348" s="54"/>
+      <c r="I348" s="54"/>
+      <c r="J348" s="54"/>
+      <c r="K348" s="54"/>
+      <c r="L348" s="54"/>
+      <c r="M348" s="54"/>
+    </row>
+    <row r="349" spans="1:13">
+      <c r="A349" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B349" s="70">
+        <v>60.9</v>
+      </c>
+      <c r="C349" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="D349" s="70">
+        <v>104.2</v>
+      </c>
+      <c r="E349" s="70">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="F349" s="54"/>
+      <c r="G349" s="54"/>
+      <c r="H349" s="54"/>
+      <c r="I349" s="54"/>
+      <c r="J349" s="54"/>
+      <c r="K349" s="54"/>
+      <c r="L349" s="54"/>
+      <c r="M349" s="54"/>
+    </row>
+    <row r="350" spans="1:13">
+      <c r="A350" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B350" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="C350" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="D350" s="70">
+        <v>115.6</v>
+      </c>
+      <c r="E350" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="F350" s="54"/>
+      <c r="G350" s="54"/>
+      <c r="H350" s="54"/>
+      <c r="I350" s="54"/>
+      <c r="J350" s="54"/>
+      <c r="K350" s="54"/>
+      <c r="L350" s="54"/>
+      <c r="M350" s="54"/>
+    </row>
+    <row r="351" spans="1:13">
+      <c r="A351" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B351" s="70">
+        <v>91.2</v>
+      </c>
+      <c r="C351" s="70">
+        <v>163.5</v>
+      </c>
+      <c r="D351" s="70">
+        <v>110.9</v>
+      </c>
+      <c r="E351" s="70">
+        <v>159.9</v>
+      </c>
+      <c r="F351" s="54"/>
+      <c r="G351" s="54"/>
+      <c r="H351" s="54"/>
+      <c r="I351" s="54"/>
+      <c r="J351" s="54"/>
+      <c r="K351" s="54"/>
+      <c r="L351" s="54"/>
+      <c r="M351" s="54"/>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="A352" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B352" s="2"/>
+      <c r="C352" s="2"/>
+      <c r="D352" s="33"/>
+      <c r="E352" s="2"/>
+      <c r="F352" s="54"/>
+      <c r="G352" s="54"/>
+      <c r="H352" s="54"/>
+      <c r="I352" s="54"/>
+      <c r="J352" s="54"/>
+      <c r="K352" s="54"/>
+      <c r="L352" s="54"/>
+      <c r="M352" s="54"/>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="A353" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B353" s="70">
+        <v>91.4</v>
+      </c>
+      <c r="C353" s="70">
+        <v>92.9</v>
+      </c>
+      <c r="D353" s="70">
+        <v>91.8</v>
+      </c>
+      <c r="E353" s="70">
+        <v>90.1</v>
+      </c>
+      <c r="F353" s="54"/>
+      <c r="G353" s="54"/>
+      <c r="H353" s="54"/>
+      <c r="I353" s="54"/>
+      <c r="J353" s="54"/>
+      <c r="K353" s="54"/>
+      <c r="L353" s="54"/>
+      <c r="M353" s="54"/>
+    </row>
+    <row r="354" spans="1:13">
+      <c r="A354" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B354" s="70">
+        <v>118</v>
+      </c>
+      <c r="C354" s="70">
+        <v>14.6</v>
+      </c>
+      <c r="D354" s="70">
+        <v>7.4</v>
+      </c>
+      <c r="E354" s="70">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="F354" s="54"/>
+      <c r="G354" s="54"/>
+      <c r="H354" s="54"/>
+      <c r="I354" s="54"/>
+      <c r="J354" s="54"/>
+      <c r="K354" s="54"/>
+      <c r="L354" s="54"/>
+      <c r="M354" s="54"/>
+    </row>
+    <row r="355" spans="1:13">
+      <c r="A355" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B355" s="70">
+        <v>100</v>
+      </c>
+      <c r="C355" s="70">
+        <v>104.4</v>
+      </c>
+      <c r="D355" s="70">
+        <v>105.9</v>
+      </c>
+      <c r="E355" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="F355" s="54"/>
+      <c r="G355" s="54"/>
+      <c r="H355" s="54"/>
+      <c r="I355" s="54"/>
+      <c r="J355" s="54"/>
+      <c r="K355" s="54"/>
+      <c r="L355" s="54"/>
+      <c r="M355" s="54"/>
+    </row>
+    <row r="356" spans="1:13">
+      <c r="A356" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B356" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="C356" s="70">
+        <v>99.6</v>
+      </c>
+      <c r="D356" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="E356" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="F356" s="54"/>
+      <c r="G356" s="54"/>
+      <c r="H356" s="54"/>
+      <c r="I356" s="54"/>
+      <c r="J356" s="54"/>
+      <c r="K356" s="54"/>
+      <c r="L356" s="54"/>
+      <c r="M356" s="54"/>
+    </row>
+    <row r="357" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A357" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B357" s="70">
+        <v>99.8</v>
+      </c>
+      <c r="C357" s="70">
+        <v>100</v>
+      </c>
+      <c r="D357" s="70">
+        <v>100</v>
+      </c>
+      <c r="E357" s="70">
+        <v>92.9</v>
+      </c>
+      <c r="F357" s="54"/>
+      <c r="G357" s="54"/>
+      <c r="H357" s="54"/>
+      <c r="I357" s="54"/>
+      <c r="J357" s="54"/>
+      <c r="K357" s="54"/>
+      <c r="L357" s="54"/>
+      <c r="M357" s="54"/>
+    </row>
+    <row r="358" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A358" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B358" s="70">
+        <v>100</v>
+      </c>
+      <c r="C358" s="70">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D358" s="70">
+        <v>144.6</v>
+      </c>
+      <c r="E358" s="70">
+        <v>133.6</v>
+      </c>
+      <c r="F358" s="54"/>
+      <c r="G358" s="54"/>
+      <c r="H358" s="54"/>
+      <c r="I358" s="54"/>
+      <c r="J358" s="54"/>
+      <c r="K358" s="54"/>
+      <c r="L358" s="54"/>
+      <c r="M358" s="54"/>
+    </row>
+    <row r="359" spans="1:13">
+      <c r="A359" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B359" s="70">
+        <v>98.2</v>
+      </c>
+      <c r="C359" s="70">
+        <v>103.9</v>
+      </c>
+      <c r="D359" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="E359" s="70">
+        <v>86</v>
+      </c>
+      <c r="F359" s="54"/>
+      <c r="G359" s="54"/>
+      <c r="H359" s="54"/>
+      <c r="I359" s="54"/>
+      <c r="J359" s="54"/>
+      <c r="K359" s="54"/>
+      <c r="L359" s="54"/>
+      <c r="M359" s="54"/>
+    </row>
+    <row r="360" spans="1:13">
+      <c r="A360" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B360" s="70">
+        <v>100</v>
+      </c>
+      <c r="C360" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="D360" s="70">
+        <v>93</v>
+      </c>
+      <c r="E360" s="70">
+        <v>74.8</v>
+      </c>
+      <c r="F360" s="54"/>
+      <c r="G360" s="54"/>
+      <c r="H360" s="54"/>
+      <c r="I360" s="54"/>
+      <c r="J360" s="54"/>
+      <c r="K360" s="54"/>
+      <c r="L360" s="54"/>
+      <c r="M360" s="54"/>
+    </row>
+    <row r="361" spans="1:13">
+      <c r="A361" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B361" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="C361" s="70">
+        <v>98.5</v>
+      </c>
+      <c r="D361" s="70">
+        <v>98</v>
+      </c>
+      <c r="E361" s="70">
+        <v>85.5</v>
+      </c>
+      <c r="F361" s="54"/>
+      <c r="G361" s="54"/>
+      <c r="H361" s="54"/>
+      <c r="I361" s="54"/>
+      <c r="J361" s="54"/>
+      <c r="K361" s="54"/>
+      <c r="L361" s="54"/>
+      <c r="M361" s="54"/>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B362" s="70">
+        <v>94.9</v>
+      </c>
+      <c r="C362" s="70">
+        <v>96.6</v>
+      </c>
+      <c r="D362" s="70">
+        <v>94.4</v>
+      </c>
+      <c r="E362" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="F362" s="54"/>
+      <c r="G362" s="54"/>
+      <c r="H362" s="54"/>
+      <c r="I362" s="54"/>
+      <c r="J362" s="54"/>
+      <c r="K362" s="54"/>
+      <c r="L362" s="54"/>
+      <c r="M362" s="54"/>
+    </row>
+    <row r="363" spans="1:13" s="17" customFormat="1" ht="24">
+      <c r="A363" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B363" s="2"/>
+      <c r="C363" s="2"/>
+      <c r="D363" s="33"/>
+      <c r="E363" s="2"/>
+      <c r="F363" s="54"/>
+      <c r="G363" s="5"/>
+      <c r="H363" s="66"/>
+      <c r="I363" s="54"/>
+      <c r="J363" s="54"/>
+      <c r="K363" s="54"/>
+      <c r="L363" s="54"/>
+      <c r="M363" s="54"/>
+    </row>
+    <row r="364" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A364" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B364" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="C364" s="70">
+        <v>288.2</v>
+      </c>
+      <c r="D364" s="70">
+        <v>229.3</v>
+      </c>
+      <c r="E364" s="70">
+        <v>241.2</v>
+      </c>
+      <c r="F364" s="54"/>
+      <c r="G364" s="54"/>
+      <c r="H364" s="54"/>
+      <c r="I364" s="54"/>
+      <c r="J364" s="54"/>
+      <c r="K364" s="54"/>
+      <c r="L364" s="54"/>
+      <c r="M364" s="54"/>
+    </row>
+    <row r="365" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A365" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B365" s="70">
+        <v>98.1</v>
+      </c>
+      <c r="C365" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="D365" s="70">
+        <v>92</v>
+      </c>
+      <c r="E365" s="70">
+        <v>91.2</v>
+      </c>
+      <c r="F365" s="54"/>
+      <c r="G365" s="54"/>
+      <c r="H365" s="54"/>
+      <c r="I365" s="54"/>
+      <c r="J365" s="54"/>
+      <c r="K365" s="54"/>
+      <c r="L365" s="54"/>
+      <c r="M365" s="54"/>
+    </row>
+    <row r="366" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A366" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B366" s="70">
+        <v>107</v>
+      </c>
+      <c r="C366" s="70">
+        <v>107</v>
+      </c>
+      <c r="D366" s="70">
+        <v>125.9</v>
+      </c>
+      <c r="E366" s="70">
+        <v>127.8</v>
+      </c>
+      <c r="F366" s="54"/>
+      <c r="G366" s="54"/>
+      <c r="H366" s="54"/>
+      <c r="I366" s="54"/>
+      <c r="J366" s="54"/>
+      <c r="K366" s="54"/>
+      <c r="L366" s="54"/>
+      <c r="M366" s="54"/>
+    </row>
+    <row r="367" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A367" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B367" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="C367" s="70">
+        <v>242.3</v>
+      </c>
+      <c r="D367" s="70">
+        <v>113</v>
+      </c>
+      <c r="E367" s="70">
+        <v>195.9</v>
+      </c>
+      <c r="F367" s="54"/>
+      <c r="G367" s="54"/>
+      <c r="H367" s="54"/>
+      <c r="I367" s="54"/>
+      <c r="J367" s="54"/>
+      <c r="K367" s="54"/>
+      <c r="L367" s="54"/>
+      <c r="M367" s="54"/>
+    </row>
+    <row r="368" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A368" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B368" s="2"/>
+      <c r="C368" s="2"/>
+      <c r="D368" s="33"/>
+      <c r="E368" s="2"/>
+      <c r="F368" s="54"/>
+      <c r="G368" s="54"/>
+      <c r="H368" s="54"/>
+      <c r="I368" s="54"/>
+      <c r="J368" s="54"/>
+      <c r="K368" s="54"/>
+      <c r="L368" s="54"/>
+      <c r="M368" s="54"/>
+    </row>
+    <row r="369" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A369" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B369" s="70">
+        <v>91.4</v>
+      </c>
+      <c r="C369" s="70">
+        <v>92.9</v>
+      </c>
+      <c r="D369" s="70">
+        <v>91.8</v>
+      </c>
+      <c r="E369" s="70">
+        <v>90.1</v>
+      </c>
+      <c r="F369" s="54"/>
+      <c r="G369" s="54"/>
+      <c r="H369" s="54"/>
+      <c r="I369" s="54"/>
+      <c r="J369" s="54"/>
+      <c r="K369" s="54"/>
+      <c r="L369" s="54"/>
+      <c r="M369" s="54"/>
+    </row>
+    <row r="370" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A370" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B370" s="70">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="C370" s="70">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="D370" s="70">
+        <v>153</v>
+      </c>
+      <c r="E370" s="70">
+        <v>149.9</v>
+      </c>
+      <c r="F370" s="54"/>
+      <c r="G370" s="54"/>
+      <c r="H370" s="54"/>
+      <c r="I370" s="54"/>
+      <c r="J370" s="54"/>
+      <c r="K370" s="54"/>
+      <c r="L370" s="54"/>
+      <c r="M370" s="54"/>
+    </row>
+    <row r="371" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A371" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B371" s="70">
+        <v>100</v>
+      </c>
+      <c r="C371" s="70">
+        <v>104.4</v>
+      </c>
+      <c r="D371" s="70">
+        <v>105.9</v>
+      </c>
+      <c r="E371" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="F371" s="54"/>
+      <c r="G371" s="54"/>
+      <c r="H371" s="54"/>
+      <c r="I371" s="54"/>
+      <c r="J371" s="54"/>
+      <c r="K371" s="54"/>
+      <c r="L371" s="54"/>
+      <c r="M371" s="54"/>
+    </row>
+    <row r="372" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A372" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B372" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="C372" s="70">
+        <v>99.6</v>
+      </c>
+      <c r="D372" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="E372" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="F372" s="54"/>
+      <c r="G372" s="54"/>
+      <c r="H372" s="54"/>
+      <c r="I372" s="54"/>
+      <c r="J372" s="54"/>
+      <c r="K372" s="54"/>
+      <c r="L372" s="54"/>
+      <c r="M372" s="54"/>
+    </row>
+    <row r="373" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A373" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B373" s="70">
+        <v>100</v>
+      </c>
+      <c r="C373" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="D373" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="E373" s="70">
+        <v>92.7</v>
+      </c>
+      <c r="F373" s="54"/>
+      <c r="G373" s="54"/>
+      <c r="H373" s="54"/>
+      <c r="I373" s="54"/>
+      <c r="J373" s="54"/>
+      <c r="K373" s="54"/>
+      <c r="L373" s="54"/>
+      <c r="M373" s="54"/>
+    </row>
+    <row r="374" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A374" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B374" s="70">
+        <v>100</v>
+      </c>
+      <c r="C374" s="70">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D374" s="70">
+        <v>144.6</v>
+      </c>
+      <c r="E374" s="70">
+        <v>133.6</v>
+      </c>
+      <c r="F374" s="54"/>
+      <c r="G374" s="54"/>
+      <c r="H374" s="54"/>
+      <c r="I374" s="54"/>
+      <c r="J374" s="54"/>
+      <c r="K374" s="54"/>
+      <c r="L374" s="54"/>
+      <c r="M374" s="54"/>
+    </row>
+    <row r="375" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A375" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B375" s="70">
+        <v>97.6</v>
+      </c>
+      <c r="C375" s="70">
+        <v>100</v>
+      </c>
+      <c r="D375" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="E375" s="70">
+        <v>86</v>
+      </c>
+      <c r="F375" s="54"/>
+      <c r="G375" s="54"/>
+      <c r="H375" s="54"/>
+      <c r="I375" s="54"/>
+      <c r="J375" s="54"/>
+      <c r="K375" s="54"/>
+      <c r="L375" s="54"/>
+      <c r="M375" s="54"/>
+    </row>
+    <row r="376" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A376" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B376" s="70">
+        <v>100</v>
+      </c>
+      <c r="C376" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="D376" s="70">
+        <v>93</v>
+      </c>
+      <c r="E376" s="70">
+        <v>74.8</v>
+      </c>
+      <c r="F376" s="54"/>
+      <c r="G376" s="54"/>
+      <c r="H376" s="54"/>
+      <c r="I376" s="54"/>
+      <c r="J376" s="54"/>
+      <c r="K376" s="54"/>
+      <c r="L376" s="54"/>
+      <c r="M376" s="54"/>
+    </row>
+    <row r="377" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A377" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B377" s="70">
+        <v>100</v>
+      </c>
+      <c r="C377" s="70">
+        <v>98.5</v>
+      </c>
+      <c r="D377" s="70">
+        <v>98</v>
+      </c>
+      <c r="E377" s="70">
+        <v>85.4</v>
+      </c>
+      <c r="F377" s="54"/>
+      <c r="G377" s="54"/>
+      <c r="H377" s="54"/>
+      <c r="I377" s="54"/>
+      <c r="J377" s="54"/>
+      <c r="K377" s="54"/>
+      <c r="L377" s="54"/>
+      <c r="M377" s="54"/>
+    </row>
+    <row r="378" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A378" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B378" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="C378" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="D378" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="E378" s="70">
+        <v>103</v>
+      </c>
+      <c r="F378" s="54"/>
+      <c r="G378" s="54"/>
+      <c r="H378" s="54"/>
+      <c r="I378" s="54"/>
+      <c r="J378" s="54"/>
+      <c r="K378" s="54"/>
+      <c r="L378" s="54"/>
+      <c r="M378" s="54"/>
+    </row>
+    <row r="379" spans="1:13" s="17" customFormat="1" ht="24">
+      <c r="A379" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="B379" s="2"/>
+      <c r="C379" s="2"/>
+      <c r="D379" s="33"/>
+      <c r="E379" s="2"/>
+      <c r="F379" s="54"/>
+      <c r="G379" s="5"/>
+      <c r="H379" s="66"/>
+      <c r="I379" s="54"/>
+      <c r="J379" s="54"/>
+      <c r="K379" s="54"/>
+      <c r="L379" s="54"/>
+      <c r="M379" s="66"/>
+    </row>
+    <row r="380" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A380" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B380" s="70">
+        <v>135.1</v>
+      </c>
+      <c r="C380" s="70">
+        <v>123.4</v>
+      </c>
+      <c r="D380" s="70">
+        <v>119.1</v>
+      </c>
+      <c r="E380" s="70">
+        <v>120.8</v>
+      </c>
+      <c r="F380" s="54"/>
+      <c r="G380" s="54"/>
+      <c r="H380" s="54"/>
+      <c r="I380" s="54"/>
+      <c r="J380" s="54"/>
+      <c r="K380" s="54"/>
+      <c r="L380" s="54"/>
+      <c r="M380" s="54"/>
+    </row>
+    <row r="381" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A381" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B381" s="70">
+        <v>153.5</v>
+      </c>
+      <c r="C381" s="70">
+        <v>137.4</v>
+      </c>
+      <c r="D381" s="70">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="E381" s="70">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="F381" s="54"/>
+      <c r="G381" s="54"/>
+      <c r="H381" s="54"/>
+      <c r="I381" s="54"/>
+      <c r="J381" s="54"/>
+      <c r="K381" s="54"/>
+      <c r="L381" s="54"/>
+      <c r="M381" s="54"/>
+    </row>
+    <row r="382" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A382" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B382" s="70">
+        <v>89.1</v>
+      </c>
+      <c r="C382" s="70">
+        <v>93.9</v>
+      </c>
+      <c r="D382" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="E382" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="F382" s="54"/>
+      <c r="G382" s="54"/>
+      <c r="H382" s="54"/>
+      <c r="I382" s="54"/>
+      <c r="J382" s="54"/>
+      <c r="K382" s="54"/>
+      <c r="L382" s="54"/>
+      <c r="M382" s="54"/>
+    </row>
+    <row r="383" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A383" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B383" s="70">
+        <v>118.5</v>
+      </c>
+      <c r="C383" s="70">
+        <v>107.3</v>
+      </c>
+      <c r="D383" s="70">
+        <v>104.9</v>
+      </c>
+      <c r="E383" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="F383" s="54"/>
+      <c r="G383" s="54"/>
+      <c r="H383" s="54"/>
+      <c r="I383" s="54"/>
+      <c r="J383" s="54"/>
+      <c r="K383" s="54"/>
+      <c r="L383" s="54"/>
+      <c r="M383" s="54"/>
+    </row>
+    <row r="384" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A384" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B384" s="2"/>
+      <c r="C384" s="2"/>
+      <c r="D384" s="33"/>
+      <c r="E384" s="2"/>
+      <c r="F384" s="54"/>
+      <c r="G384" s="54"/>
+      <c r="H384" s="54"/>
+      <c r="I384" s="54"/>
+      <c r="J384" s="54"/>
+      <c r="K384" s="54"/>
+      <c r="L384" s="54"/>
+      <c r="M384" s="54"/>
+    </row>
+    <row r="385" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A385" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B385" s="70">
+        <v>83.3</v>
+      </c>
+      <c r="C385" s="70">
+        <v>77.2</v>
+      </c>
+      <c r="D385" s="70">
+        <v>75.2</v>
+      </c>
+      <c r="E385" s="70">
+        <v>72.7</v>
+      </c>
+      <c r="F385" s="54"/>
+      <c r="G385" s="54"/>
+      <c r="H385" s="54"/>
+      <c r="I385" s="54"/>
+      <c r="J385" s="54"/>
+      <c r="K385" s="54"/>
+      <c r="L385" s="54"/>
+      <c r="M385" s="54"/>
+    </row>
+    <row r="386" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A386" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B386" s="70">
+        <v>60</v>
+      </c>
+      <c r="C386" s="70">
+        <v>80</v>
+      </c>
+      <c r="D386" s="71">
+        <v>51</v>
+      </c>
+      <c r="E386" s="70">
+        <v>50.8</v>
+      </c>
+      <c r="F386" s="54"/>
+      <c r="G386" s="54"/>
+      <c r="H386" s="54"/>
+      <c r="I386" s="54"/>
+      <c r="J386" s="54"/>
+      <c r="K386" s="54"/>
+      <c r="L386" s="54"/>
+      <c r="M386" s="54"/>
+    </row>
+    <row r="387" spans="1:13" s="17" customFormat="1" ht="36">
+      <c r="A387" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B387" s="2"/>
+      <c r="C387" s="2"/>
+      <c r="D387" s="33"/>
+      <c r="E387" s="2"/>
+      <c r="F387" s="54"/>
+      <c r="G387" s="5"/>
+      <c r="H387" s="66"/>
+      <c r="I387" s="54"/>
+      <c r="J387" s="54"/>
+      <c r="K387" s="54"/>
+      <c r="L387" s="54"/>
+      <c r="M387" s="54"/>
+    </row>
+    <row r="388" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A388" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B388" s="70">
+        <v>65.3</v>
+      </c>
+      <c r="C388" s="70">
+        <v>129.9</v>
+      </c>
+      <c r="D388" s="70">
+        <v>125.2</v>
+      </c>
+      <c r="E388" s="70">
+        <v>150.5</v>
+      </c>
+      <c r="F388" s="54"/>
+      <c r="G388" s="54"/>
+      <c r="H388" s="54"/>
+      <c r="I388" s="54"/>
+      <c r="J388" s="54"/>
+      <c r="K388" s="54"/>
+      <c r="L388" s="54"/>
+      <c r="M388" s="54"/>
+    </row>
+    <row r="389" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A389" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B389" s="70">
+        <v>80.5</v>
+      </c>
+      <c r="C389" s="70">
+        <v>88.2</v>
+      </c>
+      <c r="D389" s="70">
+        <v>105</v>
+      </c>
+      <c r="E389" s="70">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="F389" s="54"/>
+      <c r="G389" s="54"/>
+      <c r="H389" s="54"/>
+      <c r="I389" s="54"/>
+      <c r="J389" s="54"/>
+      <c r="K389" s="54"/>
+      <c r="L389" s="54"/>
+      <c r="M389" s="54"/>
+    </row>
+    <row r="390" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A390" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B390" s="70">
+        <v>102.9</v>
+      </c>
+      <c r="C390" s="70">
+        <v>110.2</v>
+      </c>
+      <c r="D390" s="70">
+        <v>114.2</v>
+      </c>
+      <c r="E390" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="F390" s="54"/>
+      <c r="G390" s="54"/>
+      <c r="H390" s="54"/>
+      <c r="I390" s="54"/>
+      <c r="J390" s="54"/>
+      <c r="K390" s="54"/>
+      <c r="L390" s="54"/>
+      <c r="M390" s="54"/>
+    </row>
+    <row r="391" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A391" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B391" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="C391" s="70">
+        <v>111.5</v>
+      </c>
+      <c r="D391" s="70">
+        <v>110.2</v>
+      </c>
+      <c r="E391" s="70">
+        <v>113.1</v>
+      </c>
+      <c r="F391" s="54"/>
+      <c r="G391" s="54"/>
+      <c r="H391" s="54"/>
+      <c r="I391" s="54"/>
+      <c r="J391" s="54"/>
+      <c r="K391" s="54"/>
+      <c r="L391" s="54"/>
+      <c r="M391" s="54"/>
+    </row>
+    <row r="392" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A392" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B392" s="2"/>
+      <c r="C392" s="2"/>
+      <c r="D392" s="33"/>
+      <c r="E392" s="2"/>
+      <c r="F392" s="54"/>
+      <c r="G392" s="54"/>
+      <c r="H392" s="54"/>
+      <c r="I392" s="54"/>
+      <c r="J392" s="54"/>
+      <c r="K392" s="54"/>
+      <c r="L392" s="54"/>
+      <c r="M392" s="54"/>
+    </row>
+    <row r="393" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A393" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B393" s="71">
+        <v>95.2</v>
+      </c>
+      <c r="C393" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="D393" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="E393" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="F393" s="54"/>
+      <c r="G393" s="54"/>
+      <c r="H393" s="54"/>
+      <c r="I393" s="54"/>
+      <c r="J393" s="54"/>
+      <c r="K393" s="54"/>
+      <c r="L393" s="54"/>
+      <c r="M393" s="54"/>
+    </row>
+    <row r="394" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A394" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B394" s="70">
+        <v>95.2</v>
+      </c>
+      <c r="C394" s="70">
+        <v>95.2</v>
+      </c>
+      <c r="D394" s="70">
+        <v>95.2</v>
+      </c>
+      <c r="E394" s="70">
+        <v>95.2</v>
+      </c>
+      <c r="F394" s="54"/>
+      <c r="G394" s="54"/>
+      <c r="H394" s="54"/>
+      <c r="I394" s="54"/>
+      <c r="J394" s="54"/>
+      <c r="K394" s="54"/>
+      <c r="L394" s="54"/>
+      <c r="M394" s="54"/>
+    </row>
+    <row r="395" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A395" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B395" s="70">
+        <v>95.2</v>
+      </c>
+      <c r="C395" s="70">
+        <v>97.7</v>
+      </c>
+      <c r="D395" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="E395" s="70">
+        <v>98.2</v>
+      </c>
+      <c r="F395" s="54"/>
+      <c r="G395" s="54"/>
+      <c r="H395" s="54"/>
+      <c r="I395" s="54"/>
+      <c r="J395" s="54"/>
+      <c r="K395" s="54"/>
+      <c r="L395" s="54"/>
+      <c r="M395" s="54"/>
+    </row>
+    <row r="396" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A396" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B396" s="18"/>
+      <c r="C396" s="18"/>
+      <c r="D396" s="40"/>
+      <c r="E396" s="3"/>
+      <c r="F396" s="35"/>
+      <c r="G396" s="35"/>
+      <c r="H396" s="12"/>
+      <c r="I396" s="3"/>
+      <c r="J396" s="3"/>
+      <c r="K396" s="3"/>
+      <c r="L396" s="3"/>
+      <c r="M396" s="3"/>
+    </row>
+    <row r="397" spans="1:13" s="17" customFormat="1" ht="12.75">
+      <c r="A397" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B397" s="18"/>
+      <c r="C397" s="18"/>
+      <c r="D397" s="35"/>
+      <c r="E397" s="3"/>
+      <c r="F397" s="44"/>
+      <c r="G397" s="44"/>
+      <c r="H397" s="3"/>
+      <c r="I397" s="3"/>
+      <c r="J397" s="3"/>
+      <c r="K397" s="3"/>
+      <c r="L397" s="3"/>
+      <c r="M397" s="3"/>
+    </row>
+    <row r="398" spans="1:13" s="17" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A398" s="76" t="s">
         <v>76</v>
       </c>
-      <c r="B2" s="36"/>
-[...8906 lines deleted...]
-      <c r="M604" s="5"/>
+      <c r="B398" s="76"/>
+      <c r="C398" s="76"/>
+      <c r="D398" s="76"/>
+      <c r="E398" s="76"/>
+      <c r="F398" s="76"/>
+      <c r="G398" s="76"/>
+      <c r="H398" s="76"/>
+      <c r="I398" s="76"/>
+      <c r="J398" s="76"/>
+      <c r="K398" s="76"/>
+      <c r="L398" s="76"/>
+      <c r="M398" s="76"/>
+    </row>
+    <row r="609" spans="1:13" ht="15" customHeight="1">
+      <c r="A609" s="65"/>
+      <c r="B609" s="65"/>
+      <c r="C609" s="65"/>
+      <c r="D609" s="65"/>
+      <c r="E609" s="65"/>
+      <c r="F609" s="65"/>
+      <c r="G609" s="65"/>
+      <c r="H609" s="65"/>
+      <c r="I609" s="65"/>
+      <c r="J609" s="65"/>
+      <c r="K609" s="65"/>
+      <c r="L609" s="65"/>
+      <c r="M609" s="65"/>
+    </row>
+    <row r="610" spans="1:13" ht="15" customHeight="1">
+      <c r="A610" s="65"/>
+      <c r="B610" s="65"/>
+      <c r="C610" s="65"/>
+      <c r="D610" s="65"/>
+      <c r="E610" s="65"/>
+      <c r="F610" s="65"/>
+      <c r="G610" s="65"/>
+      <c r="H610" s="65"/>
+      <c r="I610" s="65"/>
+      <c r="J610" s="65"/>
+      <c r="K610" s="65"/>
+      <c r="L610" s="65"/>
+      <c r="M610" s="65"/>
+    </row>
+    <row r="611" spans="1:13" ht="15" customHeight="1">
+      <c r="A611" s="65"/>
+      <c r="B611" s="65"/>
+      <c r="C611" s="65"/>
+      <c r="D611" s="65"/>
+      <c r="E611" s="65"/>
+      <c r="F611" s="65"/>
+      <c r="G611" s="65"/>
+      <c r="H611" s="65"/>
+      <c r="I611" s="65"/>
+      <c r="J611" s="65"/>
+      <c r="K611" s="65"/>
+      <c r="L611" s="65"/>
+      <c r="M611" s="65"/>
+    </row>
+    <row r="612" spans="1:13" ht="15" customHeight="1">
+      <c r="A612" s="65"/>
+      <c r="B612" s="65"/>
+      <c r="C612" s="65"/>
+      <c r="D612" s="65"/>
+      <c r="E612" s="65"/>
+      <c r="F612" s="65"/>
+      <c r="G612" s="65"/>
+      <c r="H612" s="65"/>
+      <c r="I612" s="65"/>
+      <c r="J612" s="65"/>
+      <c r="K612" s="65"/>
+      <c r="L612" s="65"/>
+      <c r="M612" s="65"/>
+    </row>
+    <row r="613" spans="1:13" ht="15" customHeight="1">
+      <c r="A613" s="65"/>
+      <c r="B613" s="65"/>
+      <c r="C613" s="65"/>
+      <c r="D613" s="65"/>
+      <c r="E613" s="65"/>
+      <c r="F613" s="65"/>
+      <c r="G613" s="65"/>
+      <c r="H613" s="65"/>
+      <c r="I613" s="65"/>
+      <c r="J613" s="65"/>
+      <c r="K613" s="65"/>
+      <c r="L613" s="65"/>
+      <c r="M613" s="65"/>
+    </row>
+    <row r="614" spans="1:13" ht="15" customHeight="1">
+      <c r="A614" s="65"/>
+      <c r="B614" s="65"/>
+      <c r="C614" s="65"/>
+      <c r="D614" s="65"/>
+      <c r="E614" s="65"/>
+      <c r="F614" s="65"/>
+      <c r="G614" s="65"/>
+      <c r="H614" s="65"/>
+      <c r="I614" s="65"/>
+      <c r="J614" s="65"/>
+      <c r="K614" s="65"/>
+      <c r="L614" s="65"/>
+      <c r="M614" s="65"/>
+    </row>
+    <row r="615" spans="1:13" ht="15" customHeight="1">
+      <c r="A615" s="65"/>
+      <c r="B615" s="65"/>
+      <c r="C615" s="65"/>
+      <c r="D615" s="65"/>
+      <c r="E615" s="65"/>
+      <c r="F615" s="65"/>
+      <c r="G615" s="65"/>
+      <c r="H615" s="65"/>
+      <c r="I615" s="65"/>
+      <c r="J615" s="65"/>
+      <c r="K615" s="65"/>
+      <c r="L615" s="65"/>
+      <c r="M615" s="65"/>
+    </row>
+    <row r="616" spans="1:13" ht="15" customHeight="1">
+      <c r="A616" s="65"/>
+      <c r="B616" s="65"/>
+      <c r="C616" s="65"/>
+      <c r="D616" s="65"/>
+      <c r="E616" s="65"/>
+      <c r="F616" s="65"/>
+      <c r="G616" s="65"/>
+      <c r="H616" s="65"/>
+      <c r="I616" s="65"/>
+      <c r="J616" s="65"/>
+      <c r="K616" s="65"/>
+      <c r="L616" s="65"/>
+      <c r="M616" s="65"/>
+    </row>
+    <row r="617" spans="1:13" ht="15" customHeight="1">
+      <c r="A617" s="65"/>
+      <c r="B617" s="65"/>
+      <c r="C617" s="65"/>
+      <c r="D617" s="65"/>
+      <c r="E617" s="65"/>
+      <c r="F617" s="65"/>
+      <c r="G617" s="65"/>
+      <c r="H617" s="65"/>
+      <c r="I617" s="65"/>
+      <c r="J617" s="65"/>
+      <c r="K617" s="65"/>
+      <c r="L617" s="65"/>
+      <c r="M617" s="65"/>
+    </row>
+    <row r="618" spans="1:13" ht="15" customHeight="1">
+      <c r="A618" s="65"/>
+      <c r="B618" s="65"/>
+      <c r="C618" s="65"/>
+      <c r="D618" s="65"/>
+      <c r="E618" s="65"/>
+      <c r="F618" s="65"/>
+      <c r="G618" s="65"/>
+      <c r="H618" s="65"/>
+      <c r="I618" s="65"/>
+      <c r="J618" s="65"/>
+      <c r="K618" s="65"/>
+      <c r="L618" s="65"/>
+      <c r="M618" s="65"/>
+    </row>
+    <row r="619" spans="1:13" ht="15" customHeight="1">
+      <c r="A619" s="65"/>
+      <c r="B619" s="65"/>
+      <c r="C619" s="65"/>
+      <c r="D619" s="65"/>
+      <c r="E619" s="65"/>
+      <c r="F619" s="65"/>
+      <c r="G619" s="65"/>
+      <c r="H619" s="65"/>
+      <c r="I619" s="65"/>
+      <c r="J619" s="65"/>
+      <c r="K619" s="65"/>
+      <c r="L619" s="65"/>
+      <c r="M619" s="65"/>
+    </row>
+    <row r="620" spans="1:13" ht="15" customHeight="1">
+      <c r="A620" s="65"/>
+      <c r="B620" s="65"/>
+      <c r="C620" s="65"/>
+      <c r="D620" s="65"/>
+      <c r="E620" s="65"/>
+      <c r="F620" s="65"/>
+      <c r="G620" s="65"/>
+      <c r="H620" s="65"/>
+      <c r="I620" s="65"/>
+      <c r="J620" s="65"/>
+      <c r="K620" s="65"/>
+      <c r="L620" s="65"/>
+      <c r="M620" s="65"/>
+    </row>
+    <row r="621" spans="1:13" ht="15" customHeight="1">
+      <c r="A621" s="65"/>
+      <c r="B621" s="65"/>
+      <c r="C621" s="65"/>
+      <c r="D621" s="65"/>
+      <c r="E621" s="65"/>
+      <c r="F621" s="65"/>
+      <c r="G621" s="65"/>
+      <c r="H621" s="65"/>
+      <c r="I621" s="65"/>
+      <c r="J621" s="65"/>
+      <c r="K621" s="65"/>
+      <c r="L621" s="65"/>
+      <c r="M621" s="65"/>
+    </row>
+    <row r="622" spans="1:13" ht="15" customHeight="1">
+      <c r="A622" s="65"/>
+      <c r="B622" s="65"/>
+      <c r="C622" s="65"/>
+      <c r="D622" s="65"/>
+      <c r="E622" s="65"/>
+      <c r="F622" s="65"/>
+      <c r="G622" s="65"/>
+      <c r="H622" s="65"/>
+      <c r="I622" s="65"/>
+      <c r="J622" s="65"/>
+      <c r="K622" s="65"/>
+      <c r="L622" s="65"/>
+      <c r="M622" s="65"/>
+    </row>
+    <row r="623" spans="1:13" ht="15" customHeight="1">
+      <c r="A623" s="65"/>
+      <c r="B623" s="65"/>
+      <c r="C623" s="65"/>
+      <c r="D623" s="65"/>
+      <c r="E623" s="65"/>
+      <c r="F623" s="65"/>
+      <c r="G623" s="65"/>
+      <c r="H623" s="65"/>
+      <c r="I623" s="65"/>
+      <c r="J623" s="65"/>
+      <c r="K623" s="65"/>
+      <c r="L623" s="65"/>
+      <c r="M623" s="65"/>
+    </row>
+    <row r="624" spans="1:13" ht="15" customHeight="1">
+      <c r="A624" s="65"/>
+      <c r="B624" s="65"/>
+      <c r="C624" s="65"/>
+      <c r="D624" s="65"/>
+      <c r="E624" s="65"/>
+      <c r="F624" s="65"/>
+      <c r="G624" s="65"/>
+      <c r="H624" s="65"/>
+      <c r="I624" s="65"/>
+      <c r="J624" s="65"/>
+      <c r="K624" s="65"/>
+      <c r="L624" s="65"/>
+      <c r="M624" s="65"/>
+    </row>
+    <row r="625" spans="1:13" ht="15" customHeight="1">
+      <c r="A625" s="65"/>
+      <c r="B625" s="65"/>
+      <c r="C625" s="65"/>
+      <c r="D625" s="65"/>
+      <c r="E625" s="65"/>
+      <c r="F625" s="65"/>
+      <c r="G625" s="65"/>
+      <c r="H625" s="65"/>
+      <c r="I625" s="65"/>
+      <c r="J625" s="65"/>
+      <c r="K625" s="65"/>
+      <c r="L625" s="65"/>
+      <c r="M625" s="65"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:M377"/>
+  <autoFilter ref="A4:M398"/>
   <mergeCells count="3">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A377:F377"/>
+    <mergeCell ref="A398:M398"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0" top="0.39370078740157483" bottom="0.70866141732283472" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="7" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>