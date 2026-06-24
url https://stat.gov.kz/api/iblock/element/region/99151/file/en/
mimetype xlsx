--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="4485" yWindow="-420" windowWidth="9600" windowHeight="14160" tabRatio="800"/>
   </bookViews>
   <sheets>
     <sheet name="IIP" sheetId="226" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">IIP!$A$4:$M$398</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">IIP!$A$1:$M$399</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="78">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Mining of metal ores</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
@@ -1227,51 +1227,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1420,58 +1420,70 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="7" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="3" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="503">
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% - Акцент2 2" xfId="20"/>
     <cellStyle name="20% - Акцент3 2" xfId="21"/>
     <cellStyle name="20% - Акцент4 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2" xfId="23"/>
     <cellStyle name="20% - Акцент6 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2" xfId="25"/>
     <cellStyle name="40% - Акцент2 2" xfId="26"/>
     <cellStyle name="40% - Акцент3 2" xfId="27"/>
     <cellStyle name="40% - Акцент4 2" xfId="28"/>
     <cellStyle name="40% - Акцент5 2" xfId="29"/>
     <cellStyle name="40% - Акцент6 2" xfId="30"/>
     <cellStyle name="60% - Акцент1 2" xfId="31"/>
     <cellStyle name="60% - Акцент2 2" xfId="32"/>
     <cellStyle name="60% - Акцент3 2" xfId="33"/>
     <cellStyle name="60% - Акцент4 2" xfId="34"/>
     <cellStyle name="60% - Акцент5 2" xfId="35"/>
     <cellStyle name="60% - Акцент6 2" xfId="36"/>
     <cellStyle name="Гиперссылка 2" xfId="37"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 10 2" xfId="38"/>
@@ -2305,138 +2317,138 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M625"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C401" sqref="C401"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P15" sqref="P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="36" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="36" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="36" customWidth="1"/>
     <col min="6" max="7" width="13.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="23" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="23" customWidth="1"/>
     <col min="11" max="11" width="14" style="23" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="23" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="23" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A1" s="75" t="s">
+      <c r="A1" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="75"/>
-[...10 lines deleted...]
-      <c r="M1" s="75"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1">
       <c r="A2" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
-      <c r="F2" s="63"/>
+      <c r="F2" s="74"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="53"/>
-      <c r="B3" s="74" t="s">
+      <c r="B3" s="75" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="74"/>
-[...9 lines deleted...]
-      <c r="M3" s="74"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
     </row>
     <row r="4" spans="1:13" s="59" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="61"/>
       <c r="B4" s="60" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="60" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="60" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="60" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="60" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="60" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="60" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="60" t="s">
@@ -2466,9234 +2478,9864 @@
       <c r="F5" s="56"/>
       <c r="G5" s="56"/>
       <c r="H5" s="56"/>
       <c r="I5" s="56"/>
       <c r="J5" s="55"/>
       <c r="K5" s="55"/>
       <c r="L5" s="55"/>
       <c r="M5" s="56"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="70">
         <v>101.4</v>
       </c>
       <c r="C6" s="70">
         <v>102.4</v>
       </c>
       <c r="D6" s="70">
         <v>104.9</v>
       </c>
       <c r="E6" s="70">
         <v>106.2</v>
       </c>
-      <c r="F6" s="54"/>
+      <c r="F6" s="79">
+        <v>105.6</v>
+      </c>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="70">
         <v>100.6</v>
       </c>
       <c r="C7" s="70">
         <v>105.4</v>
       </c>
       <c r="D7" s="70">
         <v>110.3</v>
       </c>
       <c r="E7" s="70">
         <v>111.8</v>
       </c>
-      <c r="F7" s="54"/>
+      <c r="F7" s="70">
+        <v>113.2</v>
+      </c>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="70">
         <v>101.2</v>
       </c>
       <c r="C8" s="70">
         <v>94.8</v>
       </c>
       <c r="D8" s="70">
         <v>92.6</v>
       </c>
       <c r="E8" s="70">
         <v>91.5</v>
       </c>
-      <c r="F8" s="54"/>
+      <c r="F8" s="70">
+        <v>91.5</v>
+      </c>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
       <c r="K8" s="54"/>
       <c r="L8" s="54"/>
       <c r="M8" s="54"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="70">
         <v>91.5</v>
       </c>
       <c r="C9" s="70">
         <v>95.9</v>
       </c>
       <c r="D9" s="70">
         <v>93.8</v>
       </c>
       <c r="E9" s="70">
         <v>96.6</v>
       </c>
-      <c r="F9" s="54"/>
+      <c r="F9" s="70">
+        <v>95</v>
+      </c>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
       <c r="K9" s="54"/>
       <c r="L9" s="54"/>
       <c r="M9" s="54"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="33"/>
       <c r="E10" s="2"/>
-      <c r="F10" s="54"/>
+      <c r="F10" s="62"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="54"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="70">
         <v>128.30000000000001</v>
       </c>
       <c r="C11" s="70">
         <v>164.3</v>
       </c>
       <c r="D11" s="70">
         <v>165.5</v>
       </c>
       <c r="E11" s="70">
         <v>148.80000000000001</v>
       </c>
-      <c r="F11" s="54"/>
+      <c r="F11" s="71">
+        <v>132.1</v>
+      </c>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
       <c r="K11" s="54"/>
       <c r="L11" s="54"/>
       <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="70">
         <v>76.2</v>
       </c>
       <c r="C12" s="70">
         <v>93.6</v>
       </c>
       <c r="D12" s="70">
         <v>86.8</v>
       </c>
       <c r="E12" s="70">
         <v>146.69999999999999</v>
       </c>
-      <c r="F12" s="54"/>
+      <c r="F12" s="70">
+        <v>142.6</v>
+      </c>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="54"/>
       <c r="J12" s="54"/>
       <c r="K12" s="54"/>
       <c r="L12" s="54"/>
       <c r="M12" s="54"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="70">
         <v>168.7</v>
       </c>
       <c r="C13" s="70">
         <v>88.3</v>
       </c>
       <c r="D13" s="70">
         <v>100</v>
       </c>
       <c r="E13" s="70">
         <v>102.1</v>
       </c>
-      <c r="F13" s="54"/>
+      <c r="F13" s="70">
+        <v>166.7</v>
+      </c>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="70">
         <v>109.3</v>
       </c>
       <c r="C14" s="70">
         <v>149.1</v>
       </c>
       <c r="D14" s="70">
         <v>191</v>
       </c>
       <c r="E14" s="70">
         <v>163.30000000000001</v>
       </c>
-      <c r="F14" s="54"/>
+      <c r="F14" s="70">
+        <v>137.5</v>
+      </c>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
       <c r="M14" s="54"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="70">
         <v>75</v>
       </c>
       <c r="C15" s="70">
         <v>94.8</v>
       </c>
       <c r="D15" s="70">
         <v>61</v>
       </c>
       <c r="E15" s="70">
         <v>85.2</v>
       </c>
-      <c r="F15" s="54"/>
+      <c r="F15" s="70">
+        <v>100.1</v>
+      </c>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="54"/>
       <c r="K15" s="54"/>
       <c r="L15" s="54"/>
       <c r="M15" s="54"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="70">
         <v>155.1</v>
       </c>
       <c r="C16" s="70">
         <v>122</v>
       </c>
       <c r="D16" s="70">
         <v>114</v>
       </c>
       <c r="E16" s="70">
         <v>110.5</v>
       </c>
-      <c r="F16" s="54"/>
+      <c r="F16" s="70">
+        <v>108</v>
+      </c>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="70">
         <v>100</v>
       </c>
       <c r="C17" s="70">
         <v>136.4</v>
       </c>
       <c r="D17" s="70">
         <v>100</v>
       </c>
       <c r="E17" s="70">
         <v>137.9</v>
       </c>
-      <c r="F17" s="54"/>
+      <c r="F17" s="70">
+        <v>152.9</v>
+      </c>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="70">
         <v>98.6</v>
       </c>
       <c r="C18" s="70">
         <v>101</v>
       </c>
       <c r="D18" s="70">
         <v>100</v>
       </c>
       <c r="E18" s="70">
         <v>92.9</v>
       </c>
-      <c r="F18" s="54"/>
+      <c r="F18" s="70">
+        <v>106.6</v>
+      </c>
       <c r="G18" s="54"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="54"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="70">
         <v>100</v>
       </c>
       <c r="C19" s="70">
         <v>109.7</v>
       </c>
       <c r="D19" s="70">
         <v>126.2</v>
       </c>
       <c r="E19" s="70">
         <v>130</v>
       </c>
-      <c r="F19" s="54"/>
+      <c r="F19" s="71">
+        <v>132.4</v>
+      </c>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="54"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="70">
         <v>90.3</v>
       </c>
       <c r="C20" s="70">
         <v>107.3</v>
       </c>
       <c r="D20" s="70">
         <v>143.9</v>
       </c>
       <c r="E20" s="70">
         <v>136.9</v>
       </c>
-      <c r="F20" s="54"/>
+      <c r="F20" s="71">
+        <v>129.30000000000001</v>
+      </c>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54"/>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="9"/>
       <c r="D21" s="11"/>
       <c r="E21" s="9"/>
-      <c r="F21" s="54"/>
+      <c r="F21" s="62"/>
       <c r="G21" s="68"/>
       <c r="H21" s="4"/>
       <c r="I21" s="54"/>
       <c r="J21" s="54"/>
       <c r="K21" s="54"/>
       <c r="L21" s="54"/>
       <c r="M21" s="54"/>
     </row>
     <row r="22" spans="1:13" ht="17.25" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="70">
         <v>97.7</v>
       </c>
       <c r="C22" s="70">
         <v>94</v>
       </c>
       <c r="D22" s="70">
         <v>97.4</v>
       </c>
       <c r="E22" s="70">
         <v>99.5</v>
       </c>
-      <c r="F22" s="54"/>
+      <c r="F22" s="79">
+        <v>97.1</v>
+      </c>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="54"/>
       <c r="K22" s="54"/>
       <c r="L22" s="54"/>
       <c r="M22" s="54"/>
     </row>
     <row r="23" spans="1:13" ht="17.25" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="70">
         <v>86</v>
       </c>
       <c r="C23" s="70">
         <v>158.69999999999999</v>
       </c>
       <c r="D23" s="70">
         <v>118.1</v>
       </c>
       <c r="E23" s="70">
         <v>105.8</v>
       </c>
-      <c r="F23" s="54"/>
+      <c r="F23" s="70">
+        <v>86.6</v>
+      </c>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="70">
         <v>161.9</v>
       </c>
       <c r="C24" s="70">
         <v>172.8</v>
       </c>
       <c r="D24" s="70">
         <v>171.3</v>
       </c>
       <c r="E24" s="70">
         <v>149.4</v>
       </c>
-      <c r="F24" s="54"/>
+      <c r="F24" s="70">
+        <v>131.5</v>
+      </c>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="70">
         <v>98.6</v>
       </c>
       <c r="C25" s="70">
         <v>91.5</v>
       </c>
       <c r="D25" s="70">
         <v>94.8</v>
       </c>
       <c r="E25" s="70">
         <v>94.5</v>
       </c>
-      <c r="F25" s="54"/>
+      <c r="F25" s="71">
+        <v>92.8</v>
+      </c>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="54"/>
       <c r="L25" s="54"/>
       <c r="M25" s="54"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="33"/>
       <c r="E26" s="2"/>
-      <c r="F26" s="54"/>
+      <c r="F26" s="62"/>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
       <c r="I26" s="54"/>
       <c r="J26" s="54"/>
       <c r="K26" s="54"/>
       <c r="L26" s="54"/>
       <c r="M26" s="54"/>
     </row>
     <row r="27" spans="1:13" ht="14.25" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="70">
         <v>100</v>
       </c>
       <c r="C27" s="70">
         <v>202.5</v>
       </c>
       <c r="D27" s="70">
         <v>236.7</v>
       </c>
       <c r="E27" s="70">
         <v>197.7</v>
       </c>
-      <c r="F27" s="54"/>
+      <c r="F27" s="70">
+        <v>158.19999999999999</v>
+      </c>
       <c r="G27" s="54"/>
       <c r="H27" s="54"/>
       <c r="I27" s="54"/>
       <c r="J27" s="54"/>
       <c r="K27" s="54"/>
       <c r="L27" s="54"/>
       <c r="M27" s="54"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="70">
         <v>72.599999999999994</v>
       </c>
       <c r="C28" s="70">
         <v>79.400000000000006</v>
       </c>
       <c r="D28" s="70">
         <v>85.2</v>
       </c>
       <c r="E28" s="70">
         <v>167.1</v>
       </c>
-      <c r="F28" s="54"/>
+      <c r="F28" s="70">
+        <v>160</v>
+      </c>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="L28" s="54"/>
       <c r="M28" s="54"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="71">
         <v>12.5</v>
       </c>
-      <c r="F29" s="54"/>
+      <c r="F29" s="70">
+        <v>10</v>
+      </c>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="54"/>
       <c r="M29" s="54"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="70">
         <v>100</v>
       </c>
       <c r="C30" s="70">
         <v>62</v>
       </c>
       <c r="D30" s="70">
         <v>54</v>
       </c>
       <c r="E30" s="70">
         <v>40.5</v>
       </c>
-      <c r="F30" s="54"/>
+      <c r="F30" s="70">
+        <v>102.1</v>
+      </c>
       <c r="G30" s="54"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="54"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="70">
         <v>42.2</v>
       </c>
-      <c r="F31" s="54"/>
+      <c r="F31" s="70">
+        <v>33.799999999999997</v>
+      </c>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="70">
         <v>62.5</v>
       </c>
-      <c r="F32" s="54"/>
+      <c r="F32" s="71">
+        <v>70</v>
+      </c>
       <c r="G32" s="54"/>
       <c r="H32" s="54"/>
       <c r="I32" s="54"/>
       <c r="J32" s="54"/>
       <c r="K32" s="54"/>
       <c r="L32" s="54"/>
       <c r="M32" s="54"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="6"/>
       <c r="D33" s="11"/>
       <c r="E33" s="16"/>
-      <c r="F33" s="54"/>
+      <c r="F33" s="62"/>
       <c r="G33" s="4"/>
       <c r="H33" s="68"/>
       <c r="I33" s="54"/>
       <c r="J33" s="54"/>
       <c r="K33" s="54"/>
       <c r="L33" s="54"/>
       <c r="M33" s="54"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="70">
         <v>88.2</v>
       </c>
       <c r="C34" s="70">
         <v>84.3</v>
       </c>
       <c r="D34" s="70">
         <v>89.5</v>
       </c>
       <c r="E34" s="70">
         <v>107.5</v>
       </c>
-      <c r="F34" s="54"/>
+      <c r="F34" s="80">
+        <v>105.8</v>
+      </c>
       <c r="G34" s="54"/>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="54"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="70">
         <v>89.9</v>
       </c>
       <c r="C35" s="70">
         <v>85.3</v>
       </c>
       <c r="D35" s="70">
         <v>88.3</v>
       </c>
       <c r="E35" s="70">
         <v>87.6</v>
       </c>
-      <c r="F35" s="54"/>
+      <c r="F35" s="70">
+        <v>87.3</v>
+      </c>
       <c r="G35" s="54"/>
       <c r="H35" s="54"/>
       <c r="I35" s="54"/>
       <c r="J35" s="54"/>
       <c r="K35" s="54"/>
       <c r="L35" s="54"/>
       <c r="M35" s="54"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="33"/>
       <c r="E36" s="2"/>
-      <c r="F36" s="54"/>
+      <c r="F36" s="62"/>
       <c r="G36" s="54"/>
       <c r="H36" s="54"/>
       <c r="I36" s="54"/>
       <c r="J36" s="54"/>
       <c r="K36" s="54"/>
       <c r="L36" s="54"/>
       <c r="M36" s="54"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="70">
         <v>74.2</v>
       </c>
       <c r="C37" s="70">
         <v>74.2</v>
       </c>
       <c r="D37" s="70">
         <v>84.9</v>
       </c>
       <c r="E37" s="71">
         <v>298</v>
       </c>
-      <c r="F37" s="54"/>
+      <c r="F37" s="70">
+        <v>279.39999999999998</v>
+      </c>
       <c r="G37" s="54"/>
       <c r="H37" s="54"/>
       <c r="I37" s="54"/>
       <c r="J37" s="54"/>
       <c r="K37" s="54"/>
       <c r="L37" s="54"/>
       <c r="M37" s="54"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="67" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="6"/>
       <c r="D38" s="11"/>
       <c r="E38" s="9"/>
-      <c r="F38" s="54"/>
+      <c r="F38" s="62"/>
       <c r="G38" s="54"/>
       <c r="H38" s="66"/>
       <c r="I38" s="54"/>
       <c r="J38" s="54"/>
       <c r="K38" s="54"/>
       <c r="L38" s="54"/>
       <c r="M38" s="54"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="70">
         <v>100.8</v>
       </c>
       <c r="C39" s="70">
         <v>93.4</v>
       </c>
       <c r="D39" s="70">
         <v>96.5</v>
       </c>
       <c r="E39" s="70">
         <v>95.9</v>
       </c>
-      <c r="F39" s="54"/>
+      <c r="F39" s="80">
+        <v>93.7</v>
+      </c>
       <c r="G39" s="54"/>
       <c r="H39" s="54"/>
       <c r="I39" s="54"/>
       <c r="J39" s="54"/>
       <c r="K39" s="54"/>
       <c r="L39" s="54"/>
       <c r="M39" s="54"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="70">
         <v>162.19999999999999</v>
       </c>
       <c r="C40" s="70">
         <v>155.9</v>
       </c>
       <c r="D40" s="70">
         <v>161.4</v>
       </c>
       <c r="E40" s="70">
         <v>141.69999999999999</v>
       </c>
-      <c r="F40" s="54"/>
+      <c r="F40" s="70">
+        <v>129.6</v>
+      </c>
       <c r="G40" s="54"/>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="54"/>
       <c r="L40" s="54"/>
       <c r="M40" s="54"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="70">
         <v>102.2</v>
       </c>
       <c r="C41" s="70">
         <v>93.6</v>
       </c>
       <c r="D41" s="70">
         <v>96.3</v>
       </c>
       <c r="E41" s="70">
         <v>95.9</v>
       </c>
-      <c r="F41" s="54"/>
+      <c r="F41" s="70">
+        <v>93.6</v>
+      </c>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="54"/>
       <c r="J41" s="54"/>
       <c r="K41" s="54"/>
       <c r="L41" s="54"/>
       <c r="M41" s="54"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="33"/>
       <c r="E42" s="2"/>
-      <c r="F42" s="54"/>
+      <c r="F42" s="62"/>
       <c r="G42" s="54"/>
       <c r="H42" s="54"/>
       <c r="I42" s="54"/>
       <c r="J42" s="54"/>
       <c r="K42" s="54"/>
       <c r="L42" s="54"/>
       <c r="M42" s="54"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="70">
         <v>71.7</v>
       </c>
       <c r="C43" s="70">
         <v>80.2</v>
       </c>
       <c r="D43" s="70">
         <v>85.1</v>
       </c>
       <c r="E43" s="71">
         <v>88.2</v>
       </c>
-      <c r="F43" s="54"/>
+      <c r="F43" s="70">
+        <v>88.5</v>
+      </c>
       <c r="G43" s="54"/>
       <c r="H43" s="54"/>
       <c r="I43" s="54"/>
       <c r="J43" s="54"/>
       <c r="K43" s="54"/>
       <c r="L43" s="54"/>
       <c r="M43" s="54"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="25" t="s">
         <v>64</v>
       </c>
       <c r="B44" s="70"/>
       <c r="C44" s="70"/>
       <c r="D44" s="70"/>
       <c r="E44" s="2"/>
-      <c r="F44" s="54"/>
+      <c r="F44" s="62"/>
       <c r="G44" s="54"/>
       <c r="H44" s="54"/>
       <c r="I44" s="54"/>
       <c r="J44" s="54"/>
       <c r="K44" s="54"/>
       <c r="L44" s="54"/>
       <c r="M44" s="54"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="70">
         <v>99.9</v>
       </c>
       <c r="C45" s="70">
         <v>92.5</v>
       </c>
       <c r="D45" s="70">
         <v>95.6</v>
       </c>
       <c r="E45" s="70">
         <v>95.2</v>
       </c>
-      <c r="F45" s="54"/>
+      <c r="F45" s="71">
+        <v>93.2</v>
+      </c>
       <c r="G45" s="54"/>
       <c r="H45" s="54"/>
       <c r="I45" s="54"/>
       <c r="J45" s="54"/>
       <c r="K45" s="54"/>
       <c r="L45" s="54"/>
       <c r="M45" s="54"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D46" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E46" s="70">
         <v>11.9</v>
       </c>
-      <c r="F46" s="54"/>
+      <c r="F46" s="70">
+        <v>25.7</v>
+      </c>
       <c r="G46" s="54"/>
       <c r="H46" s="54"/>
       <c r="I46" s="54"/>
       <c r="J46" s="54"/>
       <c r="K46" s="54"/>
       <c r="L46" s="54"/>
       <c r="M46" s="54"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="70">
         <v>102.2</v>
       </c>
       <c r="C47" s="70">
         <v>93.6</v>
       </c>
       <c r="D47" s="70">
         <v>96.3</v>
       </c>
       <c r="E47" s="70">
         <v>95.9</v>
       </c>
-      <c r="F47" s="54"/>
+      <c r="F47" s="70">
+        <v>93.6</v>
+      </c>
       <c r="G47" s="54"/>
       <c r="H47" s="54"/>
       <c r="I47" s="54"/>
       <c r="J47" s="54"/>
       <c r="K47" s="54"/>
       <c r="L47" s="54"/>
       <c r="M47" s="54"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="70"/>
       <c r="C48" s="70"/>
       <c r="D48" s="70"/>
       <c r="E48" s="2"/>
-      <c r="F48" s="54"/>
+      <c r="F48" s="62"/>
       <c r="G48" s="54"/>
       <c r="H48" s="54"/>
       <c r="I48" s="54"/>
       <c r="J48" s="54"/>
       <c r="K48" s="54"/>
       <c r="L48" s="54"/>
       <c r="M48" s="54"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="70">
         <v>71.7</v>
       </c>
       <c r="C49" s="70">
         <v>80.2</v>
       </c>
       <c r="D49" s="70">
         <v>85.1</v>
       </c>
       <c r="E49" s="71">
         <v>88.2</v>
       </c>
-      <c r="F49" s="54"/>
+      <c r="F49" s="70">
+        <v>88.5</v>
+      </c>
       <c r="G49" s="54"/>
       <c r="H49" s="54"/>
       <c r="I49" s="54"/>
       <c r="J49" s="54"/>
       <c r="K49" s="54"/>
       <c r="L49" s="54"/>
       <c r="M49" s="54"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="67" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
       <c r="D50" s="16"/>
       <c r="E50" s="9"/>
-      <c r="F50" s="54"/>
+      <c r="F50" s="78"/>
       <c r="G50" s="54"/>
       <c r="H50" s="66"/>
       <c r="I50" s="54"/>
       <c r="J50" s="54"/>
       <c r="K50" s="54"/>
       <c r="L50" s="54"/>
       <c r="M50" s="66"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="70">
         <v>77.8</v>
       </c>
       <c r="C51" s="70">
         <v>164.8</v>
       </c>
       <c r="D51" s="70">
         <v>150.5</v>
       </c>
       <c r="E51" s="70">
         <v>139.6</v>
       </c>
-      <c r="F51" s="54"/>
+      <c r="F51" s="70">
+        <v>124.3</v>
+      </c>
       <c r="G51" s="54"/>
       <c r="H51" s="54"/>
       <c r="I51" s="54"/>
       <c r="J51" s="54"/>
       <c r="K51" s="54"/>
       <c r="L51" s="54"/>
       <c r="M51" s="54"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="70">
         <v>86</v>
       </c>
       <c r="C52" s="70">
         <v>158.69999999999999</v>
       </c>
       <c r="D52" s="70">
         <v>118.1</v>
       </c>
       <c r="E52" s="70">
         <v>105.8</v>
       </c>
-      <c r="F52" s="54"/>
+      <c r="F52" s="70">
+        <v>86.6</v>
+      </c>
       <c r="G52" s="54"/>
       <c r="H52" s="54"/>
       <c r="I52" s="54"/>
       <c r="J52" s="54"/>
       <c r="K52" s="54"/>
       <c r="L52" s="54"/>
       <c r="M52" s="54"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="70">
         <v>100</v>
       </c>
       <c r="C53" s="70">
         <v>9435.7000000000007</v>
       </c>
       <c r="D53" s="70">
         <v>110.8</v>
       </c>
       <c r="E53" s="70">
         <v>102.1</v>
       </c>
-      <c r="F53" s="54"/>
+      <c r="F53" s="70">
+        <v>82.2</v>
+      </c>
       <c r="G53" s="54"/>
       <c r="H53" s="54"/>
       <c r="I53" s="54"/>
       <c r="J53" s="54"/>
       <c r="K53" s="54"/>
       <c r="L53" s="54"/>
       <c r="M53" s="54"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="70">
         <v>61.5</v>
       </c>
       <c r="C54" s="70">
         <v>71.2</v>
       </c>
       <c r="D54" s="70">
         <v>89.2</v>
       </c>
       <c r="E54" s="70">
         <v>109</v>
       </c>
-      <c r="F54" s="54"/>
+      <c r="F54" s="70">
+        <v>107.1</v>
+      </c>
       <c r="G54" s="54"/>
       <c r="H54" s="54"/>
       <c r="I54" s="54"/>
       <c r="J54" s="54"/>
       <c r="K54" s="54"/>
       <c r="L54" s="54"/>
       <c r="M54" s="54"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="33"/>
       <c r="E55" s="2"/>
-      <c r="F55" s="54"/>
+      <c r="F55" s="62"/>
       <c r="G55" s="54"/>
       <c r="H55" s="54"/>
       <c r="I55" s="54"/>
       <c r="J55" s="54"/>
       <c r="K55" s="54"/>
       <c r="L55" s="54"/>
       <c r="M55" s="54"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="70">
         <v>100</v>
       </c>
       <c r="C56" s="70">
         <v>202.5</v>
       </c>
       <c r="D56" s="70">
         <v>236.7</v>
       </c>
       <c r="E56" s="70">
         <v>197.7</v>
       </c>
-      <c r="F56" s="54"/>
+      <c r="F56" s="70">
+        <v>158.19999999999999</v>
+      </c>
       <c r="G56" s="54"/>
       <c r="H56" s="54"/>
       <c r="I56" s="54"/>
       <c r="J56" s="54"/>
       <c r="K56" s="54"/>
       <c r="L56" s="54"/>
       <c r="M56" s="54"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="70">
         <v>76.900000000000006</v>
       </c>
       <c r="C57" s="70">
         <v>83.4</v>
       </c>
       <c r="D57" s="70">
         <v>86.3</v>
       </c>
       <c r="E57" s="70">
         <v>87.3</v>
       </c>
-      <c r="F57" s="54"/>
+      <c r="F57" s="70">
+        <v>85.3</v>
+      </c>
       <c r="G57" s="54"/>
       <c r="H57" s="54"/>
       <c r="I57" s="54"/>
       <c r="J57" s="54"/>
       <c r="K57" s="54"/>
       <c r="L57" s="54"/>
       <c r="M57" s="54"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C58" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D58" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E58" s="70">
         <v>12.5</v>
       </c>
-      <c r="F58" s="54"/>
+      <c r="F58" s="70">
+        <v>10</v>
+      </c>
       <c r="G58" s="54"/>
       <c r="H58" s="54"/>
       <c r="I58" s="54"/>
       <c r="J58" s="54"/>
       <c r="K58" s="54"/>
       <c r="L58" s="54"/>
       <c r="M58" s="54"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="70">
         <v>100</v>
       </c>
       <c r="C59" s="70">
         <v>62</v>
       </c>
       <c r="D59" s="70">
         <v>49.3</v>
       </c>
       <c r="E59" s="70">
         <v>37</v>
       </c>
-      <c r="F59" s="54"/>
+      <c r="F59" s="70">
+        <v>29.6</v>
+      </c>
       <c r="G59" s="54"/>
       <c r="H59" s="54"/>
       <c r="I59" s="54"/>
       <c r="J59" s="54"/>
       <c r="K59" s="54"/>
       <c r="L59" s="54"/>
       <c r="M59" s="54"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C60" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D60" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E60" s="70">
         <v>42.2</v>
       </c>
-      <c r="F60" s="54"/>
+      <c r="F60" s="70">
+        <v>33.700000000000003</v>
+      </c>
       <c r="G60" s="54"/>
       <c r="H60" s="54"/>
       <c r="I60" s="54"/>
       <c r="J60" s="54"/>
       <c r="K60" s="54"/>
       <c r="L60" s="54"/>
       <c r="M60" s="54"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C61" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D61" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E61" s="70">
         <v>62.5</v>
       </c>
-      <c r="F61" s="54"/>
+      <c r="F61" s="71">
+        <v>70</v>
+      </c>
       <c r="G61" s="54"/>
       <c r="H61" s="54"/>
       <c r="I61" s="54"/>
       <c r="J61" s="54"/>
       <c r="K61" s="54"/>
       <c r="L61" s="54"/>
       <c r="M61" s="54"/>
     </row>
     <row r="62" spans="1:13" ht="24.75">
       <c r="A62" s="67" t="s">
         <v>4</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="11"/>
       <c r="E62" s="16"/>
-      <c r="F62" s="54"/>
+      <c r="F62" s="62"/>
       <c r="G62" s="54"/>
       <c r="H62" s="1"/>
       <c r="I62" s="54"/>
       <c r="J62" s="54"/>
       <c r="K62" s="54"/>
       <c r="L62" s="54"/>
       <c r="M62" s="66"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="70">
         <v>67.3</v>
       </c>
       <c r="C63" s="70">
         <v>125.5</v>
       </c>
       <c r="D63" s="70">
         <v>146</v>
       </c>
       <c r="E63" s="70">
         <v>144.5</v>
       </c>
-      <c r="F63" s="54"/>
+      <c r="F63" s="71">
+        <v>140.69999999999999</v>
+      </c>
       <c r="G63" s="54"/>
       <c r="H63" s="54"/>
       <c r="I63" s="54"/>
       <c r="J63" s="54"/>
       <c r="K63" s="54"/>
       <c r="L63" s="54"/>
       <c r="M63" s="54"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="70">
         <v>16.3</v>
       </c>
       <c r="C64" s="70">
         <v>441.9</v>
       </c>
       <c r="D64" s="70">
         <v>636.4</v>
       </c>
       <c r="E64" s="70">
         <v>512.29999999999995</v>
       </c>
-      <c r="F64" s="54"/>
+      <c r="F64" s="70">
+        <v>439.9</v>
+      </c>
       <c r="G64" s="54"/>
       <c r="H64" s="54"/>
       <c r="I64" s="54"/>
       <c r="J64" s="54"/>
       <c r="K64" s="54"/>
       <c r="L64" s="54"/>
       <c r="M64" s="54"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="70">
         <v>68.400000000000006</v>
       </c>
       <c r="C65" s="70">
         <v>119.3</v>
       </c>
       <c r="D65" s="70">
         <v>132.1</v>
       </c>
       <c r="E65" s="70">
         <v>137.1</v>
       </c>
-      <c r="F65" s="54"/>
+      <c r="F65" s="70">
+        <v>137.1</v>
+      </c>
       <c r="G65" s="54"/>
       <c r="H65" s="54"/>
       <c r="I65" s="54"/>
       <c r="J65" s="54"/>
       <c r="K65" s="54"/>
       <c r="L65" s="54"/>
       <c r="M65" s="54"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="33"/>
       <c r="E66" s="2"/>
-      <c r="F66" s="54"/>
+      <c r="F66" s="62"/>
       <c r="G66" s="54"/>
       <c r="H66" s="54"/>
       <c r="I66" s="54"/>
       <c r="J66" s="54"/>
       <c r="K66" s="54"/>
       <c r="L66" s="54"/>
       <c r="M66" s="54"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B67" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C67" s="62" t="s">
         <v>42</v>
       </c>
       <c r="D67" s="62" t="s">
         <v>42</v>
       </c>
       <c r="E67" s="70">
         <v>22.2</v>
       </c>
-      <c r="F67" s="54"/>
+      <c r="F67" s="70">
+        <v>34.200000000000003</v>
+      </c>
       <c r="G67" s="54"/>
       <c r="H67" s="54"/>
       <c r="I67" s="54"/>
       <c r="J67" s="54"/>
       <c r="K67" s="54"/>
       <c r="L67" s="54"/>
       <c r="M67" s="54"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C68" s="32" t="s">
         <v>42</v>
       </c>
       <c r="D68" s="71">
         <v>70.3</v>
       </c>
       <c r="E68" s="70">
         <v>52.7</v>
       </c>
-      <c r="F68" s="54"/>
+      <c r="F68" s="70">
+        <v>111.9</v>
+      </c>
       <c r="G68" s="54"/>
       <c r="H68" s="54"/>
       <c r="I68" s="54"/>
       <c r="J68" s="54"/>
       <c r="K68" s="54"/>
       <c r="L68" s="54"/>
       <c r="M68" s="54"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="67" t="s">
         <v>1</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="14"/>
       <c r="D69" s="11"/>
       <c r="E69" s="9"/>
-      <c r="F69" s="54"/>
+      <c r="F69" s="62"/>
       <c r="G69" s="54"/>
       <c r="H69" s="66"/>
       <c r="I69" s="54"/>
       <c r="J69" s="54"/>
       <c r="K69" s="54"/>
       <c r="L69" s="54"/>
       <c r="M69" s="66"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="70">
         <v>102.8</v>
       </c>
       <c r="C70" s="70">
         <v>104.6</v>
       </c>
       <c r="D70" s="70">
         <v>108</v>
       </c>
       <c r="E70" s="70">
         <v>107.3</v>
       </c>
-      <c r="F70" s="54"/>
+      <c r="F70" s="70">
+        <v>108</v>
+      </c>
       <c r="G70" s="54"/>
       <c r="H70" s="54"/>
       <c r="I70" s="54"/>
       <c r="J70" s="54"/>
       <c r="K70" s="54"/>
       <c r="L70" s="54"/>
       <c r="M70" s="54"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B71" s="70">
         <v>100</v>
       </c>
       <c r="C71" s="70">
         <v>106</v>
       </c>
       <c r="D71" s="70">
         <v>111.4</v>
       </c>
       <c r="E71" s="70">
         <v>111.7</v>
       </c>
-      <c r="F71" s="54"/>
+      <c r="F71" s="70">
+        <v>112.8</v>
+      </c>
       <c r="G71" s="54"/>
       <c r="H71" s="54"/>
       <c r="I71" s="54"/>
       <c r="J71" s="54"/>
       <c r="K71" s="54"/>
       <c r="L71" s="54"/>
       <c r="M71" s="54"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="70">
         <v>100.5</v>
       </c>
       <c r="C72" s="70">
         <v>92.6</v>
       </c>
       <c r="D72" s="70">
         <v>90.3</v>
       </c>
       <c r="E72" s="70">
         <v>89.3</v>
       </c>
-      <c r="F72" s="54"/>
+      <c r="F72" s="70">
+        <v>89.5</v>
+      </c>
       <c r="G72" s="54"/>
       <c r="H72" s="54"/>
       <c r="I72" s="54"/>
       <c r="J72" s="54"/>
       <c r="K72" s="54"/>
       <c r="L72" s="54"/>
       <c r="M72" s="54"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="70">
         <v>98.8</v>
       </c>
       <c r="C73" s="70">
         <v>96.1</v>
       </c>
       <c r="D73" s="70">
         <v>73.599999999999994</v>
       </c>
       <c r="E73" s="70">
         <v>79.3</v>
       </c>
-      <c r="F73" s="54"/>
+      <c r="F73" s="70">
+        <v>80.5</v>
+      </c>
       <c r="G73" s="54"/>
       <c r="H73" s="54"/>
       <c r="I73" s="54"/>
       <c r="J73" s="54"/>
       <c r="K73" s="54"/>
       <c r="L73" s="54"/>
       <c r="M73" s="54"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="33"/>
       <c r="E74" s="2"/>
-      <c r="F74" s="54"/>
+      <c r="F74" s="62"/>
       <c r="G74" s="54"/>
       <c r="H74" s="54"/>
       <c r="I74" s="54"/>
       <c r="J74" s="54"/>
       <c r="K74" s="54"/>
       <c r="L74" s="54"/>
       <c r="M74" s="54"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B75" s="70">
         <v>100</v>
       </c>
       <c r="C75" s="70">
         <v>128.4</v>
       </c>
       <c r="D75" s="70">
         <v>164.1</v>
       </c>
       <c r="E75" s="70">
         <v>159.80000000000001</v>
       </c>
-      <c r="F75" s="54"/>
+      <c r="F75" s="70">
+        <v>139.4</v>
+      </c>
       <c r="G75" s="54"/>
       <c r="H75" s="54"/>
       <c r="I75" s="54"/>
       <c r="J75" s="54"/>
       <c r="K75" s="54"/>
       <c r="L75" s="54"/>
       <c r="M75" s="54"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B76" s="70">
         <v>62.5</v>
       </c>
       <c r="C76" s="70">
         <v>84.2</v>
       </c>
       <c r="D76" s="70">
         <v>100.5</v>
       </c>
       <c r="E76" s="70">
         <v>100</v>
       </c>
-      <c r="F76" s="54"/>
+      <c r="F76" s="70">
+        <v>102.4</v>
+      </c>
       <c r="G76" s="54"/>
       <c r="H76" s="54"/>
       <c r="I76" s="54"/>
       <c r="J76" s="54"/>
       <c r="K76" s="54"/>
       <c r="L76" s="54"/>
       <c r="M76" s="54"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B77" s="70">
         <v>100</v>
       </c>
       <c r="C77" s="70">
         <v>80.5</v>
       </c>
       <c r="D77" s="70">
         <v>100</v>
       </c>
       <c r="E77" s="70">
         <v>100.3</v>
       </c>
-      <c r="F77" s="54"/>
+      <c r="F77" s="70">
+        <v>114.1</v>
+      </c>
       <c r="G77" s="54"/>
       <c r="H77" s="54"/>
       <c r="I77" s="54"/>
       <c r="J77" s="54"/>
       <c r="K77" s="54"/>
       <c r="L77" s="54"/>
       <c r="M77" s="54"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B78" s="70">
         <v>100</v>
       </c>
       <c r="C78" s="70">
         <v>179.9</v>
       </c>
       <c r="D78" s="70">
         <v>210.4</v>
       </c>
       <c r="E78" s="70">
         <v>178.6</v>
       </c>
-      <c r="F78" s="54"/>
+      <c r="F78" s="70">
+        <v>149.1</v>
+      </c>
       <c r="G78" s="54"/>
       <c r="H78" s="54"/>
       <c r="I78" s="54"/>
       <c r="J78" s="54"/>
       <c r="K78" s="54"/>
       <c r="L78" s="54"/>
       <c r="M78" s="54"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B79" s="70">
         <v>70.900000000000006</v>
       </c>
       <c r="C79" s="70">
         <v>90.2</v>
       </c>
       <c r="D79" s="70">
         <v>56.9</v>
       </c>
       <c r="E79" s="70">
         <v>80.400000000000006</v>
       </c>
-      <c r="F79" s="54"/>
+      <c r="F79" s="70">
+        <v>89.7</v>
+      </c>
       <c r="G79" s="54"/>
       <c r="H79" s="54"/>
       <c r="I79" s="54"/>
       <c r="J79" s="54"/>
       <c r="K79" s="54"/>
       <c r="L79" s="54"/>
       <c r="M79" s="54"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B80" s="70">
         <v>100</v>
       </c>
       <c r="C80" s="70">
         <v>128.4</v>
       </c>
       <c r="D80" s="70">
         <v>154.4</v>
       </c>
       <c r="E80" s="70">
         <v>140.80000000000001</v>
       </c>
-      <c r="F80" s="54"/>
+      <c r="F80" s="70">
+        <v>132.6</v>
+      </c>
       <c r="G80" s="54"/>
       <c r="H80" s="54"/>
       <c r="I80" s="54"/>
       <c r="J80" s="54"/>
       <c r="K80" s="54"/>
       <c r="L80" s="54"/>
       <c r="M80" s="54"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="70">
         <v>100</v>
       </c>
       <c r="C81" s="70">
         <v>254.8</v>
       </c>
       <c r="D81" s="70">
         <v>180.2</v>
       </c>
       <c r="E81" s="70">
         <v>206.9</v>
       </c>
-      <c r="F81" s="54"/>
+      <c r="F81" s="70">
+        <v>176.2</v>
+      </c>
       <c r="G81" s="54"/>
       <c r="H81" s="54"/>
       <c r="I81" s="54"/>
       <c r="J81" s="54"/>
       <c r="K81" s="54"/>
       <c r="L81" s="54"/>
       <c r="M81" s="54"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B82" s="70">
         <v>91</v>
       </c>
       <c r="C82" s="70">
         <v>87.9</v>
       </c>
       <c r="D82" s="70">
         <v>100</v>
       </c>
       <c r="E82" s="70">
         <v>93.8</v>
       </c>
-      <c r="F82" s="54"/>
+      <c r="F82" s="70">
+        <v>110.5</v>
+      </c>
       <c r="G82" s="54"/>
       <c r="H82" s="54"/>
       <c r="I82" s="54"/>
       <c r="J82" s="54"/>
       <c r="K82" s="54"/>
       <c r="L82" s="54"/>
       <c r="M82" s="54"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B83" s="70">
         <v>100</v>
       </c>
       <c r="C83" s="70">
         <v>110.7</v>
       </c>
       <c r="D83" s="70">
         <v>139.5</v>
       </c>
       <c r="E83" s="70">
         <v>142.1</v>
       </c>
-      <c r="F83" s="54"/>
+      <c r="F83" s="71">
+        <v>143</v>
+      </c>
       <c r="G83" s="54"/>
       <c r="H83" s="54"/>
       <c r="I83" s="54"/>
       <c r="J83" s="54"/>
       <c r="K83" s="54"/>
       <c r="L83" s="54"/>
       <c r="M83" s="54"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B84" s="70">
         <v>89.3</v>
       </c>
       <c r="C84" s="70">
         <v>109</v>
       </c>
       <c r="D84" s="70">
         <v>147.30000000000001</v>
       </c>
       <c r="E84" s="70">
         <v>138.19999999999999</v>
       </c>
-      <c r="F84" s="54"/>
+      <c r="F84" s="71">
+        <v>130.4</v>
+      </c>
       <c r="G84" s="54"/>
       <c r="H84" s="54"/>
       <c r="I84" s="54"/>
       <c r="J84" s="54"/>
       <c r="K84" s="54"/>
       <c r="L84" s="54"/>
       <c r="M84" s="54"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
       <c r="D85" s="11"/>
       <c r="E85" s="2"/>
-      <c r="F85" s="54"/>
+      <c r="F85" s="62"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="54"/>
       <c r="J85" s="54"/>
       <c r="K85" s="54"/>
       <c r="L85" s="54"/>
       <c r="M85" s="66"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B86" s="70">
         <v>120</v>
       </c>
       <c r="C86" s="70">
         <v>109.1</v>
       </c>
       <c r="D86" s="70">
         <v>107</v>
       </c>
       <c r="E86" s="70">
         <v>107.2</v>
       </c>
-      <c r="F86" s="54"/>
+      <c r="F86" s="70">
+        <v>104.5</v>
+      </c>
       <c r="G86" s="54"/>
       <c r="H86" s="54"/>
       <c r="I86" s="54"/>
       <c r="J86" s="54"/>
       <c r="K86" s="54"/>
       <c r="L86" s="54"/>
       <c r="M86" s="54"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B87" s="70">
         <v>133.69999999999999</v>
       </c>
       <c r="C87" s="70">
         <v>119</v>
       </c>
       <c r="D87" s="70">
         <v>116.3</v>
       </c>
       <c r="E87" s="70">
         <v>116.7</v>
       </c>
-      <c r="F87" s="54"/>
+      <c r="F87" s="70">
+        <v>115</v>
+      </c>
       <c r="G87" s="54"/>
       <c r="H87" s="54"/>
       <c r="I87" s="54"/>
       <c r="J87" s="54"/>
       <c r="K87" s="54"/>
       <c r="L87" s="54"/>
       <c r="M87" s="54"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B88" s="70">
         <v>100</v>
       </c>
       <c r="C88" s="70">
         <v>100</v>
       </c>
       <c r="D88" s="70">
         <v>100</v>
       </c>
       <c r="E88" s="70">
         <v>100</v>
       </c>
-      <c r="F88" s="54"/>
+      <c r="F88" s="70">
+        <v>100</v>
+      </c>
       <c r="G88" s="54"/>
       <c r="H88" s="54"/>
       <c r="I88" s="54"/>
       <c r="J88" s="54"/>
       <c r="K88" s="54"/>
       <c r="L88" s="54"/>
       <c r="M88" s="54"/>
     </row>
     <row r="89" spans="1:13" ht="15.75" customHeight="1">
       <c r="A89" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B89" s="70">
         <v>85.4</v>
       </c>
       <c r="C89" s="70">
         <v>92.4</v>
       </c>
       <c r="D89" s="70">
         <v>90.5</v>
       </c>
       <c r="E89" s="70">
         <v>93.6</v>
       </c>
-      <c r="F89" s="54"/>
+      <c r="F89" s="70">
+        <v>88.5</v>
+      </c>
       <c r="G89" s="54"/>
       <c r="H89" s="54"/>
       <c r="I89" s="54"/>
       <c r="J89" s="54"/>
       <c r="K89" s="54"/>
       <c r="L89" s="54"/>
       <c r="M89" s="54"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="33"/>
       <c r="E90" s="2"/>
-      <c r="F90" s="54"/>
+      <c r="F90" s="62"/>
       <c r="G90" s="54"/>
       <c r="H90" s="54"/>
       <c r="I90" s="54"/>
       <c r="J90" s="54"/>
       <c r="K90" s="54"/>
       <c r="L90" s="54"/>
       <c r="M90" s="54"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B91" s="70">
         <v>100</v>
       </c>
       <c r="C91" s="70">
         <v>108.4</v>
       </c>
       <c r="D91" s="70">
         <v>107.4</v>
       </c>
       <c r="E91" s="70">
         <v>106.6</v>
       </c>
-      <c r="F91" s="54"/>
+      <c r="F91" s="70">
+        <v>99.5</v>
+      </c>
       <c r="G91" s="54"/>
       <c r="H91" s="54"/>
       <c r="I91" s="54"/>
       <c r="J91" s="54"/>
       <c r="K91" s="54"/>
       <c r="L91" s="54"/>
       <c r="M91" s="54"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B92" s="70">
         <v>100</v>
       </c>
       <c r="C92" s="70">
         <v>105.9</v>
       </c>
       <c r="D92" s="70">
         <v>118.3</v>
       </c>
       <c r="E92" s="70">
         <v>115.7</v>
       </c>
-      <c r="F92" s="54"/>
+      <c r="F92" s="71">
+        <v>113</v>
+      </c>
       <c r="G92" s="54"/>
       <c r="H92" s="54"/>
       <c r="I92" s="54"/>
       <c r="J92" s="54"/>
       <c r="K92" s="54"/>
       <c r="L92" s="54"/>
       <c r="M92" s="54"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B93" s="70">
         <v>100</v>
       </c>
       <c r="C93" s="70">
         <v>76.2</v>
       </c>
       <c r="D93" s="70">
         <v>73.099999999999994</v>
       </c>
       <c r="E93" s="70">
         <v>79.8</v>
       </c>
-      <c r="F93" s="54"/>
+      <c r="F93" s="70">
+        <v>98.2</v>
+      </c>
       <c r="G93" s="54"/>
       <c r="H93" s="54"/>
       <c r="I93" s="54"/>
       <c r="J93" s="54"/>
       <c r="K93" s="54"/>
       <c r="L93" s="54"/>
       <c r="M93" s="54"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B94" s="70">
         <v>100</v>
       </c>
       <c r="C94" s="70">
         <v>152.69999999999999</v>
       </c>
       <c r="D94" s="70">
         <v>210.6</v>
       </c>
       <c r="E94" s="70">
         <v>174.2</v>
       </c>
-      <c r="F94" s="54"/>
+      <c r="F94" s="70">
+        <v>146.5</v>
+      </c>
       <c r="G94" s="54"/>
       <c r="H94" s="54"/>
       <c r="I94" s="54"/>
       <c r="J94" s="54"/>
       <c r="K94" s="54"/>
       <c r="L94" s="54"/>
       <c r="M94" s="54"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B95" s="70">
         <v>74.599999999999994</v>
       </c>
       <c r="C95" s="70">
         <v>75</v>
       </c>
       <c r="D95" s="70">
         <v>52.7</v>
       </c>
       <c r="E95" s="70">
         <v>83.6</v>
       </c>
-      <c r="F95" s="54"/>
+      <c r="F95" s="70">
+        <v>98.6</v>
+      </c>
       <c r="G95" s="54"/>
       <c r="H95" s="54"/>
       <c r="I95" s="54"/>
       <c r="J95" s="54"/>
       <c r="K95" s="54"/>
       <c r="L95" s="54"/>
       <c r="M95" s="54"/>
     </row>
     <row r="96" spans="1:13" ht="16.5" customHeight="1">
       <c r="A96" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="70">
         <v>100</v>
       </c>
       <c r="C96" s="70">
         <v>100</v>
       </c>
       <c r="D96" s="70">
         <v>100</v>
       </c>
       <c r="E96" s="70">
         <v>100</v>
       </c>
-      <c r="F96" s="54"/>
+      <c r="F96" s="70">
+        <v>100</v>
+      </c>
       <c r="G96" s="54"/>
       <c r="H96" s="54"/>
       <c r="I96" s="54"/>
       <c r="J96" s="54"/>
       <c r="K96" s="54"/>
       <c r="L96" s="54"/>
       <c r="M96" s="54"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B97" s="70">
         <v>100</v>
       </c>
       <c r="C97" s="70">
         <v>136.9</v>
       </c>
       <c r="D97" s="70">
         <v>186.4</v>
       </c>
       <c r="E97" s="70">
         <v>215.2</v>
       </c>
-      <c r="F97" s="54"/>
+      <c r="F97" s="70">
+        <v>182.1</v>
+      </c>
       <c r="G97" s="54"/>
       <c r="H97" s="54"/>
       <c r="I97" s="54"/>
       <c r="J97" s="54"/>
       <c r="K97" s="54"/>
       <c r="L97" s="54"/>
       <c r="M97" s="54"/>
     </row>
     <row r="98" spans="1:13" ht="15" customHeight="1">
       <c r="A98" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="70">
         <v>88</v>
       </c>
       <c r="C98" s="70">
         <v>78.599999999999994</v>
       </c>
       <c r="D98" s="70">
         <v>64.8</v>
       </c>
       <c r="E98" s="70">
         <v>65.900000000000006</v>
       </c>
-      <c r="F98" s="54"/>
+      <c r="F98" s="70">
+        <v>85.1</v>
+      </c>
       <c r="G98" s="54"/>
       <c r="H98" s="54"/>
       <c r="I98" s="54"/>
       <c r="J98" s="54"/>
       <c r="K98" s="54"/>
       <c r="L98" s="54"/>
       <c r="M98" s="54"/>
     </row>
     <row r="99" spans="1:13" ht="15" customHeight="1">
       <c r="A99" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B99" s="70">
         <v>100</v>
       </c>
       <c r="C99" s="70">
         <v>110.8</v>
       </c>
       <c r="D99" s="70">
         <v>139.80000000000001</v>
       </c>
       <c r="E99" s="70">
         <v>142.80000000000001</v>
       </c>
-      <c r="F99" s="54"/>
+      <c r="F99" s="71">
+        <v>144</v>
+      </c>
       <c r="G99" s="54"/>
       <c r="H99" s="54"/>
       <c r="I99" s="54"/>
       <c r="J99" s="54"/>
       <c r="K99" s="54"/>
       <c r="L99" s="54"/>
       <c r="M99" s="54"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B100" s="70">
         <v>88.6</v>
       </c>
       <c r="C100" s="70">
         <v>101.4</v>
       </c>
       <c r="D100" s="70">
         <v>135.69999999999999</v>
       </c>
       <c r="E100" s="70">
         <v>129</v>
       </c>
-      <c r="F100" s="54"/>
+      <c r="F100" s="71">
+        <v>124.7</v>
+      </c>
       <c r="G100" s="54"/>
       <c r="H100" s="54"/>
       <c r="I100" s="54"/>
       <c r="J100" s="54"/>
       <c r="K100" s="54"/>
       <c r="L100" s="54"/>
       <c r="M100" s="54"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="67" t="s">
         <v>48</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="6"/>
       <c r="D101" s="11"/>
       <c r="E101" s="2"/>
-      <c r="F101" s="54"/>
+      <c r="F101" s="62"/>
       <c r="G101" s="68"/>
       <c r="H101" s="52"/>
       <c r="I101" s="54"/>
       <c r="J101" s="54"/>
       <c r="K101" s="54"/>
       <c r="L101" s="54"/>
       <c r="M101" s="66"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B102" s="70">
         <v>113.8</v>
       </c>
       <c r="C102" s="70">
         <v>91.6</v>
       </c>
       <c r="D102" s="70">
         <v>95.3</v>
       </c>
       <c r="E102" s="70">
         <v>93.6</v>
       </c>
-      <c r="F102" s="54"/>
+      <c r="F102" s="70">
+        <v>88.3</v>
+      </c>
       <c r="G102" s="54"/>
       <c r="H102" s="54"/>
       <c r="I102" s="54"/>
       <c r="J102" s="54"/>
       <c r="K102" s="54"/>
       <c r="L102" s="54"/>
       <c r="M102" s="54"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B103" s="70">
         <v>115.4</v>
       </c>
       <c r="C103" s="70">
         <v>91.3</v>
       </c>
       <c r="D103" s="70">
         <v>94.7</v>
       </c>
       <c r="E103" s="70">
         <v>93.1</v>
       </c>
-      <c r="F103" s="54"/>
+      <c r="F103" s="70">
+        <v>87.9</v>
+      </c>
       <c r="G103" s="54"/>
       <c r="H103" s="54"/>
       <c r="I103" s="54"/>
       <c r="J103" s="54"/>
       <c r="K103" s="54"/>
       <c r="L103" s="54"/>
       <c r="M103" s="54"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B104" s="70">
         <v>100</v>
       </c>
       <c r="C104" s="70">
         <v>112.7</v>
       </c>
       <c r="D104" s="70">
         <v>116.9</v>
       </c>
       <c r="E104" s="70">
         <v>114.7</v>
       </c>
-      <c r="F104" s="54"/>
+      <c r="F104" s="70">
+        <v>101.3</v>
+      </c>
       <c r="G104" s="54"/>
       <c r="H104" s="54"/>
       <c r="I104" s="54"/>
       <c r="J104" s="54"/>
       <c r="K104" s="54"/>
       <c r="L104" s="54"/>
       <c r="M104" s="54"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="33"/>
       <c r="E105" s="2"/>
-      <c r="F105" s="54"/>
+      <c r="F105" s="62"/>
       <c r="G105" s="54"/>
       <c r="H105" s="54"/>
       <c r="I105" s="54"/>
       <c r="J105" s="54"/>
       <c r="K105" s="54"/>
       <c r="L105" s="54"/>
       <c r="M105" s="54"/>
     </row>
     <row r="106" spans="1:13" ht="14.25" customHeight="1">
       <c r="A106" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B106" s="70">
         <v>100</v>
       </c>
       <c r="C106" s="70">
         <v>100</v>
       </c>
       <c r="D106" s="70">
         <v>100</v>
       </c>
       <c r="E106" s="71">
         <v>100</v>
       </c>
-      <c r="F106" s="54"/>
+      <c r="F106" s="70">
+        <v>100</v>
+      </c>
       <c r="G106" s="54"/>
       <c r="H106" s="54"/>
       <c r="I106" s="54"/>
       <c r="J106" s="54"/>
       <c r="K106" s="54"/>
       <c r="L106" s="54"/>
       <c r="M106" s="54"/>
     </row>
     <row r="107" spans="1:13" ht="14.25" customHeight="1">
       <c r="A107" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B107" s="70"/>
       <c r="C107" s="70"/>
       <c r="D107" s="70"/>
       <c r="E107" s="2"/>
-      <c r="F107" s="54"/>
+      <c r="F107" s="62"/>
       <c r="G107" s="54"/>
       <c r="H107" s="54"/>
       <c r="I107" s="54"/>
       <c r="J107" s="54"/>
       <c r="K107" s="54"/>
       <c r="L107" s="54"/>
       <c r="M107" s="54"/>
     </row>
     <row r="108" spans="1:13" ht="14.25" customHeight="1">
       <c r="A108" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B108" s="70">
         <v>244.1</v>
       </c>
       <c r="C108" s="70">
         <v>174</v>
       </c>
       <c r="D108" s="70">
         <v>154.30000000000001</v>
       </c>
       <c r="E108" s="70">
         <v>140.30000000000001</v>
       </c>
-      <c r="F108" s="54"/>
+      <c r="F108" s="70">
+        <v>126.8</v>
+      </c>
       <c r="G108" s="54"/>
       <c r="H108" s="54"/>
       <c r="I108" s="54"/>
       <c r="J108" s="54"/>
       <c r="K108" s="54"/>
       <c r="L108" s="54"/>
       <c r="M108" s="54"/>
     </row>
     <row r="109" spans="1:13" ht="14.25" customHeight="1">
       <c r="A109" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B109" s="70">
         <v>213.5</v>
       </c>
       <c r="C109" s="70">
         <v>149.69999999999999</v>
       </c>
       <c r="D109" s="70">
         <v>221.8</v>
       </c>
       <c r="E109" s="70">
         <v>192.6</v>
       </c>
-      <c r="F109" s="54"/>
+      <c r="F109" s="70">
+        <v>170.9</v>
+      </c>
       <c r="G109" s="54"/>
       <c r="H109" s="54"/>
       <c r="I109" s="54"/>
       <c r="J109" s="54"/>
       <c r="K109" s="54"/>
       <c r="L109" s="54"/>
       <c r="M109" s="54"/>
     </row>
     <row r="110" spans="1:13" ht="14.25" customHeight="1">
       <c r="A110" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="70">
         <v>100</v>
       </c>
       <c r="C110" s="70">
         <v>100</v>
       </c>
       <c r="D110" s="70">
         <v>100</v>
       </c>
       <c r="E110" s="70">
         <v>100</v>
       </c>
-      <c r="F110" s="54"/>
+      <c r="F110" s="70">
+        <v>100</v>
+      </c>
       <c r="G110" s="54"/>
       <c r="H110" s="54"/>
       <c r="I110" s="54"/>
       <c r="J110" s="54"/>
       <c r="K110" s="54"/>
       <c r="L110" s="54"/>
       <c r="M110" s="54"/>
     </row>
     <row r="111" spans="1:13" ht="14.25" customHeight="1">
       <c r="A111" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B111" s="70">
         <v>37.1</v>
       </c>
       <c r="C111" s="70">
         <v>44.1</v>
       </c>
       <c r="D111" s="70">
         <v>42.8</v>
       </c>
       <c r="E111" s="70">
         <v>49.5</v>
       </c>
-      <c r="F111" s="54"/>
+      <c r="F111" s="70">
+        <v>45.5</v>
+      </c>
       <c r="G111" s="54"/>
       <c r="H111" s="54"/>
       <c r="I111" s="54"/>
       <c r="J111" s="54"/>
       <c r="K111" s="54"/>
       <c r="L111" s="54"/>
       <c r="M111" s="54"/>
     </row>
     <row r="112" spans="1:13" ht="14.25" customHeight="1">
       <c r="A112" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B112" s="34"/>
       <c r="C112" s="34"/>
       <c r="D112" s="34"/>
       <c r="E112" s="46"/>
-      <c r="F112" s="51"/>
+      <c r="F112" s="62"/>
       <c r="G112" s="51"/>
       <c r="H112" s="51"/>
       <c r="I112" s="51"/>
       <c r="J112" s="51"/>
       <c r="K112" s="51"/>
       <c r="L112" s="51"/>
       <c r="M112" s="51"/>
     </row>
     <row r="113" spans="1:13" s="50" customFormat="1" ht="14.25" customHeight="1">
       <c r="A113" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="70">
         <v>100</v>
       </c>
       <c r="C113" s="70">
         <v>100</v>
       </c>
       <c r="D113" s="70">
         <v>100</v>
       </c>
       <c r="E113" s="70">
         <v>100</v>
       </c>
-      <c r="F113" s="54"/>
+      <c r="F113" s="70">
+        <v>100</v>
+      </c>
       <c r="G113" s="54"/>
       <c r="H113" s="54"/>
       <c r="I113" s="54"/>
       <c r="J113" s="54"/>
       <c r="K113" s="54"/>
       <c r="L113" s="54"/>
       <c r="M113" s="54"/>
     </row>
     <row r="114" spans="1:13" s="50" customFormat="1" ht="14.25" customHeight="1">
       <c r="A114" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B114" s="70">
         <v>100</v>
       </c>
       <c r="C114" s="70">
         <v>100</v>
       </c>
       <c r="D114" s="70">
         <v>100</v>
       </c>
       <c r="E114" s="70">
         <v>100</v>
       </c>
-      <c r="F114" s="54"/>
+      <c r="F114" s="70">
+        <v>100</v>
+      </c>
       <c r="G114" s="54"/>
       <c r="H114" s="54"/>
       <c r="I114" s="54"/>
       <c r="J114" s="54"/>
       <c r="K114" s="54"/>
       <c r="L114" s="54"/>
       <c r="M114" s="54"/>
     </row>
     <row r="115" spans="1:13" s="50" customFormat="1" ht="14.25" customHeight="1">
       <c r="A115" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B115" s="70">
         <v>100</v>
       </c>
       <c r="C115" s="70">
         <v>100</v>
       </c>
       <c r="D115" s="70">
         <v>100</v>
       </c>
       <c r="E115" s="70">
         <v>100</v>
       </c>
-      <c r="F115" s="54"/>
+      <c r="F115" s="70">
+        <v>100</v>
+      </c>
       <c r="G115" s="54"/>
       <c r="H115" s="54"/>
       <c r="I115" s="54"/>
       <c r="J115" s="54"/>
       <c r="K115" s="54"/>
       <c r="L115" s="54"/>
       <c r="M115" s="54"/>
     </row>
     <row r="116" spans="1:13" ht="14.25" customHeight="1">
       <c r="A116" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B116" s="70">
         <v>99.2</v>
       </c>
       <c r="C116" s="70">
         <v>99.2</v>
       </c>
       <c r="D116" s="70">
         <v>99</v>
       </c>
       <c r="E116" s="70">
         <v>99</v>
       </c>
-      <c r="F116" s="49"/>
+      <c r="F116" s="70">
+        <v>99</v>
+      </c>
       <c r="G116" s="49"/>
       <c r="H116" s="49"/>
       <c r="I116" s="49"/>
       <c r="J116" s="49"/>
       <c r="K116" s="49"/>
       <c r="L116" s="49"/>
       <c r="M116" s="49"/>
     </row>
     <row r="117" spans="1:13" ht="14.25" customHeight="1">
       <c r="A117" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B117" s="70">
         <v>100</v>
       </c>
       <c r="C117" s="70">
         <v>100</v>
       </c>
       <c r="D117" s="70">
         <v>100</v>
       </c>
       <c r="E117" s="70">
         <v>100</v>
       </c>
-      <c r="F117" s="54"/>
+      <c r="F117" s="71">
+        <v>100</v>
+      </c>
       <c r="G117" s="54"/>
       <c r="H117" s="54"/>
       <c r="I117" s="54"/>
       <c r="J117" s="54"/>
       <c r="K117" s="54"/>
       <c r="L117" s="54"/>
       <c r="M117" s="54"/>
     </row>
     <row r="118" spans="1:13" ht="14.25" customHeight="1">
       <c r="A118" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B118" s="70">
         <v>100</v>
       </c>
       <c r="C118" s="70">
         <v>100</v>
       </c>
       <c r="D118" s="70">
         <v>100</v>
       </c>
       <c r="E118" s="70">
         <v>100</v>
       </c>
-      <c r="F118" s="54"/>
+      <c r="F118" s="71">
+        <v>100</v>
+      </c>
       <c r="G118" s="54"/>
       <c r="H118" s="54"/>
       <c r="I118" s="54"/>
       <c r="J118" s="54"/>
       <c r="K118" s="54"/>
       <c r="L118" s="54"/>
       <c r="M118" s="54"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="67" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="24"/>
       <c r="C119" s="10"/>
       <c r="D119" s="16"/>
       <c r="E119" s="2"/>
-      <c r="F119" s="54"/>
+      <c r="F119" s="62"/>
       <c r="G119" s="52"/>
       <c r="H119" s="52"/>
       <c r="I119" s="54"/>
       <c r="J119" s="54"/>
       <c r="K119" s="54"/>
       <c r="L119" s="54"/>
       <c r="M119" s="66"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B120" s="70">
         <v>302.2</v>
       </c>
       <c r="C120" s="70">
         <v>206.4</v>
       </c>
       <c r="D120" s="70">
         <v>175.6</v>
       </c>
       <c r="E120" s="70">
         <v>156.69999999999999</v>
       </c>
-      <c r="F120" s="54"/>
+      <c r="F120" s="70">
+        <v>141.19999999999999</v>
+      </c>
       <c r="G120" s="54"/>
       <c r="H120" s="54"/>
       <c r="I120" s="54"/>
       <c r="J120" s="54"/>
       <c r="K120" s="54"/>
       <c r="L120" s="54"/>
       <c r="M120" s="54"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B121" s="70">
         <v>316.2</v>
       </c>
       <c r="C121" s="70">
         <v>156.80000000000001</v>
       </c>
       <c r="D121" s="70">
         <v>234.7</v>
       </c>
       <c r="E121" s="70">
         <v>201.7</v>
       </c>
-      <c r="F121" s="54"/>
+      <c r="F121" s="70">
+        <v>177.9</v>
+      </c>
       <c r="G121" s="54"/>
       <c r="H121" s="54"/>
       <c r="I121" s="54"/>
       <c r="J121" s="54"/>
       <c r="K121" s="54"/>
       <c r="L121" s="54"/>
       <c r="M121" s="54"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B122" s="70">
         <v>100</v>
       </c>
       <c r="C122" s="70">
         <v>100</v>
       </c>
       <c r="D122" s="70">
         <v>100</v>
       </c>
       <c r="E122" s="70">
         <v>100</v>
       </c>
-      <c r="F122" s="54"/>
+      <c r="F122" s="70">
+        <v>100</v>
+      </c>
       <c r="G122" s="54"/>
       <c r="H122" s="54"/>
       <c r="I122" s="54"/>
       <c r="J122" s="54"/>
       <c r="K122" s="54"/>
       <c r="L122" s="54"/>
       <c r="M122" s="54"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B123" s="70">
         <v>100</v>
       </c>
       <c r="C123" s="70">
         <v>73.900000000000006</v>
       </c>
       <c r="D123" s="70">
         <v>80.7</v>
       </c>
       <c r="E123" s="70">
         <v>85.7</v>
       </c>
-      <c r="F123" s="54"/>
+      <c r="F123" s="70">
+        <v>88.6</v>
+      </c>
       <c r="G123" s="54"/>
       <c r="H123" s="54"/>
       <c r="I123" s="54"/>
       <c r="J123" s="54"/>
       <c r="K123" s="54"/>
       <c r="L123" s="54"/>
       <c r="M123" s="54"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="33"/>
       <c r="E124" s="2"/>
-      <c r="F124" s="54"/>
+      <c r="F124" s="62"/>
       <c r="G124" s="54"/>
       <c r="H124" s="54"/>
       <c r="I124" s="54"/>
       <c r="J124" s="54"/>
       <c r="K124" s="54"/>
       <c r="L124" s="54"/>
       <c r="M124" s="54"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B125" s="70">
         <v>100</v>
       </c>
       <c r="C125" s="70">
         <v>100</v>
       </c>
       <c r="D125" s="70">
         <v>100</v>
       </c>
       <c r="E125" s="70">
         <v>100</v>
       </c>
-      <c r="F125" s="54"/>
+      <c r="F125" s="70">
+        <v>100</v>
+      </c>
       <c r="G125" s="54"/>
       <c r="H125" s="54"/>
       <c r="I125" s="54"/>
       <c r="J125" s="54"/>
       <c r="K125" s="54"/>
       <c r="L125" s="54"/>
       <c r="M125" s="54"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B126" s="70">
         <v>100</v>
       </c>
       <c r="C126" s="70">
         <v>100</v>
       </c>
       <c r="D126" s="70">
         <v>100</v>
       </c>
       <c r="E126" s="70">
         <v>100</v>
       </c>
-      <c r="F126" s="54"/>
+      <c r="F126" s="70">
+        <v>100</v>
+      </c>
       <c r="G126" s="54"/>
       <c r="H126" s="54"/>
       <c r="I126" s="54"/>
       <c r="J126" s="54"/>
       <c r="K126" s="54"/>
       <c r="L126" s="54"/>
       <c r="M126" s="54"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B127" s="70">
         <v>100</v>
       </c>
       <c r="C127" s="70">
         <v>100</v>
       </c>
       <c r="D127" s="70">
         <v>100</v>
       </c>
       <c r="E127" s="70">
         <v>100</v>
       </c>
-      <c r="F127" s="54"/>
+      <c r="F127" s="70">
+        <v>100</v>
+      </c>
       <c r="G127" s="54"/>
       <c r="H127" s="54"/>
       <c r="I127" s="54"/>
       <c r="J127" s="54"/>
       <c r="K127" s="54"/>
       <c r="L127" s="54"/>
       <c r="M127" s="54"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="67" t="s">
         <v>7</v>
       </c>
       <c r="B128" s="2"/>
       <c r="C128" s="6"/>
       <c r="D128" s="11"/>
       <c r="E128" s="2"/>
-      <c r="F128" s="54"/>
+      <c r="F128" s="62"/>
       <c r="G128" s="54"/>
       <c r="H128" s="52"/>
       <c r="I128" s="54"/>
       <c r="J128" s="54"/>
       <c r="K128" s="54"/>
       <c r="L128" s="54"/>
       <c r="M128" s="66"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B129" s="70">
         <v>108.9</v>
       </c>
       <c r="C129" s="70">
         <v>125.7</v>
       </c>
       <c r="D129" s="70">
         <v>127.1</v>
       </c>
       <c r="E129" s="70">
         <v>128.1</v>
       </c>
-      <c r="F129" s="54"/>
+      <c r="F129" s="70">
+        <v>122</v>
+      </c>
       <c r="G129" s="54"/>
       <c r="H129" s="54"/>
       <c r="I129" s="54"/>
       <c r="J129" s="54"/>
       <c r="K129" s="54"/>
       <c r="L129" s="54"/>
       <c r="M129" s="54"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B130" s="70">
         <v>111.4</v>
       </c>
       <c r="C130" s="70">
         <v>133.6</v>
       </c>
       <c r="D130" s="70">
         <v>128.19999999999999</v>
       </c>
       <c r="E130" s="70">
         <v>126.8</v>
       </c>
-      <c r="F130" s="54"/>
+      <c r="F130" s="70">
+        <v>120.6</v>
+      </c>
       <c r="G130" s="54"/>
       <c r="H130" s="54"/>
       <c r="I130" s="54"/>
       <c r="J130" s="54"/>
       <c r="K130" s="54"/>
       <c r="L130" s="54"/>
       <c r="M130" s="54"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="71">
         <v>97.6</v>
       </c>
       <c r="C131" s="70">
         <v>91.3</v>
       </c>
       <c r="D131" s="70">
         <v>79.900000000000006</v>
       </c>
       <c r="E131" s="71">
         <v>90.9</v>
       </c>
-      <c r="F131" s="54"/>
+      <c r="F131" s="70">
+        <v>96</v>
+      </c>
       <c r="G131" s="54"/>
       <c r="H131" s="54"/>
       <c r="I131" s="54"/>
       <c r="J131" s="54"/>
       <c r="K131" s="54"/>
       <c r="L131" s="54"/>
       <c r="M131" s="54"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="33"/>
       <c r="E132" s="2"/>
-      <c r="F132" s="54"/>
+      <c r="F132" s="62"/>
       <c r="G132" s="54"/>
       <c r="H132" s="54"/>
       <c r="I132" s="54"/>
       <c r="J132" s="54"/>
       <c r="K132" s="54"/>
       <c r="L132" s="54"/>
       <c r="M132" s="54"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="70">
         <v>100</v>
       </c>
       <c r="C133" s="70">
         <v>100</v>
       </c>
       <c r="D133" s="70">
         <v>100</v>
       </c>
       <c r="E133" s="70">
         <v>100</v>
       </c>
-      <c r="F133" s="54"/>
+      <c r="F133" s="70">
+        <v>100</v>
+      </c>
       <c r="G133" s="54"/>
       <c r="H133" s="54"/>
       <c r="I133" s="54"/>
       <c r="J133" s="54"/>
       <c r="K133" s="54"/>
       <c r="L133" s="54"/>
       <c r="M133" s="54"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B134" s="70">
         <v>100</v>
       </c>
       <c r="C134" s="70">
         <v>100</v>
       </c>
       <c r="D134" s="70">
         <v>100</v>
       </c>
       <c r="E134" s="70">
         <v>100</v>
       </c>
-      <c r="F134" s="54"/>
+      <c r="F134" s="70">
+        <v>100</v>
+      </c>
       <c r="G134" s="54"/>
       <c r="H134" s="54"/>
       <c r="I134" s="54"/>
       <c r="J134" s="54"/>
       <c r="K134" s="54"/>
       <c r="L134" s="54"/>
       <c r="M134" s="54"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B135" s="70">
         <v>99.1</v>
       </c>
       <c r="C135" s="70">
         <v>99.1</v>
       </c>
       <c r="D135" s="70">
         <v>98.8</v>
       </c>
       <c r="E135" s="70">
         <v>98.7</v>
       </c>
-      <c r="F135" s="54"/>
+      <c r="F135" s="70">
+        <v>98.7</v>
+      </c>
       <c r="G135" s="54"/>
       <c r="H135" s="54"/>
       <c r="I135" s="54"/>
       <c r="J135" s="54"/>
       <c r="K135" s="54"/>
       <c r="L135" s="54"/>
       <c r="M135" s="54"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B136" s="70">
         <v>100</v>
       </c>
       <c r="C136" s="70">
         <v>100</v>
       </c>
       <c r="D136" s="70">
         <v>100</v>
       </c>
       <c r="E136" s="70">
         <v>100</v>
       </c>
-      <c r="F136" s="54"/>
+      <c r="F136" s="71">
+        <v>100</v>
+      </c>
       <c r="G136" s="54"/>
       <c r="H136" s="54"/>
       <c r="I136" s="54"/>
       <c r="J136" s="54"/>
       <c r="K136" s="54"/>
       <c r="L136" s="54"/>
       <c r="M136" s="54"/>
     </row>
     <row r="137" spans="1:13" ht="24.75">
       <c r="A137" s="67" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="11"/>
       <c r="E137" s="2"/>
-      <c r="F137" s="54"/>
+      <c r="F137" s="62"/>
       <c r="G137" s="52"/>
       <c r="H137" s="52"/>
       <c r="I137" s="54"/>
       <c r="J137" s="54"/>
       <c r="K137" s="54"/>
       <c r="L137" s="54"/>
       <c r="M137" s="66"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B138" s="70">
         <v>21.7</v>
       </c>
       <c r="C138" s="70">
         <v>20.5</v>
       </c>
       <c r="D138" s="70">
         <v>49.2</v>
       </c>
       <c r="E138" s="70">
         <v>51.1</v>
       </c>
-      <c r="F138" s="54"/>
+      <c r="F138" s="70">
+        <v>42.2</v>
+      </c>
       <c r="G138" s="54"/>
       <c r="H138" s="54"/>
       <c r="I138" s="54"/>
       <c r="J138" s="54"/>
       <c r="K138" s="54"/>
       <c r="L138" s="54"/>
       <c r="M138" s="54"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B139" s="70">
         <v>100</v>
       </c>
       <c r="C139" s="70">
         <v>100</v>
       </c>
       <c r="D139" s="70">
         <v>100</v>
       </c>
       <c r="E139" s="70">
         <v>100</v>
       </c>
-      <c r="F139" s="54"/>
+      <c r="F139" s="70">
+        <v>100</v>
+      </c>
       <c r="G139" s="54"/>
       <c r="H139" s="54"/>
       <c r="I139" s="54"/>
       <c r="J139" s="54"/>
       <c r="K139" s="54"/>
       <c r="L139" s="54"/>
       <c r="M139" s="54"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B140" s="70">
         <v>19.7</v>
       </c>
       <c r="C140" s="70">
         <v>21.3</v>
       </c>
       <c r="D140" s="70">
         <v>32.6</v>
       </c>
       <c r="E140" s="70">
         <v>38.700000000000003</v>
       </c>
-      <c r="F140" s="54"/>
+      <c r="F140" s="70">
+        <v>32.299999999999997</v>
+      </c>
       <c r="G140" s="54"/>
       <c r="H140" s="54"/>
       <c r="I140" s="54"/>
       <c r="J140" s="54"/>
       <c r="K140" s="54"/>
       <c r="L140" s="54"/>
       <c r="M140" s="54"/>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="33"/>
       <c r="E141" s="2"/>
-      <c r="F141" s="54"/>
+      <c r="F141" s="62"/>
       <c r="G141" s="54"/>
       <c r="H141" s="54"/>
       <c r="I141" s="54"/>
       <c r="J141" s="54"/>
       <c r="K141" s="54"/>
       <c r="L141" s="54"/>
       <c r="M141" s="54"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B142" s="70">
         <v>100</v>
       </c>
       <c r="C142" s="70">
         <v>100</v>
       </c>
       <c r="D142" s="70">
         <v>100</v>
       </c>
       <c r="E142" s="71">
         <v>100</v>
       </c>
-      <c r="F142" s="54"/>
+      <c r="F142" s="70">
+        <v>100</v>
+      </c>
       <c r="G142" s="54"/>
       <c r="H142" s="54"/>
       <c r="I142" s="54"/>
       <c r="J142" s="54"/>
       <c r="K142" s="54"/>
       <c r="L142" s="54"/>
       <c r="M142" s="54"/>
     </row>
     <row r="143" spans="1:13" ht="48.75">
       <c r="A143" s="67" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="2"/>
       <c r="C143" s="6"/>
       <c r="D143" s="11"/>
       <c r="E143" s="2"/>
-      <c r="F143" s="54"/>
+      <c r="F143" s="62"/>
       <c r="G143" s="5"/>
       <c r="H143" s="66"/>
       <c r="I143" s="54"/>
       <c r="J143" s="54"/>
       <c r="K143" s="54"/>
       <c r="L143" s="54"/>
       <c r="M143" s="66"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B144" s="70">
         <v>99.9</v>
       </c>
       <c r="C144" s="70">
         <v>132.5</v>
       </c>
       <c r="D144" s="70">
         <v>143.4</v>
       </c>
       <c r="E144" s="70">
         <v>129.6</v>
       </c>
-      <c r="F144" s="54"/>
+      <c r="F144" s="71">
+        <v>110.4</v>
+      </c>
       <c r="G144" s="54"/>
       <c r="H144" s="54"/>
       <c r="I144" s="54"/>
       <c r="J144" s="54"/>
       <c r="K144" s="54"/>
       <c r="L144" s="54"/>
       <c r="M144" s="54"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B145" s="70">
         <v>99.9</v>
       </c>
       <c r="C145" s="70">
         <v>99.5</v>
       </c>
       <c r="D145" s="70">
         <v>101.1</v>
       </c>
       <c r="E145" s="70">
         <v>97.4</v>
       </c>
-      <c r="F145" s="54"/>
+      <c r="F145" s="70">
+        <v>86.9</v>
+      </c>
       <c r="G145" s="54"/>
       <c r="H145" s="54"/>
       <c r="I145" s="54"/>
       <c r="J145" s="54"/>
       <c r="K145" s="54"/>
       <c r="L145" s="54"/>
       <c r="M145" s="54"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B146" s="70">
         <v>100</v>
       </c>
       <c r="C146" s="70">
         <v>100</v>
       </c>
       <c r="D146" s="70">
         <v>100</v>
       </c>
       <c r="E146" s="70">
         <v>100</v>
       </c>
-      <c r="F146" s="54"/>
+      <c r="F146" s="70">
+        <v>100</v>
+      </c>
       <c r="G146" s="54"/>
       <c r="H146" s="54"/>
       <c r="I146" s="54"/>
       <c r="J146" s="54"/>
       <c r="K146" s="54"/>
       <c r="L146" s="54"/>
       <c r="M146" s="54"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B147" s="2"/>
       <c r="C147" s="2"/>
       <c r="D147" s="33"/>
       <c r="E147" s="2"/>
-      <c r="F147" s="54"/>
+      <c r="F147" s="62"/>
       <c r="G147" s="54"/>
       <c r="H147" s="54"/>
       <c r="I147" s="54"/>
       <c r="J147" s="54"/>
       <c r="K147" s="54"/>
       <c r="L147" s="54"/>
       <c r="M147" s="54"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B148" s="70">
         <v>97.8</v>
       </c>
       <c r="C148" s="70">
         <v>96.8</v>
       </c>
       <c r="D148" s="70">
         <v>96.2</v>
       </c>
       <c r="E148" s="70">
         <v>95.6</v>
       </c>
-      <c r="F148" s="54"/>
+      <c r="F148" s="70">
+        <v>94.9</v>
+      </c>
       <c r="G148" s="54"/>
       <c r="H148" s="54"/>
       <c r="I148" s="54"/>
       <c r="J148" s="54"/>
       <c r="K148" s="54"/>
       <c r="L148" s="54"/>
       <c r="M148" s="54"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="70">
         <v>100</v>
       </c>
       <c r="C149" s="70">
         <v>310.2</v>
       </c>
       <c r="D149" s="70">
         <v>416.5</v>
       </c>
       <c r="E149" s="70">
         <v>338.7</v>
       </c>
-      <c r="F149" s="54"/>
+      <c r="F149" s="71">
+        <v>274.39999999999998</v>
+      </c>
       <c r="G149" s="54"/>
       <c r="H149" s="54"/>
       <c r="I149" s="54"/>
       <c r="J149" s="54"/>
       <c r="K149" s="54"/>
       <c r="L149" s="54"/>
       <c r="M149" s="54"/>
     </row>
     <row r="150" spans="1:13" ht="24.75">
       <c r="A150" s="67" t="s">
         <v>10</v>
       </c>
       <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="11"/>
       <c r="E150" s="2"/>
-      <c r="F150" s="54"/>
+      <c r="F150" s="62"/>
       <c r="G150" s="5"/>
       <c r="H150" s="66"/>
       <c r="I150" s="54"/>
       <c r="J150" s="54"/>
       <c r="K150" s="54"/>
       <c r="L150" s="54"/>
       <c r="M150" s="66"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B151" s="70">
         <v>84.6</v>
       </c>
       <c r="C151" s="70">
         <v>91</v>
       </c>
       <c r="D151" s="70">
         <v>96.8</v>
       </c>
       <c r="E151" s="70">
         <v>92.8</v>
       </c>
-      <c r="F151" s="54"/>
+      <c r="F151" s="71">
+        <v>95.4</v>
+      </c>
       <c r="G151" s="54"/>
       <c r="H151" s="54"/>
       <c r="I151" s="54"/>
       <c r="J151" s="54"/>
       <c r="K151" s="54"/>
       <c r="L151" s="54"/>
       <c r="M151" s="54"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B152" s="70">
         <v>80.3</v>
       </c>
       <c r="C152" s="70">
         <v>88.6</v>
       </c>
       <c r="D152" s="70">
         <v>95.1</v>
       </c>
       <c r="E152" s="70">
         <v>91.6</v>
       </c>
-      <c r="F152" s="54"/>
+      <c r="F152" s="70">
+        <v>93.6</v>
+      </c>
       <c r="G152" s="54"/>
       <c r="H152" s="54"/>
       <c r="I152" s="54"/>
       <c r="J152" s="54"/>
       <c r="K152" s="54"/>
       <c r="L152" s="54"/>
       <c r="M152" s="54"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B153" s="70">
         <v>100</v>
       </c>
       <c r="C153" s="70">
         <v>100</v>
       </c>
       <c r="D153" s="70">
         <v>100</v>
       </c>
       <c r="E153" s="70">
         <v>100</v>
       </c>
-      <c r="F153" s="54"/>
+      <c r="F153" s="70">
+        <v>100</v>
+      </c>
       <c r="G153" s="54"/>
       <c r="H153" s="54"/>
       <c r="I153" s="54"/>
       <c r="J153" s="54"/>
       <c r="K153" s="54"/>
       <c r="L153" s="54"/>
       <c r="M153" s="54"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="33"/>
       <c r="E154" s="2"/>
-      <c r="F154" s="54"/>
+      <c r="F154" s="62"/>
       <c r="G154" s="54"/>
       <c r="H154" s="54"/>
       <c r="I154" s="54"/>
       <c r="J154" s="54"/>
       <c r="K154" s="54"/>
       <c r="L154" s="54"/>
       <c r="M154" s="54"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B155" s="70">
         <v>100</v>
       </c>
       <c r="C155" s="70">
         <v>100</v>
       </c>
       <c r="D155" s="70">
         <v>100</v>
       </c>
       <c r="E155" s="71">
         <v>100</v>
       </c>
-      <c r="F155" s="54"/>
+      <c r="F155" s="70">
+        <v>100</v>
+      </c>
       <c r="G155" s="54"/>
       <c r="H155" s="54"/>
       <c r="I155" s="54"/>
       <c r="J155" s="54"/>
       <c r="K155" s="54"/>
       <c r="L155" s="54"/>
       <c r="M155" s="54"/>
     </row>
     <row r="156" spans="1:13" ht="24.75">
       <c r="A156" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B156" s="2"/>
       <c r="C156" s="6"/>
       <c r="D156" s="11"/>
       <c r="E156" s="2"/>
-      <c r="F156" s="54"/>
+      <c r="F156" s="62"/>
       <c r="G156" s="5"/>
       <c r="H156" s="66"/>
       <c r="I156" s="54"/>
       <c r="J156" s="54"/>
       <c r="K156" s="54"/>
       <c r="L156" s="54"/>
       <c r="M156" s="66"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B157" s="70">
         <v>100</v>
       </c>
       <c r="C157" s="70">
         <v>103.8</v>
       </c>
       <c r="D157" s="70">
         <v>105.1</v>
       </c>
       <c r="E157" s="70">
         <v>102.3</v>
       </c>
-      <c r="F157" s="54"/>
+      <c r="F157" s="71">
+        <v>95.5</v>
+      </c>
       <c r="G157" s="54"/>
       <c r="H157" s="54"/>
       <c r="I157" s="54"/>
       <c r="J157" s="54"/>
       <c r="K157" s="54"/>
       <c r="L157" s="54"/>
       <c r="M157" s="54"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B158" s="70">
         <v>100</v>
       </c>
       <c r="C158" s="70">
         <v>115.2</v>
       </c>
       <c r="D158" s="70">
         <v>898.6</v>
       </c>
       <c r="E158" s="70">
         <v>697.9</v>
       </c>
-      <c r="F158" s="54"/>
+      <c r="F158" s="70">
+        <v>574.29999999999995</v>
+      </c>
       <c r="G158" s="54"/>
       <c r="H158" s="54"/>
       <c r="I158" s="54"/>
       <c r="J158" s="54"/>
       <c r="K158" s="54"/>
       <c r="L158" s="54"/>
       <c r="M158" s="54"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="70">
         <v>100</v>
       </c>
       <c r="C159" s="70">
         <v>109.6</v>
       </c>
       <c r="D159" s="70">
         <v>139.5</v>
       </c>
       <c r="E159" s="70">
         <v>205.1</v>
       </c>
-      <c r="F159" s="54"/>
+      <c r="F159" s="70">
+        <v>175.4</v>
+      </c>
       <c r="G159" s="54"/>
       <c r="H159" s="54"/>
       <c r="I159" s="54"/>
       <c r="J159" s="54"/>
       <c r="K159" s="54"/>
       <c r="L159" s="54"/>
       <c r="M159" s="54"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B160" s="70">
         <v>100</v>
       </c>
       <c r="C160" s="70">
         <v>100</v>
       </c>
       <c r="D160" s="70">
         <v>100</v>
       </c>
       <c r="E160" s="70">
         <v>100</v>
       </c>
-      <c r="F160" s="54"/>
+      <c r="F160" s="70">
+        <v>80</v>
+      </c>
       <c r="G160" s="54"/>
       <c r="H160" s="54"/>
       <c r="I160" s="54"/>
       <c r="J160" s="54"/>
       <c r="K160" s="54"/>
       <c r="L160" s="54"/>
       <c r="M160" s="54"/>
     </row>
     <row r="161" spans="1:13" ht="24.75">
       <c r="A161" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="11"/>
       <c r="E161" s="2"/>
-      <c r="F161" s="54"/>
+      <c r="F161" s="62"/>
       <c r="G161" s="5"/>
       <c r="H161" s="66"/>
       <c r="I161" s="54"/>
       <c r="J161" s="54"/>
       <c r="K161" s="54"/>
       <c r="L161" s="54"/>
       <c r="M161" s="66"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B162" s="70">
         <v>103.3</v>
       </c>
       <c r="C162" s="70">
         <v>105.3</v>
       </c>
       <c r="D162" s="70">
         <v>106.6</v>
       </c>
       <c r="E162" s="70">
         <v>108.1</v>
       </c>
-      <c r="F162" s="54"/>
+      <c r="F162" s="70">
+        <v>108.1</v>
+      </c>
       <c r="G162" s="54"/>
       <c r="H162" s="54"/>
       <c r="I162" s="54"/>
       <c r="J162" s="54"/>
       <c r="K162" s="54"/>
       <c r="L162" s="54"/>
       <c r="M162" s="54"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B163" s="70">
         <v>103.3</v>
       </c>
       <c r="C163" s="70">
         <v>105.3</v>
       </c>
       <c r="D163" s="70">
         <v>106.6</v>
       </c>
       <c r="E163" s="70">
         <v>108.1</v>
       </c>
-      <c r="F163" s="54"/>
+      <c r="F163" s="70">
+        <v>108.1</v>
+      </c>
       <c r="G163" s="54"/>
       <c r="H163" s="54"/>
       <c r="I163" s="54"/>
       <c r="J163" s="54"/>
       <c r="K163" s="54"/>
       <c r="L163" s="54"/>
       <c r="M163" s="54"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B164" s="70">
         <v>100</v>
       </c>
       <c r="C164" s="70">
         <v>321.39999999999998</v>
       </c>
       <c r="D164" s="70">
         <v>395.2</v>
       </c>
       <c r="E164" s="70">
         <v>296.39999999999998</v>
       </c>
-      <c r="F164" s="54"/>
+      <c r="F164" s="70">
+        <v>237.1</v>
+      </c>
       <c r="G164" s="54"/>
       <c r="H164" s="54"/>
       <c r="I164" s="54"/>
       <c r="J164" s="54"/>
       <c r="K164" s="54"/>
       <c r="L164" s="54"/>
       <c r="M164" s="54"/>
     </row>
     <row r="165" spans="1:13" ht="23.25">
       <c r="A165" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B165" s="70"/>
       <c r="C165" s="70"/>
       <c r="D165" s="30"/>
       <c r="E165" s="2"/>
-      <c r="F165" s="54"/>
+      <c r="F165" s="62"/>
       <c r="G165" s="54"/>
       <c r="H165" s="54"/>
       <c r="I165" s="54"/>
       <c r="J165" s="54"/>
       <c r="K165" s="54"/>
       <c r="L165" s="54"/>
       <c r="M165" s="54"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B166" s="70">
         <v>103.3</v>
       </c>
       <c r="C166" s="70">
         <v>105.4</v>
       </c>
       <c r="D166" s="70">
         <v>106.7</v>
       </c>
       <c r="E166" s="70">
         <v>108.2</v>
       </c>
-      <c r="F166" s="54"/>
+      <c r="F166" s="71">
+        <v>108.2</v>
+      </c>
       <c r="G166" s="54"/>
       <c r="H166" s="54"/>
       <c r="I166" s="54"/>
       <c r="J166" s="54"/>
       <c r="K166" s="54"/>
       <c r="L166" s="54"/>
       <c r="M166" s="54"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B167" s="70">
         <v>103.3</v>
       </c>
       <c r="C167" s="70">
         <v>105.3</v>
       </c>
       <c r="D167" s="70">
         <v>106.6</v>
       </c>
       <c r="E167" s="70">
         <v>108.1</v>
       </c>
-      <c r="F167" s="54"/>
+      <c r="F167" s="70">
+        <v>108.1</v>
+      </c>
       <c r="G167" s="54"/>
       <c r="H167" s="54"/>
       <c r="I167" s="54"/>
       <c r="J167" s="54"/>
       <c r="K167" s="54"/>
       <c r="L167" s="54"/>
       <c r="M167" s="54"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B168" s="70">
         <v>100</v>
       </c>
       <c r="C168" s="70">
         <v>321.39999999999998</v>
       </c>
       <c r="D168" s="70">
         <v>395.2</v>
       </c>
       <c r="E168" s="70">
         <v>296.39999999999998</v>
       </c>
-      <c r="F168" s="54"/>
+      <c r="F168" s="70">
+        <v>237.1</v>
+      </c>
       <c r="G168" s="54"/>
       <c r="H168" s="54"/>
       <c r="I168" s="54"/>
       <c r="J168" s="54"/>
       <c r="K168" s="54"/>
       <c r="L168" s="54"/>
       <c r="M168" s="54"/>
     </row>
     <row r="169" spans="1:13" ht="24.75">
       <c r="A169" s="67" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="2"/>
       <c r="C169" s="6"/>
       <c r="D169" s="11"/>
       <c r="E169" s="45"/>
-      <c r="F169" s="54"/>
+      <c r="F169" s="62"/>
       <c r="G169" s="5"/>
       <c r="H169" s="66"/>
       <c r="I169" s="54"/>
       <c r="J169" s="54"/>
       <c r="K169" s="54"/>
       <c r="L169" s="54"/>
       <c r="M169" s="66"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B170" s="70">
         <v>115.4</v>
       </c>
       <c r="C170" s="70">
         <v>115.1</v>
       </c>
       <c r="D170" s="70">
         <v>113.9</v>
       </c>
       <c r="E170" s="70">
         <v>118.5</v>
       </c>
-      <c r="F170" s="54"/>
+      <c r="F170" s="71">
+        <v>115.7</v>
+      </c>
       <c r="G170" s="54"/>
       <c r="H170" s="54"/>
       <c r="I170" s="54"/>
       <c r="J170" s="54"/>
       <c r="K170" s="54"/>
       <c r="L170" s="54"/>
       <c r="M170" s="54"/>
     </row>
     <row r="171" spans="1:13" ht="15" customHeight="1">
       <c r="A171" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B171" s="70">
         <v>112.4</v>
       </c>
       <c r="C171" s="70">
         <v>116.6</v>
       </c>
       <c r="D171" s="70">
         <v>120.7</v>
       </c>
       <c r="E171" s="70">
         <v>129</v>
       </c>
-      <c r="F171" s="54"/>
+      <c r="F171" s="70">
+        <v>125.2</v>
+      </c>
       <c r="G171" s="54"/>
       <c r="H171" s="54"/>
       <c r="I171" s="54"/>
       <c r="J171" s="54"/>
       <c r="K171" s="54"/>
       <c r="L171" s="54"/>
       <c r="M171" s="54"/>
     </row>
     <row r="172" spans="1:13" ht="15" customHeight="1">
       <c r="A172" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B172" s="70">
         <v>101</v>
       </c>
       <c r="C172" s="70">
         <v>100.6</v>
       </c>
       <c r="D172" s="70">
         <v>100.8</v>
       </c>
       <c r="E172" s="70">
         <v>99.8</v>
       </c>
-      <c r="F172" s="54"/>
+      <c r="F172" s="70">
+        <v>99.6</v>
+      </c>
       <c r="G172" s="54"/>
       <c r="H172" s="54"/>
       <c r="I172" s="54"/>
       <c r="J172" s="54"/>
       <c r="K172" s="54"/>
       <c r="L172" s="54"/>
       <c r="M172" s="54"/>
     </row>
     <row r="173" spans="1:13" ht="13.5" customHeight="1">
       <c r="A173" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B173" s="70">
         <v>100</v>
       </c>
       <c r="C173" s="70">
         <v>50</v>
       </c>
       <c r="D173" s="70">
         <v>33.299999999999997</v>
       </c>
       <c r="E173" s="70">
         <v>25</v>
       </c>
-      <c r="F173" s="54"/>
+      <c r="F173" s="70">
+        <v>20</v>
+      </c>
       <c r="G173" s="54"/>
       <c r="H173" s="54"/>
       <c r="I173" s="54"/>
       <c r="J173" s="54"/>
       <c r="K173" s="54"/>
       <c r="L173" s="54"/>
       <c r="M173" s="54"/>
     </row>
     <row r="174" spans="1:13" ht="36.75">
       <c r="A174" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="11"/>
       <c r="E174" s="2"/>
-      <c r="F174" s="54"/>
+      <c r="F174" s="62"/>
       <c r="G174" s="5"/>
       <c r="H174" s="66"/>
       <c r="I174" s="54"/>
       <c r="J174" s="54"/>
       <c r="K174" s="54"/>
       <c r="L174" s="54"/>
       <c r="M174" s="66"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B175" s="70">
         <v>120</v>
       </c>
       <c r="C175" s="70">
         <v>277.7</v>
       </c>
       <c r="D175" s="70">
         <v>336.5</v>
       </c>
       <c r="E175" s="70">
         <v>306.2</v>
       </c>
-      <c r="F175" s="54"/>
+      <c r="F175" s="71">
+        <v>268.89999999999998</v>
+      </c>
       <c r="G175" s="54"/>
       <c r="H175" s="54"/>
       <c r="I175" s="54"/>
       <c r="J175" s="54"/>
       <c r="K175" s="54"/>
       <c r="L175" s="54"/>
       <c r="M175" s="54"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B176" s="70">
         <v>120</v>
       </c>
       <c r="C176" s="70">
         <v>277.7</v>
       </c>
       <c r="D176" s="70">
         <v>336.5</v>
       </c>
       <c r="E176" s="70">
         <v>306.2</v>
       </c>
-      <c r="F176" s="54"/>
+      <c r="F176" s="70">
+        <v>268.89999999999998</v>
+      </c>
       <c r="G176" s="54"/>
       <c r="H176" s="54"/>
       <c r="I176" s="54"/>
       <c r="J176" s="54"/>
       <c r="K176" s="54"/>
       <c r="L176" s="54"/>
       <c r="M176" s="54"/>
     </row>
     <row r="177" spans="1:13" ht="24.75">
       <c r="A177" s="67" t="s">
         <v>12</v>
       </c>
       <c r="B177" s="2"/>
       <c r="C177" s="6"/>
       <c r="D177" s="11"/>
       <c r="E177" s="2"/>
-      <c r="F177" s="54"/>
+      <c r="F177" s="62"/>
       <c r="G177" s="5"/>
       <c r="H177" s="66"/>
       <c r="I177" s="54"/>
       <c r="J177" s="54"/>
       <c r="K177" s="54"/>
       <c r="L177" s="54"/>
       <c r="M177" s="66"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B178" s="70">
         <v>71.599999999999994</v>
       </c>
       <c r="C178" s="70">
         <v>91</v>
       </c>
       <c r="D178" s="70">
         <v>99</v>
       </c>
       <c r="E178" s="70">
         <v>101.4</v>
       </c>
-      <c r="F178" s="54"/>
+      <c r="F178" s="71">
+        <v>93.8</v>
+      </c>
       <c r="G178" s="54"/>
       <c r="H178" s="54"/>
       <c r="I178" s="54"/>
       <c r="J178" s="54"/>
       <c r="K178" s="54"/>
       <c r="L178" s="54"/>
       <c r="M178" s="54"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B179" s="70">
         <v>70.8</v>
       </c>
       <c r="C179" s="70">
         <v>87.8</v>
       </c>
       <c r="D179" s="70">
         <v>97.8</v>
       </c>
       <c r="E179" s="70">
         <v>99.7</v>
       </c>
-      <c r="F179" s="54"/>
+      <c r="F179" s="70">
+        <v>92</v>
+      </c>
       <c r="G179" s="54"/>
       <c r="H179" s="54"/>
       <c r="I179" s="54"/>
       <c r="J179" s="54"/>
       <c r="K179" s="54"/>
       <c r="L179" s="54"/>
       <c r="M179" s="54"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B180" s="70">
         <v>137.4</v>
       </c>
       <c r="C180" s="70">
         <v>569.9</v>
       </c>
       <c r="D180" s="70">
         <v>527</v>
       </c>
       <c r="E180" s="70">
         <v>513.9</v>
       </c>
-      <c r="F180" s="54"/>
+      <c r="F180" s="70">
+        <v>462.6</v>
+      </c>
       <c r="G180" s="54"/>
       <c r="H180" s="54"/>
       <c r="I180" s="54"/>
       <c r="J180" s="54"/>
       <c r="K180" s="54"/>
       <c r="L180" s="54"/>
       <c r="M180" s="54"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B181" s="70">
         <v>100</v>
       </c>
       <c r="C181" s="70">
         <v>98.5</v>
       </c>
       <c r="D181" s="70">
         <v>98.7</v>
       </c>
       <c r="E181" s="70">
         <v>96.4</v>
       </c>
-      <c r="F181" s="54"/>
+      <c r="F181" s="70">
+        <v>92.6</v>
+      </c>
       <c r="G181" s="54"/>
       <c r="H181" s="54"/>
       <c r="I181" s="54"/>
       <c r="J181" s="54"/>
       <c r="K181" s="54"/>
       <c r="L181" s="54"/>
       <c r="M181" s="54"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="33"/>
       <c r="E182" s="2"/>
-      <c r="F182" s="54"/>
+      <c r="F182" s="62"/>
       <c r="G182" s="54"/>
       <c r="H182" s="54"/>
       <c r="I182" s="54"/>
       <c r="J182" s="54"/>
       <c r="K182" s="54"/>
       <c r="L182" s="54"/>
       <c r="M182" s="54"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B183" s="70">
         <v>100</v>
       </c>
       <c r="C183" s="70">
         <v>188.9</v>
       </c>
       <c r="D183" s="70">
         <v>218.5</v>
       </c>
       <c r="E183" s="70">
         <v>216</v>
       </c>
-      <c r="F183" s="54"/>
+      <c r="F183" s="70">
+        <v>172.8</v>
+      </c>
       <c r="G183" s="54"/>
       <c r="H183" s="54"/>
       <c r="I183" s="54"/>
       <c r="J183" s="54"/>
       <c r="K183" s="54"/>
       <c r="L183" s="54"/>
       <c r="M183" s="54"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B184" s="70">
         <v>100</v>
       </c>
       <c r="C184" s="70">
         <v>100</v>
       </c>
       <c r="D184" s="70">
         <v>100</v>
       </c>
       <c r="E184" s="70">
         <v>100</v>
       </c>
-      <c r="F184" s="54"/>
+      <c r="F184" s="70">
+        <v>100</v>
+      </c>
       <c r="G184" s="54"/>
       <c r="H184" s="54"/>
       <c r="I184" s="54"/>
       <c r="J184" s="54"/>
       <c r="K184" s="54"/>
       <c r="L184" s="54"/>
       <c r="M184" s="54"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B185" s="71">
         <v>100</v>
       </c>
       <c r="C185" s="70">
         <v>100</v>
       </c>
       <c r="D185" s="70">
         <v>100</v>
       </c>
       <c r="E185" s="71">
         <v>100</v>
       </c>
-      <c r="F185" s="54"/>
+      <c r="F185" s="70">
+        <v>100</v>
+      </c>
       <c r="G185" s="54"/>
       <c r="H185" s="54"/>
       <c r="I185" s="54"/>
       <c r="J185" s="54"/>
       <c r="K185" s="54"/>
       <c r="L185" s="54"/>
       <c r="M185" s="54"/>
     </row>
     <row r="186" spans="1:13" ht="28.5" customHeight="1">
       <c r="A186" s="67" t="s">
         <v>13</v>
       </c>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="11"/>
       <c r="E186" s="2"/>
-      <c r="F186" s="54"/>
+      <c r="F186" s="62"/>
       <c r="G186" s="5"/>
       <c r="H186" s="66"/>
       <c r="I186" s="54"/>
       <c r="J186" s="54"/>
       <c r="K186" s="54"/>
       <c r="L186" s="54"/>
       <c r="M186" s="66"/>
     </row>
     <row r="187" spans="1:13" ht="15.75" customHeight="1">
       <c r="A187" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B187" s="70">
         <v>104.1</v>
       </c>
       <c r="C187" s="70">
         <v>187</v>
       </c>
       <c r="D187" s="70">
         <v>244.2</v>
       </c>
       <c r="E187" s="70">
         <v>204.8</v>
       </c>
-      <c r="F187" s="54"/>
+      <c r="F187" s="71">
+        <v>175.4</v>
+      </c>
       <c r="G187" s="54"/>
       <c r="H187" s="54"/>
       <c r="I187" s="54"/>
       <c r="J187" s="54"/>
       <c r="K187" s="54"/>
       <c r="L187" s="54"/>
       <c r="M187" s="54"/>
     </row>
     <row r="188" spans="1:13" ht="15.75" customHeight="1">
       <c r="A188" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B188" s="70">
         <v>96.8</v>
       </c>
       <c r="C188" s="70">
         <v>136.19999999999999</v>
       </c>
       <c r="D188" s="70">
         <v>226.5</v>
       </c>
       <c r="E188" s="70">
         <v>186.8</v>
       </c>
-      <c r="F188" s="54"/>
+      <c r="F188" s="70">
+        <v>159.5</v>
+      </c>
       <c r="G188" s="54"/>
       <c r="H188" s="54"/>
       <c r="I188" s="54"/>
       <c r="J188" s="54"/>
       <c r="K188" s="54"/>
       <c r="L188" s="54"/>
       <c r="M188" s="54"/>
     </row>
     <row r="189" spans="1:13" ht="15.75" customHeight="1">
       <c r="A189" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B189" s="70">
         <v>100</v>
       </c>
       <c r="C189" s="70">
         <v>868.3</v>
       </c>
       <c r="D189" s="70">
         <v>404.7</v>
       </c>
       <c r="E189" s="70">
         <v>354.2</v>
       </c>
-      <c r="F189" s="54"/>
+      <c r="F189" s="70">
+        <v>286.8</v>
+      </c>
       <c r="G189" s="54"/>
       <c r="H189" s="54"/>
       <c r="I189" s="54"/>
       <c r="J189" s="54"/>
       <c r="K189" s="54"/>
       <c r="L189" s="54"/>
       <c r="M189" s="54"/>
     </row>
     <row r="190" spans="1:13" ht="15.75" customHeight="1">
       <c r="A190" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B190" s="70">
         <v>128.30000000000001</v>
       </c>
       <c r="C190" s="70">
         <v>131</v>
       </c>
       <c r="D190" s="70">
         <v>138.9</v>
       </c>
       <c r="E190" s="70">
         <v>149.9</v>
       </c>
-      <c r="F190" s="54"/>
+      <c r="F190" s="70">
+        <v>145.19999999999999</v>
+      </c>
       <c r="G190" s="54"/>
       <c r="H190" s="54"/>
       <c r="I190" s="54"/>
       <c r="J190" s="54"/>
       <c r="K190" s="54"/>
       <c r="L190" s="54"/>
       <c r="M190" s="54"/>
     </row>
     <row r="191" spans="1:13" ht="15.75" customHeight="1">
       <c r="A191" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B191" s="2"/>
       <c r="C191" s="2"/>
       <c r="D191" s="33"/>
       <c r="E191" s="2"/>
-      <c r="F191" s="54"/>
+      <c r="F191" s="62"/>
       <c r="G191" s="54"/>
       <c r="H191" s="54"/>
       <c r="I191" s="54"/>
       <c r="J191" s="54"/>
       <c r="K191" s="54"/>
       <c r="L191" s="54"/>
       <c r="M191" s="54"/>
     </row>
     <row r="192" spans="1:13" ht="15.75" customHeight="1">
       <c r="A192" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B192" s="70">
         <v>100</v>
       </c>
       <c r="C192" s="70">
         <v>100</v>
       </c>
       <c r="D192" s="70">
         <v>100</v>
       </c>
       <c r="E192" s="70">
         <v>100</v>
       </c>
-      <c r="F192" s="54"/>
+      <c r="F192" s="70">
+        <v>100</v>
+      </c>
       <c r="G192" s="54"/>
       <c r="H192" s="54"/>
       <c r="I192" s="54"/>
       <c r="J192" s="54"/>
       <c r="K192" s="54"/>
       <c r="L192" s="54"/>
       <c r="M192" s="54"/>
     </row>
     <row r="193" spans="1:13" ht="15.75" customHeight="1">
       <c r="A193" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B193" s="70">
         <v>186.5</v>
       </c>
       <c r="C193" s="70">
         <v>183.5</v>
       </c>
       <c r="D193" s="70">
         <v>169.1</v>
       </c>
       <c r="E193" s="70">
         <v>165.7</v>
       </c>
-      <c r="F193" s="54"/>
+      <c r="F193" s="70">
+        <v>162.9</v>
+      </c>
       <c r="G193" s="54"/>
       <c r="H193" s="54"/>
       <c r="I193" s="54"/>
       <c r="J193" s="54"/>
       <c r="K193" s="54"/>
       <c r="L193" s="54"/>
       <c r="M193" s="54"/>
     </row>
     <row r="194" spans="1:13" ht="15.75" customHeight="1">
       <c r="A194" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B194" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C194" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D194" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E194" s="70">
         <v>48.1</v>
       </c>
-      <c r="F194" s="54"/>
+      <c r="F194" s="70">
+        <v>38.5</v>
+      </c>
       <c r="G194" s="54"/>
       <c r="H194" s="54"/>
       <c r="I194" s="54"/>
       <c r="J194" s="54"/>
       <c r="K194" s="54"/>
       <c r="L194" s="54"/>
       <c r="M194" s="54"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="48" t="s">
         <v>59</v>
       </c>
       <c r="B195" s="70">
         <v>100</v>
       </c>
       <c r="C195" s="70">
         <v>100</v>
       </c>
       <c r="D195" s="70">
         <v>100</v>
       </c>
       <c r="E195" s="70">
         <v>100</v>
       </c>
-      <c r="F195" s="54"/>
+      <c r="F195" s="70">
+        <v>100</v>
+      </c>
       <c r="G195" s="54"/>
       <c r="H195" s="54"/>
       <c r="I195" s="54"/>
       <c r="J195" s="54"/>
       <c r="K195" s="54"/>
       <c r="L195" s="54"/>
       <c r="M195" s="54"/>
     </row>
     <row r="196" spans="1:13" ht="15.75" customHeight="1">
       <c r="A196" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B196" s="70">
         <v>100</v>
       </c>
       <c r="C196" s="70">
         <v>156473.9</v>
       </c>
       <c r="D196" s="70">
         <v>100</v>
       </c>
       <c r="E196" s="70">
         <v>100</v>
       </c>
-      <c r="F196" s="54"/>
+      <c r="F196" s="70">
+        <v>100</v>
+      </c>
       <c r="G196" s="54"/>
       <c r="H196" s="54"/>
       <c r="I196" s="54"/>
       <c r="J196" s="54"/>
       <c r="K196" s="54"/>
       <c r="L196" s="54"/>
       <c r="M196" s="54"/>
     </row>
     <row r="197" spans="1:13" ht="15.75" customHeight="1">
       <c r="A197" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B197" s="70">
         <v>100</v>
       </c>
       <c r="C197" s="70">
         <v>127.4</v>
       </c>
       <c r="D197" s="70">
         <v>136.19999999999999</v>
       </c>
       <c r="E197" s="70">
         <v>132.5</v>
       </c>
-      <c r="F197" s="54"/>
+      <c r="F197" s="70">
+        <v>118.5</v>
+      </c>
       <c r="G197" s="54"/>
       <c r="H197" s="54"/>
       <c r="I197" s="54"/>
       <c r="J197" s="54"/>
       <c r="K197" s="54"/>
       <c r="L197" s="54"/>
       <c r="M197" s="54"/>
     </row>
     <row r="198" spans="1:13" ht="15.75" customHeight="1">
       <c r="A198" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B198" s="70">
         <v>100</v>
       </c>
       <c r="C198" s="70">
         <v>100</v>
       </c>
       <c r="D198" s="70">
         <v>100</v>
       </c>
       <c r="E198" s="70">
         <v>100</v>
       </c>
-      <c r="F198" s="54"/>
+      <c r="F198" s="71">
+        <v>100</v>
+      </c>
       <c r="G198" s="54"/>
       <c r="H198" s="54"/>
       <c r="I198" s="54"/>
       <c r="J198" s="54"/>
       <c r="K198" s="54"/>
       <c r="L198" s="54"/>
       <c r="M198" s="54"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="2"/>
       <c r="C199" s="6"/>
       <c r="D199" s="11"/>
       <c r="E199" s="2"/>
-      <c r="F199" s="54"/>
+      <c r="F199" s="62"/>
       <c r="G199" s="5"/>
       <c r="H199" s="66"/>
       <c r="I199" s="54"/>
       <c r="J199" s="54"/>
       <c r="K199" s="54"/>
       <c r="L199" s="54"/>
       <c r="M199" s="66"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B200" s="70">
         <v>102.3</v>
       </c>
       <c r="C200" s="70">
         <v>97.9</v>
       </c>
       <c r="D200" s="70">
         <v>97.5</v>
       </c>
       <c r="E200" s="70">
         <v>97.2</v>
       </c>
-      <c r="F200" s="54"/>
+      <c r="F200" s="71">
+        <v>102</v>
+      </c>
       <c r="G200" s="54"/>
       <c r="H200" s="54"/>
       <c r="I200" s="54"/>
       <c r="J200" s="54"/>
       <c r="K200" s="54"/>
       <c r="L200" s="54"/>
       <c r="M200" s="54"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B201" s="70">
         <v>96.3</v>
       </c>
       <c r="C201" s="70">
         <v>96.4</v>
       </c>
       <c r="D201" s="70">
         <v>99.7</v>
       </c>
       <c r="E201" s="70">
         <v>100.7</v>
       </c>
-      <c r="F201" s="54"/>
+      <c r="F201" s="70">
+        <v>106.7</v>
+      </c>
       <c r="G201" s="54"/>
       <c r="H201" s="54"/>
       <c r="I201" s="54"/>
       <c r="J201" s="54"/>
       <c r="K201" s="54"/>
       <c r="L201" s="54"/>
       <c r="M201" s="54"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B202" s="70">
         <v>100.5</v>
       </c>
       <c r="C202" s="70">
         <v>92.2</v>
       </c>
       <c r="D202" s="70">
         <v>89.8</v>
       </c>
       <c r="E202" s="70">
         <v>88.8</v>
       </c>
-      <c r="F202" s="54"/>
+      <c r="F202" s="70">
+        <v>89</v>
+      </c>
       <c r="G202" s="54"/>
       <c r="H202" s="54"/>
       <c r="I202" s="54"/>
       <c r="J202" s="54"/>
       <c r="K202" s="54"/>
       <c r="L202" s="54"/>
       <c r="M202" s="54"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B203" s="70">
         <v>830.4</v>
       </c>
       <c r="C203" s="70">
         <v>493.4</v>
       </c>
       <c r="D203" s="70">
         <v>0.3</v>
       </c>
       <c r="E203" s="70">
         <v>0.3</v>
       </c>
-      <c r="F203" s="54"/>
+      <c r="F203" s="70">
+        <v>20.2</v>
+      </c>
       <c r="G203" s="54"/>
       <c r="H203" s="54"/>
       <c r="I203" s="54"/>
       <c r="J203" s="54"/>
       <c r="K203" s="54"/>
       <c r="L203" s="54"/>
       <c r="M203" s="54"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B204" s="2"/>
       <c r="C204" s="2"/>
       <c r="D204" s="33"/>
       <c r="E204" s="2"/>
-      <c r="F204" s="54"/>
+      <c r="F204" s="62"/>
       <c r="G204" s="54"/>
       <c r="H204" s="54"/>
       <c r="I204" s="54"/>
       <c r="J204" s="54"/>
       <c r="K204" s="54"/>
       <c r="L204" s="54"/>
       <c r="M204" s="54"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B205" s="71">
         <v>57.8</v>
       </c>
       <c r="C205" s="34">
         <v>80.2</v>
       </c>
       <c r="D205" s="34">
         <v>89.2</v>
       </c>
       <c r="E205" s="71">
         <v>89</v>
       </c>
-      <c r="F205" s="54"/>
+      <c r="F205" s="70">
+        <v>92.4</v>
+      </c>
       <c r="G205" s="54"/>
       <c r="H205" s="54"/>
       <c r="I205" s="54"/>
       <c r="J205" s="54"/>
       <c r="K205" s="54"/>
       <c r="L205" s="54"/>
       <c r="M205" s="54"/>
     </row>
     <row r="206" spans="1:13" ht="24.75">
       <c r="A206" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B206" s="70"/>
       <c r="C206" s="70"/>
       <c r="D206" s="70"/>
       <c r="E206" s="2"/>
-      <c r="F206" s="54"/>
+      <c r="F206" s="62"/>
       <c r="G206" s="54"/>
       <c r="H206" s="54"/>
       <c r="I206" s="54"/>
       <c r="J206" s="54"/>
       <c r="K206" s="54"/>
       <c r="L206" s="54"/>
       <c r="M206" s="54"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B207" s="70">
         <v>109.3</v>
       </c>
       <c r="C207" s="70">
         <v>104.3</v>
       </c>
       <c r="D207" s="70">
         <v>103.5</v>
       </c>
       <c r="E207" s="70">
         <v>104.5</v>
       </c>
-      <c r="F207" s="54"/>
+      <c r="F207" s="71">
+        <v>111.7</v>
+      </c>
       <c r="G207" s="54"/>
       <c r="H207" s="54"/>
       <c r="I207" s="54"/>
       <c r="J207" s="54"/>
       <c r="K207" s="54"/>
       <c r="L207" s="54"/>
       <c r="M207" s="54"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B208" s="70">
         <v>128.19999999999999</v>
       </c>
       <c r="C208" s="70">
         <v>179.7</v>
       </c>
       <c r="D208" s="70">
         <v>184.4</v>
       </c>
       <c r="E208" s="70">
         <v>215.9</v>
       </c>
-      <c r="F208" s="54"/>
+      <c r="F208" s="70">
+        <v>265.2</v>
+      </c>
       <c r="G208" s="54"/>
       <c r="H208" s="54"/>
       <c r="I208" s="54"/>
       <c r="J208" s="54"/>
       <c r="K208" s="54"/>
       <c r="L208" s="54"/>
       <c r="M208" s="54"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B209" s="70">
         <v>100.5</v>
       </c>
       <c r="C209" s="70">
         <v>92.1</v>
       </c>
       <c r="D209" s="70">
         <v>89.8</v>
       </c>
       <c r="E209" s="70">
         <v>88.8</v>
       </c>
-      <c r="F209" s="54"/>
+      <c r="F209" s="70">
+        <v>89</v>
+      </c>
       <c r="G209" s="54"/>
       <c r="H209" s="54"/>
       <c r="I209" s="54"/>
       <c r="J209" s="54"/>
       <c r="K209" s="54"/>
       <c r="L209" s="54"/>
       <c r="M209" s="54"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B210" s="70">
         <v>278323.59999999998</v>
       </c>
       <c r="C210" s="70">
         <v>292353.7</v>
       </c>
       <c r="D210" s="70">
         <v>100</v>
       </c>
       <c r="E210" s="70">
         <v>100</v>
       </c>
-      <c r="F210" s="54"/>
+      <c r="F210" s="70">
+        <v>100</v>
+      </c>
       <c r="G210" s="54"/>
       <c r="H210" s="54"/>
       <c r="I210" s="54"/>
       <c r="J210" s="54"/>
       <c r="K210" s="54"/>
       <c r="L210" s="54"/>
       <c r="M210" s="54"/>
     </row>
     <row r="211" spans="1:13" ht="24.75">
       <c r="A211" s="67" t="s">
         <v>68</v>
       </c>
       <c r="B211" s="70"/>
       <c r="C211" s="70"/>
       <c r="D211" s="70"/>
       <c r="E211" s="2"/>
-      <c r="F211" s="54"/>
+      <c r="F211" s="62"/>
       <c r="G211" s="54"/>
       <c r="H211" s="54"/>
       <c r="I211" s="54"/>
       <c r="J211" s="54"/>
       <c r="K211" s="54"/>
       <c r="L211" s="54"/>
       <c r="M211" s="54"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B212" s="70">
         <v>94.1</v>
       </c>
       <c r="C212" s="70">
         <v>90.8</v>
       </c>
       <c r="D212" s="70">
         <v>90.7</v>
       </c>
       <c r="E212" s="70">
         <v>88.5</v>
       </c>
-      <c r="F212" s="54"/>
+      <c r="F212" s="71">
+        <v>90.2</v>
+      </c>
       <c r="G212" s="54"/>
       <c r="H212" s="54"/>
       <c r="I212" s="54"/>
       <c r="J212" s="54"/>
       <c r="K212" s="54"/>
       <c r="L212" s="54"/>
       <c r="M212" s="54"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B213" s="70">
         <v>94.5</v>
       </c>
       <c r="C213" s="70">
         <v>91.5</v>
       </c>
       <c r="D213" s="70">
         <v>91.3</v>
       </c>
       <c r="E213" s="70">
         <v>89.1</v>
       </c>
-      <c r="F213" s="54"/>
+      <c r="F213" s="70">
+        <v>90.7</v>
+      </c>
       <c r="G213" s="54"/>
       <c r="H213" s="54"/>
       <c r="I213" s="54"/>
       <c r="J213" s="54"/>
       <c r="K213" s="54"/>
       <c r="L213" s="54"/>
       <c r="M213" s="54"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B214" s="70"/>
       <c r="C214" s="70"/>
       <c r="D214" s="70"/>
       <c r="E214" s="2"/>
-      <c r="F214" s="54"/>
+      <c r="F214" s="62"/>
       <c r="G214" s="54"/>
       <c r="H214" s="54"/>
       <c r="I214" s="54"/>
       <c r="J214" s="54"/>
       <c r="K214" s="54"/>
       <c r="L214" s="54"/>
       <c r="M214" s="54"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B215" s="71">
         <v>57.8</v>
       </c>
       <c r="C215" s="70">
         <v>80.2</v>
       </c>
       <c r="D215" s="70">
         <v>89.2</v>
       </c>
       <c r="E215" s="71">
         <v>89</v>
       </c>
-      <c r="F215" s="54"/>
+      <c r="F215" s="70">
+        <v>92.4</v>
+      </c>
       <c r="G215" s="54"/>
       <c r="H215" s="54"/>
       <c r="I215" s="54"/>
       <c r="J215" s="54"/>
       <c r="K215" s="54"/>
       <c r="L215" s="54"/>
       <c r="M215" s="54"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="67" t="s">
         <v>69</v>
       </c>
       <c r="B216" s="70"/>
       <c r="C216" s="70"/>
       <c r="D216" s="70"/>
       <c r="E216" s="2"/>
-      <c r="F216" s="54"/>
+      <c r="F216" s="62"/>
       <c r="G216" s="54"/>
       <c r="H216" s="54"/>
       <c r="I216" s="54"/>
       <c r="J216" s="54"/>
       <c r="K216" s="54"/>
       <c r="L216" s="54"/>
       <c r="M216" s="54"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B217" s="70">
         <v>81.7</v>
       </c>
       <c r="C217" s="70">
         <v>68.400000000000006</v>
       </c>
       <c r="D217" s="70">
         <v>75.8</v>
       </c>
       <c r="E217" s="70">
         <v>83</v>
       </c>
-      <c r="F217" s="54"/>
+      <c r="F217" s="71">
+        <v>89.9</v>
+      </c>
       <c r="G217" s="54"/>
       <c r="H217" s="54"/>
       <c r="I217" s="54"/>
       <c r="J217" s="54"/>
       <c r="K217" s="54"/>
       <c r="L217" s="54"/>
       <c r="M217" s="54"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B218" s="70">
         <v>81.599999999999994</v>
       </c>
       <c r="C218" s="70">
         <v>84</v>
       </c>
       <c r="D218" s="70">
         <v>85.5</v>
       </c>
       <c r="E218" s="70">
         <v>91.2</v>
       </c>
-      <c r="F218" s="54"/>
+      <c r="F218" s="70">
+        <v>97</v>
+      </c>
       <c r="G218" s="54"/>
       <c r="H218" s="54"/>
       <c r="I218" s="54"/>
       <c r="J218" s="54"/>
       <c r="K218" s="54"/>
       <c r="L218" s="54"/>
       <c r="M218" s="54"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B219" s="70">
         <v>119.8</v>
       </c>
       <c r="C219" s="70">
         <v>111.2</v>
       </c>
       <c r="D219" s="70">
         <v>112.9</v>
       </c>
       <c r="E219" s="70">
         <v>101.9</v>
       </c>
-      <c r="F219" s="54"/>
+      <c r="F219" s="70">
+        <v>95.7</v>
+      </c>
       <c r="G219" s="54"/>
       <c r="H219" s="54"/>
       <c r="I219" s="54"/>
       <c r="J219" s="54"/>
       <c r="K219" s="54"/>
       <c r="L219" s="54"/>
       <c r="M219" s="54"/>
     </row>
     <row r="220" spans="1:13" ht="36.75">
       <c r="A220" s="67" t="s">
         <v>15</v>
       </c>
       <c r="B220" s="2"/>
       <c r="C220" s="2"/>
       <c r="D220" s="11"/>
       <c r="E220" s="2"/>
-      <c r="F220" s="54"/>
+      <c r="F220" s="62"/>
       <c r="G220" s="5"/>
       <c r="H220" s="66"/>
       <c r="I220" s="54"/>
       <c r="J220" s="54"/>
       <c r="K220" s="54"/>
       <c r="L220" s="54"/>
       <c r="M220" s="66"/>
     </row>
     <row r="221" spans="1:13" ht="18" customHeight="1">
       <c r="A221" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B221" s="70">
         <v>128.4</v>
       </c>
       <c r="C221" s="70">
         <v>130.1</v>
       </c>
       <c r="D221" s="70">
         <v>142.5</v>
       </c>
       <c r="E221" s="70">
         <v>144.1</v>
       </c>
-      <c r="F221" s="54"/>
+      <c r="F221" s="71">
+        <v>138.1</v>
+      </c>
       <c r="G221" s="54"/>
       <c r="H221" s="54"/>
       <c r="I221" s="54"/>
       <c r="J221" s="54"/>
       <c r="K221" s="54"/>
       <c r="L221" s="54"/>
       <c r="M221" s="54"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B222" s="70">
         <v>75.7</v>
       </c>
       <c r="C222" s="70">
         <v>86.1</v>
       </c>
       <c r="D222" s="70">
         <v>114.3</v>
       </c>
       <c r="E222" s="70">
         <v>118.9</v>
       </c>
-      <c r="F222" s="54"/>
+      <c r="F222" s="70">
+        <v>112.7</v>
+      </c>
       <c r="G222" s="54"/>
       <c r="H222" s="54"/>
       <c r="I222" s="54"/>
       <c r="J222" s="54"/>
       <c r="K222" s="54"/>
       <c r="L222" s="54"/>
       <c r="M222" s="54"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B223" s="70">
         <v>97</v>
       </c>
       <c r="C223" s="70">
         <v>100.1</v>
       </c>
       <c r="D223" s="70">
         <v>103.8</v>
       </c>
       <c r="E223" s="70">
         <v>103.3</v>
       </c>
-      <c r="F223" s="54"/>
+      <c r="F223" s="70">
+        <v>99.7</v>
+      </c>
       <c r="G223" s="54"/>
       <c r="H223" s="54"/>
       <c r="I223" s="54"/>
       <c r="J223" s="54"/>
       <c r="K223" s="54"/>
       <c r="L223" s="54"/>
       <c r="M223" s="54"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B224" s="70">
         <v>147.69999999999999</v>
       </c>
       <c r="C224" s="70">
         <v>139.80000000000001</v>
       </c>
       <c r="D224" s="70">
         <v>140.19999999999999</v>
       </c>
       <c r="E224" s="70">
         <v>147</v>
       </c>
-      <c r="F224" s="54"/>
+      <c r="F224" s="70">
+        <v>145.1</v>
+      </c>
       <c r="G224" s="54"/>
       <c r="H224" s="54"/>
       <c r="I224" s="54"/>
       <c r="J224" s="54"/>
       <c r="K224" s="54"/>
       <c r="L224" s="54"/>
       <c r="M224" s="54"/>
     </row>
     <row r="225" spans="1:13" ht="12.75" customHeight="1">
       <c r="A225" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="33"/>
       <c r="E225" s="2"/>
-      <c r="F225" s="54"/>
+      <c r="F225" s="62"/>
       <c r="G225" s="54"/>
       <c r="H225" s="54"/>
       <c r="I225" s="54"/>
       <c r="J225" s="54"/>
       <c r="K225" s="54"/>
       <c r="L225" s="54"/>
       <c r="M225" s="54"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="48" t="s">
         <v>59</v>
       </c>
       <c r="B226" s="70">
         <v>80</v>
       </c>
       <c r="C226" s="70">
         <v>75</v>
       </c>
       <c r="D226" s="70">
         <v>47.6</v>
       </c>
       <c r="E226" s="70">
         <v>48.2</v>
       </c>
-      <c r="F226" s="54"/>
+      <c r="F226" s="70">
+        <v>40.4</v>
+      </c>
       <c r="G226" s="54"/>
       <c r="H226" s="54"/>
       <c r="I226" s="54"/>
       <c r="J226" s="54"/>
       <c r="K226" s="54"/>
       <c r="L226" s="54"/>
       <c r="M226" s="54"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B227" s="70">
         <v>100</v>
       </c>
       <c r="C227" s="70">
         <v>100</v>
       </c>
       <c r="D227" s="70">
         <v>100</v>
       </c>
       <c r="E227" s="70">
         <v>100</v>
       </c>
-      <c r="F227" s="54"/>
+      <c r="F227" s="70">
+        <v>100</v>
+      </c>
       <c r="G227" s="54"/>
       <c r="H227" s="54"/>
       <c r="I227" s="54"/>
       <c r="J227" s="54"/>
       <c r="K227" s="54"/>
       <c r="L227" s="54"/>
       <c r="M227" s="54"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B228" s="70">
         <v>100</v>
       </c>
       <c r="C228" s="70">
         <v>100</v>
       </c>
       <c r="D228" s="70">
         <v>100</v>
       </c>
       <c r="E228" s="70">
         <v>100</v>
       </c>
-      <c r="F228" s="54"/>
+      <c r="F228" s="70">
+        <v>100</v>
+      </c>
       <c r="G228" s="54"/>
       <c r="H228" s="54"/>
       <c r="I228" s="54"/>
       <c r="J228" s="54"/>
       <c r="K228" s="54"/>
       <c r="L228" s="54"/>
       <c r="M228" s="54"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B229" s="70">
         <v>100</v>
       </c>
       <c r="C229" s="70">
         <v>100</v>
       </c>
       <c r="D229" s="70">
         <v>100</v>
       </c>
       <c r="E229" s="70">
         <v>100</v>
       </c>
-      <c r="F229" s="54"/>
+      <c r="F229" s="70">
+        <v>100</v>
+      </c>
       <c r="G229" s="54"/>
       <c r="H229" s="54"/>
       <c r="I229" s="54"/>
       <c r="J229" s="54"/>
       <c r="K229" s="54"/>
       <c r="L229" s="54"/>
       <c r="M229" s="54"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B230" s="70">
         <v>100</v>
       </c>
       <c r="C230" s="70">
         <v>100</v>
       </c>
       <c r="D230" s="70">
         <v>100</v>
       </c>
       <c r="E230" s="70">
         <v>100</v>
       </c>
-      <c r="F230" s="54"/>
+      <c r="F230" s="70">
+        <v>100</v>
+      </c>
       <c r="G230" s="54"/>
       <c r="H230" s="54"/>
       <c r="I230" s="54"/>
       <c r="J230" s="54"/>
       <c r="K230" s="54"/>
       <c r="L230" s="54"/>
       <c r="M230" s="54"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B231" s="70"/>
       <c r="C231" s="70"/>
       <c r="D231" s="30"/>
       <c r="E231" s="2"/>
-      <c r="F231" s="54"/>
+      <c r="F231" s="62"/>
       <c r="G231" s="54"/>
       <c r="H231" s="54"/>
       <c r="I231" s="54"/>
       <c r="J231" s="54"/>
       <c r="K231" s="54"/>
       <c r="L231" s="54"/>
       <c r="M231" s="54"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B232" s="70">
         <v>74.400000000000006</v>
       </c>
       <c r="C232" s="70">
         <v>104.9</v>
       </c>
       <c r="D232" s="70">
         <v>120.2</v>
       </c>
       <c r="E232" s="70">
         <v>120.5</v>
       </c>
-      <c r="F232" s="54"/>
+      <c r="F232" s="71">
+        <v>114.1</v>
+      </c>
       <c r="G232" s="54"/>
       <c r="H232" s="54"/>
       <c r="I232" s="54"/>
       <c r="J232" s="54"/>
       <c r="K232" s="54"/>
       <c r="L232" s="54"/>
       <c r="M232" s="54"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B233" s="70">
         <v>81.5</v>
       </c>
       <c r="C233" s="70">
         <v>144.6</v>
       </c>
       <c r="D233" s="70">
         <v>142.5</v>
       </c>
       <c r="E233" s="70">
         <v>143.1</v>
       </c>
-      <c r="F233" s="54"/>
+      <c r="F233" s="70">
+        <v>133.5</v>
+      </c>
       <c r="G233" s="54"/>
       <c r="H233" s="54"/>
       <c r="I233" s="54"/>
       <c r="J233" s="54"/>
       <c r="K233" s="54"/>
       <c r="L233" s="54"/>
       <c r="M233" s="54"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B234" s="70">
         <v>97.5</v>
       </c>
       <c r="C234" s="70">
         <v>8202.1</v>
       </c>
       <c r="D234" s="70">
         <v>268.5</v>
       </c>
       <c r="E234" s="70">
         <v>371.2</v>
       </c>
-      <c r="F234" s="54"/>
+      <c r="F234" s="70">
+        <v>297.3</v>
+      </c>
       <c r="G234" s="54"/>
       <c r="H234" s="54"/>
       <c r="I234" s="54"/>
       <c r="J234" s="54"/>
       <c r="K234" s="54"/>
       <c r="L234" s="54"/>
       <c r="M234" s="54"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B235" s="70">
         <v>51.6</v>
       </c>
       <c r="C235" s="70">
         <v>70.5</v>
       </c>
       <c r="D235" s="70">
         <v>50.5</v>
       </c>
       <c r="E235" s="70">
         <v>55.8</v>
       </c>
-      <c r="F235" s="54"/>
+      <c r="F235" s="70">
+        <v>58.2</v>
+      </c>
       <c r="G235" s="54"/>
       <c r="H235" s="54"/>
       <c r="I235" s="54"/>
       <c r="J235" s="54"/>
       <c r="K235" s="54"/>
       <c r="L235" s="54"/>
       <c r="M235" s="54"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B236" s="70"/>
       <c r="C236" s="70"/>
       <c r="D236" s="30"/>
       <c r="E236" s="2"/>
-      <c r="F236" s="54"/>
+      <c r="F236" s="62"/>
       <c r="G236" s="54"/>
       <c r="H236" s="54"/>
       <c r="I236" s="54"/>
       <c r="J236" s="54"/>
       <c r="K236" s="54"/>
       <c r="L236" s="54"/>
       <c r="M236" s="54"/>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B237" s="70">
         <v>98.2</v>
       </c>
       <c r="C237" s="70">
         <v>66.7</v>
       </c>
       <c r="D237" s="70">
         <v>85.7</v>
       </c>
       <c r="E237" s="71">
         <v>92.6</v>
       </c>
-      <c r="F237" s="54"/>
+      <c r="F237" s="70">
+        <v>241.8</v>
+      </c>
       <c r="G237" s="54"/>
       <c r="H237" s="54"/>
       <c r="I237" s="54"/>
       <c r="J237" s="54"/>
       <c r="K237" s="54"/>
       <c r="L237" s="54"/>
       <c r="M237" s="54"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B238" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C238" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D238" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E238" s="70">
         <v>96.1</v>
       </c>
-      <c r="F238" s="54"/>
+      <c r="F238" s="70">
+        <v>86.9</v>
+      </c>
       <c r="G238" s="54"/>
       <c r="H238" s="54"/>
       <c r="I238" s="54"/>
       <c r="J238" s="54"/>
       <c r="K238" s="54"/>
       <c r="L238" s="54"/>
       <c r="M238" s="54"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B239" s="70">
         <v>97.3</v>
       </c>
       <c r="C239" s="70">
         <v>728.3</v>
       </c>
       <c r="D239" s="70">
         <v>938.3</v>
       </c>
       <c r="E239" s="70">
         <v>750.7</v>
       </c>
-      <c r="F239" s="54"/>
+      <c r="F239" s="70">
+        <v>606.9</v>
+      </c>
       <c r="G239" s="54"/>
       <c r="H239" s="54"/>
       <c r="I239" s="54"/>
       <c r="J239" s="54"/>
       <c r="K239" s="54"/>
       <c r="L239" s="54"/>
       <c r="M239" s="54"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B240" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C240" s="70">
         <v>0.7</v>
       </c>
       <c r="D240" s="37" t="s">
         <v>42</v>
       </c>
       <c r="E240" s="70">
         <v>8</v>
       </c>
-      <c r="F240" s="54"/>
+      <c r="F240" s="70">
+        <v>10.1</v>
+      </c>
       <c r="G240" s="54"/>
       <c r="H240" s="54"/>
       <c r="I240" s="54"/>
       <c r="J240" s="54"/>
       <c r="K240" s="54"/>
       <c r="L240" s="54"/>
       <c r="M240" s="54"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B241" s="72">
         <v>22.2</v>
       </c>
       <c r="C241" s="70">
         <v>173.3</v>
       </c>
       <c r="D241" s="70">
         <v>97.6</v>
       </c>
       <c r="E241" s="70">
         <v>106.2</v>
       </c>
-      <c r="F241" s="54"/>
+      <c r="F241" s="70">
+        <v>102.2</v>
+      </c>
       <c r="G241" s="54"/>
       <c r="H241" s="54"/>
       <c r="I241" s="54"/>
       <c r="J241" s="54"/>
       <c r="K241" s="54"/>
       <c r="L241" s="54"/>
       <c r="M241" s="54"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B242" s="72">
         <v>99.7</v>
       </c>
       <c r="C242" s="70">
         <v>156.80000000000001</v>
       </c>
       <c r="D242" s="70">
         <v>176.4</v>
       </c>
       <c r="E242" s="70">
         <v>132.30000000000001</v>
       </c>
-      <c r="F242" s="54"/>
+      <c r="F242" s="70">
+        <v>105.8</v>
+      </c>
       <c r="G242" s="54"/>
       <c r="H242" s="54"/>
       <c r="I242" s="54"/>
       <c r="J242" s="54"/>
       <c r="K242" s="54"/>
       <c r="L242" s="54"/>
       <c r="M242" s="54"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="72">
         <v>100</v>
       </c>
       <c r="C243" s="70">
         <v>100</v>
       </c>
       <c r="D243" s="70">
         <v>100</v>
       </c>
       <c r="E243" s="70">
         <v>100</v>
       </c>
-      <c r="F243" s="54"/>
+      <c r="F243" s="70">
+        <v>100</v>
+      </c>
       <c r="G243" s="54"/>
       <c r="H243" s="54"/>
       <c r="I243" s="54"/>
       <c r="J243" s="54"/>
       <c r="K243" s="54"/>
       <c r="L243" s="54"/>
       <c r="M243" s="54"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B244" s="72">
         <v>98.4</v>
       </c>
       <c r="C244" s="70">
         <v>82.5</v>
       </c>
       <c r="D244" s="70">
         <v>244.1</v>
       </c>
       <c r="E244" s="70">
         <v>259</v>
       </c>
-      <c r="F244" s="54"/>
+      <c r="F244" s="70">
+        <v>221.6</v>
+      </c>
       <c r="G244" s="54"/>
       <c r="H244" s="54"/>
       <c r="I244" s="54"/>
       <c r="J244" s="54"/>
       <c r="K244" s="54"/>
       <c r="L244" s="54"/>
       <c r="M244" s="54"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B245" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C245" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D245" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E245" s="70">
         <v>12.1</v>
       </c>
-      <c r="F245" s="54"/>
+      <c r="F245" s="70">
+        <v>13.8</v>
+      </c>
       <c r="G245" s="54"/>
       <c r="H245" s="54"/>
       <c r="I245" s="54"/>
       <c r="J245" s="54"/>
       <c r="K245" s="54"/>
       <c r="L245" s="54"/>
       <c r="M245" s="54"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B246" s="71">
         <v>97.3</v>
       </c>
       <c r="C246" s="73">
         <v>149.80000000000001</v>
       </c>
       <c r="D246" s="73">
         <v>167.2</v>
       </c>
       <c r="E246" s="70">
         <v>157.69999999999999</v>
       </c>
-      <c r="F246" s="54"/>
+      <c r="F246" s="70">
+        <v>137</v>
+      </c>
       <c r="G246" s="54"/>
       <c r="H246" s="54"/>
       <c r="I246" s="54"/>
       <c r="J246" s="54"/>
       <c r="K246" s="54"/>
       <c r="L246" s="54"/>
       <c r="M246" s="54"/>
     </row>
     <row r="247" spans="1:13" ht="24.75">
       <c r="A247" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B247" s="2"/>
       <c r="C247" s="6"/>
       <c r="D247" s="11"/>
       <c r="E247" s="2"/>
-      <c r="F247" s="54"/>
+      <c r="F247" s="62"/>
       <c r="G247" s="5"/>
       <c r="H247" s="68"/>
       <c r="I247" s="54"/>
       <c r="J247" s="54"/>
       <c r="K247" s="54"/>
       <c r="L247" s="54"/>
       <c r="M247" s="66"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B248" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C248" s="38" t="s">
         <v>42</v>
       </c>
       <c r="D248" s="38" t="s">
         <v>42</v>
       </c>
       <c r="E248" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="F248" s="54"/>
+      <c r="F248" s="62" t="s">
+        <v>42</v>
+      </c>
       <c r="G248" s="54"/>
       <c r="H248" s="54"/>
       <c r="I248" s="54"/>
       <c r="J248" s="54"/>
       <c r="K248" s="54"/>
       <c r="L248" s="54"/>
       <c r="M248" s="54"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B249" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C249" s="38" t="s">
         <v>42</v>
       </c>
       <c r="D249" s="38" t="s">
         <v>42</v>
       </c>
       <c r="E249" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="F249" s="54"/>
+      <c r="F249" s="62" t="s">
+        <v>42</v>
+      </c>
       <c r="G249" s="54"/>
       <c r="H249" s="54"/>
       <c r="I249" s="54"/>
       <c r="J249" s="54"/>
       <c r="K249" s="54"/>
       <c r="L249" s="54"/>
       <c r="M249" s="54"/>
     </row>
     <row r="250" spans="1:13" ht="24.75">
       <c r="A250" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B250" s="2"/>
       <c r="C250" s="6"/>
       <c r="D250" s="11"/>
       <c r="E250" s="2"/>
-      <c r="F250" s="54"/>
+      <c r="F250" s="62"/>
       <c r="G250" s="5"/>
       <c r="H250" s="66"/>
       <c r="I250" s="54"/>
       <c r="J250" s="54"/>
       <c r="K250" s="54"/>
       <c r="L250" s="54"/>
       <c r="M250" s="66"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B251" s="70">
         <v>103.4</v>
       </c>
       <c r="C251" s="70">
         <v>105.2</v>
       </c>
       <c r="D251" s="70">
         <v>97</v>
       </c>
       <c r="E251" s="70">
         <v>95.5</v>
       </c>
-      <c r="F251" s="54"/>
+      <c r="F251" s="71">
+        <v>98</v>
+      </c>
       <c r="G251" s="54"/>
       <c r="H251" s="54"/>
       <c r="I251" s="54"/>
       <c r="J251" s="54"/>
       <c r="K251" s="54"/>
       <c r="L251" s="54"/>
       <c r="M251" s="54"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B252" s="70">
         <v>98.9</v>
       </c>
       <c r="C252" s="70">
         <v>105.1</v>
       </c>
       <c r="D252" s="70">
         <v>72.599999999999994</v>
       </c>
       <c r="E252" s="70">
         <v>76.400000000000006</v>
       </c>
-      <c r="F252" s="54"/>
+      <c r="F252" s="70">
+        <v>82.3</v>
+      </c>
       <c r="G252" s="54"/>
       <c r="H252" s="54"/>
       <c r="I252" s="54"/>
       <c r="J252" s="54"/>
       <c r="K252" s="54"/>
       <c r="L252" s="54"/>
       <c r="M252" s="54"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B253" s="70">
         <v>100</v>
       </c>
       <c r="C253" s="70">
         <v>188.2</v>
       </c>
       <c r="D253" s="70">
         <v>217.6</v>
       </c>
       <c r="E253" s="71">
         <v>360.8</v>
       </c>
-      <c r="F253" s="54"/>
+      <c r="F253" s="70">
+        <v>331.9</v>
+      </c>
       <c r="G253" s="54"/>
       <c r="H253" s="54"/>
       <c r="I253" s="54"/>
       <c r="J253" s="54"/>
       <c r="K253" s="54"/>
       <c r="L253" s="54"/>
       <c r="M253" s="54"/>
     </row>
     <row r="254" spans="1:13" ht="26.25" customHeight="1">
       <c r="A254" s="67" t="s">
         <v>41</v>
       </c>
       <c r="B254" s="2"/>
       <c r="C254" s="6"/>
       <c r="D254" s="11"/>
       <c r="E254" s="2"/>
-      <c r="F254" s="54"/>
+      <c r="F254" s="62"/>
       <c r="G254" s="5"/>
       <c r="H254" s="66"/>
       <c r="I254" s="54"/>
       <c r="J254" s="54"/>
       <c r="K254" s="54"/>
       <c r="L254" s="54"/>
       <c r="M254" s="66"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B255" s="70">
         <v>123.2</v>
       </c>
       <c r="C255" s="70">
         <v>89.5</v>
       </c>
       <c r="D255" s="70">
         <v>375.3</v>
       </c>
       <c r="E255" s="70">
         <v>323.8</v>
       </c>
-      <c r="F255" s="54"/>
+      <c r="F255" s="71">
+        <v>272.10000000000002</v>
+      </c>
       <c r="G255" s="54"/>
       <c r="H255" s="54"/>
       <c r="I255" s="54"/>
       <c r="J255" s="54"/>
       <c r="K255" s="54"/>
       <c r="L255" s="54"/>
       <c r="M255" s="54"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B256" s="70">
         <v>95.4</v>
       </c>
       <c r="C256" s="70">
         <v>174.2</v>
       </c>
       <c r="D256" s="70">
         <v>122.7</v>
       </c>
       <c r="E256" s="70">
         <v>126.1</v>
       </c>
-      <c r="F256" s="54"/>
+      <c r="F256" s="70">
+        <v>118.3</v>
+      </c>
       <c r="G256" s="54"/>
       <c r="H256" s="54"/>
       <c r="I256" s="54"/>
       <c r="J256" s="54"/>
       <c r="K256" s="54"/>
       <c r="L256" s="54"/>
       <c r="M256" s="54"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B257" s="2"/>
       <c r="C257" s="2"/>
       <c r="D257" s="33"/>
       <c r="E257" s="2"/>
-      <c r="F257" s="54"/>
+      <c r="F257" s="62"/>
       <c r="G257" s="54"/>
       <c r="H257" s="54"/>
       <c r="I257" s="54"/>
       <c r="J257" s="54"/>
       <c r="K257" s="54"/>
       <c r="L257" s="54"/>
       <c r="M257" s="54"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B258" s="39" t="s">
         <v>42</v>
       </c>
       <c r="C258" s="70">
         <v>248.5</v>
       </c>
       <c r="D258" s="70">
         <v>106.1</v>
       </c>
       <c r="E258" s="70">
         <v>106.3</v>
       </c>
-      <c r="F258" s="54"/>
+      <c r="F258" s="70">
+        <v>109.2</v>
+      </c>
       <c r="G258" s="54"/>
       <c r="H258" s="54"/>
       <c r="I258" s="54"/>
       <c r="J258" s="54"/>
       <c r="K258" s="54"/>
       <c r="L258" s="54"/>
       <c r="M258" s="54"/>
     </row>
     <row r="259" spans="1:13" ht="14.25" customHeight="1">
       <c r="A259" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B259" s="72">
         <v>100</v>
       </c>
       <c r="C259" s="70">
         <v>100</v>
       </c>
       <c r="D259" s="70">
         <v>100</v>
       </c>
       <c r="E259" s="70">
         <v>100</v>
       </c>
-      <c r="F259" s="54"/>
+      <c r="F259" s="70">
+        <v>100</v>
+      </c>
       <c r="G259" s="54"/>
       <c r="H259" s="54"/>
       <c r="I259" s="54"/>
       <c r="J259" s="54"/>
       <c r="K259" s="54"/>
       <c r="L259" s="54"/>
       <c r="M259" s="54"/>
     </row>
     <row r="260" spans="1:13" ht="27" customHeight="1">
       <c r="A260" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B260" s="2"/>
       <c r="C260" s="6"/>
       <c r="D260" s="11"/>
       <c r="E260" s="2"/>
-      <c r="F260" s="54"/>
+      <c r="F260" s="62"/>
       <c r="G260" s="5"/>
       <c r="H260" s="66"/>
       <c r="I260" s="54"/>
       <c r="J260" s="54"/>
       <c r="K260" s="54"/>
       <c r="L260" s="54"/>
       <c r="M260" s="66"/>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B261" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C261" s="41" t="s">
         <v>42</v>
       </c>
       <c r="D261" s="70">
         <v>45.5</v>
       </c>
       <c r="E261" s="70">
         <v>34.1</v>
       </c>
-      <c r="F261" s="54"/>
+      <c r="F261" s="71">
+        <v>27.3</v>
+      </c>
       <c r="G261" s="54"/>
       <c r="H261" s="54"/>
       <c r="I261" s="54"/>
       <c r="J261" s="54"/>
       <c r="K261" s="54"/>
       <c r="L261" s="54"/>
       <c r="M261" s="54"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B262" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C262" s="41" t="s">
         <v>42</v>
       </c>
       <c r="D262" s="70">
         <v>45.5</v>
       </c>
       <c r="E262" s="70">
         <v>34.1</v>
       </c>
-      <c r="F262" s="54"/>
+      <c r="F262" s="70">
+        <v>27.3</v>
+      </c>
       <c r="G262" s="54"/>
       <c r="H262" s="54"/>
       <c r="I262" s="54"/>
       <c r="J262" s="54"/>
       <c r="K262" s="54"/>
       <c r="L262" s="54"/>
       <c r="M262" s="54"/>
     </row>
     <row r="263" spans="1:13" ht="24">
       <c r="A263" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B263" s="2"/>
       <c r="C263" s="14"/>
       <c r="D263" s="11"/>
       <c r="E263" s="14"/>
-      <c r="F263" s="54"/>
+      <c r="F263" s="62"/>
       <c r="G263" s="68"/>
       <c r="H263" s="52"/>
       <c r="I263" s="54"/>
       <c r="J263" s="54"/>
       <c r="K263" s="54"/>
       <c r="L263" s="54"/>
       <c r="M263" s="66"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B264" s="70">
         <v>40</v>
       </c>
       <c r="C264" s="70">
         <v>53.7</v>
       </c>
       <c r="D264" s="70">
         <v>49.6</v>
       </c>
       <c r="E264" s="70">
         <v>50.8</v>
       </c>
-      <c r="F264" s="54"/>
+      <c r="F264" s="71">
+        <v>51.4</v>
+      </c>
       <c r="G264" s="54"/>
       <c r="H264" s="54"/>
       <c r="I264" s="54"/>
       <c r="J264" s="54"/>
       <c r="K264" s="54"/>
       <c r="L264" s="54"/>
       <c r="M264" s="54"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B265" s="70">
         <v>17</v>
       </c>
       <c r="C265" s="70">
         <v>28.8</v>
       </c>
       <c r="D265" s="70">
         <v>23.1</v>
       </c>
       <c r="E265" s="70">
         <v>35.299999999999997</v>
       </c>
-      <c r="F265" s="54"/>
+      <c r="F265" s="70">
+        <v>40.4</v>
+      </c>
       <c r="G265" s="54"/>
       <c r="H265" s="54"/>
       <c r="I265" s="54"/>
       <c r="J265" s="54"/>
       <c r="K265" s="54"/>
       <c r="L265" s="54"/>
       <c r="M265" s="54"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B266" s="70">
         <v>41.2</v>
       </c>
       <c r="C266" s="70">
         <v>57.1</v>
       </c>
       <c r="D266" s="70">
         <v>34.799999999999997</v>
       </c>
       <c r="E266" s="70">
         <v>39.1</v>
       </c>
-      <c r="F266" s="54"/>
+      <c r="F266" s="71">
+        <v>42.1</v>
+      </c>
       <c r="G266" s="54"/>
       <c r="H266" s="54"/>
       <c r="I266" s="54"/>
       <c r="J266" s="54"/>
       <c r="K266" s="54"/>
       <c r="L266" s="54"/>
       <c r="M266" s="54"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B267" s="2"/>
       <c r="C267" s="14"/>
       <c r="D267" s="11"/>
       <c r="E267" s="2"/>
-      <c r="F267" s="54"/>
+      <c r="F267" s="62"/>
       <c r="G267" s="5"/>
       <c r="H267" s="66"/>
       <c r="I267" s="54"/>
       <c r="J267" s="54"/>
       <c r="K267" s="54"/>
       <c r="L267" s="54"/>
       <c r="M267" s="66"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B268" s="70">
         <v>77.2</v>
       </c>
       <c r="C268" s="70">
         <v>79.599999999999994</v>
       </c>
       <c r="D268" s="70">
         <v>109.2</v>
       </c>
       <c r="E268" s="70">
         <v>102.7</v>
       </c>
-      <c r="F268" s="54"/>
+      <c r="F268" s="71">
+        <v>97.1</v>
+      </c>
       <c r="G268" s="54"/>
       <c r="H268" s="54"/>
       <c r="I268" s="54"/>
       <c r="J268" s="54"/>
       <c r="K268" s="54"/>
       <c r="L268" s="54"/>
       <c r="M268" s="54"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B269" s="70">
         <v>83.4</v>
       </c>
       <c r="C269" s="70">
         <v>84.8</v>
       </c>
       <c r="D269" s="70">
         <v>91.7</v>
       </c>
       <c r="E269" s="70">
         <v>89.6</v>
       </c>
-      <c r="F269" s="54"/>
+      <c r="F269" s="70">
+        <v>86.5</v>
+      </c>
       <c r="G269" s="54"/>
       <c r="H269" s="54"/>
       <c r="I269" s="54"/>
       <c r="J269" s="54"/>
       <c r="K269" s="54"/>
       <c r="L269" s="54"/>
       <c r="M269" s="54"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="70">
         <v>100</v>
       </c>
       <c r="C270" s="70">
         <v>88.9</v>
       </c>
       <c r="D270" s="70">
         <v>99.1</v>
       </c>
       <c r="E270" s="70">
         <v>99.3</v>
       </c>
-      <c r="F270" s="54"/>
+      <c r="F270" s="70">
+        <v>99.5</v>
+      </c>
       <c r="G270" s="54"/>
       <c r="H270" s="54"/>
       <c r="I270" s="54"/>
       <c r="J270" s="54"/>
       <c r="K270" s="54"/>
       <c r="L270" s="54"/>
       <c r="M270" s="54"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="70">
         <v>100</v>
       </c>
       <c r="C271" s="70">
         <v>104.7</v>
       </c>
       <c r="D271" s="70">
         <v>100</v>
       </c>
       <c r="E271" s="70">
         <v>101.2</v>
       </c>
-      <c r="F271" s="54"/>
+      <c r="F271" s="70">
+        <v>100.6</v>
+      </c>
       <c r="G271" s="54"/>
       <c r="H271" s="54"/>
       <c r="I271" s="54"/>
       <c r="J271" s="54"/>
       <c r="K271" s="54"/>
       <c r="L271" s="54"/>
       <c r="M271" s="54"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="2"/>
       <c r="C272" s="2"/>
       <c r="D272" s="33"/>
       <c r="E272" s="2"/>
-      <c r="F272" s="54"/>
+      <c r="F272" s="62"/>
       <c r="G272" s="54"/>
       <c r="H272" s="54"/>
       <c r="I272" s="54"/>
       <c r="J272" s="54"/>
       <c r="K272" s="54"/>
       <c r="L272" s="54"/>
       <c r="M272" s="54"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B273" s="70">
         <v>100</v>
       </c>
       <c r="C273" s="70">
         <v>100</v>
       </c>
       <c r="D273" s="70">
         <v>100</v>
       </c>
       <c r="E273" s="70">
         <v>100</v>
       </c>
-      <c r="F273" s="54"/>
+      <c r="F273" s="70">
+        <v>100</v>
+      </c>
       <c r="G273" s="54"/>
       <c r="H273" s="54"/>
       <c r="I273" s="54"/>
       <c r="J273" s="54"/>
       <c r="K273" s="54"/>
       <c r="L273" s="54"/>
       <c r="M273" s="54"/>
     </row>
     <row r="274" spans="1:13" ht="15.75" customHeight="1">
       <c r="A274" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B274" s="70">
         <v>100</v>
       </c>
       <c r="C274" s="70">
         <v>100</v>
       </c>
       <c r="D274" s="70">
         <v>100</v>
       </c>
       <c r="E274" s="70">
         <v>100</v>
       </c>
-      <c r="F274" s="54"/>
+      <c r="F274" s="70">
+        <v>100</v>
+      </c>
       <c r="G274" s="54"/>
       <c r="H274" s="54"/>
       <c r="I274" s="54"/>
       <c r="J274" s="54"/>
       <c r="K274" s="54"/>
       <c r="L274" s="54"/>
       <c r="M274" s="54"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B275" s="71">
         <v>100</v>
       </c>
       <c r="C275" s="70">
         <v>100</v>
       </c>
       <c r="D275" s="70">
         <v>100</v>
       </c>
       <c r="E275" s="70">
         <v>100</v>
       </c>
-      <c r="F275" s="54"/>
+      <c r="F275" s="71">
+        <v>100</v>
+      </c>
       <c r="G275" s="54"/>
       <c r="H275" s="54"/>
       <c r="I275" s="54"/>
       <c r="J275" s="54"/>
       <c r="K275" s="54"/>
       <c r="L275" s="54"/>
       <c r="M275" s="54"/>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B276" s="70">
         <v>100</v>
       </c>
       <c r="C276" s="70">
         <v>100</v>
       </c>
       <c r="D276" s="70">
         <v>100</v>
       </c>
       <c r="E276" s="70">
         <v>100</v>
       </c>
-      <c r="F276" s="54"/>
+      <c r="F276" s="70">
+        <v>100</v>
+      </c>
       <c r="G276" s="54"/>
       <c r="H276" s="54"/>
       <c r="I276" s="54"/>
       <c r="J276" s="54"/>
       <c r="K276" s="54"/>
       <c r="L276" s="54"/>
       <c r="M276" s="54"/>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B277" s="70">
         <v>100</v>
       </c>
       <c r="C277" s="70">
         <v>100</v>
       </c>
       <c r="D277" s="70">
         <v>100</v>
       </c>
       <c r="E277" s="70">
         <v>100</v>
       </c>
-      <c r="F277" s="54"/>
+      <c r="F277" s="71">
+        <v>100</v>
+      </c>
       <c r="G277" s="54"/>
       <c r="H277" s="54"/>
       <c r="I277" s="54"/>
       <c r="J277" s="54"/>
       <c r="K277" s="54"/>
       <c r="L277" s="54"/>
       <c r="M277" s="54"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B278" s="70">
         <v>100</v>
       </c>
       <c r="C278" s="70">
         <v>100</v>
       </c>
       <c r="D278" s="70">
         <v>100</v>
       </c>
       <c r="E278" s="70">
         <v>100</v>
       </c>
-      <c r="F278" s="54"/>
+      <c r="F278" s="70">
+        <v>100</v>
+      </c>
       <c r="G278" s="54"/>
       <c r="H278" s="54"/>
       <c r="I278" s="54"/>
       <c r="J278" s="54"/>
       <c r="K278" s="54"/>
       <c r="L278" s="54"/>
       <c r="M278" s="54"/>
     </row>
     <row r="279" spans="1:13" ht="24.75">
       <c r="A279" s="67" t="s">
         <v>38</v>
       </c>
       <c r="B279" s="2"/>
       <c r="C279" s="2"/>
       <c r="D279" s="11"/>
       <c r="E279" s="2"/>
-      <c r="F279" s="54"/>
+      <c r="F279" s="62"/>
       <c r="G279" s="5"/>
       <c r="H279" s="66"/>
       <c r="I279" s="54"/>
       <c r="J279" s="54"/>
       <c r="K279" s="54"/>
       <c r="L279" s="54"/>
       <c r="M279" s="66"/>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B280" s="70">
         <v>98.4</v>
       </c>
       <c r="C280" s="70">
         <v>106</v>
       </c>
       <c r="D280" s="70">
         <v>109</v>
       </c>
       <c r="E280" s="70">
         <v>108.1</v>
       </c>
-      <c r="F280" s="54"/>
+      <c r="F280" s="71">
+        <v>100.4</v>
+      </c>
       <c r="G280" s="54"/>
       <c r="H280" s="54"/>
       <c r="I280" s="54"/>
       <c r="J280" s="54"/>
       <c r="K280" s="54"/>
       <c r="L280" s="54"/>
       <c r="M280" s="54"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B281" s="70">
         <v>98.4</v>
       </c>
       <c r="C281" s="70">
         <v>99.5</v>
       </c>
       <c r="D281" s="70">
         <v>79</v>
       </c>
       <c r="E281" s="70">
         <v>85.1</v>
       </c>
-      <c r="F281" s="54"/>
+      <c r="F281" s="70">
+        <v>84.7</v>
+      </c>
       <c r="G281" s="54"/>
       <c r="H281" s="54"/>
       <c r="I281" s="54"/>
       <c r="J281" s="54"/>
       <c r="K281" s="54"/>
       <c r="L281" s="54"/>
       <c r="M281" s="54"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B282" s="70">
         <v>97.8</v>
       </c>
       <c r="C282" s="70">
         <v>158.4</v>
       </c>
       <c r="D282" s="70">
         <v>145.4</v>
       </c>
       <c r="E282" s="70">
         <v>129.80000000000001</v>
       </c>
-      <c r="F282" s="54"/>
+      <c r="F282" s="70">
+        <v>106.9</v>
+      </c>
       <c r="G282" s="54"/>
       <c r="H282" s="54"/>
       <c r="I282" s="54"/>
       <c r="J282" s="54"/>
       <c r="K282" s="54"/>
       <c r="L282" s="54"/>
       <c r="M282" s="54"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B283" s="70">
         <v>97.8</v>
       </c>
       <c r="C283" s="70">
         <v>113.5</v>
       </c>
       <c r="D283" s="70">
         <v>86.2</v>
       </c>
       <c r="E283" s="70">
         <v>133</v>
       </c>
-      <c r="F283" s="54"/>
+      <c r="F283" s="70">
+        <v>126</v>
+      </c>
       <c r="G283" s="54"/>
       <c r="H283" s="54"/>
       <c r="I283" s="54"/>
       <c r="J283" s="54"/>
       <c r="K283" s="54"/>
       <c r="L283" s="54"/>
       <c r="M283" s="54"/>
     </row>
     <row r="284" spans="1:13" s="17" customFormat="1" ht="24">
       <c r="A284" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B284" s="2"/>
       <c r="C284" s="15"/>
       <c r="D284" s="33"/>
       <c r="E284" s="2"/>
-      <c r="F284" s="54"/>
+      <c r="F284" s="62"/>
       <c r="G284" s="5"/>
       <c r="H284" s="52"/>
       <c r="I284" s="54"/>
       <c r="J284" s="54"/>
       <c r="K284" s="54"/>
       <c r="L284" s="54"/>
       <c r="M284" s="66"/>
     </row>
     <row r="285" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A285" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B285" s="70">
         <v>86.1</v>
       </c>
       <c r="C285" s="70">
         <v>166.6</v>
       </c>
       <c r="D285" s="70">
         <v>187.6</v>
       </c>
       <c r="E285" s="70">
         <v>193.2</v>
       </c>
-      <c r="F285" s="54"/>
+      <c r="F285" s="71">
+        <v>177.8</v>
+      </c>
       <c r="G285" s="54"/>
       <c r="H285" s="54"/>
       <c r="I285" s="54"/>
       <c r="J285" s="54"/>
       <c r="K285" s="54"/>
       <c r="L285" s="54"/>
       <c r="M285" s="54"/>
     </row>
     <row r="286" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A286" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B286" s="70">
         <v>79</v>
       </c>
       <c r="C286" s="70">
         <v>168</v>
       </c>
       <c r="D286" s="70">
         <v>198.2</v>
       </c>
       <c r="E286" s="70">
         <v>196.5</v>
       </c>
-      <c r="F286" s="54"/>
+      <c r="F286" s="70">
+        <v>176.1</v>
+      </c>
       <c r="G286" s="54"/>
       <c r="H286" s="54"/>
       <c r="I286" s="54"/>
       <c r="J286" s="54"/>
       <c r="K286" s="54"/>
       <c r="L286" s="54"/>
       <c r="M286" s="54"/>
     </row>
     <row r="287" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A287" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B287" s="70">
         <v>97.5</v>
       </c>
       <c r="C287" s="70">
         <v>8202.1</v>
       </c>
       <c r="D287" s="70">
         <v>268.5</v>
       </c>
       <c r="E287" s="70">
         <v>419</v>
       </c>
-      <c r="F287" s="54"/>
+      <c r="F287" s="70">
+        <v>352.5</v>
+      </c>
       <c r="G287" s="54"/>
       <c r="H287" s="54"/>
       <c r="I287" s="54"/>
       <c r="J287" s="54"/>
       <c r="K287" s="54"/>
       <c r="L287" s="54"/>
       <c r="M287" s="54"/>
     </row>
     <row r="288" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A288" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B288" s="70">
         <v>70.900000000000006</v>
       </c>
       <c r="C288" s="70">
         <v>95.5</v>
       </c>
       <c r="D288" s="70">
         <v>120</v>
       </c>
       <c r="E288" s="70">
         <v>129.5</v>
       </c>
-      <c r="F288" s="54"/>
+      <c r="F288" s="70">
+        <v>129.30000000000001</v>
+      </c>
       <c r="G288" s="54"/>
       <c r="H288" s="54"/>
       <c r="I288" s="54"/>
       <c r="J288" s="54"/>
       <c r="K288" s="54"/>
       <c r="L288" s="54"/>
       <c r="M288" s="54"/>
     </row>
     <row r="289" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A289" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B289" s="2"/>
       <c r="C289" s="2"/>
       <c r="D289" s="33"/>
       <c r="E289" s="2"/>
-      <c r="F289" s="54"/>
+      <c r="F289" s="62"/>
       <c r="G289" s="54"/>
       <c r="H289" s="54"/>
       <c r="I289" s="54"/>
       <c r="J289" s="54"/>
       <c r="K289" s="54"/>
       <c r="L289" s="54"/>
       <c r="M289" s="54"/>
     </row>
     <row r="290" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A290" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B290" s="70">
         <v>98.2</v>
       </c>
       <c r="C290" s="70">
         <v>66.7</v>
       </c>
       <c r="D290" s="70">
         <v>85.7</v>
       </c>
       <c r="E290" s="70">
         <v>92.6</v>
       </c>
-      <c r="F290" s="54"/>
+      <c r="F290" s="70">
+        <v>241.8</v>
+      </c>
       <c r="G290" s="54"/>
       <c r="H290" s="54"/>
       <c r="I290" s="54"/>
       <c r="J290" s="54"/>
       <c r="K290" s="54"/>
       <c r="L290" s="54"/>
       <c r="M290" s="54"/>
     </row>
     <row r="291" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A291" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B291" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C291" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D291" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E291" s="70">
         <v>96.1</v>
       </c>
-      <c r="F291" s="54"/>
+      <c r="F291" s="70">
+        <v>86.9</v>
+      </c>
       <c r="G291" s="54"/>
       <c r="H291" s="54"/>
       <c r="I291" s="54"/>
       <c r="J291" s="54"/>
       <c r="K291" s="54"/>
       <c r="L291" s="54"/>
       <c r="M291" s="54"/>
     </row>
     <row r="292" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A292" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B292" s="70">
         <v>97.3</v>
       </c>
       <c r="C292" s="70">
         <v>728.3</v>
       </c>
       <c r="D292" s="71">
         <v>938.3</v>
       </c>
       <c r="E292" s="70">
         <v>750.7</v>
       </c>
-      <c r="F292" s="54"/>
+      <c r="F292" s="70">
+        <v>606.9</v>
+      </c>
       <c r="G292" s="54"/>
       <c r="H292" s="54"/>
       <c r="I292" s="54"/>
       <c r="J292" s="54"/>
       <c r="K292" s="54"/>
       <c r="L292" s="54"/>
       <c r="M292" s="54"/>
     </row>
     <row r="293" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A293" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B293" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C293" s="70">
         <v>0.7</v>
       </c>
       <c r="D293" s="43" t="s">
         <v>42</v>
       </c>
       <c r="E293" s="70">
         <v>8</v>
       </c>
-      <c r="F293" s="54"/>
+      <c r="F293" s="70">
+        <v>10.1</v>
+      </c>
       <c r="G293" s="54"/>
       <c r="H293" s="54"/>
       <c r="I293" s="54"/>
       <c r="J293" s="54"/>
       <c r="K293" s="54"/>
       <c r="L293" s="54"/>
       <c r="M293" s="54"/>
     </row>
     <row r="294" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A294" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B294" s="72">
         <v>22.2</v>
       </c>
       <c r="C294" s="70">
         <v>109.9</v>
       </c>
       <c r="D294" s="70">
         <v>90.5</v>
       </c>
       <c r="E294" s="70">
         <v>106.1</v>
       </c>
-      <c r="F294" s="54"/>
+      <c r="F294" s="71">
+        <v>96.3</v>
+      </c>
       <c r="G294" s="54"/>
       <c r="H294" s="54"/>
       <c r="I294" s="54"/>
       <c r="J294" s="54"/>
       <c r="K294" s="54"/>
       <c r="L294" s="54"/>
       <c r="M294" s="54"/>
     </row>
     <row r="295" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A295" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B295" s="72">
         <v>99.7</v>
       </c>
       <c r="C295" s="70">
         <v>156.80000000000001</v>
       </c>
       <c r="D295" s="70">
         <v>176.4</v>
       </c>
       <c r="E295" s="70">
         <v>132.30000000000001</v>
       </c>
-      <c r="F295" s="54"/>
+      <c r="F295" s="70">
+        <v>105.8</v>
+      </c>
       <c r="G295" s="54"/>
       <c r="H295" s="54"/>
       <c r="I295" s="54"/>
       <c r="J295" s="54"/>
       <c r="K295" s="54"/>
       <c r="L295" s="54"/>
       <c r="M295" s="54"/>
     </row>
     <row r="296" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A296" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B296" s="70">
         <v>98.4</v>
       </c>
       <c r="C296" s="70">
         <v>82.5</v>
       </c>
       <c r="D296" s="70">
         <v>244.1</v>
       </c>
       <c r="E296" s="70">
         <v>259</v>
       </c>
-      <c r="F296" s="54"/>
+      <c r="F296" s="70">
+        <v>221.6</v>
+      </c>
       <c r="G296" s="54"/>
       <c r="H296" s="54"/>
       <c r="I296" s="54"/>
       <c r="J296" s="54"/>
       <c r="K296" s="54"/>
       <c r="L296" s="54"/>
       <c r="M296" s="54"/>
     </row>
     <row r="297" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A297" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B297" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C297" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D297" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E297" s="70">
         <v>12.1</v>
       </c>
-      <c r="F297" s="54"/>
+      <c r="F297" s="71">
+        <v>13.8</v>
+      </c>
       <c r="G297" s="54"/>
       <c r="H297" s="54"/>
       <c r="I297" s="54"/>
       <c r="J297" s="54"/>
       <c r="K297" s="54"/>
       <c r="L297" s="54"/>
       <c r="M297" s="54"/>
     </row>
     <row r="298" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A298" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B298" s="70">
         <v>97.3</v>
       </c>
       <c r="C298" s="70">
         <v>149.80000000000001</v>
       </c>
       <c r="D298" s="70">
         <v>167.2</v>
       </c>
       <c r="E298" s="70">
         <v>157.69999999999999</v>
       </c>
-      <c r="F298" s="54"/>
+      <c r="F298" s="70">
+        <v>137</v>
+      </c>
       <c r="G298" s="54"/>
       <c r="H298" s="54"/>
       <c r="I298" s="54"/>
       <c r="J298" s="54"/>
       <c r="K298" s="54"/>
       <c r="L298" s="54"/>
       <c r="M298" s="54"/>
     </row>
     <row r="299" spans="1:13" ht="28.5" customHeight="1">
       <c r="A299" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B299" s="2"/>
       <c r="C299" s="15"/>
       <c r="D299" s="11"/>
       <c r="E299" s="2"/>
-      <c r="F299" s="54"/>
+      <c r="F299" s="62"/>
       <c r="G299" s="5"/>
       <c r="H299" s="66"/>
       <c r="I299" s="54"/>
       <c r="J299" s="54"/>
       <c r="K299" s="54"/>
       <c r="L299" s="54"/>
       <c r="M299" s="66"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B300" s="70">
         <v>103.2</v>
       </c>
       <c r="C300" s="70">
         <v>103.6</v>
       </c>
       <c r="D300" s="70">
         <v>101.6</v>
       </c>
       <c r="E300" s="70">
         <v>109</v>
       </c>
-      <c r="F300" s="54"/>
+      <c r="F300" s="71">
+        <v>106.2</v>
+      </c>
       <c r="G300" s="54"/>
       <c r="H300" s="54"/>
       <c r="I300" s="54"/>
       <c r="J300" s="54"/>
       <c r="K300" s="54"/>
       <c r="L300" s="54"/>
       <c r="M300" s="54"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B301" s="70">
         <v>108.4</v>
       </c>
       <c r="C301" s="70">
         <v>103.3</v>
       </c>
       <c r="D301" s="70">
         <v>100.5</v>
       </c>
       <c r="E301" s="70">
         <v>105.9</v>
       </c>
-      <c r="F301" s="54"/>
+      <c r="F301" s="70">
+        <v>104.7</v>
+      </c>
       <c r="G301" s="54"/>
       <c r="H301" s="54"/>
       <c r="I301" s="54"/>
       <c r="J301" s="54"/>
       <c r="K301" s="54"/>
       <c r="L301" s="54"/>
       <c r="M301" s="54"/>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B302" s="70">
         <v>102.9</v>
       </c>
       <c r="C302" s="70">
         <v>102.8</v>
       </c>
       <c r="D302" s="70">
         <v>103.3</v>
       </c>
       <c r="E302" s="70">
         <v>103.3</v>
       </c>
-      <c r="F302" s="54"/>
+      <c r="F302" s="70">
+        <v>103.6</v>
+      </c>
       <c r="G302" s="54"/>
       <c r="H302" s="54"/>
       <c r="I302" s="54"/>
       <c r="J302" s="54"/>
       <c r="K302" s="54"/>
       <c r="L302" s="54"/>
       <c r="M302" s="54"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B303" s="70">
         <v>104</v>
       </c>
       <c r="C303" s="70">
         <v>104.1</v>
       </c>
       <c r="D303" s="70">
         <v>102.7</v>
       </c>
       <c r="E303" s="70">
         <v>111.2</v>
       </c>
-      <c r="F303" s="54"/>
+      <c r="F303" s="70">
+        <v>108.3</v>
+      </c>
       <c r="G303" s="54"/>
       <c r="H303" s="54"/>
       <c r="I303" s="54"/>
       <c r="J303" s="54"/>
       <c r="K303" s="54"/>
       <c r="L303" s="54"/>
       <c r="M303" s="54"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B304" s="2"/>
       <c r="C304" s="2"/>
       <c r="D304" s="33"/>
       <c r="E304" s="2"/>
-      <c r="F304" s="54"/>
+      <c r="F304" s="62"/>
       <c r="G304" s="54"/>
       <c r="H304" s="54"/>
       <c r="I304" s="54"/>
       <c r="J304" s="54"/>
       <c r="K304" s="54"/>
       <c r="L304" s="54"/>
       <c r="M304" s="54"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B305" s="70">
         <v>200</v>
       </c>
       <c r="C305" s="70">
         <v>110.7</v>
       </c>
       <c r="D305" s="70">
         <v>147.6</v>
       </c>
       <c r="E305" s="70">
         <v>126.1</v>
       </c>
-      <c r="F305" s="54"/>
+      <c r="F305" s="70">
+        <v>214</v>
+      </c>
       <c r="G305" s="54"/>
       <c r="H305" s="54"/>
       <c r="I305" s="54"/>
       <c r="J305" s="54"/>
       <c r="K305" s="54"/>
       <c r="L305" s="54"/>
       <c r="M305" s="54"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B306" s="70">
         <v>118</v>
       </c>
       <c r="C306" s="70">
         <v>111.9</v>
       </c>
       <c r="D306" s="70">
         <v>117.4</v>
       </c>
       <c r="E306" s="70">
         <v>125.2</v>
       </c>
-      <c r="F306" s="54"/>
+      <c r="F306" s="70">
+        <v>108.8</v>
+      </c>
       <c r="G306" s="54"/>
       <c r="H306" s="54"/>
       <c r="I306" s="54"/>
       <c r="J306" s="54"/>
       <c r="K306" s="54"/>
       <c r="L306" s="54"/>
       <c r="M306" s="54"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B307" s="70">
         <v>142.6</v>
       </c>
       <c r="C307" s="70">
         <v>90.2</v>
       </c>
       <c r="D307" s="70">
         <v>93.5</v>
       </c>
       <c r="E307" s="70">
         <v>100.5</v>
       </c>
-      <c r="F307" s="54"/>
+      <c r="F307" s="70">
+        <v>222.6</v>
+      </c>
       <c r="G307" s="54"/>
       <c r="H307" s="54"/>
       <c r="I307" s="54"/>
       <c r="J307" s="54"/>
       <c r="K307" s="54"/>
       <c r="L307" s="54"/>
       <c r="M307" s="54"/>
     </row>
     <row r="308" spans="1:13" ht="17.25" customHeight="1">
       <c r="A308" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B308" s="70">
         <v>149.19999999999999</v>
       </c>
       <c r="C308" s="70">
         <v>96.7</v>
       </c>
       <c r="D308" s="70">
         <v>75.099999999999994</v>
       </c>
       <c r="E308" s="70">
         <v>68</v>
       </c>
-      <c r="F308" s="54"/>
+      <c r="F308" s="70">
+        <v>57.1</v>
+      </c>
       <c r="G308" s="54"/>
       <c r="H308" s="54"/>
       <c r="I308" s="54"/>
       <c r="J308" s="54"/>
       <c r="K308" s="54"/>
       <c r="L308" s="54"/>
       <c r="M308" s="54"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B309" s="70">
         <v>100</v>
       </c>
       <c r="C309" s="70">
         <v>99.4</v>
       </c>
       <c r="D309" s="70">
         <v>99.2</v>
       </c>
       <c r="E309" s="70">
         <v>139.69999999999999</v>
       </c>
-      <c r="F309" s="54"/>
+      <c r="F309" s="70">
+        <v>163.6</v>
+      </c>
       <c r="G309" s="54"/>
       <c r="H309" s="54"/>
       <c r="I309" s="54"/>
       <c r="J309" s="54"/>
       <c r="K309" s="54"/>
       <c r="L309" s="54"/>
       <c r="M309" s="54"/>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B310" s="70">
         <v>100</v>
       </c>
       <c r="C310" s="70">
         <v>95.7</v>
       </c>
       <c r="D310" s="70">
         <v>94.3</v>
       </c>
       <c r="E310" s="70">
         <v>96.8</v>
       </c>
-      <c r="F310" s="54"/>
+      <c r="F310" s="70">
+        <v>97.8</v>
+      </c>
       <c r="G310" s="54"/>
       <c r="H310" s="54"/>
       <c r="I310" s="54"/>
       <c r="J310" s="54"/>
       <c r="K310" s="54"/>
       <c r="L310" s="54"/>
       <c r="M310" s="54"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B311" s="70">
         <v>115.6</v>
       </c>
       <c r="C311" s="70">
         <v>110</v>
       </c>
       <c r="D311" s="70">
         <v>91.7</v>
       </c>
       <c r="E311" s="70">
         <v>158.6</v>
       </c>
-      <c r="F311" s="54"/>
+      <c r="F311" s="70">
+        <v>205.9</v>
+      </c>
       <c r="G311" s="54"/>
       <c r="H311" s="54"/>
       <c r="I311" s="54"/>
       <c r="J311" s="54"/>
       <c r="K311" s="54"/>
       <c r="L311" s="54"/>
       <c r="M311" s="54"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B312" s="70">
         <v>86.6</v>
       </c>
       <c r="C312" s="70">
         <v>83.9</v>
       </c>
       <c r="D312" s="70">
         <v>82.4</v>
       </c>
       <c r="E312" s="70">
         <v>88.9</v>
       </c>
-      <c r="F312" s="54"/>
+      <c r="F312" s="70">
+        <v>99.4</v>
+      </c>
       <c r="G312" s="54"/>
       <c r="H312" s="54"/>
       <c r="I312" s="54"/>
       <c r="J312" s="54"/>
       <c r="K312" s="54"/>
       <c r="L312" s="54"/>
       <c r="M312" s="54"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B313" s="70">
         <v>100</v>
       </c>
       <c r="C313" s="70">
         <v>87.5</v>
       </c>
       <c r="D313" s="70">
         <v>83</v>
       </c>
       <c r="E313" s="70">
         <v>94.3</v>
       </c>
-      <c r="F313" s="54"/>
+      <c r="F313" s="71">
+        <v>105.2</v>
+      </c>
       <c r="G313" s="54"/>
       <c r="H313" s="54"/>
       <c r="I313" s="54"/>
       <c r="J313" s="54"/>
       <c r="K313" s="54"/>
       <c r="L313" s="54"/>
       <c r="M313" s="54"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B314" s="70">
         <v>95.5</v>
       </c>
       <c r="C314" s="70">
         <v>98.1</v>
       </c>
       <c r="D314" s="70">
         <v>96.7</v>
       </c>
       <c r="E314" s="70">
         <v>122.4</v>
       </c>
-      <c r="F314" s="54"/>
+      <c r="F314" s="70">
+        <v>116.8</v>
+      </c>
       <c r="G314" s="54"/>
       <c r="H314" s="54"/>
       <c r="I314" s="54"/>
       <c r="J314" s="54"/>
       <c r="K314" s="54"/>
       <c r="L314" s="54"/>
       <c r="M314" s="54"/>
     </row>
     <row r="315" spans="1:13" ht="23.25">
       <c r="A315" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B315" s="70"/>
       <c r="C315" s="70"/>
       <c r="D315" s="70"/>
       <c r="E315" s="2"/>
-      <c r="F315" s="54"/>
+      <c r="F315" s="62"/>
       <c r="G315" s="54"/>
       <c r="H315" s="54"/>
       <c r="I315" s="54"/>
       <c r="J315" s="54"/>
       <c r="K315" s="54"/>
       <c r="L315" s="54"/>
       <c r="M315" s="54"/>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B316" s="70">
         <v>102.9</v>
       </c>
       <c r="C316" s="70">
         <v>101.9</v>
       </c>
       <c r="D316" s="70">
         <v>100</v>
       </c>
       <c r="E316" s="70">
         <v>102.2</v>
       </c>
-      <c r="F316" s="54"/>
+      <c r="F316" s="71">
+        <v>100.6</v>
+      </c>
       <c r="G316" s="54"/>
       <c r="H316" s="54"/>
       <c r="I316" s="54"/>
       <c r="J316" s="54"/>
       <c r="K316" s="54"/>
       <c r="L316" s="54"/>
       <c r="M316" s="54"/>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B317" s="70">
         <v>95.9</v>
       </c>
       <c r="C317" s="70">
         <v>92.5</v>
       </c>
       <c r="D317" s="70">
         <v>91.5</v>
       </c>
       <c r="E317" s="70">
         <v>91.8</v>
       </c>
-      <c r="F317" s="54"/>
+      <c r="F317" s="70">
+        <v>90.9</v>
+      </c>
       <c r="G317" s="54"/>
       <c r="H317" s="54"/>
       <c r="I317" s="54"/>
       <c r="J317" s="54"/>
       <c r="K317" s="54"/>
       <c r="L317" s="54"/>
       <c r="M317" s="54"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B318" s="70">
         <v>101.3</v>
       </c>
       <c r="C318" s="70">
         <v>100.3</v>
       </c>
       <c r="D318" s="70">
         <v>97.6</v>
       </c>
       <c r="E318" s="70">
         <v>96.1</v>
       </c>
-      <c r="F318" s="54"/>
+      <c r="F318" s="70">
+        <v>96.9</v>
+      </c>
       <c r="G318" s="54"/>
       <c r="H318" s="54"/>
       <c r="I318" s="54"/>
       <c r="J318" s="54"/>
       <c r="K318" s="54"/>
       <c r="L318" s="54"/>
       <c r="M318" s="54"/>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B319" s="70">
         <v>105.6</v>
       </c>
       <c r="C319" s="70">
         <v>104.2</v>
       </c>
       <c r="D319" s="70">
         <v>102.5</v>
       </c>
       <c r="E319" s="70">
         <v>107.6</v>
       </c>
-      <c r="F319" s="54"/>
+      <c r="F319" s="70">
+        <v>104.9</v>
+      </c>
       <c r="G319" s="54"/>
       <c r="H319" s="54"/>
       <c r="I319" s="54"/>
       <c r="J319" s="54"/>
       <c r="K319" s="54"/>
       <c r="L319" s="54"/>
       <c r="M319" s="54"/>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B320" s="70"/>
       <c r="C320" s="70"/>
       <c r="D320" s="70"/>
       <c r="E320" s="2"/>
-      <c r="F320" s="54"/>
+      <c r="F320" s="62"/>
       <c r="G320" s="54"/>
       <c r="H320" s="54"/>
       <c r="I320" s="54"/>
       <c r="J320" s="54"/>
       <c r="K320" s="54"/>
       <c r="L320" s="54"/>
       <c r="M320" s="54"/>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B321" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C321" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D321" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E321" s="70">
         <v>18</v>
       </c>
-      <c r="F321" s="54"/>
+      <c r="F321" s="70">
+        <v>22.3</v>
+      </c>
       <c r="G321" s="54"/>
       <c r="H321" s="54"/>
       <c r="I321" s="54"/>
       <c r="J321" s="54"/>
       <c r="K321" s="54"/>
       <c r="L321" s="54"/>
       <c r="M321" s="54"/>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B322" s="70">
         <v>100</v>
       </c>
       <c r="C322" s="70">
         <v>87.5</v>
       </c>
       <c r="D322" s="70">
         <v>86.7</v>
       </c>
       <c r="E322" s="70">
         <v>93.3</v>
       </c>
-      <c r="F322" s="54"/>
+      <c r="F322" s="70">
+        <v>83.3</v>
+      </c>
       <c r="G322" s="54"/>
       <c r="H322" s="54"/>
       <c r="I322" s="54"/>
       <c r="J322" s="54"/>
       <c r="K322" s="54"/>
       <c r="L322" s="54"/>
       <c r="M322" s="54"/>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B323" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C323" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D323" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E323" s="70">
         <v>21.4</v>
       </c>
-      <c r="F323" s="54"/>
+      <c r="F323" s="70">
+        <v>24.3</v>
+      </c>
       <c r="G323" s="54"/>
       <c r="H323" s="54"/>
       <c r="I323" s="54"/>
       <c r="J323" s="54"/>
       <c r="K323" s="54"/>
       <c r="L323" s="54"/>
       <c r="M323" s="54"/>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B324" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C324" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D324" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E324" s="70">
         <v>19.899999999999999</v>
       </c>
-      <c r="F324" s="54"/>
+      <c r="F324" s="70">
+        <v>24.8</v>
+      </c>
       <c r="G324" s="54"/>
       <c r="H324" s="54"/>
       <c r="I324" s="54"/>
       <c r="J324" s="54"/>
       <c r="K324" s="54"/>
       <c r="L324" s="54"/>
       <c r="M324" s="54"/>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B325" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C325" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D325" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E325" s="70">
         <v>21.5</v>
       </c>
-      <c r="F325" s="54"/>
+      <c r="F325" s="70">
+        <v>25.1</v>
+      </c>
       <c r="G325" s="54"/>
       <c r="H325" s="54"/>
       <c r="I325" s="54"/>
       <c r="J325" s="54"/>
       <c r="K325" s="54"/>
       <c r="L325" s="54"/>
       <c r="M325" s="54"/>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B326" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C326" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D326" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E326" s="70">
         <v>19.7</v>
       </c>
-      <c r="F326" s="54"/>
+      <c r="F326" s="70">
+        <v>23.8</v>
+      </c>
       <c r="G326" s="54"/>
       <c r="H326" s="54"/>
       <c r="I326" s="54"/>
       <c r="J326" s="54"/>
       <c r="K326" s="54"/>
       <c r="L326" s="54"/>
       <c r="M326" s="54"/>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B327" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C327" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D327" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E327" s="70">
         <v>21.8</v>
       </c>
-      <c r="F327" s="54"/>
+      <c r="F327" s="70">
+        <v>22.8</v>
+      </c>
       <c r="G327" s="54"/>
       <c r="H327" s="54"/>
       <c r="I327" s="54"/>
       <c r="J327" s="54"/>
       <c r="K327" s="54"/>
       <c r="L327" s="54"/>
       <c r="M327" s="54"/>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B328" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C328" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D328" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E328" s="70">
         <v>19.5</v>
       </c>
-      <c r="F328" s="54"/>
+      <c r="F328" s="70">
+        <v>24.8</v>
+      </c>
       <c r="G328" s="54"/>
       <c r="H328" s="54"/>
       <c r="I328" s="54"/>
       <c r="J328" s="54"/>
       <c r="K328" s="54"/>
       <c r="L328" s="54"/>
       <c r="M328" s="54"/>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B329" s="70">
         <v>100</v>
       </c>
       <c r="C329" s="70">
         <v>78.400000000000006</v>
       </c>
       <c r="D329" s="70">
         <v>71.099999999999994</v>
       </c>
       <c r="E329" s="70">
         <v>75.400000000000006</v>
       </c>
-      <c r="F329" s="54"/>
+      <c r="F329" s="70">
+        <v>77.400000000000006</v>
+      </c>
       <c r="G329" s="54"/>
       <c r="H329" s="54"/>
       <c r="I329" s="54"/>
       <c r="J329" s="54"/>
       <c r="K329" s="54"/>
       <c r="L329" s="54"/>
       <c r="M329" s="54"/>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B330" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C330" s="70" t="s">
         <v>42</v>
       </c>
       <c r="D330" s="70" t="s">
         <v>42</v>
       </c>
       <c r="E330" s="70">
         <v>20.8</v>
       </c>
-      <c r="F330" s="54"/>
+      <c r="F330" s="70">
+        <v>24.2</v>
+      </c>
       <c r="G330" s="54"/>
       <c r="H330" s="54"/>
       <c r="I330" s="54"/>
       <c r="J330" s="54"/>
       <c r="K330" s="54"/>
       <c r="L330" s="54"/>
       <c r="M330" s="54"/>
     </row>
     <row r="331" spans="1:13" ht="23.25">
       <c r="A331" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B331" s="70"/>
       <c r="C331" s="70"/>
       <c r="D331" s="70"/>
       <c r="E331" s="2"/>
-      <c r="F331" s="54"/>
+      <c r="F331" s="62"/>
       <c r="G331" s="54"/>
       <c r="H331" s="54"/>
       <c r="I331" s="54"/>
       <c r="J331" s="54"/>
       <c r="K331" s="54"/>
       <c r="L331" s="54"/>
       <c r="M331" s="54"/>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B332" s="70">
         <v>112.2</v>
       </c>
       <c r="C332" s="70">
         <v>115.4</v>
       </c>
       <c r="D332" s="70">
         <v>112.7</v>
       </c>
       <c r="E332" s="70">
         <v>154.80000000000001</v>
       </c>
-      <c r="F332" s="54"/>
+      <c r="F332" s="70">
+        <v>145.5</v>
+      </c>
       <c r="G332" s="54"/>
       <c r="H332" s="54"/>
       <c r="I332" s="54"/>
       <c r="J332" s="54"/>
       <c r="K332" s="54"/>
       <c r="L332" s="54"/>
       <c r="M332" s="54"/>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B333" s="70">
         <v>131.6</v>
       </c>
       <c r="C333" s="70">
         <v>123.2</v>
       </c>
       <c r="D333" s="70">
         <v>117.5</v>
       </c>
       <c r="E333" s="70">
         <v>132.6</v>
       </c>
-      <c r="F333" s="54"/>
+      <c r="F333" s="71">
+        <v>130.80000000000001</v>
+      </c>
       <c r="G333" s="54"/>
       <c r="H333" s="54"/>
       <c r="I333" s="54"/>
       <c r="J333" s="54"/>
       <c r="K333" s="54"/>
       <c r="L333" s="54"/>
       <c r="M333" s="54"/>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B334" s="70">
         <v>121.1</v>
       </c>
       <c r="C334" s="70">
         <v>140</v>
       </c>
       <c r="D334" s="70">
         <v>179</v>
       </c>
       <c r="E334" s="70">
         <v>199.4</v>
       </c>
-      <c r="F334" s="54"/>
+      <c r="F334" s="70">
+        <v>193</v>
+      </c>
       <c r="G334" s="54"/>
       <c r="H334" s="54"/>
       <c r="I334" s="54"/>
       <c r="J334" s="54"/>
       <c r="K334" s="54"/>
       <c r="L334" s="54"/>
       <c r="M334" s="54"/>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B335" s="70">
         <v>95.9</v>
       </c>
       <c r="C335" s="70">
         <v>107.8</v>
       </c>
       <c r="D335" s="70">
         <v>106.4</v>
       </c>
       <c r="E335" s="70">
         <v>179.5</v>
       </c>
-      <c r="F335" s="54"/>
+      <c r="F335" s="70">
+        <v>171.1</v>
+      </c>
       <c r="G335" s="54"/>
       <c r="H335" s="54"/>
       <c r="I335" s="54"/>
       <c r="J335" s="54"/>
       <c r="K335" s="54"/>
       <c r="L335" s="54"/>
       <c r="M335" s="54"/>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B336" s="70"/>
       <c r="C336" s="70"/>
       <c r="D336" s="70"/>
       <c r="E336" s="2"/>
-      <c r="F336" s="54"/>
+      <c r="F336" s="62"/>
       <c r="G336" s="54"/>
       <c r="H336" s="54"/>
       <c r="I336" s="54"/>
       <c r="J336" s="54"/>
       <c r="K336" s="54"/>
       <c r="L336" s="54"/>
       <c r="M336" s="54"/>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B337" s="70">
         <v>400</v>
       </c>
       <c r="C337" s="70">
         <v>110.7</v>
       </c>
       <c r="D337" s="70">
         <v>147.6</v>
       </c>
       <c r="E337" s="70">
         <v>125.5</v>
       </c>
-      <c r="F337" s="54"/>
+      <c r="F337" s="70">
+        <v>700.4</v>
+      </c>
       <c r="G337" s="54"/>
       <c r="H337" s="54"/>
       <c r="I337" s="54"/>
       <c r="J337" s="54"/>
       <c r="K337" s="54"/>
       <c r="L337" s="54"/>
       <c r="M337" s="54"/>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B338" s="70">
         <v>118</v>
       </c>
       <c r="C338" s="70">
         <v>111.9</v>
       </c>
       <c r="D338" s="70">
         <v>117.4</v>
       </c>
       <c r="E338" s="70">
         <v>126.8</v>
       </c>
-      <c r="F338" s="54"/>
+      <c r="F338" s="70">
+        <v>101.5</v>
+      </c>
       <c r="G338" s="54"/>
       <c r="H338" s="54"/>
       <c r="I338" s="54"/>
       <c r="J338" s="54"/>
       <c r="K338" s="54"/>
       <c r="L338" s="54"/>
       <c r="M338" s="54"/>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B339" s="70">
         <v>142.6</v>
       </c>
       <c r="C339" s="70">
         <v>90.2</v>
       </c>
       <c r="D339" s="70">
         <v>93.5</v>
       </c>
       <c r="E339" s="70">
         <v>101.1</v>
       </c>
-      <c r="F339" s="54"/>
+      <c r="F339" s="70">
+        <v>230.8</v>
+      </c>
       <c r="G339" s="54"/>
       <c r="H339" s="54"/>
       <c r="I339" s="54"/>
       <c r="J339" s="54"/>
       <c r="K339" s="54"/>
       <c r="L339" s="54"/>
       <c r="M339" s="54"/>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B340" s="70">
         <v>149.19999999999999</v>
       </c>
       <c r="C340" s="70">
         <v>96.7</v>
       </c>
       <c r="D340" s="70">
         <v>75.099999999999994</v>
       </c>
       <c r="E340" s="70">
         <v>66.8</v>
       </c>
-      <c r="F340" s="54"/>
+      <c r="F340" s="70">
+        <v>55.2</v>
+      </c>
       <c r="G340" s="54"/>
       <c r="H340" s="54"/>
       <c r="I340" s="54"/>
       <c r="J340" s="54"/>
       <c r="K340" s="54"/>
       <c r="L340" s="54"/>
       <c r="M340" s="54"/>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B341" s="70">
         <v>100</v>
       </c>
       <c r="C341" s="70">
         <v>99.4</v>
       </c>
       <c r="D341" s="70">
         <v>99.2</v>
       </c>
       <c r="E341" s="70">
         <v>149.4</v>
       </c>
-      <c r="F341" s="54"/>
+      <c r="F341" s="70">
+        <v>181.1</v>
+      </c>
       <c r="G341" s="54"/>
       <c r="H341" s="54"/>
       <c r="I341" s="54"/>
       <c r="J341" s="54"/>
       <c r="K341" s="54"/>
       <c r="L341" s="54"/>
       <c r="M341" s="54"/>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B342" s="70">
         <v>100</v>
       </c>
       <c r="C342" s="70">
         <v>95.7</v>
       </c>
       <c r="D342" s="70">
         <v>94.3</v>
       </c>
       <c r="E342" s="70">
         <v>97.6</v>
       </c>
-      <c r="F342" s="54"/>
+      <c r="F342" s="70">
+        <v>100.1</v>
+      </c>
       <c r="G342" s="54"/>
       <c r="H342" s="54"/>
       <c r="I342" s="54"/>
       <c r="J342" s="54"/>
       <c r="K342" s="54"/>
       <c r="L342" s="54"/>
       <c r="M342" s="54"/>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B343" s="70">
         <v>94.5</v>
       </c>
       <c r="C343" s="70">
         <v>92.2</v>
       </c>
       <c r="D343" s="70">
         <v>91.7</v>
       </c>
       <c r="E343" s="70">
         <v>184.7</v>
       </c>
-      <c r="F343" s="54"/>
+      <c r="F343" s="70">
+        <v>255</v>
+      </c>
       <c r="G343" s="54"/>
       <c r="H343" s="54"/>
       <c r="I343" s="54"/>
       <c r="J343" s="54"/>
       <c r="K343" s="54"/>
       <c r="L343" s="54"/>
       <c r="M343" s="54"/>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B344" s="70">
         <v>86.6</v>
       </c>
       <c r="C344" s="70">
         <v>83.9</v>
       </c>
       <c r="D344" s="70">
         <v>82.4</v>
       </c>
       <c r="E344" s="70">
         <v>90.3</v>
       </c>
-      <c r="F344" s="54"/>
+      <c r="F344" s="70">
+        <v>104</v>
+      </c>
       <c r="G344" s="54"/>
       <c r="H344" s="54"/>
       <c r="I344" s="54"/>
       <c r="J344" s="54"/>
       <c r="K344" s="54"/>
       <c r="L344" s="54"/>
       <c r="M344" s="54"/>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B345" s="70">
         <v>100</v>
       </c>
       <c r="C345" s="70">
         <v>90.9</v>
       </c>
       <c r="D345" s="70">
         <v>87.9</v>
       </c>
       <c r="E345" s="70">
         <v>103.4</v>
       </c>
-      <c r="F345" s="54"/>
+      <c r="F345" s="71">
+        <v>119.4</v>
+      </c>
       <c r="G345" s="54"/>
       <c r="H345" s="54"/>
       <c r="I345" s="54"/>
       <c r="J345" s="54"/>
       <c r="K345" s="54"/>
       <c r="L345" s="54"/>
       <c r="M345" s="54"/>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B346" s="70">
         <v>95.4</v>
       </c>
       <c r="C346" s="70">
         <v>98.1</v>
       </c>
       <c r="D346" s="70">
         <v>96.7</v>
       </c>
       <c r="E346" s="70">
         <v>125.4</v>
       </c>
-      <c r="F346" s="54"/>
+      <c r="F346" s="70">
+        <v>120.3</v>
+      </c>
       <c r="G346" s="54"/>
       <c r="H346" s="54"/>
       <c r="I346" s="54"/>
       <c r="J346" s="54"/>
       <c r="K346" s="54"/>
       <c r="L346" s="54"/>
       <c r="M346" s="54"/>
     </row>
     <row r="347" spans="1:13" ht="48.75">
       <c r="A347" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B347" s="2"/>
       <c r="C347" s="2"/>
       <c r="D347" s="11"/>
       <c r="E347" s="2"/>
-      <c r="F347" s="54"/>
+      <c r="F347" s="62"/>
       <c r="G347" s="5"/>
       <c r="H347" s="66"/>
       <c r="I347" s="54"/>
       <c r="J347" s="54"/>
       <c r="K347" s="54"/>
       <c r="L347" s="54"/>
       <c r="M347" s="54"/>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B348" s="70">
         <v>82.4</v>
       </c>
       <c r="C348" s="70">
         <v>162.6</v>
       </c>
       <c r="D348" s="70">
         <v>146.4</v>
       </c>
       <c r="E348" s="70">
         <v>165.5</v>
       </c>
-      <c r="F348" s="54"/>
+      <c r="F348" s="71">
+        <v>166.5</v>
+      </c>
       <c r="G348" s="54"/>
       <c r="H348" s="54"/>
       <c r="I348" s="54"/>
       <c r="J348" s="54"/>
       <c r="K348" s="54"/>
       <c r="L348" s="54"/>
       <c r="M348" s="54"/>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B349" s="70">
         <v>60.9</v>
       </c>
       <c r="C349" s="70">
         <v>105.4</v>
       </c>
       <c r="D349" s="70">
         <v>104.2</v>
       </c>
       <c r="E349" s="70">
         <v>139.80000000000001</v>
       </c>
-      <c r="F349" s="54"/>
+      <c r="F349" s="70">
+        <v>161.5</v>
+      </c>
       <c r="G349" s="54"/>
       <c r="H349" s="54"/>
       <c r="I349" s="54"/>
       <c r="J349" s="54"/>
       <c r="K349" s="54"/>
       <c r="L349" s="54"/>
       <c r="M349" s="54"/>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B350" s="70">
         <v>98.4</v>
       </c>
       <c r="C350" s="70">
         <v>101.4</v>
       </c>
       <c r="D350" s="70">
         <v>115.6</v>
       </c>
       <c r="E350" s="70">
         <v>115.4</v>
       </c>
-      <c r="F350" s="54"/>
+      <c r="F350" s="70">
+        <v>115.1</v>
+      </c>
       <c r="G350" s="54"/>
       <c r="H350" s="54"/>
       <c r="I350" s="54"/>
       <c r="J350" s="54"/>
       <c r="K350" s="54"/>
       <c r="L350" s="54"/>
       <c r="M350" s="54"/>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B351" s="70">
         <v>91.2</v>
       </c>
       <c r="C351" s="70">
         <v>163.5</v>
       </c>
       <c r="D351" s="70">
         <v>110.9</v>
       </c>
       <c r="E351" s="70">
         <v>159.9</v>
       </c>
-      <c r="F351" s="54"/>
+      <c r="F351" s="70">
+        <v>155.9</v>
+      </c>
       <c r="G351" s="54"/>
       <c r="H351" s="54"/>
       <c r="I351" s="54"/>
       <c r="J351" s="54"/>
       <c r="K351" s="54"/>
       <c r="L351" s="54"/>
       <c r="M351" s="54"/>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B352" s="2"/>
       <c r="C352" s="2"/>
       <c r="D352" s="33"/>
       <c r="E352" s="2"/>
-      <c r="F352" s="54"/>
+      <c r="F352" s="62"/>
       <c r="G352" s="54"/>
       <c r="H352" s="54"/>
       <c r="I352" s="54"/>
       <c r="J352" s="54"/>
       <c r="K352" s="54"/>
       <c r="L352" s="54"/>
       <c r="M352" s="54"/>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B353" s="70">
         <v>91.4</v>
       </c>
       <c r="C353" s="70">
         <v>92.9</v>
       </c>
       <c r="D353" s="70">
         <v>91.8</v>
       </c>
       <c r="E353" s="70">
         <v>90.1</v>
       </c>
-      <c r="F353" s="54"/>
+      <c r="F353" s="70">
+        <v>89.1</v>
+      </c>
       <c r="G353" s="54"/>
       <c r="H353" s="54"/>
       <c r="I353" s="54"/>
       <c r="J353" s="54"/>
       <c r="K353" s="54"/>
       <c r="L353" s="54"/>
       <c r="M353" s="54"/>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B354" s="70">
         <v>118</v>
       </c>
       <c r="C354" s="70">
         <v>14.6</v>
       </c>
       <c r="D354" s="70">
         <v>7.4</v>
       </c>
       <c r="E354" s="70">
         <v>40.700000000000003</v>
       </c>
-      <c r="F354" s="54"/>
+      <c r="F354" s="70">
+        <v>66.599999999999994</v>
+      </c>
       <c r="G354" s="54"/>
       <c r="H354" s="54"/>
       <c r="I354" s="54"/>
       <c r="J354" s="54"/>
       <c r="K354" s="54"/>
       <c r="L354" s="54"/>
       <c r="M354" s="54"/>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B355" s="70">
         <v>100</v>
       </c>
       <c r="C355" s="70">
         <v>104.4</v>
       </c>
       <c r="D355" s="70">
         <v>105.9</v>
       </c>
       <c r="E355" s="70">
         <v>99.5</v>
       </c>
-      <c r="F355" s="54"/>
+      <c r="F355" s="70">
+        <v>94.9</v>
+      </c>
       <c r="G355" s="54"/>
       <c r="H355" s="54"/>
       <c r="I355" s="54"/>
       <c r="J355" s="54"/>
       <c r="K355" s="54"/>
       <c r="L355" s="54"/>
       <c r="M355" s="54"/>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B356" s="70">
         <v>97.8</v>
       </c>
       <c r="C356" s="70">
         <v>99.6</v>
       </c>
       <c r="D356" s="70">
         <v>100.3</v>
       </c>
       <c r="E356" s="70">
         <v>94.3</v>
       </c>
-      <c r="F356" s="54"/>
+      <c r="F356" s="70">
+        <v>92.1</v>
+      </c>
       <c r="G356" s="54"/>
       <c r="H356" s="54"/>
       <c r="I356" s="54"/>
       <c r="J356" s="54"/>
       <c r="K356" s="54"/>
       <c r="L356" s="54"/>
       <c r="M356" s="54"/>
     </row>
     <row r="357" spans="1:13" ht="13.5" customHeight="1">
       <c r="A357" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B357" s="70">
         <v>99.8</v>
       </c>
       <c r="C357" s="70">
         <v>100</v>
       </c>
       <c r="D357" s="70">
         <v>100</v>
       </c>
       <c r="E357" s="70">
         <v>92.9</v>
       </c>
-      <c r="F357" s="54"/>
+      <c r="F357" s="70">
+        <v>88.7</v>
+      </c>
       <c r="G357" s="54"/>
       <c r="H357" s="54"/>
       <c r="I357" s="54"/>
       <c r="J357" s="54"/>
       <c r="K357" s="54"/>
       <c r="L357" s="54"/>
       <c r="M357" s="54"/>
     </row>
     <row r="358" spans="1:13" ht="13.5" customHeight="1">
       <c r="A358" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B358" s="70">
         <v>100</v>
       </c>
       <c r="C358" s="70">
         <v>133.30000000000001</v>
       </c>
       <c r="D358" s="70">
         <v>144.6</v>
       </c>
       <c r="E358" s="70">
         <v>133.6</v>
       </c>
-      <c r="F358" s="54"/>
+      <c r="F358" s="70">
+        <v>126.4</v>
+      </c>
       <c r="G358" s="54"/>
       <c r="H358" s="54"/>
       <c r="I358" s="54"/>
       <c r="J358" s="54"/>
       <c r="K358" s="54"/>
       <c r="L358" s="54"/>
       <c r="M358" s="54"/>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B359" s="70">
         <v>98.2</v>
       </c>
       <c r="C359" s="70">
         <v>103.9</v>
       </c>
       <c r="D359" s="70">
         <v>102.4</v>
       </c>
       <c r="E359" s="70">
         <v>86</v>
       </c>
-      <c r="F359" s="54"/>
+      <c r="F359" s="70">
+        <v>77.099999999999994</v>
+      </c>
       <c r="G359" s="54"/>
       <c r="H359" s="54"/>
       <c r="I359" s="54"/>
       <c r="J359" s="54"/>
       <c r="K359" s="54"/>
       <c r="L359" s="54"/>
       <c r="M359" s="54"/>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B360" s="70">
         <v>100</v>
       </c>
       <c r="C360" s="70">
         <v>94.8</v>
       </c>
       <c r="D360" s="70">
         <v>93</v>
       </c>
       <c r="E360" s="70">
         <v>74.8</v>
       </c>
-      <c r="F360" s="54"/>
+      <c r="F360" s="70">
+        <v>64.599999999999994</v>
+      </c>
       <c r="G360" s="54"/>
       <c r="H360" s="54"/>
       <c r="I360" s="54"/>
       <c r="J360" s="54"/>
       <c r="K360" s="54"/>
       <c r="L360" s="54"/>
       <c r="M360" s="54"/>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B361" s="70">
         <v>99.4</v>
       </c>
       <c r="C361" s="70">
         <v>98.5</v>
       </c>
       <c r="D361" s="70">
         <v>98</v>
       </c>
       <c r="E361" s="70">
         <v>85.5</v>
       </c>
-      <c r="F361" s="54"/>
+      <c r="F361" s="70">
+        <v>78.3</v>
+      </c>
       <c r="G361" s="54"/>
       <c r="H361" s="54"/>
       <c r="I361" s="54"/>
       <c r="J361" s="54"/>
       <c r="K361" s="54"/>
       <c r="L361" s="54"/>
       <c r="M361" s="54"/>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B362" s="70">
         <v>94.9</v>
       </c>
       <c r="C362" s="70">
         <v>96.6</v>
       </c>
       <c r="D362" s="70">
         <v>94.4</v>
       </c>
       <c r="E362" s="70">
         <v>100.1</v>
       </c>
-      <c r="F362" s="54"/>
+      <c r="F362" s="70">
+        <v>101.4</v>
+      </c>
       <c r="G362" s="54"/>
       <c r="H362" s="54"/>
       <c r="I362" s="54"/>
       <c r="J362" s="54"/>
       <c r="K362" s="54"/>
       <c r="L362" s="54"/>
       <c r="M362" s="54"/>
     </row>
     <row r="363" spans="1:13" s="17" customFormat="1" ht="24">
       <c r="A363" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B363" s="2"/>
       <c r="C363" s="2"/>
       <c r="D363" s="33"/>
       <c r="E363" s="2"/>
-      <c r="F363" s="54"/>
+      <c r="F363" s="62"/>
       <c r="G363" s="5"/>
       <c r="H363" s="66"/>
       <c r="I363" s="54"/>
       <c r="J363" s="54"/>
       <c r="K363" s="54"/>
       <c r="L363" s="54"/>
       <c r="M363" s="54"/>
     </row>
     <row r="364" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A364" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B364" s="70">
         <v>95.7</v>
       </c>
       <c r="C364" s="70">
         <v>288.2</v>
       </c>
       <c r="D364" s="70">
         <v>229.3</v>
       </c>
       <c r="E364" s="70">
         <v>241.2</v>
       </c>
-      <c r="F364" s="54"/>
+      <c r="F364" s="71">
+        <v>219.3</v>
+      </c>
       <c r="G364" s="54"/>
       <c r="H364" s="54"/>
       <c r="I364" s="54"/>
       <c r="J364" s="54"/>
       <c r="K364" s="54"/>
       <c r="L364" s="54"/>
       <c r="M364" s="54"/>
     </row>
     <row r="365" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A365" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B365" s="70">
         <v>98.1</v>
       </c>
       <c r="C365" s="70">
         <v>97.3</v>
       </c>
       <c r="D365" s="70">
         <v>92</v>
       </c>
       <c r="E365" s="70">
         <v>91.2</v>
       </c>
-      <c r="F365" s="54"/>
+      <c r="F365" s="70">
+        <v>87.6</v>
+      </c>
       <c r="G365" s="54"/>
       <c r="H365" s="54"/>
       <c r="I365" s="54"/>
       <c r="J365" s="54"/>
       <c r="K365" s="54"/>
       <c r="L365" s="54"/>
       <c r="M365" s="54"/>
     </row>
     <row r="366" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A366" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B366" s="70">
         <v>107</v>
       </c>
       <c r="C366" s="70">
         <v>107</v>
       </c>
       <c r="D366" s="70">
         <v>125.9</v>
       </c>
       <c r="E366" s="70">
         <v>127.8</v>
       </c>
-      <c r="F366" s="54"/>
+      <c r="F366" s="70">
+        <v>128.1</v>
+      </c>
       <c r="G366" s="54"/>
       <c r="H366" s="54"/>
       <c r="I366" s="54"/>
       <c r="J366" s="54"/>
       <c r="K366" s="54"/>
       <c r="L366" s="54"/>
       <c r="M366" s="54"/>
     </row>
     <row r="367" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A367" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B367" s="70">
         <v>81.8</v>
       </c>
       <c r="C367" s="70">
         <v>242.3</v>
       </c>
       <c r="D367" s="70">
         <v>113</v>
       </c>
       <c r="E367" s="70">
         <v>195.9</v>
       </c>
-      <c r="F367" s="54"/>
+      <c r="F367" s="70">
+        <v>188.9</v>
+      </c>
       <c r="G367" s="54"/>
       <c r="H367" s="54"/>
       <c r="I367" s="54"/>
       <c r="J367" s="54"/>
       <c r="K367" s="54"/>
       <c r="L367" s="54"/>
       <c r="M367" s="54"/>
     </row>
     <row r="368" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A368" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B368" s="2"/>
       <c r="C368" s="2"/>
       <c r="D368" s="33"/>
       <c r="E368" s="2"/>
-      <c r="F368" s="54"/>
+      <c r="F368" s="62"/>
       <c r="G368" s="54"/>
       <c r="H368" s="54"/>
       <c r="I368" s="54"/>
       <c r="J368" s="54"/>
       <c r="K368" s="54"/>
       <c r="L368" s="54"/>
       <c r="M368" s="54"/>
     </row>
     <row r="369" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A369" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B369" s="70">
         <v>91.4</v>
       </c>
       <c r="C369" s="70">
         <v>92.9</v>
       </c>
       <c r="D369" s="70">
         <v>91.8</v>
       </c>
       <c r="E369" s="70">
         <v>90.1</v>
       </c>
-      <c r="F369" s="54"/>
+      <c r="F369" s="70">
+        <v>89.1</v>
+      </c>
       <c r="G369" s="54"/>
       <c r="H369" s="54"/>
       <c r="I369" s="54"/>
       <c r="J369" s="54"/>
       <c r="K369" s="54"/>
       <c r="L369" s="54"/>
       <c r="M369" s="54"/>
     </row>
     <row r="370" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A370" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B370" s="70">
         <v>147.69999999999999</v>
       </c>
       <c r="C370" s="70">
         <v>133.69999999999999</v>
       </c>
       <c r="D370" s="70">
         <v>153</v>
       </c>
       <c r="E370" s="70">
         <v>149.9</v>
       </c>
-      <c r="F370" s="54"/>
+      <c r="F370" s="70">
+        <v>154</v>
+      </c>
       <c r="G370" s="54"/>
       <c r="H370" s="54"/>
       <c r="I370" s="54"/>
       <c r="J370" s="54"/>
       <c r="K370" s="54"/>
       <c r="L370" s="54"/>
       <c r="M370" s="54"/>
     </row>
     <row r="371" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A371" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B371" s="70">
         <v>100</v>
       </c>
       <c r="C371" s="70">
         <v>104.4</v>
       </c>
       <c r="D371" s="70">
         <v>105.9</v>
       </c>
       <c r="E371" s="70">
         <v>99.5</v>
       </c>
-      <c r="F371" s="54"/>
+      <c r="F371" s="70">
+        <v>94.9</v>
+      </c>
       <c r="G371" s="54"/>
       <c r="H371" s="54"/>
       <c r="I371" s="54"/>
       <c r="J371" s="54"/>
       <c r="K371" s="54"/>
       <c r="L371" s="54"/>
       <c r="M371" s="54"/>
     </row>
     <row r="372" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A372" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B372" s="70">
         <v>97.4</v>
       </c>
       <c r="C372" s="70">
         <v>99.6</v>
       </c>
       <c r="D372" s="70">
         <v>100.3</v>
       </c>
       <c r="E372" s="70">
         <v>94.3</v>
       </c>
-      <c r="F372" s="54"/>
+      <c r="F372" s="70">
+        <v>92.1</v>
+      </c>
       <c r="G372" s="54"/>
       <c r="H372" s="54"/>
       <c r="I372" s="54"/>
       <c r="J372" s="54"/>
       <c r="K372" s="54"/>
       <c r="L372" s="54"/>
       <c r="M372" s="54"/>
     </row>
     <row r="373" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A373" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B373" s="70">
         <v>100</v>
       </c>
       <c r="C373" s="70">
         <v>100.2</v>
       </c>
       <c r="D373" s="70">
         <v>100.3</v>
       </c>
       <c r="E373" s="70">
         <v>92.7</v>
       </c>
-      <c r="F373" s="54"/>
+      <c r="F373" s="70">
+        <v>88.3</v>
+      </c>
       <c r="G373" s="54"/>
       <c r="H373" s="54"/>
       <c r="I373" s="54"/>
       <c r="J373" s="54"/>
       <c r="K373" s="54"/>
       <c r="L373" s="54"/>
       <c r="M373" s="54"/>
     </row>
     <row r="374" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A374" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B374" s="70">
         <v>100</v>
       </c>
       <c r="C374" s="70">
         <v>133.30000000000001</v>
       </c>
       <c r="D374" s="70">
         <v>144.6</v>
       </c>
       <c r="E374" s="70">
         <v>133.6</v>
       </c>
-      <c r="F374" s="54"/>
+      <c r="F374" s="70">
+        <v>126.4</v>
+      </c>
       <c r="G374" s="54"/>
       <c r="H374" s="54"/>
       <c r="I374" s="54"/>
       <c r="J374" s="54"/>
       <c r="K374" s="54"/>
       <c r="L374" s="54"/>
       <c r="M374" s="54"/>
     </row>
     <row r="375" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A375" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B375" s="70">
         <v>97.6</v>
       </c>
       <c r="C375" s="70">
         <v>100</v>
       </c>
       <c r="D375" s="70">
         <v>102.4</v>
       </c>
       <c r="E375" s="70">
         <v>86</v>
       </c>
-      <c r="F375" s="54"/>
+      <c r="F375" s="70">
+        <v>77.099999999999994</v>
+      </c>
       <c r="G375" s="54"/>
       <c r="H375" s="54"/>
       <c r="I375" s="54"/>
       <c r="J375" s="54"/>
       <c r="K375" s="54"/>
       <c r="L375" s="54"/>
       <c r="M375" s="54"/>
     </row>
     <row r="376" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A376" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B376" s="70">
         <v>100</v>
       </c>
       <c r="C376" s="70">
         <v>94.8</v>
       </c>
       <c r="D376" s="70">
         <v>93</v>
       </c>
       <c r="E376" s="70">
         <v>74.8</v>
       </c>
-      <c r="F376" s="54"/>
+      <c r="F376" s="70">
+        <v>64.599999999999994</v>
+      </c>
       <c r="G376" s="54"/>
       <c r="H376" s="54"/>
       <c r="I376" s="54"/>
       <c r="J376" s="54"/>
       <c r="K376" s="54"/>
       <c r="L376" s="54"/>
       <c r="M376" s="54"/>
     </row>
     <row r="377" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A377" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B377" s="70">
         <v>100</v>
       </c>
       <c r="C377" s="70">
         <v>98.5</v>
       </c>
       <c r="D377" s="70">
         <v>98</v>
       </c>
       <c r="E377" s="70">
         <v>85.4</v>
       </c>
-      <c r="F377" s="54"/>
+      <c r="F377" s="70">
+        <v>78.2</v>
+      </c>
       <c r="G377" s="54"/>
       <c r="H377" s="54"/>
       <c r="I377" s="54"/>
       <c r="J377" s="54"/>
       <c r="K377" s="54"/>
       <c r="L377" s="54"/>
       <c r="M377" s="54"/>
     </row>
     <row r="378" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A378" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B378" s="70">
         <v>96.8</v>
       </c>
       <c r="C378" s="70">
         <v>97.3</v>
       </c>
       <c r="D378" s="70">
         <v>96.8</v>
       </c>
       <c r="E378" s="70">
         <v>103</v>
       </c>
-      <c r="F378" s="54"/>
+      <c r="F378" s="70">
+        <v>103.9</v>
+      </c>
       <c r="G378" s="54"/>
       <c r="H378" s="54"/>
       <c r="I378" s="54"/>
       <c r="J378" s="54"/>
       <c r="K378" s="54"/>
       <c r="L378" s="54"/>
       <c r="M378" s="54"/>
     </row>
     <row r="379" spans="1:13" s="17" customFormat="1" ht="24">
       <c r="A379" s="67" t="s">
         <v>44</v>
       </c>
       <c r="B379" s="2"/>
       <c r="C379" s="2"/>
       <c r="D379" s="33"/>
       <c r="E379" s="2"/>
-      <c r="F379" s="54"/>
+      <c r="F379" s="62"/>
       <c r="G379" s="5"/>
       <c r="H379" s="66"/>
       <c r="I379" s="54"/>
       <c r="J379" s="54"/>
       <c r="K379" s="54"/>
       <c r="L379" s="54"/>
       <c r="M379" s="66"/>
     </row>
     <row r="380" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A380" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B380" s="70">
         <v>135.1</v>
       </c>
       <c r="C380" s="70">
         <v>123.4</v>
       </c>
       <c r="D380" s="70">
         <v>119.1</v>
       </c>
       <c r="E380" s="70">
         <v>120.8</v>
       </c>
-      <c r="F380" s="54"/>
+      <c r="F380" s="71">
+        <v>115</v>
+      </c>
       <c r="G380" s="54"/>
       <c r="H380" s="54"/>
       <c r="I380" s="54"/>
       <c r="J380" s="54"/>
       <c r="K380" s="54"/>
       <c r="L380" s="54"/>
       <c r="M380" s="54"/>
     </row>
     <row r="381" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A381" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B381" s="70">
         <v>153.5</v>
       </c>
       <c r="C381" s="70">
         <v>137.4</v>
       </c>
       <c r="D381" s="70">
         <v>129.69999999999999</v>
       </c>
       <c r="E381" s="70">
         <v>134.30000000000001</v>
       </c>
-      <c r="F381" s="54"/>
+      <c r="F381" s="70">
+        <v>124.6</v>
+      </c>
       <c r="G381" s="54"/>
       <c r="H381" s="54"/>
       <c r="I381" s="54"/>
       <c r="J381" s="54"/>
       <c r="K381" s="54"/>
       <c r="L381" s="54"/>
       <c r="M381" s="54"/>
     </row>
     <row r="382" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A382" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B382" s="70">
         <v>89.1</v>
       </c>
       <c r="C382" s="70">
         <v>93.9</v>
       </c>
       <c r="D382" s="70">
         <v>95.7</v>
       </c>
       <c r="E382" s="70">
         <v>94.3</v>
       </c>
-      <c r="F382" s="54"/>
+      <c r="F382" s="70">
+        <v>93.5</v>
+      </c>
       <c r="G382" s="54"/>
       <c r="H382" s="54"/>
       <c r="I382" s="54"/>
       <c r="J382" s="54"/>
       <c r="K382" s="54"/>
       <c r="L382" s="54"/>
       <c r="M382" s="54"/>
     </row>
     <row r="383" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A383" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B383" s="70">
         <v>118.5</v>
       </c>
       <c r="C383" s="70">
         <v>107.3</v>
       </c>
       <c r="D383" s="70">
         <v>104.9</v>
       </c>
       <c r="E383" s="70">
         <v>101.5</v>
       </c>
-      <c r="F383" s="54"/>
+      <c r="F383" s="70">
+        <v>102.8</v>
+      </c>
       <c r="G383" s="54"/>
       <c r="H383" s="54"/>
       <c r="I383" s="54"/>
       <c r="J383" s="54"/>
       <c r="K383" s="54"/>
       <c r="L383" s="54"/>
       <c r="M383" s="54"/>
     </row>
     <row r="384" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A384" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B384" s="2"/>
       <c r="C384" s="2"/>
       <c r="D384" s="33"/>
       <c r="E384" s="2"/>
-      <c r="F384" s="54"/>
+      <c r="F384" s="62"/>
       <c r="G384" s="54"/>
       <c r="H384" s="54"/>
       <c r="I384" s="54"/>
       <c r="J384" s="54"/>
       <c r="K384" s="54"/>
       <c r="L384" s="54"/>
       <c r="M384" s="54"/>
     </row>
     <row r="385" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A385" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B385" s="70">
         <v>83.3</v>
       </c>
       <c r="C385" s="70">
         <v>77.2</v>
       </c>
       <c r="D385" s="70">
         <v>75.2</v>
       </c>
       <c r="E385" s="70">
         <v>72.7</v>
       </c>
-      <c r="F385" s="54"/>
+      <c r="F385" s="70">
+        <v>67.7</v>
+      </c>
       <c r="G385" s="54"/>
       <c r="H385" s="54"/>
       <c r="I385" s="54"/>
       <c r="J385" s="54"/>
       <c r="K385" s="54"/>
       <c r="L385" s="54"/>
       <c r="M385" s="54"/>
     </row>
     <row r="386" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A386" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B386" s="70">
         <v>60</v>
       </c>
       <c r="C386" s="70">
         <v>80</v>
       </c>
       <c r="D386" s="71">
         <v>51</v>
       </c>
       <c r="E386" s="70">
         <v>50.8</v>
       </c>
-      <c r="F386" s="54"/>
+      <c r="F386" s="70">
+        <v>60.1</v>
+      </c>
       <c r="G386" s="54"/>
       <c r="H386" s="54"/>
       <c r="I386" s="54"/>
       <c r="J386" s="54"/>
       <c r="K386" s="54"/>
       <c r="L386" s="54"/>
       <c r="M386" s="54"/>
     </row>
     <row r="387" spans="1:13" s="17" customFormat="1" ht="36">
       <c r="A387" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B387" s="2"/>
       <c r="C387" s="2"/>
       <c r="D387" s="33"/>
       <c r="E387" s="2"/>
-      <c r="F387" s="54"/>
+      <c r="F387" s="62"/>
       <c r="G387" s="5"/>
       <c r="H387" s="66"/>
       <c r="I387" s="54"/>
       <c r="J387" s="54"/>
       <c r="K387" s="54"/>
       <c r="L387" s="54"/>
       <c r="M387" s="54"/>
     </row>
     <row r="388" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A388" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B388" s="70">
         <v>65.3</v>
       </c>
       <c r="C388" s="70">
         <v>129.9</v>
       </c>
       <c r="D388" s="70">
         <v>125.2</v>
       </c>
       <c r="E388" s="70">
         <v>150.5</v>
       </c>
-      <c r="F388" s="54"/>
+      <c r="F388" s="71">
+        <v>161.4</v>
+      </c>
       <c r="G388" s="54"/>
       <c r="H388" s="54"/>
       <c r="I388" s="54"/>
       <c r="J388" s="54"/>
       <c r="K388" s="54"/>
       <c r="L388" s="54"/>
       <c r="M388" s="54"/>
     </row>
     <row r="389" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A389" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B389" s="70">
         <v>80.5</v>
       </c>
       <c r="C389" s="70">
         <v>88.2</v>
       </c>
       <c r="D389" s="70">
         <v>105</v>
       </c>
       <c r="E389" s="70">
         <v>151.80000000000001</v>
       </c>
-      <c r="F389" s="54"/>
+      <c r="F389" s="70">
+        <v>182.1</v>
+      </c>
       <c r="G389" s="54"/>
       <c r="H389" s="54"/>
       <c r="I389" s="54"/>
       <c r="J389" s="54"/>
       <c r="K389" s="54"/>
       <c r="L389" s="54"/>
       <c r="M389" s="54"/>
     </row>
     <row r="390" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A390" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B390" s="70">
         <v>102.9</v>
       </c>
       <c r="C390" s="70">
         <v>110.2</v>
       </c>
       <c r="D390" s="70">
         <v>114.2</v>
       </c>
       <c r="E390" s="70">
         <v>109.9</v>
       </c>
-      <c r="F390" s="54"/>
+      <c r="F390" s="70">
+        <v>108.5</v>
+      </c>
       <c r="G390" s="54"/>
       <c r="H390" s="54"/>
       <c r="I390" s="54"/>
       <c r="J390" s="54"/>
       <c r="K390" s="54"/>
       <c r="L390" s="54"/>
       <c r="M390" s="54"/>
     </row>
     <row r="391" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A391" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B391" s="70">
         <v>104.1</v>
       </c>
       <c r="C391" s="70">
         <v>111.5</v>
       </c>
       <c r="D391" s="70">
         <v>110.2</v>
       </c>
       <c r="E391" s="70">
         <v>113.1</v>
       </c>
-      <c r="F391" s="54"/>
+      <c r="F391" s="70">
+        <v>112.4</v>
+      </c>
       <c r="G391" s="54"/>
       <c r="H391" s="54"/>
       <c r="I391" s="54"/>
       <c r="J391" s="54"/>
       <c r="K391" s="54"/>
       <c r="L391" s="54"/>
       <c r="M391" s="54"/>
     </row>
     <row r="392" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A392" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B392" s="2"/>
       <c r="C392" s="2"/>
       <c r="D392" s="33"/>
       <c r="E392" s="2"/>
-      <c r="F392" s="54"/>
+      <c r="F392" s="62"/>
       <c r="G392" s="54"/>
       <c r="H392" s="54"/>
       <c r="I392" s="54"/>
       <c r="J392" s="54"/>
       <c r="K392" s="54"/>
       <c r="L392" s="54"/>
       <c r="M392" s="54"/>
     </row>
     <row r="393" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A393" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B393" s="71">
         <v>95.2</v>
       </c>
       <c r="C393" s="70">
         <v>95.9</v>
       </c>
       <c r="D393" s="70">
         <v>96.1</v>
       </c>
       <c r="E393" s="70">
         <v>96.1</v>
       </c>
-      <c r="F393" s="54"/>
+      <c r="F393" s="70">
+        <v>95.9</v>
+      </c>
       <c r="G393" s="54"/>
       <c r="H393" s="54"/>
       <c r="I393" s="54"/>
       <c r="J393" s="54"/>
       <c r="K393" s="54"/>
       <c r="L393" s="54"/>
       <c r="M393" s="54"/>
     </row>
     <row r="394" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A394" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B394" s="70">
         <v>95.2</v>
       </c>
       <c r="C394" s="70">
         <v>95.2</v>
       </c>
       <c r="D394" s="70">
         <v>95.2</v>
       </c>
       <c r="E394" s="70">
         <v>95.2</v>
       </c>
-      <c r="F394" s="54"/>
+      <c r="F394" s="71">
+        <v>95.2</v>
+      </c>
       <c r="G394" s="54"/>
       <c r="H394" s="54"/>
       <c r="I394" s="54"/>
       <c r="J394" s="54"/>
       <c r="K394" s="54"/>
       <c r="L394" s="54"/>
       <c r="M394" s="54"/>
     </row>
     <row r="395" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A395" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B395" s="70">
         <v>95.2</v>
       </c>
       <c r="C395" s="70">
         <v>97.7</v>
       </c>
       <c r="D395" s="70">
         <v>98.6</v>
       </c>
       <c r="E395" s="70">
         <v>98.2</v>
       </c>
-      <c r="F395" s="54"/>
+      <c r="F395" s="70">
+        <v>97.6</v>
+      </c>
       <c r="G395" s="54"/>
       <c r="H395" s="54"/>
       <c r="I395" s="54"/>
       <c r="J395" s="54"/>
       <c r="K395" s="54"/>
       <c r="L395" s="54"/>
       <c r="M395" s="54"/>
     </row>
     <row r="396" spans="1:13" s="17" customFormat="1" ht="18.75" customHeight="1">
       <c r="A396" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B396" s="18"/>
       <c r="C396" s="18"/>
       <c r="D396" s="40"/>
       <c r="E396" s="3"/>
       <c r="F396" s="35"/>
       <c r="G396" s="35"/>
       <c r="H396" s="12"/>
       <c r="I396" s="3"/>
       <c r="J396" s="3"/>
       <c r="K396" s="3"/>
       <c r="L396" s="3"/>
       <c r="M396" s="3"/>
     </row>
     <row r="397" spans="1:13" s="17" customFormat="1" ht="12.75">
       <c r="A397" s="22" t="s">
         <v>75</v>
       </c>
       <c r="B397" s="18"/>
       <c r="C397" s="18"/>
       <c r="D397" s="35"/>
       <c r="E397" s="3"/>
       <c r="F397" s="44"/>
       <c r="G397" s="44"/>
       <c r="H397" s="3"/>
       <c r="I397" s="3"/>
       <c r="J397" s="3"/>
       <c r="K397" s="3"/>
       <c r="L397" s="3"/>
       <c r="M397" s="3"/>
     </row>
     <row r="398" spans="1:13" s="17" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A398" s="76" t="s">
+      <c r="A398" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="B398" s="76"/>
-[...10 lines deleted...]
-      <c r="M398" s="76"/>
+      <c r="B398" s="77"/>
+      <c r="C398" s="77"/>
+      <c r="D398" s="77"/>
+      <c r="E398" s="77"/>
+      <c r="F398" s="77"/>
+      <c r="G398" s="77"/>
+      <c r="H398" s="77"/>
+      <c r="I398" s="77"/>
+      <c r="J398" s="77"/>
+      <c r="K398" s="77"/>
+      <c r="L398" s="77"/>
+      <c r="M398" s="77"/>
     </row>
     <row r="609" spans="1:13" ht="15" customHeight="1">
       <c r="A609" s="65"/>
       <c r="B609" s="65"/>
       <c r="C609" s="65"/>
       <c r="D609" s="65"/>
       <c r="E609" s="65"/>
       <c r="F609" s="65"/>
       <c r="G609" s="65"/>
       <c r="H609" s="65"/>
       <c r="I609" s="65"/>
       <c r="J609" s="65"/>
       <c r="K609" s="65"/>
       <c r="L609" s="65"/>
       <c r="M609" s="65"/>
     </row>
     <row r="610" spans="1:13" ht="15" customHeight="1">
       <c r="A610" s="65"/>
       <c r="B610" s="65"/>
       <c r="C610" s="65"/>
       <c r="D610" s="65"/>
       <c r="E610" s="65"/>
       <c r="F610" s="65"/>
       <c r="G610" s="65"/>
       <c r="H610" s="65"/>