--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -1,97 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="4485" yWindow="-420" windowWidth="9600" windowHeight="14160" tabRatio="800"/>
   </bookViews>
   <sheets>
-    <sheet name="IIP" sheetId="226" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="227" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="228" r:id="rId2"/>
+    <sheet name="IIP" sheetId="226" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">IIP!$A$4:$M$398</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">IIP!$A$4:$M$400</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">IIP!$A$1:$M$399</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">IIP!$A$1:$M$401</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="117">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Mining of metal ores</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
@@ -282,61 +286,178 @@
   </si>
   <si>
     <t>Mechanical engineering</t>
   </si>
   <si>
     <t>Electricity generation, transmission and distribution</t>
   </si>
   <si>
     <t>Supply of steam, hot water and conditioned air</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Products of the mining industry</t>
   </si>
   <si>
     <t>"-" -  no production</t>
   </si>
   <si>
     <t>"х" -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"*" - operational data</t>
   </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Industrial production indices by industrial output</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>A relative indicator that characterizes the change in the volume of industrial production in the compared periods.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the index of industrial production Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan October 11, 2016 no. 235</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about a country's production index are data and primary statistics.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Division of industry and environment</t>
+  </si>
+  <si>
+    <t>Luydmila Y. Voitsekhovskaya</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t>l.voitsekhovskaya@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="37">
+  <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -406,57 +527,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial CYR"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -544,50 +658,125 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -623,185 +812,133 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...37 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="503">
+  <cellStyleXfs count="506">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -955,51 +1092,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -1225,286 +1362,318 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="444" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="493" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="492" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="497" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="496" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="449" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="496" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="497" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="492" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="493" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="167" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="2" xfId="502" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="16" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="504" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="16" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="504" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="504" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="504" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="503">
+  <cellStyles count="506">
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% - Акцент2 2" xfId="20"/>
     <cellStyle name="20% - Акцент3 2" xfId="21"/>
     <cellStyle name="20% - Акцент4 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2" xfId="23"/>
     <cellStyle name="20% - Акцент6 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2" xfId="25"/>
     <cellStyle name="40% - Акцент2 2" xfId="26"/>
     <cellStyle name="40% - Акцент3 2" xfId="27"/>
     <cellStyle name="40% - Акцент4 2" xfId="28"/>
     <cellStyle name="40% - Акцент5 2" xfId="29"/>
     <cellStyle name="40% - Акцент6 2" xfId="30"/>
     <cellStyle name="60% - Акцент1 2" xfId="31"/>
     <cellStyle name="60% - Акцент2 2" xfId="32"/>
     <cellStyle name="60% - Акцент3 2" xfId="33"/>
     <cellStyle name="60% - Акцент4 2" xfId="34"/>
     <cellStyle name="60% - Акцент5 2" xfId="35"/>
     <cellStyle name="60% - Акцент6 2" xfId="36"/>
+    <cellStyle name="Гиперссылка" xfId="504" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="37"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="3"/>
     <cellStyle name="Обычный 10 2" xfId="38"/>
     <cellStyle name="Обычный 100" xfId="449"/>
     <cellStyle name="Обычный 101" xfId="502"/>
     <cellStyle name="Обычный 102" xfId="39"/>
     <cellStyle name="Обычный 102 2" xfId="40"/>
     <cellStyle name="Обычный 103" xfId="41"/>
     <cellStyle name="Обычный 103 2" xfId="42"/>
     <cellStyle name="Обычный 104" xfId="43"/>
     <cellStyle name="Обычный 104 2" xfId="44"/>
     <cellStyle name="Обычный 105" xfId="45"/>
     <cellStyle name="Обычный 105 2" xfId="46"/>
     <cellStyle name="Обычный 106" xfId="47"/>
     <cellStyle name="Обычный 106 2" xfId="48"/>
     <cellStyle name="Обычный 107" xfId="49"/>
     <cellStyle name="Обычный 107 2" xfId="50"/>
     <cellStyle name="Обычный 109" xfId="51"/>
     <cellStyle name="Обычный 109 2" xfId="52"/>
     <cellStyle name="Обычный 11" xfId="13"/>
     <cellStyle name="Обычный 11 2" xfId="53"/>
     <cellStyle name="Обычный 111" xfId="54"/>
     <cellStyle name="Обычный 111 2" xfId="55"/>
     <cellStyle name="Обычный 112" xfId="56"/>
@@ -1915,89 +2084,91 @@
     <cellStyle name="Обычный 64" xfId="464"/>
     <cellStyle name="Обычный 65" xfId="18"/>
     <cellStyle name="Обычный 66" xfId="454"/>
     <cellStyle name="Обычный 67" xfId="446"/>
     <cellStyle name="Обычный 68" xfId="486"/>
     <cellStyle name="Обычный 69" xfId="407"/>
     <cellStyle name="Обычный 69 2" xfId="408"/>
     <cellStyle name="Обычный 7" xfId="7"/>
     <cellStyle name="Обычный 7 2" xfId="409"/>
     <cellStyle name="Обычный 70" xfId="410"/>
     <cellStyle name="Обычный 70 2" xfId="411"/>
     <cellStyle name="Обычный 71" xfId="485"/>
     <cellStyle name="Обычный 72" xfId="455"/>
     <cellStyle name="Обычный 73" xfId="501"/>
     <cellStyle name="Обычный 74" xfId="489"/>
     <cellStyle name="Обычный 75" xfId="491"/>
     <cellStyle name="Обычный 76" xfId="490"/>
     <cellStyle name="Обычный 77" xfId="412"/>
     <cellStyle name="Обычный 77 2" xfId="413"/>
     <cellStyle name="Обычный 78" xfId="414"/>
     <cellStyle name="Обычный 78 2" xfId="415"/>
     <cellStyle name="Обычный 79" xfId="416"/>
     <cellStyle name="Обычный 79 2" xfId="417"/>
     <cellStyle name="Обычный 8" xfId="14"/>
     <cellStyle name="Обычный 8 2" xfId="418"/>
+    <cellStyle name="Обычный 8 3" xfId="503"/>
     <cellStyle name="Обычный 80" xfId="419"/>
     <cellStyle name="Обычный 80 2" xfId="420"/>
     <cellStyle name="Обычный 81" xfId="484"/>
     <cellStyle name="Обычный 82" xfId="456"/>
     <cellStyle name="Обычный 83" xfId="493"/>
     <cellStyle name="Обычный 84" xfId="492"/>
     <cellStyle name="Обычный 85" xfId="421"/>
     <cellStyle name="Обычный 85 2" xfId="422"/>
     <cellStyle name="Обычный 86" xfId="423"/>
     <cellStyle name="Обычный 86 2" xfId="424"/>
     <cellStyle name="Обычный 87" xfId="495"/>
     <cellStyle name="Обычный 88" xfId="494"/>
     <cellStyle name="Обычный 89" xfId="425"/>
     <cellStyle name="Обычный 89 2" xfId="426"/>
     <cellStyle name="Обычный 9" xfId="17"/>
     <cellStyle name="Обычный 9 2" xfId="427"/>
+    <cellStyle name="Обычный 9 3" xfId="505"/>
     <cellStyle name="Обычный 90" xfId="428"/>
     <cellStyle name="Обычный 90 2" xfId="429"/>
     <cellStyle name="Обычный 91" xfId="497"/>
     <cellStyle name="Обычный 92" xfId="496"/>
     <cellStyle name="Обычный 93" xfId="499"/>
     <cellStyle name="Обычный 94" xfId="498"/>
     <cellStyle name="Обычный 95" xfId="458"/>
     <cellStyle name="Обычный 96" xfId="430"/>
     <cellStyle name="Обычный 96 2" xfId="431"/>
     <cellStyle name="Обычный 97" xfId="432"/>
     <cellStyle name="Обычный 97 2" xfId="433"/>
     <cellStyle name="Обычный 98" xfId="434"/>
     <cellStyle name="Обычный 98 2" xfId="435"/>
     <cellStyle name="Обычный 99" xfId="436"/>
     <cellStyle name="Обычный 99 2" xfId="437"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка "/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание (2)"/>
       <sheetName val="1 (2)"/>
       <sheetName val="2 (2)"/>
       <sheetName val="3 (2)"/>
       <sheetName val="4 (2)"/>
       <sheetName val="5 (2)"/>
       <sheetName val="6 (2)"/>
       <sheetName val="7 (2)"/>
       <sheetName val="8-9"/>
@@ -2324,10308 +2495,12211 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M625"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P15" sqref="P15"/>
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="45.42578125" customWidth="1"/>
+    <col min="2" max="2" width="120.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="82">
+        <v>151301</v>
+      </c>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="B3" s="82" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="75" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="B6" s="82">
+        <v>1991</v>
+      </c>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>85</v>
+      </c>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="77"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" s="75" t="s">
+        <v>87</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="77"/>
+      <c r="M8" s="77"/>
+    </row>
+    <row r="9" spans="1:13" ht="25.5">
+      <c r="A9" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="77"/>
+      <c r="L9" s="77"/>
+      <c r="M9" s="77"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="77"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="77"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" s="81"/>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77"/>
+      <c r="I11" s="77"/>
+      <c r="J11" s="77"/>
+      <c r="K11" s="77"/>
+      <c r="L11" s="77"/>
+      <c r="M11" s="78"/>
+    </row>
+    <row r="12" spans="1:13" ht="25.5">
+      <c r="A12" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" s="80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="77"/>
+      <c r="L12" s="77"/>
+      <c r="M12" s="78"/>
+    </row>
+    <row r="13" spans="1:13" ht="25.5">
+      <c r="A13" s="88" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="84" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" s="77"/>
+      <c r="D13" s="77"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="77"/>
+      <c r="G13" s="77"/>
+      <c r="H13" s="77"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="77"/>
+      <c r="L13" s="77"/>
+      <c r="M13" s="78"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="79" t="s">
+        <v>98</v>
+      </c>
+      <c r="C14" s="77"/>
+      <c r="D14" s="77"/>
+      <c r="E14" s="77"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="77"/>
+      <c r="I14" s="77"/>
+      <c r="J14" s="77"/>
+      <c r="K14" s="77"/>
+      <c r="L14" s="77"/>
+      <c r="M14" s="78"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="88" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="79" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="77"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="77"/>
+      <c r="F15" s="77"/>
+      <c r="G15" s="77"/>
+      <c r="H15" s="77"/>
+      <c r="I15" s="77"/>
+      <c r="J15" s="77"/>
+      <c r="K15" s="77"/>
+      <c r="L15" s="77"/>
+      <c r="M15" s="78"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="76">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+      <c r="L16" s="68"/>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="88" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="76">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="68"/>
+      <c r="L17" s="68"/>
+      <c r="M17" s="70"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="88" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="75" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="68"/>
+      <c r="L18" s="68"/>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="88" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="75" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="70"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="88" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" s="74" t="s">
+        <v>109</v>
+      </c>
+      <c r="C20" s="68"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="68"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="68"/>
+      <c r="L20" s="68"/>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="88" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" s="73" t="s">
+        <v>110</v>
+      </c>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="70"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="72"/>
+      <c r="B22" s="71"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="68"/>
+      <c r="B23" s="68"/>
+      <c r="C23" s="68"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="68"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="70"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="68"/>
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="68"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="70"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="68"/>
+      <c r="B26" s="68"/>
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="68"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="69"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" customWidth="1"/>
+    <col min="2" max="2" width="118.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="87"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="86"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="86"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="86" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="86" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="86" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="86" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="86"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="86" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="86"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="86"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="86"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="85" t="s">
+        <v>116</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M627"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25.140625" style="20" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="65"/>
+    <col min="1" max="1" width="25.140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="21" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="21" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="21" customWidth="1"/>
+    <col min="6" max="7" width="13.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="61" customWidth="1"/>
+    <col min="9" max="9" width="14.7109375" style="14" customWidth="1"/>
+    <col min="10" max="10" width="13.28515625" style="14" customWidth="1"/>
+    <col min="11" max="11" width="14" style="14" customWidth="1"/>
+    <col min="12" max="12" width="13.28515625" style="14" customWidth="1"/>
+    <col min="13" max="13" width="12.85546875" style="14" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="90" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="63"/>
-[...10 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A3" s="53"/>
-      <c r="B3" s="75" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="89" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="75"/>
-[...13 lines deleted...]
-      <c r="B4" s="60" t="s">
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+    </row>
+    <row r="4" spans="1:13" s="33" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="35"/>
+      <c r="B4" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="C4" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="60" t="s">
+      <c r="D4" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="60" t="s">
+      <c r="E4" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="60" t="s">
+      <c r="F4" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="60" t="s">
+      <c r="G4" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="60" t="s">
+      <c r="H4" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="60" t="s">
+      <c r="I4" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="60" t="s">
+      <c r="J4" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="60" t="s">
+      <c r="K4" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="60" t="s">
+      <c r="L4" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="60" t="s">
+      <c r="M4" s="34" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="57"/>
-[...10 lines deleted...]
-      <c r="M5" s="56"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="30"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="70">
+      <c r="B6" s="53">
         <v>101.4</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="53">
         <v>102.4</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="53">
         <v>104.9</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="53">
         <v>106.2</v>
       </c>
-      <c r="F6" s="79">
+      <c r="F6" s="54">
         <v>105.6</v>
       </c>
-      <c r="G6" s="54"/>
-[...5 lines deleted...]
-      <c r="M6" s="54"/>
+      <c r="G6" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="H6" s="66">
+        <v>107.1</v>
+      </c>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="70">
+      <c r="B7" s="53">
         <v>100.6</v>
       </c>
-      <c r="C7" s="70">
+      <c r="C7" s="53">
         <v>105.4</v>
       </c>
-      <c r="D7" s="70">
+      <c r="D7" s="53">
         <v>110.3</v>
       </c>
-      <c r="E7" s="70">
+      <c r="E7" s="53">
         <v>111.8</v>
       </c>
-      <c r="F7" s="70">
+      <c r="F7" s="53">
         <v>113.2</v>
       </c>
-      <c r="G7" s="54"/>
-[...5 lines deleted...]
-      <c r="M7" s="54"/>
+      <c r="G7" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="H7" s="63">
+        <v>114.7</v>
+      </c>
+      <c r="I7" s="29"/>
+      <c r="J7" s="29"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="70">
+      <c r="B8" s="53">
         <v>101.2</v>
       </c>
-      <c r="C8" s="70">
+      <c r="C8" s="53">
         <v>94.8</v>
       </c>
-      <c r="D8" s="70">
+      <c r="D8" s="53">
         <v>92.6</v>
       </c>
-      <c r="E8" s="70">
+      <c r="E8" s="53">
         <v>91.5</v>
       </c>
-      <c r="F8" s="70">
+      <c r="F8" s="53">
         <v>91.5</v>
       </c>
-      <c r="G8" s="54"/>
-[...5 lines deleted...]
-      <c r="M8" s="54"/>
+      <c r="G8" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="H8" s="66">
+        <v>94.3</v>
+      </c>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="70">
+      <c r="B9" s="53">
         <v>91.5</v>
       </c>
-      <c r="C9" s="70">
+      <c r="C9" s="53">
         <v>95.9</v>
       </c>
-      <c r="D9" s="70">
+      <c r="D9" s="53">
         <v>93.8</v>
       </c>
-      <c r="E9" s="70">
+      <c r="E9" s="53">
         <v>96.6</v>
       </c>
-      <c r="F9" s="70">
+      <c r="F9" s="53">
         <v>95</v>
       </c>
-      <c r="G9" s="54"/>
-[...5 lines deleted...]
-      <c r="M9" s="54"/>
+      <c r="G9" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="H9" s="66">
+        <v>97.5</v>
+      </c>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="2"/>
-[...10 lines deleted...]
-      <c r="M10" s="54"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="70">
+      <c r="B11" s="53">
         <v>128.30000000000001</v>
       </c>
-      <c r="C11" s="70">
+      <c r="C11" s="53">
         <v>164.3</v>
       </c>
-      <c r="D11" s="70">
+      <c r="D11" s="53">
         <v>165.5</v>
       </c>
-      <c r="E11" s="70">
+      <c r="E11" s="53">
         <v>148.80000000000001</v>
       </c>
-      <c r="F11" s="71">
+      <c r="F11" s="53">
         <v>132.1</v>
       </c>
-      <c r="G11" s="54"/>
-[...5 lines deleted...]
-      <c r="M11" s="54"/>
+      <c r="G11" s="53">
+        <v>120.3</v>
+      </c>
+      <c r="H11" s="66">
+        <v>108.7</v>
+      </c>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="70">
+      <c r="B12" s="53">
         <v>76.2</v>
       </c>
-      <c r="C12" s="70">
+      <c r="C12" s="53">
         <v>93.6</v>
       </c>
-      <c r="D12" s="70">
+      <c r="D12" s="53">
         <v>86.8</v>
       </c>
-      <c r="E12" s="70">
+      <c r="E12" s="53">
         <v>146.69999999999999</v>
       </c>
-      <c r="F12" s="70">
+      <c r="F12" s="53">
         <v>142.6</v>
       </c>
-      <c r="G12" s="54"/>
-[...5 lines deleted...]
-      <c r="M12" s="54"/>
+      <c r="G12" s="53">
+        <v>140.6</v>
+      </c>
+      <c r="H12" s="66">
+        <v>138</v>
+      </c>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="70">
+      <c r="B13" s="53">
         <v>168.7</v>
       </c>
-      <c r="C13" s="70">
+      <c r="C13" s="53">
         <v>88.3</v>
       </c>
-      <c r="D13" s="70">
-[...2 lines deleted...]
-      <c r="E13" s="70">
+      <c r="D13" s="53">
+        <v>100</v>
+      </c>
+      <c r="E13" s="53">
         <v>102.1</v>
       </c>
-      <c r="F13" s="70">
+      <c r="F13" s="53">
         <v>166.7</v>
       </c>
-      <c r="G13" s="54"/>
-[...5 lines deleted...]
-      <c r="M13" s="54"/>
+      <c r="G13" s="53">
+        <v>183.9</v>
+      </c>
+      <c r="H13" s="66">
+        <v>178.6</v>
+      </c>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="70">
+      <c r="B14" s="53">
         <v>109.3</v>
       </c>
-      <c r="C14" s="70">
+      <c r="C14" s="53">
         <v>149.1</v>
       </c>
-      <c r="D14" s="70">
+      <c r="D14" s="53">
         <v>191</v>
       </c>
-      <c r="E14" s="70">
+      <c r="E14" s="53">
         <v>163.30000000000001</v>
       </c>
-      <c r="F14" s="70">
+      <c r="F14" s="53">
         <v>137.5</v>
       </c>
-      <c r="G14" s="54"/>
-[...5 lines deleted...]
-      <c r="M14" s="54"/>
+      <c r="G14" s="53">
+        <v>120.3</v>
+      </c>
+      <c r="H14" s="66">
+        <v>111.3</v>
+      </c>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B15" s="70">
+      <c r="B15" s="53">
         <v>75</v>
       </c>
-      <c r="C15" s="70">
+      <c r="C15" s="53">
         <v>94.8</v>
       </c>
-      <c r="D15" s="70">
+      <c r="D15" s="53">
         <v>61</v>
       </c>
-      <c r="E15" s="70">
+      <c r="E15" s="53">
         <v>85.2</v>
       </c>
-      <c r="F15" s="70">
+      <c r="F15" s="53">
         <v>100.1</v>
       </c>
-      <c r="G15" s="54"/>
-[...5 lines deleted...]
-      <c r="M15" s="54"/>
+      <c r="G15" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="H15" s="66">
+        <v>100</v>
+      </c>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="70">
+      <c r="B16" s="53">
         <v>155.1</v>
       </c>
-      <c r="C16" s="70">
+      <c r="C16" s="53">
         <v>122</v>
       </c>
-      <c r="D16" s="70">
+      <c r="D16" s="53">
         <v>114</v>
       </c>
-      <c r="E16" s="70">
+      <c r="E16" s="53">
         <v>110.5</v>
       </c>
-      <c r="F16" s="70">
+      <c r="F16" s="53">
         <v>108</v>
       </c>
-      <c r="G16" s="54"/>
-[...5 lines deleted...]
-      <c r="M16" s="54"/>
+      <c r="G16" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="H16" s="66">
+        <v>105.3</v>
+      </c>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="70">
-[...2 lines deleted...]
-      <c r="C17" s="70">
+      <c r="B17" s="53">
+        <v>100</v>
+      </c>
+      <c r="C17" s="53">
         <v>136.4</v>
       </c>
-      <c r="D17" s="70">
-[...2 lines deleted...]
-      <c r="E17" s="70">
+      <c r="D17" s="53">
+        <v>100</v>
+      </c>
+      <c r="E17" s="53">
         <v>137.9</v>
       </c>
-      <c r="F17" s="70">
+      <c r="F17" s="53">
         <v>152.9</v>
       </c>
-      <c r="G17" s="54"/>
-[...5 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="G17" s="53">
+        <v>148.9</v>
+      </c>
+      <c r="H17" s="66">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="70">
+      <c r="B18" s="53">
         <v>98.6</v>
       </c>
-      <c r="C18" s="70">
+      <c r="C18" s="53">
         <v>101</v>
       </c>
-      <c r="D18" s="70">
-[...2 lines deleted...]
-      <c r="E18" s="70">
+      <c r="D18" s="53">
+        <v>100</v>
+      </c>
+      <c r="E18" s="53">
         <v>92.9</v>
       </c>
-      <c r="F18" s="70">
+      <c r="F18" s="53">
         <v>106.6</v>
       </c>
-      <c r="G18" s="54"/>
-[...5 lines deleted...]
-      <c r="M18" s="54"/>
+      <c r="G18" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="H18" s="66">
+        <v>105.6</v>
+      </c>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="70">
-[...2 lines deleted...]
-      <c r="C19" s="70">
+      <c r="B19" s="53">
+        <v>100</v>
+      </c>
+      <c r="C19" s="53">
         <v>109.7</v>
       </c>
-      <c r="D19" s="70">
+      <c r="D19" s="53">
         <v>126.2</v>
       </c>
-      <c r="E19" s="70">
+      <c r="E19" s="53">
         <v>130</v>
       </c>
-      <c r="F19" s="71">
+      <c r="F19" s="53">
         <v>132.4</v>
       </c>
-      <c r="G19" s="54"/>
-[...5 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="G19" s="53">
+        <v>134</v>
+      </c>
+      <c r="H19" s="66">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="70">
+      <c r="B20" s="53">
         <v>90.3</v>
       </c>
-      <c r="C20" s="70">
+      <c r="C20" s="53">
         <v>107.3</v>
       </c>
-      <c r="D20" s="70">
+      <c r="D20" s="53">
         <v>143.9</v>
       </c>
-      <c r="E20" s="70">
+      <c r="E20" s="53">
         <v>136.9</v>
       </c>
-      <c r="F20" s="71">
+      <c r="F20" s="53">
         <v>129.30000000000001</v>
       </c>
-      <c r="G20" s="54"/>
-[...5 lines deleted...]
-      <c r="M20" s="54"/>
+      <c r="G20" s="53">
+        <v>123.3</v>
+      </c>
+      <c r="H20" s="66">
+        <v>124.2</v>
+      </c>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="2"/>
-[...10 lines deleted...]
-      <c r="M21" s="54"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="70">
+      <c r="B22" s="53">
         <v>97.7</v>
       </c>
-      <c r="C22" s="70">
+      <c r="C22" s="53">
         <v>94</v>
       </c>
-      <c r="D22" s="70">
+      <c r="D22" s="53">
         <v>97.4</v>
       </c>
-      <c r="E22" s="70">
+      <c r="E22" s="53">
         <v>99.5</v>
       </c>
-      <c r="F22" s="79">
+      <c r="F22" s="54">
         <v>97.1</v>
       </c>
-      <c r="G22" s="54"/>
-[...5 lines deleted...]
-      <c r="M22" s="54"/>
+      <c r="G22" s="53">
+        <v>96.2</v>
+      </c>
+      <c r="H22" s="66">
+        <v>97</v>
+      </c>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
     </row>
     <row r="23" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="53">
         <v>86</v>
       </c>
-      <c r="C23" s="70">
+      <c r="C23" s="53">
         <v>158.69999999999999</v>
       </c>
-      <c r="D23" s="70">
+      <c r="D23" s="53">
         <v>118.1</v>
       </c>
-      <c r="E23" s="70">
+      <c r="E23" s="53">
         <v>105.8</v>
       </c>
-      <c r="F23" s="70">
+      <c r="F23" s="53">
         <v>86.6</v>
       </c>
-      <c r="G23" s="54"/>
-[...5 lines deleted...]
-      <c r="M23" s="54"/>
+      <c r="G23" s="53">
+        <v>74.5</v>
+      </c>
+      <c r="H23" s="63">
+        <v>79.7</v>
+      </c>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="70">
+      <c r="B24" s="53">
         <v>161.9</v>
       </c>
-      <c r="C24" s="70">
+      <c r="C24" s="53">
         <v>172.8</v>
       </c>
-      <c r="D24" s="70">
+      <c r="D24" s="53">
         <v>171.3</v>
       </c>
-      <c r="E24" s="70">
+      <c r="E24" s="53">
         <v>149.4</v>
       </c>
-      <c r="F24" s="70">
+      <c r="F24" s="53">
         <v>131.5</v>
       </c>
-      <c r="G24" s="54"/>
-[...5 lines deleted...]
-      <c r="M24" s="54"/>
+      <c r="G24" s="53">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="H24" s="66">
+        <v>122.4</v>
+      </c>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="70">
+      <c r="B25" s="53">
         <v>98.6</v>
       </c>
-      <c r="C25" s="70">
+      <c r="C25" s="53">
         <v>91.5</v>
       </c>
-      <c r="D25" s="70">
+      <c r="D25" s="53">
         <v>94.8</v>
       </c>
-      <c r="E25" s="70">
+      <c r="E25" s="53">
         <v>94.5</v>
       </c>
-      <c r="F25" s="71">
+      <c r="F25" s="53">
         <v>92.8</v>
       </c>
-      <c r="G25" s="54"/>
-[...5 lines deleted...]
-      <c r="M25" s="54"/>
+      <c r="G25" s="53">
+        <v>92.7</v>
+      </c>
+      <c r="H25" s="66">
+        <v>93.8</v>
+      </c>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="42" t="s">
+      <c r="A26" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="2"/>
-[...10 lines deleted...]
-      <c r="M26" s="54"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="29"/>
     </row>
     <row r="27" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="70">
-[...2 lines deleted...]
-      <c r="C27" s="70">
+      <c r="B27" s="53">
+        <v>100</v>
+      </c>
+      <c r="C27" s="53">
         <v>202.5</v>
       </c>
-      <c r="D27" s="70">
+      <c r="D27" s="53">
         <v>236.7</v>
       </c>
-      <c r="E27" s="70">
+      <c r="E27" s="53">
         <v>197.7</v>
       </c>
-      <c r="F27" s="70">
+      <c r="F27" s="53">
         <v>158.19999999999999</v>
       </c>
-      <c r="G27" s="54"/>
-[...5 lines deleted...]
-      <c r="M27" s="54"/>
+      <c r="G27" s="53">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="H27" s="66">
+        <v>113</v>
+      </c>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="26" t="s">
+      <c r="A28" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B28" s="70">
+      <c r="B28" s="53">
         <v>72.599999999999994</v>
       </c>
-      <c r="C28" s="70">
+      <c r="C28" s="53">
         <v>79.400000000000006</v>
       </c>
-      <c r="D28" s="70">
+      <c r="D28" s="53">
         <v>85.2</v>
       </c>
-      <c r="E28" s="70">
+      <c r="E28" s="53">
         <v>167.1</v>
       </c>
-      <c r="F28" s="70">
+      <c r="F28" s="53">
         <v>160</v>
       </c>
-      <c r="G28" s="54"/>
-[...5 lines deleted...]
-      <c r="M28" s="54"/>
+      <c r="G28" s="53">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="H28" s="66">
+        <v>147.9</v>
+      </c>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B29" s="70" t="s">
+      <c r="B29" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="70" t="s">
+      <c r="C29" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D29" s="70" t="s">
+      <c r="D29" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E29" s="71">
+      <c r="E29" s="53">
         <v>12.5</v>
       </c>
-      <c r="F29" s="70">
+      <c r="F29" s="53">
         <v>10</v>
       </c>
-      <c r="G29" s="54"/>
-[...5 lines deleted...]
-      <c r="M29" s="54"/>
+      <c r="G29" s="53">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H29" s="66">
+        <v>7.1</v>
+      </c>
+      <c r="I29" s="29"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="70">
-[...2 lines deleted...]
-      <c r="C30" s="70">
+      <c r="B30" s="53">
+        <v>100</v>
+      </c>
+      <c r="C30" s="53">
         <v>62</v>
       </c>
-      <c r="D30" s="70">
+      <c r="D30" s="53">
         <v>54</v>
       </c>
-      <c r="E30" s="70">
+      <c r="E30" s="53">
         <v>40.5</v>
       </c>
-      <c r="F30" s="70">
+      <c r="F30" s="53">
         <v>102.1</v>
       </c>
-      <c r="G30" s="54"/>
-[...5 lines deleted...]
-      <c r="M30" s="54"/>
+      <c r="G30" s="53">
+        <v>85.1</v>
+      </c>
+      <c r="H30" s="66">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="27" t="s">
+      <c r="A31" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B31" s="70" t="s">
+      <c r="B31" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C31" s="70" t="s">
+      <c r="C31" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D31" s="70" t="s">
+      <c r="D31" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E31" s="70">
+      <c r="E31" s="53">
         <v>42.2</v>
       </c>
-      <c r="F31" s="70">
+      <c r="F31" s="53">
         <v>33.799999999999997</v>
       </c>
-      <c r="G31" s="54"/>
-[...5 lines deleted...]
-      <c r="M31" s="54"/>
+      <c r="G31" s="53">
+        <v>28.2</v>
+      </c>
+      <c r="H31" s="66">
+        <v>24.2</v>
+      </c>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="27" t="s">
+      <c r="A32" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="B32" s="70" t="s">
+      <c r="B32" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C32" s="70" t="s">
+      <c r="C32" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D32" s="70" t="s">
+      <c r="D32" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E32" s="70">
+      <c r="E32" s="53">
         <v>62.5</v>
       </c>
-      <c r="F32" s="71">
+      <c r="F32" s="53">
         <v>70</v>
       </c>
-      <c r="G32" s="54"/>
-[...5 lines deleted...]
-      <c r="M32" s="54"/>
+      <c r="G32" s="53">
+        <v>75</v>
+      </c>
+      <c r="H32" s="66">
+        <v>71.8</v>
+      </c>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="67" t="s">
+      <c r="A33" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="2"/>
-[...10 lines deleted...]
-      <c r="M33" s="54"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="70">
+      <c r="B34" s="53">
         <v>88.2</v>
       </c>
-      <c r="C34" s="70">
+      <c r="C34" s="53">
         <v>84.3</v>
       </c>
-      <c r="D34" s="70">
+      <c r="D34" s="53">
         <v>89.5</v>
       </c>
-      <c r="E34" s="70">
+      <c r="E34" s="53">
         <v>107.5</v>
       </c>
-      <c r="F34" s="80">
+      <c r="F34" s="54">
         <v>105.8</v>
       </c>
-      <c r="G34" s="54"/>
-[...5 lines deleted...]
-      <c r="M34" s="54"/>
+      <c r="G34" s="53">
+        <v>107.6</v>
+      </c>
+      <c r="H34" s="63">
+        <v>106.7</v>
+      </c>
+      <c r="I34" s="29"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="29"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B35" s="70">
+      <c r="B35" s="53">
         <v>89.9</v>
       </c>
-      <c r="C35" s="70">
+      <c r="C35" s="53">
         <v>85.3</v>
       </c>
-      <c r="D35" s="70">
+      <c r="D35" s="53">
         <v>88.3</v>
       </c>
-      <c r="E35" s="70">
+      <c r="E35" s="53">
         <v>87.6</v>
       </c>
-      <c r="F35" s="70">
+      <c r="F35" s="53">
         <v>87.3</v>
       </c>
-      <c r="G35" s="54"/>
-[...5 lines deleted...]
-      <c r="M35" s="54"/>
+      <c r="G35" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="H35" s="66">
+        <v>93.2</v>
+      </c>
+      <c r="I35" s="29"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="29"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="42" t="s">
+      <c r="A36" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B36" s="2"/>
-[...10 lines deleted...]
-      <c r="M36" s="54"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="26" t="s">
+      <c r="A37" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="70">
+      <c r="B37" s="53">
         <v>74.2</v>
       </c>
-      <c r="C37" s="70">
+      <c r="C37" s="53">
         <v>74.2</v>
       </c>
-      <c r="D37" s="70">
+      <c r="D37" s="53">
         <v>84.9</v>
       </c>
-      <c r="E37" s="71">
+      <c r="E37" s="53">
         <v>298</v>
       </c>
-      <c r="F37" s="70">
+      <c r="F37" s="53">
         <v>279.39999999999998</v>
       </c>
-      <c r="G37" s="54"/>
-[...5 lines deleted...]
-      <c r="M37" s="54"/>
+      <c r="G37" s="53">
+        <v>253.3</v>
+      </c>
+      <c r="H37" s="66">
+        <v>233.7</v>
+      </c>
+      <c r="I37" s="29"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="67" t="s">
+      <c r="A38" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B38" s="2"/>
-[...10 lines deleted...]
-      <c r="M38" s="54"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="58"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="29" t="s">
+      <c r="A39" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B39" s="70">
+      <c r="B39" s="53">
         <v>100.8</v>
       </c>
-      <c r="C39" s="70">
+      <c r="C39" s="53">
         <v>93.4</v>
       </c>
-      <c r="D39" s="70">
+      <c r="D39" s="53">
         <v>96.5</v>
       </c>
-      <c r="E39" s="70">
+      <c r="E39" s="53">
         <v>95.9</v>
       </c>
-      <c r="F39" s="80">
+      <c r="F39" s="54">
         <v>93.7</v>
       </c>
-      <c r="G39" s="54"/>
-[...5 lines deleted...]
-      <c r="M39" s="54"/>
+      <c r="G39" s="53">
+        <v>92.3</v>
+      </c>
+      <c r="H39" s="63">
+        <v>93.7</v>
+      </c>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="27" t="s">
+      <c r="A40" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="70">
+      <c r="B40" s="53">
         <v>162.19999999999999</v>
       </c>
-      <c r="C40" s="70">
+      <c r="C40" s="53">
         <v>155.9</v>
       </c>
-      <c r="D40" s="70">
+      <c r="D40" s="53">
         <v>161.4</v>
       </c>
-      <c r="E40" s="70">
+      <c r="E40" s="53">
         <v>141.69999999999999</v>
       </c>
-      <c r="F40" s="70">
+      <c r="F40" s="53">
         <v>129.6</v>
       </c>
-      <c r="G40" s="54"/>
-[...5 lines deleted...]
-      <c r="M40" s="54"/>
+      <c r="G40" s="53">
+        <v>123.3</v>
+      </c>
+      <c r="H40" s="66">
+        <v>117.1</v>
+      </c>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="27" t="s">
+      <c r="A41" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B41" s="70">
+      <c r="B41" s="53">
         <v>102.2</v>
       </c>
-      <c r="C41" s="70">
+      <c r="C41" s="53">
         <v>93.6</v>
       </c>
-      <c r="D41" s="70">
+      <c r="D41" s="53">
         <v>96.3</v>
       </c>
-      <c r="E41" s="70">
+      <c r="E41" s="53">
         <v>95.9</v>
       </c>
-      <c r="F41" s="70">
+      <c r="F41" s="53">
         <v>93.6</v>
       </c>
-      <c r="G41" s="54"/>
-[...5 lines deleted...]
-      <c r="M41" s="54"/>
+      <c r="G41" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H41" s="66">
+        <v>93</v>
+      </c>
+      <c r="I41" s="29"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="42" t="s">
+      <c r="A42" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="2"/>
-[...10 lines deleted...]
-      <c r="M42" s="54"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="26" t="s">
+      <c r="A43" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B43" s="70">
+      <c r="B43" s="53">
         <v>71.7</v>
       </c>
-      <c r="C43" s="70">
+      <c r="C43" s="53">
         <v>80.2</v>
       </c>
-      <c r="D43" s="70">
+      <c r="D43" s="53">
         <v>85.1</v>
       </c>
-      <c r="E43" s="71">
+      <c r="E43" s="53">
         <v>88.2</v>
       </c>
-      <c r="F43" s="70">
+      <c r="F43" s="53">
         <v>88.5</v>
       </c>
-      <c r="G43" s="54"/>
-[...5 lines deleted...]
-      <c r="M43" s="54"/>
+      <c r="G43" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="H43" s="66">
+        <v>98.1</v>
+      </c>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="25" t="s">
+      <c r="A44" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="B44" s="70"/>
-[...10 lines deleted...]
-      <c r="M44" s="54"/>
+      <c r="B44" s="53"/>
+      <c r="C44" s="53"/>
+      <c r="D44" s="53"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="29"/>
+      <c r="J44" s="29"/>
+      <c r="K44" s="29"/>
+      <c r="L44" s="29"/>
+      <c r="M44" s="29"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B45" s="70">
+      <c r="B45" s="53">
         <v>99.9</v>
       </c>
-      <c r="C45" s="70">
+      <c r="C45" s="53">
         <v>92.5</v>
       </c>
-      <c r="D45" s="70">
+      <c r="D45" s="53">
         <v>95.6</v>
       </c>
-      <c r="E45" s="70">
+      <c r="E45" s="53">
         <v>95.2</v>
       </c>
-      <c r="F45" s="71">
+      <c r="F45" s="53">
         <v>93.2</v>
       </c>
-      <c r="G45" s="54"/>
-[...5 lines deleted...]
-      <c r="M45" s="54"/>
+      <c r="G45" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H45" s="63">
+        <v>93.3</v>
+      </c>
+      <c r="I45" s="29"/>
+      <c r="J45" s="29"/>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
+      <c r="M45" s="29"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="27" t="s">
+      <c r="A46" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B46" s="70" t="s">
+      <c r="B46" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C46" s="70" t="s">
+      <c r="C46" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D46" s="70" t="s">
+      <c r="D46" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E46" s="70">
+      <c r="E46" s="53">
         <v>11.9</v>
       </c>
-      <c r="F46" s="70">
+      <c r="F46" s="53">
         <v>25.7</v>
       </c>
-      <c r="G46" s="54"/>
-[...5 lines deleted...]
-      <c r="M46" s="54"/>
+      <c r="G46" s="53">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="H46" s="66">
+        <v>42.8</v>
+      </c>
+      <c r="I46" s="29"/>
+      <c r="J46" s="29"/>
+      <c r="K46" s="29"/>
+      <c r="L46" s="29"/>
+      <c r="M46" s="29"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="27" t="s">
+      <c r="A47" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B47" s="70">
+      <c r="B47" s="53">
         <v>102.2</v>
       </c>
-      <c r="C47" s="70">
+      <c r="C47" s="53">
         <v>93.6</v>
       </c>
-      <c r="D47" s="70">
+      <c r="D47" s="53">
         <v>96.3</v>
       </c>
-      <c r="E47" s="70">
+      <c r="E47" s="53">
         <v>95.9</v>
       </c>
-      <c r="F47" s="70">
+      <c r="F47" s="53">
         <v>93.6</v>
       </c>
-      <c r="G47" s="54"/>
-[...5 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="G47" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H47" s="66">
+        <v>93</v>
+      </c>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="42" t="s">
+      <c r="A48" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B48" s="70"/>
-[...10 lines deleted...]
-      <c r="M48" s="54"/>
+      <c r="B48" s="53"/>
+      <c r="C48" s="53"/>
+      <c r="D48" s="53"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="29"/>
+      <c r="J48" s="29"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="29"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="26" t="s">
+      <c r="A49" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B49" s="70">
+      <c r="B49" s="53">
         <v>71.7</v>
       </c>
-      <c r="C49" s="70">
+      <c r="C49" s="53">
         <v>80.2</v>
       </c>
-      <c r="D49" s="70">
+      <c r="D49" s="53">
         <v>85.1</v>
       </c>
-      <c r="E49" s="71">
+      <c r="E49" s="53">
         <v>88.2</v>
       </c>
-      <c r="F49" s="70">
+      <c r="F49" s="53">
         <v>88.5</v>
       </c>
-      <c r="G49" s="54"/>
-[...5 lines deleted...]
-      <c r="M49" s="54"/>
+      <c r="G49" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="H49" s="66">
+        <v>98.1</v>
+      </c>
+      <c r="I49" s="29"/>
+      <c r="J49" s="29"/>
+      <c r="K49" s="29"/>
+      <c r="L49" s="29"/>
+      <c r="M49" s="29"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="67" t="s">
+      <c r="A50" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="24"/>
-[...10 lines deleted...]
-      <c r="M50" s="66"/>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="48"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="58"/>
+      <c r="I50" s="29"/>
+      <c r="J50" s="29"/>
+      <c r="K50" s="29"/>
+      <c r="L50" s="29"/>
+      <c r="M50" s="39"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B51" s="70">
+      <c r="B51" s="53">
         <v>77.8</v>
       </c>
-      <c r="C51" s="70">
+      <c r="C51" s="53">
         <v>164.8</v>
       </c>
-      <c r="D51" s="70">
+      <c r="D51" s="53">
         <v>150.5</v>
       </c>
-      <c r="E51" s="70">
+      <c r="E51" s="53">
         <v>139.6</v>
       </c>
-      <c r="F51" s="70">
+      <c r="F51" s="53">
         <v>124.3</v>
       </c>
-      <c r="G51" s="54"/>
-[...5 lines deleted...]
-      <c r="M51" s="54"/>
+      <c r="G51" s="53">
+        <v>118.6</v>
+      </c>
+      <c r="H51" s="66">
+        <v>114.9</v>
+      </c>
+      <c r="I51" s="29"/>
+      <c r="J51" s="29"/>
+      <c r="K51" s="29"/>
+      <c r="L51" s="29"/>
+      <c r="M51" s="29"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="27" t="s">
+      <c r="A52" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="70">
+      <c r="B52" s="53">
         <v>86</v>
       </c>
-      <c r="C52" s="70">
+      <c r="C52" s="53">
         <v>158.69999999999999</v>
       </c>
-      <c r="D52" s="70">
+      <c r="D52" s="53">
         <v>118.1</v>
       </c>
-      <c r="E52" s="70">
+      <c r="E52" s="53">
         <v>105.8</v>
       </c>
-      <c r="F52" s="70">
+      <c r="F52" s="53">
         <v>86.6</v>
       </c>
-      <c r="G52" s="54"/>
-[...5 lines deleted...]
-      <c r="M52" s="54"/>
+      <c r="G52" s="53">
+        <v>74.5</v>
+      </c>
+      <c r="H52" s="66">
+        <v>79.7</v>
+      </c>
+      <c r="I52" s="29"/>
+      <c r="J52" s="29"/>
+      <c r="K52" s="29"/>
+      <c r="L52" s="29"/>
+      <c r="M52" s="29"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="27" t="s">
+      <c r="A53" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B53" s="70">
-[...2 lines deleted...]
-      <c r="C53" s="70">
+      <c r="B53" s="53">
+        <v>100</v>
+      </c>
+      <c r="C53" s="53">
         <v>9435.7000000000007</v>
       </c>
-      <c r="D53" s="70">
+      <c r="D53" s="53">
         <v>110.8</v>
       </c>
-      <c r="E53" s="70">
+      <c r="E53" s="53">
         <v>102.1</v>
       </c>
-      <c r="F53" s="70">
+      <c r="F53" s="53">
         <v>82.2</v>
       </c>
-      <c r="G53" s="54"/>
-[...5 lines deleted...]
-      <c r="M53" s="54"/>
+      <c r="G53" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H53" s="66">
+        <v>93.4</v>
+      </c>
+      <c r="I53" s="29"/>
+      <c r="J53" s="29"/>
+      <c r="K53" s="29"/>
+      <c r="L53" s="29"/>
+      <c r="M53" s="29"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="27" t="s">
+      <c r="A54" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="70">
+      <c r="B54" s="53">
         <v>61.5</v>
       </c>
-      <c r="C54" s="70">
+      <c r="C54" s="53">
         <v>71.2</v>
       </c>
-      <c r="D54" s="70">
+      <c r="D54" s="53">
         <v>89.2</v>
       </c>
-      <c r="E54" s="70">
+      <c r="E54" s="53">
         <v>109</v>
       </c>
-      <c r="F54" s="70">
+      <c r="F54" s="53">
         <v>107.1</v>
       </c>
-      <c r="G54" s="54"/>
-[...5 lines deleted...]
-      <c r="M54" s="54"/>
+      <c r="G54" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="H54" s="66">
+        <v>108.1</v>
+      </c>
+      <c r="I54" s="29"/>
+      <c r="J54" s="29"/>
+      <c r="K54" s="29"/>
+      <c r="L54" s="29"/>
+      <c r="M54" s="29"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="42" t="s">
+      <c r="A55" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="2"/>
-[...10 lines deleted...]
-      <c r="M55" s="54"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="29"/>
+      <c r="J55" s="29"/>
+      <c r="K55" s="29"/>
+      <c r="L55" s="29"/>
+      <c r="M55" s="29"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="27" t="s">
+      <c r="A56" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B56" s="70">
-[...2 lines deleted...]
-      <c r="C56" s="70">
+      <c r="B56" s="53">
+        <v>100</v>
+      </c>
+      <c r="C56" s="53">
         <v>202.5</v>
       </c>
-      <c r="D56" s="70">
+      <c r="D56" s="53">
         <v>236.7</v>
       </c>
-      <c r="E56" s="70">
+      <c r="E56" s="53">
         <v>197.7</v>
       </c>
-      <c r="F56" s="70">
+      <c r="F56" s="53">
         <v>158.19999999999999</v>
       </c>
-      <c r="G56" s="54"/>
-[...5 lines deleted...]
-      <c r="M56" s="54"/>
+      <c r="G56" s="53">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="H56" s="66">
+        <v>113</v>
+      </c>
+      <c r="I56" s="29"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+      <c r="M56" s="29"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="26" t="s">
+      <c r="A57" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B57" s="70">
+      <c r="B57" s="53">
         <v>76.900000000000006</v>
       </c>
-      <c r="C57" s="70">
+      <c r="C57" s="53">
         <v>83.4</v>
       </c>
-      <c r="D57" s="70">
+      <c r="D57" s="53">
         <v>86.3</v>
       </c>
-      <c r="E57" s="70">
+      <c r="E57" s="53">
         <v>87.3</v>
       </c>
-      <c r="F57" s="70">
+      <c r="F57" s="53">
         <v>85.3</v>
       </c>
-      <c r="G57" s="54"/>
-[...5 lines deleted...]
-      <c r="M57" s="54"/>
+      <c r="G57" s="53">
+        <v>85.5</v>
+      </c>
+      <c r="H57" s="66">
+        <v>85.3</v>
+      </c>
+      <c r="I57" s="29"/>
+      <c r="J57" s="29"/>
+      <c r="K57" s="29"/>
+      <c r="L57" s="29"/>
+      <c r="M57" s="29"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="27" t="s">
+      <c r="A58" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B58" s="70" t="s">
+      <c r="B58" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C58" s="70" t="s">
+      <c r="C58" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D58" s="70" t="s">
+      <c r="D58" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E58" s="70">
+      <c r="E58" s="53">
         <v>12.5</v>
       </c>
-      <c r="F58" s="70">
+      <c r="F58" s="53">
         <v>10</v>
       </c>
-      <c r="G58" s="54"/>
-[...5 lines deleted...]
-      <c r="M58" s="54"/>
+      <c r="G58" s="53">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H58" s="66">
+        <v>7.1</v>
+      </c>
+      <c r="I58" s="29"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="29"/>
+      <c r="L58" s="29"/>
+      <c r="M58" s="29"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="27" t="s">
+      <c r="A59" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B59" s="70">
-[...2 lines deleted...]
-      <c r="C59" s="70">
+      <c r="B59" s="53">
+        <v>100</v>
+      </c>
+      <c r="C59" s="53">
         <v>62</v>
       </c>
-      <c r="D59" s="70">
+      <c r="D59" s="53">
         <v>49.3</v>
       </c>
-      <c r="E59" s="70">
+      <c r="E59" s="53">
         <v>37</v>
       </c>
-      <c r="F59" s="70">
+      <c r="F59" s="53">
         <v>29.6</v>
       </c>
-      <c r="G59" s="54"/>
-[...5 lines deleted...]
-      <c r="M59" s="54"/>
+      <c r="G59" s="53">
+        <v>24.7</v>
+      </c>
+      <c r="H59" s="66">
+        <v>21.2</v>
+      </c>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="27" t="s">
+      <c r="A60" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="70" t="s">
+      <c r="B60" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C60" s="70" t="s">
+      <c r="C60" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D60" s="70" t="s">
+      <c r="D60" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E60" s="70">
+      <c r="E60" s="53">
         <v>42.2</v>
       </c>
-      <c r="F60" s="70">
+      <c r="F60" s="53">
         <v>33.700000000000003</v>
       </c>
-      <c r="G60" s="54"/>
-[...5 lines deleted...]
-      <c r="M60" s="54"/>
+      <c r="G60" s="53">
+        <v>28.1</v>
+      </c>
+      <c r="H60" s="66">
+        <v>24.1</v>
+      </c>
+      <c r="I60" s="29"/>
+      <c r="J60" s="29"/>
+      <c r="K60" s="29"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="29"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="27" t="s">
+      <c r="A61" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="B61" s="70" t="s">
+      <c r="B61" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="C61" s="70" t="s">
+      <c r="C61" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D61" s="70" t="s">
+      <c r="D61" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="E61" s="70">
+      <c r="E61" s="53">
         <v>62.5</v>
       </c>
-      <c r="F61" s="71">
+      <c r="F61" s="53">
         <v>70</v>
       </c>
-      <c r="G61" s="54"/>
-[...5 lines deleted...]
-      <c r="M61" s="54"/>
+      <c r="G61" s="53">
+        <v>75</v>
+      </c>
+      <c r="H61" s="66">
+        <v>71.8</v>
+      </c>
+      <c r="I61" s="29"/>
+      <c r="J61" s="29"/>
+      <c r="K61" s="29"/>
+      <c r="L61" s="29"/>
+      <c r="M61" s="29"/>
     </row>
     <row r="62" spans="1:13" ht="24.75">
-      <c r="A62" s="67" t="s">
+      <c r="A62" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="2"/>
-[...10 lines deleted...]
-      <c r="M62" s="66"/>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="24"/>
+      <c r="I62" s="29"/>
+      <c r="J62" s="29"/>
+      <c r="K62" s="29"/>
+      <c r="L62" s="29"/>
+      <c r="M62" s="39"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="29" t="s">
+      <c r="A63" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B63" s="70">
+      <c r="B63" s="53">
         <v>67.3</v>
       </c>
-      <c r="C63" s="70">
+      <c r="C63" s="53">
         <v>125.5</v>
       </c>
-      <c r="D63" s="70">
+      <c r="D63" s="53">
         <v>146</v>
       </c>
-      <c r="E63" s="70">
+      <c r="E63" s="53">
         <v>144.5</v>
       </c>
-      <c r="F63" s="71">
+      <c r="F63" s="53">
         <v>140.69999999999999</v>
       </c>
-      <c r="G63" s="54"/>
-[...5 lines deleted...]
-      <c r="M63" s="54"/>
+      <c r="G63" s="53">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="H63" s="63">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="I63" s="29"/>
+      <c r="J63" s="29"/>
+      <c r="K63" s="29"/>
+      <c r="L63" s="29"/>
+      <c r="M63" s="29"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="27" t="s">
+      <c r="A64" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B64" s="70">
+      <c r="B64" s="53">
         <v>16.3</v>
       </c>
-      <c r="C64" s="70">
+      <c r="C64" s="53">
         <v>441.9</v>
       </c>
-      <c r="D64" s="70">
+      <c r="D64" s="53">
         <v>636.4</v>
       </c>
-      <c r="E64" s="70">
+      <c r="E64" s="53">
         <v>512.29999999999995</v>
       </c>
-      <c r="F64" s="70">
+      <c r="F64" s="53">
         <v>439.9</v>
       </c>
-      <c r="G64" s="54"/>
-[...5 lines deleted...]
-      <c r="M64" s="54"/>
+      <c r="G64" s="53">
+        <v>411.4</v>
+      </c>
+      <c r="H64" s="66">
+        <v>364.7</v>
+      </c>
+      <c r="I64" s="29"/>
+      <c r="J64" s="29"/>
+      <c r="K64" s="29"/>
+      <c r="L64" s="29"/>
+      <c r="M64" s="29"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="27" t="s">
+      <c r="A65" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B65" s="70">
+      <c r="B65" s="53">
         <v>68.400000000000006</v>
       </c>
-      <c r="C65" s="70">
+      <c r="C65" s="53">
         <v>119.3</v>
       </c>
-      <c r="D65" s="70">
+      <c r="D65" s="53">
         <v>132.1</v>
       </c>
-      <c r="E65" s="70">
+      <c r="E65" s="53">
         <v>137.1</v>
       </c>
-      <c r="F65" s="70">
+      <c r="F65" s="53">
         <v>137.1</v>
       </c>
-      <c r="G65" s="54"/>
-[...5 lines deleted...]
-      <c r="M65" s="54"/>
+      <c r="G65" s="53">
+        <v>146.9</v>
+      </c>
+      <c r="H65" s="66">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+      <c r="K65" s="29"/>
+      <c r="L65" s="29"/>
+      <c r="M65" s="29"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="42" t="s">
+      <c r="A66" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B66" s="2"/>
-[...10 lines deleted...]
-      <c r="M66" s="54"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+      <c r="K66" s="29"/>
+      <c r="L66" s="29"/>
+      <c r="M66" s="29"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="26" t="s">
+      <c r="A67" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B67" s="62" t="s">
+      <c r="B67" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C67" s="62" t="s">
+      <c r="C67" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D67" s="62" t="s">
+      <c r="D67" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E67" s="70">
+      <c r="E67" s="53">
         <v>22.2</v>
       </c>
-      <c r="F67" s="70">
+      <c r="F67" s="53">
         <v>34.200000000000003</v>
       </c>
-      <c r="G67" s="54"/>
-[...5 lines deleted...]
-      <c r="M67" s="54"/>
+      <c r="G67" s="53">
+        <v>50.5</v>
+      </c>
+      <c r="H67" s="66">
+        <v>170.9</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+      <c r="K67" s="29"/>
+      <c r="L67" s="29"/>
+      <c r="M67" s="29"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="27" t="s">
+      <c r="A68" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B68" s="31" t="s">
+      <c r="B68" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="C68" s="32" t="s">
+      <c r="C68" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="D68" s="71">
+      <c r="D68" s="53">
         <v>70.3</v>
       </c>
-      <c r="E68" s="70">
+      <c r="E68" s="53">
         <v>52.7</v>
       </c>
-      <c r="F68" s="70">
+      <c r="F68" s="53">
         <v>111.9</v>
       </c>
-      <c r="G68" s="54"/>
-[...5 lines deleted...]
-      <c r="M68" s="54"/>
+      <c r="G68" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="H68" s="66">
+        <v>80</v>
+      </c>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+      <c r="K68" s="29"/>
+      <c r="L68" s="29"/>
+      <c r="M68" s="29"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="67" t="s">
+      <c r="A69" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B69" s="2"/>
-[...10 lines deleted...]
-      <c r="M69" s="66"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="58"/>
+      <c r="I69" s="29"/>
+      <c r="J69" s="29"/>
+      <c r="K69" s="29"/>
+      <c r="L69" s="29"/>
+      <c r="M69" s="39"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="29" t="s">
+      <c r="A70" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B70" s="70">
+      <c r="B70" s="53">
         <v>102.8</v>
       </c>
-      <c r="C70" s="70">
+      <c r="C70" s="53">
         <v>104.6</v>
       </c>
-      <c r="D70" s="70">
+      <c r="D70" s="53">
         <v>108</v>
       </c>
-      <c r="E70" s="70">
+      <c r="E70" s="53">
         <v>107.3</v>
       </c>
-      <c r="F70" s="70">
+      <c r="F70" s="53">
         <v>108</v>
       </c>
-      <c r="G70" s="54"/>
-[...5 lines deleted...]
-      <c r="M70" s="54"/>
+      <c r="G70" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="H70" s="63">
+        <v>110.7</v>
+      </c>
+      <c r="I70" s="29"/>
+      <c r="J70" s="29"/>
+      <c r="K70" s="29"/>
+      <c r="L70" s="29"/>
+      <c r="M70" s="29"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="27" t="s">
+      <c r="A71" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B71" s="70">
-[...2 lines deleted...]
-      <c r="C71" s="70">
+      <c r="B71" s="53">
+        <v>100</v>
+      </c>
+      <c r="C71" s="53">
         <v>106</v>
       </c>
-      <c r="D71" s="70">
+      <c r="D71" s="53">
         <v>111.4</v>
       </c>
-      <c r="E71" s="70">
+      <c r="E71" s="53">
         <v>111.7</v>
       </c>
-      <c r="F71" s="70">
+      <c r="F71" s="53">
         <v>112.8</v>
       </c>
-      <c r="G71" s="54"/>
-[...5 lines deleted...]
-      <c r="M71" s="54"/>
+      <c r="G71" s="53">
+        <v>112.9</v>
+      </c>
+      <c r="H71" s="66">
+        <v>114.5</v>
+      </c>
+      <c r="I71" s="29"/>
+      <c r="J71" s="29"/>
+      <c r="K71" s="29"/>
+      <c r="L71" s="29"/>
+      <c r="M71" s="29"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="27" t="s">
+      <c r="A72" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B72" s="70">
+      <c r="B72" s="53">
         <v>100.5</v>
       </c>
-      <c r="C72" s="70">
+      <c r="C72" s="53">
         <v>92.6</v>
       </c>
-      <c r="D72" s="70">
+      <c r="D72" s="53">
         <v>90.3</v>
       </c>
-      <c r="E72" s="70">
+      <c r="E72" s="53">
         <v>89.3</v>
       </c>
-      <c r="F72" s="70">
+      <c r="F72" s="53">
         <v>89.5</v>
       </c>
-      <c r="G72" s="54"/>
-[...5 lines deleted...]
-      <c r="M72" s="54"/>
+      <c r="G72" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="H72" s="66">
+        <v>92.6</v>
+      </c>
+      <c r="I72" s="29"/>
+      <c r="J72" s="29"/>
+      <c r="K72" s="29"/>
+      <c r="L72" s="29"/>
+      <c r="M72" s="29"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="27" t="s">
+      <c r="A73" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B73" s="70">
+      <c r="B73" s="53">
         <v>98.8</v>
       </c>
-      <c r="C73" s="70">
+      <c r="C73" s="53">
         <v>96.1</v>
       </c>
-      <c r="D73" s="70">
+      <c r="D73" s="53">
         <v>73.599999999999994</v>
       </c>
-      <c r="E73" s="70">
+      <c r="E73" s="53">
         <v>79.3</v>
       </c>
-      <c r="F73" s="70">
+      <c r="F73" s="53">
         <v>80.5</v>
       </c>
-      <c r="G73" s="54"/>
-[...5 lines deleted...]
-      <c r="M73" s="54"/>
+      <c r="G73" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="H73" s="66">
+        <v>103.1</v>
+      </c>
+      <c r="I73" s="29"/>
+      <c r="J73" s="29"/>
+      <c r="K73" s="29"/>
+      <c r="L73" s="29"/>
+      <c r="M73" s="29"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="42" t="s">
+      <c r="A74" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B74" s="2"/>
-[...10 lines deleted...]
-      <c r="M74" s="54"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="29"/>
+      <c r="J74" s="29"/>
+      <c r="K74" s="29"/>
+      <c r="L74" s="29"/>
+      <c r="M74" s="29"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="27" t="s">
+      <c r="A75" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B75" s="70">
-[...2 lines deleted...]
-      <c r="C75" s="70">
+      <c r="B75" s="53">
+        <v>100</v>
+      </c>
+      <c r="C75" s="53">
         <v>128.4</v>
       </c>
-      <c r="D75" s="70">
+      <c r="D75" s="53">
         <v>164.1</v>
       </c>
-      <c r="E75" s="70">
+      <c r="E75" s="53">
         <v>159.80000000000001</v>
       </c>
-      <c r="F75" s="70">
+      <c r="F75" s="53">
         <v>139.4</v>
       </c>
-      <c r="G75" s="54"/>
-[...5 lines deleted...]
-      <c r="M75" s="54"/>
+      <c r="G75" s="53">
+        <v>125.9</v>
+      </c>
+      <c r="H75" s="66">
+        <v>114.1</v>
+      </c>
+      <c r="I75" s="29"/>
+      <c r="J75" s="29"/>
+      <c r="K75" s="29"/>
+      <c r="L75" s="29"/>
+      <c r="M75" s="29"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="26" t="s">
+      <c r="A76" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B76" s="70">
+      <c r="B76" s="53">
         <v>62.5</v>
       </c>
-      <c r="C76" s="70">
+      <c r="C76" s="53">
         <v>84.2</v>
       </c>
-      <c r="D76" s="70">
+      <c r="D76" s="53">
         <v>100.5</v>
       </c>
-      <c r="E76" s="70">
-[...2 lines deleted...]
-      <c r="F76" s="70">
+      <c r="E76" s="53">
+        <v>100</v>
+      </c>
+      <c r="F76" s="53">
         <v>102.4</v>
       </c>
-      <c r="G76" s="54"/>
-[...5 lines deleted...]
-      <c r="M76" s="54"/>
+      <c r="G76" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="H76" s="66">
+        <v>116.1</v>
+      </c>
+      <c r="I76" s="29"/>
+      <c r="J76" s="29"/>
+      <c r="K76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="29"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="27" t="s">
+      <c r="A77" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B77" s="70">
-[...2 lines deleted...]
-      <c r="C77" s="70">
+      <c r="B77" s="53">
+        <v>100</v>
+      </c>
+      <c r="C77" s="53">
         <v>80.5</v>
       </c>
-      <c r="D77" s="70">
-[...2 lines deleted...]
-      <c r="E77" s="70">
+      <c r="D77" s="53">
+        <v>100</v>
+      </c>
+      <c r="E77" s="53">
         <v>100.3</v>
       </c>
-      <c r="F77" s="70">
+      <c r="F77" s="53">
         <v>114.1</v>
       </c>
-      <c r="G77" s="54"/>
-[...5 lines deleted...]
-      <c r="M77" s="54"/>
+      <c r="G77" s="53">
+        <v>123.3</v>
+      </c>
+      <c r="H77" s="66">
+        <v>136.6</v>
+      </c>
+      <c r="I77" s="29"/>
+      <c r="J77" s="29"/>
+      <c r="K77" s="29"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="29"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="27" t="s">
+      <c r="A78" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="B78" s="70">
-[...2 lines deleted...]
-      <c r="C78" s="70">
+      <c r="B78" s="53">
+        <v>100</v>
+      </c>
+      <c r="C78" s="53">
         <v>179.9</v>
       </c>
-      <c r="D78" s="70">
+      <c r="D78" s="53">
         <v>210.4</v>
       </c>
-      <c r="E78" s="70">
+      <c r="E78" s="53">
         <v>178.6</v>
       </c>
-      <c r="F78" s="70">
+      <c r="F78" s="53">
         <v>149.1</v>
       </c>
-      <c r="G78" s="54"/>
-[...5 lines deleted...]
-      <c r="M78" s="54"/>
+      <c r="G78" s="53">
+        <v>129.5</v>
+      </c>
+      <c r="H78" s="66">
+        <v>116</v>
+      </c>
+      <c r="I78" s="29"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="29"/>
+      <c r="L78" s="29"/>
+      <c r="M78" s="29"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="27" t="s">
+      <c r="A79" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B79" s="70">
+      <c r="B79" s="53">
         <v>70.900000000000006</v>
       </c>
-      <c r="C79" s="70">
+      <c r="C79" s="53">
         <v>90.2</v>
       </c>
-      <c r="D79" s="70">
+      <c r="D79" s="53">
         <v>56.9</v>
       </c>
-      <c r="E79" s="70">
+      <c r="E79" s="53">
         <v>80.400000000000006</v>
       </c>
-      <c r="F79" s="70">
+      <c r="F79" s="53">
         <v>89.7</v>
       </c>
-      <c r="G79" s="54"/>
-[...5 lines deleted...]
-      <c r="M79" s="54"/>
+      <c r="G79" s="53">
+        <v>100</v>
+      </c>
+      <c r="H79" s="66">
+        <v>100</v>
+      </c>
+      <c r="I79" s="29"/>
+      <c r="J79" s="29"/>
+      <c r="K79" s="29"/>
+      <c r="L79" s="29"/>
+      <c r="M79" s="29"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="27" t="s">
+      <c r="A80" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="B80" s="70">
-[...2 lines deleted...]
-      <c r="C80" s="70">
+      <c r="B80" s="53">
+        <v>100</v>
+      </c>
+      <c r="C80" s="53">
         <v>128.4</v>
       </c>
-      <c r="D80" s="70">
+      <c r="D80" s="53">
         <v>154.4</v>
       </c>
-      <c r="E80" s="70">
+      <c r="E80" s="53">
         <v>140.80000000000001</v>
       </c>
-      <c r="F80" s="70">
+      <c r="F80" s="53">
         <v>132.6</v>
       </c>
-      <c r="G80" s="54"/>
-[...5 lines deleted...]
-      <c r="M80" s="54"/>
+      <c r="G80" s="53">
+        <v>127.2</v>
+      </c>
+      <c r="H80" s="66">
+        <v>123.3</v>
+      </c>
+      <c r="I80" s="29"/>
+      <c r="J80" s="29"/>
+      <c r="K80" s="29"/>
+      <c r="L80" s="29"/>
+      <c r="M80" s="29"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="27" t="s">
+      <c r="A81" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B81" s="70">
-[...2 lines deleted...]
-      <c r="C81" s="70">
+      <c r="B81" s="53">
+        <v>100</v>
+      </c>
+      <c r="C81" s="53">
         <v>254.8</v>
       </c>
-      <c r="D81" s="70">
+      <c r="D81" s="53">
         <v>180.2</v>
       </c>
-      <c r="E81" s="70">
+      <c r="E81" s="53">
         <v>206.9</v>
       </c>
-      <c r="F81" s="70">
+      <c r="F81" s="53">
         <v>176.2</v>
       </c>
-      <c r="G81" s="54"/>
-[...5 lines deleted...]
-      <c r="M81" s="54"/>
+      <c r="G81" s="53">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="H81" s="66">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="I81" s="29"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="29"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="27" t="s">
+      <c r="A82" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B82" s="70">
+      <c r="B82" s="53">
         <v>91</v>
       </c>
-      <c r="C82" s="70">
+      <c r="C82" s="53">
         <v>87.9</v>
       </c>
-      <c r="D82" s="70">
-[...2 lines deleted...]
-      <c r="E82" s="70">
+      <c r="D82" s="53">
+        <v>100</v>
+      </c>
+      <c r="E82" s="53">
+        <v>100</v>
+      </c>
+      <c r="F82" s="53">
+        <v>110.5</v>
+      </c>
+      <c r="G82" s="53">
+        <v>107</v>
+      </c>
+      <c r="H82" s="66">
+        <v>106</v>
+      </c>
+      <c r="I82" s="29"/>
+      <c r="J82" s="29"/>
+      <c r="K82" s="29"/>
+      <c r="L82" s="29"/>
+      <c r="M82" s="29"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83" s="53">
+        <v>100</v>
+      </c>
+      <c r="C83" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="D83" s="53">
+        <v>139.5</v>
+      </c>
+      <c r="E83" s="53">
+        <v>142.1</v>
+      </c>
+      <c r="F83" s="53">
+        <v>143</v>
+      </c>
+      <c r="G83" s="53">
+        <v>143.6</v>
+      </c>
+      <c r="H83" s="66">
+        <v>142.5</v>
+      </c>
+      <c r="I83" s="29"/>
+      <c r="J83" s="29"/>
+      <c r="K83" s="29"/>
+      <c r="L83" s="29"/>
+      <c r="M83" s="29"/>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B84" s="53">
+        <v>89.3</v>
+      </c>
+      <c r="C84" s="53">
+        <v>109</v>
+      </c>
+      <c r="D84" s="53">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="E84" s="53">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="F84" s="53">
+        <v>130.4</v>
+      </c>
+      <c r="G84" s="53">
+        <v>124.2</v>
+      </c>
+      <c r="H84" s="66">
+        <v>125.3</v>
+      </c>
+      <c r="I84" s="29"/>
+      <c r="J84" s="29"/>
+      <c r="K84" s="29"/>
+      <c r="L84" s="29"/>
+      <c r="M84" s="29"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="24"/>
+      <c r="H85" s="24"/>
+      <c r="I85" s="29"/>
+      <c r="J85" s="29"/>
+      <c r="K85" s="29"/>
+      <c r="L85" s="29"/>
+      <c r="M85" s="39"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B86" s="53">
+        <v>120</v>
+      </c>
+      <c r="C86" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="D86" s="53">
+        <v>107</v>
+      </c>
+      <c r="E86" s="53">
+        <v>107.2</v>
+      </c>
+      <c r="F86" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="G86" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="H86" s="63">
+        <v>103.7</v>
+      </c>
+      <c r="I86" s="29"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="29"/>
+      <c r="L86" s="29"/>
+      <c r="M86" s="29"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="53">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C87" s="53">
+        <v>119</v>
+      </c>
+      <c r="D87" s="53">
+        <v>116.3</v>
+      </c>
+      <c r="E87" s="53">
+        <v>116.7</v>
+      </c>
+      <c r="F87" s="53">
+        <v>115</v>
+      </c>
+      <c r="G87" s="53">
+        <v>115.1</v>
+      </c>
+      <c r="H87" s="66">
+        <v>113.2</v>
+      </c>
+      <c r="I87" s="29"/>
+      <c r="J87" s="29"/>
+      <c r="K87" s="29"/>
+      <c r="L87" s="29"/>
+      <c r="M87" s="29"/>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B88" s="53">
+        <v>100</v>
+      </c>
+      <c r="C88" s="53">
+        <v>100</v>
+      </c>
+      <c r="D88" s="53">
+        <v>100</v>
+      </c>
+      <c r="E88" s="53">
+        <v>100</v>
+      </c>
+      <c r="F88" s="53">
+        <v>100</v>
+      </c>
+      <c r="G88" s="53">
+        <v>100</v>
+      </c>
+      <c r="H88" s="66">
+        <v>100</v>
+      </c>
+      <c r="I88" s="29"/>
+      <c r="J88" s="29"/>
+      <c r="K88" s="29"/>
+      <c r="L88" s="29"/>
+      <c r="M88" s="29"/>
+    </row>
+    <row r="89" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A89" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B89" s="53">
+        <v>85.4</v>
+      </c>
+      <c r="C89" s="53">
+        <v>92.4</v>
+      </c>
+      <c r="D89" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="E89" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="F89" s="53">
+        <v>88.5</v>
+      </c>
+      <c r="G89" s="53">
+        <v>83.8</v>
+      </c>
+      <c r="H89" s="66">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="I89" s="29"/>
+      <c r="J89" s="29"/>
+      <c r="K89" s="29"/>
+      <c r="L89" s="29"/>
+      <c r="M89" s="29"/>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1"/>
+      <c r="F90" s="1"/>
+      <c r="G90" s="1"/>
+      <c r="H90" s="1"/>
+      <c r="I90" s="29"/>
+      <c r="J90" s="29"/>
+      <c r="K90" s="29"/>
+      <c r="L90" s="29"/>
+      <c r="M90" s="29"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B91" s="53">
+        <v>100</v>
+      </c>
+      <c r="C91" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="D91" s="53">
+        <v>107.4</v>
+      </c>
+      <c r="E91" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="F91" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="G91" s="53">
+        <v>94.7</v>
+      </c>
+      <c r="H91" s="66">
+        <v>90.8</v>
+      </c>
+      <c r="I91" s="29"/>
+      <c r="J91" s="29"/>
+      <c r="K91" s="29"/>
+      <c r="L91" s="29"/>
+      <c r="M91" s="29"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B92" s="53">
+        <v>100</v>
+      </c>
+      <c r="C92" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="D92" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="E92" s="53">
+        <v>115.7</v>
+      </c>
+      <c r="F92" s="53">
+        <v>113</v>
+      </c>
+      <c r="G92" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="H92" s="66">
+        <v>109.8</v>
+      </c>
+      <c r="I92" s="29"/>
+      <c r="J92" s="29"/>
+      <c r="K92" s="29"/>
+      <c r="L92" s="29"/>
+      <c r="M92" s="29"/>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B93" s="53">
+        <v>100</v>
+      </c>
+      <c r="C93" s="53">
+        <v>76.2</v>
+      </c>
+      <c r="D93" s="53">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="E93" s="53">
+        <v>79.8</v>
+      </c>
+      <c r="F93" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="G93" s="53">
+        <v>110.4</v>
+      </c>
+      <c r="H93" s="66">
+        <v>126.1</v>
+      </c>
+      <c r="I93" s="29"/>
+      <c r="J93" s="29"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="29"/>
+      <c r="M93" s="29"/>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B94" s="53">
+        <v>100</v>
+      </c>
+      <c r="C94" s="53">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="D94" s="53">
+        <v>210.6</v>
+      </c>
+      <c r="E94" s="53">
+        <v>174.2</v>
+      </c>
+      <c r="F94" s="53">
+        <v>146.5</v>
+      </c>
+      <c r="G94" s="53">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H94" s="66">
+        <v>115.7</v>
+      </c>
+      <c r="I94" s="29"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="29"/>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B95" s="53">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="C95" s="53">
+        <v>75</v>
+      </c>
+      <c r="D95" s="53">
+        <v>52.7</v>
+      </c>
+      <c r="E95" s="53">
+        <v>83.6</v>
+      </c>
+      <c r="F95" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="G95" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="H95" s="66">
+        <v>98.5</v>
+      </c>
+      <c r="I95" s="29"/>
+      <c r="J95" s="29"/>
+      <c r="K95" s="29"/>
+      <c r="L95" s="29"/>
+      <c r="M95" s="29"/>
+    </row>
+    <row r="96" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A96" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B96" s="53">
+        <v>100</v>
+      </c>
+      <c r="C96" s="53">
+        <v>100</v>
+      </c>
+      <c r="D96" s="53">
+        <v>100</v>
+      </c>
+      <c r="E96" s="53">
+        <v>100</v>
+      </c>
+      <c r="F96" s="53">
+        <v>100</v>
+      </c>
+      <c r="G96" s="53">
+        <v>100</v>
+      </c>
+      <c r="H96" s="66">
+        <v>100</v>
+      </c>
+      <c r="I96" s="29"/>
+      <c r="J96" s="29"/>
+      <c r="K96" s="29"/>
+      <c r="L96" s="29"/>
+      <c r="M96" s="29"/>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B97" s="53">
+        <v>100</v>
+      </c>
+      <c r="C97" s="53">
+        <v>136.9</v>
+      </c>
+      <c r="D97" s="53">
+        <v>186.4</v>
+      </c>
+      <c r="E97" s="53">
+        <v>215.2</v>
+      </c>
+      <c r="F97" s="53">
+        <v>182.1</v>
+      </c>
+      <c r="G97" s="53">
+        <v>160</v>
+      </c>
+      <c r="H97" s="66">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="I97" s="29"/>
+      <c r="J97" s="29"/>
+      <c r="K97" s="29"/>
+      <c r="L97" s="29"/>
+      <c r="M97" s="29"/>
+    </row>
+    <row r="98" spans="1:13" ht="15" customHeight="1">
+      <c r="A98" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B98" s="53">
+        <v>88</v>
+      </c>
+      <c r="C98" s="53">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D98" s="53">
+        <v>64.8</v>
+      </c>
+      <c r="E98" s="53">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="F98" s="53">
+        <v>85.1</v>
+      </c>
+      <c r="G98" s="53">
+        <v>86.2</v>
+      </c>
+      <c r="H98" s="66">
+        <v>88.9</v>
+      </c>
+      <c r="I98" s="29"/>
+      <c r="J98" s="29"/>
+      <c r="K98" s="29"/>
+      <c r="L98" s="29"/>
+      <c r="M98" s="29"/>
+    </row>
+    <row r="99" spans="1:13" ht="15" customHeight="1">
+      <c r="A99" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B99" s="53">
+        <v>100</v>
+      </c>
+      <c r="C99" s="53">
+        <v>110.8</v>
+      </c>
+      <c r="D99" s="53">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E99" s="53">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="F99" s="53">
+        <v>144</v>
+      </c>
+      <c r="G99" s="53">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="H99" s="66">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="I99" s="29"/>
+      <c r="J99" s="29"/>
+      <c r="K99" s="29"/>
+      <c r="L99" s="29"/>
+      <c r="M99" s="29"/>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="53">
+        <v>88.6</v>
+      </c>
+      <c r="C100" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="D100" s="53">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="E100" s="53">
+        <v>129</v>
+      </c>
+      <c r="F100" s="53">
+        <v>124.7</v>
+      </c>
+      <c r="G100" s="53">
+        <v>120.6</v>
+      </c>
+      <c r="H100" s="66">
+        <v>124.4</v>
+      </c>
+      <c r="I100" s="29"/>
+      <c r="J100" s="29"/>
+      <c r="K100" s="29"/>
+      <c r="L100" s="29"/>
+      <c r="M100" s="29"/>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B101" s="1"/>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
+      <c r="E101" s="1"/>
+      <c r="F101" s="1"/>
+      <c r="G101" s="5"/>
+      <c r="H101" s="8"/>
+      <c r="I101" s="29"/>
+      <c r="J101" s="29"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="39"/>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B102" s="53">
+        <v>113.8</v>
+      </c>
+      <c r="C102" s="53">
+        <v>91.6</v>
+      </c>
+      <c r="D102" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="E102" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="F102" s="53">
+        <v>88.3</v>
+      </c>
+      <c r="G102" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="H102" s="63">
+        <v>89.9</v>
+      </c>
+      <c r="I102" s="29"/>
+      <c r="J102" s="29"/>
+      <c r="K102" s="29"/>
+      <c r="L102" s="29"/>
+      <c r="M102" s="29"/>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B103" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="C103" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="D103" s="53">
+        <v>94.7</v>
+      </c>
+      <c r="E103" s="53">
+        <v>93.1</v>
+      </c>
+      <c r="F103" s="53">
+        <v>87.9</v>
+      </c>
+      <c r="G103" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="H103" s="66">
+        <v>89.8</v>
+      </c>
+      <c r="I103" s="29"/>
+      <c r="J103" s="29"/>
+      <c r="K103" s="29"/>
+      <c r="L103" s="29"/>
+      <c r="M103" s="29"/>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B104" s="53">
+        <v>100</v>
+      </c>
+      <c r="C104" s="53">
+        <v>112.7</v>
+      </c>
+      <c r="D104" s="53">
+        <v>116.9</v>
+      </c>
+      <c r="E104" s="53">
+        <v>114.7</v>
+      </c>
+      <c r="F104" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="G104" s="53">
+        <v>92.4</v>
+      </c>
+      <c r="H104" s="66">
+        <v>85.8</v>
+      </c>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="29"/>
+      <c r="M104" s="29"/>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B105" s="1"/>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1"/>
+      <c r="F105" s="1"/>
+      <c r="G105" s="1"/>
+      <c r="H105" s="1"/>
+      <c r="I105" s="29"/>
+      <c r="J105" s="29"/>
+      <c r="K105" s="29"/>
+      <c r="L105" s="29"/>
+      <c r="M105" s="29"/>
+    </row>
+    <row r="106" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A106" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B106" s="53">
+        <v>100</v>
+      </c>
+      <c r="C106" s="53">
+        <v>100</v>
+      </c>
+      <c r="D106" s="53">
+        <v>100</v>
+      </c>
+      <c r="E106" s="53">
+        <v>100</v>
+      </c>
+      <c r="F106" s="53">
+        <v>100</v>
+      </c>
+      <c r="G106" s="53">
+        <v>100</v>
+      </c>
+      <c r="H106" s="66">
+        <v>100</v>
+      </c>
+      <c r="I106" s="29"/>
+      <c r="J106" s="29"/>
+      <c r="K106" s="29"/>
+      <c r="L106" s="29"/>
+      <c r="M106" s="29"/>
+    </row>
+    <row r="107" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A107" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B107" s="53"/>
+      <c r="C107" s="53"/>
+      <c r="D107" s="53"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1"/>
+      <c r="H107" s="1"/>
+      <c r="I107" s="29"/>
+      <c r="J107" s="29"/>
+      <c r="K107" s="29"/>
+      <c r="L107" s="29"/>
+      <c r="M107" s="29"/>
+    </row>
+    <row r="108" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A108" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B108" s="53">
+        <v>244.1</v>
+      </c>
+      <c r="C108" s="53">
+        <v>174</v>
+      </c>
+      <c r="D108" s="53">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="E108" s="53">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F108" s="53">
+        <v>126.8</v>
+      </c>
+      <c r="G108" s="53">
+        <v>115</v>
+      </c>
+      <c r="H108" s="63">
+        <v>109</v>
+      </c>
+      <c r="I108" s="29"/>
+      <c r="J108" s="29"/>
+      <c r="K108" s="29"/>
+      <c r="L108" s="29"/>
+      <c r="M108" s="29"/>
+    </row>
+    <row r="109" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A109" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B109" s="53">
+        <v>213.5</v>
+      </c>
+      <c r="C109" s="53">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="D109" s="53">
+        <v>221.8</v>
+      </c>
+      <c r="E109" s="53">
+        <v>192.6</v>
+      </c>
+      <c r="F109" s="53">
+        <v>170.9</v>
+      </c>
+      <c r="G109" s="53">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="H109" s="66">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="I109" s="29"/>
+      <c r="J109" s="29"/>
+      <c r="K109" s="29"/>
+      <c r="L109" s="29"/>
+      <c r="M109" s="29"/>
+    </row>
+    <row r="110" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A110" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B110" s="53">
+        <v>100</v>
+      </c>
+      <c r="C110" s="53">
+        <v>100</v>
+      </c>
+      <c r="D110" s="53">
+        <v>100</v>
+      </c>
+      <c r="E110" s="53">
+        <v>100</v>
+      </c>
+      <c r="F110" s="53">
+        <v>100</v>
+      </c>
+      <c r="G110" s="53">
+        <v>100</v>
+      </c>
+      <c r="H110" s="66">
+        <v>100</v>
+      </c>
+      <c r="I110" s="29"/>
+      <c r="J110" s="29"/>
+      <c r="K110" s="29"/>
+      <c r="L110" s="29"/>
+      <c r="M110" s="29"/>
+    </row>
+    <row r="111" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A111" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" s="53">
+        <v>37.1</v>
+      </c>
+      <c r="C111" s="53">
+        <v>44.1</v>
+      </c>
+      <c r="D111" s="53">
+        <v>42.8</v>
+      </c>
+      <c r="E111" s="53">
+        <v>49.5</v>
+      </c>
+      <c r="F111" s="53">
+        <v>45.5</v>
+      </c>
+      <c r="G111" s="53">
+        <v>46</v>
+      </c>
+      <c r="H111" s="66">
+        <v>45.3</v>
+      </c>
+      <c r="I111" s="29"/>
+      <c r="J111" s="29"/>
+      <c r="K111" s="29"/>
+      <c r="L111" s="29"/>
+      <c r="M111" s="29"/>
+    </row>
+    <row r="112" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A112" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B112" s="53"/>
+      <c r="C112" s="53"/>
+      <c r="D112" s="53"/>
+      <c r="E112" s="1"/>
+      <c r="F112" s="1"/>
+      <c r="G112" s="1"/>
+      <c r="H112" s="1"/>
+      <c r="I112" s="29"/>
+      <c r="J112" s="29"/>
+      <c r="K112" s="29"/>
+      <c r="L112" s="29"/>
+      <c r="M112" s="29"/>
+    </row>
+    <row r="113" spans="1:13" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A113" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B113" s="53">
+        <v>100</v>
+      </c>
+      <c r="C113" s="53">
+        <v>100</v>
+      </c>
+      <c r="D113" s="53">
+        <v>100</v>
+      </c>
+      <c r="E113" s="53">
+        <v>100</v>
+      </c>
+      <c r="F113" s="53">
+        <v>100</v>
+      </c>
+      <c r="G113" s="53">
+        <v>100</v>
+      </c>
+      <c r="H113" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I113" s="29"/>
+      <c r="J113" s="29"/>
+      <c r="K113" s="29"/>
+      <c r="L113" s="29"/>
+      <c r="M113" s="29"/>
+    </row>
+    <row r="114" spans="1:13" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A114" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B114" s="53">
+        <v>100</v>
+      </c>
+      <c r="C114" s="53">
+        <v>100</v>
+      </c>
+      <c r="D114" s="53">
+        <v>100</v>
+      </c>
+      <c r="E114" s="53">
+        <v>100</v>
+      </c>
+      <c r="F114" s="53">
+        <v>100</v>
+      </c>
+      <c r="G114" s="53">
+        <v>100</v>
+      </c>
+      <c r="H114" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I114" s="29"/>
+      <c r="J114" s="29"/>
+      <c r="K114" s="29"/>
+      <c r="L114" s="29"/>
+      <c r="M114" s="29"/>
+    </row>
+    <row r="115" spans="1:13" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A115" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B115" s="53">
+        <v>100</v>
+      </c>
+      <c r="C115" s="53">
+        <v>100</v>
+      </c>
+      <c r="D115" s="53">
+        <v>100</v>
+      </c>
+      <c r="E115" s="53">
+        <v>100</v>
+      </c>
+      <c r="F115" s="53">
+        <v>100</v>
+      </c>
+      <c r="G115" s="53">
+        <v>100</v>
+      </c>
+      <c r="H115" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I115" s="29"/>
+      <c r="J115" s="29"/>
+      <c r="K115" s="29"/>
+      <c r="L115" s="29"/>
+      <c r="M115" s="29"/>
+    </row>
+    <row r="116" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A116" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B116" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="C116" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="D116" s="53">
+        <v>99</v>
+      </c>
+      <c r="E116" s="53">
+        <v>99</v>
+      </c>
+      <c r="F116" s="53">
+        <v>99</v>
+      </c>
+      <c r="G116" s="53">
+        <v>99</v>
+      </c>
+      <c r="H116" s="66">
+        <v>98.9</v>
+      </c>
+      <c r="I116" s="29"/>
+      <c r="J116" s="29"/>
+      <c r="K116" s="29"/>
+      <c r="L116" s="29"/>
+      <c r="M116" s="29"/>
+    </row>
+    <row r="117" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A117" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B117" s="53">
+        <v>100</v>
+      </c>
+      <c r="C117" s="53">
+        <v>100</v>
+      </c>
+      <c r="D117" s="53">
+        <v>100</v>
+      </c>
+      <c r="E117" s="53">
+        <v>100</v>
+      </c>
+      <c r="F117" s="53">
+        <v>100</v>
+      </c>
+      <c r="G117" s="53">
+        <v>100</v>
+      </c>
+      <c r="H117" s="66">
+        <v>100</v>
+      </c>
+      <c r="I117" s="29"/>
+      <c r="J117" s="29"/>
+      <c r="K117" s="29"/>
+      <c r="L117" s="29"/>
+      <c r="M117" s="29"/>
+    </row>
+    <row r="118" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A118" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B118" s="53">
+        <v>100</v>
+      </c>
+      <c r="C118" s="53">
+        <v>100</v>
+      </c>
+      <c r="D118" s="53">
+        <v>100</v>
+      </c>
+      <c r="E118" s="53">
+        <v>100</v>
+      </c>
+      <c r="F118" s="53">
+        <v>100</v>
+      </c>
+      <c r="G118" s="53">
+        <v>100</v>
+      </c>
+      <c r="H118" s="66">
+        <v>100</v>
+      </c>
+      <c r="I118" s="29"/>
+      <c r="J118" s="29"/>
+      <c r="K118" s="29"/>
+      <c r="L118" s="29"/>
+      <c r="M118" s="29"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" s="1"/>
+      <c r="C119" s="5"/>
+      <c r="D119" s="7"/>
+      <c r="E119" s="1"/>
+      <c r="F119" s="1"/>
+      <c r="G119" s="8"/>
+      <c r="H119" s="8"/>
+      <c r="I119" s="29"/>
+      <c r="J119" s="29"/>
+      <c r="K119" s="29"/>
+      <c r="L119" s="29"/>
+      <c r="M119" s="39"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B120" s="53">
+        <v>302.2</v>
+      </c>
+      <c r="C120" s="53">
+        <v>206.4</v>
+      </c>
+      <c r="D120" s="53">
+        <v>175.6</v>
+      </c>
+      <c r="E120" s="53">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="F120" s="53">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="G120" s="53">
+        <v>126.7</v>
+      </c>
+      <c r="H120" s="63">
+        <v>119.8</v>
+      </c>
+      <c r="I120" s="29"/>
+      <c r="J120" s="29"/>
+      <c r="K120" s="29"/>
+      <c r="L120" s="29"/>
+      <c r="M120" s="29"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B121" s="53">
+        <v>316.2</v>
+      </c>
+      <c r="C121" s="53">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D121" s="53">
+        <v>234.7</v>
+      </c>
+      <c r="E121" s="53">
+        <v>201.7</v>
+      </c>
+      <c r="F121" s="53">
+        <v>177.9</v>
+      </c>
+      <c r="G121" s="53">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="H121" s="66">
+        <v>146.6</v>
+      </c>
+      <c r="I121" s="29"/>
+      <c r="J121" s="29"/>
+      <c r="K121" s="29"/>
+      <c r="L121" s="29"/>
+      <c r="M121" s="29"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B122" s="53">
+        <v>100</v>
+      </c>
+      <c r="C122" s="53">
+        <v>100</v>
+      </c>
+      <c r="D122" s="53">
+        <v>100</v>
+      </c>
+      <c r="E122" s="53">
+        <v>100</v>
+      </c>
+      <c r="F122" s="53">
+        <v>100</v>
+      </c>
+      <c r="G122" s="53">
+        <v>100</v>
+      </c>
+      <c r="H122" s="66">
+        <v>100</v>
+      </c>
+      <c r="I122" s="29"/>
+      <c r="J122" s="29"/>
+      <c r="K122" s="29"/>
+      <c r="L122" s="29"/>
+      <c r="M122" s="29"/>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B123" s="53">
+        <v>100</v>
+      </c>
+      <c r="C123" s="53">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D123" s="53">
+        <v>80.7</v>
+      </c>
+      <c r="E123" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="F123" s="53">
+        <v>88.6</v>
+      </c>
+      <c r="G123" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="H123" s="66">
+        <v>91.9</v>
+      </c>
+      <c r="I123" s="29"/>
+      <c r="J123" s="29"/>
+      <c r="K123" s="29"/>
+      <c r="L123" s="29"/>
+      <c r="M123" s="29"/>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B124" s="1"/>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="1"/>
+      <c r="G124" s="1"/>
+      <c r="H124" s="1"/>
+      <c r="I124" s="29"/>
+      <c r="J124" s="29"/>
+      <c r="K124" s="29"/>
+      <c r="L124" s="29"/>
+      <c r="M124" s="29"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B125" s="53">
+        <v>100</v>
+      </c>
+      <c r="C125" s="53">
+        <v>100</v>
+      </c>
+      <c r="D125" s="53">
+        <v>100</v>
+      </c>
+      <c r="E125" s="53">
+        <v>100</v>
+      </c>
+      <c r="F125" s="53">
+        <v>100</v>
+      </c>
+      <c r="G125" s="53">
+        <v>100</v>
+      </c>
+      <c r="H125" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I125" s="29"/>
+      <c r="J125" s="29"/>
+      <c r="K125" s="29"/>
+      <c r="L125" s="29"/>
+      <c r="M125" s="29"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B126" s="53">
+        <v>100</v>
+      </c>
+      <c r="C126" s="53">
+        <v>100</v>
+      </c>
+      <c r="D126" s="53">
+        <v>100</v>
+      </c>
+      <c r="E126" s="53">
+        <v>100</v>
+      </c>
+      <c r="F126" s="53">
+        <v>100</v>
+      </c>
+      <c r="G126" s="53">
+        <v>100</v>
+      </c>
+      <c r="H126" s="66">
+        <v>100</v>
+      </c>
+      <c r="I126" s="29"/>
+      <c r="J126" s="29"/>
+      <c r="K126" s="29"/>
+      <c r="L126" s="29"/>
+      <c r="M126" s="29"/>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B127" s="53">
+        <v>100</v>
+      </c>
+      <c r="C127" s="53">
+        <v>100</v>
+      </c>
+      <c r="D127" s="53">
+        <v>100</v>
+      </c>
+      <c r="E127" s="53">
+        <v>100</v>
+      </c>
+      <c r="F127" s="53">
+        <v>100</v>
+      </c>
+      <c r="G127" s="53">
+        <v>100</v>
+      </c>
+      <c r="H127" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I127" s="29"/>
+      <c r="J127" s="29"/>
+      <c r="K127" s="29"/>
+      <c r="L127" s="29"/>
+      <c r="M127" s="29"/>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="1"/>
+      <c r="G128" s="1"/>
+      <c r="H128" s="8"/>
+      <c r="I128" s="29"/>
+      <c r="J128" s="29"/>
+      <c r="K128" s="29"/>
+      <c r="L128" s="29"/>
+      <c r="M128" s="39"/>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B129" s="53">
+        <v>108.9</v>
+      </c>
+      <c r="C129" s="53">
+        <v>125.7</v>
+      </c>
+      <c r="D129" s="53">
+        <v>127.1</v>
+      </c>
+      <c r="E129" s="53">
+        <v>128.1</v>
+      </c>
+      <c r="F129" s="53">
+        <v>122</v>
+      </c>
+      <c r="G129" s="53">
+        <v>117.1</v>
+      </c>
+      <c r="H129" s="63">
+        <v>112.7</v>
+      </c>
+      <c r="I129" s="29"/>
+      <c r="J129" s="29"/>
+      <c r="K129" s="29"/>
+      <c r="L129" s="29"/>
+      <c r="M129" s="29"/>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B130" s="53">
+        <v>111.4</v>
+      </c>
+      <c r="C130" s="53">
+        <v>133.6</v>
+      </c>
+      <c r="D130" s="53">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="E130" s="53">
+        <v>126.8</v>
+      </c>
+      <c r="F130" s="53">
+        <v>120.6</v>
+      </c>
+      <c r="G130" s="53">
+        <v>112.8</v>
+      </c>
+      <c r="H130" s="66">
+        <v>107</v>
+      </c>
+      <c r="I130" s="29"/>
+      <c r="J130" s="29"/>
+      <c r="K130" s="29"/>
+      <c r="L130" s="29"/>
+      <c r="M130" s="29"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B131" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="C131" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="E131" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="F131" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="G131" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="H131" s="66">
+        <v>14.3</v>
+      </c>
+      <c r="I131" s="29"/>
+      <c r="J131" s="29"/>
+      <c r="K131" s="29"/>
+      <c r="L131" s="29"/>
+      <c r="M131" s="29"/>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B132" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="C132" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="D132" s="53">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="E132" s="53">
+        <v>90.9</v>
+      </c>
+      <c r="F132" s="53">
+        <v>96</v>
+      </c>
+      <c r="G132" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="H132" s="66">
+        <v>100.5</v>
+      </c>
+      <c r="I132" s="29"/>
+      <c r="J132" s="29"/>
+      <c r="K132" s="29"/>
+      <c r="L132" s="29"/>
+      <c r="M132" s="29"/>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B133" s="1"/>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1"/>
+      <c r="H133" s="1"/>
+      <c r="I133" s="29"/>
+      <c r="J133" s="29"/>
+      <c r="K133" s="29"/>
+      <c r="L133" s="29"/>
+      <c r="M133" s="29"/>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B134" s="53">
+        <v>100</v>
+      </c>
+      <c r="C134" s="53">
+        <v>100</v>
+      </c>
+      <c r="D134" s="53">
+        <v>100</v>
+      </c>
+      <c r="E134" s="53">
+        <v>100</v>
+      </c>
+      <c r="F134" s="53">
+        <v>100</v>
+      </c>
+      <c r="G134" s="53">
+        <v>100</v>
+      </c>
+      <c r="H134" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I134" s="29"/>
+      <c r="J134" s="29"/>
+      <c r="K134" s="29"/>
+      <c r="L134" s="29"/>
+      <c r="M134" s="29"/>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B135" s="53">
+        <v>100</v>
+      </c>
+      <c r="C135" s="53">
+        <v>100</v>
+      </c>
+      <c r="D135" s="53">
+        <v>100</v>
+      </c>
+      <c r="E135" s="53">
+        <v>100</v>
+      </c>
+      <c r="F135" s="53">
+        <v>100</v>
+      </c>
+      <c r="G135" s="53">
+        <v>100</v>
+      </c>
+      <c r="H135" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I135" s="29"/>
+      <c r="J135" s="29"/>
+      <c r="K135" s="29"/>
+      <c r="L135" s="29"/>
+      <c r="M135" s="29"/>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B136" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="C136" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="D136" s="53">
+        <v>98.8</v>
+      </c>
+      <c r="E136" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="F136" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="G136" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="H136" s="66">
+        <v>98.6</v>
+      </c>
+      <c r="I136" s="29"/>
+      <c r="J136" s="29"/>
+      <c r="K136" s="29"/>
+      <c r="L136" s="29"/>
+      <c r="M136" s="29"/>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B137" s="53">
+        <v>100</v>
+      </c>
+      <c r="C137" s="53">
+        <v>100</v>
+      </c>
+      <c r="D137" s="53">
+        <v>100</v>
+      </c>
+      <c r="E137" s="53">
+        <v>100</v>
+      </c>
+      <c r="F137" s="53">
+        <v>100</v>
+      </c>
+      <c r="G137" s="53">
+        <v>100</v>
+      </c>
+      <c r="H137" s="66">
+        <v>100</v>
+      </c>
+      <c r="I137" s="29"/>
+      <c r="J137" s="29"/>
+      <c r="K137" s="29"/>
+      <c r="L137" s="29"/>
+      <c r="M137" s="29"/>
+    </row>
+    <row r="138" spans="1:13" ht="24.75">
+      <c r="A138" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" s="1"/>
+      <c r="C138" s="1"/>
+      <c r="D138" s="3"/>
+      <c r="E138" s="1"/>
+      <c r="F138" s="1"/>
+      <c r="G138" s="8"/>
+      <c r="H138" s="8"/>
+      <c r="I138" s="29"/>
+      <c r="J138" s="29"/>
+      <c r="K138" s="29"/>
+      <c r="L138" s="29"/>
+      <c r="M138" s="39"/>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B139" s="53">
+        <v>21.7</v>
+      </c>
+      <c r="C139" s="53">
+        <v>20.5</v>
+      </c>
+      <c r="D139" s="53">
+        <v>49.2</v>
+      </c>
+      <c r="E139" s="53">
+        <v>51.1</v>
+      </c>
+      <c r="F139" s="53">
+        <v>42.2</v>
+      </c>
+      <c r="G139" s="53">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H139" s="63">
+        <v>37.9</v>
+      </c>
+      <c r="I139" s="29"/>
+      <c r="J139" s="29"/>
+      <c r="K139" s="29"/>
+      <c r="L139" s="29"/>
+      <c r="M139" s="29"/>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B140" s="53">
+        <v>100</v>
+      </c>
+      <c r="C140" s="53">
+        <v>100</v>
+      </c>
+      <c r="D140" s="53">
+        <v>100</v>
+      </c>
+      <c r="E140" s="53">
+        <v>100</v>
+      </c>
+      <c r="F140" s="53">
+        <v>100</v>
+      </c>
+      <c r="G140" s="53">
+        <v>100</v>
+      </c>
+      <c r="H140" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I140" s="29"/>
+      <c r="J140" s="29"/>
+      <c r="K140" s="29"/>
+      <c r="L140" s="29"/>
+      <c r="M140" s="29"/>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B141" s="53">
+        <v>19.7</v>
+      </c>
+      <c r="C141" s="53">
+        <v>21.3</v>
+      </c>
+      <c r="D141" s="53">
+        <v>32.6</v>
+      </c>
+      <c r="E141" s="53">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="F141" s="53">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="G141" s="53">
+        <v>32.1</v>
+      </c>
+      <c r="H141" s="66">
+        <v>30.9</v>
+      </c>
+      <c r="I141" s="29"/>
+      <c r="J141" s="29"/>
+      <c r="K141" s="29"/>
+      <c r="L141" s="29"/>
+      <c r="M141" s="29"/>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B142" s="1"/>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1"/>
+      <c r="F142" s="1"/>
+      <c r="G142" s="1"/>
+      <c r="H142" s="1"/>
+      <c r="I142" s="29"/>
+      <c r="J142" s="29"/>
+      <c r="K142" s="29"/>
+      <c r="L142" s="29"/>
+      <c r="M142" s="29"/>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B143" s="53">
+        <v>100</v>
+      </c>
+      <c r="C143" s="53">
+        <v>100</v>
+      </c>
+      <c r="D143" s="53">
+        <v>100</v>
+      </c>
+      <c r="E143" s="53">
+        <v>100</v>
+      </c>
+      <c r="F143" s="53">
+        <v>100</v>
+      </c>
+      <c r="G143" s="53">
+        <v>100</v>
+      </c>
+      <c r="H143" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I143" s="29"/>
+      <c r="J143" s="29"/>
+      <c r="K143" s="29"/>
+      <c r="L143" s="29"/>
+      <c r="M143" s="29"/>
+    </row>
+    <row r="144" spans="1:13" ht="48.75">
+      <c r="A144" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="1"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="1"/>
+      <c r="F144" s="1"/>
+      <c r="G144" s="52"/>
+      <c r="H144" s="58"/>
+      <c r="I144" s="29"/>
+      <c r="J144" s="29"/>
+      <c r="K144" s="29"/>
+      <c r="L144" s="29"/>
+      <c r="M144" s="39"/>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B145" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="C145" s="53">
+        <v>132.5</v>
+      </c>
+      <c r="D145" s="53">
+        <v>143.4</v>
+      </c>
+      <c r="E145" s="53">
+        <v>129.6</v>
+      </c>
+      <c r="F145" s="53">
+        <v>110.4</v>
+      </c>
+      <c r="G145" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="H145" s="63">
+        <v>88.4</v>
+      </c>
+      <c r="I145" s="29"/>
+      <c r="J145" s="29"/>
+      <c r="K145" s="29"/>
+      <c r="L145" s="29"/>
+      <c r="M145" s="29"/>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B146" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="C146" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="D146" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="E146" s="53">
+        <v>97.4</v>
+      </c>
+      <c r="F146" s="53">
+        <v>86.9</v>
+      </c>
+      <c r="G146" s="53">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H146" s="66">
+        <v>75.7</v>
+      </c>
+      <c r="I146" s="29"/>
+      <c r="J146" s="29"/>
+      <c r="K146" s="29"/>
+      <c r="L146" s="29"/>
+      <c r="M146" s="29"/>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B147" s="53">
+        <v>100</v>
+      </c>
+      <c r="C147" s="53">
+        <v>100</v>
+      </c>
+      <c r="D147" s="53">
+        <v>100</v>
+      </c>
+      <c r="E147" s="53">
+        <v>100</v>
+      </c>
+      <c r="F147" s="53">
+        <v>100</v>
+      </c>
+      <c r="G147" s="53">
+        <v>100</v>
+      </c>
+      <c r="H147" s="66">
+        <v>98</v>
+      </c>
+      <c r="I147" s="29"/>
+      <c r="J147" s="29"/>
+      <c r="K147" s="29"/>
+      <c r="L147" s="29"/>
+      <c r="M147" s="29"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+      <c r="F148" s="1"/>
+      <c r="G148" s="1"/>
+      <c r="H148" s="1"/>
+      <c r="I148" s="29"/>
+      <c r="J148" s="29"/>
+      <c r="K148" s="29"/>
+      <c r="L148" s="29"/>
+      <c r="M148" s="29"/>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B149" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="C149" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="D149" s="53">
+        <v>96.2</v>
+      </c>
+      <c r="E149" s="53">
+        <v>95.6</v>
+      </c>
+      <c r="F149" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="G149" s="53">
+        <v>94.6</v>
+      </c>
+      <c r="H149" s="66">
+        <v>94.4</v>
+      </c>
+      <c r="I149" s="29"/>
+      <c r="J149" s="29"/>
+      <c r="K149" s="29"/>
+      <c r="L149" s="29"/>
+      <c r="M149" s="29"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B150" s="53">
+        <v>100</v>
+      </c>
+      <c r="C150" s="53">
+        <v>310.2</v>
+      </c>
+      <c r="D150" s="53">
+        <v>416.5</v>
+      </c>
+      <c r="E150" s="53">
+        <v>338.7</v>
+      </c>
+      <c r="F150" s="53">
+        <v>274.39999999999998</v>
+      </c>
+      <c r="G150" s="53">
+        <v>231.6</v>
+      </c>
+      <c r="H150" s="66">
+        <v>200.4</v>
+      </c>
+      <c r="I150" s="29"/>
+      <c r="J150" s="29"/>
+      <c r="K150" s="29"/>
+      <c r="L150" s="29"/>
+      <c r="M150" s="29"/>
+    </row>
+    <row r="151" spans="1:13" ht="24.75">
+      <c r="A151" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B151" s="1"/>
+      <c r="C151" s="1"/>
+      <c r="D151" s="3"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1"/>
+      <c r="G151" s="52"/>
+      <c r="H151" s="58"/>
+      <c r="I151" s="29"/>
+      <c r="J151" s="29"/>
+      <c r="K151" s="29"/>
+      <c r="L151" s="29"/>
+      <c r="M151" s="39"/>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B152" s="53">
+        <v>84.6</v>
+      </c>
+      <c r="C152" s="53">
+        <v>91</v>
+      </c>
+      <c r="D152" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="E152" s="53">
+        <v>92.8</v>
+      </c>
+      <c r="F152" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="G152" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="H152" s="63">
+        <v>101.9</v>
+      </c>
+      <c r="I152" s="29"/>
+      <c r="J152" s="29"/>
+      <c r="K152" s="29"/>
+      <c r="L152" s="29"/>
+      <c r="M152" s="29"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B153" s="53">
+        <v>80.3</v>
+      </c>
+      <c r="C153" s="53">
+        <v>88.6</v>
+      </c>
+      <c r="D153" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="E153" s="53">
+        <v>91.6</v>
+      </c>
+      <c r="F153" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="G153" s="53">
         <v>93.8</v>
       </c>
-      <c r="F82" s="70">
-[...11 lines deleted...]
-      <c r="A83" s="27" t="s">
+      <c r="H153" s="66">
+        <v>98.8</v>
+      </c>
+      <c r="I153" s="29"/>
+      <c r="J153" s="29"/>
+      <c r="K153" s="29"/>
+      <c r="L153" s="29"/>
+      <c r="M153" s="29"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B154" s="53">
+        <v>100</v>
+      </c>
+      <c r="C154" s="53">
+        <v>100</v>
+      </c>
+      <c r="D154" s="53">
+        <v>100</v>
+      </c>
+      <c r="E154" s="53">
+        <v>100</v>
+      </c>
+      <c r="F154" s="53">
+        <v>100</v>
+      </c>
+      <c r="G154" s="53">
+        <v>100</v>
+      </c>
+      <c r="H154" s="66">
+        <v>100</v>
+      </c>
+      <c r="I154" s="29"/>
+      <c r="J154" s="29"/>
+      <c r="K154" s="29"/>
+      <c r="L154" s="29"/>
+      <c r="M154" s="29"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B155" s="1"/>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1"/>
+      <c r="G155" s="1"/>
+      <c r="H155" s="1"/>
+      <c r="I155" s="29"/>
+      <c r="J155" s="29"/>
+      <c r="K155" s="29"/>
+      <c r="L155" s="29"/>
+      <c r="M155" s="29"/>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B156" s="53">
+        <v>100</v>
+      </c>
+      <c r="C156" s="53">
+        <v>100</v>
+      </c>
+      <c r="D156" s="53">
+        <v>100</v>
+      </c>
+      <c r="E156" s="53">
+        <v>100</v>
+      </c>
+      <c r="F156" s="53">
+        <v>100</v>
+      </c>
+      <c r="G156" s="53">
+        <v>100</v>
+      </c>
+      <c r="H156" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I156" s="29"/>
+      <c r="J156" s="29"/>
+      <c r="K156" s="29"/>
+      <c r="L156" s="29"/>
+      <c r="M156" s="29"/>
+    </row>
+    <row r="157" spans="1:13" ht="24.75">
+      <c r="A157" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B157" s="1"/>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="1"/>
+      <c r="F157" s="1"/>
+      <c r="G157" s="52"/>
+      <c r="H157" s="58"/>
+      <c r="I157" s="29"/>
+      <c r="J157" s="29"/>
+      <c r="K157" s="29"/>
+      <c r="L157" s="29"/>
+      <c r="M157" s="39"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B158" s="53">
+        <v>100</v>
+      </c>
+      <c r="C158" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="D158" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="E158" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="F158" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="G158" s="53">
+        <v>90.9</v>
+      </c>
+      <c r="H158" s="63">
+        <v>89.6</v>
+      </c>
+      <c r="I158" s="29"/>
+      <c r="J158" s="29"/>
+      <c r="K158" s="29"/>
+      <c r="L158" s="29"/>
+      <c r="M158" s="29"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B159" s="53">
+        <v>100</v>
+      </c>
+      <c r="C159" s="53">
+        <v>115.2</v>
+      </c>
+      <c r="D159" s="53">
+        <v>898.6</v>
+      </c>
+      <c r="E159" s="53">
+        <v>697.9</v>
+      </c>
+      <c r="F159" s="53">
+        <v>574.29999999999995</v>
+      </c>
+      <c r="G159" s="53">
+        <v>492</v>
+      </c>
+      <c r="H159" s="66">
+        <v>437.3</v>
+      </c>
+      <c r="I159" s="29"/>
+      <c r="J159" s="29"/>
+      <c r="K159" s="29"/>
+      <c r="L159" s="29"/>
+      <c r="M159" s="29"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B160" s="53">
+        <v>100</v>
+      </c>
+      <c r="C160" s="53">
+        <v>109.6</v>
+      </c>
+      <c r="D160" s="53">
+        <v>139.5</v>
+      </c>
+      <c r="E160" s="53">
+        <v>205.1</v>
+      </c>
+      <c r="F160" s="53">
+        <v>175.4</v>
+      </c>
+      <c r="G160" s="53">
+        <v>155.6</v>
+      </c>
+      <c r="H160" s="66">
+        <v>138</v>
+      </c>
+      <c r="I160" s="29"/>
+      <c r="J160" s="29"/>
+      <c r="K160" s="29"/>
+      <c r="L160" s="29"/>
+      <c r="M160" s="29"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B161" s="53">
+        <v>100</v>
+      </c>
+      <c r="C161" s="53">
+        <v>100</v>
+      </c>
+      <c r="D161" s="53">
+        <v>100</v>
+      </c>
+      <c r="E161" s="53">
+        <v>100</v>
+      </c>
+      <c r="F161" s="53">
+        <v>80</v>
+      </c>
+      <c r="G161" s="53">
+        <v>66.7</v>
+      </c>
+      <c r="H161" s="66">
+        <v>57.2</v>
+      </c>
+      <c r="I161" s="29"/>
+      <c r="J161" s="29"/>
+      <c r="K161" s="29"/>
+      <c r="L161" s="29"/>
+      <c r="M161" s="29"/>
+    </row>
+    <row r="162" spans="1:13" ht="24.75">
+      <c r="A162" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B162" s="1"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="3"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="1"/>
+      <c r="G162" s="52"/>
+      <c r="H162" s="58"/>
+      <c r="I162" s="29"/>
+      <c r="J162" s="29"/>
+      <c r="K162" s="29"/>
+      <c r="L162" s="29"/>
+      <c r="M162" s="39"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B163" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="C163" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="D163" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="E163" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="F163" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="G163" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="H163" s="63">
+        <v>134.5</v>
+      </c>
+      <c r="I163" s="29"/>
+      <c r="J163" s="29"/>
+      <c r="K163" s="29"/>
+      <c r="L163" s="29"/>
+      <c r="M163" s="29"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B164" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="C164" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="D164" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="E164" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="F164" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="G164" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="H164" s="66">
+        <v>134.4</v>
+      </c>
+      <c r="I164" s="29"/>
+      <c r="J164" s="29"/>
+      <c r="K164" s="29"/>
+      <c r="L164" s="29"/>
+      <c r="M164" s="29"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B165" s="53">
+        <v>100</v>
+      </c>
+      <c r="C165" s="53">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="D165" s="53">
+        <v>395.2</v>
+      </c>
+      <c r="E165" s="53">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F165" s="53">
+        <v>237.1</v>
+      </c>
+      <c r="G165" s="53">
+        <v>197.6</v>
+      </c>
+      <c r="H165" s="66">
+        <v>169.4</v>
+      </c>
+      <c r="I165" s="29"/>
+      <c r="J165" s="29"/>
+      <c r="K165" s="29"/>
+      <c r="L165" s="29"/>
+      <c r="M165" s="29"/>
+    </row>
+    <row r="166" spans="1:13" ht="23.25">
+      <c r="A166" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B166" s="53"/>
+      <c r="C166" s="53"/>
+      <c r="D166" s="53"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1"/>
+      <c r="I166" s="29"/>
+      <c r="J166" s="29"/>
+      <c r="K166" s="29"/>
+      <c r="L166" s="29"/>
+      <c r="M166" s="29"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B167" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="C167" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="D167" s="53">
+        <v>106.7</v>
+      </c>
+      <c r="E167" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="F167" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="G167" s="53">
+        <v>116.2</v>
+      </c>
+      <c r="H167" s="63">
+        <v>134.6</v>
+      </c>
+      <c r="I167" s="29"/>
+      <c r="J167" s="29"/>
+      <c r="K167" s="29"/>
+      <c r="L167" s="29"/>
+      <c r="M167" s="29"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B168" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="C168" s="53">
+        <v>105.3</v>
+      </c>
+      <c r="D168" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="E168" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="F168" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="G168" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="H168" s="66">
+        <v>134.4</v>
+      </c>
+      <c r="I168" s="29"/>
+      <c r="J168" s="29"/>
+      <c r="K168" s="29"/>
+      <c r="L168" s="29"/>
+      <c r="M168" s="29"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B169" s="53">
+        <v>100</v>
+      </c>
+      <c r="C169" s="53">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="D169" s="53">
+        <v>395.2</v>
+      </c>
+      <c r="E169" s="53">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="F169" s="53">
+        <v>237.1</v>
+      </c>
+      <c r="G169" s="53">
+        <v>197.6</v>
+      </c>
+      <c r="H169" s="66">
+        <v>169.4</v>
+      </c>
+      <c r="I169" s="29"/>
+      <c r="J169" s="29"/>
+      <c r="K169" s="29"/>
+      <c r="L169" s="29"/>
+      <c r="M169" s="29"/>
+    </row>
+    <row r="170" spans="1:13" ht="24.75">
+      <c r="A170" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B170" s="1"/>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
+      <c r="E170" s="24"/>
+      <c r="F170" s="1"/>
+      <c r="G170" s="52"/>
+      <c r="H170" s="58"/>
+      <c r="I170" s="29"/>
+      <c r="J170" s="29"/>
+      <c r="K170" s="29"/>
+      <c r="L170" s="29"/>
+      <c r="M170" s="39"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B171" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="C171" s="53">
+        <v>115.1</v>
+      </c>
+      <c r="D171" s="53">
+        <v>113.9</v>
+      </c>
+      <c r="E171" s="53">
+        <v>118.5</v>
+      </c>
+      <c r="F171" s="53">
+        <v>115.7</v>
+      </c>
+      <c r="G171" s="53">
+        <v>114.5</v>
+      </c>
+      <c r="H171" s="63">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="I171" s="29"/>
+      <c r="J171" s="29"/>
+      <c r="K171" s="29"/>
+      <c r="L171" s="29"/>
+      <c r="M171" s="29"/>
+    </row>
+    <row r="172" spans="1:13" ht="15" customHeight="1">
+      <c r="A172" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B172" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="C172" s="53">
+        <v>116.6</v>
+      </c>
+      <c r="D172" s="53">
+        <v>120.7</v>
+      </c>
+      <c r="E172" s="53">
+        <v>129</v>
+      </c>
+      <c r="F172" s="53">
+        <v>125.2</v>
+      </c>
+      <c r="G172" s="53">
+        <v>122.7</v>
+      </c>
+      <c r="H172" s="66">
+        <v>136.4</v>
+      </c>
+      <c r="I172" s="29"/>
+      <c r="J172" s="29"/>
+      <c r="K172" s="29"/>
+      <c r="L172" s="29"/>
+      <c r="M172" s="29"/>
+    </row>
+    <row r="173" spans="1:13" ht="15" customHeight="1">
+      <c r="A173" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B173" s="53">
+        <v>101</v>
+      </c>
+      <c r="C173" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="D173" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="E173" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="F173" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="G173" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="H173" s="66">
+        <v>102.2</v>
+      </c>
+      <c r="I173" s="29"/>
+      <c r="J173" s="29"/>
+      <c r="K173" s="29"/>
+      <c r="L173" s="29"/>
+      <c r="M173" s="29"/>
+    </row>
+    <row r="174" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A174" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B174" s="53">
+        <v>100</v>
+      </c>
+      <c r="C174" s="53">
+        <v>50</v>
+      </c>
+      <c r="D174" s="53">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E174" s="53">
+        <v>25</v>
+      </c>
+      <c r="F174" s="53">
+        <v>20</v>
+      </c>
+      <c r="G174" s="53">
+        <v>16.7</v>
+      </c>
+      <c r="H174" s="66">
+        <v>14.3</v>
+      </c>
+      <c r="I174" s="29"/>
+      <c r="J174" s="29"/>
+      <c r="K174" s="29"/>
+      <c r="L174" s="29"/>
+      <c r="M174" s="29"/>
+    </row>
+    <row r="175" spans="1:13" ht="36.75">
+      <c r="A175" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B175" s="1"/>
+      <c r="C175" s="1"/>
+      <c r="D175" s="3"/>
+      <c r="E175" s="1"/>
+      <c r="F175" s="1"/>
+      <c r="G175" s="52"/>
+      <c r="H175" s="58"/>
+      <c r="I175" s="29"/>
+      <c r="J175" s="29"/>
+      <c r="K175" s="29"/>
+      <c r="L175" s="29"/>
+      <c r="M175" s="39"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B176" s="53">
+        <v>120</v>
+      </c>
+      <c r="C176" s="53">
+        <v>277.7</v>
+      </c>
+      <c r="D176" s="53">
+        <v>336.5</v>
+      </c>
+      <c r="E176" s="53">
+        <v>306.2</v>
+      </c>
+      <c r="F176" s="53">
+        <v>268.89999999999998</v>
+      </c>
+      <c r="G176" s="53">
+        <v>255.2</v>
+      </c>
+      <c r="H176" s="63">
+        <v>240.7</v>
+      </c>
+      <c r="I176" s="29"/>
+      <c r="J176" s="29"/>
+      <c r="K176" s="29"/>
+      <c r="L176" s="29"/>
+      <c r="M176" s="29"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B177" s="53">
+        <v>120</v>
+      </c>
+      <c r="C177" s="53">
+        <v>277.7</v>
+      </c>
+      <c r="D177" s="53">
+        <v>336.5</v>
+      </c>
+      <c r="E177" s="53">
+        <v>306.2</v>
+      </c>
+      <c r="F177" s="53">
+        <v>268.89999999999998</v>
+      </c>
+      <c r="G177" s="53">
+        <v>255.2</v>
+      </c>
+      <c r="H177" s="66">
+        <v>240.7</v>
+      </c>
+      <c r="I177" s="29"/>
+      <c r="J177" s="29"/>
+      <c r="K177" s="29"/>
+      <c r="L177" s="29"/>
+      <c r="M177" s="29"/>
+    </row>
+    <row r="178" spans="1:13" ht="24.75">
+      <c r="A178" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B178" s="1"/>
+      <c r="C178" s="3"/>
+      <c r="D178" s="3"/>
+      <c r="E178" s="1"/>
+      <c r="F178" s="1"/>
+      <c r="G178" s="52"/>
+      <c r="H178" s="58"/>
+      <c r="I178" s="29"/>
+      <c r="J178" s="29"/>
+      <c r="K178" s="29"/>
+      <c r="L178" s="29"/>
+      <c r="M178" s="39"/>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B179" s="53">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C179" s="53">
+        <v>91</v>
+      </c>
+      <c r="D179" s="53">
+        <v>99</v>
+      </c>
+      <c r="E179" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="F179" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="G179" s="53">
+        <v>85.9</v>
+      </c>
+      <c r="H179" s="63">
+        <v>84.5</v>
+      </c>
+      <c r="I179" s="29"/>
+      <c r="J179" s="29"/>
+      <c r="K179" s="29"/>
+      <c r="L179" s="29"/>
+      <c r="M179" s="29"/>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B180" s="53">
+        <v>70.8</v>
+      </c>
+      <c r="C180" s="53">
+        <v>87.8</v>
+      </c>
+      <c r="D180" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="E180" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="F180" s="53">
+        <v>92</v>
+      </c>
+      <c r="G180" s="53">
+        <v>84.8</v>
+      </c>
+      <c r="H180" s="66">
+        <v>83.5</v>
+      </c>
+      <c r="I180" s="29"/>
+      <c r="J180" s="29"/>
+      <c r="K180" s="29"/>
+      <c r="L180" s="29"/>
+      <c r="M180" s="29"/>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B181" s="53">
+        <v>137.4</v>
+      </c>
+      <c r="C181" s="53">
+        <v>569.9</v>
+      </c>
+      <c r="D181" s="53">
+        <v>527</v>
+      </c>
+      <c r="E181" s="53">
+        <v>513.9</v>
+      </c>
+      <c r="F181" s="53">
+        <v>462.6</v>
+      </c>
+      <c r="G181" s="53">
+        <v>441.6</v>
+      </c>
+      <c r="H181" s="66">
+        <v>405.6</v>
+      </c>
+      <c r="I181" s="29"/>
+      <c r="J181" s="29"/>
+      <c r="K181" s="29"/>
+      <c r="L181" s="29"/>
+      <c r="M181" s="29"/>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B182" s="53">
+        <v>100</v>
+      </c>
+      <c r="C182" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="D182" s="53">
+        <v>98.7</v>
+      </c>
+      <c r="E182" s="53">
+        <v>96.4</v>
+      </c>
+      <c r="F182" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="G182" s="53">
+        <v>90.3</v>
+      </c>
+      <c r="H182" s="66">
+        <v>89</v>
+      </c>
+      <c r="I182" s="29"/>
+      <c r="J182" s="29"/>
+      <c r="K182" s="29"/>
+      <c r="L182" s="29"/>
+      <c r="M182" s="29"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B183" s="1"/>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1"/>
+      <c r="F183" s="1"/>
+      <c r="G183" s="1"/>
+      <c r="H183" s="1"/>
+      <c r="I183" s="29"/>
+      <c r="J183" s="29"/>
+      <c r="K183" s="29"/>
+      <c r="L183" s="29"/>
+      <c r="M183" s="29"/>
+    </row>
+    <row r="184" spans="1:13">
+      <c r="A184" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B184" s="53">
+        <v>100</v>
+      </c>
+      <c r="C184" s="53">
+        <v>188.9</v>
+      </c>
+      <c r="D184" s="53">
+        <v>218.5</v>
+      </c>
+      <c r="E184" s="53">
+        <v>216</v>
+      </c>
+      <c r="F184" s="53">
+        <v>172.8</v>
+      </c>
+      <c r="G184" s="53">
+        <v>144</v>
+      </c>
+      <c r="H184" s="66">
+        <v>123.4</v>
+      </c>
+      <c r="I184" s="29"/>
+      <c r="J184" s="29"/>
+      <c r="K184" s="29"/>
+      <c r="L184" s="29"/>
+      <c r="M184" s="29"/>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B185" s="53">
+        <v>100</v>
+      </c>
+      <c r="C185" s="53">
+        <v>100</v>
+      </c>
+      <c r="D185" s="53">
+        <v>100</v>
+      </c>
+      <c r="E185" s="53">
+        <v>100</v>
+      </c>
+      <c r="F185" s="53">
+        <v>100</v>
+      </c>
+      <c r="G185" s="53">
+        <v>100</v>
+      </c>
+      <c r="H185" s="66">
+        <v>100</v>
+      </c>
+      <c r="I185" s="29"/>
+      <c r="J185" s="29"/>
+      <c r="K185" s="29"/>
+      <c r="L185" s="29"/>
+      <c r="M185" s="29"/>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B186" s="53">
+        <v>100</v>
+      </c>
+      <c r="C186" s="53">
+        <v>100</v>
+      </c>
+      <c r="D186" s="53">
+        <v>100</v>
+      </c>
+      <c r="E186" s="53">
+        <v>100</v>
+      </c>
+      <c r="F186" s="53">
+        <v>100</v>
+      </c>
+      <c r="G186" s="53">
+        <v>100</v>
+      </c>
+      <c r="H186" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I186" s="29"/>
+      <c r="J186" s="29"/>
+      <c r="K186" s="29"/>
+      <c r="L186" s="29"/>
+      <c r="M186" s="29"/>
+    </row>
+    <row r="187" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A187" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="B187" s="1"/>
+      <c r="C187" s="1"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="1"/>
+      <c r="F187" s="1"/>
+      <c r="G187" s="52"/>
+      <c r="H187" s="58"/>
+      <c r="I187" s="29"/>
+      <c r="J187" s="29"/>
+      <c r="K187" s="29"/>
+      <c r="L187" s="29"/>
+      <c r="M187" s="39"/>
+    </row>
+    <row r="188" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A188" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B188" s="53">
+        <v>104.1</v>
+      </c>
+      <c r="C188" s="53">
+        <v>187</v>
+      </c>
+      <c r="D188" s="53">
+        <v>244.2</v>
+      </c>
+      <c r="E188" s="53">
+        <v>204.8</v>
+      </c>
+      <c r="F188" s="53">
+        <v>175.4</v>
+      </c>
+      <c r="G188" s="53">
+        <v>159.9</v>
+      </c>
+      <c r="H188" s="63">
+        <v>146.6</v>
+      </c>
+      <c r="I188" s="29"/>
+      <c r="J188" s="29"/>
+      <c r="K188" s="29"/>
+      <c r="L188" s="29"/>
+      <c r="M188" s="29"/>
+    </row>
+    <row r="189" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A189" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B189" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="C189" s="53">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="D189" s="53">
+        <v>226.5</v>
+      </c>
+      <c r="E189" s="53">
+        <v>186.8</v>
+      </c>
+      <c r="F189" s="53">
+        <v>159.5</v>
+      </c>
+      <c r="G189" s="53">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="H189" s="66">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="I189" s="29"/>
+      <c r="J189" s="29"/>
+      <c r="K189" s="29"/>
+      <c r="L189" s="29"/>
+      <c r="M189" s="29"/>
+    </row>
+    <row r="190" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A190" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B190" s="53">
+        <v>100</v>
+      </c>
+      <c r="C190" s="53">
+        <v>868.3</v>
+      </c>
+      <c r="D190" s="53">
+        <v>404.7</v>
+      </c>
+      <c r="E190" s="53">
+        <v>354.2</v>
+      </c>
+      <c r="F190" s="53">
+        <v>286.8</v>
+      </c>
+      <c r="G190" s="53">
+        <v>241.9</v>
+      </c>
+      <c r="H190" s="66">
+        <v>208.9</v>
+      </c>
+      <c r="I190" s="29"/>
+      <c r="J190" s="29"/>
+      <c r="K190" s="29"/>
+      <c r="L190" s="29"/>
+      <c r="M190" s="29"/>
+    </row>
+    <row r="191" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A191" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B191" s="53">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C191" s="53">
+        <v>131</v>
+      </c>
+      <c r="D191" s="53">
+        <v>138.9</v>
+      </c>
+      <c r="E191" s="53">
+        <v>149.9</v>
+      </c>
+      <c r="F191" s="53">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="G191" s="53">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="H191" s="66">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="I191" s="29"/>
+      <c r="J191" s="29"/>
+      <c r="K191" s="29"/>
+      <c r="L191" s="29"/>
+      <c r="M191" s="29"/>
+    </row>
+    <row r="192" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A192" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B192" s="1"/>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1"/>
+      <c r="F192" s="1"/>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
+      <c r="I192" s="29"/>
+      <c r="J192" s="29"/>
+      <c r="K192" s="29"/>
+      <c r="L192" s="29"/>
+      <c r="M192" s="29"/>
+    </row>
+    <row r="193" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A193" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B193" s="53">
+        <v>100</v>
+      </c>
+      <c r="C193" s="53">
+        <v>100</v>
+      </c>
+      <c r="D193" s="53">
+        <v>100</v>
+      </c>
+      <c r="E193" s="53">
+        <v>100</v>
+      </c>
+      <c r="F193" s="53">
+        <v>100</v>
+      </c>
+      <c r="G193" s="53">
+        <v>100</v>
+      </c>
+      <c r="H193" s="66">
+        <v>100</v>
+      </c>
+      <c r="I193" s="29"/>
+      <c r="J193" s="29"/>
+      <c r="K193" s="29"/>
+      <c r="L193" s="29"/>
+      <c r="M193" s="29"/>
+    </row>
+    <row r="194" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A194" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B194" s="53">
+        <v>186.5</v>
+      </c>
+      <c r="C194" s="53">
+        <v>183.5</v>
+      </c>
+      <c r="D194" s="53">
+        <v>169.1</v>
+      </c>
+      <c r="E194" s="53">
+        <v>165.7</v>
+      </c>
+      <c r="F194" s="53">
+        <v>162.9</v>
+      </c>
+      <c r="G194" s="53">
+        <v>154.6</v>
+      </c>
+      <c r="H194" s="66">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="I194" s="29"/>
+      <c r="J194" s="29"/>
+      <c r="K194" s="29"/>
+      <c r="L194" s="29"/>
+      <c r="M194" s="29"/>
+    </row>
+    <row r="195" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A195" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B195" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C195" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E195" s="53">
+        <v>48.1</v>
+      </c>
+      <c r="F195" s="53">
+        <v>38.5</v>
+      </c>
+      <c r="G195" s="53">
+        <v>32.1</v>
+      </c>
+      <c r="H195" s="66">
+        <v>27.5</v>
+      </c>
+      <c r="I195" s="29"/>
+      <c r="J195" s="29"/>
+      <c r="K195" s="29"/>
+      <c r="L195" s="29"/>
+      <c r="M195" s="29"/>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B196" s="53">
+        <v>100</v>
+      </c>
+      <c r="C196" s="53">
+        <v>100</v>
+      </c>
+      <c r="D196" s="53">
+        <v>100</v>
+      </c>
+      <c r="E196" s="53">
+        <v>100</v>
+      </c>
+      <c r="F196" s="53">
+        <v>100</v>
+      </c>
+      <c r="G196" s="53">
+        <v>100</v>
+      </c>
+      <c r="H196" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I196" s="29"/>
+      <c r="J196" s="29"/>
+      <c r="K196" s="29"/>
+      <c r="L196" s="29"/>
+      <c r="M196" s="29"/>
+    </row>
+    <row r="197" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A197" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B197" s="53">
+        <v>100</v>
+      </c>
+      <c r="C197" s="53">
+        <v>156473.9</v>
+      </c>
+      <c r="D197" s="53">
+        <v>100</v>
+      </c>
+      <c r="E197" s="53">
+        <v>100</v>
+      </c>
+      <c r="F197" s="53">
+        <v>100</v>
+      </c>
+      <c r="G197" s="53">
+        <v>100</v>
+      </c>
+      <c r="H197" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I197" s="29"/>
+      <c r="J197" s="29"/>
+      <c r="K197" s="29"/>
+      <c r="L197" s="29"/>
+      <c r="M197" s="29"/>
+    </row>
+    <row r="198" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A198" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B198" s="53">
+        <v>100</v>
+      </c>
+      <c r="C198" s="53">
+        <v>127.4</v>
+      </c>
+      <c r="D198" s="53">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="E198" s="53">
+        <v>132.5</v>
+      </c>
+      <c r="F198" s="53">
+        <v>118.5</v>
+      </c>
+      <c r="G198" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="H198" s="66">
+        <v>100.6</v>
+      </c>
+      <c r="I198" s="29"/>
+      <c r="J198" s="29"/>
+      <c r="K198" s="29"/>
+      <c r="L198" s="29"/>
+      <c r="M198" s="29"/>
+    </row>
+    <row r="199" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A199" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B199" s="53">
+        <v>100</v>
+      </c>
+      <c r="C199" s="53">
+        <v>100</v>
+      </c>
+      <c r="D199" s="53">
+        <v>100</v>
+      </c>
+      <c r="E199" s="53">
+        <v>100</v>
+      </c>
+      <c r="F199" s="53">
+        <v>100</v>
+      </c>
+      <c r="G199" s="53">
+        <v>100</v>
+      </c>
+      <c r="H199" s="66">
+        <v>100</v>
+      </c>
+      <c r="I199" s="29"/>
+      <c r="J199" s="29"/>
+      <c r="K199" s="29"/>
+      <c r="L199" s="29"/>
+      <c r="M199" s="29"/>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" s="1"/>
+      <c r="C200" s="3"/>
+      <c r="D200" s="3"/>
+      <c r="E200" s="1"/>
+      <c r="F200" s="1"/>
+      <c r="G200" s="52"/>
+      <c r="H200" s="58"/>
+      <c r="I200" s="29"/>
+      <c r="J200" s="29"/>
+      <c r="K200" s="29"/>
+      <c r="L200" s="29"/>
+      <c r="M200" s="39"/>
+    </row>
+    <row r="201" spans="1:13">
+      <c r="A201" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B201" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="C201" s="53">
+        <v>97.9</v>
+      </c>
+      <c r="D201" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="E201" s="53">
+        <v>97.2</v>
+      </c>
+      <c r="F201" s="53">
+        <v>102</v>
+      </c>
+      <c r="G201" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="H201" s="63">
+        <v>102.9</v>
+      </c>
+      <c r="I201" s="29"/>
+      <c r="J201" s="29"/>
+      <c r="K201" s="29"/>
+      <c r="L201" s="29"/>
+      <c r="M201" s="29"/>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B202" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="C202" s="53">
+        <v>96.4</v>
+      </c>
+      <c r="D202" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="E202" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="F202" s="53">
+        <v>106.7</v>
+      </c>
+      <c r="G202" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="H202" s="66">
+        <v>107.2</v>
+      </c>
+      <c r="I202" s="29"/>
+      <c r="J202" s="29"/>
+      <c r="K202" s="29"/>
+      <c r="L202" s="29"/>
+      <c r="M202" s="29"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B203" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="C203" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="D203" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="E203" s="53">
+        <v>88.8</v>
+      </c>
+      <c r="F203" s="53">
+        <v>89</v>
+      </c>
+      <c r="G203" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="H203" s="66">
+        <v>92.2</v>
+      </c>
+      <c r="I203" s="29"/>
+      <c r="J203" s="29"/>
+      <c r="K203" s="29"/>
+      <c r="L203" s="29"/>
+      <c r="M203" s="29"/>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B204" s="53">
+        <v>830.4</v>
+      </c>
+      <c r="C204" s="53">
+        <v>493.4</v>
+      </c>
+      <c r="D204" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="E204" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="F204" s="53">
+        <v>20.2</v>
+      </c>
+      <c r="G204" s="53">
+        <v>33.5</v>
+      </c>
+      <c r="H204" s="66">
+        <v>28.7</v>
+      </c>
+      <c r="I204" s="29"/>
+      <c r="J204" s="29"/>
+      <c r="K204" s="29"/>
+      <c r="L204" s="29"/>
+      <c r="M204" s="29"/>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B205" s="1"/>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1"/>
+      <c r="F205" s="1"/>
+      <c r="G205" s="1"/>
+      <c r="H205" s="1"/>
+      <c r="I205" s="29"/>
+      <c r="J205" s="29"/>
+      <c r="K205" s="29"/>
+      <c r="L205" s="29"/>
+      <c r="M205" s="29"/>
+    </row>
+    <row r="206" spans="1:13">
+      <c r="A206" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B206" s="53">
+        <v>57.8</v>
+      </c>
+      <c r="C206" s="53">
+        <v>80.2</v>
+      </c>
+      <c r="D206" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="E206" s="53">
+        <v>89</v>
+      </c>
+      <c r="F206" s="53">
+        <v>92.4</v>
+      </c>
+      <c r="G206" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="H206" s="66">
+        <v>111.6</v>
+      </c>
+      <c r="I206" s="29"/>
+      <c r="J206" s="29"/>
+      <c r="K206" s="29"/>
+      <c r="L206" s="29"/>
+      <c r="M206" s="29"/>
+    </row>
+    <row r="207" spans="1:13" ht="24.75">
+      <c r="A207" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B207" s="53"/>
+      <c r="C207" s="53"/>
+      <c r="D207" s="53"/>
+      <c r="E207" s="1"/>
+      <c r="F207" s="1"/>
+      <c r="G207" s="1"/>
+      <c r="H207" s="1"/>
+      <c r="I207" s="29"/>
+      <c r="J207" s="29"/>
+      <c r="K207" s="29"/>
+      <c r="L207" s="29"/>
+      <c r="M207" s="29"/>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B208" s="53">
+        <v>109.3</v>
+      </c>
+      <c r="C208" s="53">
+        <v>104.3</v>
+      </c>
+      <c r="D208" s="53">
+        <v>103.5</v>
+      </c>
+      <c r="E208" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="F208" s="53">
+        <v>111.7</v>
+      </c>
+      <c r="G208" s="53">
+        <v>112</v>
+      </c>
+      <c r="H208" s="63">
+        <v>111.4</v>
+      </c>
+      <c r="I208" s="29"/>
+      <c r="J208" s="29"/>
+      <c r="K208" s="29"/>
+      <c r="L208" s="29"/>
+      <c r="M208" s="29"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B209" s="53">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="C209" s="53">
+        <v>179.7</v>
+      </c>
+      <c r="D209" s="53">
+        <v>184.4</v>
+      </c>
+      <c r="E209" s="53">
+        <v>215.9</v>
+      </c>
+      <c r="F209" s="53">
+        <v>265.2</v>
+      </c>
+      <c r="G209" s="53">
+        <v>263.7</v>
+      </c>
+      <c r="H209" s="66">
+        <v>252.5</v>
+      </c>
+      <c r="I209" s="29"/>
+      <c r="J209" s="29"/>
+      <c r="K209" s="29"/>
+      <c r="L209" s="29"/>
+      <c r="M209" s="29"/>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B210" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="C210" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="D210" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="E210" s="53">
+        <v>88.8</v>
+      </c>
+      <c r="F210" s="53">
+        <v>89</v>
+      </c>
+      <c r="G210" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="H210" s="66">
+        <v>92.2</v>
+      </c>
+      <c r="I210" s="29"/>
+      <c r="J210" s="29"/>
+      <c r="K210" s="29"/>
+      <c r="L210" s="29"/>
+      <c r="M210" s="29"/>
+    </row>
+    <row r="211" spans="1:13">
+      <c r="A211" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B211" s="53">
+        <v>278323.59999999998</v>
+      </c>
+      <c r="C211" s="53">
+        <v>292353.7</v>
+      </c>
+      <c r="D211" s="53">
+        <v>100</v>
+      </c>
+      <c r="E211" s="53">
+        <v>100</v>
+      </c>
+      <c r="F211" s="53">
+        <v>100</v>
+      </c>
+      <c r="G211" s="53">
+        <v>100</v>
+      </c>
+      <c r="H211" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I211" s="29"/>
+      <c r="J211" s="29"/>
+      <c r="K211" s="29"/>
+      <c r="L211" s="29"/>
+      <c r="M211" s="29"/>
+    </row>
+    <row r="212" spans="1:13" ht="24.75">
+      <c r="A212" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B212" s="53"/>
+      <c r="C212" s="53"/>
+      <c r="D212" s="53"/>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1"/>
+      <c r="G212" s="1"/>
+      <c r="H212" s="1"/>
+      <c r="I212" s="29"/>
+      <c r="J212" s="29"/>
+      <c r="K212" s="29"/>
+      <c r="L212" s="29"/>
+      <c r="M212" s="29"/>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B213" s="53">
+        <v>94.1</v>
+      </c>
+      <c r="C213" s="53">
+        <v>90.8</v>
+      </c>
+      <c r="D213" s="53">
+        <v>90.7</v>
+      </c>
+      <c r="E213" s="53">
+        <v>88.5</v>
+      </c>
+      <c r="F213" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="G213" s="53">
+        <v>91.5</v>
+      </c>
+      <c r="H213" s="63">
+        <v>92.4</v>
+      </c>
+      <c r="I213" s="29"/>
+      <c r="J213" s="29"/>
+      <c r="K213" s="29"/>
+      <c r="L213" s="29"/>
+      <c r="M213" s="29"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B214" s="53">
+        <v>94.5</v>
+      </c>
+      <c r="C214" s="53">
+        <v>91.5</v>
+      </c>
+      <c r="D214" s="53">
+        <v>91.3</v>
+      </c>
+      <c r="E214" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="F214" s="53">
+        <v>90.7</v>
+      </c>
+      <c r="G214" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H214" s="66">
+        <v>92.6</v>
+      </c>
+      <c r="I214" s="29"/>
+      <c r="J214" s="29"/>
+      <c r="K214" s="29"/>
+      <c r="L214" s="29"/>
+      <c r="M214" s="29"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B215" s="53"/>
+      <c r="C215" s="53"/>
+      <c r="D215" s="53"/>
+      <c r="E215" s="1"/>
+      <c r="F215" s="1"/>
+      <c r="G215" s="1"/>
+      <c r="H215" s="1"/>
+      <c r="I215" s="29"/>
+      <c r="J215" s="29"/>
+      <c r="K215" s="29"/>
+      <c r="L215" s="29"/>
+      <c r="M215" s="29"/>
+    </row>
+    <row r="216" spans="1:13">
+      <c r="A216" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B216" s="53">
+        <v>57.8</v>
+      </c>
+      <c r="C216" s="53">
+        <v>80.2</v>
+      </c>
+      <c r="D216" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="E216" s="53">
+        <v>89</v>
+      </c>
+      <c r="F216" s="53">
+        <v>92.4</v>
+      </c>
+      <c r="G216" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="H216" s="66">
+        <v>111.6</v>
+      </c>
+      <c r="I216" s="29"/>
+      <c r="J216" s="29"/>
+      <c r="K216" s="29"/>
+      <c r="L216" s="29"/>
+      <c r="M216" s="29"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B217" s="53"/>
+      <c r="C217" s="53"/>
+      <c r="D217" s="53"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="1"/>
+      <c r="G217" s="1"/>
+      <c r="H217" s="1"/>
+      <c r="I217" s="29"/>
+      <c r="J217" s="29"/>
+      <c r="K217" s="29"/>
+      <c r="L217" s="29"/>
+      <c r="M217" s="29"/>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B218" s="53">
+        <v>81.7</v>
+      </c>
+      <c r="C218" s="53">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D218" s="53">
+        <v>75.8</v>
+      </c>
+      <c r="E218" s="53">
+        <v>83</v>
+      </c>
+      <c r="F218" s="53">
+        <v>89.9</v>
+      </c>
+      <c r="G218" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="H218" s="63">
+        <v>95.1</v>
+      </c>
+      <c r="I218" s="29"/>
+      <c r="J218" s="29"/>
+      <c r="K218" s="29"/>
+      <c r="L218" s="29"/>
+      <c r="M218" s="29"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B219" s="53">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C219" s="53">
+        <v>84</v>
+      </c>
+      <c r="D219" s="53">
+        <v>85.5</v>
+      </c>
+      <c r="E219" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="F219" s="53">
+        <v>97</v>
+      </c>
+      <c r="G219" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="H219" s="66">
+        <v>94.3</v>
+      </c>
+      <c r="I219" s="29"/>
+      <c r="J219" s="29"/>
+      <c r="K219" s="29"/>
+      <c r="L219" s="29"/>
+      <c r="M219" s="29"/>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B220" s="53">
+        <v>119.8</v>
+      </c>
+      <c r="C220" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="D220" s="53">
+        <v>112.9</v>
+      </c>
+      <c r="E220" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="F220" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="G220" s="53">
+        <v>92.8</v>
+      </c>
+      <c r="H220" s="66">
+        <v>99.6</v>
+      </c>
+      <c r="I220" s="29"/>
+      <c r="J220" s="29"/>
+      <c r="K220" s="29"/>
+      <c r="L220" s="29"/>
+      <c r="M220" s="29"/>
+    </row>
+    <row r="221" spans="1:13" ht="36.75">
+      <c r="A221" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B221" s="1"/>
+      <c r="C221" s="1"/>
+      <c r="D221" s="3"/>
+      <c r="E221" s="1"/>
+      <c r="F221" s="1"/>
+      <c r="G221" s="52"/>
+      <c r="H221" s="58"/>
+      <c r="I221" s="29"/>
+      <c r="J221" s="29"/>
+      <c r="K221" s="29"/>
+      <c r="L221" s="29"/>
+      <c r="M221" s="39"/>
+    </row>
+    <row r="222" spans="1:13" ht="18" customHeight="1">
+      <c r="A222" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B222" s="53">
+        <v>128.4</v>
+      </c>
+      <c r="C222" s="53">
+        <v>130.1</v>
+      </c>
+      <c r="D222" s="53">
+        <v>142.5</v>
+      </c>
+      <c r="E222" s="53">
+        <v>144.1</v>
+      </c>
+      <c r="F222" s="53">
+        <v>138.1</v>
+      </c>
+      <c r="G222" s="53">
+        <v>137.4</v>
+      </c>
+      <c r="H222" s="63">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="I222" s="29"/>
+      <c r="J222" s="29"/>
+      <c r="K222" s="29"/>
+      <c r="L222" s="29"/>
+      <c r="M222" s="29"/>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B223" s="53">
+        <v>75.7</v>
+      </c>
+      <c r="C223" s="53">
+        <v>86.1</v>
+      </c>
+      <c r="D223" s="53">
+        <v>114.3</v>
+      </c>
+      <c r="E223" s="53">
+        <v>118.9</v>
+      </c>
+      <c r="F223" s="53">
+        <v>112.7</v>
+      </c>
+      <c r="G223" s="53">
+        <v>110.1</v>
+      </c>
+      <c r="H223" s="66">
+        <v>107.8</v>
+      </c>
+      <c r="I223" s="29"/>
+      <c r="J223" s="29"/>
+      <c r="K223" s="29"/>
+      <c r="L223" s="29"/>
+      <c r="M223" s="29"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B224" s="53">
+        <v>97</v>
+      </c>
+      <c r="C224" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="D224" s="53">
+        <v>103.8</v>
+      </c>
+      <c r="E224" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="F224" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="G224" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="H224" s="66">
+        <v>100.9</v>
+      </c>
+      <c r="I224" s="29"/>
+      <c r="J224" s="29"/>
+      <c r="K224" s="29"/>
+      <c r="L224" s="29"/>
+      <c r="M224" s="29"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B225" s="53">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="C225" s="53">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="D225" s="53">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="E225" s="53">
+        <v>147</v>
+      </c>
+      <c r="F225" s="53">
+        <v>145.1</v>
+      </c>
+      <c r="G225" s="53">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="H225" s="66">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="I225" s="29"/>
+      <c r="J225" s="29"/>
+      <c r="K225" s="29"/>
+      <c r="L225" s="29"/>
+      <c r="M225" s="29"/>
+    </row>
+    <row r="226" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A226" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B226" s="1"/>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1"/>
+      <c r="F226" s="1"/>
+      <c r="G226" s="1"/>
+      <c r="H226" s="1"/>
+      <c r="I226" s="29"/>
+      <c r="J226" s="29"/>
+      <c r="K226" s="29"/>
+      <c r="L226" s="29"/>
+      <c r="M226" s="29"/>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B227" s="53">
+        <v>80</v>
+      </c>
+      <c r="C227" s="53">
+        <v>75</v>
+      </c>
+      <c r="D227" s="53">
+        <v>47.6</v>
+      </c>
+      <c r="E227" s="53">
+        <v>48.2</v>
+      </c>
+      <c r="F227" s="53">
+        <v>40.4</v>
+      </c>
+      <c r="G227" s="53">
+        <v>42</v>
+      </c>
+      <c r="H227" s="66">
+        <v>53.1</v>
+      </c>
+      <c r="I227" s="29"/>
+      <c r="J227" s="29"/>
+      <c r="K227" s="29"/>
+      <c r="L227" s="29"/>
+      <c r="M227" s="29"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B228" s="53">
+        <v>100</v>
+      </c>
+      <c r="C228" s="53">
+        <v>100</v>
+      </c>
+      <c r="D228" s="53">
+        <v>100</v>
+      </c>
+      <c r="E228" s="53">
+        <v>100</v>
+      </c>
+      <c r="F228" s="53">
+        <v>100</v>
+      </c>
+      <c r="G228" s="53">
+        <v>100</v>
+      </c>
+      <c r="H228" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I228" s="29"/>
+      <c r="J228" s="29"/>
+      <c r="K228" s="29"/>
+      <c r="L228" s="29"/>
+      <c r="M228" s="29"/>
+    </row>
+    <row r="229" spans="1:13">
+      <c r="A229" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B229" s="53">
+        <v>100</v>
+      </c>
+      <c r="C229" s="53">
+        <v>100</v>
+      </c>
+      <c r="D229" s="53">
+        <v>100</v>
+      </c>
+      <c r="E229" s="53">
+        <v>100</v>
+      </c>
+      <c r="F229" s="53">
+        <v>100</v>
+      </c>
+      <c r="G229" s="53">
+        <v>100</v>
+      </c>
+      <c r="H229" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I229" s="29"/>
+      <c r="J229" s="29"/>
+      <c r="K229" s="29"/>
+      <c r="L229" s="29"/>
+      <c r="M229" s="29"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B83" s="70">
-[...2 lines deleted...]
-      <c r="C83" s="70">
+      <c r="B230" s="53">
+        <v>100</v>
+      </c>
+      <c r="C230" s="53">
+        <v>100</v>
+      </c>
+      <c r="D230" s="53">
+        <v>100</v>
+      </c>
+      <c r="E230" s="53">
+        <v>100</v>
+      </c>
+      <c r="F230" s="53">
+        <v>100</v>
+      </c>
+      <c r="G230" s="53">
+        <v>100</v>
+      </c>
+      <c r="H230" s="66">
+        <v>100</v>
+      </c>
+      <c r="I230" s="29"/>
+      <c r="J230" s="29"/>
+      <c r="K230" s="29"/>
+      <c r="L230" s="29"/>
+      <c r="M230" s="29"/>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B231" s="53">
+        <v>100</v>
+      </c>
+      <c r="C231" s="53">
+        <v>100</v>
+      </c>
+      <c r="D231" s="53">
+        <v>100</v>
+      </c>
+      <c r="E231" s="53">
+        <v>100</v>
+      </c>
+      <c r="F231" s="53">
+        <v>100</v>
+      </c>
+      <c r="G231" s="53">
+        <v>100</v>
+      </c>
+      <c r="H231" s="66">
+        <v>100</v>
+      </c>
+      <c r="I231" s="29"/>
+      <c r="J231" s="29"/>
+      <c r="K231" s="29"/>
+      <c r="L231" s="29"/>
+      <c r="M231" s="29"/>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B232" s="53"/>
+      <c r="C232" s="53"/>
+      <c r="D232" s="53"/>
+      <c r="E232" s="1"/>
+      <c r="F232" s="1"/>
+      <c r="G232" s="1"/>
+      <c r="H232" s="1"/>
+      <c r="I232" s="29"/>
+      <c r="J232" s="29"/>
+      <c r="K232" s="29"/>
+      <c r="L232" s="29"/>
+      <c r="M232" s="29"/>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B233" s="53">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C233" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="D233" s="53">
+        <v>120.2</v>
+      </c>
+      <c r="E233" s="53">
+        <v>120.5</v>
+      </c>
+      <c r="F233" s="53">
+        <v>114.1</v>
+      </c>
+      <c r="G233" s="53">
+        <v>114.7</v>
+      </c>
+      <c r="H233" s="63">
+        <v>114.1</v>
+      </c>
+      <c r="I233" s="29"/>
+      <c r="J233" s="29"/>
+      <c r="K233" s="29"/>
+      <c r="L233" s="29"/>
+      <c r="M233" s="29"/>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B234" s="53">
+        <v>81.5</v>
+      </c>
+      <c r="C234" s="53">
+        <v>144.6</v>
+      </c>
+      <c r="D234" s="53">
+        <v>142.5</v>
+      </c>
+      <c r="E234" s="53">
+        <v>143.1</v>
+      </c>
+      <c r="F234" s="53">
+        <v>133.5</v>
+      </c>
+      <c r="G234" s="53">
+        <v>127.7</v>
+      </c>
+      <c r="H234" s="66">
+        <v>122.7</v>
+      </c>
+      <c r="I234" s="29"/>
+      <c r="J234" s="29"/>
+      <c r="K234" s="29"/>
+      <c r="L234" s="29"/>
+      <c r="M234" s="29"/>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B235" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="C235" s="53">
+        <v>8202.1</v>
+      </c>
+      <c r="D235" s="53">
+        <v>268.5</v>
+      </c>
+      <c r="E235" s="53">
+        <v>371.2</v>
+      </c>
+      <c r="F235" s="53">
+        <v>297.3</v>
+      </c>
+      <c r="G235" s="53">
+        <v>248</v>
+      </c>
+      <c r="H235" s="66">
+        <v>225.1</v>
+      </c>
+      <c r="I235" s="29"/>
+      <c r="J235" s="29"/>
+      <c r="K235" s="29"/>
+      <c r="L235" s="29"/>
+      <c r="M235" s="29"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B236" s="53">
+        <v>51.6</v>
+      </c>
+      <c r="C236" s="53">
+        <v>70.5</v>
+      </c>
+      <c r="D236" s="53">
+        <v>50.5</v>
+      </c>
+      <c r="E236" s="53">
+        <v>55.8</v>
+      </c>
+      <c r="F236" s="53">
+        <v>58.2</v>
+      </c>
+      <c r="G236" s="53">
+        <v>70.5</v>
+      </c>
+      <c r="H236" s="66">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="I236" s="29"/>
+      <c r="J236" s="29"/>
+      <c r="K236" s="29"/>
+      <c r="L236" s="29"/>
+      <c r="M236" s="29"/>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B237" s="53"/>
+      <c r="C237" s="53"/>
+      <c r="D237" s="53"/>
+      <c r="E237" s="1"/>
+      <c r="F237" s="1"/>
+      <c r="G237" s="1"/>
+      <c r="H237" s="1"/>
+      <c r="I237" s="29"/>
+      <c r="J237" s="29"/>
+      <c r="K237" s="29"/>
+      <c r="L237" s="29"/>
+      <c r="M237" s="29"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B238" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="C238" s="53">
+        <v>66.7</v>
+      </c>
+      <c r="D238" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="E238" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="F238" s="53">
+        <v>241.8</v>
+      </c>
+      <c r="G238" s="53">
+        <v>345.2</v>
+      </c>
+      <c r="H238" s="66">
+        <v>341.3</v>
+      </c>
+      <c r="I238" s="29"/>
+      <c r="J238" s="29"/>
+      <c r="K238" s="29"/>
+      <c r="L238" s="29"/>
+      <c r="M238" s="29"/>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B239" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C239" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D239" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E239" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="F239" s="53">
+        <v>86.9</v>
+      </c>
+      <c r="G239" s="53">
+        <v>81</v>
+      </c>
+      <c r="H239" s="66">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="I239" s="29"/>
+      <c r="J239" s="29"/>
+      <c r="K239" s="29"/>
+      <c r="L239" s="29"/>
+      <c r="M239" s="29"/>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B240" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="C240" s="53">
+        <v>728.3</v>
+      </c>
+      <c r="D240" s="53">
+        <v>938.3</v>
+      </c>
+      <c r="E240" s="53">
+        <v>750.7</v>
+      </c>
+      <c r="F240" s="53">
+        <v>606.9</v>
+      </c>
+      <c r="G240" s="53">
+        <v>511.3</v>
+      </c>
+      <c r="H240" s="66">
+        <v>441.1</v>
+      </c>
+      <c r="I240" s="29"/>
+      <c r="J240" s="29"/>
+      <c r="K240" s="29"/>
+      <c r="L240" s="29"/>
+      <c r="M240" s="29"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B241" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="C241" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="D241" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="E241" s="53">
+        <v>8</v>
+      </c>
+      <c r="F241" s="53">
+        <v>10.1</v>
+      </c>
+      <c r="G241" s="53">
+        <v>11.6</v>
+      </c>
+      <c r="H241" s="66">
+        <v>12.1</v>
+      </c>
+      <c r="I241" s="29"/>
+      <c r="J241" s="29"/>
+      <c r="K241" s="29"/>
+      <c r="L241" s="29"/>
+      <c r="M241" s="29"/>
+    </row>
+    <row r="242" spans="1:13">
+      <c r="A242" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B242" s="53">
+        <v>22.2</v>
+      </c>
+      <c r="C242" s="53">
+        <v>173.3</v>
+      </c>
+      <c r="D242" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="E242" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="F242" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="G242" s="53">
+        <v>92.8</v>
+      </c>
+      <c r="H242" s="66">
+        <v>90.9</v>
+      </c>
+      <c r="I242" s="29"/>
+      <c r="J242" s="29"/>
+      <c r="K242" s="29"/>
+      <c r="L242" s="29"/>
+      <c r="M242" s="29"/>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B243" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="C243" s="53">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D243" s="53">
+        <v>176.4</v>
+      </c>
+      <c r="E243" s="53">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F243" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="G243" s="53">
+        <v>88.2</v>
+      </c>
+      <c r="H243" s="66">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="I243" s="29"/>
+      <c r="J243" s="29"/>
+      <c r="K243" s="29"/>
+      <c r="L243" s="29"/>
+      <c r="M243" s="29"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B244" s="53">
+        <v>100</v>
+      </c>
+      <c r="C244" s="53">
+        <v>100</v>
+      </c>
+      <c r="D244" s="53">
+        <v>100</v>
+      </c>
+      <c r="E244" s="53">
+        <v>100</v>
+      </c>
+      <c r="F244" s="53">
+        <v>100</v>
+      </c>
+      <c r="G244" s="53">
+        <v>100</v>
+      </c>
+      <c r="H244" s="66">
+        <v>87.3</v>
+      </c>
+      <c r="I244" s="29"/>
+      <c r="J244" s="29"/>
+      <c r="K244" s="29"/>
+      <c r="L244" s="29"/>
+      <c r="M244" s="29"/>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B245" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C245" s="53">
+        <v>82.5</v>
+      </c>
+      <c r="D245" s="53">
+        <v>244.1</v>
+      </c>
+      <c r="E245" s="53">
+        <v>259</v>
+      </c>
+      <c r="F245" s="53">
+        <v>221.6</v>
+      </c>
+      <c r="G245" s="53">
+        <v>197</v>
+      </c>
+      <c r="H245" s="66">
+        <v>173.3</v>
+      </c>
+      <c r="I245" s="29"/>
+      <c r="J245" s="29"/>
+      <c r="K245" s="29"/>
+      <c r="L245" s="29"/>
+      <c r="M245" s="29"/>
+    </row>
+    <row r="246" spans="1:13">
+      <c r="A246" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B246" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C246" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D246" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E246" s="53">
+        <v>12.1</v>
+      </c>
+      <c r="F246" s="53">
+        <v>13.8</v>
+      </c>
+      <c r="G246" s="53">
+        <v>15.1</v>
+      </c>
+      <c r="H246" s="66">
+        <v>15</v>
+      </c>
+      <c r="I246" s="29"/>
+      <c r="J246" s="29"/>
+      <c r="K246" s="29"/>
+      <c r="L246" s="29"/>
+      <c r="M246" s="29"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B247" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="C247" s="53">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="D247" s="53">
+        <v>167.2</v>
+      </c>
+      <c r="E247" s="53">
+        <v>157.69999999999999</v>
+      </c>
+      <c r="F247" s="53">
+        <v>137</v>
+      </c>
+      <c r="G247" s="53">
+        <v>123.5</v>
+      </c>
+      <c r="H247" s="66">
+        <v>111.4</v>
+      </c>
+      <c r="I247" s="29"/>
+      <c r="J247" s="29"/>
+      <c r="K247" s="29"/>
+      <c r="L247" s="29"/>
+      <c r="M247" s="29"/>
+    </row>
+    <row r="248" spans="1:13" ht="24.75">
+      <c r="A248" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B248" s="1"/>
+      <c r="C248" s="3"/>
+      <c r="D248" s="3"/>
+      <c r="E248" s="1"/>
+      <c r="F248" s="1"/>
+      <c r="G248" s="52"/>
+      <c r="H248" s="5"/>
+      <c r="I248" s="29"/>
+      <c r="J248" s="29"/>
+      <c r="K248" s="29"/>
+      <c r="L248" s="29"/>
+      <c r="M248" s="39"/>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B249" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C249" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D249" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="E249" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H249" s="63">
+        <v>0.6</v>
+      </c>
+      <c r="I249" s="29"/>
+      <c r="J249" s="29"/>
+      <c r="K249" s="29"/>
+      <c r="L249" s="29"/>
+      <c r="M249" s="29"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B250" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C250" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D250" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="E250" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H250" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="I250" s="29"/>
+      <c r="J250" s="29"/>
+      <c r="K250" s="29"/>
+      <c r="L250" s="29"/>
+      <c r="M250" s="29"/>
+    </row>
+    <row r="251" spans="1:13" ht="24.75">
+      <c r="A251" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B251" s="1"/>
+      <c r="C251" s="3"/>
+      <c r="D251" s="3"/>
+      <c r="E251" s="1"/>
+      <c r="F251" s="1"/>
+      <c r="G251" s="52"/>
+      <c r="H251" s="58"/>
+      <c r="I251" s="29"/>
+      <c r="J251" s="29"/>
+      <c r="K251" s="29"/>
+      <c r="L251" s="29"/>
+      <c r="M251" s="39"/>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B252" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="C252" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="D252" s="53">
+        <v>97</v>
+      </c>
+      <c r="E252" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="F252" s="53">
+        <v>98</v>
+      </c>
+      <c r="G252" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="H252" s="63">
+        <v>101.2</v>
+      </c>
+      <c r="I252" s="29"/>
+      <c r="J252" s="29"/>
+      <c r="K252" s="29"/>
+      <c r="L252" s="29"/>
+      <c r="M252" s="29"/>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B253" s="53">
+        <v>98.9</v>
+      </c>
+      <c r="C253" s="53">
+        <v>105.1</v>
+      </c>
+      <c r="D253" s="53">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E253" s="53">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F253" s="53">
+        <v>82.3</v>
+      </c>
+      <c r="G253" s="53">
+        <v>85.2</v>
+      </c>
+      <c r="H253" s="66">
+        <v>89.7</v>
+      </c>
+      <c r="I253" s="29"/>
+      <c r="J253" s="29"/>
+      <c r="K253" s="29"/>
+      <c r="L253" s="29"/>
+      <c r="M253" s="29"/>
+    </row>
+    <row r="254" spans="1:13">
+      <c r="A254" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B254" s="53">
+        <v>100</v>
+      </c>
+      <c r="C254" s="53">
+        <v>188.2</v>
+      </c>
+      <c r="D254" s="53">
+        <v>217.6</v>
+      </c>
+      <c r="E254" s="53">
+        <v>360.8</v>
+      </c>
+      <c r="F254" s="53">
+        <v>331.9</v>
+      </c>
+      <c r="G254" s="53">
+        <v>312.7</v>
+      </c>
+      <c r="H254" s="66">
+        <v>321.10000000000002</v>
+      </c>
+      <c r="I254" s="29"/>
+      <c r="J254" s="29"/>
+      <c r="K254" s="29"/>
+      <c r="L254" s="29"/>
+      <c r="M254" s="29"/>
+    </row>
+    <row r="255" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A255" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B255" s="1"/>
+      <c r="C255" s="3"/>
+      <c r="D255" s="3"/>
+      <c r="E255" s="1"/>
+      <c r="F255" s="1"/>
+      <c r="G255" s="52"/>
+      <c r="H255" s="58"/>
+      <c r="I255" s="29"/>
+      <c r="J255" s="29"/>
+      <c r="K255" s="29"/>
+      <c r="L255" s="29"/>
+      <c r="M255" s="39"/>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B256" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="C256" s="53">
+        <v>89.5</v>
+      </c>
+      <c r="D256" s="53">
+        <v>375.3</v>
+      </c>
+      <c r="E256" s="53">
+        <v>323.8</v>
+      </c>
+      <c r="F256" s="53">
+        <v>272.10000000000002</v>
+      </c>
+      <c r="G256" s="53">
+        <v>239.8</v>
+      </c>
+      <c r="H256" s="63">
+        <v>218.3</v>
+      </c>
+      <c r="I256" s="29"/>
+      <c r="J256" s="29"/>
+      <c r="K256" s="29"/>
+      <c r="L256" s="29"/>
+      <c r="M256" s="29"/>
+    </row>
+    <row r="257" spans="1:13">
+      <c r="A257" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B257" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="C257" s="53">
+        <v>174.2</v>
+      </c>
+      <c r="D257" s="53">
+        <v>122.7</v>
+      </c>
+      <c r="E257" s="53">
+        <v>126.1</v>
+      </c>
+      <c r="F257" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="G257" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="H257" s="66">
+        <v>112.2</v>
+      </c>
+      <c r="I257" s="29"/>
+      <c r="J257" s="29"/>
+      <c r="K257" s="29"/>
+      <c r="L257" s="29"/>
+      <c r="M257" s="29"/>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B258" s="1"/>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1"/>
+      <c r="F258" s="1"/>
+      <c r="G258" s="1"/>
+      <c r="H258" s="1"/>
+      <c r="I258" s="29"/>
+      <c r="J258" s="29"/>
+      <c r="K258" s="29"/>
+      <c r="L258" s="29"/>
+      <c r="M258" s="29"/>
+    </row>
+    <row r="259" spans="1:13">
+      <c r="A259" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B259" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="C259" s="53">
+        <v>248.5</v>
+      </c>
+      <c r="D259" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="E259" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="F259" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="G259" s="53">
+        <v>97.2</v>
+      </c>
+      <c r="H259" s="66">
+        <v>96.8</v>
+      </c>
+      <c r="I259" s="29"/>
+      <c r="J259" s="29"/>
+      <c r="K259" s="29"/>
+      <c r="L259" s="29"/>
+      <c r="M259" s="29"/>
+    </row>
+    <row r="260" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A260" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B260" s="53">
+        <v>100</v>
+      </c>
+      <c r="C260" s="53">
+        <v>100</v>
+      </c>
+      <c r="D260" s="53">
+        <v>100</v>
+      </c>
+      <c r="E260" s="53">
+        <v>100</v>
+      </c>
+      <c r="F260" s="53">
+        <v>100</v>
+      </c>
+      <c r="G260" s="53">
+        <v>100</v>
+      </c>
+      <c r="H260" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I260" s="29"/>
+      <c r="J260" s="29"/>
+      <c r="K260" s="29"/>
+      <c r="L260" s="29"/>
+      <c r="M260" s="29"/>
+    </row>
+    <row r="261" spans="1:13" ht="27" customHeight="1">
+      <c r="A261" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B261" s="1"/>
+      <c r="C261" s="3"/>
+      <c r="D261" s="3"/>
+      <c r="E261" s="1"/>
+      <c r="F261" s="1"/>
+      <c r="G261" s="52"/>
+      <c r="H261" s="58"/>
+      <c r="I261" s="29"/>
+      <c r="J261" s="29"/>
+      <c r="K261" s="29"/>
+      <c r="L261" s="29"/>
+      <c r="M261" s="39"/>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B262" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="C262" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D262" s="53">
+        <v>45.5</v>
+      </c>
+      <c r="E262" s="53">
+        <v>34.1</v>
+      </c>
+      <c r="F262" s="53">
+        <v>27.3</v>
+      </c>
+      <c r="G262" s="53">
+        <v>22.8</v>
+      </c>
+      <c r="H262" s="63">
+        <v>19.5</v>
+      </c>
+      <c r="I262" s="29"/>
+      <c r="J262" s="29"/>
+      <c r="K262" s="29"/>
+      <c r="L262" s="29"/>
+      <c r="M262" s="29"/>
+    </row>
+    <row r="263" spans="1:13">
+      <c r="A263" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B263" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="C263" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D263" s="53">
+        <v>45.5</v>
+      </c>
+      <c r="E263" s="53">
+        <v>34.1</v>
+      </c>
+      <c r="F263" s="53">
+        <v>27.3</v>
+      </c>
+      <c r="G263" s="53">
+        <v>22.8</v>
+      </c>
+      <c r="H263" s="66">
+        <v>19.5</v>
+      </c>
+      <c r="I263" s="29"/>
+      <c r="J263" s="29"/>
+      <c r="K263" s="29"/>
+      <c r="L263" s="29"/>
+      <c r="M263" s="29"/>
+    </row>
+    <row r="264" spans="1:13" ht="24">
+      <c r="A264" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B264" s="1"/>
+      <c r="C264" s="7"/>
+      <c r="D264" s="3"/>
+      <c r="E264" s="7"/>
+      <c r="F264" s="1"/>
+      <c r="G264" s="5"/>
+      <c r="H264" s="8"/>
+      <c r="I264" s="29"/>
+      <c r="J264" s="29"/>
+      <c r="K264" s="29"/>
+      <c r="L264" s="29"/>
+      <c r="M264" s="39"/>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B265" s="53">
+        <v>40</v>
+      </c>
+      <c r="C265" s="53">
+        <v>53.7</v>
+      </c>
+      <c r="D265" s="53">
+        <v>49.6</v>
+      </c>
+      <c r="E265" s="53">
+        <v>50.8</v>
+      </c>
+      <c r="F265" s="53">
+        <v>51.4</v>
+      </c>
+      <c r="G265" s="53">
+        <v>63.7</v>
+      </c>
+      <c r="H265" s="63">
+        <v>74.3</v>
+      </c>
+      <c r="I265" s="29"/>
+      <c r="J265" s="29"/>
+      <c r="K265" s="29"/>
+      <c r="L265" s="29"/>
+      <c r="M265" s="29"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B266" s="53">
+        <v>17</v>
+      </c>
+      <c r="C266" s="53">
+        <v>28.8</v>
+      </c>
+      <c r="D266" s="53">
+        <v>23.1</v>
+      </c>
+      <c r="E266" s="53">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="F266" s="53">
+        <v>40.4</v>
+      </c>
+      <c r="G266" s="53">
+        <v>46.5</v>
+      </c>
+      <c r="H266" s="66">
+        <v>53.7</v>
+      </c>
+      <c r="I266" s="29"/>
+      <c r="J266" s="29"/>
+      <c r="K266" s="29"/>
+      <c r="L266" s="29"/>
+      <c r="M266" s="29"/>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B267" s="53">
+        <v>41.2</v>
+      </c>
+      <c r="C267" s="53">
+        <v>57.1</v>
+      </c>
+      <c r="D267" s="53">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="E267" s="53">
+        <v>39.1</v>
+      </c>
+      <c r="F267" s="53">
+        <v>42.1</v>
+      </c>
+      <c r="G267" s="53">
+        <v>56.7</v>
+      </c>
+      <c r="H267" s="66">
+        <v>68.8</v>
+      </c>
+      <c r="I267" s="29"/>
+      <c r="J267" s="29"/>
+      <c r="K267" s="29"/>
+      <c r="L267" s="29"/>
+      <c r="M267" s="29"/>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B268" s="1"/>
+      <c r="C268" s="7"/>
+      <c r="D268" s="3"/>
+      <c r="E268" s="1"/>
+      <c r="F268" s="1"/>
+      <c r="G268" s="52"/>
+      <c r="H268" s="58"/>
+      <c r="I268" s="29"/>
+      <c r="J268" s="29"/>
+      <c r="K268" s="29"/>
+      <c r="L268" s="29"/>
+      <c r="M268" s="39"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B269" s="53">
+        <v>77.2</v>
+      </c>
+      <c r="C269" s="53">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="D269" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="E269" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="F269" s="53">
+        <v>97.1</v>
+      </c>
+      <c r="G269" s="53">
+        <v>94.2</v>
+      </c>
+      <c r="H269" s="63">
+        <v>92.3</v>
+      </c>
+      <c r="I269" s="29"/>
+      <c r="J269" s="29"/>
+      <c r="K269" s="29"/>
+      <c r="L269" s="29"/>
+      <c r="M269" s="29"/>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B270" s="53">
+        <v>83.4</v>
+      </c>
+      <c r="C270" s="53">
+        <v>84.8</v>
+      </c>
+      <c r="D270" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="E270" s="53">
+        <v>89.6</v>
+      </c>
+      <c r="F270" s="53">
+        <v>86.5</v>
+      </c>
+      <c r="G270" s="53">
+        <v>85.2</v>
+      </c>
+      <c r="H270" s="66">
+        <v>84.5</v>
+      </c>
+      <c r="I270" s="29"/>
+      <c r="J270" s="29"/>
+      <c r="K270" s="29"/>
+      <c r="L270" s="29"/>
+      <c r="M270" s="29"/>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B271" s="53">
+        <v>100</v>
+      </c>
+      <c r="C271" s="53">
+        <v>88.9</v>
+      </c>
+      <c r="D271" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="E271" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="F271" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="G271" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="H271" s="66">
+        <v>99.7</v>
+      </c>
+      <c r="I271" s="29"/>
+      <c r="J271" s="29"/>
+      <c r="K271" s="29"/>
+      <c r="L271" s="29"/>
+      <c r="M271" s="29"/>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B272" s="53">
+        <v>100</v>
+      </c>
+      <c r="C272" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="D272" s="53">
+        <v>100</v>
+      </c>
+      <c r="E272" s="53">
+        <v>101.2</v>
+      </c>
+      <c r="F272" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="G272" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="H272" s="66">
+        <v>100</v>
+      </c>
+      <c r="I272" s="29"/>
+      <c r="J272" s="29"/>
+      <c r="K272" s="29"/>
+      <c r="L272" s="29"/>
+      <c r="M272" s="29"/>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B273" s="1"/>
+      <c r="C273" s="1"/>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1"/>
+      <c r="F273" s="1"/>
+      <c r="G273" s="1"/>
+      <c r="H273" s="1"/>
+      <c r="I273" s="29"/>
+      <c r="J273" s="29"/>
+      <c r="K273" s="29"/>
+      <c r="L273" s="29"/>
+      <c r="M273" s="29"/>
+    </row>
+    <row r="274" spans="1:13">
+      <c r="A274" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B274" s="53">
+        <v>100</v>
+      </c>
+      <c r="C274" s="53">
+        <v>100</v>
+      </c>
+      <c r="D274" s="53">
+        <v>100</v>
+      </c>
+      <c r="E274" s="53">
+        <v>100</v>
+      </c>
+      <c r="F274" s="53">
+        <v>100</v>
+      </c>
+      <c r="G274" s="53">
+        <v>100</v>
+      </c>
+      <c r="H274" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I274" s="29"/>
+      <c r="J274" s="29"/>
+      <c r="K274" s="29"/>
+      <c r="L274" s="29"/>
+      <c r="M274" s="29"/>
+    </row>
+    <row r="275" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A275" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B275" s="53">
+        <v>100</v>
+      </c>
+      <c r="C275" s="53">
+        <v>100</v>
+      </c>
+      <c r="D275" s="53">
+        <v>100</v>
+      </c>
+      <c r="E275" s="53">
+        <v>100</v>
+      </c>
+      <c r="F275" s="53">
+        <v>100</v>
+      </c>
+      <c r="G275" s="53">
+        <v>100</v>
+      </c>
+      <c r="H275" s="66">
+        <v>100</v>
+      </c>
+      <c r="I275" s="29"/>
+      <c r="J275" s="29"/>
+      <c r="K275" s="29"/>
+      <c r="L275" s="29"/>
+      <c r="M275" s="29"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B276" s="53">
+        <v>100</v>
+      </c>
+      <c r="C276" s="53">
+        <v>100</v>
+      </c>
+      <c r="D276" s="53">
+        <v>100</v>
+      </c>
+      <c r="E276" s="53">
+        <v>100</v>
+      </c>
+      <c r="F276" s="53">
+        <v>100</v>
+      </c>
+      <c r="G276" s="53">
+        <v>100</v>
+      </c>
+      <c r="H276" s="66">
+        <v>100</v>
+      </c>
+      <c r="I276" s="29"/>
+      <c r="J276" s="29"/>
+      <c r="K276" s="29"/>
+      <c r="L276" s="29"/>
+      <c r="M276" s="29"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B277" s="53">
+        <v>100</v>
+      </c>
+      <c r="C277" s="53">
+        <v>100</v>
+      </c>
+      <c r="D277" s="53">
+        <v>100</v>
+      </c>
+      <c r="E277" s="53">
+        <v>100</v>
+      </c>
+      <c r="F277" s="53">
+        <v>100</v>
+      </c>
+      <c r="G277" s="53">
+        <v>100</v>
+      </c>
+      <c r="H277" s="66">
+        <v>100</v>
+      </c>
+      <c r="I277" s="29"/>
+      <c r="J277" s="29"/>
+      <c r="K277" s="29"/>
+      <c r="L277" s="29"/>
+      <c r="M277" s="29"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B278" s="53">
+        <v>100</v>
+      </c>
+      <c r="C278" s="53">
+        <v>100</v>
+      </c>
+      <c r="D278" s="53">
+        <v>100</v>
+      </c>
+      <c r="E278" s="53">
+        <v>100</v>
+      </c>
+      <c r="F278" s="53">
+        <v>100</v>
+      </c>
+      <c r="G278" s="53">
+        <v>100</v>
+      </c>
+      <c r="H278" s="66">
+        <v>100</v>
+      </c>
+      <c r="I278" s="29"/>
+      <c r="J278" s="29"/>
+      <c r="K278" s="29"/>
+      <c r="L278" s="29"/>
+      <c r="M278" s="29"/>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B279" s="53">
+        <v>100</v>
+      </c>
+      <c r="C279" s="53">
+        <v>100</v>
+      </c>
+      <c r="D279" s="53">
+        <v>100</v>
+      </c>
+      <c r="E279" s="53">
+        <v>100</v>
+      </c>
+      <c r="F279" s="53">
+        <v>100</v>
+      </c>
+      <c r="G279" s="53">
+        <v>100</v>
+      </c>
+      <c r="H279" s="66">
+        <v>85.7</v>
+      </c>
+      <c r="I279" s="29"/>
+      <c r="J279" s="29"/>
+      <c r="K279" s="29"/>
+      <c r="L279" s="29"/>
+      <c r="M279" s="29"/>
+    </row>
+    <row r="280" spans="1:13" ht="24.75">
+      <c r="A280" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B280" s="1"/>
+      <c r="C280" s="1"/>
+      <c r="D280" s="3"/>
+      <c r="E280" s="1"/>
+      <c r="F280" s="1"/>
+      <c r="G280" s="52"/>
+      <c r="H280" s="58"/>
+      <c r="I280" s="29"/>
+      <c r="J280" s="29"/>
+      <c r="K280" s="29"/>
+      <c r="L280" s="29"/>
+      <c r="M280" s="39"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B281" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C281" s="53">
+        <v>106</v>
+      </c>
+      <c r="D281" s="53">
+        <v>109</v>
+      </c>
+      <c r="E281" s="53">
+        <v>108.1</v>
+      </c>
+      <c r="F281" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="G281" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="H281" s="63">
+        <v>92.2</v>
+      </c>
+      <c r="I281" s="29"/>
+      <c r="J281" s="29"/>
+      <c r="K281" s="29"/>
+      <c r="L281" s="29"/>
+      <c r="M281" s="29"/>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B282" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C282" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="D282" s="53">
+        <v>79</v>
+      </c>
+      <c r="E282" s="53">
+        <v>85.1</v>
+      </c>
+      <c r="F282" s="53">
+        <v>84.7</v>
+      </c>
+      <c r="G282" s="53">
+        <v>84.2</v>
+      </c>
+      <c r="H282" s="66">
+        <v>83.6</v>
+      </c>
+      <c r="I282" s="29"/>
+      <c r="J282" s="29"/>
+      <c r="K282" s="29"/>
+      <c r="L282" s="29"/>
+      <c r="M282" s="29"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B283" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="C283" s="53">
+        <v>158.4</v>
+      </c>
+      <c r="D283" s="53">
+        <v>145.4</v>
+      </c>
+      <c r="E283" s="53">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="F283" s="53">
+        <v>106.9</v>
+      </c>
+      <c r="G283" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="H283" s="66">
+        <v>97.7</v>
+      </c>
+      <c r="I283" s="29"/>
+      <c r="J283" s="29"/>
+      <c r="K283" s="29"/>
+      <c r="L283" s="29"/>
+      <c r="M283" s="29"/>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B284" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="C284" s="53">
+        <v>113.5</v>
+      </c>
+      <c r="D284" s="53">
+        <v>86.2</v>
+      </c>
+      <c r="E284" s="53">
+        <v>133</v>
+      </c>
+      <c r="F284" s="53">
+        <v>126</v>
+      </c>
+      <c r="G284" s="53">
+        <v>121.4</v>
+      </c>
+      <c r="H284" s="66">
+        <v>116.6</v>
+      </c>
+      <c r="I284" s="29"/>
+      <c r="J284" s="29"/>
+      <c r="K284" s="29"/>
+      <c r="L284" s="29"/>
+      <c r="M284" s="29"/>
+    </row>
+    <row r="285" spans="1:13" s="9" customFormat="1" ht="24">
+      <c r="A285" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B285" s="1"/>
+      <c r="C285" s="8"/>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1"/>
+      <c r="F285" s="1"/>
+      <c r="G285" s="52"/>
+      <c r="H285" s="8"/>
+      <c r="I285" s="29"/>
+      <c r="J285" s="29"/>
+      <c r="K285" s="29"/>
+      <c r="L285" s="29"/>
+      <c r="M285" s="39"/>
+    </row>
+    <row r="286" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A286" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B286" s="53">
+        <v>86.1</v>
+      </c>
+      <c r="C286" s="53">
+        <v>166.6</v>
+      </c>
+      <c r="D286" s="53">
+        <v>187.6</v>
+      </c>
+      <c r="E286" s="53">
+        <v>193.2</v>
+      </c>
+      <c r="F286" s="53">
+        <v>177.8</v>
+      </c>
+      <c r="G286" s="53">
+        <v>169.4</v>
+      </c>
+      <c r="H286" s="63">
+        <v>156.6</v>
+      </c>
+      <c r="I286" s="29"/>
+      <c r="J286" s="29"/>
+      <c r="K286" s="29"/>
+      <c r="L286" s="29"/>
+      <c r="M286" s="29"/>
+    </row>
+    <row r="287" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A287" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B287" s="53">
+        <v>79</v>
+      </c>
+      <c r="C287" s="53">
+        <v>168</v>
+      </c>
+      <c r="D287" s="53">
+        <v>198.2</v>
+      </c>
+      <c r="E287" s="53">
+        <v>196.5</v>
+      </c>
+      <c r="F287" s="53">
+        <v>176.1</v>
+      </c>
+      <c r="G287" s="53">
+        <v>163.6</v>
+      </c>
+      <c r="H287" s="66">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="I287" s="29"/>
+      <c r="J287" s="29"/>
+      <c r="K287" s="29"/>
+      <c r="L287" s="29"/>
+      <c r="M287" s="29"/>
+    </row>
+    <row r="288" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A288" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B288" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="C288" s="53">
+        <v>8202.1</v>
+      </c>
+      <c r="D288" s="53">
+        <v>268.5</v>
+      </c>
+      <c r="E288" s="53">
+        <v>419</v>
+      </c>
+      <c r="F288" s="53">
+        <v>352.5</v>
+      </c>
+      <c r="G288" s="53">
+        <v>308.60000000000002</v>
+      </c>
+      <c r="H288" s="66">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="I288" s="29"/>
+      <c r="J288" s="29"/>
+      <c r="K288" s="29"/>
+      <c r="L288" s="29"/>
+      <c r="M288" s="29"/>
+    </row>
+    <row r="289" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A289" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B289" s="53">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C289" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="D289" s="53">
+        <v>120</v>
+      </c>
+      <c r="E289" s="53">
+        <v>129.5</v>
+      </c>
+      <c r="F289" s="53">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="G289" s="53">
+        <v>131.5</v>
+      </c>
+      <c r="H289" s="66">
+        <v>124.6</v>
+      </c>
+      <c r="I289" s="29"/>
+      <c r="J289" s="29"/>
+      <c r="K289" s="29"/>
+      <c r="L289" s="29"/>
+      <c r="M289" s="29"/>
+    </row>
+    <row r="290" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A290" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B290" s="1"/>
+      <c r="C290" s="1"/>
+      <c r="D290" s="1"/>
+      <c r="E290" s="1"/>
+      <c r="F290" s="1"/>
+      <c r="G290" s="1"/>
+      <c r="H290" s="1"/>
+      <c r="I290" s="29"/>
+      <c r="J290" s="29"/>
+      <c r="K290" s="29"/>
+      <c r="L290" s="29"/>
+      <c r="M290" s="29"/>
+    </row>
+    <row r="291" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A291" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B291" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="C291" s="53">
+        <v>66.7</v>
+      </c>
+      <c r="D291" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="E291" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="F291" s="53">
+        <v>241.8</v>
+      </c>
+      <c r="G291" s="53">
+        <v>345.2</v>
+      </c>
+      <c r="H291" s="66">
+        <v>341.3</v>
+      </c>
+      <c r="I291" s="29"/>
+      <c r="J291" s="29"/>
+      <c r="K291" s="29"/>
+      <c r="L291" s="29"/>
+      <c r="M291" s="29"/>
+    </row>
+    <row r="292" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A292" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B292" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C292" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D292" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E292" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="F292" s="53">
+        <v>86.9</v>
+      </c>
+      <c r="G292" s="53">
+        <v>81</v>
+      </c>
+      <c r="H292" s="66">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="I292" s="29"/>
+      <c r="J292" s="29"/>
+      <c r="K292" s="29"/>
+      <c r="L292" s="29"/>
+      <c r="M292" s="29"/>
+    </row>
+    <row r="293" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A293" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B293" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="C293" s="53">
+        <v>728.3</v>
+      </c>
+      <c r="D293" s="53">
+        <v>938.3</v>
+      </c>
+      <c r="E293" s="53">
+        <v>750.7</v>
+      </c>
+      <c r="F293" s="53">
+        <v>606.9</v>
+      </c>
+      <c r="G293" s="53">
+        <v>511.3</v>
+      </c>
+      <c r="H293" s="66">
+        <v>441.1</v>
+      </c>
+      <c r="I293" s="29"/>
+      <c r="J293" s="29"/>
+      <c r="K293" s="29"/>
+      <c r="L293" s="29"/>
+      <c r="M293" s="29"/>
+    </row>
+    <row r="294" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A294" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B294" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="C294" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="D294" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="E294" s="53">
+        <v>8</v>
+      </c>
+      <c r="F294" s="53">
+        <v>10.1</v>
+      </c>
+      <c r="G294" s="53">
+        <v>11.6</v>
+      </c>
+      <c r="H294" s="66">
+        <v>12.1</v>
+      </c>
+      <c r="I294" s="29"/>
+      <c r="J294" s="29"/>
+      <c r="K294" s="29"/>
+      <c r="L294" s="29"/>
+      <c r="M294" s="29"/>
+    </row>
+    <row r="295" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A295" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B295" s="53">
+        <v>22.2</v>
+      </c>
+      <c r="C295" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="D295" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="E295" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="F295" s="53">
+        <v>96.3</v>
+      </c>
+      <c r="G295" s="53">
+        <v>89</v>
+      </c>
+      <c r="H295" s="66">
+        <v>85.8</v>
+      </c>
+      <c r="I295" s="29"/>
+      <c r="J295" s="29"/>
+      <c r="K295" s="29"/>
+      <c r="L295" s="29"/>
+      <c r="M295" s="29"/>
+    </row>
+    <row r="296" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A296" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B296" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="C296" s="53">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D296" s="53">
+        <v>176.4</v>
+      </c>
+      <c r="E296" s="53">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F296" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="G296" s="53">
+        <v>88.2</v>
+      </c>
+      <c r="H296" s="66">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="I296" s="29"/>
+      <c r="J296" s="29"/>
+      <c r="K296" s="29"/>
+      <c r="L296" s="29"/>
+      <c r="M296" s="29"/>
+    </row>
+    <row r="297" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A297" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B297" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="C297" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D297" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="E297" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="F297" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="G297" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="H297" s="63">
+        <v>1.6</v>
+      </c>
+      <c r="I297" s="29"/>
+      <c r="J297" s="29"/>
+      <c r="K297" s="29"/>
+      <c r="L297" s="29"/>
+      <c r="M297" s="29"/>
+    </row>
+    <row r="298" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A298" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B298" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C298" s="53">
+        <v>82.5</v>
+      </c>
+      <c r="D298" s="53">
+        <v>244.1</v>
+      </c>
+      <c r="E298" s="53">
+        <v>259</v>
+      </c>
+      <c r="F298" s="53">
+        <v>221.6</v>
+      </c>
+      <c r="G298" s="53">
+        <v>197</v>
+      </c>
+      <c r="H298" s="66">
+        <v>173.3</v>
+      </c>
+      <c r="I298" s="29"/>
+      <c r="J298" s="29"/>
+      <c r="K298" s="29"/>
+      <c r="L298" s="29"/>
+      <c r="M298" s="29"/>
+    </row>
+    <row r="299" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A299" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B299" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C299" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D299" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E299" s="53">
+        <v>12.1</v>
+      </c>
+      <c r="F299" s="53">
+        <v>13.8</v>
+      </c>
+      <c r="G299" s="53">
+        <v>15.1</v>
+      </c>
+      <c r="H299" s="66">
+        <v>15</v>
+      </c>
+      <c r="I299" s="29"/>
+      <c r="J299" s="29"/>
+      <c r="K299" s="29"/>
+      <c r="L299" s="29"/>
+      <c r="M299" s="29"/>
+    </row>
+    <row r="300" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A300" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B300" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="C300" s="53">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="D300" s="53">
+        <v>167.2</v>
+      </c>
+      <c r="E300" s="53">
+        <v>157.69999999999999</v>
+      </c>
+      <c r="F300" s="53">
+        <v>137</v>
+      </c>
+      <c r="G300" s="53">
+        <v>123.5</v>
+      </c>
+      <c r="H300" s="66">
+        <v>111.4</v>
+      </c>
+      <c r="I300" s="29"/>
+      <c r="J300" s="29"/>
+      <c r="K300" s="29"/>
+      <c r="L300" s="29"/>
+      <c r="M300" s="29"/>
+    </row>
+    <row r="301" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A301" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B301" s="1"/>
+      <c r="C301" s="8"/>
+      <c r="D301" s="3"/>
+      <c r="E301" s="1"/>
+      <c r="F301" s="1"/>
+      <c r="G301" s="52"/>
+      <c r="H301" s="58"/>
+      <c r="I301" s="29"/>
+      <c r="J301" s="29"/>
+      <c r="K301" s="29"/>
+      <c r="L301" s="29"/>
+      <c r="M301" s="39"/>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B302" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="C302" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="D302" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="E302" s="53">
+        <v>109</v>
+      </c>
+      <c r="F302" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="G302" s="53">
+        <v>105.7</v>
+      </c>
+      <c r="H302" s="63">
+        <v>106.1</v>
+      </c>
+      <c r="I302" s="29"/>
+      <c r="J302" s="29"/>
+      <c r="K302" s="29"/>
+      <c r="L302" s="29"/>
+      <c r="M302" s="29"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B303" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="C303" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="D303" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="E303" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="F303" s="53">
+        <v>104.7</v>
+      </c>
+      <c r="G303" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="H303" s="66">
+        <v>105.3</v>
+      </c>
+      <c r="I303" s="29"/>
+      <c r="J303" s="29"/>
+      <c r="K303" s="29"/>
+      <c r="L303" s="29"/>
+      <c r="M303" s="29"/>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B304" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="C304" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="D304" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="E304" s="53">
+        <v>103.3</v>
+      </c>
+      <c r="F304" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="G304" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="H304" s="66">
+        <v>104.9</v>
+      </c>
+      <c r="I304" s="29"/>
+      <c r="J304" s="29"/>
+      <c r="K304" s="29"/>
+      <c r="L304" s="29"/>
+      <c r="M304" s="29"/>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B305" s="53">
+        <v>104</v>
+      </c>
+      <c r="C305" s="53">
+        <v>104.1</v>
+      </c>
+      <c r="D305" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="E305" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="F305" s="53">
+        <v>108.3</v>
+      </c>
+      <c r="G305" s="53">
+        <v>107.1</v>
+      </c>
+      <c r="H305" s="66">
+        <v>108.7</v>
+      </c>
+      <c r="I305" s="29"/>
+      <c r="J305" s="29"/>
+      <c r="K305" s="29"/>
+      <c r="L305" s="29"/>
+      <c r="M305" s="29"/>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B306" s="1"/>
+      <c r="C306" s="1"/>
+      <c r="D306" s="1"/>
+      <c r="E306" s="1"/>
+      <c r="F306" s="1"/>
+      <c r="G306" s="1"/>
+      <c r="H306" s="1"/>
+      <c r="I306" s="29"/>
+      <c r="J306" s="29"/>
+      <c r="K306" s="29"/>
+      <c r="L306" s="29"/>
+      <c r="M306" s="29"/>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B307" s="53">
+        <v>200</v>
+      </c>
+      <c r="C307" s="53">
         <v>110.7</v>
       </c>
-      <c r="D83" s="70">
-[...17 lines deleted...]
-      <c r="A84" s="27" t="s">
+      <c r="D307" s="53">
+        <v>147.6</v>
+      </c>
+      <c r="E307" s="53">
+        <v>126.1</v>
+      </c>
+      <c r="F307" s="53">
+        <v>214</v>
+      </c>
+      <c r="G307" s="53">
+        <v>194.7</v>
+      </c>
+      <c r="H307" s="66">
+        <v>175.6</v>
+      </c>
+      <c r="I307" s="29"/>
+      <c r="J307" s="29"/>
+      <c r="K307" s="29"/>
+      <c r="L307" s="29"/>
+      <c r="M307" s="29"/>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B308" s="53">
+        <v>118</v>
+      </c>
+      <c r="C308" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="D308" s="53">
+        <v>117.4</v>
+      </c>
+      <c r="E308" s="53">
+        <v>125.2</v>
+      </c>
+      <c r="F308" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="G308" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="H308" s="66">
+        <v>92.4</v>
+      </c>
+      <c r="I308" s="29"/>
+      <c r="J308" s="29"/>
+      <c r="K308" s="29"/>
+      <c r="L308" s="29"/>
+      <c r="M308" s="29"/>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B309" s="53">
+        <v>142.6</v>
+      </c>
+      <c r="C309" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="D309" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="E309" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="F309" s="53">
+        <v>222.6</v>
+      </c>
+      <c r="G309" s="53">
+        <v>192.2</v>
+      </c>
+      <c r="H309" s="66">
+        <v>181.5</v>
+      </c>
+      <c r="I309" s="29"/>
+      <c r="J309" s="29"/>
+      <c r="K309" s="29"/>
+      <c r="L309" s="29"/>
+      <c r="M309" s="29"/>
+    </row>
+    <row r="310" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A310" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B310" s="53">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="C310" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="D310" s="53">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="E310" s="53">
+        <v>68</v>
+      </c>
+      <c r="F310" s="53">
+        <v>57.1</v>
+      </c>
+      <c r="G310" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="H310" s="66">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="I310" s="29"/>
+      <c r="J310" s="29"/>
+      <c r="K310" s="29"/>
+      <c r="L310" s="29"/>
+      <c r="M310" s="29"/>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B311" s="53">
+        <v>100</v>
+      </c>
+      <c r="C311" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="D311" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="E311" s="53">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F311" s="53">
+        <v>163.6</v>
+      </c>
+      <c r="G311" s="53">
+        <v>179.4</v>
+      </c>
+      <c r="H311" s="63">
+        <v>169.2</v>
+      </c>
+      <c r="I311" s="29"/>
+      <c r="J311" s="29"/>
+      <c r="K311" s="29"/>
+      <c r="L311" s="29"/>
+      <c r="M311" s="29"/>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B312" s="53">
+        <v>100</v>
+      </c>
+      <c r="C312" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="D312" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="E312" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="F312" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="G312" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="H312" s="66">
+        <v>98.7</v>
+      </c>
+      <c r="I312" s="29"/>
+      <c r="J312" s="29"/>
+      <c r="K312" s="29"/>
+      <c r="L312" s="29"/>
+      <c r="M312" s="29"/>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B313" s="53">
+        <v>115.6</v>
+      </c>
+      <c r="C313" s="53">
+        <v>110</v>
+      </c>
+      <c r="D313" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="E313" s="53">
+        <v>158.6</v>
+      </c>
+      <c r="F313" s="53">
+        <v>205.9</v>
+      </c>
+      <c r="G313" s="53">
+        <v>188.7</v>
+      </c>
+      <c r="H313" s="66">
+        <v>169.2</v>
+      </c>
+      <c r="I313" s="29"/>
+      <c r="J313" s="29"/>
+      <c r="K313" s="29"/>
+      <c r="L313" s="29"/>
+      <c r="M313" s="29"/>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B314" s="53">
+        <v>86.6</v>
+      </c>
+      <c r="C314" s="53">
+        <v>83.9</v>
+      </c>
+      <c r="D314" s="53">
+        <v>82.4</v>
+      </c>
+      <c r="E314" s="53">
+        <v>88.9</v>
+      </c>
+      <c r="F314" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="G314" s="53">
+        <v>113.6</v>
+      </c>
+      <c r="H314" s="66">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="I314" s="29"/>
+      <c r="J314" s="29"/>
+      <c r="K314" s="29"/>
+      <c r="L314" s="29"/>
+      <c r="M314" s="29"/>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B315" s="53">
+        <v>100</v>
+      </c>
+      <c r="C315" s="53">
+        <v>87.5</v>
+      </c>
+      <c r="D315" s="53">
+        <v>83</v>
+      </c>
+      <c r="E315" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="F315" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="G315" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="H315" s="66">
+        <v>125.9</v>
+      </c>
+      <c r="I315" s="29"/>
+      <c r="J315" s="29"/>
+      <c r="K315" s="29"/>
+      <c r="L315" s="29"/>
+      <c r="M315" s="29"/>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="B84" s="70">
-[...40 lines deleted...]
-      <c r="A86" s="29" t="s">
+      <c r="B316" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="C316" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="D316" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="E316" s="53">
+        <v>122.4</v>
+      </c>
+      <c r="F316" s="53">
+        <v>116.8</v>
+      </c>
+      <c r="G316" s="53">
+        <v>113.1</v>
+      </c>
+      <c r="H316" s="66">
+        <v>104.3</v>
+      </c>
+      <c r="I316" s="29"/>
+      <c r="J316" s="29"/>
+      <c r="K316" s="29"/>
+      <c r="L316" s="29"/>
+      <c r="M316" s="29"/>
+    </row>
+    <row r="317" spans="1:13" ht="23.25">
+      <c r="A317" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B317" s="53"/>
+      <c r="C317" s="53"/>
+      <c r="D317" s="53"/>
+      <c r="E317" s="1"/>
+      <c r="F317" s="1"/>
+      <c r="G317" s="1"/>
+      <c r="H317" s="1"/>
+      <c r="I317" s="29"/>
+      <c r="J317" s="29"/>
+      <c r="K317" s="29"/>
+      <c r="L317" s="29"/>
+      <c r="M317" s="29"/>
+    </row>
+    <row r="318" spans="1:13">
+      <c r="A318" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="B86" s="70">
-[...5 lines deleted...]
-      <c r="D86" s="70">
+      <c r="B318" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="C318" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="D318" s="53">
+        <v>100</v>
+      </c>
+      <c r="E318" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="F318" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="G318" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="H318" s="63">
+        <v>101.6</v>
+      </c>
+      <c r="I318" s="29"/>
+      <c r="J318" s="29"/>
+      <c r="K318" s="29"/>
+      <c r="L318" s="29"/>
+      <c r="M318" s="29"/>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B319" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="C319" s="53">
+        <v>92.5</v>
+      </c>
+      <c r="D319" s="53">
+        <v>91.5</v>
+      </c>
+      <c r="E319" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="F319" s="53">
+        <v>90.9</v>
+      </c>
+      <c r="G319" s="53">
+        <v>91.5</v>
+      </c>
+      <c r="H319" s="66">
+        <v>93</v>
+      </c>
+      <c r="I319" s="29"/>
+      <c r="J319" s="29"/>
+      <c r="K319" s="29"/>
+      <c r="L319" s="29"/>
+      <c r="M319" s="29"/>
+    </row>
+    <row r="320" spans="1:13">
+      <c r="A320" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B320" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="C320" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="D320" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="E320" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="F320" s="53">
+        <v>96.9</v>
+      </c>
+      <c r="G320" s="53">
+        <v>100</v>
+      </c>
+      <c r="H320" s="66">
+        <v>99.2</v>
+      </c>
+      <c r="I320" s="29"/>
+      <c r="J320" s="29"/>
+      <c r="K320" s="29"/>
+      <c r="L320" s="29"/>
+      <c r="M320" s="29"/>
+    </row>
+    <row r="321" spans="1:13">
+      <c r="A321" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B321" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="C321" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="D321" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="E321" s="53">
+        <v>107.6</v>
+      </c>
+      <c r="F321" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="G321" s="53">
+        <v>103.7</v>
+      </c>
+      <c r="H321" s="66">
+        <v>104.8</v>
+      </c>
+      <c r="I321" s="29"/>
+      <c r="J321" s="29"/>
+      <c r="K321" s="29"/>
+      <c r="L321" s="29"/>
+      <c r="M321" s="29"/>
+    </row>
+    <row r="322" spans="1:13">
+      <c r="A322" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B322" s="53"/>
+      <c r="C322" s="53"/>
+      <c r="D322" s="53"/>
+      <c r="E322" s="1"/>
+      <c r="F322" s="1"/>
+      <c r="G322" s="1"/>
+      <c r="H322" s="1"/>
+      <c r="I322" s="29"/>
+      <c r="J322" s="29"/>
+      <c r="K322" s="29"/>
+      <c r="L322" s="29"/>
+      <c r="M322" s="29"/>
+    </row>
+    <row r="323" spans="1:13">
+      <c r="A323" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B323" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C323" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D323" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E323" s="53">
+        <v>18</v>
+      </c>
+      <c r="F323" s="53">
+        <v>22.3</v>
+      </c>
+      <c r="G323" s="53">
+        <v>25</v>
+      </c>
+      <c r="H323" s="66">
+        <v>30.2</v>
+      </c>
+      <c r="I323" s="29"/>
+      <c r="J323" s="29"/>
+      <c r="K323" s="29"/>
+      <c r="L323" s="29"/>
+      <c r="M323" s="29"/>
+    </row>
+    <row r="324" spans="1:13">
+      <c r="A324" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B324" s="53">
+        <v>100</v>
+      </c>
+      <c r="C324" s="53">
+        <v>87.5</v>
+      </c>
+      <c r="D324" s="53">
+        <v>86.7</v>
+      </c>
+      <c r="E324" s="53">
+        <v>93.3</v>
+      </c>
+      <c r="F324" s="53">
+        <v>83.3</v>
+      </c>
+      <c r="G324" s="53">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="H324" s="66">
+        <v>74.2</v>
+      </c>
+      <c r="I324" s="29"/>
+      <c r="J324" s="29"/>
+      <c r="K324" s="29"/>
+      <c r="L324" s="29"/>
+      <c r="M324" s="29"/>
+    </row>
+    <row r="325" spans="1:13">
+      <c r="A325" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B325" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C325" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D325" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E325" s="53">
+        <v>21.4</v>
+      </c>
+      <c r="F325" s="53">
+        <v>24.3</v>
+      </c>
+      <c r="G325" s="53">
+        <v>27.4</v>
+      </c>
+      <c r="H325" s="66">
+        <v>34.9</v>
+      </c>
+      <c r="I325" s="29"/>
+      <c r="J325" s="29"/>
+      <c r="K325" s="29"/>
+      <c r="L325" s="29"/>
+      <c r="M325" s="29"/>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B326" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C326" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D326" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E326" s="53">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F326" s="53">
+        <v>24.8</v>
+      </c>
+      <c r="G326" s="53">
+        <v>26.5</v>
+      </c>
+      <c r="H326" s="66">
+        <v>30.9</v>
+      </c>
+      <c r="I326" s="29"/>
+      <c r="J326" s="29"/>
+      <c r="K326" s="29"/>
+      <c r="L326" s="29"/>
+      <c r="M326" s="29"/>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B327" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C327" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D327" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E327" s="53">
+        <v>21.5</v>
+      </c>
+      <c r="F327" s="53">
+        <v>25.1</v>
+      </c>
+      <c r="G327" s="53">
+        <v>26.4</v>
+      </c>
+      <c r="H327" s="66">
+        <v>30.8</v>
+      </c>
+      <c r="I327" s="29"/>
+      <c r="J327" s="29"/>
+      <c r="K327" s="29"/>
+      <c r="L327" s="29"/>
+      <c r="M327" s="29"/>
+    </row>
+    <row r="328" spans="1:13">
+      <c r="A328" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B328" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C328" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D328" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E328" s="53">
+        <v>19.7</v>
+      </c>
+      <c r="F328" s="53">
+        <v>23.8</v>
+      </c>
+      <c r="G328" s="53">
+        <v>25.7</v>
+      </c>
+      <c r="H328" s="66">
+        <v>31.7</v>
+      </c>
+      <c r="I328" s="29"/>
+      <c r="J328" s="29"/>
+      <c r="K328" s="29"/>
+      <c r="L328" s="29"/>
+      <c r="M328" s="29"/>
+    </row>
+    <row r="329" spans="1:13">
+      <c r="A329" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B329" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C329" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D329" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E329" s="53">
+        <v>21.8</v>
+      </c>
+      <c r="F329" s="53">
+        <v>22.8</v>
+      </c>
+      <c r="G329" s="53">
+        <v>27.9</v>
+      </c>
+      <c r="H329" s="66">
+        <v>31.4</v>
+      </c>
+      <c r="I329" s="29"/>
+      <c r="J329" s="29"/>
+      <c r="K329" s="29"/>
+      <c r="L329" s="29"/>
+      <c r="M329" s="29"/>
+    </row>
+    <row r="330" spans="1:13">
+      <c r="A330" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B330" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C330" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D330" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E330" s="53">
+        <v>19.5</v>
+      </c>
+      <c r="F330" s="53">
+        <v>24.8</v>
+      </c>
+      <c r="G330" s="53">
+        <v>28.5</v>
+      </c>
+      <c r="H330" s="66">
+        <v>38.1</v>
+      </c>
+      <c r="I330" s="29"/>
+      <c r="J330" s="29"/>
+      <c r="K330" s="29"/>
+      <c r="L330" s="29"/>
+      <c r="M330" s="29"/>
+    </row>
+    <row r="331" spans="1:13">
+      <c r="A331" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B331" s="53">
+        <v>100</v>
+      </c>
+      <c r="C331" s="53">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="D331" s="53">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="E331" s="53">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F331" s="53">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="G331" s="53">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="H331" s="66">
+        <v>96.9</v>
+      </c>
+      <c r="I331" s="29"/>
+      <c r="J331" s="29"/>
+      <c r="K331" s="29"/>
+      <c r="L331" s="29"/>
+      <c r="M331" s="29"/>
+    </row>
+    <row r="332" spans="1:13">
+      <c r="A332" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B332" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C332" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D332" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E332" s="53">
+        <v>20.8</v>
+      </c>
+      <c r="F332" s="53">
+        <v>24.2</v>
+      </c>
+      <c r="G332" s="53">
+        <v>26.8</v>
+      </c>
+      <c r="H332" s="66">
+        <v>30.4</v>
+      </c>
+      <c r="I332" s="29"/>
+      <c r="J332" s="29"/>
+      <c r="K332" s="29"/>
+      <c r="L332" s="29"/>
+      <c r="M332" s="29"/>
+    </row>
+    <row r="333" spans="1:13" ht="23.25">
+      <c r="A333" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B333" s="53"/>
+      <c r="C333" s="53"/>
+      <c r="D333" s="53"/>
+      <c r="E333" s="1"/>
+      <c r="F333" s="1"/>
+      <c r="G333" s="1"/>
+      <c r="H333" s="1"/>
+      <c r="I333" s="29"/>
+      <c r="J333" s="29"/>
+      <c r="K333" s="29"/>
+      <c r="L333" s="29"/>
+      <c r="M333" s="29"/>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B334" s="53">
+        <v>112.2</v>
+      </c>
+      <c r="C334" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="D334" s="53">
+        <v>112.7</v>
+      </c>
+      <c r="E334" s="53">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="F334" s="53">
+        <v>145.5</v>
+      </c>
+      <c r="G334" s="53">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="H334" s="63">
+        <v>145.6</v>
+      </c>
+      <c r="I334" s="29"/>
+      <c r="J334" s="29"/>
+      <c r="K334" s="29"/>
+      <c r="L334" s="29"/>
+      <c r="M334" s="29"/>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B335" s="53">
+        <v>131.6</v>
+      </c>
+      <c r="C335" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="D335" s="53">
+        <v>117.5</v>
+      </c>
+      <c r="E335" s="53">
+        <v>132.6</v>
+      </c>
+      <c r="F335" s="53">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="G335" s="53">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H335" s="66">
+        <v>128.5</v>
+      </c>
+      <c r="I335" s="29"/>
+      <c r="J335" s="29"/>
+      <c r="K335" s="29"/>
+      <c r="L335" s="29"/>
+      <c r="M335" s="29"/>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B336" s="53">
+        <v>121.1</v>
+      </c>
+      <c r="C336" s="53">
+        <v>140</v>
+      </c>
+      <c r="D336" s="53">
+        <v>179</v>
+      </c>
+      <c r="E336" s="53">
+        <v>199.4</v>
+      </c>
+      <c r="F336" s="53">
+        <v>193</v>
+      </c>
+      <c r="G336" s="53">
+        <v>183.6</v>
+      </c>
+      <c r="H336" s="66">
+        <v>181.6</v>
+      </c>
+      <c r="I336" s="29"/>
+      <c r="J336" s="29"/>
+      <c r="K336" s="29"/>
+      <c r="L336" s="29"/>
+      <c r="M336" s="29"/>
+    </row>
+    <row r="337" spans="1:13">
+      <c r="A337" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B337" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="C337" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="D337" s="53">
+        <v>106.4</v>
+      </c>
+      <c r="E337" s="53">
+        <v>179.5</v>
+      </c>
+      <c r="F337" s="53">
+        <v>171.1</v>
+      </c>
+      <c r="G337" s="53">
+        <v>169.3</v>
+      </c>
+      <c r="H337" s="66">
+        <v>179.6</v>
+      </c>
+      <c r="I337" s="29"/>
+      <c r="J337" s="29"/>
+      <c r="K337" s="29"/>
+      <c r="L337" s="29"/>
+      <c r="M337" s="29"/>
+    </row>
+    <row r="338" spans="1:13">
+      <c r="A338" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B338" s="53"/>
+      <c r="C338" s="53"/>
+      <c r="D338" s="53"/>
+      <c r="E338" s="1"/>
+      <c r="F338" s="1"/>
+      <c r="G338" s="1"/>
+      <c r="H338" s="1"/>
+      <c r="I338" s="29"/>
+      <c r="J338" s="29"/>
+      <c r="K338" s="29"/>
+      <c r="L338" s="29"/>
+      <c r="M338" s="29"/>
+    </row>
+    <row r="339" spans="1:13">
+      <c r="A339" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B339" s="53">
+        <v>400</v>
+      </c>
+      <c r="C339" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="D339" s="53">
+        <v>147.6</v>
+      </c>
+      <c r="E339" s="53">
+        <v>125.5</v>
+      </c>
+      <c r="F339" s="53">
+        <v>700.4</v>
+      </c>
+      <c r="G339" s="53">
+        <v>602.5</v>
+      </c>
+      <c r="H339" s="66">
+        <v>516.4</v>
+      </c>
+      <c r="I339" s="29"/>
+      <c r="J339" s="29"/>
+      <c r="K339" s="29"/>
+      <c r="L339" s="29"/>
+      <c r="M339" s="29"/>
+    </row>
+    <row r="340" spans="1:13">
+      <c r="A340" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B340" s="53">
+        <v>118</v>
+      </c>
+      <c r="C340" s="53">
+        <v>111.9</v>
+      </c>
+      <c r="D340" s="53">
+        <v>117.4</v>
+      </c>
+      <c r="E340" s="53">
+        <v>126.8</v>
+      </c>
+      <c r="F340" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="G340" s="53">
+        <v>84.6</v>
+      </c>
+      <c r="H340" s="66">
+        <v>72.5</v>
+      </c>
+      <c r="I340" s="29"/>
+      <c r="J340" s="29"/>
+      <c r="K340" s="29"/>
+      <c r="L340" s="29"/>
+      <c r="M340" s="29"/>
+    </row>
+    <row r="341" spans="1:13">
+      <c r="A341" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B341" s="53">
+        <v>142.6</v>
+      </c>
+      <c r="C341" s="53">
+        <v>90.2</v>
+      </c>
+      <c r="D341" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="E341" s="53">
+        <v>101.1</v>
+      </c>
+      <c r="F341" s="53">
+        <v>230.8</v>
+      </c>
+      <c r="G341" s="53">
+        <v>304.8</v>
+      </c>
+      <c r="H341" s="66">
+        <v>278.3</v>
+      </c>
+      <c r="I341" s="29"/>
+      <c r="J341" s="29"/>
+      <c r="K341" s="29"/>
+      <c r="L341" s="29"/>
+      <c r="M341" s="29"/>
+    </row>
+    <row r="342" spans="1:13">
+      <c r="A342" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B342" s="53">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="C342" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="D342" s="53">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="E342" s="53">
+        <v>66.8</v>
+      </c>
+      <c r="F342" s="53">
+        <v>55.2</v>
+      </c>
+      <c r="G342" s="53">
+        <v>47.5</v>
+      </c>
+      <c r="H342" s="66">
+        <v>90.7</v>
+      </c>
+      <c r="I342" s="29"/>
+      <c r="J342" s="29"/>
+      <c r="K342" s="29"/>
+      <c r="L342" s="29"/>
+      <c r="M342" s="29"/>
+    </row>
+    <row r="343" spans="1:13">
+      <c r="A343" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B343" s="53">
+        <v>100</v>
+      </c>
+      <c r="C343" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="D343" s="53">
+        <v>99.2</v>
+      </c>
+      <c r="E343" s="53">
+        <v>149.4</v>
+      </c>
+      <c r="F343" s="53">
+        <v>181.1</v>
+      </c>
+      <c r="G343" s="53">
+        <v>202.3</v>
+      </c>
+      <c r="H343" s="66">
+        <v>190.5</v>
+      </c>
+      <c r="I343" s="29"/>
+      <c r="J343" s="29"/>
+      <c r="K343" s="29"/>
+      <c r="L343" s="29"/>
+      <c r="M343" s="29"/>
+    </row>
+    <row r="344" spans="1:13">
+      <c r="A344" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B344" s="53">
+        <v>100</v>
+      </c>
+      <c r="C344" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="D344" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="E344" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="F344" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="G344" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="H344" s="66">
+        <v>102.2</v>
+      </c>
+      <c r="I344" s="29"/>
+      <c r="J344" s="29"/>
+      <c r="K344" s="29"/>
+      <c r="L344" s="29"/>
+      <c r="M344" s="29"/>
+    </row>
+    <row r="345" spans="1:13">
+      <c r="A345" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B345" s="53">
+        <v>94.5</v>
+      </c>
+      <c r="C345" s="53">
+        <v>92.2</v>
+      </c>
+      <c r="D345" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="E345" s="53">
+        <v>184.7</v>
+      </c>
+      <c r="F345" s="53">
+        <v>255</v>
+      </c>
+      <c r="G345" s="53">
+        <v>301.89999999999998</v>
+      </c>
+      <c r="H345" s="66">
+        <v>258.8</v>
+      </c>
+      <c r="I345" s="29"/>
+      <c r="J345" s="29"/>
+      <c r="K345" s="29"/>
+      <c r="L345" s="29"/>
+      <c r="M345" s="29"/>
+    </row>
+    <row r="346" spans="1:13">
+      <c r="A346" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B346" s="53">
+        <v>86.6</v>
+      </c>
+      <c r="C346" s="53">
+        <v>83.9</v>
+      </c>
+      <c r="D346" s="53">
+        <v>82.4</v>
+      </c>
+      <c r="E346" s="53">
+        <v>90.3</v>
+      </c>
+      <c r="F346" s="53">
+        <v>104</v>
+      </c>
+      <c r="G346" s="53">
+        <v>121.7</v>
+      </c>
+      <c r="H346" s="66">
+        <v>157.4</v>
+      </c>
+      <c r="I346" s="29"/>
+      <c r="J346" s="29"/>
+      <c r="K346" s="29"/>
+      <c r="L346" s="29"/>
+      <c r="M346" s="29"/>
+    </row>
+    <row r="347" spans="1:13">
+      <c r="A347" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B347" s="53">
+        <v>100</v>
+      </c>
+      <c r="C347" s="53">
+        <v>90.9</v>
+      </c>
+      <c r="D347" s="53">
+        <v>87.9</v>
+      </c>
+      <c r="E347" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="F347" s="53">
+        <v>119.4</v>
+      </c>
+      <c r="G347" s="53">
+        <v>130.1</v>
+      </c>
+      <c r="H347" s="66">
+        <v>111.5</v>
+      </c>
+      <c r="I347" s="29"/>
+      <c r="J347" s="29"/>
+      <c r="K347" s="29"/>
+      <c r="L347" s="29"/>
+      <c r="M347" s="29"/>
+    </row>
+    <row r="348" spans="1:13">
+      <c r="A348" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B348" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="C348" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="D348" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="E348" s="53">
+        <v>125.4</v>
+      </c>
+      <c r="F348" s="53">
+        <v>120.3</v>
+      </c>
+      <c r="G348" s="53">
+        <v>116.9</v>
+      </c>
+      <c r="H348" s="66">
+        <v>100.2</v>
+      </c>
+      <c r="I348" s="29"/>
+      <c r="J348" s="29"/>
+      <c r="K348" s="29"/>
+      <c r="L348" s="29"/>
+      <c r="M348" s="29"/>
+    </row>
+    <row r="349" spans="1:13" ht="48.75">
+      <c r="A349" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B349" s="1"/>
+      <c r="C349" s="1"/>
+      <c r="D349" s="3"/>
+      <c r="E349" s="1"/>
+      <c r="F349" s="1"/>
+      <c r="G349" s="52"/>
+      <c r="H349" s="58"/>
+      <c r="I349" s="29"/>
+      <c r="J349" s="29"/>
+      <c r="K349" s="29"/>
+      <c r="L349" s="29"/>
+      <c r="M349" s="29"/>
+    </row>
+    <row r="350" spans="1:13">
+      <c r="A350" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B350" s="53">
+        <v>82.4</v>
+      </c>
+      <c r="C350" s="53">
+        <v>162.6</v>
+      </c>
+      <c r="D350" s="53">
+        <v>146.4</v>
+      </c>
+      <c r="E350" s="53">
+        <v>165.5</v>
+      </c>
+      <c r="F350" s="53">
+        <v>166.5</v>
+      </c>
+      <c r="G350" s="53">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="H350" s="63">
+        <v>151.6</v>
+      </c>
+      <c r="I350" s="29"/>
+      <c r="J350" s="29"/>
+      <c r="K350" s="29"/>
+      <c r="L350" s="29"/>
+      <c r="M350" s="29"/>
+    </row>
+    <row r="351" spans="1:13">
+      <c r="A351" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B351" s="53">
+        <v>60.9</v>
+      </c>
+      <c r="C351" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="D351" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="E351" s="53">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="F351" s="53">
+        <v>161.5</v>
+      </c>
+      <c r="G351" s="53">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="H351" s="66">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="I351" s="29"/>
+      <c r="J351" s="29"/>
+      <c r="K351" s="29"/>
+      <c r="L351" s="29"/>
+      <c r="M351" s="29"/>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="A352" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B352" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C352" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="D352" s="53">
+        <v>115.6</v>
+      </c>
+      <c r="E352" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="F352" s="53">
+        <v>115.1</v>
+      </c>
+      <c r="G352" s="53">
+        <v>118.9</v>
+      </c>
+      <c r="H352" s="66">
+        <v>119</v>
+      </c>
+      <c r="I352" s="29"/>
+      <c r="J352" s="29"/>
+      <c r="K352" s="29"/>
+      <c r="L352" s="29"/>
+      <c r="M352" s="29"/>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="A353" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B353" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="C353" s="53">
+        <v>163.5</v>
+      </c>
+      <c r="D353" s="53">
+        <v>110.9</v>
+      </c>
+      <c r="E353" s="53">
+        <v>159.9</v>
+      </c>
+      <c r="F353" s="53">
+        <v>155.9</v>
+      </c>
+      <c r="G353" s="53">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="H353" s="66">
+        <v>152.4</v>
+      </c>
+      <c r="I353" s="29"/>
+      <c r="J353" s="29"/>
+      <c r="K353" s="29"/>
+      <c r="L353" s="29"/>
+      <c r="M353" s="29"/>
+    </row>
+    <row r="354" spans="1:13">
+      <c r="A354" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B354" s="1"/>
+      <c r="C354" s="1"/>
+      <c r="D354" s="1"/>
+      <c r="E354" s="1"/>
+      <c r="F354" s="1"/>
+      <c r="G354" s="1"/>
+      <c r="H354" s="1"/>
+      <c r="I354" s="29"/>
+      <c r="J354" s="29"/>
+      <c r="K354" s="29"/>
+      <c r="L354" s="29"/>
+      <c r="M354" s="29"/>
+    </row>
+    <row r="355" spans="1:13">
+      <c r="A355" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B355" s="53">
+        <v>91.4</v>
+      </c>
+      <c r="C355" s="53">
+        <v>92.9</v>
+      </c>
+      <c r="D355" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="E355" s="53">
+        <v>90.1</v>
+      </c>
+      <c r="F355" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="G355" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="H355" s="66">
+        <v>86.4</v>
+      </c>
+      <c r="I355" s="29"/>
+      <c r="J355" s="29"/>
+      <c r="K355" s="29"/>
+      <c r="L355" s="29"/>
+      <c r="M355" s="29"/>
+    </row>
+    <row r="356" spans="1:13">
+      <c r="A356" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B356" s="53">
+        <v>118</v>
+      </c>
+      <c r="C356" s="53">
+        <v>14.6</v>
+      </c>
+      <c r="D356" s="53">
+        <v>7.4</v>
+      </c>
+      <c r="E356" s="53">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="F356" s="53">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="G356" s="53">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="H356" s="66">
+        <v>83.3</v>
+      </c>
+      <c r="I356" s="29"/>
+      <c r="J356" s="29"/>
+      <c r="K356" s="29"/>
+      <c r="L356" s="29"/>
+      <c r="M356" s="29"/>
+    </row>
+    <row r="357" spans="1:13">
+      <c r="A357" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B357" s="53">
+        <v>100</v>
+      </c>
+      <c r="C357" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="D357" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="E357" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="F357" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="G357" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H357" s="66">
+        <v>85.9</v>
+      </c>
+      <c r="I357" s="29"/>
+      <c r="J357" s="29"/>
+      <c r="K357" s="29"/>
+      <c r="L357" s="29"/>
+      <c r="M357" s="29"/>
+    </row>
+    <row r="358" spans="1:13">
+      <c r="A358" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B358" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="C358" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="D358" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="E358" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="F358" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="G358" s="53">
+        <v>90.7</v>
+      </c>
+      <c r="H358" s="66">
+        <v>89.5</v>
+      </c>
+      <c r="I358" s="29"/>
+      <c r="J358" s="29"/>
+      <c r="K358" s="29"/>
+      <c r="L358" s="29"/>
+      <c r="M358" s="29"/>
+    </row>
+    <row r="359" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A359" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B359" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="C359" s="53">
+        <v>100</v>
+      </c>
+      <c r="D359" s="53">
+        <v>100</v>
+      </c>
+      <c r="E359" s="53">
+        <v>92.9</v>
+      </c>
+      <c r="F359" s="53">
+        <v>88.7</v>
+      </c>
+      <c r="G359" s="53">
+        <v>85.9</v>
+      </c>
+      <c r="H359" s="66">
+        <v>83.8</v>
+      </c>
+      <c r="I359" s="29"/>
+      <c r="J359" s="29"/>
+      <c r="K359" s="29"/>
+      <c r="L359" s="29"/>
+      <c r="M359" s="29"/>
+    </row>
+    <row r="360" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A360" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B360" s="53">
+        <v>100</v>
+      </c>
+      <c r="C360" s="53">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D360" s="53">
+        <v>144.6</v>
+      </c>
+      <c r="E360" s="53">
+        <v>133.6</v>
+      </c>
+      <c r="F360" s="53">
+        <v>126.4</v>
+      </c>
+      <c r="G360" s="53">
+        <v>121.6</v>
+      </c>
+      <c r="H360" s="66">
+        <v>118.1</v>
+      </c>
+      <c r="I360" s="29"/>
+      <c r="J360" s="29"/>
+      <c r="K360" s="29"/>
+      <c r="L360" s="29"/>
+      <c r="M360" s="29"/>
+    </row>
+    <row r="361" spans="1:13">
+      <c r="A361" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B361" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="C361" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="D361" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="E361" s="53">
+        <v>86</v>
+      </c>
+      <c r="F361" s="53">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="G361" s="53">
+        <v>91.1</v>
+      </c>
+      <c r="H361" s="66">
+        <v>83.4</v>
+      </c>
+      <c r="I361" s="29"/>
+      <c r="J361" s="29"/>
+      <c r="K361" s="29"/>
+      <c r="L361" s="29"/>
+      <c r="M361" s="29"/>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B362" s="53">
+        <v>100</v>
+      </c>
+      <c r="C362" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="D362" s="53">
+        <v>93</v>
+      </c>
+      <c r="E362" s="53">
+        <v>74.8</v>
+      </c>
+      <c r="F362" s="53">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="G362" s="53">
+        <v>97.8</v>
+      </c>
+      <c r="H362" s="66">
+        <v>88.5</v>
+      </c>
+      <c r="I362" s="29"/>
+      <c r="J362" s="29"/>
+      <c r="K362" s="29"/>
+      <c r="L362" s="29"/>
+      <c r="M362" s="29"/>
+    </row>
+    <row r="363" spans="1:13">
+      <c r="A363" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B363" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="C363" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="D363" s="53">
+        <v>98</v>
+      </c>
+      <c r="E363" s="53">
+        <v>85.5</v>
+      </c>
+      <c r="F363" s="53">
+        <v>78.3</v>
+      </c>
+      <c r="G363" s="53">
+        <v>73.5</v>
+      </c>
+      <c r="H363" s="66">
+        <v>69.7</v>
+      </c>
+      <c r="I363" s="29"/>
+      <c r="J363" s="29"/>
+      <c r="K363" s="29"/>
+      <c r="L363" s="29"/>
+      <c r="M363" s="29"/>
+    </row>
+    <row r="364" spans="1:13">
+      <c r="A364" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B364" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="C364" s="53">
+        <v>96.6</v>
+      </c>
+      <c r="D364" s="53">
+        <v>94.4</v>
+      </c>
+      <c r="E364" s="53">
+        <v>100.1</v>
+      </c>
+      <c r="F364" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="G364" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="H364" s="66">
+        <v>94.9</v>
+      </c>
+      <c r="I364" s="29"/>
+      <c r="J364" s="29"/>
+      <c r="K364" s="29"/>
+      <c r="L364" s="29"/>
+      <c r="M364" s="29"/>
+    </row>
+    <row r="365" spans="1:13" s="9" customFormat="1" ht="24">
+      <c r="A365" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B365" s="1"/>
+      <c r="C365" s="1"/>
+      <c r="D365" s="1"/>
+      <c r="E365" s="1"/>
+      <c r="F365" s="1"/>
+      <c r="G365" s="52"/>
+      <c r="H365" s="58"/>
+      <c r="I365" s="29"/>
+      <c r="J365" s="29"/>
+      <c r="K365" s="29"/>
+      <c r="L365" s="29"/>
+      <c r="M365" s="29"/>
+    </row>
+    <row r="366" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A366" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B366" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="C366" s="53">
+        <v>288.2</v>
+      </c>
+      <c r="D366" s="53">
+        <v>229.3</v>
+      </c>
+      <c r="E366" s="53">
+        <v>241.2</v>
+      </c>
+      <c r="F366" s="53">
+        <v>219.3</v>
+      </c>
+      <c r="G366" s="53">
+        <v>204.6</v>
+      </c>
+      <c r="H366" s="63">
+        <v>197.7</v>
+      </c>
+      <c r="I366" s="29"/>
+      <c r="J366" s="29"/>
+      <c r="K366" s="29"/>
+      <c r="L366" s="29"/>
+      <c r="M366" s="29"/>
+    </row>
+    <row r="367" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A367" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B367" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="C367" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="D367" s="53">
+        <v>92</v>
+      </c>
+      <c r="E367" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="F367" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="G367" s="53">
+        <v>86</v>
+      </c>
+      <c r="H367" s="66">
+        <v>89.1</v>
+      </c>
+      <c r="I367" s="29"/>
+      <c r="J367" s="29"/>
+      <c r="K367" s="29"/>
+      <c r="L367" s="29"/>
+      <c r="M367" s="29"/>
+    </row>
+    <row r="368" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A368" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B368" s="53">
         <v>107</v>
       </c>
-      <c r="E86" s="70">
-[...14 lines deleted...]
-      <c r="A87" s="27" t="s">
+      <c r="C368" s="53">
+        <v>107</v>
+      </c>
+      <c r="D368" s="53">
+        <v>125.9</v>
+      </c>
+      <c r="E368" s="53">
+        <v>127.8</v>
+      </c>
+      <c r="F368" s="53">
+        <v>128.1</v>
+      </c>
+      <c r="G368" s="53">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="H368" s="66">
+        <v>134.6</v>
+      </c>
+      <c r="I368" s="29"/>
+      <c r="J368" s="29"/>
+      <c r="K368" s="29"/>
+      <c r="L368" s="29"/>
+      <c r="M368" s="29"/>
+    </row>
+    <row r="369" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A369" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B369" s="53">
+        <v>81.8</v>
+      </c>
+      <c r="C369" s="53">
+        <v>242.3</v>
+      </c>
+      <c r="D369" s="53">
+        <v>113</v>
+      </c>
+      <c r="E369" s="53">
+        <v>195.9</v>
+      </c>
+      <c r="F369" s="53">
+        <v>188.9</v>
+      </c>
+      <c r="G369" s="53">
+        <v>182.6</v>
+      </c>
+      <c r="H369" s="66">
+        <v>181.4</v>
+      </c>
+      <c r="I369" s="29"/>
+      <c r="J369" s="29"/>
+      <c r="K369" s="29"/>
+      <c r="L369" s="29"/>
+      <c r="M369" s="29"/>
+    </row>
+    <row r="370" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A370" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B370" s="1"/>
+      <c r="C370" s="1"/>
+      <c r="D370" s="1"/>
+      <c r="E370" s="1"/>
+      <c r="F370" s="1"/>
+      <c r="G370" s="1"/>
+      <c r="H370" s="1"/>
+      <c r="I370" s="29"/>
+      <c r="J370" s="29"/>
+      <c r="K370" s="29"/>
+      <c r="L370" s="29"/>
+      <c r="M370" s="29"/>
+    </row>
+    <row r="371" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A371" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B371" s="53">
+        <v>91.4</v>
+      </c>
+      <c r="C371" s="53">
+        <v>92.9</v>
+      </c>
+      <c r="D371" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="E371" s="53">
+        <v>90.1</v>
+      </c>
+      <c r="F371" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="G371" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="H371" s="66">
+        <v>86.4</v>
+      </c>
+      <c r="I371" s="29"/>
+      <c r="J371" s="29"/>
+      <c r="K371" s="29"/>
+      <c r="L371" s="29"/>
+      <c r="M371" s="29"/>
+    </row>
+    <row r="372" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A372" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B372" s="53">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="C372" s="53">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="D372" s="53">
+        <v>153</v>
+      </c>
+      <c r="E372" s="53">
+        <v>149.9</v>
+      </c>
+      <c r="F372" s="53">
+        <v>154</v>
+      </c>
+      <c r="G372" s="53">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="H372" s="66">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="I372" s="29"/>
+      <c r="J372" s="29"/>
+      <c r="K372" s="29"/>
+      <c r="L372" s="29"/>
+      <c r="M372" s="29"/>
+    </row>
+    <row r="373" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A373" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B373" s="53">
+        <v>100</v>
+      </c>
+      <c r="C373" s="53">
+        <v>104.4</v>
+      </c>
+      <c r="D373" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="E373" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="F373" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="G373" s="53">
+        <v>91.8</v>
+      </c>
+      <c r="H373" s="66">
+        <v>85.9</v>
+      </c>
+      <c r="I373" s="29"/>
+      <c r="J373" s="29"/>
+      <c r="K373" s="29"/>
+      <c r="L373" s="29"/>
+      <c r="M373" s="29"/>
+    </row>
+    <row r="374" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A374" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B374" s="53">
+        <v>97.4</v>
+      </c>
+      <c r="C374" s="53">
+        <v>99.6</v>
+      </c>
+      <c r="D374" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="E374" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="F374" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="G374" s="53">
+        <v>90.7</v>
+      </c>
+      <c r="H374" s="66">
+        <v>89.5</v>
+      </c>
+      <c r="I374" s="29"/>
+      <c r="J374" s="29"/>
+      <c r="K374" s="29"/>
+      <c r="L374" s="29"/>
+      <c r="M374" s="29"/>
+    </row>
+    <row r="375" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A375" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B375" s="53">
+        <v>100</v>
+      </c>
+      <c r="C375" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="D375" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="E375" s="53">
+        <v>92.7</v>
+      </c>
+      <c r="F375" s="53">
+        <v>88.3</v>
+      </c>
+      <c r="G375" s="53">
+        <v>85.4</v>
+      </c>
+      <c r="H375" s="66">
+        <v>83.2</v>
+      </c>
+      <c r="I375" s="29"/>
+      <c r="J375" s="29"/>
+      <c r="K375" s="29"/>
+      <c r="L375" s="29"/>
+      <c r="M375" s="29"/>
+    </row>
+    <row r="376" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A376" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B376" s="53">
+        <v>100</v>
+      </c>
+      <c r="C376" s="53">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D376" s="53">
+        <v>144.6</v>
+      </c>
+      <c r="E376" s="53">
+        <v>133.6</v>
+      </c>
+      <c r="F376" s="53">
+        <v>126.4</v>
+      </c>
+      <c r="G376" s="53">
+        <v>121.6</v>
+      </c>
+      <c r="H376" s="66">
+        <v>118.1</v>
+      </c>
+      <c r="I376" s="29"/>
+      <c r="J376" s="29"/>
+      <c r="K376" s="29"/>
+      <c r="L376" s="29"/>
+      <c r="M376" s="29"/>
+    </row>
+    <row r="377" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A377" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B377" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="C377" s="53">
+        <v>100</v>
+      </c>
+      <c r="D377" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="E377" s="53">
+        <v>86</v>
+      </c>
+      <c r="F377" s="53">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="G377" s="53">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H377" s="66">
+        <v>66.2</v>
+      </c>
+      <c r="I377" s="29"/>
+      <c r="J377" s="29"/>
+      <c r="K377" s="29"/>
+      <c r="L377" s="29"/>
+      <c r="M377" s="29"/>
+    </row>
+    <row r="378" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A378" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B378" s="53">
+        <v>100</v>
+      </c>
+      <c r="C378" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="D378" s="53">
+        <v>93</v>
+      </c>
+      <c r="E378" s="53">
+        <v>74.8</v>
+      </c>
+      <c r="F378" s="53">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="G378" s="53">
+        <v>57.8</v>
+      </c>
+      <c r="H378" s="66">
+        <v>54.3</v>
+      </c>
+      <c r="I378" s="29"/>
+      <c r="J378" s="29"/>
+      <c r="K378" s="29"/>
+      <c r="L378" s="29"/>
+      <c r="M378" s="29"/>
+    </row>
+    <row r="379" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A379" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B379" s="53">
+        <v>100</v>
+      </c>
+      <c r="C379" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="D379" s="53">
+        <v>98</v>
+      </c>
+      <c r="E379" s="53">
+        <v>85.4</v>
+      </c>
+      <c r="F379" s="53">
+        <v>78.2</v>
+      </c>
+      <c r="G379" s="53">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="H379" s="66">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="I379" s="29"/>
+      <c r="J379" s="29"/>
+      <c r="K379" s="29"/>
+      <c r="L379" s="29"/>
+      <c r="M379" s="29"/>
+    </row>
+    <row r="380" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A380" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B380" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="C380" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="D380" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="E380" s="53">
+        <v>103</v>
+      </c>
+      <c r="F380" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="G380" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="H380" s="66">
+        <v>96.2</v>
+      </c>
+      <c r="I380" s="29"/>
+      <c r="J380" s="29"/>
+      <c r="K380" s="29"/>
+      <c r="L380" s="29"/>
+      <c r="M380" s="29"/>
+    </row>
+    <row r="381" spans="1:13" s="9" customFormat="1" ht="24">
+      <c r="A381" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B381" s="1"/>
+      <c r="C381" s="1"/>
+      <c r="D381" s="1"/>
+      <c r="E381" s="1"/>
+      <c r="F381" s="1"/>
+      <c r="G381" s="52"/>
+      <c r="H381" s="58"/>
+      <c r="I381" s="29"/>
+      <c r="J381" s="29"/>
+      <c r="K381" s="29"/>
+      <c r="L381" s="29"/>
+      <c r="M381" s="39"/>
+    </row>
+    <row r="382" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A382" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B382" s="53">
+        <v>135.1</v>
+      </c>
+      <c r="C382" s="53">
+        <v>123.4</v>
+      </c>
+      <c r="D382" s="53">
+        <v>119.1</v>
+      </c>
+      <c r="E382" s="53">
+        <v>120.8</v>
+      </c>
+      <c r="F382" s="53">
+        <v>115</v>
+      </c>
+      <c r="G382" s="53">
+        <v>112.5</v>
+      </c>
+      <c r="H382" s="63">
+        <v>108.7</v>
+      </c>
+      <c r="I382" s="29"/>
+      <c r="J382" s="29"/>
+      <c r="K382" s="29"/>
+      <c r="L382" s="29"/>
+      <c r="M382" s="29"/>
+    </row>
+    <row r="383" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A383" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B87" s="70">
-[...23 lines deleted...]
-      <c r="A88" s="27" t="s">
+      <c r="B383" s="53">
+        <v>153.5</v>
+      </c>
+      <c r="C383" s="53">
+        <v>137.4</v>
+      </c>
+      <c r="D383" s="53">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="E383" s="53">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="F383" s="53">
+        <v>124.6</v>
+      </c>
+      <c r="G383" s="53">
+        <v>118.4</v>
+      </c>
+      <c r="H383" s="66">
+        <v>108.7</v>
+      </c>
+      <c r="I383" s="29"/>
+      <c r="J383" s="29"/>
+      <c r="K383" s="29"/>
+      <c r="L383" s="29"/>
+      <c r="M383" s="29"/>
+    </row>
+    <row r="384" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A384" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B88" s="70">
-[...23 lines deleted...]
-      <c r="A89" s="27" t="s">
+      <c r="B384" s="53">
+        <v>89.1</v>
+      </c>
+      <c r="C384" s="53">
+        <v>93.9</v>
+      </c>
+      <c r="D384" s="53">
+        <v>95.7</v>
+      </c>
+      <c r="E384" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="F384" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="G384" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="H384" s="66">
+        <v>95.8</v>
+      </c>
+      <c r="I384" s="29"/>
+      <c r="J384" s="29"/>
+      <c r="K384" s="29"/>
+      <c r="L384" s="29"/>
+      <c r="M384" s="29"/>
+    </row>
+    <row r="385" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A385" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B89" s="70">
-[...23 lines deleted...]
-      <c r="A90" s="42" t="s">
+      <c r="B385" s="53">
+        <v>118.5</v>
+      </c>
+      <c r="C385" s="53">
+        <v>107.3</v>
+      </c>
+      <c r="D385" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="E385" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="F385" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="G385" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="H385" s="66">
+        <v>108.8</v>
+      </c>
+      <c r="I385" s="29"/>
+      <c r="J385" s="29"/>
+      <c r="K385" s="29"/>
+      <c r="L385" s="29"/>
+      <c r="M385" s="29"/>
+    </row>
+    <row r="386" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A386" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B90" s="2"/>
-[...67 lines deleted...]
-      <c r="A93" s="27" t="s">
+      <c r="B386" s="1"/>
+      <c r="C386" s="1"/>
+      <c r="D386" s="1"/>
+      <c r="E386" s="1"/>
+      <c r="F386" s="1"/>
+      <c r="G386" s="1"/>
+      <c r="H386" s="1"/>
+      <c r="I386" s="29"/>
+      <c r="J386" s="29"/>
+      <c r="K386" s="29"/>
+      <c r="L386" s="29"/>
+      <c r="M386" s="29"/>
+    </row>
+    <row r="387" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A387" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B93" s="70">
-[...5 lines deleted...]
-      <c r="D93" s="70">
+      <c r="B387" s="53">
+        <v>83.3</v>
+      </c>
+      <c r="C387" s="53">
+        <v>77.2</v>
+      </c>
+      <c r="D387" s="53">
+        <v>75.2</v>
+      </c>
+      <c r="E387" s="53">
+        <v>72.7</v>
+      </c>
+      <c r="F387" s="53">
+        <v>67.7</v>
+      </c>
+      <c r="G387" s="53">
+        <v>64.7</v>
+      </c>
+      <c r="H387" s="66">
+        <v>62.4</v>
+      </c>
+      <c r="I387" s="29"/>
+      <c r="J387" s="29"/>
+      <c r="K387" s="29"/>
+      <c r="L387" s="29"/>
+      <c r="M387" s="29"/>
+    </row>
+    <row r="388" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A388" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B388" s="53">
+        <v>60</v>
+      </c>
+      <c r="C388" s="53">
+        <v>80</v>
+      </c>
+      <c r="D388" s="53">
+        <v>51</v>
+      </c>
+      <c r="E388" s="53">
+        <v>50.8</v>
+      </c>
+      <c r="F388" s="53">
+        <v>60.1</v>
+      </c>
+      <c r="G388" s="53">
+        <v>64.7</v>
+      </c>
+      <c r="H388" s="66">
         <v>73.099999999999994</v>
       </c>
-      <c r="E93" s="70">
-[...2 lines deleted...]
-      <c r="F93" s="70">
+      <c r="I388" s="29"/>
+      <c r="J388" s="29"/>
+      <c r="K388" s="29"/>
+      <c r="L388" s="29"/>
+      <c r="M388" s="29"/>
+    </row>
+    <row r="389" spans="1:13" s="9" customFormat="1" ht="36">
+      <c r="A389" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B389" s="1"/>
+      <c r="C389" s="1"/>
+      <c r="D389" s="1"/>
+      <c r="E389" s="1"/>
+      <c r="F389" s="1"/>
+      <c r="G389" s="52"/>
+      <c r="H389" s="58"/>
+      <c r="I389" s="29"/>
+      <c r="J389" s="29"/>
+      <c r="K389" s="29"/>
+      <c r="L389" s="29"/>
+      <c r="M389" s="29"/>
+    </row>
+    <row r="390" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A390" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B390" s="53">
+        <v>65.3</v>
+      </c>
+      <c r="C390" s="53">
+        <v>129.9</v>
+      </c>
+      <c r="D390" s="53">
+        <v>125.2</v>
+      </c>
+      <c r="E390" s="53">
+        <v>150.5</v>
+      </c>
+      <c r="F390" s="53">
+        <v>161.4</v>
+      </c>
+      <c r="G390" s="53">
+        <v>156.9</v>
+      </c>
+      <c r="H390" s="66">
+        <v>145.6</v>
+      </c>
+      <c r="I390" s="29"/>
+      <c r="J390" s="29"/>
+      <c r="K390" s="29"/>
+      <c r="L390" s="29"/>
+      <c r="M390" s="29"/>
+    </row>
+    <row r="391" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A391" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B391" s="53">
+        <v>80.5</v>
+      </c>
+      <c r="C391" s="53">
+        <v>88.2</v>
+      </c>
+      <c r="D391" s="53">
+        <v>105</v>
+      </c>
+      <c r="E391" s="53">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="F391" s="53">
+        <v>182.1</v>
+      </c>
+      <c r="G391" s="53">
+        <v>185.4</v>
+      </c>
+      <c r="H391" s="66">
+        <v>176</v>
+      </c>
+      <c r="I391" s="29"/>
+      <c r="J391" s="29"/>
+      <c r="K391" s="29"/>
+      <c r="L391" s="29"/>
+      <c r="M391" s="29"/>
+    </row>
+    <row r="392" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A392" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B392" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="C392" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="D392" s="53">
+        <v>114.2</v>
+      </c>
+      <c r="E392" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="F392" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="G392" s="53">
+        <v>109.2</v>
+      </c>
+      <c r="H392" s="66">
+        <v>107.9</v>
+      </c>
+      <c r="I392" s="29"/>
+      <c r="J392" s="29"/>
+      <c r="K392" s="29"/>
+      <c r="L392" s="29"/>
+      <c r="M392" s="29"/>
+    </row>
+    <row r="393" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A393" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B393" s="53">
+        <v>104.1</v>
+      </c>
+      <c r="C393" s="53">
+        <v>111.5</v>
+      </c>
+      <c r="D393" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="E393" s="53">
+        <v>113.1</v>
+      </c>
+      <c r="F393" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="G393" s="53">
+        <v>112.1</v>
+      </c>
+      <c r="H393" s="66">
+        <v>111.2</v>
+      </c>
+      <c r="I393" s="29"/>
+      <c r="J393" s="29"/>
+      <c r="K393" s="29"/>
+      <c r="L393" s="29"/>
+      <c r="M393" s="29"/>
+    </row>
+    <row r="394" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A394" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B394" s="1"/>
+      <c r="C394" s="1"/>
+      <c r="D394" s="1"/>
+      <c r="E394" s="1"/>
+      <c r="F394" s="1"/>
+      <c r="G394" s="1"/>
+      <c r="H394" s="1"/>
+      <c r="I394" s="29"/>
+      <c r="J394" s="29"/>
+      <c r="K394" s="29"/>
+      <c r="L394" s="29"/>
+      <c r="M394" s="29"/>
+    </row>
+    <row r="395" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A395" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B395" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="C395" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="D395" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="E395" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="F395" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="G395" s="53">
+        <v>95.8</v>
+      </c>
+      <c r="H395" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="I395" s="29"/>
+      <c r="J395" s="29"/>
+      <c r="K395" s="29"/>
+      <c r="L395" s="29"/>
+      <c r="M395" s="29"/>
+    </row>
+    <row r="396" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A396" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B396" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="C396" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="D396" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="E396" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="F396" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="G396" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="H396" s="66">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="I396" s="29"/>
+      <c r="J396" s="29"/>
+      <c r="K396" s="29"/>
+      <c r="L396" s="29"/>
+      <c r="M396" s="29"/>
+    </row>
+    <row r="397" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A397" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B397" s="53">
+        <v>95.2</v>
+      </c>
+      <c r="C397" s="53">
+        <v>97.7</v>
+      </c>
+      <c r="D397" s="53">
+        <v>98.6</v>
+      </c>
+      <c r="E397" s="53">
         <v>98.2</v>
       </c>
-      <c r="G93" s="54"/>
-[...41 lines deleted...]
-      <c r="C95" s="70">
+      <c r="F397" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="G397" s="53">
+        <v>97.2</v>
+      </c>
+      <c r="H397" s="66">
+        <v>96.9</v>
+      </c>
+      <c r="I397" s="29"/>
+      <c r="J397" s="29"/>
+      <c r="K397" s="29"/>
+      <c r="L397" s="29"/>
+      <c r="M397" s="29"/>
+    </row>
+    <row r="398" spans="1:13" s="9" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A398" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B398" s="10"/>
+      <c r="C398" s="10"/>
+      <c r="D398" s="22"/>
+      <c r="E398" s="2"/>
+      <c r="F398" s="20"/>
+      <c r="G398" s="20"/>
+      <c r="H398" s="59"/>
+      <c r="I398" s="2"/>
+      <c r="J398" s="2"/>
+      <c r="K398" s="2"/>
+      <c r="L398" s="2"/>
+      <c r="M398" s="2"/>
+    </row>
+    <row r="399" spans="1:13" s="9" customFormat="1" ht="12.75">
+      <c r="A399" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="D95" s="70">
-[...7571 lines deleted...]
-      <c r="A398" s="77" t="s">
+      <c r="B399" s="10"/>
+      <c r="C399" s="10"/>
+      <c r="D399" s="20"/>
+      <c r="E399" s="2"/>
+      <c r="F399" s="23"/>
+      <c r="G399" s="23"/>
+      <c r="H399" s="60"/>
+      <c r="I399" s="2"/>
+      <c r="J399" s="2"/>
+      <c r="K399" s="2"/>
+      <c r="L399" s="2"/>
+      <c r="M399" s="2"/>
+    </row>
+    <row r="400" spans="1:13" s="9" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A400" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="B398" s="77"/>
-[...40 lines deleted...]
-      <c r="M610" s="65"/>
+      <c r="B400" s="91"/>
+      <c r="C400" s="91"/>
+      <c r="D400" s="91"/>
+      <c r="E400" s="91"/>
+      <c r="F400" s="91"/>
+      <c r="G400" s="91"/>
+      <c r="H400" s="91"/>
+      <c r="I400" s="91"/>
+      <c r="J400" s="91"/>
+      <c r="K400" s="91"/>
+      <c r="L400" s="91"/>
+      <c r="M400" s="91"/>
     </row>
     <row r="611" spans="1:13" ht="15" customHeight="1">
-      <c r="A611" s="65"/>
-[...11 lines deleted...]
-      <c r="M611" s="65"/>
+      <c r="A611" s="38"/>
+      <c r="B611" s="38"/>
+      <c r="C611" s="38"/>
+      <c r="D611" s="38"/>
+      <c r="E611" s="38"/>
+      <c r="F611" s="38"/>
+      <c r="G611" s="38"/>
+      <c r="H611" s="62"/>
+      <c r="I611" s="38"/>
+      <c r="J611" s="38"/>
+      <c r="K611" s="38"/>
+      <c r="L611" s="38"/>
+      <c r="M611" s="38"/>
     </row>
     <row r="612" spans="1:13" ht="15" customHeight="1">
-      <c r="A612" s="65"/>
-[...11 lines deleted...]
-      <c r="M612" s="65"/>
+      <c r="A612" s="38"/>
+      <c r="B612" s="38"/>
+      <c r="C612" s="38"/>
+      <c r="D612" s="38"/>
+      <c r="E612" s="38"/>
+      <c r="F612" s="38"/>
+      <c r="G612" s="38"/>
+      <c r="H612" s="62"/>
+      <c r="I612" s="38"/>
+      <c r="J612" s="38"/>
+      <c r="K612" s="38"/>
+      <c r="L612" s="38"/>
+      <c r="M612" s="38"/>
     </row>
     <row r="613" spans="1:13" ht="15" customHeight="1">
-      <c r="A613" s="65"/>
-[...11 lines deleted...]
-      <c r="M613" s="65"/>
+      <c r="A613" s="38"/>
+      <c r="B613" s="38"/>
+      <c r="C613" s="38"/>
+      <c r="D613" s="38"/>
+      <c r="E613" s="38"/>
+      <c r="F613" s="38"/>
+      <c r="G613" s="38"/>
+      <c r="H613" s="62"/>
+      <c r="I613" s="38"/>
+      <c r="J613" s="38"/>
+      <c r="K613" s="38"/>
+      <c r="L613" s="38"/>
+      <c r="M613" s="38"/>
     </row>
     <row r="614" spans="1:13" ht="15" customHeight="1">
-      <c r="A614" s="65"/>
-[...11 lines deleted...]
-      <c r="M614" s="65"/>
+      <c r="A614" s="38"/>
+      <c r="B614" s="38"/>
+      <c r="C614" s="38"/>
+      <c r="D614" s="38"/>
+      <c r="E614" s="38"/>
+      <c r="F614" s="38"/>
+      <c r="G614" s="38"/>
+      <c r="H614" s="62"/>
+      <c r="I614" s="38"/>
+      <c r="J614" s="38"/>
+      <c r="K614" s="38"/>
+      <c r="L614" s="38"/>
+      <c r="M614" s="38"/>
     </row>
     <row r="615" spans="1:13" ht="15" customHeight="1">
-      <c r="A615" s="65"/>
-[...11 lines deleted...]
-      <c r="M615" s="65"/>
+      <c r="A615" s="38"/>
+      <c r="B615" s="38"/>
+      <c r="C615" s="38"/>
+      <c r="D615" s="38"/>
+      <c r="E615" s="38"/>
+      <c r="F615" s="38"/>
+      <c r="G615" s="38"/>
+      <c r="H615" s="62"/>
+      <c r="I615" s="38"/>
+      <c r="J615" s="38"/>
+      <c r="K615" s="38"/>
+      <c r="L615" s="38"/>
+      <c r="M615" s="38"/>
     </row>
     <row r="616" spans="1:13" ht="15" customHeight="1">
-      <c r="A616" s="65"/>
-[...11 lines deleted...]
-      <c r="M616" s="65"/>
+      <c r="A616" s="38"/>
+      <c r="B616" s="38"/>
+      <c r="C616" s="38"/>
+      <c r="D616" s="38"/>
+      <c r="E616" s="38"/>
+      <c r="F616" s="38"/>
+      <c r="G616" s="38"/>
+      <c r="H616" s="62"/>
+      <c r="I616" s="38"/>
+      <c r="J616" s="38"/>
+      <c r="K616" s="38"/>
+      <c r="L616" s="38"/>
+      <c r="M616" s="38"/>
     </row>
     <row r="617" spans="1:13" ht="15" customHeight="1">
-      <c r="A617" s="65"/>
-[...11 lines deleted...]
-      <c r="M617" s="65"/>
+      <c r="A617" s="38"/>
+      <c r="B617" s="38"/>
+      <c r="C617" s="38"/>
+      <c r="D617" s="38"/>
+      <c r="E617" s="38"/>
+      <c r="F617" s="38"/>
+      <c r="G617" s="38"/>
+      <c r="H617" s="62"/>
+      <c r="I617" s="38"/>
+      <c r="J617" s="38"/>
+      <c r="K617" s="38"/>
+      <c r="L617" s="38"/>
+      <c r="M617" s="38"/>
     </row>
     <row r="618" spans="1:13" ht="15" customHeight="1">
-      <c r="A618" s="65"/>
-[...11 lines deleted...]
-      <c r="M618" s="65"/>
+      <c r="A618" s="38"/>
+      <c r="B618" s="38"/>
+      <c r="C618" s="38"/>
+      <c r="D618" s="38"/>
+      <c r="E618" s="38"/>
+      <c r="F618" s="38"/>
+      <c r="G618" s="38"/>
+      <c r="H618" s="62"/>
+      <c r="I618" s="38"/>
+      <c r="J618" s="38"/>
+      <c r="K618" s="38"/>
+      <c r="L618" s="38"/>
+      <c r="M618" s="38"/>
     </row>
     <row r="619" spans="1:13" ht="15" customHeight="1">
-      <c r="A619" s="65"/>
-[...11 lines deleted...]
-      <c r="M619" s="65"/>
+      <c r="A619" s="38"/>
+      <c r="B619" s="38"/>
+      <c r="C619" s="38"/>
+      <c r="D619" s="38"/>
+      <c r="E619" s="38"/>
+      <c r="F619" s="38"/>
+      <c r="G619" s="38"/>
+      <c r="H619" s="62"/>
+      <c r="I619" s="38"/>
+      <c r="J619" s="38"/>
+      <c r="K619" s="38"/>
+      <c r="L619" s="38"/>
+      <c r="M619" s="38"/>
     </row>
     <row r="620" spans="1:13" ht="15" customHeight="1">
-      <c r="A620" s="65"/>
-[...11 lines deleted...]
-      <c r="M620" s="65"/>
+      <c r="A620" s="38"/>
+      <c r="B620" s="38"/>
+      <c r="C620" s="38"/>
+      <c r="D620" s="38"/>
+      <c r="E620" s="38"/>
+      <c r="F620" s="38"/>
+      <c r="G620" s="38"/>
+      <c r="H620" s="62"/>
+      <c r="I620" s="38"/>
+      <c r="J620" s="38"/>
+      <c r="K620" s="38"/>
+      <c r="L620" s="38"/>
+      <c r="M620" s="38"/>
     </row>
     <row r="621" spans="1:13" ht="15" customHeight="1">
-      <c r="A621" s="65"/>
-[...11 lines deleted...]
-      <c r="M621" s="65"/>
+      <c r="A621" s="38"/>
+      <c r="B621" s="38"/>
+      <c r="C621" s="38"/>
+      <c r="D621" s="38"/>
+      <c r="E621" s="38"/>
+      <c r="F621" s="38"/>
+      <c r="G621" s="38"/>
+      <c r="H621" s="62"/>
+      <c r="I621" s="38"/>
+      <c r="J621" s="38"/>
+      <c r="K621" s="38"/>
+      <c r="L621" s="38"/>
+      <c r="M621" s="38"/>
     </row>
     <row r="622" spans="1:13" ht="15" customHeight="1">
-      <c r="A622" s="65"/>
-[...11 lines deleted...]
-      <c r="M622" s="65"/>
+      <c r="A622" s="38"/>
+      <c r="B622" s="38"/>
+      <c r="C622" s="38"/>
+      <c r="D622" s="38"/>
+      <c r="E622" s="38"/>
+      <c r="F622" s="38"/>
+      <c r="G622" s="38"/>
+      <c r="H622" s="62"/>
+      <c r="I622" s="38"/>
+      <c r="J622" s="38"/>
+      <c r="K622" s="38"/>
+      <c r="L622" s="38"/>
+      <c r="M622" s="38"/>
     </row>
     <row r="623" spans="1:13" ht="15" customHeight="1">
-      <c r="A623" s="65"/>
-[...11 lines deleted...]
-      <c r="M623" s="65"/>
+      <c r="A623" s="38"/>
+      <c r="B623" s="38"/>
+      <c r="C623" s="38"/>
+      <c r="D623" s="38"/>
+      <c r="E623" s="38"/>
+      <c r="F623" s="38"/>
+      <c r="G623" s="38"/>
+      <c r="H623" s="62"/>
+      <c r="I623" s="38"/>
+      <c r="J623" s="38"/>
+      <c r="K623" s="38"/>
+      <c r="L623" s="38"/>
+      <c r="M623" s="38"/>
     </row>
     <row r="624" spans="1:13" ht="15" customHeight="1">
-      <c r="A624" s="65"/>
-[...11 lines deleted...]
-      <c r="M624" s="65"/>
+      <c r="A624" s="38"/>
+      <c r="B624" s="38"/>
+      <c r="C624" s="38"/>
+      <c r="D624" s="38"/>
+      <c r="E624" s="38"/>
+      <c r="F624" s="38"/>
+      <c r="G624" s="38"/>
+      <c r="H624" s="62"/>
+      <c r="I624" s="38"/>
+      <c r="J624" s="38"/>
+      <c r="K624" s="38"/>
+      <c r="L624" s="38"/>
+      <c r="M624" s="38"/>
     </row>
     <row r="625" spans="1:13" ht="15" customHeight="1">
-      <c r="A625" s="65"/>
-[...11 lines deleted...]
-      <c r="M625" s="65"/>
+      <c r="A625" s="38"/>
+      <c r="B625" s="38"/>
+      <c r="C625" s="38"/>
+      <c r="D625" s="38"/>
+      <c r="E625" s="38"/>
+      <c r="F625" s="38"/>
+      <c r="G625" s="38"/>
+      <c r="H625" s="62"/>
+      <c r="I625" s="38"/>
+      <c r="J625" s="38"/>
+      <c r="K625" s="38"/>
+      <c r="L625" s="38"/>
+      <c r="M625" s="38"/>
+    </row>
+    <row r="626" spans="1:13" ht="15" customHeight="1">
+      <c r="A626" s="38"/>
+      <c r="B626" s="38"/>
+      <c r="C626" s="38"/>
+      <c r="D626" s="38"/>
+      <c r="E626" s="38"/>
+      <c r="F626" s="38"/>
+      <c r="G626" s="38"/>
+      <c r="H626" s="62"/>
+      <c r="I626" s="38"/>
+      <c r="J626" s="38"/>
+      <c r="K626" s="38"/>
+      <c r="L626" s="38"/>
+      <c r="M626" s="38"/>
+    </row>
+    <row r="627" spans="1:13" ht="15" customHeight="1">
+      <c r="A627" s="38"/>
+      <c r="B627" s="38"/>
+      <c r="C627" s="38"/>
+      <c r="D627" s="38"/>
+      <c r="E627" s="38"/>
+      <c r="F627" s="38"/>
+      <c r="G627" s="38"/>
+      <c r="H627" s="62"/>
+      <c r="I627" s="38"/>
+      <c r="J627" s="38"/>
+      <c r="K627" s="38"/>
+      <c r="L627" s="38"/>
+      <c r="M627" s="38"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:M398"/>
+  <autoFilter ref="A4:M400"/>
   <mergeCells count="3">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A398:M398"/>
+    <mergeCell ref="A400:M400"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0" top="0.39370078740157483" bottom="0.70866141732283472" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" firstPageNumber="7" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>IIP</vt:lpstr>
       <vt:lpstr>IIP!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Zaraspaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>