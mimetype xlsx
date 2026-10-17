--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Новые динамические таблицы 08\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="594" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="594"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="20" r:id="rId1"/>
     <sheet name="Conventions" sheetId="21" r:id="rId2"/>
     <sheet name="Shymkent" sheetId="19" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="241">
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0304</t>
   </si>
   <si>
     <t>0305</t>
   </si>
   <si>
@@ -613,56 +613,50 @@
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
  CNFEA EAEU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve"> Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
-    <t>January-July 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>312101, 312103, 312104</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>thousand US dollars, tons</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
@@ -769,55 +763,61 @@
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Export and import of goods for processed agricultural products</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28255&amp;year=2026&amp;name=85445&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1545,327 +1545,327 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="31" customWidth="1"/>
     <col min="2" max="2" width="84" style="31" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B2" s="33" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="32" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B3" s="34" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="32" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="32" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B11" s="38"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B12" s="39" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B14" s="52" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B15" s="42" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B16" s="43">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B17" s="43">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B20" s="45" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B21" s="46" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="30"/>
       <c r="B22" s="30"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="30"/>
       <c r="B23" s="30"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="30"/>
       <c r="B24" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx"/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="31" customWidth="1"/>
     <col min="2" max="2" width="99" style="31" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="47" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="47" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="47" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="47" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="47" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="48"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="49" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="48"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="48"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="50"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="50"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="50"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="51" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP101"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="W6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:AP2"/>
+      <selection pane="bottomRight" activeCell="AI6" sqref="AI6:AP99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="36" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="5" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.140625" style="5" customWidth="1"/>
     <col min="15" max="15" width="11.85546875" style="5" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="5" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="5" customWidth="1"/>
     <col min="18" max="18" width="13" style="5" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="5" customWidth="1"/>
     <col min="20" max="20" width="13" style="5" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="5" customWidth="1"/>
@@ -2007,57 +2007,57 @@
       <c r="S3" s="55">
         <v>2022</v>
       </c>
       <c r="T3" s="56"/>
       <c r="U3" s="56"/>
       <c r="V3" s="62"/>
       <c r="W3" s="55">
         <v>2023</v>
       </c>
       <c r="X3" s="56"/>
       <c r="Y3" s="56"/>
       <c r="Z3" s="62"/>
       <c r="AA3" s="55">
         <v>2024</v>
       </c>
       <c r="AB3" s="56"/>
       <c r="AC3" s="56"/>
       <c r="AD3" s="56"/>
       <c r="AE3" s="55">
         <v>2025</v>
       </c>
       <c r="AF3" s="56"/>
       <c r="AG3" s="56"/>
       <c r="AH3" s="56"/>
       <c r="AI3" s="57" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="AJ3" s="58"/>
       <c r="AK3" s="58"/>
       <c r="AL3" s="59"/>
       <c r="AM3" s="57" t="s">
-        <v>197</v>
+        <v>240</v>
       </c>
       <c r="AN3" s="58"/>
       <c r="AO3" s="58"/>
       <c r="AP3" s="58"/>
     </row>
     <row r="4" spans="1:42" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="66"/>
       <c r="B4" s="64"/>
       <c r="C4" s="60" t="s">
         <v>188</v>
       </c>
       <c r="D4" s="60"/>
       <c r="E4" s="60" t="s">
         <v>189</v>
       </c>
       <c r="F4" s="60"/>
       <c r="G4" s="60" t="s">
         <v>188</v>
       </c>
       <c r="H4" s="60"/>
       <c r="I4" s="60" t="s">
         <v>189</v>
       </c>
       <c r="J4" s="60"/>
       <c r="K4" s="60" t="s">
@@ -2329,72 +2329,72 @@
       <c r="AA6" s="17">
         <v>40729.800000000003</v>
       </c>
       <c r="AB6" s="17">
         <v>19163.099999999999</v>
       </c>
       <c r="AC6" s="17">
         <v>91800.1</v>
       </c>
       <c r="AD6" s="17">
         <v>98467</v>
       </c>
       <c r="AE6" s="17">
         <v>81001.2</v>
       </c>
       <c r="AF6" s="17">
         <v>28600.1</v>
       </c>
       <c r="AG6" s="17">
         <v>64020.6</v>
       </c>
       <c r="AH6" s="17">
         <v>94563.3</v>
       </c>
       <c r="AI6" s="28">
-        <v>50554.9</v>
+        <v>56521.7</v>
       </c>
       <c r="AJ6" s="28">
-        <v>17619.900000000001</v>
+        <v>19764.2</v>
       </c>
       <c r="AK6" s="28">
-        <v>36116.199999999997</v>
+        <v>39957.199999999997</v>
       </c>
       <c r="AL6" s="28">
-        <v>49998.8</v>
+        <v>55955.199999999997</v>
       </c>
       <c r="AM6" s="28">
-        <v>44869.5</v>
+        <v>51656</v>
       </c>
       <c r="AN6" s="28">
-        <v>14000.1</v>
+        <v>16448.5</v>
       </c>
       <c r="AO6" s="28">
-        <v>23734.1</v>
+        <v>28703.4</v>
       </c>
       <c r="AP6" s="28">
-        <v>46217</v>
+        <v>55571.9</v>
       </c>
     </row>
     <row r="7" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10">
         <v>51.564</v>
@@ -2491,62 +2491,62 @@
       <c r="Y8" s="20">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z8" s="20">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
       <c r="AC8" s="23">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD8" s="23">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE8" s="19"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="20">
         <v>4136.0266199999996</v>
       </c>
       <c r="AH8" s="20">
         <v>6970.1590800000004</v>
       </c>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28">
-        <v>2338.82548</v>
+        <v>2720.16003</v>
       </c>
       <c r="AL8" s="28">
-        <v>3909.3111699999999</v>
+        <v>4530.2694000000001</v>
       </c>
       <c r="AM8" s="28"/>
       <c r="AN8" s="28"/>
       <c r="AO8" s="28">
-        <v>725.44475999999997</v>
+        <v>722.04702999999995</v>
       </c>
       <c r="AP8" s="28">
-        <v>1070.2548200000001</v>
+        <v>1396.71155</v>
       </c>
     </row>
     <row r="9" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>3.1419999999999999</v>
       </c>
       <c r="F9" s="9">
         <v>10.498329999999999</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9">
         <v>13.871420000000001</v>
       </c>
       <c r="J9" s="9">
         <v>55.537529999999997</v>
       </c>
@@ -2575,62 +2575,62 @@
       <c r="Y9" s="20">
         <v>39.942529999999998</v>
       </c>
       <c r="Z9" s="20">
         <v>99.991860000000003</v>
       </c>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="23">
         <v>55.635930000000002</v>
       </c>
       <c r="AD9" s="23">
         <v>124.67585</v>
       </c>
       <c r="AE9" s="19"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="20">
         <v>8.7349499999999995</v>
       </c>
       <c r="AH9" s="20">
         <v>27.54447</v>
       </c>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28">
-        <v>5.0149999999999997</v>
+        <v>5.0412499999999998</v>
       </c>
       <c r="AL9" s="28">
-        <v>18.497800000000002</v>
+        <v>18.92549</v>
       </c>
       <c r="AM9" s="28"/>
       <c r="AN9" s="28"/>
       <c r="AO9" s="28">
-        <v>2.5</v>
+        <v>3.0164</v>
       </c>
       <c r="AP9" s="28">
-        <v>5.1443599999999998</v>
+        <v>6.6417799999999998</v>
       </c>
     </row>
     <row r="10" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.0266599999999997</v>
       </c>
       <c r="F10" s="9">
         <v>47.643360000000001</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9">
         <v>6.93424</v>
       </c>
       <c r="J10" s="9">
         <v>62.089280000000002</v>
       </c>
@@ -2663,62 +2663,62 @@
       <c r="Y10" s="20">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z10" s="20">
         <v>36.009729999999998</v>
       </c>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="23">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD10" s="23">
         <v>120.58414</v>
       </c>
       <c r="AE10" s="19"/>
       <c r="AF10" s="19"/>
       <c r="AG10" s="20">
         <v>55.255420000000001</v>
       </c>
       <c r="AH10" s="20">
         <v>266.53847000000002</v>
       </c>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="28">
-        <v>4.3508199999999997</v>
+        <v>4.8512199999999996</v>
       </c>
       <c r="AL10" s="28">
-        <v>40.799779999999998</v>
+        <v>46.197830000000003</v>
       </c>
       <c r="AM10" s="28"/>
       <c r="AN10" s="28"/>
       <c r="AO10" s="28">
-        <v>39.448700000000002</v>
+        <v>39.757530000000003</v>
       </c>
       <c r="AP10" s="28">
-        <v>191.30860999999999</v>
+        <v>194.86960999999999</v>
       </c>
     </row>
     <row r="11" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>10.02</v>
       </c>
       <c r="F11" s="9">
         <v>36.997999999999998</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10">
         <v>11.78</v>
@@ -2755,54 +2755,54 @@
       <c r="AC11" s="23">
         <v>160.47417999999999</v>
       </c>
       <c r="AD11" s="23">
         <v>80.469790000000003</v>
       </c>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="20">
         <v>3.10724</v>
       </c>
       <c r="AH11" s="20">
         <v>9.0296900000000004</v>
       </c>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="28">
         <v>2.63924</v>
       </c>
       <c r="AL11" s="28">
         <v>8.3466799999999992</v>
       </c>
       <c r="AM11" s="28"/>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28">
-        <v>3.1272000000000002</v>
+        <v>3.4149600000000002</v>
       </c>
       <c r="AP11" s="28">
-        <v>4.8597599999999996</v>
+        <v>5.2395300000000002</v>
       </c>
     </row>
     <row r="12" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>507.78618</v>
       </c>
       <c r="F12" s="9">
         <v>296.68301000000002</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9">
         <v>533.88782000000003</v>
       </c>
       <c r="J12" s="9">
         <v>509.23687999999999</v>
       </c>
@@ -2835,62 +2835,62 @@
       <c r="Y12" s="20">
         <v>689.97631999999999</v>
       </c>
       <c r="Z12" s="20">
         <v>1721.23579</v>
       </c>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="23">
         <v>578.14207999999996</v>
       </c>
       <c r="AD12" s="23">
         <v>1347.58483</v>
       </c>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="20">
         <v>345.56403999999998</v>
       </c>
       <c r="AH12" s="20">
         <v>1189.43561</v>
       </c>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="28">
-        <v>240.52704</v>
+        <v>259.57204000000002</v>
       </c>
       <c r="AL12" s="28">
-        <v>813.62138000000004</v>
+        <v>852.61136999999997</v>
       </c>
       <c r="AM12" s="28"/>
       <c r="AN12" s="28"/>
       <c r="AO12" s="28">
-        <v>212.42872</v>
+        <v>277.45832000000001</v>
       </c>
       <c r="AP12" s="28">
-        <v>691.64044999999999</v>
+        <v>886.73653999999999</v>
       </c>
     </row>
     <row r="13" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10">
         <v>124.1758</v>
@@ -2919,54 +2919,54 @@
       <c r="AC13" s="23">
         <v>123.33378999999999</v>
       </c>
       <c r="AD13" s="23">
         <v>139.93540999999999</v>
       </c>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="20">
         <v>57.100099999999998</v>
       </c>
       <c r="AH13" s="20">
         <v>67.974270000000004</v>
       </c>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="28">
         <v>38.892919999999997</v>
       </c>
       <c r="AL13" s="28">
         <v>45.97587</v>
       </c>
       <c r="AM13" s="28"/>
       <c r="AN13" s="28"/>
       <c r="AO13" s="28">
-        <v>42.8825</v>
+        <v>58.150500000000001</v>
       </c>
       <c r="AP13" s="28">
-        <v>46.152030000000003</v>
+        <v>79.219030000000004</v>
       </c>
     </row>
     <row r="14" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>55.743319999999997</v>
       </c>
       <c r="F14" s="9">
         <v>48.190170000000002</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9">
         <v>50.8416</v>
       </c>
       <c r="J14" s="9">
         <v>37.098979999999997</v>
       </c>
@@ -3007,54 +3007,54 @@
       <c r="AC14" s="23">
         <v>348.75920000000002</v>
       </c>
       <c r="AD14" s="23">
         <v>457.84030999999999</v>
       </c>
       <c r="AE14" s="19"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="20">
         <v>236.07839999999999</v>
       </c>
       <c r="AH14" s="20">
         <v>201.39899</v>
       </c>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="28">
         <v>115.3724</v>
       </c>
       <c r="AL14" s="28">
         <v>103.94399</v>
       </c>
       <c r="AM14" s="28"/>
       <c r="AN14" s="28"/>
       <c r="AO14" s="28">
-        <v>129.56360000000001</v>
+        <v>146.95687000000001</v>
       </c>
       <c r="AP14" s="28">
-        <v>141.51820000000001</v>
+        <v>162.3587</v>
       </c>
     </row>
     <row r="15" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>34.088000000000001</v>
       </c>
       <c r="F15" s="9">
         <v>37.357779999999998</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9">
         <v>2.528</v>
       </c>
       <c r="J15" s="9">
         <v>11.876580000000001</v>
       </c>
@@ -3095,54 +3095,54 @@
       <c r="AC15" s="23">
         <v>52.300559999999997</v>
       </c>
       <c r="AD15" s="23">
         <v>320.79131000000001</v>
       </c>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="20">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH15" s="20">
         <v>5.1746999999999996</v>
       </c>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28">
         <v>0.1206</v>
       </c>
       <c r="AL15" s="28">
         <v>1.37558</v>
       </c>
       <c r="AM15" s="28"/>
       <c r="AN15" s="28"/>
       <c r="AO15" s="28">
-        <v>0.1421</v>
+        <v>0.2321</v>
       </c>
       <c r="AP15" s="28">
-        <v>1.6575299999999999</v>
+        <v>2.8235199999999998</v>
       </c>
     </row>
     <row r="16" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.6566799999999997</v>
       </c>
       <c r="F16" s="9">
         <v>27.001069999999999</v>
       </c>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9">
         <v>29.956479999999999</v>
       </c>
       <c r="J16" s="9">
         <v>120.8832</v>
       </c>
@@ -3175,62 +3175,62 @@
       <c r="Y16" s="20">
         <v>224.73588000000001</v>
       </c>
       <c r="Z16" s="20">
         <v>577.75922000000003</v>
       </c>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="23">
         <v>180.22980000000001</v>
       </c>
       <c r="AD16" s="23">
         <v>416.14976999999999</v>
       </c>
       <c r="AE16" s="19"/>
       <c r="AF16" s="19"/>
       <c r="AG16" s="20">
         <v>54.560429999999997</v>
       </c>
       <c r="AH16" s="20">
         <v>143.93342000000001</v>
       </c>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28">
-        <v>35.663490000000003</v>
+        <v>38.663490000000003</v>
       </c>
       <c r="AL16" s="28">
-        <v>92.367260000000002</v>
+        <v>96.671260000000004</v>
       </c>
       <c r="AM16" s="28"/>
       <c r="AN16" s="28"/>
       <c r="AO16" s="28">
-        <v>3.1103499999999999</v>
+        <v>24.53368</v>
       </c>
       <c r="AP16" s="28">
-        <v>26.99587</v>
+        <v>145.33259000000001</v>
       </c>
     </row>
     <row r="17" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9">
         <v>14.54</v>
       </c>
       <c r="H17" s="9">
         <v>6.1260000000000003</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10">
         <v>38.307000000000002</v>
@@ -3347,66 +3347,66 @@
       <c r="Y18" s="20">
         <v>0.22602</v>
       </c>
       <c r="Z18" s="20">
         <v>2.0447199999999999</v>
       </c>
       <c r="AA18" s="10"/>
       <c r="AB18" s="10"/>
       <c r="AC18" s="23">
         <v>13.231070000000001</v>
       </c>
       <c r="AD18" s="23">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE18" s="19"/>
       <c r="AF18" s="19"/>
       <c r="AG18" s="20">
         <v>1.14947</v>
       </c>
       <c r="AH18" s="20">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="28">
-        <v>1.0785400000000001</v>
+        <v>1.0870299999999999</v>
       </c>
       <c r="AL18" s="28">
-        <v>1.0851999999999999</v>
+        <v>1.1585099999999999</v>
       </c>
       <c r="AM18" s="28">
         <v>66.400000000000006</v>
       </c>
       <c r="AN18" s="28">
         <v>55.573610000000002</v>
       </c>
       <c r="AO18" s="28">
-        <v>9.9580000000000002E-2</v>
+        <v>0.12298000000000001</v>
       </c>
       <c r="AP18" s="28">
-        <v>1.0450699999999999</v>
+        <v>1.2917700000000001</v>
       </c>
     </row>
     <row r="19" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>10.59332</v>
       </c>
       <c r="F19" s="9">
         <v>71.113889999999998</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9">
         <v>20.208929999999999</v>
       </c>
       <c r="J19" s="9">
         <v>82.010409999999993</v>
       </c>
@@ -3448,69 +3448,73 @@
         <v>0.66015000000000001</v>
       </c>
       <c r="Z19" s="20">
         <v>9.0697399999999995</v>
       </c>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD19" s="23">
         <v>16.24005</v>
       </c>
       <c r="AE19" s="20">
         <v>0.01</v>
       </c>
       <c r="AF19" s="20">
         <v>3.73</v>
       </c>
       <c r="AG19" s="20">
         <v>11.506019999999999</v>
       </c>
       <c r="AH19" s="20">
         <v>130.18467000000001</v>
       </c>
-      <c r="AI19" s="28"/>
-      <c r="AJ19" s="28"/>
+      <c r="AI19" s="28">
+        <v>0.01</v>
+      </c>
+      <c r="AJ19" s="28">
+        <v>3.73</v>
+      </c>
       <c r="AK19" s="28">
         <v>1.4820199999999999</v>
       </c>
       <c r="AL19" s="28">
         <v>25.143439999999998</v>
       </c>
       <c r="AM19" s="28">
         <v>0.44</v>
       </c>
       <c r="AN19" s="28">
         <v>3.758</v>
       </c>
       <c r="AO19" s="28">
-        <v>0.39367999999999997</v>
+        <v>0.66796999999999995</v>
       </c>
       <c r="AP19" s="28">
-        <v>10.22237</v>
+        <v>15.082280000000001</v>
       </c>
     </row>
     <row r="20" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>32.13438</v>
       </c>
       <c r="E20" s="9">
         <v>19.917529999999999</v>
       </c>
       <c r="F20" s="9">
         <v>126.07225</v>
       </c>
       <c r="G20" s="9">
         <v>27.123999999999999</v>
       </c>
       <c r="H20" s="9">
@@ -3571,62 +3575,62 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA20" s="23">
         <v>22.56</v>
       </c>
       <c r="AB20" s="23">
         <v>29.148</v>
       </c>
       <c r="AC20" s="23">
         <v>47.028709999999997</v>
       </c>
       <c r="AD20" s="23">
         <v>218.68127999999999</v>
       </c>
       <c r="AE20" s="20"/>
       <c r="AF20" s="20"/>
       <c r="AG20" s="20">
         <v>32.514000000000003</v>
       </c>
       <c r="AH20" s="20">
         <v>252.05905000000001</v>
       </c>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="28">
-        <v>20.148319999999998</v>
+        <v>21.011869999999998</v>
       </c>
       <c r="AL20" s="28">
-        <v>151.99340000000001</v>
+        <v>161.77327</v>
       </c>
       <c r="AM20" s="28"/>
       <c r="AN20" s="28"/>
       <c r="AO20" s="28">
-        <v>27.946899999999999</v>
+        <v>79.623440000000002</v>
       </c>
       <c r="AP20" s="28">
-        <v>201.04760999999999</v>
+        <v>254.1285</v>
       </c>
     </row>
     <row r="21" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="F21" s="9">
         <v>1.2901899999999999</v>
       </c>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10">
         <v>1E-3</v>
@@ -3833,72 +3837,72 @@
       <c r="AA23" s="23">
         <v>3680</v>
       </c>
       <c r="AB23" s="23">
         <v>1345.944</v>
       </c>
       <c r="AC23" s="23">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD23" s="23">
         <v>344.86950999999999</v>
       </c>
       <c r="AE23" s="20">
         <v>50887</v>
       </c>
       <c r="AF23" s="20">
         <v>13878.92304</v>
       </c>
       <c r="AG23" s="20">
         <v>446.596</v>
       </c>
       <c r="AH23" s="20">
         <v>136.32250999999999</v>
       </c>
       <c r="AI23" s="28">
-        <v>29683</v>
+        <v>33686</v>
       </c>
       <c r="AJ23" s="28">
-        <v>8108.1885000000002</v>
+        <v>9194.7584999999999</v>
       </c>
       <c r="AK23" s="28">
-        <v>358.50599999999997</v>
+        <v>374.46800000000002</v>
       </c>
       <c r="AL23" s="28">
-        <v>102.28897000000001</v>
+        <v>108.8935</v>
       </c>
       <c r="AM23" s="28">
-        <v>30415.1</v>
+        <v>35741.599999999999</v>
       </c>
       <c r="AN23" s="28">
-        <v>8973.0329999999994</v>
+        <v>10667.983</v>
       </c>
       <c r="AO23" s="28">
-        <v>170.02940000000001</v>
+        <v>173.4854</v>
       </c>
       <c r="AP23" s="28">
-        <v>54.318689999999997</v>
+        <v>56.068300000000001</v>
       </c>
     </row>
     <row r="24" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>9.4399999999999998E-2</v>
       </c>
       <c r="F24" s="9">
         <v>0.15164</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9">
         <v>1.665</v>
       </c>
       <c r="J24" s="9">
         <v>2.5154100000000001</v>
       </c>
@@ -3931,62 +3935,62 @@
       <c r="Y24" s="20">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z24" s="20">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA24" s="23"/>
       <c r="AB24" s="23"/>
       <c r="AC24" s="23">
         <v>12.66235</v>
       </c>
       <c r="AD24" s="23">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE24" s="20"/>
       <c r="AF24" s="20"/>
       <c r="AG24" s="20">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH24" s="20">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="28">
-        <v>3.8852000000000002</v>
+        <v>3.9622000000000002</v>
       </c>
       <c r="AL24" s="28">
-        <v>5.2621799999999999</v>
+        <v>5.6120599999999996</v>
       </c>
       <c r="AM24" s="28"/>
       <c r="AN24" s="28"/>
       <c r="AO24" s="28">
-        <v>1.6288499999999999</v>
+        <v>2.1746500000000002</v>
       </c>
       <c r="AP24" s="28">
-        <v>2.3424399999999999</v>
+        <v>2.9185400000000001</v>
       </c>
     </row>
     <row r="25" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="9">
         <v>612</v>
       </c>
       <c r="D25" s="9">
         <v>110.125</v>
       </c>
       <c r="E25" s="9">
         <v>166.49557999999999</v>
       </c>
       <c r="F25" s="9">
         <v>71.824730000000002</v>
       </c>
       <c r="G25" s="9">
         <v>408</v>
       </c>
       <c r="H25" s="9">
@@ -4039,62 +4043,62 @@
       <c r="AC25" s="23">
         <v>148.71</v>
       </c>
       <c r="AD25" s="23">
         <v>72.392189999999999</v>
       </c>
       <c r="AE25" s="20">
         <v>20</v>
       </c>
       <c r="AF25" s="20">
         <v>7.5060000000000002</v>
       </c>
       <c r="AG25" s="20">
         <v>151.0377</v>
       </c>
       <c r="AH25" s="20">
         <v>86.828360000000004</v>
       </c>
       <c r="AI25" s="28">
         <v>20</v>
       </c>
       <c r="AJ25" s="28">
         <v>7.5060000000000002</v>
       </c>
       <c r="AK25" s="28">
-        <v>72.032499999999999</v>
+        <v>89.632499999999993</v>
       </c>
       <c r="AL25" s="28">
-        <v>41.858490000000003</v>
+        <v>51.346359999999997</v>
       </c>
       <c r="AM25" s="28"/>
       <c r="AN25" s="28"/>
       <c r="AO25" s="28">
-        <v>78.813900000000004</v>
+        <v>90.133899999999997</v>
       </c>
       <c r="AP25" s="28">
-        <v>52.395940000000003</v>
+        <v>59.965479999999999</v>
       </c>
     </row>
     <row r="26" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="9">
         <v>76.715000000000003</v>
       </c>
       <c r="D26" s="9">
         <v>31.753</v>
       </c>
       <c r="E26" s="9">
         <v>429.58632</v>
       </c>
       <c r="F26" s="9">
         <v>283.36333000000002</v>
       </c>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9">
         <v>556.95685000000003</v>
@@ -4131,62 +4135,62 @@
       <c r="Y26" s="20">
         <v>648.41405999999995</v>
       </c>
       <c r="Z26" s="20">
         <v>423.87646000000001</v>
       </c>
       <c r="AA26" s="23"/>
       <c r="AB26" s="23"/>
       <c r="AC26" s="23">
         <v>710.52333999999996</v>
       </c>
       <c r="AD26" s="23">
         <v>451.07753000000002</v>
       </c>
       <c r="AE26" s="20"/>
       <c r="AF26" s="20"/>
       <c r="AG26" s="20">
         <v>691.86039000000005</v>
       </c>
       <c r="AH26" s="20">
         <v>533.89769999999999</v>
       </c>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="28">
-        <v>350.75767999999999</v>
+        <v>404.63173</v>
       </c>
       <c r="AL26" s="28">
-        <v>268.60458</v>
+        <v>310.09946000000002</v>
       </c>
       <c r="AM26" s="28"/>
       <c r="AN26" s="28"/>
       <c r="AO26" s="28">
-        <v>422.3297</v>
+        <v>461.26436999999999</v>
       </c>
       <c r="AP26" s="28">
-        <v>360.35102999999998</v>
+        <v>395.23845999999998</v>
       </c>
     </row>
     <row r="27" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="F27" s="9">
         <v>9.92E-3</v>
       </c>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9">
         <v>7.0007999999999999</v>
       </c>
       <c r="J27" s="9">
         <v>2.74274</v>
       </c>
@@ -4219,62 +4223,62 @@
       <c r="Y27" s="20">
         <v>1.8048</v>
       </c>
       <c r="Z27" s="20">
         <v>11.33142</v>
       </c>
       <c r="AA27" s="23"/>
       <c r="AB27" s="23"/>
       <c r="AC27" s="23">
         <v>1.3144</v>
       </c>
       <c r="AD27" s="23">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE27" s="20"/>
       <c r="AF27" s="20"/>
       <c r="AG27" s="20">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH27" s="20">
         <v>12.129770000000001</v>
       </c>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="28">
-        <v>0.67249999999999999</v>
+        <v>0.78559999999999997</v>
       </c>
       <c r="AL27" s="28">
-        <v>5.9569000000000001</v>
+        <v>7.8629699999999998</v>
       </c>
       <c r="AM27" s="28"/>
       <c r="AN27" s="28"/>
       <c r="AO27" s="28">
-        <v>7.9799999999999996E-2</v>
+        <v>0.13619999999999999</v>
       </c>
       <c r="AP27" s="28">
-        <v>0.54227000000000003</v>
+        <v>1.1532</v>
       </c>
     </row>
     <row r="28" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9">
         <v>16.006</v>
       </c>
       <c r="J28" s="9">
         <v>8.4804600000000008</v>
       </c>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10">
         <v>1.2E-2</v>
@@ -4299,59 +4303,63 @@
         <v>90.082930000000005</v>
       </c>
       <c r="W28" s="21"/>
       <c r="X28" s="21"/>
       <c r="Y28" s="20">
         <v>3470.66</v>
       </c>
       <c r="Z28" s="20">
         <v>1526.4262799999999</v>
       </c>
       <c r="AA28" s="23"/>
       <c r="AB28" s="23"/>
       <c r="AC28" s="23"/>
       <c r="AD28" s="23"/>
       <c r="AE28" s="20"/>
       <c r="AF28" s="20"/>
       <c r="AG28" s="20">
         <v>228</v>
       </c>
       <c r="AH28" s="20">
         <v>169.50127000000001</v>
       </c>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="28">
-        <v>102.86</v>
+        <v>123.36</v>
       </c>
       <c r="AL28" s="28">
-        <v>78.822689999999994</v>
+        <v>92.874049999999997</v>
       </c>
       <c r="AM28" s="28"/>
       <c r="AN28" s="28"/>
-      <c r="AO28" s="28"/>
-      <c r="AP28" s="28"/>
+      <c r="AO28" s="28">
+        <v>109.98</v>
+      </c>
+      <c r="AP28" s="28">
+        <v>82.888580000000005</v>
+      </c>
     </row>
     <row r="29" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>382.73919999999998</v>
       </c>
       <c r="F29" s="9">
         <v>134.73751999999999</v>
       </c>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9">
         <v>239.52923000000001</v>
       </c>
       <c r="J29" s="9">
         <v>107.62005000000001</v>
       </c>
       <c r="K29" s="10"/>
@@ -4383,62 +4391,62 @@
       <c r="Y29" s="20">
         <v>808.25750000000005</v>
       </c>
       <c r="Z29" s="20">
         <v>407.33672999999999</v>
       </c>
       <c r="AA29" s="23"/>
       <c r="AB29" s="23"/>
       <c r="AC29" s="23">
         <v>325.37689999999998</v>
       </c>
       <c r="AD29" s="23">
         <v>166.48222999999999</v>
       </c>
       <c r="AE29" s="20"/>
       <c r="AF29" s="20"/>
       <c r="AG29" s="20">
         <v>530.34960000000001</v>
       </c>
       <c r="AH29" s="20">
         <v>250.40908999999999</v>
       </c>
       <c r="AI29" s="28"/>
       <c r="AJ29" s="28"/>
       <c r="AK29" s="28">
-        <v>333.48349999999999</v>
+        <v>333.7149</v>
       </c>
       <c r="AL29" s="28">
-        <v>160.76539</v>
+        <v>161.27682999999999</v>
       </c>
       <c r="AM29" s="28"/>
       <c r="AN29" s="28"/>
       <c r="AO29" s="28">
-        <v>465.39400000000001</v>
+        <v>468.51459999999997</v>
       </c>
       <c r="AP29" s="28">
-        <v>227.43234000000001</v>
+        <v>242.70368999999999</v>
       </c>
     </row>
     <row r="30" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9">
         <v>0.1</v>
       </c>
       <c r="J30" s="9">
         <v>0.15276999999999999</v>
       </c>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
@@ -4523,62 +4531,62 @@
       <c r="Y31" s="20">
         <v>61.185749999999999</v>
       </c>
       <c r="Z31" s="20">
         <v>12.091419999999999</v>
       </c>
       <c r="AA31" s="10"/>
       <c r="AB31" s="10"/>
       <c r="AC31" s="23">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD31" s="23">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE31" s="19"/>
       <c r="AF31" s="19"/>
       <c r="AG31" s="20">
         <v>1.2298</v>
       </c>
       <c r="AH31" s="20">
         <v>6.1401500000000002</v>
       </c>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="28">
-        <v>0.46579999999999999</v>
+        <v>0.48580000000000001</v>
       </c>
       <c r="AL31" s="28">
-        <v>2.2418900000000002</v>
+        <v>2.3033899999999998</v>
       </c>
       <c r="AM31" s="28"/>
       <c r="AN31" s="28"/>
       <c r="AO31" s="28">
-        <v>0.43219999999999997</v>
+        <v>0.65990000000000004</v>
       </c>
       <c r="AP31" s="28">
-        <v>2.3069500000000001</v>
+        <v>3.7408600000000001</v>
       </c>
     </row>
     <row r="32" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
@@ -4651,62 +4659,62 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W33" s="19"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="20">
         <v>30</v>
       </c>
       <c r="Z33" s="20">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA33" s="10"/>
       <c r="AB33" s="10"/>
       <c r="AC33" s="23"/>
       <c r="AD33" s="23"/>
       <c r="AE33" s="19"/>
       <c r="AF33" s="19"/>
       <c r="AG33" s="20">
         <v>264.66000000000003</v>
       </c>
       <c r="AH33" s="20">
         <v>192.25605999999999</v>
       </c>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="28">
-        <v>193.8</v>
+        <v>218.62</v>
       </c>
       <c r="AL33" s="28">
-        <v>143.50668999999999</v>
+        <v>159.06003000000001</v>
       </c>
       <c r="AM33" s="28"/>
       <c r="AN33" s="28"/>
       <c r="AO33" s="28">
-        <v>751.03</v>
+        <v>865.73</v>
       </c>
       <c r="AP33" s="28">
-        <v>573.38756000000001</v>
+        <v>658.18831</v>
       </c>
     </row>
     <row r="34" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F34" s="9">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G34" s="9">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H34" s="9">
         <v>2.0367000000000002</v>
       </c>
       <c r="I34" s="9">
         <v>0.95</v>
@@ -4963,54 +4971,54 @@
       <c r="AC37" s="23">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD37" s="23">
         <v>38.688360000000003</v>
       </c>
       <c r="AE37" s="20"/>
       <c r="AF37" s="20"/>
       <c r="AG37" s="20">
         <v>1.75003</v>
       </c>
       <c r="AH37" s="20">
         <v>30.570129999999999</v>
       </c>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="28">
         <v>0.81</v>
       </c>
       <c r="AL37" s="28">
         <v>16.17737</v>
       </c>
       <c r="AM37" s="28"/>
       <c r="AN37" s="28"/>
       <c r="AO37" s="28">
-        <v>1.6593899999999999</v>
+        <v>1.83639</v>
       </c>
       <c r="AP37" s="28">
-        <v>31.414919999999999</v>
+        <v>33.439540000000001</v>
       </c>
     </row>
     <row r="38" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N38" s="10">
         <v>0.11071</v>
       </c>
@@ -5223,62 +5231,62 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA40" s="23">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB40" s="23">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC40" s="23">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD40" s="23">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE40" s="20"/>
       <c r="AF40" s="20"/>
       <c r="AG40" s="20">
         <v>1245.34653</v>
       </c>
       <c r="AH40" s="20">
         <v>1574.80016</v>
       </c>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="28">
-        <v>621.99162999999999</v>
+        <v>708.02346</v>
       </c>
       <c r="AL40" s="28">
-        <v>759.29642000000001</v>
+        <v>870.92434000000003</v>
       </c>
       <c r="AM40" s="28"/>
       <c r="AN40" s="28"/>
       <c r="AO40" s="28">
-        <v>647.18496000000005</v>
+        <v>771.54648999999995</v>
       </c>
       <c r="AP40" s="28">
-        <v>958.82078999999999</v>
+        <v>1099.69964</v>
       </c>
     </row>
     <row r="41" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F41" s="9">
         <v>0.13833000000000001</v>
       </c>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9">
         <v>78.903239999999997</v>
       </c>
       <c r="J41" s="9">
         <v>85.44538</v>
       </c>
@@ -5311,62 +5319,62 @@
       <c r="Y41" s="20">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z41" s="20">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA41" s="23"/>
       <c r="AB41" s="23"/>
       <c r="AC41" s="23">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD41" s="23">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE41" s="20"/>
       <c r="AF41" s="20"/>
       <c r="AG41" s="20">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH41" s="20">
         <v>20.125029999999999</v>
       </c>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="28">
-        <v>2.1720000000000002</v>
+        <v>2.3279999999999998</v>
       </c>
       <c r="AL41" s="28">
-        <v>10.046099999999999</v>
+        <v>10.74147</v>
       </c>
       <c r="AM41" s="28"/>
       <c r="AN41" s="28"/>
       <c r="AO41" s="28">
-        <v>0.60719999999999996</v>
+        <v>0.89759999999999995</v>
       </c>
       <c r="AP41" s="28">
-        <v>2.95539</v>
+        <v>4.3024300000000002</v>
       </c>
     </row>
     <row r="42" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9">
         <v>0.31213999999999997</v>
       </c>
       <c r="F42" s="9">
         <v>0.82581000000000004</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="9">
         <v>0.50283999999999995</v>
       </c>
       <c r="J42" s="9">
         <v>1.2574700000000001</v>
       </c>
@@ -5407,54 +5415,54 @@
       <c r="AC42" s="23">
         <v>2.19556</v>
       </c>
       <c r="AD42" s="23">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE42" s="20"/>
       <c r="AF42" s="20"/>
       <c r="AG42" s="20">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH42" s="20">
         <v>7.61266</v>
       </c>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="28">
         <v>3.9340000000000002</v>
       </c>
       <c r="AL42" s="28">
         <v>7.4266899999999998</v>
       </c>
       <c r="AM42" s="28"/>
       <c r="AN42" s="28"/>
       <c r="AO42" s="28">
-        <v>3.9579999999999997E-2</v>
+        <v>5.3580000000000003E-2</v>
       </c>
       <c r="AP42" s="28">
-        <v>0.15487999999999999</v>
+        <v>0.22674</v>
       </c>
     </row>
     <row r="43" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9">
         <v>3.57023</v>
       </c>
       <c r="F43" s="9">
         <v>10.792809999999999</v>
       </c>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="9">
         <v>14.63491</v>
       </c>
       <c r="J43" s="9">
         <v>87.357190000000003</v>
       </c>
@@ -5487,62 +5495,62 @@
       <c r="Y43" s="20">
         <v>17.352180000000001</v>
       </c>
       <c r="Z43" s="20">
         <v>62.526699999999998</v>
       </c>
       <c r="AA43" s="23"/>
       <c r="AB43" s="23"/>
       <c r="AC43" s="23">
         <v>18.195129999999999</v>
       </c>
       <c r="AD43" s="23">
         <v>82.338610000000003</v>
       </c>
       <c r="AE43" s="20"/>
       <c r="AF43" s="20"/>
       <c r="AG43" s="20">
         <v>10.314579999999999</v>
       </c>
       <c r="AH43" s="20">
         <v>84.544830000000005</v>
       </c>
       <c r="AI43" s="28"/>
       <c r="AJ43" s="28"/>
       <c r="AK43" s="28">
-        <v>6.5258599999999998</v>
+        <v>6.7682599999999997</v>
       </c>
       <c r="AL43" s="28">
-        <v>46.058909999999997</v>
+        <v>47.33135</v>
       </c>
       <c r="AM43" s="28"/>
       <c r="AN43" s="28"/>
       <c r="AO43" s="28">
-        <v>6.8578799999999998</v>
+        <v>8.8193699999999993</v>
       </c>
       <c r="AP43" s="28">
-        <v>53.450749999999999</v>
+        <v>67.168210000000002</v>
       </c>
     </row>
     <row r="44" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9">
         <v>60.02</v>
       </c>
       <c r="F44" s="9">
         <v>73.135000000000005</v>
       </c>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10">
         <v>22.68</v>
@@ -5583,54 +5591,54 @@
       <c r="AC44" s="23">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD44" s="23">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE44" s="20"/>
       <c r="AF44" s="20"/>
       <c r="AG44" s="20">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH44" s="20">
         <v>0.99180999999999997</v>
       </c>
       <c r="AI44" s="28"/>
       <c r="AJ44" s="28"/>
       <c r="AK44" s="28">
         <v>5.9729999999999998E-2</v>
       </c>
       <c r="AL44" s="28">
         <v>0.65234000000000003</v>
       </c>
       <c r="AM44" s="28"/>
       <c r="AN44" s="28"/>
       <c r="AO44" s="28">
-        <v>2.75E-2</v>
+        <v>3.4500000000000003E-2</v>
       </c>
       <c r="AP44" s="28">
-        <v>0.21831999999999999</v>
+        <v>0.27648</v>
       </c>
     </row>
     <row r="45" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>4464.6897799999997</v>
       </c>
       <c r="F45" s="9">
         <v>3410.2461499999999</v>
       </c>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9">
         <v>1930.6579999999999</v>
       </c>
       <c r="J45" s="9">
         <v>1452.8034</v>
       </c>
@@ -5667,62 +5675,62 @@
       <c r="Y45" s="20">
         <v>4711.97768</v>
       </c>
       <c r="Z45" s="20">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA45" s="23"/>
       <c r="AB45" s="23"/>
       <c r="AC45" s="23">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD45" s="23">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE45" s="20"/>
       <c r="AF45" s="20"/>
       <c r="AG45" s="20">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH45" s="20">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI45" s="28"/>
       <c r="AJ45" s="28"/>
       <c r="AK45" s="28">
-        <v>1451.3670099999999</v>
+        <v>1553.9470100000001</v>
       </c>
       <c r="AL45" s="28">
-        <v>2246.0916699999998</v>
+        <v>2392.2817799999998</v>
       </c>
       <c r="AM45" s="28"/>
       <c r="AN45" s="28"/>
       <c r="AO45" s="28">
-        <v>291.67559999999997</v>
+        <v>757.6816</v>
       </c>
       <c r="AP45" s="28">
-        <v>382.72924999999998</v>
+        <v>1418.2576899999999</v>
       </c>
     </row>
     <row r="46" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F46" s="9">
         <v>0.29770000000000002</v>
       </c>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9">
         <v>58.58</v>
       </c>
       <c r="J46" s="9">
         <v>71.610950000000003</v>
       </c>
@@ -5855,62 +5863,62 @@
       <c r="Y47" s="20">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z47" s="20">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA47" s="23"/>
       <c r="AB47" s="23"/>
       <c r="AC47" s="23">
         <v>1755.57511</v>
       </c>
       <c r="AD47" s="23">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE47" s="20"/>
       <c r="AF47" s="20"/>
       <c r="AG47" s="20">
         <v>943.49103000000002</v>
       </c>
       <c r="AH47" s="20">
         <v>1524.3886299999999</v>
       </c>
       <c r="AI47" s="28"/>
       <c r="AJ47" s="28"/>
       <c r="AK47" s="28">
-        <v>678.00121999999999</v>
+        <v>722.94875000000002</v>
       </c>
       <c r="AL47" s="28">
-        <v>925.46221000000003</v>
+        <v>1042.08465</v>
       </c>
       <c r="AM47" s="28"/>
       <c r="AN47" s="28"/>
       <c r="AO47" s="28">
-        <v>233.52105</v>
+        <v>326.94265000000001</v>
       </c>
       <c r="AP47" s="28">
-        <v>685.24941999999999</v>
+        <v>856.88562999999999</v>
       </c>
     </row>
     <row r="48" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="9"/>
       <c r="D48" s="9"/>
       <c r="E48" s="9">
         <v>58.897539999999999</v>
       </c>
       <c r="F48" s="9">
         <v>116.23983</v>
       </c>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9">
         <v>161.16804999999999</v>
       </c>
       <c r="J48" s="9">
         <v>205.15485000000001</v>
       </c>
@@ -5951,62 +5959,62 @@
       <c r="AC48" s="23">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD48" s="23">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE48" s="20">
         <v>3.6</v>
       </c>
       <c r="AF48" s="20">
         <v>10.103199999999999</v>
       </c>
       <c r="AG48" s="20">
         <v>1824.4422999999999</v>
       </c>
       <c r="AH48" s="20">
         <v>2299.47201</v>
       </c>
       <c r="AI48" s="28">
         <v>3.6</v>
       </c>
       <c r="AJ48" s="28">
         <v>10.103199999999999</v>
       </c>
       <c r="AK48" s="28">
-        <v>825.01998000000003</v>
+        <v>979.59999000000005</v>
       </c>
       <c r="AL48" s="28">
-        <v>862.48113000000001</v>
+        <v>1051.70489</v>
       </c>
       <c r="AM48" s="28"/>
       <c r="AN48" s="28"/>
       <c r="AO48" s="28">
-        <v>542.76160000000004</v>
+        <v>586.53169000000003</v>
       </c>
       <c r="AP48" s="28">
-        <v>908.98167000000001</v>
+        <v>994.67921000000001</v>
       </c>
     </row>
     <row r="49" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="9">
         <v>419.22500000000002</v>
       </c>
       <c r="D49" s="9">
         <v>1343.421</v>
       </c>
       <c r="E49" s="9">
         <v>48.361579999999996</v>
       </c>
       <c r="F49" s="9">
         <v>111.86095</v>
       </c>
       <c r="G49" s="9">
         <v>15.47</v>
       </c>
       <c r="H49" s="9">
@@ -6055,62 +6063,62 @@
       <c r="AC49" s="23">
         <v>152.03231</v>
       </c>
       <c r="AD49" s="23">
         <v>514.11401000000001</v>
       </c>
       <c r="AE49" s="20">
         <v>61.948999999999998</v>
       </c>
       <c r="AF49" s="20">
         <v>218.44227000000001</v>
       </c>
       <c r="AG49" s="20">
         <v>138.38220999999999</v>
       </c>
       <c r="AH49" s="20">
         <v>517.82897000000003</v>
       </c>
       <c r="AI49" s="28">
         <v>61.948999999999998</v>
       </c>
       <c r="AJ49" s="28">
         <v>218.44227000000001</v>
       </c>
       <c r="AK49" s="28">
-        <v>61.097450000000002</v>
+        <v>68.715369999999993</v>
       </c>
       <c r="AL49" s="28">
-        <v>240.02471</v>
+        <v>289.11935</v>
       </c>
       <c r="AM49" s="28"/>
       <c r="AN49" s="28"/>
       <c r="AO49" s="28">
-        <v>64.177419999999998</v>
+        <v>67.533000000000001</v>
       </c>
       <c r="AP49" s="28">
-        <v>289.88195000000002</v>
+        <v>307.89850999999999</v>
       </c>
     </row>
     <row r="50" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="9">
         <v>151.53</v>
       </c>
       <c r="D50" s="9">
         <v>425.517</v>
       </c>
       <c r="E50" s="9">
         <v>0.26304</v>
       </c>
       <c r="F50" s="9">
         <v>1.52054</v>
       </c>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9">
         <v>0.98712</v>
@@ -6155,54 +6163,54 @@
       <c r="AC50" s="23">
         <v>5.3611500000000003</v>
       </c>
       <c r="AD50" s="23">
         <v>44.522179999999999</v>
       </c>
       <c r="AE50" s="20"/>
       <c r="AF50" s="20"/>
       <c r="AG50" s="20">
         <v>2.4120200000000001</v>
       </c>
       <c r="AH50" s="20">
         <v>14.435589999999999</v>
       </c>
       <c r="AI50" s="28"/>
       <c r="AJ50" s="28"/>
       <c r="AK50" s="28">
         <v>1.63558</v>
       </c>
       <c r="AL50" s="28">
         <v>12.18881</v>
       </c>
       <c r="AM50" s="28"/>
       <c r="AN50" s="28"/>
       <c r="AO50" s="28">
-        <v>1.7760000000000001E-2</v>
+        <v>3.9359999999999999E-2</v>
       </c>
       <c r="AP50" s="28">
-        <v>0.15162</v>
+        <v>0.42259000000000002</v>
       </c>
     </row>
     <row r="51" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="9">
         <v>8842.1460000000006</v>
       </c>
       <c r="F51" s="9">
         <v>5103.0556800000004</v>
       </c>
       <c r="G51" s="9"/>
       <c r="H51" s="9"/>
       <c r="I51" s="9">
         <v>15431.933639999999</v>
       </c>
       <c r="J51" s="9">
         <v>7015.4718899999998</v>
       </c>
@@ -6241,68 +6249,68 @@
       <c r="AA51" s="23">
         <v>0.5</v>
       </c>
       <c r="AB51" s="23">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC51" s="23">
         <v>20583.755969999998</v>
       </c>
       <c r="AD51" s="23">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE51" s="20">
         <v>1.923</v>
       </c>
       <c r="AF51" s="20">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG51" s="20">
         <v>10427.5761</v>
       </c>
       <c r="AH51" s="20">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI51" s="28">
-        <v>0.36499999999999999</v>
+        <v>0.58699999999999997</v>
       </c>
       <c r="AJ51" s="28">
-        <v>0.55900000000000005</v>
+        <v>0.90300000000000002</v>
       </c>
       <c r="AK51" s="28">
-        <v>3938.8588</v>
+        <v>3939.0756000000001</v>
       </c>
       <c r="AL51" s="28">
-        <v>2383.3770199999999</v>
+        <v>2383.9319300000002</v>
       </c>
       <c r="AM51" s="28"/>
       <c r="AN51" s="28"/>
       <c r="AO51" s="28">
-        <v>3830.2139999999999</v>
+        <v>4497.91</v>
       </c>
       <c r="AP51" s="28">
-        <v>2569.9990499999999</v>
+        <v>3053.8386500000001</v>
       </c>
     </row>
     <row r="52" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9">
         <v>20.622319999999998</v>
       </c>
       <c r="F52" s="9">
         <v>22.723410000000001</v>
       </c>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="10">
         <v>0.97499999999999998</v>
       </c>
       <c r="L52" s="10">
@@ -6343,62 +6351,62 @@
       </c>
       <c r="AB52" s="23">
         <v>0.30473</v>
       </c>
       <c r="AC52" s="23">
         <v>50.154440000000001</v>
       </c>
       <c r="AD52" s="23">
         <v>192.52789000000001</v>
       </c>
       <c r="AE52" s="20">
         <v>0.02</v>
       </c>
       <c r="AF52" s="20">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG52" s="20">
         <v>63.511589999999998</v>
       </c>
       <c r="AH52" s="20">
         <v>256.99723999999998</v>
       </c>
       <c r="AI52" s="28"/>
       <c r="AJ52" s="28"/>
       <c r="AK52" s="28">
-        <v>54.05968</v>
+        <v>54.706879999999998</v>
       </c>
       <c r="AL52" s="28">
-        <v>184.39783</v>
+        <v>188.55321000000001</v>
       </c>
       <c r="AM52" s="28"/>
       <c r="AN52" s="28"/>
       <c r="AO52" s="28">
-        <v>36.596539999999997</v>
+        <v>39.460059999999999</v>
       </c>
       <c r="AP52" s="28">
-        <v>89.003780000000006</v>
+        <v>103.65115</v>
       </c>
     </row>
     <row r="53" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A53" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="9">
         <v>115.64</v>
       </c>
       <c r="D53" s="9">
         <v>159.8588</v>
       </c>
       <c r="E53" s="9">
         <v>1038.0641900000001</v>
       </c>
       <c r="F53" s="9">
         <v>1559.6922400000001</v>
       </c>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
@@ -6453,72 +6461,72 @@
       <c r="AA53" s="23">
         <v>25.7986</v>
       </c>
       <c r="AB53" s="23">
         <v>63.050539999999998</v>
       </c>
       <c r="AC53" s="23">
         <v>1551.42896</v>
       </c>
       <c r="AD53" s="23">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE53" s="20">
         <v>156.8329</v>
       </c>
       <c r="AF53" s="20">
         <v>232.51138</v>
       </c>
       <c r="AG53" s="20">
         <v>1579.7162800000001</v>
       </c>
       <c r="AH53" s="20">
         <v>3834.33905</v>
       </c>
       <c r="AI53" s="28">
-        <v>91.000699999999995</v>
+        <v>145.95070000000001</v>
       </c>
       <c r="AJ53" s="28">
-        <v>144.24839</v>
+        <v>208.11939000000001</v>
       </c>
       <c r="AK53" s="28">
-        <v>883.59957999999995</v>
+        <v>990.14985000000001</v>
       </c>
       <c r="AL53" s="28">
-        <v>2125.5431600000002</v>
+        <v>2370.34879</v>
       </c>
       <c r="AM53" s="28">
         <v>10.75812</v>
       </c>
       <c r="AN53" s="28">
         <v>24.33952</v>
       </c>
       <c r="AO53" s="28">
-        <v>716.01814000000002</v>
+        <v>827.43110999999999</v>
       </c>
       <c r="AP53" s="28">
-        <v>2057.8695299999999</v>
+        <v>2350.4504200000001</v>
       </c>
     </row>
     <row r="54" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>140</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="10"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N54" s="10">
         <v>0.23344999999999999</v>
       </c>
@@ -6691,62 +6699,62 @@
       <c r="AC56" s="23">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD56" s="23">
         <v>11.50854</v>
       </c>
       <c r="AE56" s="20">
         <v>0.6</v>
       </c>
       <c r="AF56" s="20">
         <v>11.602</v>
       </c>
       <c r="AG56" s="20">
         <v>6.3244300000000004</v>
       </c>
       <c r="AH56" s="20">
         <v>15.335129999999999</v>
       </c>
       <c r="AI56" s="28">
         <v>0.6</v>
       </c>
       <c r="AJ56" s="28">
         <v>11.602</v>
       </c>
       <c r="AK56" s="28">
-        <v>5.7538799999999997</v>
+        <v>5.8133299999999997</v>
       </c>
       <c r="AL56" s="28">
-        <v>10.20815</v>
+        <v>10.613910000000001</v>
       </c>
       <c r="AM56" s="28"/>
       <c r="AN56" s="28"/>
       <c r="AO56" s="28">
-        <v>0.69401999999999997</v>
+        <v>0.74280000000000002</v>
       </c>
       <c r="AP56" s="28">
-        <v>7.3363399999999999</v>
+        <v>7.9155699999999998</v>
       </c>
     </row>
     <row r="57" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A57" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="9">
         <v>45.750999999999998</v>
       </c>
       <c r="D57" s="9">
         <v>93.612300000000005</v>
       </c>
       <c r="E57" s="9">
         <v>4116.0052400000004</v>
       </c>
       <c r="F57" s="9">
         <v>8595.1225200000008</v>
       </c>
       <c r="G57" s="9">
         <v>32.793999999999997</v>
       </c>
       <c r="H57" s="9">
@@ -6809,72 +6817,72 @@
       <c r="AA57" s="23">
         <v>7.5862800000000004</v>
       </c>
       <c r="AB57" s="23">
         <v>23.48011</v>
       </c>
       <c r="AC57" s="23">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD57" s="23">
         <v>13191.147129999999</v>
       </c>
       <c r="AE57" s="20">
         <v>10.817</v>
       </c>
       <c r="AF57" s="20">
         <v>45.414479999999998</v>
       </c>
       <c r="AG57" s="20">
         <v>3097.6984299999999</v>
       </c>
       <c r="AH57" s="20">
         <v>11672.97472</v>
       </c>
       <c r="AI57" s="28">
-        <v>4.2191999999999998</v>
+        <v>5.2359999999999998</v>
       </c>
       <c r="AJ57" s="28">
-        <v>17.75273</v>
+        <v>25.007110000000001</v>
       </c>
       <c r="AK57" s="28">
-        <v>1649.41534</v>
+        <v>1788.5808199999999</v>
       </c>
       <c r="AL57" s="28">
-        <v>5978.5124100000003</v>
+        <v>6410.50936</v>
       </c>
       <c r="AM57" s="28">
         <v>4.9168000000000003</v>
       </c>
       <c r="AN57" s="28">
         <v>17.708939999999998</v>
       </c>
       <c r="AO57" s="28">
-        <v>1433.2114799999999</v>
+        <v>1634.0654099999999</v>
       </c>
       <c r="AP57" s="28">
-        <v>5729.4744700000001</v>
+        <v>6381.8365800000001</v>
       </c>
     </row>
     <row r="58" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A58" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9">
         <v>1202.30683</v>
       </c>
       <c r="F58" s="9">
         <v>1273.92732</v>
       </c>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9">
         <v>1182.3248900000001</v>
       </c>
       <c r="J58" s="9">
         <v>1244.4177099999999</v>
       </c>
@@ -6919,62 +6927,62 @@
         <v>1677.7177799999999</v>
       </c>
       <c r="AA58" s="23">
         <v>0.15</v>
       </c>
       <c r="AB58" s="23">
         <v>1.0525</v>
       </c>
       <c r="AC58" s="23">
         <v>1404.7035599999999</v>
       </c>
       <c r="AD58" s="23">
         <v>1714.7175999999999</v>
       </c>
       <c r="AE58" s="20"/>
       <c r="AF58" s="20"/>
       <c r="AG58" s="20">
         <v>1390.8074799999999</v>
       </c>
       <c r="AH58" s="20">
         <v>1766.2322099999999</v>
       </c>
       <c r="AI58" s="28"/>
       <c r="AJ58" s="28"/>
       <c r="AK58" s="28">
-        <v>793.22788000000003</v>
+        <v>826.62789999999995</v>
       </c>
       <c r="AL58" s="28">
-        <v>966.48695999999995</v>
+        <v>1040.9822200000001</v>
       </c>
       <c r="AM58" s="28"/>
       <c r="AN58" s="28"/>
       <c r="AO58" s="28">
-        <v>483.55018000000001</v>
+        <v>601.2115</v>
       </c>
       <c r="AP58" s="28">
-        <v>737.15648999999996</v>
+        <v>906.98203000000001</v>
       </c>
     </row>
     <row r="59" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A59" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="9">
         <v>1793.1949999999999</v>
       </c>
       <c r="D59" s="9">
         <v>663.15450999999996</v>
       </c>
       <c r="E59" s="9">
         <v>320.26612</v>
       </c>
       <c r="F59" s="9">
         <v>299.50891000000001</v>
       </c>
       <c r="G59" s="9">
         <v>2370.3760000000002</v>
       </c>
       <c r="H59" s="9">
@@ -7037,72 +7045,72 @@
       <c r="AA59" s="23">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB59" s="23">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC59" s="23">
         <v>536.13941999999997</v>
       </c>
       <c r="AD59" s="23">
         <v>937.59802000000002</v>
       </c>
       <c r="AE59" s="20">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF59" s="20">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG59" s="20">
         <v>454.81502999999998</v>
       </c>
       <c r="AH59" s="20">
         <v>854.03242999999998</v>
       </c>
       <c r="AI59" s="28">
-        <v>1250.1980000000001</v>
+        <v>1470.2080000000001</v>
       </c>
       <c r="AJ59" s="28">
-        <v>642.41938000000005</v>
+        <v>750.81637999999998</v>
       </c>
       <c r="AK59" s="28">
-        <v>229.28496999999999</v>
+        <v>271.88529</v>
       </c>
       <c r="AL59" s="28">
-        <v>407.72028</v>
+        <v>479.23039999999997</v>
       </c>
       <c r="AM59" s="28">
-        <v>980.18200000000002</v>
+        <v>1157.1320000000001</v>
       </c>
       <c r="AN59" s="28">
-        <v>575.24699999999996</v>
+        <v>698.904</v>
       </c>
       <c r="AO59" s="28">
-        <v>264.48124000000001</v>
+        <v>315.41383999999999</v>
       </c>
       <c r="AP59" s="28">
-        <v>471.44767999999999</v>
+        <v>569.30280000000005</v>
       </c>
     </row>
     <row r="60" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J60" s="9">
         <v>0.15032999999999999</v>
       </c>
       <c r="K60" s="10"/>
       <c r="L60" s="10"/>
       <c r="M60" s="10">
         <v>2.2700000000000001E-2</v>
@@ -7239,66 +7247,66 @@
       <c r="AC61" s="23">
         <v>177.98418000000001</v>
       </c>
       <c r="AD61" s="23">
         <v>384.07704000000001</v>
       </c>
       <c r="AE61" s="20">
         <v>44</v>
       </c>
       <c r="AF61" s="20">
         <v>115.57979</v>
       </c>
       <c r="AG61" s="20">
         <v>144.87801999999999</v>
       </c>
       <c r="AH61" s="20">
         <v>427.92899</v>
       </c>
       <c r="AI61" s="28">
         <v>23.2</v>
       </c>
       <c r="AJ61" s="28">
         <v>59.495660000000001</v>
       </c>
       <c r="AK61" s="28">
-        <v>73.758790000000005</v>
+        <v>86.312820000000002</v>
       </c>
       <c r="AL61" s="28">
-        <v>210.05748</v>
+        <v>242.94888</v>
       </c>
       <c r="AM61" s="28">
         <v>7.6</v>
       </c>
       <c r="AN61" s="28">
         <v>23.375129999999999</v>
       </c>
       <c r="AO61" s="28">
-        <v>99.878600000000006</v>
+        <v>113.15622999999999</v>
       </c>
       <c r="AP61" s="28">
-        <v>237.16659000000001</v>
+        <v>288.13323000000003</v>
       </c>
     </row>
     <row r="62" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A62" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C62" s="9">
         <v>528.00563</v>
       </c>
       <c r="D62" s="9">
         <v>562.69195000000002</v>
       </c>
       <c r="E62" s="9">
         <v>5074.7064099999998</v>
       </c>
       <c r="F62" s="9">
         <v>8407.6544400000002</v>
       </c>
       <c r="G62" s="9">
         <v>556.65263000000004</v>
       </c>
       <c r="H62" s="9">
@@ -7361,72 +7369,72 @@
       <c r="AA62" s="23">
         <v>280.13195999999999</v>
       </c>
       <c r="AB62" s="23">
         <v>403.93714999999997</v>
       </c>
       <c r="AC62" s="23">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD62" s="23">
         <v>20104.48602</v>
       </c>
       <c r="AE62" s="20">
         <v>405.46517</v>
       </c>
       <c r="AF62" s="20">
         <v>620.36987999999997</v>
       </c>
       <c r="AG62" s="20">
         <v>7307.1072899999999</v>
       </c>
       <c r="AH62" s="20">
         <v>20910.906419999999</v>
       </c>
       <c r="AI62" s="28">
-        <v>229.87810999999999</v>
+        <v>264.88790999999998</v>
       </c>
       <c r="AJ62" s="28">
-        <v>333.25826000000001</v>
+        <v>386.48764</v>
       </c>
       <c r="AK62" s="28">
-        <v>4048.0143800000001</v>
+        <v>4639.4543400000002</v>
       </c>
       <c r="AL62" s="28">
-        <v>11354.167090000001</v>
+        <v>13013.44594</v>
       </c>
       <c r="AM62" s="28">
-        <v>163.08025000000001</v>
+        <v>177.91889</v>
       </c>
       <c r="AN62" s="28">
-        <v>248.34289000000001</v>
+        <v>284.94279999999998</v>
       </c>
       <c r="AO62" s="28">
-        <v>3824.6233200000001</v>
+        <v>4373.6532500000003</v>
       </c>
       <c r="AP62" s="28">
-        <v>11984.289339999999</v>
+        <v>13787.37595</v>
       </c>
     </row>
     <row r="63" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A63" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="9">
         <v>20.76</v>
       </c>
       <c r="D63" s="9">
         <v>5.6059999999999999</v>
       </c>
       <c r="E63" s="9">
         <v>11.168760000000001</v>
       </c>
       <c r="F63" s="9">
         <v>15.31941</v>
       </c>
       <c r="G63" s="9">
         <v>32.46</v>
       </c>
       <c r="H63" s="9">
@@ -7471,62 +7479,62 @@
       <c r="Y63" s="20">
         <v>72.92586</v>
       </c>
       <c r="Z63" s="20">
         <v>70.940809999999999</v>
       </c>
       <c r="AA63" s="23"/>
       <c r="AB63" s="23"/>
       <c r="AC63" s="23">
         <v>89.619590000000002</v>
       </c>
       <c r="AD63" s="23">
         <v>94.825649999999996</v>
       </c>
       <c r="AE63" s="20"/>
       <c r="AF63" s="20"/>
       <c r="AG63" s="20">
         <v>20.152640000000002</v>
       </c>
       <c r="AH63" s="20">
         <v>40.481569999999998</v>
       </c>
       <c r="AI63" s="28"/>
       <c r="AJ63" s="28"/>
       <c r="AK63" s="28">
-        <v>8.4494399999999992</v>
+        <v>9.9850399999999997</v>
       </c>
       <c r="AL63" s="28">
-        <v>18.201979999999999</v>
+        <v>22.531600000000001</v>
       </c>
       <c r="AM63" s="28"/>
       <c r="AN63" s="28"/>
       <c r="AO63" s="28">
-        <v>8.0889500000000005</v>
+        <v>9.2972300000000008</v>
       </c>
       <c r="AP63" s="28">
-        <v>7.1321899999999996</v>
+        <v>8.9580900000000003</v>
       </c>
     </row>
     <row r="64" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A64" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C64" s="9"/>
       <c r="D64" s="9"/>
       <c r="E64" s="9">
         <v>55.657139999999998</v>
       </c>
       <c r="F64" s="9">
         <v>31.765840000000001</v>
       </c>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
       <c r="I64" s="9">
         <v>44.3523</v>
       </c>
       <c r="J64" s="9">
         <v>27.151859999999999</v>
       </c>
@@ -7563,54 +7571,54 @@
       <c r="Y64" s="20">
         <v>16.425360000000001</v>
       </c>
       <c r="Z64" s="20">
         <v>27.148700000000002</v>
       </c>
       <c r="AA64" s="23"/>
       <c r="AB64" s="23"/>
       <c r="AC64" s="23">
         <v>7.36083</v>
       </c>
       <c r="AD64" s="23">
         <v>15.53044</v>
       </c>
       <c r="AE64" s="20"/>
       <c r="AF64" s="20"/>
       <c r="AG64" s="20">
         <v>2.2769400000000002</v>
       </c>
       <c r="AH64" s="20">
         <v>6.2726499999999996</v>
       </c>
       <c r="AI64" s="28"/>
       <c r="AJ64" s="28"/>
       <c r="AK64" s="28">
-        <v>0.47233999999999998</v>
+        <v>0.76934000000000002</v>
       </c>
       <c r="AL64" s="28">
-        <v>1.2410099999999999</v>
+        <v>1.70943</v>
       </c>
       <c r="AM64" s="28"/>
       <c r="AN64" s="28"/>
       <c r="AO64" s="28">
         <v>2.1472000000000002</v>
       </c>
       <c r="AP64" s="28">
         <v>3.1967400000000001</v>
       </c>
     </row>
     <row r="65" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A65" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="9"/>
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9">
         <v>0.70296000000000003</v>
@@ -7655,54 +7663,54 @@
       <c r="AC65" s="23">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD65" s="23">
         <v>2.11313</v>
       </c>
       <c r="AE65" s="20"/>
       <c r="AF65" s="20"/>
       <c r="AG65" s="20">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH65" s="20">
         <v>1.41381</v>
       </c>
       <c r="AI65" s="28"/>
       <c r="AJ65" s="28"/>
       <c r="AK65" s="28">
         <v>3.5040000000000002E-2</v>
       </c>
       <c r="AL65" s="28">
         <v>0.11001</v>
       </c>
       <c r="AM65" s="28"/>
       <c r="AN65" s="28"/>
       <c r="AO65" s="28">
-        <v>0.79920000000000002</v>
+        <v>1.6752</v>
       </c>
       <c r="AP65" s="28">
-        <v>1.8965700000000001</v>
+        <v>3.32484</v>
       </c>
     </row>
     <row r="66" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A66" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C66" s="9"/>
       <c r="D66" s="9"/>
       <c r="E66" s="9">
         <v>1.23</v>
       </c>
       <c r="F66" s="9">
         <v>3.4086599999999998</v>
       </c>
       <c r="G66" s="9">
         <v>10</v>
       </c>
       <c r="H66" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="I66" s="9">
         <v>21.8276</v>
@@ -7831,62 +7839,62 @@
       <c r="Y67" s="20">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z67" s="20">
         <v>2659.32431</v>
       </c>
       <c r="AA67" s="23"/>
       <c r="AB67" s="23"/>
       <c r="AC67" s="23">
         <v>808.26414999999997</v>
       </c>
       <c r="AD67" s="23">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE67" s="20"/>
       <c r="AF67" s="20"/>
       <c r="AG67" s="20">
         <v>774.87330999999995</v>
       </c>
       <c r="AH67" s="20">
         <v>3228.0716400000001</v>
       </c>
       <c r="AI67" s="28"/>
       <c r="AJ67" s="28"/>
       <c r="AK67" s="28">
-        <v>437.65555999999998</v>
+        <v>469.94162</v>
       </c>
       <c r="AL67" s="28">
-        <v>1933.1230499999999</v>
+        <v>2084.2556599999998</v>
       </c>
       <c r="AM67" s="28"/>
       <c r="AN67" s="28"/>
       <c r="AO67" s="28">
-        <v>518.16045999999994</v>
+        <v>612.46141999999998</v>
       </c>
       <c r="AP67" s="28">
-        <v>2175.8466199999998</v>
+        <v>2519.3706900000002</v>
       </c>
     </row>
     <row r="68" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A68" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="9"/>
       <c r="D68" s="9"/>
       <c r="E68" s="9">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F68" s="9">
         <v>3.1E-2</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c r="I68" s="9">
         <v>0.39904000000000001</v>
       </c>
       <c r="J68" s="9">
         <v>0.84001999999999999</v>
       </c>
@@ -8011,62 +8019,62 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA69" s="23"/>
       <c r="AB69" s="23"/>
       <c r="AC69" s="23">
         <v>209.07336000000001</v>
       </c>
       <c r="AD69" s="23">
         <v>425.60798</v>
       </c>
       <c r="AE69" s="20">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF69" s="20">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG69" s="20">
         <v>164.53583</v>
       </c>
       <c r="AH69" s="20">
         <v>279.22881000000001</v>
       </c>
       <c r="AI69" s="28"/>
       <c r="AJ69" s="28"/>
       <c r="AK69" s="28">
-        <v>108.93547</v>
+        <v>110.85201000000001</v>
       </c>
       <c r="AL69" s="28">
-        <v>152.47678999999999</v>
+        <v>158.28314</v>
       </c>
       <c r="AM69" s="28"/>
       <c r="AN69" s="28"/>
       <c r="AO69" s="28">
-        <v>73.129180000000005</v>
+        <v>93.761899999999997</v>
       </c>
       <c r="AP69" s="28">
-        <v>226.26159999999999</v>
+        <v>282.49653999999998</v>
       </c>
     </row>
     <row r="70" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A70" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C70" s="9"/>
       <c r="D70" s="9"/>
       <c r="E70" s="9">
         <v>414.10090000000002</v>
       </c>
       <c r="F70" s="9">
         <v>1086.65353</v>
       </c>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c r="I70" s="9">
         <v>114.56542</v>
       </c>
       <c r="J70" s="9">
         <v>303.47881999999998</v>
       </c>
@@ -8103,62 +8111,62 @@
       <c r="Y70" s="20">
         <v>189.04106999999999</v>
       </c>
       <c r="Z70" s="20">
         <v>539.78980000000001</v>
       </c>
       <c r="AA70" s="23"/>
       <c r="AB70" s="23"/>
       <c r="AC70" s="23">
         <v>255.97882000000001</v>
       </c>
       <c r="AD70" s="23">
         <v>716.02684999999997</v>
       </c>
       <c r="AE70" s="20"/>
       <c r="AF70" s="20"/>
       <c r="AG70" s="20">
         <v>104.51305000000001</v>
       </c>
       <c r="AH70" s="20">
         <v>529.4973</v>
       </c>
       <c r="AI70" s="28"/>
       <c r="AJ70" s="28"/>
       <c r="AK70" s="28">
-        <v>74.219009999999997</v>
+        <v>79.068539999999999</v>
       </c>
       <c r="AL70" s="28">
-        <v>328.13319999999999</v>
+        <v>361.56732</v>
       </c>
       <c r="AM70" s="28"/>
       <c r="AN70" s="28"/>
       <c r="AO70" s="28">
-        <v>72.757530000000003</v>
+        <v>76.885419999999996</v>
       </c>
       <c r="AP70" s="28">
-        <v>432.92218000000003</v>
+        <v>467.27030000000002</v>
       </c>
     </row>
     <row r="71" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A71" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C71" s="9">
         <v>19.463999999999999</v>
       </c>
       <c r="D71" s="9">
         <v>11.013</v>
       </c>
       <c r="E71" s="9">
         <v>461.33850999999999</v>
       </c>
       <c r="F71" s="9">
         <v>235.8999</v>
       </c>
       <c r="G71" s="9">
         <v>8.7119999999999997</v>
       </c>
       <c r="H71" s="9">
@@ -8203,62 +8211,62 @@
       <c r="Y71" s="20">
         <v>82.204070000000002</v>
       </c>
       <c r="Z71" s="20">
         <v>87.359840000000005</v>
       </c>
       <c r="AA71" s="23"/>
       <c r="AB71" s="23"/>
       <c r="AC71" s="23">
         <v>242.23668000000001</v>
       </c>
       <c r="AD71" s="23">
         <v>220.41758999999999</v>
       </c>
       <c r="AE71" s="20"/>
       <c r="AF71" s="20"/>
       <c r="AG71" s="20">
         <v>103.96834</v>
       </c>
       <c r="AH71" s="20">
         <v>130.37322</v>
       </c>
       <c r="AI71" s="28"/>
       <c r="AJ71" s="28"/>
       <c r="AK71" s="28">
-        <v>45.690869999999997</v>
+        <v>47.458030000000001</v>
       </c>
       <c r="AL71" s="28">
-        <v>67.499769999999998</v>
+        <v>69.746260000000007</v>
       </c>
       <c r="AM71" s="28"/>
       <c r="AN71" s="28"/>
       <c r="AO71" s="28">
-        <v>27.915690000000001</v>
+        <v>30.498419999999999</v>
       </c>
       <c r="AP71" s="28">
-        <v>54.071919999999999</v>
+        <v>58.257539999999999</v>
       </c>
     </row>
     <row r="72" spans="1:42" s="1" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A72" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C72" s="9"/>
       <c r="D72" s="9"/>
       <c r="E72" s="9">
         <v>4.1524900000000002</v>
       </c>
       <c r="F72" s="9">
         <v>50.119</v>
       </c>
       <c r="G72" s="9"/>
       <c r="H72" s="9"/>
       <c r="I72" s="9">
         <v>132.38022000000001</v>
       </c>
       <c r="J72" s="9">
         <v>175.77435</v>
       </c>
@@ -8303,62 +8311,62 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA72" s="23">
         <v>1</v>
       </c>
       <c r="AB72" s="23">
         <v>3.28</v>
       </c>
       <c r="AC72" s="23">
         <v>31.661919999999999</v>
       </c>
       <c r="AD72" s="23">
         <v>126.15655</v>
       </c>
       <c r="AE72" s="20"/>
       <c r="AF72" s="20"/>
       <c r="AG72" s="20">
         <v>16.05931</v>
       </c>
       <c r="AH72" s="20">
         <v>114.45005999999999</v>
       </c>
       <c r="AI72" s="28"/>
       <c r="AJ72" s="28"/>
       <c r="AK72" s="28">
-        <v>9.6227999999999998</v>
+        <v>10.343540000000001</v>
       </c>
       <c r="AL72" s="28">
-        <v>65.634600000000006</v>
+        <v>70.858980000000003</v>
       </c>
       <c r="AM72" s="28"/>
       <c r="AN72" s="28"/>
       <c r="AO72" s="28">
-        <v>12.98006</v>
+        <v>14.489839999999999</v>
       </c>
       <c r="AP72" s="28">
-        <v>108.7683</v>
+        <v>128.04408000000001</v>
       </c>
     </row>
     <row r="73" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A73" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C73" s="9"/>
       <c r="D73" s="9"/>
       <c r="E73" s="9">
         <v>58.533430000000003</v>
       </c>
       <c r="F73" s="9">
         <v>77.756249999999994</v>
       </c>
       <c r="G73" s="9"/>
       <c r="H73" s="9"/>
       <c r="I73" s="9">
         <v>65.564419999999998</v>
       </c>
       <c r="J73" s="9">
         <v>141.53352000000001</v>
       </c>
@@ -8391,62 +8399,62 @@
       <c r="Y73" s="20">
         <v>72.145899999999997</v>
       </c>
       <c r="Z73" s="20">
         <v>205.90427</v>
       </c>
       <c r="AA73" s="23"/>
       <c r="AB73" s="23"/>
       <c r="AC73" s="23">
         <v>38.249000000000002</v>
       </c>
       <c r="AD73" s="23">
         <v>94.775499999999994</v>
       </c>
       <c r="AE73" s="20"/>
       <c r="AF73" s="20"/>
       <c r="AG73" s="20">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH73" s="20">
         <v>41.14385</v>
       </c>
       <c r="AI73" s="28"/>
       <c r="AJ73" s="28"/>
       <c r="AK73" s="28">
-        <v>2.5929600000000002</v>
+        <v>3.0967600000000002</v>
       </c>
       <c r="AL73" s="28">
-        <v>29.975539999999999</v>
+        <v>31.45936</v>
       </c>
       <c r="AM73" s="28"/>
       <c r="AN73" s="28"/>
       <c r="AO73" s="28">
-        <v>2.5628000000000002</v>
+        <v>2.6433</v>
       </c>
       <c r="AP73" s="28">
-        <v>7.8140599999999996</v>
+        <v>20.793980000000001</v>
       </c>
     </row>
     <row r="74" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A74" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C74" s="9"/>
       <c r="D74" s="9"/>
       <c r="E74" s="9">
         <v>355.79075999999998</v>
       </c>
       <c r="F74" s="9">
         <v>388.87603999999999</v>
       </c>
       <c r="G74" s="9"/>
       <c r="H74" s="9"/>
       <c r="I74" s="9">
         <v>351.73423000000003</v>
       </c>
       <c r="J74" s="9">
         <v>380.85701999999998</v>
       </c>
@@ -8495,62 +8503,62 @@
       <c r="AC74" s="23">
         <v>1029.95973</v>
       </c>
       <c r="AD74" s="23">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE74" s="20">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF74" s="20">
         <v>26.28604</v>
       </c>
       <c r="AG74" s="20">
         <v>602.78521999999998</v>
       </c>
       <c r="AH74" s="20">
         <v>1411.1088099999999</v>
       </c>
       <c r="AI74" s="28">
         <v>1</v>
       </c>
       <c r="AJ74" s="28">
         <v>12.028040000000001</v>
       </c>
       <c r="AK74" s="28">
-        <v>256.21397999999999</v>
+        <v>288.55061999999998</v>
       </c>
       <c r="AL74" s="28">
-        <v>633.91215</v>
+        <v>720.91453000000001</v>
       </c>
       <c r="AM74" s="28"/>
       <c r="AN74" s="28"/>
       <c r="AO74" s="28">
-        <v>522.71445000000006</v>
+        <v>671.59865000000002</v>
       </c>
       <c r="AP74" s="28">
-        <v>1118.8895399999999</v>
+        <v>1414.0224700000001</v>
       </c>
     </row>
     <row r="75" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A75" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C75" s="9"/>
       <c r="D75" s="9"/>
       <c r="E75" s="9">
         <v>3.194</v>
       </c>
       <c r="F75" s="9">
         <v>8.5395000000000003</v>
       </c>
       <c r="G75" s="9"/>
       <c r="H75" s="9"/>
       <c r="I75" s="9">
         <v>2.1883400000000002</v>
       </c>
       <c r="J75" s="9">
         <v>5.82599</v>
       </c>
@@ -8591,54 +8599,54 @@
       <c r="AC75" s="23">
         <v>12.97622</v>
       </c>
       <c r="AD75" s="23">
         <v>22.374839999999999</v>
       </c>
       <c r="AE75" s="20"/>
       <c r="AF75" s="20"/>
       <c r="AG75" s="20">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH75" s="20">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI75" s="28"/>
       <c r="AJ75" s="28"/>
       <c r="AK75" s="28">
         <v>1.57962</v>
       </c>
       <c r="AL75" s="28">
         <v>5.3955200000000003</v>
       </c>
       <c r="AM75" s="28"/>
       <c r="AN75" s="28"/>
       <c r="AO75" s="28">
-        <v>4.9037699999999997</v>
+        <v>5.7591299999999999</v>
       </c>
       <c r="AP75" s="28">
-        <v>17.747859999999999</v>
+        <v>18.741230000000002</v>
       </c>
     </row>
     <row r="76" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A76" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C76" s="9">
         <v>3.29</v>
       </c>
       <c r="D76" s="9">
         <v>3.55105</v>
       </c>
       <c r="E76" s="9"/>
       <c r="F76" s="9"/>
       <c r="G76" s="9">
         <v>12.692</v>
       </c>
       <c r="H76" s="9">
         <v>1.32575</v>
       </c>
       <c r="I76" s="9">
         <v>4.0258000000000003</v>
@@ -8683,62 +8691,62 @@
       <c r="Y76" s="20">
         <v>222.33441999999999</v>
       </c>
       <c r="Z76" s="20">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA76" s="23"/>
       <c r="AB76" s="23"/>
       <c r="AC76" s="23">
         <v>197.01723999999999</v>
       </c>
       <c r="AD76" s="23">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE76" s="20"/>
       <c r="AF76" s="20"/>
       <c r="AG76" s="20">
         <v>210.28703999999999</v>
       </c>
       <c r="AH76" s="20">
         <v>1600.75656</v>
       </c>
       <c r="AI76" s="28"/>
       <c r="AJ76" s="28"/>
       <c r="AK76" s="28">
-        <v>178.10718</v>
+        <v>200.12674999999999</v>
       </c>
       <c r="AL76" s="28">
-        <v>1393.73342</v>
+        <v>1558.86799</v>
       </c>
       <c r="AM76" s="28"/>
       <c r="AN76" s="28"/>
       <c r="AO76" s="28">
-        <v>132.77107000000001</v>
+        <v>178.10593</v>
       </c>
       <c r="AP76" s="28">
-        <v>1363.14409</v>
+        <v>1598.4142199999999</v>
       </c>
     </row>
     <row r="77" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A77" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C77" s="9">
         <v>0.63180000000000003</v>
       </c>
       <c r="D77" s="9">
         <v>13.722160000000001</v>
       </c>
       <c r="E77" s="9">
         <v>476.51776999999998</v>
       </c>
       <c r="F77" s="9">
         <v>836.17780000000005</v>
       </c>
       <c r="G77" s="9">
         <v>2.1385999999999998</v>
       </c>
       <c r="H77" s="9">
@@ -8801,72 +8809,72 @@
       <c r="AA77" s="23">
         <v>18.23311</v>
       </c>
       <c r="AB77" s="23">
         <v>437.18360000000001</v>
       </c>
       <c r="AC77" s="23">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD77" s="23">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE77" s="20">
         <v>32.057569999999998</v>
       </c>
       <c r="AF77" s="20">
         <v>483.06641000000002</v>
       </c>
       <c r="AG77" s="20">
         <v>1340.2622799999999</v>
       </c>
       <c r="AH77" s="20">
         <v>4226.6748699999998</v>
       </c>
       <c r="AI77" s="28">
-        <v>7.0597099999999999</v>
+        <v>8.5293700000000001</v>
       </c>
       <c r="AJ77" s="28">
-        <v>242.36541</v>
+        <v>303.58201000000003</v>
       </c>
       <c r="AK77" s="28">
-        <v>695.30643999999995</v>
+        <v>798.91448000000003</v>
       </c>
       <c r="AL77" s="28">
-        <v>2058.4061799999999</v>
+        <v>2353.7166900000002</v>
       </c>
       <c r="AM77" s="28">
-        <v>3.52719</v>
+        <v>4.5089300000000003</v>
       </c>
       <c r="AN77" s="28">
-        <v>221.03977</v>
+        <v>279.26380999999998</v>
       </c>
       <c r="AO77" s="28">
-        <v>552.64709000000005</v>
+        <v>698.36564999999996</v>
       </c>
       <c r="AP77" s="28">
-        <v>2004.71462</v>
+        <v>2748.8471199999999</v>
       </c>
     </row>
     <row r="78" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A78" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C78" s="9">
         <v>1132.2875100000001</v>
       </c>
       <c r="D78" s="9">
         <v>241.90356</v>
       </c>
       <c r="E78" s="9">
         <v>305.53730999999999</v>
       </c>
       <c r="F78" s="9">
         <v>86.770920000000004</v>
       </c>
       <c r="G78" s="9">
         <v>2530.08</v>
       </c>
       <c r="H78" s="9">
@@ -8929,72 +8937,72 @@
       <c r="AA78" s="23">
         <v>20057.404999999999</v>
       </c>
       <c r="AB78" s="23">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC78" s="23">
         <v>191.17956000000001</v>
       </c>
       <c r="AD78" s="23">
         <v>79.600179999999995</v>
       </c>
       <c r="AE78" s="20">
         <v>18553.002</v>
       </c>
       <c r="AF78" s="20">
         <v>5129.96659</v>
       </c>
       <c r="AG78" s="20">
         <v>427.89972999999998</v>
       </c>
       <c r="AH78" s="20">
         <v>302.28885000000002</v>
       </c>
       <c r="AI78" s="28">
-        <v>13092.109</v>
+        <v>14174.312</v>
       </c>
       <c r="AJ78" s="28">
-        <v>3026.7577700000002</v>
+        <v>3473.0287699999999</v>
       </c>
       <c r="AK78" s="28">
-        <v>365.76992999999999</v>
+        <v>386.39193</v>
       </c>
       <c r="AL78" s="28">
-        <v>277.86671999999999</v>
+        <v>285.07672000000002</v>
       </c>
       <c r="AM78" s="28">
-        <v>10946.424000000001</v>
+        <v>11902.591</v>
       </c>
       <c r="AN78" s="28">
-        <v>2924.2022999999999</v>
+        <v>3158.4839000000002</v>
       </c>
       <c r="AO78" s="28">
-        <v>86.050920000000005</v>
+        <v>102.67092</v>
       </c>
       <c r="AP78" s="28">
-        <v>49.461289999999998</v>
+        <v>56.161290000000001</v>
       </c>
     </row>
     <row r="79" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A79" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C79" s="9">
         <v>341.80833000000001</v>
       </c>
       <c r="D79" s="9">
         <v>101.4988</v>
       </c>
       <c r="E79" s="9">
         <v>1653.4857500000001</v>
       </c>
       <c r="F79" s="9">
         <v>956.07066999999995</v>
       </c>
       <c r="G79" s="9">
         <v>1064.6947399999999</v>
       </c>
       <c r="H79" s="9">
@@ -9057,72 +9065,72 @@
       <c r="AA79" s="23">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB79" s="23">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC79" s="23">
         <v>18903.798419999999</v>
       </c>
       <c r="AD79" s="23">
         <v>12166.149429999999</v>
       </c>
       <c r="AE79" s="20">
         <v>5128.6319299999996</v>
       </c>
       <c r="AF79" s="20">
         <v>1622.5657200000001</v>
       </c>
       <c r="AG79" s="20">
         <v>10647.745650000001</v>
       </c>
       <c r="AH79" s="20">
         <v>6802.5750099999996</v>
       </c>
       <c r="AI79" s="28">
-        <v>3743.5419400000001</v>
+        <v>4187.7289300000002</v>
       </c>
       <c r="AJ79" s="28">
-        <v>1157.6717200000001</v>
+        <v>1277.61572</v>
       </c>
       <c r="AK79" s="28">
-        <v>8246.9507099999992</v>
+        <v>8935.9583199999997</v>
       </c>
       <c r="AL79" s="28">
-        <v>4562.3272900000002</v>
+        <v>5170.0449600000002</v>
       </c>
       <c r="AM79" s="28">
-        <v>1955.83825</v>
+        <v>2156.9526599999999</v>
       </c>
       <c r="AN79" s="28">
-        <v>457.34566999999998</v>
+        <v>583.83582999999999</v>
       </c>
       <c r="AO79" s="28">
-        <v>2703.21218</v>
+        <v>3979.4470500000002</v>
       </c>
       <c r="AP79" s="28">
-        <v>2407.79997</v>
+        <v>3453.8115400000002</v>
       </c>
     </row>
     <row r="80" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C80" s="9">
         <v>279.03868</v>
       </c>
       <c r="D80" s="9">
         <v>121.4242</v>
       </c>
       <c r="E80" s="9">
         <v>88.198999999999998</v>
       </c>
       <c r="F80" s="9">
         <v>12.696</v>
       </c>
       <c r="G80" s="9">
         <v>210.36099999999999</v>
       </c>
       <c r="H80" s="9">
@@ -9193,54 +9201,54 @@
       <c r="AE80" s="20">
         <v>49.524999999999999</v>
       </c>
       <c r="AF80" s="20">
         <v>27.236170000000001</v>
       </c>
       <c r="AG80" s="20">
         <v>2022.7518</v>
       </c>
       <c r="AH80" s="20">
         <v>781.79408000000001</v>
       </c>
       <c r="AI80" s="28">
         <v>36.9</v>
       </c>
       <c r="AJ80" s="28">
         <v>20.192609999999998</v>
       </c>
       <c r="AK80" s="28">
         <v>2022.7518</v>
       </c>
       <c r="AL80" s="28">
         <v>781.79408000000001</v>
       </c>
       <c r="AM80" s="28">
-        <v>12.7</v>
+        <v>23.5</v>
       </c>
       <c r="AN80" s="28">
-        <v>9.1271199999999997</v>
+        <v>17.172239999999999</v>
       </c>
       <c r="AO80" s="28"/>
       <c r="AP80" s="28"/>
     </row>
     <row r="81" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A81" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C81" s="9"/>
       <c r="D81" s="9"/>
       <c r="E81" s="9"/>
       <c r="F81" s="9"/>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9"/>
       <c r="J81" s="9"/>
       <c r="K81" s="10">
         <v>17</v>
       </c>
       <c r="L81" s="10">
         <v>9.7786899999999992</v>
       </c>
@@ -9391,62 +9399,62 @@
       <c r="Y83" s="20">
         <v>2313.3998000000001</v>
       </c>
       <c r="Z83" s="20">
         <v>5225.1763600000004</v>
       </c>
       <c r="AA83" s="10"/>
       <c r="AB83" s="10"/>
       <c r="AC83" s="23">
         <v>1848.2271000000001</v>
       </c>
       <c r="AD83" s="23">
         <v>4353.9837699999998</v>
       </c>
       <c r="AE83" s="19"/>
       <c r="AF83" s="19"/>
       <c r="AG83" s="20">
         <v>4966.7640000000001</v>
       </c>
       <c r="AH83" s="20">
         <v>8053.7610100000002</v>
       </c>
       <c r="AI83" s="28"/>
       <c r="AJ83" s="28"/>
       <c r="AK83" s="28">
-        <v>1291.307</v>
+        <v>1613.8330000000001</v>
       </c>
       <c r="AL83" s="28">
-        <v>2089.4085</v>
+        <v>2581.0560500000001</v>
       </c>
       <c r="AM83" s="28"/>
       <c r="AN83" s="28"/>
       <c r="AO83" s="28">
-        <v>2840.35833</v>
+        <v>3131.2023300000001</v>
       </c>
       <c r="AP83" s="28">
-        <v>4957.4811200000004</v>
+        <v>5463.1698200000001</v>
       </c>
     </row>
     <row r="84" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A84" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C84" s="9"/>
       <c r="D84" s="9"/>
       <c r="E84" s="9">
         <v>121.67234999999999</v>
       </c>
       <c r="F84" s="9">
         <v>61.983359999999998</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="9">
         <v>267.42655000000002</v>
       </c>
       <c r="J84" s="9">
         <v>89.057689999999994</v>
       </c>
@@ -9479,62 +9487,62 @@
       <c r="Y84" s="20">
         <v>165.84774999999999</v>
       </c>
       <c r="Z84" s="20">
         <v>91.868470000000002</v>
       </c>
       <c r="AA84" s="10"/>
       <c r="AB84" s="10"/>
       <c r="AC84" s="23">
         <v>461.21953000000002</v>
       </c>
       <c r="AD84" s="23">
         <v>273.20285000000001</v>
       </c>
       <c r="AE84" s="19"/>
       <c r="AF84" s="19"/>
       <c r="AG84" s="20">
         <v>346.73457000000002</v>
       </c>
       <c r="AH84" s="20">
         <v>288.85039</v>
       </c>
       <c r="AI84" s="28"/>
       <c r="AJ84" s="28"/>
       <c r="AK84" s="28">
-        <v>186.25512000000001</v>
+        <v>279.70692000000003</v>
       </c>
       <c r="AL84" s="28">
-        <v>146.74319</v>
+        <v>245.56019000000001</v>
       </c>
       <c r="AM84" s="28"/>
       <c r="AN84" s="28"/>
       <c r="AO84" s="28">
-        <v>106.50876</v>
+        <v>114.27726</v>
       </c>
       <c r="AP84" s="28">
-        <v>78.486890000000002</v>
+        <v>82.842830000000006</v>
       </c>
     </row>
     <row r="85" spans="1:42" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A85" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="9"/>
       <c r="D85" s="9"/>
       <c r="E85" s="9">
         <v>7.3160000000000003E-2</v>
       </c>
       <c r="F85" s="9">
         <v>0.29865000000000003</v>
       </c>
       <c r="G85" s="9"/>
       <c r="H85" s="9"/>
       <c r="I85" s="9">
         <v>6052.6922599999998</v>
       </c>
       <c r="J85" s="9">
         <v>322.45064000000002</v>
       </c>
@@ -9567,62 +9575,62 @@
       <c r="Y85" s="20">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z85" s="20">
         <v>79.86788</v>
       </c>
       <c r="AA85" s="10"/>
       <c r="AB85" s="10"/>
       <c r="AC85" s="23">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD85" s="23">
         <v>222.52069</v>
       </c>
       <c r="AE85" s="19"/>
       <c r="AF85" s="19"/>
       <c r="AG85" s="20">
         <v>2267.0608499999998</v>
       </c>
       <c r="AH85" s="20">
         <v>132.39024000000001</v>
       </c>
       <c r="AI85" s="28"/>
       <c r="AJ85" s="28"/>
       <c r="AK85" s="28">
-        <v>1915.1979200000001</v>
+        <v>2085.2457300000001</v>
       </c>
       <c r="AL85" s="28">
-        <v>99.441850000000002</v>
+        <v>106.66055</v>
       </c>
       <c r="AM85" s="28"/>
       <c r="AN85" s="28"/>
       <c r="AO85" s="28">
-        <v>0.47042</v>
+        <v>0.56842000000000004</v>
       </c>
       <c r="AP85" s="28">
-        <v>2.0253100000000002</v>
+        <v>2.58433</v>
       </c>
     </row>
     <row r="86" spans="1:42" s="1" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A86" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="9"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="9"/>
       <c r="J86" s="9"/>
       <c r="K86" s="10"/>
       <c r="L86" s="10"/>
       <c r="M86" s="10"/>
       <c r="N86" s="10"/>
       <c r="O86" s="10"/>
       <c r="P86" s="10"/>
       <c r="Q86" s="10">
         <v>20</v>
@@ -9807,62 +9815,62 @@
       <c r="Y88" s="20">
         <v>527.71</v>
       </c>
       <c r="Z88" s="20">
         <v>77.908000000000001</v>
       </c>
       <c r="AA88" s="23"/>
       <c r="AB88" s="23"/>
       <c r="AC88" s="23">
         <v>2916.58</v>
       </c>
       <c r="AD88" s="23">
         <v>231.05099999999999</v>
       </c>
       <c r="AE88" s="20"/>
       <c r="AF88" s="20"/>
       <c r="AG88" s="20">
         <v>1523.18</v>
       </c>
       <c r="AH88" s="20">
         <v>168.18106</v>
       </c>
       <c r="AI88" s="28"/>
       <c r="AJ88" s="28"/>
       <c r="AK88" s="28">
-        <v>408.36</v>
+        <v>860.94</v>
       </c>
       <c r="AL88" s="28">
-        <v>49.71</v>
+        <v>109.48106</v>
       </c>
       <c r="AM88" s="28"/>
       <c r="AN88" s="28"/>
       <c r="AO88" s="28">
-        <v>391.01499999999999</v>
+        <v>401.01499999999999</v>
       </c>
       <c r="AP88" s="28">
-        <v>35.31</v>
+        <v>45.718000000000004</v>
       </c>
     </row>
     <row r="89" spans="1:42" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A89" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C89" s="9"/>
       <c r="D89" s="9"/>
       <c r="E89" s="9">
         <v>60.192439999999998</v>
       </c>
       <c r="F89" s="9">
         <v>274.85548</v>
       </c>
       <c r="G89" s="9"/>
       <c r="H89" s="9"/>
       <c r="I89" s="9">
         <v>66.920460000000006</v>
       </c>
       <c r="J89" s="9">
         <v>235.26761999999999</v>
       </c>
@@ -9895,62 +9903,62 @@
       <c r="Y89" s="20">
         <v>681.4914</v>
       </c>
       <c r="Z89" s="20">
         <v>512.72311000000002</v>
       </c>
       <c r="AA89" s="23"/>
       <c r="AB89" s="23"/>
       <c r="AC89" s="23">
         <v>72.401799999999994</v>
       </c>
       <c r="AD89" s="23">
         <v>112.53382999999999</v>
       </c>
       <c r="AE89" s="20"/>
       <c r="AF89" s="20"/>
       <c r="AG89" s="20">
         <v>209.34661</v>
       </c>
       <c r="AH89" s="20">
         <v>408.21445</v>
       </c>
       <c r="AI89" s="28"/>
       <c r="AJ89" s="28"/>
       <c r="AK89" s="28">
-        <v>105.27800999999999</v>
+        <v>135.42500999999999</v>
       </c>
       <c r="AL89" s="28">
-        <v>206.98913999999999</v>
+        <v>234.65834000000001</v>
       </c>
       <c r="AM89" s="28"/>
       <c r="AN89" s="28"/>
       <c r="AO89" s="28">
-        <v>111.72315999999999</v>
+        <v>112.54911</v>
       </c>
       <c r="AP89" s="28">
-        <v>279.05919</v>
+        <v>281.88891000000001</v>
       </c>
     </row>
     <row r="90" spans="1:42" s="1" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A90" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C90" s="9"/>
       <c r="D90" s="9"/>
       <c r="E90" s="9">
         <v>0.50202999999999998</v>
       </c>
       <c r="F90" s="9">
         <v>4.8459599999999998</v>
       </c>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c r="I90" s="9">
         <v>0.81862999999999997</v>
       </c>
       <c r="J90" s="9">
         <v>5.3420899999999998</v>
       </c>
@@ -10400,57 +10408,61 @@
         <v>5.1849999999999996</v>
       </c>
       <c r="Z95" s="20">
         <v>42.721550000000001</v>
       </c>
       <c r="AA95" s="23"/>
       <c r="AB95" s="23"/>
       <c r="AC95" s="23">
         <v>0.69499999999999995</v>
       </c>
       <c r="AD95" s="23">
         <v>8.4855800000000006</v>
       </c>
       <c r="AE95" s="20"/>
       <c r="AF95" s="20"/>
       <c r="AG95" s="20">
         <v>0.86</v>
       </c>
       <c r="AH95" s="20">
         <v>1.5645899999999999</v>
       </c>
       <c r="AI95" s="28"/>
       <c r="AJ95" s="28"/>
       <c r="AK95" s="28"/>
       <c r="AL95" s="28"/>
-      <c r="AM95" s="28"/>
-      <c r="AN95" s="28"/>
+      <c r="AM95" s="28">
+        <v>1.26</v>
+      </c>
+      <c r="AN95" s="28">
+        <v>7.9378599999999997</v>
+      </c>
       <c r="AO95" s="28">
-        <v>0.7</v>
+        <v>3.1</v>
       </c>
       <c r="AP95" s="28">
-        <v>0.86958000000000002</v>
+        <v>6.4880199999999997</v>
       </c>
     </row>
     <row r="96" spans="1:42" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A96" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="9"/>
       <c r="D96" s="9"/>
       <c r="E96" s="9"/>
       <c r="F96" s="9"/>
       <c r="G96" s="9">
         <v>999.90499999999997</v>
       </c>
       <c r="H96" s="9">
         <v>398.08604000000003</v>
       </c>
       <c r="I96" s="9"/>
       <c r="J96" s="9"/>
       <c r="K96" s="10">
         <v>300</v>
       </c>
       <c r="L96" s="10">
@@ -10565,62 +10577,62 @@
       <c r="W97" s="20">
         <v>5644.6490000000003</v>
       </c>
       <c r="X97" s="20">
         <v>9886.2273800000003</v>
       </c>
       <c r="Y97" s="21"/>
       <c r="Z97" s="21"/>
       <c r="AA97" s="23">
         <v>3666.0250000000001</v>
       </c>
       <c r="AB97" s="23">
         <v>6089.8421399999997</v>
       </c>
       <c r="AC97" s="10"/>
       <c r="AD97" s="10"/>
       <c r="AE97" s="20">
         <v>3199.0920000000001</v>
       </c>
       <c r="AF97" s="20">
         <v>4920.7391399999997</v>
       </c>
       <c r="AG97" s="19"/>
       <c r="AH97" s="19"/>
       <c r="AI97" s="28">
-        <v>2286.241</v>
+        <v>2410.998</v>
       </c>
       <c r="AJ97" s="28">
-        <v>3546.3504800000001</v>
+        <v>3739.7404799999999</v>
       </c>
       <c r="AK97" s="28"/>
       <c r="AL97" s="28"/>
       <c r="AM97" s="28">
-        <v>302.52100000000002</v>
+        <v>400.42899999999997</v>
       </c>
       <c r="AN97" s="28">
-        <v>467.00599999999997</v>
+        <v>625.21</v>
       </c>
       <c r="AO97" s="28"/>
       <c r="AP97" s="28"/>
     </row>
     <row r="98" spans="1:42" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C98" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="D98" s="9">
         <v>3.92</v>
       </c>
       <c r="E98" s="9"/>
       <c r="F98" s="9"/>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
       <c r="I98" s="9"/>
       <c r="J98" s="9"/>
       <c r="K98" s="10">
         <v>18.5364</v>