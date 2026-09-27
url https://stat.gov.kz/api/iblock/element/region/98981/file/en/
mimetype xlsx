--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,79 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\ДЛЯ РАУАН\Новые динамические таблицы 05\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="2018-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="2018-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2026'!$4:$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2018-2026'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="321">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -865,62 +869,210 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>January-May 2026*</t>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>312101, 312103, 312104</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2018</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Trade turnover of the Republic of Kazakhstan with the member states of the Eurasian Economic Union</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information are the data from statistical reporting under Form 1-TS “Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union” with the EAEU countries.</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of Trade Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Seilkhan Aigerim Dildakhankyzy</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 (7252) 395115</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>a.seilkhan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28255&amp;year=2026&amp;name=85445&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1097,70 +1249,118 @@
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -1278,50 +1478,56 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
@@ -1545,51 +1751,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="81">
+  <cellStyleXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1703,61 +1909,69 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1797,106 +2011,160 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="81" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="81"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="81" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="36" fillId="32" borderId="13" xfId="81" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="81" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="84" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="85" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="81">
+  <cellStyles count="86">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1918,82 +2186,87 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="83" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="84"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 8" xfId="85"/>
+    <cellStyle name="Обычный 3" xfId="81"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2238,302 +2511,610 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="41" customWidth="1"/>
+    <col min="2" max="2" width="84" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
+        <v>279</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
+        <v>285</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
+        <v>289</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="46" t="s">
+        <v>291</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="46" t="s">
+        <v>293</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="46" t="s">
+        <v>295</v>
+      </c>
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="46" t="s">
+        <v>296</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46" t="s">
+        <v>298</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="51" t="s">
+        <v>300</v>
+      </c>
+      <c r="B14" s="62" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="46" t="s">
+        <v>301</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="46" t="s">
+        <v>303</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="B17" s="53">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="46" t="s">
+        <v>305</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="46" t="s">
+        <v>307</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="46" t="s">
+        <v>309</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="46" t="s">
+        <v>311</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="40"/>
+      <c r="B22" s="40"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="40"/>
+      <c r="B23" s="40"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="40"/>
+      <c r="B24" s="40"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx"/>
+    <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:F18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="41" customWidth="1"/>
+    <col min="2" max="2" width="99" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="57" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="57" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="57" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="57" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="57" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="58"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="59" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="60"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="60"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="60"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="61" t="s">
+        <v>320</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL143"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AE2" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="O2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AE7" sqref="AE7:AL141"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:AL2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.5703125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="69" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="43"/>
-[...19 lines deleted...]
-      <c r="V1" s="43"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
     </row>
     <row r="2" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="69" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="44"/>
-[...19 lines deleted...]
-      <c r="V2" s="44"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
     </row>
     <row r="3" spans="1:38" x14ac:dyDescent="0.2">
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
     </row>
     <row r="4" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="63" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="63" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="51">
+      <c r="C4" s="68">
         <v>2018</v>
       </c>
-      <c r="D4" s="51"/>
-[...2 lines deleted...]
-      <c r="G4" s="51">
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68">
         <v>2019</v>
       </c>
-      <c r="H4" s="51"/>
-[...2 lines deleted...]
-      <c r="K4" s="51">
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68">
         <v>2020</v>
       </c>
-      <c r="L4" s="51"/>
-[...2 lines deleted...]
-      <c r="O4" s="55">
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="67">
         <v>2021</v>
       </c>
-      <c r="P4" s="51"/>
-[...2 lines deleted...]
-      <c r="S4" s="55">
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="67">
         <v>2022</v>
       </c>
-      <c r="T4" s="51"/>
-[...2 lines deleted...]
-      <c r="W4" s="55">
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="67">
         <v>2023</v>
       </c>
-      <c r="X4" s="51"/>
-[...2 lines deleted...]
-      <c r="AA4" s="45">
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="76">
         <v>2024</v>
       </c>
-      <c r="AB4" s="46"/>
-[...2 lines deleted...]
-      <c r="AE4" s="45">
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="76">
         <v>2025</v>
       </c>
-      <c r="AF4" s="46"/>
-[...2 lines deleted...]
-      <c r="AI4" s="40" t="s">
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="73" t="s">
         <v>278</v>
       </c>
-      <c r="AJ4" s="41"/>
-[...1 lines deleted...]
-      <c r="AL4" s="41"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74"/>
     </row>
     <row r="5" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="57" t="s">
+      <c r="A5" s="64"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="57"/>
-      <c r="E5" s="57" t="s">
+      <c r="D5" s="66"/>
+      <c r="E5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="57"/>
-      <c r="G5" s="57" t="s">
+      <c r="F5" s="66"/>
+      <c r="G5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="57"/>
-      <c r="I5" s="57" t="s">
+      <c r="H5" s="66"/>
+      <c r="I5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="57"/>
-      <c r="K5" s="57" t="s">
+      <c r="J5" s="66"/>
+      <c r="K5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="57"/>
-      <c r="M5" s="57" t="s">
+      <c r="L5" s="66"/>
+      <c r="M5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="57"/>
-      <c r="O5" s="57" t="s">
+      <c r="N5" s="66"/>
+      <c r="O5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="57"/>
-      <c r="Q5" s="57" t="s">
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="57"/>
-      <c r="S5" s="57" t="s">
+      <c r="R5" s="66"/>
+      <c r="S5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="57"/>
-      <c r="U5" s="57" t="s">
+      <c r="T5" s="66"/>
+      <c r="U5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="57"/>
-      <c r="W5" s="57" t="s">
+      <c r="V5" s="66"/>
+      <c r="W5" s="66" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="57"/>
-      <c r="Y5" s="57" t="s">
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="47"/>
-      <c r="AA5" s="47" t="s">
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="48"/>
-      <c r="AC5" s="48" t="s">
+      <c r="AB5" s="78"/>
+      <c r="AC5" s="78" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="48"/>
-      <c r="AE5" s="47" t="s">
+      <c r="AD5" s="78"/>
+      <c r="AE5" s="72" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="49"/>
-      <c r="AG5" s="48" t="s">
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="78" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="48"/>
-      <c r="AI5" s="40" t="s">
+      <c r="AH5" s="78"/>
+      <c r="AI5" s="73" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="42"/>
-      <c r="AK5" s="41" t="s">
+      <c r="AJ5" s="75"/>
+      <c r="AK5" s="74" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="41"/>
+      <c r="AL5" s="74"/>
     </row>
     <row r="6" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="54"/>
-      <c r="B6" s="54"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="65"/>
       <c r="C6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -2701,60 +3282,60 @@
       <c r="AA7" s="29">
         <v>44027.3</v>
       </c>
       <c r="AB7" s="29">
         <v>17850.400000000001</v>
       </c>
       <c r="AC7" s="29">
         <v>93378.3</v>
       </c>
       <c r="AD7" s="29">
         <v>95215.1</v>
       </c>
       <c r="AE7" s="29">
         <v>82786.7</v>
       </c>
       <c r="AF7" s="29">
         <v>9712.6</v>
       </c>
       <c r="AG7" s="29">
         <v>59771.7</v>
       </c>
       <c r="AH7" s="29">
         <v>86730.4</v>
       </c>
       <c r="AI7" s="9">
-        <v>38191.1</v>
+        <v>49202.400000000001</v>
       </c>
       <c r="AJ7" s="9">
-        <v>12590.6</v>
+        <v>15574.1</v>
       </c>
       <c r="AK7" s="9">
-        <v>22143.599999999999</v>
+        <v>27358.2</v>
       </c>
       <c r="AL7" s="9">
-        <v>36126.400000000001</v>
+        <v>42518.9</v>
       </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12">
         <v>36.015000000000001</v>
       </c>
       <c r="J8" s="12">
         <v>118.32559999999999</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="20"/>
@@ -2839,54 +3420,54 @@
       <c r="Y9" s="26">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z9" s="26">
         <v>19.714259999999999</v>
       </c>
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="31">
         <v>10.054399999999999</v>
       </c>
       <c r="AD9" s="31">
         <v>50.514850000000003</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31">
         <v>57.444380000000002</v>
       </c>
       <c r="AH9" s="31">
         <v>650.33690999999999</v>
       </c>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9">
-        <v>34.434289999999997</v>
+        <v>41.057079999999999</v>
       </c>
       <c r="AL9" s="9">
-        <v>477.06952999999999</v>
+        <v>550.49620000000004</v>
       </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N10" s="22">
         <v>102.661</v>
       </c>
@@ -2911,54 +3492,54 @@
       <c r="Y10" s="26">
         <v>86.457660000000004</v>
       </c>
       <c r="Z10" s="26">
         <v>171.19800000000001</v>
       </c>
       <c r="AA10" s="30"/>
       <c r="AB10" s="30"/>
       <c r="AC10" s="31">
         <v>508.13673</v>
       </c>
       <c r="AD10" s="31">
         <v>962.01599999999996</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="34">
         <v>208.81347</v>
       </c>
       <c r="AH10" s="34">
         <v>423.41</v>
       </c>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9">
-        <v>89.716300000000004</v>
+        <v>105.74954</v>
       </c>
       <c r="AL10" s="9">
-        <v>228.39400000000001</v>
+        <v>267.01600000000002</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <v>96.6</v>
       </c>
       <c r="H11" s="11">
         <v>406.2</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="20"/>
@@ -3147,54 +3728,54 @@
       <c r="Y14" s="26">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z14" s="26">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="31">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD14" s="31">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="34">
         <v>4136.0266199999996</v>
       </c>
       <c r="AH14" s="34">
         <v>6970.1590800000004</v>
       </c>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9">
-        <v>564.21028999999999</v>
+        <v>725.44475999999997</v>
       </c>
       <c r="AL14" s="9">
-        <v>755.77277000000004</v>
+        <v>1070.2548200000001</v>
       </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
@@ -3667,54 +4248,54 @@
       <c r="Y22" s="26">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z22" s="26">
         <v>36.009729999999998</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="31">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD22" s="31">
         <v>120.58414</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="34">
         <v>55.255420000000001</v>
       </c>
       <c r="AH22" s="34">
         <v>266.53847000000002</v>
       </c>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9">
-        <v>39.077399999999997</v>
+        <v>39.448700000000002</v>
       </c>
       <c r="AL22" s="9">
-        <v>186.96136999999999</v>
+        <v>191.30860999999999</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11">
         <v>2.7</v>
       </c>
       <c r="F23" s="11">
         <v>21</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
         <v>6.5</v>
       </c>
       <c r="J23" s="11">
         <v>62.2</v>
       </c>
@@ -3823,54 +4404,54 @@
       <c r="Y24" s="26">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="26">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="31">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="31">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="34">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="34">
         <v>21.234000000000002</v>
       </c>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9">
-        <v>0.49237999999999998</v>
+        <v>0.59977999999999998</v>
       </c>
       <c r="AL24" s="9">
-        <v>9.53505</v>
+        <v>11.109769999999999</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11">
         <v>0.4</v>
       </c>
       <c r="F25" s="11">
         <v>1.6</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
         <v>0.1</v>
       </c>
       <c r="J25" s="11">
         <v>0.4</v>
       </c>
@@ -4031,54 +4612,54 @@
       <c r="Y27" s="26">
         <v>689.97631999999999</v>
       </c>
       <c r="Z27" s="26">
         <v>1721.23579</v>
       </c>
       <c r="AA27" s="31"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31">
         <v>578.14207999999996</v>
       </c>
       <c r="AD27" s="31">
         <v>1347.58483</v>
       </c>
       <c r="AE27" s="30"/>
       <c r="AF27" s="30"/>
       <c r="AG27" s="34">
         <v>345.56403999999998</v>
       </c>
       <c r="AH27" s="34">
         <v>1189.43561</v>
       </c>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9">
-        <v>147.22872000000001</v>
+        <v>212.42872</v>
       </c>
       <c r="AL27" s="9">
-        <v>490.87745000000001</v>
+        <v>691.64044999999999</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20">
         <v>124.2</v>
@@ -4179,54 +4760,54 @@
       <c r="Y29" s="26">
         <v>556.63744999999994</v>
       </c>
       <c r="Z29" s="26">
         <v>456.80687999999998</v>
       </c>
       <c r="AA29" s="31"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31">
         <v>348.75920000000002</v>
       </c>
       <c r="AD29" s="31">
         <v>457.84030999999999</v>
       </c>
       <c r="AE29" s="31"/>
       <c r="AF29" s="30"/>
       <c r="AG29" s="34">
         <v>236.07839999999999</v>
       </c>
       <c r="AH29" s="34">
         <v>201.39899</v>
       </c>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9">
-        <v>129.51509999999999</v>
+        <v>129.56360000000001</v>
       </c>
       <c r="AL29" s="9">
-        <v>141.45140000000001</v>
+        <v>141.51820000000001</v>
       </c>
     </row>
     <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11">
         <v>34.1</v>
       </c>
       <c r="F30" s="11">
         <v>37.4</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="12">
         <v>2.528</v>
       </c>
       <c r="J30" s="12">
         <v>11.876580000000001</v>
       </c>
@@ -4699,54 +5280,54 @@
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26">
         <v>781</v>
       </c>
       <c r="Z36" s="26">
         <v>21.26005</v>
       </c>
       <c r="AA36" s="31"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31">
         <v>1629.4690000000001</v>
       </c>
       <c r="AD36" s="31">
         <v>81.504760000000005</v>
       </c>
       <c r="AE36" s="31">
         <v>183.55</v>
       </c>
       <c r="AF36" s="30"/>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9">
-        <v>174.75</v>
+        <v>438.25</v>
       </c>
       <c r="AL36" s="9">
-        <v>26.349409999999999</v>
+        <v>68.16695</v>
       </c>
     </row>
     <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="12">
         <v>553.11</v>
       </c>
       <c r="D37" s="12">
         <v>307.58064999999999</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <v>570.95000000000005</v>
       </c>
       <c r="H37" s="12">
         <v>349.73289999999997</v>
       </c>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
@@ -4789,54 +5370,54 @@
       <c r="W37" s="26">
         <v>423.98899999999998</v>
       </c>
       <c r="X37" s="26">
         <v>745.04192</v>
       </c>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="31">
         <v>650.92008999999996</v>
       </c>
       <c r="AB37" s="31">
         <v>1030.4993400000001</v>
       </c>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31">
         <v>174.30389</v>
       </c>
       <c r="AF37" s="30"/>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9">
-        <v>247.6</v>
+        <v>329</v>
       </c>
       <c r="AL37" s="9">
-        <v>40.565600000000003</v>
+        <v>53.889400000000002</v>
       </c>
     </row>
     <row r="38" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="11">
         <v>169.5</v>
       </c>
       <c r="D38" s="11">
         <v>58.3</v>
       </c>
       <c r="E38" s="11">
         <v>717.7</v>
       </c>
       <c r="F38" s="11">
         <v>30.2</v>
       </c>
       <c r="G38" s="11">
         <v>875</v>
       </c>
       <c r="H38" s="11">
@@ -4885,60 +5466,60 @@
       </c>
       <c r="X38" s="26">
         <v>255.02873</v>
       </c>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="31">
         <v>160.4</v>
       </c>
       <c r="AB38" s="31">
         <v>53.026969999999999</v>
       </c>
       <c r="AC38" s="31">
         <v>74.099999999999994</v>
       </c>
       <c r="AD38" s="31">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE38" s="34">
         <v>573.63963999999999</v>
       </c>
       <c r="AF38" s="30"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="9">
-        <v>536.92605000000003</v>
+        <v>1407.80258</v>
       </c>
       <c r="AJ38" s="9">
-        <v>116.74262</v>
+        <v>185.79848999999999</v>
       </c>
       <c r="AK38" s="9">
-        <v>36.799999999999997</v>
+        <v>198.3</v>
       </c>
       <c r="AL38" s="9">
-        <v>6.0050999999999997</v>
+        <v>32.182600000000001</v>
       </c>
     </row>
     <row r="39" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="11">
         <v>344.9</v>
       </c>
       <c r="D39" s="11">
         <v>123.5</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
         <v>1352.7</v>
       </c>
       <c r="H39" s="11">
         <v>833.9</v>
       </c>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
@@ -5141,60 +5722,60 @@
       <c r="Y41" s="26">
         <v>20.100000000000001</v>
       </c>
       <c r="Z41" s="26">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA41" s="31">
         <v>406.22</v>
       </c>
       <c r="AB41" s="31">
         <v>245.20667</v>
       </c>
       <c r="AC41" s="31">
         <v>18.5</v>
       </c>
       <c r="AD41" s="31">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE41" s="34">
         <v>155.15</v>
       </c>
       <c r="AF41" s="30"/>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="9">
-        <v>146.19499999999999</v>
+        <v>378.38929999999999</v>
       </c>
       <c r="AJ41" s="9">
-        <v>95.337549999999993</v>
+        <v>188.53949</v>
       </c>
       <c r="AK41" s="9">
-        <v>94.1</v>
+        <v>107.9</v>
       </c>
       <c r="AL41" s="9">
-        <v>15.390499999999999</v>
+        <v>17.535699999999999</v>
       </c>
     </row>
     <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="11">
         <v>229.5</v>
       </c>
       <c r="D42" s="11">
         <v>162.4</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <v>903.59</v>
       </c>
       <c r="H42" s="12">
         <v>143.60278</v>
       </c>
       <c r="I42" s="12">
         <v>2</v>
@@ -5237,54 +5818,54 @@
       <c r="AA42" s="31">
         <v>876.6626</v>
       </c>
       <c r="AB42" s="31">
         <v>988.23961999999995</v>
       </c>
       <c r="AC42" s="31">
         <v>5</v>
       </c>
       <c r="AD42" s="31">
         <v>1.006</v>
       </c>
       <c r="AE42" s="31">
         <v>504.99678999999998</v>
       </c>
       <c r="AF42" s="30"/>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="9">
         <v>271.14019000000002</v>
       </c>
       <c r="AJ42" s="9">
         <v>797.88576</v>
       </c>
       <c r="AK42" s="9">
-        <v>443.85</v>
+        <v>499.45</v>
       </c>
       <c r="AL42" s="9">
-        <v>66.281700000000001</v>
+        <v>74.655150000000006</v>
       </c>
     </row>
     <row r="43" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="20"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22">
         <v>0.24640000000000001</v>
@@ -5380,57 +5961,61 @@
       </c>
       <c r="Y44" s="26"/>
       <c r="Z44" s="26"/>
       <c r="AA44" s="31">
         <v>157.46799999999999</v>
       </c>
       <c r="AB44" s="31">
         <v>121.66925000000001</v>
       </c>
       <c r="AC44" s="31">
         <v>3.70018</v>
       </c>
       <c r="AD44" s="31">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE44" s="34">
         <v>410.16</v>
       </c>
       <c r="AF44" s="30"/>
       <c r="AG44" s="34">
         <v>1</v>
       </c>
       <c r="AH44" s="34">
         <v>0.27200000000000002</v>
       </c>
-      <c r="AI44" s="9"/>
-      <c r="AJ44" s="9"/>
+      <c r="AI44" s="9">
+        <v>63.122999999999998</v>
+      </c>
+      <c r="AJ44" s="9">
+        <v>17.963519999999999</v>
+      </c>
       <c r="AK44" s="9">
-        <v>261.14999999999998</v>
+        <v>299.14999999999998</v>
       </c>
       <c r="AL44" s="9">
-        <v>38.949379999999998</v>
+        <v>46.170729999999999</v>
       </c>
     </row>
     <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11">
         <v>0.1</v>
       </c>
       <c r="F45" s="11">
         <v>0.1</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11">
         <v>0.2</v>
       </c>
       <c r="J45" s="11">
         <v>0.4</v>
       </c>
@@ -5621,54 +6206,54 @@
         <v>2.0447199999999999</v>
       </c>
       <c r="AA47" s="31"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31">
         <v>13.231070000000001</v>
       </c>
       <c r="AD47" s="31">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE47" s="31"/>
       <c r="AF47" s="30"/>
       <c r="AG47" s="34">
         <v>1.14947</v>
       </c>
       <c r="AH47" s="34">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI47" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="AJ47" s="9">
         <v>55.573610000000002</v>
       </c>
       <c r="AK47" s="9">
-        <v>7.6969999999999997E-2</v>
+        <v>9.9580000000000002E-2</v>
       </c>
       <c r="AL47" s="9">
-        <v>0.80896999999999997</v>
+        <v>1.0450699999999999</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11">
         <v>93.1</v>
       </c>
       <c r="F48" s="11">
         <v>76.3</v>
       </c>
       <c r="G48" s="12">
         <v>1</v>
       </c>
       <c r="H48" s="12">
         <v>0.43653999999999998</v>
       </c>
       <c r="I48" s="11">
         <v>2</v>
@@ -5705,54 +6290,54 @@
       <c r="Y48" s="26">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z48" s="26">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31">
         <v>24.706499999999998</v>
       </c>
       <c r="AD48" s="31">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE48" s="31"/>
       <c r="AF48" s="30"/>
       <c r="AG48" s="34">
         <v>738.32860000000005</v>
       </c>
       <c r="AH48" s="34">
         <v>88.709400000000002</v>
       </c>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9">
-        <v>1175.6284000000001</v>
+        <v>1175.9603999999999</v>
       </c>
       <c r="AL48" s="9">
-        <v>120.9575</v>
+        <v>121.59805</v>
       </c>
     </row>
     <row r="49" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
@@ -5829,54 +6414,54 @@
       <c r="Y50" s="26">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z50" s="26">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA50" s="30"/>
       <c r="AB50" s="30"/>
       <c r="AC50" s="31">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD50" s="31">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE50" s="30"/>
       <c r="AF50" s="30"/>
       <c r="AG50" s="34">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH50" s="34">
         <v>0.41791</v>
       </c>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9">
-        <v>7.3279999999999998E-2</v>
+        <v>8.1920000000000007E-2</v>
       </c>
       <c r="AL50" s="9">
-        <v>0.42484</v>
+        <v>0.47671999999999998</v>
       </c>
     </row>
     <row r="51" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12">
         <v>1.554E-2</v>
       </c>
       <c r="N51" s="22">
         <v>0.20161999999999999</v>
       </c>
@@ -6281,54 +6866,54 @@
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
       <c r="W56" s="26">
         <v>3758.1964400000002</v>
       </c>
       <c r="X56" s="26">
         <v>1984.93887</v>
       </c>
       <c r="Y56" s="26"/>
       <c r="Z56" s="26"/>
       <c r="AA56" s="31">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB56" s="31">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31">
         <v>1181.55</v>
       </c>
       <c r="AF56" s="30"/>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="9">
-        <v>185.125</v>
+        <v>1860.9459999999999</v>
       </c>
       <c r="AJ56" s="9">
-        <v>148.05862999999999</v>
+        <v>378.71911999999998</v>
       </c>
       <c r="AK56" s="9"/>
       <c r="AL56" s="9"/>
     </row>
     <row r="57" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11">
         <v>2684.6</v>
       </c>
       <c r="F57" s="11">
         <v>1417.3</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>15.3</v>
       </c>
@@ -6379,54 +6964,54 @@
         <v>30.343</v>
       </c>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31">
         <v>1107.135</v>
       </c>
       <c r="AD57" s="31">
         <v>62.935470000000002</v>
       </c>
       <c r="AE57" s="31"/>
       <c r="AF57" s="30"/>
       <c r="AG57" s="34">
         <v>1</v>
       </c>
       <c r="AH57" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI57" s="9">
         <v>21</v>
       </c>
       <c r="AJ57" s="9">
         <v>24.655259999999998</v>
       </c>
       <c r="AK57" s="9">
-        <v>261.39999999999998</v>
+        <v>269.27999999999997</v>
       </c>
       <c r="AL57" s="9">
-        <v>42.17436</v>
+        <v>43.533299999999997</v>
       </c>
     </row>
     <row r="58" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11">
         <v>284.5</v>
       </c>
       <c r="H58" s="11">
         <v>157.69999999999999</v>
       </c>
       <c r="I58" s="11">
         <v>10.199999999999999</v>
       </c>
       <c r="J58" s="11">
         <v>3.6</v>
       </c>
@@ -6457,54 +7042,54 @@
         <v>906.20100000000002</v>
       </c>
       <c r="U58" s="18"/>
       <c r="V58" s="18"/>
       <c r="W58" s="24"/>
       <c r="X58" s="24"/>
       <c r="Y58" s="24"/>
       <c r="Z58" s="24"/>
       <c r="AA58" s="31"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31">
         <v>6.3</v>
       </c>
       <c r="AD58" s="31">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE58" s="31">
         <v>39.753999999999998</v>
       </c>
       <c r="AF58" s="30"/>
       <c r="AG58" s="34"/>
       <c r="AH58" s="34"/>
       <c r="AI58" s="9"/>
       <c r="AJ58" s="9"/>
       <c r="AK58" s="9">
-        <v>300.13</v>
+        <v>760.82</v>
       </c>
       <c r="AL58" s="9">
-        <v>82.981170000000006</v>
+        <v>155.72185999999999</v>
       </c>
     </row>
     <row r="59" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="12">
         <v>4.2</v>
       </c>
       <c r="H59" s="12">
         <v>0.98950000000000005</v>
       </c>
       <c r="I59" s="11">
         <v>1.2</v>
       </c>
       <c r="J59" s="11">
         <v>0.3</v>
       </c>
@@ -6537,54 +7122,54 @@
       <c r="Y59" s="26">
         <v>0.95</v>
       </c>
       <c r="Z59" s="26">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31">
         <v>80.680000000000007</v>
       </c>
       <c r="AD59" s="31">
         <v>14.08103</v>
       </c>
       <c r="AE59" s="31"/>
       <c r="AF59" s="30"/>
       <c r="AG59" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH59" s="34">
         <v>7.00488</v>
       </c>
       <c r="AI59" s="9"/>
       <c r="AJ59" s="9"/>
       <c r="AK59" s="9">
-        <v>300.56</v>
+        <v>739.17499999999995</v>
       </c>
       <c r="AL59" s="9">
-        <v>87.903620000000004</v>
+        <v>218.31562</v>
       </c>
     </row>
     <row r="60" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11">
         <v>0.1</v>
       </c>
       <c r="F60" s="11">
         <v>0.4</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11">
         <v>100.7</v>
       </c>
       <c r="J60" s="11">
         <v>139.4</v>
       </c>
@@ -6617,54 +7202,54 @@
       <c r="Y60" s="26">
         <v>36.42</v>
       </c>
       <c r="Z60" s="26">
         <v>78.453800000000001</v>
       </c>
       <c r="AA60" s="31"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31">
         <v>69.947800000000001</v>
       </c>
       <c r="AD60" s="31">
         <v>187.92893000000001</v>
       </c>
       <c r="AE60" s="31"/>
       <c r="AF60" s="30"/>
       <c r="AG60" s="34">
         <v>43.372300000000003</v>
       </c>
       <c r="AH60" s="34">
         <v>117.25409000000001</v>
       </c>
       <c r="AI60" s="9"/>
       <c r="AJ60" s="9"/>
       <c r="AK60" s="9">
-        <v>68.431600000000003</v>
+        <v>169.55165</v>
       </c>
       <c r="AL60" s="9">
-        <v>9.2290700000000001</v>
+        <v>25.763680000000001</v>
       </c>
     </row>
     <row r="61" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="11"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
@@ -6745,54 +7330,54 @@
       <c r="Y62" s="26">
         <v>3.7796099999999999</v>
       </c>
       <c r="Z62" s="26">
         <v>11.69237</v>
       </c>
       <c r="AA62" s="30"/>
       <c r="AB62" s="30"/>
       <c r="AC62" s="31">
         <v>2.11843</v>
       </c>
       <c r="AD62" s="31">
         <v>4.3483999999999998</v>
       </c>
       <c r="AE62" s="30"/>
       <c r="AF62" s="30"/>
       <c r="AG62" s="34">
         <v>7.7349399999999999</v>
       </c>
       <c r="AH62" s="34">
         <v>26.604610000000001</v>
       </c>
       <c r="AI62" s="9"/>
       <c r="AJ62" s="9"/>
       <c r="AK62" s="9">
-        <v>17.924399999999999</v>
+        <v>21.2789</v>
       </c>
       <c r="AL62" s="9">
-        <v>21.028880000000001</v>
+        <v>21.880960000000002</v>
       </c>
     </row>
     <row r="63" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
       <c r="N63" s="20"/>
       <c r="O63" s="20"/>
       <c r="P63" s="20"/>
       <c r="Q63" s="20"/>
       <c r="R63" s="20"/>
@@ -6879,54 +7464,54 @@
       <c r="AA64" s="31"/>
       <c r="AB64" s="31"/>
       <c r="AC64" s="31">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD64" s="31">
         <v>16.24005</v>
       </c>
       <c r="AE64" s="31">
         <v>0.01</v>
       </c>
       <c r="AF64" s="30"/>
       <c r="AG64" s="34">
         <v>11.506019999999999</v>
       </c>
       <c r="AH64" s="34">
         <v>130.18467000000001</v>
       </c>
       <c r="AI64" s="9">
         <v>0.44</v>
       </c>
       <c r="AJ64" s="9">
         <v>3.758</v>
       </c>
       <c r="AK64" s="9">
-        <v>0.37668000000000001</v>
+        <v>0.39367999999999997</v>
       </c>
       <c r="AL64" s="9">
-        <v>9.1441599999999994</v>
+        <v>10.22237</v>
       </c>
     </row>
     <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="11">
         <v>11</v>
       </c>
       <c r="D65" s="11">
         <v>32.1</v>
       </c>
       <c r="E65" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="F65" s="11">
         <v>126.1</v>
       </c>
       <c r="G65" s="12">
         <v>27.123999999999999</v>
       </c>
       <c r="H65" s="12">
@@ -6987,54 +7572,54 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA65" s="31">
         <v>22.56</v>
       </c>
       <c r="AB65" s="31">
         <v>29.148</v>
       </c>
       <c r="AC65" s="31">
         <v>47.028709999999997</v>
       </c>
       <c r="AD65" s="31">
         <v>218.68127999999999</v>
       </c>
       <c r="AE65" s="31"/>
       <c r="AF65" s="30"/>
       <c r="AG65" s="34">
         <v>32.514000000000003</v>
       </c>
       <c r="AH65" s="34">
         <v>252.05905000000001</v>
       </c>
       <c r="AI65" s="9"/>
       <c r="AJ65" s="9"/>
       <c r="AK65" s="9">
-        <v>26.62979</v>
+        <v>27.946899999999999</v>
       </c>
       <c r="AL65" s="9">
-        <v>184.28344999999999</v>
+        <v>201.04760999999999</v>
       </c>
     </row>
     <row r="66" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
         <v>0.1</v>
       </c>
       <c r="F66" s="11">
         <v>1.3</v>
       </c>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12">
         <v>1E-3</v>
@@ -7143,54 +7728,54 @@
       <c r="Y67" s="26">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z67" s="26">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA67" s="31"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD67" s="31">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE67" s="31"/>
       <c r="AF67" s="30"/>
       <c r="AG67" s="34">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH67" s="34">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI67" s="9"/>
       <c r="AJ67" s="9"/>
       <c r="AK67" s="9">
-        <v>0.20369999999999999</v>
+        <v>0.25109999999999999</v>
       </c>
       <c r="AL67" s="9">
-        <v>1.55674</v>
+        <v>1.97505</v>
       </c>
     </row>
     <row r="68" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="20"/>
       <c r="O68" s="20"/>
       <c r="P68" s="20"/>
       <c r="Q68" s="22">
         <v>1E-3</v>
@@ -7279,54 +7864,54 @@
       <c r="Y69" s="26">
         <v>0.11419</v>
       </c>
       <c r="Z69" s="26">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA69" s="31"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31">
         <v>0.1512</v>
       </c>
       <c r="AD69" s="31">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE69" s="31"/>
       <c r="AF69" s="30"/>
       <c r="AG69" s="34">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH69" s="34">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI69" s="9"/>
       <c r="AJ69" s="9"/>
       <c r="AK69" s="9">
-        <v>8.8700000000000001E-2</v>
+        <v>0.1075</v>
       </c>
       <c r="AL69" s="9">
-        <v>1.59107</v>
+        <v>1.8343</v>
       </c>
     </row>
     <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11">
         <v>3.1E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.6</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="12">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J70" s="12">
         <v>0.41413</v>
       </c>
@@ -7363,54 +7948,54 @@
       <c r="Y70" s="26">
         <v>0.10115</v>
       </c>
       <c r="Z70" s="26">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31">
         <v>0.1062</v>
       </c>
       <c r="AD70" s="31">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE70" s="31"/>
       <c r="AF70" s="30"/>
       <c r="AG70" s="34">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH70" s="34">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI70" s="9"/>
       <c r="AJ70" s="9"/>
       <c r="AK70" s="9">
-        <v>9.8000000000000004E-2</v>
+        <v>0.10920000000000001</v>
       </c>
       <c r="AL70" s="9">
-        <v>2.0548099999999998</v>
+        <v>2.2902300000000002</v>
       </c>
     </row>
     <row r="71" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11">
         <v>1.4E-2</v>
       </c>
       <c r="F71" s="11">
         <v>0.2</v>
       </c>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="12">
         <v>2E-3</v>
       </c>
       <c r="J71" s="12">
         <v>1.813E-2</v>
       </c>
@@ -7515,54 +8100,54 @@
       <c r="Y72" s="26">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z72" s="26">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD72" s="31">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE72" s="31"/>
       <c r="AF72" s="30"/>
       <c r="AG72" s="34">
         <v>0.14906</v>
       </c>
       <c r="AH72" s="34">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI72" s="9"/>
       <c r="AJ72" s="9"/>
       <c r="AK72" s="9">
-        <v>3.6200000000000003E-2</v>
+        <v>4.0599999999999997E-2</v>
       </c>
       <c r="AL72" s="9">
-        <v>0.15287000000000001</v>
+        <v>0.17802999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11">
         <v>27.8</v>
       </c>
       <c r="F73" s="11">
         <v>32.4</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11">
         <v>10.9</v>
       </c>
       <c r="J73" s="11">
         <v>22.8</v>
       </c>
@@ -7595,54 +8180,54 @@
       <c r="Y73" s="26">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z73" s="26">
         <v>21.011800000000001</v>
       </c>
       <c r="AA73" s="31"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD73" s="31">
         <v>33.951160000000002</v>
       </c>
       <c r="AE73" s="31"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="34">
         <v>14.782209999999999</v>
       </c>
       <c r="AH73" s="34">
         <v>56.453850000000003</v>
       </c>
       <c r="AI73" s="9"/>
       <c r="AJ73" s="9"/>
       <c r="AK73" s="9">
-        <v>2.20574</v>
+        <v>4.2377000000000002</v>
       </c>
       <c r="AL73" s="9">
-        <v>7.3489199999999997</v>
+        <v>11.9992</v>
       </c>
     </row>
     <row r="74" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12">
         <v>17175</v>
       </c>
       <c r="D74" s="12">
         <v>3986.2260000000001</v>
       </c>
       <c r="E74" s="12">
         <v>63.398389999999999</v>
       </c>
       <c r="F74" s="12">
         <v>15.86225</v>
       </c>
       <c r="G74" s="12">
         <v>14915</v>
       </c>
       <c r="H74" s="12">
@@ -7703,60 +8288,60 @@
         <v>323.39657</v>
       </c>
       <c r="AA74" s="31">
         <v>3680</v>
       </c>
       <c r="AB74" s="31">
         <v>1345.944</v>
       </c>
       <c r="AC74" s="31">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD74" s="31">
         <v>344.86950999999999</v>
       </c>
       <c r="AE74" s="34">
         <v>50887</v>
       </c>
       <c r="AF74" s="30"/>
       <c r="AG74" s="34">
         <v>446.596</v>
       </c>
       <c r="AH74" s="34">
         <v>136.32250999999999</v>
       </c>
       <c r="AI74" s="9">
-        <v>24494</v>
+        <v>30415.1</v>
       </c>
       <c r="AJ74" s="9">
-        <v>7111.7830000000004</v>
+        <v>8973.0329999999994</v>
       </c>
       <c r="AK74" s="9">
-        <v>163.8374</v>
+        <v>170.02940000000001</v>
       </c>
       <c r="AL74" s="9">
-        <v>50.995750000000001</v>
+        <v>54.318689999999997</v>
       </c>
     </row>
     <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11">
         <v>0.1</v>
       </c>
       <c r="F75" s="11">
         <v>0.2</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11">
         <v>1.7</v>
       </c>
       <c r="J75" s="11">
         <v>2.5</v>
       </c>
@@ -7789,54 +8374,54 @@
       <c r="Y75" s="26">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z75" s="26">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA75" s="31"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31">
         <v>12.66235</v>
       </c>
       <c r="AD75" s="31">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE75" s="34"/>
       <c r="AF75" s="30"/>
       <c r="AG75" s="34">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH75" s="34">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI75" s="9"/>
       <c r="AJ75" s="9"/>
       <c r="AK75" s="9">
-        <v>1.2232499999999999</v>
+        <v>1.6288499999999999</v>
       </c>
       <c r="AL75" s="9">
-        <v>2.1662400000000002</v>
+        <v>2.3424399999999999</v>
       </c>
     </row>
     <row r="76" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="12">
         <v>612</v>
       </c>
       <c r="D76" s="12">
         <v>110.125</v>
       </c>
       <c r="E76" s="11">
         <v>166.5</v>
       </c>
       <c r="F76" s="11">
         <v>71.8</v>
       </c>
       <c r="G76" s="12">
         <v>408</v>
       </c>
       <c r="H76" s="12">
@@ -7883,54 +8468,54 @@
       </c>
       <c r="Z76" s="26">
         <v>120.82807</v>
       </c>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31">
         <v>148.71</v>
       </c>
       <c r="AD76" s="31">
         <v>72.392189999999999</v>
       </c>
       <c r="AE76" s="34">
         <v>20</v>
       </c>
       <c r="AF76" s="30"/>
       <c r="AG76" s="34">
         <v>151.0377</v>
       </c>
       <c r="AH76" s="34">
         <v>86.828360000000004</v>
       </c>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9">
-        <v>68.626300000000001</v>
+        <v>78.813900000000004</v>
       </c>
       <c r="AL76" s="9">
-        <v>45.868949999999998</v>
+        <v>52.395940000000003</v>
       </c>
     </row>
     <row r="77" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="12">
         <v>76.715000000000003</v>
       </c>
       <c r="D77" s="12">
         <v>31.753</v>
       </c>
       <c r="E77" s="11">
         <v>429.6</v>
       </c>
       <c r="F77" s="11">
         <v>283.39999999999998</v>
       </c>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11">
         <v>557</v>
@@ -7967,54 +8552,54 @@
       <c r="Y77" s="26">
         <v>648.41405999999995</v>
       </c>
       <c r="Z77" s="26">
         <v>423.87646000000001</v>
       </c>
       <c r="AA77" s="31"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31">
         <v>710.52333999999996</v>
       </c>
       <c r="AD77" s="31">
         <v>451.07753000000002</v>
       </c>
       <c r="AE77" s="34"/>
       <c r="AF77" s="30"/>
       <c r="AG77" s="34">
         <v>691.86039000000005</v>
       </c>
       <c r="AH77" s="34">
         <v>533.89769999999999</v>
       </c>
       <c r="AI77" s="9"/>
       <c r="AJ77" s="9"/>
       <c r="AK77" s="9">
-        <v>360.88569999999999</v>
+        <v>422.3297</v>
       </c>
       <c r="AL77" s="9">
-        <v>309.70783</v>
+        <v>360.35102999999998</v>
       </c>
     </row>
     <row r="78" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
       <c r="M78" s="11"/>
       <c r="N78" s="20"/>
       <c r="O78" s="20"/>
       <c r="P78" s="20"/>
       <c r="Q78" s="20"/>
       <c r="R78" s="20"/>
@@ -8091,54 +8676,54 @@
       <c r="Y79" s="26">
         <v>1.8048</v>
       </c>
       <c r="Z79" s="26">
         <v>11.33142</v>
       </c>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="31">
         <v>1.3144</v>
       </c>
       <c r="AD79" s="31">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="34">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH79" s="34">
         <v>12.129770000000001</v>
       </c>
       <c r="AI79" s="9"/>
       <c r="AJ79" s="9"/>
       <c r="AK79" s="9">
-        <v>6.3E-2</v>
+        <v>7.9799999999999996E-2</v>
       </c>
       <c r="AL79" s="9">
-        <v>0.47644999999999998</v>
+        <v>0.54227000000000003</v>
       </c>
     </row>
     <row r="80" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12">
         <v>16581.63</v>
       </c>
       <c r="J80" s="12">
         <v>7335.5857299999998</v>
       </c>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12">
         <v>15355.9877</v>
@@ -8299,54 +8884,54 @@
       <c r="Y82" s="26">
         <v>61.185749999999999</v>
       </c>
       <c r="Z82" s="26">
         <v>12.091419999999999</v>
       </c>
       <c r="AA82" s="30"/>
       <c r="AB82" s="30"/>
       <c r="AC82" s="31">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD82" s="31">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE82" s="30"/>
       <c r="AF82" s="30"/>
       <c r="AG82" s="34">
         <v>1.2298</v>
       </c>
       <c r="AH82" s="34">
         <v>6.1401500000000002</v>
       </c>
       <c r="AI82" s="9"/>
       <c r="AJ82" s="9"/>
       <c r="AK82" s="9">
-        <v>0.42020000000000002</v>
+        <v>0.43219999999999997</v>
       </c>
       <c r="AL82" s="9">
-        <v>2.25393</v>
+        <v>2.3069500000000001</v>
       </c>
     </row>
     <row r="83" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="20"/>
       <c r="O83" s="20"/>
       <c r="P83" s="20"/>
       <c r="Q83" s="20"/>
       <c r="R83" s="20"/>
@@ -8415,54 +9000,54 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W84" s="24"/>
       <c r="X84" s="24"/>
       <c r="Y84" s="26">
         <v>30</v>
       </c>
       <c r="Z84" s="26">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA84" s="30"/>
       <c r="AB84" s="30"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="30"/>
       <c r="AF84" s="30"/>
       <c r="AG84" s="34">
         <v>264.66000000000003</v>
       </c>
       <c r="AH84" s="34">
         <v>192.25605999999999</v>
       </c>
       <c r="AI84" s="9"/>
       <c r="AJ84" s="9"/>
       <c r="AK84" s="9">
-        <v>658.29</v>
+        <v>751.03</v>
       </c>
       <c r="AL84" s="9">
-        <v>516.51556000000005</v>
+        <v>573.38756000000001</v>
       </c>
     </row>
     <row r="85" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F85" s="12">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G85" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H85" s="12">
         <v>2.0367000000000002</v>
       </c>
       <c r="I85" s="12">
         <v>0.95</v>
@@ -8743,54 +9328,54 @@
         <v>20.374089999999999</v>
       </c>
       <c r="AA89" s="31">
         <v>1.74</v>
       </c>
       <c r="AB89" s="31">
         <v>18.096</v>
       </c>
       <c r="AC89" s="31">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD89" s="31">
         <v>38.688360000000003</v>
       </c>
       <c r="AE89" s="31"/>
       <c r="AF89" s="30"/>
       <c r="AG89" s="31">
         <v>1.75003</v>
       </c>
       <c r="AH89" s="31">
         <v>30.570129999999999</v>
       </c>
       <c r="AI89" s="9"/>
       <c r="AJ89" s="9"/>
       <c r="AK89" s="9">
-        <v>0.96489000000000003</v>
+        <v>1.6593899999999999</v>
       </c>
       <c r="AL89" s="9">
-        <v>17.5549</v>
+        <v>31.414919999999999</v>
       </c>
     </row>
     <row r="90" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
       <c r="J90" s="11"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
       <c r="M90" s="12">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N90" s="22">
         <v>0.11071</v>
       </c>
@@ -8991,54 +9576,54 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA92" s="31">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB92" s="31">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC92" s="31">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD92" s="31">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE92" s="31"/>
       <c r="AF92" s="30"/>
       <c r="AG92" s="34">
         <v>1245.34653</v>
       </c>
       <c r="AH92" s="34">
         <v>1574.80016</v>
       </c>
       <c r="AI92" s="9"/>
       <c r="AJ92" s="9"/>
       <c r="AK92" s="9">
-        <v>552.91039999999998</v>
+        <v>647.18496000000005</v>
       </c>
       <c r="AL92" s="9">
-        <v>818.55466999999999</v>
+        <v>958.82078999999999</v>
       </c>
     </row>
     <row r="93" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="12">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F93" s="12">
         <v>0.13833000000000001</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="J93" s="11">
         <v>85.4</v>
       </c>
@@ -9231,54 +9816,54 @@
       <c r="Y95" s="26">
         <v>17.352180000000001</v>
       </c>
       <c r="Z95" s="26">
         <v>62.526699999999998</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31">
         <v>18.195129999999999</v>
       </c>
       <c r="AD95" s="31">
         <v>82.338610000000003</v>
       </c>
       <c r="AE95" s="31"/>
       <c r="AF95" s="30"/>
       <c r="AG95" s="34">
         <v>10.314579999999999</v>
       </c>
       <c r="AH95" s="34">
         <v>84.544830000000005</v>
       </c>
       <c r="AI95" s="9"/>
       <c r="AJ95" s="9"/>
       <c r="AK95" s="9">
-        <v>6.75</v>
+        <v>6.8578799999999998</v>
       </c>
       <c r="AL95" s="9">
-        <v>52.778359999999999</v>
+        <v>53.450749999999999</v>
       </c>
     </row>
     <row r="96" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="12">
         <v>60.02</v>
       </c>
       <c r="F96" s="12">
         <v>73.135000000000005</v>
       </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="12"/>
       <c r="L96" s="12"/>
       <c r="M96" s="12">
         <v>22.68</v>
@@ -9395,54 +9980,54 @@
       <c r="Y97" s="26">
         <v>4711.97768</v>
       </c>
       <c r="Z97" s="26">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="31"/>
       <c r="AC97" s="31">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD97" s="31">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="30"/>
       <c r="AG97" s="34">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH97" s="34">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI97" s="9"/>
       <c r="AJ97" s="9"/>
       <c r="AK97" s="9">
-        <v>246.27124000000001</v>
+        <v>291.67559999999997</v>
       </c>
       <c r="AL97" s="9">
-        <v>313.16061999999999</v>
+        <v>382.72924999999998</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C98" s="12">
         <v>5.7</v>
       </c>
       <c r="D98" s="12">
         <v>14.84376</v>
       </c>
       <c r="E98" s="12">
         <v>1652.90274</v>
       </c>
       <c r="F98" s="12">
         <v>1565.1794400000001</v>
       </c>
       <c r="G98" s="12">
         <v>1</v>
       </c>
       <c r="H98" s="12">
@@ -9487,54 +10072,54 @@
       <c r="Y98" s="26">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z98" s="26">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA98" s="31"/>
       <c r="AB98" s="31"/>
       <c r="AC98" s="31">
         <v>1755.57511</v>
       </c>
       <c r="AD98" s="31">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE98" s="31"/>
       <c r="AF98" s="30"/>
       <c r="AG98" s="34">
         <v>943.49103000000002</v>
       </c>
       <c r="AH98" s="34">
         <v>1524.3886299999999</v>
       </c>
       <c r="AI98" s="9"/>
       <c r="AJ98" s="9"/>
       <c r="AK98" s="9">
-        <v>196.85088999999999</v>
+        <v>233.52105</v>
       </c>
       <c r="AL98" s="9">
-        <v>594.21148000000005</v>
+        <v>685.24941999999999</v>
       </c>
     </row>
     <row r="99" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11">
         <v>58.9</v>
       </c>
       <c r="F99" s="11">
         <v>116.2</v>
       </c>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="J99" s="11">
         <v>205.2</v>
       </c>
@@ -9571,54 +10156,54 @@
         <v>1431.0715600000001</v>
       </c>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD99" s="31">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE99" s="31">
         <v>3.6</v>
       </c>
       <c r="AF99" s="31">
         <v>10.103199999999999</v>
       </c>
       <c r="AG99" s="34">
         <v>1824.4422999999999</v>
       </c>
       <c r="AH99" s="34">
         <v>2299.47201</v>
       </c>
       <c r="AI99" s="9"/>
       <c r="AJ99" s="9"/>
       <c r="AK99" s="9">
-        <v>477.00126</v>
+        <v>542.76160000000004</v>
       </c>
       <c r="AL99" s="9">
-        <v>778.64281000000005</v>
+        <v>908.98167000000001</v>
       </c>
     </row>
     <row r="100" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
@@ -9707,54 +10292,54 @@
         <v>294.95542999999998</v>
       </c>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31">
         <v>152.03231</v>
       </c>
       <c r="AD101" s="31">
         <v>514.11401000000001</v>
       </c>
       <c r="AE101" s="31">
         <v>61.948999999999998</v>
       </c>
       <c r="AF101" s="31">
         <v>218.44227000000001</v>
       </c>
       <c r="AG101" s="34">
         <v>138.38220999999999</v>
       </c>
       <c r="AH101" s="34">
         <v>517.82897000000003</v>
       </c>
       <c r="AI101" s="9"/>
       <c r="AJ101" s="9"/>
       <c r="AK101" s="9">
-        <v>48.151380000000003</v>
+        <v>64.177419999999998</v>
       </c>
       <c r="AL101" s="9">
-        <v>192.51841999999999</v>
+        <v>289.88195000000002</v>
       </c>
     </row>
     <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="12">
         <v>151.53</v>
       </c>
       <c r="D102" s="12">
         <v>425.517</v>
       </c>
       <c r="E102" s="11">
         <v>0.3</v>
       </c>
       <c r="F102" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11">
         <v>1</v>
@@ -9879,54 +10464,54 @@
       </c>
       <c r="AB103" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC103" s="31">
         <v>20583.755969999998</v>
       </c>
       <c r="AD103" s="31">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE103" s="31">
         <v>1.923</v>
       </c>
       <c r="AF103" s="31">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG103" s="34">
         <v>10427.5761</v>
       </c>
       <c r="AH103" s="34">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI103" s="9"/>
       <c r="AJ103" s="9"/>
       <c r="AK103" s="9">
-        <v>3161.1379999999999</v>
+        <v>3830.2139999999999</v>
       </c>
       <c r="AL103" s="9">
-        <v>2063.9627399999999</v>
+        <v>2569.9990499999999</v>
       </c>
     </row>
     <row r="104" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11">
         <v>20.6</v>
       </c>
       <c r="F104" s="11">
         <v>22.7</v>
       </c>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11">
         <v>24.6</v>
       </c>
       <c r="J104" s="11">
         <v>28.5</v>
       </c>
@@ -9971,54 +10556,54 @@
       </c>
       <c r="AB104" s="31">
         <v>0.30473</v>
       </c>
       <c r="AC104" s="31">
         <v>50.154440000000001</v>
       </c>
       <c r="AD104" s="31">
         <v>192.52789000000001</v>
       </c>
       <c r="AE104" s="31">
         <v>0.02</v>
       </c>
       <c r="AF104" s="31">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG104" s="34">
         <v>63.511589999999998</v>
       </c>
       <c r="AH104" s="34">
         <v>256.99723999999998</v>
       </c>
       <c r="AI104" s="9"/>
       <c r="AJ104" s="9"/>
       <c r="AK104" s="9">
-        <v>17.868099999999998</v>
+        <v>36.596539999999997</v>
       </c>
       <c r="AL104" s="9">
-        <v>69.191360000000003</v>
+        <v>89.003780000000006</v>
       </c>
     </row>
     <row r="105" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="11"/>
       <c r="L105" s="11"/>
       <c r="M105" s="11"/>
       <c r="N105" s="20"/>
       <c r="O105" s="20"/>
       <c r="P105" s="20"/>
       <c r="Q105" s="20"/>
       <c r="R105" s="20"/>
@@ -10131,54 +10716,54 @@
       <c r="AC106" s="31">
         <v>1551.42896</v>
       </c>
       <c r="AD106" s="31">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE106" s="34">
         <v>156.8329</v>
       </c>
       <c r="AF106" s="34">
         <v>232.51138</v>
       </c>
       <c r="AG106" s="34">
         <v>1579.7162800000001</v>
       </c>
       <c r="AH106" s="34">
         <v>3834.33905</v>
       </c>
       <c r="AI106" s="9">
         <v>10.75812</v>
       </c>
       <c r="AJ106" s="9">
         <v>24.33952</v>
       </c>
       <c r="AK106" s="9">
-        <v>620.64966000000004</v>
+        <v>716.01814000000002</v>
       </c>
       <c r="AL106" s="9">
-        <v>1834.6615899999999</v>
+        <v>2057.8695299999999</v>
       </c>
     </row>
     <row r="107" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N107" s="22">
         <v>0.23344999999999999</v>
       </c>
@@ -10339,54 +10924,54 @@
         <v>13.553710000000001</v>
       </c>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD109" s="31">
         <v>11.50854</v>
       </c>
       <c r="AE109" s="31">
         <v>0.6</v>
       </c>
       <c r="AF109" s="31">
         <v>11.602</v>
       </c>
       <c r="AG109" s="34">
         <v>6.3244300000000004</v>
       </c>
       <c r="AH109" s="34">
         <v>15.335129999999999</v>
       </c>
       <c r="AI109" s="9"/>
       <c r="AJ109" s="9"/>
       <c r="AK109" s="9">
-        <v>0.60636999999999996</v>
+        <v>0.69401999999999997</v>
       </c>
       <c r="AL109" s="9">
-        <v>6.1624999999999996</v>
+        <v>7.3363399999999999</v>
       </c>
     </row>
     <row r="110" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="12">
         <v>45.750999999999998</v>
       </c>
       <c r="D110" s="12">
         <v>93.612300000000005</v>
       </c>
       <c r="E110" s="11">
         <v>4116</v>
       </c>
       <c r="F110" s="11">
         <v>8595.1</v>
       </c>
       <c r="G110" s="12">
         <v>32.793999999999997</v>
       </c>
       <c r="H110" s="12">
@@ -10451,54 +11036,54 @@
       <c r="AC110" s="31">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD110" s="31">
         <v>13191.147129999999</v>
       </c>
       <c r="AE110" s="34">
         <v>10.817</v>
       </c>
       <c r="AF110" s="34">
         <v>45.414479999999998</v>
       </c>
       <c r="AG110" s="34">
         <v>3097.6984299999999</v>
       </c>
       <c r="AH110" s="34">
         <v>11672.97472</v>
       </c>
       <c r="AI110" s="9">
         <v>4.9168000000000003</v>
       </c>
       <c r="AJ110" s="9">
         <v>17.708939999999998</v>
       </c>
       <c r="AK110" s="9">
-        <v>1274.89914</v>
+        <v>1433.2114799999999</v>
       </c>
       <c r="AL110" s="9">
-        <v>5264.5595000000003</v>
+        <v>5729.4744700000001</v>
       </c>
     </row>
     <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="11">
         <v>1793.2</v>
       </c>
       <c r="D111" s="11">
         <v>663.2</v>
       </c>
       <c r="E111" s="11">
         <v>320.3</v>
       </c>
       <c r="F111" s="11">
         <v>299.5</v>
       </c>
       <c r="G111" s="12">
         <v>2370.3760000000002</v>
       </c>
       <c r="H111" s="12">
@@ -10561,60 +11146,60 @@
       <c r="AA111" s="31">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB111" s="31">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC111" s="31">
         <v>536.13941999999997</v>
       </c>
       <c r="AD111" s="31">
         <v>937.59802000000002</v>
       </c>
       <c r="AE111" s="34">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF111" s="34">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG111" s="34">
         <v>454.81502999999998</v>
       </c>
       <c r="AH111" s="34">
         <v>854.03242999999998</v>
       </c>
       <c r="AI111" s="9">
-        <v>840.17</v>
+        <v>980.18200000000002</v>
       </c>
       <c r="AJ111" s="9">
-        <v>487.06900000000002</v>
+        <v>575.24699999999996</v>
       </c>
       <c r="AK111" s="9">
-        <v>217.51331999999999</v>
+        <v>264.48124000000001</v>
       </c>
       <c r="AL111" s="9">
-        <v>420.40766000000002</v>
+        <v>471.44767999999999</v>
       </c>
     </row>
     <row r="112" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J112" s="12">
         <v>0.15032999999999999</v>
       </c>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12">
         <v>2.2700000000000001E-2</v>
@@ -10747,54 +11332,54 @@
       <c r="AC113" s="31">
         <v>177.98418000000001</v>
       </c>
       <c r="AD113" s="31">
         <v>384.07704000000001</v>
       </c>
       <c r="AE113" s="31">
         <v>44</v>
       </c>
       <c r="AF113" s="31">
         <v>115.57979</v>
       </c>
       <c r="AG113" s="34">
         <v>144.87801999999999</v>
       </c>
       <c r="AH113" s="34">
         <v>427.92899</v>
       </c>
       <c r="AI113" s="9">
         <v>7.6</v>
       </c>
       <c r="AJ113" s="9">
         <v>23.375129999999999</v>
       </c>
       <c r="AK113" s="9">
-        <v>88.942210000000003</v>
+        <v>99.878600000000006</v>
       </c>
       <c r="AL113" s="9">
-        <v>201.82713000000001</v>
+        <v>237.16659000000001</v>
       </c>
     </row>
     <row r="114" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="11">
         <v>528</v>
       </c>
       <c r="D114" s="11">
         <v>562.70000000000005</v>
       </c>
       <c r="E114" s="11">
         <v>5074.7</v>
       </c>
       <c r="F114" s="11">
         <v>8407.7000000000007</v>
       </c>
       <c r="G114" s="11">
         <v>556.70000000000005</v>
       </c>
       <c r="H114" s="11">
@@ -10857,60 +11442,60 @@
       <c r="AA114" s="31">
         <v>280.13195999999999</v>
       </c>
       <c r="AB114" s="31">
         <v>403.93714999999997</v>
       </c>
       <c r="AC114" s="31">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD114" s="31">
         <v>20104.48602</v>
       </c>
       <c r="AE114" s="34">
         <v>405.46517</v>
       </c>
       <c r="AF114" s="34">
         <v>620.36987999999997</v>
       </c>
       <c r="AG114" s="34">
         <v>7307.1072899999999</v>
       </c>
       <c r="AH114" s="34">
         <v>20910.906419999999</v>
       </c>
       <c r="AI114" s="9">
-        <v>148.93025</v>
+        <v>163.08025000000001</v>
       </c>
       <c r="AJ114" s="9">
-        <v>230.32489000000001</v>
+        <v>248.34289000000001</v>
       </c>
       <c r="AK114" s="9">
-        <v>3272.7312299999999</v>
+        <v>3824.6233200000001</v>
       </c>
       <c r="AL114" s="9">
-        <v>10233.99761</v>
+        <v>11984.289339999999</v>
       </c>
     </row>
     <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="11">
         <v>20.8</v>
       </c>
       <c r="D115" s="11">
         <v>5.6</v>
       </c>
       <c r="E115" s="11">
         <v>11.2</v>
       </c>
       <c r="F115" s="11">
         <v>15.3</v>
       </c>
       <c r="G115" s="11">
         <v>32.5</v>
       </c>
       <c r="H115" s="11">
@@ -10955,54 +11540,54 @@
       <c r="Y115" s="26">
         <v>72.92586</v>
       </c>
       <c r="Z115" s="26">
         <v>70.940809999999999</v>
       </c>
       <c r="AA115" s="31"/>
       <c r="AB115" s="31"/>
       <c r="AC115" s="31">
         <v>89.619590000000002</v>
       </c>
       <c r="AD115" s="31">
         <v>94.825649999999996</v>
       </c>
       <c r="AE115" s="34"/>
       <c r="AF115" s="34"/>
       <c r="AG115" s="34">
         <v>20.152640000000002</v>
       </c>
       <c r="AH115" s="34">
         <v>40.481569999999998</v>
       </c>
       <c r="AI115" s="9"/>
       <c r="AJ115" s="9"/>
       <c r="AK115" s="9">
-        <v>5.2591900000000003</v>
+        <v>8.0889500000000005</v>
       </c>
       <c r="AL115" s="9">
-        <v>6.1018600000000003</v>
+        <v>7.1321899999999996</v>
       </c>
     </row>
     <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11">
         <v>55.7</v>
       </c>
       <c r="F116" s="11">
         <v>31.8</v>
       </c>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11">
         <v>44.4</v>
       </c>
       <c r="J116" s="11">
         <v>27.2</v>
       </c>
@@ -11039,54 +11624,54 @@
       <c r="Y116" s="26">
         <v>16.425360000000001</v>
       </c>
       <c r="Z116" s="26">
         <v>27.148700000000002</v>
       </c>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31">
         <v>7.36083</v>
       </c>
       <c r="AD116" s="31">
         <v>15.53044</v>
       </c>
       <c r="AE116" s="31"/>
       <c r="AF116" s="31"/>
       <c r="AG116" s="31">
         <v>2.2769400000000002</v>
       </c>
       <c r="AH116" s="31">
         <v>6.2726499999999996</v>
       </c>
       <c r="AI116" s="9"/>
       <c r="AJ116" s="9"/>
       <c r="AK116" s="9">
-        <v>1.8080799999999999</v>
+        <v>2.1472000000000002</v>
       </c>
       <c r="AL116" s="9">
-        <v>2.2778499999999999</v>
+        <v>3.1967400000000001</v>
       </c>
     </row>
     <row r="117" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A117" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
       <c r="H117" s="11"/>
       <c r="I117" s="12">
         <v>0.70296000000000003</v>
       </c>
       <c r="J117" s="12">
         <v>1.7070700000000001</v>
       </c>
       <c r="K117" s="12"/>
       <c r="L117" s="12"/>
       <c r="M117" s="12">
         <v>0.18720000000000001</v>
@@ -11199,54 +11784,54 @@
       <c r="Y118" s="26">
         <v>10.5374</v>
       </c>
       <c r="Z118" s="26">
         <v>26.629239999999999</v>
       </c>
       <c r="AA118" s="31"/>
       <c r="AB118" s="31"/>
       <c r="AC118" s="31">
         <v>19.7669</v>
       </c>
       <c r="AD118" s="31">
         <v>45.137839999999997</v>
       </c>
       <c r="AE118" s="31"/>
       <c r="AF118" s="31"/>
       <c r="AG118" s="34">
         <v>17.838660000000001</v>
       </c>
       <c r="AH118" s="34">
         <v>18.468869999999999</v>
       </c>
       <c r="AI118" s="9"/>
       <c r="AJ118" s="9"/>
       <c r="AK118" s="9">
-        <v>0.62239999999999995</v>
+        <v>0.87548000000000004</v>
       </c>
       <c r="AL118" s="9">
-        <v>2.2806899999999999</v>
+        <v>3.1387800000000001</v>
       </c>
     </row>
     <row r="119" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="11">
         <v>641.1</v>
       </c>
       <c r="F119" s="11">
         <v>1130.5</v>
       </c>
       <c r="G119" s="11"/>
       <c r="H119" s="11"/>
       <c r="I119" s="11">
         <v>849.7</v>
       </c>
       <c r="J119" s="11">
         <v>1366.5</v>
       </c>
@@ -11279,54 +11864,54 @@
       <c r="Y119" s="26">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z119" s="26">
         <v>2659.32431</v>
       </c>
       <c r="AA119" s="31"/>
       <c r="AB119" s="31"/>
       <c r="AC119" s="31">
         <v>808.26414999999997</v>
       </c>
       <c r="AD119" s="31">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE119" s="31"/>
       <c r="AF119" s="31"/>
       <c r="AG119" s="34">
         <v>774.87330999999995</v>
       </c>
       <c r="AH119" s="34">
         <v>3228.0716400000001</v>
       </c>
       <c r="AI119" s="9"/>
       <c r="AJ119" s="9"/>
       <c r="AK119" s="9">
-        <v>444.95359999999999</v>
+        <v>518.16045999999994</v>
       </c>
       <c r="AL119" s="9">
-        <v>1792.2740899999999</v>
+        <v>2175.8466199999998</v>
       </c>
     </row>
     <row r="120" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F120" s="12">
         <v>3.1E-2</v>
       </c>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="12">
         <v>0.39904000000000001</v>
       </c>
       <c r="J120" s="12">
         <v>0.84001999999999999</v>
       </c>
@@ -11443,54 +12028,54 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA121" s="31"/>
       <c r="AB121" s="31"/>
       <c r="AC121" s="31">
         <v>209.07336000000001</v>
       </c>
       <c r="AD121" s="31">
         <v>425.60798</v>
       </c>
       <c r="AE121" s="31">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF121" s="31">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG121" s="34">
         <v>164.53583</v>
       </c>
       <c r="AH121" s="34">
         <v>279.22881000000001</v>
       </c>
       <c r="AI121" s="9"/>
       <c r="AJ121" s="9"/>
       <c r="AK121" s="9">
-        <v>63.603529999999999</v>
+        <v>73.129180000000005</v>
       </c>
       <c r="AL121" s="9">
-        <v>203.83695</v>
+        <v>226.26159999999999</v>
       </c>
     </row>
     <row r="122" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11">
         <v>414.1</v>
       </c>
       <c r="F122" s="11">
         <v>1086.7</v>
       </c>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11">
         <v>114.6</v>
       </c>
       <c r="J122" s="11">
         <v>303.5</v>
       </c>
@@ -11527,54 +12112,54 @@
       <c r="Y122" s="26">
         <v>189.04106999999999</v>
       </c>
       <c r="Z122" s="26">
         <v>539.78980000000001</v>
       </c>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31">
         <v>255.97882000000001</v>
       </c>
       <c r="AD122" s="31">
         <v>716.02684999999997</v>
       </c>
       <c r="AE122" s="34"/>
       <c r="AF122" s="34"/>
       <c r="AG122" s="34">
         <v>104.51305000000001</v>
       </c>
       <c r="AH122" s="34">
         <v>529.4973</v>
       </c>
       <c r="AI122" s="9"/>
       <c r="AJ122" s="9"/>
       <c r="AK122" s="9">
-        <v>54.416249999999998</v>
+        <v>72.757530000000003</v>
       </c>
       <c r="AL122" s="9">
-        <v>333.59309999999999</v>
+        <v>432.92218000000003</v>
       </c>
     </row>
     <row r="123" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="11">
         <v>19.5</v>
       </c>
       <c r="D123" s="11">
         <v>11</v>
       </c>
       <c r="E123" s="11">
         <v>461.3</v>
       </c>
       <c r="F123" s="11">
         <v>235.9</v>
       </c>
       <c r="G123" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="H123" s="11">
@@ -11619,54 +12204,54 @@
       <c r="Y123" s="26">
         <v>82.204070000000002</v>
       </c>
       <c r="Z123" s="26">
         <v>87.359840000000005</v>
       </c>
       <c r="AA123" s="31"/>
       <c r="AB123" s="31"/>
       <c r="AC123" s="31">
         <v>242.23668000000001</v>
       </c>
       <c r="AD123" s="31">
         <v>220.41758999999999</v>
       </c>
       <c r="AE123" s="34"/>
       <c r="AF123" s="34"/>
       <c r="AG123" s="34">
         <v>103.96834</v>
       </c>
       <c r="AH123" s="34">
         <v>130.37322</v>
       </c>
       <c r="AI123" s="9"/>
       <c r="AJ123" s="9"/>
       <c r="AK123" s="9">
-        <v>25.797190000000001</v>
+        <v>27.915690000000001</v>
       </c>
       <c r="AL123" s="9">
-        <v>49.211970000000001</v>
+        <v>54.071919999999999</v>
       </c>
     </row>
     <row r="124" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11">
         <v>4.2</v>
       </c>
       <c r="F124" s="11">
         <v>50.1</v>
       </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11">
         <v>132.4</v>
       </c>
       <c r="J124" s="11">
         <v>175.8</v>
       </c>
@@ -11711,54 +12296,54 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA124" s="31">
         <v>1</v>
       </c>
       <c r="AB124" s="31">
         <v>3.28</v>
       </c>
       <c r="AC124" s="31">
         <v>31.661919999999999</v>
       </c>
       <c r="AD124" s="31">
         <v>126.15655</v>
       </c>
       <c r="AE124" s="34"/>
       <c r="AF124" s="34"/>
       <c r="AG124" s="34">
         <v>16.05931</v>
       </c>
       <c r="AH124" s="34">
         <v>114.45005999999999</v>
       </c>
       <c r="AI124" s="9"/>
       <c r="AJ124" s="9"/>
       <c r="AK124" s="9">
-        <v>11.90429</v>
+        <v>12.98006</v>
       </c>
       <c r="AL124" s="9">
-        <v>98.136589999999998</v>
+        <v>108.7683</v>
       </c>
     </row>
     <row r="125" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11">
         <v>58.5</v>
       </c>
       <c r="F125" s="11">
         <v>77.8</v>
       </c>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="J125" s="11">
         <v>141.5</v>
       </c>
@@ -11791,54 +12376,54 @@
       <c r="Y125" s="26">
         <v>72.145899999999997</v>
       </c>
       <c r="Z125" s="26">
         <v>205.90427</v>
       </c>
       <c r="AA125" s="31"/>
       <c r="AB125" s="31"/>
       <c r="AC125" s="31">
         <v>38.249000000000002</v>
       </c>
       <c r="AD125" s="31">
         <v>94.775499999999994</v>
       </c>
       <c r="AE125" s="34"/>
       <c r="AF125" s="34"/>
       <c r="AG125" s="34">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH125" s="34">
         <v>41.14385</v>
       </c>
       <c r="AI125" s="9"/>
       <c r="AJ125" s="9"/>
       <c r="AK125" s="9">
-        <v>2.2281</v>
+        <v>2.5628000000000002</v>
       </c>
       <c r="AL125" s="9">
-        <v>6.6540999999999997</v>
+        <v>7.8140599999999996</v>
       </c>
     </row>
     <row r="126" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11">
         <v>355.8</v>
       </c>
       <c r="F126" s="11">
         <v>388.9</v>
       </c>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11">
         <v>351.7</v>
       </c>
       <c r="J126" s="11">
         <v>380.9</v>
       </c>
@@ -11883,54 +12468,54 @@
       </c>
       <c r="AB126" s="31">
         <v>27.79673</v>
       </c>
       <c r="AC126" s="31">
         <v>1029.95973</v>
       </c>
       <c r="AD126" s="31">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE126" s="34">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF126" s="34">
         <v>26.28604</v>
       </c>
       <c r="AG126" s="34">
         <v>602.78521999999998</v>
       </c>
       <c r="AH126" s="34">
         <v>1411.1088099999999</v>
       </c>
       <c r="AI126" s="9"/>
       <c r="AJ126" s="9"/>
       <c r="AK126" s="9">
-        <v>452.68119999999999</v>
+        <v>522.71445000000006</v>
       </c>
       <c r="AL126" s="9">
-        <v>991.16873999999996</v>
+        <v>1118.8895399999999</v>
       </c>
     </row>
     <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="12">
         <v>3.194</v>
       </c>
       <c r="F127" s="12">
         <v>8.5395000000000003</v>
       </c>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="11">
         <v>5.8</v>
       </c>
@@ -11963,54 +12548,54 @@
       <c r="Y127" s="26">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z127" s="26">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA127" s="31"/>
       <c r="AB127" s="31"/>
       <c r="AC127" s="31">
         <v>12.97622</v>
       </c>
       <c r="AD127" s="31">
         <v>22.374839999999999</v>
       </c>
       <c r="AE127" s="34"/>
       <c r="AF127" s="34"/>
       <c r="AG127" s="34">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH127" s="34">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI127" s="9"/>
       <c r="AJ127" s="9"/>
       <c r="AK127" s="9">
-        <v>2.3021199999999999</v>
+        <v>4.9037699999999997</v>
       </c>
       <c r="AL127" s="9">
-        <v>14.64823</v>
+        <v>17.747859999999999</v>
       </c>
     </row>
     <row r="128" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="12">
         <v>3.29</v>
       </c>
       <c r="D128" s="12">
         <v>3.55105</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="12">
         <v>12.692</v>
       </c>
       <c r="H128" s="12">
         <v>1.32575</v>
       </c>
       <c r="I128" s="12">
         <v>4.0258000000000003</v>
@@ -12055,54 +12640,54 @@
       <c r="Y128" s="26">
         <v>222.33441999999999</v>
       </c>
       <c r="Z128" s="26">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA128" s="31"/>
       <c r="AB128" s="31"/>
       <c r="AC128" s="31">
         <v>197.01723999999999</v>
       </c>
       <c r="AD128" s="31">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE128" s="34"/>
       <c r="AF128" s="34"/>
       <c r="AG128" s="34">
         <v>210.28703999999999</v>
       </c>
       <c r="AH128" s="34">
         <v>1600.75656</v>
       </c>
       <c r="AI128" s="9"/>
       <c r="AJ128" s="9"/>
       <c r="AK128" s="9">
-        <v>115.01748000000001</v>
+        <v>132.77107000000001</v>
       </c>
       <c r="AL128" s="9">
-        <v>1243.03936</v>
+        <v>1363.14409</v>
       </c>
     </row>
     <row r="129" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="12">
         <v>0.63180000000000003</v>
       </c>
       <c r="D129" s="12">
         <v>13.722160000000001</v>
       </c>
       <c r="E129" s="11">
         <v>476.5</v>
       </c>
       <c r="F129" s="11">
         <v>836.2</v>
       </c>
       <c r="G129" s="12">
         <v>2.1385999999999998</v>
       </c>
       <c r="H129" s="12">
@@ -12165,60 +12750,60 @@
       <c r="AA129" s="31">
         <v>18.23311</v>
       </c>
       <c r="AB129" s="31">
         <v>437.18360000000001</v>
       </c>
       <c r="AC129" s="31">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD129" s="31">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE129" s="34">
         <v>32.057569999999998</v>
       </c>
       <c r="AF129" s="34">
         <v>483.06641000000002</v>
       </c>
       <c r="AG129" s="34">
         <v>1340.2622799999999</v>
       </c>
       <c r="AH129" s="34">
         <v>4226.6748699999998</v>
       </c>
       <c r="AI129" s="9">
-        <v>2.94983</v>
+        <v>3.52719</v>
       </c>
       <c r="AJ129" s="9">
-        <v>167.41297</v>
+        <v>221.03977</v>
       </c>
       <c r="AK129" s="9">
-        <v>471.45296000000002</v>
+        <v>552.64709000000005</v>
       </c>
       <c r="AL129" s="9">
-        <v>1674.02467</v>
+        <v>2004.71462</v>
       </c>
     </row>
     <row r="130" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="F130" s="12">
         <v>1.0875300000000001</v>
       </c>
       <c r="G130" s="12">
         <v>2530.08</v>
       </c>
       <c r="H130" s="12">
         <v>577.03967</v>
       </c>
       <c r="I130" s="11">
         <v>19.600000000000001</v>
@@ -12277,60 +12862,60 @@
       <c r="AA130" s="31">
         <v>20057.404999999999</v>
       </c>
       <c r="AB130" s="31">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC130" s="31">
         <v>191.17956000000001</v>
       </c>
       <c r="AD130" s="31">
         <v>79.600179999999995</v>
       </c>
       <c r="AE130" s="34">
         <v>18553.002</v>
       </c>
       <c r="AF130" s="34">
         <v>5129.96659</v>
       </c>
       <c r="AG130" s="34">
         <v>427.89972999999998</v>
       </c>
       <c r="AH130" s="34">
         <v>302.28885000000002</v>
       </c>
       <c r="AI130" s="9">
-        <v>9097.0450000000001</v>
+        <v>10946.424000000001</v>
       </c>
       <c r="AJ130" s="9">
-        <v>2438.0342999999998</v>
+        <v>2924.2022999999999</v>
       </c>
       <c r="AK130" s="9">
-        <v>64.100920000000002</v>
+        <v>86.050920000000005</v>
       </c>
       <c r="AL130" s="9">
-        <v>43.477290000000004</v>
+        <v>49.461289999999998</v>
       </c>
     </row>
     <row r="131" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="11">
         <v>341.8</v>
       </c>
       <c r="D131" s="11">
         <v>101.5</v>
       </c>
       <c r="E131" s="11">
         <v>1653.5</v>
       </c>
       <c r="F131" s="11">
         <v>956.1</v>
       </c>
       <c r="G131" s="11">
         <v>1064.7</v>
       </c>
       <c r="H131" s="11">
@@ -12393,60 +12978,60 @@
       <c r="AA131" s="31">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB131" s="31">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC131" s="31">
         <v>18903.798419999999</v>
       </c>
       <c r="AD131" s="31">
         <v>12166.149429999999</v>
       </c>
       <c r="AE131" s="34">
         <v>5128.6319299999996</v>
       </c>
       <c r="AF131" s="34">
         <v>1622.5657200000001</v>
       </c>
       <c r="AG131" s="34">
         <v>10647.745650000001</v>
       </c>
       <c r="AH131" s="34">
         <v>6802.5750099999996</v>
       </c>
       <c r="AI131" s="9">
-        <v>1711.7872500000001</v>
+        <v>1955.83825</v>
       </c>
       <c r="AJ131" s="9">
-        <v>457.34566999999998</v>
+        <v>522.64266999999995</v>
       </c>
       <c r="AK131" s="9">
-        <v>2703.21218</v>
+        <v>3401.0601299999998</v>
       </c>
       <c r="AL131" s="9">
-        <v>2407.79997</v>
+        <v>2947.5439900000001</v>
       </c>
     </row>
     <row r="132" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="12">
         <v>279.03868</v>
       </c>
       <c r="D132" s="12">
         <v>121.4242</v>
       </c>
       <c r="E132" s="12">
         <v>88.198999999999998</v>
       </c>
       <c r="F132" s="12">
         <v>12.696</v>
       </c>
       <c r="G132" s="12">
         <v>210.36099999999999</v>
       </c>
       <c r="H132" s="12">
@@ -12735,54 +13320,54 @@
       <c r="Y136" s="26">
         <v>165.84774999999999</v>
       </c>
       <c r="Z136" s="26">
         <v>91.868470000000002</v>
       </c>
       <c r="AA136" s="30"/>
       <c r="AB136" s="30"/>
       <c r="AC136" s="31">
         <v>461.21953000000002</v>
       </c>
       <c r="AD136" s="31">
         <v>273.20285000000001</v>
       </c>
       <c r="AE136" s="30"/>
       <c r="AF136" s="30"/>
       <c r="AG136" s="34">
         <v>346.73457000000002</v>
       </c>
       <c r="AH136" s="34">
         <v>288.85039</v>
       </c>
       <c r="AI136" s="9"/>
       <c r="AJ136" s="9"/>
       <c r="AK136" s="9">
-        <v>91.642560000000003</v>
+        <v>106.50876</v>
       </c>
       <c r="AL136" s="9">
-        <v>62.488379999999999</v>
+        <v>78.486890000000002</v>
       </c>
     </row>
     <row r="137" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
       <c r="J137" s="11"/>
       <c r="K137" s="11"/>
       <c r="L137" s="11"/>
       <c r="M137" s="11"/>
       <c r="N137" s="20"/>
       <c r="O137" s="20"/>
       <c r="P137" s="20"/>
       <c r="Q137" s="20"/>
       <c r="R137" s="20"/>
@@ -13043,124 +13628,126 @@
       <c r="Y141" s="28">
         <v>2539.31448</v>
       </c>
       <c r="Z141" s="28">
         <v>201.50155000000001</v>
       </c>
       <c r="AA141" s="32"/>
       <c r="AB141" s="32"/>
       <c r="AC141" s="33">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD141" s="33">
         <v>213.80168</v>
       </c>
       <c r="AE141" s="32"/>
       <c r="AF141" s="32"/>
       <c r="AG141" s="33">
         <v>2722.15002</v>
       </c>
       <c r="AH141" s="33">
         <v>273.66547000000003</v>
       </c>
       <c r="AI141" s="38"/>
       <c r="AJ141" s="38"/>
       <c r="AK141" s="38">
-        <v>1158.72975</v>
+        <v>1498.8549499999999</v>
       </c>
       <c r="AL141" s="38">
-        <v>126.14077</v>
+        <v>159.28268</v>
       </c>
     </row>
     <row r="143" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="50" t="s">
+      <c r="A143" s="70" t="s">
         <v>274</v>
       </c>
-      <c r="B143" s="50"/>
+      <c r="B143" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="A143:B143"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
-    <mergeCell ref="A143:B143"/>
-[...17 lines deleted...]
-    <mergeCell ref="AG5:AH5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2018-2026</vt:lpstr>
       <vt:lpstr>'2018-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>