--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Динамика янв-июль 2026\Новые динамические таблицы 06\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Новые динамические таблицы 08\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2018-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2018-2026'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="321">
@@ -869,53 +869,50 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
-    <t>January-July 2026*</t>
-[...1 lines deleted...]
-  <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>312101, 312103, 312104</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>thousand US dollars, tons</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
@@ -1019,55 +1016,58 @@
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28255&amp;year=2026&amp;name=85445&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>January-August 2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -2068,99 +2068,99 @@
     </xf>
     <xf numFmtId="14" fontId="36" fillId="32" borderId="13" xfId="81" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="81" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="84" applyFont="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="81" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="85" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="86">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
@@ -2522,599 +2522,599 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="41" customWidth="1"/>
     <col min="2" max="2" width="84" style="41" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B2" s="43" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="B4" s="45" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="42" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B6" s="44" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="46" t="s">
+        <v>286</v>
+      </c>
+      <c r="B7" s="47" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="B8" s="47" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="46" t="s">
+        <v>290</v>
+      </c>
+      <c r="B9" s="47" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="46" t="s">
+        <v>292</v>
+      </c>
+      <c r="B10" s="47" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="46" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B11" s="48"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="46" t="s">
+        <v>295</v>
+      </c>
+      <c r="B12" s="49" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
+        <v>297</v>
+      </c>
+      <c r="B13" s="50" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="51" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B14" s="62" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="46" t="s">
+        <v>300</v>
+      </c>
+      <c r="B15" s="52" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="46" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B16" s="53">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="46" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B17" s="53">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="B18" s="45" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="46" t="s">
+        <v>306</v>
+      </c>
+      <c r="B19" s="54" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="46" t="s">
+        <v>308</v>
+      </c>
+      <c r="B20" s="55" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="46" t="s">
+        <v>310</v>
+      </c>
+      <c r="B21" s="56" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="40"/>
       <c r="B22" s="40"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="40"/>
       <c r="B24" s="40"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx"/>
     <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18:F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="41" customWidth="1"/>
     <col min="2" max="2" width="99" style="41" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="57" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="57" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="57" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="57" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="57" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="58"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="59" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="58"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="60"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="60"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="60"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="61" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL143"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="O2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AI2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:AL2"/>
+      <selection pane="bottomRight" activeCell="AI5" sqref="AI5:AJ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.5703125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="76" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="69"/>
-[...35 lines deleted...]
-      <c r="AL1" s="69"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76"/>
     </row>
     <row r="2" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="76" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="69"/>
-[...35 lines deleted...]
-      <c r="AL2" s="69"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="76"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="76"/>
     </row>
     <row r="3" spans="1:38" x14ac:dyDescent="0.2">
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
     </row>
     <row r="4" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="65" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="63" t="s">
+      <c r="B4" s="65" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="68">
+      <c r="C4" s="64">
         <v>2018</v>
       </c>
-      <c r="D4" s="68"/>
-[...2 lines deleted...]
-      <c r="G4" s="68">
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64">
         <v>2019</v>
       </c>
-      <c r="H4" s="68"/>
-[...2 lines deleted...]
-      <c r="K4" s="68">
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64">
         <v>2020</v>
       </c>
-      <c r="L4" s="68"/>
-[...2 lines deleted...]
-      <c r="O4" s="67">
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="64"/>
+      <c r="O4" s="68">
         <v>2021</v>
       </c>
-      <c r="P4" s="68"/>
-[...2 lines deleted...]
-      <c r="S4" s="67">
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="68">
         <v>2022</v>
       </c>
-      <c r="T4" s="68"/>
-[...2 lines deleted...]
-      <c r="W4" s="67">
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="68">
         <v>2023</v>
       </c>
-      <c r="X4" s="68"/>
-[...2 lines deleted...]
-      <c r="AA4" s="76">
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="73">
         <v>2024</v>
       </c>
-      <c r="AB4" s="77"/>
-[...2 lines deleted...]
-      <c r="AE4" s="76">
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="73">
         <v>2025</v>
       </c>
-      <c r="AF4" s="77"/>
-[...7 lines deleted...]
-      <c r="AL4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="77" t="s">
+        <v>320</v>
+      </c>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="78"/>
     </row>
     <row r="5" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A5" s="64"/>
-[...1 lines deleted...]
-      <c r="C5" s="66" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="66"/>
-      <c r="E5" s="66" t="s">
+      <c r="D5" s="70"/>
+      <c r="E5" s="70" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="66"/>
-      <c r="G5" s="66" t="s">
+      <c r="F5" s="70"/>
+      <c r="G5" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="66"/>
-      <c r="I5" s="66" t="s">
+      <c r="H5" s="70"/>
+      <c r="I5" s="70" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="66"/>
-      <c r="K5" s="66" t="s">
+      <c r="J5" s="70"/>
+      <c r="K5" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="66"/>
-      <c r="M5" s="66" t="s">
+      <c r="L5" s="70"/>
+      <c r="M5" s="70" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="66"/>
-      <c r="O5" s="66" t="s">
+      <c r="N5" s="70"/>
+      <c r="O5" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="66"/>
-      <c r="Q5" s="66" t="s">
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="66"/>
-      <c r="S5" s="66" t="s">
+      <c r="R5" s="70"/>
+      <c r="S5" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="66"/>
-      <c r="U5" s="66" t="s">
+      <c r="T5" s="70"/>
+      <c r="U5" s="70" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="66"/>
-      <c r="W5" s="66" t="s">
+      <c r="V5" s="70"/>
+      <c r="W5" s="70" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="66"/>
-      <c r="Y5" s="66" t="s">
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="72"/>
-      <c r="AA5" s="72" t="s">
+      <c r="Z5" s="71"/>
+      <c r="AA5" s="71" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="78"/>
-      <c r="AC5" s="78" t="s">
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="78"/>
-      <c r="AE5" s="72" t="s">
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="71" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="79"/>
-      <c r="AG5" s="78" t="s">
+      <c r="AF5" s="75"/>
+      <c r="AG5" s="72" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="78"/>
-      <c r="AI5" s="73" t="s">
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="77" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="75"/>
-      <c r="AK5" s="74" t="s">
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="78" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="74"/>
+      <c r="AL5" s="78"/>
     </row>
     <row r="6" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="65"/>
-      <c r="B6" s="65"/>
+      <c r="A6" s="67"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -3282,60 +3282,60 @@
       <c r="AA7" s="29">
         <v>44027.3</v>
       </c>
       <c r="AB7" s="29">
         <v>17850.400000000001</v>
       </c>
       <c r="AC7" s="29">
         <v>93378.3</v>
       </c>
       <c r="AD7" s="29">
         <v>95215.1</v>
       </c>
       <c r="AE7" s="29">
         <v>82786.7</v>
       </c>
       <c r="AF7" s="29">
         <v>9712.6</v>
       </c>
       <c r="AG7" s="29">
         <v>59771.7</v>
       </c>
       <c r="AH7" s="29">
         <v>86730.4</v>
       </c>
       <c r="AI7" s="9">
-        <v>49202.400000000001</v>
+        <v>57614.3</v>
       </c>
       <c r="AJ7" s="9">
-        <v>15574.1</v>
+        <v>18084.8</v>
       </c>
       <c r="AK7" s="9">
-        <v>27358.2</v>
+        <v>32142.400000000001</v>
       </c>
       <c r="AL7" s="9">
-        <v>42518.9</v>
+        <v>50832.6</v>
       </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12">
         <v>36.015000000000001</v>
       </c>
       <c r="J8" s="12">
         <v>118.32559999999999</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="20"/>
@@ -3420,54 +3420,54 @@
       <c r="Y9" s="26">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z9" s="26">
         <v>19.714259999999999</v>
       </c>
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="31">
         <v>10.054399999999999</v>
       </c>
       <c r="AD9" s="31">
         <v>50.514850000000003</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31">
         <v>57.444380000000002</v>
       </c>
       <c r="AH9" s="31">
         <v>650.33690999999999</v>
       </c>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9">
-        <v>41.057079999999999</v>
+        <v>51.557729999999999</v>
       </c>
       <c r="AL9" s="9">
-        <v>550.49620000000004</v>
+        <v>647.67560000000003</v>
       </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N10" s="22">
         <v>102.661</v>
       </c>
@@ -3492,106 +3492,106 @@
       <c r="Y10" s="26">
         <v>86.457660000000004</v>
       </c>
       <c r="Z10" s="26">
         <v>171.19800000000001</v>
       </c>
       <c r="AA10" s="30"/>
       <c r="AB10" s="30"/>
       <c r="AC10" s="31">
         <v>508.13673</v>
       </c>
       <c r="AD10" s="31">
         <v>962.01599999999996</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="34">
         <v>208.81347</v>
       </c>
       <c r="AH10" s="34">
         <v>423.41</v>
       </c>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9">
-        <v>105.74954</v>
+        <v>122.21966999999999</v>
       </c>
       <c r="AL10" s="9">
-        <v>267.01600000000002</v>
+        <v>303.73858999999999</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <v>96.6</v>
       </c>
       <c r="H11" s="11">
         <v>406.2</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9">
-        <v>0.14679</v>
+        <v>0.34716000000000002</v>
       </c>
       <c r="AL11" s="9">
-        <v>0.88841999999999999</v>
+        <v>1.99942</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
@@ -3728,54 +3728,54 @@
       <c r="Y14" s="26">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z14" s="26">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="31">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD14" s="31">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="34">
         <v>4136.0266199999996</v>
       </c>
       <c r="AH14" s="34">
         <v>6970.1590800000004</v>
       </c>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9">
-        <v>725.44475999999997</v>
+        <v>722.04702999999995</v>
       </c>
       <c r="AL14" s="9">
-        <v>1070.2548200000001</v>
+        <v>1396.71155</v>
       </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
@@ -3872,54 +3872,54 @@
       <c r="U17" s="18"/>
       <c r="V17" s="18"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="30"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="31">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AD17" s="31">
         <v>0.16789999999999999</v>
       </c>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="31">
         <v>0.03</v>
       </c>
       <c r="AH17" s="31">
         <v>0.12687999999999999</v>
       </c>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9">
-        <v>3.5499999999999997E-2</v>
+        <v>5.5500000000000001E-2</v>
       </c>
       <c r="AL17" s="9">
-        <v>1.1222799999999999</v>
+        <v>1.2430399999999999</v>
       </c>
     </row>
     <row r="18" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="20"/>
       <c r="O18" s="20"/>
       <c r="P18" s="20"/>
       <c r="Q18" s="20"/>
       <c r="R18" s="20"/>
@@ -4088,54 +4088,54 @@
       <c r="Y20" s="26">
         <v>525.61</v>
       </c>
       <c r="Z20" s="26">
         <v>714.98733000000004</v>
       </c>
       <c r="AA20" s="30"/>
       <c r="AB20" s="30"/>
       <c r="AC20" s="31">
         <v>655.22873000000004</v>
       </c>
       <c r="AD20" s="31">
         <v>1005.68908</v>
       </c>
       <c r="AE20" s="30"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="34">
         <v>558.18456000000003</v>
       </c>
       <c r="AH20" s="34">
         <v>1149.0652</v>
       </c>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9">
-        <v>29.495999999999999</v>
+        <v>40.512</v>
       </c>
       <c r="AL20" s="9">
-        <v>49.319690000000001</v>
+        <v>76.590649999999997</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11">
         <v>3.1</v>
       </c>
       <c r="F21" s="11">
         <v>10.5</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11">
         <v>13.9</v>
       </c>
       <c r="J21" s="11">
         <v>55.5</v>
       </c>
@@ -4168,54 +4168,54 @@
       <c r="Y21" s="26">
         <v>39.942529999999998</v>
       </c>
       <c r="Z21" s="26">
         <v>99.991860000000003</v>
       </c>
       <c r="AA21" s="30"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="31">
         <v>55.635930000000002</v>
       </c>
       <c r="AD21" s="31">
         <v>124.67585</v>
       </c>
       <c r="AE21" s="30"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="34">
         <v>8.7349499999999995</v>
       </c>
       <c r="AH21" s="34">
         <v>27.54447</v>
       </c>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9">
-        <v>2.5</v>
+        <v>3.0164</v>
       </c>
       <c r="AL21" s="9">
-        <v>5.1443599999999998</v>
+        <v>6.6417799999999998</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11">
         <v>5</v>
       </c>
       <c r="F22" s="11">
         <v>47.6</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11">
         <v>6.9</v>
       </c>
       <c r="J22" s="11">
         <v>62.1</v>
       </c>
@@ -4248,54 +4248,54 @@
       <c r="Y22" s="26">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z22" s="26">
         <v>36.009729999999998</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="31">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD22" s="31">
         <v>120.58414</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="34">
         <v>55.255420000000001</v>
       </c>
       <c r="AH22" s="34">
         <v>266.53847000000002</v>
       </c>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9">
-        <v>39.448700000000002</v>
+        <v>39.757530000000003</v>
       </c>
       <c r="AL22" s="9">
-        <v>191.30860999999999</v>
+        <v>194.86960999999999</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11">
         <v>2.7</v>
       </c>
       <c r="F23" s="11">
         <v>21</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
         <v>6.5</v>
       </c>
       <c r="J23" s="11">
         <v>62.2</v>
       </c>
@@ -4404,54 +4404,54 @@
       <c r="Y24" s="26">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="26">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="31">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="31">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="34">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="34">
         <v>21.234000000000002</v>
       </c>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9">
-        <v>0.59977999999999998</v>
+        <v>0.68606</v>
       </c>
       <c r="AL24" s="9">
-        <v>11.109769999999999</v>
+        <v>12.36863</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11">
         <v>0.4</v>
       </c>
       <c r="F25" s="11">
         <v>1.6</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
         <v>0.1</v>
       </c>
       <c r="J25" s="11">
         <v>0.4</v>
       </c>
@@ -4532,54 +4532,54 @@
       <c r="Y26" s="26">
         <v>72.901330000000002</v>
       </c>
       <c r="Z26" s="26">
         <v>31.51022</v>
       </c>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31">
         <v>160.47417999999999</v>
       </c>
       <c r="AD26" s="31">
         <v>80.469790000000003</v>
       </c>
       <c r="AE26" s="30"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="34">
         <v>3.10724</v>
       </c>
       <c r="AH26" s="34">
         <v>9.0296900000000004</v>
       </c>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9">
-        <v>3.1272000000000002</v>
+        <v>3.4149600000000002</v>
       </c>
       <c r="AL26" s="9">
-        <v>4.8597599999999996</v>
+        <v>5.2395300000000002</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11">
         <v>507.8</v>
       </c>
       <c r="F27" s="11">
         <v>296.7</v>
       </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11">
         <v>533.9</v>
       </c>
       <c r="J27" s="11">
         <v>509.2</v>
       </c>
@@ -4612,54 +4612,54 @@
       <c r="Y27" s="26">
         <v>689.97631999999999</v>
       </c>
       <c r="Z27" s="26">
         <v>1721.23579</v>
       </c>
       <c r="AA27" s="31"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31">
         <v>578.14207999999996</v>
       </c>
       <c r="AD27" s="31">
         <v>1347.58483</v>
       </c>
       <c r="AE27" s="30"/>
       <c r="AF27" s="30"/>
       <c r="AG27" s="34">
         <v>345.56403999999998</v>
       </c>
       <c r="AH27" s="34">
         <v>1189.43561</v>
       </c>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9">
-        <v>212.42872</v>
+        <v>277.45832000000001</v>
       </c>
       <c r="AL27" s="9">
-        <v>691.64044999999999</v>
+        <v>886.73653999999999</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20">
         <v>124.2</v>
@@ -4680,54 +4680,54 @@
       <c r="Y28" s="26">
         <v>115.75568</v>
       </c>
       <c r="Z28" s="26">
         <v>161.64446000000001</v>
       </c>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31">
         <v>123.33378999999999</v>
       </c>
       <c r="AD28" s="31">
         <v>139.93540999999999</v>
       </c>
       <c r="AE28" s="30"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="34">
         <v>57.100099999999998</v>
       </c>
       <c r="AH28" s="34">
         <v>67.974270000000004</v>
       </c>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9">
-        <v>42.8825</v>
+        <v>58.150500000000001</v>
       </c>
       <c r="AL28" s="9">
-        <v>46.152030000000003</v>
+        <v>79.219030000000004</v>
       </c>
     </row>
     <row r="29" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11">
         <v>55.7</v>
       </c>
       <c r="F29" s="11">
         <v>48.2</v>
       </c>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="12">
         <v>50.8416</v>
       </c>
       <c r="J29" s="12">
         <v>37.098979999999997</v>
       </c>
@@ -4760,54 +4760,54 @@
       <c r="Y29" s="26">
         <v>556.63744999999994</v>
       </c>
       <c r="Z29" s="26">
         <v>456.80687999999998</v>
       </c>
       <c r="AA29" s="31"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31">
         <v>348.75920000000002</v>
       </c>
       <c r="AD29" s="31">
         <v>457.84030999999999</v>
       </c>
       <c r="AE29" s="31"/>
       <c r="AF29" s="30"/>
       <c r="AG29" s="34">
         <v>236.07839999999999</v>
       </c>
       <c r="AH29" s="34">
         <v>201.39899</v>
       </c>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9">
-        <v>129.56360000000001</v>
+        <v>146.95687000000001</v>
       </c>
       <c r="AL29" s="9">
-        <v>141.51820000000001</v>
+        <v>162.3587</v>
       </c>
     </row>
     <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11">
         <v>34.1</v>
       </c>
       <c r="F30" s="11">
         <v>37.4</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="12">
         <v>2.528</v>
       </c>
       <c r="J30" s="12">
         <v>11.876580000000001</v>
       </c>
@@ -4840,54 +4840,54 @@
       <c r="Y30" s="26">
         <v>444.39436000000001</v>
       </c>
       <c r="Z30" s="26">
         <v>1568.5389600000001</v>
       </c>
       <c r="AA30" s="31"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31">
         <v>52.300559999999997</v>
       </c>
       <c r="AD30" s="31">
         <v>320.79131000000001</v>
       </c>
       <c r="AE30" s="31"/>
       <c r="AF30" s="30"/>
       <c r="AG30" s="34">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH30" s="34">
         <v>5.1746999999999996</v>
       </c>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9">
-        <v>0.1421</v>
+        <v>0.2321</v>
       </c>
       <c r="AL30" s="9">
-        <v>1.6575299999999999</v>
+        <v>2.8235199999999998</v>
       </c>
     </row>
     <row r="31" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11">
         <v>6.7</v>
       </c>
       <c r="F31" s="11">
         <v>27</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11">
         <v>30</v>
       </c>
       <c r="J31" s="11">
         <v>120.9</v>
       </c>
@@ -4920,54 +4920,54 @@
       <c r="Y31" s="26">
         <v>224.73588000000001</v>
       </c>
       <c r="Z31" s="26">
         <v>577.75922000000003</v>
       </c>
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31">
         <v>180.22980000000001</v>
       </c>
       <c r="AD31" s="31">
         <v>416.14976999999999</v>
       </c>
       <c r="AE31" s="31"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="34">
         <v>54.560429999999997</v>
       </c>
       <c r="AH31" s="34">
         <v>143.93342000000001</v>
       </c>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9">
-        <v>3.1103499999999999</v>
+        <v>24.53368</v>
       </c>
       <c r="AL31" s="9">
-        <v>26.99587</v>
+        <v>145.33259000000001</v>
       </c>
     </row>
     <row r="32" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11">
         <v>19.8</v>
       </c>
       <c r="F32" s="11">
         <v>122.2</v>
       </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="12">
         <v>26.065999999999999</v>
       </c>
       <c r="J32" s="12">
         <v>93.785790000000006</v>
       </c>
@@ -5466,54 +5466,54 @@
       </c>
       <c r="X38" s="26">
         <v>255.02873</v>
       </c>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="31">
         <v>160.4</v>
       </c>
       <c r="AB38" s="31">
         <v>53.026969999999999</v>
       </c>
       <c r="AC38" s="31">
         <v>74.099999999999994</v>
       </c>
       <c r="AD38" s="31">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE38" s="34">
         <v>573.63963999999999</v>
       </c>
       <c r="AF38" s="30"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="9">
-        <v>1407.80258</v>
+        <v>1658.4385</v>
       </c>
       <c r="AJ38" s="9">
-        <v>185.79848999999999</v>
+        <v>234.44506999999999</v>
       </c>
       <c r="AK38" s="9">
         <v>198.3</v>
       </c>
       <c r="AL38" s="9">
         <v>32.182600000000001</v>
       </c>
     </row>
     <row r="39" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="11">
         <v>344.9</v>
       </c>
       <c r="D39" s="11">
         <v>123.5</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
         <v>1352.7</v>
@@ -5722,54 +5722,54 @@
       <c r="Y41" s="26">
         <v>20.100000000000001</v>
       </c>
       <c r="Z41" s="26">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA41" s="31">
         <v>406.22</v>
       </c>
       <c r="AB41" s="31">
         <v>245.20667</v>
       </c>
       <c r="AC41" s="31">
         <v>18.5</v>
       </c>
       <c r="AD41" s="31">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE41" s="34">
         <v>155.15</v>
       </c>
       <c r="AF41" s="30"/>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="9">
-        <v>378.38929999999999</v>
+        <v>1224.6123</v>
       </c>
       <c r="AJ41" s="9">
-        <v>188.53949</v>
+        <v>233.15349000000001</v>
       </c>
       <c r="AK41" s="9">
         <v>107.9</v>
       </c>
       <c r="AL41" s="9">
         <v>17.535699999999999</v>
       </c>
     </row>
     <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="11">
         <v>229.5</v>
       </c>
       <c r="D42" s="11">
         <v>162.4</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <v>903.59</v>
@@ -6206,54 +6206,54 @@
         <v>2.0447199999999999</v>
       </c>
       <c r="AA47" s="31"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31">
         <v>13.231070000000001</v>
       </c>
       <c r="AD47" s="31">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE47" s="31"/>
       <c r="AF47" s="30"/>
       <c r="AG47" s="34">
         <v>1.14947</v>
       </c>
       <c r="AH47" s="34">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI47" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="AJ47" s="9">
         <v>55.573610000000002</v>
       </c>
       <c r="AK47" s="9">
-        <v>9.9580000000000002E-2</v>
+        <v>0.12298000000000001</v>
       </c>
       <c r="AL47" s="9">
-        <v>1.0450699999999999</v>
+        <v>1.2917700000000001</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11">
         <v>93.1</v>
       </c>
       <c r="F48" s="11">
         <v>76.3</v>
       </c>
       <c r="G48" s="12">
         <v>1</v>
       </c>
       <c r="H48" s="12">
         <v>0.43653999999999998</v>
       </c>
       <c r="I48" s="11">
         <v>2</v>
@@ -6290,54 +6290,54 @@
       <c r="Y48" s="26">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z48" s="26">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31">
         <v>24.706499999999998</v>
       </c>
       <c r="AD48" s="31">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE48" s="31"/>
       <c r="AF48" s="30"/>
       <c r="AG48" s="34">
         <v>738.32860000000005</v>
       </c>
       <c r="AH48" s="34">
         <v>88.709400000000002</v>
       </c>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9">
-        <v>1175.9603999999999</v>
+        <v>1836.5563999999999</v>
       </c>
       <c r="AL48" s="9">
-        <v>121.59805</v>
+        <v>202.21474000000001</v>
       </c>
     </row>
     <row r="49" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
@@ -6414,54 +6414,54 @@
       <c r="Y50" s="26">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z50" s="26">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA50" s="30"/>
       <c r="AB50" s="30"/>
       <c r="AC50" s="31">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD50" s="31">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE50" s="30"/>
       <c r="AF50" s="30"/>
       <c r="AG50" s="34">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH50" s="34">
         <v>0.41791</v>
       </c>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9">
-        <v>8.1920000000000007E-2</v>
+        <v>8.9840000000000003E-2</v>
       </c>
       <c r="AL50" s="9">
-        <v>0.47671999999999998</v>
+        <v>0.56298999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12">
         <v>1.554E-2</v>
       </c>
       <c r="N51" s="22">
         <v>0.20161999999999999</v>
       </c>
@@ -6866,54 +6866,54 @@
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
       <c r="W56" s="26">
         <v>3758.1964400000002</v>
       </c>
       <c r="X56" s="26">
         <v>1984.93887</v>
       </c>
       <c r="Y56" s="26"/>
       <c r="Z56" s="26"/>
       <c r="AA56" s="31">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB56" s="31">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31">
         <v>1181.55</v>
       </c>
       <c r="AF56" s="30"/>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="9">
-        <v>1860.9459999999999</v>
+        <v>2478.6460000000002</v>
       </c>
       <c r="AJ56" s="9">
-        <v>378.71911999999998</v>
+        <v>539.34389999999996</v>
       </c>
       <c r="AK56" s="9"/>
       <c r="AL56" s="9"/>
     </row>
     <row r="57" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11">
         <v>2684.6</v>
       </c>
       <c r="F57" s="11">
         <v>1417.3</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>15.3</v>
       </c>
@@ -7199,52 +7199,56 @@
       </c>
       <c r="W60" s="27"/>
       <c r="X60" s="27"/>
       <c r="Y60" s="26">
         <v>36.42</v>
       </c>
       <c r="Z60" s="26">
         <v>78.453800000000001</v>
       </c>
       <c r="AA60" s="31"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31">
         <v>69.947800000000001</v>
       </c>
       <c r="AD60" s="31">
         <v>187.92893000000001</v>
       </c>
       <c r="AE60" s="31"/>
       <c r="AF60" s="30"/>
       <c r="AG60" s="34">
         <v>43.372300000000003</v>
       </c>
       <c r="AH60" s="34">
         <v>117.25409000000001</v>
       </c>
-      <c r="AI60" s="9"/>
-      <c r="AJ60" s="9"/>
+      <c r="AI60" s="9">
+        <v>10</v>
+      </c>
+      <c r="AJ60" s="9">
+        <v>39.917540000000002</v>
+      </c>
       <c r="AK60" s="9">
         <v>169.55165</v>
       </c>
       <c r="AL60" s="9">
         <v>25.763680000000001</v>
       </c>
     </row>
     <row r="61" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="11"/>
@@ -7464,54 +7468,54 @@
       <c r="AA64" s="31"/>
       <c r="AB64" s="31"/>
       <c r="AC64" s="31">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD64" s="31">
         <v>16.24005</v>
       </c>
       <c r="AE64" s="31">
         <v>0.01</v>
       </c>
       <c r="AF64" s="30"/>
       <c r="AG64" s="34">
         <v>11.506019999999999</v>
       </c>
       <c r="AH64" s="34">
         <v>130.18467000000001</v>
       </c>
       <c r="AI64" s="9">
         <v>0.44</v>
       </c>
       <c r="AJ64" s="9">
         <v>3.758</v>
       </c>
       <c r="AK64" s="9">
-        <v>0.39367999999999997</v>
+        <v>0.66796999999999995</v>
       </c>
       <c r="AL64" s="9">
-        <v>10.22237</v>
+        <v>15.082280000000001</v>
       </c>
     </row>
     <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="11">
         <v>11</v>
       </c>
       <c r="D65" s="11">
         <v>32.1</v>
       </c>
       <c r="E65" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="F65" s="11">
         <v>126.1</v>
       </c>
       <c r="G65" s="12">
         <v>27.123999999999999</v>
       </c>
       <c r="H65" s="12">
@@ -7572,54 +7576,54 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA65" s="31">
         <v>22.56</v>
       </c>
       <c r="AB65" s="31">
         <v>29.148</v>
       </c>
       <c r="AC65" s="31">
         <v>47.028709999999997</v>
       </c>
       <c r="AD65" s="31">
         <v>218.68127999999999</v>
       </c>
       <c r="AE65" s="31"/>
       <c r="AF65" s="30"/>
       <c r="AG65" s="34">
         <v>32.514000000000003</v>
       </c>
       <c r="AH65" s="34">
         <v>252.05905000000001</v>
       </c>
       <c r="AI65" s="9"/>
       <c r="AJ65" s="9"/>
       <c r="AK65" s="9">
-        <v>27.946899999999999</v>
+        <v>79.623440000000002</v>
       </c>
       <c r="AL65" s="9">
-        <v>201.04760999999999</v>
+        <v>254.1285</v>
       </c>
     </row>
     <row r="66" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
         <v>0.1</v>
       </c>
       <c r="F66" s="11">
         <v>1.3</v>
       </c>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12">
         <v>1E-3</v>
@@ -7728,54 +7732,54 @@
       <c r="Y67" s="26">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z67" s="26">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA67" s="31"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD67" s="31">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE67" s="31"/>
       <c r="AF67" s="30"/>
       <c r="AG67" s="34">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH67" s="34">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI67" s="9"/>
       <c r="AJ67" s="9"/>
       <c r="AK67" s="9">
-        <v>0.25109999999999999</v>
+        <v>0.45358999999999999</v>
       </c>
       <c r="AL67" s="9">
-        <v>1.97505</v>
+        <v>5.0477999999999996</v>
       </c>
     </row>
     <row r="68" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="20"/>
       <c r="O68" s="20"/>
       <c r="P68" s="20"/>
       <c r="Q68" s="22">
         <v>1E-3</v>
@@ -7864,54 +7868,54 @@
       <c r="Y69" s="26">
         <v>0.11419</v>
       </c>
       <c r="Z69" s="26">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA69" s="31"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31">
         <v>0.1512</v>
       </c>
       <c r="AD69" s="31">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE69" s="31"/>
       <c r="AF69" s="30"/>
       <c r="AG69" s="34">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH69" s="34">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI69" s="9"/>
       <c r="AJ69" s="9"/>
       <c r="AK69" s="9">
-        <v>0.1075</v>
+        <v>0.1123</v>
       </c>
       <c r="AL69" s="9">
-        <v>1.8343</v>
+        <v>1.8686199999999999</v>
       </c>
     </row>
     <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11">
         <v>3.1E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.6</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="12">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J70" s="12">
         <v>0.41413</v>
       </c>
@@ -7948,54 +7952,54 @@
       <c r="Y70" s="26">
         <v>0.10115</v>
       </c>
       <c r="Z70" s="26">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31">
         <v>0.1062</v>
       </c>
       <c r="AD70" s="31">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE70" s="31"/>
       <c r="AF70" s="30"/>
       <c r="AG70" s="34">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH70" s="34">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI70" s="9"/>
       <c r="AJ70" s="9"/>
       <c r="AK70" s="9">
-        <v>0.10920000000000001</v>
+        <v>0.11816</v>
       </c>
       <c r="AL70" s="9">
-        <v>2.2902300000000002</v>
+        <v>2.4820799999999998</v>
       </c>
     </row>
     <row r="71" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11">
         <v>1.4E-2</v>
       </c>
       <c r="F71" s="11">
         <v>0.2</v>
       </c>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="12">
         <v>2E-3</v>
       </c>
       <c r="J71" s="12">
         <v>1.813E-2</v>
       </c>
@@ -8100,54 +8104,54 @@
       <c r="Y72" s="26">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z72" s="26">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD72" s="31">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE72" s="31"/>
       <c r="AF72" s="30"/>
       <c r="AG72" s="34">
         <v>0.14906</v>
       </c>
       <c r="AH72" s="34">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI72" s="9"/>
       <c r="AJ72" s="9"/>
       <c r="AK72" s="9">
-        <v>4.0599999999999997E-2</v>
+        <v>4.4600000000000001E-2</v>
       </c>
       <c r="AL72" s="9">
-        <v>0.17802999999999999</v>
+        <v>0.20077999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11">
         <v>27.8</v>
       </c>
       <c r="F73" s="11">
         <v>32.4</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11">
         <v>10.9</v>
       </c>
       <c r="J73" s="11">
         <v>22.8</v>
       </c>
@@ -8180,54 +8184,54 @@
       <c r="Y73" s="26">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z73" s="26">
         <v>21.011800000000001</v>
       </c>
       <c r="AA73" s="31"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD73" s="31">
         <v>33.951160000000002</v>
       </c>
       <c r="AE73" s="31"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="34">
         <v>14.782209999999999</v>
       </c>
       <c r="AH73" s="34">
         <v>56.453850000000003</v>
       </c>
       <c r="AI73" s="9"/>
       <c r="AJ73" s="9"/>
       <c r="AK73" s="9">
-        <v>4.2377000000000002</v>
+        <v>5.0676399999999999</v>
       </c>
       <c r="AL73" s="9">
-        <v>11.9992</v>
+        <v>16.653030000000001</v>
       </c>
     </row>
     <row r="74" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12">
         <v>17175</v>
       </c>
       <c r="D74" s="12">
         <v>3986.2260000000001</v>
       </c>
       <c r="E74" s="12">
         <v>63.398389999999999</v>
       </c>
       <c r="F74" s="12">
         <v>15.86225</v>
       </c>
       <c r="G74" s="12">
         <v>14915</v>
       </c>
       <c r="H74" s="12">
@@ -8288,60 +8292,60 @@
         <v>323.39657</v>
       </c>
       <c r="AA74" s="31">
         <v>3680</v>
       </c>
       <c r="AB74" s="31">
         <v>1345.944</v>
       </c>
       <c r="AC74" s="31">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD74" s="31">
         <v>344.86950999999999</v>
       </c>
       <c r="AE74" s="34">
         <v>50887</v>
       </c>
       <c r="AF74" s="30"/>
       <c r="AG74" s="34">
         <v>446.596</v>
       </c>
       <c r="AH74" s="34">
         <v>136.32250999999999</v>
       </c>
       <c r="AI74" s="9">
-        <v>30415.1</v>
+        <v>35741.599999999999</v>
       </c>
       <c r="AJ74" s="9">
-        <v>8973.0329999999994</v>
+        <v>10667.983</v>
       </c>
       <c r="AK74" s="9">
-        <v>170.02940000000001</v>
+        <v>173.4854</v>
       </c>
       <c r="AL74" s="9">
-        <v>54.318689999999997</v>
+        <v>56.068300000000001</v>
       </c>
     </row>
     <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11">
         <v>0.1</v>
       </c>
       <c r="F75" s="11">
         <v>0.2</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11">
         <v>1.7</v>
       </c>
       <c r="J75" s="11">
         <v>2.5</v>
       </c>
@@ -8374,54 +8378,54 @@
       <c r="Y75" s="26">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z75" s="26">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA75" s="31"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31">
         <v>12.66235</v>
       </c>
       <c r="AD75" s="31">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE75" s="34"/>
       <c r="AF75" s="30"/>
       <c r="AG75" s="34">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH75" s="34">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI75" s="9"/>
       <c r="AJ75" s="9"/>
       <c r="AK75" s="9">
-        <v>1.6288499999999999</v>
+        <v>2.1746500000000002</v>
       </c>
       <c r="AL75" s="9">
-        <v>2.3424399999999999</v>
+        <v>2.9185400000000001</v>
       </c>
     </row>
     <row r="76" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="12">
         <v>612</v>
       </c>
       <c r="D76" s="12">
         <v>110.125</v>
       </c>
       <c r="E76" s="11">
         <v>166.5</v>
       </c>
       <c r="F76" s="11">
         <v>71.8</v>
       </c>
       <c r="G76" s="12">
         <v>408</v>
       </c>
       <c r="H76" s="12">
@@ -8468,54 +8472,54 @@
       </c>
       <c r="Z76" s="26">
         <v>120.82807</v>
       </c>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31">
         <v>148.71</v>
       </c>
       <c r="AD76" s="31">
         <v>72.392189999999999</v>
       </c>
       <c r="AE76" s="34">
         <v>20</v>
       </c>
       <c r="AF76" s="30"/>
       <c r="AG76" s="34">
         <v>151.0377</v>
       </c>
       <c r="AH76" s="34">
         <v>86.828360000000004</v>
       </c>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9">
-        <v>78.813900000000004</v>
+        <v>90.133899999999997</v>
       </c>
       <c r="AL76" s="9">
-        <v>52.395940000000003</v>
+        <v>59.965479999999999</v>
       </c>
     </row>
     <row r="77" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="12">
         <v>76.715000000000003</v>
       </c>
       <c r="D77" s="12">
         <v>31.753</v>
       </c>
       <c r="E77" s="11">
         <v>429.6</v>
       </c>
       <c r="F77" s="11">
         <v>283.39999999999998</v>
       </c>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11">
         <v>557</v>
@@ -8552,54 +8556,54 @@
       <c r="Y77" s="26">
         <v>648.41405999999995</v>
       </c>
       <c r="Z77" s="26">
         <v>423.87646000000001</v>
       </c>
       <c r="AA77" s="31"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31">
         <v>710.52333999999996</v>
       </c>
       <c r="AD77" s="31">
         <v>451.07753000000002</v>
       </c>
       <c r="AE77" s="34"/>
       <c r="AF77" s="30"/>
       <c r="AG77" s="34">
         <v>691.86039000000005</v>
       </c>
       <c r="AH77" s="34">
         <v>533.89769999999999</v>
       </c>
       <c r="AI77" s="9"/>
       <c r="AJ77" s="9"/>
       <c r="AK77" s="9">
-        <v>422.3297</v>
+        <v>461.26436999999999</v>
       </c>
       <c r="AL77" s="9">
-        <v>360.35102999999998</v>
+        <v>395.23845999999998</v>
       </c>
     </row>
     <row r="78" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
       <c r="M78" s="11"/>
       <c r="N78" s="20"/>
       <c r="O78" s="20"/>
       <c r="P78" s="20"/>
       <c r="Q78" s="20"/>
       <c r="R78" s="20"/>
@@ -8676,54 +8680,54 @@
       <c r="Y79" s="26">
         <v>1.8048</v>
       </c>
       <c r="Z79" s="26">
         <v>11.33142</v>
       </c>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="31">
         <v>1.3144</v>
       </c>
       <c r="AD79" s="31">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="34">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH79" s="34">
         <v>12.129770000000001</v>
       </c>
       <c r="AI79" s="9"/>
       <c r="AJ79" s="9"/>
       <c r="AK79" s="9">
-        <v>7.9799999999999996E-2</v>
+        <v>0.13619999999999999</v>
       </c>
       <c r="AL79" s="9">
-        <v>0.54227000000000003</v>
+        <v>1.1532</v>
       </c>
     </row>
     <row r="80" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12">
         <v>16581.63</v>
       </c>
       <c r="J80" s="12">
         <v>7335.5857299999998</v>
       </c>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12">
         <v>15355.9877</v>
@@ -8884,54 +8888,54 @@
       <c r="Y82" s="26">
         <v>61.185749999999999</v>
       </c>
       <c r="Z82" s="26">
         <v>12.091419999999999</v>
       </c>
       <c r="AA82" s="30"/>
       <c r="AB82" s="30"/>
       <c r="AC82" s="31">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD82" s="31">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE82" s="30"/>
       <c r="AF82" s="30"/>
       <c r="AG82" s="34">
         <v>1.2298</v>
       </c>
       <c r="AH82" s="34">
         <v>6.1401500000000002</v>
       </c>
       <c r="AI82" s="9"/>
       <c r="AJ82" s="9"/>
       <c r="AK82" s="9">
-        <v>0.43219999999999997</v>
+        <v>0.65990000000000004</v>
       </c>
       <c r="AL82" s="9">
-        <v>2.3069500000000001</v>
+        <v>3.7408600000000001</v>
       </c>
     </row>
     <row r="83" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="20"/>
       <c r="O83" s="20"/>
       <c r="P83" s="20"/>
       <c r="Q83" s="20"/>
       <c r="R83" s="20"/>
@@ -9000,54 +9004,54 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W84" s="24"/>
       <c r="X84" s="24"/>
       <c r="Y84" s="26">
         <v>30</v>
       </c>
       <c r="Z84" s="26">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA84" s="30"/>
       <c r="AB84" s="30"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="30"/>
       <c r="AF84" s="30"/>
       <c r="AG84" s="34">
         <v>264.66000000000003</v>
       </c>
       <c r="AH84" s="34">
         <v>192.25605999999999</v>
       </c>
       <c r="AI84" s="9"/>
       <c r="AJ84" s="9"/>
       <c r="AK84" s="9">
-        <v>751.03</v>
+        <v>865.73</v>
       </c>
       <c r="AL84" s="9">
-        <v>573.38756000000001</v>
+        <v>658.18831</v>
       </c>
     </row>
     <row r="85" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F85" s="12">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G85" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H85" s="12">
         <v>2.0367000000000002</v>
       </c>
       <c r="I85" s="12">
         <v>0.95</v>
@@ -9328,54 +9332,54 @@
         <v>20.374089999999999</v>
       </c>
       <c r="AA89" s="31">
         <v>1.74</v>
       </c>
       <c r="AB89" s="31">
         <v>18.096</v>
       </c>
       <c r="AC89" s="31">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD89" s="31">
         <v>38.688360000000003</v>
       </c>
       <c r="AE89" s="31"/>
       <c r="AF89" s="30"/>
       <c r="AG89" s="31">
         <v>1.75003</v>
       </c>
       <c r="AH89" s="31">
         <v>30.570129999999999</v>
       </c>
       <c r="AI89" s="9"/>
       <c r="AJ89" s="9"/>
       <c r="AK89" s="9">
-        <v>1.6593899999999999</v>
+        <v>1.83639</v>
       </c>
       <c r="AL89" s="9">
-        <v>31.414919999999999</v>
+        <v>33.439540000000001</v>
       </c>
     </row>
     <row r="90" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
       <c r="J90" s="11"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
       <c r="M90" s="12">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N90" s="22">
         <v>0.11071</v>
       </c>
@@ -9576,54 +9580,54 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA92" s="31">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB92" s="31">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC92" s="31">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD92" s="31">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE92" s="31"/>
       <c r="AF92" s="30"/>
       <c r="AG92" s="34">
         <v>1245.34653</v>
       </c>
       <c r="AH92" s="34">
         <v>1574.80016</v>
       </c>
       <c r="AI92" s="9"/>
       <c r="AJ92" s="9"/>
       <c r="AK92" s="9">
-        <v>647.18496000000005</v>
+        <v>771.54648999999995</v>
       </c>
       <c r="AL92" s="9">
-        <v>958.82078999999999</v>
+        <v>1099.69964</v>
       </c>
     </row>
     <row r="93" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="12">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F93" s="12">
         <v>0.13833000000000001</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="J93" s="11">
         <v>85.4</v>
       </c>
@@ -9656,54 +9660,54 @@
       <c r="Y93" s="26">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z93" s="26">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA93" s="31"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD93" s="31">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE93" s="31"/>
       <c r="AF93" s="30"/>
       <c r="AG93" s="34">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH93" s="34">
         <v>20.125029999999999</v>
       </c>
       <c r="AI93" s="9"/>
       <c r="AJ93" s="9"/>
       <c r="AK93" s="9">
-        <v>0.60719999999999996</v>
+        <v>0.89759999999999995</v>
       </c>
       <c r="AL93" s="9">
-        <v>2.95539</v>
+        <v>4.3024300000000002</v>
       </c>
     </row>
     <row r="94" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="12">
         <v>0.31213999999999997</v>
       </c>
       <c r="F94" s="12">
         <v>0.82581000000000004</v>
       </c>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="12">
         <v>0.50283999999999995</v>
       </c>
       <c r="J94" s="12">
         <v>1.2574700000000001</v>
       </c>
@@ -9736,54 +9740,54 @@
       <c r="Y94" s="26">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="Z94" s="26">
         <v>0.14549999999999999</v>
       </c>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31">
         <v>2.19556</v>
       </c>
       <c r="AD94" s="31">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE94" s="31"/>
       <c r="AF94" s="30"/>
       <c r="AG94" s="31">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH94" s="31">
         <v>7.61266</v>
       </c>
       <c r="AI94" s="9"/>
       <c r="AJ94" s="9"/>
       <c r="AK94" s="9">
-        <v>3.9579999999999997E-2</v>
+        <v>5.3580000000000003E-2</v>
       </c>
       <c r="AL94" s="9">
-        <v>0.15487999999999999</v>
+        <v>0.22674</v>
       </c>
     </row>
     <row r="95" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11">
         <v>3.6</v>
       </c>
       <c r="F95" s="11">
         <v>10.8</v>
       </c>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11">
         <v>14.6</v>
       </c>
       <c r="J95" s="11">
         <v>87.4</v>
       </c>
@@ -9816,54 +9820,54 @@
       <c r="Y95" s="26">
         <v>17.352180000000001</v>
       </c>
       <c r="Z95" s="26">
         <v>62.526699999999998</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31">
         <v>18.195129999999999</v>
       </c>
       <c r="AD95" s="31">
         <v>82.338610000000003</v>
       </c>
       <c r="AE95" s="31"/>
       <c r="AF95" s="30"/>
       <c r="AG95" s="34">
         <v>10.314579999999999</v>
       </c>
       <c r="AH95" s="34">
         <v>84.544830000000005</v>
       </c>
       <c r="AI95" s="9"/>
       <c r="AJ95" s="9"/>
       <c r="AK95" s="9">
-        <v>6.8578799999999998</v>
+        <v>8.8193699999999993</v>
       </c>
       <c r="AL95" s="9">
-        <v>53.450749999999999</v>
+        <v>67.168210000000002</v>
       </c>
     </row>
     <row r="96" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="12">
         <v>60.02</v>
       </c>
       <c r="F96" s="12">
         <v>73.135000000000005</v>
       </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="12"/>
       <c r="L96" s="12"/>
       <c r="M96" s="12">
         <v>22.68</v>
@@ -9896,54 +9900,54 @@
         <v>6.9751599999999998</v>
       </c>
       <c r="AA96" s="31">
         <v>4.2</v>
       </c>
       <c r="AB96" s="31">
         <v>7.98</v>
       </c>
       <c r="AC96" s="31">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD96" s="31">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE96" s="31"/>
       <c r="AF96" s="30"/>
       <c r="AG96" s="31">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH96" s="31">
         <v>0.99180999999999997</v>
       </c>
       <c r="AI96" s="9"/>
       <c r="AJ96" s="9"/>
       <c r="AK96" s="9">
-        <v>2.75E-2</v>
+        <v>3.4500000000000003E-2</v>
       </c>
       <c r="AL96" s="9">
-        <v>0.21831999999999999</v>
+        <v>0.27648</v>
       </c>
     </row>
     <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11">
         <v>4464.7</v>
       </c>
       <c r="F97" s="11">
         <v>3410.2</v>
       </c>
       <c r="G97" s="11"/>
       <c r="H97" s="11"/>
       <c r="I97" s="11">
         <v>1930.7</v>
       </c>
       <c r="J97" s="11">
         <v>1452.8</v>
       </c>
@@ -9980,54 +9984,54 @@
       <c r="Y97" s="26">
         <v>4711.97768</v>
       </c>
       <c r="Z97" s="26">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="31"/>
       <c r="AC97" s="31">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD97" s="31">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="30"/>
       <c r="AG97" s="34">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH97" s="34">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI97" s="9"/>
       <c r="AJ97" s="9"/>
       <c r="AK97" s="9">
-        <v>291.67559999999997</v>
+        <v>757.6816</v>
       </c>
       <c r="AL97" s="9">
-        <v>382.72924999999998</v>
+        <v>1418.2576899999999</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C98" s="12">
         <v>5.7</v>
       </c>
       <c r="D98" s="12">
         <v>14.84376</v>
       </c>
       <c r="E98" s="12">
         <v>1652.90274</v>
       </c>
       <c r="F98" s="12">
         <v>1565.1794400000001</v>
       </c>
       <c r="G98" s="12">
         <v>1</v>
       </c>
       <c r="H98" s="12">
@@ -10072,54 +10076,54 @@
       <c r="Y98" s="26">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z98" s="26">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA98" s="31"/>
       <c r="AB98" s="31"/>
       <c r="AC98" s="31">
         <v>1755.57511</v>
       </c>
       <c r="AD98" s="31">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE98" s="31"/>
       <c r="AF98" s="30"/>
       <c r="AG98" s="34">
         <v>943.49103000000002</v>
       </c>
       <c r="AH98" s="34">
         <v>1524.3886299999999</v>
       </c>
       <c r="AI98" s="9"/>
       <c r="AJ98" s="9"/>
       <c r="AK98" s="9">
-        <v>233.52105</v>
+        <v>326.94265000000001</v>
       </c>
       <c r="AL98" s="9">
-        <v>685.24941999999999</v>
+        <v>856.88562999999999</v>
       </c>
     </row>
     <row r="99" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11">
         <v>58.9</v>
       </c>
       <c r="F99" s="11">
         <v>116.2</v>
       </c>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="J99" s="11">
         <v>205.2</v>
       </c>
@@ -10156,54 +10160,54 @@
         <v>1431.0715600000001</v>
       </c>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD99" s="31">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE99" s="31">
         <v>3.6</v>
       </c>
       <c r="AF99" s="31">
         <v>10.103199999999999</v>
       </c>
       <c r="AG99" s="34">
         <v>1824.4422999999999</v>
       </c>
       <c r="AH99" s="34">
         <v>2299.47201</v>
       </c>
       <c r="AI99" s="9"/>
       <c r="AJ99" s="9"/>
       <c r="AK99" s="9">
-        <v>542.76160000000004</v>
+        <v>586.53169000000003</v>
       </c>
       <c r="AL99" s="9">
-        <v>908.98167000000001</v>
+        <v>994.67921000000001</v>
       </c>
     </row>
     <row r="100" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
@@ -10292,54 +10296,54 @@
         <v>294.95542999999998</v>
       </c>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31">
         <v>152.03231</v>
       </c>
       <c r="AD101" s="31">
         <v>514.11401000000001</v>
       </c>
       <c r="AE101" s="31">
         <v>61.948999999999998</v>
       </c>
       <c r="AF101" s="31">
         <v>218.44227000000001</v>
       </c>
       <c r="AG101" s="34">
         <v>138.38220999999999</v>
       </c>
       <c r="AH101" s="34">
         <v>517.82897000000003</v>
       </c>
       <c r="AI101" s="9"/>
       <c r="AJ101" s="9"/>
       <c r="AK101" s="9">
-        <v>64.177419999999998</v>
+        <v>67.533000000000001</v>
       </c>
       <c r="AL101" s="9">
-        <v>289.88195000000002</v>
+        <v>307.89850999999999</v>
       </c>
     </row>
     <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="12">
         <v>151.53</v>
       </c>
       <c r="D102" s="12">
         <v>425.517</v>
       </c>
       <c r="E102" s="11">
         <v>0.3</v>
       </c>
       <c r="F102" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11">
         <v>1</v>
@@ -10376,54 +10380,54 @@
       <c r="Y102" s="26">
         <v>1.244</v>
       </c>
       <c r="Z102" s="26">
         <v>13.11463</v>
       </c>
       <c r="AA102" s="31"/>
       <c r="AB102" s="31"/>
       <c r="AC102" s="31">
         <v>5.3611500000000003</v>
       </c>
       <c r="AD102" s="31">
         <v>44.522179999999999</v>
       </c>
       <c r="AE102" s="31"/>
       <c r="AF102" s="31"/>
       <c r="AG102" s="34">
         <v>2.4120200000000001</v>
       </c>
       <c r="AH102" s="34">
         <v>14.435589999999999</v>
       </c>
       <c r="AI102" s="9"/>
       <c r="AJ102" s="9"/>
       <c r="AK102" s="9">
-        <v>1.7760000000000001E-2</v>
+        <v>3.9359999999999999E-2</v>
       </c>
       <c r="AL102" s="9">
-        <v>0.15162</v>
+        <v>0.42259000000000002</v>
       </c>
     </row>
     <row r="103" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="11"/>
       <c r="D103" s="11"/>
       <c r="E103" s="11">
         <v>8842.1</v>
       </c>
       <c r="F103" s="11">
         <v>5103.1000000000004</v>
       </c>
       <c r="G103" s="11"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11">
         <v>15431.9</v>
       </c>
       <c r="J103" s="11">
         <v>7015.5</v>
       </c>
@@ -10464,54 +10468,54 @@
       </c>
       <c r="AB103" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC103" s="31">
         <v>20583.755969999998</v>
       </c>
       <c r="AD103" s="31">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE103" s="31">
         <v>1.923</v>
       </c>
       <c r="AF103" s="31">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG103" s="34">
         <v>10427.5761</v>
       </c>
       <c r="AH103" s="34">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI103" s="9"/>
       <c r="AJ103" s="9"/>
       <c r="AK103" s="9">
-        <v>3830.2139999999999</v>
+        <v>4497.91</v>
       </c>
       <c r="AL103" s="9">
-        <v>2569.9990499999999</v>
+        <v>3053.8386500000001</v>
       </c>
     </row>
     <row r="104" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11">
         <v>20.6</v>
       </c>
       <c r="F104" s="11">
         <v>22.7</v>
       </c>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11">
         <v>24.6</v>
       </c>
       <c r="J104" s="11">
         <v>28.5</v>
       </c>
@@ -10556,54 +10560,54 @@
       </c>
       <c r="AB104" s="31">
         <v>0.30473</v>
       </c>
       <c r="AC104" s="31">
         <v>50.154440000000001</v>
       </c>
       <c r="AD104" s="31">
         <v>192.52789000000001</v>
       </c>
       <c r="AE104" s="31">
         <v>0.02</v>
       </c>
       <c r="AF104" s="31">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG104" s="34">
         <v>63.511589999999998</v>
       </c>
       <c r="AH104" s="34">
         <v>256.99723999999998</v>
       </c>
       <c r="AI104" s="9"/>
       <c r="AJ104" s="9"/>
       <c r="AK104" s="9">
-        <v>36.596539999999997</v>
+        <v>39.460059999999999</v>
       </c>
       <c r="AL104" s="9">
-        <v>89.003780000000006</v>
+        <v>103.65115</v>
       </c>
     </row>
     <row r="105" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="11"/>
       <c r="L105" s="11"/>
       <c r="M105" s="11"/>
       <c r="N105" s="20"/>
       <c r="O105" s="20"/>
       <c r="P105" s="20"/>
       <c r="Q105" s="20"/>
       <c r="R105" s="20"/>
@@ -10716,54 +10720,54 @@
       <c r="AC106" s="31">
         <v>1551.42896</v>
       </c>
       <c r="AD106" s="31">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE106" s="34">
         <v>156.8329</v>
       </c>
       <c r="AF106" s="34">
         <v>232.51138</v>
       </c>
       <c r="AG106" s="34">
         <v>1579.7162800000001</v>
       </c>
       <c r="AH106" s="34">
         <v>3834.33905</v>
       </c>
       <c r="AI106" s="9">
         <v>10.75812</v>
       </c>
       <c r="AJ106" s="9">
         <v>24.33952</v>
       </c>
       <c r="AK106" s="9">
-        <v>716.01814000000002</v>
+        <v>827.43110999999999</v>
       </c>
       <c r="AL106" s="9">
-        <v>2057.8695299999999</v>
+        <v>2350.4504200000001</v>
       </c>
     </row>
     <row r="107" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N107" s="22">
         <v>0.23344999999999999</v>
       </c>
@@ -10924,54 +10928,54 @@
         <v>13.553710000000001</v>
       </c>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD109" s="31">
         <v>11.50854</v>
       </c>
       <c r="AE109" s="31">
         <v>0.6</v>
       </c>
       <c r="AF109" s="31">
         <v>11.602</v>
       </c>
       <c r="AG109" s="34">
         <v>6.3244300000000004</v>
       </c>
       <c r="AH109" s="34">
         <v>15.335129999999999</v>
       </c>
       <c r="AI109" s="9"/>
       <c r="AJ109" s="9"/>
       <c r="AK109" s="9">
-        <v>0.69401999999999997</v>
+        <v>0.74280000000000002</v>
       </c>
       <c r="AL109" s="9">
-        <v>7.3363399999999999</v>
+        <v>7.9155699999999998</v>
       </c>
     </row>
     <row r="110" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="12">
         <v>45.750999999999998</v>
       </c>
       <c r="D110" s="12">
         <v>93.612300000000005</v>
       </c>
       <c r="E110" s="11">
         <v>4116</v>
       </c>
       <c r="F110" s="11">
         <v>8595.1</v>
       </c>
       <c r="G110" s="12">
         <v>32.793999999999997</v>
       </c>
       <c r="H110" s="12">
@@ -11036,54 +11040,54 @@
       <c r="AC110" s="31">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD110" s="31">
         <v>13191.147129999999</v>
       </c>
       <c r="AE110" s="34">
         <v>10.817</v>
       </c>
       <c r="AF110" s="34">
         <v>45.414479999999998</v>
       </c>
       <c r="AG110" s="34">
         <v>3097.6984299999999</v>
       </c>
       <c r="AH110" s="34">
         <v>11672.97472</v>
       </c>
       <c r="AI110" s="9">
         <v>4.9168000000000003</v>
       </c>
       <c r="AJ110" s="9">
         <v>17.708939999999998</v>
       </c>
       <c r="AK110" s="9">
-        <v>1433.2114799999999</v>
+        <v>1634.0654099999999</v>
       </c>
       <c r="AL110" s="9">
-        <v>5729.4744700000001</v>
+        <v>6381.8365800000001</v>
       </c>
     </row>
     <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="11">
         <v>1793.2</v>
       </c>
       <c r="D111" s="11">
         <v>663.2</v>
       </c>
       <c r="E111" s="11">
         <v>320.3</v>
       </c>
       <c r="F111" s="11">
         <v>299.5</v>
       </c>
       <c r="G111" s="12">
         <v>2370.3760000000002</v>
       </c>
       <c r="H111" s="12">
@@ -11146,60 +11150,60 @@
       <c r="AA111" s="31">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB111" s="31">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC111" s="31">
         <v>536.13941999999997</v>
       </c>
       <c r="AD111" s="31">
         <v>937.59802000000002</v>
       </c>
       <c r="AE111" s="34">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF111" s="34">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG111" s="34">
         <v>454.81502999999998</v>
       </c>
       <c r="AH111" s="34">
         <v>854.03242999999998</v>
       </c>
       <c r="AI111" s="9">
-        <v>980.18200000000002</v>
+        <v>1157.1320000000001</v>
       </c>
       <c r="AJ111" s="9">
-        <v>575.24699999999996</v>
+        <v>698.904</v>
       </c>
       <c r="AK111" s="9">
-        <v>264.48124000000001</v>
+        <v>315.41383999999999</v>
       </c>
       <c r="AL111" s="9">
-        <v>471.44767999999999</v>
+        <v>569.30280000000005</v>
       </c>
     </row>
     <row r="112" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J112" s="12">
         <v>0.15032999999999999</v>
       </c>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12">
         <v>2.2700000000000001E-2</v>
@@ -11332,54 +11336,54 @@
       <c r="AC113" s="31">
         <v>177.98418000000001</v>
       </c>
       <c r="AD113" s="31">
         <v>384.07704000000001</v>
       </c>
       <c r="AE113" s="31">
         <v>44</v>
       </c>
       <c r="AF113" s="31">
         <v>115.57979</v>
       </c>
       <c r="AG113" s="34">
         <v>144.87801999999999</v>
       </c>
       <c r="AH113" s="34">
         <v>427.92899</v>
       </c>
       <c r="AI113" s="9">
         <v>7.6</v>
       </c>
       <c r="AJ113" s="9">
         <v>23.375129999999999</v>
       </c>
       <c r="AK113" s="9">
-        <v>99.878600000000006</v>
+        <v>113.15622999999999</v>
       </c>
       <c r="AL113" s="9">
-        <v>237.16659000000001</v>
+        <v>288.13323000000003</v>
       </c>
     </row>
     <row r="114" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="11">
         <v>528</v>
       </c>
       <c r="D114" s="11">
         <v>562.70000000000005</v>
       </c>
       <c r="E114" s="11">
         <v>5074.7</v>
       </c>
       <c r="F114" s="11">
         <v>8407.7000000000007</v>
       </c>
       <c r="G114" s="11">
         <v>556.70000000000005</v>
       </c>
       <c r="H114" s="11">
@@ -11442,60 +11446,60 @@
       <c r="AA114" s="31">
         <v>280.13195999999999</v>
       </c>
       <c r="AB114" s="31">
         <v>403.93714999999997</v>
       </c>
       <c r="AC114" s="31">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD114" s="31">
         <v>20104.48602</v>
       </c>
       <c r="AE114" s="34">
         <v>405.46517</v>
       </c>
       <c r="AF114" s="34">
         <v>620.36987999999997</v>
       </c>
       <c r="AG114" s="34">
         <v>7307.1072899999999</v>
       </c>
       <c r="AH114" s="34">
         <v>20910.906419999999</v>
       </c>
       <c r="AI114" s="9">
-        <v>163.08025000000001</v>
+        <v>177.91889</v>
       </c>
       <c r="AJ114" s="9">
-        <v>248.34289000000001</v>
+        <v>284.94279999999998</v>
       </c>
       <c r="AK114" s="9">
-        <v>3824.6233200000001</v>
+        <v>4373.6532500000003</v>
       </c>
       <c r="AL114" s="9">
-        <v>11984.289339999999</v>
+        <v>13787.37595</v>
       </c>
     </row>
     <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="11">
         <v>20.8</v>
       </c>
       <c r="D115" s="11">
         <v>5.6</v>
       </c>
       <c r="E115" s="11">
         <v>11.2</v>
       </c>
       <c r="F115" s="11">
         <v>15.3</v>
       </c>
       <c r="G115" s="11">
         <v>32.5</v>
       </c>
       <c r="H115" s="11">
@@ -11540,54 +11544,54 @@
       <c r="Y115" s="26">
         <v>72.92586</v>
       </c>
       <c r="Z115" s="26">
         <v>70.940809999999999</v>
       </c>
       <c r="AA115" s="31"/>
       <c r="AB115" s="31"/>
       <c r="AC115" s="31">
         <v>89.619590000000002</v>
       </c>
       <c r="AD115" s="31">
         <v>94.825649999999996</v>
       </c>
       <c r="AE115" s="34"/>
       <c r="AF115" s="34"/>
       <c r="AG115" s="34">
         <v>20.152640000000002</v>
       </c>
       <c r="AH115" s="34">
         <v>40.481569999999998</v>
       </c>
       <c r="AI115" s="9"/>
       <c r="AJ115" s="9"/>
       <c r="AK115" s="9">
-        <v>8.0889500000000005</v>
+        <v>9.2972300000000008</v>
       </c>
       <c r="AL115" s="9">
-        <v>7.1321899999999996</v>
+        <v>8.9580900000000003</v>
       </c>
     </row>
     <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11">
         <v>55.7</v>
       </c>
       <c r="F116" s="11">
         <v>31.8</v>
       </c>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11">
         <v>44.4</v>
       </c>
       <c r="J116" s="11">
         <v>27.2</v>
       </c>
@@ -11700,54 +11704,54 @@
       <c r="Y117" s="26">
         <v>0.77383999999999997</v>
       </c>
       <c r="Z117" s="26">
         <v>1.45746</v>
       </c>
       <c r="AA117" s="31"/>
       <c r="AB117" s="31"/>
       <c r="AC117" s="31">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD117" s="31">
         <v>2.11313</v>
       </c>
       <c r="AE117" s="31"/>
       <c r="AF117" s="31"/>
       <c r="AG117" s="31">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH117" s="31">
         <v>1.41381</v>
       </c>
       <c r="AI117" s="9"/>
       <c r="AJ117" s="9"/>
       <c r="AK117" s="9">
-        <v>0.79920000000000002</v>
+        <v>1.6752</v>
       </c>
       <c r="AL117" s="9">
-        <v>1.8965700000000001</v>
+        <v>3.32484</v>
       </c>
     </row>
     <row r="118" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="12">
         <v>1.23</v>
       </c>
       <c r="F118" s="12">
         <v>3.4086599999999998</v>
       </c>
       <c r="G118" s="12">
         <v>10</v>
       </c>
       <c r="H118" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="I118" s="11">
         <v>21.8</v>
@@ -11864,54 +11868,54 @@
       <c r="Y119" s="26">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z119" s="26">
         <v>2659.32431</v>
       </c>
       <c r="AA119" s="31"/>
       <c r="AB119" s="31"/>
       <c r="AC119" s="31">
         <v>808.26414999999997</v>
       </c>
       <c r="AD119" s="31">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE119" s="31"/>
       <c r="AF119" s="31"/>
       <c r="AG119" s="34">
         <v>774.87330999999995</v>
       </c>
       <c r="AH119" s="34">
         <v>3228.0716400000001</v>
       </c>
       <c r="AI119" s="9"/>
       <c r="AJ119" s="9"/>
       <c r="AK119" s="9">
-        <v>518.16045999999994</v>
+        <v>612.46141999999998</v>
       </c>
       <c r="AL119" s="9">
-        <v>2175.8466199999998</v>
+        <v>2519.3706900000002</v>
       </c>
     </row>
     <row r="120" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F120" s="12">
         <v>3.1E-2</v>
       </c>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="12">
         <v>0.39904000000000001</v>
       </c>
       <c r="J120" s="12">
         <v>0.84001999999999999</v>
       </c>
@@ -12028,54 +12032,54 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA121" s="31"/>
       <c r="AB121" s="31"/>
       <c r="AC121" s="31">
         <v>209.07336000000001</v>
       </c>
       <c r="AD121" s="31">
         <v>425.60798</v>
       </c>
       <c r="AE121" s="31">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF121" s="31">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG121" s="34">
         <v>164.53583</v>
       </c>
       <c r="AH121" s="34">
         <v>279.22881000000001</v>
       </c>
       <c r="AI121" s="9"/>
       <c r="AJ121" s="9"/>
       <c r="AK121" s="9">
-        <v>73.129180000000005</v>
+        <v>93.761899999999997</v>
       </c>
       <c r="AL121" s="9">
-        <v>226.26159999999999</v>
+        <v>282.49653999999998</v>
       </c>
     </row>
     <row r="122" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11">
         <v>414.1</v>
       </c>
       <c r="F122" s="11">
         <v>1086.7</v>
       </c>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11">
         <v>114.6</v>
       </c>
       <c r="J122" s="11">
         <v>303.5</v>
       </c>
@@ -12112,54 +12116,54 @@
       <c r="Y122" s="26">
         <v>189.04106999999999</v>
       </c>
       <c r="Z122" s="26">
         <v>539.78980000000001</v>
       </c>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31">
         <v>255.97882000000001</v>
       </c>
       <c r="AD122" s="31">
         <v>716.02684999999997</v>
       </c>
       <c r="AE122" s="34"/>
       <c r="AF122" s="34"/>
       <c r="AG122" s="34">
         <v>104.51305000000001</v>
       </c>
       <c r="AH122" s="34">
         <v>529.4973</v>
       </c>
       <c r="AI122" s="9"/>
       <c r="AJ122" s="9"/>
       <c r="AK122" s="9">
-        <v>72.757530000000003</v>
+        <v>76.885419999999996</v>
       </c>
       <c r="AL122" s="9">
-        <v>432.92218000000003</v>
+        <v>467.27030000000002</v>
       </c>
     </row>
     <row r="123" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="11">
         <v>19.5</v>
       </c>
       <c r="D123" s="11">
         <v>11</v>
       </c>
       <c r="E123" s="11">
         <v>461.3</v>
       </c>
       <c r="F123" s="11">
         <v>235.9</v>
       </c>
       <c r="G123" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="H123" s="11">
@@ -12204,54 +12208,54 @@
       <c r="Y123" s="26">
         <v>82.204070000000002</v>
       </c>
       <c r="Z123" s="26">
         <v>87.359840000000005</v>
       </c>
       <c r="AA123" s="31"/>
       <c r="AB123" s="31"/>
       <c r="AC123" s="31">
         <v>242.23668000000001</v>
       </c>
       <c r="AD123" s="31">
         <v>220.41758999999999</v>
       </c>
       <c r="AE123" s="34"/>
       <c r="AF123" s="34"/>
       <c r="AG123" s="34">
         <v>103.96834</v>
       </c>
       <c r="AH123" s="34">
         <v>130.37322</v>
       </c>
       <c r="AI123" s="9"/>
       <c r="AJ123" s="9"/>
       <c r="AK123" s="9">
-        <v>27.915690000000001</v>
+        <v>30.498419999999999</v>
       </c>
       <c r="AL123" s="9">
-        <v>54.071919999999999</v>
+        <v>58.257539999999999</v>
       </c>
     </row>
     <row r="124" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11">
         <v>4.2</v>
       </c>
       <c r="F124" s="11">
         <v>50.1</v>
       </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11">
         <v>132.4</v>
       </c>
       <c r="J124" s="11">
         <v>175.8</v>
       </c>
@@ -12296,54 +12300,54 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA124" s="31">
         <v>1</v>
       </c>
       <c r="AB124" s="31">
         <v>3.28</v>
       </c>
       <c r="AC124" s="31">
         <v>31.661919999999999</v>
       </c>
       <c r="AD124" s="31">
         <v>126.15655</v>
       </c>
       <c r="AE124" s="34"/>
       <c r="AF124" s="34"/>
       <c r="AG124" s="34">
         <v>16.05931</v>
       </c>
       <c r="AH124" s="34">
         <v>114.45005999999999</v>
       </c>
       <c r="AI124" s="9"/>
       <c r="AJ124" s="9"/>
       <c r="AK124" s="9">
-        <v>12.98006</v>
+        <v>14.489839999999999</v>
       </c>
       <c r="AL124" s="9">
-        <v>108.7683</v>
+        <v>128.04408000000001</v>
       </c>
     </row>
     <row r="125" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11">
         <v>58.5</v>
       </c>
       <c r="F125" s="11">
         <v>77.8</v>
       </c>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="J125" s="11">
         <v>141.5</v>
       </c>
@@ -12376,54 +12380,54 @@
       <c r="Y125" s="26">
         <v>72.145899999999997</v>
       </c>
       <c r="Z125" s="26">
         <v>205.90427</v>
       </c>
       <c r="AA125" s="31"/>
       <c r="AB125" s="31"/>
       <c r="AC125" s="31">
         <v>38.249000000000002</v>
       </c>
       <c r="AD125" s="31">
         <v>94.775499999999994</v>
       </c>
       <c r="AE125" s="34"/>
       <c r="AF125" s="34"/>
       <c r="AG125" s="34">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH125" s="34">
         <v>41.14385</v>
       </c>
       <c r="AI125" s="9"/>
       <c r="AJ125" s="9"/>
       <c r="AK125" s="9">
-        <v>2.5628000000000002</v>
+        <v>2.6433</v>
       </c>
       <c r="AL125" s="9">
-        <v>7.8140599999999996</v>
+        <v>20.793980000000001</v>
       </c>
     </row>
     <row r="126" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11">
         <v>355.8</v>
       </c>
       <c r="F126" s="11">
         <v>388.9</v>
       </c>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11">
         <v>351.7</v>
       </c>
       <c r="J126" s="11">
         <v>380.9</v>
       </c>
@@ -12468,54 +12472,54 @@
       </c>
       <c r="AB126" s="31">
         <v>27.79673</v>
       </c>
       <c r="AC126" s="31">
         <v>1029.95973</v>
       </c>
       <c r="AD126" s="31">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE126" s="34">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF126" s="34">
         <v>26.28604</v>
       </c>
       <c r="AG126" s="34">
         <v>602.78521999999998</v>
       </c>
       <c r="AH126" s="34">
         <v>1411.1088099999999</v>
       </c>
       <c r="AI126" s="9"/>
       <c r="AJ126" s="9"/>
       <c r="AK126" s="9">
-        <v>522.71445000000006</v>
+        <v>671.59865000000002</v>
       </c>
       <c r="AL126" s="9">
-        <v>1118.8895399999999</v>
+        <v>1414.0224700000001</v>
       </c>
     </row>
     <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="12">
         <v>3.194</v>
       </c>
       <c r="F127" s="12">
         <v>8.5395000000000003</v>
       </c>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="11">
         <v>5.8</v>
       </c>
@@ -12548,54 +12552,54 @@
       <c r="Y127" s="26">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z127" s="26">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA127" s="31"/>
       <c r="AB127" s="31"/>
       <c r="AC127" s="31">
         <v>12.97622</v>
       </c>
       <c r="AD127" s="31">
         <v>22.374839999999999</v>
       </c>
       <c r="AE127" s="34"/>
       <c r="AF127" s="34"/>
       <c r="AG127" s="34">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH127" s="34">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI127" s="9"/>
       <c r="AJ127" s="9"/>
       <c r="AK127" s="9">
-        <v>4.9037699999999997</v>
+        <v>5.7591299999999999</v>
       </c>
       <c r="AL127" s="9">
-        <v>17.747859999999999</v>
+        <v>18.741230000000002</v>
       </c>
     </row>
     <row r="128" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="12">
         <v>3.29</v>
       </c>
       <c r="D128" s="12">
         <v>3.55105</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="12">
         <v>12.692</v>
       </c>
       <c r="H128" s="12">
         <v>1.32575</v>
       </c>
       <c r="I128" s="12">
         <v>4.0258000000000003</v>
@@ -12640,54 +12644,54 @@
       <c r="Y128" s="26">
         <v>222.33441999999999</v>
       </c>
       <c r="Z128" s="26">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA128" s="31"/>
       <c r="AB128" s="31"/>
       <c r="AC128" s="31">
         <v>197.01723999999999</v>
       </c>
       <c r="AD128" s="31">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE128" s="34"/>
       <c r="AF128" s="34"/>
       <c r="AG128" s="34">
         <v>210.28703999999999</v>
       </c>
       <c r="AH128" s="34">
         <v>1600.75656</v>
       </c>
       <c r="AI128" s="9"/>
       <c r="AJ128" s="9"/>
       <c r="AK128" s="9">
-        <v>132.77107000000001</v>
+        <v>178.10593</v>
       </c>
       <c r="AL128" s="9">
-        <v>1363.14409</v>
+        <v>1598.4142199999999</v>
       </c>
     </row>
     <row r="129" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="12">
         <v>0.63180000000000003</v>
       </c>
       <c r="D129" s="12">
         <v>13.722160000000001</v>
       </c>
       <c r="E129" s="11">
         <v>476.5</v>
       </c>
       <c r="F129" s="11">
         <v>836.2</v>
       </c>
       <c r="G129" s="12">
         <v>2.1385999999999998</v>
       </c>
       <c r="H129" s="12">
@@ -12750,60 +12754,60 @@
       <c r="AA129" s="31">
         <v>18.23311</v>
       </c>
       <c r="AB129" s="31">
         <v>437.18360000000001</v>
       </c>
       <c r="AC129" s="31">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD129" s="31">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE129" s="34">
         <v>32.057569999999998</v>
       </c>
       <c r="AF129" s="34">
         <v>483.06641000000002</v>
       </c>
       <c r="AG129" s="34">
         <v>1340.2622799999999</v>
       </c>
       <c r="AH129" s="34">
         <v>4226.6748699999998</v>
       </c>
       <c r="AI129" s="9">
-        <v>3.52719</v>
+        <v>4.5089300000000003</v>
       </c>
       <c r="AJ129" s="9">
-        <v>221.03977</v>
+        <v>279.26380999999998</v>
       </c>
       <c r="AK129" s="9">
-        <v>552.64709000000005</v>
+        <v>698.36564999999996</v>
       </c>
       <c r="AL129" s="9">
-        <v>2004.71462</v>
+        <v>2748.8471199999999</v>
       </c>
     </row>
     <row r="130" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="F130" s="12">
         <v>1.0875300000000001</v>
       </c>
       <c r="G130" s="12">
         <v>2530.08</v>
       </c>
       <c r="H130" s="12">
         <v>577.03967</v>
       </c>
       <c r="I130" s="11">
         <v>19.600000000000001</v>
@@ -12862,60 +12866,60 @@
       <c r="AA130" s="31">
         <v>20057.404999999999</v>
       </c>
       <c r="AB130" s="31">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC130" s="31">
         <v>191.17956000000001</v>
       </c>
       <c r="AD130" s="31">
         <v>79.600179999999995</v>
       </c>
       <c r="AE130" s="34">
         <v>18553.002</v>
       </c>
       <c r="AF130" s="34">
         <v>5129.96659</v>
       </c>
       <c r="AG130" s="34">
         <v>427.89972999999998</v>
       </c>
       <c r="AH130" s="34">
         <v>302.28885000000002</v>
       </c>
       <c r="AI130" s="9">
-        <v>10946.424000000001</v>
+        <v>11902.591</v>
       </c>
       <c r="AJ130" s="9">
-        <v>2924.2022999999999</v>
+        <v>3158.4839000000002</v>
       </c>
       <c r="AK130" s="9">
-        <v>86.050920000000005</v>
+        <v>102.67092</v>
       </c>
       <c r="AL130" s="9">
-        <v>49.461289999999998</v>
+        <v>56.161290000000001</v>
       </c>
     </row>
     <row r="131" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="11">
         <v>341.8</v>
       </c>
       <c r="D131" s="11">
         <v>101.5</v>
       </c>
       <c r="E131" s="11">
         <v>1653.5</v>
       </c>
       <c r="F131" s="11">
         <v>956.1</v>
       </c>
       <c r="G131" s="11">
         <v>1064.7</v>
       </c>
       <c r="H131" s="11">
@@ -12978,60 +12982,60 @@
       <c r="AA131" s="31">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB131" s="31">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC131" s="31">
         <v>18903.798419999999</v>
       </c>
       <c r="AD131" s="31">
         <v>12166.149429999999</v>
       </c>
       <c r="AE131" s="34">
         <v>5128.6319299999996</v>
       </c>
       <c r="AF131" s="34">
         <v>1622.5657200000001</v>
       </c>
       <c r="AG131" s="34">
         <v>10647.745650000001</v>
       </c>
       <c r="AH131" s="34">
         <v>6802.5750099999996</v>
       </c>
       <c r="AI131" s="9">
-        <v>1955.83825</v>
+        <v>2156.9526599999999</v>
       </c>
       <c r="AJ131" s="9">
-        <v>522.64266999999995</v>
+        <v>583.83582999999999</v>
       </c>
       <c r="AK131" s="9">
-        <v>3401.0601299999998</v>
+        <v>3979.4470500000002</v>
       </c>
       <c r="AL131" s="9">
-        <v>2947.5439900000001</v>
+        <v>3453.8115400000002</v>
       </c>
     </row>
     <row r="132" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="12">
         <v>279.03868</v>
       </c>
       <c r="D132" s="12">
         <v>121.4242</v>
       </c>
       <c r="E132" s="12">
         <v>88.198999999999998</v>
       </c>
       <c r="F132" s="12">
         <v>12.696</v>
       </c>
       <c r="G132" s="12">
         <v>210.36099999999999</v>
       </c>
       <c r="H132" s="12">
@@ -13090,54 +13094,54 @@
       <c r="AA132" s="31">
         <v>67.388000000000005</v>
       </c>
       <c r="AB132" s="31">
         <v>41.162120000000002</v>
       </c>
       <c r="AC132" s="31">
         <v>3303.1782400000002</v>
       </c>
       <c r="AD132" s="31">
         <v>2069.1462700000002</v>
       </c>
       <c r="AE132" s="31">
         <v>49.524999999999999</v>
       </c>
       <c r="AF132" s="31">
         <v>27.236170000000001</v>
       </c>
       <c r="AG132" s="34">
         <v>2022.7518</v>
       </c>
       <c r="AH132" s="34">
         <v>781.79408000000001</v>
       </c>
       <c r="AI132" s="9">
-        <v>12.7</v>
+        <v>23.5</v>
       </c>
       <c r="AJ132" s="9">
-        <v>9.1271199999999997</v>
+        <v>17.172239999999999</v>
       </c>
       <c r="AK132" s="9"/>
       <c r="AL132" s="9"/>
     </row>
     <row r="133" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
       <c r="J133" s="11"/>
       <c r="K133" s="12">
         <v>17</v>
       </c>
       <c r="L133" s="12">
         <v>9.7786899999999992</v>
       </c>
@@ -13320,54 +13324,54 @@
       <c r="Y136" s="26">
         <v>165.84774999999999</v>
       </c>
       <c r="Z136" s="26">
         <v>91.868470000000002</v>
       </c>
       <c r="AA136" s="30"/>
       <c r="AB136" s="30"/>
       <c r="AC136" s="31">
         <v>461.21953000000002</v>
       </c>
       <c r="AD136" s="31">
         <v>273.20285000000001</v>
       </c>
       <c r="AE136" s="30"/>
       <c r="AF136" s="30"/>
       <c r="AG136" s="34">
         <v>346.73457000000002</v>
       </c>
       <c r="AH136" s="34">
         <v>288.85039</v>
       </c>
       <c r="AI136" s="9"/>
       <c r="AJ136" s="9"/>
       <c r="AK136" s="9">
-        <v>106.50876</v>
+        <v>114.27726</v>
       </c>
       <c r="AL136" s="9">
-        <v>78.486890000000002</v>
+        <v>82.842830000000006</v>
       </c>
     </row>
     <row r="137" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
       <c r="J137" s="11"/>
       <c r="K137" s="11"/>
       <c r="L137" s="11"/>
       <c r="M137" s="11"/>
       <c r="N137" s="20"/>
       <c r="O137" s="20"/>
       <c r="P137" s="20"/>
       <c r="Q137" s="20"/>
       <c r="R137" s="20"/>
@@ -13444,54 +13448,54 @@
       <c r="Y138" s="26">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z138" s="26">
         <v>79.86788</v>
       </c>
       <c r="AA138" s="30"/>
       <c r="AB138" s="30"/>
       <c r="AC138" s="31">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD138" s="31">
         <v>222.52069</v>
       </c>
       <c r="AE138" s="30"/>
       <c r="AF138" s="30"/>
       <c r="AG138" s="34">
         <v>2267.0608499999998</v>
       </c>
       <c r="AH138" s="34">
         <v>132.39024000000001</v>
       </c>
       <c r="AI138" s="9"/>
       <c r="AJ138" s="9"/>
       <c r="AK138" s="9">
-        <v>0.47042</v>
+        <v>0.56842000000000004</v>
       </c>
       <c r="AL138" s="9">
-        <v>2.0253100000000002</v>
+        <v>2.58433</v>
       </c>
     </row>
     <row r="139" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="G139" s="11"/>
       <c r="H139" s="11"/>
       <c r="I139" s="11"/>
       <c r="J139" s="11"/>
       <c r="K139" s="11"/>
       <c r="L139" s="11"/>
       <c r="M139" s="11"/>
       <c r="N139" s="20"/>
       <c r="O139" s="20"/>
       <c r="P139" s="20"/>
       <c r="Q139" s="20"/>
       <c r="R139" s="20"/>
@@ -13628,96 +13632,96 @@
       <c r="Y141" s="28">
         <v>2539.31448</v>
       </c>
       <c r="Z141" s="28">
         <v>201.50155000000001</v>
       </c>
       <c r="AA141" s="32"/>
       <c r="AB141" s="32"/>
       <c r="AC141" s="33">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD141" s="33">
         <v>213.80168</v>
       </c>
       <c r="AE141" s="32"/>
       <c r="AF141" s="32"/>
       <c r="AG141" s="33">
         <v>2722.15002</v>
       </c>
       <c r="AH141" s="33">
         <v>273.66547000000003</v>
       </c>
       <c r="AI141" s="38"/>
       <c r="AJ141" s="38"/>
       <c r="AK141" s="38">
-        <v>1498.8549499999999</v>
+        <v>1846.4449500000001</v>
       </c>
       <c r="AL141" s="38">
-        <v>159.28268</v>
+        <v>198.07308</v>
       </c>
     </row>
     <row r="143" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="70" t="s">
+      <c r="A143" s="63" t="s">
         <v>274</v>
       </c>
-      <c r="B143" s="70"/>
+      <c r="B143" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A143:B143"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
-    <mergeCell ref="AI4:AL4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="G5:H5"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>