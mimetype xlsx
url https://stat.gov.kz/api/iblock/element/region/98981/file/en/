--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -2,78 +2,78 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Doclade 2026\02 2026\Новые динамические таблицы 02\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Seilkhan\Desktop\Новые динамические таблицы 03(1)\Новые динамические таблицы 03\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
-    <sheet name="2018-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2018-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2025'!$C$7:$J$141</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2025'!$4:$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2026'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="280">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -868,74 +868,62 @@
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January- December 2025*</t>
   </si>
   <si>
-    <t>экспорт</t>
-[...11 lines deleted...]
-    <t>January-February 2026 *</t>
+    <t>January-March 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1296,51 +1284,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1541,50 +1529,63 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1835,66 +1836,66 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
@@ -2248,216 +2249,216 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL143"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AE2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AC2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AI7" sqref="AI7:AL141"/>
+      <selection pane="bottomRight" activeCell="AH11" sqref="AH11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.5703125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:38" ht="30" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>276</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="40"/>
       <c r="S1" s="40"/>
       <c r="T1" s="40"/>
       <c r="U1" s="40"/>
       <c r="V1" s="40"/>
     </row>
-    <row r="2" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:38" ht="17.25" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="54"/>
-[...21 lines deleted...]
-    <row r="3" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
     </row>
-    <row r="4" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:38">
       <c r="A4" s="41" t="s">
         <v>268</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>269</v>
       </c>
       <c r="C4" s="46">
         <v>2018</v>
       </c>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46">
         <v>2019</v>
       </c>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46">
         <v>2020</v>
       </c>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="46"/>
       <c r="O4" s="45">
         <v>2021</v>
       </c>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="45">
         <v>2022</v>
       </c>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
       <c r="V4" s="46"/>
       <c r="W4" s="45">
         <v>2023</v>
       </c>
       <c r="X4" s="46"/>
       <c r="Y4" s="46"/>
       <c r="Z4" s="48"/>
-      <c r="AA4" s="55">
+      <c r="AA4" s="54">
         <v>2024</v>
       </c>
-      <c r="AB4" s="56"/>
-[...2 lines deleted...]
-      <c r="AE4" s="55" t="s">
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="54" t="s">
         <v>278</v>
       </c>
-      <c r="AF4" s="56"/>
-[...1 lines deleted...]
-      <c r="AH4" s="56"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
       <c r="AI4" s="50" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="AJ4" s="51"/>
       <c r="AK4" s="51"/>
       <c r="AL4" s="51"/>
     </row>
-    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:38">
       <c r="A5" s="42"/>
       <c r="B5" s="42"/>
       <c r="C5" s="44" t="s">
         <v>272</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="44"/>
       <c r="G5" s="44" t="s">
         <v>272</v>
       </c>
       <c r="H5" s="44"/>
       <c r="I5" s="44" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="44"/>
       <c r="K5" s="44" t="s">
         <v>272</v>
       </c>
       <c r="L5" s="44"/>
       <c r="M5" s="44" t="s">
         <v>273</v>
       </c>
@@ -2467,73 +2468,73 @@
       </c>
       <c r="P5" s="44"/>
       <c r="Q5" s="44" t="s">
         <v>273</v>
       </c>
       <c r="R5" s="44"/>
       <c r="S5" s="44" t="s">
         <v>272</v>
       </c>
       <c r="T5" s="44"/>
       <c r="U5" s="44" t="s">
         <v>273</v>
       </c>
       <c r="V5" s="44"/>
       <c r="W5" s="44" t="s">
         <v>272</v>
       </c>
       <c r="X5" s="44"/>
       <c r="Y5" s="44" t="s">
         <v>273</v>
       </c>
       <c r="Z5" s="49"/>
       <c r="AA5" s="49" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="57"/>
-      <c r="AC5" s="57" t="s">
+      <c r="AB5" s="56"/>
+      <c r="AC5" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="57"/>
+      <c r="AD5" s="56"/>
       <c r="AE5" s="49" t="s">
         <v>272</v>
       </c>
       <c r="AF5" s="57"/>
-      <c r="AG5" s="57" t="s">
+      <c r="AG5" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="57"/>
-[...3 lines deleted...]
-      <c r="AJ5" s="53"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="50" t="s">
+        <v>272</v>
+      </c>
+      <c r="AJ5" s="52"/>
       <c r="AK5" s="51" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="AL5" s="51"/>
     </row>
-    <row r="6" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:38" ht="22.5">
       <c r="A6" s="43"/>
       <c r="B6" s="43"/>
       <c r="C6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>271</v>
@@ -2589,63 +2590,63 @@
       <c r="AA6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AB6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AC6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AD6" s="17" t="s">
         <v>271</v>
       </c>
       <c r="AE6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AF6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AG6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AH6" s="17" t="s">
         <v>271</v>
       </c>
       <c r="AI6" s="35" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="AJ6" s="35" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="AK6" s="36" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="AL6" s="37" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:38" x14ac:dyDescent="0.2">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C7" s="8">
         <v>32142.1</v>
       </c>
       <c r="D7" s="8">
         <v>14766.8</v>
       </c>
       <c r="E7" s="8">
         <v>45861.8</v>
       </c>
       <c r="F7" s="8">
         <v>44062.400000000001</v>
       </c>
       <c r="G7" s="8">
         <v>37429.599999999999</v>
       </c>
       <c r="H7" s="8">
         <v>16853.5</v>
       </c>
       <c r="I7" s="8">
         <v>90022.2</v>
       </c>
@@ -2703,63 +2704,63 @@
       <c r="AA7" s="29">
         <v>44027.3</v>
       </c>
       <c r="AB7" s="29">
         <v>17850.400000000001</v>
       </c>
       <c r="AC7" s="29">
         <v>93378.3</v>
       </c>
       <c r="AD7" s="29">
         <v>95215.1</v>
       </c>
       <c r="AE7" s="29">
         <v>75071.199999999997</v>
       </c>
       <c r="AF7" s="29">
         <v>26126.1</v>
       </c>
       <c r="AG7" s="29">
         <v>59715.3</v>
       </c>
       <c r="AH7" s="29">
         <v>86553.1</v>
       </c>
       <c r="AI7" s="38">
-        <v>6734.2</v>
+        <v>15827.2</v>
       </c>
       <c r="AJ7" s="38">
-        <v>2827.6</v>
+        <v>5552.5</v>
       </c>
       <c r="AK7" s="38">
-        <v>4946</v>
+        <v>8807</v>
       </c>
       <c r="AL7" s="38">
-        <v>10075.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:38" x14ac:dyDescent="0.2">
+        <v>16665.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12">
         <v>36.015000000000001</v>
       </c>
       <c r="J8" s="12">
         <v>118.32559999999999</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
       <c r="Q8" s="20"/>
@@ -2783,51 +2784,51 @@
       <c r="AA8" s="30"/>
       <c r="AB8" s="30"/>
       <c r="AC8" s="31">
         <v>1.8200000000000001E-2</v>
       </c>
       <c r="AD8" s="31">
         <v>8.8639999999999997E-2</v>
       </c>
       <c r="AE8" s="30"/>
       <c r="AF8" s="30"/>
       <c r="AG8" s="34">
         <v>4.6791600000000004</v>
       </c>
       <c r="AH8" s="34">
         <v>6.1927000000000003</v>
       </c>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38">
         <v>7.6E-3</v>
       </c>
       <c r="AL8" s="38">
         <v>8.9760000000000006E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:38">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="20"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22">
         <v>100</v>
       </c>
       <c r="R9" s="22">
         <v>275</v>
@@ -2841,57 +2842,57 @@
       <c r="Y9" s="26">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z9" s="26">
         <v>19.714259999999999</v>
       </c>
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="31">
         <v>10.054399999999999</v>
       </c>
       <c r="AD9" s="31">
         <v>50.514850000000003</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31">
         <v>57.444380000000002</v>
       </c>
       <c r="AH9" s="31">
         <v>650.33690999999999</v>
       </c>
       <c r="AI9" s="38"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="38">
-        <v>21.078900000000001</v>
+        <v>23.09674</v>
       </c>
       <c r="AL9" s="38">
-        <v>224.82320999999999</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:38" x14ac:dyDescent="0.2">
+        <v>283.66618</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N10" s="22">
         <v>102.661</v>
       </c>
       <c r="O10" s="20"/>
       <c r="P10" s="20"/>
       <c r="Q10" s="20">
@@ -2912,54 +2913,58 @@
       <c r="X10" s="24"/>
       <c r="Y10" s="26">
         <v>86.457660000000004</v>
       </c>
       <c r="Z10" s="26">
         <v>171.19800000000001</v>
       </c>
       <c r="AA10" s="30"/>
       <c r="AB10" s="30"/>
       <c r="AC10" s="31">
         <v>508.13673</v>
       </c>
       <c r="AD10" s="31">
         <v>962.01599999999996</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="34">
         <v>208.81347</v>
       </c>
       <c r="AH10" s="34">
         <v>423.41</v>
       </c>
       <c r="AI10" s="38"/>
       <c r="AJ10" s="38"/>
-      <c r="AK10" s="38"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="AK10" s="38">
+        <v>17.971299999999999</v>
+      </c>
+      <c r="AL10" s="38">
+        <v>39.756999999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <v>96.6</v>
       </c>
       <c r="H11" s="11">
         <v>406.2</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
@@ -2967,95 +2972,95 @@
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>
       <c r="AI11" s="38"/>
       <c r="AJ11" s="38"/>
       <c r="AK11" s="38">
         <v>0.14679</v>
       </c>
       <c r="AL11" s="38">
         <v>0.88841999999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:38" ht="22.5">
       <c r="A12" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="38"/>
       <c r="AJ12" s="38"/>
       <c r="AK12" s="38"/>
       <c r="AL12" s="38"/>
     </row>
-    <row r="13" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:38" ht="22.5">
       <c r="A13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="20"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22">
         <v>51.564</v>
       </c>
       <c r="R13" s="22">
         <v>46.016750000000002</v>
@@ -3067,51 +3072,51 @@
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="26">
         <v>0.90093999999999996</v>
       </c>
       <c r="Z13" s="26">
         <v>1.77505</v>
       </c>
       <c r="AA13" s="30"/>
       <c r="AB13" s="30"/>
       <c r="AC13" s="31">
         <v>2.2890299999999999</v>
       </c>
       <c r="AD13" s="31">
         <v>4.5333100000000002</v>
       </c>
       <c r="AE13" s="30"/>
       <c r="AF13" s="30"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="38"/>
       <c r="AJ13" s="38"/>
       <c r="AK13" s="38"/>
       <c r="AL13" s="38"/>
     </row>
-    <row r="14" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:38" ht="22.5">
       <c r="A14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11">
         <v>955.1</v>
       </c>
       <c r="F14" s="11">
         <v>1321.7</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11">
         <v>644.20000000000005</v>
       </c>
       <c r="J14" s="11">
         <v>864.3</v>
       </c>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="12">
@@ -3145,145 +3150,145 @@
       <c r="Y14" s="26">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z14" s="26">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="31">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD14" s="31">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="34">
         <v>4100.9856200000004</v>
       </c>
       <c r="AH14" s="34">
         <v>6922.2885399999996</v>
       </c>
       <c r="AI14" s="38"/>
       <c r="AJ14" s="38"/>
       <c r="AK14" s="38">
-        <v>60.145740000000004</v>
+        <v>177.74197000000001</v>
       </c>
       <c r="AL14" s="38">
-        <v>111.6251</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:38" x14ac:dyDescent="0.2">
+        <v>340.75411000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="30"/>
       <c r="AB15" s="30"/>
       <c r="AC15" s="30"/>
       <c r="AD15" s="30"/>
       <c r="AE15" s="30"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="30"/>
       <c r="AH15" s="30"/>
       <c r="AI15" s="38"/>
       <c r="AJ15" s="38"/>
       <c r="AK15" s="38"/>
       <c r="AL15" s="38"/>
     </row>
-    <row r="16" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:38" ht="33.75">
       <c r="A16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="20"/>
       <c r="O16" s="20"/>
       <c r="P16" s="20"/>
       <c r="Q16" s="20"/>
       <c r="R16" s="20"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="30"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="30"/>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="30"/>
       <c r="AH16" s="30"/>
       <c r="AI16" s="38"/>
       <c r="AJ16" s="38"/>
       <c r="AK16" s="38"/>
       <c r="AL16" s="38"/>
     </row>
-    <row r="17" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:38" ht="22.5">
       <c r="A17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="20"/>
       <c r="R17" s="20"/>
       <c r="S17" s="18"/>
       <c r="T17" s="18"/>
       <c r="U17" s="18"/>
@@ -3291,51 +3296,51 @@
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="30"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="31">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AD17" s="31">
         <v>0.16789999999999999</v>
       </c>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="31">
         <v>0.03</v>
       </c>
       <c r="AH17" s="31">
         <v>0.12687999999999999</v>
       </c>
       <c r="AI17" s="38"/>
       <c r="AJ17" s="38"/>
       <c r="AK17" s="38"/>
       <c r="AL17" s="38"/>
     </row>
-    <row r="18" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:38">
       <c r="A18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="20"/>
       <c r="O18" s="20"/>
       <c r="P18" s="20"/>
       <c r="Q18" s="20"/>
       <c r="R18" s="20"/>
       <c r="S18" s="18"/>
       <c r="T18" s="18"/>
       <c r="U18" s="18"/>
@@ -3345,57 +3350,57 @@
       <c r="Y18" s="26">
         <v>5.2720000000000002</v>
       </c>
       <c r="Z18" s="26">
         <v>2.0539000000000001</v>
       </c>
       <c r="AA18" s="30"/>
       <c r="AB18" s="30"/>
       <c r="AC18" s="31">
         <v>0.66</v>
       </c>
       <c r="AD18" s="31">
         <v>7.1879999999999997</v>
       </c>
       <c r="AE18" s="30"/>
       <c r="AF18" s="30"/>
       <c r="AG18" s="31">
         <v>58.948999999999998</v>
       </c>
       <c r="AH18" s="31">
         <v>74.037890000000004</v>
       </c>
       <c r="AI18" s="38"/>
       <c r="AJ18" s="38"/>
       <c r="AK18" s="38">
-        <v>78.739999999999995</v>
+        <v>128.209</v>
       </c>
       <c r="AL18" s="38">
-        <v>20.45</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>32.808999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38" ht="22.5">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="12">
         <v>0.03</v>
       </c>
       <c r="F19" s="12">
         <v>6.0940000000000001E-2</v>
       </c>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="12">
         <v>0.2</v>
       </c>
       <c r="J19" s="12">
         <v>1.0057100000000001</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
@@ -3423,51 +3428,51 @@
       </c>
       <c r="Z19" s="26">
         <v>104.08402</v>
       </c>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="31">
         <v>603.46500000000003</v>
       </c>
       <c r="AD19" s="31">
         <v>130.49896000000001</v>
       </c>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="31">
         <v>107.423</v>
       </c>
       <c r="AH19" s="31">
         <v>39.534309999999998</v>
       </c>
       <c r="AI19" s="38"/>
       <c r="AJ19" s="38"/>
       <c r="AK19" s="38"/>
       <c r="AL19" s="38"/>
     </row>
-    <row r="20" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:38">
       <c r="A20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11">
         <v>315.8</v>
       </c>
       <c r="F20" s="11">
         <v>493.7</v>
       </c>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11">
         <v>752</v>
       </c>
       <c r="J20" s="11">
         <v>1411.4</v>
       </c>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="12">
@@ -3507,51 +3512,51 @@
       <c r="AA20" s="30"/>
       <c r="AB20" s="30"/>
       <c r="AC20" s="31">
         <v>655.22873000000004</v>
       </c>
       <c r="AD20" s="31">
         <v>1005.68908</v>
       </c>
       <c r="AE20" s="30"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="34">
         <v>558.18456000000003</v>
       </c>
       <c r="AH20" s="34">
         <v>1149.0652</v>
       </c>
       <c r="AI20" s="38"/>
       <c r="AJ20" s="38"/>
       <c r="AK20" s="38">
         <v>29.495999999999999</v>
       </c>
       <c r="AL20" s="38">
         <v>49.319690000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:38" ht="22.5">
       <c r="A21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11">
         <v>3.1</v>
       </c>
       <c r="F21" s="11">
         <v>10.5</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11">
         <v>13.9</v>
       </c>
       <c r="J21" s="11">
         <v>55.5</v>
       </c>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="12">
@@ -3587,51 +3592,51 @@
       <c r="AA21" s="30"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="31">
         <v>55.635930000000002</v>
       </c>
       <c r="AD21" s="31">
         <v>124.67585</v>
       </c>
       <c r="AE21" s="30"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="34">
         <v>8.7349499999999995</v>
       </c>
       <c r="AH21" s="34">
         <v>27.54447</v>
       </c>
       <c r="AI21" s="38"/>
       <c r="AJ21" s="38"/>
       <c r="AK21" s="38">
         <v>2.5</v>
       </c>
       <c r="AL21" s="38">
         <v>5.1443599999999998</v>
       </c>
     </row>
-    <row r="22" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:38" ht="22.5">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11">
         <v>5</v>
       </c>
       <c r="F22" s="11">
         <v>47.6</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11">
         <v>6.9</v>
       </c>
       <c r="J22" s="11">
         <v>62.1</v>
       </c>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12">
@@ -3661,57 +3666,57 @@
       <c r="Y22" s="26">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z22" s="26">
         <v>36.009729999999998</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="31">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD22" s="31">
         <v>120.58414</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="34">
         <v>55.255420000000001</v>
       </c>
       <c r="AH22" s="34">
         <v>266.53847000000002</v>
       </c>
       <c r="AI22" s="38"/>
       <c r="AJ22" s="38"/>
       <c r="AK22" s="38">
-        <v>18.188400000000001</v>
+        <v>38.034599999999998</v>
       </c>
       <c r="AL22" s="38">
-        <v>89.67</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>174.21869000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38" ht="33.75">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11">
         <v>2.7</v>
       </c>
       <c r="F23" s="11">
         <v>21</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
         <v>6.5</v>
       </c>
       <c r="J23" s="11">
         <v>62.2</v>
       </c>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="12">
@@ -3743,51 +3748,51 @@
       </c>
       <c r="Z23" s="26">
         <v>55.155050000000003</v>
       </c>
       <c r="AA23" s="30"/>
       <c r="AB23" s="30"/>
       <c r="AC23" s="31">
         <v>8.8148999999999997</v>
       </c>
       <c r="AD23" s="31">
         <v>62.574289999999998</v>
       </c>
       <c r="AE23" s="30"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="34">
         <v>3.2513800000000002</v>
       </c>
       <c r="AH23" s="34">
         <v>52.611319999999999</v>
       </c>
       <c r="AI23" s="38"/>
       <c r="AJ23" s="38"/>
       <c r="AK23" s="38"/>
       <c r="AL23" s="38"/>
     </row>
-    <row r="24" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:38" ht="33.75">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11">
         <v>1.4</v>
       </c>
       <c r="F24" s="11">
         <v>12.5</v>
       </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11">
         <v>2.6</v>
       </c>
       <c r="J24" s="11">
         <v>17.5</v>
       </c>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="12">
@@ -3817,57 +3822,57 @@
       <c r="Y24" s="26">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="26">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="31">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="31">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="34">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="34">
         <v>21.234000000000002</v>
       </c>
       <c r="AI24" s="38"/>
       <c r="AJ24" s="38"/>
       <c r="AK24" s="38">
-        <v>8.584E-2</v>
+        <v>0.15681999999999999</v>
       </c>
       <c r="AL24" s="38">
-        <v>1.76614</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>3.16778</v>
+      </c>
+    </row>
+    <row r="25" spans="1:38" ht="33.75">
       <c r="A25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11">
         <v>0.4</v>
       </c>
       <c r="F25" s="11">
         <v>1.6</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
         <v>0.1</v>
       </c>
       <c r="J25" s="11">
         <v>0.4</v>
       </c>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
@@ -3875,51 +3880,51 @@
       <c r="O25" s="20"/>
       <c r="P25" s="20"/>
       <c r="Q25" s="20"/>
       <c r="R25" s="20"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="18"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="30"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="30"/>
       <c r="AD25" s="30"/>
       <c r="AE25" s="30"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="30"/>
       <c r="AH25" s="30"/>
       <c r="AI25" s="38"/>
       <c r="AJ25" s="38"/>
       <c r="AK25" s="38"/>
       <c r="AL25" s="38"/>
     </row>
-    <row r="26" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:38" ht="22.5">
       <c r="A26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11">
         <v>10</v>
       </c>
       <c r="F26" s="11">
         <v>37</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="12">
         <v>11.78</v>
       </c>
       <c r="N26" s="22">
         <v>32.06</v>
@@ -3945,57 +3950,57 @@
       <c r="Y26" s="26">
         <v>72.901330000000002</v>
       </c>
       <c r="Z26" s="26">
         <v>31.51022</v>
       </c>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31">
         <v>160.47417999999999</v>
       </c>
       <c r="AD26" s="31">
         <v>80.469790000000003</v>
       </c>
       <c r="AE26" s="31"/>
       <c r="AF26" s="31"/>
       <c r="AG26" s="34">
         <v>3.10724</v>
       </c>
       <c r="AH26" s="34">
         <v>9.0296900000000004</v>
       </c>
       <c r="AI26" s="38"/>
       <c r="AJ26" s="38"/>
       <c r="AK26" s="38">
-        <v>0.22800000000000001</v>
+        <v>1.788</v>
       </c>
       <c r="AL26" s="38">
-        <v>0.25022</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>2.9076900000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:38" ht="22.5">
       <c r="A27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11">
         <v>507.8</v>
       </c>
       <c r="F27" s="11">
         <v>296.7</v>
       </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11">
         <v>533.9</v>
       </c>
       <c r="J27" s="11">
         <v>509.2</v>
       </c>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="12">
@@ -4025,57 +4030,57 @@
       <c r="Y27" s="26">
         <v>689.97631999999999</v>
       </c>
       <c r="Z27" s="26">
         <v>1721.23579</v>
       </c>
       <c r="AA27" s="31"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31">
         <v>578.14207999999996</v>
       </c>
       <c r="AD27" s="31">
         <v>1347.58483</v>
       </c>
       <c r="AE27" s="31"/>
       <c r="AF27" s="31"/>
       <c r="AG27" s="34">
         <v>345.56403999999998</v>
       </c>
       <c r="AH27" s="34">
         <v>1189.43561</v>
       </c>
       <c r="AI27" s="38"/>
       <c r="AJ27" s="38"/>
       <c r="AK27" s="38">
-        <v>65.550200000000004</v>
+        <v>66.379239999999996</v>
       </c>
       <c r="AL27" s="38">
-        <v>180.01251999999999</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+        <v>181.90491</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38" ht="33.75">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20">
         <v>124.2</v>
       </c>
       <c r="R28" s="20">
         <v>104.1</v>
@@ -4099,51 +4104,51 @@
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31">
         <v>123.33378999999999</v>
       </c>
       <c r="AD28" s="31">
         <v>139.93540999999999</v>
       </c>
       <c r="AE28" s="31"/>
       <c r="AF28" s="31"/>
       <c r="AG28" s="34">
         <v>57.100099999999998</v>
       </c>
       <c r="AH28" s="34">
         <v>67.974270000000004</v>
       </c>
       <c r="AI28" s="38"/>
       <c r="AJ28" s="38"/>
       <c r="AK28" s="38">
         <v>2.5</v>
       </c>
       <c r="AL28" s="38">
         <v>2.3929999999999998</v>
       </c>
     </row>
-    <row r="29" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:38" ht="45">
       <c r="A29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11">
         <v>55.7</v>
       </c>
       <c r="F29" s="11">
         <v>48.2</v>
       </c>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="12">
         <v>50.8416</v>
       </c>
       <c r="J29" s="12">
         <v>37.098979999999997</v>
       </c>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="12">
@@ -4173,57 +4178,57 @@
       <c r="Y29" s="26">
         <v>556.63744999999994</v>
       </c>
       <c r="Z29" s="26">
         <v>456.80687999999998</v>
       </c>
       <c r="AA29" s="31"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31">
         <v>348.75920000000002</v>
       </c>
       <c r="AD29" s="31">
         <v>457.84030999999999</v>
       </c>
       <c r="AE29" s="31"/>
       <c r="AF29" s="31"/>
       <c r="AG29" s="34">
         <v>236.07839999999999</v>
       </c>
       <c r="AH29" s="34">
         <v>201.39899</v>
       </c>
       <c r="AI29" s="38"/>
       <c r="AJ29" s="38"/>
       <c r="AK29" s="38">
-        <v>7.7279999999999998</v>
+        <v>32.511699999999998</v>
       </c>
       <c r="AL29" s="38">
-        <v>9.6551500000000008</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:38" x14ac:dyDescent="0.2">
+        <v>30.953279999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11">
         <v>34.1</v>
       </c>
       <c r="F30" s="11">
         <v>37.4</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="12">
         <v>2.528</v>
       </c>
       <c r="J30" s="12">
         <v>11.876580000000001</v>
       </c>
       <c r="K30" s="11"/>
       <c r="L30" s="11"/>
       <c r="M30" s="12">
@@ -4259,51 +4264,51 @@
       <c r="AA30" s="31"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31">
         <v>52.300559999999997</v>
       </c>
       <c r="AD30" s="31">
         <v>320.79131000000001</v>
       </c>
       <c r="AE30" s="31"/>
       <c r="AF30" s="31"/>
       <c r="AG30" s="34">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH30" s="34">
         <v>5.1746999999999996</v>
       </c>
       <c r="AI30" s="38"/>
       <c r="AJ30" s="38"/>
       <c r="AK30" s="38">
         <v>3.7199999999999997E-2</v>
       </c>
       <c r="AL30" s="38">
         <v>0.32957999999999998</v>
       </c>
     </row>
-    <row r="31" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:38">
       <c r="A31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11">
         <v>6.7</v>
       </c>
       <c r="F31" s="11">
         <v>27</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11">
         <v>30</v>
       </c>
       <c r="J31" s="11">
         <v>120.9</v>
       </c>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="12">
@@ -4339,51 +4344,51 @@
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31">
         <v>180.22980000000001</v>
       </c>
       <c r="AD31" s="31">
         <v>416.14976999999999</v>
       </c>
       <c r="AE31" s="31"/>
       <c r="AF31" s="31"/>
       <c r="AG31" s="34">
         <v>54.560429999999997</v>
       </c>
       <c r="AH31" s="34">
         <v>143.93342000000001</v>
       </c>
       <c r="AI31" s="38"/>
       <c r="AJ31" s="38"/>
       <c r="AK31" s="38">
         <v>1.13026</v>
       </c>
       <c r="AL31" s="38">
         <v>9.9768600000000003</v>
       </c>
     </row>
-    <row r="32" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:38">
       <c r="A32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11">
         <v>19.8</v>
       </c>
       <c r="F32" s="11">
         <v>122.2</v>
       </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="12">
         <v>26.065999999999999</v>
       </c>
       <c r="J32" s="12">
         <v>93.785790000000006</v>
       </c>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="12">
@@ -4411,51 +4416,51 @@
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26">
         <v>133.8931</v>
       </c>
       <c r="Z32" s="26">
         <v>76.827939999999998</v>
       </c>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31">
         <v>302.94</v>
       </c>
       <c r="AD32" s="31">
         <v>463.81563</v>
       </c>
       <c r="AE32" s="31"/>
       <c r="AF32" s="31"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="38"/>
       <c r="AJ32" s="38"/>
       <c r="AK32" s="38"/>
       <c r="AL32" s="38"/>
     </row>
-    <row r="33" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:38" ht="33.75">
       <c r="A33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="12">
         <v>1.907E-2</v>
       </c>
       <c r="N33" s="22">
         <v>3.739E-2</v>
       </c>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="20"/>
@@ -4475,51 +4480,51 @@
       </c>
       <c r="Z33" s="26">
         <v>7.3876999999999997</v>
       </c>
       <c r="AA33" s="31"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31">
         <v>4.3379899999999996</v>
       </c>
       <c r="AD33" s="31">
         <v>7.8599600000000001</v>
       </c>
       <c r="AE33" s="31"/>
       <c r="AF33" s="31"/>
       <c r="AG33" s="34">
         <v>6.1000000000000004E-3</v>
       </c>
       <c r="AH33" s="34">
         <v>2.1059999999999999E-2</v>
       </c>
       <c r="AI33" s="38"/>
       <c r="AJ33" s="38"/>
       <c r="AK33" s="38"/>
       <c r="AL33" s="38"/>
     </row>
-    <row r="34" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:38">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11">
         <v>0.02</v>
       </c>
       <c r="F34" s="11">
         <v>0.5</v>
       </c>
       <c r="G34" s="12">
         <v>14.436</v>
       </c>
       <c r="H34" s="12">
         <v>36.499360000000003</v>
       </c>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="12">
         <v>9.3490000000000002</v>
       </c>
@@ -4554,104 +4559,108 @@
       </c>
       <c r="W34" s="26">
         <v>7</v>
       </c>
       <c r="X34" s="26">
         <v>8.3149999999999995</v>
       </c>
       <c r="Y34" s="26"/>
       <c r="Z34" s="26"/>
       <c r="AA34" s="31">
         <v>4.5179999999999998</v>
       </c>
       <c r="AB34" s="31">
         <v>10.587120000000001</v>
       </c>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31">
         <v>62.92</v>
       </c>
       <c r="AF34" s="31">
         <v>136.21786</v>
       </c>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
-      <c r="AI34" s="38"/>
-      <c r="AJ34" s="38"/>
+      <c r="AI34" s="38">
+        <v>20</v>
+      </c>
+      <c r="AJ34" s="38">
+        <v>59.2</v>
+      </c>
       <c r="AK34" s="38"/>
       <c r="AL34" s="38"/>
     </row>
-    <row r="35" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:38">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="11"/>
       <c r="M35" s="12">
         <v>4.1799999999999997E-2</v>
       </c>
       <c r="N35" s="22">
         <v>1.0443899999999999</v>
       </c>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
       <c r="V35" s="18"/>
       <c r="W35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="30"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="30"/>
       <c r="AE35" s="30"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="30"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="38"/>
       <c r="AJ35" s="38"/>
       <c r="AK35" s="38"/>
       <c r="AL35" s="38"/>
     </row>
-    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:38">
       <c r="A36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C36" s="12">
         <v>21.2</v>
       </c>
       <c r="D36" s="12">
         <v>9.0080799999999996</v>
       </c>
       <c r="E36" s="12">
         <v>1761.36</v>
       </c>
       <c r="F36" s="12">
         <v>306.51344</v>
       </c>
       <c r="G36" s="12">
         <v>50</v>
       </c>
       <c r="H36" s="12">
         <v>22.429970000000001</v>
       </c>
       <c r="I36" s="11">
@@ -4695,51 +4704,51 @@
       </c>
       <c r="Z36" s="26">
         <v>21.26005</v>
       </c>
       <c r="AA36" s="31"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31">
         <v>1629.4690000000001</v>
       </c>
       <c r="AD36" s="31">
         <v>81.504760000000005</v>
       </c>
       <c r="AE36" s="31">
         <v>183.55</v>
       </c>
       <c r="AF36" s="31">
         <v>215.19200000000001</v>
       </c>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="38"/>
       <c r="AJ36" s="38"/>
       <c r="AK36" s="38"/>
       <c r="AL36" s="38"/>
     </row>
-    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:38">
       <c r="A37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="12">
         <v>553.11</v>
       </c>
       <c r="D37" s="12">
         <v>307.58064999999999</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <v>570.95000000000005</v>
       </c>
       <c r="H37" s="12">
         <v>349.73289999999997</v>
       </c>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="12">
         <v>12990.995000000001</v>
       </c>
@@ -4783,51 +4792,51 @@
         <v>745.04192</v>
       </c>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="31">
         <v>650.92008999999996</v>
       </c>
       <c r="AB37" s="31">
         <v>1030.4993400000001</v>
       </c>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31">
         <v>174.30389</v>
       </c>
       <c r="AF37" s="31">
         <v>271.27199999999999</v>
       </c>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="38"/>
       <c r="AJ37" s="38"/>
       <c r="AK37" s="38"/>
       <c r="AL37" s="38"/>
     </row>
-    <row r="38" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:38" ht="22.5">
       <c r="A38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="11">
         <v>169.5</v>
       </c>
       <c r="D38" s="11">
         <v>58.3</v>
       </c>
       <c r="E38" s="11">
         <v>717.7</v>
       </c>
       <c r="F38" s="11">
         <v>30.2</v>
       </c>
       <c r="G38" s="11">
         <v>875</v>
       </c>
       <c r="H38" s="11">
         <v>364</v>
       </c>
       <c r="I38" s="12">
@@ -4875,59 +4884,59 @@
         <v>255.02873</v>
       </c>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="31">
         <v>160.4</v>
       </c>
       <c r="AB38" s="31">
         <v>53.026969999999999</v>
       </c>
       <c r="AC38" s="31">
         <v>74.099999999999994</v>
       </c>
       <c r="AD38" s="31">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE38" s="34">
         <v>529.63963999999999</v>
       </c>
       <c r="AF38" s="34">
         <v>190.52207999999999</v>
       </c>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="38">
-        <v>171.09038000000001</v>
+        <v>388.06504999999999</v>
       </c>
       <c r="AJ38" s="38">
-        <v>38.767119999999998</v>
+        <v>78.29401</v>
       </c>
       <c r="AK38" s="38"/>
       <c r="AL38" s="38"/>
     </row>
-    <row r="39" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:38" ht="22.5">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="11">
         <v>344.9</v>
       </c>
       <c r="D39" s="11">
         <v>123.5</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
         <v>1352.7</v>
       </c>
       <c r="H39" s="11">
         <v>833.9</v>
       </c>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="12">
         <v>402.96</v>
       </c>
@@ -4971,59 +4980,59 @@
       </c>
       <c r="Z39" s="26">
         <v>16.87</v>
       </c>
       <c r="AA39" s="31">
         <v>1117.5999999999999</v>
       </c>
       <c r="AB39" s="31">
         <v>484.06506000000002</v>
       </c>
       <c r="AC39" s="31">
         <v>3.78</v>
       </c>
       <c r="AD39" s="31">
         <v>5.3584199999999997</v>
       </c>
       <c r="AE39" s="31">
         <v>1674.57168</v>
       </c>
       <c r="AF39" s="31">
         <v>1267.4161799999999</v>
       </c>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="38">
-        <v>42.378</v>
+        <v>166.70123000000001</v>
       </c>
       <c r="AJ39" s="38">
-        <v>15.99114</v>
+        <v>60.889699999999998</v>
       </c>
       <c r="AK39" s="38"/>
       <c r="AL39" s="38"/>
     </row>
-    <row r="40" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:38">
       <c r="A40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="12">
         <v>7</v>
       </c>
       <c r="L40" s="12">
         <v>4.681</v>
       </c>
       <c r="M40" s="12"/>
       <c r="N40" s="22"/>
       <c r="O40" s="22">
         <v>0.96870000000000001</v>
       </c>
@@ -5031,51 +5040,51 @@
         <v>0.89870000000000005</v>
       </c>
       <c r="Q40" s="22"/>
       <c r="R40" s="22"/>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
       <c r="W40" s="24"/>
       <c r="X40" s="24"/>
       <c r="Y40" s="24"/>
       <c r="Z40" s="24"/>
       <c r="AA40" s="30"/>
       <c r="AB40" s="30"/>
       <c r="AC40" s="30"/>
       <c r="AD40" s="30"/>
       <c r="AE40" s="30"/>
       <c r="AF40" s="30"/>
       <c r="AG40" s="30"/>
       <c r="AH40" s="30"/>
       <c r="AI40" s="38"/>
       <c r="AJ40" s="38"/>
       <c r="AK40" s="38"/>
       <c r="AL40" s="38"/>
     </row>
-    <row r="41" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:38" ht="22.5">
       <c r="A41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C41" s="11">
         <v>390</v>
       </c>
       <c r="D41" s="11">
         <v>179.2</v>
       </c>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11">
         <v>934</v>
       </c>
       <c r="H41" s="11">
         <v>418.7</v>
       </c>
       <c r="I41" s="12">
         <v>133.75</v>
       </c>
       <c r="J41" s="12">
         <v>8.3809799999999992</v>
@@ -5131,51 +5140,51 @@
       <c r="AA41" s="31">
         <v>406.22</v>
       </c>
       <c r="AB41" s="31">
         <v>245.20667</v>
       </c>
       <c r="AC41" s="31">
         <v>18.5</v>
       </c>
       <c r="AD41" s="31">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE41" s="34">
         <v>155.15</v>
       </c>
       <c r="AF41" s="34">
         <v>110.51081000000001</v>
       </c>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="38"/>
       <c r="AJ41" s="38"/>
       <c r="AK41" s="38"/>
       <c r="AL41" s="38"/>
     </row>
-    <row r="42" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:38">
       <c r="A42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="11">
         <v>229.5</v>
       </c>
       <c r="D42" s="11">
         <v>162.4</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <v>903.59</v>
       </c>
       <c r="H42" s="12">
         <v>143.60278</v>
       </c>
       <c r="I42" s="12">
         <v>2</v>
       </c>
       <c r="J42" s="12">
         <v>0.35560999999999998</v>
@@ -5211,107 +5220,107 @@
         <v>622.32324000000006</v>
       </c>
       <c r="Y42" s="26"/>
       <c r="Z42" s="26"/>
       <c r="AA42" s="31">
         <v>876.6626</v>
       </c>
       <c r="AB42" s="31">
         <v>988.23961999999995</v>
       </c>
       <c r="AC42" s="31">
         <v>5</v>
       </c>
       <c r="AD42" s="31">
         <v>1.006</v>
       </c>
       <c r="AE42" s="31">
         <v>504.99678999999998</v>
       </c>
       <c r="AF42" s="31">
         <v>724.44200000000001</v>
       </c>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="38">
-        <v>219.42094</v>
+        <v>253.14018999999999</v>
       </c>
       <c r="AJ42" s="38">
-        <v>708.01700000000005</v>
+        <v>782.21</v>
       </c>
       <c r="AK42" s="38"/>
       <c r="AL42" s="38"/>
     </row>
-    <row r="43" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:38">
       <c r="A43" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="20"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22">
         <v>0.24640000000000001</v>
       </c>
       <c r="R43" s="22">
         <v>0.51949999999999996</v>
       </c>
       <c r="S43" s="18"/>
       <c r="T43" s="18"/>
       <c r="U43" s="18"/>
       <c r="V43" s="18"/>
       <c r="W43" s="24"/>
       <c r="X43" s="24"/>
       <c r="Y43" s="24"/>
       <c r="Z43" s="24"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="30"/>
       <c r="AC43" s="30"/>
       <c r="AD43" s="30"/>
       <c r="AE43" s="30"/>
       <c r="AF43" s="30"/>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
       <c r="AI43" s="38"/>
       <c r="AJ43" s="38"/>
       <c r="AK43" s="38"/>
       <c r="AL43" s="38"/>
     </row>
-    <row r="44" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:38">
       <c r="A44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C44" s="11">
         <v>181.2</v>
       </c>
       <c r="D44" s="11">
         <v>115.5</v>
       </c>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11">
         <v>162.80000000000001</v>
       </c>
       <c r="H44" s="11">
         <v>60.3</v>
       </c>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="12">
         <v>16.965800000000002</v>
       </c>
@@ -5363,51 +5372,51 @@
         <v>121.66925000000001</v>
       </c>
       <c r="AC44" s="31">
         <v>3.70018</v>
       </c>
       <c r="AD44" s="31">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE44" s="34">
         <v>410.16</v>
       </c>
       <c r="AF44" s="34">
         <v>238.52986999999999</v>
       </c>
       <c r="AG44" s="34">
         <v>1</v>
       </c>
       <c r="AH44" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI44" s="38"/>
       <c r="AJ44" s="38"/>
       <c r="AK44" s="38"/>
       <c r="AL44" s="38"/>
     </row>
-    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:38">
       <c r="A45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11">
         <v>0.1</v>
       </c>
       <c r="F45" s="11">
         <v>0.1</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11">
         <v>0.2</v>
       </c>
       <c r="J45" s="11">
         <v>0.4</v>
       </c>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="12">
@@ -5443,51 +5452,51 @@
       <c r="AA45" s="31"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31">
         <v>6.4009</v>
       </c>
       <c r="AD45" s="31">
         <v>12.279260000000001</v>
       </c>
       <c r="AE45" s="34"/>
       <c r="AF45" s="34"/>
       <c r="AG45" s="34">
         <v>48.43</v>
       </c>
       <c r="AH45" s="34">
         <v>11.61872</v>
       </c>
       <c r="AI45" s="38"/>
       <c r="AJ45" s="38"/>
       <c r="AK45" s="38">
         <v>0.44400000000000001</v>
       </c>
       <c r="AL45" s="38">
         <v>1.3416999999999999</v>
       </c>
     </row>
-    <row r="46" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:38" ht="33.75">
       <c r="A46" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="12">
         <v>14.54</v>
       </c>
       <c r="H46" s="12">
         <v>6.1260000000000003</v>
       </c>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="12">
         <v>38.307000000000002</v>
       </c>
       <c r="N46" s="22">
         <v>6.7889299999999997</v>
@@ -5519,51 +5528,51 @@
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31">
         <v>9</v>
       </c>
       <c r="AD46" s="31">
         <v>4.1970000000000001</v>
       </c>
       <c r="AE46" s="31">
         <v>65</v>
       </c>
       <c r="AF46" s="31">
         <v>2.415</v>
       </c>
       <c r="AG46" s="34">
         <v>1</v>
       </c>
       <c r="AH46" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI46" s="38"/>
       <c r="AJ46" s="38"/>
       <c r="AK46" s="38"/>
       <c r="AL46" s="38"/>
     </row>
-    <row r="47" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:38" ht="22.5">
       <c r="A47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11">
         <v>0.3</v>
       </c>
       <c r="F47" s="11">
         <v>1.9</v>
       </c>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11">
         <v>0.1</v>
       </c>
       <c r="J47" s="11">
         <v>1</v>
       </c>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="12">
@@ -5593,57 +5602,57 @@
       <c r="Y47" s="26">
         <v>0.22602</v>
       </c>
       <c r="Z47" s="26">
         <v>2.0447199999999999</v>
       </c>
       <c r="AA47" s="31"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31">
         <v>13.231070000000001</v>
       </c>
       <c r="AD47" s="31">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE47" s="31"/>
       <c r="AF47" s="31"/>
       <c r="AG47" s="34">
         <v>1.14947</v>
       </c>
       <c r="AH47" s="34">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI47" s="38"/>
       <c r="AJ47" s="38"/>
       <c r="AK47" s="38">
-        <v>1.7069999999999998E-2</v>
+        <v>2.9690000000000001E-2</v>
       </c>
       <c r="AL47" s="38">
-        <v>0.16564999999999999</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>0.29121999999999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:38" ht="22.5">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11">
         <v>93.1</v>
       </c>
       <c r="F48" s="11">
         <v>76.3</v>
       </c>
       <c r="G48" s="12">
         <v>1</v>
       </c>
       <c r="H48" s="12">
         <v>0.43653999999999998</v>
       </c>
       <c r="I48" s="11">
         <v>2</v>
       </c>
       <c r="J48" s="11">
         <v>2.5</v>
@@ -5677,101 +5686,101 @@
       <c r="Y48" s="26">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z48" s="26">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31">
         <v>24.706499999999998</v>
       </c>
       <c r="AD48" s="31">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE48" s="31"/>
       <c r="AF48" s="31"/>
       <c r="AG48" s="34">
         <v>572.32860000000005</v>
       </c>
       <c r="AH48" s="34">
         <v>67.304699999999997</v>
       </c>
       <c r="AI48" s="38"/>
       <c r="AJ48" s="38"/>
       <c r="AK48" s="38">
-        <v>100.456</v>
+        <v>381.10840000000002</v>
       </c>
       <c r="AL48" s="38">
-        <v>8.1617300000000004</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>36.403869999999998</v>
+      </c>
+    </row>
+    <row r="49" spans="1:38" ht="33.75">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
       <c r="S49" s="18"/>
       <c r="T49" s="18"/>
       <c r="U49" s="18"/>
       <c r="V49" s="18"/>
       <c r="W49" s="24"/>
       <c r="X49" s="24"/>
       <c r="Y49" s="24"/>
       <c r="Z49" s="24"/>
       <c r="AA49" s="30"/>
       <c r="AB49" s="30"/>
       <c r="AC49" s="30"/>
       <c r="AD49" s="30"/>
       <c r="AE49" s="30"/>
       <c r="AF49" s="30"/>
       <c r="AG49" s="30"/>
       <c r="AH49" s="30"/>
       <c r="AI49" s="38"/>
       <c r="AJ49" s="38"/>
       <c r="AK49" s="38"/>
       <c r="AL49" s="38"/>
     </row>
-    <row r="50" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:38" ht="22.5">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11">
         <v>0.1</v>
       </c>
       <c r="F50" s="11">
         <v>0.4</v>
       </c>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="12">
         <v>0.16941999999999999</v>
       </c>
       <c r="J50" s="12">
         <v>1.5557099999999999</v>
       </c>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12">
@@ -5801,57 +5810,57 @@
       <c r="Y50" s="26">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z50" s="26">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA50" s="30"/>
       <c r="AB50" s="30"/>
       <c r="AC50" s="31">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD50" s="31">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE50" s="30"/>
       <c r="AF50" s="30"/>
       <c r="AG50" s="34">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH50" s="34">
         <v>0.41791</v>
       </c>
       <c r="AI50" s="38"/>
       <c r="AJ50" s="38"/>
       <c r="AK50" s="38">
-        <v>4.3200000000000001E-3</v>
+        <v>9.1199999999999996E-3</v>
       </c>
       <c r="AL50" s="38">
-        <v>2.504E-2</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:38" x14ac:dyDescent="0.2">
+        <v>8.4640000000000007E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12">
         <v>1.554E-2</v>
       </c>
       <c r="N51" s="22">
         <v>0.20161999999999999</v>
       </c>
       <c r="O51" s="22">
         <v>0.1</v>
       </c>
@@ -5871,51 +5880,51 @@
       </c>
       <c r="V51" s="18">
         <v>0.55315000000000003</v>
       </c>
       <c r="W51" s="26"/>
       <c r="X51" s="26"/>
       <c r="Y51" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="Z51" s="26">
         <v>0.13124</v>
       </c>
       <c r="AA51" s="30"/>
       <c r="AB51" s="30"/>
       <c r="AC51" s="31"/>
       <c r="AD51" s="31"/>
       <c r="AE51" s="30"/>
       <c r="AF51" s="30"/>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="38"/>
       <c r="AJ51" s="38"/>
       <c r="AK51" s="38"/>
       <c r="AL51" s="38"/>
     </row>
-    <row r="52" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:38">
       <c r="A52" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11">
         <v>57</v>
       </c>
       <c r="F52" s="11">
         <v>70.8</v>
       </c>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="12">
         <v>120</v>
       </c>
       <c r="J52" s="12">
         <v>144.60599999999999</v>
       </c>
       <c r="K52" s="12"/>
       <c r="L52" s="12"/>
       <c r="M52" s="12">
@@ -5931,51 +5940,51 @@
       <c r="S52" s="18"/>
       <c r="T52" s="18"/>
       <c r="U52" s="18"/>
       <c r="V52" s="18"/>
       <c r="W52" s="24"/>
       <c r="X52" s="24"/>
       <c r="Y52" s="24"/>
       <c r="Z52" s="24"/>
       <c r="AA52" s="30"/>
       <c r="AB52" s="30"/>
       <c r="AC52" s="30">
         <v>4</v>
       </c>
       <c r="AD52" s="30">
         <v>1.9510000000000001</v>
       </c>
       <c r="AE52" s="30"/>
       <c r="AF52" s="30"/>
       <c r="AG52" s="30"/>
       <c r="AH52" s="30"/>
       <c r="AI52" s="38"/>
       <c r="AJ52" s="38"/>
       <c r="AK52" s="38"/>
       <c r="AL52" s="38"/>
     </row>
-    <row r="53" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:38" ht="22.5">
       <c r="A53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="12">
         <v>4.4760000000000001E-2</v>
       </c>
       <c r="J53" s="12">
         <v>0.79390000000000005</v>
       </c>
       <c r="K53" s="12">
         <v>15</v>
       </c>
       <c r="L53" s="12">
         <v>8.5809999999999995</v>
       </c>
       <c r="M53" s="12">
@@ -6011,51 +6020,51 @@
         <v>15.531000000000001</v>
       </c>
       <c r="Y53" s="26">
         <v>2.367E-2</v>
       </c>
       <c r="Z53" s="26">
         <v>0.43319000000000002</v>
       </c>
       <c r="AA53" s="31"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="AD53" s="31">
         <v>0.33803</v>
       </c>
       <c r="AE53" s="31"/>
       <c r="AF53" s="31"/>
       <c r="AG53" s="31"/>
       <c r="AH53" s="31"/>
       <c r="AI53" s="38"/>
       <c r="AJ53" s="38"/>
       <c r="AK53" s="38"/>
       <c r="AL53" s="38"/>
     </row>
-    <row r="54" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:38">
       <c r="A54" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="11">
         <v>1285.4000000000001</v>
       </c>
       <c r="D54" s="11">
         <v>670.2</v>
       </c>
       <c r="E54" s="11"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="12">
         <v>247.208</v>
       </c>
       <c r="L54" s="12">
         <v>177.28424999999999</v>
       </c>
       <c r="M54" s="12">
@@ -6091,51 +6100,51 @@
       <c r="W54" s="26">
         <v>37.4</v>
       </c>
       <c r="X54" s="26">
         <v>34.136789999999998</v>
       </c>
       <c r="Y54" s="26"/>
       <c r="Z54" s="26"/>
       <c r="AA54" s="31"/>
       <c r="AB54" s="31"/>
       <c r="AC54" s="31">
         <v>162</v>
       </c>
       <c r="AD54" s="31">
         <v>18.499919999999999</v>
       </c>
       <c r="AE54" s="31"/>
       <c r="AF54" s="31"/>
       <c r="AG54" s="31"/>
       <c r="AH54" s="31"/>
       <c r="AI54" s="38"/>
       <c r="AJ54" s="38"/>
       <c r="AK54" s="38"/>
       <c r="AL54" s="38"/>
     </row>
-    <row r="55" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:38">
       <c r="A55" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="11">
         <v>272</v>
       </c>
       <c r="D55" s="11">
         <v>140.80000000000001</v>
       </c>
       <c r="E55" s="11">
         <v>0.1</v>
       </c>
       <c r="F55" s="11">
         <v>0.1</v>
       </c>
       <c r="G55" s="12">
         <v>18</v>
       </c>
       <c r="H55" s="12">
         <v>2.13611</v>
       </c>
       <c r="I55" s="11"/>
@@ -6175,51 +6184,51 @@
       </c>
       <c r="Z55" s="26">
         <v>26.471</v>
       </c>
       <c r="AA55" s="31"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31">
         <v>2.1</v>
       </c>
       <c r="AD55" s="31">
         <v>0.92800000000000005</v>
       </c>
       <c r="AE55" s="31"/>
       <c r="AF55" s="31"/>
       <c r="AG55" s="34">
         <v>0.5</v>
       </c>
       <c r="AH55" s="34">
         <v>0.13600000000000001</v>
       </c>
       <c r="AI55" s="38"/>
       <c r="AJ55" s="38"/>
       <c r="AK55" s="38"/>
       <c r="AL55" s="38"/>
     </row>
-    <row r="56" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:38">
       <c r="A56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="11">
         <v>1574</v>
       </c>
       <c r="D56" s="11">
         <v>760.4</v>
       </c>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11">
         <v>3095.4</v>
       </c>
       <c r="H56" s="11">
         <v>1324.3</v>
       </c>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="12">
         <v>2048.2244999999998</v>
       </c>
@@ -6255,51 +6264,51 @@
         <v>1984.93887</v>
       </c>
       <c r="Y56" s="26"/>
       <c r="Z56" s="26"/>
       <c r="AA56" s="31">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB56" s="31">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31">
         <v>1181.55</v>
       </c>
       <c r="AF56" s="31">
         <v>665.37207999999998</v>
       </c>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="38"/>
       <c r="AJ56" s="38"/>
       <c r="AK56" s="38"/>
       <c r="AL56" s="38"/>
     </row>
-    <row r="57" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:38">
       <c r="A57" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11">
         <v>2684.6</v>
       </c>
       <c r="F57" s="11">
         <v>1417.3</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>15.3</v>
       </c>
       <c r="I57" s="11">
         <v>683.3</v>
       </c>
       <c r="J57" s="11">
         <v>1015</v>
@@ -6347,51 +6356,51 @@
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31">
         <v>1107.135</v>
       </c>
       <c r="AD57" s="31">
         <v>62.935470000000002</v>
       </c>
       <c r="AE57" s="31"/>
       <c r="AF57" s="31"/>
       <c r="AG57" s="34">
         <v>1</v>
       </c>
       <c r="AH57" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI57" s="38">
         <v>21</v>
       </c>
       <c r="AJ57" s="38">
         <v>24.655259999999998</v>
       </c>
       <c r="AK57" s="38"/>
       <c r="AL57" s="38"/>
     </row>
-    <row r="58" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:38" ht="22.5">
       <c r="A58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11">
         <v>284.5</v>
       </c>
       <c r="H58" s="11">
         <v>157.69999999999999</v>
       </c>
       <c r="I58" s="11">
         <v>10.199999999999999</v>
       </c>
       <c r="J58" s="11">
         <v>3.6</v>
       </c>
       <c r="K58" s="12">
         <v>474.01949999999999</v>
       </c>
@@ -6423,51 +6432,51 @@
       <c r="W58" s="24"/>
       <c r="X58" s="24"/>
       <c r="Y58" s="24"/>
       <c r="Z58" s="24"/>
       <c r="AA58" s="31"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31">
         <v>6.3</v>
       </c>
       <c r="AD58" s="31">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE58" s="31">
         <v>39.753999999999998</v>
       </c>
       <c r="AF58" s="31">
         <v>53.133000000000003</v>
       </c>
       <c r="AG58" s="34"/>
       <c r="AH58" s="34"/>
       <c r="AI58" s="38"/>
       <c r="AJ58" s="38"/>
       <c r="AK58" s="38"/>
       <c r="AL58" s="38"/>
     </row>
-    <row r="59" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:38">
       <c r="A59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="12">
         <v>4.2</v>
       </c>
       <c r="H59" s="12">
         <v>0.98950000000000005</v>
       </c>
       <c r="I59" s="11">
         <v>1.2</v>
       </c>
       <c r="J59" s="11">
         <v>0.3</v>
       </c>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12">
@@ -6499,51 +6508,51 @@
       </c>
       <c r="Z59" s="26">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31">
         <v>80.680000000000007</v>
       </c>
       <c r="AD59" s="31">
         <v>14.08103</v>
       </c>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH59" s="34">
         <v>7.00488</v>
       </c>
       <c r="AI59" s="38"/>
       <c r="AJ59" s="38"/>
       <c r="AK59" s="38"/>
       <c r="AL59" s="38"/>
     </row>
-    <row r="60" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:38" ht="33.75">
       <c r="A60" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11">
         <v>0.1</v>
       </c>
       <c r="F60" s="11">
         <v>0.4</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11">
         <v>100.7</v>
       </c>
       <c r="J60" s="11">
         <v>139.4</v>
       </c>
       <c r="K60" s="12"/>
       <c r="L60" s="12"/>
       <c r="M60" s="12">
@@ -6579,95 +6588,95 @@
       <c r="AA60" s="31"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31">
         <v>69.947800000000001</v>
       </c>
       <c r="AD60" s="31">
         <v>187.92893000000001</v>
       </c>
       <c r="AE60" s="31"/>
       <c r="AF60" s="31"/>
       <c r="AG60" s="34">
         <v>46.786000000000001</v>
       </c>
       <c r="AH60" s="34">
         <v>117.25409000000001</v>
       </c>
       <c r="AI60" s="38"/>
       <c r="AJ60" s="38"/>
       <c r="AK60" s="38">
         <v>0.21528</v>
       </c>
       <c r="AL60" s="38">
         <v>2.0646399999999998</v>
       </c>
     </row>
-    <row r="61" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:38" ht="33.75">
       <c r="A61" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="11"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
       <c r="S61" s="18"/>
       <c r="T61" s="18"/>
       <c r="U61" s="18"/>
       <c r="V61" s="18"/>
       <c r="W61" s="24"/>
       <c r="X61" s="24"/>
       <c r="Y61" s="24"/>
       <c r="Z61" s="24"/>
       <c r="AA61" s="30"/>
       <c r="AB61" s="30"/>
       <c r="AC61" s="30"/>
       <c r="AD61" s="30"/>
       <c r="AE61" s="30"/>
       <c r="AF61" s="30"/>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
       <c r="AI61" s="38"/>
       <c r="AJ61" s="38"/>
       <c r="AK61" s="38"/>
       <c r="AL61" s="38"/>
     </row>
-    <row r="62" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:38" ht="22.5">
       <c r="A62" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11">
         <v>12.6</v>
       </c>
       <c r="F62" s="11">
         <v>32.200000000000003</v>
       </c>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
       <c r="I62" s="11">
         <v>16.399999999999999</v>
       </c>
       <c r="J62" s="11">
         <v>40.799999999999997</v>
       </c>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
       <c r="M62" s="12">
@@ -6700,98 +6709,102 @@
       <c r="X62" s="24"/>
       <c r="Y62" s="26">
         <v>3.7796099999999999</v>
       </c>
       <c r="Z62" s="26">
         <v>11.69237</v>
       </c>
       <c r="AA62" s="30"/>
       <c r="AB62" s="30"/>
       <c r="AC62" s="31">
         <v>2.11843</v>
       </c>
       <c r="AD62" s="31">
         <v>4.3483999999999998</v>
       </c>
       <c r="AE62" s="30"/>
       <c r="AF62" s="30"/>
       <c r="AG62" s="34">
         <v>7.7349399999999999</v>
       </c>
       <c r="AH62" s="34">
         <v>26.604610000000001</v>
       </c>
       <c r="AI62" s="38"/>
       <c r="AJ62" s="38"/>
-      <c r="AK62" s="38"/>
-[...2 lines deleted...]
-    <row r="63" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="AK62" s="38">
+        <v>5.0138999999999996</v>
+      </c>
+      <c r="AL62" s="38">
+        <v>18.708300000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:38" ht="33.75">
       <c r="A63" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
       <c r="N63" s="20"/>
       <c r="O63" s="20"/>
       <c r="P63" s="20"/>
       <c r="Q63" s="20"/>
       <c r="R63" s="20"/>
       <c r="S63" s="18"/>
       <c r="T63" s="18"/>
       <c r="U63" s="18"/>
       <c r="V63" s="18"/>
       <c r="W63" s="24"/>
       <c r="X63" s="24"/>
       <c r="Y63" s="24"/>
       <c r="Z63" s="24"/>
       <c r="AA63" s="30"/>
       <c r="AB63" s="30"/>
       <c r="AC63" s="30"/>
       <c r="AD63" s="30"/>
       <c r="AE63" s="30"/>
       <c r="AF63" s="30"/>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
       <c r="AI63" s="38"/>
       <c r="AJ63" s="38"/>
       <c r="AK63" s="38"/>
       <c r="AL63" s="38"/>
     </row>
-    <row r="64" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:38" ht="33.75">
       <c r="A64" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11">
         <v>10.6</v>
       </c>
       <c r="F64" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11">
         <v>20.2</v>
       </c>
       <c r="J64" s="11">
         <v>82</v>
       </c>
       <c r="K64" s="12"/>
       <c r="L64" s="12"/>
       <c r="M64" s="12">
@@ -6833,57 +6846,57 @@
       <c r="AC64" s="31">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD64" s="31">
         <v>16.24005</v>
       </c>
       <c r="AE64" s="31">
         <v>0.35499999999999998</v>
       </c>
       <c r="AF64" s="31">
         <v>7.7779999999999996</v>
       </c>
       <c r="AG64" s="34">
         <v>2.4360200000000001</v>
       </c>
       <c r="AH64" s="34">
         <v>41.046669999999999</v>
       </c>
       <c r="AI64" s="38">
         <v>0.44</v>
       </c>
       <c r="AJ64" s="38">
         <v>3.758</v>
       </c>
       <c r="AK64" s="38">
-        <v>0.1338</v>
+        <v>0.15629999999999999</v>
       </c>
       <c r="AL64" s="38">
-        <v>3.2633700000000001</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:38" x14ac:dyDescent="0.2">
+        <v>3.8748800000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:38">
       <c r="A65" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="11">
         <v>11</v>
       </c>
       <c r="D65" s="11">
         <v>32.1</v>
       </c>
       <c r="E65" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="F65" s="11">
         <v>126.1</v>
       </c>
       <c r="G65" s="12">
         <v>27.123999999999999</v>
       </c>
       <c r="H65" s="12">
         <v>67.878280000000004</v>
       </c>
       <c r="I65" s="11">
@@ -6941,57 +6954,57 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA65" s="31">
         <v>22.56</v>
       </c>
       <c r="AB65" s="31">
         <v>29.148</v>
       </c>
       <c r="AC65" s="31">
         <v>47.028709999999997</v>
       </c>
       <c r="AD65" s="31">
         <v>218.68127999999999</v>
       </c>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="34">
         <v>32.514000000000003</v>
       </c>
       <c r="AH65" s="34">
         <v>252.05905000000001</v>
       </c>
       <c r="AI65" s="38"/>
       <c r="AJ65" s="38"/>
       <c r="AK65" s="38">
-        <v>11.35979</v>
+        <v>11.83588</v>
       </c>
       <c r="AL65" s="38">
-        <v>76.034599999999998</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:38" x14ac:dyDescent="0.2">
+        <v>82.302139999999994</v>
+      </c>
+    </row>
+    <row r="66" spans="1:38">
       <c r="A66" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
         <v>0.1</v>
       </c>
       <c r="F66" s="11">
         <v>1.3</v>
       </c>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12">
         <v>1E-3</v>
       </c>
       <c r="N66" s="22">
         <v>2.4230000000000002E-2</v>
@@ -7019,51 +7032,51 @@
       </c>
       <c r="Z66" s="26">
         <v>0.15124000000000001</v>
       </c>
       <c r="AA66" s="31"/>
       <c r="AB66" s="31"/>
       <c r="AC66" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD66" s="31">
         <v>7.3190000000000005E-2</v>
       </c>
       <c r="AE66" s="31"/>
       <c r="AF66" s="31"/>
       <c r="AG66" s="34">
         <v>9.2499999999999995E-3</v>
       </c>
       <c r="AH66" s="34">
         <v>0.13594999999999999</v>
       </c>
       <c r="AI66" s="38"/>
       <c r="AJ66" s="38"/>
       <c r="AK66" s="38"/>
       <c r="AL66" s="38"/>
     </row>
-    <row r="67" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:38" ht="22.5">
       <c r="A67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11">
         <v>0.4</v>
       </c>
       <c r="F67" s="11">
         <v>3.6</v>
       </c>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="11">
         <v>1.6</v>
       </c>
       <c r="J67" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="K67" s="12"/>
       <c r="L67" s="12"/>
       <c r="M67" s="12">
@@ -7093,57 +7106,57 @@
       <c r="Y67" s="26">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z67" s="26">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA67" s="31"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD67" s="31">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE67" s="31"/>
       <c r="AF67" s="31"/>
       <c r="AG67" s="34">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH67" s="34">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI67" s="38"/>
       <c r="AJ67" s="38"/>
       <c r="AK67" s="38">
-        <v>6.0819999999999999E-2</v>
+        <v>0.10077999999999999</v>
       </c>
       <c r="AL67" s="38">
-        <v>0.43817</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:38" x14ac:dyDescent="0.2">
+        <v>0.71355999999999997</v>
+      </c>
+    </row>
+    <row r="68" spans="1:38">
       <c r="A68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="20"/>
       <c r="O68" s="20"/>
       <c r="P68" s="20"/>
       <c r="Q68" s="22">
         <v>1E-3</v>
       </c>
       <c r="R68" s="22">
         <v>0.72821999999999998</v>
@@ -7155,51 +7168,51 @@
       </c>
       <c r="V68" s="18">
         <v>0.63619000000000003</v>
       </c>
       <c r="W68" s="26">
         <v>0.1</v>
       </c>
       <c r="X68" s="26">
         <v>22.91</v>
       </c>
       <c r="Y68" s="26"/>
       <c r="Z68" s="26"/>
       <c r="AA68" s="30"/>
       <c r="AB68" s="30"/>
       <c r="AC68" s="30"/>
       <c r="AD68" s="30"/>
       <c r="AE68" s="30"/>
       <c r="AF68" s="30"/>
       <c r="AG68" s="30"/>
       <c r="AH68" s="30"/>
       <c r="AI68" s="38"/>
       <c r="AJ68" s="38"/>
       <c r="AK68" s="38"/>
       <c r="AL68" s="38"/>
     </row>
-    <row r="69" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:38">
       <c r="A69" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="11"/>
       <c r="D69" s="11"/>
       <c r="E69" s="11">
         <v>1.4</v>
       </c>
       <c r="F69" s="11">
         <v>6.5</v>
       </c>
       <c r="G69" s="11"/>
       <c r="H69" s="11"/>
       <c r="I69" s="11">
         <v>2.8999999999999998E-3</v>
       </c>
       <c r="J69" s="11">
         <v>0.2</v>
       </c>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12">
@@ -7229,57 +7242,57 @@
       <c r="Y69" s="26">
         <v>0.11419</v>
       </c>
       <c r="Z69" s="26">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA69" s="31"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31">
         <v>0.1512</v>
       </c>
       <c r="AD69" s="31">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE69" s="31"/>
       <c r="AF69" s="31"/>
       <c r="AG69" s="34">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH69" s="34">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI69" s="38"/>
       <c r="AJ69" s="38"/>
       <c r="AK69" s="38">
-        <v>4.6399999999999997E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="AL69" s="38">
-        <v>0.78852999999999995</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:38" x14ac:dyDescent="0.2">
+        <v>0.83255999999999997</v>
+      </c>
+    </row>
+    <row r="70" spans="1:38">
       <c r="A70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11">
         <v>3.1E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.6</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="12">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J70" s="12">
         <v>0.41413</v>
       </c>
       <c r="K70" s="12"/>
       <c r="L70" s="12"/>
       <c r="M70" s="12">
@@ -7313,57 +7326,57 @@
       <c r="Y70" s="26">
         <v>0.10115</v>
       </c>
       <c r="Z70" s="26">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31">
         <v>0.1062</v>
       </c>
       <c r="AD70" s="31">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE70" s="31"/>
       <c r="AF70" s="31"/>
       <c r="AG70" s="34">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH70" s="34">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI70" s="38"/>
       <c r="AJ70" s="38"/>
       <c r="AK70" s="38">
-        <v>3.5279999999999999E-2</v>
+        <v>6.6640000000000005E-2</v>
       </c>
       <c r="AL70" s="38">
-        <v>0.73016000000000003</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:38" x14ac:dyDescent="0.2">
+        <v>1.36866</v>
+      </c>
+    </row>
+    <row r="71" spans="1:38">
       <c r="A71" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11">
         <v>1.4E-2</v>
       </c>
       <c r="F71" s="11">
         <v>0.2</v>
       </c>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="12">
         <v>2E-3</v>
       </c>
       <c r="J71" s="12">
         <v>1.813E-2</v>
       </c>
       <c r="K71" s="12"/>
       <c r="L71" s="12"/>
       <c r="M71" s="12">
@@ -7391,51 +7404,51 @@
       <c r="W71" s="24"/>
       <c r="X71" s="24"/>
       <c r="Y71" s="24"/>
       <c r="Z71" s="24"/>
       <c r="AA71" s="31"/>
       <c r="AB71" s="31"/>
       <c r="AC71" s="31">
         <v>1.2E-2</v>
       </c>
       <c r="AD71" s="31">
         <v>0.37731999999999999</v>
       </c>
       <c r="AE71" s="31"/>
       <c r="AF71" s="31"/>
       <c r="AG71" s="31">
         <v>2.46E-2</v>
       </c>
       <c r="AH71" s="31">
         <v>0.27060000000000001</v>
       </c>
       <c r="AI71" s="38"/>
       <c r="AJ71" s="38"/>
       <c r="AK71" s="38"/>
       <c r="AL71" s="38"/>
     </row>
-    <row r="72" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:38" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11">
         <v>0.2</v>
       </c>
       <c r="F72" s="11">
         <v>0.7</v>
       </c>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11">
         <v>1.4</v>
       </c>
       <c r="J72" s="11">
         <v>3.4</v>
       </c>
       <c r="K72" s="12"/>
       <c r="L72" s="12"/>
       <c r="M72" s="12">
@@ -7465,57 +7478,57 @@
       <c r="Y72" s="26">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z72" s="26">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD72" s="31">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE72" s="31"/>
       <c r="AF72" s="31"/>
       <c r="AG72" s="34">
         <v>0.14906</v>
       </c>
       <c r="AH72" s="34">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI72" s="38"/>
       <c r="AJ72" s="38"/>
       <c r="AK72" s="38">
-        <v>2.8199999999999999E-2</v>
+        <v>3.0599999999999999E-2</v>
       </c>
       <c r="AL72" s="38">
-        <v>0.10736999999999999</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>0.12035999999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:38" ht="22.5">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11">
         <v>27.8</v>
       </c>
       <c r="F73" s="11">
         <v>32.4</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11">
         <v>10.9</v>
       </c>
       <c r="J73" s="11">
         <v>22.8</v>
       </c>
       <c r="K73" s="12"/>
       <c r="L73" s="12"/>
       <c r="M73" s="12">
@@ -7545,57 +7558,57 @@
       <c r="Y73" s="26">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z73" s="26">
         <v>21.011800000000001</v>
       </c>
       <c r="AA73" s="31"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD73" s="31">
         <v>33.951160000000002</v>
       </c>
       <c r="AE73" s="31"/>
       <c r="AF73" s="31"/>
       <c r="AG73" s="34">
         <v>14.782209999999999</v>
       </c>
       <c r="AH73" s="34">
         <v>56.453850000000003</v>
       </c>
       <c r="AI73" s="38"/>
       <c r="AJ73" s="38"/>
       <c r="AK73" s="38">
-        <v>2.0394399999999999</v>
+        <v>2.1069</v>
       </c>
       <c r="AL73" s="38">
-        <v>5.2027400000000004</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:38" x14ac:dyDescent="0.2">
+        <v>6.0493600000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:38">
       <c r="A74" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12">
         <v>17175</v>
       </c>
       <c r="D74" s="12">
         <v>3986.2260000000001</v>
       </c>
       <c r="E74" s="12">
         <v>63.398389999999999</v>
       </c>
       <c r="F74" s="12">
         <v>15.86225</v>
       </c>
       <c r="G74" s="12">
         <v>14915</v>
       </c>
       <c r="H74" s="12">
         <v>3188.355</v>
       </c>
       <c r="I74" s="12">
@@ -7655,63 +7668,63 @@
       <c r="AA74" s="31">
         <v>3680</v>
       </c>
       <c r="AB74" s="31">
         <v>1345.944</v>
       </c>
       <c r="AC74" s="31">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD74" s="31">
         <v>344.86950999999999</v>
       </c>
       <c r="AE74" s="34">
         <v>43363.8</v>
       </c>
       <c r="AF74" s="34">
         <v>12541.145039999999</v>
       </c>
       <c r="AG74" s="34">
         <v>446.596</v>
       </c>
       <c r="AH74" s="34">
         <v>136.32250999999999</v>
       </c>
       <c r="AI74" s="38">
-        <v>3616</v>
+        <v>10552</v>
       </c>
       <c r="AJ74" s="38">
-        <v>1058.5050000000001</v>
+        <v>3070.625</v>
       </c>
       <c r="AK74" s="38">
-        <v>9.3879999999999999</v>
+        <v>16.477399999999999</v>
       </c>
       <c r="AL74" s="38">
-        <v>4.3232999999999997</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:38" x14ac:dyDescent="0.2">
+        <v>8.2543000000000006</v>
+      </c>
+    </row>
+    <row r="75" spans="1:38">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11">
         <v>0.1</v>
       </c>
       <c r="F75" s="11">
         <v>0.2</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11">
         <v>1.7</v>
       </c>
       <c r="J75" s="11">
         <v>2.5</v>
       </c>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
       <c r="M75" s="12">
@@ -7741,57 +7754,57 @@
       <c r="Y75" s="26">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z75" s="26">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA75" s="31"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31">
         <v>12.66235</v>
       </c>
       <c r="AD75" s="31">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE75" s="34"/>
       <c r="AF75" s="34"/>
       <c r="AG75" s="34">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH75" s="34">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI75" s="38"/>
       <c r="AJ75" s="38"/>
       <c r="AK75" s="38">
-        <v>0.63</v>
+        <v>1.0482499999999999</v>
       </c>
       <c r="AL75" s="38">
-        <v>0.45400000000000001</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:38" x14ac:dyDescent="0.2">
+        <v>1.73393</v>
+      </c>
+    </row>
+    <row r="76" spans="1:38">
       <c r="A76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="12">
         <v>612</v>
       </c>
       <c r="D76" s="12">
         <v>110.125</v>
       </c>
       <c r="E76" s="11">
         <v>166.5</v>
       </c>
       <c r="F76" s="11">
         <v>71.8</v>
       </c>
       <c r="G76" s="12">
         <v>408</v>
       </c>
       <c r="H76" s="12">
         <v>72.596000000000004</v>
       </c>
       <c r="I76" s="11">
@@ -7837,57 +7850,57 @@
         <v>120.82807</v>
       </c>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31">
         <v>148.71</v>
       </c>
       <c r="AD76" s="31">
         <v>72.392189999999999</v>
       </c>
       <c r="AE76" s="34">
         <v>20</v>
       </c>
       <c r="AF76" s="34">
         <v>7.5060000000000002</v>
       </c>
       <c r="AG76" s="34">
         <v>151.0377</v>
       </c>
       <c r="AH76" s="34">
         <v>86.828360000000004</v>
       </c>
       <c r="AI76" s="38"/>
       <c r="AJ76" s="38"/>
       <c r="AK76" s="38">
-        <v>19.97</v>
+        <v>33.746299999999998</v>
       </c>
       <c r="AL76" s="38">
-        <v>12.179959999999999</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>22.84272</v>
+      </c>
+    </row>
+    <row r="77" spans="1:38" ht="33.75">
       <c r="A77" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="12">
         <v>76.715000000000003</v>
       </c>
       <c r="D77" s="12">
         <v>31.753</v>
       </c>
       <c r="E77" s="11">
         <v>429.6</v>
       </c>
       <c r="F77" s="11">
         <v>283.39999999999998</v>
       </c>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11">
         <v>557</v>
       </c>
       <c r="J77" s="11">
         <v>358.6</v>
@@ -7921,101 +7934,101 @@
       <c r="Y77" s="26">
         <v>648.41405999999995</v>
       </c>
       <c r="Z77" s="26">
         <v>423.87646000000001</v>
       </c>
       <c r="AA77" s="31"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31">
         <v>710.52333999999996</v>
       </c>
       <c r="AD77" s="31">
         <v>451.07753000000002</v>
       </c>
       <c r="AE77" s="34"/>
       <c r="AF77" s="34"/>
       <c r="AG77" s="34">
         <v>691.86039000000005</v>
       </c>
       <c r="AH77" s="34">
         <v>533.89769999999999</v>
       </c>
       <c r="AI77" s="38"/>
       <c r="AJ77" s="38"/>
       <c r="AK77" s="38">
-        <v>101.83</v>
+        <v>182.05992000000001</v>
       </c>
       <c r="AL77" s="38">
-        <v>84.092299999999994</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:38" x14ac:dyDescent="0.2">
+        <v>152.73079000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:38">
       <c r="A78" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
       <c r="M78" s="11"/>
       <c r="N78" s="20"/>
       <c r="O78" s="20"/>
       <c r="P78" s="20"/>
       <c r="Q78" s="20"/>
       <c r="R78" s="20"/>
       <c r="S78" s="18"/>
       <c r="T78" s="18"/>
       <c r="U78" s="18"/>
       <c r="V78" s="18"/>
       <c r="W78" s="24"/>
       <c r="X78" s="24"/>
       <c r="Y78" s="24"/>
       <c r="Z78" s="24"/>
       <c r="AA78" s="30"/>
       <c r="AB78" s="30"/>
       <c r="AC78" s="30"/>
       <c r="AD78" s="30"/>
       <c r="AE78" s="30"/>
       <c r="AF78" s="30"/>
       <c r="AG78" s="30"/>
       <c r="AH78" s="30"/>
       <c r="AI78" s="38"/>
       <c r="AJ78" s="38"/>
       <c r="AK78" s="38"/>
       <c r="AL78" s="38"/>
     </row>
-    <row r="79" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:38" ht="33.75">
       <c r="A79" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="12">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="F79" s="12">
         <v>9.92E-3</v>
       </c>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11">
         <v>7</v>
       </c>
       <c r="J79" s="11">
         <v>2.7</v>
       </c>
       <c r="K79" s="12"/>
       <c r="L79" s="12"/>
       <c r="M79" s="12">
@@ -8044,54 +8057,58 @@
       <c r="X79" s="24"/>
       <c r="Y79" s="26">
         <v>1.8048</v>
       </c>
       <c r="Z79" s="26">
         <v>11.33142</v>
       </c>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="31">
         <v>1.3144</v>
       </c>
       <c r="AD79" s="31">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="34">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH79" s="34">
         <v>12.129770000000001</v>
       </c>
       <c r="AI79" s="38"/>
       <c r="AJ79" s="38"/>
-      <c r="AK79" s="38"/>
-[...2 lines deleted...]
-    <row r="80" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="AK79" s="38">
+        <v>1.72E-2</v>
+      </c>
+      <c r="AL79" s="38">
+        <v>8.3280000000000007E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:38">
       <c r="A80" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12">
         <v>16581.63</v>
       </c>
       <c r="J80" s="12">
         <v>7335.5857299999998</v>
       </c>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12">
         <v>15355.9877</v>
       </c>
       <c r="N80" s="22">
         <v>6807.6609099999996</v>
@@ -8104,54 +8121,58 @@
       <c r="R80" s="22">
         <v>4568.4934999999996</v>
       </c>
       <c r="S80" s="18"/>
       <c r="T80" s="18"/>
       <c r="U80" s="22">
         <v>0.501</v>
       </c>
       <c r="V80" s="22">
         <v>0.45472000000000001</v>
       </c>
       <c r="W80" s="24"/>
       <c r="X80" s="24"/>
       <c r="Y80" s="24"/>
       <c r="Z80" s="24"/>
       <c r="AA80" s="30"/>
       <c r="AB80" s="30"/>
       <c r="AC80" s="30"/>
       <c r="AD80" s="30"/>
       <c r="AE80" s="30"/>
       <c r="AF80" s="30"/>
       <c r="AG80" s="30"/>
       <c r="AH80" s="30"/>
       <c r="AI80" s="38"/>
       <c r="AJ80" s="38"/>
-      <c r="AK80" s="38"/>
-[...2 lines deleted...]
-    <row r="81" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AK80" s="38">
+        <v>200</v>
+      </c>
+      <c r="AL80" s="38">
+        <v>20.550999999999998</v>
+      </c>
+    </row>
+    <row r="81" spans="1:38" ht="22.5">
       <c r="A81" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="12">
         <v>10.68</v>
       </c>
       <c r="F81" s="12">
         <v>14.486000000000001</v>
       </c>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
       <c r="N81" s="20"/>
       <c r="O81" s="22">
         <v>210.03800000000001</v>
       </c>
@@ -8167,51 +8188,51 @@
         <v>332.51215999999999</v>
       </c>
       <c r="U81" s="18">
         <v>0.2</v>
       </c>
       <c r="V81" s="18">
         <v>0.53800000000000003</v>
       </c>
       <c r="W81" s="24"/>
       <c r="X81" s="24"/>
       <c r="Y81" s="24"/>
       <c r="Z81" s="24"/>
       <c r="AA81" s="30"/>
       <c r="AB81" s="30"/>
       <c r="AC81" s="30"/>
       <c r="AD81" s="30"/>
       <c r="AE81" s="30"/>
       <c r="AF81" s="30"/>
       <c r="AG81" s="30"/>
       <c r="AH81" s="30"/>
       <c r="AI81" s="38"/>
       <c r="AJ81" s="38"/>
       <c r="AK81" s="38"/>
       <c r="AL81" s="38"/>
     </row>
-    <row r="82" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:38">
       <c r="A82" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C82" s="11"/>
       <c r="D82" s="11"/>
       <c r="E82" s="12">
         <v>0.438</v>
       </c>
       <c r="F82" s="12">
         <v>0.51792000000000005</v>
       </c>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="12">
         <v>0.17376</v>
       </c>
       <c r="J82" s="12">
         <v>0.53663000000000005</v>
       </c>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12">
@@ -8240,102 +8261,106 @@
       <c r="X82" s="24"/>
       <c r="Y82" s="26">
         <v>61.185749999999999</v>
       </c>
       <c r="Z82" s="26">
         <v>12.091419999999999</v>
       </c>
       <c r="AA82" s="30"/>
       <c r="AB82" s="30"/>
       <c r="AC82" s="31">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD82" s="31">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE82" s="30"/>
       <c r="AF82" s="30"/>
       <c r="AG82" s="34">
         <v>1.2405999999999999</v>
       </c>
       <c r="AH82" s="34">
         <v>6.1659499999999996</v>
       </c>
       <c r="AI82" s="38"/>
       <c r="AJ82" s="38"/>
-      <c r="AK82" s="38"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AK82" s="38">
+        <v>0.18</v>
+      </c>
+      <c r="AL82" s="38">
+        <v>0.59441999999999995</v>
+      </c>
+    </row>
+    <row r="83" spans="1:38" ht="22.5">
       <c r="A83" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="20"/>
       <c r="O83" s="20"/>
       <c r="P83" s="20"/>
       <c r="Q83" s="20"/>
       <c r="R83" s="20"/>
       <c r="S83" s="18"/>
       <c r="T83" s="18"/>
       <c r="U83" s="18">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="V83" s="18">
         <v>0.14555999999999999</v>
       </c>
       <c r="W83" s="24"/>
       <c r="X83" s="24"/>
       <c r="Y83" s="24"/>
       <c r="Z83" s="24"/>
       <c r="AA83" s="30"/>
       <c r="AB83" s="30"/>
       <c r="AC83" s="30"/>
       <c r="AD83" s="30"/>
       <c r="AE83" s="30"/>
       <c r="AF83" s="30"/>
       <c r="AG83" s="30"/>
       <c r="AH83" s="30"/>
       <c r="AI83" s="38"/>
       <c r="AJ83" s="38"/>
       <c r="AK83" s="38"/>
       <c r="AL83" s="38"/>
     </row>
-    <row r="84" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:38">
       <c r="A84" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="12">
         <v>20</v>
       </c>
       <c r="J84" s="12">
         <v>4.6710000000000003</v>
       </c>
       <c r="K84" s="11"/>
       <c r="L84" s="11"/>
       <c r="M84" s="11"/>
       <c r="N84" s="20"/>
       <c r="O84" s="22"/>
       <c r="P84" s="22"/>
       <c r="Q84" s="22">
@@ -8353,57 +8378,57 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W84" s="24"/>
       <c r="X84" s="24"/>
       <c r="Y84" s="26">
         <v>30</v>
       </c>
       <c r="Z84" s="26">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA84" s="30"/>
       <c r="AB84" s="30"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="30"/>
       <c r="AF84" s="30"/>
       <c r="AG84" s="34">
         <v>264.66000000000003</v>
       </c>
       <c r="AH84" s="34">
         <v>192.25605999999999</v>
       </c>
       <c r="AI84" s="38"/>
       <c r="AJ84" s="38"/>
       <c r="AK84" s="38">
-        <v>46.5</v>
+        <v>111.4</v>
       </c>
       <c r="AL84" s="38">
-        <v>42.172429999999999</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>88.336749999999995</v>
+      </c>
+    </row>
+    <row r="85" spans="1:38" ht="22.5">
       <c r="A85" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F85" s="12">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G85" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H85" s="12">
         <v>2.0367000000000002</v>
       </c>
       <c r="I85" s="12">
         <v>0.95</v>
       </c>
       <c r="J85" s="12">
         <v>2.839</v>
@@ -8447,147 +8472,147 @@
       <c r="AA85" s="30"/>
       <c r="AB85" s="30"/>
       <c r="AC85" s="31">
         <v>3.4040000000000001E-2</v>
       </c>
       <c r="AD85" s="31">
         <v>1.56734</v>
       </c>
       <c r="AE85" s="30"/>
       <c r="AF85" s="30"/>
       <c r="AG85" s="31">
         <v>0.62565999999999999</v>
       </c>
       <c r="AH85" s="31">
         <v>8.3840400000000006</v>
       </c>
       <c r="AI85" s="38"/>
       <c r="AJ85" s="38"/>
       <c r="AK85" s="38">
         <v>2E-3</v>
       </c>
       <c r="AL85" s="38">
         <v>5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:38" ht="22.5">
       <c r="A86" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="12">
         <v>40</v>
       </c>
       <c r="F86" s="12">
         <v>35.700000000000003</v>
       </c>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
       <c r="I86" s="11"/>
       <c r="J86" s="11"/>
       <c r="K86" s="11"/>
       <c r="L86" s="11"/>
       <c r="M86" s="11"/>
       <c r="N86" s="20"/>
       <c r="O86" s="20"/>
       <c r="P86" s="20"/>
       <c r="Q86" s="20"/>
       <c r="R86" s="20"/>
       <c r="S86" s="18"/>
       <c r="T86" s="18"/>
       <c r="U86" s="18"/>
       <c r="V86" s="18"/>
       <c r="W86" s="24"/>
       <c r="X86" s="24"/>
       <c r="Y86" s="24"/>
       <c r="Z86" s="24"/>
       <c r="AA86" s="30"/>
       <c r="AB86" s="30"/>
       <c r="AC86" s="30"/>
       <c r="AD86" s="30"/>
       <c r="AE86" s="30"/>
       <c r="AF86" s="30"/>
       <c r="AG86" s="30"/>
       <c r="AH86" s="30"/>
       <c r="AI86" s="38"/>
       <c r="AJ86" s="38"/>
       <c r="AK86" s="38"/>
       <c r="AL86" s="38"/>
     </row>
-    <row r="87" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:38" ht="22.5">
       <c r="A87" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="N87" s="20"/>
       <c r="O87" s="20"/>
       <c r="P87" s="20"/>
       <c r="Q87" s="20"/>
       <c r="R87" s="20"/>
       <c r="S87" s="18"/>
       <c r="T87" s="18"/>
       <c r="U87" s="18"/>
       <c r="V87" s="18"/>
       <c r="W87" s="24"/>
       <c r="X87" s="24"/>
       <c r="Y87" s="26">
         <v>15.84</v>
       </c>
       <c r="Z87" s="26">
         <v>17.423999999999999</v>
       </c>
       <c r="AA87" s="30"/>
       <c r="AB87" s="30"/>
       <c r="AC87" s="30"/>
       <c r="AD87" s="30"/>
       <c r="AE87" s="30"/>
       <c r="AF87" s="30"/>
       <c r="AG87" s="30"/>
       <c r="AH87" s="30"/>
       <c r="AI87" s="38"/>
       <c r="AJ87" s="38"/>
       <c r="AK87" s="38"/>
       <c r="AL87" s="38"/>
     </row>
-    <row r="88" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:38" ht="22.5">
       <c r="A88" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F88" s="12">
         <v>0.19292999999999999</v>
       </c>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="12"/>
       <c r="L88" s="12"/>
       <c r="M88" s="12">
         <v>2.325E-2</v>
       </c>
       <c r="N88" s="22">
         <v>0.14222000000000001</v>
@@ -8599,51 +8624,51 @@
       </c>
       <c r="R88" s="20">
         <v>2.6</v>
       </c>
       <c r="S88" s="18"/>
       <c r="T88" s="18"/>
       <c r="U88" s="18"/>
       <c r="V88" s="18"/>
       <c r="W88" s="24"/>
       <c r="X88" s="24"/>
       <c r="Y88" s="24"/>
       <c r="Z88" s="24"/>
       <c r="AA88" s="30"/>
       <c r="AB88" s="30"/>
       <c r="AC88" s="30"/>
       <c r="AD88" s="30"/>
       <c r="AE88" s="30"/>
       <c r="AF88" s="30"/>
       <c r="AG88" s="30"/>
       <c r="AH88" s="30"/>
       <c r="AI88" s="38"/>
       <c r="AJ88" s="38"/>
       <c r="AK88" s="38"/>
       <c r="AL88" s="38"/>
     </row>
-    <row r="89" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:38" ht="22.5">
       <c r="A89" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="11"/>
       <c r="D89" s="11"/>
       <c r="E89" s="11">
         <v>1.9</v>
       </c>
       <c r="F89" s="11">
         <v>9.4</v>
       </c>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
       <c r="I89" s="11">
         <v>1.9</v>
       </c>
       <c r="J89" s="11">
         <v>10.4</v>
       </c>
       <c r="K89" s="12"/>
       <c r="L89" s="12"/>
       <c r="M89" s="12">
@@ -8680,54 +8705,58 @@
       <c r="Z89" s="26">
         <v>20.374089999999999</v>
       </c>
       <c r="AA89" s="31">
         <v>1.74</v>
       </c>
       <c r="AB89" s="31">
         <v>18.096</v>
       </c>
       <c r="AC89" s="31">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD89" s="31">
         <v>38.688360000000003</v>
       </c>
       <c r="AE89" s="31"/>
       <c r="AF89" s="31"/>
       <c r="AG89" s="31">
         <v>1.8400300000000001</v>
       </c>
       <c r="AH89" s="31">
         <v>31.7135</v>
       </c>
       <c r="AI89" s="38"/>
       <c r="AJ89" s="38"/>
-      <c r="AK89" s="38"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+      <c r="AK89" s="38">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="AL89" s="38">
+        <v>4.2237400000000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:38" ht="33.75">
       <c r="A90" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
       <c r="J90" s="11"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
       <c r="M90" s="12">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N90" s="22">
         <v>0.11071</v>
       </c>
       <c r="O90" s="22"/>
       <c r="P90" s="22"/>
       <c r="Q90" s="22">
@@ -8747,51 +8776,51 @@
       <c r="W90" s="26"/>
       <c r="X90" s="26"/>
       <c r="Y90" s="26">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="Z90" s="26">
         <v>9.3630000000000005E-2</v>
       </c>
       <c r="AA90" s="31"/>
       <c r="AB90" s="31"/>
       <c r="AC90" s="31">
         <v>0.13500000000000001</v>
       </c>
       <c r="AD90" s="31">
         <v>1.14035</v>
       </c>
       <c r="AE90" s="31"/>
       <c r="AF90" s="31"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
       <c r="AI90" s="38"/>
       <c r="AJ90" s="38"/>
       <c r="AK90" s="38"/>
       <c r="AL90" s="38"/>
     </row>
-    <row r="91" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:38" ht="22.5">
       <c r="A91" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C91" s="11"/>
       <c r="D91" s="11"/>
       <c r="E91" s="12">
         <v>1258.74</v>
       </c>
       <c r="F91" s="12">
         <v>1088.0723</v>
       </c>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11">
         <v>1133.9000000000001</v>
       </c>
       <c r="J91" s="11">
         <v>858.7</v>
       </c>
       <c r="K91" s="12"/>
       <c r="L91" s="12"/>
       <c r="M91" s="12">
@@ -8823,51 +8852,51 @@
       </c>
       <c r="Z91" s="26">
         <v>1388.25305</v>
       </c>
       <c r="AA91" s="31"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31">
         <v>716.15</v>
       </c>
       <c r="AD91" s="31">
         <v>935.82294000000002</v>
       </c>
       <c r="AE91" s="31"/>
       <c r="AF91" s="31"/>
       <c r="AG91" s="34">
         <v>184.75</v>
       </c>
       <c r="AH91" s="34">
         <v>298.35948000000002</v>
       </c>
       <c r="AI91" s="38"/>
       <c r="AJ91" s="38"/>
       <c r="AK91" s="38"/>
       <c r="AL91" s="38"/>
     </row>
-    <row r="92" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:38" ht="22.5">
       <c r="A92" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C92" s="11">
         <v>4642</v>
       </c>
       <c r="D92" s="11">
         <v>4427.6000000000004</v>
       </c>
       <c r="E92" s="11">
         <v>3653.3</v>
       </c>
       <c r="F92" s="11">
         <v>3140.9</v>
       </c>
       <c r="G92" s="11">
         <v>6551.1</v>
       </c>
       <c r="H92" s="11">
         <v>6345.9</v>
       </c>
       <c r="I92" s="11">
@@ -8925,57 +8954,57 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA92" s="31">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB92" s="31">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC92" s="31">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD92" s="31">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE92" s="31"/>
       <c r="AF92" s="31"/>
       <c r="AG92" s="34">
         <v>1245.34653</v>
       </c>
       <c r="AH92" s="34">
         <v>1574.80016</v>
       </c>
       <c r="AI92" s="38"/>
       <c r="AJ92" s="38"/>
       <c r="AK92" s="38">
-        <v>117.94208</v>
+        <v>213.68201999999999</v>
       </c>
       <c r="AL92" s="38">
-        <v>173.34210999999999</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>308.71323999999998</v>
+      </c>
+    </row>
+    <row r="93" spans="1:38" ht="22.5">
       <c r="A93" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="12">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F93" s="12">
         <v>0.13833000000000001</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="J93" s="11">
         <v>85.4</v>
       </c>
       <c r="K93" s="12"/>
       <c r="L93" s="12"/>
       <c r="M93" s="12">
@@ -9005,57 +9034,57 @@
       <c r="Y93" s="26">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z93" s="26">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA93" s="31"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD93" s="31">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE93" s="31"/>
       <c r="AF93" s="31"/>
       <c r="AG93" s="34">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH93" s="34">
         <v>20.125029999999999</v>
       </c>
       <c r="AI93" s="38"/>
       <c r="AJ93" s="38"/>
       <c r="AK93" s="38">
-        <v>0.13200000000000001</v>
+        <v>0.252</v>
       </c>
       <c r="AL93" s="38">
-        <v>0.61143999999999998</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>1.12693</v>
+      </c>
+    </row>
+    <row r="94" spans="1:38" ht="22.5">
       <c r="A94" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="12">
         <v>0.31213999999999997</v>
       </c>
       <c r="F94" s="12">
         <v>0.82581000000000004</v>
       </c>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="12">
         <v>0.50283999999999995</v>
       </c>
       <c r="J94" s="12">
         <v>1.2574700000000001</v>
       </c>
       <c r="K94" s="12"/>
       <c r="L94" s="12"/>
       <c r="M94" s="12">
@@ -9085,57 +9114,57 @@
       <c r="Y94" s="26">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="Z94" s="26">
         <v>0.14549999999999999</v>
       </c>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31">
         <v>2.19556</v>
       </c>
       <c r="AD94" s="31">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE94" s="31"/>
       <c r="AF94" s="31"/>
       <c r="AG94" s="31">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH94" s="31">
         <v>7.61266</v>
       </c>
       <c r="AI94" s="38"/>
       <c r="AJ94" s="38"/>
       <c r="AK94" s="38">
-        <v>2.2079999999999999E-2</v>
+        <v>3.9579999999999997E-2</v>
       </c>
       <c r="AL94" s="38">
-        <v>5.9560000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>0.15487999999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:38" ht="22.5">
       <c r="A95" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11">
         <v>3.6</v>
       </c>
       <c r="F95" s="11">
         <v>10.8</v>
       </c>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11">
         <v>14.6</v>
       </c>
       <c r="J95" s="11">
         <v>87.4</v>
       </c>
       <c r="K95" s="12"/>
       <c r="L95" s="12"/>
       <c r="M95" s="12">
@@ -9165,57 +9194,57 @@
       <c r="Y95" s="26">
         <v>17.352180000000001</v>
       </c>
       <c r="Z95" s="26">
         <v>62.526699999999998</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31">
         <v>18.195129999999999</v>
       </c>
       <c r="AD95" s="31">
         <v>82.338610000000003</v>
       </c>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="34">
         <v>10.77858</v>
       </c>
       <c r="AH95" s="34">
         <v>84.710790000000003</v>
       </c>
       <c r="AI95" s="38"/>
       <c r="AJ95" s="38"/>
       <c r="AK95" s="38">
-        <v>1.7837000000000001</v>
+        <v>2.9741</v>
       </c>
       <c r="AL95" s="38">
-        <v>9.0825800000000001</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>18.595220000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:38" ht="33.75">
       <c r="A96" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="12">
         <v>60.02</v>
       </c>
       <c r="F96" s="12">
         <v>73.135000000000005</v>
       </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="12"/>
       <c r="L96" s="12"/>
       <c r="M96" s="12">
         <v>22.68</v>
       </c>
       <c r="N96" s="22">
         <v>30.399629999999998</v>
@@ -9244,54 +9273,58 @@
       <c r="Z96" s="26">
         <v>6.9751599999999998</v>
       </c>
       <c r="AA96" s="31">
         <v>4.2</v>
       </c>
       <c r="AB96" s="31">
         <v>7.98</v>
       </c>
       <c r="AC96" s="31">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD96" s="31">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH96" s="31">
         <v>0.99180999999999997</v>
       </c>
       <c r="AI96" s="38"/>
       <c r="AJ96" s="38"/>
-      <c r="AK96" s="38"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="AK96" s="38">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="AL96" s="38">
+        <v>0.15432000000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:38" ht="33.75">
       <c r="A97" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11">
         <v>4464.7</v>
       </c>
       <c r="F97" s="11">
         <v>3410.2</v>
       </c>
       <c r="G97" s="11"/>
       <c r="H97" s="11"/>
       <c r="I97" s="11">
         <v>1930.7</v>
       </c>
       <c r="J97" s="11">
         <v>1452.8</v>
       </c>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="12">
@@ -9325,57 +9358,57 @@
       <c r="Y97" s="26">
         <v>4711.97768</v>
       </c>
       <c r="Z97" s="26">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="31"/>
       <c r="AC97" s="31">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD97" s="31">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="31"/>
       <c r="AG97" s="34">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH97" s="34">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI97" s="38"/>
       <c r="AJ97" s="38"/>
       <c r="AK97" s="38">
-        <v>97.313999999999993</v>
+        <v>107.31399999999999</v>
       </c>
       <c r="AL97" s="38">
-        <v>77.352890000000002</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>88.248459999999994</v>
+      </c>
+    </row>
+    <row r="98" spans="1:38" ht="22.5">
       <c r="A98" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C98" s="12">
         <v>5.7</v>
       </c>
       <c r="D98" s="12">
         <v>14.84376</v>
       </c>
       <c r="E98" s="12">
         <v>1652.90274</v>
       </c>
       <c r="F98" s="12">
         <v>1565.1794400000001</v>
       </c>
       <c r="G98" s="12">
         <v>1</v>
       </c>
       <c r="H98" s="12">
         <v>2.1335600000000001</v>
       </c>
       <c r="I98" s="12">
@@ -9417,57 +9450,57 @@
       <c r="Y98" s="26">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z98" s="26">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA98" s="31"/>
       <c r="AB98" s="31"/>
       <c r="AC98" s="31">
         <v>1755.57511</v>
       </c>
       <c r="AD98" s="31">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE98" s="31"/>
       <c r="AF98" s="31"/>
       <c r="AG98" s="34">
         <v>946.00792999999999</v>
       </c>
       <c r="AH98" s="34">
         <v>1526.8909100000001</v>
       </c>
       <c r="AI98" s="38"/>
       <c r="AJ98" s="38"/>
       <c r="AK98" s="38">
-        <v>72.145780000000002</v>
+        <v>105.54356</v>
       </c>
       <c r="AL98" s="38">
-        <v>183.75738999999999</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:38" x14ac:dyDescent="0.2">
+        <v>303.74939000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:38">
       <c r="A99" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11">
         <v>58.9</v>
       </c>
       <c r="F99" s="11">
         <v>116.2</v>
       </c>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="J99" s="11">
         <v>205.2</v>
       </c>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="12">
@@ -9501,101 +9534,101 @@
         <v>1431.0715600000001</v>
       </c>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD99" s="31">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE99" s="31">
         <v>3.6</v>
       </c>
       <c r="AF99" s="31">
         <v>10.103199999999999</v>
       </c>
       <c r="AG99" s="34">
         <v>1759.4431</v>
       </c>
       <c r="AH99" s="34">
         <v>2267.6401999999998</v>
       </c>
       <c r="AI99" s="38"/>
       <c r="AJ99" s="38"/>
       <c r="AK99" s="38">
-        <v>98.098659999999995</v>
+        <v>212.70017999999999</v>
       </c>
       <c r="AL99" s="38">
-        <v>204.67756</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>301.99605000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:38" ht="22.5">
       <c r="A100" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
       <c r="S100" s="18"/>
       <c r="T100" s="18"/>
       <c r="U100" s="18"/>
       <c r="V100" s="18"/>
       <c r="W100" s="24"/>
       <c r="X100" s="24"/>
       <c r="Y100" s="24"/>
       <c r="Z100" s="24"/>
       <c r="AA100" s="30"/>
       <c r="AB100" s="30"/>
       <c r="AC100" s="31"/>
       <c r="AD100" s="31"/>
       <c r="AE100" s="30"/>
       <c r="AF100" s="30"/>
       <c r="AG100" s="31"/>
       <c r="AH100" s="31"/>
       <c r="AI100" s="38"/>
       <c r="AJ100" s="38"/>
       <c r="AK100" s="38"/>
       <c r="AL100" s="38"/>
     </row>
-    <row r="101" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:38" ht="22.5">
       <c r="A101" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="12">
         <v>419.22500000000002</v>
       </c>
       <c r="D101" s="12">
         <v>1343.421</v>
       </c>
       <c r="E101" s="11">
         <v>48.4</v>
       </c>
       <c r="F101" s="11">
         <v>111.9</v>
       </c>
       <c r="G101" s="12">
         <v>15.47</v>
       </c>
       <c r="H101" s="12">
         <v>46.567</v>
       </c>
       <c r="I101" s="11">
@@ -9637,57 +9670,57 @@
         <v>294.95542999999998</v>
       </c>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31">
         <v>152.03231</v>
       </c>
       <c r="AD101" s="31">
         <v>514.11401000000001</v>
       </c>
       <c r="AE101" s="31">
         <v>61.948999999999998</v>
       </c>
       <c r="AF101" s="31">
         <v>218.44227000000001</v>
       </c>
       <c r="AG101" s="34">
         <v>122.05641</v>
       </c>
       <c r="AH101" s="34">
         <v>440.00277999999997</v>
       </c>
       <c r="AI101" s="38"/>
       <c r="AJ101" s="38"/>
       <c r="AK101" s="38">
-        <v>6.8846800000000004</v>
+        <v>17.662880000000001</v>
       </c>
       <c r="AL101" s="38">
-        <v>47.79757</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>94.459689999999995</v>
+      </c>
+    </row>
+    <row r="102" spans="1:38" ht="22.5">
       <c r="A102" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="12">
         <v>151.53</v>
       </c>
       <c r="D102" s="12">
         <v>425.517</v>
       </c>
       <c r="E102" s="11">
         <v>0.3</v>
       </c>
       <c r="F102" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11">
         <v>1</v>
       </c>
       <c r="J102" s="11">
         <v>6.5</v>
@@ -9727,51 +9760,51 @@
       <c r="AA102" s="31"/>
       <c r="AB102" s="31"/>
       <c r="AC102" s="31">
         <v>5.3611500000000003</v>
       </c>
       <c r="AD102" s="31">
         <v>44.522179999999999</v>
       </c>
       <c r="AE102" s="31"/>
       <c r="AF102" s="31"/>
       <c r="AG102" s="34">
         <v>2.4120200000000001</v>
       </c>
       <c r="AH102" s="34">
         <v>14.435589999999999</v>
       </c>
       <c r="AI102" s="38"/>
       <c r="AJ102" s="38"/>
       <c r="AK102" s="38">
         <v>1.7760000000000001E-2</v>
       </c>
       <c r="AL102" s="38">
         <v>0.15162</v>
       </c>
     </row>
-    <row r="103" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:38">
       <c r="A103" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="11"/>
       <c r="D103" s="11"/>
       <c r="E103" s="11">
         <v>8842.1</v>
       </c>
       <c r="F103" s="11">
         <v>5103.1000000000004</v>
       </c>
       <c r="G103" s="11"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11">
         <v>15431.9</v>
       </c>
       <c r="J103" s="11">
         <v>7015.5</v>
       </c>
       <c r="K103" s="12"/>
       <c r="L103" s="12"/>
       <c r="M103" s="12">
@@ -9809,57 +9842,57 @@
       </c>
       <c r="AB103" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC103" s="31">
         <v>20583.755969999998</v>
       </c>
       <c r="AD103" s="31">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE103" s="31">
         <v>1.923</v>
       </c>
       <c r="AF103" s="31">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG103" s="34">
         <v>10427.5761</v>
       </c>
       <c r="AH103" s="34">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI103" s="38"/>
       <c r="AJ103" s="38"/>
       <c r="AK103" s="38">
-        <v>1613.096</v>
+        <v>2619.9949999999999</v>
       </c>
       <c r="AL103" s="38">
-        <v>1023.8532</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+        <v>1699.3457800000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:38" ht="45">
       <c r="A104" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11">
         <v>20.6</v>
       </c>
       <c r="F104" s="11">
         <v>22.7</v>
       </c>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11">
         <v>24.6</v>
       </c>
       <c r="J104" s="11">
         <v>28.5</v>
       </c>
       <c r="K104" s="12">
         <v>0.97499999999999998</v>
       </c>
@@ -9901,101 +9934,101 @@
       </c>
       <c r="AB104" s="31">
         <v>0.30473</v>
       </c>
       <c r="AC104" s="31">
         <v>50.154440000000001</v>
       </c>
       <c r="AD104" s="31">
         <v>192.52789000000001</v>
       </c>
       <c r="AE104" s="31">
         <v>0.02</v>
       </c>
       <c r="AF104" s="31">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG104" s="34">
         <v>63.531840000000003</v>
       </c>
       <c r="AH104" s="34">
         <v>257.29968000000002</v>
       </c>
       <c r="AI104" s="38"/>
       <c r="AJ104" s="38"/>
       <c r="AK104" s="38">
-        <v>1.2749999999999999</v>
+        <v>3.9104000000000001</v>
       </c>
       <c r="AL104" s="38">
-        <v>6.2729799999999996</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:38" x14ac:dyDescent="0.2">
+        <v>34.649859999999997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:38">
       <c r="A105" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="11"/>
       <c r="L105" s="11"/>
       <c r="M105" s="11"/>
       <c r="N105" s="20"/>
       <c r="O105" s="20"/>
       <c r="P105" s="20"/>
       <c r="Q105" s="20"/>
       <c r="R105" s="20"/>
       <c r="S105" s="18"/>
       <c r="T105" s="18"/>
       <c r="U105" s="18"/>
       <c r="V105" s="18"/>
       <c r="W105" s="24"/>
       <c r="X105" s="24"/>
       <c r="Y105" s="24"/>
       <c r="Z105" s="24"/>
       <c r="AA105" s="30"/>
       <c r="AB105" s="30"/>
       <c r="AC105" s="30"/>
       <c r="AD105" s="30"/>
       <c r="AE105" s="30"/>
       <c r="AF105" s="30"/>
       <c r="AG105" s="30"/>
       <c r="AH105" s="30"/>
       <c r="AI105" s="38"/>
       <c r="AJ105" s="38"/>
       <c r="AK105" s="38"/>
       <c r="AL105" s="38"/>
     </row>
-    <row r="106" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:38">
       <c r="A106" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C106" s="12">
         <v>115.64</v>
       </c>
       <c r="D106" s="12">
         <v>159.8588</v>
       </c>
       <c r="E106" s="11">
         <v>1038.0999999999999</v>
       </c>
       <c r="F106" s="11">
         <v>1559.7</v>
       </c>
       <c r="G106" s="12">
         <v>93.557959999999994</v>
       </c>
       <c r="H106" s="12">
         <v>133.47273999999999</v>
       </c>
       <c r="I106" s="11">
@@ -10055,63 +10088,63 @@
       <c r="AA106" s="31">
         <v>25.7986</v>
       </c>
       <c r="AB106" s="31">
         <v>63.050539999999998</v>
       </c>
       <c r="AC106" s="31">
         <v>1551.42896</v>
       </c>
       <c r="AD106" s="31">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE106" s="34">
         <v>156.8329</v>
       </c>
       <c r="AF106" s="34">
         <v>232.51138</v>
       </c>
       <c r="AG106" s="34">
         <v>1580.72228</v>
       </c>
       <c r="AH106" s="34">
         <v>3837.3760699999998</v>
       </c>
       <c r="AI106" s="38">
-        <v>3.5407199999999999</v>
+        <v>6.5433199999999996</v>
       </c>
       <c r="AJ106" s="38">
-        <v>5.8622399999999999</v>
+        <v>13.251390000000001</v>
       </c>
       <c r="AK106" s="38">
-        <v>158.79521</v>
+        <v>283.63709999999998</v>
       </c>
       <c r="AL106" s="38">
-        <v>467.78931</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:38" x14ac:dyDescent="0.2">
+        <v>809.54597000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:38">
       <c r="A107" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N107" s="22">
         <v>0.23344999999999999</v>
       </c>
       <c r="O107" s="22"/>
       <c r="P107" s="22"/>
       <c r="Q107" s="22">
@@ -10123,51 +10156,51 @@
       <c r="S107" s="18"/>
       <c r="T107" s="18"/>
       <c r="U107" s="22">
         <v>4.58E-2</v>
       </c>
       <c r="V107" s="22">
         <v>0.61419000000000001</v>
       </c>
       <c r="W107" s="24"/>
       <c r="X107" s="24"/>
       <c r="Y107" s="24"/>
       <c r="Z107" s="24"/>
       <c r="AA107" s="30"/>
       <c r="AB107" s="30"/>
       <c r="AC107" s="30"/>
       <c r="AD107" s="30"/>
       <c r="AE107" s="30"/>
       <c r="AF107" s="30"/>
       <c r="AG107" s="30"/>
       <c r="AH107" s="30"/>
       <c r="AI107" s="38"/>
       <c r="AJ107" s="38"/>
       <c r="AK107" s="38"/>
       <c r="AL107" s="38"/>
     </row>
-    <row r="108" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:38">
       <c r="A108" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C108" s="11"/>
       <c r="D108" s="11"/>
       <c r="E108" s="11"/>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="J108" s="12">
         <v>6.5089999999999995E-2</v>
       </c>
       <c r="K108" s="12"/>
       <c r="L108" s="12"/>
       <c r="M108" s="12">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="N108" s="22">
         <v>1.2579999999999999E-2</v>
@@ -10191,51 +10224,51 @@
       <c r="W108" s="26"/>
       <c r="X108" s="26"/>
       <c r="Y108" s="26">
         <v>3.9E-2</v>
       </c>
       <c r="Z108" s="26">
         <v>0.53488999999999998</v>
       </c>
       <c r="AA108" s="31"/>
       <c r="AB108" s="31"/>
       <c r="AC108" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD108" s="31">
         <v>0.12753</v>
       </c>
       <c r="AE108" s="31"/>
       <c r="AF108" s="31"/>
       <c r="AG108" s="31"/>
       <c r="AH108" s="31"/>
       <c r="AI108" s="38"/>
       <c r="AJ108" s="38"/>
       <c r="AK108" s="38"/>
       <c r="AL108" s="38"/>
     </row>
-    <row r="109" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:38">
       <c r="A109" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
       <c r="E109" s="12">
         <v>7.6634000000000002</v>
       </c>
       <c r="F109" s="12">
         <v>17.439830000000001</v>
       </c>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="12">
         <v>15.63247</v>
       </c>
       <c r="J109" s="12">
         <v>30.866710000000001</v>
       </c>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12">
@@ -10269,57 +10302,57 @@
         <v>13.553710000000001</v>
       </c>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD109" s="31">
         <v>11.50854</v>
       </c>
       <c r="AE109" s="31">
         <v>0.6</v>
       </c>
       <c r="AF109" s="31">
         <v>11.602</v>
       </c>
       <c r="AG109" s="34">
         <v>6.3271300000000004</v>
       </c>
       <c r="AH109" s="34">
         <v>15.368639999999999</v>
       </c>
       <c r="AI109" s="38"/>
       <c r="AJ109" s="38"/>
       <c r="AK109" s="38">
-        <v>0.19239999999999999</v>
+        <v>0.36523</v>
       </c>
       <c r="AL109" s="38">
-        <v>1.66353</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:38" x14ac:dyDescent="0.2">
+        <v>3.3311700000000002</v>
+      </c>
+    </row>
+    <row r="110" spans="1:38">
       <c r="A110" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="12">
         <v>45.750999999999998</v>
       </c>
       <c r="D110" s="12">
         <v>93.612300000000005</v>
       </c>
       <c r="E110" s="11">
         <v>4116</v>
       </c>
       <c r="F110" s="11">
         <v>8595.1</v>
       </c>
       <c r="G110" s="12">
         <v>32.793999999999997</v>
       </c>
       <c r="H110" s="12">
         <v>65.542479999999998</v>
       </c>
       <c r="I110" s="11">
@@ -10375,63 +10408,63 @@
       <c r="AA110" s="31">
         <v>7.5862800000000004</v>
       </c>
       <c r="AB110" s="31">
         <v>23.48011</v>
       </c>
       <c r="AC110" s="31">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD110" s="31">
         <v>13191.147129999999</v>
       </c>
       <c r="AE110" s="34">
         <v>10.817</v>
       </c>
       <c r="AF110" s="34">
         <v>45.414479999999998</v>
       </c>
       <c r="AG110" s="34">
         <v>3067.6391199999998</v>
       </c>
       <c r="AH110" s="34">
         <v>11558.187190000001</v>
       </c>
       <c r="AI110" s="38">
-        <v>0.97960000000000003</v>
+        <v>2.6434000000000002</v>
       </c>
       <c r="AJ110" s="38">
-        <v>3.3302900000000002</v>
+        <v>9.1091099999999994</v>
       </c>
       <c r="AK110" s="38">
-        <v>404.90140000000002</v>
+        <v>701.22838999999999</v>
       </c>
       <c r="AL110" s="38">
-        <v>1822.97865</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>3042.27151</v>
+      </c>
+    </row>
+    <row r="111" spans="1:38" ht="33.75">
       <c r="A111" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="11">
         <v>1793.2</v>
       </c>
       <c r="D111" s="11">
         <v>663.2</v>
       </c>
       <c r="E111" s="11">
         <v>320.3</v>
       </c>
       <c r="F111" s="11">
         <v>299.5</v>
       </c>
       <c r="G111" s="12">
         <v>2370.3760000000002</v>
       </c>
       <c r="H111" s="12">
         <v>886.23608000000002</v>
       </c>
       <c r="I111" s="11">
@@ -10491,63 +10524,63 @@
       <c r="AA111" s="31">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB111" s="31">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC111" s="31">
         <v>536.13941999999997</v>
       </c>
       <c r="AD111" s="31">
         <v>937.59802000000002</v>
       </c>
       <c r="AE111" s="34">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF111" s="34">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG111" s="34">
         <v>455.26663000000002</v>
       </c>
       <c r="AH111" s="34">
         <v>855.69456000000002</v>
       </c>
       <c r="AI111" s="38">
-        <v>275.95499999999998</v>
+        <v>415.97500000000002</v>
       </c>
       <c r="AJ111" s="38">
-        <v>154.09899999999999</v>
+        <v>233.971</v>
       </c>
       <c r="AK111" s="38">
-        <v>41.278210000000001</v>
+        <v>69.083460000000002</v>
       </c>
       <c r="AL111" s="38">
-        <v>76.299180000000007</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>121.36806</v>
+      </c>
+    </row>
+    <row r="112" spans="1:38" ht="22.5">
       <c r="A112" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J112" s="12">
         <v>0.15032999999999999</v>
       </c>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="N112" s="22">
         <v>5.3519999999999998E-2</v>
@@ -10567,51 +10600,51 @@
       </c>
       <c r="V112" s="18">
         <v>9.8909999999999998E-2</v>
       </c>
       <c r="W112" s="26"/>
       <c r="X112" s="26"/>
       <c r="Y112" s="26">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="Z112" s="26">
         <v>6.2140000000000001E-2</v>
       </c>
       <c r="AA112" s="30"/>
       <c r="AB112" s="30"/>
       <c r="AC112" s="31"/>
       <c r="AD112" s="31"/>
       <c r="AE112" s="30"/>
       <c r="AF112" s="30"/>
       <c r="AG112" s="31"/>
       <c r="AH112" s="31"/>
       <c r="AI112" s="38"/>
       <c r="AJ112" s="38"/>
       <c r="AK112" s="38"/>
       <c r="AL112" s="38"/>
     </row>
-    <row r="113" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:38" ht="45">
       <c r="A113" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C113" s="11">
         <v>37.5</v>
       </c>
       <c r="D113" s="11">
         <v>102.7</v>
       </c>
       <c r="E113" s="11">
         <v>110.1</v>
       </c>
       <c r="F113" s="11">
         <v>185.7</v>
       </c>
       <c r="G113" s="11">
         <v>111.9</v>
       </c>
       <c r="H113" s="11">
         <v>249.6</v>
       </c>
       <c r="I113" s="11">
@@ -10677,57 +10710,57 @@
       <c r="AC113" s="31">
         <v>177.98418000000001</v>
       </c>
       <c r="AD113" s="31">
         <v>384.07704000000001</v>
       </c>
       <c r="AE113" s="31">
         <v>44</v>
       </c>
       <c r="AF113" s="31">
         <v>115.57979</v>
       </c>
       <c r="AG113" s="34">
         <v>147.09402</v>
       </c>
       <c r="AH113" s="34">
         <v>417.71683000000002</v>
       </c>
       <c r="AI113" s="38">
         <v>3.6</v>
       </c>
       <c r="AJ113" s="38">
         <v>10.451610000000001</v>
       </c>
       <c r="AK113" s="38">
-        <v>17.956040000000002</v>
+        <v>59.128439999999998</v>
       </c>
       <c r="AL113" s="38">
-        <v>51.546169999999996</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+        <v>99.616429999999994</v>
+      </c>
+    </row>
+    <row r="114" spans="1:38" ht="45">
       <c r="A114" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="11">
         <v>528</v>
       </c>
       <c r="D114" s="11">
         <v>562.70000000000005</v>
       </c>
       <c r="E114" s="11">
         <v>5074.7</v>
       </c>
       <c r="F114" s="11">
         <v>8407.7000000000007</v>
       </c>
       <c r="G114" s="11">
         <v>556.70000000000005</v>
       </c>
       <c r="H114" s="11">
         <v>579.6</v>
       </c>
       <c r="I114" s="11">
@@ -10787,63 +10820,63 @@
       <c r="AA114" s="31">
         <v>280.13195999999999</v>
       </c>
       <c r="AB114" s="31">
         <v>403.93714999999997</v>
       </c>
       <c r="AC114" s="31">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD114" s="31">
         <v>20104.48602</v>
       </c>
       <c r="AE114" s="34">
         <v>405.46517</v>
       </c>
       <c r="AF114" s="34">
         <v>620.36987999999997</v>
       </c>
       <c r="AG114" s="34">
         <v>7311.366</v>
       </c>
       <c r="AH114" s="34">
         <v>20913.8802</v>
       </c>
       <c r="AI114" s="38">
-        <v>56.715159999999997</v>
+        <v>80.150899999999993</v>
       </c>
       <c r="AJ114" s="38">
-        <v>78.03</v>
+        <v>117.0909</v>
       </c>
       <c r="AK114" s="38">
-        <v>1030.6572200000001</v>
+        <v>1608.21235</v>
       </c>
       <c r="AL114" s="38">
-        <v>3178.6248500000002</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>4860.4095100000004</v>
+      </c>
+    </row>
+    <row r="115" spans="1:38" ht="22.5">
       <c r="A115" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="11">
         <v>20.8</v>
       </c>
       <c r="D115" s="11">
         <v>5.6</v>
       </c>
       <c r="E115" s="11">
         <v>11.2</v>
       </c>
       <c r="F115" s="11">
         <v>15.3</v>
       </c>
       <c r="G115" s="11">
         <v>32.5</v>
       </c>
       <c r="H115" s="11">
         <v>6.3</v>
       </c>
       <c r="I115" s="11">
@@ -10885,57 +10918,57 @@
       <c r="Y115" s="26">
         <v>72.92586</v>
       </c>
       <c r="Z115" s="26">
         <v>70.940809999999999</v>
       </c>
       <c r="AA115" s="31"/>
       <c r="AB115" s="31"/>
       <c r="AC115" s="31">
         <v>89.619590000000002</v>
       </c>
       <c r="AD115" s="31">
         <v>94.825649999999996</v>
       </c>
       <c r="AE115" s="34"/>
       <c r="AF115" s="34"/>
       <c r="AG115" s="34">
         <v>21.696120000000001</v>
       </c>
       <c r="AH115" s="34">
         <v>43.402920000000002</v>
       </c>
       <c r="AI115" s="38"/>
       <c r="AJ115" s="38"/>
       <c r="AK115" s="38">
-        <v>0.53995000000000004</v>
+        <v>0.70950999999999997</v>
       </c>
       <c r="AL115" s="38">
-        <v>1.5522199999999999</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>2.0228700000000002</v>
+      </c>
+    </row>
+    <row r="116" spans="1:38">
       <c r="A116" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11">
         <v>55.7</v>
       </c>
       <c r="F116" s="11">
         <v>31.8</v>
       </c>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11">
         <v>44.4</v>
       </c>
       <c r="J116" s="11">
         <v>27.2</v>
       </c>
       <c r="K116" s="12">
         <v>0.3276</v>
       </c>
@@ -10969,57 +11002,57 @@
       <c r="Y116" s="26">
         <v>16.425360000000001</v>
       </c>
       <c r="Z116" s="26">
         <v>27.148700000000002</v>
       </c>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31">
         <v>7.36083</v>
       </c>
       <c r="AD116" s="31">
         <v>15.53044</v>
       </c>
       <c r="AE116" s="31"/>
       <c r="AF116" s="31"/>
       <c r="AG116" s="31">
         <v>2.3146200000000001</v>
       </c>
       <c r="AH116" s="31">
         <v>6.5137999999999998</v>
       </c>
       <c r="AI116" s="38"/>
       <c r="AJ116" s="38"/>
       <c r="AK116" s="38">
-        <v>0.10704</v>
+        <v>0.23519999999999999</v>
       </c>
       <c r="AL116" s="38">
-        <v>0.24571000000000001</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>0.67922000000000005</v>
+      </c>
+    </row>
+    <row r="117" spans="1:38" ht="22.5">
       <c r="A117" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
       <c r="H117" s="11"/>
       <c r="I117" s="12">
         <v>0.70296000000000003</v>
       </c>
       <c r="J117" s="12">
         <v>1.7070700000000001</v>
       </c>
       <c r="K117" s="12"/>
       <c r="L117" s="12"/>
       <c r="M117" s="12">
         <v>0.18720000000000001</v>
       </c>
       <c r="N117" s="22">
         <v>0.43103000000000002</v>
@@ -11051,51 +11084,51 @@
       <c r="AA117" s="31"/>
       <c r="AB117" s="31"/>
       <c r="AC117" s="31">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD117" s="31">
         <v>2.11313</v>
       </c>
       <c r="AE117" s="31"/>
       <c r="AF117" s="31"/>
       <c r="AG117" s="31">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH117" s="31">
         <v>1.41381</v>
       </c>
       <c r="AI117" s="38"/>
       <c r="AJ117" s="38"/>
       <c r="AK117" s="38">
         <v>0.75839999999999996</v>
       </c>
       <c r="AL117" s="38">
         <v>1.5511200000000001</v>
       </c>
     </row>
-    <row r="118" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:38" ht="22.5">
       <c r="A118" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="12">
         <v>1.23</v>
       </c>
       <c r="F118" s="12">
         <v>3.4086599999999998</v>
       </c>
       <c r="G118" s="12">
         <v>10</v>
       </c>
       <c r="H118" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="I118" s="11">
         <v>21.8</v>
       </c>
       <c r="J118" s="11">
         <v>23.5</v>
@@ -11135,51 +11168,51 @@
       <c r="AA118" s="31"/>
       <c r="AB118" s="31"/>
       <c r="AC118" s="31">
         <v>19.7669</v>
       </c>
       <c r="AD118" s="31">
         <v>45.137839999999997</v>
       </c>
       <c r="AE118" s="31"/>
       <c r="AF118" s="31"/>
       <c r="AG118" s="34">
         <v>21.65466</v>
       </c>
       <c r="AH118" s="34">
         <v>19.57546</v>
       </c>
       <c r="AI118" s="38"/>
       <c r="AJ118" s="38"/>
       <c r="AK118" s="38">
         <v>0.37240000000000001</v>
       </c>
       <c r="AL118" s="38">
         <v>1.43397</v>
       </c>
     </row>
-    <row r="119" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:38" ht="22.5">
       <c r="A119" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="11">
         <v>641.1</v>
       </c>
       <c r="F119" s="11">
         <v>1130.5</v>
       </c>
       <c r="G119" s="11"/>
       <c r="H119" s="11"/>
       <c r="I119" s="11">
         <v>849.7</v>
       </c>
       <c r="J119" s="11">
         <v>1366.5</v>
       </c>
       <c r="K119" s="12"/>
       <c r="L119" s="12"/>
       <c r="M119" s="12">
@@ -11209,57 +11242,57 @@
       <c r="Y119" s="26">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z119" s="26">
         <v>2659.32431</v>
       </c>
       <c r="AA119" s="31"/>
       <c r="AB119" s="31"/>
       <c r="AC119" s="31">
         <v>808.26414999999997</v>
       </c>
       <c r="AD119" s="31">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE119" s="31"/>
       <c r="AF119" s="31"/>
       <c r="AG119" s="34">
         <v>780.01891000000001</v>
       </c>
       <c r="AH119" s="34">
         <v>3238.7483200000001</v>
       </c>
       <c r="AI119" s="38"/>
       <c r="AJ119" s="38"/>
       <c r="AK119" s="38">
-        <v>153.65152</v>
+        <v>224.40478999999999</v>
       </c>
       <c r="AL119" s="38">
-        <v>483.65550999999999</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>766.14427000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:38" ht="22.5">
       <c r="A120" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F120" s="12">
         <v>3.1E-2</v>
       </c>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="12">
         <v>0.39904000000000001</v>
       </c>
       <c r="J120" s="12">
         <v>0.84001999999999999</v>
       </c>
       <c r="K120" s="12"/>
       <c r="L120" s="12"/>
       <c r="M120" s="12">
@@ -11291,51 +11324,51 @@
       </c>
       <c r="Z120" s="26">
         <v>1.4395800000000001</v>
       </c>
       <c r="AA120" s="31"/>
       <c r="AB120" s="31"/>
       <c r="AC120" s="31">
         <v>0.13972000000000001</v>
       </c>
       <c r="AD120" s="31">
         <v>0.64327000000000001</v>
       </c>
       <c r="AE120" s="31"/>
       <c r="AF120" s="31"/>
       <c r="AG120" s="34">
         <v>0.7</v>
       </c>
       <c r="AH120" s="34">
         <v>0.62907000000000002</v>
       </c>
       <c r="AI120" s="38"/>
       <c r="AJ120" s="38"/>
       <c r="AK120" s="38"/>
       <c r="AL120" s="38"/>
     </row>
-    <row r="121" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:38" ht="33.75">
       <c r="A121" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="11">
         <v>115.2</v>
       </c>
       <c r="F121" s="11">
         <v>180.4</v>
       </c>
       <c r="G121" s="11"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11">
         <v>211.2</v>
       </c>
       <c r="J121" s="11">
         <v>225.4</v>
       </c>
       <c r="K121" s="12">
         <v>0.84</v>
       </c>
@@ -11373,57 +11406,57 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA121" s="31"/>
       <c r="AB121" s="31"/>
       <c r="AC121" s="31">
         <v>209.07336000000001</v>
       </c>
       <c r="AD121" s="31">
         <v>425.60798</v>
       </c>
       <c r="AE121" s="31">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF121" s="31">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG121" s="34">
         <v>164.54015000000001</v>
       </c>
       <c r="AH121" s="34">
         <v>279.28372000000002</v>
       </c>
       <c r="AI121" s="38"/>
       <c r="AJ121" s="38"/>
       <c r="AK121" s="38">
-        <v>11.219900000000001</v>
+        <v>20.320910000000001</v>
       </c>
       <c r="AL121" s="38">
-        <v>36.743630000000003</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>71.639880000000005</v>
+      </c>
+    </row>
+    <row r="122" spans="1:38" ht="33.75">
       <c r="A122" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11">
         <v>414.1</v>
       </c>
       <c r="F122" s="11">
         <v>1086.7</v>
       </c>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11">
         <v>114.6</v>
       </c>
       <c r="J122" s="11">
         <v>303.5</v>
       </c>
       <c r="K122" s="12"/>
       <c r="L122" s="12"/>
       <c r="M122" s="12">
@@ -11457,57 +11490,57 @@
       <c r="Y122" s="26">
         <v>189.04106999999999</v>
       </c>
       <c r="Z122" s="26">
         <v>539.78980000000001</v>
       </c>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31">
         <v>255.97882000000001</v>
       </c>
       <c r="AD122" s="31">
         <v>716.02684999999997</v>
       </c>
       <c r="AE122" s="34"/>
       <c r="AF122" s="34"/>
       <c r="AG122" s="34">
         <v>105.49165000000001</v>
       </c>
       <c r="AH122" s="34">
         <v>531.56268</v>
       </c>
       <c r="AI122" s="38"/>
       <c r="AJ122" s="38"/>
       <c r="AK122" s="38">
-        <v>7.5077800000000003</v>
+        <v>16.100809999999999</v>
       </c>
       <c r="AL122" s="38">
-        <v>47.243290000000002</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>87.185429999999997</v>
+      </c>
+    </row>
+    <row r="123" spans="1:38" ht="33.75">
       <c r="A123" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="11">
         <v>19.5</v>
       </c>
       <c r="D123" s="11">
         <v>11</v>
       </c>
       <c r="E123" s="11">
         <v>461.3</v>
       </c>
       <c r="F123" s="11">
         <v>235.9</v>
       </c>
       <c r="G123" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="H123" s="11">
         <v>6.3</v>
       </c>
       <c r="I123" s="11">
@@ -11549,57 +11582,57 @@
       <c r="Y123" s="26">
         <v>82.204070000000002</v>
       </c>
       <c r="Z123" s="26">
         <v>87.359840000000005</v>
       </c>
       <c r="AA123" s="31"/>
       <c r="AB123" s="31"/>
       <c r="AC123" s="31">
         <v>242.23668000000001</v>
       </c>
       <c r="AD123" s="31">
         <v>220.41758999999999</v>
       </c>
       <c r="AE123" s="34"/>
       <c r="AF123" s="34"/>
       <c r="AG123" s="34">
         <v>85.516940000000005</v>
       </c>
       <c r="AH123" s="34">
         <v>111.32329</v>
       </c>
       <c r="AI123" s="38"/>
       <c r="AJ123" s="38"/>
       <c r="AK123" s="38">
-        <v>4.4416599999999997</v>
+        <v>6.0883599999999998</v>
       </c>
       <c r="AL123" s="38">
-        <v>6.6895499999999997</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+        <v>9.2714400000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:38" ht="45">
       <c r="A124" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11">
         <v>4.2</v>
       </c>
       <c r="F124" s="11">
         <v>50.1</v>
       </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11">
         <v>132.4</v>
       </c>
       <c r="J124" s="11">
         <v>175.8</v>
       </c>
       <c r="K124" s="12"/>
       <c r="L124" s="12"/>
       <c r="M124" s="12">
@@ -11641,57 +11674,57 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA124" s="31">
         <v>1</v>
       </c>
       <c r="AB124" s="31">
         <v>3.28</v>
       </c>
       <c r="AC124" s="31">
         <v>31.661919999999999</v>
       </c>
       <c r="AD124" s="31">
         <v>126.15655</v>
       </c>
       <c r="AE124" s="34"/>
       <c r="AF124" s="34"/>
       <c r="AG124" s="34">
         <v>15.84679</v>
       </c>
       <c r="AH124" s="34">
         <v>112.44119999999999</v>
       </c>
       <c r="AI124" s="38"/>
       <c r="AJ124" s="38"/>
       <c r="AK124" s="38">
-        <v>4.3523899999999998</v>
+        <v>5.9937800000000001</v>
       </c>
       <c r="AL124" s="38">
-        <v>29.127800000000001</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>53.228099999999998</v>
+      </c>
+    </row>
+    <row r="125" spans="1:38" ht="22.5">
       <c r="A125" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11">
         <v>58.5</v>
       </c>
       <c r="F125" s="11">
         <v>77.8</v>
       </c>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="J125" s="11">
         <v>141.5</v>
       </c>
       <c r="K125" s="12"/>
       <c r="L125" s="12"/>
       <c r="M125" s="12">
@@ -11721,57 +11754,57 @@
       <c r="Y125" s="26">
         <v>72.145899999999997</v>
       </c>
       <c r="Z125" s="26">
         <v>205.90427</v>
       </c>
       <c r="AA125" s="31"/>
       <c r="AB125" s="31"/>
       <c r="AC125" s="31">
         <v>38.249000000000002</v>
       </c>
       <c r="AD125" s="31">
         <v>94.775499999999994</v>
       </c>
       <c r="AE125" s="34"/>
       <c r="AF125" s="34"/>
       <c r="AG125" s="34">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH125" s="34">
         <v>41.14385</v>
       </c>
       <c r="AI125" s="38"/>
       <c r="AJ125" s="38"/>
       <c r="AK125" s="38">
-        <v>1.0318000000000001</v>
+        <v>1.2837000000000001</v>
       </c>
       <c r="AL125" s="38">
-        <v>2.3690600000000002</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>3.5436800000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:38" ht="33.75">
       <c r="A126" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11">
         <v>355.8</v>
       </c>
       <c r="F126" s="11">
         <v>388.9</v>
       </c>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11">
         <v>351.7</v>
       </c>
       <c r="J126" s="11">
         <v>380.9</v>
       </c>
       <c r="K126" s="12"/>
       <c r="L126" s="12"/>
       <c r="M126" s="12">
@@ -11813,57 +11846,57 @@
       </c>
       <c r="AB126" s="31">
         <v>27.79673</v>
       </c>
       <c r="AC126" s="31">
         <v>1029.95973</v>
       </c>
       <c r="AD126" s="31">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE126" s="34">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF126" s="34">
         <v>26.28604</v>
       </c>
       <c r="AG126" s="34">
         <v>583.89602000000002</v>
       </c>
       <c r="AH126" s="34">
         <v>1380.4283499999999</v>
       </c>
       <c r="AI126" s="38"/>
       <c r="AJ126" s="38"/>
       <c r="AK126" s="38">
-        <v>116.05296</v>
+        <v>212.64500000000001</v>
       </c>
       <c r="AL126" s="38">
-        <v>255.95796000000001</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>447.56405999999998</v>
+      </c>
+    </row>
+    <row r="127" spans="1:38" ht="22.5">
       <c r="A127" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="12">
         <v>3.194</v>
       </c>
       <c r="F127" s="12">
         <v>8.5395000000000003</v>
       </c>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="11">
         <v>5.8</v>
       </c>
       <c r="K127" s="12"/>
       <c r="L127" s="12"/>
       <c r="M127" s="12">
@@ -11893,57 +11926,57 @@
       <c r="Y127" s="26">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z127" s="26">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA127" s="31"/>
       <c r="AB127" s="31"/>
       <c r="AC127" s="31">
         <v>12.97622</v>
       </c>
       <c r="AD127" s="31">
         <v>22.374839999999999</v>
       </c>
       <c r="AE127" s="34"/>
       <c r="AF127" s="34"/>
       <c r="AG127" s="34">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH127" s="34">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI127" s="38"/>
       <c r="AJ127" s="38"/>
       <c r="AK127" s="38">
-        <v>2.2499999999999999E-2</v>
+        <v>0.62683999999999995</v>
       </c>
       <c r="AL127" s="38">
-        <v>9.5630000000000007E-2</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:38" x14ac:dyDescent="0.2">
+        <v>2.59219</v>
+      </c>
+    </row>
+    <row r="128" spans="1:38">
       <c r="A128" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="12">
         <v>3.29</v>
       </c>
       <c r="D128" s="12">
         <v>3.55105</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="12">
         <v>12.692</v>
       </c>
       <c r="H128" s="12">
         <v>1.32575</v>
       </c>
       <c r="I128" s="12">
         <v>4.0258000000000003</v>
       </c>
       <c r="J128" s="12">
         <v>19.938590000000001</v>
@@ -11985,57 +12018,57 @@
       <c r="Y128" s="26">
         <v>222.33441999999999</v>
       </c>
       <c r="Z128" s="26">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA128" s="31"/>
       <c r="AB128" s="31"/>
       <c r="AC128" s="31">
         <v>197.01723999999999</v>
       </c>
       <c r="AD128" s="31">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE128" s="34"/>
       <c r="AF128" s="34"/>
       <c r="AG128" s="34">
         <v>200.12674999999999</v>
       </c>
       <c r="AH128" s="34">
         <v>1558.86799</v>
       </c>
       <c r="AI128" s="38"/>
       <c r="AJ128" s="38"/>
       <c r="AK128" s="38">
-        <v>22.393999999999998</v>
+        <v>56.876260000000002</v>
       </c>
       <c r="AL128" s="38">
-        <v>232.15869000000001</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:38" x14ac:dyDescent="0.2">
+        <v>597.72837000000004</v>
+      </c>
+    </row>
+    <row r="129" spans="1:38">
       <c r="A129" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="12">
         <v>0.63180000000000003</v>
       </c>
       <c r="D129" s="12">
         <v>13.722160000000001</v>
       </c>
       <c r="E129" s="11">
         <v>476.5</v>
       </c>
       <c r="F129" s="11">
         <v>836.2</v>
       </c>
       <c r="G129" s="12">
         <v>2.1385999999999998</v>
       </c>
       <c r="H129" s="12">
         <v>57.207819999999998</v>
       </c>
       <c r="I129" s="11">
@@ -12095,63 +12128,63 @@
       <c r="AA129" s="31">
         <v>18.23311</v>
       </c>
       <c r="AB129" s="31">
         <v>437.18360000000001</v>
       </c>
       <c r="AC129" s="31">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD129" s="31">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE129" s="34">
         <v>32.057569999999998</v>
       </c>
       <c r="AF129" s="34">
         <v>483.06641000000002</v>
       </c>
       <c r="AG129" s="34">
         <v>1374.6979200000001</v>
       </c>
       <c r="AH129" s="34">
         <v>4087.1892400000002</v>
       </c>
       <c r="AI129" s="38">
-        <v>1.0885800000000001</v>
+        <v>1.37744</v>
       </c>
       <c r="AJ129" s="38">
-        <v>75.646870000000007</v>
+        <v>89.934060000000002</v>
       </c>
       <c r="AK129" s="38">
-        <v>135.02761000000001</v>
+        <v>252.9913</v>
       </c>
       <c r="AL129" s="38">
-        <v>475.43142</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+        <v>848.39188000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:38" ht="33.75">
       <c r="A130" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="F130" s="12">
         <v>1.0875300000000001</v>
       </c>
       <c r="G130" s="12">
         <v>2530.08</v>
       </c>
       <c r="H130" s="12">
         <v>577.03967</v>
       </c>
       <c r="I130" s="11">
         <v>19.600000000000001</v>
       </c>
       <c r="J130" s="11">
         <v>20.100000000000001</v>
@@ -12207,63 +12240,63 @@
       <c r="AA130" s="31">
         <v>20057.404999999999</v>
       </c>
       <c r="AB130" s="31">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC130" s="31">
         <v>191.17956000000001</v>
       </c>
       <c r="AD130" s="31">
         <v>79.600179999999995</v>
       </c>
       <c r="AE130" s="34">
         <v>18553.002</v>
       </c>
       <c r="AF130" s="34">
         <v>5129.96659</v>
       </c>
       <c r="AG130" s="34">
         <v>430.14972999999998</v>
       </c>
       <c r="AH130" s="34">
         <v>303.44385</v>
       </c>
       <c r="AI130" s="38">
-        <v>1787.3389999999999</v>
+        <v>3145.6489999999999</v>
       </c>
       <c r="AJ130" s="38">
-        <v>504.791</v>
+        <v>806.74099999999999</v>
       </c>
       <c r="AK130" s="38">
         <v>8.2655999999999992</v>
       </c>
       <c r="AL130" s="38">
         <v>9.0092499999999998</v>
       </c>
     </row>
-    <row r="131" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:38" ht="45">
       <c r="A131" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="11">
         <v>341.8</v>
       </c>
       <c r="D131" s="11">
         <v>101.5</v>
       </c>
       <c r="E131" s="11">
         <v>1653.5</v>
       </c>
       <c r="F131" s="11">
         <v>956.1</v>
       </c>
       <c r="G131" s="11">
         <v>1064.7</v>
       </c>
       <c r="H131" s="11">
         <v>357.7</v>
       </c>
       <c r="I131" s="11">
@@ -12323,63 +12356,63 @@
       <c r="AA131" s="31">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB131" s="31">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC131" s="31">
         <v>18903.798419999999</v>
       </c>
       <c r="AD131" s="31">
         <v>12166.149429999999</v>
       </c>
       <c r="AE131" s="34">
         <v>5089.0619299999998</v>
       </c>
       <c r="AF131" s="34">
         <v>1604.5938000000001</v>
       </c>
       <c r="AG131" s="34">
         <v>11099.94565</v>
       </c>
       <c r="AH131" s="34">
         <v>7248.2024600000004</v>
       </c>
       <c r="AI131" s="38">
-        <v>534.69600000000003</v>
+        <v>769.96100000000001</v>
       </c>
       <c r="AJ131" s="38">
-        <v>145.71</v>
+        <v>192.328</v>
       </c>
       <c r="AK131" s="38">
-        <v>222.30323000000001</v>
+        <v>436.06484</v>
       </c>
       <c r="AL131" s="38">
-        <v>208.01381000000001</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:38" x14ac:dyDescent="0.2">
+        <v>342.12392</v>
+      </c>
+    </row>
+    <row r="132" spans="1:38">
       <c r="A132" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="12">
         <v>279.03868</v>
       </c>
       <c r="D132" s="12">
         <v>121.4242</v>
       </c>
       <c r="E132" s="12">
         <v>88.198999999999998</v>
       </c>
       <c r="F132" s="12">
         <v>12.696</v>
       </c>
       <c r="G132" s="12">
         <v>210.36099999999999</v>
       </c>
       <c r="H132" s="12">
         <v>66.337999999999994</v>
       </c>
       <c r="I132" s="12">
@@ -12439,143 +12472,143 @@
         <v>41.162120000000002</v>
       </c>
       <c r="AC132" s="31">
         <v>3303.1782400000002</v>
       </c>
       <c r="AD132" s="31">
         <v>2069.1462700000002</v>
       </c>
       <c r="AE132" s="31">
         <v>49.524999999999999</v>
       </c>
       <c r="AF132" s="31">
         <v>27.236170000000001</v>
       </c>
       <c r="AG132" s="34">
         <v>2022.7518</v>
       </c>
       <c r="AH132" s="34">
         <v>781.79408000000001</v>
       </c>
       <c r="AI132" s="38"/>
       <c r="AJ132" s="38"/>
       <c r="AK132" s="38"/>
       <c r="AL132" s="38"/>
     </row>
-    <row r="133" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:38" ht="22.5">
       <c r="A133" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
       <c r="J133" s="11"/>
       <c r="K133" s="12">
         <v>17</v>
       </c>
       <c r="L133" s="12">
         <v>9.7786899999999992</v>
       </c>
       <c r="M133" s="12"/>
       <c r="N133" s="22"/>
       <c r="O133" s="20"/>
       <c r="P133" s="20"/>
       <c r="Q133" s="20"/>
       <c r="R133" s="20"/>
       <c r="S133" s="18"/>
       <c r="T133" s="18"/>
       <c r="U133" s="18"/>
       <c r="V133" s="18"/>
       <c r="W133" s="24"/>
       <c r="X133" s="24"/>
       <c r="Y133" s="24"/>
       <c r="Z133" s="24"/>
       <c r="AA133" s="30"/>
       <c r="AB133" s="30"/>
       <c r="AC133" s="30"/>
       <c r="AD133" s="30"/>
       <c r="AE133" s="30"/>
       <c r="AF133" s="30"/>
       <c r="AG133" s="30"/>
       <c r="AH133" s="30"/>
       <c r="AI133" s="38"/>
       <c r="AJ133" s="38"/>
       <c r="AK133" s="38"/>
       <c r="AL133" s="38"/>
     </row>
-    <row r="134" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:38" ht="22.5">
       <c r="A134" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
       <c r="E134" s="11"/>
       <c r="F134" s="11"/>
       <c r="G134" s="11"/>
       <c r="H134" s="11"/>
       <c r="I134" s="11"/>
       <c r="J134" s="11"/>
       <c r="K134" s="11"/>
       <c r="L134" s="11"/>
       <c r="M134" s="11"/>
       <c r="N134" s="20"/>
       <c r="O134" s="20"/>
       <c r="P134" s="20"/>
       <c r="Q134" s="20"/>
       <c r="R134" s="20"/>
       <c r="S134" s="18"/>
       <c r="T134" s="18"/>
       <c r="U134" s="18"/>
       <c r="V134" s="18"/>
       <c r="W134" s="24"/>
       <c r="X134" s="24"/>
       <c r="Y134" s="24"/>
       <c r="Z134" s="24"/>
       <c r="AA134" s="30"/>
       <c r="AB134" s="30"/>
       <c r="AC134" s="30"/>
       <c r="AD134" s="30"/>
       <c r="AE134" s="30"/>
       <c r="AF134" s="30"/>
       <c r="AG134" s="30"/>
       <c r="AH134" s="30"/>
       <c r="AI134" s="38"/>
       <c r="AJ134" s="38"/>
       <c r="AK134" s="38"/>
       <c r="AL134" s="38"/>
     </row>
-    <row r="135" spans="1:38" ht="45" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:38" ht="45">
       <c r="A135" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
       <c r="E135" s="11"/>
       <c r="F135" s="11"/>
       <c r="G135" s="11"/>
       <c r="H135" s="11"/>
       <c r="I135" s="11"/>
       <c r="J135" s="11"/>
       <c r="K135" s="12"/>
       <c r="L135" s="12"/>
       <c r="M135" s="12">
         <v>1.7740800000000001</v>
       </c>
       <c r="N135" s="22">
         <v>3.7609599999999999</v>
       </c>
       <c r="O135" s="22"/>
       <c r="P135" s="22"/>
       <c r="Q135" s="22">
@@ -12587,51 +12620,51 @@
       <c r="S135" s="18"/>
       <c r="T135" s="18"/>
       <c r="U135" s="18"/>
       <c r="V135" s="18"/>
       <c r="W135" s="24"/>
       <c r="X135" s="24"/>
       <c r="Y135" s="24"/>
       <c r="Z135" s="24"/>
       <c r="AA135" s="30"/>
       <c r="AB135" s="30"/>
       <c r="AC135" s="30"/>
       <c r="AD135" s="30"/>
       <c r="AE135" s="30"/>
       <c r="AF135" s="30"/>
       <c r="AG135" s="30">
         <v>0.84960000000000002</v>
       </c>
       <c r="AH135" s="30">
         <v>4.2459300000000004</v>
       </c>
       <c r="AI135" s="38"/>
       <c r="AJ135" s="38"/>
       <c r="AK135" s="38"/>
       <c r="AL135" s="38"/>
     </row>
-    <row r="136" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:38">
       <c r="A136" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="12">
         <v>121.67234999999999</v>
       </c>
       <c r="F136" s="12">
         <v>61.983359999999998</v>
       </c>
       <c r="G136" s="11"/>
       <c r="H136" s="11"/>
       <c r="I136" s="12">
         <v>267.42655000000002</v>
       </c>
       <c r="J136" s="12">
         <v>89.057689999999994</v>
       </c>
       <c r="K136" s="12"/>
       <c r="L136" s="12"/>
       <c r="M136" s="12">
@@ -12667,95 +12700,95 @@
       <c r="AA136" s="30"/>
       <c r="AB136" s="30"/>
       <c r="AC136" s="31">
         <v>461.21953000000002</v>
       </c>
       <c r="AD136" s="31">
         <v>273.20285000000001</v>
       </c>
       <c r="AE136" s="30"/>
       <c r="AF136" s="30"/>
       <c r="AG136" s="34">
         <v>346.91457000000003</v>
       </c>
       <c r="AH136" s="34">
         <v>289.06063</v>
       </c>
       <c r="AI136" s="38"/>
       <c r="AJ136" s="38"/>
       <c r="AK136" s="38">
         <v>14.641500000000001</v>
       </c>
       <c r="AL136" s="38">
         <v>9.2454900000000002</v>
       </c>
     </row>
-    <row r="137" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:38" ht="33.75">
       <c r="A137" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
       <c r="J137" s="11"/>
       <c r="K137" s="11"/>
       <c r="L137" s="11"/>
       <c r="M137" s="11"/>
       <c r="N137" s="20"/>
       <c r="O137" s="20"/>
       <c r="P137" s="20"/>
       <c r="Q137" s="20"/>
       <c r="R137" s="20"/>
       <c r="S137" s="18"/>
       <c r="T137" s="18"/>
       <c r="U137" s="18"/>
       <c r="V137" s="18"/>
       <c r="W137" s="24"/>
       <c r="X137" s="24"/>
       <c r="Y137" s="24"/>
       <c r="Z137" s="24"/>
       <c r="AA137" s="30"/>
       <c r="AB137" s="30"/>
       <c r="AC137" s="30"/>
       <c r="AD137" s="30"/>
       <c r="AE137" s="30"/>
       <c r="AF137" s="30"/>
       <c r="AG137" s="30"/>
       <c r="AH137" s="30"/>
       <c r="AI137" s="38"/>
       <c r="AJ137" s="38"/>
       <c r="AK137" s="38"/>
       <c r="AL137" s="38"/>
     </row>
-    <row r="138" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:38" ht="22.5">
       <c r="A138" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="11">
         <v>0.1</v>
       </c>
       <c r="F138" s="11">
         <v>0.3</v>
       </c>
       <c r="G138" s="11"/>
       <c r="H138" s="11"/>
       <c r="I138" s="11">
         <v>6052.7</v>
       </c>
       <c r="J138" s="11">
         <v>322.5</v>
       </c>
       <c r="K138" s="12"/>
       <c r="L138" s="12"/>
       <c r="M138" s="12">
@@ -12781,149 +12814,149 @@
       <c r="Y138" s="26">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z138" s="26">
         <v>79.86788</v>
       </c>
       <c r="AA138" s="30"/>
       <c r="AB138" s="30"/>
       <c r="AC138" s="31">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD138" s="31">
         <v>222.52069</v>
       </c>
       <c r="AE138" s="30"/>
       <c r="AF138" s="30"/>
       <c r="AG138" s="34">
         <v>2087.0860499999999</v>
       </c>
       <c r="AH138" s="34">
         <v>111.87600999999999</v>
       </c>
       <c r="AI138" s="38"/>
       <c r="AJ138" s="38"/>
       <c r="AK138" s="38">
-        <v>3.5099999999999999E-2</v>
+        <v>0.1293</v>
       </c>
       <c r="AL138" s="38">
-        <v>0.17101</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+        <v>0.48300999999999999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:38" ht="22.5">
       <c r="A139" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="G139" s="11"/>
       <c r="H139" s="11"/>
       <c r="I139" s="11"/>
       <c r="J139" s="11"/>
       <c r="K139" s="11"/>
       <c r="L139" s="11"/>
       <c r="M139" s="11"/>
       <c r="N139" s="20"/>
       <c r="O139" s="20"/>
       <c r="P139" s="20"/>
       <c r="Q139" s="20"/>
       <c r="R139" s="20"/>
       <c r="S139" s="18"/>
       <c r="T139" s="18"/>
       <c r="U139" s="18"/>
       <c r="V139" s="18"/>
       <c r="W139" s="24"/>
       <c r="X139" s="24"/>
       <c r="Y139" s="26">
         <v>10.481</v>
       </c>
       <c r="Z139" s="26">
         <v>157.22</v>
       </c>
       <c r="AA139" s="30"/>
       <c r="AB139" s="30"/>
       <c r="AC139" s="30"/>
       <c r="AD139" s="30"/>
       <c r="AE139" s="30"/>
       <c r="AF139" s="30"/>
       <c r="AG139" s="30"/>
       <c r="AH139" s="30"/>
       <c r="AI139" s="38"/>
       <c r="AJ139" s="38"/>
       <c r="AK139" s="38"/>
       <c r="AL139" s="38"/>
     </row>
-    <row r="140" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:38" ht="33.75">
       <c r="A140" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="11"/>
       <c r="F140" s="11"/>
       <c r="G140" s="11"/>
       <c r="H140" s="11"/>
       <c r="I140" s="11"/>
       <c r="J140" s="11"/>
       <c r="K140" s="11"/>
       <c r="L140" s="11"/>
       <c r="M140" s="11"/>
       <c r="N140" s="20"/>
       <c r="O140" s="20"/>
       <c r="P140" s="20"/>
       <c r="Q140" s="20"/>
       <c r="R140" s="20"/>
       <c r="S140" s="18"/>
       <c r="T140" s="18"/>
       <c r="U140" s="18"/>
       <c r="V140" s="18"/>
       <c r="W140" s="24"/>
       <c r="X140" s="24"/>
       <c r="Y140" s="24"/>
       <c r="Z140" s="24"/>
       <c r="AA140" s="30"/>
       <c r="AB140" s="30"/>
       <c r="AC140" s="30"/>
       <c r="AD140" s="30"/>
       <c r="AE140" s="30"/>
       <c r="AF140" s="30"/>
       <c r="AG140" s="30"/>
       <c r="AH140" s="30"/>
       <c r="AI140" s="38"/>
       <c r="AJ140" s="38"/>
       <c r="AK140" s="38"/>
       <c r="AL140" s="38"/>
     </row>
-    <row r="141" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:38" ht="33.75">
       <c r="A141" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B141" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C141" s="15">
         <v>843</v>
       </c>
       <c r="D141" s="15">
         <v>29.466480000000001</v>
       </c>
       <c r="E141" s="15">
         <v>2646.8838500000002</v>
       </c>
       <c r="F141" s="15">
         <v>187.23014000000001</v>
       </c>
       <c r="G141" s="15">
         <v>63.7</v>
       </c>
       <c r="H141" s="15">
         <v>4.1412300000000002</v>
       </c>
       <c r="I141" s="15">
@@ -12965,57 +12998,57 @@
       <c r="Y141" s="28">
         <v>2539.31448</v>
       </c>
       <c r="Z141" s="28">
         <v>201.50155000000001</v>
       </c>
       <c r="AA141" s="32"/>
       <c r="AB141" s="32"/>
       <c r="AC141" s="33">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD141" s="33">
         <v>213.80168</v>
       </c>
       <c r="AE141" s="32"/>
       <c r="AF141" s="32"/>
       <c r="AG141" s="33">
         <v>2722.15002</v>
       </c>
       <c r="AH141" s="33">
         <v>273.66547000000003</v>
       </c>
       <c r="AI141" s="39"/>
       <c r="AJ141" s="39"/>
       <c r="AK141" s="39">
-        <v>2.7199999999999998E-2</v>
+        <v>74.747</v>
       </c>
       <c r="AL141" s="39">
-        <v>0.90676000000000001</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.61501</v>
+      </c>
+    </row>
+    <row r="143" spans="1:38" ht="27" customHeight="1">
       <c r="A143" s="47" t="s">
         <v>274</v>
       </c>
       <c r="B143" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="A143:B143"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
@@ -13043,46 +13076,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2018-2025</vt:lpstr>
-      <vt:lpstr>'2018-2025'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2018-2026</vt:lpstr>
+      <vt:lpstr>'2018-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>