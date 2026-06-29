--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Seilkhan\Desktop\Новые динамические таблицы 03(1)\Новые динамические таблицы 03\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Doclade 2026\04 2026\Новые динамические таблицы 04\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="2018-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2026'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -868,62 +868,62 @@
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January- December 2025*</t>
   </si>
   <si>
-    <t>January-March 2026 *</t>
+    <t>January-April 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1800,102 +1800,102 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
@@ -2249,294 +2249,294 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL143"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AC2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AI2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AH11" sqref="AH11"/>
+      <selection pane="bottomRight" activeCell="AI5" sqref="AI5:AJ5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.5703125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="30" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+    </row>
+    <row r="2" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="53"/>
-[...21 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+    </row>
+    <row r="3" spans="1:38" x14ac:dyDescent="0.2">
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
     </row>
-    <row r="4" spans="1:38">
-      <c r="A4" s="41" t="s">
+    <row r="4" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="A4" s="52" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="52" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="46">
+      <c r="C4" s="51">
         <v>2018</v>
       </c>
-      <c r="D4" s="46"/>
-[...2 lines deleted...]
-      <c r="G4" s="46">
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51">
         <v>2019</v>
       </c>
-      <c r="H4" s="46"/>
-[...2 lines deleted...]
-      <c r="K4" s="46">
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51">
         <v>2020</v>
       </c>
-      <c r="L4" s="46"/>
-[...2 lines deleted...]
-      <c r="O4" s="45">
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="55">
         <v>2021</v>
       </c>
-      <c r="P4" s="46"/>
-[...2 lines deleted...]
-      <c r="S4" s="45">
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="55">
         <v>2022</v>
       </c>
-      <c r="T4" s="46"/>
-[...2 lines deleted...]
-      <c r="W4" s="45">
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="55">
         <v>2023</v>
       </c>
-      <c r="X4" s="46"/>
-[...2 lines deleted...]
-      <c r="AA4" s="54">
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="45">
         <v>2024</v>
       </c>
-      <c r="AB4" s="55"/>
-[...2 lines deleted...]
-      <c r="AE4" s="54" t="s">
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="45" t="s">
         <v>278</v>
       </c>
-      <c r="AF4" s="55"/>
-[...2 lines deleted...]
-      <c r="AI4" s="50" t="s">
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="40" t="s">
         <v>279</v>
       </c>
-      <c r="AJ4" s="51"/>
-[...6 lines deleted...]
-      <c r="C5" s="44" t="s">
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41"/>
+    </row>
+    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="44"/>
-      <c r="E5" s="44" t="s">
+      <c r="D5" s="57"/>
+      <c r="E5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="44"/>
-      <c r="G5" s="44" t="s">
+      <c r="F5" s="57"/>
+      <c r="G5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="44"/>
-      <c r="I5" s="44" t="s">
+      <c r="H5" s="57"/>
+      <c r="I5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="44"/>
-      <c r="K5" s="44" t="s">
+      <c r="J5" s="57"/>
+      <c r="K5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="44"/>
-      <c r="M5" s="44" t="s">
+      <c r="L5" s="57"/>
+      <c r="M5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="44"/>
-      <c r="O5" s="44" t="s">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="44"/>
-      <c r="Q5" s="44" t="s">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="44"/>
-      <c r="S5" s="44" t="s">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="44"/>
-      <c r="U5" s="44" t="s">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="44"/>
-      <c r="W5" s="44" t="s">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="44"/>
-      <c r="Y5" s="44" t="s">
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="49"/>
-      <c r="AA5" s="49" t="s">
+      <c r="Z5" s="47"/>
+      <c r="AA5" s="47" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="56"/>
-      <c r="AC5" s="56" t="s">
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="48" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="56"/>
-      <c r="AE5" s="49" t="s">
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="47" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="57"/>
-      <c r="AG5" s="56" t="s">
+      <c r="AF5" s="49"/>
+      <c r="AG5" s="48" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="56"/>
-      <c r="AI5" s="50" t="s">
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="40" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="52"/>
-      <c r="AK5" s="51" t="s">
+      <c r="AJ5" s="42"/>
+      <c r="AK5" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="51"/>
-[...3 lines deleted...]
-      <c r="B6" s="43"/>
+      <c r="AL5" s="41"/>
+    </row>
+    <row r="6" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="54"/>
+      <c r="B6" s="54"/>
       <c r="C6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -2602,51 +2602,51 @@
       <c r="AE6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AF6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AG6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="AH6" s="17" t="s">
         <v>271</v>
       </c>
       <c r="AI6" s="35" t="s">
         <v>270</v>
       </c>
       <c r="AJ6" s="35" t="s">
         <v>271</v>
       </c>
       <c r="AK6" s="36" t="s">
         <v>270</v>
       </c>
       <c r="AL6" s="37" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C7" s="8">
         <v>32142.1</v>
       </c>
       <c r="D7" s="8">
         <v>14766.8</v>
       </c>
       <c r="E7" s="8">
         <v>45861.8</v>
       </c>
       <c r="F7" s="8">
         <v>44062.400000000001</v>
       </c>
       <c r="G7" s="8">
         <v>37429.599999999999</v>
       </c>
       <c r="H7" s="8">
         <v>16853.5</v>
       </c>
       <c r="I7" s="8">
         <v>90022.2</v>
       </c>
@@ -2704,63 +2704,63 @@
       <c r="AA7" s="29">
         <v>44027.3</v>
       </c>
       <c r="AB7" s="29">
         <v>17850.400000000001</v>
       </c>
       <c r="AC7" s="29">
         <v>93378.3</v>
       </c>
       <c r="AD7" s="29">
         <v>95215.1</v>
       </c>
       <c r="AE7" s="29">
         <v>75071.199999999997</v>
       </c>
       <c r="AF7" s="29">
         <v>26126.1</v>
       </c>
       <c r="AG7" s="29">
         <v>59715.3</v>
       </c>
       <c r="AH7" s="29">
         <v>86553.1</v>
       </c>
       <c r="AI7" s="38">
-        <v>15827.2</v>
+        <v>24633.4</v>
       </c>
       <c r="AJ7" s="38">
-        <v>5552.5</v>
+        <v>8155.8</v>
       </c>
       <c r="AK7" s="38">
-        <v>8807</v>
+        <v>13753.8</v>
       </c>
       <c r="AL7" s="38">
-        <v>16665.2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:38">
+        <v>22762.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12">
         <v>36.015000000000001</v>
       </c>
       <c r="J8" s="12">
         <v>118.32559999999999</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
       <c r="Q8" s="20"/>
@@ -2784,51 +2784,51 @@
       <c r="AA8" s="30"/>
       <c r="AB8" s="30"/>
       <c r="AC8" s="31">
         <v>1.8200000000000001E-2</v>
       </c>
       <c r="AD8" s="31">
         <v>8.8639999999999997E-2</v>
       </c>
       <c r="AE8" s="30"/>
       <c r="AF8" s="30"/>
       <c r="AG8" s="34">
         <v>4.6791600000000004</v>
       </c>
       <c r="AH8" s="34">
         <v>6.1927000000000003</v>
       </c>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38">
         <v>7.6E-3</v>
       </c>
       <c r="AL8" s="38">
         <v>8.9760000000000006E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:38">
+    <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="20"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22">
         <v>100</v>
       </c>
       <c r="R9" s="22">
         <v>275</v>
@@ -2848,51 +2848,51 @@
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="31">
         <v>10.054399999999999</v>
       </c>
       <c r="AD9" s="31">
         <v>50.514850000000003</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31">
         <v>57.444380000000002</v>
       </c>
       <c r="AH9" s="31">
         <v>650.33690999999999</v>
       </c>
       <c r="AI9" s="38"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="38">
         <v>23.09674</v>
       </c>
       <c r="AL9" s="38">
         <v>283.66618</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N10" s="22">
         <v>102.661</v>
       </c>
       <c r="O10" s="20"/>
       <c r="P10" s="20"/>
       <c r="Q10" s="20">
@@ -2914,57 +2914,57 @@
       <c r="Y10" s="26">
         <v>86.457660000000004</v>
       </c>
       <c r="Z10" s="26">
         <v>171.19800000000001</v>
       </c>
       <c r="AA10" s="30"/>
       <c r="AB10" s="30"/>
       <c r="AC10" s="31">
         <v>508.13673</v>
       </c>
       <c r="AD10" s="31">
         <v>962.01599999999996</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="34">
         <v>208.81347</v>
       </c>
       <c r="AH10" s="34">
         <v>423.41</v>
       </c>
       <c r="AI10" s="38"/>
       <c r="AJ10" s="38"/>
       <c r="AK10" s="38">
-        <v>17.971299999999999</v>
+        <v>35.909300000000002</v>
       </c>
       <c r="AL10" s="38">
-        <v>39.756999999999998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:38">
+        <v>88.222999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <v>96.6</v>
       </c>
       <c r="H11" s="11">
         <v>406.2</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
@@ -2972,95 +2972,95 @@
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>
       <c r="AI11" s="38"/>
       <c r="AJ11" s="38"/>
       <c r="AK11" s="38">
         <v>0.14679</v>
       </c>
       <c r="AL11" s="38">
         <v>0.88841999999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="22.5">
+    <row r="12" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
       <c r="AI12" s="38"/>
       <c r="AJ12" s="38"/>
       <c r="AK12" s="38"/>
       <c r="AL12" s="38"/>
     </row>
-    <row r="13" spans="1:38" ht="22.5">
+    <row r="13" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="20"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22">
         <v>51.564</v>
       </c>
       <c r="R13" s="22">
         <v>46.016750000000002</v>
@@ -3072,51 +3072,51 @@
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="26">
         <v>0.90093999999999996</v>
       </c>
       <c r="Z13" s="26">
         <v>1.77505</v>
       </c>
       <c r="AA13" s="30"/>
       <c r="AB13" s="30"/>
       <c r="AC13" s="31">
         <v>2.2890299999999999</v>
       </c>
       <c r="AD13" s="31">
         <v>4.5333100000000002</v>
       </c>
       <c r="AE13" s="30"/>
       <c r="AF13" s="30"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="38"/>
       <c r="AJ13" s="38"/>
       <c r="AK13" s="38"/>
       <c r="AL13" s="38"/>
     </row>
-    <row r="14" spans="1:38" ht="22.5">
+    <row r="14" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11">
         <v>955.1</v>
       </c>
       <c r="F14" s="11">
         <v>1321.7</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11">
         <v>644.20000000000005</v>
       </c>
       <c r="J14" s="11">
         <v>864.3</v>
       </c>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="12">
@@ -3150,197 +3150,201 @@
       <c r="Y14" s="26">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z14" s="26">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="31">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD14" s="31">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="34">
         <v>4100.9856200000004</v>
       </c>
       <c r="AH14" s="34">
         <v>6922.2885399999996</v>
       </c>
       <c r="AI14" s="38"/>
       <c r="AJ14" s="38"/>
       <c r="AK14" s="38">
-        <v>177.74197000000001</v>
+        <v>262.72570000000002</v>
       </c>
       <c r="AL14" s="38">
-        <v>340.75411000000003</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:38">
+        <v>518.29291999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="30"/>
       <c r="AB15" s="30"/>
       <c r="AC15" s="30"/>
       <c r="AD15" s="30"/>
       <c r="AE15" s="30"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="30"/>
       <c r="AH15" s="30"/>
       <c r="AI15" s="38"/>
       <c r="AJ15" s="38"/>
       <c r="AK15" s="38"/>
       <c r="AL15" s="38"/>
     </row>
-    <row r="16" spans="1:38" ht="33.75">
+    <row r="16" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="20"/>
       <c r="O16" s="20"/>
       <c r="P16" s="20"/>
       <c r="Q16" s="20"/>
       <c r="R16" s="20"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="30"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="30"/>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="30"/>
       <c r="AH16" s="30"/>
       <c r="AI16" s="38"/>
       <c r="AJ16" s="38"/>
       <c r="AK16" s="38"/>
       <c r="AL16" s="38"/>
     </row>
-    <row r="17" spans="1:38" ht="22.5">
+    <row r="17" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="20"/>
       <c r="R17" s="20"/>
       <c r="S17" s="18"/>
       <c r="T17" s="18"/>
       <c r="U17" s="18"/>
       <c r="V17" s="18"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="30"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="31">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AD17" s="31">
         <v>0.16789999999999999</v>
       </c>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="31">
         <v>0.03</v>
       </c>
       <c r="AH17" s="31">
         <v>0.12687999999999999</v>
       </c>
       <c r="AI17" s="38"/>
       <c r="AJ17" s="38"/>
-      <c r="AK17" s="38"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:38">
+      <c r="AK17" s="38">
+        <v>3.5499999999999997E-2</v>
+      </c>
+      <c r="AL17" s="38">
+        <v>1.1222799999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="20"/>
       <c r="O18" s="20"/>
       <c r="P18" s="20"/>
       <c r="Q18" s="20"/>
       <c r="R18" s="20"/>
       <c r="S18" s="18"/>
       <c r="T18" s="18"/>
       <c r="U18" s="18"/>
@@ -3350,57 +3354,57 @@
       <c r="Y18" s="26">
         <v>5.2720000000000002</v>
       </c>
       <c r="Z18" s="26">
         <v>2.0539000000000001</v>
       </c>
       <c r="AA18" s="30"/>
       <c r="AB18" s="30"/>
       <c r="AC18" s="31">
         <v>0.66</v>
       </c>
       <c r="AD18" s="31">
         <v>7.1879999999999997</v>
       </c>
       <c r="AE18" s="30"/>
       <c r="AF18" s="30"/>
       <c r="AG18" s="31">
         <v>58.948999999999998</v>
       </c>
       <c r="AH18" s="31">
         <v>74.037890000000004</v>
       </c>
       <c r="AI18" s="38"/>
       <c r="AJ18" s="38"/>
       <c r="AK18" s="38">
-        <v>128.209</v>
+        <v>143.209</v>
       </c>
       <c r="AL18" s="38">
-        <v>32.808999999999997</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:38" ht="22.5">
+        <v>36.515000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="12">
         <v>0.03</v>
       </c>
       <c r="F19" s="12">
         <v>6.0940000000000001E-2</v>
       </c>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="12">
         <v>0.2</v>
       </c>
       <c r="J19" s="12">
         <v>1.0057100000000001</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
@@ -3428,51 +3432,51 @@
       </c>
       <c r="Z19" s="26">
         <v>104.08402</v>
       </c>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="31">
         <v>603.46500000000003</v>
       </c>
       <c r="AD19" s="31">
         <v>130.49896000000001</v>
       </c>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="31">
         <v>107.423</v>
       </c>
       <c r="AH19" s="31">
         <v>39.534309999999998</v>
       </c>
       <c r="AI19" s="38"/>
       <c r="AJ19" s="38"/>
       <c r="AK19" s="38"/>
       <c r="AL19" s="38"/>
     </row>
-    <row r="20" spans="1:38">
+    <row r="20" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11">
         <v>315.8</v>
       </c>
       <c r="F20" s="11">
         <v>493.7</v>
       </c>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11">
         <v>752</v>
       </c>
       <c r="J20" s="11">
         <v>1411.4</v>
       </c>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="12">
@@ -3512,51 +3516,51 @@
       <c r="AA20" s="30"/>
       <c r="AB20" s="30"/>
       <c r="AC20" s="31">
         <v>655.22873000000004</v>
       </c>
       <c r="AD20" s="31">
         <v>1005.68908</v>
       </c>
       <c r="AE20" s="30"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="34">
         <v>558.18456000000003</v>
       </c>
       <c r="AH20" s="34">
         <v>1149.0652</v>
       </c>
       <c r="AI20" s="38"/>
       <c r="AJ20" s="38"/>
       <c r="AK20" s="38">
         <v>29.495999999999999</v>
       </c>
       <c r="AL20" s="38">
         <v>49.319690000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:38" ht="22.5">
+    <row r="21" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11">
         <v>3.1</v>
       </c>
       <c r="F21" s="11">
         <v>10.5</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11">
         <v>13.9</v>
       </c>
       <c r="J21" s="11">
         <v>55.5</v>
       </c>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="12">
@@ -3592,51 +3596,51 @@
       <c r="AA21" s="30"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="31">
         <v>55.635930000000002</v>
       </c>
       <c r="AD21" s="31">
         <v>124.67585</v>
       </c>
       <c r="AE21" s="30"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="34">
         <v>8.7349499999999995</v>
       </c>
       <c r="AH21" s="34">
         <v>27.54447</v>
       </c>
       <c r="AI21" s="38"/>
       <c r="AJ21" s="38"/>
       <c r="AK21" s="38">
         <v>2.5</v>
       </c>
       <c r="AL21" s="38">
         <v>5.1443599999999998</v>
       </c>
     </row>
-    <row r="22" spans="1:38" ht="22.5">
+    <row r="22" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11">
         <v>5</v>
       </c>
       <c r="F22" s="11">
         <v>47.6</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11">
         <v>6.9</v>
       </c>
       <c r="J22" s="11">
         <v>62.1</v>
       </c>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="12">
@@ -3666,57 +3670,57 @@
       <c r="Y22" s="26">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z22" s="26">
         <v>36.009729999999998</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="31">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD22" s="31">
         <v>120.58414</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="34">
         <v>55.255420000000001</v>
       </c>
       <c r="AH22" s="34">
         <v>266.53847000000002</v>
       </c>
       <c r="AI22" s="38"/>
       <c r="AJ22" s="38"/>
       <c r="AK22" s="38">
-        <v>38.034599999999998</v>
+        <v>38.256999999999998</v>
       </c>
       <c r="AL22" s="38">
-        <v>174.21869000000001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:38" ht="33.75">
+        <v>176.97166999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11">
         <v>2.7</v>
       </c>
       <c r="F23" s="11">
         <v>21</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
         <v>6.5</v>
       </c>
       <c r="J23" s="11">
         <v>62.2</v>
       </c>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="12">
@@ -3748,51 +3752,51 @@
       </c>
       <c r="Z23" s="26">
         <v>55.155050000000003</v>
       </c>
       <c r="AA23" s="30"/>
       <c r="AB23" s="30"/>
       <c r="AC23" s="31">
         <v>8.8148999999999997</v>
       </c>
       <c r="AD23" s="31">
         <v>62.574289999999998</v>
       </c>
       <c r="AE23" s="30"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="34">
         <v>3.2513800000000002</v>
       </c>
       <c r="AH23" s="34">
         <v>52.611319999999999</v>
       </c>
       <c r="AI23" s="38"/>
       <c r="AJ23" s="38"/>
       <c r="AK23" s="38"/>
       <c r="AL23" s="38"/>
     </row>
-    <row r="24" spans="1:38" ht="33.75">
+    <row r="24" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11">
         <v>1.4</v>
       </c>
       <c r="F24" s="11">
         <v>12.5</v>
       </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11">
         <v>2.6</v>
       </c>
       <c r="J24" s="11">
         <v>17.5</v>
       </c>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="12">
@@ -3822,57 +3826,57 @@
       <c r="Y24" s="26">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="26">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="31">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="31">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="34">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="34">
         <v>21.234000000000002</v>
       </c>
       <c r="AI24" s="38"/>
       <c r="AJ24" s="38"/>
       <c r="AK24" s="38">
-        <v>0.15681999999999999</v>
+        <v>0.23455999999999999</v>
       </c>
       <c r="AL24" s="38">
-        <v>3.16778</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:38" ht="33.75">
+        <v>4.8331900000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11">
         <v>0.4</v>
       </c>
       <c r="F25" s="11">
         <v>1.6</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
         <v>0.1</v>
       </c>
       <c r="J25" s="11">
         <v>0.4</v>
       </c>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
@@ -3880,51 +3884,51 @@
       <c r="O25" s="20"/>
       <c r="P25" s="20"/>
       <c r="Q25" s="20"/>
       <c r="R25" s="20"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="18"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="30"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="30"/>
       <c r="AD25" s="30"/>
       <c r="AE25" s="30"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="30"/>
       <c r="AH25" s="30"/>
       <c r="AI25" s="38"/>
       <c r="AJ25" s="38"/>
       <c r="AK25" s="38"/>
       <c r="AL25" s="38"/>
     </row>
-    <row r="26" spans="1:38" ht="22.5">
+    <row r="26" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11">
         <v>10</v>
       </c>
       <c r="F26" s="11">
         <v>37</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="12">
         <v>11.78</v>
       </c>
       <c r="N26" s="22">
         <v>32.06</v>
@@ -3950,57 +3954,57 @@
       <c r="Y26" s="26">
         <v>72.901330000000002</v>
       </c>
       <c r="Z26" s="26">
         <v>31.51022</v>
       </c>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31">
         <v>160.47417999999999</v>
       </c>
       <c r="AD26" s="31">
         <v>80.469790000000003</v>
       </c>
       <c r="AE26" s="31"/>
       <c r="AF26" s="31"/>
       <c r="AG26" s="34">
         <v>3.10724</v>
       </c>
       <c r="AH26" s="34">
         <v>9.0296900000000004</v>
       </c>
       <c r="AI26" s="38"/>
       <c r="AJ26" s="38"/>
       <c r="AK26" s="38">
-        <v>1.788</v>
+        <v>2.0813999999999999</v>
       </c>
       <c r="AL26" s="38">
-        <v>2.9076900000000001</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:38" ht="22.5">
+        <v>3.2454299999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11">
         <v>507.8</v>
       </c>
       <c r="F27" s="11">
         <v>296.7</v>
       </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11">
         <v>533.9</v>
       </c>
       <c r="J27" s="11">
         <v>509.2</v>
       </c>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="12">
@@ -4030,57 +4034,57 @@
       <c r="Y27" s="26">
         <v>689.97631999999999</v>
       </c>
       <c r="Z27" s="26">
         <v>1721.23579</v>
       </c>
       <c r="AA27" s="31"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31">
         <v>578.14207999999996</v>
       </c>
       <c r="AD27" s="31">
         <v>1347.58483</v>
       </c>
       <c r="AE27" s="31"/>
       <c r="AF27" s="31"/>
       <c r="AG27" s="34">
         <v>345.56403999999998</v>
       </c>
       <c r="AH27" s="34">
         <v>1189.43561</v>
       </c>
       <c r="AI27" s="38"/>
       <c r="AJ27" s="38"/>
       <c r="AK27" s="38">
-        <v>66.379239999999996</v>
+        <v>66.408879999999996</v>
       </c>
       <c r="AL27" s="38">
-        <v>181.90491</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:38" ht="33.75">
+        <v>182.02036000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20">
         <v>124.2</v>
       </c>
       <c r="R28" s="20">
         <v>104.1</v>
@@ -4098,57 +4102,57 @@
       <c r="Y28" s="26">
         <v>115.75568</v>
       </c>
       <c r="Z28" s="26">
         <v>161.64446000000001</v>
       </c>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31">
         <v>123.33378999999999</v>
       </c>
       <c r="AD28" s="31">
         <v>139.93540999999999</v>
       </c>
       <c r="AE28" s="31"/>
       <c r="AF28" s="31"/>
       <c r="AG28" s="34">
         <v>57.100099999999998</v>
       </c>
       <c r="AH28" s="34">
         <v>67.974270000000004</v>
       </c>
       <c r="AI28" s="38"/>
       <c r="AJ28" s="38"/>
       <c r="AK28" s="38">
-        <v>2.5</v>
+        <v>20.7425</v>
       </c>
       <c r="AL28" s="38">
-        <v>2.3929999999999998</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:38" ht="45">
+        <v>24.712029999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11">
         <v>55.7</v>
       </c>
       <c r="F29" s="11">
         <v>48.2</v>
       </c>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="12">
         <v>50.8416</v>
       </c>
       <c r="J29" s="12">
         <v>37.098979999999997</v>
       </c>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="12">
@@ -4178,57 +4182,57 @@
       <c r="Y29" s="26">
         <v>556.63744999999994</v>
       </c>
       <c r="Z29" s="26">
         <v>456.80687999999998</v>
       </c>
       <c r="AA29" s="31"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31">
         <v>348.75920000000002</v>
       </c>
       <c r="AD29" s="31">
         <v>457.84030999999999</v>
       </c>
       <c r="AE29" s="31"/>
       <c r="AF29" s="31"/>
       <c r="AG29" s="34">
         <v>236.07839999999999</v>
       </c>
       <c r="AH29" s="34">
         <v>201.39899</v>
       </c>
       <c r="AI29" s="38"/>
       <c r="AJ29" s="38"/>
       <c r="AK29" s="38">
-        <v>32.511699999999998</v>
+        <v>66.047520000000006</v>
       </c>
       <c r="AL29" s="38">
-        <v>30.953279999999999</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:38">
+        <v>73.399600000000007</v>
+      </c>
+    </row>
+    <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11">
         <v>34.1</v>
       </c>
       <c r="F30" s="11">
         <v>37.4</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="12">
         <v>2.528</v>
       </c>
       <c r="J30" s="12">
         <v>11.876580000000001</v>
       </c>
       <c r="K30" s="11"/>
       <c r="L30" s="11"/>
       <c r="M30" s="12">
@@ -4258,57 +4262,57 @@
       <c r="Y30" s="26">
         <v>444.39436000000001</v>
       </c>
       <c r="Z30" s="26">
         <v>1568.5389600000001</v>
       </c>
       <c r="AA30" s="31"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31">
         <v>52.300559999999997</v>
       </c>
       <c r="AD30" s="31">
         <v>320.79131000000001</v>
       </c>
       <c r="AE30" s="31"/>
       <c r="AF30" s="31"/>
       <c r="AG30" s="34">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH30" s="34">
         <v>5.1746999999999996</v>
       </c>
       <c r="AI30" s="38"/>
       <c r="AJ30" s="38"/>
       <c r="AK30" s="38">
-        <v>3.7199999999999997E-2</v>
+        <v>7.4099999999999999E-2</v>
       </c>
       <c r="AL30" s="38">
-        <v>0.32957999999999998</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:38">
+        <v>0.78415000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11">
         <v>6.7</v>
       </c>
       <c r="F31" s="11">
         <v>27</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11">
         <v>30</v>
       </c>
       <c r="J31" s="11">
         <v>120.9</v>
       </c>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="12">
@@ -4338,57 +4342,57 @@
       <c r="Y31" s="26">
         <v>224.73588000000001</v>
       </c>
       <c r="Z31" s="26">
         <v>577.75922000000003</v>
       </c>
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31">
         <v>180.22980000000001</v>
       </c>
       <c r="AD31" s="31">
         <v>416.14976999999999</v>
       </c>
       <c r="AE31" s="31"/>
       <c r="AF31" s="31"/>
       <c r="AG31" s="34">
         <v>54.560429999999997</v>
       </c>
       <c r="AH31" s="34">
         <v>143.93342000000001</v>
       </c>
       <c r="AI31" s="38"/>
       <c r="AJ31" s="38"/>
       <c r="AK31" s="38">
-        <v>1.13026</v>
+        <v>1.9196899999999999</v>
       </c>
       <c r="AL31" s="38">
-        <v>9.9768600000000003</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:38">
+        <v>16.907109999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11">
         <v>19.8</v>
       </c>
       <c r="F32" s="11">
         <v>122.2</v>
       </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="12">
         <v>26.065999999999999</v>
       </c>
       <c r="J32" s="12">
         <v>93.785790000000006</v>
       </c>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="12">
@@ -4416,51 +4420,51 @@
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26">
         <v>133.8931</v>
       </c>
       <c r="Z32" s="26">
         <v>76.827939999999998</v>
       </c>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31">
         <v>302.94</v>
       </c>
       <c r="AD32" s="31">
         <v>463.81563</v>
       </c>
       <c r="AE32" s="31"/>
       <c r="AF32" s="31"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="38"/>
       <c r="AJ32" s="38"/>
       <c r="AK32" s="38"/>
       <c r="AL32" s="38"/>
     </row>
-    <row r="33" spans="1:38" ht="33.75">
+    <row r="33" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="12">
         <v>1.907E-2</v>
       </c>
       <c r="N33" s="22">
         <v>3.739E-2</v>
       </c>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="20"/>
@@ -4480,51 +4484,51 @@
       </c>
       <c r="Z33" s="26">
         <v>7.3876999999999997</v>
       </c>
       <c r="AA33" s="31"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31">
         <v>4.3379899999999996</v>
       </c>
       <c r="AD33" s="31">
         <v>7.8599600000000001</v>
       </c>
       <c r="AE33" s="31"/>
       <c r="AF33" s="31"/>
       <c r="AG33" s="34">
         <v>6.1000000000000004E-3</v>
       </c>
       <c r="AH33" s="34">
         <v>2.1059999999999999E-2</v>
       </c>
       <c r="AI33" s="38"/>
       <c r="AJ33" s="38"/>
       <c r="AK33" s="38"/>
       <c r="AL33" s="38"/>
     </row>
-    <row r="34" spans="1:38">
+    <row r="34" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11">
         <v>0.02</v>
       </c>
       <c r="F34" s="11">
         <v>0.5</v>
       </c>
       <c r="G34" s="12">
         <v>14.436</v>
       </c>
       <c r="H34" s="12">
         <v>36.499360000000003</v>
       </c>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="12">
         <v>9.3490000000000002</v>
       </c>
@@ -4568,99 +4572,99 @@
       <c r="AA34" s="31">
         <v>4.5179999999999998</v>
       </c>
       <c r="AB34" s="31">
         <v>10.587120000000001</v>
       </c>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31">
         <v>62.92</v>
       </c>
       <c r="AF34" s="31">
         <v>136.21786</v>
       </c>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="38">
         <v>20</v>
       </c>
       <c r="AJ34" s="38">
         <v>59.2</v>
       </c>
       <c r="AK34" s="38"/>
       <c r="AL34" s="38"/>
     </row>
-    <row r="35" spans="1:38">
+    <row r="35" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="11"/>
       <c r="M35" s="12">
         <v>4.1799999999999997E-2</v>
       </c>
       <c r="N35" s="22">
         <v>1.0443899999999999</v>
       </c>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
       <c r="V35" s="18"/>
       <c r="W35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="30"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="30"/>
       <c r="AE35" s="30"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="30"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="38"/>
       <c r="AJ35" s="38"/>
       <c r="AK35" s="38"/>
       <c r="AL35" s="38"/>
     </row>
-    <row r="36" spans="1:38">
+    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C36" s="12">
         <v>21.2</v>
       </c>
       <c r="D36" s="12">
         <v>9.0080799999999996</v>
       </c>
       <c r="E36" s="12">
         <v>1761.36</v>
       </c>
       <c r="F36" s="12">
         <v>306.51344</v>
       </c>
       <c r="G36" s="12">
         <v>50</v>
       </c>
       <c r="H36" s="12">
         <v>22.429970000000001</v>
       </c>
       <c r="I36" s="11">
@@ -4701,54 +4705,58 @@
       <c r="X36" s="26"/>
       <c r="Y36" s="26">
         <v>781</v>
       </c>
       <c r="Z36" s="26">
         <v>21.26005</v>
       </c>
       <c r="AA36" s="31"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31">
         <v>1629.4690000000001</v>
       </c>
       <c r="AD36" s="31">
         <v>81.504760000000005</v>
       </c>
       <c r="AE36" s="31">
         <v>183.55</v>
       </c>
       <c r="AF36" s="31">
         <v>215.19200000000001</v>
       </c>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="38"/>
       <c r="AJ36" s="38"/>
-      <c r="AK36" s="38"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:38">
+      <c r="AK36" s="38">
+        <v>4</v>
+      </c>
+      <c r="AL36" s="38">
+        <v>0.6976</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="12">
         <v>553.11</v>
       </c>
       <c r="D37" s="12">
         <v>307.58064999999999</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <v>570.95000000000005</v>
       </c>
       <c r="H37" s="12">
         <v>349.73289999999997</v>
       </c>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="12">
         <v>12990.995000000001</v>
       </c>
@@ -4792,51 +4800,51 @@
         <v>745.04192</v>
       </c>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="31">
         <v>650.92008999999996</v>
       </c>
       <c r="AB37" s="31">
         <v>1030.4993400000001</v>
       </c>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31">
         <v>174.30389</v>
       </c>
       <c r="AF37" s="31">
         <v>271.27199999999999</v>
       </c>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="38"/>
       <c r="AJ37" s="38"/>
       <c r="AK37" s="38"/>
       <c r="AL37" s="38"/>
     </row>
-    <row r="38" spans="1:38" ht="22.5">
+    <row r="38" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="11">
         <v>169.5</v>
       </c>
       <c r="D38" s="11">
         <v>58.3</v>
       </c>
       <c r="E38" s="11">
         <v>717.7</v>
       </c>
       <c r="F38" s="11">
         <v>30.2</v>
       </c>
       <c r="G38" s="11">
         <v>875</v>
       </c>
       <c r="H38" s="11">
         <v>364</v>
       </c>
       <c r="I38" s="12">
@@ -4884,59 +4892,63 @@
         <v>255.02873</v>
       </c>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="31">
         <v>160.4</v>
       </c>
       <c r="AB38" s="31">
         <v>53.026969999999999</v>
       </c>
       <c r="AC38" s="31">
         <v>74.099999999999994</v>
       </c>
       <c r="AD38" s="31">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE38" s="34">
         <v>529.63963999999999</v>
       </c>
       <c r="AF38" s="34">
         <v>190.52207999999999</v>
       </c>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="38">
-        <v>388.06504999999999</v>
+        <v>495.28104999999999</v>
       </c>
       <c r="AJ38" s="38">
-        <v>78.29401</v>
-[...4 lines deleted...]
-    <row r="39" spans="1:38" ht="22.5">
+        <v>98.121200000000002</v>
+      </c>
+      <c r="AK38" s="38">
+        <v>4.7</v>
+      </c>
+      <c r="AL38" s="38">
+        <v>0.98060000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="11">
         <v>344.9</v>
       </c>
       <c r="D39" s="11">
         <v>123.5</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
         <v>1352.7</v>
       </c>
       <c r="H39" s="11">
         <v>833.9</v>
       </c>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="12">
         <v>402.96</v>
       </c>
@@ -4980,59 +4992,63 @@
       </c>
       <c r="Z39" s="26">
         <v>16.87</v>
       </c>
       <c r="AA39" s="31">
         <v>1117.5999999999999</v>
       </c>
       <c r="AB39" s="31">
         <v>484.06506000000002</v>
       </c>
       <c r="AC39" s="31">
         <v>3.78</v>
       </c>
       <c r="AD39" s="31">
         <v>5.3584199999999997</v>
       </c>
       <c r="AE39" s="31">
         <v>1674.57168</v>
       </c>
       <c r="AF39" s="31">
         <v>1267.4161799999999</v>
       </c>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="38">
-        <v>166.70123000000001</v>
+        <v>341.40724999999998</v>
       </c>
       <c r="AJ39" s="38">
-        <v>60.889699999999998</v>
-[...4 lines deleted...]
-    <row r="40" spans="1:38">
+        <v>147.88986</v>
+      </c>
+      <c r="AK39" s="38">
+        <v>54.9</v>
+      </c>
+      <c r="AL39" s="38">
+        <v>6.3122999999999996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="12">
         <v>7</v>
       </c>
       <c r="L40" s="12">
         <v>4.681</v>
       </c>
       <c r="M40" s="12"/>
       <c r="N40" s="22"/>
       <c r="O40" s="22">
         <v>0.96870000000000001</v>
       </c>
@@ -5040,51 +5056,51 @@
         <v>0.89870000000000005</v>
       </c>
       <c r="Q40" s="22"/>
       <c r="R40" s="22"/>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
       <c r="W40" s="24"/>
       <c r="X40" s="24"/>
       <c r="Y40" s="24"/>
       <c r="Z40" s="24"/>
       <c r="AA40" s="30"/>
       <c r="AB40" s="30"/>
       <c r="AC40" s="30"/>
       <c r="AD40" s="30"/>
       <c r="AE40" s="30"/>
       <c r="AF40" s="30"/>
       <c r="AG40" s="30"/>
       <c r="AH40" s="30"/>
       <c r="AI40" s="38"/>
       <c r="AJ40" s="38"/>
       <c r="AK40" s="38"/>
       <c r="AL40" s="38"/>
     </row>
-    <row r="41" spans="1:38" ht="22.5">
+    <row r="41" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C41" s="11">
         <v>390</v>
       </c>
       <c r="D41" s="11">
         <v>179.2</v>
       </c>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11">
         <v>934</v>
       </c>
       <c r="H41" s="11">
         <v>418.7</v>
       </c>
       <c r="I41" s="12">
         <v>133.75</v>
       </c>
       <c r="J41" s="12">
         <v>8.3809799999999992</v>
@@ -5137,54 +5153,58 @@
       <c r="Z41" s="26">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA41" s="31">
         <v>406.22</v>
       </c>
       <c r="AB41" s="31">
         <v>245.20667</v>
       </c>
       <c r="AC41" s="31">
         <v>18.5</v>
       </c>
       <c r="AD41" s="31">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE41" s="34">
         <v>155.15</v>
       </c>
       <c r="AF41" s="34">
         <v>110.51081000000001</v>
       </c>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="38"/>
       <c r="AJ41" s="38"/>
-      <c r="AK41" s="38"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:38">
+      <c r="AK41" s="38">
+        <v>29.4</v>
+      </c>
+      <c r="AL41" s="38">
+        <v>4.8833000000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="11">
         <v>229.5</v>
       </c>
       <c r="D42" s="11">
         <v>162.4</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <v>903.59</v>
       </c>
       <c r="H42" s="12">
         <v>143.60278</v>
       </c>
       <c r="I42" s="12">
         <v>2</v>
       </c>
       <c r="J42" s="12">
         <v>0.35560999999999998</v>
@@ -5228,99 +5248,99 @@
         <v>988.23961999999995</v>
       </c>
       <c r="AC42" s="31">
         <v>5</v>
       </c>
       <c r="AD42" s="31">
         <v>1.006</v>
       </c>
       <c r="AE42" s="31">
         <v>504.99678999999998</v>
       </c>
       <c r="AF42" s="31">
         <v>724.44200000000001</v>
       </c>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="38">
         <v>253.14018999999999</v>
       </c>
       <c r="AJ42" s="38">
         <v>782.21</v>
       </c>
       <c r="AK42" s="38"/>
       <c r="AL42" s="38"/>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="20"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22">
         <v>0.24640000000000001</v>
       </c>
       <c r="R43" s="22">
         <v>0.51949999999999996</v>
       </c>
       <c r="S43" s="18"/>
       <c r="T43" s="18"/>
       <c r="U43" s="18"/>
       <c r="V43" s="18"/>
       <c r="W43" s="24"/>
       <c r="X43" s="24"/>
       <c r="Y43" s="24"/>
       <c r="Z43" s="24"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="30"/>
       <c r="AC43" s="30"/>
       <c r="AD43" s="30"/>
       <c r="AE43" s="30"/>
       <c r="AF43" s="30"/>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
       <c r="AI43" s="38"/>
       <c r="AJ43" s="38"/>
       <c r="AK43" s="38"/>
       <c r="AL43" s="38"/>
     </row>
-    <row r="44" spans="1:38">
+    <row r="44" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C44" s="11">
         <v>181.2</v>
       </c>
       <c r="D44" s="11">
         <v>115.5</v>
       </c>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11">
         <v>162.80000000000001</v>
       </c>
       <c r="H44" s="11">
         <v>60.3</v>
       </c>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="12">
         <v>16.965800000000002</v>
       </c>
@@ -5369,54 +5389,58 @@
         <v>157.46799999999999</v>
       </c>
       <c r="AB44" s="31">
         <v>121.66925000000001</v>
       </c>
       <c r="AC44" s="31">
         <v>3.70018</v>
       </c>
       <c r="AD44" s="31">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE44" s="34">
         <v>410.16</v>
       </c>
       <c r="AF44" s="34">
         <v>238.52986999999999</v>
       </c>
       <c r="AG44" s="34">
         <v>1</v>
       </c>
       <c r="AH44" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI44" s="38"/>
       <c r="AJ44" s="38"/>
-      <c r="AK44" s="38"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:38">
+      <c r="AK44" s="38">
+        <v>87.7</v>
+      </c>
+      <c r="AL44" s="38">
+        <v>9.9229299999999991</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11">
         <v>0.1</v>
       </c>
       <c r="F45" s="11">
         <v>0.1</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11">
         <v>0.2</v>
       </c>
       <c r="J45" s="11">
         <v>0.4</v>
       </c>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="12">
@@ -5446,57 +5470,57 @@
       <c r="Y45" s="26">
         <v>2.9203000000000001</v>
       </c>
       <c r="Z45" s="26">
         <v>5.1628999999999996</v>
       </c>
       <c r="AA45" s="31"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31">
         <v>6.4009</v>
       </c>
       <c r="AD45" s="31">
         <v>12.279260000000001</v>
       </c>
       <c r="AE45" s="34"/>
       <c r="AF45" s="34"/>
       <c r="AG45" s="34">
         <v>48.43</v>
       </c>
       <c r="AH45" s="34">
         <v>11.61872</v>
       </c>
       <c r="AI45" s="38"/>
       <c r="AJ45" s="38"/>
       <c r="AK45" s="38">
-        <v>0.44400000000000001</v>
+        <v>0.46340999999999999</v>
       </c>
       <c r="AL45" s="38">
-        <v>1.3416999999999999</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:38" ht="33.75">
+        <v>1.43242</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="12">
         <v>14.54</v>
       </c>
       <c r="H46" s="12">
         <v>6.1260000000000003</v>
       </c>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="12">
         <v>38.307000000000002</v>
       </c>
       <c r="N46" s="22">
         <v>6.7889299999999997</v>
@@ -5528,51 +5552,51 @@
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31">
         <v>9</v>
       </c>
       <c r="AD46" s="31">
         <v>4.1970000000000001</v>
       </c>
       <c r="AE46" s="31">
         <v>65</v>
       </c>
       <c r="AF46" s="31">
         <v>2.415</v>
       </c>
       <c r="AG46" s="34">
         <v>1</v>
       </c>
       <c r="AH46" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI46" s="38"/>
       <c r="AJ46" s="38"/>
       <c r="AK46" s="38"/>
       <c r="AL46" s="38"/>
     </row>
-    <row r="47" spans="1:38" ht="22.5">
+    <row r="47" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11">
         <v>0.3</v>
       </c>
       <c r="F47" s="11">
         <v>1.9</v>
       </c>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11">
         <v>0.1</v>
       </c>
       <c r="J47" s="11">
         <v>1</v>
       </c>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="12">
@@ -5602,57 +5626,57 @@
       <c r="Y47" s="26">
         <v>0.22602</v>
       </c>
       <c r="Z47" s="26">
         <v>2.0447199999999999</v>
       </c>
       <c r="AA47" s="31"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31">
         <v>13.231070000000001</v>
       </c>
       <c r="AD47" s="31">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE47" s="31"/>
       <c r="AF47" s="31"/>
       <c r="AG47" s="34">
         <v>1.14947</v>
       </c>
       <c r="AH47" s="34">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI47" s="38"/>
       <c r="AJ47" s="38"/>
       <c r="AK47" s="38">
-        <v>2.9690000000000001E-2</v>
+        <v>4.3150000000000001E-2</v>
       </c>
       <c r="AL47" s="38">
-        <v>0.29121999999999998</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:38" ht="22.5">
+        <v>0.44816</v>
+      </c>
+    </row>
+    <row r="48" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11">
         <v>93.1</v>
       </c>
       <c r="F48" s="11">
         <v>76.3</v>
       </c>
       <c r="G48" s="12">
         <v>1</v>
       </c>
       <c r="H48" s="12">
         <v>0.43653999999999998</v>
       </c>
       <c r="I48" s="11">
         <v>2</v>
       </c>
       <c r="J48" s="11">
         <v>2.5</v>
@@ -5686,101 +5710,101 @@
       <c r="Y48" s="26">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z48" s="26">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31">
         <v>24.706499999999998</v>
       </c>
       <c r="AD48" s="31">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE48" s="31"/>
       <c r="AF48" s="31"/>
       <c r="AG48" s="34">
         <v>572.32860000000005</v>
       </c>
       <c r="AH48" s="34">
         <v>67.304699999999997</v>
       </c>
       <c r="AI48" s="38"/>
       <c r="AJ48" s="38"/>
       <c r="AK48" s="38">
-        <v>381.10840000000002</v>
+        <v>1171.3004000000001</v>
       </c>
       <c r="AL48" s="38">
-        <v>36.403869999999998</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:38" ht="33.75">
+        <v>119.68196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
       <c r="S49" s="18"/>
       <c r="T49" s="18"/>
       <c r="U49" s="18"/>
       <c r="V49" s="18"/>
       <c r="W49" s="24"/>
       <c r="X49" s="24"/>
       <c r="Y49" s="24"/>
       <c r="Z49" s="24"/>
       <c r="AA49" s="30"/>
       <c r="AB49" s="30"/>
       <c r="AC49" s="30"/>
       <c r="AD49" s="30"/>
       <c r="AE49" s="30"/>
       <c r="AF49" s="30"/>
       <c r="AG49" s="30"/>
       <c r="AH49" s="30"/>
       <c r="AI49" s="38"/>
       <c r="AJ49" s="38"/>
       <c r="AK49" s="38"/>
       <c r="AL49" s="38"/>
     </row>
-    <row r="50" spans="1:38" ht="22.5">
+    <row r="50" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11">
         <v>0.1</v>
       </c>
       <c r="F50" s="11">
         <v>0.4</v>
       </c>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="12">
         <v>0.16941999999999999</v>
       </c>
       <c r="J50" s="12">
         <v>1.5557099999999999</v>
       </c>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12">
@@ -5810,57 +5834,57 @@
       <c r="Y50" s="26">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z50" s="26">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA50" s="30"/>
       <c r="AB50" s="30"/>
       <c r="AC50" s="31">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD50" s="31">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE50" s="30"/>
       <c r="AF50" s="30"/>
       <c r="AG50" s="34">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH50" s="34">
         <v>0.41791</v>
       </c>
       <c r="AI50" s="38"/>
       <c r="AJ50" s="38"/>
       <c r="AK50" s="38">
-        <v>9.1199999999999996E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="AL50" s="38">
-        <v>8.4640000000000007E-2</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:38">
+        <v>0.10233</v>
+      </c>
+    </row>
+    <row r="51" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12">
         <v>1.554E-2</v>
       </c>
       <c r="N51" s="22">
         <v>0.20161999999999999</v>
       </c>
       <c r="O51" s="22">
         <v>0.1</v>
       </c>
@@ -5880,51 +5904,51 @@
       </c>
       <c r="V51" s="18">
         <v>0.55315000000000003</v>
       </c>
       <c r="W51" s="26"/>
       <c r="X51" s="26"/>
       <c r="Y51" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="Z51" s="26">
         <v>0.13124</v>
       </c>
       <c r="AA51" s="30"/>
       <c r="AB51" s="30"/>
       <c r="AC51" s="31"/>
       <c r="AD51" s="31"/>
       <c r="AE51" s="30"/>
       <c r="AF51" s="30"/>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="38"/>
       <c r="AJ51" s="38"/>
       <c r="AK51" s="38"/>
       <c r="AL51" s="38"/>
     </row>
-    <row r="52" spans="1:38">
+    <row r="52" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11">
         <v>57</v>
       </c>
       <c r="F52" s="11">
         <v>70.8</v>
       </c>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="12">
         <v>120</v>
       </c>
       <c r="J52" s="12">
         <v>144.60599999999999</v>
       </c>
       <c r="K52" s="12"/>
       <c r="L52" s="12"/>
       <c r="M52" s="12">
@@ -5940,51 +5964,51 @@
       <c r="S52" s="18"/>
       <c r="T52" s="18"/>
       <c r="U52" s="18"/>
       <c r="V52" s="18"/>
       <c r="W52" s="24"/>
       <c r="X52" s="24"/>
       <c r="Y52" s="24"/>
       <c r="Z52" s="24"/>
       <c r="AA52" s="30"/>
       <c r="AB52" s="30"/>
       <c r="AC52" s="30">
         <v>4</v>
       </c>
       <c r="AD52" s="30">
         <v>1.9510000000000001</v>
       </c>
       <c r="AE52" s="30"/>
       <c r="AF52" s="30"/>
       <c r="AG52" s="30"/>
       <c r="AH52" s="30"/>
       <c r="AI52" s="38"/>
       <c r="AJ52" s="38"/>
       <c r="AK52" s="38"/>
       <c r="AL52" s="38"/>
     </row>
-    <row r="53" spans="1:38" ht="22.5">
+    <row r="53" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="12">
         <v>4.4760000000000001E-2</v>
       </c>
       <c r="J53" s="12">
         <v>0.79390000000000005</v>
       </c>
       <c r="K53" s="12">
         <v>15</v>
       </c>
       <c r="L53" s="12">
         <v>8.5809999999999995</v>
       </c>
       <c r="M53" s="12">
@@ -6020,51 +6044,51 @@
         <v>15.531000000000001</v>
       </c>
       <c r="Y53" s="26">
         <v>2.367E-2</v>
       </c>
       <c r="Z53" s="26">
         <v>0.43319000000000002</v>
       </c>
       <c r="AA53" s="31"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="AD53" s="31">
         <v>0.33803</v>
       </c>
       <c r="AE53" s="31"/>
       <c r="AF53" s="31"/>
       <c r="AG53" s="31"/>
       <c r="AH53" s="31"/>
       <c r="AI53" s="38"/>
       <c r="AJ53" s="38"/>
       <c r="AK53" s="38"/>
       <c r="AL53" s="38"/>
     </row>
-    <row r="54" spans="1:38">
+    <row r="54" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="11">
         <v>1285.4000000000001</v>
       </c>
       <c r="D54" s="11">
         <v>670.2</v>
       </c>
       <c r="E54" s="11"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="12">
         <v>247.208</v>
       </c>
       <c r="L54" s="12">
         <v>177.28424999999999</v>
       </c>
       <c r="M54" s="12">
@@ -6100,51 +6124,51 @@
       <c r="W54" s="26">
         <v>37.4</v>
       </c>
       <c r="X54" s="26">
         <v>34.136789999999998</v>
       </c>
       <c r="Y54" s="26"/>
       <c r="Z54" s="26"/>
       <c r="AA54" s="31"/>
       <c r="AB54" s="31"/>
       <c r="AC54" s="31">
         <v>162</v>
       </c>
       <c r="AD54" s="31">
         <v>18.499919999999999</v>
       </c>
       <c r="AE54" s="31"/>
       <c r="AF54" s="31"/>
       <c r="AG54" s="31"/>
       <c r="AH54" s="31"/>
       <c r="AI54" s="38"/>
       <c r="AJ54" s="38"/>
       <c r="AK54" s="38"/>
       <c r="AL54" s="38"/>
     </row>
-    <row r="55" spans="1:38">
+    <row r="55" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="11">
         <v>272</v>
       </c>
       <c r="D55" s="11">
         <v>140.80000000000001</v>
       </c>
       <c r="E55" s="11">
         <v>0.1</v>
       </c>
       <c r="F55" s="11">
         <v>0.1</v>
       </c>
       <c r="G55" s="12">
         <v>18</v>
       </c>
       <c r="H55" s="12">
         <v>2.13611</v>
       </c>
       <c r="I55" s="11"/>
@@ -6184,51 +6208,51 @@
       </c>
       <c r="Z55" s="26">
         <v>26.471</v>
       </c>
       <c r="AA55" s="31"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31">
         <v>2.1</v>
       </c>
       <c r="AD55" s="31">
         <v>0.92800000000000005</v>
       </c>
       <c r="AE55" s="31"/>
       <c r="AF55" s="31"/>
       <c r="AG55" s="34">
         <v>0.5</v>
       </c>
       <c r="AH55" s="34">
         <v>0.13600000000000001</v>
       </c>
       <c r="AI55" s="38"/>
       <c r="AJ55" s="38"/>
       <c r="AK55" s="38"/>
       <c r="AL55" s="38"/>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="11">
         <v>1574</v>
       </c>
       <c r="D56" s="11">
         <v>760.4</v>
       </c>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11">
         <v>3095.4</v>
       </c>
       <c r="H56" s="11">
         <v>1324.3</v>
       </c>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="12">
         <v>2048.2244999999998</v>
       </c>
@@ -6264,51 +6288,51 @@
         <v>1984.93887</v>
       </c>
       <c r="Y56" s="26"/>
       <c r="Z56" s="26"/>
       <c r="AA56" s="31">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB56" s="31">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31">
         <v>1181.55</v>
       </c>
       <c r="AF56" s="31">
         <v>665.37207999999998</v>
       </c>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="38"/>
       <c r="AJ56" s="38"/>
       <c r="AK56" s="38"/>
       <c r="AL56" s="38"/>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11">
         <v>2684.6</v>
       </c>
       <c r="F57" s="11">
         <v>1417.3</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>15.3</v>
       </c>
       <c r="I57" s="11">
         <v>683.3</v>
       </c>
       <c r="J57" s="11">
         <v>1015</v>
@@ -6353,54 +6377,58 @@
       <c r="Z57" s="26">
         <v>30.343</v>
       </c>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31">
         <v>1107.135</v>
       </c>
       <c r="AD57" s="31">
         <v>62.935470000000002</v>
       </c>
       <c r="AE57" s="31"/>
       <c r="AF57" s="31"/>
       <c r="AG57" s="34">
         <v>1</v>
       </c>
       <c r="AH57" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI57" s="38">
         <v>21</v>
       </c>
       <c r="AJ57" s="38">
         <v>24.655259999999998</v>
       </c>
-      <c r="AK57" s="38"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:38" ht="22.5">
+      <c r="AK57" s="38">
+        <v>165.3</v>
+      </c>
+      <c r="AL57" s="38">
+        <v>25.257180000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11">
         <v>284.5</v>
       </c>
       <c r="H58" s="11">
         <v>157.69999999999999</v>
       </c>
       <c r="I58" s="11">
         <v>10.199999999999999</v>
       </c>
       <c r="J58" s="11">
         <v>3.6</v>
       </c>
       <c r="K58" s="12">
         <v>474.01949999999999</v>
       </c>
@@ -6432,51 +6460,51 @@
       <c r="W58" s="24"/>
       <c r="X58" s="24"/>
       <c r="Y58" s="24"/>
       <c r="Z58" s="24"/>
       <c r="AA58" s="31"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31">
         <v>6.3</v>
       </c>
       <c r="AD58" s="31">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE58" s="31">
         <v>39.753999999999998</v>
       </c>
       <c r="AF58" s="31">
         <v>53.133000000000003</v>
       </c>
       <c r="AG58" s="34"/>
       <c r="AH58" s="34"/>
       <c r="AI58" s="38"/>
       <c r="AJ58" s="38"/>
       <c r="AK58" s="38"/>
       <c r="AL58" s="38"/>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="12">
         <v>4.2</v>
       </c>
       <c r="H59" s="12">
         <v>0.98950000000000005</v>
       </c>
       <c r="I59" s="11">
         <v>1.2</v>
       </c>
       <c r="J59" s="11">
         <v>0.3</v>
       </c>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
       <c r="M59" s="12">
@@ -6505,54 +6533,58 @@
       <c r="X59" s="27"/>
       <c r="Y59" s="26">
         <v>0.95</v>
       </c>
       <c r="Z59" s="26">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31">
         <v>80.680000000000007</v>
       </c>
       <c r="AD59" s="31">
         <v>14.08103</v>
       </c>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH59" s="34">
         <v>7.00488</v>
       </c>
       <c r="AI59" s="38"/>
       <c r="AJ59" s="38"/>
-      <c r="AK59" s="38"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:38" ht="33.75">
+      <c r="AK59" s="38">
+        <v>21.1</v>
+      </c>
+      <c r="AL59" s="38">
+        <v>7.2922599999999997</v>
+      </c>
+    </row>
+    <row r="60" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11">
         <v>0.1</v>
       </c>
       <c r="F60" s="11">
         <v>0.4</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11">
         <v>100.7</v>
       </c>
       <c r="J60" s="11">
         <v>139.4</v>
       </c>
       <c r="K60" s="12"/>
       <c r="L60" s="12"/>
       <c r="M60" s="12">
@@ -6582,101 +6614,101 @@
       <c r="Y60" s="26">
         <v>36.42</v>
       </c>
       <c r="Z60" s="26">
         <v>78.453800000000001</v>
       </c>
       <c r="AA60" s="31"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31">
         <v>69.947800000000001</v>
       </c>
       <c r="AD60" s="31">
         <v>187.92893000000001</v>
       </c>
       <c r="AE60" s="31"/>
       <c r="AF60" s="31"/>
       <c r="AG60" s="34">
         <v>46.786000000000001</v>
       </c>
       <c r="AH60" s="34">
         <v>117.25409000000001</v>
       </c>
       <c r="AI60" s="38"/>
       <c r="AJ60" s="38"/>
       <c r="AK60" s="38">
-        <v>0.21528</v>
+        <v>2.6316000000000002</v>
       </c>
       <c r="AL60" s="38">
-        <v>2.0646399999999998</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:38" ht="33.75">
+        <v>2.9857499999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="11"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
       <c r="S61" s="18"/>
       <c r="T61" s="18"/>
       <c r="U61" s="18"/>
       <c r="V61" s="18"/>
       <c r="W61" s="24"/>
       <c r="X61" s="24"/>
       <c r="Y61" s="24"/>
       <c r="Z61" s="24"/>
       <c r="AA61" s="30"/>
       <c r="AB61" s="30"/>
       <c r="AC61" s="30"/>
       <c r="AD61" s="30"/>
       <c r="AE61" s="30"/>
       <c r="AF61" s="30"/>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
       <c r="AI61" s="38"/>
       <c r="AJ61" s="38"/>
       <c r="AK61" s="38"/>
       <c r="AL61" s="38"/>
     </row>
-    <row r="62" spans="1:38" ht="22.5">
+    <row r="62" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11">
         <v>12.6</v>
       </c>
       <c r="F62" s="11">
         <v>32.200000000000003</v>
       </c>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
       <c r="I62" s="11">
         <v>16.399999999999999</v>
       </c>
       <c r="J62" s="11">
         <v>40.799999999999997</v>
       </c>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
       <c r="M62" s="12">
@@ -6710,101 +6742,101 @@
       <c r="Y62" s="26">
         <v>3.7796099999999999</v>
       </c>
       <c r="Z62" s="26">
         <v>11.69237</v>
       </c>
       <c r="AA62" s="30"/>
       <c r="AB62" s="30"/>
       <c r="AC62" s="31">
         <v>2.11843</v>
       </c>
       <c r="AD62" s="31">
         <v>4.3483999999999998</v>
       </c>
       <c r="AE62" s="30"/>
       <c r="AF62" s="30"/>
       <c r="AG62" s="34">
         <v>7.7349399999999999</v>
       </c>
       <c r="AH62" s="34">
         <v>26.604610000000001</v>
       </c>
       <c r="AI62" s="38"/>
       <c r="AJ62" s="38"/>
       <c r="AK62" s="38">
-        <v>5.0138999999999996</v>
+        <v>9.2139000000000006</v>
       </c>
       <c r="AL62" s="38">
-        <v>18.708300000000001</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:38" ht="33.75">
+        <v>19.448709999999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
       <c r="N63" s="20"/>
       <c r="O63" s="20"/>
       <c r="P63" s="20"/>
       <c r="Q63" s="20"/>
       <c r="R63" s="20"/>
       <c r="S63" s="18"/>
       <c r="T63" s="18"/>
       <c r="U63" s="18"/>
       <c r="V63" s="18"/>
       <c r="W63" s="24"/>
       <c r="X63" s="24"/>
       <c r="Y63" s="24"/>
       <c r="Z63" s="24"/>
       <c r="AA63" s="30"/>
       <c r="AB63" s="30"/>
       <c r="AC63" s="30"/>
       <c r="AD63" s="30"/>
       <c r="AE63" s="30"/>
       <c r="AF63" s="30"/>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
       <c r="AI63" s="38"/>
       <c r="AJ63" s="38"/>
       <c r="AK63" s="38"/>
       <c r="AL63" s="38"/>
     </row>
-    <row r="64" spans="1:38" ht="33.75">
+    <row r="64" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11">
         <v>10.6</v>
       </c>
       <c r="F64" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11">
         <v>20.2</v>
       </c>
       <c r="J64" s="11">
         <v>82</v>
       </c>
       <c r="K64" s="12"/>
       <c r="L64" s="12"/>
       <c r="M64" s="12">
@@ -6846,57 +6878,57 @@
       <c r="AC64" s="31">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD64" s="31">
         <v>16.24005</v>
       </c>
       <c r="AE64" s="31">
         <v>0.35499999999999998</v>
       </c>
       <c r="AF64" s="31">
         <v>7.7779999999999996</v>
       </c>
       <c r="AG64" s="34">
         <v>2.4360200000000001</v>
       </c>
       <c r="AH64" s="34">
         <v>41.046669999999999</v>
       </c>
       <c r="AI64" s="38">
         <v>0.44</v>
       </c>
       <c r="AJ64" s="38">
         <v>3.758</v>
       </c>
       <c r="AK64" s="38">
-        <v>0.15629999999999999</v>
+        <v>0.28589999999999999</v>
       </c>
       <c r="AL64" s="38">
-        <v>3.8748800000000001</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:38">
+        <v>7.3020300000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="11">
         <v>11</v>
       </c>
       <c r="D65" s="11">
         <v>32.1</v>
       </c>
       <c r="E65" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="F65" s="11">
         <v>126.1</v>
       </c>
       <c r="G65" s="12">
         <v>27.123999999999999</v>
       </c>
       <c r="H65" s="12">
         <v>67.878280000000004</v>
       </c>
       <c r="I65" s="11">
@@ -6954,57 +6986,57 @@
         <v>605.79607999999996</v>
       </c>
       <c r="AA65" s="31">
         <v>22.56</v>
       </c>
       <c r="AB65" s="31">
         <v>29.148</v>
       </c>
       <c r="AC65" s="31">
         <v>47.028709999999997</v>
       </c>
       <c r="AD65" s="31">
         <v>218.68127999999999</v>
       </c>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="34">
         <v>32.514000000000003</v>
       </c>
       <c r="AH65" s="34">
         <v>252.05905000000001</v>
       </c>
       <c r="AI65" s="38"/>
       <c r="AJ65" s="38"/>
       <c r="AK65" s="38">
-        <v>11.83588</v>
+        <v>24.62276</v>
       </c>
       <c r="AL65" s="38">
-        <v>82.302139999999994</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:38">
+        <v>169.85892000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
         <v>0.1</v>
       </c>
       <c r="F66" s="11">
         <v>1.3</v>
       </c>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12">
         <v>1E-3</v>
       </c>
       <c r="N66" s="22">
         <v>2.4230000000000002E-2</v>
@@ -7032,51 +7064,51 @@
       </c>
       <c r="Z66" s="26">
         <v>0.15124000000000001</v>
       </c>
       <c r="AA66" s="31"/>
       <c r="AB66" s="31"/>
       <c r="AC66" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD66" s="31">
         <v>7.3190000000000005E-2</v>
       </c>
       <c r="AE66" s="31"/>
       <c r="AF66" s="31"/>
       <c r="AG66" s="34">
         <v>9.2499999999999995E-3</v>
       </c>
       <c r="AH66" s="34">
         <v>0.13594999999999999</v>
       </c>
       <c r="AI66" s="38"/>
       <c r="AJ66" s="38"/>
       <c r="AK66" s="38"/>
       <c r="AL66" s="38"/>
     </row>
-    <row r="67" spans="1:38" ht="22.5">
+    <row r="67" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11">
         <v>0.4</v>
       </c>
       <c r="F67" s="11">
         <v>3.6</v>
       </c>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="11">
         <v>1.6</v>
       </c>
       <c r="J67" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="K67" s="12"/>
       <c r="L67" s="12"/>
       <c r="M67" s="12">
@@ -7106,57 +7138,57 @@
       <c r="Y67" s="26">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z67" s="26">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA67" s="31"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD67" s="31">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE67" s="31"/>
       <c r="AF67" s="31"/>
       <c r="AG67" s="34">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH67" s="34">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI67" s="38"/>
       <c r="AJ67" s="38"/>
       <c r="AK67" s="38">
-        <v>0.10077999999999999</v>
+        <v>0.1303</v>
       </c>
       <c r="AL67" s="38">
-        <v>0.71355999999999997</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:38">
+        <v>0.92889999999999995</v>
+      </c>
+    </row>
+    <row r="68" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="20"/>
       <c r="O68" s="20"/>
       <c r="P68" s="20"/>
       <c r="Q68" s="22">
         <v>1E-3</v>
       </c>
       <c r="R68" s="22">
         <v>0.72821999999999998</v>
@@ -7168,51 +7200,51 @@
       </c>
       <c r="V68" s="18">
         <v>0.63619000000000003</v>
       </c>
       <c r="W68" s="26">
         <v>0.1</v>
       </c>
       <c r="X68" s="26">
         <v>22.91</v>
       </c>
       <c r="Y68" s="26"/>
       <c r="Z68" s="26"/>
       <c r="AA68" s="30"/>
       <c r="AB68" s="30"/>
       <c r="AC68" s="30"/>
       <c r="AD68" s="30"/>
       <c r="AE68" s="30"/>
       <c r="AF68" s="30"/>
       <c r="AG68" s="30"/>
       <c r="AH68" s="30"/>
       <c r="AI68" s="38"/>
       <c r="AJ68" s="38"/>
       <c r="AK68" s="38"/>
       <c r="AL68" s="38"/>
     </row>
-    <row r="69" spans="1:38">
+    <row r="69" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="11"/>
       <c r="D69" s="11"/>
       <c r="E69" s="11">
         <v>1.4</v>
       </c>
       <c r="F69" s="11">
         <v>6.5</v>
       </c>
       <c r="G69" s="11"/>
       <c r="H69" s="11"/>
       <c r="I69" s="11">
         <v>2.8999999999999998E-3</v>
       </c>
       <c r="J69" s="11">
         <v>0.2</v>
       </c>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12">
@@ -7242,57 +7274,57 @@
       <c r="Y69" s="26">
         <v>0.11419</v>
       </c>
       <c r="Z69" s="26">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA69" s="31"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31">
         <v>0.1512</v>
       </c>
       <c r="AD69" s="31">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE69" s="31"/>
       <c r="AF69" s="31"/>
       <c r="AG69" s="34">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH69" s="34">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI69" s="38"/>
       <c r="AJ69" s="38"/>
       <c r="AK69" s="38">
-        <v>5.28E-2</v>
+        <v>5.4800000000000001E-2</v>
       </c>
       <c r="AL69" s="38">
-        <v>0.83255999999999997</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:38">
+        <v>0.84736999999999996</v>
+      </c>
+    </row>
+    <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11">
         <v>3.1E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.6</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="12">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J70" s="12">
         <v>0.41413</v>
       </c>
       <c r="K70" s="12"/>
       <c r="L70" s="12"/>
       <c r="M70" s="12">
@@ -7326,57 +7358,57 @@
       <c r="Y70" s="26">
         <v>0.10115</v>
       </c>
       <c r="Z70" s="26">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31">
         <v>0.1062</v>
       </c>
       <c r="AD70" s="31">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE70" s="31"/>
       <c r="AF70" s="31"/>
       <c r="AG70" s="34">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH70" s="34">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI70" s="38"/>
       <c r="AJ70" s="38"/>
       <c r="AK70" s="38">
-        <v>6.6640000000000005E-2</v>
+        <v>8.2320000000000004E-2</v>
       </c>
       <c r="AL70" s="38">
-        <v>1.36866</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:38">
+        <v>1.71675</v>
+      </c>
+    </row>
+    <row r="71" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11">
         <v>1.4E-2</v>
       </c>
       <c r="F71" s="11">
         <v>0.2</v>
       </c>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="12">
         <v>2E-3</v>
       </c>
       <c r="J71" s="12">
         <v>1.813E-2</v>
       </c>
       <c r="K71" s="12"/>
       <c r="L71" s="12"/>
       <c r="M71" s="12">
@@ -7404,51 +7436,51 @@
       <c r="W71" s="24"/>
       <c r="X71" s="24"/>
       <c r="Y71" s="24"/>
       <c r="Z71" s="24"/>
       <c r="AA71" s="31"/>
       <c r="AB71" s="31"/>
       <c r="AC71" s="31">
         <v>1.2E-2</v>
       </c>
       <c r="AD71" s="31">
         <v>0.37731999999999999</v>
       </c>
       <c r="AE71" s="31"/>
       <c r="AF71" s="31"/>
       <c r="AG71" s="31">
         <v>2.46E-2</v>
       </c>
       <c r="AH71" s="31">
         <v>0.27060000000000001</v>
       </c>
       <c r="AI71" s="38"/>
       <c r="AJ71" s="38"/>
       <c r="AK71" s="38"/>
       <c r="AL71" s="38"/>
     </row>
-    <row r="72" spans="1:38" ht="22.5">
+    <row r="72" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11">
         <v>0.2</v>
       </c>
       <c r="F72" s="11">
         <v>0.7</v>
       </c>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11">
         <v>1.4</v>
       </c>
       <c r="J72" s="11">
         <v>3.4</v>
       </c>
       <c r="K72" s="12"/>
       <c r="L72" s="12"/>
       <c r="M72" s="12">
@@ -7478,57 +7510,57 @@
       <c r="Y72" s="26">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z72" s="26">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD72" s="31">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE72" s="31"/>
       <c r="AF72" s="31"/>
       <c r="AG72" s="34">
         <v>0.14906</v>
       </c>
       <c r="AH72" s="34">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI72" s="38"/>
       <c r="AJ72" s="38"/>
       <c r="AK72" s="38">
-        <v>3.0599999999999999E-2</v>
+        <v>3.1399999999999997E-2</v>
       </c>
       <c r="AL72" s="38">
-        <v>0.12035999999999999</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:38" ht="22.5">
+        <v>0.12486</v>
+      </c>
+    </row>
+    <row r="73" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11">
         <v>27.8</v>
       </c>
       <c r="F73" s="11">
         <v>32.4</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11">
         <v>10.9</v>
       </c>
       <c r="J73" s="11">
         <v>22.8</v>
       </c>
       <c r="K73" s="12"/>
       <c r="L73" s="12"/>
       <c r="M73" s="12">
@@ -7558,57 +7590,57 @@
       <c r="Y73" s="26">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z73" s="26">
         <v>21.011800000000001</v>
       </c>
       <c r="AA73" s="31"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD73" s="31">
         <v>33.951160000000002</v>
       </c>
       <c r="AE73" s="31"/>
       <c r="AF73" s="31"/>
       <c r="AG73" s="34">
         <v>14.782209999999999</v>
       </c>
       <c r="AH73" s="34">
         <v>56.453850000000003</v>
       </c>
       <c r="AI73" s="38"/>
       <c r="AJ73" s="38"/>
       <c r="AK73" s="38">
-        <v>2.1069</v>
+        <v>2.1178599999999999</v>
       </c>
       <c r="AL73" s="38">
-        <v>6.0493600000000001</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:38">
+        <v>6.2106899999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12">
         <v>17175</v>
       </c>
       <c r="D74" s="12">
         <v>3986.2260000000001</v>
       </c>
       <c r="E74" s="12">
         <v>63.398389999999999</v>
       </c>
       <c r="F74" s="12">
         <v>15.86225</v>
       </c>
       <c r="G74" s="12">
         <v>14915</v>
       </c>
       <c r="H74" s="12">
         <v>3188.355</v>
       </c>
       <c r="I74" s="12">
@@ -7668,63 +7700,63 @@
       <c r="AA74" s="31">
         <v>3680</v>
       </c>
       <c r="AB74" s="31">
         <v>1345.944</v>
       </c>
       <c r="AC74" s="31">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD74" s="31">
         <v>344.86950999999999</v>
       </c>
       <c r="AE74" s="34">
         <v>43363.8</v>
       </c>
       <c r="AF74" s="34">
         <v>12541.145039999999</v>
       </c>
       <c r="AG74" s="34">
         <v>446.596</v>
       </c>
       <c r="AH74" s="34">
         <v>136.32250999999999</v>
       </c>
       <c r="AI74" s="38">
-        <v>10552</v>
+        <v>15922</v>
       </c>
       <c r="AJ74" s="38">
-        <v>3070.625</v>
+        <v>4628.6850000000004</v>
       </c>
       <c r="AK74" s="38">
-        <v>16.477399999999999</v>
+        <v>133.81739999999999</v>
       </c>
       <c r="AL74" s="38">
-        <v>8.2543000000000006</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:38">
+        <v>35.168669999999999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11">
         <v>0.1</v>
       </c>
       <c r="F75" s="11">
         <v>0.2</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11">
         <v>1.7</v>
       </c>
       <c r="J75" s="11">
         <v>2.5</v>
       </c>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
       <c r="M75" s="12">
@@ -7760,51 +7792,51 @@
       <c r="AA75" s="31"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31">
         <v>12.66235</v>
       </c>
       <c r="AD75" s="31">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE75" s="34"/>
       <c r="AF75" s="34"/>
       <c r="AG75" s="34">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH75" s="34">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI75" s="38"/>
       <c r="AJ75" s="38"/>
       <c r="AK75" s="38">
         <v>1.0482499999999999</v>
       </c>
       <c r="AL75" s="38">
         <v>1.73393</v>
       </c>
     </row>
-    <row r="76" spans="1:38">
+    <row r="76" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="12">
         <v>612</v>
       </c>
       <c r="D76" s="12">
         <v>110.125</v>
       </c>
       <c r="E76" s="11">
         <v>166.5</v>
       </c>
       <c r="F76" s="11">
         <v>71.8</v>
       </c>
       <c r="G76" s="12">
         <v>408</v>
       </c>
       <c r="H76" s="12">
         <v>72.596000000000004</v>
       </c>
       <c r="I76" s="11">
@@ -7850,57 +7882,57 @@
         <v>120.82807</v>
       </c>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31">
         <v>148.71</v>
       </c>
       <c r="AD76" s="31">
         <v>72.392189999999999</v>
       </c>
       <c r="AE76" s="34">
         <v>20</v>
       </c>
       <c r="AF76" s="34">
         <v>7.5060000000000002</v>
       </c>
       <c r="AG76" s="34">
         <v>151.0377</v>
       </c>
       <c r="AH76" s="34">
         <v>86.828360000000004</v>
       </c>
       <c r="AI76" s="38"/>
       <c r="AJ76" s="38"/>
       <c r="AK76" s="38">
-        <v>33.746299999999998</v>
+        <v>49.746299999999998</v>
       </c>
       <c r="AL76" s="38">
-        <v>22.84272</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:38" ht="33.75">
+        <v>32.357469999999999</v>
+      </c>
+    </row>
+    <row r="77" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="12">
         <v>76.715000000000003</v>
       </c>
       <c r="D77" s="12">
         <v>31.753</v>
       </c>
       <c r="E77" s="11">
         <v>429.6</v>
       </c>
       <c r="F77" s="11">
         <v>283.39999999999998</v>
       </c>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11">
         <v>557</v>
       </c>
       <c r="J77" s="11">
         <v>358.6</v>
@@ -7934,101 +7966,101 @@
       <c r="Y77" s="26">
         <v>648.41405999999995</v>
       </c>
       <c r="Z77" s="26">
         <v>423.87646000000001</v>
       </c>
       <c r="AA77" s="31"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31">
         <v>710.52333999999996</v>
       </c>
       <c r="AD77" s="31">
         <v>451.07753000000002</v>
       </c>
       <c r="AE77" s="34"/>
       <c r="AF77" s="34"/>
       <c r="AG77" s="34">
         <v>691.86039000000005</v>
       </c>
       <c r="AH77" s="34">
         <v>533.89769999999999</v>
       </c>
       <c r="AI77" s="38"/>
       <c r="AJ77" s="38"/>
       <c r="AK77" s="38">
-        <v>182.05992000000001</v>
+        <v>232.14411999999999</v>
       </c>
       <c r="AL77" s="38">
-        <v>152.73079000000001</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:38">
+        <v>191.64081999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
       <c r="M78" s="11"/>
       <c r="N78" s="20"/>
       <c r="O78" s="20"/>
       <c r="P78" s="20"/>
       <c r="Q78" s="20"/>
       <c r="R78" s="20"/>
       <c r="S78" s="18"/>
       <c r="T78" s="18"/>
       <c r="U78" s="18"/>
       <c r="V78" s="18"/>
       <c r="W78" s="24"/>
       <c r="X78" s="24"/>
       <c r="Y78" s="24"/>
       <c r="Z78" s="24"/>
       <c r="AA78" s="30"/>
       <c r="AB78" s="30"/>
       <c r="AC78" s="30"/>
       <c r="AD78" s="30"/>
       <c r="AE78" s="30"/>
       <c r="AF78" s="30"/>
       <c r="AG78" s="30"/>
       <c r="AH78" s="30"/>
       <c r="AI78" s="38"/>
       <c r="AJ78" s="38"/>
       <c r="AK78" s="38"/>
       <c r="AL78" s="38"/>
     </row>
-    <row r="79" spans="1:38" ht="33.75">
+    <row r="79" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="12">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="F79" s="12">
         <v>9.92E-3</v>
       </c>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11">
         <v>7</v>
       </c>
       <c r="J79" s="11">
         <v>2.7</v>
       </c>
       <c r="K79" s="12"/>
       <c r="L79" s="12"/>
       <c r="M79" s="12">
@@ -8064,51 +8096,51 @@
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="31">
         <v>1.3144</v>
       </c>
       <c r="AD79" s="31">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="34">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH79" s="34">
         <v>12.129770000000001</v>
       </c>
       <c r="AI79" s="38"/>
       <c r="AJ79" s="38"/>
       <c r="AK79" s="38">
         <v>1.72E-2</v>
       </c>
       <c r="AL79" s="38">
         <v>8.3280000000000007E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:38">
+    <row r="80" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12">
         <v>16581.63</v>
       </c>
       <c r="J80" s="12">
         <v>7335.5857299999998</v>
       </c>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12">
         <v>15355.9877</v>
       </c>
       <c r="N80" s="22">
         <v>6807.6609099999996</v>
@@ -8122,57 +8154,57 @@
         <v>4568.4934999999996</v>
       </c>
       <c r="S80" s="18"/>
       <c r="T80" s="18"/>
       <c r="U80" s="22">
         <v>0.501</v>
       </c>
       <c r="V80" s="22">
         <v>0.45472000000000001</v>
       </c>
       <c r="W80" s="24"/>
       <c r="X80" s="24"/>
       <c r="Y80" s="24"/>
       <c r="Z80" s="24"/>
       <c r="AA80" s="30"/>
       <c r="AB80" s="30"/>
       <c r="AC80" s="30"/>
       <c r="AD80" s="30"/>
       <c r="AE80" s="30"/>
       <c r="AF80" s="30"/>
       <c r="AG80" s="30"/>
       <c r="AH80" s="30"/>
       <c r="AI80" s="38"/>
       <c r="AJ80" s="38"/>
       <c r="AK80" s="38">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="AL80" s="38">
-        <v>20.550999999999998</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:38" ht="22.5">
+        <v>31.184000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="12">
         <v>10.68</v>
       </c>
       <c r="F81" s="12">
         <v>14.486000000000001</v>
       </c>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
       <c r="N81" s="20"/>
       <c r="O81" s="22">
         <v>210.03800000000001</v>
       </c>
@@ -8188,51 +8220,51 @@
         <v>332.51215999999999</v>
       </c>
       <c r="U81" s="18">
         <v>0.2</v>
       </c>
       <c r="V81" s="18">
         <v>0.53800000000000003</v>
       </c>
       <c r="W81" s="24"/>
       <c r="X81" s="24"/>
       <c r="Y81" s="24"/>
       <c r="Z81" s="24"/>
       <c r="AA81" s="30"/>
       <c r="AB81" s="30"/>
       <c r="AC81" s="30"/>
       <c r="AD81" s="30"/>
       <c r="AE81" s="30"/>
       <c r="AF81" s="30"/>
       <c r="AG81" s="30"/>
       <c r="AH81" s="30"/>
       <c r="AI81" s="38"/>
       <c r="AJ81" s="38"/>
       <c r="AK81" s="38"/>
       <c r="AL81" s="38"/>
     </row>
-    <row r="82" spans="1:38">
+    <row r="82" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C82" s="11"/>
       <c r="D82" s="11"/>
       <c r="E82" s="12">
         <v>0.438</v>
       </c>
       <c r="F82" s="12">
         <v>0.51792000000000005</v>
       </c>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="12">
         <v>0.17376</v>
       </c>
       <c r="J82" s="12">
         <v>0.53663000000000005</v>
       </c>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12">
@@ -8262,105 +8294,105 @@
       <c r="Y82" s="26">
         <v>61.185749999999999</v>
       </c>
       <c r="Z82" s="26">
         <v>12.091419999999999</v>
       </c>
       <c r="AA82" s="30"/>
       <c r="AB82" s="30"/>
       <c r="AC82" s="31">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD82" s="31">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE82" s="30"/>
       <c r="AF82" s="30"/>
       <c r="AG82" s="34">
         <v>1.2405999999999999</v>
       </c>
       <c r="AH82" s="34">
         <v>6.1659499999999996</v>
       </c>
       <c r="AI82" s="38"/>
       <c r="AJ82" s="38"/>
       <c r="AK82" s="38">
-        <v>0.18</v>
+        <v>0.1908</v>
       </c>
       <c r="AL82" s="38">
-        <v>0.59441999999999995</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:38" ht="22.5">
+        <v>0.63844000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="20"/>
       <c r="O83" s="20"/>
       <c r="P83" s="20"/>
       <c r="Q83" s="20"/>
       <c r="R83" s="20"/>
       <c r="S83" s="18"/>
       <c r="T83" s="18"/>
       <c r="U83" s="18">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="V83" s="18">
         <v>0.14555999999999999</v>
       </c>
       <c r="W83" s="24"/>
       <c r="X83" s="24"/>
       <c r="Y83" s="24"/>
       <c r="Z83" s="24"/>
       <c r="AA83" s="30"/>
       <c r="AB83" s="30"/>
       <c r="AC83" s="30"/>
       <c r="AD83" s="30"/>
       <c r="AE83" s="30"/>
       <c r="AF83" s="30"/>
       <c r="AG83" s="30"/>
       <c r="AH83" s="30"/>
       <c r="AI83" s="38"/>
       <c r="AJ83" s="38"/>
       <c r="AK83" s="38"/>
       <c r="AL83" s="38"/>
     </row>
-    <row r="84" spans="1:38">
+    <row r="84" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="12">
         <v>20</v>
       </c>
       <c r="J84" s="12">
         <v>4.6710000000000003</v>
       </c>
       <c r="K84" s="11"/>
       <c r="L84" s="11"/>
       <c r="M84" s="11"/>
       <c r="N84" s="20"/>
       <c r="O84" s="22"/>
       <c r="P84" s="22"/>
       <c r="Q84" s="22">
@@ -8378,57 +8410,57 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W84" s="24"/>
       <c r="X84" s="24"/>
       <c r="Y84" s="26">
         <v>30</v>
       </c>
       <c r="Z84" s="26">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA84" s="30"/>
       <c r="AB84" s="30"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="30"/>
       <c r="AF84" s="30"/>
       <c r="AG84" s="34">
         <v>264.66000000000003</v>
       </c>
       <c r="AH84" s="34">
         <v>192.25605999999999</v>
       </c>
       <c r="AI84" s="38"/>
       <c r="AJ84" s="38"/>
       <c r="AK84" s="38">
-        <v>111.4</v>
+        <v>271.62</v>
       </c>
       <c r="AL84" s="38">
-        <v>88.336749999999995</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:38" ht="22.5">
+        <v>211.19663</v>
+      </c>
+    </row>
+    <row r="85" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F85" s="12">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G85" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H85" s="12">
         <v>2.0367000000000002</v>
       </c>
       <c r="I85" s="12">
         <v>0.95</v>
       </c>
       <c r="J85" s="12">
         <v>2.839</v>
@@ -8466,153 +8498,153 @@
       <c r="Y85" s="26">
         <v>6.0780599999999998</v>
       </c>
       <c r="Z85" s="26">
         <v>51.253</v>
       </c>
       <c r="AA85" s="30"/>
       <c r="AB85" s="30"/>
       <c r="AC85" s="31">
         <v>3.4040000000000001E-2</v>
       </c>
       <c r="AD85" s="31">
         <v>1.56734</v>
       </c>
       <c r="AE85" s="30"/>
       <c r="AF85" s="30"/>
       <c r="AG85" s="31">
         <v>0.62565999999999999</v>
       </c>
       <c r="AH85" s="31">
         <v>8.3840400000000006</v>
       </c>
       <c r="AI85" s="38"/>
       <c r="AJ85" s="38"/>
       <c r="AK85" s="38">
-        <v>2E-3</v>
+        <v>2.7040000000000002E-2</v>
       </c>
       <c r="AL85" s="38">
-        <v>5.7000000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:38" ht="22.5">
+        <v>0.15445</v>
+      </c>
+    </row>
+    <row r="86" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="12">
         <v>40</v>
       </c>
       <c r="F86" s="12">
         <v>35.700000000000003</v>
       </c>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
       <c r="I86" s="11"/>
       <c r="J86" s="11"/>
       <c r="K86" s="11"/>
       <c r="L86" s="11"/>
       <c r="M86" s="11"/>
       <c r="N86" s="20"/>
       <c r="O86" s="20"/>
       <c r="P86" s="20"/>
       <c r="Q86" s="20"/>
       <c r="R86" s="20"/>
       <c r="S86" s="18"/>
       <c r="T86" s="18"/>
       <c r="U86" s="18"/>
       <c r="V86" s="18"/>
       <c r="W86" s="24"/>
       <c r="X86" s="24"/>
       <c r="Y86" s="24"/>
       <c r="Z86" s="24"/>
       <c r="AA86" s="30"/>
       <c r="AB86" s="30"/>
       <c r="AC86" s="30"/>
       <c r="AD86" s="30"/>
       <c r="AE86" s="30"/>
       <c r="AF86" s="30"/>
       <c r="AG86" s="30"/>
       <c r="AH86" s="30"/>
       <c r="AI86" s="38"/>
       <c r="AJ86" s="38"/>
       <c r="AK86" s="38"/>
       <c r="AL86" s="38"/>
     </row>
-    <row r="87" spans="1:38" ht="22.5">
+    <row r="87" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="N87" s="20"/>
       <c r="O87" s="20"/>
       <c r="P87" s="20"/>
       <c r="Q87" s="20"/>
       <c r="R87" s="20"/>
       <c r="S87" s="18"/>
       <c r="T87" s="18"/>
       <c r="U87" s="18"/>
       <c r="V87" s="18"/>
       <c r="W87" s="24"/>
       <c r="X87" s="24"/>
       <c r="Y87" s="26">
         <v>15.84</v>
       </c>
       <c r="Z87" s="26">
         <v>17.423999999999999</v>
       </c>
       <c r="AA87" s="30"/>
       <c r="AB87" s="30"/>
       <c r="AC87" s="30"/>
       <c r="AD87" s="30"/>
       <c r="AE87" s="30"/>
       <c r="AF87" s="30"/>
       <c r="AG87" s="30"/>
       <c r="AH87" s="30"/>
       <c r="AI87" s="38"/>
       <c r="AJ87" s="38"/>
       <c r="AK87" s="38"/>
       <c r="AL87" s="38"/>
     </row>
-    <row r="88" spans="1:38" ht="22.5">
+    <row r="88" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F88" s="12">
         <v>0.19292999999999999</v>
       </c>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="12"/>
       <c r="L88" s="12"/>
       <c r="M88" s="12">
         <v>2.325E-2</v>
       </c>
       <c r="N88" s="22">
         <v>0.14222000000000001</v>
@@ -8624,51 +8656,51 @@
       </c>
       <c r="R88" s="20">
         <v>2.6</v>
       </c>
       <c r="S88" s="18"/>
       <c r="T88" s="18"/>
       <c r="U88" s="18"/>
       <c r="V88" s="18"/>
       <c r="W88" s="24"/>
       <c r="X88" s="24"/>
       <c r="Y88" s="24"/>
       <c r="Z88" s="24"/>
       <c r="AA88" s="30"/>
       <c r="AB88" s="30"/>
       <c r="AC88" s="30"/>
       <c r="AD88" s="30"/>
       <c r="AE88" s="30"/>
       <c r="AF88" s="30"/>
       <c r="AG88" s="30"/>
       <c r="AH88" s="30"/>
       <c r="AI88" s="38"/>
       <c r="AJ88" s="38"/>
       <c r="AK88" s="38"/>
       <c r="AL88" s="38"/>
     </row>
-    <row r="89" spans="1:38" ht="22.5">
+    <row r="89" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="11"/>
       <c r="D89" s="11"/>
       <c r="E89" s="11">
         <v>1.9</v>
       </c>
       <c r="F89" s="11">
         <v>9.4</v>
       </c>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
       <c r="I89" s="11">
         <v>1.9</v>
       </c>
       <c r="J89" s="11">
         <v>10.4</v>
       </c>
       <c r="K89" s="12"/>
       <c r="L89" s="12"/>
       <c r="M89" s="12">
@@ -8706,57 +8738,57 @@
         <v>20.374089999999999</v>
       </c>
       <c r="AA89" s="31">
         <v>1.74</v>
       </c>
       <c r="AB89" s="31">
         <v>18.096</v>
       </c>
       <c r="AC89" s="31">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD89" s="31">
         <v>38.688360000000003</v>
       </c>
       <c r="AE89" s="31"/>
       <c r="AF89" s="31"/>
       <c r="AG89" s="31">
         <v>1.8400300000000001</v>
       </c>
       <c r="AH89" s="31">
         <v>31.7135</v>
       </c>
       <c r="AI89" s="38"/>
       <c r="AJ89" s="38"/>
       <c r="AK89" s="38">
-        <v>0.20100000000000001</v>
+        <v>0.65166999999999997</v>
       </c>
       <c r="AL89" s="38">
-        <v>4.2237400000000003</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:38" ht="33.75">
+        <v>13.13062</v>
+      </c>
+    </row>
+    <row r="90" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
       <c r="J90" s="11"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
       <c r="M90" s="12">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N90" s="22">
         <v>0.11071</v>
       </c>
       <c r="O90" s="22"/>
       <c r="P90" s="22"/>
       <c r="Q90" s="22">
@@ -8776,51 +8808,51 @@
       <c r="W90" s="26"/>
       <c r="X90" s="26"/>
       <c r="Y90" s="26">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="Z90" s="26">
         <v>9.3630000000000005E-2</v>
       </c>
       <c r="AA90" s="31"/>
       <c r="AB90" s="31"/>
       <c r="AC90" s="31">
         <v>0.13500000000000001</v>
       </c>
       <c r="AD90" s="31">
         <v>1.14035</v>
       </c>
       <c r="AE90" s="31"/>
       <c r="AF90" s="31"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
       <c r="AI90" s="38"/>
       <c r="AJ90" s="38"/>
       <c r="AK90" s="38"/>
       <c r="AL90" s="38"/>
     </row>
-    <row r="91" spans="1:38" ht="22.5">
+    <row r="91" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C91" s="11"/>
       <c r="D91" s="11"/>
       <c r="E91" s="12">
         <v>1258.74</v>
       </c>
       <c r="F91" s="12">
         <v>1088.0723</v>
       </c>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11">
         <v>1133.9000000000001</v>
       </c>
       <c r="J91" s="11">
         <v>858.7</v>
       </c>
       <c r="K91" s="12"/>
       <c r="L91" s="12"/>
       <c r="M91" s="12">
@@ -8852,51 +8884,51 @@
       </c>
       <c r="Z91" s="26">
         <v>1388.25305</v>
       </c>
       <c r="AA91" s="31"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31">
         <v>716.15</v>
       </c>
       <c r="AD91" s="31">
         <v>935.82294000000002</v>
       </c>
       <c r="AE91" s="31"/>
       <c r="AF91" s="31"/>
       <c r="AG91" s="34">
         <v>184.75</v>
       </c>
       <c r="AH91" s="34">
         <v>298.35948000000002</v>
       </c>
       <c r="AI91" s="38"/>
       <c r="AJ91" s="38"/>
       <c r="AK91" s="38"/>
       <c r="AL91" s="38"/>
     </row>
-    <row r="92" spans="1:38" ht="22.5">
+    <row r="92" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C92" s="11">
         <v>4642</v>
       </c>
       <c r="D92" s="11">
         <v>4427.6000000000004</v>
       </c>
       <c r="E92" s="11">
         <v>3653.3</v>
       </c>
       <c r="F92" s="11">
         <v>3140.9</v>
       </c>
       <c r="G92" s="11">
         <v>6551.1</v>
       </c>
       <c r="H92" s="11">
         <v>6345.9</v>
       </c>
       <c r="I92" s="11">
@@ -8954,57 +8986,57 @@
         <v>4251.7497100000001</v>
       </c>
       <c r="AA92" s="31">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB92" s="31">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC92" s="31">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD92" s="31">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE92" s="31"/>
       <c r="AF92" s="31"/>
       <c r="AG92" s="34">
         <v>1245.34653</v>
       </c>
       <c r="AH92" s="34">
         <v>1574.80016</v>
       </c>
       <c r="AI92" s="38"/>
       <c r="AJ92" s="38"/>
       <c r="AK92" s="38">
-        <v>213.68201999999999</v>
+        <v>319.45530000000002</v>
       </c>
       <c r="AL92" s="38">
-        <v>308.71323999999998</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:38" ht="22.5">
+        <v>466.88152000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="12">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F93" s="12">
         <v>0.13833000000000001</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="J93" s="11">
         <v>85.4</v>
       </c>
       <c r="K93" s="12"/>
       <c r="L93" s="12"/>
       <c r="M93" s="12">
@@ -9034,57 +9066,57 @@
       <c r="Y93" s="26">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z93" s="26">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA93" s="31"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD93" s="31">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE93" s="31"/>
       <c r="AF93" s="31"/>
       <c r="AG93" s="34">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH93" s="34">
         <v>20.125029999999999</v>
       </c>
       <c r="AI93" s="38"/>
       <c r="AJ93" s="38"/>
       <c r="AK93" s="38">
-        <v>0.252</v>
+        <v>0.52080000000000004</v>
       </c>
       <c r="AL93" s="38">
-        <v>1.12693</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:38" ht="22.5">
+        <v>2.47566</v>
+      </c>
+    </row>
+    <row r="94" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="12">
         <v>0.31213999999999997</v>
       </c>
       <c r="F94" s="12">
         <v>0.82581000000000004</v>
       </c>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="12">
         <v>0.50283999999999995</v>
       </c>
       <c r="J94" s="12">
         <v>1.2574700000000001</v>
       </c>
       <c r="K94" s="12"/>
       <c r="L94" s="12"/>
       <c r="M94" s="12">
@@ -9120,51 +9152,51 @@
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31">
         <v>2.19556</v>
       </c>
       <c r="AD94" s="31">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE94" s="31"/>
       <c r="AF94" s="31"/>
       <c r="AG94" s="31">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH94" s="31">
         <v>7.61266</v>
       </c>
       <c r="AI94" s="38"/>
       <c r="AJ94" s="38"/>
       <c r="AK94" s="38">
         <v>3.9579999999999997E-2</v>
       </c>
       <c r="AL94" s="38">
         <v>0.15487999999999999</v>
       </c>
     </row>
-    <row r="95" spans="1:38" ht="22.5">
+    <row r="95" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11">
         <v>3.6</v>
       </c>
       <c r="F95" s="11">
         <v>10.8</v>
       </c>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11">
         <v>14.6</v>
       </c>
       <c r="J95" s="11">
         <v>87.4</v>
       </c>
       <c r="K95" s="12"/>
       <c r="L95" s="12"/>
       <c r="M95" s="12">
@@ -9194,57 +9226,57 @@
       <c r="Y95" s="26">
         <v>17.352180000000001</v>
       </c>
       <c r="Z95" s="26">
         <v>62.526699999999998</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31">
         <v>18.195129999999999</v>
       </c>
       <c r="AD95" s="31">
         <v>82.338610000000003</v>
       </c>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="34">
         <v>10.77858</v>
       </c>
       <c r="AH95" s="34">
         <v>84.710790000000003</v>
       </c>
       <c r="AI95" s="38"/>
       <c r="AJ95" s="38"/>
       <c r="AK95" s="38">
-        <v>2.9741</v>
+        <v>4.29237</v>
       </c>
       <c r="AL95" s="38">
-        <v>18.595220000000001</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:38" ht="33.75">
+        <v>29.718869999999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="12">
         <v>60.02</v>
       </c>
       <c r="F96" s="12">
         <v>73.135000000000005</v>
       </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="12"/>
       <c r="L96" s="12"/>
       <c r="M96" s="12">
         <v>22.68</v>
       </c>
       <c r="N96" s="22">
         <v>30.399629999999998</v>
@@ -9274,57 +9306,57 @@
         <v>6.9751599999999998</v>
       </c>
       <c r="AA96" s="31">
         <v>4.2</v>
       </c>
       <c r="AB96" s="31">
         <v>7.98</v>
       </c>
       <c r="AC96" s="31">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD96" s="31">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH96" s="31">
         <v>0.99180999999999997</v>
       </c>
       <c r="AI96" s="38"/>
       <c r="AJ96" s="38"/>
       <c r="AK96" s="38">
-        <v>1.7500000000000002E-2</v>
+        <v>2.75E-2</v>
       </c>
       <c r="AL96" s="38">
-        <v>0.15432000000000001</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:38" ht="33.75">
+        <v>0.21831999999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11">
         <v>4464.7</v>
       </c>
       <c r="F97" s="11">
         <v>3410.2</v>
       </c>
       <c r="G97" s="11"/>
       <c r="H97" s="11"/>
       <c r="I97" s="11">
         <v>1930.7</v>
       </c>
       <c r="J97" s="11">
         <v>1452.8</v>
       </c>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="12">
@@ -9358,57 +9390,57 @@
       <c r="Y97" s="26">
         <v>4711.97768</v>
       </c>
       <c r="Z97" s="26">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="31"/>
       <c r="AC97" s="31">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD97" s="31">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="31"/>
       <c r="AG97" s="34">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH97" s="34">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI97" s="38"/>
       <c r="AJ97" s="38"/>
       <c r="AK97" s="38">
-        <v>107.31399999999999</v>
+        <v>108.643</v>
       </c>
       <c r="AL97" s="38">
-        <v>88.248459999999994</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:38" ht="22.5">
+        <v>91.793959999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C98" s="12">
         <v>5.7</v>
       </c>
       <c r="D98" s="12">
         <v>14.84376</v>
       </c>
       <c r="E98" s="12">
         <v>1652.90274</v>
       </c>
       <c r="F98" s="12">
         <v>1565.1794400000001</v>
       </c>
       <c r="G98" s="12">
         <v>1</v>
       </c>
       <c r="H98" s="12">
         <v>2.1335600000000001</v>
       </c>
       <c r="I98" s="12">
@@ -9450,57 +9482,57 @@
       <c r="Y98" s="26">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z98" s="26">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA98" s="31"/>
       <c r="AB98" s="31"/>
       <c r="AC98" s="31">
         <v>1755.57511</v>
       </c>
       <c r="AD98" s="31">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE98" s="31"/>
       <c r="AF98" s="31"/>
       <c r="AG98" s="34">
         <v>946.00792999999999</v>
       </c>
       <c r="AH98" s="34">
         <v>1526.8909100000001</v>
       </c>
       <c r="AI98" s="38"/>
       <c r="AJ98" s="38"/>
       <c r="AK98" s="38">
-        <v>105.54356</v>
+        <v>159.76598999999999</v>
       </c>
       <c r="AL98" s="38">
-        <v>303.74939000000001</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:38">
+        <v>429.60500000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11">
         <v>58.9</v>
       </c>
       <c r="F99" s="11">
         <v>116.2</v>
       </c>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="J99" s="11">
         <v>205.2</v>
       </c>
       <c r="K99" s="12"/>
       <c r="L99" s="12"/>
       <c r="M99" s="12">
@@ -9534,101 +9566,101 @@
         <v>1431.0715600000001</v>
       </c>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD99" s="31">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE99" s="31">
         <v>3.6</v>
       </c>
       <c r="AF99" s="31">
         <v>10.103199999999999</v>
       </c>
       <c r="AG99" s="34">
         <v>1759.4431</v>
       </c>
       <c r="AH99" s="34">
         <v>2267.6401999999998</v>
       </c>
       <c r="AI99" s="38"/>
       <c r="AJ99" s="38"/>
       <c r="AK99" s="38">
-        <v>212.70017999999999</v>
+        <v>317.22095999999999</v>
       </c>
       <c r="AL99" s="38">
-        <v>301.99605000000003</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:38" ht="22.5">
+        <v>509.91397999999998</v>
+      </c>
+    </row>
+    <row r="100" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
       <c r="S100" s="18"/>
       <c r="T100" s="18"/>
       <c r="U100" s="18"/>
       <c r="V100" s="18"/>
       <c r="W100" s="24"/>
       <c r="X100" s="24"/>
       <c r="Y100" s="24"/>
       <c r="Z100" s="24"/>
       <c r="AA100" s="30"/>
       <c r="AB100" s="30"/>
       <c r="AC100" s="31"/>
       <c r="AD100" s="31"/>
       <c r="AE100" s="30"/>
       <c r="AF100" s="30"/>
       <c r="AG100" s="31"/>
       <c r="AH100" s="31"/>
       <c r="AI100" s="38"/>
       <c r="AJ100" s="38"/>
       <c r="AK100" s="38"/>
       <c r="AL100" s="38"/>
     </row>
-    <row r="101" spans="1:38" ht="22.5">
+    <row r="101" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="12">
         <v>419.22500000000002</v>
       </c>
       <c r="D101" s="12">
         <v>1343.421</v>
       </c>
       <c r="E101" s="11">
         <v>48.4</v>
       </c>
       <c r="F101" s="11">
         <v>111.9</v>
       </c>
       <c r="G101" s="12">
         <v>15.47</v>
       </c>
       <c r="H101" s="12">
         <v>46.567</v>
       </c>
       <c r="I101" s="11">
@@ -9670,57 +9702,57 @@
         <v>294.95542999999998</v>
       </c>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31">
         <v>152.03231</v>
       </c>
       <c r="AD101" s="31">
         <v>514.11401000000001</v>
       </c>
       <c r="AE101" s="31">
         <v>61.948999999999998</v>
       </c>
       <c r="AF101" s="31">
         <v>218.44227000000001</v>
       </c>
       <c r="AG101" s="34">
         <v>122.05641</v>
       </c>
       <c r="AH101" s="34">
         <v>440.00277999999997</v>
       </c>
       <c r="AI101" s="38"/>
       <c r="AJ101" s="38"/>
       <c r="AK101" s="38">
-        <v>17.662880000000001</v>
+        <v>22.489070000000002</v>
       </c>
       <c r="AL101" s="38">
-        <v>94.459689999999995</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:38" ht="22.5">
+        <v>112.87481</v>
+      </c>
+    </row>
+    <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="12">
         <v>151.53</v>
       </c>
       <c r="D102" s="12">
         <v>425.517</v>
       </c>
       <c r="E102" s="11">
         <v>0.3</v>
       </c>
       <c r="F102" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11">
         <v>1</v>
       </c>
       <c r="J102" s="11">
         <v>6.5</v>
@@ -9760,51 +9792,51 @@
       <c r="AA102" s="31"/>
       <c r="AB102" s="31"/>
       <c r="AC102" s="31">
         <v>5.3611500000000003</v>
       </c>
       <c r="AD102" s="31">
         <v>44.522179999999999</v>
       </c>
       <c r="AE102" s="31"/>
       <c r="AF102" s="31"/>
       <c r="AG102" s="34">
         <v>2.4120200000000001</v>
       </c>
       <c r="AH102" s="34">
         <v>14.435589999999999</v>
       </c>
       <c r="AI102" s="38"/>
       <c r="AJ102" s="38"/>
       <c r="AK102" s="38">
         <v>1.7760000000000001E-2</v>
       </c>
       <c r="AL102" s="38">
         <v>0.15162</v>
       </c>
     </row>
-    <row r="103" spans="1:38">
+    <row r="103" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="11"/>
       <c r="D103" s="11"/>
       <c r="E103" s="11">
         <v>8842.1</v>
       </c>
       <c r="F103" s="11">
         <v>5103.1000000000004</v>
       </c>
       <c r="G103" s="11"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11">
         <v>15431.9</v>
       </c>
       <c r="J103" s="11">
         <v>7015.5</v>
       </c>
       <c r="K103" s="12"/>
       <c r="L103" s="12"/>
       <c r="M103" s="12">
@@ -9842,57 +9874,57 @@
       </c>
       <c r="AB103" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC103" s="31">
         <v>20583.755969999998</v>
       </c>
       <c r="AD103" s="31">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE103" s="31">
         <v>1.923</v>
       </c>
       <c r="AF103" s="31">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG103" s="34">
         <v>10427.5761</v>
       </c>
       <c r="AH103" s="34">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI103" s="38"/>
       <c r="AJ103" s="38"/>
       <c r="AK103" s="38">
-        <v>2619.9949999999999</v>
+        <v>3159.9270000000001</v>
       </c>
       <c r="AL103" s="38">
-        <v>1699.3457800000001</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:38" ht="45">
+        <v>2060.8046800000002</v>
+      </c>
+    </row>
+    <row r="104" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11">
         <v>20.6</v>
       </c>
       <c r="F104" s="11">
         <v>22.7</v>
       </c>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11">
         <v>24.6</v>
       </c>
       <c r="J104" s="11">
         <v>28.5</v>
       </c>
       <c r="K104" s="12">
         <v>0.97499999999999998</v>
       </c>
@@ -9934,101 +9966,101 @@
       </c>
       <c r="AB104" s="31">
         <v>0.30473</v>
       </c>
       <c r="AC104" s="31">
         <v>50.154440000000001</v>
       </c>
       <c r="AD104" s="31">
         <v>192.52789000000001</v>
       </c>
       <c r="AE104" s="31">
         <v>0.02</v>
       </c>
       <c r="AF104" s="31">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG104" s="34">
         <v>63.531840000000003</v>
       </c>
       <c r="AH104" s="34">
         <v>257.29968000000002</v>
       </c>
       <c r="AI104" s="38"/>
       <c r="AJ104" s="38"/>
       <c r="AK104" s="38">
-        <v>3.9104000000000001</v>
+        <v>7.0290999999999997</v>
       </c>
       <c r="AL104" s="38">
-        <v>34.649859999999997</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:38">
+        <v>58.134860000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="11"/>
       <c r="L105" s="11"/>
       <c r="M105" s="11"/>
       <c r="N105" s="20"/>
       <c r="O105" s="20"/>
       <c r="P105" s="20"/>
       <c r="Q105" s="20"/>
       <c r="R105" s="20"/>
       <c r="S105" s="18"/>
       <c r="T105" s="18"/>
       <c r="U105" s="18"/>
       <c r="V105" s="18"/>
       <c r="W105" s="24"/>
       <c r="X105" s="24"/>
       <c r="Y105" s="24"/>
       <c r="Z105" s="24"/>
       <c r="AA105" s="30"/>
       <c r="AB105" s="30"/>
       <c r="AC105" s="30"/>
       <c r="AD105" s="30"/>
       <c r="AE105" s="30"/>
       <c r="AF105" s="30"/>
       <c r="AG105" s="30"/>
       <c r="AH105" s="30"/>
       <c r="AI105" s="38"/>
       <c r="AJ105" s="38"/>
       <c r="AK105" s="38"/>
       <c r="AL105" s="38"/>
     </row>
-    <row r="106" spans="1:38">
+    <row r="106" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A106" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C106" s="12">
         <v>115.64</v>
       </c>
       <c r="D106" s="12">
         <v>159.8588</v>
       </c>
       <c r="E106" s="11">
         <v>1038.0999999999999</v>
       </c>
       <c r="F106" s="11">
         <v>1559.7</v>
       </c>
       <c r="G106" s="12">
         <v>93.557959999999994</v>
       </c>
       <c r="H106" s="12">
         <v>133.47273999999999</v>
       </c>
       <c r="I106" s="11">
@@ -10088,63 +10120,63 @@
       <c r="AA106" s="31">
         <v>25.7986</v>
       </c>
       <c r="AB106" s="31">
         <v>63.050539999999998</v>
       </c>
       <c r="AC106" s="31">
         <v>1551.42896</v>
       </c>
       <c r="AD106" s="31">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE106" s="34">
         <v>156.8329</v>
       </c>
       <c r="AF106" s="34">
         <v>232.51138</v>
       </c>
       <c r="AG106" s="34">
         <v>1580.72228</v>
       </c>
       <c r="AH106" s="34">
         <v>3837.3760699999998</v>
       </c>
       <c r="AI106" s="38">
-        <v>6.5433199999999996</v>
+        <v>9.09422</v>
       </c>
       <c r="AJ106" s="38">
-        <v>13.251390000000001</v>
+        <v>19.958179999999999</v>
       </c>
       <c r="AK106" s="38">
-        <v>283.63709999999998</v>
+        <v>384.74464999999998</v>
       </c>
       <c r="AL106" s="38">
-        <v>809.54597000000001</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:38">
+        <v>1233.71587</v>
+      </c>
+    </row>
+    <row r="107" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N107" s="22">
         <v>0.23344999999999999</v>
       </c>
       <c r="O107" s="22"/>
       <c r="P107" s="22"/>
       <c r="Q107" s="22">
@@ -10156,51 +10188,51 @@
       <c r="S107" s="18"/>
       <c r="T107" s="18"/>
       <c r="U107" s="22">
         <v>4.58E-2</v>
       </c>
       <c r="V107" s="22">
         <v>0.61419000000000001</v>
       </c>
       <c r="W107" s="24"/>
       <c r="X107" s="24"/>
       <c r="Y107" s="24"/>
       <c r="Z107" s="24"/>
       <c r="AA107" s="30"/>
       <c r="AB107" s="30"/>
       <c r="AC107" s="30"/>
       <c r="AD107" s="30"/>
       <c r="AE107" s="30"/>
       <c r="AF107" s="30"/>
       <c r="AG107" s="30"/>
       <c r="AH107" s="30"/>
       <c r="AI107" s="38"/>
       <c r="AJ107" s="38"/>
       <c r="AK107" s="38"/>
       <c r="AL107" s="38"/>
     </row>
-    <row r="108" spans="1:38">
+    <row r="108" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C108" s="11"/>
       <c r="D108" s="11"/>
       <c r="E108" s="11"/>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="J108" s="12">
         <v>6.5089999999999995E-2</v>
       </c>
       <c r="K108" s="12"/>
       <c r="L108" s="12"/>
       <c r="M108" s="12">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="N108" s="22">
         <v>1.2579999999999999E-2</v>
@@ -10224,51 +10256,51 @@
       <c r="W108" s="26"/>
       <c r="X108" s="26"/>
       <c r="Y108" s="26">
         <v>3.9E-2</v>
       </c>
       <c r="Z108" s="26">
         <v>0.53488999999999998</v>
       </c>
       <c r="AA108" s="31"/>
       <c r="AB108" s="31"/>
       <c r="AC108" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD108" s="31">
         <v>0.12753</v>
       </c>
       <c r="AE108" s="31"/>
       <c r="AF108" s="31"/>
       <c r="AG108" s="31"/>
       <c r="AH108" s="31"/>
       <c r="AI108" s="38"/>
       <c r="AJ108" s="38"/>
       <c r="AK108" s="38"/>
       <c r="AL108" s="38"/>
     </row>
-    <row r="109" spans="1:38">
+    <row r="109" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A109" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
       <c r="E109" s="12">
         <v>7.6634000000000002</v>
       </c>
       <c r="F109" s="12">
         <v>17.439830000000001</v>
       </c>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="12">
         <v>15.63247</v>
       </c>
       <c r="J109" s="12">
         <v>30.866710000000001</v>
       </c>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12">
@@ -10302,57 +10334,57 @@
         <v>13.553710000000001</v>
       </c>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD109" s="31">
         <v>11.50854</v>
       </c>
       <c r="AE109" s="31">
         <v>0.6</v>
       </c>
       <c r="AF109" s="31">
         <v>11.602</v>
       </c>
       <c r="AG109" s="34">
         <v>6.3271300000000004</v>
       </c>
       <c r="AH109" s="34">
         <v>15.368639999999999</v>
       </c>
       <c r="AI109" s="38"/>
       <c r="AJ109" s="38"/>
       <c r="AK109" s="38">
-        <v>0.36523</v>
+        <v>0.42282999999999998</v>
       </c>
       <c r="AL109" s="38">
-        <v>3.3311700000000002</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:38">
+        <v>3.9585400000000002</v>
+      </c>
+    </row>
+    <row r="110" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="12">
         <v>45.750999999999998</v>
       </c>
       <c r="D110" s="12">
         <v>93.612300000000005</v>
       </c>
       <c r="E110" s="11">
         <v>4116</v>
       </c>
       <c r="F110" s="11">
         <v>8595.1</v>
       </c>
       <c r="G110" s="12">
         <v>32.793999999999997</v>
       </c>
       <c r="H110" s="12">
         <v>65.542479999999998</v>
       </c>
       <c r="I110" s="11">
@@ -10408,63 +10440,63 @@
       <c r="AA110" s="31">
         <v>7.5862800000000004</v>
       </c>
       <c r="AB110" s="31">
         <v>23.48011</v>
       </c>
       <c r="AC110" s="31">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD110" s="31">
         <v>13191.147129999999</v>
       </c>
       <c r="AE110" s="34">
         <v>10.817</v>
       </c>
       <c r="AF110" s="34">
         <v>45.414479999999998</v>
       </c>
       <c r="AG110" s="34">
         <v>3067.6391199999998</v>
       </c>
       <c r="AH110" s="34">
         <v>11558.187190000001</v>
       </c>
       <c r="AI110" s="38">
-        <v>2.6434000000000002</v>
+        <v>3.8572000000000002</v>
       </c>
       <c r="AJ110" s="38">
-        <v>9.1091099999999994</v>
+        <v>13.825839999999999</v>
       </c>
       <c r="AK110" s="38">
-        <v>701.22838999999999</v>
+        <v>883.14616999999998</v>
       </c>
       <c r="AL110" s="38">
-        <v>3042.27151</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:38" ht="33.75">
+        <v>3844.7733199999998</v>
+      </c>
+    </row>
+    <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="11">
         <v>1793.2</v>
       </c>
       <c r="D111" s="11">
         <v>663.2</v>
       </c>
       <c r="E111" s="11">
         <v>320.3</v>
       </c>
       <c r="F111" s="11">
         <v>299.5</v>
       </c>
       <c r="G111" s="12">
         <v>2370.3760000000002</v>
       </c>
       <c r="H111" s="12">
         <v>886.23608000000002</v>
       </c>
       <c r="I111" s="11">
@@ -10524,63 +10556,63 @@
       <c r="AA111" s="31">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB111" s="31">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC111" s="31">
         <v>536.13941999999997</v>
       </c>
       <c r="AD111" s="31">
         <v>937.59802000000002</v>
       </c>
       <c r="AE111" s="34">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF111" s="34">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG111" s="34">
         <v>455.26663000000002</v>
       </c>
       <c r="AH111" s="34">
         <v>855.69456000000002</v>
       </c>
       <c r="AI111" s="38">
-        <v>415.97500000000002</v>
+        <v>516.03</v>
       </c>
       <c r="AJ111" s="38">
-        <v>233.971</v>
+        <v>293.548</v>
       </c>
       <c r="AK111" s="38">
-        <v>69.083460000000002</v>
+        <v>120.46245999999999</v>
       </c>
       <c r="AL111" s="38">
-        <v>121.36806</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:38" ht="22.5">
+        <v>205.04073</v>
+      </c>
+    </row>
+    <row r="112" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J112" s="12">
         <v>0.15032999999999999</v>
       </c>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="N112" s="22">
         <v>5.3519999999999998E-2</v>
@@ -10600,51 +10632,51 @@
       </c>
       <c r="V112" s="18">
         <v>9.8909999999999998E-2</v>
       </c>
       <c r="W112" s="26"/>
       <c r="X112" s="26"/>
       <c r="Y112" s="26">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="Z112" s="26">
         <v>6.2140000000000001E-2</v>
       </c>
       <c r="AA112" s="30"/>
       <c r="AB112" s="30"/>
       <c r="AC112" s="31"/>
       <c r="AD112" s="31"/>
       <c r="AE112" s="30"/>
       <c r="AF112" s="30"/>
       <c r="AG112" s="31"/>
       <c r="AH112" s="31"/>
       <c r="AI112" s="38"/>
       <c r="AJ112" s="38"/>
       <c r="AK112" s="38"/>
       <c r="AL112" s="38"/>
     </row>
-    <row r="113" spans="1:38" ht="45">
+    <row r="113" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A113" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C113" s="11">
         <v>37.5</v>
       </c>
       <c r="D113" s="11">
         <v>102.7</v>
       </c>
       <c r="E113" s="11">
         <v>110.1</v>
       </c>
       <c r="F113" s="11">
         <v>185.7</v>
       </c>
       <c r="G113" s="11">
         <v>111.9</v>
       </c>
       <c r="H113" s="11">
         <v>249.6</v>
       </c>
       <c r="I113" s="11">
@@ -10704,63 +10736,63 @@
       <c r="AA113" s="31">
         <v>25.6</v>
       </c>
       <c r="AB113" s="31">
         <v>64.652460000000005</v>
       </c>
       <c r="AC113" s="31">
         <v>177.98418000000001</v>
       </c>
       <c r="AD113" s="31">
         <v>384.07704000000001</v>
       </c>
       <c r="AE113" s="31">
         <v>44</v>
       </c>
       <c r="AF113" s="31">
         <v>115.57979</v>
       </c>
       <c r="AG113" s="34">
         <v>147.09402</v>
       </c>
       <c r="AH113" s="34">
         <v>417.71683000000002</v>
       </c>
       <c r="AI113" s="38">
-        <v>3.6</v>
+        <v>7.6</v>
       </c>
       <c r="AJ113" s="38">
-        <v>10.451610000000001</v>
+        <v>23.375129999999999</v>
       </c>
       <c r="AK113" s="38">
-        <v>59.128439999999998</v>
+        <v>69.335790000000003</v>
       </c>
       <c r="AL113" s="38">
-        <v>99.616429999999994</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:38" ht="45">
+        <v>133.78603000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="11">
         <v>528</v>
       </c>
       <c r="D114" s="11">
         <v>562.70000000000005</v>
       </c>
       <c r="E114" s="11">
         <v>5074.7</v>
       </c>
       <c r="F114" s="11">
         <v>8407.7000000000007</v>
       </c>
       <c r="G114" s="11">
         <v>556.70000000000005</v>
       </c>
       <c r="H114" s="11">
         <v>579.6</v>
       </c>
       <c r="I114" s="11">
@@ -10820,63 +10852,63 @@
       <c r="AA114" s="31">
         <v>280.13195999999999</v>
       </c>
       <c r="AB114" s="31">
         <v>403.93714999999997</v>
       </c>
       <c r="AC114" s="31">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD114" s="31">
         <v>20104.48602</v>
       </c>
       <c r="AE114" s="34">
         <v>405.46517</v>
       </c>
       <c r="AF114" s="34">
         <v>620.36987999999997</v>
       </c>
       <c r="AG114" s="34">
         <v>7311.366</v>
       </c>
       <c r="AH114" s="34">
         <v>20913.8802</v>
       </c>
       <c r="AI114" s="38">
-        <v>80.150899999999993</v>
+        <v>91.582859999999997</v>
       </c>
       <c r="AJ114" s="38">
-        <v>117.0909</v>
+        <v>143.73090999999999</v>
       </c>
       <c r="AK114" s="38">
-        <v>1608.21235</v>
+        <v>2110.1293500000002</v>
       </c>
       <c r="AL114" s="38">
-        <v>4860.4095100000004</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:38" ht="22.5">
+        <v>6482.1606300000003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="11">
         <v>20.8</v>
       </c>
       <c r="D115" s="11">
         <v>5.6</v>
       </c>
       <c r="E115" s="11">
         <v>11.2</v>
       </c>
       <c r="F115" s="11">
         <v>15.3</v>
       </c>
       <c r="G115" s="11">
         <v>32.5</v>
       </c>
       <c r="H115" s="11">
         <v>6.3</v>
       </c>
       <c r="I115" s="11">
@@ -10918,57 +10950,57 @@
       <c r="Y115" s="26">
         <v>72.92586</v>
       </c>
       <c r="Z115" s="26">
         <v>70.940809999999999</v>
       </c>
       <c r="AA115" s="31"/>
       <c r="AB115" s="31"/>
       <c r="AC115" s="31">
         <v>89.619590000000002</v>
       </c>
       <c r="AD115" s="31">
         <v>94.825649999999996</v>
       </c>
       <c r="AE115" s="34"/>
       <c r="AF115" s="34"/>
       <c r="AG115" s="34">
         <v>21.696120000000001</v>
       </c>
       <c r="AH115" s="34">
         <v>43.402920000000002</v>
       </c>
       <c r="AI115" s="38"/>
       <c r="AJ115" s="38"/>
       <c r="AK115" s="38">
-        <v>0.70950999999999997</v>
+        <v>2.9731900000000002</v>
       </c>
       <c r="AL115" s="38">
-        <v>2.0228700000000002</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:38">
+        <v>3.4398300000000002</v>
+      </c>
+    </row>
+    <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11">
         <v>55.7</v>
       </c>
       <c r="F116" s="11">
         <v>31.8</v>
       </c>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11">
         <v>44.4</v>
       </c>
       <c r="J116" s="11">
         <v>27.2</v>
       </c>
       <c r="K116" s="12">
         <v>0.3276</v>
       </c>
@@ -11002,57 +11034,57 @@
       <c r="Y116" s="26">
         <v>16.425360000000001</v>
       </c>
       <c r="Z116" s="26">
         <v>27.148700000000002</v>
       </c>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31">
         <v>7.36083</v>
       </c>
       <c r="AD116" s="31">
         <v>15.53044</v>
       </c>
       <c r="AE116" s="31"/>
       <c r="AF116" s="31"/>
       <c r="AG116" s="31">
         <v>2.3146200000000001</v>
       </c>
       <c r="AH116" s="31">
         <v>6.5137999999999998</v>
       </c>
       <c r="AI116" s="38"/>
       <c r="AJ116" s="38"/>
       <c r="AK116" s="38">
-        <v>0.23519999999999999</v>
+        <v>0.57791999999999999</v>
       </c>
       <c r="AL116" s="38">
-        <v>0.67922000000000005</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:38" ht="22.5">
+        <v>1.5111000000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A117" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
       <c r="H117" s="11"/>
       <c r="I117" s="12">
         <v>0.70296000000000003</v>
       </c>
       <c r="J117" s="12">
         <v>1.7070700000000001</v>
       </c>
       <c r="K117" s="12"/>
       <c r="L117" s="12"/>
       <c r="M117" s="12">
         <v>0.18720000000000001</v>
       </c>
       <c r="N117" s="22">
         <v>0.43103000000000002</v>
@@ -11084,51 +11116,51 @@
       <c r="AA117" s="31"/>
       <c r="AB117" s="31"/>
       <c r="AC117" s="31">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD117" s="31">
         <v>2.11313</v>
       </c>
       <c r="AE117" s="31"/>
       <c r="AF117" s="31"/>
       <c r="AG117" s="31">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH117" s="31">
         <v>1.41381</v>
       </c>
       <c r="AI117" s="38"/>
       <c r="AJ117" s="38"/>
       <c r="AK117" s="38">
         <v>0.75839999999999996</v>
       </c>
       <c r="AL117" s="38">
         <v>1.5511200000000001</v>
       </c>
     </row>
-    <row r="118" spans="1:38" ht="22.5">
+    <row r="118" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="12">
         <v>1.23</v>
       </c>
       <c r="F118" s="12">
         <v>3.4086599999999998</v>
       </c>
       <c r="G118" s="12">
         <v>10</v>
       </c>
       <c r="H118" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="I118" s="11">
         <v>21.8</v>
       </c>
       <c r="J118" s="11">
         <v>23.5</v>
@@ -11162,57 +11194,57 @@
       <c r="Y118" s="26">
         <v>10.5374</v>
       </c>
       <c r="Z118" s="26">
         <v>26.629239999999999</v>
       </c>
       <c r="AA118" s="31"/>
       <c r="AB118" s="31"/>
       <c r="AC118" s="31">
         <v>19.7669</v>
       </c>
       <c r="AD118" s="31">
         <v>45.137839999999997</v>
       </c>
       <c r="AE118" s="31"/>
       <c r="AF118" s="31"/>
       <c r="AG118" s="34">
         <v>21.65466</v>
       </c>
       <c r="AH118" s="34">
         <v>19.57546</v>
       </c>
       <c r="AI118" s="38"/>
       <c r="AJ118" s="38"/>
       <c r="AK118" s="38">
-        <v>0.37240000000000001</v>
+        <v>0.62239999999999995</v>
       </c>
       <c r="AL118" s="38">
-        <v>1.43397</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:38" ht="22.5">
+        <v>2.2806899999999999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="11">
         <v>641.1</v>
       </c>
       <c r="F119" s="11">
         <v>1130.5</v>
       </c>
       <c r="G119" s="11"/>
       <c r="H119" s="11"/>
       <c r="I119" s="11">
         <v>849.7</v>
       </c>
       <c r="J119" s="11">
         <v>1366.5</v>
       </c>
       <c r="K119" s="12"/>
       <c r="L119" s="12"/>
       <c r="M119" s="12">
@@ -11242,57 +11274,57 @@
       <c r="Y119" s="26">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z119" s="26">
         <v>2659.32431</v>
       </c>
       <c r="AA119" s="31"/>
       <c r="AB119" s="31"/>
       <c r="AC119" s="31">
         <v>808.26414999999997</v>
       </c>
       <c r="AD119" s="31">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE119" s="31"/>
       <c r="AF119" s="31"/>
       <c r="AG119" s="34">
         <v>780.01891000000001</v>
       </c>
       <c r="AH119" s="34">
         <v>3238.7483200000001</v>
       </c>
       <c r="AI119" s="38"/>
       <c r="AJ119" s="38"/>
       <c r="AK119" s="38">
-        <v>224.40478999999999</v>
+        <v>316.30534999999998</v>
       </c>
       <c r="AL119" s="38">
-        <v>766.14427000000001</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:38" ht="22.5">
+        <v>1083.5689500000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F120" s="12">
         <v>3.1E-2</v>
       </c>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="12">
         <v>0.39904000000000001</v>
       </c>
       <c r="J120" s="12">
         <v>0.84001999999999999</v>
       </c>
       <c r="K120" s="12"/>
       <c r="L120" s="12"/>
       <c r="M120" s="12">
@@ -11324,51 +11356,51 @@
       </c>
       <c r="Z120" s="26">
         <v>1.4395800000000001</v>
       </c>
       <c r="AA120" s="31"/>
       <c r="AB120" s="31"/>
       <c r="AC120" s="31">
         <v>0.13972000000000001</v>
       </c>
       <c r="AD120" s="31">
         <v>0.64327000000000001</v>
       </c>
       <c r="AE120" s="31"/>
       <c r="AF120" s="31"/>
       <c r="AG120" s="34">
         <v>0.7</v>
       </c>
       <c r="AH120" s="34">
         <v>0.62907000000000002</v>
       </c>
       <c r="AI120" s="38"/>
       <c r="AJ120" s="38"/>
       <c r="AK120" s="38"/>
       <c r="AL120" s="38"/>
     </row>
-    <row r="121" spans="1:38" ht="33.75">
+    <row r="121" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="11">
         <v>115.2</v>
       </c>
       <c r="F121" s="11">
         <v>180.4</v>
       </c>
       <c r="G121" s="11"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11">
         <v>211.2</v>
       </c>
       <c r="J121" s="11">
         <v>225.4</v>
       </c>
       <c r="K121" s="12">
         <v>0.84</v>
       </c>
@@ -11406,57 +11438,57 @@
         <v>304.51706000000001</v>
       </c>
       <c r="AA121" s="31"/>
       <c r="AB121" s="31"/>
       <c r="AC121" s="31">
         <v>209.07336000000001</v>
       </c>
       <c r="AD121" s="31">
         <v>425.60798</v>
       </c>
       <c r="AE121" s="31">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF121" s="31">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG121" s="34">
         <v>164.54015000000001</v>
       </c>
       <c r="AH121" s="34">
         <v>279.28372000000002</v>
       </c>
       <c r="AI121" s="38"/>
       <c r="AJ121" s="38"/>
       <c r="AK121" s="38">
-        <v>20.320910000000001</v>
+        <v>28.445630000000001</v>
       </c>
       <c r="AL121" s="38">
-        <v>71.639880000000005</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:38" ht="33.75">
+        <v>100.04559</v>
+      </c>
+    </row>
+    <row r="122" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11">
         <v>414.1</v>
       </c>
       <c r="F122" s="11">
         <v>1086.7</v>
       </c>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11">
         <v>114.6</v>
       </c>
       <c r="J122" s="11">
         <v>303.5</v>
       </c>
       <c r="K122" s="12"/>
       <c r="L122" s="12"/>
       <c r="M122" s="12">
@@ -11490,57 +11522,57 @@
       <c r="Y122" s="26">
         <v>189.04106999999999</v>
       </c>
       <c r="Z122" s="26">
         <v>539.78980000000001</v>
       </c>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31">
         <v>255.97882000000001</v>
       </c>
       <c r="AD122" s="31">
         <v>716.02684999999997</v>
       </c>
       <c r="AE122" s="34"/>
       <c r="AF122" s="34"/>
       <c r="AG122" s="34">
         <v>105.49165000000001</v>
       </c>
       <c r="AH122" s="34">
         <v>531.56268</v>
       </c>
       <c r="AI122" s="38"/>
       <c r="AJ122" s="38"/>
       <c r="AK122" s="38">
-        <v>16.100809999999999</v>
+        <v>35.720689999999998</v>
       </c>
       <c r="AL122" s="38">
-        <v>87.185429999999997</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:38" ht="33.75">
+        <v>183.70112</v>
+      </c>
+    </row>
+    <row r="123" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="11">
         <v>19.5</v>
       </c>
       <c r="D123" s="11">
         <v>11</v>
       </c>
       <c r="E123" s="11">
         <v>461.3</v>
       </c>
       <c r="F123" s="11">
         <v>235.9</v>
       </c>
       <c r="G123" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="H123" s="11">
         <v>6.3</v>
       </c>
       <c r="I123" s="11">
@@ -11582,57 +11614,57 @@
       <c r="Y123" s="26">
         <v>82.204070000000002</v>
       </c>
       <c r="Z123" s="26">
         <v>87.359840000000005</v>
       </c>
       <c r="AA123" s="31"/>
       <c r="AB123" s="31"/>
       <c r="AC123" s="31">
         <v>242.23668000000001</v>
       </c>
       <c r="AD123" s="31">
         <v>220.41758999999999</v>
       </c>
       <c r="AE123" s="34"/>
       <c r="AF123" s="34"/>
       <c r="AG123" s="34">
         <v>85.516940000000005</v>
       </c>
       <c r="AH123" s="34">
         <v>111.32329</v>
       </c>
       <c r="AI123" s="38"/>
       <c r="AJ123" s="38"/>
       <c r="AK123" s="38">
-        <v>6.0883599999999998</v>
+        <v>12.08109</v>
       </c>
       <c r="AL123" s="38">
-        <v>9.2714400000000001</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:38" ht="45">
+        <v>18.144629999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11">
         <v>4.2</v>
       </c>
       <c r="F124" s="11">
         <v>50.1</v>
       </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11">
         <v>132.4</v>
       </c>
       <c r="J124" s="11">
         <v>175.8</v>
       </c>
       <c r="K124" s="12"/>
       <c r="L124" s="12"/>
       <c r="M124" s="12">
@@ -11674,57 +11706,57 @@
         <v>74.797169999999994</v>
       </c>
       <c r="AA124" s="31">
         <v>1</v>
       </c>
       <c r="AB124" s="31">
         <v>3.28</v>
       </c>
       <c r="AC124" s="31">
         <v>31.661919999999999</v>
       </c>
       <c r="AD124" s="31">
         <v>126.15655</v>
       </c>
       <c r="AE124" s="34"/>
       <c r="AF124" s="34"/>
       <c r="AG124" s="34">
         <v>15.84679</v>
       </c>
       <c r="AH124" s="34">
         <v>112.44119999999999</v>
       </c>
       <c r="AI124" s="38"/>
       <c r="AJ124" s="38"/>
       <c r="AK124" s="38">
-        <v>5.9937800000000001</v>
+        <v>6.9012599999999997</v>
       </c>
       <c r="AL124" s="38">
-        <v>53.228099999999998</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:38" ht="22.5">
+        <v>61.29871</v>
+      </c>
+    </row>
+    <row r="125" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11">
         <v>58.5</v>
       </c>
       <c r="F125" s="11">
         <v>77.8</v>
       </c>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="J125" s="11">
         <v>141.5</v>
       </c>
       <c r="K125" s="12"/>
       <c r="L125" s="12"/>
       <c r="M125" s="12">
@@ -11754,57 +11786,57 @@
       <c r="Y125" s="26">
         <v>72.145899999999997</v>
       </c>
       <c r="Z125" s="26">
         <v>205.90427</v>
       </c>
       <c r="AA125" s="31"/>
       <c r="AB125" s="31"/>
       <c r="AC125" s="31">
         <v>38.249000000000002</v>
       </c>
       <c r="AD125" s="31">
         <v>94.775499999999994</v>
       </c>
       <c r="AE125" s="34"/>
       <c r="AF125" s="34"/>
       <c r="AG125" s="34">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH125" s="34">
         <v>41.14385</v>
       </c>
       <c r="AI125" s="38"/>
       <c r="AJ125" s="38"/>
       <c r="AK125" s="38">
-        <v>1.2837000000000001</v>
+        <v>1.2948999999999999</v>
       </c>
       <c r="AL125" s="38">
-        <v>3.5436800000000002</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:38" ht="33.75">
+        <v>3.6044100000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11">
         <v>355.8</v>
       </c>
       <c r="F126" s="11">
         <v>388.9</v>
       </c>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11">
         <v>351.7</v>
       </c>
       <c r="J126" s="11">
         <v>380.9</v>
       </c>
       <c r="K126" s="12"/>
       <c r="L126" s="12"/>
       <c r="M126" s="12">
@@ -11846,57 +11878,57 @@
       </c>
       <c r="AB126" s="31">
         <v>27.79673</v>
       </c>
       <c r="AC126" s="31">
         <v>1029.95973</v>
       </c>
       <c r="AD126" s="31">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE126" s="34">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF126" s="34">
         <v>26.28604</v>
       </c>
       <c r="AG126" s="34">
         <v>583.89602000000002</v>
       </c>
       <c r="AH126" s="34">
         <v>1380.4283499999999</v>
       </c>
       <c r="AI126" s="38"/>
       <c r="AJ126" s="38"/>
       <c r="AK126" s="38">
-        <v>212.64500000000001</v>
+        <v>265.42392999999998</v>
       </c>
       <c r="AL126" s="38">
-        <v>447.56405999999998</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:38" ht="22.5">
+        <v>543.54444000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="12">
         <v>3.194</v>
       </c>
       <c r="F127" s="12">
         <v>8.5395000000000003</v>
       </c>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="11">
         <v>5.8</v>
       </c>
       <c r="K127" s="12"/>
       <c r="L127" s="12"/>
       <c r="M127" s="12">
@@ -11926,57 +11958,57 @@
       <c r="Y127" s="26">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z127" s="26">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA127" s="31"/>
       <c r="AB127" s="31"/>
       <c r="AC127" s="31">
         <v>12.97622</v>
       </c>
       <c r="AD127" s="31">
         <v>22.374839999999999</v>
       </c>
       <c r="AE127" s="34"/>
       <c r="AF127" s="34"/>
       <c r="AG127" s="34">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH127" s="34">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI127" s="38"/>
       <c r="AJ127" s="38"/>
       <c r="AK127" s="38">
-        <v>0.62683999999999995</v>
+        <v>0.62714000000000003</v>
       </c>
       <c r="AL127" s="38">
-        <v>2.59219</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:38">
+        <v>2.5968100000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="12">
         <v>3.29</v>
       </c>
       <c r="D128" s="12">
         <v>3.55105</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="12">
         <v>12.692</v>
       </c>
       <c r="H128" s="12">
         <v>1.32575</v>
       </c>
       <c r="I128" s="12">
         <v>4.0258000000000003</v>
       </c>
       <c r="J128" s="12">
         <v>19.938590000000001</v>
@@ -12018,57 +12050,57 @@
       <c r="Y128" s="26">
         <v>222.33441999999999</v>
       </c>
       <c r="Z128" s="26">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA128" s="31"/>
       <c r="AB128" s="31"/>
       <c r="AC128" s="31">
         <v>197.01723999999999</v>
       </c>
       <c r="AD128" s="31">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE128" s="34"/>
       <c r="AF128" s="34"/>
       <c r="AG128" s="34">
         <v>200.12674999999999</v>
       </c>
       <c r="AH128" s="34">
         <v>1558.86799</v>
       </c>
       <c r="AI128" s="38"/>
       <c r="AJ128" s="38"/>
       <c r="AK128" s="38">
-        <v>56.876260000000002</v>
+        <v>77.575199999999995</v>
       </c>
       <c r="AL128" s="38">
-        <v>597.72837000000004</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:38">
+        <v>842.53283999999996</v>
+      </c>
+    </row>
+    <row r="129" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="12">
         <v>0.63180000000000003</v>
       </c>
       <c r="D129" s="12">
         <v>13.722160000000001</v>
       </c>
       <c r="E129" s="11">
         <v>476.5</v>
       </c>
       <c r="F129" s="11">
         <v>836.2</v>
       </c>
       <c r="G129" s="12">
         <v>2.1385999999999998</v>
       </c>
       <c r="H129" s="12">
         <v>57.207819999999998</v>
       </c>
       <c r="I129" s="11">
@@ -12128,63 +12160,63 @@
       <c r="AA129" s="31">
         <v>18.23311</v>
       </c>
       <c r="AB129" s="31">
         <v>437.18360000000001</v>
       </c>
       <c r="AC129" s="31">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD129" s="31">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE129" s="34">
         <v>32.057569999999998</v>
       </c>
       <c r="AF129" s="34">
         <v>483.06641000000002</v>
       </c>
       <c r="AG129" s="34">
         <v>1374.6979200000001</v>
       </c>
       <c r="AH129" s="34">
         <v>4087.1892400000002</v>
       </c>
       <c r="AI129" s="38">
-        <v>1.37744</v>
+        <v>1.78037</v>
       </c>
       <c r="AJ129" s="38">
-        <v>89.934060000000002</v>
+        <v>119.60078</v>
       </c>
       <c r="AK129" s="38">
-        <v>252.9913</v>
+        <v>283.33375000000001</v>
       </c>
       <c r="AL129" s="38">
-        <v>848.39188000000001</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:38" ht="33.75">
+        <v>1046.8040900000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="F130" s="12">
         <v>1.0875300000000001</v>
       </c>
       <c r="G130" s="12">
         <v>2530.08</v>
       </c>
       <c r="H130" s="12">
         <v>577.03967</v>
       </c>
       <c r="I130" s="11">
         <v>19.600000000000001</v>
       </c>
       <c r="J130" s="11">
         <v>20.100000000000001</v>
@@ -12240,63 +12272,63 @@
       <c r="AA130" s="31">
         <v>20057.404999999999</v>
       </c>
       <c r="AB130" s="31">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC130" s="31">
         <v>191.17956000000001</v>
       </c>
       <c r="AD130" s="31">
         <v>79.600179999999995</v>
       </c>
       <c r="AE130" s="34">
         <v>18553.002</v>
       </c>
       <c r="AF130" s="34">
         <v>5129.96659</v>
       </c>
       <c r="AG130" s="34">
         <v>430.14972999999998</v>
       </c>
       <c r="AH130" s="34">
         <v>303.44385</v>
       </c>
       <c r="AI130" s="38">
-        <v>3145.6489999999999</v>
+        <v>5664.4160000000002</v>
       </c>
       <c r="AJ130" s="38">
-        <v>806.74099999999999</v>
+        <v>1475.836</v>
       </c>
       <c r="AK130" s="38">
-        <v>8.2655999999999992</v>
+        <v>30.89236</v>
       </c>
       <c r="AL130" s="38">
-        <v>9.0092499999999998</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:38" ht="45">
+        <v>19.492509999999999</v>
+      </c>
+    </row>
+    <row r="131" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="11">
         <v>341.8</v>
       </c>
       <c r="D131" s="11">
         <v>101.5</v>
       </c>
       <c r="E131" s="11">
         <v>1653.5</v>
       </c>
       <c r="F131" s="11">
         <v>956.1</v>
       </c>
       <c r="G131" s="11">
         <v>1064.7</v>
       </c>
       <c r="H131" s="11">
         <v>357.7</v>
       </c>
       <c r="I131" s="11">
@@ -12356,63 +12388,63 @@
       <c r="AA131" s="31">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB131" s="31">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC131" s="31">
         <v>18903.798419999999</v>
       </c>
       <c r="AD131" s="31">
         <v>12166.149429999999</v>
       </c>
       <c r="AE131" s="34">
         <v>5089.0619299999998</v>
       </c>
       <c r="AF131" s="34">
         <v>1604.5938000000001</v>
       </c>
       <c r="AG131" s="34">
         <v>11099.94565</v>
       </c>
       <c r="AH131" s="34">
         <v>7248.2024600000004</v>
       </c>
       <c r="AI131" s="38">
-        <v>769.96100000000001</v>
+        <v>1285.751</v>
       </c>
       <c r="AJ131" s="38">
-        <v>192.328</v>
+        <v>321.45100000000002</v>
       </c>
       <c r="AK131" s="38">
-        <v>436.06484</v>
+        <v>893.14639999999997</v>
       </c>
       <c r="AL131" s="38">
-        <v>342.12392</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:38">
+        <v>677.82465000000002</v>
+      </c>
+    </row>
+    <row r="132" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="12">
         <v>279.03868</v>
       </c>
       <c r="D132" s="12">
         <v>121.4242</v>
       </c>
       <c r="E132" s="12">
         <v>88.198999999999998</v>
       </c>
       <c r="F132" s="12">
         <v>12.696</v>
       </c>
       <c r="G132" s="12">
         <v>210.36099999999999</v>
       </c>
       <c r="H132" s="12">
         <v>66.337999999999994</v>
       </c>
       <c r="I132" s="12">
@@ -12472,143 +12504,143 @@
         <v>41.162120000000002</v>
       </c>
       <c r="AC132" s="31">
         <v>3303.1782400000002</v>
       </c>
       <c r="AD132" s="31">
         <v>2069.1462700000002</v>
       </c>
       <c r="AE132" s="31">
         <v>49.524999999999999</v>
       </c>
       <c r="AF132" s="31">
         <v>27.236170000000001</v>
       </c>
       <c r="AG132" s="34">
         <v>2022.7518</v>
       </c>
       <c r="AH132" s="34">
         <v>781.79408000000001</v>
       </c>
       <c r="AI132" s="38"/>
       <c r="AJ132" s="38"/>
       <c r="AK132" s="38"/>
       <c r="AL132" s="38"/>
     </row>
-    <row r="133" spans="1:38" ht="22.5">
+    <row r="133" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
       <c r="J133" s="11"/>
       <c r="K133" s="12">
         <v>17</v>
       </c>
       <c r="L133" s="12">
         <v>9.7786899999999992</v>
       </c>
       <c r="M133" s="12"/>
       <c r="N133" s="22"/>
       <c r="O133" s="20"/>
       <c r="P133" s="20"/>
       <c r="Q133" s="20"/>
       <c r="R133" s="20"/>
       <c r="S133" s="18"/>
       <c r="T133" s="18"/>
       <c r="U133" s="18"/>
       <c r="V133" s="18"/>
       <c r="W133" s="24"/>
       <c r="X133" s="24"/>
       <c r="Y133" s="24"/>
       <c r="Z133" s="24"/>
       <c r="AA133" s="30"/>
       <c r="AB133" s="30"/>
       <c r="AC133" s="30"/>
       <c r="AD133" s="30"/>
       <c r="AE133" s="30"/>
       <c r="AF133" s="30"/>
       <c r="AG133" s="30"/>
       <c r="AH133" s="30"/>
       <c r="AI133" s="38"/>
       <c r="AJ133" s="38"/>
       <c r="AK133" s="38"/>
       <c r="AL133" s="38"/>
     </row>
-    <row r="134" spans="1:38" ht="22.5">
+    <row r="134" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
       <c r="E134" s="11"/>
       <c r="F134" s="11"/>
       <c r="G134" s="11"/>
       <c r="H134" s="11"/>
       <c r="I134" s="11"/>
       <c r="J134" s="11"/>
       <c r="K134" s="11"/>
       <c r="L134" s="11"/>
       <c r="M134" s="11"/>
       <c r="N134" s="20"/>
       <c r="O134" s="20"/>
       <c r="P134" s="20"/>
       <c r="Q134" s="20"/>
       <c r="R134" s="20"/>
       <c r="S134" s="18"/>
       <c r="T134" s="18"/>
       <c r="U134" s="18"/>
       <c r="V134" s="18"/>
       <c r="W134" s="24"/>
       <c r="X134" s="24"/>
       <c r="Y134" s="24"/>
       <c r="Z134" s="24"/>
       <c r="AA134" s="30"/>
       <c r="AB134" s="30"/>
       <c r="AC134" s="30"/>
       <c r="AD134" s="30"/>
       <c r="AE134" s="30"/>
       <c r="AF134" s="30"/>
       <c r="AG134" s="30"/>
       <c r="AH134" s="30"/>
       <c r="AI134" s="38"/>
       <c r="AJ134" s="38"/>
       <c r="AK134" s="38"/>
       <c r="AL134" s="38"/>
     </row>
-    <row r="135" spans="1:38" ht="45">
+    <row r="135" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
       <c r="E135" s="11"/>
       <c r="F135" s="11"/>
       <c r="G135" s="11"/>
       <c r="H135" s="11"/>
       <c r="I135" s="11"/>
       <c r="J135" s="11"/>
       <c r="K135" s="12"/>
       <c r="L135" s="12"/>
       <c r="M135" s="12">
         <v>1.7740800000000001</v>
       </c>
       <c r="N135" s="22">
         <v>3.7609599999999999</v>
       </c>
       <c r="O135" s="22"/>
       <c r="P135" s="22"/>
       <c r="Q135" s="22">
@@ -12620,51 +12652,51 @@
       <c r="S135" s="18"/>
       <c r="T135" s="18"/>
       <c r="U135" s="18"/>
       <c r="V135" s="18"/>
       <c r="W135" s="24"/>
       <c r="X135" s="24"/>
       <c r="Y135" s="24"/>
       <c r="Z135" s="24"/>
       <c r="AA135" s="30"/>
       <c r="AB135" s="30"/>
       <c r="AC135" s="30"/>
       <c r="AD135" s="30"/>
       <c r="AE135" s="30"/>
       <c r="AF135" s="30"/>
       <c r="AG135" s="30">
         <v>0.84960000000000002</v>
       </c>
       <c r="AH135" s="30">
         <v>4.2459300000000004</v>
       </c>
       <c r="AI135" s="38"/>
       <c r="AJ135" s="38"/>
       <c r="AK135" s="38"/>
       <c r="AL135" s="38"/>
     </row>
-    <row r="136" spans="1:38">
+    <row r="136" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="12">
         <v>121.67234999999999</v>
       </c>
       <c r="F136" s="12">
         <v>61.983359999999998</v>
       </c>
       <c r="G136" s="11"/>
       <c r="H136" s="11"/>
       <c r="I136" s="12">
         <v>267.42655000000002</v>
       </c>
       <c r="J136" s="12">
         <v>89.057689999999994</v>
       </c>
       <c r="K136" s="12"/>
       <c r="L136" s="12"/>
       <c r="M136" s="12">
@@ -12694,101 +12726,105 @@
       <c r="Y136" s="26">
         <v>165.84774999999999</v>
       </c>
       <c r="Z136" s="26">
         <v>91.868470000000002</v>
       </c>
       <c r="AA136" s="30"/>
       <c r="AB136" s="30"/>
       <c r="AC136" s="31">
         <v>461.21953000000002</v>
       </c>
       <c r="AD136" s="31">
         <v>273.20285000000001</v>
       </c>
       <c r="AE136" s="30"/>
       <c r="AF136" s="30"/>
       <c r="AG136" s="34">
         <v>346.91457000000003</v>
       </c>
       <c r="AH136" s="34">
         <v>289.06063</v>
       </c>
       <c r="AI136" s="38"/>
       <c r="AJ136" s="38"/>
       <c r="AK136" s="38">
-        <v>14.641500000000001</v>
+        <v>55.530700000000003</v>
       </c>
       <c r="AL136" s="38">
-        <v>9.2454900000000002</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:38" ht="33.75">
+        <v>39.767960000000002</v>
+      </c>
+    </row>
+    <row r="137" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
       <c r="J137" s="11"/>
       <c r="K137" s="11"/>
       <c r="L137" s="11"/>
       <c r="M137" s="11"/>
       <c r="N137" s="20"/>
       <c r="O137" s="20"/>
       <c r="P137" s="20"/>
       <c r="Q137" s="20"/>
       <c r="R137" s="20"/>
       <c r="S137" s="18"/>
       <c r="T137" s="18"/>
       <c r="U137" s="18"/>
       <c r="V137" s="18"/>
       <c r="W137" s="24"/>
       <c r="X137" s="24"/>
       <c r="Y137" s="24"/>
       <c r="Z137" s="24"/>
       <c r="AA137" s="30"/>
       <c r="AB137" s="30"/>
       <c r="AC137" s="30"/>
       <c r="AD137" s="30"/>
       <c r="AE137" s="30"/>
       <c r="AF137" s="30"/>
       <c r="AG137" s="30"/>
       <c r="AH137" s="30"/>
       <c r="AI137" s="38"/>
       <c r="AJ137" s="38"/>
-      <c r="AK137" s="38"/>
-[...2 lines deleted...]
-    <row r="138" spans="1:38" ht="22.5">
+      <c r="AK137" s="38">
+        <v>0.19925000000000001</v>
+      </c>
+      <c r="AL137" s="38">
+        <v>0.20166999999999999</v>
+      </c>
+    </row>
+    <row r="138" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="11">
         <v>0.1</v>
       </c>
       <c r="F138" s="11">
         <v>0.3</v>
       </c>
       <c r="G138" s="11"/>
       <c r="H138" s="11"/>
       <c r="I138" s="11">
         <v>6052.7</v>
       </c>
       <c r="J138" s="11">
         <v>322.5</v>
       </c>
       <c r="K138" s="12"/>
       <c r="L138" s="12"/>
       <c r="M138" s="12">
@@ -12814,149 +12850,149 @@
       <c r="Y138" s="26">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z138" s="26">
         <v>79.86788</v>
       </c>
       <c r="AA138" s="30"/>
       <c r="AB138" s="30"/>
       <c r="AC138" s="31">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD138" s="31">
         <v>222.52069</v>
       </c>
       <c r="AE138" s="30"/>
       <c r="AF138" s="30"/>
       <c r="AG138" s="34">
         <v>2087.0860499999999</v>
       </c>
       <c r="AH138" s="34">
         <v>111.87600999999999</v>
       </c>
       <c r="AI138" s="38"/>
       <c r="AJ138" s="38"/>
       <c r="AK138" s="38">
-        <v>0.1293</v>
+        <v>0.27017999999999998</v>
       </c>
       <c r="AL138" s="38">
-        <v>0.48300999999999999</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:38" ht="22.5">
+        <v>1.20964</v>
+      </c>
+    </row>
+    <row r="139" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="G139" s="11"/>
       <c r="H139" s="11"/>
       <c r="I139" s="11"/>
       <c r="J139" s="11"/>
       <c r="K139" s="11"/>
       <c r="L139" s="11"/>
       <c r="M139" s="11"/>
       <c r="N139" s="20"/>
       <c r="O139" s="20"/>
       <c r="P139" s="20"/>
       <c r="Q139" s="20"/>
       <c r="R139" s="20"/>
       <c r="S139" s="18"/>
       <c r="T139" s="18"/>
       <c r="U139" s="18"/>
       <c r="V139" s="18"/>
       <c r="W139" s="24"/>
       <c r="X139" s="24"/>
       <c r="Y139" s="26">
         <v>10.481</v>
       </c>
       <c r="Z139" s="26">
         <v>157.22</v>
       </c>
       <c r="AA139" s="30"/>
       <c r="AB139" s="30"/>
       <c r="AC139" s="30"/>
       <c r="AD139" s="30"/>
       <c r="AE139" s="30"/>
       <c r="AF139" s="30"/>
       <c r="AG139" s="30"/>
       <c r="AH139" s="30"/>
       <c r="AI139" s="38"/>
       <c r="AJ139" s="38"/>
       <c r="AK139" s="38"/>
       <c r="AL139" s="38"/>
     </row>
-    <row r="140" spans="1:38" ht="33.75">
+    <row r="140" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A140" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="11"/>
       <c r="F140" s="11"/>
       <c r="G140" s="11"/>
       <c r="H140" s="11"/>
       <c r="I140" s="11"/>
       <c r="J140" s="11"/>
       <c r="K140" s="11"/>
       <c r="L140" s="11"/>
       <c r="M140" s="11"/>
       <c r="N140" s="20"/>
       <c r="O140" s="20"/>
       <c r="P140" s="20"/>
       <c r="Q140" s="20"/>
       <c r="R140" s="20"/>
       <c r="S140" s="18"/>
       <c r="T140" s="18"/>
       <c r="U140" s="18"/>
       <c r="V140" s="18"/>
       <c r="W140" s="24"/>
       <c r="X140" s="24"/>
       <c r="Y140" s="24"/>
       <c r="Z140" s="24"/>
       <c r="AA140" s="30"/>
       <c r="AB140" s="30"/>
       <c r="AC140" s="30"/>
       <c r="AD140" s="30"/>
       <c r="AE140" s="30"/>
       <c r="AF140" s="30"/>
       <c r="AG140" s="30"/>
       <c r="AH140" s="30"/>
       <c r="AI140" s="38"/>
       <c r="AJ140" s="38"/>
       <c r="AK140" s="38"/>
       <c r="AL140" s="38"/>
     </row>
-    <row r="141" spans="1:38" ht="33.75">
+    <row r="141" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B141" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C141" s="15">
         <v>843</v>
       </c>
       <c r="D141" s="15">
         <v>29.466480000000001</v>
       </c>
       <c r="E141" s="15">
         <v>2646.8838500000002</v>
       </c>
       <c r="F141" s="15">
         <v>187.23014000000001</v>
       </c>
       <c r="G141" s="15">
         <v>63.7</v>
       </c>
       <c r="H141" s="15">
         <v>4.1412300000000002</v>
       </c>
       <c r="I141" s="15">
@@ -12998,96 +13034,96 @@
       <c r="Y141" s="28">
         <v>2539.31448</v>
       </c>
       <c r="Z141" s="28">
         <v>201.50155000000001</v>
       </c>
       <c r="AA141" s="32"/>
       <c r="AB141" s="32"/>
       <c r="AC141" s="33">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD141" s="33">
         <v>213.80168</v>
       </c>
       <c r="AE141" s="32"/>
       <c r="AF141" s="32"/>
       <c r="AG141" s="33">
         <v>2722.15002</v>
       </c>
       <c r="AH141" s="33">
         <v>273.66547000000003</v>
       </c>
       <c r="AI141" s="39"/>
       <c r="AJ141" s="39"/>
       <c r="AK141" s="39">
-        <v>74.747</v>
+        <v>813.1875</v>
       </c>
       <c r="AL141" s="39">
-        <v>11.61501</v>
-[...3 lines deleted...]
-      <c r="A143" s="47" t="s">
+        <v>93.5428</v>
+      </c>
+    </row>
+    <row r="143" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="50" t="s">
         <v>274</v>
       </c>
-      <c r="B143" s="47"/>
+      <c r="B143" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="AI4:AL4"/>
-[...17 lines deleted...]
-    <mergeCell ref="M5:N5"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="A143:B143"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>