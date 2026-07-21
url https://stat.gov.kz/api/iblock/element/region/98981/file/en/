--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Doclade 2026\04 2026\Новые динамические таблицы 04\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Doclade 2026\05 2026\Новые динамические таблицы 05\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="2018-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2026'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -868,51 +868,51 @@
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January- December 2025*</t>
   </si>
   <si>
-    <t>January-April 2026 *</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1707,51 +1707,51 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1798,52 +1798,50 @@
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1854,50 +1852,51 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2295,248 +2294,248 @@
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.5703125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="41" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="43"/>
-[...19 lines deleted...]
-      <c r="V1" s="43"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
     </row>
     <row r="2" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="41" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="44"/>
-[...19 lines deleted...]
-      <c r="V2" s="44"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
     </row>
     <row r="3" spans="1:38" x14ac:dyDescent="0.2">
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
     </row>
     <row r="4" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="50" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="50" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="51">
+      <c r="C4" s="49">
         <v>2018</v>
       </c>
-      <c r="D4" s="51"/>
-[...2 lines deleted...]
-      <c r="G4" s="51">
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49">
         <v>2019</v>
       </c>
-      <c r="H4" s="51"/>
-[...2 lines deleted...]
-      <c r="K4" s="51">
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49">
         <v>2020</v>
       </c>
-      <c r="L4" s="51"/>
-[...2 lines deleted...]
-      <c r="O4" s="55">
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="53">
         <v>2021</v>
       </c>
-      <c r="P4" s="51"/>
-[...2 lines deleted...]
-      <c r="S4" s="55">
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="53">
         <v>2022</v>
       </c>
-      <c r="T4" s="51"/>
-[...2 lines deleted...]
-      <c r="W4" s="55">
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="53">
         <v>2023</v>
       </c>
-      <c r="X4" s="51"/>
-[...2 lines deleted...]
-      <c r="AA4" s="45">
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="54"/>
+      <c r="AA4" s="43">
         <v>2024</v>
       </c>
-      <c r="AB4" s="46"/>
-[...2 lines deleted...]
-      <c r="AE4" s="45" t="s">
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="43" t="s">
         <v>278</v>
       </c>
-      <c r="AF4" s="46"/>
-[...2 lines deleted...]
-      <c r="AI4" s="40" t="s">
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="38" t="s">
         <v>279</v>
       </c>
-      <c r="AJ4" s="41"/>
-[...1 lines deleted...]
-      <c r="AL4" s="41"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
+      <c r="AL4" s="39"/>
     </row>
     <row r="5" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="57" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="57"/>
-      <c r="E5" s="57" t="s">
+      <c r="D5" s="55"/>
+      <c r="E5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="57"/>
-      <c r="G5" s="57" t="s">
+      <c r="F5" s="55"/>
+      <c r="G5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="57"/>
-      <c r="I5" s="57" t="s">
+      <c r="H5" s="55"/>
+      <c r="I5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="57"/>
-      <c r="K5" s="57" t="s">
+      <c r="J5" s="55"/>
+      <c r="K5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="57"/>
-      <c r="M5" s="57" t="s">
+      <c r="L5" s="55"/>
+      <c r="M5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="57"/>
-      <c r="O5" s="57" t="s">
+      <c r="N5" s="55"/>
+      <c r="O5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="57"/>
-      <c r="Q5" s="57" t="s">
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="57"/>
-      <c r="S5" s="57" t="s">
+      <c r="R5" s="55"/>
+      <c r="S5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="57"/>
-      <c r="U5" s="57" t="s">
+      <c r="T5" s="55"/>
+      <c r="U5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="57"/>
-      <c r="W5" s="57" t="s">
+      <c r="V5" s="55"/>
+      <c r="W5" s="55" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="57"/>
-      <c r="Y5" s="57" t="s">
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="47"/>
-      <c r="AA5" s="47" t="s">
+      <c r="Z5" s="45"/>
+      <c r="AA5" s="45" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="48"/>
-      <c r="AC5" s="48" t="s">
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="46" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="48"/>
-      <c r="AE5" s="47" t="s">
+      <c r="AD5" s="46"/>
+      <c r="AE5" s="45" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="49"/>
-      <c r="AG5" s="48" t="s">
+      <c r="AF5" s="47"/>
+      <c r="AG5" s="46" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="48"/>
-      <c r="AI5" s="40" t="s">
+      <c r="AH5" s="46"/>
+      <c r="AI5" s="38" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="42"/>
-      <c r="AK5" s="41" t="s">
+      <c r="AJ5" s="40"/>
+      <c r="AK5" s="39" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="41"/>
+      <c r="AL5" s="39"/>
     </row>
     <row r="6" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="54"/>
-      <c r="B6" s="54"/>
+      <c r="A6" s="52"/>
+      <c r="B6" s="52"/>
       <c r="C6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -2703,61 +2702,61 @@
       </c>
       <c r="AA7" s="29">
         <v>44027.3</v>
       </c>
       <c r="AB7" s="29">
         <v>17850.400000000001</v>
       </c>
       <c r="AC7" s="29">
         <v>93378.3</v>
       </c>
       <c r="AD7" s="29">
         <v>95215.1</v>
       </c>
       <c r="AE7" s="29">
         <v>75071.199999999997</v>
       </c>
       <c r="AF7" s="29">
         <v>26126.1</v>
       </c>
       <c r="AG7" s="29">
         <v>59715.3</v>
       </c>
       <c r="AH7" s="29">
         <v>86553.1</v>
       </c>
-      <c r="AI7" s="38">
-[...9 lines deleted...]
-        <v>22762.7</v>
+      <c r="AI7" s="9">
+        <v>30927.599999999999</v>
+      </c>
+      <c r="AJ7" s="9">
+        <v>10025.9</v>
+      </c>
+      <c r="AK7" s="9">
+        <v>17523.5</v>
+      </c>
+      <c r="AL7" s="9">
+        <v>29350.3</v>
       </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12">
         <v>36.015000000000001</v>
       </c>
       <c r="J8" s="12">
         <v>118.32559999999999</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="20"/>
@@ -2775,56 +2774,56 @@
       </c>
       <c r="W8" s="24"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="26">
         <v>8.8954699999999995</v>
       </c>
       <c r="Z8" s="26">
         <v>33.19238</v>
       </c>
       <c r="AA8" s="30"/>
       <c r="AB8" s="30"/>
       <c r="AC8" s="31">
         <v>1.8200000000000001E-2</v>
       </c>
       <c r="AD8" s="31">
         <v>8.8639999999999997E-2</v>
       </c>
       <c r="AE8" s="30"/>
       <c r="AF8" s="30"/>
       <c r="AG8" s="34">
         <v>4.6791600000000004</v>
       </c>
       <c r="AH8" s="34">
         <v>6.1927000000000003</v>
       </c>
-      <c r="AI8" s="38"/>
-[...1 lines deleted...]
-      <c r="AK8" s="38">
+      <c r="AI8" s="9"/>
+      <c r="AJ8" s="9"/>
+      <c r="AK8" s="9">
         <v>7.6E-3</v>
       </c>
-      <c r="AL8" s="38">
+      <c r="AL8" s="9">
         <v>8.9760000000000006E-2</v>
       </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="20"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22">
@@ -2839,56 +2838,56 @@
       <c r="V9" s="18"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="26">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z9" s="26">
         <v>19.714259999999999</v>
       </c>
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="31">
         <v>10.054399999999999</v>
       </c>
       <c r="AD9" s="31">
         <v>50.514850000000003</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31">
         <v>57.444380000000002</v>
       </c>
       <c r="AH9" s="31">
         <v>650.33690999999999</v>
       </c>
-      <c r="AI9" s="38"/>
-[...1 lines deleted...]
-      <c r="AK9" s="38">
+      <c r="AI9" s="9"/>
+      <c r="AJ9" s="9"/>
+      <c r="AK9" s="9">
         <v>23.09674</v>
       </c>
-      <c r="AL9" s="38">
+      <c r="AL9" s="9">
         <v>283.66618</v>
       </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N10" s="22">
         <v>102.661</v>
@@ -2911,154 +2910,154 @@
       </c>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="26">
         <v>86.457660000000004</v>
       </c>
       <c r="Z10" s="26">
         <v>171.19800000000001</v>
       </c>
       <c r="AA10" s="30"/>
       <c r="AB10" s="30"/>
       <c r="AC10" s="31">
         <v>508.13673</v>
       </c>
       <c r="AD10" s="31">
         <v>962.01599999999996</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="34">
         <v>208.81347</v>
       </c>
       <c r="AH10" s="34">
         <v>423.41</v>
       </c>
-      <c r="AI10" s="38"/>
-[...5 lines deleted...]
-        <v>88.222999999999999</v>
+      <c r="AI10" s="9"/>
+      <c r="AJ10" s="9"/>
+      <c r="AK10" s="9">
+        <v>71.741399999999999</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>187.06</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <v>96.6</v>
       </c>
       <c r="H11" s="11">
         <v>406.2</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="30"/>
       <c r="AB11" s="30"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="30"/>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="30"/>
       <c r="AH11" s="30"/>
-      <c r="AI11" s="38"/>
-[...1 lines deleted...]
-      <c r="AK11" s="38">
+      <c r="AI11" s="9"/>
+      <c r="AJ11" s="9"/>
+      <c r="AK11" s="9">
         <v>0.14679</v>
       </c>
-      <c r="AL11" s="38">
+      <c r="AL11" s="9">
         <v>0.88841999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="30"/>
       <c r="AB12" s="30"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="30"/>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="30"/>
       <c r="AH12" s="30"/>
-      <c r="AI12" s="38"/>
-[...2 lines deleted...]
-      <c r="AL12" s="38"/>
+      <c r="AI12" s="9"/>
+      <c r="AJ12" s="9"/>
+      <c r="AK12" s="9"/>
+      <c r="AL12" s="9"/>
     </row>
     <row r="13" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="20"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22">
         <v>51.564</v>
       </c>
@@ -3067,54 +3066,54 @@
       </c>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="26">
         <v>0.90093999999999996</v>
       </c>
       <c r="Z13" s="26">
         <v>1.77505</v>
       </c>
       <c r="AA13" s="30"/>
       <c r="AB13" s="30"/>
       <c r="AC13" s="31">
         <v>2.2890299999999999</v>
       </c>
       <c r="AD13" s="31">
         <v>4.5333100000000002</v>
       </c>
       <c r="AE13" s="30"/>
       <c r="AF13" s="30"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
-      <c r="AI13" s="38"/>
-[...2 lines deleted...]
-      <c r="AL13" s="38"/>
+      <c r="AI13" s="9"/>
+      <c r="AJ13" s="9"/>
+      <c r="AK13" s="9"/>
+      <c r="AL13" s="9"/>
     </row>
     <row r="14" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11">
         <v>955.1</v>
       </c>
       <c r="F14" s="11">
         <v>1321.7</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11">
         <v>644.20000000000005</v>
       </c>
       <c r="J14" s="11">
         <v>864.3</v>
       </c>
       <c r="K14" s="11"/>
@@ -3147,200 +3146,200 @@
       </c>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="26">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z14" s="26">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="31">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD14" s="31">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="34">
         <v>4100.9856200000004</v>
       </c>
       <c r="AH14" s="34">
         <v>6922.2885399999996</v>
       </c>
-      <c r="AI14" s="38"/>
-[...5 lines deleted...]
-        <v>518.29291999999998</v>
+      <c r="AI14" s="9"/>
+      <c r="AJ14" s="9"/>
+      <c r="AK14" s="9">
+        <v>462.72570000000002</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>537.13692000000003</v>
       </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="30"/>
       <c r="AB15" s="30"/>
       <c r="AC15" s="30"/>
       <c r="AD15" s="30"/>
       <c r="AE15" s="30"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="30"/>
       <c r="AH15" s="30"/>
-      <c r="AI15" s="38"/>
-[...2 lines deleted...]
-      <c r="AL15" s="38"/>
+      <c r="AI15" s="9"/>
+      <c r="AJ15" s="9"/>
+      <c r="AK15" s="9"/>
+      <c r="AL15" s="9"/>
     </row>
     <row r="16" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="20"/>
       <c r="O16" s="20"/>
       <c r="P16" s="20"/>
       <c r="Q16" s="20"/>
       <c r="R16" s="20"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="30"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="30"/>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="30"/>
       <c r="AH16" s="30"/>
-      <c r="AI16" s="38"/>
-[...2 lines deleted...]
-      <c r="AL16" s="38"/>
+      <c r="AI16" s="9"/>
+      <c r="AJ16" s="9"/>
+      <c r="AK16" s="9"/>
+      <c r="AL16" s="9"/>
     </row>
     <row r="17" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="20"/>
       <c r="R17" s="20"/>
       <c r="S17" s="18"/>
       <c r="T17" s="18"/>
       <c r="U17" s="18"/>
       <c r="V17" s="18"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="30"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="31">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AD17" s="31">
         <v>0.16789999999999999</v>
       </c>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="31">
         <v>0.03</v>
       </c>
       <c r="AH17" s="31">
         <v>0.12687999999999999</v>
       </c>
-      <c r="AI17" s="38"/>
-[...1 lines deleted...]
-      <c r="AK17" s="38">
+      <c r="AI17" s="9"/>
+      <c r="AJ17" s="9"/>
+      <c r="AK17" s="9">
         <v>3.5499999999999997E-2</v>
       </c>
-      <c r="AL17" s="38">
+      <c r="AL17" s="9">
         <v>1.1222799999999999</v>
       </c>
     </row>
     <row r="18" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="20"/>
       <c r="O18" s="20"/>
       <c r="P18" s="20"/>
       <c r="Q18" s="20"/>
@@ -3351,56 +3350,56 @@
       <c r="V18" s="18"/>
       <c r="W18" s="24"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="26">
         <v>5.2720000000000002</v>
       </c>
       <c r="Z18" s="26">
         <v>2.0539000000000001</v>
       </c>
       <c r="AA18" s="30"/>
       <c r="AB18" s="30"/>
       <c r="AC18" s="31">
         <v>0.66</v>
       </c>
       <c r="AD18" s="31">
         <v>7.1879999999999997</v>
       </c>
       <c r="AE18" s="30"/>
       <c r="AF18" s="30"/>
       <c r="AG18" s="31">
         <v>58.948999999999998</v>
       </c>
       <c r="AH18" s="31">
         <v>74.037890000000004</v>
       </c>
-      <c r="AI18" s="38"/>
-[...1 lines deleted...]
-      <c r="AK18" s="38">
+      <c r="AI18" s="9"/>
+      <c r="AJ18" s="9"/>
+      <c r="AK18" s="9">
         <v>143.209</v>
       </c>
-      <c r="AL18" s="38">
+      <c r="AL18" s="9">
         <v>36.515000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="12">
         <v>0.03</v>
       </c>
       <c r="F19" s="12">
         <v>6.0940000000000001E-2</v>
       </c>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="12">
         <v>0.2</v>
       </c>
       <c r="J19" s="12">
         <v>1.0057100000000001</v>
@@ -3427,54 +3426,54 @@
       </c>
       <c r="W19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="26">
         <v>382.44400000000002</v>
       </c>
       <c r="Z19" s="26">
         <v>104.08402</v>
       </c>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="31">
         <v>603.46500000000003</v>
       </c>
       <c r="AD19" s="31">
         <v>130.49896000000001</v>
       </c>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="31">
         <v>107.423</v>
       </c>
       <c r="AH19" s="31">
         <v>39.534309999999998</v>
       </c>
-      <c r="AI19" s="38"/>
-[...2 lines deleted...]
-      <c r="AL19" s="38"/>
+      <c r="AI19" s="9"/>
+      <c r="AJ19" s="9"/>
+      <c r="AK19" s="9"/>
+      <c r="AL19" s="9"/>
     </row>
     <row r="20" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11">
         <v>315.8</v>
       </c>
       <c r="F20" s="11">
         <v>493.7</v>
       </c>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11">
         <v>752</v>
       </c>
       <c r="J20" s="11">
         <v>1411.4</v>
       </c>
       <c r="K20" s="11"/>
@@ -3507,56 +3506,56 @@
       </c>
       <c r="W20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="26">
         <v>525.61</v>
       </c>
       <c r="Z20" s="26">
         <v>714.98733000000004</v>
       </c>
       <c r="AA20" s="30"/>
       <c r="AB20" s="30"/>
       <c r="AC20" s="31">
         <v>655.22873000000004</v>
       </c>
       <c r="AD20" s="31">
         <v>1005.68908</v>
       </c>
       <c r="AE20" s="30"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="34">
         <v>558.18456000000003</v>
       </c>
       <c r="AH20" s="34">
         <v>1149.0652</v>
       </c>
-      <c r="AI20" s="38"/>
-[...1 lines deleted...]
-      <c r="AK20" s="38">
+      <c r="AI20" s="9"/>
+      <c r="AJ20" s="9"/>
+      <c r="AK20" s="9">
         <v>29.495999999999999</v>
       </c>
-      <c r="AL20" s="38">
+      <c r="AL20" s="9">
         <v>49.319690000000001</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11">
         <v>3.1</v>
       </c>
       <c r="F21" s="11">
         <v>10.5</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11">
         <v>13.9</v>
       </c>
       <c r="J21" s="11">
         <v>55.5</v>
@@ -3587,56 +3586,56 @@
       </c>
       <c r="W21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="26">
         <v>39.942529999999998</v>
       </c>
       <c r="Z21" s="26">
         <v>99.991860000000003</v>
       </c>
       <c r="AA21" s="30"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="31">
         <v>55.635930000000002</v>
       </c>
       <c r="AD21" s="31">
         <v>124.67585</v>
       </c>
       <c r="AE21" s="30"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="34">
         <v>8.7349499999999995</v>
       </c>
       <c r="AH21" s="34">
         <v>27.54447</v>
       </c>
-      <c r="AI21" s="38"/>
-[...1 lines deleted...]
-      <c r="AK21" s="38">
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9">
         <v>2.5</v>
       </c>
-      <c r="AL21" s="38">
+      <c r="AL21" s="9">
         <v>5.1443599999999998</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11">
         <v>5</v>
       </c>
       <c r="F22" s="11">
         <v>47.6</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11">
         <v>6.9</v>
       </c>
       <c r="J22" s="11">
         <v>62.1</v>
@@ -3667,57 +3666,57 @@
       </c>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="26">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z22" s="26">
         <v>36.009729999999998</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="31">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD22" s="31">
         <v>120.58414</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="34">
         <v>55.255420000000001</v>
       </c>
       <c r="AH22" s="34">
         <v>266.53847000000002</v>
       </c>
-      <c r="AI22" s="38"/>
-[...5 lines deleted...]
-        <v>176.97166999999999</v>
+      <c r="AI22" s="9"/>
+      <c r="AJ22" s="9"/>
+      <c r="AK22" s="9">
+        <v>38.821800000000003</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>184.02591000000001</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11">
         <v>2.7</v>
       </c>
       <c r="F23" s="11">
         <v>21</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
         <v>6.5</v>
       </c>
       <c r="J23" s="11">
         <v>62.2</v>
       </c>
@@ -3747,54 +3746,54 @@
       </c>
       <c r="W23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="26">
         <v>8.2965300000000006</v>
       </c>
       <c r="Z23" s="26">
         <v>55.155050000000003</v>
       </c>
       <c r="AA23" s="30"/>
       <c r="AB23" s="30"/>
       <c r="AC23" s="31">
         <v>8.8148999999999997</v>
       </c>
       <c r="AD23" s="31">
         <v>62.574289999999998</v>
       </c>
       <c r="AE23" s="30"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="34">
         <v>3.2513800000000002</v>
       </c>
       <c r="AH23" s="34">
         <v>52.611319999999999</v>
       </c>
-      <c r="AI23" s="38"/>
-[...2 lines deleted...]
-      <c r="AL23" s="38"/>
+      <c r="AI23" s="9"/>
+      <c r="AJ23" s="9"/>
+      <c r="AK23" s="9"/>
+      <c r="AL23" s="9"/>
     </row>
     <row r="24" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11">
         <v>1.4</v>
       </c>
       <c r="F24" s="11">
         <v>12.5</v>
       </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11">
         <v>2.6</v>
       </c>
       <c r="J24" s="11">
         <v>17.5</v>
       </c>
       <c r="K24" s="11"/>
@@ -3823,110 +3822,110 @@
       </c>
       <c r="W24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="26">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="26">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="31">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="31">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="34">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="34">
         <v>21.234000000000002</v>
       </c>
-      <c r="AI24" s="38"/>
-[...5 lines deleted...]
-        <v>4.8331900000000001</v>
+      <c r="AI24" s="9"/>
+      <c r="AJ24" s="9"/>
+      <c r="AK24" s="9">
+        <v>0.43853999999999999</v>
+      </c>
+      <c r="AL24" s="9">
+        <v>8.7515400000000003</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11">
         <v>0.4</v>
       </c>
       <c r="F25" s="11">
         <v>1.6</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
         <v>0.1</v>
       </c>
       <c r="J25" s="11">
         <v>0.4</v>
       </c>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
       <c r="N25" s="20"/>
       <c r="O25" s="20"/>
       <c r="P25" s="20"/>
       <c r="Q25" s="20"/>
       <c r="R25" s="20"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="18"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="30"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="30"/>
       <c r="AD25" s="30"/>
       <c r="AE25" s="30"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="30"/>
       <c r="AH25" s="30"/>
-      <c r="AI25" s="38"/>
-[...2 lines deleted...]
-      <c r="AL25" s="38"/>
+      <c r="AI25" s="9"/>
+      <c r="AJ25" s="9"/>
+      <c r="AK25" s="9"/>
+      <c r="AL25" s="9"/>
     </row>
     <row r="26" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11">
         <v>10</v>
       </c>
       <c r="F26" s="11">
         <v>37</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="12">
         <v>11.78</v>
       </c>
@@ -3951,56 +3950,56 @@
       </c>
       <c r="W26" s="24"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="26">
         <v>72.901330000000002</v>
       </c>
       <c r="Z26" s="26">
         <v>31.51022</v>
       </c>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31">
         <v>160.47417999999999</v>
       </c>
       <c r="AD26" s="31">
         <v>80.469790000000003</v>
       </c>
       <c r="AE26" s="31"/>
       <c r="AF26" s="31"/>
       <c r="AG26" s="34">
         <v>3.10724</v>
       </c>
       <c r="AH26" s="34">
         <v>9.0296900000000004</v>
       </c>
-      <c r="AI26" s="38"/>
-[...1 lines deleted...]
-      <c r="AK26" s="38">
+      <c r="AI26" s="9"/>
+      <c r="AJ26" s="9"/>
+      <c r="AK26" s="9">
         <v>2.0813999999999999</v>
       </c>
-      <c r="AL26" s="38">
+      <c r="AL26" s="9">
         <v>3.2454299999999998</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11">
         <v>507.8</v>
       </c>
       <c r="F27" s="11">
         <v>296.7</v>
       </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11">
         <v>533.9</v>
       </c>
       <c r="J27" s="11">
         <v>509.2</v>
@@ -4031,57 +4030,57 @@
       </c>
       <c r="W27" s="24"/>
       <c r="X27" s="24"/>
       <c r="Y27" s="26">
         <v>689.97631999999999</v>
       </c>
       <c r="Z27" s="26">
         <v>1721.23579</v>
       </c>
       <c r="AA27" s="31"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31">
         <v>578.14207999999996</v>
       </c>
       <c r="AD27" s="31">
         <v>1347.58483</v>
       </c>
       <c r="AE27" s="31"/>
       <c r="AF27" s="31"/>
       <c r="AG27" s="34">
         <v>345.56403999999998</v>
       </c>
       <c r="AH27" s="34">
         <v>1189.43561</v>
       </c>
-      <c r="AI27" s="38"/>
-[...5 lines deleted...]
-        <v>182.02036000000001</v>
+      <c r="AI27" s="9"/>
+      <c r="AJ27" s="9"/>
+      <c r="AK27" s="9">
+        <v>67.108879999999999</v>
+      </c>
+      <c r="AL27" s="9">
+        <v>183.50967</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20">
         <v>124.2</v>
@@ -4099,57 +4098,57 @@
       </c>
       <c r="W28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="26">
         <v>115.75568</v>
       </c>
       <c r="Z28" s="26">
         <v>161.64446000000001</v>
       </c>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31">
         <v>123.33378999999999</v>
       </c>
       <c r="AD28" s="31">
         <v>139.93540999999999</v>
       </c>
       <c r="AE28" s="31"/>
       <c r="AF28" s="31"/>
       <c r="AG28" s="34">
         <v>57.100099999999998</v>
       </c>
       <c r="AH28" s="34">
         <v>67.974270000000004</v>
       </c>
-      <c r="AI28" s="38"/>
-[...5 lines deleted...]
-        <v>24.712029999999999</v>
+      <c r="AI28" s="9"/>
+      <c r="AJ28" s="9"/>
+      <c r="AK28" s="9">
+        <v>42.8825</v>
+      </c>
+      <c r="AL28" s="9">
+        <v>46.152030000000003</v>
       </c>
     </row>
     <row r="29" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11">
         <v>55.7</v>
       </c>
       <c r="F29" s="11">
         <v>48.2</v>
       </c>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="12">
         <v>50.8416</v>
       </c>
       <c r="J29" s="12">
         <v>37.098979999999997</v>
       </c>
@@ -4179,57 +4178,57 @@
       </c>
       <c r="W29" s="26"/>
       <c r="X29" s="26"/>
       <c r="Y29" s="26">
         <v>556.63744999999994</v>
       </c>
       <c r="Z29" s="26">
         <v>456.80687999999998</v>
       </c>
       <c r="AA29" s="31"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31">
         <v>348.75920000000002</v>
       </c>
       <c r="AD29" s="31">
         <v>457.84030999999999</v>
       </c>
       <c r="AE29" s="31"/>
       <c r="AF29" s="31"/>
       <c r="AG29" s="34">
         <v>236.07839999999999</v>
       </c>
       <c r="AH29" s="34">
         <v>201.39899</v>
       </c>
-      <c r="AI29" s="38"/>
-[...5 lines deleted...]
-        <v>73.399600000000007</v>
+      <c r="AI29" s="9"/>
+      <c r="AJ29" s="9"/>
+      <c r="AK29" s="9">
+        <v>108.3171</v>
+      </c>
+      <c r="AL29" s="9">
+        <v>119.27816</v>
       </c>
     </row>
     <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11">
         <v>34.1</v>
       </c>
       <c r="F30" s="11">
         <v>37.4</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="12">
         <v>2.528</v>
       </c>
       <c r="J30" s="12">
         <v>11.876580000000001</v>
       </c>
@@ -4259,56 +4258,56 @@
       </c>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="26">
         <v>444.39436000000001</v>
       </c>
       <c r="Z30" s="26">
         <v>1568.5389600000001</v>
       </c>
       <c r="AA30" s="31"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31">
         <v>52.300559999999997</v>
       </c>
       <c r="AD30" s="31">
         <v>320.79131000000001</v>
       </c>
       <c r="AE30" s="31"/>
       <c r="AF30" s="31"/>
       <c r="AG30" s="34">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH30" s="34">
         <v>5.1746999999999996</v>
       </c>
-      <c r="AI30" s="38"/>
-[...1 lines deleted...]
-      <c r="AK30" s="38">
+      <c r="AI30" s="9"/>
+      <c r="AJ30" s="9"/>
+      <c r="AK30" s="9">
         <v>7.4099999999999999E-2</v>
       </c>
-      <c r="AL30" s="38">
+      <c r="AL30" s="9">
         <v>0.78415000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11">
         <v>6.7</v>
       </c>
       <c r="F31" s="11">
         <v>27</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11">
         <v>30</v>
       </c>
       <c r="J31" s="11">
         <v>120.9</v>
@@ -4339,56 +4338,56 @@
       </c>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="26">
         <v>224.73588000000001</v>
       </c>
       <c r="Z31" s="26">
         <v>577.75922000000003</v>
       </c>
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31">
         <v>180.22980000000001</v>
       </c>
       <c r="AD31" s="31">
         <v>416.14976999999999</v>
       </c>
       <c r="AE31" s="31"/>
       <c r="AF31" s="31"/>
       <c r="AG31" s="34">
         <v>54.560429999999997</v>
       </c>
       <c r="AH31" s="34">
         <v>143.93342000000001</v>
       </c>
-      <c r="AI31" s="38"/>
-[...1 lines deleted...]
-      <c r="AK31" s="38">
+      <c r="AI31" s="9"/>
+      <c r="AJ31" s="9"/>
+      <c r="AK31" s="9">
         <v>1.9196899999999999</v>
       </c>
-      <c r="AL31" s="38">
+      <c r="AL31" s="9">
         <v>16.907109999999999</v>
       </c>
     </row>
     <row r="32" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11">
         <v>19.8</v>
       </c>
       <c r="F32" s="11">
         <v>122.2</v>
       </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="12">
         <v>26.065999999999999</v>
       </c>
       <c r="J32" s="12">
         <v>93.785790000000006</v>
@@ -4415,54 +4414,54 @@
       </c>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26">
         <v>133.8931</v>
       </c>
       <c r="Z32" s="26">
         <v>76.827939999999998</v>
       </c>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31">
         <v>302.94</v>
       </c>
       <c r="AD32" s="31">
         <v>463.81563</v>
       </c>
       <c r="AE32" s="31"/>
       <c r="AF32" s="31"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
-      <c r="AI32" s="38"/>
-[...2 lines deleted...]
-      <c r="AL32" s="38"/>
+      <c r="AI32" s="9"/>
+      <c r="AJ32" s="9"/>
+      <c r="AK32" s="9"/>
+      <c r="AL32" s="9"/>
     </row>
     <row r="33" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="12">
         <v>1.907E-2</v>
       </c>
       <c r="N33" s="22">
         <v>3.739E-2</v>
       </c>
       <c r="O33" s="20"/>
@@ -4479,54 +4478,54 @@
       </c>
       <c r="W33" s="26"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="26">
         <v>5</v>
       </c>
       <c r="Z33" s="26">
         <v>7.3876999999999997</v>
       </c>
       <c r="AA33" s="31"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31">
         <v>4.3379899999999996</v>
       </c>
       <c r="AD33" s="31">
         <v>7.8599600000000001</v>
       </c>
       <c r="AE33" s="31"/>
       <c r="AF33" s="31"/>
       <c r="AG33" s="34">
         <v>6.1000000000000004E-3</v>
       </c>
       <c r="AH33" s="34">
         <v>2.1059999999999999E-2</v>
       </c>
-      <c r="AI33" s="38"/>
-[...2 lines deleted...]
-      <c r="AL33" s="38"/>
+      <c r="AI33" s="9"/>
+      <c r="AJ33" s="9"/>
+      <c r="AK33" s="9"/>
+      <c r="AL33" s="9"/>
     </row>
     <row r="34" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11">
         <v>0.02</v>
       </c>
       <c r="F34" s="11">
         <v>0.5</v>
       </c>
       <c r="G34" s="12">
         <v>14.436</v>
       </c>
       <c r="H34" s="12">
         <v>36.499360000000003</v>
       </c>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="12">
@@ -4563,106 +4562,106 @@
       </c>
       <c r="W34" s="26">
         <v>7</v>
       </c>
       <c r="X34" s="26">
         <v>8.3149999999999995</v>
       </c>
       <c r="Y34" s="26"/>
       <c r="Z34" s="26"/>
       <c r="AA34" s="31">
         <v>4.5179999999999998</v>
       </c>
       <c r="AB34" s="31">
         <v>10.587120000000001</v>
       </c>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31">
         <v>62.92</v>
       </c>
       <c r="AF34" s="31">
         <v>136.21786</v>
       </c>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
-      <c r="AI34" s="38">
+      <c r="AI34" s="9">
         <v>20</v>
       </c>
-      <c r="AJ34" s="38">
+      <c r="AJ34" s="9">
         <v>59.2</v>
       </c>
-      <c r="AK34" s="38"/>
-      <c r="AL34" s="38"/>
+      <c r="AK34" s="9"/>
+      <c r="AL34" s="9"/>
     </row>
     <row r="35" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="11"/>
       <c r="M35" s="12">
         <v>4.1799999999999997E-2</v>
       </c>
       <c r="N35" s="22">
         <v>1.0443899999999999</v>
       </c>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
       <c r="V35" s="18"/>
       <c r="W35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="30"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="30"/>
       <c r="AE35" s="30"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="30"/>
       <c r="AH35" s="30"/>
-      <c r="AI35" s="38"/>
-[...2 lines deleted...]
-      <c r="AL35" s="38"/>
+      <c r="AI35" s="9"/>
+      <c r="AJ35" s="9"/>
+      <c r="AK35" s="9"/>
+      <c r="AL35" s="9"/>
     </row>
     <row r="36" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C36" s="12">
         <v>21.2</v>
       </c>
       <c r="D36" s="12">
         <v>9.0080799999999996</v>
       </c>
       <c r="E36" s="12">
         <v>1761.36</v>
       </c>
       <c r="F36" s="12">
         <v>306.51344</v>
       </c>
       <c r="G36" s="12">
         <v>50</v>
       </c>
       <c r="H36" s="12">
         <v>22.429970000000001</v>
@@ -4703,57 +4702,57 @@
       </c>
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26">
         <v>781</v>
       </c>
       <c r="Z36" s="26">
         <v>21.26005</v>
       </c>
       <c r="AA36" s="31"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31">
         <v>1629.4690000000001</v>
       </c>
       <c r="AD36" s="31">
         <v>81.504760000000005</v>
       </c>
       <c r="AE36" s="31">
         <v>183.55</v>
       </c>
       <c r="AF36" s="31">
         <v>215.19200000000001</v>
       </c>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
-      <c r="AI36" s="38"/>
-[...5 lines deleted...]
-        <v>0.6976</v>
+      <c r="AI36" s="9"/>
+      <c r="AJ36" s="9"/>
+      <c r="AK36" s="9">
+        <v>110.65</v>
+      </c>
+      <c r="AL36" s="9">
+        <v>16.021909999999998</v>
       </c>
     </row>
     <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="12">
         <v>553.11</v>
       </c>
       <c r="D37" s="12">
         <v>307.58064999999999</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <v>570.95000000000005</v>
       </c>
       <c r="H37" s="12">
         <v>349.73289999999997</v>
       </c>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
@@ -4795,54 +4794,58 @@
       </c>
       <c r="W37" s="26">
         <v>423.98899999999998</v>
       </c>
       <c r="X37" s="26">
         <v>745.04192</v>
       </c>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="31">
         <v>650.92008999999996</v>
       </c>
       <c r="AB37" s="31">
         <v>1030.4993400000001</v>
       </c>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31">
         <v>174.30389</v>
       </c>
       <c r="AF37" s="31">
         <v>271.27199999999999</v>
       </c>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
-      <c r="AI37" s="38"/>
-[...2 lines deleted...]
-      <c r="AL37" s="38"/>
+      <c r="AI37" s="9"/>
+      <c r="AJ37" s="9"/>
+      <c r="AK37" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="AL37" s="9">
+        <v>1.1493</v>
+      </c>
     </row>
     <row r="38" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="11">
         <v>169.5</v>
       </c>
       <c r="D38" s="11">
         <v>58.3</v>
       </c>
       <c r="E38" s="11">
         <v>717.7</v>
       </c>
       <c r="F38" s="11">
         <v>30.2</v>
       </c>
       <c r="G38" s="11">
         <v>875</v>
       </c>
       <c r="H38" s="11">
         <v>364</v>
@@ -4891,61 +4894,61 @@
       <c r="X38" s="26">
         <v>255.02873</v>
       </c>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="31">
         <v>160.4</v>
       </c>
       <c r="AB38" s="31">
         <v>53.026969999999999</v>
       </c>
       <c r="AC38" s="31">
         <v>74.099999999999994</v>
       </c>
       <c r="AD38" s="31">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE38" s="34">
         <v>529.63963999999999</v>
       </c>
       <c r="AF38" s="34">
         <v>190.52207999999999</v>
       </c>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
-      <c r="AI38" s="38">
-[...9 lines deleted...]
-        <v>0.98060000000000003</v>
+      <c r="AI38" s="9">
+        <v>515.70405000000005</v>
+      </c>
+      <c r="AJ38" s="9">
+        <v>106.11117</v>
+      </c>
+      <c r="AK38" s="9">
+        <v>10</v>
+      </c>
+      <c r="AL38" s="9">
+        <v>1.6251</v>
       </c>
     </row>
     <row r="39" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="11">
         <v>344.9</v>
       </c>
       <c r="D39" s="11">
         <v>123.5</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
         <v>1352.7</v>
       </c>
       <c r="H39" s="11">
         <v>833.9</v>
       </c>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
@@ -4991,114 +4994,114 @@
         <v>70.55</v>
       </c>
       <c r="Z39" s="26">
         <v>16.87</v>
       </c>
       <c r="AA39" s="31">
         <v>1117.5999999999999</v>
       </c>
       <c r="AB39" s="31">
         <v>484.06506000000002</v>
       </c>
       <c r="AC39" s="31">
         <v>3.78</v>
       </c>
       <c r="AD39" s="31">
         <v>5.3584199999999997</v>
       </c>
       <c r="AE39" s="31">
         <v>1674.57168</v>
       </c>
       <c r="AF39" s="31">
         <v>1267.4161799999999</v>
       </c>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
-      <c r="AI39" s="38">
-[...9 lines deleted...]
-        <v>6.3122999999999996</v>
+      <c r="AI39" s="9">
+        <v>572.08704999999998</v>
+      </c>
+      <c r="AJ39" s="9">
+        <v>270.82760999999999</v>
+      </c>
+      <c r="AK39" s="9">
+        <v>84.8</v>
+      </c>
+      <c r="AL39" s="9">
+        <v>8.9763500000000001</v>
       </c>
     </row>
     <row r="40" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="12">
         <v>7</v>
       </c>
       <c r="L40" s="12">
         <v>4.681</v>
       </c>
       <c r="M40" s="12"/>
       <c r="N40" s="22"/>
       <c r="O40" s="22">
         <v>0.96870000000000001</v>
       </c>
       <c r="P40" s="22">
         <v>0.89870000000000005</v>
       </c>
       <c r="Q40" s="22"/>
       <c r="R40" s="22"/>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
       <c r="W40" s="24"/>
       <c r="X40" s="24"/>
       <c r="Y40" s="24"/>
       <c r="Z40" s="24"/>
       <c r="AA40" s="30"/>
       <c r="AB40" s="30"/>
       <c r="AC40" s="30"/>
       <c r="AD40" s="30"/>
       <c r="AE40" s="30"/>
       <c r="AF40" s="30"/>
       <c r="AG40" s="30"/>
       <c r="AH40" s="30"/>
-      <c r="AI40" s="38"/>
-[...2 lines deleted...]
-      <c r="AL40" s="38"/>
+      <c r="AI40" s="9"/>
+      <c r="AJ40" s="9"/>
+      <c r="AK40" s="9"/>
+      <c r="AL40" s="9"/>
     </row>
     <row r="41" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C41" s="11">
         <v>390</v>
       </c>
       <c r="D41" s="11">
         <v>179.2</v>
       </c>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11">
         <v>934</v>
       </c>
       <c r="H41" s="11">
         <v>418.7</v>
       </c>
       <c r="I41" s="12">
         <v>133.75</v>
       </c>
@@ -5151,57 +5154,61 @@
         <v>20.100000000000001</v>
       </c>
       <c r="Z41" s="26">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA41" s="31">
         <v>406.22</v>
       </c>
       <c r="AB41" s="31">
         <v>245.20667</v>
       </c>
       <c r="AC41" s="31">
         <v>18.5</v>
       </c>
       <c r="AD41" s="31">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE41" s="34">
         <v>155.15</v>
       </c>
       <c r="AF41" s="34">
         <v>110.51081000000001</v>
       </c>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
-      <c r="AI41" s="38"/>
-[...5 lines deleted...]
-        <v>4.8833000000000002</v>
+      <c r="AI41" s="9">
+        <v>20.093</v>
+      </c>
+      <c r="AJ41" s="9">
+        <v>7.0453000000000001</v>
+      </c>
+      <c r="AK41" s="9">
+        <v>70.5</v>
+      </c>
+      <c r="AL41" s="9">
+        <v>11.4161</v>
       </c>
     </row>
     <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="11">
         <v>229.5</v>
       </c>
       <c r="D42" s="11">
         <v>162.4</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <v>903.59</v>
       </c>
       <c r="H42" s="12">
         <v>143.60278</v>
       </c>
       <c r="I42" s="12">
         <v>2</v>
@@ -5239,106 +5246,110 @@
       <c r="X42" s="26">
         <v>622.32324000000006</v>
       </c>
       <c r="Y42" s="26"/>
       <c r="Z42" s="26"/>
       <c r="AA42" s="31">
         <v>876.6626</v>
       </c>
       <c r="AB42" s="31">
         <v>988.23961999999995</v>
       </c>
       <c r="AC42" s="31">
         <v>5</v>
       </c>
       <c r="AD42" s="31">
         <v>1.006</v>
       </c>
       <c r="AE42" s="31">
         <v>504.99678999999998</v>
       </c>
       <c r="AF42" s="31">
         <v>724.44200000000001</v>
       </c>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
-      <c r="AI42" s="38">
-[...6 lines deleted...]
-      <c r="AL42" s="38"/>
+      <c r="AI42" s="9">
+        <v>271.14019000000002</v>
+      </c>
+      <c r="AJ42" s="9">
+        <v>797.88576</v>
+      </c>
+      <c r="AK42" s="9">
+        <v>133.55000000000001</v>
+      </c>
+      <c r="AL42" s="9">
+        <v>21.038799999999998</v>
+      </c>
     </row>
     <row r="43" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="20"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22">
         <v>0.24640000000000001</v>
       </c>
       <c r="R43" s="22">
         <v>0.51949999999999996</v>
       </c>
       <c r="S43" s="18"/>
       <c r="T43" s="18"/>
       <c r="U43" s="18"/>
       <c r="V43" s="18"/>
       <c r="W43" s="24"/>
       <c r="X43" s="24"/>
       <c r="Y43" s="24"/>
       <c r="Z43" s="24"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="30"/>
       <c r="AC43" s="30"/>
       <c r="AD43" s="30"/>
       <c r="AE43" s="30"/>
       <c r="AF43" s="30"/>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
-      <c r="AI43" s="38"/>
-[...2 lines deleted...]
-      <c r="AL43" s="38"/>
+      <c r="AI43" s="9"/>
+      <c r="AJ43" s="9"/>
+      <c r="AK43" s="9"/>
+      <c r="AL43" s="9"/>
     </row>
     <row r="44" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C44" s="11">
         <v>181.2</v>
       </c>
       <c r="D44" s="11">
         <v>115.5</v>
       </c>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11">
         <v>162.80000000000001</v>
       </c>
       <c r="H44" s="11">
         <v>60.3</v>
       </c>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="12">
@@ -5387,57 +5398,57 @@
       <c r="Z44" s="26"/>
       <c r="AA44" s="31">
         <v>157.46799999999999</v>
       </c>
       <c r="AB44" s="31">
         <v>121.66925000000001</v>
       </c>
       <c r="AC44" s="31">
         <v>3.70018</v>
       </c>
       <c r="AD44" s="31">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE44" s="34">
         <v>410.16</v>
       </c>
       <c r="AF44" s="34">
         <v>238.52986999999999</v>
       </c>
       <c r="AG44" s="34">
         <v>1</v>
       </c>
       <c r="AH44" s="34">
         <v>0.27200000000000002</v>
       </c>
-      <c r="AI44" s="38"/>
-[...5 lines deleted...]
-        <v>9.9229299999999991</v>
+      <c r="AI44" s="9"/>
+      <c r="AJ44" s="9"/>
+      <c r="AK44" s="9">
+        <v>111.55</v>
+      </c>
+      <c r="AL44" s="9">
+        <v>13.59568</v>
       </c>
     </row>
     <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11">
         <v>0.1</v>
       </c>
       <c r="F45" s="11">
         <v>0.1</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11">
         <v>0.2</v>
       </c>
       <c r="J45" s="11">
         <v>0.4</v>
       </c>
@@ -5467,56 +5478,56 @@
       </c>
       <c r="W45" s="26"/>
       <c r="X45" s="26"/>
       <c r="Y45" s="26">
         <v>2.9203000000000001</v>
       </c>
       <c r="Z45" s="26">
         <v>5.1628999999999996</v>
       </c>
       <c r="AA45" s="31"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31">
         <v>6.4009</v>
       </c>
       <c r="AD45" s="31">
         <v>12.279260000000001</v>
       </c>
       <c r="AE45" s="34"/>
       <c r="AF45" s="34"/>
       <c r="AG45" s="34">
         <v>48.43</v>
       </c>
       <c r="AH45" s="34">
         <v>11.61872</v>
       </c>
-      <c r="AI45" s="38"/>
-[...1 lines deleted...]
-      <c r="AK45" s="38">
+      <c r="AI45" s="9"/>
+      <c r="AJ45" s="9"/>
+      <c r="AK45" s="9">
         <v>0.46340999999999999</v>
       </c>
-      <c r="AL45" s="38">
+      <c r="AL45" s="9">
         <v>1.43242</v>
       </c>
     </row>
     <row r="46" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="12">
         <v>14.54</v>
       </c>
       <c r="H46" s="12">
         <v>6.1260000000000003</v>
       </c>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="12">
@@ -5547,54 +5558,54 @@
       <c r="X46" s="26">
         <v>122.99329</v>
       </c>
       <c r="Y46" s="26"/>
       <c r="Z46" s="26"/>
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31">
         <v>9</v>
       </c>
       <c r="AD46" s="31">
         <v>4.1970000000000001</v>
       </c>
       <c r="AE46" s="31">
         <v>65</v>
       </c>
       <c r="AF46" s="31">
         <v>2.415</v>
       </c>
       <c r="AG46" s="34">
         <v>1</v>
       </c>
       <c r="AH46" s="34">
         <v>0.27200000000000002</v>
       </c>
-      <c r="AI46" s="38"/>
-[...2 lines deleted...]
-      <c r="AL46" s="38"/>
+      <c r="AI46" s="9"/>
+      <c r="AJ46" s="9"/>
+      <c r="AK46" s="9"/>
+      <c r="AL46" s="9"/>
     </row>
     <row r="47" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11">
         <v>0.3</v>
       </c>
       <c r="F47" s="11">
         <v>1.9</v>
       </c>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11">
         <v>0.1</v>
       </c>
       <c r="J47" s="11">
         <v>1</v>
       </c>
       <c r="K47" s="11"/>
@@ -5623,57 +5634,61 @@
       </c>
       <c r="W47" s="26"/>
       <c r="X47" s="26"/>
       <c r="Y47" s="26">
         <v>0.22602</v>
       </c>
       <c r="Z47" s="26">
         <v>2.0447199999999999</v>
       </c>
       <c r="AA47" s="31"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31">
         <v>13.231070000000001</v>
       </c>
       <c r="AD47" s="31">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE47" s="31"/>
       <c r="AF47" s="31"/>
       <c r="AG47" s="34">
         <v>1.14947</v>
       </c>
       <c r="AH47" s="34">
         <v>1.7292000000000001</v>
       </c>
-      <c r="AI47" s="38"/>
-[...5 lines deleted...]
-        <v>0.44816</v>
+      <c r="AI47" s="9">
+        <v>44.5</v>
+      </c>
+      <c r="AJ47" s="9">
+        <v>36.204000000000001</v>
+      </c>
+      <c r="AK47" s="9">
+        <v>5.3519999999999998E-2</v>
+      </c>
+      <c r="AL47" s="9">
+        <v>0.55962000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11">
         <v>93.1</v>
       </c>
       <c r="F48" s="11">
         <v>76.3</v>
       </c>
       <c r="G48" s="12">
         <v>1</v>
       </c>
       <c r="H48" s="12">
         <v>0.43653999999999998</v>
       </c>
       <c r="I48" s="11">
         <v>2</v>
@@ -5707,102 +5722,102 @@
       </c>
       <c r="W48" s="26"/>
       <c r="X48" s="26"/>
       <c r="Y48" s="26">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z48" s="26">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31">
         <v>24.706499999999998</v>
       </c>
       <c r="AD48" s="31">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE48" s="31"/>
       <c r="AF48" s="31"/>
       <c r="AG48" s="34">
         <v>572.32860000000005</v>
       </c>
       <c r="AH48" s="34">
         <v>67.304699999999997</v>
       </c>
-      <c r="AI48" s="38"/>
-[...5 lines deleted...]
-        <v>119.68196</v>
+      <c r="AI48" s="9"/>
+      <c r="AJ48" s="9"/>
+      <c r="AK48" s="9">
+        <v>1174.7403999999999</v>
+      </c>
+      <c r="AL48" s="9">
+        <v>120.48259</v>
       </c>
     </row>
     <row r="49" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
       <c r="S49" s="18"/>
       <c r="T49" s="18"/>
       <c r="U49" s="18"/>
       <c r="V49" s="18"/>
       <c r="W49" s="24"/>
       <c r="X49" s="24"/>
       <c r="Y49" s="24"/>
       <c r="Z49" s="24"/>
       <c r="AA49" s="30"/>
       <c r="AB49" s="30"/>
       <c r="AC49" s="30"/>
       <c r="AD49" s="30"/>
       <c r="AE49" s="30"/>
       <c r="AF49" s="30"/>
       <c r="AG49" s="30"/>
       <c r="AH49" s="30"/>
-      <c r="AI49" s="38"/>
-[...2 lines deleted...]
-      <c r="AL49" s="38"/>
+      <c r="AI49" s="9"/>
+      <c r="AJ49" s="9"/>
+      <c r="AK49" s="9"/>
+      <c r="AL49" s="9"/>
     </row>
     <row r="50" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11">
         <v>0.1</v>
       </c>
       <c r="F50" s="11">
         <v>0.4</v>
       </c>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="12">
         <v>0.16941999999999999</v>
       </c>
       <c r="J50" s="12">
         <v>1.5557099999999999</v>
       </c>
       <c r="K50" s="12"/>
@@ -5831,57 +5846,57 @@
       </c>
       <c r="W50" s="26"/>
       <c r="X50" s="26"/>
       <c r="Y50" s="26">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z50" s="26">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA50" s="30"/>
       <c r="AB50" s="30"/>
       <c r="AC50" s="31">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD50" s="31">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE50" s="30"/>
       <c r="AF50" s="30"/>
       <c r="AG50" s="34">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH50" s="34">
         <v>0.41791</v>
       </c>
-      <c r="AI50" s="38"/>
-[...5 lines deleted...]
-        <v>0.10233</v>
+      <c r="AI50" s="9"/>
+      <c r="AJ50" s="9"/>
+      <c r="AK50" s="9">
+        <v>1.4880000000000001E-2</v>
+      </c>
+      <c r="AL50" s="9">
+        <v>0.12101000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12">
         <v>1.554E-2</v>
       </c>
       <c r="N51" s="22">
         <v>0.20161999999999999</v>
       </c>
@@ -5899,54 +5914,58 @@
       </c>
       <c r="S51" s="18"/>
       <c r="T51" s="18"/>
       <c r="U51" s="18">
         <v>2.5499999999999998E-2</v>
       </c>
       <c r="V51" s="18">
         <v>0.55315000000000003</v>
       </c>
       <c r="W51" s="26"/>
       <c r="X51" s="26"/>
       <c r="Y51" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="Z51" s="26">
         <v>0.13124</v>
       </c>
       <c r="AA51" s="30"/>
       <c r="AB51" s="30"/>
       <c r="AC51" s="31"/>
       <c r="AD51" s="31"/>
       <c r="AE51" s="30"/>
       <c r="AF51" s="30"/>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
-      <c r="AI51" s="38"/>
-[...2 lines deleted...]
-      <c r="AL51" s="38"/>
+      <c r="AI51" s="9"/>
+      <c r="AJ51" s="9"/>
+      <c r="AK51" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="AL51" s="9">
+        <v>4.99E-2</v>
+      </c>
     </row>
     <row r="52" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11">
         <v>57</v>
       </c>
       <c r="F52" s="11">
         <v>70.8</v>
       </c>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="12">
         <v>120</v>
       </c>
       <c r="J52" s="12">
         <v>144.60599999999999</v>
       </c>
       <c r="K52" s="12"/>
@@ -5959,54 +5978,54 @@
       </c>
       <c r="O52" s="20"/>
       <c r="P52" s="20"/>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
       <c r="S52" s="18"/>
       <c r="T52" s="18"/>
       <c r="U52" s="18"/>
       <c r="V52" s="18"/>
       <c r="W52" s="24"/>
       <c r="X52" s="24"/>
       <c r="Y52" s="24"/>
       <c r="Z52" s="24"/>
       <c r="AA52" s="30"/>
       <c r="AB52" s="30"/>
       <c r="AC52" s="30">
         <v>4</v>
       </c>
       <c r="AD52" s="30">
         <v>1.9510000000000001</v>
       </c>
       <c r="AE52" s="30"/>
       <c r="AF52" s="30"/>
       <c r="AG52" s="30"/>
       <c r="AH52" s="30"/>
-      <c r="AI52" s="38"/>
-[...2 lines deleted...]
-      <c r="AL52" s="38"/>
+      <c r="AI52" s="9"/>
+      <c r="AJ52" s="9"/>
+      <c r="AK52" s="9"/>
+      <c r="AL52" s="9"/>
     </row>
     <row r="53" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="12">
         <v>4.4760000000000001E-2</v>
       </c>
       <c r="J53" s="12">
         <v>0.79390000000000005</v>
       </c>
       <c r="K53" s="12">
         <v>15</v>
       </c>
       <c r="L53" s="12">
         <v>8.5809999999999995</v>
@@ -6039,54 +6058,54 @@
       </c>
       <c r="W53" s="26">
         <v>22</v>
       </c>
       <c r="X53" s="26">
         <v>15.531000000000001</v>
       </c>
       <c r="Y53" s="26">
         <v>2.367E-2</v>
       </c>
       <c r="Z53" s="26">
         <v>0.43319000000000002</v>
       </c>
       <c r="AA53" s="31"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="AD53" s="31">
         <v>0.33803</v>
       </c>
       <c r="AE53" s="31"/>
       <c r="AF53" s="31"/>
       <c r="AG53" s="31"/>
       <c r="AH53" s="31"/>
-      <c r="AI53" s="38"/>
-[...2 lines deleted...]
-      <c r="AL53" s="38"/>
+      <c r="AI53" s="9"/>
+      <c r="AJ53" s="9"/>
+      <c r="AK53" s="9"/>
+      <c r="AL53" s="9"/>
     </row>
     <row r="54" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="11">
         <v>1285.4000000000001</v>
       </c>
       <c r="D54" s="11">
         <v>670.2</v>
       </c>
       <c r="E54" s="11"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="12">
         <v>247.208</v>
       </c>
       <c r="L54" s="12">
         <v>177.28424999999999</v>
@@ -6119,54 +6138,54 @@
         <v>55.467910000000003</v>
       </c>
       <c r="V54" s="18">
         <v>55.113959999999999</v>
       </c>
       <c r="W54" s="26">
         <v>37.4</v>
       </c>
       <c r="X54" s="26">
         <v>34.136789999999998</v>
       </c>
       <c r="Y54" s="26"/>
       <c r="Z54" s="26"/>
       <c r="AA54" s="31"/>
       <c r="AB54" s="31"/>
       <c r="AC54" s="31">
         <v>162</v>
       </c>
       <c r="AD54" s="31">
         <v>18.499919999999999</v>
       </c>
       <c r="AE54" s="31"/>
       <c r="AF54" s="31"/>
       <c r="AG54" s="31"/>
       <c r="AH54" s="31"/>
-      <c r="AI54" s="38"/>
-[...2 lines deleted...]
-      <c r="AL54" s="38"/>
+      <c r="AI54" s="9"/>
+      <c r="AJ54" s="9"/>
+      <c r="AK54" s="9"/>
+      <c r="AL54" s="9"/>
     </row>
     <row r="55" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="11">
         <v>272</v>
       </c>
       <c r="D55" s="11">
         <v>140.80000000000001</v>
       </c>
       <c r="E55" s="11">
         <v>0.1</v>
       </c>
       <c r="F55" s="11">
         <v>0.1</v>
       </c>
       <c r="G55" s="12">
         <v>18</v>
       </c>
       <c r="H55" s="12">
         <v>2.13611</v>
@@ -6203,54 +6222,54 @@
       <c r="V55" s="18"/>
       <c r="W55" s="26"/>
       <c r="X55" s="26"/>
       <c r="Y55" s="26">
         <v>36</v>
       </c>
       <c r="Z55" s="26">
         <v>26.471</v>
       </c>
       <c r="AA55" s="31"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31">
         <v>2.1</v>
       </c>
       <c r="AD55" s="31">
         <v>0.92800000000000005</v>
       </c>
       <c r="AE55" s="31"/>
       <c r="AF55" s="31"/>
       <c r="AG55" s="34">
         <v>0.5</v>
       </c>
       <c r="AH55" s="34">
         <v>0.13600000000000001</v>
       </c>
-      <c r="AI55" s="38"/>
-[...2 lines deleted...]
-      <c r="AL55" s="38"/>
+      <c r="AI55" s="9"/>
+      <c r="AJ55" s="9"/>
+      <c r="AK55" s="9"/>
+      <c r="AL55" s="9"/>
     </row>
     <row r="56" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="11">
         <v>1574</v>
       </c>
       <c r="D56" s="11">
         <v>760.4</v>
       </c>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11">
         <v>3095.4</v>
       </c>
       <c r="H56" s="11">
         <v>1324.3</v>
       </c>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="12">
@@ -6283,54 +6302,54 @@
       <c r="V56" s="18"/>
       <c r="W56" s="26">
         <v>3758.1964400000002</v>
       </c>
       <c r="X56" s="26">
         <v>1984.93887</v>
       </c>
       <c r="Y56" s="26"/>
       <c r="Z56" s="26"/>
       <c r="AA56" s="31">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB56" s="31">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31">
         <v>1181.55</v>
       </c>
       <c r="AF56" s="31">
         <v>665.37207999999998</v>
       </c>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
-      <c r="AI56" s="38"/>
-[...2 lines deleted...]
-      <c r="AL56" s="38"/>
+      <c r="AI56" s="9"/>
+      <c r="AJ56" s="9"/>
+      <c r="AK56" s="9"/>
+      <c r="AL56" s="9"/>
     </row>
     <row r="57" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11">
         <v>2684.6</v>
       </c>
       <c r="F57" s="11">
         <v>1417.3</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>15.3</v>
       </c>
       <c r="I57" s="11">
         <v>683.3</v>
       </c>
@@ -6371,61 +6390,61 @@
       <c r="X57" s="26">
         <v>339.15320000000003</v>
       </c>
       <c r="Y57" s="26">
         <v>656</v>
       </c>
       <c r="Z57" s="26">
         <v>30.343</v>
       </c>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31">
         <v>1107.135</v>
       </c>
       <c r="AD57" s="31">
         <v>62.935470000000002</v>
       </c>
       <c r="AE57" s="31"/>
       <c r="AF57" s="31"/>
       <c r="AG57" s="34">
         <v>1</v>
       </c>
       <c r="AH57" s="34">
         <v>0.27200000000000002</v>
       </c>
-      <c r="AI57" s="38">
+      <c r="AI57" s="9">
         <v>21</v>
       </c>
-      <c r="AJ57" s="38">
+      <c r="AJ57" s="9">
         <v>24.655259999999998</v>
       </c>
-      <c r="AK57" s="38">
-[...3 lines deleted...]
-        <v>25.257180000000002</v>
+      <c r="AK57" s="9">
+        <v>236.9</v>
+      </c>
+      <c r="AL57" s="9">
+        <v>37.896680000000003</v>
       </c>
     </row>
     <row r="58" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11">
         <v>284.5</v>
       </c>
       <c r="H58" s="11">
         <v>157.69999999999999</v>
       </c>
       <c r="I58" s="11">
         <v>10.199999999999999</v>
       </c>
       <c r="J58" s="11">
         <v>3.6</v>
       </c>
@@ -6455,54 +6474,58 @@
       <c r="T58" s="18">
         <v>906.20100000000002</v>
       </c>
       <c r="U58" s="18"/>
       <c r="V58" s="18"/>
       <c r="W58" s="24"/>
       <c r="X58" s="24"/>
       <c r="Y58" s="24"/>
       <c r="Z58" s="24"/>
       <c r="AA58" s="31"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31">
         <v>6.3</v>
       </c>
       <c r="AD58" s="31">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE58" s="31">
         <v>39.753999999999998</v>
       </c>
       <c r="AF58" s="31">
         <v>53.133000000000003</v>
       </c>
       <c r="AG58" s="34"/>
       <c r="AH58" s="34"/>
-      <c r="AI58" s="38"/>
-[...2 lines deleted...]
-      <c r="AL58" s="38"/>
+      <c r="AI58" s="9"/>
+      <c r="AJ58" s="9"/>
+      <c r="AK58" s="9">
+        <v>124.09</v>
+      </c>
+      <c r="AL58" s="9">
+        <v>35.151060000000001</v>
+      </c>
     </row>
     <row r="59" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="12">
         <v>4.2</v>
       </c>
       <c r="H59" s="12">
         <v>0.98950000000000005</v>
       </c>
       <c r="I59" s="11">
         <v>1.2</v>
       </c>
       <c r="J59" s="11">
         <v>0.3</v>
       </c>
       <c r="K59" s="12"/>
@@ -6531,57 +6554,57 @@
       </c>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="26">
         <v>0.95</v>
       </c>
       <c r="Z59" s="26">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31">
         <v>80.680000000000007</v>
       </c>
       <c r="AD59" s="31">
         <v>14.08103</v>
       </c>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH59" s="34">
         <v>7.00488</v>
       </c>
-      <c r="AI59" s="38"/>
-[...5 lines deleted...]
-        <v>7.2922599999999997</v>
+      <c r="AI59" s="9"/>
+      <c r="AJ59" s="9"/>
+      <c r="AK59" s="9">
+        <v>203.55</v>
+      </c>
+      <c r="AL59" s="9">
+        <v>57.078060000000001</v>
       </c>
     </row>
     <row r="60" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11">
         <v>0.1</v>
       </c>
       <c r="F60" s="11">
         <v>0.4</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11">
         <v>100.7</v>
       </c>
       <c r="J60" s="11">
         <v>139.4</v>
       </c>
@@ -6611,102 +6634,102 @@
       </c>
       <c r="W60" s="27"/>
       <c r="X60" s="27"/>
       <c r="Y60" s="26">
         <v>36.42</v>
       </c>
       <c r="Z60" s="26">
         <v>78.453800000000001</v>
       </c>
       <c r="AA60" s="31"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31">
         <v>69.947800000000001</v>
       </c>
       <c r="AD60" s="31">
         <v>187.92893000000001</v>
       </c>
       <c r="AE60" s="31"/>
       <c r="AF60" s="31"/>
       <c r="AG60" s="34">
         <v>46.786000000000001</v>
       </c>
       <c r="AH60" s="34">
         <v>117.25409000000001</v>
       </c>
-      <c r="AI60" s="38"/>
-[...5 lines deleted...]
-        <v>2.9857499999999999</v>
+      <c r="AI60" s="9"/>
+      <c r="AJ60" s="9"/>
+      <c r="AK60" s="9">
+        <v>6.2316000000000003</v>
+      </c>
+      <c r="AL60" s="9">
+        <v>3.90374</v>
       </c>
     </row>
     <row r="61" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="11"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
       <c r="S61" s="18"/>
       <c r="T61" s="18"/>
       <c r="U61" s="18"/>
       <c r="V61" s="18"/>
       <c r="W61" s="24"/>
       <c r="X61" s="24"/>
       <c r="Y61" s="24"/>
       <c r="Z61" s="24"/>
       <c r="AA61" s="30"/>
       <c r="AB61" s="30"/>
       <c r="AC61" s="30"/>
       <c r="AD61" s="30"/>
       <c r="AE61" s="30"/>
       <c r="AF61" s="30"/>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
-      <c r="AI61" s="38"/>
-[...2 lines deleted...]
-      <c r="AL61" s="38"/>
+      <c r="AI61" s="9"/>
+      <c r="AJ61" s="9"/>
+      <c r="AK61" s="9"/>
+      <c r="AL61" s="9"/>
     </row>
     <row r="62" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11">
         <v>12.6</v>
       </c>
       <c r="F62" s="11">
         <v>32.200000000000003</v>
       </c>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
       <c r="I62" s="11">
         <v>16.399999999999999</v>
       </c>
       <c r="J62" s="11">
         <v>40.799999999999997</v>
       </c>
       <c r="K62" s="12"/>
@@ -6739,102 +6762,102 @@
       </c>
       <c r="W62" s="24"/>
       <c r="X62" s="24"/>
       <c r="Y62" s="26">
         <v>3.7796099999999999</v>
       </c>
       <c r="Z62" s="26">
         <v>11.69237</v>
       </c>
       <c r="AA62" s="30"/>
       <c r="AB62" s="30"/>
       <c r="AC62" s="31">
         <v>2.11843</v>
       </c>
       <c r="AD62" s="31">
         <v>4.3483999999999998</v>
       </c>
       <c r="AE62" s="30"/>
       <c r="AF62" s="30"/>
       <c r="AG62" s="34">
         <v>7.7349399999999999</v>
       </c>
       <c r="AH62" s="34">
         <v>26.604610000000001</v>
       </c>
-      <c r="AI62" s="38"/>
-[...5 lines deleted...]
-        <v>19.448709999999998</v>
+      <c r="AI62" s="9"/>
+      <c r="AJ62" s="9"/>
+      <c r="AK62" s="9">
+        <v>17.924399999999999</v>
+      </c>
+      <c r="AL62" s="9">
+        <v>21.028880000000001</v>
       </c>
     </row>
     <row r="63" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
       <c r="J63" s="11"/>
       <c r="K63" s="11"/>
       <c r="L63" s="11"/>
       <c r="M63" s="11"/>
       <c r="N63" s="20"/>
       <c r="O63" s="20"/>
       <c r="P63" s="20"/>
       <c r="Q63" s="20"/>
       <c r="R63" s="20"/>
       <c r="S63" s="18"/>
       <c r="T63" s="18"/>
       <c r="U63" s="18"/>
       <c r="V63" s="18"/>
       <c r="W63" s="24"/>
       <c r="X63" s="24"/>
       <c r="Y63" s="24"/>
       <c r="Z63" s="24"/>
       <c r="AA63" s="30"/>
       <c r="AB63" s="30"/>
       <c r="AC63" s="30"/>
       <c r="AD63" s="30"/>
       <c r="AE63" s="30"/>
       <c r="AF63" s="30"/>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
-      <c r="AI63" s="38"/>
-[...2 lines deleted...]
-      <c r="AL63" s="38"/>
+      <c r="AI63" s="9"/>
+      <c r="AJ63" s="9"/>
+      <c r="AK63" s="9"/>
+      <c r="AL63" s="9"/>
     </row>
     <row r="64" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11">
         <v>10.6</v>
       </c>
       <c r="F64" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11">
         <v>20.2</v>
       </c>
       <c r="J64" s="11">
         <v>82</v>
       </c>
       <c r="K64" s="12"/>
@@ -6871,61 +6894,61 @@
         <v>0.66015000000000001</v>
       </c>
       <c r="Z64" s="26">
         <v>9.0697399999999995</v>
       </c>
       <c r="AA64" s="31"/>
       <c r="AB64" s="31"/>
       <c r="AC64" s="31">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD64" s="31">
         <v>16.24005</v>
       </c>
       <c r="AE64" s="31">
         <v>0.35499999999999998</v>
       </c>
       <c r="AF64" s="31">
         <v>7.7779999999999996</v>
       </c>
       <c r="AG64" s="34">
         <v>2.4360200000000001</v>
       </c>
       <c r="AH64" s="34">
         <v>41.046669999999999</v>
       </c>
-      <c r="AI64" s="38">
+      <c r="AI64" s="9">
         <v>0.44</v>
       </c>
-      <c r="AJ64" s="38">
+      <c r="AJ64" s="9">
         <v>3.758</v>
       </c>
-      <c r="AK64" s="38">
-[...3 lines deleted...]
-        <v>7.3020300000000002</v>
+      <c r="AK64" s="9">
+        <v>0.32340000000000002</v>
+      </c>
+      <c r="AL64" s="9">
+        <v>7.9986199999999998</v>
       </c>
     </row>
     <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="11">
         <v>11</v>
       </c>
       <c r="D65" s="11">
         <v>32.1</v>
       </c>
       <c r="E65" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="F65" s="11">
         <v>126.1</v>
       </c>
       <c r="G65" s="12">
         <v>27.123999999999999</v>
       </c>
       <c r="H65" s="12">
@@ -6983,57 +7006,57 @@
         <v>121.67744999999999</v>
       </c>
       <c r="Z65" s="26">
         <v>605.79607999999996</v>
       </c>
       <c r="AA65" s="31">
         <v>22.56</v>
       </c>
       <c r="AB65" s="31">
         <v>29.148</v>
       </c>
       <c r="AC65" s="31">
         <v>47.028709999999997</v>
       </c>
       <c r="AD65" s="31">
         <v>218.68127999999999</v>
       </c>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="34">
         <v>32.514000000000003</v>
       </c>
       <c r="AH65" s="34">
         <v>252.05905000000001</v>
       </c>
-      <c r="AI65" s="38"/>
-[...5 lines deleted...]
-        <v>169.85892000000001</v>
+      <c r="AI65" s="9"/>
+      <c r="AJ65" s="9"/>
+      <c r="AK65" s="9">
+        <v>25.32545</v>
+      </c>
+      <c r="AL65" s="9">
+        <v>176.66086999999999</v>
       </c>
     </row>
     <row r="66" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
         <v>0.1</v>
       </c>
       <c r="F66" s="11">
         <v>1.3</v>
       </c>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12">
         <v>1E-3</v>
@@ -7059,54 +7082,58 @@
       </c>
       <c r="W66" s="26"/>
       <c r="X66" s="26"/>
       <c r="Y66" s="26">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="Z66" s="26">
         <v>0.15124000000000001</v>
       </c>
       <c r="AA66" s="31"/>
       <c r="AB66" s="31"/>
       <c r="AC66" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD66" s="31">
         <v>7.3190000000000005E-2</v>
       </c>
       <c r="AE66" s="31"/>
       <c r="AF66" s="31"/>
       <c r="AG66" s="34">
         <v>9.2499999999999995E-3</v>
       </c>
       <c r="AH66" s="34">
         <v>0.13594999999999999</v>
       </c>
-      <c r="AI66" s="38"/>
-[...2 lines deleted...]
-      <c r="AL66" s="38"/>
+      <c r="AI66" s="9"/>
+      <c r="AJ66" s="9"/>
+      <c r="AK66" s="9">
+        <v>1.0499999999999999E-3</v>
+      </c>
+      <c r="AL66" s="9">
+        <v>3.2989999999999998E-2</v>
+      </c>
     </row>
     <row r="67" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11">
         <v>0.4</v>
       </c>
       <c r="F67" s="11">
         <v>3.6</v>
       </c>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="11">
         <v>1.6</v>
       </c>
       <c r="J67" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="K67" s="12"/>
@@ -7135,57 +7162,57 @@
       </c>
       <c r="W67" s="26"/>
       <c r="X67" s="26"/>
       <c r="Y67" s="26">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z67" s="26">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA67" s="31"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD67" s="31">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE67" s="31"/>
       <c r="AF67" s="31"/>
       <c r="AG67" s="34">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH67" s="34">
         <v>4.2992600000000003</v>
       </c>
-      <c r="AI67" s="38"/>
-[...5 lines deleted...]
-        <v>0.92889999999999995</v>
+      <c r="AI67" s="9"/>
+      <c r="AJ67" s="9"/>
+      <c r="AK67" s="9">
+        <v>0.16316</v>
+      </c>
+      <c r="AL67" s="9">
+        <v>1.1874</v>
       </c>
     </row>
     <row r="68" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="20"/>
       <c r="O68" s="20"/>
       <c r="P68" s="20"/>
       <c r="Q68" s="22">
         <v>1E-3</v>
@@ -7195,54 +7222,54 @@
       </c>
       <c r="S68" s="18"/>
       <c r="T68" s="18"/>
       <c r="U68" s="18">
         <v>2E-3</v>
       </c>
       <c r="V68" s="18">
         <v>0.63619000000000003</v>
       </c>
       <c r="W68" s="26">
         <v>0.1</v>
       </c>
       <c r="X68" s="26">
         <v>22.91</v>
       </c>
       <c r="Y68" s="26"/>
       <c r="Z68" s="26"/>
       <c r="AA68" s="30"/>
       <c r="AB68" s="30"/>
       <c r="AC68" s="30"/>
       <c r="AD68" s="30"/>
       <c r="AE68" s="30"/>
       <c r="AF68" s="30"/>
       <c r="AG68" s="30"/>
       <c r="AH68" s="30"/>
-      <c r="AI68" s="38"/>
-[...2 lines deleted...]
-      <c r="AL68" s="38"/>
+      <c r="AI68" s="9"/>
+      <c r="AJ68" s="9"/>
+      <c r="AK68" s="9"/>
+      <c r="AL68" s="9"/>
     </row>
     <row r="69" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="11"/>
       <c r="D69" s="11"/>
       <c r="E69" s="11">
         <v>1.4</v>
       </c>
       <c r="F69" s="11">
         <v>6.5</v>
       </c>
       <c r="G69" s="11"/>
       <c r="H69" s="11"/>
       <c r="I69" s="11">
         <v>2.8999999999999998E-3</v>
       </c>
       <c r="J69" s="11">
         <v>0.2</v>
       </c>
       <c r="K69" s="12"/>
@@ -7271,57 +7298,57 @@
       </c>
       <c r="W69" s="26"/>
       <c r="X69" s="26"/>
       <c r="Y69" s="26">
         <v>0.11419</v>
       </c>
       <c r="Z69" s="26">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA69" s="31"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31">
         <v>0.1512</v>
       </c>
       <c r="AD69" s="31">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE69" s="31"/>
       <c r="AF69" s="31"/>
       <c r="AG69" s="34">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH69" s="34">
         <v>2.8151799999999998</v>
       </c>
-      <c r="AI69" s="38"/>
-[...5 lines deleted...]
-        <v>0.84736999999999996</v>
+      <c r="AI69" s="9"/>
+      <c r="AJ69" s="9"/>
+      <c r="AK69" s="9">
+        <v>6.4299999999999996E-2</v>
+      </c>
+      <c r="AL69" s="9">
+        <v>1.1751799999999999</v>
       </c>
     </row>
     <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11">
         <v>3.1E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.6</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="12">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J70" s="12">
         <v>0.41413</v>
       </c>
@@ -7355,56 +7382,56 @@
       <c r="X70" s="26">
         <v>0.39895999999999998</v>
       </c>
       <c r="Y70" s="26">
         <v>0.10115</v>
       </c>
       <c r="Z70" s="26">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31">
         <v>0.1062</v>
       </c>
       <c r="AD70" s="31">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE70" s="31"/>
       <c r="AF70" s="31"/>
       <c r="AG70" s="34">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH70" s="34">
         <v>3.6296200000000001</v>
       </c>
-      <c r="AI70" s="38"/>
-[...1 lines deleted...]
-      <c r="AK70" s="38">
+      <c r="AI70" s="9"/>
+      <c r="AJ70" s="9"/>
+      <c r="AK70" s="9">
         <v>8.2320000000000004E-2</v>
       </c>
-      <c r="AL70" s="38">
+      <c r="AL70" s="9">
         <v>1.71675</v>
       </c>
     </row>
     <row r="71" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11">
         <v>1.4E-2</v>
       </c>
       <c r="F71" s="11">
         <v>0.2</v>
       </c>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="12">
         <v>2E-3</v>
       </c>
       <c r="J71" s="12">
         <v>1.813E-2</v>
@@ -7431,54 +7458,54 @@
         <v>1.043E-2</v>
       </c>
       <c r="V71" s="18">
         <v>0.17602000000000001</v>
       </c>
       <c r="W71" s="24"/>
       <c r="X71" s="24"/>
       <c r="Y71" s="24"/>
       <c r="Z71" s="24"/>
       <c r="AA71" s="31"/>
       <c r="AB71" s="31"/>
       <c r="AC71" s="31">
         <v>1.2E-2</v>
       </c>
       <c r="AD71" s="31">
         <v>0.37731999999999999</v>
       </c>
       <c r="AE71" s="31"/>
       <c r="AF71" s="31"/>
       <c r="AG71" s="31">
         <v>2.46E-2</v>
       </c>
       <c r="AH71" s="31">
         <v>0.27060000000000001</v>
       </c>
-      <c r="AI71" s="38"/>
-[...2 lines deleted...]
-      <c r="AL71" s="38"/>
+      <c r="AI71" s="9"/>
+      <c r="AJ71" s="9"/>
+      <c r="AK71" s="9"/>
+      <c r="AL71" s="9"/>
     </row>
     <row r="72" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11">
         <v>0.2</v>
       </c>
       <c r="F72" s="11">
         <v>0.7</v>
       </c>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11">
         <v>1.4</v>
       </c>
       <c r="J72" s="11">
         <v>3.4</v>
       </c>
       <c r="K72" s="12"/>
@@ -7507,57 +7534,57 @@
       </c>
       <c r="W72" s="26"/>
       <c r="X72" s="26"/>
       <c r="Y72" s="26">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z72" s="26">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD72" s="31">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE72" s="31"/>
       <c r="AF72" s="31"/>
       <c r="AG72" s="34">
         <v>0.14906</v>
       </c>
       <c r="AH72" s="34">
         <v>1.6821900000000001</v>
       </c>
-      <c r="AI72" s="38"/>
-[...5 lines deleted...]
-        <v>0.12486</v>
+      <c r="AI72" s="9"/>
+      <c r="AJ72" s="9"/>
+      <c r="AK72" s="9">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="AL72" s="9">
+        <v>0.13954</v>
       </c>
     </row>
     <row r="73" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11">
         <v>27.8</v>
       </c>
       <c r="F73" s="11">
         <v>32.4</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11">
         <v>10.9</v>
       </c>
       <c r="J73" s="11">
         <v>22.8</v>
       </c>
@@ -7587,57 +7614,57 @@
       </c>
       <c r="W73" s="26"/>
       <c r="X73" s="26"/>
       <c r="Y73" s="26">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z73" s="26">
         <v>21.011800000000001</v>
       </c>
       <c r="AA73" s="31"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD73" s="31">
         <v>33.951160000000002</v>
       </c>
       <c r="AE73" s="31"/>
       <c r="AF73" s="31"/>
       <c r="AG73" s="34">
         <v>14.782209999999999</v>
       </c>
       <c r="AH73" s="34">
         <v>56.453850000000003</v>
       </c>
-      <c r="AI73" s="38"/>
-[...5 lines deleted...]
-        <v>6.2106899999999996</v>
+      <c r="AI73" s="9"/>
+      <c r="AJ73" s="9"/>
+      <c r="AK73" s="9">
+        <v>2.1691799999999999</v>
+      </c>
+      <c r="AL73" s="9">
+        <v>6.9781199999999997</v>
       </c>
     </row>
     <row r="74" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12">
         <v>17175</v>
       </c>
       <c r="D74" s="12">
         <v>3986.2260000000001</v>
       </c>
       <c r="E74" s="12">
         <v>63.398389999999999</v>
       </c>
       <c r="F74" s="12">
         <v>15.86225</v>
       </c>
       <c r="G74" s="12">
         <v>14915</v>
       </c>
       <c r="H74" s="12">
@@ -7699,61 +7726,61 @@
       </c>
       <c r="AA74" s="31">
         <v>3680</v>
       </c>
       <c r="AB74" s="31">
         <v>1345.944</v>
       </c>
       <c r="AC74" s="31">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD74" s="31">
         <v>344.86950999999999</v>
       </c>
       <c r="AE74" s="34">
         <v>43363.8</v>
       </c>
       <c r="AF74" s="34">
         <v>12541.145039999999</v>
       </c>
       <c r="AG74" s="34">
         <v>446.596</v>
       </c>
       <c r="AH74" s="34">
         <v>136.32250999999999</v>
       </c>
-      <c r="AI74" s="38">
-[...9 lines deleted...]
-        <v>35.168669999999999</v>
+      <c r="AI74" s="9">
+        <v>19690</v>
+      </c>
+      <c r="AJ74" s="9">
+        <v>5598.8530000000001</v>
+      </c>
+      <c r="AK74" s="9">
+        <v>148.20339999999999</v>
+      </c>
+      <c r="AL74" s="9">
+        <v>44.027090000000001</v>
       </c>
     </row>
     <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11">
         <v>0.1</v>
       </c>
       <c r="F75" s="11">
         <v>0.2</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11">
         <v>1.7</v>
       </c>
       <c r="J75" s="11">
         <v>2.5</v>
       </c>
@@ -7783,56 +7810,56 @@
       </c>
       <c r="W75" s="26"/>
       <c r="X75" s="26"/>
       <c r="Y75" s="26">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z75" s="26">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA75" s="31"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31">
         <v>12.66235</v>
       </c>
       <c r="AD75" s="31">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE75" s="34"/>
       <c r="AF75" s="34"/>
       <c r="AG75" s="34">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH75" s="34">
         <v>8.1332699999999996</v>
       </c>
-      <c r="AI75" s="38"/>
-[...1 lines deleted...]
-      <c r="AK75" s="38">
+      <c r="AI75" s="9"/>
+      <c r="AJ75" s="9"/>
+      <c r="AK75" s="9">
         <v>1.0482499999999999</v>
       </c>
-      <c r="AL75" s="38">
+      <c r="AL75" s="9">
         <v>1.73393</v>
       </c>
     </row>
     <row r="76" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="12">
         <v>612</v>
       </c>
       <c r="D76" s="12">
         <v>110.125</v>
       </c>
       <c r="E76" s="11">
         <v>166.5</v>
       </c>
       <c r="F76" s="11">
         <v>71.8</v>
       </c>
       <c r="G76" s="12">
         <v>408</v>
       </c>
@@ -7879,57 +7906,57 @@
         <v>285.08654999999999</v>
       </c>
       <c r="Z76" s="26">
         <v>120.82807</v>
       </c>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31">
         <v>148.71</v>
       </c>
       <c r="AD76" s="31">
         <v>72.392189999999999</v>
       </c>
       <c r="AE76" s="34">
         <v>20</v>
       </c>
       <c r="AF76" s="34">
         <v>7.5060000000000002</v>
       </c>
       <c r="AG76" s="34">
         <v>151.0377</v>
       </c>
       <c r="AH76" s="34">
         <v>86.828360000000004</v>
       </c>
-      <c r="AI76" s="38"/>
-[...5 lines deleted...]
-        <v>32.357469999999999</v>
+      <c r="AI76" s="9"/>
+      <c r="AJ76" s="9"/>
+      <c r="AK76" s="9">
+        <v>58.476300000000002</v>
+      </c>
+      <c r="AL76" s="9">
+        <v>38.844009999999997</v>
       </c>
     </row>
     <row r="77" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="12">
         <v>76.715000000000003</v>
       </c>
       <c r="D77" s="12">
         <v>31.753</v>
       </c>
       <c r="E77" s="11">
         <v>429.6</v>
       </c>
       <c r="F77" s="11">
         <v>283.39999999999998</v>
       </c>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11">
         <v>557</v>
@@ -7963,102 +7990,102 @@
       </c>
       <c r="W77" s="26"/>
       <c r="X77" s="26"/>
       <c r="Y77" s="26">
         <v>648.41405999999995</v>
       </c>
       <c r="Z77" s="26">
         <v>423.87646000000001</v>
       </c>
       <c r="AA77" s="31"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31">
         <v>710.52333999999996</v>
       </c>
       <c r="AD77" s="31">
         <v>451.07753000000002</v>
       </c>
       <c r="AE77" s="34"/>
       <c r="AF77" s="34"/>
       <c r="AG77" s="34">
         <v>691.86039000000005</v>
       </c>
       <c r="AH77" s="34">
         <v>533.89769999999999</v>
       </c>
-      <c r="AI77" s="38"/>
-[...5 lines deleted...]
-        <v>191.64081999999999</v>
+      <c r="AI77" s="9"/>
+      <c r="AJ77" s="9"/>
+      <c r="AK77" s="9">
+        <v>317.11649999999997</v>
+      </c>
+      <c r="AL77" s="9">
+        <v>272.81310999999999</v>
       </c>
     </row>
     <row r="78" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
       <c r="M78" s="11"/>
       <c r="N78" s="20"/>
       <c r="O78" s="20"/>
       <c r="P78" s="20"/>
       <c r="Q78" s="20"/>
       <c r="R78" s="20"/>
       <c r="S78" s="18"/>
       <c r="T78" s="18"/>
       <c r="U78" s="18"/>
       <c r="V78" s="18"/>
       <c r="W78" s="24"/>
       <c r="X78" s="24"/>
       <c r="Y78" s="24"/>
       <c r="Z78" s="24"/>
       <c r="AA78" s="30"/>
       <c r="AB78" s="30"/>
       <c r="AC78" s="30"/>
       <c r="AD78" s="30"/>
       <c r="AE78" s="30"/>
       <c r="AF78" s="30"/>
       <c r="AG78" s="30"/>
       <c r="AH78" s="30"/>
-      <c r="AI78" s="38"/>
-[...2 lines deleted...]
-      <c r="AL78" s="38"/>
+      <c r="AI78" s="9"/>
+      <c r="AJ78" s="9"/>
+      <c r="AK78" s="9"/>
+      <c r="AL78" s="9"/>
     </row>
     <row r="79" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="12">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="F79" s="12">
         <v>9.92E-3</v>
       </c>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11">
         <v>7</v>
       </c>
       <c r="J79" s="11">
         <v>2.7</v>
       </c>
       <c r="K79" s="12"/>
@@ -8087,56 +8114,56 @@
       </c>
       <c r="W79" s="24"/>
       <c r="X79" s="24"/>
       <c r="Y79" s="26">
         <v>1.8048</v>
       </c>
       <c r="Z79" s="26">
         <v>11.33142</v>
       </c>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="31">
         <v>1.3144</v>
       </c>
       <c r="AD79" s="31">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="34">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH79" s="34">
         <v>12.129770000000001</v>
       </c>
-      <c r="AI79" s="38"/>
-[...1 lines deleted...]
-      <c r="AK79" s="38">
+      <c r="AI79" s="9"/>
+      <c r="AJ79" s="9"/>
+      <c r="AK79" s="9">
         <v>1.72E-2</v>
       </c>
-      <c r="AL79" s="38">
+      <c r="AL79" s="9">
         <v>8.3280000000000007E-2</v>
       </c>
     </row>
     <row r="80" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12">
         <v>16581.63</v>
       </c>
       <c r="J80" s="12">
         <v>7335.5857299999998</v>
       </c>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12">
@@ -8151,56 +8178,56 @@
         <v>7572.8132999999998</v>
       </c>
       <c r="R80" s="22">
         <v>4568.4934999999996</v>
       </c>
       <c r="S80" s="18"/>
       <c r="T80" s="18"/>
       <c r="U80" s="22">
         <v>0.501</v>
       </c>
       <c r="V80" s="22">
         <v>0.45472000000000001</v>
       </c>
       <c r="W80" s="24"/>
       <c r="X80" s="24"/>
       <c r="Y80" s="24"/>
       <c r="Z80" s="24"/>
       <c r="AA80" s="30"/>
       <c r="AB80" s="30"/>
       <c r="AC80" s="30"/>
       <c r="AD80" s="30"/>
       <c r="AE80" s="30"/>
       <c r="AF80" s="30"/>
       <c r="AG80" s="30"/>
       <c r="AH80" s="30"/>
-      <c r="AI80" s="38"/>
-[...1 lines deleted...]
-      <c r="AK80" s="38">
+      <c r="AI80" s="9"/>
+      <c r="AJ80" s="9"/>
+      <c r="AK80" s="9">
         <v>300</v>
       </c>
-      <c r="AL80" s="38">
+      <c r="AL80" s="9">
         <v>31.184000000000001</v>
       </c>
     </row>
     <row r="81" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="12">
         <v>10.68</v>
       </c>
       <c r="F81" s="12">
         <v>14.486000000000001</v>
       </c>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
@@ -8215,54 +8242,58 @@
       <c r="R81" s="22"/>
       <c r="S81" s="18">
         <v>149.08320000000001</v>
       </c>
       <c r="T81" s="18">
         <v>332.51215999999999</v>
       </c>
       <c r="U81" s="18">
         <v>0.2</v>
       </c>
       <c r="V81" s="18">
         <v>0.53800000000000003</v>
       </c>
       <c r="W81" s="24"/>
       <c r="X81" s="24"/>
       <c r="Y81" s="24"/>
       <c r="Z81" s="24"/>
       <c r="AA81" s="30"/>
       <c r="AB81" s="30"/>
       <c r="AC81" s="30"/>
       <c r="AD81" s="30"/>
       <c r="AE81" s="30"/>
       <c r="AF81" s="30"/>
       <c r="AG81" s="30"/>
       <c r="AH81" s="30"/>
-      <c r="AI81" s="38"/>
-[...2 lines deleted...]
-      <c r="AL81" s="38"/>
+      <c r="AI81" s="9"/>
+      <c r="AJ81" s="9"/>
+      <c r="AK81" s="9">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="AL81" s="9">
+        <v>1.4999999999999999E-2</v>
+      </c>
     </row>
     <row r="82" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C82" s="11"/>
       <c r="D82" s="11"/>
       <c r="E82" s="12">
         <v>0.438</v>
       </c>
       <c r="F82" s="12">
         <v>0.51792000000000005</v>
       </c>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="12">
         <v>0.17376</v>
       </c>
       <c r="J82" s="12">
         <v>0.53663000000000005</v>
       </c>
       <c r="K82" s="12"/>
@@ -8291,106 +8322,106 @@
       </c>
       <c r="W82" s="24"/>
       <c r="X82" s="24"/>
       <c r="Y82" s="26">
         <v>61.185749999999999</v>
       </c>
       <c r="Z82" s="26">
         <v>12.091419999999999</v>
       </c>
       <c r="AA82" s="30"/>
       <c r="AB82" s="30"/>
       <c r="AC82" s="31">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD82" s="31">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE82" s="30"/>
       <c r="AF82" s="30"/>
       <c r="AG82" s="34">
         <v>1.2405999999999999</v>
       </c>
       <c r="AH82" s="34">
         <v>6.1659499999999996</v>
       </c>
-      <c r="AI82" s="38"/>
-[...1 lines deleted...]
-      <c r="AK82" s="38">
+      <c r="AI82" s="9"/>
+      <c r="AJ82" s="9"/>
+      <c r="AK82" s="9">
         <v>0.1908</v>
       </c>
-      <c r="AL82" s="38">
+      <c r="AL82" s="9">
         <v>0.63844000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="20"/>
       <c r="O83" s="20"/>
       <c r="P83" s="20"/>
       <c r="Q83" s="20"/>
       <c r="R83" s="20"/>
       <c r="S83" s="18"/>
       <c r="T83" s="18"/>
       <c r="U83" s="18">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="V83" s="18">
         <v>0.14555999999999999</v>
       </c>
       <c r="W83" s="24"/>
       <c r="X83" s="24"/>
       <c r="Y83" s="24"/>
       <c r="Z83" s="24"/>
       <c r="AA83" s="30"/>
       <c r="AB83" s="30"/>
       <c r="AC83" s="30"/>
       <c r="AD83" s="30"/>
       <c r="AE83" s="30"/>
       <c r="AF83" s="30"/>
       <c r="AG83" s="30"/>
       <c r="AH83" s="30"/>
-      <c r="AI83" s="38"/>
-[...2 lines deleted...]
-      <c r="AL83" s="38"/>
+      <c r="AI83" s="9"/>
+      <c r="AJ83" s="9"/>
+      <c r="AK83" s="9"/>
+      <c r="AL83" s="9"/>
     </row>
     <row r="84" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="12">
         <v>20</v>
       </c>
       <c r="J84" s="12">
         <v>4.6710000000000003</v>
       </c>
       <c r="K84" s="11"/>
       <c r="L84" s="11"/>
       <c r="M84" s="11"/>
       <c r="N84" s="20"/>
       <c r="O84" s="22"/>
@@ -8407,57 +8438,57 @@
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="V84" s="18">
         <v>0.17552999999999999</v>
       </c>
       <c r="W84" s="24"/>
       <c r="X84" s="24"/>
       <c r="Y84" s="26">
         <v>30</v>
       </c>
       <c r="Z84" s="26">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA84" s="30"/>
       <c r="AB84" s="30"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="30"/>
       <c r="AF84" s="30"/>
       <c r="AG84" s="34">
         <v>264.66000000000003</v>
       </c>
       <c r="AH84" s="34">
         <v>192.25605999999999</v>
       </c>
-      <c r="AI84" s="38"/>
-[...5 lines deleted...]
-        <v>211.19663</v>
+      <c r="AI84" s="9"/>
+      <c r="AJ84" s="9"/>
+      <c r="AK84" s="9">
+        <v>429.59</v>
+      </c>
+      <c r="AL84" s="9">
+        <v>328.35663</v>
       </c>
     </row>
     <row r="85" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F85" s="12">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G85" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H85" s="12">
         <v>2.0367000000000002</v>
       </c>
       <c r="I85" s="12">
         <v>0.95</v>
@@ -8495,154 +8526,154 @@
       </c>
       <c r="W85" s="24"/>
       <c r="X85" s="24"/>
       <c r="Y85" s="26">
         <v>6.0780599999999998</v>
       </c>
       <c r="Z85" s="26">
         <v>51.253</v>
       </c>
       <c r="AA85" s="30"/>
       <c r="AB85" s="30"/>
       <c r="AC85" s="31">
         <v>3.4040000000000001E-2</v>
       </c>
       <c r="AD85" s="31">
         <v>1.56734</v>
       </c>
       <c r="AE85" s="30"/>
       <c r="AF85" s="30"/>
       <c r="AG85" s="31">
         <v>0.62565999999999999</v>
       </c>
       <c r="AH85" s="31">
         <v>8.3840400000000006</v>
       </c>
-      <c r="AI85" s="38"/>
-[...1 lines deleted...]
-      <c r="AK85" s="38">
+      <c r="AI85" s="9"/>
+      <c r="AJ85" s="9"/>
+      <c r="AK85" s="9">
         <v>2.7040000000000002E-2</v>
       </c>
-      <c r="AL85" s="38">
+      <c r="AL85" s="9">
         <v>0.15445</v>
       </c>
     </row>
     <row r="86" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="12">
         <v>40</v>
       </c>
       <c r="F86" s="12">
         <v>35.700000000000003</v>
       </c>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
       <c r="I86" s="11"/>
       <c r="J86" s="11"/>
       <c r="K86" s="11"/>
       <c r="L86" s="11"/>
       <c r="M86" s="11"/>
       <c r="N86" s="20"/>
       <c r="O86" s="20"/>
       <c r="P86" s="20"/>
       <c r="Q86" s="20"/>
       <c r="R86" s="20"/>
       <c r="S86" s="18"/>
       <c r="T86" s="18"/>
       <c r="U86" s="18"/>
       <c r="V86" s="18"/>
       <c r="W86" s="24"/>
       <c r="X86" s="24"/>
       <c r="Y86" s="24"/>
       <c r="Z86" s="24"/>
       <c r="AA86" s="30"/>
       <c r="AB86" s="30"/>
       <c r="AC86" s="30"/>
       <c r="AD86" s="30"/>
       <c r="AE86" s="30"/>
       <c r="AF86" s="30"/>
       <c r="AG86" s="30"/>
       <c r="AH86" s="30"/>
-      <c r="AI86" s="38"/>
-[...2 lines deleted...]
-      <c r="AL86" s="38"/>
+      <c r="AI86" s="9"/>
+      <c r="AJ86" s="9"/>
+      <c r="AK86" s="9"/>
+      <c r="AL86" s="9"/>
     </row>
     <row r="87" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="N87" s="20"/>
       <c r="O87" s="20"/>
       <c r="P87" s="20"/>
       <c r="Q87" s="20"/>
       <c r="R87" s="20"/>
       <c r="S87" s="18"/>
       <c r="T87" s="18"/>
       <c r="U87" s="18"/>
       <c r="V87" s="18"/>
       <c r="W87" s="24"/>
       <c r="X87" s="24"/>
       <c r="Y87" s="26">
         <v>15.84</v>
       </c>
       <c r="Z87" s="26">
         <v>17.423999999999999</v>
       </c>
       <c r="AA87" s="30"/>
       <c r="AB87" s="30"/>
       <c r="AC87" s="30"/>
       <c r="AD87" s="30"/>
       <c r="AE87" s="30"/>
       <c r="AF87" s="30"/>
       <c r="AG87" s="30"/>
       <c r="AH87" s="30"/>
-      <c r="AI87" s="38"/>
-[...2 lines deleted...]
-      <c r="AL87" s="38"/>
+      <c r="AI87" s="9"/>
+      <c r="AJ87" s="9"/>
+      <c r="AK87" s="9"/>
+      <c r="AL87" s="9"/>
     </row>
     <row r="88" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F88" s="12">
         <v>0.19292999999999999</v>
       </c>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="12"/>
       <c r="L88" s="12"/>
       <c r="M88" s="12">
         <v>2.325E-2</v>
       </c>
@@ -8651,54 +8682,54 @@
       </c>
       <c r="O88" s="20"/>
       <c r="P88" s="20"/>
       <c r="Q88" s="20">
         <v>1.4</v>
       </c>
       <c r="R88" s="20">
         <v>2.6</v>
       </c>
       <c r="S88" s="18"/>
       <c r="T88" s="18"/>
       <c r="U88" s="18"/>
       <c r="V88" s="18"/>
       <c r="W88" s="24"/>
       <c r="X88" s="24"/>
       <c r="Y88" s="24"/>
       <c r="Z88" s="24"/>
       <c r="AA88" s="30"/>
       <c r="AB88" s="30"/>
       <c r="AC88" s="30"/>
       <c r="AD88" s="30"/>
       <c r="AE88" s="30"/>
       <c r="AF88" s="30"/>
       <c r="AG88" s="30"/>
       <c r="AH88" s="30"/>
-      <c r="AI88" s="38"/>
-[...2 lines deleted...]
-      <c r="AL88" s="38"/>
+      <c r="AI88" s="9"/>
+      <c r="AJ88" s="9"/>
+      <c r="AK88" s="9"/>
+      <c r="AL88" s="9"/>
     </row>
     <row r="89" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="11"/>
       <c r="D89" s="11"/>
       <c r="E89" s="11">
         <v>1.9</v>
       </c>
       <c r="F89" s="11">
         <v>9.4</v>
       </c>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
       <c r="I89" s="11">
         <v>1.9</v>
       </c>
       <c r="J89" s="11">
         <v>10.4</v>
       </c>
       <c r="K89" s="12"/>
@@ -8735,56 +8766,56 @@
         <v>1.4871700000000001</v>
       </c>
       <c r="Z89" s="26">
         <v>20.374089999999999</v>
       </c>
       <c r="AA89" s="31">
         <v>1.74</v>
       </c>
       <c r="AB89" s="31">
         <v>18.096</v>
       </c>
       <c r="AC89" s="31">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD89" s="31">
         <v>38.688360000000003</v>
       </c>
       <c r="AE89" s="31"/>
       <c r="AF89" s="31"/>
       <c r="AG89" s="31">
         <v>1.8400300000000001</v>
       </c>
       <c r="AH89" s="31">
         <v>31.7135</v>
       </c>
-      <c r="AI89" s="38"/>
-[...1 lines deleted...]
-      <c r="AK89" s="38">
+      <c r="AI89" s="9"/>
+      <c r="AJ89" s="9"/>
+      <c r="AK89" s="9">
         <v>0.65166999999999997</v>
       </c>
-      <c r="AL89" s="38">
+      <c r="AL89" s="9">
         <v>13.13062</v>
       </c>
     </row>
     <row r="90" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
       <c r="J90" s="11"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
       <c r="M90" s="12">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N90" s="22">
         <v>0.11071</v>
@@ -8803,54 +8834,54 @@
         <v>0.222</v>
       </c>
       <c r="V90" s="18">
         <v>2.7124700000000002</v>
       </c>
       <c r="W90" s="26"/>
       <c r="X90" s="26"/>
       <c r="Y90" s="26">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="Z90" s="26">
         <v>9.3630000000000005E-2</v>
       </c>
       <c r="AA90" s="31"/>
       <c r="AB90" s="31"/>
       <c r="AC90" s="31">
         <v>0.13500000000000001</v>
       </c>
       <c r="AD90" s="31">
         <v>1.14035</v>
       </c>
       <c r="AE90" s="31"/>
       <c r="AF90" s="31"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
-      <c r="AI90" s="38"/>
-[...2 lines deleted...]
-      <c r="AL90" s="38"/>
+      <c r="AI90" s="9"/>
+      <c r="AJ90" s="9"/>
+      <c r="AK90" s="9"/>
+      <c r="AL90" s="9"/>
     </row>
     <row r="91" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C91" s="11"/>
       <c r="D91" s="11"/>
       <c r="E91" s="12">
         <v>1258.74</v>
       </c>
       <c r="F91" s="12">
         <v>1088.0723</v>
       </c>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11">
         <v>1133.9000000000001</v>
       </c>
       <c r="J91" s="11">
         <v>858.7</v>
       </c>
       <c r="K91" s="12"/>
@@ -8879,54 +8910,54 @@
       </c>
       <c r="W91" s="26"/>
       <c r="X91" s="26"/>
       <c r="Y91" s="26">
         <v>1235.6099999999999</v>
       </c>
       <c r="Z91" s="26">
         <v>1388.25305</v>
       </c>
       <c r="AA91" s="31"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31">
         <v>716.15</v>
       </c>
       <c r="AD91" s="31">
         <v>935.82294000000002</v>
       </c>
       <c r="AE91" s="31"/>
       <c r="AF91" s="31"/>
       <c r="AG91" s="34">
         <v>184.75</v>
       </c>
       <c r="AH91" s="34">
         <v>298.35948000000002</v>
       </c>
-      <c r="AI91" s="38"/>
-[...2 lines deleted...]
-      <c r="AL91" s="38"/>
+      <c r="AI91" s="9"/>
+      <c r="AJ91" s="9"/>
+      <c r="AK91" s="9"/>
+      <c r="AL91" s="9"/>
     </row>
     <row r="92" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C92" s="11">
         <v>4642</v>
       </c>
       <c r="D92" s="11">
         <v>4427.6000000000004</v>
       </c>
       <c r="E92" s="11">
         <v>3653.3</v>
       </c>
       <c r="F92" s="11">
         <v>3140.9</v>
       </c>
       <c r="G92" s="11">
         <v>6551.1</v>
       </c>
       <c r="H92" s="11">
         <v>6345.9</v>
@@ -8983,57 +9014,57 @@
         <v>4770.3067199999996</v>
       </c>
       <c r="Z92" s="26">
         <v>4251.7497100000001</v>
       </c>
       <c r="AA92" s="31">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB92" s="31">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC92" s="31">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD92" s="31">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE92" s="31"/>
       <c r="AF92" s="31"/>
       <c r="AG92" s="34">
         <v>1245.34653</v>
       </c>
       <c r="AH92" s="34">
         <v>1574.80016</v>
       </c>
-      <c r="AI92" s="38"/>
-[...5 lines deleted...]
-        <v>466.88152000000002</v>
+      <c r="AI92" s="9"/>
+      <c r="AJ92" s="9"/>
+      <c r="AK92" s="9">
+        <v>413.97660999999999</v>
+      </c>
+      <c r="AL92" s="9">
+        <v>607.42678999999998</v>
       </c>
     </row>
     <row r="93" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="12">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F93" s="12">
         <v>0.13833000000000001</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="J93" s="11">
         <v>85.4</v>
       </c>
@@ -9063,57 +9094,57 @@
       </c>
       <c r="W93" s="26"/>
       <c r="X93" s="26"/>
       <c r="Y93" s="26">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z93" s="26">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA93" s="31"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD93" s="31">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE93" s="31"/>
       <c r="AF93" s="31"/>
       <c r="AG93" s="34">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH93" s="34">
         <v>20.125029999999999</v>
       </c>
-      <c r="AI93" s="38"/>
-[...5 lines deleted...]
-        <v>2.47566</v>
+      <c r="AI93" s="9"/>
+      <c r="AJ93" s="9"/>
+      <c r="AK93" s="9">
+        <v>0.57120000000000004</v>
+      </c>
+      <c r="AL93" s="9">
+        <v>2.7643900000000001</v>
       </c>
     </row>
     <row r="94" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="12">
         <v>0.31213999999999997</v>
       </c>
       <c r="F94" s="12">
         <v>0.82581000000000004</v>
       </c>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="12">
         <v>0.50283999999999995</v>
       </c>
       <c r="J94" s="12">
         <v>1.2574700000000001</v>
       </c>
@@ -9143,56 +9174,56 @@
       </c>
       <c r="W94" s="26"/>
       <c r="X94" s="26"/>
       <c r="Y94" s="26">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="Z94" s="26">
         <v>0.14549999999999999</v>
       </c>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31">
         <v>2.19556</v>
       </c>
       <c r="AD94" s="31">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE94" s="31"/>
       <c r="AF94" s="31"/>
       <c r="AG94" s="31">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH94" s="31">
         <v>7.61266</v>
       </c>
-      <c r="AI94" s="38"/>
-[...1 lines deleted...]
-      <c r="AK94" s="38">
+      <c r="AI94" s="9"/>
+      <c r="AJ94" s="9"/>
+      <c r="AK94" s="9">
         <v>3.9579999999999997E-2</v>
       </c>
-      <c r="AL94" s="38">
+      <c r="AL94" s="9">
         <v>0.15487999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11">
         <v>3.6</v>
       </c>
       <c r="F95" s="11">
         <v>10.8</v>
       </c>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11">
         <v>14.6</v>
       </c>
       <c r="J95" s="11">
         <v>87.4</v>
@@ -9223,57 +9254,57 @@
       </c>
       <c r="W95" s="26"/>
       <c r="X95" s="26"/>
       <c r="Y95" s="26">
         <v>17.352180000000001</v>
       </c>
       <c r="Z95" s="26">
         <v>62.526699999999998</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31">
         <v>18.195129999999999</v>
       </c>
       <c r="AD95" s="31">
         <v>82.338610000000003</v>
       </c>
       <c r="AE95" s="31"/>
       <c r="AF95" s="31"/>
       <c r="AG95" s="34">
         <v>10.77858</v>
       </c>
       <c r="AH95" s="34">
         <v>84.710790000000003</v>
       </c>
-      <c r="AI95" s="38"/>
-[...5 lines deleted...]
-        <v>29.718869999999999</v>
+      <c r="AI95" s="9"/>
+      <c r="AJ95" s="9"/>
+      <c r="AK95" s="9">
+        <v>4.9996099999999997</v>
+      </c>
+      <c r="AL95" s="9">
+        <v>33.265860000000004</v>
       </c>
     </row>
     <row r="96" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="12">
         <v>60.02</v>
       </c>
       <c r="F96" s="12">
         <v>73.135000000000005</v>
       </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="12"/>
       <c r="L96" s="12"/>
       <c r="M96" s="12">
         <v>22.68</v>
@@ -9303,56 +9334,56 @@
         <v>0.47349999999999998</v>
       </c>
       <c r="Z96" s="26">
         <v>6.9751599999999998</v>
       </c>
       <c r="AA96" s="31">
         <v>4.2</v>
       </c>
       <c r="AB96" s="31">
         <v>7.98</v>
       </c>
       <c r="AC96" s="31">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD96" s="31">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE96" s="31"/>
       <c r="AF96" s="31"/>
       <c r="AG96" s="31">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH96" s="31">
         <v>0.99180999999999997</v>
       </c>
-      <c r="AI96" s="38"/>
-[...1 lines deleted...]
-      <c r="AK96" s="38">
+      <c r="AI96" s="9"/>
+      <c r="AJ96" s="9"/>
+      <c r="AK96" s="9">
         <v>2.75E-2</v>
       </c>
-      <c r="AL96" s="38">
+      <c r="AL96" s="9">
         <v>0.21831999999999999</v>
       </c>
     </row>
     <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11">
         <v>4464.7</v>
       </c>
       <c r="F97" s="11">
         <v>3410.2</v>
       </c>
       <c r="G97" s="11"/>
       <c r="H97" s="11"/>
       <c r="I97" s="11">
         <v>1930.7</v>
       </c>
       <c r="J97" s="11">
         <v>1452.8</v>
@@ -9387,57 +9418,57 @@
       <c r="X97" s="26">
         <v>0.31233</v>
       </c>
       <c r="Y97" s="26">
         <v>4711.97768</v>
       </c>
       <c r="Z97" s="26">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="31"/>
       <c r="AC97" s="31">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD97" s="31">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="31"/>
       <c r="AG97" s="34">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH97" s="34">
         <v>3087.1027800000002</v>
       </c>
-      <c r="AI97" s="38"/>
-[...5 lines deleted...]
-        <v>91.793959999999998</v>
+      <c r="AI97" s="9"/>
+      <c r="AJ97" s="9"/>
+      <c r="AK97" s="9">
+        <v>226.34299999999999</v>
+      </c>
+      <c r="AL97" s="9">
+        <v>281.47579000000002</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C98" s="12">
         <v>5.7</v>
       </c>
       <c r="D98" s="12">
         <v>14.84376</v>
       </c>
       <c r="E98" s="12">
         <v>1652.90274</v>
       </c>
       <c r="F98" s="12">
         <v>1565.1794400000001</v>
       </c>
       <c r="G98" s="12">
         <v>1</v>
       </c>
       <c r="H98" s="12">
@@ -9479,57 +9510,57 @@
       </c>
       <c r="W98" s="24"/>
       <c r="X98" s="24"/>
       <c r="Y98" s="26">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z98" s="26">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA98" s="31"/>
       <c r="AB98" s="31"/>
       <c r="AC98" s="31">
         <v>1755.57511</v>
       </c>
       <c r="AD98" s="31">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE98" s="31"/>
       <c r="AF98" s="31"/>
       <c r="AG98" s="34">
         <v>946.00792999999999</v>
       </c>
       <c r="AH98" s="34">
         <v>1526.8909100000001</v>
       </c>
-      <c r="AI98" s="38"/>
-[...5 lines deleted...]
-        <v>429.60500000000002</v>
+      <c r="AI98" s="9"/>
+      <c r="AJ98" s="9"/>
+      <c r="AK98" s="9">
+        <v>176.90132</v>
+      </c>
+      <c r="AL98" s="9">
+        <v>533.04300000000001</v>
       </c>
     </row>
     <row r="99" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11">
         <v>58.9</v>
       </c>
       <c r="F99" s="11">
         <v>116.2</v>
       </c>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="J99" s="11">
         <v>205.2</v>
       </c>
@@ -9563,102 +9594,102 @@
         <v>1213.39563</v>
       </c>
       <c r="Z99" s="26">
         <v>1431.0715600000001</v>
       </c>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD99" s="31">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE99" s="31">
         <v>3.6</v>
       </c>
       <c r="AF99" s="31">
         <v>10.103199999999999</v>
       </c>
       <c r="AG99" s="34">
         <v>1759.4431</v>
       </c>
       <c r="AH99" s="34">
         <v>2267.6401999999998</v>
       </c>
-      <c r="AI99" s="38"/>
-[...5 lines deleted...]
-        <v>509.91397999999998</v>
+      <c r="AI99" s="9"/>
+      <c r="AJ99" s="9"/>
+      <c r="AK99" s="9">
+        <v>413.06993999999997</v>
+      </c>
+      <c r="AL99" s="9">
+        <v>673.91386999999997</v>
       </c>
     </row>
     <row r="100" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
       <c r="S100" s="18"/>
       <c r="T100" s="18"/>
       <c r="U100" s="18"/>
       <c r="V100" s="18"/>
       <c r="W100" s="24"/>
       <c r="X100" s="24"/>
       <c r="Y100" s="24"/>
       <c r="Z100" s="24"/>
       <c r="AA100" s="30"/>
       <c r="AB100" s="30"/>
       <c r="AC100" s="31"/>
       <c r="AD100" s="31"/>
       <c r="AE100" s="30"/>
       <c r="AF100" s="30"/>
       <c r="AG100" s="31"/>
       <c r="AH100" s="31"/>
-      <c r="AI100" s="38"/>
-[...2 lines deleted...]
-      <c r="AL100" s="38"/>
+      <c r="AI100" s="9"/>
+      <c r="AJ100" s="9"/>
+      <c r="AK100" s="9"/>
+      <c r="AL100" s="9"/>
     </row>
     <row r="101" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="12">
         <v>419.22500000000002</v>
       </c>
       <c r="D101" s="12">
         <v>1343.421</v>
       </c>
       <c r="E101" s="11">
         <v>48.4</v>
       </c>
       <c r="F101" s="11">
         <v>111.9</v>
       </c>
       <c r="G101" s="12">
         <v>15.47</v>
       </c>
       <c r="H101" s="12">
         <v>46.567</v>
@@ -9699,57 +9730,57 @@
         <v>123.30468999999999</v>
       </c>
       <c r="Z101" s="26">
         <v>294.95542999999998</v>
       </c>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31">
         <v>152.03231</v>
       </c>
       <c r="AD101" s="31">
         <v>514.11401000000001</v>
       </c>
       <c r="AE101" s="31">
         <v>61.948999999999998</v>
       </c>
       <c r="AF101" s="31">
         <v>218.44227000000001</v>
       </c>
       <c r="AG101" s="34">
         <v>122.05641</v>
       </c>
       <c r="AH101" s="34">
         <v>440.00277999999997</v>
       </c>
-      <c r="AI101" s="38"/>
-[...5 lines deleted...]
-        <v>112.87481</v>
+      <c r="AI101" s="9"/>
+      <c r="AJ101" s="9"/>
+      <c r="AK101" s="9">
+        <v>45.821550000000002</v>
+      </c>
+      <c r="AL101" s="9">
+        <v>176.64673999999999</v>
       </c>
     </row>
     <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="12">
         <v>151.53</v>
       </c>
       <c r="D102" s="12">
         <v>425.517</v>
       </c>
       <c r="E102" s="11">
         <v>0.3</v>
       </c>
       <c r="F102" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11">
         <v>1</v>
@@ -9783,56 +9814,56 @@
       </c>
       <c r="W102" s="26"/>
       <c r="X102" s="26"/>
       <c r="Y102" s="26">
         <v>1.244</v>
       </c>
       <c r="Z102" s="26">
         <v>13.11463</v>
       </c>
       <c r="AA102" s="31"/>
       <c r="AB102" s="31"/>
       <c r="AC102" s="31">
         <v>5.3611500000000003</v>
       </c>
       <c r="AD102" s="31">
         <v>44.522179999999999</v>
       </c>
       <c r="AE102" s="31"/>
       <c r="AF102" s="31"/>
       <c r="AG102" s="34">
         <v>2.4120200000000001</v>
       </c>
       <c r="AH102" s="34">
         <v>14.435589999999999</v>
       </c>
-      <c r="AI102" s="38"/>
-[...1 lines deleted...]
-      <c r="AK102" s="38">
+      <c r="AI102" s="9"/>
+      <c r="AJ102" s="9"/>
+      <c r="AK102" s="9">
         <v>1.7760000000000001E-2</v>
       </c>
-      <c r="AL102" s="38">
+      <c r="AL102" s="9">
         <v>0.15162</v>
       </c>
     </row>
     <row r="103" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="11"/>
       <c r="D103" s="11"/>
       <c r="E103" s="11">
         <v>8842.1</v>
       </c>
       <c r="F103" s="11">
         <v>5103.1000000000004</v>
       </c>
       <c r="G103" s="11"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11">
         <v>15431.9</v>
       </c>
       <c r="J103" s="11">
         <v>7015.5</v>
@@ -9871,57 +9902,57 @@
       </c>
       <c r="AA103" s="31">
         <v>0.5</v>
       </c>
       <c r="AB103" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC103" s="31">
         <v>20583.755969999998</v>
       </c>
       <c r="AD103" s="31">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE103" s="31">
         <v>1.923</v>
       </c>
       <c r="AF103" s="31">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG103" s="34">
         <v>10427.5761</v>
       </c>
       <c r="AH103" s="34">
         <v>6080.5998300000001</v>
       </c>
-      <c r="AI103" s="38"/>
-[...5 lines deleted...]
-        <v>2060.8046800000002</v>
+      <c r="AI103" s="9"/>
+      <c r="AJ103" s="9"/>
+      <c r="AK103" s="9">
+        <v>3159.9470000000001</v>
+      </c>
+      <c r="AL103" s="9">
+        <v>2060.8978299999999</v>
       </c>
     </row>
     <row r="104" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11">
         <v>20.6</v>
       </c>
       <c r="F104" s="11">
         <v>22.7</v>
       </c>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11">
         <v>24.6</v>
       </c>
       <c r="J104" s="11">
         <v>28.5</v>
       </c>
@@ -9963,102 +9994,102 @@
       </c>
       <c r="AA104" s="31">
         <v>0.01</v>
       </c>
       <c r="AB104" s="31">
         <v>0.30473</v>
       </c>
       <c r="AC104" s="31">
         <v>50.154440000000001</v>
       </c>
       <c r="AD104" s="31">
         <v>192.52789000000001</v>
       </c>
       <c r="AE104" s="31">
         <v>0.02</v>
       </c>
       <c r="AF104" s="31">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG104" s="34">
         <v>63.531840000000003</v>
       </c>
       <c r="AH104" s="34">
         <v>257.29968000000002</v>
       </c>
-      <c r="AI104" s="38"/>
-[...5 lines deleted...]
-        <v>58.134860000000003</v>
+      <c r="AI104" s="9"/>
+      <c r="AJ104" s="9"/>
+      <c r="AK104" s="9">
+        <v>16.543099999999999</v>
+      </c>
+      <c r="AL104" s="9">
+        <v>65.850409999999997</v>
       </c>
     </row>
     <row r="105" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="11"/>
       <c r="L105" s="11"/>
       <c r="M105" s="11"/>
       <c r="N105" s="20"/>
       <c r="O105" s="20"/>
       <c r="P105" s="20"/>
       <c r="Q105" s="20"/>
       <c r="R105" s="20"/>
       <c r="S105" s="18"/>
       <c r="T105" s="18"/>
       <c r="U105" s="18"/>
       <c r="V105" s="18"/>
       <c r="W105" s="24"/>
       <c r="X105" s="24"/>
       <c r="Y105" s="24"/>
       <c r="Z105" s="24"/>
       <c r="AA105" s="30"/>
       <c r="AB105" s="30"/>
       <c r="AC105" s="30"/>
       <c r="AD105" s="30"/>
       <c r="AE105" s="30"/>
       <c r="AF105" s="30"/>
       <c r="AG105" s="30"/>
       <c r="AH105" s="30"/>
-      <c r="AI105" s="38"/>
-[...2 lines deleted...]
-      <c r="AL105" s="38"/>
+      <c r="AI105" s="9"/>
+      <c r="AJ105" s="9"/>
+      <c r="AK105" s="9"/>
+      <c r="AL105" s="9"/>
     </row>
     <row r="106" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A106" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C106" s="12">
         <v>115.64</v>
       </c>
       <c r="D106" s="12">
         <v>159.8588</v>
       </c>
       <c r="E106" s="11">
         <v>1038.0999999999999</v>
       </c>
       <c r="F106" s="11">
         <v>1559.7</v>
       </c>
       <c r="G106" s="12">
         <v>93.557959999999994</v>
       </c>
       <c r="H106" s="12">
         <v>133.47273999999999</v>
@@ -10119,61 +10150,61 @@
       </c>
       <c r="AA106" s="31">
         <v>25.7986</v>
       </c>
       <c r="AB106" s="31">
         <v>63.050539999999998</v>
       </c>
       <c r="AC106" s="31">
         <v>1551.42896</v>
       </c>
       <c r="AD106" s="31">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE106" s="34">
         <v>156.8329</v>
       </c>
       <c r="AF106" s="34">
         <v>232.51138</v>
       </c>
       <c r="AG106" s="34">
         <v>1580.72228</v>
       </c>
       <c r="AH106" s="34">
         <v>3837.3760699999998</v>
       </c>
-      <c r="AI106" s="38">
+      <c r="AI106" s="9">
         <v>9.09422</v>
       </c>
-      <c r="AJ106" s="38">
+      <c r="AJ106" s="9">
         <v>19.958179999999999</v>
       </c>
-      <c r="AK106" s="38">
-[...3 lines deleted...]
-        <v>1233.71587</v>
+      <c r="AK106" s="9">
+        <v>519.89882999999998</v>
+      </c>
+      <c r="AL106" s="9">
+        <v>1575.1513</v>
       </c>
     </row>
     <row r="107" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N107" s="22">
         <v>0.23344999999999999</v>
       </c>
@@ -10183,54 +10214,54 @@
         <v>3.6600000000000001E-2</v>
       </c>
       <c r="R107" s="22">
         <v>0.40927999999999998</v>
       </c>
       <c r="S107" s="18"/>
       <c r="T107" s="18"/>
       <c r="U107" s="22">
         <v>4.58E-2</v>
       </c>
       <c r="V107" s="22">
         <v>0.61419000000000001</v>
       </c>
       <c r="W107" s="24"/>
       <c r="X107" s="24"/>
       <c r="Y107" s="24"/>
       <c r="Z107" s="24"/>
       <c r="AA107" s="30"/>
       <c r="AB107" s="30"/>
       <c r="AC107" s="30"/>
       <c r="AD107" s="30"/>
       <c r="AE107" s="30"/>
       <c r="AF107" s="30"/>
       <c r="AG107" s="30"/>
       <c r="AH107" s="30"/>
-      <c r="AI107" s="38"/>
-[...2 lines deleted...]
-      <c r="AL107" s="38"/>
+      <c r="AI107" s="9"/>
+      <c r="AJ107" s="9"/>
+      <c r="AK107" s="9"/>
+      <c r="AL107" s="9"/>
     </row>
     <row r="108" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C108" s="11"/>
       <c r="D108" s="11"/>
       <c r="E108" s="11"/>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="J108" s="12">
         <v>6.5089999999999995E-2</v>
       </c>
       <c r="K108" s="12"/>
       <c r="L108" s="12"/>
       <c r="M108" s="12">
         <v>5.0000000000000001E-4</v>
       </c>
@@ -10251,54 +10282,54 @@
         <v>4.9799999999999997E-2</v>
       </c>
       <c r="V108" s="22">
         <v>1.1167100000000001</v>
       </c>
       <c r="W108" s="26"/>
       <c r="X108" s="26"/>
       <c r="Y108" s="26">
         <v>3.9E-2</v>
       </c>
       <c r="Z108" s="26">
         <v>0.53488999999999998</v>
       </c>
       <c r="AA108" s="31"/>
       <c r="AB108" s="31"/>
       <c r="AC108" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD108" s="31">
         <v>0.12753</v>
       </c>
       <c r="AE108" s="31"/>
       <c r="AF108" s="31"/>
       <c r="AG108" s="31"/>
       <c r="AH108" s="31"/>
-      <c r="AI108" s="38"/>
-[...2 lines deleted...]
-      <c r="AL108" s="38"/>
+      <c r="AI108" s="9"/>
+      <c r="AJ108" s="9"/>
+      <c r="AK108" s="9"/>
+      <c r="AL108" s="9"/>
     </row>
     <row r="109" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A109" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
       <c r="E109" s="12">
         <v>7.6634000000000002</v>
       </c>
       <c r="F109" s="12">
         <v>17.439830000000001</v>
       </c>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="12">
         <v>15.63247</v>
       </c>
       <c r="J109" s="12">
         <v>30.866710000000001</v>
       </c>
       <c r="K109" s="12"/>
@@ -10331,57 +10362,57 @@
         <v>4.0808999999999997</v>
       </c>
       <c r="Z109" s="26">
         <v>13.553710000000001</v>
       </c>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD109" s="31">
         <v>11.50854</v>
       </c>
       <c r="AE109" s="31">
         <v>0.6</v>
       </c>
       <c r="AF109" s="31">
         <v>11.602</v>
       </c>
       <c r="AG109" s="34">
         <v>6.3271300000000004</v>
       </c>
       <c r="AH109" s="34">
         <v>15.368639999999999</v>
       </c>
-      <c r="AI109" s="38"/>
-[...5 lines deleted...]
-        <v>3.9585400000000002</v>
+      <c r="AI109" s="9"/>
+      <c r="AJ109" s="9"/>
+      <c r="AK109" s="9">
+        <v>0.49852000000000002</v>
+      </c>
+      <c r="AL109" s="9">
+        <v>4.9680099999999996</v>
       </c>
     </row>
     <row r="110" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="12">
         <v>45.750999999999998</v>
       </c>
       <c r="D110" s="12">
         <v>93.612300000000005</v>
       </c>
       <c r="E110" s="11">
         <v>4116</v>
       </c>
       <c r="F110" s="11">
         <v>8595.1</v>
       </c>
       <c r="G110" s="12">
         <v>32.793999999999997</v>
       </c>
       <c r="H110" s="12">
@@ -10439,61 +10470,61 @@
       </c>
       <c r="AA110" s="31">
         <v>7.5862800000000004</v>
       </c>
       <c r="AB110" s="31">
         <v>23.48011</v>
       </c>
       <c r="AC110" s="31">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD110" s="31">
         <v>13191.147129999999</v>
       </c>
       <c r="AE110" s="34">
         <v>10.817</v>
       </c>
       <c r="AF110" s="34">
         <v>45.414479999999998</v>
       </c>
       <c r="AG110" s="34">
         <v>3067.6391199999998</v>
       </c>
       <c r="AH110" s="34">
         <v>11558.187190000001</v>
       </c>
-      <c r="AI110" s="38">
+      <c r="AI110" s="9">
         <v>3.8572000000000002</v>
       </c>
-      <c r="AJ110" s="38">
+      <c r="AJ110" s="9">
         <v>13.825839999999999</v>
       </c>
-      <c r="AK110" s="38">
-[...3 lines deleted...]
-        <v>3844.7733199999998</v>
+      <c r="AK110" s="9">
+        <v>1071.0807299999999</v>
+      </c>
+      <c r="AL110" s="9">
+        <v>4568.3553899999997</v>
       </c>
     </row>
     <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="11">
         <v>1793.2</v>
       </c>
       <c r="D111" s="11">
         <v>663.2</v>
       </c>
       <c r="E111" s="11">
         <v>320.3</v>
       </c>
       <c r="F111" s="11">
         <v>299.5</v>
       </c>
       <c r="G111" s="12">
         <v>2370.3760000000002</v>
       </c>
       <c r="H111" s="12">
@@ -10555,61 +10586,61 @@
       </c>
       <c r="AA111" s="31">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB111" s="31">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC111" s="31">
         <v>536.13941999999997</v>
       </c>
       <c r="AD111" s="31">
         <v>937.59802000000002</v>
       </c>
       <c r="AE111" s="34">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF111" s="34">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG111" s="34">
         <v>455.26663000000002</v>
       </c>
       <c r="AH111" s="34">
         <v>855.69456000000002</v>
       </c>
-      <c r="AI111" s="38">
-[...9 lines deleted...]
-        <v>205.04073</v>
+      <c r="AI111" s="9">
+        <v>691.07</v>
+      </c>
+      <c r="AJ111" s="9">
+        <v>397.16</v>
+      </c>
+      <c r="AK111" s="9">
+        <v>178.20950999999999</v>
+      </c>
+      <c r="AL111" s="9">
+        <v>315.92041</v>
       </c>
     </row>
     <row r="112" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J112" s="12">
         <v>0.15032999999999999</v>
       </c>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12">
         <v>2.2700000000000001E-2</v>
@@ -10627,54 +10658,54 @@
       </c>
       <c r="S112" s="18"/>
       <c r="T112" s="18"/>
       <c r="U112" s="18">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="V112" s="18">
         <v>9.8909999999999998E-2</v>
       </c>
       <c r="W112" s="26"/>
       <c r="X112" s="26"/>
       <c r="Y112" s="26">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="Z112" s="26">
         <v>6.2140000000000001E-2</v>
       </c>
       <c r="AA112" s="30"/>
       <c r="AB112" s="30"/>
       <c r="AC112" s="31"/>
       <c r="AD112" s="31"/>
       <c r="AE112" s="30"/>
       <c r="AF112" s="30"/>
       <c r="AG112" s="31"/>
       <c r="AH112" s="31"/>
-      <c r="AI112" s="38"/>
-[...2 lines deleted...]
-      <c r="AL112" s="38"/>
+      <c r="AI112" s="9"/>
+      <c r="AJ112" s="9"/>
+      <c r="AK112" s="9"/>
+      <c r="AL112" s="9"/>
     </row>
     <row r="113" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A113" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C113" s="11">
         <v>37.5</v>
       </c>
       <c r="D113" s="11">
         <v>102.7</v>
       </c>
       <c r="E113" s="11">
         <v>110.1</v>
       </c>
       <c r="F113" s="11">
         <v>185.7</v>
       </c>
       <c r="G113" s="11">
         <v>111.9</v>
       </c>
       <c r="H113" s="11">
         <v>249.6</v>
@@ -10735,61 +10766,61 @@
       </c>
       <c r="AA113" s="31">
         <v>25.6</v>
       </c>
       <c r="AB113" s="31">
         <v>64.652460000000005</v>
       </c>
       <c r="AC113" s="31">
         <v>177.98418000000001</v>
       </c>
       <c r="AD113" s="31">
         <v>384.07704000000001</v>
       </c>
       <c r="AE113" s="31">
         <v>44</v>
       </c>
       <c r="AF113" s="31">
         <v>115.57979</v>
       </c>
       <c r="AG113" s="34">
         <v>147.09402</v>
       </c>
       <c r="AH113" s="34">
         <v>417.71683000000002</v>
       </c>
-      <c r="AI113" s="38">
+      <c r="AI113" s="9">
         <v>7.6</v>
       </c>
-      <c r="AJ113" s="38">
+      <c r="AJ113" s="9">
         <v>23.375129999999999</v>
       </c>
-      <c r="AK113" s="38">
-[...3 lines deleted...]
-        <v>133.78603000000001</v>
+      <c r="AK113" s="9">
+        <v>82.162660000000002</v>
+      </c>
+      <c r="AL113" s="9">
+        <v>175.55195000000001</v>
       </c>
     </row>
     <row r="114" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="11">
         <v>528</v>
       </c>
       <c r="D114" s="11">
         <v>562.70000000000005</v>
       </c>
       <c r="E114" s="11">
         <v>5074.7</v>
       </c>
       <c r="F114" s="11">
         <v>8407.7000000000007</v>
       </c>
       <c r="G114" s="11">
         <v>556.70000000000005</v>
       </c>
       <c r="H114" s="11">
@@ -10851,61 +10882,61 @@
       </c>
       <c r="AA114" s="31">
         <v>280.13195999999999</v>
       </c>
       <c r="AB114" s="31">
         <v>403.93714999999997</v>
       </c>
       <c r="AC114" s="31">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD114" s="31">
         <v>20104.48602</v>
       </c>
       <c r="AE114" s="34">
         <v>405.46517</v>
       </c>
       <c r="AF114" s="34">
         <v>620.36987999999997</v>
       </c>
       <c r="AG114" s="34">
         <v>7311.366</v>
       </c>
       <c r="AH114" s="34">
         <v>20913.8802</v>
       </c>
-      <c r="AI114" s="38">
-[...9 lines deleted...]
-        <v>6482.1606300000003</v>
+      <c r="AI114" s="9">
+        <v>107.23286</v>
+      </c>
+      <c r="AJ114" s="9">
+        <v>163.86591000000001</v>
+      </c>
+      <c r="AK114" s="9">
+        <v>2744.0149799999999</v>
+      </c>
+      <c r="AL114" s="9">
+        <v>8549.0448400000005</v>
       </c>
     </row>
     <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="11">
         <v>20.8</v>
       </c>
       <c r="D115" s="11">
         <v>5.6</v>
       </c>
       <c r="E115" s="11">
         <v>11.2</v>
       </c>
       <c r="F115" s="11">
         <v>15.3</v>
       </c>
       <c r="G115" s="11">
         <v>32.5</v>
       </c>
       <c r="H115" s="11">
@@ -10947,57 +10978,57 @@
       </c>
       <c r="W115" s="26"/>
       <c r="X115" s="26"/>
       <c r="Y115" s="26">
         <v>72.92586</v>
       </c>
       <c r="Z115" s="26">
         <v>70.940809999999999</v>
       </c>
       <c r="AA115" s="31"/>
       <c r="AB115" s="31"/>
       <c r="AC115" s="31">
         <v>89.619590000000002</v>
       </c>
       <c r="AD115" s="31">
         <v>94.825649999999996</v>
       </c>
       <c r="AE115" s="34"/>
       <c r="AF115" s="34"/>
       <c r="AG115" s="34">
         <v>21.696120000000001</v>
       </c>
       <c r="AH115" s="34">
         <v>43.402920000000002</v>
       </c>
-      <c r="AI115" s="38"/>
-[...5 lines deleted...]
-        <v>3.4398300000000002</v>
+      <c r="AI115" s="9"/>
+      <c r="AJ115" s="9"/>
+      <c r="AK115" s="9">
+        <v>4.2791899999999998</v>
+      </c>
+      <c r="AL115" s="9">
+        <v>4.2636399999999997</v>
       </c>
     </row>
     <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11">
         <v>55.7</v>
       </c>
       <c r="F116" s="11">
         <v>31.8</v>
       </c>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11">
         <v>44.4</v>
       </c>
       <c r="J116" s="11">
         <v>27.2</v>
       </c>
@@ -11031,57 +11062,57 @@
       </c>
       <c r="W116" s="26"/>
       <c r="X116" s="26"/>
       <c r="Y116" s="26">
         <v>16.425360000000001</v>
       </c>
       <c r="Z116" s="26">
         <v>27.148700000000002</v>
       </c>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31">
         <v>7.36083</v>
       </c>
       <c r="AD116" s="31">
         <v>15.53044</v>
       </c>
       <c r="AE116" s="31"/>
       <c r="AF116" s="31"/>
       <c r="AG116" s="31">
         <v>2.3146200000000001</v>
       </c>
       <c r="AH116" s="31">
         <v>6.5137999999999998</v>
       </c>
-      <c r="AI116" s="38"/>
-[...5 lines deleted...]
-        <v>1.5111000000000001</v>
+      <c r="AI116" s="9"/>
+      <c r="AJ116" s="9"/>
+      <c r="AK116" s="9">
+        <v>0.68496000000000001</v>
+      </c>
+      <c r="AL116" s="9">
+        <v>1.7784500000000001</v>
       </c>
     </row>
     <row r="117" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A117" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
       <c r="H117" s="11"/>
       <c r="I117" s="12">
         <v>0.70296000000000003</v>
       </c>
       <c r="J117" s="12">
         <v>1.7070700000000001</v>
       </c>
       <c r="K117" s="12"/>
       <c r="L117" s="12"/>
       <c r="M117" s="12">
         <v>0.18720000000000001</v>
@@ -11107,56 +11138,56 @@
       </c>
       <c r="W117" s="26"/>
       <c r="X117" s="26"/>
       <c r="Y117" s="26">
         <v>0.77383999999999997</v>
       </c>
       <c r="Z117" s="26">
         <v>1.45746</v>
       </c>
       <c r="AA117" s="31"/>
       <c r="AB117" s="31"/>
       <c r="AC117" s="31">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD117" s="31">
         <v>2.11313</v>
       </c>
       <c r="AE117" s="31"/>
       <c r="AF117" s="31"/>
       <c r="AG117" s="31">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH117" s="31">
         <v>1.41381</v>
       </c>
-      <c r="AI117" s="38"/>
-[...1 lines deleted...]
-      <c r="AK117" s="38">
+      <c r="AI117" s="9"/>
+      <c r="AJ117" s="9"/>
+      <c r="AK117" s="9">
         <v>0.75839999999999996</v>
       </c>
-      <c r="AL117" s="38">
+      <c r="AL117" s="9">
         <v>1.5511200000000001</v>
       </c>
     </row>
     <row r="118" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="12">
         <v>1.23</v>
       </c>
       <c r="F118" s="12">
         <v>3.4086599999999998</v>
       </c>
       <c r="G118" s="12">
         <v>10</v>
       </c>
       <c r="H118" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="I118" s="11">
@@ -11191,56 +11222,56 @@
       </c>
       <c r="W118" s="26"/>
       <c r="X118" s="26"/>
       <c r="Y118" s="26">
         <v>10.5374</v>
       </c>
       <c r="Z118" s="26">
         <v>26.629239999999999</v>
       </c>
       <c r="AA118" s="31"/>
       <c r="AB118" s="31"/>
       <c r="AC118" s="31">
         <v>19.7669</v>
       </c>
       <c r="AD118" s="31">
         <v>45.137839999999997</v>
       </c>
       <c r="AE118" s="31"/>
       <c r="AF118" s="31"/>
       <c r="AG118" s="34">
         <v>21.65466</v>
       </c>
       <c r="AH118" s="34">
         <v>19.57546</v>
       </c>
-      <c r="AI118" s="38"/>
-[...1 lines deleted...]
-      <c r="AK118" s="38">
+      <c r="AI118" s="9"/>
+      <c r="AJ118" s="9"/>
+      <c r="AK118" s="9">
         <v>0.62239999999999995</v>
       </c>
-      <c r="AL118" s="38">
+      <c r="AL118" s="9">
         <v>2.2806899999999999</v>
       </c>
     </row>
     <row r="119" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="11">
         <v>641.1</v>
       </c>
       <c r="F119" s="11">
         <v>1130.5</v>
       </c>
       <c r="G119" s="11"/>
       <c r="H119" s="11"/>
       <c r="I119" s="11">
         <v>849.7</v>
       </c>
       <c r="J119" s="11">
         <v>1366.5</v>
@@ -11271,57 +11302,57 @@
       </c>
       <c r="W119" s="26"/>
       <c r="X119" s="26"/>
       <c r="Y119" s="26">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z119" s="26">
         <v>2659.32431</v>
       </c>
       <c r="AA119" s="31"/>
       <c r="AB119" s="31"/>
       <c r="AC119" s="31">
         <v>808.26414999999997</v>
       </c>
       <c r="AD119" s="31">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE119" s="31"/>
       <c r="AF119" s="31"/>
       <c r="AG119" s="34">
         <v>780.01891000000001</v>
       </c>
       <c r="AH119" s="34">
         <v>3238.7483200000001</v>
       </c>
-      <c r="AI119" s="38"/>
-[...5 lines deleted...]
-        <v>1083.5689500000001</v>
+      <c r="AI119" s="9"/>
+      <c r="AJ119" s="9"/>
+      <c r="AK119" s="9">
+        <v>379.25024000000002</v>
+      </c>
+      <c r="AL119" s="9">
+        <v>1440.1304600000001</v>
       </c>
     </row>
     <row r="120" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F120" s="12">
         <v>3.1E-2</v>
       </c>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="12">
         <v>0.39904000000000001</v>
       </c>
       <c r="J120" s="12">
         <v>0.84001999999999999</v>
       </c>
@@ -11351,54 +11382,54 @@
       </c>
       <c r="W120" s="26"/>
       <c r="X120" s="26"/>
       <c r="Y120" s="26">
         <v>0.247</v>
       </c>
       <c r="Z120" s="26">
         <v>1.4395800000000001</v>
       </c>
       <c r="AA120" s="31"/>
       <c r="AB120" s="31"/>
       <c r="AC120" s="31">
         <v>0.13972000000000001</v>
       </c>
       <c r="AD120" s="31">
         <v>0.64327000000000001</v>
       </c>
       <c r="AE120" s="31"/>
       <c r="AF120" s="31"/>
       <c r="AG120" s="34">
         <v>0.7</v>
       </c>
       <c r="AH120" s="34">
         <v>0.62907000000000002</v>
       </c>
-      <c r="AI120" s="38"/>
-[...2 lines deleted...]
-      <c r="AL120" s="38"/>
+      <c r="AI120" s="9"/>
+      <c r="AJ120" s="9"/>
+      <c r="AK120" s="9"/>
+      <c r="AL120" s="9"/>
     </row>
     <row r="121" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="11">
         <v>115.2</v>
       </c>
       <c r="F121" s="11">
         <v>180.4</v>
       </c>
       <c r="G121" s="11"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11">
         <v>211.2</v>
       </c>
       <c r="J121" s="11">
         <v>225.4</v>
       </c>
       <c r="K121" s="12">
@@ -11435,57 +11466,57 @@
         <v>193.55681000000001</v>
       </c>
       <c r="Z121" s="26">
         <v>304.51706000000001</v>
       </c>
       <c r="AA121" s="31"/>
       <c r="AB121" s="31"/>
       <c r="AC121" s="31">
         <v>209.07336000000001</v>
       </c>
       <c r="AD121" s="31">
         <v>425.60798</v>
       </c>
       <c r="AE121" s="31">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF121" s="31">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG121" s="34">
         <v>164.54015000000001</v>
       </c>
       <c r="AH121" s="34">
         <v>279.28372000000002</v>
       </c>
-      <c r="AI121" s="38"/>
-[...5 lines deleted...]
-        <v>100.04559</v>
+      <c r="AI121" s="9"/>
+      <c r="AJ121" s="9"/>
+      <c r="AK121" s="9">
+        <v>45.763849999999998</v>
+      </c>
+      <c r="AL121" s="9">
+        <v>152.86447999999999</v>
       </c>
     </row>
     <row r="122" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11">
         <v>414.1</v>
       </c>
       <c r="F122" s="11">
         <v>1086.7</v>
       </c>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11">
         <v>114.6</v>
       </c>
       <c r="J122" s="11">
         <v>303.5</v>
       </c>
@@ -11519,57 +11550,57 @@
       </c>
       <c r="W122" s="26"/>
       <c r="X122" s="26"/>
       <c r="Y122" s="26">
         <v>189.04106999999999</v>
       </c>
       <c r="Z122" s="26">
         <v>539.78980000000001</v>
       </c>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31">
         <v>255.97882000000001</v>
       </c>
       <c r="AD122" s="31">
         <v>716.02684999999997</v>
       </c>
       <c r="AE122" s="34"/>
       <c r="AF122" s="34"/>
       <c r="AG122" s="34">
         <v>105.49165000000001</v>
       </c>
       <c r="AH122" s="34">
         <v>531.56268</v>
       </c>
-      <c r="AI122" s="38"/>
-[...5 lines deleted...]
-        <v>183.70112</v>
+      <c r="AI122" s="9"/>
+      <c r="AJ122" s="9"/>
+      <c r="AK122" s="9">
+        <v>46.72137</v>
+      </c>
+      <c r="AL122" s="9">
+        <v>286.69126999999997</v>
       </c>
     </row>
     <row r="123" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="11">
         <v>19.5</v>
       </c>
       <c r="D123" s="11">
         <v>11</v>
       </c>
       <c r="E123" s="11">
         <v>461.3</v>
       </c>
       <c r="F123" s="11">
         <v>235.9</v>
       </c>
       <c r="G123" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="H123" s="11">
@@ -11611,57 +11642,57 @@
       </c>
       <c r="W123" s="26"/>
       <c r="X123" s="26"/>
       <c r="Y123" s="26">
         <v>82.204070000000002</v>
       </c>
       <c r="Z123" s="26">
         <v>87.359840000000005</v>
       </c>
       <c r="AA123" s="31"/>
       <c r="AB123" s="31"/>
       <c r="AC123" s="31">
         <v>242.23668000000001</v>
       </c>
       <c r="AD123" s="31">
         <v>220.41758999999999</v>
       </c>
       <c r="AE123" s="34"/>
       <c r="AF123" s="34"/>
       <c r="AG123" s="34">
         <v>85.516940000000005</v>
       </c>
       <c r="AH123" s="34">
         <v>111.32329</v>
       </c>
-      <c r="AI123" s="38"/>
-[...5 lines deleted...]
-        <v>18.144629999999999</v>
+      <c r="AI123" s="9"/>
+      <c r="AJ123" s="9"/>
+      <c r="AK123" s="9">
+        <v>17.848759999999999</v>
+      </c>
+      <c r="AL123" s="9">
+        <v>27.093630000000001</v>
       </c>
     </row>
     <row r="124" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11">
         <v>4.2</v>
       </c>
       <c r="F124" s="11">
         <v>50.1</v>
       </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11">
         <v>132.4</v>
       </c>
       <c r="J124" s="11">
         <v>175.8</v>
       </c>
@@ -11703,57 +11734,57 @@
         <v>13.95384</v>
       </c>
       <c r="Z124" s="26">
         <v>74.797169999999994</v>
       </c>
       <c r="AA124" s="31">
         <v>1</v>
       </c>
       <c r="AB124" s="31">
         <v>3.28</v>
       </c>
       <c r="AC124" s="31">
         <v>31.661919999999999</v>
       </c>
       <c r="AD124" s="31">
         <v>126.15655</v>
       </c>
       <c r="AE124" s="34"/>
       <c r="AF124" s="34"/>
       <c r="AG124" s="34">
         <v>15.84679</v>
       </c>
       <c r="AH124" s="34">
         <v>112.44119999999999</v>
       </c>
-      <c r="AI124" s="38"/>
-[...5 lines deleted...]
-        <v>61.29871</v>
+      <c r="AI124" s="9"/>
+      <c r="AJ124" s="9"/>
+      <c r="AK124" s="9">
+        <v>8.1897300000000008</v>
+      </c>
+      <c r="AL124" s="9">
+        <v>77.660610000000005</v>
       </c>
     </row>
     <row r="125" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11">
         <v>58.5</v>
       </c>
       <c r="F125" s="11">
         <v>77.8</v>
       </c>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="J125" s="11">
         <v>141.5</v>
       </c>
@@ -11783,57 +11814,57 @@
       </c>
       <c r="W125" s="26"/>
       <c r="X125" s="26"/>
       <c r="Y125" s="26">
         <v>72.145899999999997</v>
       </c>
       <c r="Z125" s="26">
         <v>205.90427</v>
       </c>
       <c r="AA125" s="31"/>
       <c r="AB125" s="31"/>
       <c r="AC125" s="31">
         <v>38.249000000000002</v>
       </c>
       <c r="AD125" s="31">
         <v>94.775499999999994</v>
       </c>
       <c r="AE125" s="34"/>
       <c r="AF125" s="34"/>
       <c r="AG125" s="34">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH125" s="34">
         <v>41.14385</v>
       </c>
-      <c r="AI125" s="38"/>
-[...5 lines deleted...]
-        <v>3.6044100000000001</v>
+      <c r="AI125" s="9"/>
+      <c r="AJ125" s="9"/>
+      <c r="AK125" s="9">
+        <v>1.3061</v>
+      </c>
+      <c r="AL125" s="9">
+        <v>3.66134</v>
       </c>
     </row>
     <row r="126" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11">
         <v>355.8</v>
       </c>
       <c r="F126" s="11">
         <v>388.9</v>
       </c>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11">
         <v>351.7</v>
       </c>
       <c r="J126" s="11">
         <v>380.9</v>
       </c>
@@ -11875,57 +11906,57 @@
       </c>
       <c r="AA126" s="31">
         <v>1.71</v>
       </c>
       <c r="AB126" s="31">
         <v>27.79673</v>
       </c>
       <c r="AC126" s="31">
         <v>1029.95973</v>
       </c>
       <c r="AD126" s="31">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE126" s="34">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF126" s="34">
         <v>26.28604</v>
       </c>
       <c r="AG126" s="34">
         <v>583.89602000000002</v>
       </c>
       <c r="AH126" s="34">
         <v>1380.4283499999999</v>
       </c>
-      <c r="AI126" s="38"/>
-[...5 lines deleted...]
-        <v>543.54444000000001</v>
+      <c r="AI126" s="9"/>
+      <c r="AJ126" s="9"/>
+      <c r="AK126" s="9">
+        <v>350.45058999999998</v>
+      </c>
+      <c r="AL126" s="9">
+        <v>708.74175000000002</v>
       </c>
     </row>
     <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="12">
         <v>3.194</v>
       </c>
       <c r="F127" s="12">
         <v>8.5395000000000003</v>
       </c>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="11">
         <v>5.8</v>
       </c>
@@ -11955,57 +11986,57 @@
       </c>
       <c r="W127" s="26"/>
       <c r="X127" s="26"/>
       <c r="Y127" s="26">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z127" s="26">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA127" s="31"/>
       <c r="AB127" s="31"/>
       <c r="AC127" s="31">
         <v>12.97622</v>
       </c>
       <c r="AD127" s="31">
         <v>22.374839999999999</v>
       </c>
       <c r="AE127" s="34"/>
       <c r="AF127" s="34"/>
       <c r="AG127" s="34">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH127" s="34">
         <v>8.4996899999999993</v>
       </c>
-      <c r="AI127" s="38"/>
-[...5 lines deleted...]
-        <v>2.5968100000000001</v>
+      <c r="AI127" s="9"/>
+      <c r="AJ127" s="9"/>
+      <c r="AK127" s="9">
+        <v>1.87273</v>
+      </c>
+      <c r="AL127" s="9">
+        <v>12.625170000000001</v>
       </c>
     </row>
     <row r="128" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="12">
         <v>3.29</v>
       </c>
       <c r="D128" s="12">
         <v>3.55105</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="12">
         <v>12.692</v>
       </c>
       <c r="H128" s="12">
         <v>1.32575</v>
       </c>
       <c r="I128" s="12">
         <v>4.0258000000000003</v>
@@ -12047,57 +12078,57 @@
       <c r="X128" s="26">
         <v>49.09704</v>
       </c>
       <c r="Y128" s="26">
         <v>222.33441999999999</v>
       </c>
       <c r="Z128" s="26">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA128" s="31"/>
       <c r="AB128" s="31"/>
       <c r="AC128" s="31">
         <v>197.01723999999999</v>
       </c>
       <c r="AD128" s="31">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE128" s="34"/>
       <c r="AF128" s="34"/>
       <c r="AG128" s="34">
         <v>200.12674999999999</v>
       </c>
       <c r="AH128" s="34">
         <v>1558.86799</v>
       </c>
-      <c r="AI128" s="38"/>
-[...5 lines deleted...]
-        <v>842.53283999999996</v>
+      <c r="AI128" s="9"/>
+      <c r="AJ128" s="9"/>
+      <c r="AK128" s="9">
+        <v>104.73520000000001</v>
+      </c>
+      <c r="AL128" s="9">
+        <v>1126.78971</v>
       </c>
     </row>
     <row r="129" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="12">
         <v>0.63180000000000003</v>
       </c>
       <c r="D129" s="12">
         <v>13.722160000000001</v>
       </c>
       <c r="E129" s="11">
         <v>476.5</v>
       </c>
       <c r="F129" s="11">
         <v>836.2</v>
       </c>
       <c r="G129" s="12">
         <v>2.1385999999999998</v>
       </c>
       <c r="H129" s="12">
@@ -12159,61 +12190,61 @@
       </c>
       <c r="AA129" s="31">
         <v>18.23311</v>
       </c>
       <c r="AB129" s="31">
         <v>437.18360000000001</v>
       </c>
       <c r="AC129" s="31">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD129" s="31">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE129" s="34">
         <v>32.057569999999998</v>
       </c>
       <c r="AF129" s="34">
         <v>483.06641000000002</v>
       </c>
       <c r="AG129" s="34">
         <v>1374.6979200000001</v>
       </c>
       <c r="AH129" s="34">
         <v>4087.1892400000002</v>
       </c>
-      <c r="AI129" s="38">
-[...9 lines deleted...]
-        <v>1046.8040900000001</v>
+      <c r="AI129" s="9">
+        <v>2.0403699999999998</v>
+      </c>
+      <c r="AJ129" s="9">
+        <v>136.64478</v>
+      </c>
+      <c r="AK129" s="9">
+        <v>404.13371999999998</v>
+      </c>
+      <c r="AL129" s="9">
+        <v>1468.82114</v>
       </c>
     </row>
     <row r="130" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="F130" s="12">
         <v>1.0875300000000001</v>
       </c>
       <c r="G130" s="12">
         <v>2530.08</v>
       </c>
       <c r="H130" s="12">
         <v>577.03967</v>
       </c>
       <c r="I130" s="11">
         <v>19.600000000000001</v>
@@ -12271,61 +12302,61 @@
       </c>
       <c r="AA130" s="31">
         <v>20057.404999999999</v>
       </c>
       <c r="AB130" s="31">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC130" s="31">
         <v>191.17956000000001</v>
       </c>
       <c r="AD130" s="31">
         <v>79.600179999999995</v>
       </c>
       <c r="AE130" s="34">
         <v>18553.002</v>
       </c>
       <c r="AF130" s="34">
         <v>5129.96659</v>
       </c>
       <c r="AG130" s="34">
         <v>430.14972999999998</v>
       </c>
       <c r="AH130" s="34">
         <v>303.44385</v>
       </c>
-      <c r="AI130" s="38">
-[...9 lines deleted...]
-        <v>19.492509999999999</v>
+      <c r="AI130" s="9">
+        <v>7596.23</v>
+      </c>
+      <c r="AJ130" s="9">
+        <v>2026.41318</v>
+      </c>
+      <c r="AK130" s="9">
+        <v>46.410519999999998</v>
+      </c>
+      <c r="AL130" s="9">
+        <v>29.838239999999999</v>
       </c>
     </row>
     <row r="131" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="11">
         <v>341.8</v>
       </c>
       <c r="D131" s="11">
         <v>101.5</v>
       </c>
       <c r="E131" s="11">
         <v>1653.5</v>
       </c>
       <c r="F131" s="11">
         <v>956.1</v>
       </c>
       <c r="G131" s="11">
         <v>1064.7</v>
       </c>
       <c r="H131" s="11">
@@ -12387,61 +12418,61 @@
       </c>
       <c r="AA131" s="31">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB131" s="31">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC131" s="31">
         <v>18903.798419999999</v>
       </c>
       <c r="AD131" s="31">
         <v>12166.149429999999</v>
       </c>
       <c r="AE131" s="34">
         <v>5089.0619299999998</v>
       </c>
       <c r="AF131" s="34">
         <v>1604.5938000000001</v>
       </c>
       <c r="AG131" s="34">
         <v>11099.94565</v>
       </c>
       <c r="AH131" s="34">
         <v>7248.2024600000004</v>
       </c>
-      <c r="AI131" s="38">
-[...9 lines deleted...]
-        <v>677.82465000000002</v>
+      <c r="AI131" s="9">
+        <v>1355.4718</v>
+      </c>
+      <c r="AJ131" s="9">
+        <v>340.08935000000002</v>
+      </c>
+      <c r="AK131" s="9">
+        <v>1605.57637</v>
+      </c>
+      <c r="AL131" s="9">
+        <v>1297.13365</v>
       </c>
     </row>
     <row r="132" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="12">
         <v>279.03868</v>
       </c>
       <c r="D132" s="12">
         <v>121.4242</v>
       </c>
       <c r="E132" s="12">
         <v>88.198999999999998</v>
       </c>
       <c r="F132" s="12">
         <v>12.696</v>
       </c>
       <c r="G132" s="12">
         <v>210.36099999999999</v>
       </c>
       <c r="H132" s="12">
@@ -12499,146 +12530,146 @@
       </c>
       <c r="AA132" s="31">
         <v>67.388000000000005</v>
       </c>
       <c r="AB132" s="31">
         <v>41.162120000000002</v>
       </c>
       <c r="AC132" s="31">
         <v>3303.1782400000002</v>
       </c>
       <c r="AD132" s="31">
         <v>2069.1462700000002</v>
       </c>
       <c r="AE132" s="31">
         <v>49.524999999999999</v>
       </c>
       <c r="AF132" s="31">
         <v>27.236170000000001</v>
       </c>
       <c r="AG132" s="34">
         <v>2022.7518</v>
       </c>
       <c r="AH132" s="34">
         <v>781.79408000000001</v>
       </c>
-      <c r="AI132" s="38"/>
-[...2 lines deleted...]
-      <c r="AL132" s="38"/>
+      <c r="AI132" s="9"/>
+      <c r="AJ132" s="9"/>
+      <c r="AK132" s="9"/>
+      <c r="AL132" s="9"/>
     </row>
     <row r="133" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
       <c r="J133" s="11"/>
       <c r="K133" s="12">
         <v>17</v>
       </c>
       <c r="L133" s="12">
         <v>9.7786899999999992</v>
       </c>
       <c r="M133" s="12"/>
       <c r="N133" s="22"/>
       <c r="O133" s="20"/>
       <c r="P133" s="20"/>
       <c r="Q133" s="20"/>
       <c r="R133" s="20"/>
       <c r="S133" s="18"/>
       <c r="T133" s="18"/>
       <c r="U133" s="18"/>
       <c r="V133" s="18"/>
       <c r="W133" s="24"/>
       <c r="X133" s="24"/>
       <c r="Y133" s="24"/>
       <c r="Z133" s="24"/>
       <c r="AA133" s="30"/>
       <c r="AB133" s="30"/>
       <c r="AC133" s="30"/>
       <c r="AD133" s="30"/>
       <c r="AE133" s="30"/>
       <c r="AF133" s="30"/>
       <c r="AG133" s="30"/>
       <c r="AH133" s="30"/>
-      <c r="AI133" s="38"/>
-[...2 lines deleted...]
-      <c r="AL133" s="38"/>
+      <c r="AI133" s="9"/>
+      <c r="AJ133" s="9"/>
+      <c r="AK133" s="9"/>
+      <c r="AL133" s="9"/>
     </row>
     <row r="134" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
       <c r="E134" s="11"/>
       <c r="F134" s="11"/>
       <c r="G134" s="11"/>
       <c r="H134" s="11"/>
       <c r="I134" s="11"/>
       <c r="J134" s="11"/>
       <c r="K134" s="11"/>
       <c r="L134" s="11"/>
       <c r="M134" s="11"/>
       <c r="N134" s="20"/>
       <c r="O134" s="20"/>
       <c r="P134" s="20"/>
       <c r="Q134" s="20"/>
       <c r="R134" s="20"/>
       <c r="S134" s="18"/>
       <c r="T134" s="18"/>
       <c r="U134" s="18"/>
       <c r="V134" s="18"/>
       <c r="W134" s="24"/>
       <c r="X134" s="24"/>
       <c r="Y134" s="24"/>
       <c r="Z134" s="24"/>
       <c r="AA134" s="30"/>
       <c r="AB134" s="30"/>
       <c r="AC134" s="30"/>
       <c r="AD134" s="30"/>
       <c r="AE134" s="30"/>
       <c r="AF134" s="30"/>
       <c r="AG134" s="30"/>
       <c r="AH134" s="30"/>
-      <c r="AI134" s="38"/>
-[...2 lines deleted...]
-      <c r="AL134" s="38"/>
+      <c r="AI134" s="9"/>
+      <c r="AJ134" s="9"/>
+      <c r="AK134" s="9"/>
+      <c r="AL134" s="9"/>
     </row>
     <row r="135" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
       <c r="E135" s="11"/>
       <c r="F135" s="11"/>
       <c r="G135" s="11"/>
       <c r="H135" s="11"/>
       <c r="I135" s="11"/>
       <c r="J135" s="11"/>
       <c r="K135" s="12"/>
       <c r="L135" s="12"/>
       <c r="M135" s="12">
         <v>1.7740800000000001</v>
       </c>
       <c r="N135" s="22">
         <v>3.7609599999999999</v>
       </c>
       <c r="O135" s="22"/>
@@ -12647,54 +12678,54 @@
         <v>0.23100000000000001</v>
       </c>
       <c r="R135" s="22">
         <v>3.8949999999999999E-2</v>
       </c>
       <c r="S135" s="18"/>
       <c r="T135" s="18"/>
       <c r="U135" s="18"/>
       <c r="V135" s="18"/>
       <c r="W135" s="24"/>
       <c r="X135" s="24"/>
       <c r="Y135" s="24"/>
       <c r="Z135" s="24"/>
       <c r="AA135" s="30"/>
       <c r="AB135" s="30"/>
       <c r="AC135" s="30"/>
       <c r="AD135" s="30"/>
       <c r="AE135" s="30"/>
       <c r="AF135" s="30"/>
       <c r="AG135" s="30">
         <v>0.84960000000000002</v>
       </c>
       <c r="AH135" s="30">
         <v>4.2459300000000004</v>
       </c>
-      <c r="AI135" s="38"/>
-[...2 lines deleted...]
-      <c r="AL135" s="38"/>
+      <c r="AI135" s="9"/>
+      <c r="AJ135" s="9"/>
+      <c r="AK135" s="9"/>
+      <c r="AL135" s="9"/>
     </row>
     <row r="136" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="12">
         <v>121.67234999999999</v>
       </c>
       <c r="F136" s="12">
         <v>61.983359999999998</v>
       </c>
       <c r="G136" s="11"/>
       <c r="H136" s="11"/>
       <c r="I136" s="12">
         <v>267.42655000000002</v>
       </c>
       <c r="J136" s="12">
         <v>89.057689999999994</v>
       </c>
       <c r="K136" s="12"/>
@@ -12723,104 +12754,104 @@
       </c>
       <c r="W136" s="24"/>
       <c r="X136" s="24"/>
       <c r="Y136" s="26">
         <v>165.84774999999999</v>
       </c>
       <c r="Z136" s="26">
         <v>91.868470000000002</v>
       </c>
       <c r="AA136" s="30"/>
       <c r="AB136" s="30"/>
       <c r="AC136" s="31">
         <v>461.21953000000002</v>
       </c>
       <c r="AD136" s="31">
         <v>273.20285000000001</v>
       </c>
       <c r="AE136" s="30"/>
       <c r="AF136" s="30"/>
       <c r="AG136" s="34">
         <v>346.91457000000003</v>
       </c>
       <c r="AH136" s="34">
         <v>289.06063</v>
       </c>
-      <c r="AI136" s="38"/>
-[...5 lines deleted...]
-        <v>39.767960000000002</v>
+      <c r="AI136" s="9"/>
+      <c r="AJ136" s="9"/>
+      <c r="AK136" s="9">
+        <v>60.98368</v>
+      </c>
+      <c r="AL136" s="9">
+        <v>45.989829999999998</v>
       </c>
     </row>
     <row r="137" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
       <c r="J137" s="11"/>
       <c r="K137" s="11"/>
       <c r="L137" s="11"/>
       <c r="M137" s="11"/>
       <c r="N137" s="20"/>
       <c r="O137" s="20"/>
       <c r="P137" s="20"/>
       <c r="Q137" s="20"/>
       <c r="R137" s="20"/>
       <c r="S137" s="18"/>
       <c r="T137" s="18"/>
       <c r="U137" s="18"/>
       <c r="V137" s="18"/>
       <c r="W137" s="24"/>
       <c r="X137" s="24"/>
       <c r="Y137" s="24"/>
       <c r="Z137" s="24"/>
       <c r="AA137" s="30"/>
       <c r="AB137" s="30"/>
       <c r="AC137" s="30"/>
       <c r="AD137" s="30"/>
       <c r="AE137" s="30"/>
       <c r="AF137" s="30"/>
       <c r="AG137" s="30"/>
       <c r="AH137" s="30"/>
-      <c r="AI137" s="38"/>
-[...1 lines deleted...]
-      <c r="AK137" s="38">
+      <c r="AI137" s="9"/>
+      <c r="AJ137" s="9"/>
+      <c r="AK137" s="9">
         <v>0.19925000000000001</v>
       </c>
-      <c r="AL137" s="38">
+      <c r="AL137" s="9">
         <v>0.20166999999999999</v>
       </c>
     </row>
     <row r="138" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="11">
         <v>0.1</v>
       </c>
       <c r="F138" s="11">
         <v>0.3</v>
       </c>
       <c r="G138" s="11"/>
       <c r="H138" s="11"/>
       <c r="I138" s="11">
         <v>6052.7</v>
       </c>
       <c r="J138" s="11">
         <v>322.5</v>
@@ -12847,150 +12878,150 @@
       </c>
       <c r="W138" s="24"/>
       <c r="X138" s="24"/>
       <c r="Y138" s="26">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z138" s="26">
         <v>79.86788</v>
       </c>
       <c r="AA138" s="30"/>
       <c r="AB138" s="30"/>
       <c r="AC138" s="31">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD138" s="31">
         <v>222.52069</v>
       </c>
       <c r="AE138" s="30"/>
       <c r="AF138" s="30"/>
       <c r="AG138" s="34">
         <v>2087.0860499999999</v>
       </c>
       <c r="AH138" s="34">
         <v>111.87600999999999</v>
       </c>
-      <c r="AI138" s="38"/>
-[...1 lines deleted...]
-      <c r="AK138" s="38">
+      <c r="AI138" s="9"/>
+      <c r="AJ138" s="9"/>
+      <c r="AK138" s="9">
         <v>0.27017999999999998</v>
       </c>
-      <c r="AL138" s="38">
+      <c r="AL138" s="9">
         <v>1.20964</v>
       </c>
     </row>
     <row r="139" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="G139" s="11"/>
       <c r="H139" s="11"/>
       <c r="I139" s="11"/>
       <c r="J139" s="11"/>
       <c r="K139" s="11"/>
       <c r="L139" s="11"/>
       <c r="M139" s="11"/>
       <c r="N139" s="20"/>
       <c r="O139" s="20"/>
       <c r="P139" s="20"/>
       <c r="Q139" s="20"/>
       <c r="R139" s="20"/>
       <c r="S139" s="18"/>
       <c r="T139" s="18"/>
       <c r="U139" s="18"/>
       <c r="V139" s="18"/>
       <c r="W139" s="24"/>
       <c r="X139" s="24"/>
       <c r="Y139" s="26">
         <v>10.481</v>
       </c>
       <c r="Z139" s="26">
         <v>157.22</v>
       </c>
       <c r="AA139" s="30"/>
       <c r="AB139" s="30"/>
       <c r="AC139" s="30"/>
       <c r="AD139" s="30"/>
       <c r="AE139" s="30"/>
       <c r="AF139" s="30"/>
       <c r="AG139" s="30"/>
       <c r="AH139" s="30"/>
-      <c r="AI139" s="38"/>
-[...2 lines deleted...]
-      <c r="AL139" s="38"/>
+      <c r="AI139" s="9"/>
+      <c r="AJ139" s="9"/>
+      <c r="AK139" s="9"/>
+      <c r="AL139" s="9"/>
     </row>
     <row r="140" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A140" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="11"/>
       <c r="F140" s="11"/>
       <c r="G140" s="11"/>
       <c r="H140" s="11"/>
       <c r="I140" s="11"/>
       <c r="J140" s="11"/>
       <c r="K140" s="11"/>
       <c r="L140" s="11"/>
       <c r="M140" s="11"/>
       <c r="N140" s="20"/>
       <c r="O140" s="20"/>
       <c r="P140" s="20"/>
       <c r="Q140" s="20"/>
       <c r="R140" s="20"/>
       <c r="S140" s="18"/>
       <c r="T140" s="18"/>
       <c r="U140" s="18"/>
       <c r="V140" s="18"/>
       <c r="W140" s="24"/>
       <c r="X140" s="24"/>
       <c r="Y140" s="24"/>
       <c r="Z140" s="24"/>
       <c r="AA140" s="30"/>
       <c r="AB140" s="30"/>
       <c r="AC140" s="30"/>
       <c r="AD140" s="30"/>
       <c r="AE140" s="30"/>
       <c r="AF140" s="30"/>
       <c r="AG140" s="30"/>
       <c r="AH140" s="30"/>
-      <c r="AI140" s="38"/>
-[...2 lines deleted...]
-      <c r="AL140" s="38"/>
+      <c r="AI140" s="9"/>
+      <c r="AJ140" s="9"/>
+      <c r="AK140" s="9"/>
+      <c r="AL140" s="9"/>
     </row>
     <row r="141" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B141" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C141" s="15">
         <v>843</v>
       </c>
       <c r="D141" s="15">
         <v>29.466480000000001</v>
       </c>
       <c r="E141" s="15">
         <v>2646.8838500000002</v>
       </c>
       <c r="F141" s="15">
         <v>187.23014000000001</v>
       </c>
       <c r="G141" s="15">
         <v>63.7</v>
       </c>
       <c r="H141" s="15">
         <v>4.1412300000000002</v>
@@ -13031,64 +13062,64 @@
       <c r="X141" s="28">
         <v>22.210999999999999</v>
       </c>
       <c r="Y141" s="28">
         <v>2539.31448</v>
       </c>
       <c r="Z141" s="28">
         <v>201.50155000000001</v>
       </c>
       <c r="AA141" s="32"/>
       <c r="AB141" s="32"/>
       <c r="AC141" s="33">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD141" s="33">
         <v>213.80168</v>
       </c>
       <c r="AE141" s="32"/>
       <c r="AF141" s="32"/>
       <c r="AG141" s="33">
         <v>2722.15002</v>
       </c>
       <c r="AH141" s="33">
         <v>273.66547000000003</v>
       </c>
-      <c r="AI141" s="39"/>
-[...5 lines deleted...]
-        <v>93.5428</v>
+      <c r="AI141" s="56"/>
+      <c r="AJ141" s="56"/>
+      <c r="AK141" s="56">
+        <v>819.1875</v>
+      </c>
+      <c r="AL141" s="56">
+        <v>94.131699999999995</v>
       </c>
     </row>
     <row r="143" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="50" t="s">
+      <c r="A143" s="48" t="s">
         <v>274</v>
       </c>
-      <c r="B143" s="50"/>
+      <c r="B143" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A143:B143"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>