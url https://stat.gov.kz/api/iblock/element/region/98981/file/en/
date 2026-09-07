--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -2,78 +2,78 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\Doclade 2026\05 2026\Новые динамические таблицы 05\Ағылшынша\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Boranbay\Desktop\ДЛЯ РАУАН\Новые динамические таблицы 05\Ағылшынша\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="2018-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2018-2026'!$C$7:$J$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018-2026'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="279">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -863,53 +863,50 @@
     <t>Name of product</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Export and import of food products</t>
   </si>
   <si>
     <t>Shymkent city</t>
-  </si>
-[...1 lines deleted...]
-    <t>January- December 2025*</t>
   </si>
   <si>
     <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -1707,51 +1704,51 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1798,50 +1795,52 @@
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1852,51 +1851,50 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2248,294 +2246,294 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL143"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AI2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AE2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AI5" sqref="AI5:AJ5"/>
+      <selection pane="bottomRight" activeCell="AE7" sqref="AE7:AL141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.5703125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="41"/>
-[...19 lines deleted...]
-      <c r="V1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
     </row>
     <row r="2" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="42"/>
-[...19 lines deleted...]
-      <c r="V2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
     </row>
     <row r="3" spans="1:38" x14ac:dyDescent="0.2">
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
     </row>
     <row r="4" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A4" s="50" t="s">
+      <c r="A4" s="52" t="s">
         <v>268</v>
       </c>
-      <c r="B4" s="50" t="s">
+      <c r="B4" s="52" t="s">
         <v>269</v>
       </c>
-      <c r="C4" s="49">
+      <c r="C4" s="51">
         <v>2018</v>
       </c>
-      <c r="D4" s="49"/>
-[...2 lines deleted...]
-      <c r="G4" s="49">
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51">
         <v>2019</v>
       </c>
-      <c r="H4" s="49"/>
-[...2 lines deleted...]
-      <c r="K4" s="49">
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51">
         <v>2020</v>
       </c>
-      <c r="L4" s="49"/>
-[...2 lines deleted...]
-      <c r="O4" s="53">
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="55">
         <v>2021</v>
       </c>
-      <c r="P4" s="49"/>
-[...2 lines deleted...]
-      <c r="S4" s="53">
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="55">
         <v>2022</v>
       </c>
-      <c r="T4" s="49"/>
-[...2 lines deleted...]
-      <c r="W4" s="53">
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="55">
         <v>2023</v>
       </c>
-      <c r="X4" s="49"/>
-[...2 lines deleted...]
-      <c r="AA4" s="43">
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="45">
         <v>2024</v>
       </c>
-      <c r="AB4" s="44"/>
-[...2 lines deleted...]
-      <c r="AE4" s="43" t="s">
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="45">
+        <v>2025</v>
+      </c>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="40" t="s">
         <v>278</v>
       </c>
-      <c r="AF4" s="44"/>
-[...7 lines deleted...]
-      <c r="AL4" s="39"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41"/>
     </row>
     <row r="5" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="55" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55" t="s">
+      <c r="D5" s="57"/>
+      <c r="E5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55" t="s">
+      <c r="F5" s="57"/>
+      <c r="G5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55" t="s">
+      <c r="H5" s="57"/>
+      <c r="I5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55" t="s">
+      <c r="J5" s="57"/>
+      <c r="K5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="55" t="s">
+      <c r="L5" s="57"/>
+      <c r="M5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="N5" s="55"/>
-      <c r="O5" s="55" t="s">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="P5" s="55"/>
-      <c r="Q5" s="55" t="s">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="55"/>
-      <c r="S5" s="55" t="s">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="T5" s="55"/>
-      <c r="U5" s="55" t="s">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="V5" s="55"/>
-      <c r="W5" s="55" t="s">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="X5" s="55"/>
-      <c r="Y5" s="55" t="s">
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="Z5" s="45"/>
-      <c r="AA5" s="45" t="s">
+      <c r="Z5" s="47"/>
+      <c r="AA5" s="47" t="s">
         <v>272</v>
       </c>
-      <c r="AB5" s="46"/>
-      <c r="AC5" s="46" t="s">
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="48" t="s">
         <v>273</v>
       </c>
-      <c r="AD5" s="46"/>
-      <c r="AE5" s="45" t="s">
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="47" t="s">
         <v>272</v>
       </c>
-      <c r="AF5" s="47"/>
-      <c r="AG5" s="46" t="s">
+      <c r="AF5" s="49"/>
+      <c r="AG5" s="48" t="s">
         <v>273</v>
       </c>
-      <c r="AH5" s="46"/>
-      <c r="AI5" s="38" t="s">
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="40" t="s">
         <v>272</v>
       </c>
-      <c r="AJ5" s="40"/>
-      <c r="AK5" s="39" t="s">
+      <c r="AJ5" s="42"/>
+      <c r="AK5" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="AL5" s="39"/>
+      <c r="AL5" s="41"/>
     </row>
     <row r="6" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="52"/>
-      <c r="B6" s="52"/>
+      <c r="A6" s="54"/>
+      <c r="B6" s="54"/>
       <c r="C6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>270</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -2691,72 +2689,72 @@
       <c r="W7" s="25">
         <v>40921</v>
       </c>
       <c r="X7" s="25">
         <v>21040.7</v>
       </c>
       <c r="Y7" s="25">
         <v>67596.800000000003</v>
       </c>
       <c r="Z7" s="25">
         <v>83525.8</v>
       </c>
       <c r="AA7" s="29">
         <v>44027.3</v>
       </c>
       <c r="AB7" s="29">
         <v>17850.400000000001</v>
       </c>
       <c r="AC7" s="29">
         <v>93378.3</v>
       </c>
       <c r="AD7" s="29">
         <v>95215.1</v>
       </c>
       <c r="AE7" s="29">
-        <v>75071.199999999997</v>
+        <v>82786.7</v>
       </c>
       <c r="AF7" s="29">
-        <v>26126.1</v>
+        <v>9712.6</v>
       </c>
       <c r="AG7" s="29">
-        <v>59715.3</v>
+        <v>59771.7</v>
       </c>
       <c r="AH7" s="29">
-        <v>86553.1</v>
+        <v>86730.4</v>
       </c>
       <c r="AI7" s="9">
-        <v>30927.599999999999</v>
+        <v>38191.1</v>
       </c>
       <c r="AJ7" s="9">
-        <v>10025.9</v>
+        <v>12590.6</v>
       </c>
       <c r="AK7" s="9">
-        <v>17523.5</v>
+        <v>22143.599999999999</v>
       </c>
       <c r="AL7" s="9">
-        <v>29350.3</v>
+        <v>36126.400000000001</v>
       </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="12">
         <v>36.015000000000001</v>
       </c>
       <c r="J8" s="12">
         <v>118.32559999999999</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="20"/>
@@ -2767,51 +2765,51 @@
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18">
         <v>4.4987700000000004</v>
       </c>
       <c r="V8" s="18">
         <v>22.987559999999998</v>
       </c>
       <c r="W8" s="24"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="26">
         <v>8.8954699999999995</v>
       </c>
       <c r="Z8" s="26">
         <v>33.19238</v>
       </c>
       <c r="AA8" s="30"/>
       <c r="AB8" s="30"/>
       <c r="AC8" s="31">
         <v>1.8200000000000001E-2</v>
       </c>
       <c r="AD8" s="31">
         <v>8.8639999999999997E-2</v>
       </c>
       <c r="AE8" s="30"/>
-      <c r="AF8" s="30"/>
+      <c r="AF8" s="39"/>
       <c r="AG8" s="34">
         <v>4.6791600000000004</v>
       </c>
       <c r="AH8" s="34">
         <v>6.1927000000000003</v>
       </c>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9">
         <v>7.6E-3</v>
       </c>
       <c r="AL8" s="9">
         <v>8.9760000000000006E-2</v>
       </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
@@ -2841,54 +2839,54 @@
       <c r="Y9" s="26">
         <v>5.6480199999999998</v>
       </c>
       <c r="Z9" s="26">
         <v>19.714259999999999</v>
       </c>
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="31">
         <v>10.054399999999999</v>
       </c>
       <c r="AD9" s="31">
         <v>50.514850000000003</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31">
         <v>57.444380000000002</v>
       </c>
       <c r="AH9" s="31">
         <v>650.33690999999999</v>
       </c>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9">
-        <v>23.09674</v>
+        <v>34.434289999999997</v>
       </c>
       <c r="AL9" s="9">
-        <v>283.66618</v>
+        <v>477.06952999999999</v>
       </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="12">
         <v>53.998899999999999</v>
       </c>
       <c r="N10" s="22">
         <v>102.661</v>
       </c>
@@ -2913,54 +2911,54 @@
       <c r="Y10" s="26">
         <v>86.457660000000004</v>
       </c>
       <c r="Z10" s="26">
         <v>171.19800000000001</v>
       </c>
       <c r="AA10" s="30"/>
       <c r="AB10" s="30"/>
       <c r="AC10" s="31">
         <v>508.13673</v>
       </c>
       <c r="AD10" s="31">
         <v>962.01599999999996</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="34">
         <v>208.81347</v>
       </c>
       <c r="AH10" s="34">
         <v>423.41</v>
       </c>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9">
-        <v>71.741399999999999</v>
+        <v>89.716300000000004</v>
       </c>
       <c r="AL10" s="9">
-        <v>187.06</v>
+        <v>228.39400000000001</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11">
         <v>96.6</v>
       </c>
       <c r="H11" s="11">
         <v>406.2</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="20"/>
@@ -3141,62 +3139,62 @@
       <c r="U14" s="22">
         <v>854.63526000000002</v>
       </c>
       <c r="V14" s="22">
         <v>1634.46776</v>
       </c>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="26">
         <v>2691.4996500000002</v>
       </c>
       <c r="Z14" s="26">
         <v>3163.5887600000001</v>
       </c>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="31">
         <v>4291.8254500000003</v>
       </c>
       <c r="AD14" s="31">
         <v>5306.6590999999999</v>
       </c>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="34">
-        <v>4100.9856200000004</v>
+        <v>4136.0266199999996</v>
       </c>
       <c r="AH14" s="34">
-        <v>6922.2885399999996</v>
+        <v>6970.1590800000004</v>
       </c>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9">
-        <v>462.72570000000002</v>
+        <v>564.21028999999999</v>
       </c>
       <c r="AL14" s="9">
-        <v>537.13692000000003</v>
+        <v>755.77277000000004</v>
       </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
@@ -3421,54 +3419,54 @@
       <c r="U19" s="22">
         <v>314.5</v>
       </c>
       <c r="V19" s="22">
         <v>91.565650000000005</v>
       </c>
       <c r="W19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="26">
         <v>382.44400000000002</v>
       </c>
       <c r="Z19" s="26">
         <v>104.08402</v>
       </c>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="31">
         <v>603.46500000000003</v>
       </c>
       <c r="AD19" s="31">
         <v>130.49896000000001</v>
       </c>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="31">
-        <v>107.423</v>
+        <v>129.654</v>
       </c>
       <c r="AH19" s="31">
-        <v>39.534309999999998</v>
+        <v>46.104610000000001</v>
       </c>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
       <c r="AL19" s="9"/>
     </row>
     <row r="20" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11">
         <v>315.8</v>
       </c>
       <c r="F20" s="11">
         <v>493.7</v>
       </c>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11">
         <v>752</v>
@@ -3669,54 +3667,54 @@
       <c r="Y22" s="26">
         <v>4.0305499999999999</v>
       </c>
       <c r="Z22" s="26">
         <v>36.009729999999998</v>
       </c>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="31">
         <v>9.1402199999999993</v>
       </c>
       <c r="AD22" s="31">
         <v>120.58414</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="34">
         <v>55.255420000000001</v>
       </c>
       <c r="AH22" s="34">
         <v>266.53847000000002</v>
       </c>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9">
-        <v>38.821800000000003</v>
+        <v>39.077399999999997</v>
       </c>
       <c r="AL22" s="9">
-        <v>184.02591000000001</v>
+        <v>186.96136999999999</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11">
         <v>2.7</v>
       </c>
       <c r="F23" s="11">
         <v>21</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11">
         <v>6.5</v>
       </c>
       <c r="J23" s="11">
         <v>62.2</v>
       </c>
@@ -3825,54 +3823,54 @@
       <c r="Y24" s="26">
         <v>22.525269999999999</v>
       </c>
       <c r="Z24" s="26">
         <v>57.246409999999997</v>
       </c>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="31">
         <v>3.68886</v>
       </c>
       <c r="AD24" s="31">
         <v>39.715899999999998</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="34">
         <v>2.2536999999999998</v>
       </c>
       <c r="AH24" s="34">
         <v>21.234000000000002</v>
       </c>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9">
-        <v>0.43853999999999999</v>
+        <v>0.49237999999999998</v>
       </c>
       <c r="AL24" s="9">
-        <v>8.7515400000000003</v>
+        <v>9.53505</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11">
         <v>0.4</v>
       </c>
       <c r="F25" s="11">
         <v>1.6</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11">
         <v>0.1</v>
       </c>
       <c r="J25" s="11">
         <v>0.4</v>
       </c>
@@ -3942,65 +3940,65 @@
       </c>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="22">
         <v>60.716659999999997</v>
       </c>
       <c r="V26" s="22">
         <v>231.92444</v>
       </c>
       <c r="W26" s="24"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="26">
         <v>72.901330000000002</v>
       </c>
       <c r="Z26" s="26">
         <v>31.51022</v>
       </c>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31">
         <v>160.47417999999999</v>
       </c>
       <c r="AD26" s="31">
         <v>80.469790000000003</v>
       </c>
-      <c r="AE26" s="31"/>
-      <c r="AF26" s="31"/>
+      <c r="AE26" s="30"/>
+      <c r="AF26" s="30"/>
       <c r="AG26" s="34">
         <v>3.10724</v>
       </c>
       <c r="AH26" s="34">
         <v>9.0296900000000004</v>
       </c>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9">
-        <v>2.0813999999999999</v>
+        <v>3.1272000000000002</v>
       </c>
       <c r="AL26" s="9">
-        <v>3.2454299999999998</v>
+        <v>4.8597599999999996</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11">
         <v>507.8</v>
       </c>
       <c r="F27" s="11">
         <v>296.7</v>
       </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11">
         <v>533.9</v>
       </c>
       <c r="J27" s="11">
         <v>509.2</v>
       </c>
@@ -4022,65 +4020,65 @@
       </c>
       <c r="S27" s="18"/>
       <c r="T27" s="18"/>
       <c r="U27" s="22">
         <v>519.27063999999996</v>
       </c>
       <c r="V27" s="22">
         <v>1901.9029</v>
       </c>
       <c r="W27" s="24"/>
       <c r="X27" s="24"/>
       <c r="Y27" s="26">
         <v>689.97631999999999</v>
       </c>
       <c r="Z27" s="26">
         <v>1721.23579</v>
       </c>
       <c r="AA27" s="31"/>
       <c r="AB27" s="31"/>
       <c r="AC27" s="31">
         <v>578.14207999999996</v>
       </c>
       <c r="AD27" s="31">
         <v>1347.58483</v>
       </c>
-      <c r="AE27" s="31"/>
-      <c r="AF27" s="31"/>
+      <c r="AE27" s="30"/>
+      <c r="AF27" s="30"/>
       <c r="AG27" s="34">
         <v>345.56403999999998</v>
       </c>
       <c r="AH27" s="34">
         <v>1189.43561</v>
       </c>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9">
-        <v>67.108879999999999</v>
+        <v>147.22872000000001</v>
       </c>
       <c r="AL27" s="9">
-        <v>183.50967</v>
+        <v>490.87745000000001</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20">
         <v>124.2</v>
@@ -4090,52 +4088,52 @@
       </c>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="22">
         <v>129.05396999999999</v>
       </c>
       <c r="V28" s="22">
         <v>151.21495999999999</v>
       </c>
       <c r="W28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="26">
         <v>115.75568</v>
       </c>
       <c r="Z28" s="26">
         <v>161.64446000000001</v>
       </c>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31">
         <v>123.33378999999999</v>
       </c>
       <c r="AD28" s="31">
         <v>139.93540999999999</v>
       </c>
-      <c r="AE28" s="31"/>
-      <c r="AF28" s="31"/>
+      <c r="AE28" s="30"/>
+      <c r="AF28" s="30"/>
       <c r="AG28" s="34">
         <v>57.100099999999998</v>
       </c>
       <c r="AH28" s="34">
         <v>67.974270000000004</v>
       </c>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9">
         <v>42.8825</v>
       </c>
       <c r="AL28" s="9">
         <v>46.152030000000003</v>
       </c>
     </row>
     <row r="29" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11">
@@ -4171,64 +4169,64 @@
       <c r="S29" s="18"/>
       <c r="T29" s="18"/>
       <c r="U29" s="22">
         <v>411.63265000000001</v>
       </c>
       <c r="V29" s="22">
         <v>413.32909999999998</v>
       </c>
       <c r="W29" s="26"/>
       <c r="X29" s="26"/>
       <c r="Y29" s="26">
         <v>556.63744999999994</v>
       </c>
       <c r="Z29" s="26">
         <v>456.80687999999998</v>
       </c>
       <c r="AA29" s="31"/>
       <c r="AB29" s="31"/>
       <c r="AC29" s="31">
         <v>348.75920000000002</v>
       </c>
       <c r="AD29" s="31">
         <v>457.84030999999999</v>
       </c>
       <c r="AE29" s="31"/>
-      <c r="AF29" s="31"/>
+      <c r="AF29" s="30"/>
       <c r="AG29" s="34">
         <v>236.07839999999999</v>
       </c>
       <c r="AH29" s="34">
         <v>201.39899</v>
       </c>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9">
-        <v>108.3171</v>
+        <v>129.51509999999999</v>
       </c>
       <c r="AL29" s="9">
-        <v>119.27816</v>
+        <v>141.45140000000001</v>
       </c>
     </row>
     <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11">
         <v>34.1</v>
       </c>
       <c r="F30" s="11">
         <v>37.4</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="12">
         <v>2.528</v>
       </c>
       <c r="J30" s="12">
         <v>11.876580000000001</v>
       </c>
@@ -4251,64 +4249,64 @@
       <c r="S30" s="18"/>
       <c r="T30" s="18"/>
       <c r="U30" s="22">
         <v>28.021260000000002</v>
       </c>
       <c r="V30" s="22">
         <v>209.00451000000001</v>
       </c>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="26">
         <v>444.39436000000001</v>
       </c>
       <c r="Z30" s="26">
         <v>1568.5389600000001</v>
       </c>
       <c r="AA30" s="31"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="31">
         <v>52.300559999999997</v>
       </c>
       <c r="AD30" s="31">
         <v>320.79131000000001</v>
       </c>
       <c r="AE30" s="31"/>
-      <c r="AF30" s="31"/>
+      <c r="AF30" s="30"/>
       <c r="AG30" s="34">
         <v>0.50680000000000003</v>
       </c>
       <c r="AH30" s="34">
         <v>5.1746999999999996</v>
       </c>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9">
-        <v>7.4099999999999999E-2</v>
+        <v>0.1421</v>
       </c>
       <c r="AL30" s="9">
-        <v>0.78415000000000001</v>
+        <v>1.6575299999999999</v>
       </c>
     </row>
     <row r="31" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11">
         <v>6.7</v>
       </c>
       <c r="F31" s="11">
         <v>27</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11">
         <v>30</v>
       </c>
       <c r="J31" s="11">
         <v>120.9</v>
       </c>
@@ -4331,64 +4329,64 @@
       <c r="S31" s="18"/>
       <c r="T31" s="18"/>
       <c r="U31" s="22">
         <v>390.28832999999997</v>
       </c>
       <c r="V31" s="22">
         <v>723.87387000000001</v>
       </c>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="26">
         <v>224.73588000000001</v>
       </c>
       <c r="Z31" s="26">
         <v>577.75922000000003</v>
       </c>
       <c r="AA31" s="31"/>
       <c r="AB31" s="31"/>
       <c r="AC31" s="31">
         <v>180.22980000000001</v>
       </c>
       <c r="AD31" s="31">
         <v>416.14976999999999</v>
       </c>
       <c r="AE31" s="31"/>
-      <c r="AF31" s="31"/>
+      <c r="AF31" s="30"/>
       <c r="AG31" s="34">
         <v>54.560429999999997</v>
       </c>
       <c r="AH31" s="34">
         <v>143.93342000000001</v>
       </c>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9">
-        <v>1.9196899999999999</v>
+        <v>3.1103499999999999</v>
       </c>
       <c r="AL31" s="9">
-        <v>16.907109999999999</v>
+        <v>26.99587</v>
       </c>
     </row>
     <row r="32" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11">
         <v>19.8</v>
       </c>
       <c r="F32" s="11">
         <v>122.2</v>
       </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="12">
         <v>26.065999999999999</v>
       </c>
       <c r="J32" s="12">
         <v>93.785790000000006</v>
       </c>
@@ -4411,51 +4409,51 @@
       </c>
       <c r="R32" s="22">
         <v>3.4990000000000001</v>
       </c>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26">
         <v>133.8931</v>
       </c>
       <c r="Z32" s="26">
         <v>76.827939999999998</v>
       </c>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31">
         <v>302.94</v>
       </c>
       <c r="AD32" s="31">
         <v>463.81563</v>
       </c>
       <c r="AE32" s="31"/>
-      <c r="AF32" s="31"/>
+      <c r="AF32" s="30"/>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="9"/>
     </row>
     <row r="33" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="11"/>
       <c r="M33" s="12">
@@ -4471,51 +4469,51 @@
       <c r="S33" s="18"/>
       <c r="T33" s="18"/>
       <c r="U33" s="18">
         <v>10</v>
       </c>
       <c r="V33" s="18">
         <v>18.145399999999999</v>
       </c>
       <c r="W33" s="26"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="26">
         <v>5</v>
       </c>
       <c r="Z33" s="26">
         <v>7.3876999999999997</v>
       </c>
       <c r="AA33" s="31"/>
       <c r="AB33" s="31"/>
       <c r="AC33" s="31">
         <v>4.3379899999999996</v>
       </c>
       <c r="AD33" s="31">
         <v>7.8599600000000001</v>
       </c>
       <c r="AE33" s="31"/>
-      <c r="AF33" s="31"/>
+      <c r="AF33" s="30"/>
       <c r="AG33" s="34">
         <v>6.1000000000000004E-3</v>
       </c>
       <c r="AH33" s="34">
         <v>2.1059999999999999E-2</v>
       </c>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
       <c r="AL33" s="9"/>
     </row>
     <row r="34" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11">
         <v>0.02</v>
       </c>
       <c r="F34" s="11">
         <v>0.5</v>
@@ -4557,60 +4555,58 @@
       <c r="U34" s="18">
         <v>4.0103999999999997</v>
       </c>
       <c r="V34" s="18">
         <v>2.16967</v>
       </c>
       <c r="W34" s="26">
         <v>7</v>
       </c>
       <c r="X34" s="26">
         <v>8.3149999999999995</v>
       </c>
       <c r="Y34" s="26"/>
       <c r="Z34" s="26"/>
       <c r="AA34" s="31">
         <v>4.5179999999999998</v>
       </c>
       <c r="AB34" s="31">
         <v>10.587120000000001</v>
       </c>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31">
         <v>62.92</v>
       </c>
-      <c r="AF34" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF34" s="30"/>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="9">
-        <v>20</v>
+        <v>40.98</v>
       </c>
       <c r="AJ34" s="9">
-        <v>59.2</v>
+        <v>101.1737</v>
       </c>
       <c r="AK34" s="9"/>
       <c r="AL34" s="9"/>
     </row>
     <row r="35" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="11"/>
       <c r="M35" s="12">
         <v>4.1799999999999997E-2</v>
       </c>
       <c r="N35" s="22">
@@ -4697,62 +4693,60 @@
       <c r="U36" s="22">
         <v>415.64</v>
       </c>
       <c r="V36" s="22">
         <v>63.052370000000003</v>
       </c>
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26">
         <v>781</v>
       </c>
       <c r="Z36" s="26">
         <v>21.26005</v>
       </c>
       <c r="AA36" s="31"/>
       <c r="AB36" s="31"/>
       <c r="AC36" s="31">
         <v>1629.4690000000001</v>
       </c>
       <c r="AD36" s="31">
         <v>81.504760000000005</v>
       </c>
       <c r="AE36" s="31">
         <v>183.55</v>
       </c>
-      <c r="AF36" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF36" s="30"/>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9">
-        <v>110.65</v>
+        <v>174.75</v>
       </c>
       <c r="AL36" s="9">
-        <v>16.021909999999998</v>
+        <v>26.349409999999999</v>
       </c>
     </row>
     <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C37" s="12">
         <v>553.11</v>
       </c>
       <c r="D37" s="12">
         <v>307.58064999999999</v>
       </c>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <v>570.95000000000005</v>
       </c>
       <c r="H37" s="12">
         <v>349.73289999999997</v>
       </c>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
@@ -4789,62 +4783,60 @@
       <c r="U37" s="22">
         <v>107.3</v>
       </c>
       <c r="V37" s="22">
         <v>3.1944699999999999</v>
       </c>
       <c r="W37" s="26">
         <v>423.98899999999998</v>
       </c>
       <c r="X37" s="26">
         <v>745.04192</v>
       </c>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="31">
         <v>650.92008999999996</v>
       </c>
       <c r="AB37" s="31">
         <v>1030.4993400000001</v>
       </c>
       <c r="AC37" s="31"/>
       <c r="AD37" s="31"/>
       <c r="AE37" s="31">
         <v>174.30389</v>
       </c>
-      <c r="AF37" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37" s="30"/>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9">
-        <v>6.7</v>
+        <v>247.6</v>
       </c>
       <c r="AL37" s="9">
-        <v>1.1493</v>
+        <v>40.565600000000003</v>
       </c>
     </row>
     <row r="38" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="11">
         <v>169.5</v>
       </c>
       <c r="D38" s="11">
         <v>58.3</v>
       </c>
       <c r="E38" s="11">
         <v>717.7</v>
       </c>
       <c r="F38" s="11">
         <v>30.2</v>
       </c>
       <c r="G38" s="11">
         <v>875</v>
       </c>
       <c r="H38" s="11">
@@ -4887,68 +4879,66 @@
       </c>
       <c r="V38" s="22">
         <v>7.0828199999999999</v>
       </c>
       <c r="W38" s="26">
         <v>595.77499999999998</v>
       </c>
       <c r="X38" s="26">
         <v>255.02873</v>
       </c>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="31">
         <v>160.4</v>
       </c>
       <c r="AB38" s="31">
         <v>53.026969999999999</v>
       </c>
       <c r="AC38" s="31">
         <v>74.099999999999994</v>
       </c>
       <c r="AD38" s="31">
         <v>3.4192200000000001</v>
       </c>
       <c r="AE38" s="34">
-        <v>529.63963999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>573.63963999999999</v>
+      </c>
+      <c r="AF38" s="30"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="9">
-        <v>515.70405000000005</v>
+        <v>536.92605000000003</v>
       </c>
       <c r="AJ38" s="9">
-        <v>106.11117</v>
+        <v>116.74262</v>
       </c>
       <c r="AK38" s="9">
-        <v>10</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="AL38" s="9">
-        <v>1.6251</v>
+        <v>6.0050999999999997</v>
       </c>
     </row>
     <row r="39" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="11">
         <v>344.9</v>
       </c>
       <c r="D39" s="11">
         <v>123.5</v>
       </c>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11">
         <v>1352.7</v>
       </c>
       <c r="H39" s="11">
         <v>833.9</v>
       </c>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
@@ -4987,68 +4977,66 @@
       <c r="W39" s="26">
         <v>368.16</v>
       </c>
       <c r="X39" s="26">
         <v>227.68102999999999</v>
       </c>
       <c r="Y39" s="26">
         <v>70.55</v>
       </c>
       <c r="Z39" s="26">
         <v>16.87</v>
       </c>
       <c r="AA39" s="31">
         <v>1117.5999999999999</v>
       </c>
       <c r="AB39" s="31">
         <v>484.06506000000002</v>
       </c>
       <c r="AC39" s="31">
         <v>3.78</v>
       </c>
       <c r="AD39" s="31">
         <v>5.3584199999999997</v>
       </c>
       <c r="AE39" s="31">
-        <v>1674.57168</v>
-[...3 lines deleted...]
-      </c>
+        <v>1718.57168</v>
+      </c>
+      <c r="AF39" s="30"/>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="9">
-        <v>572.08704999999998</v>
+        <v>592.05705</v>
       </c>
       <c r="AJ39" s="9">
-        <v>270.82760999999999</v>
+        <v>280.94240000000002</v>
       </c>
       <c r="AK39" s="9">
-        <v>84.8</v>
+        <v>89.3</v>
       </c>
       <c r="AL39" s="9">
-        <v>8.9763500000000001</v>
+        <v>9.6156500000000005</v>
       </c>
     </row>
     <row r="40" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="12">
         <v>7</v>
       </c>
       <c r="L40" s="12">
         <v>4.681</v>
       </c>
       <c r="M40" s="12"/>
       <c r="N40" s="22"/>
@@ -5149,66 +5137,64 @@
       </c>
       <c r="X41" s="26">
         <v>82.875720000000001</v>
       </c>
       <c r="Y41" s="26">
         <v>20.100000000000001</v>
       </c>
       <c r="Z41" s="26">
         <v>3.2770000000000001</v>
       </c>
       <c r="AA41" s="31">
         <v>406.22</v>
       </c>
       <c r="AB41" s="31">
         <v>245.20667</v>
       </c>
       <c r="AC41" s="31">
         <v>18.5</v>
       </c>
       <c r="AD41" s="31">
         <v>0.81189999999999996</v>
       </c>
       <c r="AE41" s="34">
         <v>155.15</v>
       </c>
-      <c r="AF41" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="AF41" s="30"/>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="9">
-        <v>20.093</v>
+        <v>146.19499999999999</v>
       </c>
       <c r="AJ41" s="9">
-        <v>7.0453000000000001</v>
+        <v>95.337549999999993</v>
       </c>
       <c r="AK41" s="9">
-        <v>70.5</v>
+        <v>94.1</v>
       </c>
       <c r="AL41" s="9">
-        <v>11.4161</v>
+        <v>15.390499999999999</v>
       </c>
     </row>
     <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="11">
         <v>229.5</v>
       </c>
       <c r="D42" s="11">
         <v>162.4</v>
       </c>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <v>903.59</v>
       </c>
       <c r="H42" s="12">
         <v>143.60278</v>
       </c>
       <c r="I42" s="12">
         <v>2</v>
@@ -5241,66 +5227,64 @@
         <v>16.2911</v>
       </c>
       <c r="W42" s="26">
         <v>417.80914999999999</v>
       </c>
       <c r="X42" s="26">
         <v>622.32324000000006</v>
       </c>
       <c r="Y42" s="26"/>
       <c r="Z42" s="26"/>
       <c r="AA42" s="31">
         <v>876.6626</v>
       </c>
       <c r="AB42" s="31">
         <v>988.23961999999995</v>
       </c>
       <c r="AC42" s="31">
         <v>5</v>
       </c>
       <c r="AD42" s="31">
         <v>1.006</v>
       </c>
       <c r="AE42" s="31">
         <v>504.99678999999998</v>
       </c>
-      <c r="AF42" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF42" s="30"/>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="9">
         <v>271.14019000000002</v>
       </c>
       <c r="AJ42" s="9">
         <v>797.88576</v>
       </c>
       <c r="AK42" s="9">
-        <v>133.55000000000001</v>
+        <v>443.85</v>
       </c>
       <c r="AL42" s="9">
-        <v>21.038799999999998</v>
+        <v>66.281700000000001</v>
       </c>
     </row>
     <row r="43" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="20"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22">
         <v>0.24640000000000001</v>
@@ -5389,66 +5373,64 @@
         <v>10.967610000000001</v>
       </c>
       <c r="W44" s="26">
         <v>83.994</v>
       </c>
       <c r="X44" s="26">
         <v>110.46657999999999</v>
       </c>
       <c r="Y44" s="26"/>
       <c r="Z44" s="26"/>
       <c r="AA44" s="31">
         <v>157.46799999999999</v>
       </c>
       <c r="AB44" s="31">
         <v>121.66925000000001</v>
       </c>
       <c r="AC44" s="31">
         <v>3.70018</v>
       </c>
       <c r="AD44" s="31">
         <v>1.1825399999999999</v>
       </c>
       <c r="AE44" s="34">
         <v>410.16</v>
       </c>
-      <c r="AF44" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44" s="30"/>
       <c r="AG44" s="34">
         <v>1</v>
       </c>
       <c r="AH44" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9">
-        <v>111.55</v>
+        <v>261.14999999999998</v>
       </c>
       <c r="AL44" s="9">
-        <v>13.59568</v>
+        <v>38.949379999999998</v>
       </c>
     </row>
     <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11">
         <v>0.1</v>
       </c>
       <c r="F45" s="11">
         <v>0.1</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11">
         <v>0.2</v>
       </c>
       <c r="J45" s="11">
         <v>0.4</v>
       </c>
@@ -5471,64 +5453,64 @@
       <c r="S45" s="18"/>
       <c r="T45" s="18"/>
       <c r="U45" s="22">
         <v>358.96499999999997</v>
       </c>
       <c r="V45" s="22">
         <v>33.380569999999999</v>
       </c>
       <c r="W45" s="26"/>
       <c r="X45" s="26"/>
       <c r="Y45" s="26">
         <v>2.9203000000000001</v>
       </c>
       <c r="Z45" s="26">
         <v>5.1628999999999996</v>
       </c>
       <c r="AA45" s="31"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31">
         <v>6.4009</v>
       </c>
       <c r="AD45" s="31">
         <v>12.279260000000001</v>
       </c>
       <c r="AE45" s="34"/>
-      <c r="AF45" s="34"/>
+      <c r="AF45" s="30"/>
       <c r="AG45" s="34">
-        <v>48.43</v>
+        <v>48.405999999999999</v>
       </c>
       <c r="AH45" s="34">
-        <v>11.61872</v>
+        <v>11.547280000000001</v>
       </c>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9">
-        <v>0.46340999999999999</v>
+        <v>4.0584100000000003</v>
       </c>
       <c r="AL45" s="9">
-        <v>1.43242</v>
+        <v>2.4734799999999999</v>
       </c>
     </row>
     <row r="46" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="12">
         <v>14.54</v>
       </c>
       <c r="H46" s="12">
         <v>6.1260000000000003</v>
       </c>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="12">
         <v>38.307000000000002</v>
@@ -5547,55 +5529,53 @@
       <c r="S46" s="22">
         <v>41.48</v>
       </c>
       <c r="T46" s="22">
         <v>43.052999999999997</v>
       </c>
       <c r="U46" s="18"/>
       <c r="V46" s="18"/>
       <c r="W46" s="26">
         <v>221.01</v>
       </c>
       <c r="X46" s="26">
         <v>122.99329</v>
       </c>
       <c r="Y46" s="26"/>
       <c r="Z46" s="26"/>
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31">
         <v>9</v>
       </c>
       <c r="AD46" s="31">
         <v>4.1970000000000001</v>
       </c>
       <c r="AE46" s="31">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="AF46" s="30"/>
       <c r="AG46" s="34">
         <v>1</v>
       </c>
       <c r="AH46" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
       <c r="AL46" s="9"/>
     </row>
     <row r="47" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11">
         <v>0.3</v>
       </c>
       <c r="F47" s="11">
         <v>1.9</v>
@@ -5627,68 +5607,68 @@
       <c r="S47" s="18"/>
       <c r="T47" s="18"/>
       <c r="U47" s="18">
         <v>0.35836000000000001</v>
       </c>
       <c r="V47" s="18">
         <v>3.7475700000000001</v>
       </c>
       <c r="W47" s="26"/>
       <c r="X47" s="26"/>
       <c r="Y47" s="26">
         <v>0.22602</v>
       </c>
       <c r="Z47" s="26">
         <v>2.0447199999999999</v>
       </c>
       <c r="AA47" s="31"/>
       <c r="AB47" s="31"/>
       <c r="AC47" s="31">
         <v>13.231070000000001</v>
       </c>
       <c r="AD47" s="31">
         <v>4.9927599999999996</v>
       </c>
       <c r="AE47" s="31"/>
-      <c r="AF47" s="31"/>
+      <c r="AF47" s="30"/>
       <c r="AG47" s="34">
         <v>1.14947</v>
       </c>
       <c r="AH47" s="34">
         <v>1.7292000000000001</v>
       </c>
       <c r="AI47" s="9">
-        <v>44.5</v>
+        <v>66.400000000000006</v>
       </c>
       <c r="AJ47" s="9">
-        <v>36.204000000000001</v>
+        <v>55.573610000000002</v>
       </c>
       <c r="AK47" s="9">
-        <v>5.3519999999999998E-2</v>
+        <v>7.6969999999999997E-2</v>
       </c>
       <c r="AL47" s="9">
-        <v>0.55962000000000001</v>
+        <v>0.80896999999999997</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11">
         <v>93.1</v>
       </c>
       <c r="F48" s="11">
         <v>76.3</v>
       </c>
       <c r="G48" s="12">
         <v>1</v>
       </c>
       <c r="H48" s="12">
         <v>0.43653999999999998</v>
       </c>
       <c r="I48" s="11">
         <v>2</v>
@@ -5715,64 +5695,64 @@
       <c r="S48" s="18"/>
       <c r="T48" s="18"/>
       <c r="U48" s="22">
         <v>3.72953</v>
       </c>
       <c r="V48" s="22">
         <v>3.97661</v>
       </c>
       <c r="W48" s="26"/>
       <c r="X48" s="26"/>
       <c r="Y48" s="26">
         <v>2.3917000000000002</v>
       </c>
       <c r="Z48" s="26">
         <v>2.7405599999999999</v>
       </c>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
       <c r="AC48" s="31">
         <v>24.706499999999998</v>
       </c>
       <c r="AD48" s="31">
         <v>2.6297299999999999</v>
       </c>
       <c r="AE48" s="31"/>
-      <c r="AF48" s="31"/>
+      <c r="AF48" s="30"/>
       <c r="AG48" s="34">
-        <v>572.32860000000005</v>
+        <v>738.32860000000005</v>
       </c>
       <c r="AH48" s="34">
-        <v>67.304699999999997</v>
+        <v>88.709400000000002</v>
       </c>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9">
-        <v>1174.7403999999999</v>
+        <v>1175.6284000000001</v>
       </c>
       <c r="AL48" s="9">
-        <v>120.48259</v>
+        <v>120.9575</v>
       </c>
     </row>
     <row r="49" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="11"/>
       <c r="M49" s="11"/>
       <c r="N49" s="20"/>
       <c r="O49" s="20"/>
       <c r="P49" s="20"/>
       <c r="Q49" s="20"/>
       <c r="R49" s="20"/>
@@ -5849,54 +5829,54 @@
       <c r="Y50" s="26">
         <v>8.9760000000000006E-2</v>
       </c>
       <c r="Z50" s="26">
         <v>0.56679999999999997</v>
       </c>
       <c r="AA50" s="30"/>
       <c r="AB50" s="30"/>
       <c r="AC50" s="31">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="AD50" s="31">
         <v>0.36364999999999997</v>
       </c>
       <c r="AE50" s="30"/>
       <c r="AF50" s="30"/>
       <c r="AG50" s="34">
         <v>4.9979999999999997E-2</v>
       </c>
       <c r="AH50" s="34">
         <v>0.41791</v>
       </c>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9">
-        <v>1.4880000000000001E-2</v>
+        <v>7.3279999999999998E-2</v>
       </c>
       <c r="AL50" s="9">
-        <v>0.12101000000000001</v>
+        <v>0.42484</v>
       </c>
     </row>
     <row r="51" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12">
         <v>1.554E-2</v>
       </c>
       <c r="N51" s="22">
         <v>0.20161999999999999</v>
       </c>
@@ -6055,51 +6035,51 @@
       </c>
       <c r="V53" s="18">
         <v>2.4739599999999999</v>
       </c>
       <c r="W53" s="26">
         <v>22</v>
       </c>
       <c r="X53" s="26">
         <v>15.531000000000001</v>
       </c>
       <c r="Y53" s="26">
         <v>2.367E-2</v>
       </c>
       <c r="Z53" s="26">
         <v>0.43319000000000002</v>
       </c>
       <c r="AA53" s="31"/>
       <c r="AB53" s="31"/>
       <c r="AC53" s="31">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="AD53" s="31">
         <v>0.33803</v>
       </c>
       <c r="AE53" s="31"/>
-      <c r="AF53" s="31"/>
+      <c r="AF53" s="30"/>
       <c r="AG53" s="31"/>
       <c r="AH53" s="31"/>
       <c r="AI53" s="9"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="9"/>
       <c r="AL53" s="9"/>
     </row>
     <row r="54" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="11">
         <v>1285.4000000000001</v>
       </c>
       <c r="D54" s="11">
         <v>670.2</v>
       </c>
       <c r="E54" s="11"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
@@ -6135,51 +6115,51 @@
         <v>50.446150000000003</v>
       </c>
       <c r="U54" s="18">
         <v>55.467910000000003</v>
       </c>
       <c r="V54" s="18">
         <v>55.113959999999999</v>
       </c>
       <c r="W54" s="26">
         <v>37.4</v>
       </c>
       <c r="X54" s="26">
         <v>34.136789999999998</v>
       </c>
       <c r="Y54" s="26"/>
       <c r="Z54" s="26"/>
       <c r="AA54" s="31"/>
       <c r="AB54" s="31"/>
       <c r="AC54" s="31">
         <v>162</v>
       </c>
       <c r="AD54" s="31">
         <v>18.499919999999999</v>
       </c>
       <c r="AE54" s="31"/>
-      <c r="AF54" s="31"/>
+      <c r="AF54" s="30"/>
       <c r="AG54" s="31"/>
       <c r="AH54" s="31"/>
       <c r="AI54" s="9"/>
       <c r="AJ54" s="9"/>
       <c r="AK54" s="9"/>
       <c r="AL54" s="9"/>
     </row>
     <row r="55" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="11">
         <v>272</v>
       </c>
       <c r="D55" s="11">
         <v>140.80000000000001</v>
       </c>
       <c r="E55" s="11">
         <v>0.1</v>
       </c>
       <c r="F55" s="11">
         <v>0.1</v>
@@ -6215,51 +6195,51 @@
       </c>
       <c r="R55" s="22">
         <v>18.497689999999999</v>
       </c>
       <c r="S55" s="18"/>
       <c r="T55" s="18"/>
       <c r="U55" s="18"/>
       <c r="V55" s="18"/>
       <c r="W55" s="26"/>
       <c r="X55" s="26"/>
       <c r="Y55" s="26">
         <v>36</v>
       </c>
       <c r="Z55" s="26">
         <v>26.471</v>
       </c>
       <c r="AA55" s="31"/>
       <c r="AB55" s="31"/>
       <c r="AC55" s="31">
         <v>2.1</v>
       </c>
       <c r="AD55" s="31">
         <v>0.92800000000000005</v>
       </c>
       <c r="AE55" s="31"/>
-      <c r="AF55" s="31"/>
+      <c r="AF55" s="30"/>
       <c r="AG55" s="34">
         <v>0.5</v>
       </c>
       <c r="AH55" s="34">
         <v>0.13600000000000001</v>
       </c>
       <c r="AI55" s="9"/>
       <c r="AJ55" s="9"/>
       <c r="AK55" s="9"/>
       <c r="AL55" s="9"/>
     </row>
     <row r="56" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="11">
         <v>1574</v>
       </c>
       <c r="D56" s="11">
         <v>760.4</v>
       </c>
       <c r="E56" s="11"/>
@@ -6297,57 +6277,59 @@
       </c>
       <c r="T56" s="22">
         <v>1595.55375</v>
       </c>
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
       <c r="W56" s="26">
         <v>3758.1964400000002</v>
       </c>
       <c r="X56" s="26">
         <v>1984.93887</v>
       </c>
       <c r="Y56" s="26"/>
       <c r="Z56" s="26"/>
       <c r="AA56" s="31">
         <v>3634.9502200000002</v>
       </c>
       <c r="AB56" s="31">
         <v>1986.9107899999999</v>
       </c>
       <c r="AC56" s="31"/>
       <c r="AD56" s="31"/>
       <c r="AE56" s="31">
         <v>1181.55</v>
       </c>
-      <c r="AF56" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF56" s="30"/>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
-      <c r="AI56" s="9"/>
-      <c r="AJ56" s="9"/>
+      <c r="AI56" s="9">
+        <v>185.125</v>
+      </c>
+      <c r="AJ56" s="9">
+        <v>148.05862999999999</v>
+      </c>
       <c r="AK56" s="9"/>
       <c r="AL56" s="9"/>
     </row>
     <row r="57" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11">
         <v>2684.6</v>
       </c>
       <c r="F57" s="11">
         <v>1417.3</v>
       </c>
       <c r="G57" s="12">
         <v>34</v>
       </c>
       <c r="H57" s="12">
         <v>15.3</v>
       </c>
       <c r="I57" s="11">
@@ -6383,68 +6365,68 @@
       </c>
       <c r="V57" s="18">
         <v>10.832879999999999</v>
       </c>
       <c r="W57" s="26">
         <v>333.50240000000002</v>
       </c>
       <c r="X57" s="26">
         <v>339.15320000000003</v>
       </c>
       <c r="Y57" s="26">
         <v>656</v>
       </c>
       <c r="Z57" s="26">
         <v>30.343</v>
       </c>
       <c r="AA57" s="31"/>
       <c r="AB57" s="31"/>
       <c r="AC57" s="31">
         <v>1107.135</v>
       </c>
       <c r="AD57" s="31">
         <v>62.935470000000002</v>
       </c>
       <c r="AE57" s="31"/>
-      <c r="AF57" s="31"/>
+      <c r="AF57" s="30"/>
       <c r="AG57" s="34">
         <v>1</v>
       </c>
       <c r="AH57" s="34">
         <v>0.27200000000000002</v>
       </c>
       <c r="AI57" s="9">
         <v>21</v>
       </c>
       <c r="AJ57" s="9">
         <v>24.655259999999998</v>
       </c>
       <c r="AK57" s="9">
-        <v>236.9</v>
+        <v>261.39999999999998</v>
       </c>
       <c r="AL57" s="9">
-        <v>37.896680000000003</v>
+        <v>42.17436</v>
       </c>
     </row>
     <row r="58" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11">
         <v>284.5</v>
       </c>
       <c r="H58" s="11">
         <v>157.69999999999999</v>
       </c>
       <c r="I58" s="11">
         <v>10.199999999999999</v>
       </c>
       <c r="J58" s="11">
         <v>3.6</v>
       </c>
@@ -6469,62 +6451,60 @@
         <v>23.93289</v>
       </c>
       <c r="S58" s="18">
         <v>627.60699999999997</v>
       </c>
       <c r="T58" s="18">
         <v>906.20100000000002</v>
       </c>
       <c r="U58" s="18"/>
       <c r="V58" s="18"/>
       <c r="W58" s="24"/>
       <c r="X58" s="24"/>
       <c r="Y58" s="24"/>
       <c r="Z58" s="24"/>
       <c r="AA58" s="31"/>
       <c r="AB58" s="31"/>
       <c r="AC58" s="31">
         <v>6.3</v>
       </c>
       <c r="AD58" s="31">
         <v>4.3338000000000001</v>
       </c>
       <c r="AE58" s="31">
         <v>39.753999999999998</v>
       </c>
-      <c r="AF58" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="AF58" s="30"/>
       <c r="AG58" s="34"/>
       <c r="AH58" s="34"/>
       <c r="AI58" s="9"/>
       <c r="AJ58" s="9"/>
       <c r="AK58" s="9">
-        <v>124.09</v>
+        <v>300.13</v>
       </c>
       <c r="AL58" s="9">
-        <v>35.151060000000001</v>
+        <v>82.981170000000006</v>
       </c>
     </row>
     <row r="59" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="12">
         <v>4.2</v>
       </c>
       <c r="H59" s="12">
         <v>0.98950000000000005</v>
       </c>
       <c r="I59" s="11">
         <v>1.2</v>
       </c>
       <c r="J59" s="11">
         <v>0.3</v>
       </c>
@@ -6547,64 +6527,64 @@
       <c r="S59" s="18"/>
       <c r="T59" s="18"/>
       <c r="U59" s="18">
         <v>6.88</v>
       </c>
       <c r="V59" s="18">
         <v>5.0891900000000003</v>
       </c>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="26">
         <v>0.95</v>
       </c>
       <c r="Z59" s="26">
         <v>2.5578099999999999</v>
       </c>
       <c r="AA59" s="31"/>
       <c r="AB59" s="31"/>
       <c r="AC59" s="31">
         <v>80.680000000000007</v>
       </c>
       <c r="AD59" s="31">
         <v>14.08103</v>
       </c>
       <c r="AE59" s="31"/>
-      <c r="AF59" s="31"/>
+      <c r="AF59" s="30"/>
       <c r="AG59" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH59" s="34">
         <v>7.00488</v>
       </c>
       <c r="AI59" s="9"/>
       <c r="AJ59" s="9"/>
       <c r="AK59" s="9">
-        <v>203.55</v>
+        <v>300.56</v>
       </c>
       <c r="AL59" s="9">
-        <v>57.078060000000001</v>
+        <v>87.903620000000004</v>
       </c>
     </row>
     <row r="60" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11">
         <v>0.1</v>
       </c>
       <c r="F60" s="11">
         <v>0.4</v>
       </c>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11">
         <v>100.7</v>
       </c>
       <c r="J60" s="11">
         <v>139.4</v>
       </c>
@@ -6627,64 +6607,64 @@
       <c r="S60" s="18"/>
       <c r="T60" s="18"/>
       <c r="U60" s="18">
         <v>3.5945999999999998</v>
       </c>
       <c r="V60" s="18">
         <v>6.3212099999999998</v>
       </c>
       <c r="W60" s="27"/>
       <c r="X60" s="27"/>
       <c r="Y60" s="26">
         <v>36.42</v>
       </c>
       <c r="Z60" s="26">
         <v>78.453800000000001</v>
       </c>
       <c r="AA60" s="31"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31">
         <v>69.947800000000001</v>
       </c>
       <c r="AD60" s="31">
         <v>187.92893000000001</v>
       </c>
       <c r="AE60" s="31"/>
-      <c r="AF60" s="31"/>
+      <c r="AF60" s="30"/>
       <c r="AG60" s="34">
-        <v>46.786000000000001</v>
+        <v>43.372300000000003</v>
       </c>
       <c r="AH60" s="34">
         <v>117.25409000000001</v>
       </c>
       <c r="AI60" s="9"/>
       <c r="AJ60" s="9"/>
       <c r="AK60" s="9">
-        <v>6.2316000000000003</v>
+        <v>68.431600000000003</v>
       </c>
       <c r="AL60" s="9">
-        <v>3.90374</v>
+        <v>9.2290700000000001</v>
       </c>
     </row>
     <row r="61" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="11"/>
       <c r="M61" s="11"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="20"/>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
@@ -6883,72 +6863,70 @@
       </c>
       <c r="V64" s="18">
         <v>26.131430000000002</v>
       </c>
       <c r="W64" s="26">
         <v>0.28999999999999998</v>
       </c>
       <c r="X64" s="26">
         <v>1.83667</v>
       </c>
       <c r="Y64" s="26">
         <v>0.66015000000000001</v>
       </c>
       <c r="Z64" s="26">
         <v>9.0697399999999995</v>
       </c>
       <c r="AA64" s="31"/>
       <c r="AB64" s="31"/>
       <c r="AC64" s="31">
         <v>1.1496900000000001</v>
       </c>
       <c r="AD64" s="31">
         <v>16.24005</v>
       </c>
       <c r="AE64" s="31">
-        <v>0.35499999999999998</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01</v>
+      </c>
+      <c r="AF64" s="30"/>
       <c r="AG64" s="34">
-        <v>2.4360200000000001</v>
+        <v>11.506019999999999</v>
       </c>
       <c r="AH64" s="34">
-        <v>41.046669999999999</v>
+        <v>130.18467000000001</v>
       </c>
       <c r="AI64" s="9">
         <v>0.44</v>
       </c>
       <c r="AJ64" s="9">
         <v>3.758</v>
       </c>
       <c r="AK64" s="9">
-        <v>0.32340000000000002</v>
+        <v>0.37668000000000001</v>
       </c>
       <c r="AL64" s="9">
-        <v>7.9986199999999998</v>
+        <v>9.1441599999999994</v>
       </c>
     </row>
     <row r="65" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="11">
         <v>11</v>
       </c>
       <c r="D65" s="11">
         <v>32.1</v>
       </c>
       <c r="E65" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="F65" s="11">
         <v>126.1</v>
       </c>
       <c r="G65" s="12">
         <v>27.123999999999999</v>
       </c>
       <c r="H65" s="12">
@@ -6999,64 +6977,64 @@
       <c r="W65" s="26">
         <v>66.5899</v>
       </c>
       <c r="X65" s="26">
         <v>214.02348000000001</v>
       </c>
       <c r="Y65" s="26">
         <v>121.67744999999999</v>
       </c>
       <c r="Z65" s="26">
         <v>605.79607999999996</v>
       </c>
       <c r="AA65" s="31">
         <v>22.56</v>
       </c>
       <c r="AB65" s="31">
         <v>29.148</v>
       </c>
       <c r="AC65" s="31">
         <v>47.028709999999997</v>
       </c>
       <c r="AD65" s="31">
         <v>218.68127999999999</v>
       </c>
       <c r="AE65" s="31"/>
-      <c r="AF65" s="31"/>
+      <c r="AF65" s="30"/>
       <c r="AG65" s="34">
         <v>32.514000000000003</v>
       </c>
       <c r="AH65" s="34">
         <v>252.05905000000001</v>
       </c>
       <c r="AI65" s="9"/>
       <c r="AJ65" s="9"/>
       <c r="AK65" s="9">
-        <v>25.32545</v>
+        <v>26.62979</v>
       </c>
       <c r="AL65" s="9">
-        <v>176.66086999999999</v>
+        <v>184.28344999999999</v>
       </c>
     </row>
     <row r="66" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11">
         <v>0.1</v>
       </c>
       <c r="F66" s="11">
         <v>1.3</v>
       </c>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12">
         <v>1E-3</v>
@@ -7075,51 +7053,51 @@
       <c r="S66" s="18"/>
       <c r="T66" s="18"/>
       <c r="U66" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="V66" s="18">
         <v>0.20866999999999999</v>
       </c>
       <c r="W66" s="26"/>
       <c r="X66" s="26"/>
       <c r="Y66" s="26">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="Z66" s="26">
         <v>0.15124000000000001</v>
       </c>
       <c r="AA66" s="31"/>
       <c r="AB66" s="31"/>
       <c r="AC66" s="31">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD66" s="31">
         <v>7.3190000000000005E-2</v>
       </c>
       <c r="AE66" s="31"/>
-      <c r="AF66" s="31"/>
+      <c r="AF66" s="30"/>
       <c r="AG66" s="34">
         <v>9.2499999999999995E-3</v>
       </c>
       <c r="AH66" s="34">
         <v>0.13594999999999999</v>
       </c>
       <c r="AI66" s="9"/>
       <c r="AJ66" s="9"/>
       <c r="AK66" s="9">
         <v>1.0499999999999999E-3</v>
       </c>
       <c r="AL66" s="9">
         <v>3.2989999999999998E-2</v>
       </c>
     </row>
     <row r="67" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11">
@@ -7155,64 +7133,64 @@
       <c r="S67" s="18"/>
       <c r="T67" s="18"/>
       <c r="U67" s="18">
         <v>0.96641999999999995</v>
       </c>
       <c r="V67" s="18">
         <v>10.04622</v>
       </c>
       <c r="W67" s="26"/>
       <c r="X67" s="26"/>
       <c r="Y67" s="26">
         <v>0.59065999999999996</v>
       </c>
       <c r="Z67" s="26">
         <v>4.4096599999999997</v>
       </c>
       <c r="AA67" s="31"/>
       <c r="AB67" s="31"/>
       <c r="AC67" s="31">
         <v>0.52671000000000001</v>
       </c>
       <c r="AD67" s="31">
         <v>4.5008299999999997</v>
       </c>
       <c r="AE67" s="31"/>
-      <c r="AF67" s="31"/>
+      <c r="AF67" s="30"/>
       <c r="AG67" s="34">
         <v>0.43029000000000001</v>
       </c>
       <c r="AH67" s="34">
         <v>4.2992600000000003</v>
       </c>
       <c r="AI67" s="9"/>
       <c r="AJ67" s="9"/>
       <c r="AK67" s="9">
-        <v>0.16316</v>
+        <v>0.20369999999999999</v>
       </c>
       <c r="AL67" s="9">
-        <v>1.1874</v>
+        <v>1.55674</v>
       </c>
     </row>
     <row r="68" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
       <c r="J68" s="11"/>
       <c r="K68" s="11"/>
       <c r="L68" s="11"/>
       <c r="M68" s="11"/>
       <c r="N68" s="20"/>
       <c r="O68" s="20"/>
       <c r="P68" s="20"/>
       <c r="Q68" s="22">
         <v>1E-3</v>
@@ -7291,64 +7269,64 @@
       <c r="S69" s="18"/>
       <c r="T69" s="18"/>
       <c r="U69" s="18">
         <v>0.16284999999999999</v>
       </c>
       <c r="V69" s="18">
         <v>1.61206</v>
       </c>
       <c r="W69" s="26"/>
       <c r="X69" s="26"/>
       <c r="Y69" s="26">
         <v>0.11419</v>
       </c>
       <c r="Z69" s="26">
         <v>1.0325200000000001</v>
       </c>
       <c r="AA69" s="31"/>
       <c r="AB69" s="31"/>
       <c r="AC69" s="31">
         <v>0.1512</v>
       </c>
       <c r="AD69" s="31">
         <v>1.9937800000000001</v>
       </c>
       <c r="AE69" s="31"/>
-      <c r="AF69" s="31"/>
+      <c r="AF69" s="30"/>
       <c r="AG69" s="34">
         <v>0.19439000000000001</v>
       </c>
       <c r="AH69" s="34">
         <v>2.8151799999999998</v>
       </c>
       <c r="AI69" s="9"/>
       <c r="AJ69" s="9"/>
       <c r="AK69" s="9">
-        <v>6.4299999999999996E-2</v>
+        <v>8.8700000000000001E-2</v>
       </c>
       <c r="AL69" s="9">
-        <v>1.1751799999999999</v>
+        <v>1.59107</v>
       </c>
     </row>
     <row r="70" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11">
         <v>3.1E-2</v>
       </c>
       <c r="F70" s="11">
         <v>0.6</v>
       </c>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="12">
         <v>2.6599999999999999E-2</v>
       </c>
       <c r="J70" s="12">
         <v>0.41413</v>
       </c>
@@ -7375,64 +7353,64 @@
       </c>
       <c r="V70" s="18">
         <v>1.3954899999999999</v>
       </c>
       <c r="W70" s="26">
         <v>0.05</v>
       </c>
       <c r="X70" s="26">
         <v>0.39895999999999998</v>
       </c>
       <c r="Y70" s="26">
         <v>0.10115</v>
       </c>
       <c r="Z70" s="26">
         <v>1.7589399999999999</v>
       </c>
       <c r="AA70" s="31"/>
       <c r="AB70" s="31"/>
       <c r="AC70" s="31">
         <v>0.1062</v>
       </c>
       <c r="AD70" s="31">
         <v>2.5097700000000001</v>
       </c>
       <c r="AE70" s="31"/>
-      <c r="AF70" s="31"/>
+      <c r="AF70" s="30"/>
       <c r="AG70" s="34">
         <v>0.19256000000000001</v>
       </c>
       <c r="AH70" s="34">
         <v>3.6296200000000001</v>
       </c>
       <c r="AI70" s="9"/>
       <c r="AJ70" s="9"/>
       <c r="AK70" s="9">
-        <v>8.2320000000000004E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="AL70" s="9">
-        <v>1.71675</v>
+        <v>2.0548099999999998</v>
       </c>
     </row>
     <row r="71" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11">
         <v>1.4E-2</v>
       </c>
       <c r="F71" s="11">
         <v>0.2</v>
       </c>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="12">
         <v>2E-3</v>
       </c>
       <c r="J71" s="12">
         <v>1.813E-2</v>
       </c>
@@ -7451,51 +7429,51 @@
       </c>
       <c r="R71" s="20">
         <v>0.2</v>
       </c>
       <c r="S71" s="18"/>
       <c r="T71" s="18"/>
       <c r="U71" s="18">
         <v>1.043E-2</v>
       </c>
       <c r="V71" s="18">
         <v>0.17602000000000001</v>
       </c>
       <c r="W71" s="24"/>
       <c r="X71" s="24"/>
       <c r="Y71" s="24"/>
       <c r="Z71" s="24"/>
       <c r="AA71" s="31"/>
       <c r="AB71" s="31"/>
       <c r="AC71" s="31">
         <v>1.2E-2</v>
       </c>
       <c r="AD71" s="31">
         <v>0.37731999999999999</v>
       </c>
       <c r="AE71" s="31"/>
-      <c r="AF71" s="31"/>
+      <c r="AF71" s="30"/>
       <c r="AG71" s="31">
         <v>2.46E-2</v>
       </c>
       <c r="AH71" s="31">
         <v>0.27060000000000001</v>
       </c>
       <c r="AI71" s="9"/>
       <c r="AJ71" s="9"/>
       <c r="AK71" s="9"/>
       <c r="AL71" s="9"/>
     </row>
     <row r="72" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11">
         <v>0.2</v>
       </c>
       <c r="F72" s="11">
         <v>0.7</v>
@@ -7527,64 +7505,64 @@
       <c r="S72" s="18"/>
       <c r="T72" s="18"/>
       <c r="U72" s="18">
         <v>0.26569999999999999</v>
       </c>
       <c r="V72" s="18">
         <v>1.5243800000000001</v>
       </c>
       <c r="W72" s="26"/>
       <c r="X72" s="26"/>
       <c r="Y72" s="26">
         <v>7.8950000000000006E-2</v>
       </c>
       <c r="Z72" s="26">
         <v>0.47642000000000001</v>
       </c>
       <c r="AA72" s="31"/>
       <c r="AB72" s="31"/>
       <c r="AC72" s="31">
         <v>0.74450000000000005</v>
       </c>
       <c r="AD72" s="31">
         <v>3.7387899999999998</v>
       </c>
       <c r="AE72" s="31"/>
-      <c r="AF72" s="31"/>
+      <c r="AF72" s="30"/>
       <c r="AG72" s="34">
         <v>0.14906</v>
       </c>
       <c r="AH72" s="34">
         <v>1.6821900000000001</v>
       </c>
       <c r="AI72" s="9"/>
       <c r="AJ72" s="9"/>
       <c r="AK72" s="9">
-        <v>3.3799999999999997E-2</v>
+        <v>3.6200000000000003E-2</v>
       </c>
       <c r="AL72" s="9">
-        <v>0.13954</v>
+        <v>0.15287000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11">
         <v>27.8</v>
       </c>
       <c r="F73" s="11">
         <v>32.4</v>
       </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11">
         <v>10.9</v>
       </c>
       <c r="J73" s="11">
         <v>22.8</v>
       </c>
@@ -7607,64 +7585,64 @@
       <c r="S73" s="18"/>
       <c r="T73" s="18"/>
       <c r="U73" s="18">
         <v>4.1300600000000003</v>
       </c>
       <c r="V73" s="18">
         <v>18.011520000000001</v>
       </c>
       <c r="W73" s="26"/>
       <c r="X73" s="26"/>
       <c r="Y73" s="26">
         <v>6.8038400000000001</v>
       </c>
       <c r="Z73" s="26">
         <v>21.011800000000001</v>
       </c>
       <c r="AA73" s="31"/>
       <c r="AB73" s="31"/>
       <c r="AC73" s="31">
         <v>9.9725699999999993</v>
       </c>
       <c r="AD73" s="31">
         <v>33.951160000000002</v>
       </c>
       <c r="AE73" s="31"/>
-      <c r="AF73" s="31"/>
+      <c r="AF73" s="30"/>
       <c r="AG73" s="34">
         <v>14.782209999999999</v>
       </c>
       <c r="AH73" s="34">
         <v>56.453850000000003</v>
       </c>
       <c r="AI73" s="9"/>
       <c r="AJ73" s="9"/>
       <c r="AK73" s="9">
-        <v>2.1691799999999999</v>
+        <v>2.20574</v>
       </c>
       <c r="AL73" s="9">
-        <v>6.9781199999999997</v>
+        <v>7.3489199999999997</v>
       </c>
     </row>
     <row r="74" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12">
         <v>17175</v>
       </c>
       <c r="D74" s="12">
         <v>3986.2260000000001</v>
       </c>
       <c r="E74" s="12">
         <v>63.398389999999999</v>
       </c>
       <c r="F74" s="12">
         <v>15.86225</v>
       </c>
       <c r="G74" s="12">
         <v>14915</v>
       </c>
       <c r="H74" s="12">
@@ -7715,72 +7693,70 @@
       <c r="W74" s="26">
         <v>4714</v>
       </c>
       <c r="X74" s="26">
         <v>1677.0479600000001</v>
       </c>
       <c r="Y74" s="26">
         <v>1203.4169999999999</v>
       </c>
       <c r="Z74" s="26">
         <v>323.39657</v>
       </c>
       <c r="AA74" s="31">
         <v>3680</v>
       </c>
       <c r="AB74" s="31">
         <v>1345.944</v>
       </c>
       <c r="AC74" s="31">
         <v>1330.7829999999999</v>
       </c>
       <c r="AD74" s="31">
         <v>344.86950999999999</v>
       </c>
       <c r="AE74" s="34">
-        <v>43363.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>50887</v>
+      </c>
+      <c r="AF74" s="30"/>
       <c r="AG74" s="34">
         <v>446.596</v>
       </c>
       <c r="AH74" s="34">
         <v>136.32250999999999</v>
       </c>
       <c r="AI74" s="9">
-        <v>19690</v>
+        <v>24494</v>
       </c>
       <c r="AJ74" s="9">
-        <v>5598.8530000000001</v>
+        <v>7111.7830000000004</v>
       </c>
       <c r="AK74" s="9">
-        <v>148.20339999999999</v>
+        <v>163.8374</v>
       </c>
       <c r="AL74" s="9">
-        <v>44.027090000000001</v>
+        <v>50.995750000000001</v>
       </c>
     </row>
     <row r="75" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11">
         <v>0.1</v>
       </c>
       <c r="F75" s="11">
         <v>0.2</v>
       </c>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11">
         <v>1.7</v>
       </c>
       <c r="J75" s="11">
         <v>2.5</v>
       </c>
@@ -7803,64 +7779,64 @@
       <c r="S75" s="18"/>
       <c r="T75" s="18"/>
       <c r="U75" s="18">
         <v>3.3171200000000001</v>
       </c>
       <c r="V75" s="18">
         <v>9.0786499999999997</v>
       </c>
       <c r="W75" s="26"/>
       <c r="X75" s="26"/>
       <c r="Y75" s="26">
         <v>4.1067999999999998</v>
       </c>
       <c r="Z75" s="26">
         <v>7.7301700000000002</v>
       </c>
       <c r="AA75" s="31"/>
       <c r="AB75" s="31"/>
       <c r="AC75" s="31">
         <v>12.66235</v>
       </c>
       <c r="AD75" s="31">
         <v>7.9143699999999999</v>
       </c>
       <c r="AE75" s="34"/>
-      <c r="AF75" s="34"/>
+      <c r="AF75" s="30"/>
       <c r="AG75" s="34">
         <v>4.9775999999999998</v>
       </c>
       <c r="AH75" s="34">
         <v>8.1332699999999996</v>
       </c>
       <c r="AI75" s="9"/>
       <c r="AJ75" s="9"/>
       <c r="AK75" s="9">
-        <v>1.0482499999999999</v>
+        <v>1.2232499999999999</v>
       </c>
       <c r="AL75" s="9">
-        <v>1.73393</v>
+        <v>2.1662400000000002</v>
       </c>
     </row>
     <row r="76" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="12">
         <v>612</v>
       </c>
       <c r="D76" s="12">
         <v>110.125</v>
       </c>
       <c r="E76" s="11">
         <v>166.5</v>
       </c>
       <c r="F76" s="11">
         <v>71.8</v>
       </c>
       <c r="G76" s="12">
         <v>408</v>
       </c>
       <c r="H76" s="12">
@@ -7897,66 +7873,64 @@
       <c r="U76" s="18">
         <v>119.11141000000001</v>
       </c>
       <c r="V76" s="18">
         <v>75.529269999999997</v>
       </c>
       <c r="W76" s="26"/>
       <c r="X76" s="26"/>
       <c r="Y76" s="26">
         <v>285.08654999999999</v>
       </c>
       <c r="Z76" s="26">
         <v>120.82807</v>
       </c>
       <c r="AA76" s="31"/>
       <c r="AB76" s="31"/>
       <c r="AC76" s="31">
         <v>148.71</v>
       </c>
       <c r="AD76" s="31">
         <v>72.392189999999999</v>
       </c>
       <c r="AE76" s="34">
         <v>20</v>
       </c>
-      <c r="AF76" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="AF76" s="30"/>
       <c r="AG76" s="34">
         <v>151.0377</v>
       </c>
       <c r="AH76" s="34">
         <v>86.828360000000004</v>
       </c>
       <c r="AI76" s="9"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="9">
-        <v>58.476300000000002</v>
+        <v>68.626300000000001</v>
       </c>
       <c r="AL76" s="9">
-        <v>38.844009999999997</v>
+        <v>45.868949999999998</v>
       </c>
     </row>
     <row r="77" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="12">
         <v>76.715000000000003</v>
       </c>
       <c r="D77" s="12">
         <v>31.753</v>
       </c>
       <c r="E77" s="11">
         <v>429.6</v>
       </c>
       <c r="F77" s="11">
         <v>283.39999999999998</v>
       </c>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11">
         <v>557</v>
@@ -7983,64 +7957,64 @@
       <c r="S77" s="18"/>
       <c r="T77" s="18"/>
       <c r="U77" s="18">
         <v>564.54837999999995</v>
       </c>
       <c r="V77" s="18">
         <v>437.10485</v>
       </c>
       <c r="W77" s="26"/>
       <c r="X77" s="26"/>
       <c r="Y77" s="26">
         <v>648.41405999999995</v>
       </c>
       <c r="Z77" s="26">
         <v>423.87646000000001</v>
       </c>
       <c r="AA77" s="31"/>
       <c r="AB77" s="31"/>
       <c r="AC77" s="31">
         <v>710.52333999999996</v>
       </c>
       <c r="AD77" s="31">
         <v>451.07753000000002</v>
       </c>
       <c r="AE77" s="34"/>
-      <c r="AF77" s="34"/>
+      <c r="AF77" s="30"/>
       <c r="AG77" s="34">
         <v>691.86039000000005</v>
       </c>
       <c r="AH77" s="34">
         <v>533.89769999999999</v>
       </c>
       <c r="AI77" s="9"/>
       <c r="AJ77" s="9"/>
       <c r="AK77" s="9">
-        <v>317.11649999999997</v>
+        <v>360.88569999999999</v>
       </c>
       <c r="AL77" s="9">
-        <v>272.81310999999999</v>
+        <v>309.70783</v>
       </c>
     </row>
     <row r="78" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
       <c r="J78" s="11"/>
       <c r="K78" s="11"/>
       <c r="L78" s="11"/>
       <c r="M78" s="11"/>
       <c r="N78" s="20"/>
       <c r="O78" s="20"/>
       <c r="P78" s="20"/>
       <c r="Q78" s="20"/>
       <c r="R78" s="20"/>
@@ -8117,54 +8091,54 @@
       <c r="Y79" s="26">
         <v>1.8048</v>
       </c>
       <c r="Z79" s="26">
         <v>11.33142</v>
       </c>
       <c r="AA79" s="30"/>
       <c r="AB79" s="30"/>
       <c r="AC79" s="31">
         <v>1.3144</v>
       </c>
       <c r="AD79" s="31">
         <v>9.4960699999999996</v>
       </c>
       <c r="AE79" s="30"/>
       <c r="AF79" s="30"/>
       <c r="AG79" s="34">
         <v>1.4803999999999999</v>
       </c>
       <c r="AH79" s="34">
         <v>12.129770000000001</v>
       </c>
       <c r="AI79" s="9"/>
       <c r="AJ79" s="9"/>
       <c r="AK79" s="9">
-        <v>1.72E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="AL79" s="9">
-        <v>8.3280000000000007E-2</v>
+        <v>0.47644999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12">
         <v>16581.63</v>
       </c>
       <c r="J80" s="12">
         <v>7335.5857299999998</v>
       </c>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12">
         <v>15355.9877</v>
@@ -8317,62 +8291,62 @@
       <c r="U82" s="18">
         <v>1.0751900000000001</v>
       </c>
       <c r="V82" s="18">
         <v>5.0663299999999998</v>
       </c>
       <c r="W82" s="24"/>
       <c r="X82" s="24"/>
       <c r="Y82" s="26">
         <v>61.185749999999999</v>
       </c>
       <c r="Z82" s="26">
         <v>12.091419999999999</v>
       </c>
       <c r="AA82" s="30"/>
       <c r="AB82" s="30"/>
       <c r="AC82" s="31">
         <v>1.5166500000000001</v>
       </c>
       <c r="AD82" s="31">
         <v>5.4863999999999997</v>
       </c>
       <c r="AE82" s="30"/>
       <c r="AF82" s="30"/>
       <c r="AG82" s="34">
-        <v>1.2405999999999999</v>
+        <v>1.2298</v>
       </c>
       <c r="AH82" s="34">
-        <v>6.1659499999999996</v>
+        <v>6.1401500000000002</v>
       </c>
       <c r="AI82" s="9"/>
       <c r="AJ82" s="9"/>
       <c r="AK82" s="9">
-        <v>0.1908</v>
+        <v>0.42020000000000002</v>
       </c>
       <c r="AL82" s="9">
-        <v>0.63844000000000001</v>
+        <v>2.25393</v>
       </c>
     </row>
     <row r="83" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
       <c r="J83" s="11"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="20"/>
       <c r="O83" s="20"/>
       <c r="P83" s="20"/>
       <c r="Q83" s="20"/>
       <c r="R83" s="20"/>
@@ -8441,54 +8415,54 @@
         <v>0.17552999999999999</v>
       </c>
       <c r="W84" s="24"/>
       <c r="X84" s="24"/>
       <c r="Y84" s="26">
         <v>30</v>
       </c>
       <c r="Z84" s="26">
         <v>6.5823400000000003</v>
       </c>
       <c r="AA84" s="30"/>
       <c r="AB84" s="30"/>
       <c r="AC84" s="31"/>
       <c r="AD84" s="31"/>
       <c r="AE84" s="30"/>
       <c r="AF84" s="30"/>
       <c r="AG84" s="34">
         <v>264.66000000000003</v>
       </c>
       <c r="AH84" s="34">
         <v>192.25605999999999</v>
       </c>
       <c r="AI84" s="9"/>
       <c r="AJ84" s="9"/>
       <c r="AK84" s="9">
-        <v>429.59</v>
+        <v>658.29</v>
       </c>
       <c r="AL84" s="9">
-        <v>328.35663</v>
+        <v>516.51556000000005</v>
       </c>
     </row>
     <row r="85" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F85" s="12">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="G85" s="12">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H85" s="12">
         <v>2.0367000000000002</v>
       </c>
       <c r="I85" s="12">
         <v>0.95</v>
@@ -8759,64 +8733,64 @@
       <c r="W89" s="26">
         <v>10.519600000000001</v>
       </c>
       <c r="X89" s="26">
         <v>66.795000000000002</v>
       </c>
       <c r="Y89" s="26">
         <v>1.4871700000000001</v>
       </c>
       <c r="Z89" s="26">
         <v>20.374089999999999</v>
       </c>
       <c r="AA89" s="31">
         <v>1.74</v>
       </c>
       <c r="AB89" s="31">
         <v>18.096</v>
       </c>
       <c r="AC89" s="31">
         <v>2.1463999999999999</v>
       </c>
       <c r="AD89" s="31">
         <v>38.688360000000003</v>
       </c>
       <c r="AE89" s="31"/>
-      <c r="AF89" s="31"/>
+      <c r="AF89" s="30"/>
       <c r="AG89" s="31">
-        <v>1.8400300000000001</v>
+        <v>1.75003</v>
       </c>
       <c r="AH89" s="31">
-        <v>31.7135</v>
+        <v>30.570129999999999</v>
       </c>
       <c r="AI89" s="9"/>
       <c r="AJ89" s="9"/>
       <c r="AK89" s="9">
-        <v>0.65166999999999997</v>
+        <v>0.96489000000000003</v>
       </c>
       <c r="AL89" s="9">
-        <v>13.13062</v>
+        <v>17.5549</v>
       </c>
     </row>
     <row r="90" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
       <c r="J90" s="11"/>
       <c r="K90" s="12"/>
       <c r="L90" s="12"/>
       <c r="M90" s="12">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="N90" s="22">
         <v>0.11071</v>
       </c>
@@ -8831,51 +8805,51 @@
       <c r="S90" s="18"/>
       <c r="T90" s="18"/>
       <c r="U90" s="18">
         <v>0.222</v>
       </c>
       <c r="V90" s="18">
         <v>2.7124700000000002</v>
       </c>
       <c r="W90" s="26"/>
       <c r="X90" s="26"/>
       <c r="Y90" s="26">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="Z90" s="26">
         <v>9.3630000000000005E-2</v>
       </c>
       <c r="AA90" s="31"/>
       <c r="AB90" s="31"/>
       <c r="AC90" s="31">
         <v>0.13500000000000001</v>
       </c>
       <c r="AD90" s="31">
         <v>1.14035</v>
       </c>
       <c r="AE90" s="31"/>
-      <c r="AF90" s="31"/>
+      <c r="AF90" s="30"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
       <c r="AI90" s="9"/>
       <c r="AJ90" s="9"/>
       <c r="AK90" s="9"/>
       <c r="AL90" s="9"/>
     </row>
     <row r="91" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C91" s="11"/>
       <c r="D91" s="11"/>
       <c r="E91" s="12">
         <v>1258.74</v>
       </c>
       <c r="F91" s="12">
         <v>1088.0723</v>
       </c>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11">
@@ -8903,51 +8877,51 @@
       <c r="S91" s="18"/>
       <c r="T91" s="18"/>
       <c r="U91" s="22">
         <v>2103.89</v>
       </c>
       <c r="V91" s="22">
         <v>3250.6670100000001</v>
       </c>
       <c r="W91" s="26"/>
       <c r="X91" s="26"/>
       <c r="Y91" s="26">
         <v>1235.6099999999999</v>
       </c>
       <c r="Z91" s="26">
         <v>1388.25305</v>
       </c>
       <c r="AA91" s="31"/>
       <c r="AB91" s="31"/>
       <c r="AC91" s="31">
         <v>716.15</v>
       </c>
       <c r="AD91" s="31">
         <v>935.82294000000002</v>
       </c>
       <c r="AE91" s="31"/>
-      <c r="AF91" s="31"/>
+      <c r="AF91" s="30"/>
       <c r="AG91" s="34">
         <v>184.75</v>
       </c>
       <c r="AH91" s="34">
         <v>298.35948000000002</v>
       </c>
       <c r="AI91" s="9"/>
       <c r="AJ91" s="9"/>
       <c r="AK91" s="9"/>
       <c r="AL91" s="9"/>
     </row>
     <row r="92" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C92" s="11">
         <v>4642</v>
       </c>
       <c r="D92" s="11">
         <v>4427.6000000000004</v>
       </c>
       <c r="E92" s="11">
@@ -9007,64 +8981,64 @@
       <c r="W92" s="26">
         <v>3797.9587200000001</v>
       </c>
       <c r="X92" s="26">
         <v>4901.2746100000004</v>
       </c>
       <c r="Y92" s="26">
         <v>4770.3067199999996</v>
       </c>
       <c r="Z92" s="26">
         <v>4251.7497100000001</v>
       </c>
       <c r="AA92" s="31">
         <v>5302.7179999999998</v>
       </c>
       <c r="AB92" s="31">
         <v>5494.0924100000002</v>
       </c>
       <c r="AC92" s="31">
         <v>2638.4740099999999</v>
       </c>
       <c r="AD92" s="31">
         <v>2064.8297699999998</v>
       </c>
       <c r="AE92" s="31"/>
-      <c r="AF92" s="31"/>
+      <c r="AF92" s="30"/>
       <c r="AG92" s="34">
         <v>1245.34653</v>
       </c>
       <c r="AH92" s="34">
         <v>1574.80016</v>
       </c>
       <c r="AI92" s="9"/>
       <c r="AJ92" s="9"/>
       <c r="AK92" s="9">
-        <v>413.97660999999999</v>
+        <v>552.91039999999998</v>
       </c>
       <c r="AL92" s="9">
-        <v>607.42678999999998</v>
+        <v>818.55466999999999</v>
       </c>
     </row>
     <row r="93" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="12">
         <v>4.0800000000000003E-2</v>
       </c>
       <c r="F93" s="12">
         <v>0.13833000000000001</v>
       </c>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="J93" s="11">
         <v>85.4</v>
       </c>
@@ -9087,64 +9061,64 @@
       <c r="S93" s="18"/>
       <c r="T93" s="18"/>
       <c r="U93" s="18">
         <v>0.57013999999999998</v>
       </c>
       <c r="V93" s="18">
         <v>7.6382199999999996</v>
       </c>
       <c r="W93" s="26"/>
       <c r="X93" s="26"/>
       <c r="Y93" s="26">
         <v>1.3260000000000001</v>
       </c>
       <c r="Z93" s="26">
         <v>5.7951699999999997</v>
       </c>
       <c r="AA93" s="31"/>
       <c r="AB93" s="31"/>
       <c r="AC93" s="31">
         <v>2.1059999999999999</v>
       </c>
       <c r="AD93" s="31">
         <v>9.9529399999999999</v>
       </c>
       <c r="AE93" s="31"/>
-      <c r="AF93" s="31"/>
+      <c r="AF93" s="30"/>
       <c r="AG93" s="34">
         <v>4.5095999999999998</v>
       </c>
       <c r="AH93" s="34">
         <v>20.125029999999999</v>
       </c>
       <c r="AI93" s="9"/>
       <c r="AJ93" s="9"/>
       <c r="AK93" s="9">
-        <v>0.57120000000000004</v>
+        <v>0.60719999999999996</v>
       </c>
       <c r="AL93" s="9">
-        <v>2.7643900000000001</v>
+        <v>2.95539</v>
       </c>
     </row>
     <row r="94" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="12">
         <v>0.31213999999999997</v>
       </c>
       <c r="F94" s="12">
         <v>0.82581000000000004</v>
       </c>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="12">
         <v>0.50283999999999995</v>
       </c>
       <c r="J94" s="12">
         <v>1.2574700000000001</v>
       </c>
@@ -9167,51 +9141,51 @@
       <c r="S94" s="18"/>
       <c r="T94" s="18"/>
       <c r="U94" s="18">
         <v>7.5600000000000001E-2</v>
       </c>
       <c r="V94" s="18">
         <v>0.14624000000000001</v>
       </c>
       <c r="W94" s="26"/>
       <c r="X94" s="26"/>
       <c r="Y94" s="26">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="Z94" s="26">
         <v>0.14549999999999999</v>
       </c>
       <c r="AA94" s="31"/>
       <c r="AB94" s="31"/>
       <c r="AC94" s="31">
         <v>2.19556</v>
       </c>
       <c r="AD94" s="31">
         <v>3.5147699999999999</v>
       </c>
       <c r="AE94" s="31"/>
-      <c r="AF94" s="31"/>
+      <c r="AF94" s="30"/>
       <c r="AG94" s="31">
         <v>3.9730400000000001</v>
       </c>
       <c r="AH94" s="31">
         <v>7.61266</v>
       </c>
       <c r="AI94" s="9"/>
       <c r="AJ94" s="9"/>
       <c r="AK94" s="9">
         <v>3.9579999999999997E-2</v>
       </c>
       <c r="AL94" s="9">
         <v>0.15487999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11">
@@ -9247,64 +9221,64 @@
       <c r="S95" s="18"/>
       <c r="T95" s="18"/>
       <c r="U95" s="18">
         <v>18.212319999999998</v>
       </c>
       <c r="V95" s="18">
         <v>101.55944</v>
       </c>
       <c r="W95" s="26"/>
       <c r="X95" s="26"/>
       <c r="Y95" s="26">
         <v>17.352180000000001</v>
       </c>
       <c r="Z95" s="26">
         <v>62.526699999999998</v>
       </c>
       <c r="AA95" s="31"/>
       <c r="AB95" s="31"/>
       <c r="AC95" s="31">
         <v>18.195129999999999</v>
       </c>
       <c r="AD95" s="31">
         <v>82.338610000000003</v>
       </c>
       <c r="AE95" s="31"/>
-      <c r="AF95" s="31"/>
+      <c r="AF95" s="30"/>
       <c r="AG95" s="34">
-        <v>10.77858</v>
+        <v>10.314579999999999</v>
       </c>
       <c r="AH95" s="34">
-        <v>84.710790000000003</v>
+        <v>84.544830000000005</v>
       </c>
       <c r="AI95" s="9"/>
       <c r="AJ95" s="9"/>
       <c r="AK95" s="9">
-        <v>4.9996099999999997</v>
+        <v>6.75</v>
       </c>
       <c r="AL95" s="9">
-        <v>33.265860000000004</v>
+        <v>52.778359999999999</v>
       </c>
     </row>
     <row r="96" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="12">
         <v>60.02</v>
       </c>
       <c r="F96" s="12">
         <v>73.135000000000005</v>
       </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="12"/>
       <c r="L96" s="12"/>
       <c r="M96" s="12">
         <v>22.68</v>
@@ -9327,51 +9301,51 @@
       </c>
       <c r="V96" s="18">
         <v>73.326269999999994</v>
       </c>
       <c r="W96" s="26"/>
       <c r="X96" s="26"/>
       <c r="Y96" s="26">
         <v>0.47349999999999998</v>
       </c>
       <c r="Z96" s="26">
         <v>6.9751599999999998</v>
       </c>
       <c r="AA96" s="31">
         <v>4.2</v>
       </c>
       <c r="AB96" s="31">
         <v>7.98</v>
       </c>
       <c r="AC96" s="31">
         <v>8.9779999999999999E-2</v>
       </c>
       <c r="AD96" s="31">
         <v>0.90044000000000002</v>
       </c>
       <c r="AE96" s="31"/>
-      <c r="AF96" s="31"/>
+      <c r="AF96" s="30"/>
       <c r="AG96" s="31">
         <v>9.2549999999999993E-2</v>
       </c>
       <c r="AH96" s="31">
         <v>0.99180999999999997</v>
       </c>
       <c r="AI96" s="9"/>
       <c r="AJ96" s="9"/>
       <c r="AK96" s="9">
         <v>2.75E-2</v>
       </c>
       <c r="AL96" s="9">
         <v>0.21831999999999999</v>
       </c>
     </row>
     <row r="97" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11">
@@ -9411,64 +9385,64 @@
       </c>
       <c r="V97" s="22">
         <v>6736.1669499999998</v>
       </c>
       <c r="W97" s="26">
         <v>0.27600000000000002</v>
       </c>
       <c r="X97" s="26">
         <v>0.31233</v>
       </c>
       <c r="Y97" s="26">
         <v>4711.97768</v>
       </c>
       <c r="Z97" s="26">
         <v>6531.3840099999998</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="31"/>
       <c r="AC97" s="31">
         <v>3465.4303300000001</v>
       </c>
       <c r="AD97" s="31">
         <v>4133.8187600000001</v>
       </c>
       <c r="AE97" s="31"/>
-      <c r="AF97" s="31"/>
+      <c r="AF97" s="30"/>
       <c r="AG97" s="34">
         <v>2135.4379600000002</v>
       </c>
       <c r="AH97" s="34">
         <v>3087.1027800000002</v>
       </c>
       <c r="AI97" s="9"/>
       <c r="AJ97" s="9"/>
       <c r="AK97" s="9">
-        <v>226.34299999999999</v>
+        <v>246.27124000000001</v>
       </c>
       <c r="AL97" s="9">
-        <v>281.47579000000002</v>
+        <v>313.16061999999999</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C98" s="12">
         <v>5.7</v>
       </c>
       <c r="D98" s="12">
         <v>14.84376</v>
       </c>
       <c r="E98" s="12">
         <v>1652.90274</v>
       </c>
       <c r="F98" s="12">
         <v>1565.1794400000001</v>
       </c>
       <c r="G98" s="12">
         <v>1</v>
       </c>
       <c r="H98" s="12">
@@ -9503,64 +9477,64 @@
       <c r="S98" s="18"/>
       <c r="T98" s="18"/>
       <c r="U98" s="22">
         <v>2406.34656</v>
       </c>
       <c r="V98" s="22">
         <v>3188.3861099999999</v>
       </c>
       <c r="W98" s="24"/>
       <c r="X98" s="24"/>
       <c r="Y98" s="26">
         <v>2148.5969399999999</v>
       </c>
       <c r="Z98" s="26">
         <v>2350.2319400000001</v>
       </c>
       <c r="AA98" s="31"/>
       <c r="AB98" s="31"/>
       <c r="AC98" s="31">
         <v>1755.57511</v>
       </c>
       <c r="AD98" s="31">
         <v>1887.7550200000001</v>
       </c>
       <c r="AE98" s="31"/>
-      <c r="AF98" s="31"/>
+      <c r="AF98" s="30"/>
       <c r="AG98" s="34">
-        <v>946.00792999999999</v>
+        <v>943.49103000000002</v>
       </c>
       <c r="AH98" s="34">
-        <v>1526.8909100000001</v>
+        <v>1524.3886299999999</v>
       </c>
       <c r="AI98" s="9"/>
       <c r="AJ98" s="9"/>
       <c r="AK98" s="9">
-        <v>176.90132</v>
+        <v>196.85088999999999</v>
       </c>
       <c r="AL98" s="9">
-        <v>533.04300000000001</v>
+        <v>594.21148000000005</v>
       </c>
     </row>
     <row r="99" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11">
         <v>58.9</v>
       </c>
       <c r="F99" s="11">
         <v>116.2</v>
       </c>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="J99" s="11">
         <v>205.2</v>
       </c>
@@ -9589,62 +9563,62 @@
         <v>1068.1687199999999</v>
       </c>
       <c r="W99" s="24"/>
       <c r="X99" s="24"/>
       <c r="Y99" s="26">
         <v>1213.39563</v>
       </c>
       <c r="Z99" s="26">
         <v>1431.0715600000001</v>
       </c>
       <c r="AA99" s="31"/>
       <c r="AB99" s="31"/>
       <c r="AC99" s="31">
         <v>1124.0745099999999</v>
       </c>
       <c r="AD99" s="31">
         <v>1631.9530299999999</v>
       </c>
       <c r="AE99" s="31">
         <v>3.6</v>
       </c>
       <c r="AF99" s="31">
         <v>10.103199999999999</v>
       </c>
       <c r="AG99" s="34">
-        <v>1759.4431</v>
+        <v>1824.4422999999999</v>
       </c>
       <c r="AH99" s="34">
-        <v>2267.6401999999998</v>
+        <v>2299.47201</v>
       </c>
       <c r="AI99" s="9"/>
       <c r="AJ99" s="9"/>
       <c r="AK99" s="9">
-        <v>413.06993999999997</v>
+        <v>477.00126</v>
       </c>
       <c r="AL99" s="9">
-        <v>673.91386999999997</v>
+        <v>778.64281000000005</v>
       </c>
     </row>
     <row r="100" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
       <c r="J100" s="11"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="20"/>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
@@ -9725,62 +9699,62 @@
         <v>129.50101000000001</v>
       </c>
       <c r="W101" s="26"/>
       <c r="X101" s="26"/>
       <c r="Y101" s="26">
         <v>123.30468999999999</v>
       </c>
       <c r="Z101" s="26">
         <v>294.95542999999998</v>
       </c>
       <c r="AA101" s="31"/>
       <c r="AB101" s="31"/>
       <c r="AC101" s="31">
         <v>152.03231</v>
       </c>
       <c r="AD101" s="31">
         <v>514.11401000000001</v>
       </c>
       <c r="AE101" s="31">
         <v>61.948999999999998</v>
       </c>
       <c r="AF101" s="31">
         <v>218.44227000000001</v>
       </c>
       <c r="AG101" s="34">
-        <v>122.05641</v>
+        <v>138.38220999999999</v>
       </c>
       <c r="AH101" s="34">
-        <v>440.00277999999997</v>
+        <v>517.82897000000003</v>
       </c>
       <c r="AI101" s="9"/>
       <c r="AJ101" s="9"/>
       <c r="AK101" s="9">
-        <v>45.821550000000002</v>
+        <v>48.151380000000003</v>
       </c>
       <c r="AL101" s="9">
-        <v>176.64673999999999</v>
+        <v>192.51841999999999</v>
       </c>
     </row>
     <row r="102" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C102" s="12">
         <v>151.53</v>
       </c>
       <c r="D102" s="12">
         <v>425.517</v>
       </c>
       <c r="E102" s="11">
         <v>0.3</v>
       </c>
       <c r="F102" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11">
         <v>1</v>
@@ -9905,54 +9879,54 @@
       </c>
       <c r="AB103" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="AC103" s="31">
         <v>20583.755969999998</v>
       </c>
       <c r="AD103" s="31">
         <v>7317.3121700000002</v>
       </c>
       <c r="AE103" s="31">
         <v>1.923</v>
       </c>
       <c r="AF103" s="31">
         <v>3.5259999999999998</v>
       </c>
       <c r="AG103" s="34">
         <v>10427.5761</v>
       </c>
       <c r="AH103" s="34">
         <v>6080.5998300000001</v>
       </c>
       <c r="AI103" s="9"/>
       <c r="AJ103" s="9"/>
       <c r="AK103" s="9">
-        <v>3159.9470000000001</v>
+        <v>3161.1379999999999</v>
       </c>
       <c r="AL103" s="9">
-        <v>2060.8978299999999</v>
+        <v>2063.9627399999999</v>
       </c>
     </row>
     <row r="104" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11">
         <v>20.6</v>
       </c>
       <c r="F104" s="11">
         <v>22.7</v>
       </c>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11">
         <v>24.6</v>
       </c>
       <c r="J104" s="11">
         <v>28.5</v>
       </c>
@@ -9989,62 +9963,62 @@
       <c r="Y104" s="26">
         <v>136.4554</v>
       </c>
       <c r="Z104" s="26">
         <v>82.753879999999995</v>
       </c>
       <c r="AA104" s="31">
         <v>0.01</v>
       </c>
       <c r="AB104" s="31">
         <v>0.30473</v>
       </c>
       <c r="AC104" s="31">
         <v>50.154440000000001</v>
       </c>
       <c r="AD104" s="31">
         <v>192.52789000000001</v>
       </c>
       <c r="AE104" s="31">
         <v>0.02</v>
       </c>
       <c r="AF104" s="31">
         <v>0.55200000000000005</v>
       </c>
       <c r="AG104" s="34">
-        <v>63.531840000000003</v>
+        <v>63.511589999999998</v>
       </c>
       <c r="AH104" s="34">
-        <v>257.29968000000002</v>
+        <v>256.99723999999998</v>
       </c>
       <c r="AI104" s="9"/>
       <c r="AJ104" s="9"/>
       <c r="AK104" s="9">
-        <v>16.543099999999999</v>
+        <v>17.868099999999998</v>
       </c>
       <c r="AL104" s="9">
-        <v>65.850409999999997</v>
+        <v>69.191360000000003</v>
       </c>
     </row>
     <row r="105" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
       <c r="J105" s="11"/>
       <c r="K105" s="11"/>
       <c r="L105" s="11"/>
       <c r="M105" s="11"/>
       <c r="N105" s="20"/>
       <c r="O105" s="20"/>
       <c r="P105" s="20"/>
       <c r="Q105" s="20"/>
       <c r="R105" s="20"/>
@@ -10145,66 +10119,66 @@
       <c r="Y106" s="26">
         <v>1530.0288</v>
       </c>
       <c r="Z106" s="26">
         <v>3138.2088800000001</v>
       </c>
       <c r="AA106" s="31">
         <v>25.7986</v>
       </c>
       <c r="AB106" s="31">
         <v>63.050539999999998</v>
       </c>
       <c r="AC106" s="31">
         <v>1551.42896</v>
       </c>
       <c r="AD106" s="31">
         <v>3542.7695899999999</v>
       </c>
       <c r="AE106" s="34">
         <v>156.8329</v>
       </c>
       <c r="AF106" s="34">
         <v>232.51138</v>
       </c>
       <c r="AG106" s="34">
-        <v>1580.72228</v>
+        <v>1579.7162800000001</v>
       </c>
       <c r="AH106" s="34">
-        <v>3837.3760699999998</v>
+        <v>3834.33905</v>
       </c>
       <c r="AI106" s="9">
-        <v>9.09422</v>
+        <v>10.75812</v>
       </c>
       <c r="AJ106" s="9">
-        <v>19.958179999999999</v>
+        <v>24.33952</v>
       </c>
       <c r="AK106" s="9">
-        <v>519.89882999999998</v>
+        <v>620.64966000000004</v>
       </c>
       <c r="AL106" s="9">
-        <v>1575.1513</v>
+        <v>1834.6615899999999</v>
       </c>
     </row>
     <row r="107" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
       <c r="J107" s="11"/>
       <c r="K107" s="12"/>
       <c r="L107" s="12"/>
       <c r="M107" s="12">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="N107" s="22">
         <v>0.23344999999999999</v>
       </c>
@@ -10357,62 +10331,62 @@
         <v>4.4235699999999998</v>
       </c>
       <c r="W109" s="26"/>
       <c r="X109" s="26"/>
       <c r="Y109" s="26">
         <v>4.0808999999999997</v>
       </c>
       <c r="Z109" s="26">
         <v>13.553710000000001</v>
       </c>
       <c r="AA109" s="31"/>
       <c r="AB109" s="31"/>
       <c r="AC109" s="31">
         <v>1.7265699999999999</v>
       </c>
       <c r="AD109" s="31">
         <v>11.50854</v>
       </c>
       <c r="AE109" s="31">
         <v>0.6</v>
       </c>
       <c r="AF109" s="31">
         <v>11.602</v>
       </c>
       <c r="AG109" s="34">
-        <v>6.3271300000000004</v>
+        <v>6.3244300000000004</v>
       </c>
       <c r="AH109" s="34">
-        <v>15.368639999999999</v>
+        <v>15.335129999999999</v>
       </c>
       <c r="AI109" s="9"/>
       <c r="AJ109" s="9"/>
       <c r="AK109" s="9">
-        <v>0.49852000000000002</v>
+        <v>0.60636999999999996</v>
       </c>
       <c r="AL109" s="9">
-        <v>4.9680099999999996</v>
+        <v>6.1624999999999996</v>
       </c>
     </row>
     <row r="110" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C110" s="12">
         <v>45.750999999999998</v>
       </c>
       <c r="D110" s="12">
         <v>93.612300000000005</v>
       </c>
       <c r="E110" s="11">
         <v>4116</v>
       </c>
       <c r="F110" s="11">
         <v>8595.1</v>
       </c>
       <c r="G110" s="12">
         <v>32.793999999999997</v>
       </c>
       <c r="H110" s="12">
@@ -10465,66 +10439,66 @@
       <c r="Y110" s="26">
         <v>3621.0125600000001</v>
       </c>
       <c r="Z110" s="26">
         <v>10368.276529999999</v>
       </c>
       <c r="AA110" s="31">
         <v>7.5862800000000004</v>
       </c>
       <c r="AB110" s="31">
         <v>23.48011</v>
       </c>
       <c r="AC110" s="31">
         <v>4207.4359199999999</v>
       </c>
       <c r="AD110" s="31">
         <v>13191.147129999999</v>
       </c>
       <c r="AE110" s="34">
         <v>10.817</v>
       </c>
       <c r="AF110" s="34">
         <v>45.414479999999998</v>
       </c>
       <c r="AG110" s="34">
-        <v>3067.6391199999998</v>
+        <v>3097.6984299999999</v>
       </c>
       <c r="AH110" s="34">
-        <v>11558.187190000001</v>
+        <v>11672.97472</v>
       </c>
       <c r="AI110" s="9">
-        <v>3.8572000000000002</v>
+        <v>4.9168000000000003</v>
       </c>
       <c r="AJ110" s="9">
-        <v>13.825839999999999</v>
+        <v>17.708939999999998</v>
       </c>
       <c r="AK110" s="9">
-        <v>1071.0807299999999</v>
+        <v>1274.89914</v>
       </c>
       <c r="AL110" s="9">
-        <v>4568.3553899999997</v>
+        <v>5264.5595000000003</v>
       </c>
     </row>
     <row r="111" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="11">
         <v>1793.2</v>
       </c>
       <c r="D111" s="11">
         <v>663.2</v>
       </c>
       <c r="E111" s="11">
         <v>320.3</v>
       </c>
       <c r="F111" s="11">
         <v>299.5</v>
       </c>
       <c r="G111" s="12">
         <v>2370.3760000000002</v>
       </c>
       <c r="H111" s="12">
@@ -10581,66 +10555,66 @@
       <c r="Y111" s="26">
         <v>403.01369</v>
       </c>
       <c r="Z111" s="26">
         <v>637.88355000000001</v>
       </c>
       <c r="AA111" s="31">
         <v>2116.1239999999998</v>
       </c>
       <c r="AB111" s="31">
         <v>1192.0285200000001</v>
       </c>
       <c r="AC111" s="31">
         <v>536.13941999999997</v>
       </c>
       <c r="AD111" s="31">
         <v>937.59802000000002</v>
       </c>
       <c r="AE111" s="34">
         <v>2293.9340000000002</v>
       </c>
       <c r="AF111" s="34">
         <v>1162.3503800000001</v>
       </c>
       <c r="AG111" s="34">
-        <v>455.26663000000002</v>
+        <v>454.81502999999998</v>
       </c>
       <c r="AH111" s="34">
-        <v>855.69456000000002</v>
+        <v>854.03242999999998</v>
       </c>
       <c r="AI111" s="9">
-        <v>691.07</v>
+        <v>840.17</v>
       </c>
       <c r="AJ111" s="9">
-        <v>397.16</v>
+        <v>487.06900000000002</v>
       </c>
       <c r="AK111" s="9">
-        <v>178.20950999999999</v>
+        <v>217.51331999999999</v>
       </c>
       <c r="AL111" s="9">
-        <v>315.92041</v>
+        <v>420.40766000000002</v>
       </c>
     </row>
     <row r="112" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="12">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J112" s="12">
         <v>0.15032999999999999</v>
       </c>
       <c r="K112" s="12"/>
       <c r="L112" s="12"/>
       <c r="M112" s="12">
         <v>2.2700000000000001E-2</v>
@@ -10761,66 +10735,66 @@
       <c r="Y113" s="26">
         <v>259.18462</v>
       </c>
       <c r="Z113" s="26">
         <v>294.75116000000003</v>
       </c>
       <c r="AA113" s="31">
         <v>25.6</v>
       </c>
       <c r="AB113" s="31">
         <v>64.652460000000005</v>
       </c>
       <c r="AC113" s="31">
         <v>177.98418000000001</v>
       </c>
       <c r="AD113" s="31">
         <v>384.07704000000001</v>
       </c>
       <c r="AE113" s="31">
         <v>44</v>
       </c>
       <c r="AF113" s="31">
         <v>115.57979</v>
       </c>
       <c r="AG113" s="34">
-        <v>147.09402</v>
+        <v>144.87801999999999</v>
       </c>
       <c r="AH113" s="34">
-        <v>417.71683000000002</v>
+        <v>427.92899</v>
       </c>
       <c r="AI113" s="9">
         <v>7.6</v>
       </c>
       <c r="AJ113" s="9">
         <v>23.375129999999999</v>
       </c>
       <c r="AK113" s="9">
-        <v>82.162660000000002</v>
+        <v>88.942210000000003</v>
       </c>
       <c r="AL113" s="9">
-        <v>175.55195000000001</v>
+        <v>201.82713000000001</v>
       </c>
     </row>
     <row r="114" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="11">
         <v>528</v>
       </c>
       <c r="D114" s="11">
         <v>562.70000000000005</v>
       </c>
       <c r="E114" s="11">
         <v>5074.7</v>
       </c>
       <c r="F114" s="11">
         <v>8407.7000000000007</v>
       </c>
       <c r="G114" s="11">
         <v>556.70000000000005</v>
       </c>
       <c r="H114" s="11">
@@ -10877,66 +10851,66 @@
       <c r="Y114" s="26">
         <v>7880.27952</v>
       </c>
       <c r="Z114" s="26">
         <v>17412.259170000001</v>
       </c>
       <c r="AA114" s="31">
         <v>280.13195999999999</v>
       </c>
       <c r="AB114" s="31">
         <v>403.93714999999997</v>
       </c>
       <c r="AC114" s="31">
         <v>8292.2790800000002</v>
       </c>
       <c r="AD114" s="31">
         <v>20104.48602</v>
       </c>
       <c r="AE114" s="34">
         <v>405.46517</v>
       </c>
       <c r="AF114" s="34">
         <v>620.36987999999997</v>
       </c>
       <c r="AG114" s="34">
-        <v>7311.366</v>
+        <v>7307.1072899999999</v>
       </c>
       <c r="AH114" s="34">
-        <v>20913.8802</v>
+        <v>20910.906419999999</v>
       </c>
       <c r="AI114" s="9">
-        <v>107.23286</v>
+        <v>148.93025</v>
       </c>
       <c r="AJ114" s="9">
-        <v>163.86591000000001</v>
+        <v>230.32489000000001</v>
       </c>
       <c r="AK114" s="9">
-        <v>2744.0149799999999</v>
+        <v>3272.7312299999999</v>
       </c>
       <c r="AL114" s="9">
-        <v>8549.0448400000005</v>
+        <v>10233.99761</v>
       </c>
     </row>
     <row r="115" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C115" s="11">
         <v>20.8</v>
       </c>
       <c r="D115" s="11">
         <v>5.6</v>
       </c>
       <c r="E115" s="11">
         <v>11.2</v>
       </c>
       <c r="F115" s="11">
         <v>15.3</v>
       </c>
       <c r="G115" s="11">
         <v>32.5</v>
       </c>
       <c r="H115" s="11">
@@ -10973,62 +10947,62 @@
       <c r="U115" s="22">
         <v>12.5381</v>
       </c>
       <c r="V115" s="22">
         <v>30.559760000000001</v>
       </c>
       <c r="W115" s="26"/>
       <c r="X115" s="26"/>
       <c r="Y115" s="26">
         <v>72.92586</v>
       </c>
       <c r="Z115" s="26">
         <v>70.940809999999999</v>
       </c>
       <c r="AA115" s="31"/>
       <c r="AB115" s="31"/>
       <c r="AC115" s="31">
         <v>89.619590000000002</v>
       </c>
       <c r="AD115" s="31">
         <v>94.825649999999996</v>
       </c>
       <c r="AE115" s="34"/>
       <c r="AF115" s="34"/>
       <c r="AG115" s="34">
-        <v>21.696120000000001</v>
+        <v>20.152640000000002</v>
       </c>
       <c r="AH115" s="34">
-        <v>43.402920000000002</v>
+        <v>40.481569999999998</v>
       </c>
       <c r="AI115" s="9"/>
       <c r="AJ115" s="9"/>
       <c r="AK115" s="9">
-        <v>4.2791899999999998</v>
+        <v>5.2591900000000003</v>
       </c>
       <c r="AL115" s="9">
-        <v>4.2636399999999997</v>
+        <v>6.1018600000000003</v>
       </c>
     </row>
     <row r="116" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11">
         <v>55.7</v>
       </c>
       <c r="F116" s="11">
         <v>31.8</v>
       </c>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11">
         <v>44.4</v>
       </c>
       <c r="J116" s="11">
         <v>27.2</v>
       </c>
@@ -11057,62 +11031,62 @@
       <c r="U116" s="22">
         <v>13.10816</v>
       </c>
       <c r="V116" s="22">
         <v>22.611409999999999</v>
       </c>
       <c r="W116" s="26"/>
       <c r="X116" s="26"/>
       <c r="Y116" s="26">
         <v>16.425360000000001</v>
       </c>
       <c r="Z116" s="26">
         <v>27.148700000000002</v>
       </c>
       <c r="AA116" s="31"/>
       <c r="AB116" s="31"/>
       <c r="AC116" s="31">
         <v>7.36083</v>
       </c>
       <c r="AD116" s="31">
         <v>15.53044</v>
       </c>
       <c r="AE116" s="31"/>
       <c r="AF116" s="31"/>
       <c r="AG116" s="31">
-        <v>2.3146200000000001</v>
+        <v>2.2769400000000002</v>
       </c>
       <c r="AH116" s="31">
-        <v>6.5137999999999998</v>
+        <v>6.2726499999999996</v>
       </c>
       <c r="AI116" s="9"/>
       <c r="AJ116" s="9"/>
       <c r="AK116" s="9">
-        <v>0.68496000000000001</v>
+        <v>1.8080799999999999</v>
       </c>
       <c r="AL116" s="9">
-        <v>1.7784500000000001</v>
+        <v>2.2778499999999999</v>
       </c>
     </row>
     <row r="117" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A117" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
       <c r="H117" s="11"/>
       <c r="I117" s="12">
         <v>0.70296000000000003</v>
       </c>
       <c r="J117" s="12">
         <v>1.7070700000000001</v>
       </c>
       <c r="K117" s="12"/>
       <c r="L117" s="12"/>
       <c r="M117" s="12">
         <v>0.18720000000000001</v>
@@ -11141,54 +11115,54 @@
       <c r="Y117" s="26">
         <v>0.77383999999999997</v>
       </c>
       <c r="Z117" s="26">
         <v>1.45746</v>
       </c>
       <c r="AA117" s="31"/>
       <c r="AB117" s="31"/>
       <c r="AC117" s="31">
         <v>1.2268399999999999</v>
       </c>
       <c r="AD117" s="31">
         <v>2.11313</v>
       </c>
       <c r="AE117" s="31"/>
       <c r="AF117" s="31"/>
       <c r="AG117" s="31">
         <v>0.68447999999999998</v>
       </c>
       <c r="AH117" s="31">
         <v>1.41381</v>
       </c>
       <c r="AI117" s="9"/>
       <c r="AJ117" s="9"/>
       <c r="AK117" s="9">
-        <v>0.75839999999999996</v>
+        <v>0.79920000000000002</v>
       </c>
       <c r="AL117" s="9">
-        <v>1.5511200000000001</v>
+        <v>1.8965700000000001</v>
       </c>
     </row>
     <row r="118" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="12">
         <v>1.23</v>
       </c>
       <c r="F118" s="12">
         <v>3.4086599999999998</v>
       </c>
       <c r="G118" s="12">
         <v>10</v>
       </c>
       <c r="H118" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="I118" s="11">
         <v>21.8</v>
@@ -11217,54 +11191,54 @@
       <c r="U118" s="22">
         <v>9.6174999999999997</v>
       </c>
       <c r="V118" s="22">
         <v>23.834040000000002</v>
       </c>
       <c r="W118" s="26"/>
       <c r="X118" s="26"/>
       <c r="Y118" s="26">
         <v>10.5374</v>
       </c>
       <c r="Z118" s="26">
         <v>26.629239999999999</v>
       </c>
       <c r="AA118" s="31"/>
       <c r="AB118" s="31"/>
       <c r="AC118" s="31">
         <v>19.7669</v>
       </c>
       <c r="AD118" s="31">
         <v>45.137839999999997</v>
       </c>
       <c r="AE118" s="31"/>
       <c r="AF118" s="31"/>
       <c r="AG118" s="34">
-        <v>21.65466</v>
+        <v>17.838660000000001</v>
       </c>
       <c r="AH118" s="34">
-        <v>19.57546</v>
+        <v>18.468869999999999</v>
       </c>
       <c r="AI118" s="9"/>
       <c r="AJ118" s="9"/>
       <c r="AK118" s="9">
         <v>0.62239999999999995</v>
       </c>
       <c r="AL118" s="9">
         <v>2.2806899999999999</v>
       </c>
     </row>
     <row r="119" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="11">
         <v>641.1</v>
       </c>
       <c r="F119" s="11">
         <v>1130.5</v>
       </c>
@@ -11297,62 +11271,62 @@
       <c r="U119" s="22">
         <v>1190.02323</v>
       </c>
       <c r="V119" s="22">
         <v>2704.0444499999999</v>
       </c>
       <c r="W119" s="26"/>
       <c r="X119" s="26"/>
       <c r="Y119" s="26">
         <v>1086.5460700000001</v>
       </c>
       <c r="Z119" s="26">
         <v>2659.32431</v>
       </c>
       <c r="AA119" s="31"/>
       <c r="AB119" s="31"/>
       <c r="AC119" s="31">
         <v>808.26414999999997</v>
       </c>
       <c r="AD119" s="31">
         <v>3118.9760999999999</v>
       </c>
       <c r="AE119" s="31"/>
       <c r="AF119" s="31"/>
       <c r="AG119" s="34">
-        <v>780.01891000000001</v>
+        <v>774.87330999999995</v>
       </c>
       <c r="AH119" s="34">
-        <v>3238.7483200000001</v>
+        <v>3228.0716400000001</v>
       </c>
       <c r="AI119" s="9"/>
       <c r="AJ119" s="9"/>
       <c r="AK119" s="9">
-        <v>379.25024000000002</v>
+        <v>444.95359999999999</v>
       </c>
       <c r="AL119" s="9">
-        <v>1440.1304600000001</v>
+        <v>1792.2740899999999</v>
       </c>
     </row>
     <row r="120" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F120" s="12">
         <v>3.1E-2</v>
       </c>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="12">
         <v>0.39904000000000001</v>
       </c>
       <c r="J120" s="12">
         <v>0.84001999999999999</v>
       </c>
@@ -11461,62 +11435,62 @@
         <v>423.9615</v>
       </c>
       <c r="W121" s="26"/>
       <c r="X121" s="26"/>
       <c r="Y121" s="26">
         <v>193.55681000000001</v>
       </c>
       <c r="Z121" s="26">
         <v>304.51706000000001</v>
       </c>
       <c r="AA121" s="31"/>
       <c r="AB121" s="31"/>
       <c r="AC121" s="31">
         <v>209.07336000000001</v>
       </c>
       <c r="AD121" s="31">
         <v>425.60798</v>
       </c>
       <c r="AE121" s="31">
         <v>0.98799999999999999</v>
       </c>
       <c r="AF121" s="31">
         <v>3.0419999999999998</v>
       </c>
       <c r="AG121" s="34">
-        <v>164.54015000000001</v>
+        <v>164.53583</v>
       </c>
       <c r="AH121" s="34">
-        <v>279.28372000000002</v>
+        <v>279.22881000000001</v>
       </c>
       <c r="AI121" s="9"/>
       <c r="AJ121" s="9"/>
       <c r="AK121" s="9">
-        <v>45.763849999999998</v>
+        <v>63.603529999999999</v>
       </c>
       <c r="AL121" s="9">
-        <v>152.86447999999999</v>
+        <v>203.83695</v>
       </c>
     </row>
     <row r="122" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11">
         <v>414.1</v>
       </c>
       <c r="F122" s="11">
         <v>1086.7</v>
       </c>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11">
         <v>114.6</v>
       </c>
       <c r="J122" s="11">
         <v>303.5</v>
       </c>
@@ -11545,62 +11519,62 @@
       <c r="U122" s="22">
         <v>167.95111</v>
       </c>
       <c r="V122" s="22">
         <v>458.49434000000002</v>
       </c>
       <c r="W122" s="26"/>
       <c r="X122" s="26"/>
       <c r="Y122" s="26">
         <v>189.04106999999999</v>
       </c>
       <c r="Z122" s="26">
         <v>539.78980000000001</v>
       </c>
       <c r="AA122" s="31"/>
       <c r="AB122" s="31"/>
       <c r="AC122" s="31">
         <v>255.97882000000001</v>
       </c>
       <c r="AD122" s="31">
         <v>716.02684999999997</v>
       </c>
       <c r="AE122" s="34"/>
       <c r="AF122" s="34"/>
       <c r="AG122" s="34">
-        <v>105.49165000000001</v>
+        <v>104.51305000000001</v>
       </c>
       <c r="AH122" s="34">
-        <v>531.56268</v>
+        <v>529.4973</v>
       </c>
       <c r="AI122" s="9"/>
       <c r="AJ122" s="9"/>
       <c r="AK122" s="9">
-        <v>46.72137</v>
+        <v>54.416249999999998</v>
       </c>
       <c r="AL122" s="9">
-        <v>286.69126999999997</v>
+        <v>333.59309999999999</v>
       </c>
     </row>
     <row r="123" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C123" s="11">
         <v>19.5</v>
       </c>
       <c r="D123" s="11">
         <v>11</v>
       </c>
       <c r="E123" s="11">
         <v>461.3</v>
       </c>
       <c r="F123" s="11">
         <v>235.9</v>
       </c>
       <c r="G123" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="H123" s="11">
@@ -11637,62 +11611,62 @@
       <c r="U123" s="22">
         <v>358.72814</v>
       </c>
       <c r="V123" s="22">
         <v>308.16064999999998</v>
       </c>
       <c r="W123" s="26"/>
       <c r="X123" s="26"/>
       <c r="Y123" s="26">
         <v>82.204070000000002</v>
       </c>
       <c r="Z123" s="26">
         <v>87.359840000000005</v>
       </c>
       <c r="AA123" s="31"/>
       <c r="AB123" s="31"/>
       <c r="AC123" s="31">
         <v>242.23668000000001</v>
       </c>
       <c r="AD123" s="31">
         <v>220.41758999999999</v>
       </c>
       <c r="AE123" s="34"/>
       <c r="AF123" s="34"/>
       <c r="AG123" s="34">
-        <v>85.516940000000005</v>
+        <v>103.96834</v>
       </c>
       <c r="AH123" s="34">
-        <v>111.32329</v>
+        <v>130.37322</v>
       </c>
       <c r="AI123" s="9"/>
       <c r="AJ123" s="9"/>
       <c r="AK123" s="9">
-        <v>17.848759999999999</v>
+        <v>25.797190000000001</v>
       </c>
       <c r="AL123" s="9">
-        <v>27.093630000000001</v>
+        <v>49.211970000000001</v>
       </c>
     </row>
     <row r="124" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11">
         <v>4.2</v>
       </c>
       <c r="F124" s="11">
         <v>50.1</v>
       </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11">
         <v>132.4</v>
       </c>
       <c r="J124" s="11">
         <v>175.8</v>
       </c>
@@ -11729,62 +11703,62 @@
       </c>
       <c r="X124" s="26">
         <v>11.48</v>
       </c>
       <c r="Y124" s="26">
         <v>13.95384</v>
       </c>
       <c r="Z124" s="26">
         <v>74.797169999999994</v>
       </c>
       <c r="AA124" s="31">
         <v>1</v>
       </c>
       <c r="AB124" s="31">
         <v>3.28</v>
       </c>
       <c r="AC124" s="31">
         <v>31.661919999999999</v>
       </c>
       <c r="AD124" s="31">
         <v>126.15655</v>
       </c>
       <c r="AE124" s="34"/>
       <c r="AF124" s="34"/>
       <c r="AG124" s="34">
-        <v>15.84679</v>
+        <v>16.05931</v>
       </c>
       <c r="AH124" s="34">
-        <v>112.44119999999999</v>
+        <v>114.45005999999999</v>
       </c>
       <c r="AI124" s="9"/>
       <c r="AJ124" s="9"/>
       <c r="AK124" s="9">
-        <v>8.1897300000000008</v>
+        <v>11.90429</v>
       </c>
       <c r="AL124" s="9">
-        <v>77.660610000000005</v>
+        <v>98.136589999999998</v>
       </c>
     </row>
     <row r="125" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11">
         <v>58.5</v>
       </c>
       <c r="F125" s="11">
         <v>77.8</v>
       </c>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="J125" s="11">
         <v>141.5</v>
       </c>
@@ -11817,54 +11791,54 @@
       <c r="Y125" s="26">
         <v>72.145899999999997</v>
       </c>
       <c r="Z125" s="26">
         <v>205.90427</v>
       </c>
       <c r="AA125" s="31"/>
       <c r="AB125" s="31"/>
       <c r="AC125" s="31">
         <v>38.249000000000002</v>
       </c>
       <c r="AD125" s="31">
         <v>94.775499999999994</v>
       </c>
       <c r="AE125" s="34"/>
       <c r="AF125" s="34"/>
       <c r="AG125" s="34">
         <v>4.6716600000000001</v>
       </c>
       <c r="AH125" s="34">
         <v>41.14385</v>
       </c>
       <c r="AI125" s="9"/>
       <c r="AJ125" s="9"/>
       <c r="AK125" s="9">
-        <v>1.3061</v>
+        <v>2.2281</v>
       </c>
       <c r="AL125" s="9">
-        <v>3.66134</v>
+        <v>6.6540999999999997</v>
       </c>
     </row>
     <row r="126" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11">
         <v>355.8</v>
       </c>
       <c r="F126" s="11">
         <v>388.9</v>
       </c>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11">
         <v>351.7</v>
       </c>
       <c r="J126" s="11">
         <v>380.9</v>
       </c>
@@ -11901,62 +11875,62 @@
       <c r="Y126" s="26">
         <v>877.53512000000001</v>
       </c>
       <c r="Z126" s="26">
         <v>1225.17884</v>
       </c>
       <c r="AA126" s="31">
         <v>1.71</v>
       </c>
       <c r="AB126" s="31">
         <v>27.79673</v>
       </c>
       <c r="AC126" s="31">
         <v>1029.95973</v>
       </c>
       <c r="AD126" s="31">
         <v>1699.4057600000001</v>
       </c>
       <c r="AE126" s="34">
         <v>1.7050000000000001</v>
       </c>
       <c r="AF126" s="34">
         <v>26.28604</v>
       </c>
       <c r="AG126" s="34">
-        <v>583.89602000000002</v>
+        <v>602.78521999999998</v>
       </c>
       <c r="AH126" s="34">
-        <v>1380.4283499999999</v>
+        <v>1411.1088099999999</v>
       </c>
       <c r="AI126" s="9"/>
       <c r="AJ126" s="9"/>
       <c r="AK126" s="9">
-        <v>350.45058999999998</v>
+        <v>452.68119999999999</v>
       </c>
       <c r="AL126" s="9">
-        <v>708.74175000000002</v>
+        <v>991.16873999999996</v>
       </c>
     </row>
     <row r="127" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="12">
         <v>3.194</v>
       </c>
       <c r="F127" s="12">
         <v>8.5395000000000003</v>
       </c>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="11">
         <v>5.8</v>
       </c>
@@ -11989,54 +11963,54 @@
       <c r="Y127" s="26">
         <v>3.2105700000000001</v>
       </c>
       <c r="Z127" s="26">
         <v>6.9004300000000001</v>
       </c>
       <c r="AA127" s="31"/>
       <c r="AB127" s="31"/>
       <c r="AC127" s="31">
         <v>12.97622</v>
       </c>
       <c r="AD127" s="31">
         <v>22.374839999999999</v>
       </c>
       <c r="AE127" s="34"/>
       <c r="AF127" s="34"/>
       <c r="AG127" s="34">
         <v>2.0965699999999998</v>
       </c>
       <c r="AH127" s="34">
         <v>8.4996899999999993</v>
       </c>
       <c r="AI127" s="9"/>
       <c r="AJ127" s="9"/>
       <c r="AK127" s="9">
-        <v>1.87273</v>
+        <v>2.3021199999999999</v>
       </c>
       <c r="AL127" s="9">
-        <v>12.625170000000001</v>
+        <v>14.64823</v>
       </c>
     </row>
     <row r="128" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C128" s="12">
         <v>3.29</v>
       </c>
       <c r="D128" s="12">
         <v>3.55105</v>
       </c>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="12">
         <v>12.692</v>
       </c>
       <c r="H128" s="12">
         <v>1.32575</v>
       </c>
       <c r="I128" s="12">
         <v>4.0258000000000003</v>
@@ -12073,62 +12047,62 @@
         <v>573.32556</v>
       </c>
       <c r="W128" s="26">
         <v>15.875</v>
       </c>
       <c r="X128" s="26">
         <v>49.09704</v>
       </c>
       <c r="Y128" s="26">
         <v>222.33441999999999</v>
       </c>
       <c r="Z128" s="26">
         <v>1051.0339799999999</v>
       </c>
       <c r="AA128" s="31"/>
       <c r="AB128" s="31"/>
       <c r="AC128" s="31">
         <v>197.01723999999999</v>
       </c>
       <c r="AD128" s="31">
         <v>1075.0307299999999</v>
       </c>
       <c r="AE128" s="34"/>
       <c r="AF128" s="34"/>
       <c r="AG128" s="34">
-        <v>200.12674999999999</v>
+        <v>210.28703999999999</v>
       </c>
       <c r="AH128" s="34">
-        <v>1558.86799</v>
+        <v>1600.75656</v>
       </c>
       <c r="AI128" s="9"/>
       <c r="AJ128" s="9"/>
       <c r="AK128" s="9">
-        <v>104.73520000000001</v>
+        <v>115.01748000000001</v>
       </c>
       <c r="AL128" s="9">
-        <v>1126.78971</v>
+        <v>1243.03936</v>
       </c>
     </row>
     <row r="129" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A129" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="12">
         <v>0.63180000000000003</v>
       </c>
       <c r="D129" s="12">
         <v>13.722160000000001</v>
       </c>
       <c r="E129" s="11">
         <v>476.5</v>
       </c>
       <c r="F129" s="11">
         <v>836.2</v>
       </c>
       <c r="G129" s="12">
         <v>2.1385999999999998</v>
       </c>
       <c r="H129" s="12">
@@ -12185,66 +12159,66 @@
       <c r="Y129" s="26">
         <v>1473.0897500000001</v>
       </c>
       <c r="Z129" s="26">
         <v>2825.53937</v>
       </c>
       <c r="AA129" s="31">
         <v>18.23311</v>
       </c>
       <c r="AB129" s="31">
         <v>437.18360000000001</v>
       </c>
       <c r="AC129" s="31">
         <v>1053.5076899999999</v>
       </c>
       <c r="AD129" s="31">
         <v>2865.4850200000001</v>
       </c>
       <c r="AE129" s="34">
         <v>32.057569999999998</v>
       </c>
       <c r="AF129" s="34">
         <v>483.06641000000002</v>
       </c>
       <c r="AG129" s="34">
-        <v>1374.6979200000001</v>
+        <v>1340.2622799999999</v>
       </c>
       <c r="AH129" s="34">
-        <v>4087.1892400000002</v>
+        <v>4226.6748699999998</v>
       </c>
       <c r="AI129" s="9">
-        <v>2.0403699999999998</v>
+        <v>2.94983</v>
       </c>
       <c r="AJ129" s="9">
-        <v>136.64478</v>
+        <v>167.41297</v>
       </c>
       <c r="AK129" s="9">
-        <v>404.13371999999998</v>
+        <v>471.45296000000002</v>
       </c>
       <c r="AL129" s="9">
-        <v>1468.82114</v>
+        <v>1674.02467</v>
       </c>
     </row>
     <row r="130" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="12">
         <v>4.8099999999999996</v>
       </c>
       <c r="F130" s="12">
         <v>1.0875300000000001</v>
       </c>
       <c r="G130" s="12">
         <v>2530.08</v>
       </c>
       <c r="H130" s="12">
         <v>577.03967</v>
       </c>
       <c r="I130" s="11">
         <v>19.600000000000001</v>
@@ -12297,66 +12271,66 @@
       <c r="Y130" s="26">
         <v>74.610979999999998</v>
       </c>
       <c r="Z130" s="26">
         <v>24.619990000000001</v>
       </c>
       <c r="AA130" s="31">
         <v>20057.404999999999</v>
       </c>
       <c r="AB130" s="31">
         <v>2533.3364799999999</v>
       </c>
       <c r="AC130" s="31">
         <v>191.17956000000001</v>
       </c>
       <c r="AD130" s="31">
         <v>79.600179999999995</v>
       </c>
       <c r="AE130" s="34">
         <v>18553.002</v>
       </c>
       <c r="AF130" s="34">
         <v>5129.96659</v>
       </c>
       <c r="AG130" s="34">
-        <v>430.14972999999998</v>
+        <v>427.89972999999998</v>
       </c>
       <c r="AH130" s="34">
-        <v>303.44385</v>
+        <v>302.28885000000002</v>
       </c>
       <c r="AI130" s="9">
-        <v>7596.23</v>
+        <v>9097.0450000000001</v>
       </c>
       <c r="AJ130" s="9">
-        <v>2026.41318</v>
+        <v>2438.0342999999998</v>
       </c>
       <c r="AK130" s="9">
-        <v>46.410519999999998</v>
+        <v>64.100920000000002</v>
       </c>
       <c r="AL130" s="9">
-        <v>29.838239999999999</v>
+        <v>43.477290000000004</v>
       </c>
     </row>
     <row r="131" spans="1:38" ht="45" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="11">
         <v>341.8</v>
       </c>
       <c r="D131" s="11">
         <v>101.5</v>
       </c>
       <c r="E131" s="11">
         <v>1653.5</v>
       </c>
       <c r="F131" s="11">
         <v>956.1</v>
       </c>
       <c r="G131" s="11">
         <v>1064.7</v>
       </c>
       <c r="H131" s="11">
@@ -12407,72 +12381,72 @@
       <c r="W131" s="26">
         <v>6215.4930000000004</v>
       </c>
       <c r="X131" s="26">
         <v>2109.0790000000002</v>
       </c>
       <c r="Y131" s="26">
         <v>13598.65271</v>
       </c>
       <c r="Z131" s="26">
         <v>8722.9022800000002</v>
       </c>
       <c r="AA131" s="31">
         <v>5405.8418499999998</v>
       </c>
       <c r="AB131" s="31">
         <v>1243.5492200000001</v>
       </c>
       <c r="AC131" s="31">
         <v>18903.798419999999</v>
       </c>
       <c r="AD131" s="31">
         <v>12166.149429999999</v>
       </c>
       <c r="AE131" s="34">
-        <v>5089.0619299999998</v>
+        <v>5128.6319299999996</v>
       </c>
       <c r="AF131" s="34">
-        <v>1604.5938000000001</v>
+        <v>1622.5657200000001</v>
       </c>
       <c r="AG131" s="34">
-        <v>11099.94565</v>
+        <v>10647.745650000001</v>
       </c>
       <c r="AH131" s="34">
-        <v>7248.2024600000004</v>
+        <v>6802.5750099999996</v>
       </c>
       <c r="AI131" s="9">
-        <v>1355.4718</v>
+        <v>1711.7872500000001</v>
       </c>
       <c r="AJ131" s="9">
-        <v>340.08935000000002</v>
+        <v>457.34566999999998</v>
       </c>
       <c r="AK131" s="9">
-        <v>1605.57637</v>
+        <v>2703.21218</v>
       </c>
       <c r="AL131" s="9">
-        <v>1297.13365</v>
+        <v>2407.79997</v>
       </c>
     </row>
     <row r="132" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C132" s="12">
         <v>279.03868</v>
       </c>
       <c r="D132" s="12">
         <v>121.4242</v>
       </c>
       <c r="E132" s="12">
         <v>88.198999999999998</v>
       </c>
       <c r="F132" s="12">
         <v>12.696</v>
       </c>
       <c r="G132" s="12">
         <v>210.36099999999999</v>
       </c>
       <c r="H132" s="12">
@@ -12530,52 +12504,56 @@
       </c>
       <c r="AA132" s="31">
         <v>67.388000000000005</v>
       </c>
       <c r="AB132" s="31">
         <v>41.162120000000002</v>
       </c>
       <c r="AC132" s="31">
         <v>3303.1782400000002</v>
       </c>
       <c r="AD132" s="31">
         <v>2069.1462700000002</v>
       </c>
       <c r="AE132" s="31">
         <v>49.524999999999999</v>
       </c>
       <c r="AF132" s="31">
         <v>27.236170000000001</v>
       </c>
       <c r="AG132" s="34">
         <v>2022.7518</v>
       </c>
       <c r="AH132" s="34">
         <v>781.79408000000001</v>
       </c>
-      <c r="AI132" s="9"/>
-      <c r="AJ132" s="9"/>
+      <c r="AI132" s="9">
+        <v>12.7</v>
+      </c>
+      <c r="AJ132" s="9">
+        <v>9.1271199999999997</v>
+      </c>
       <c r="AK132" s="9"/>
       <c r="AL132" s="9"/>
     </row>
     <row r="133" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
       <c r="J133" s="11"/>
       <c r="K133" s="12">
         <v>17</v>
       </c>
       <c r="L133" s="12">
         <v>9.7786899999999992</v>
       </c>
       <c r="M133" s="12"/>
@@ -12749,62 +12727,62 @@
       <c r="U136" s="18">
         <v>70.180499999999995</v>
       </c>
       <c r="V136" s="18">
         <v>62.761029999999998</v>
       </c>
       <c r="W136" s="24"/>
       <c r="X136" s="24"/>
       <c r="Y136" s="26">
         <v>165.84774999999999</v>
       </c>
       <c r="Z136" s="26">
         <v>91.868470000000002</v>
       </c>
       <c r="AA136" s="30"/>
       <c r="AB136" s="30"/>
       <c r="AC136" s="31">
         <v>461.21953000000002</v>
       </c>
       <c r="AD136" s="31">
         <v>273.20285000000001</v>
       </c>
       <c r="AE136" s="30"/>
       <c r="AF136" s="30"/>
       <c r="AG136" s="34">
-        <v>346.91457000000003</v>
+        <v>346.73457000000002</v>
       </c>
       <c r="AH136" s="34">
-        <v>289.06063</v>
+        <v>288.85039</v>
       </c>
       <c r="AI136" s="9"/>
       <c r="AJ136" s="9"/>
       <c r="AK136" s="9">
-        <v>60.98368</v>
+        <v>91.642560000000003</v>
       </c>
       <c r="AL136" s="9">
-        <v>45.989829999999998</v>
+        <v>62.488379999999999</v>
       </c>
     </row>
     <row r="137" spans="1:38" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
       <c r="J137" s="11"/>
       <c r="K137" s="11"/>
       <c r="L137" s="11"/>
       <c r="M137" s="11"/>
       <c r="N137" s="20"/>
       <c r="O137" s="20"/>
       <c r="P137" s="20"/>
       <c r="Q137" s="20"/>
       <c r="R137" s="20"/>
@@ -12873,62 +12851,62 @@
       <c r="U138" s="22">
         <v>6372.6188400000001</v>
       </c>
       <c r="V138" s="22">
         <v>315.53710000000001</v>
       </c>
       <c r="W138" s="24"/>
       <c r="X138" s="24"/>
       <c r="Y138" s="26">
         <v>1057.9837399999999</v>
       </c>
       <c r="Z138" s="26">
         <v>79.86788</v>
       </c>
       <c r="AA138" s="30"/>
       <c r="AB138" s="30"/>
       <c r="AC138" s="31">
         <v>4993.4600799999998</v>
       </c>
       <c r="AD138" s="31">
         <v>222.52069</v>
       </c>
       <c r="AE138" s="30"/>
       <c r="AF138" s="30"/>
       <c r="AG138" s="34">
-        <v>2087.0860499999999</v>
+        <v>2267.0608499999998</v>
       </c>
       <c r="AH138" s="34">
-        <v>111.87600999999999</v>
+        <v>132.39024000000001</v>
       </c>
       <c r="AI138" s="9"/>
       <c r="AJ138" s="9"/>
       <c r="AK138" s="9">
-        <v>0.27017999999999998</v>
+        <v>0.47042</v>
       </c>
       <c r="AL138" s="9">
-        <v>1.20964</v>
+        <v>2.0253100000000002</v>
       </c>
     </row>
     <row r="139" spans="1:38" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="G139" s="11"/>
       <c r="H139" s="11"/>
       <c r="I139" s="11"/>
       <c r="J139" s="11"/>
       <c r="K139" s="11"/>
       <c r="L139" s="11"/>
       <c r="M139" s="11"/>
       <c r="N139" s="20"/>
       <c r="O139" s="20"/>
       <c r="P139" s="20"/>
       <c r="Q139" s="20"/>
       <c r="R139" s="20"/>
@@ -13062,64 +13040,64 @@
       <c r="X141" s="28">
         <v>22.210999999999999</v>
       </c>
       <c r="Y141" s="28">
         <v>2539.31448</v>
       </c>
       <c r="Z141" s="28">
         <v>201.50155000000001</v>
       </c>
       <c r="AA141" s="32"/>
       <c r="AB141" s="32"/>
       <c r="AC141" s="33">
         <v>2858.5124799999999</v>
       </c>
       <c r="AD141" s="33">
         <v>213.80168</v>
       </c>
       <c r="AE141" s="32"/>
       <c r="AF141" s="32"/>
       <c r="AG141" s="33">
         <v>2722.15002</v>
       </c>
       <c r="AH141" s="33">
         <v>273.66547000000003</v>
       </c>
-      <c r="AI141" s="56"/>
-[...5 lines deleted...]
-        <v>94.131699999999995</v>
+      <c r="AI141" s="38"/>
+      <c r="AJ141" s="38"/>
+      <c r="AK141" s="38">
+        <v>1158.72975</v>
+      </c>
+      <c r="AL141" s="38">
+        <v>126.14077</v>
       </c>
     </row>
     <row r="143" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="48" t="s">
+      <c r="A143" s="50" t="s">
         <v>274</v>
       </c>
-      <c r="B143" s="48"/>
+      <c r="B143" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A143:B143"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>