--- v4 (2026-09-07)
+++ v5 (2026-10-17)
@@ -1,106 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="756"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="756"/>
   </bookViews>
   <sheets>
-    <sheet name="Shymkent" sheetId="20" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="21" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="22" r:id="rId2"/>
+    <sheet name="Shymkent" sheetId="20" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AM11" i="20" l="1"/>
   <c r="AI11" i="20"/>
   <c r="AE11" i="20" l="1"/>
   <c r="W11" i="20" l="1"/>
   <c r="AA11" i="20" l="1"/>
   <c r="U7" i="20"/>
   <c r="T7" i="20"/>
   <c r="S7" i="20"/>
   <c r="S11" i="20" s="1"/>
   <c r="R7" i="20"/>
   <c r="Q7" i="20"/>
   <c r="P7" i="20"/>
   <c r="O7" i="20"/>
   <c r="O11" i="20" s="1"/>
   <c r="N7" i="20"/>
   <c r="M7" i="20"/>
   <c r="L7" i="20"/>
   <c r="K7" i="20"/>
   <c r="K11" i="20" s="1"/>
   <c r="J7" i="20"/>
   <c r="I7" i="20"/>
   <c r="H7" i="20"/>
   <c r="G7" i="20"/>
   <c r="G11" i="20" s="1"/>
   <c r="F7" i="20"/>
   <c r="E7" i="20"/>
   <c r="D7" i="20"/>
   <c r="C7" i="20"/>
   <c r="C11" i="20" s="1"/>
   <c r="B7" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="59">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
@@ -110,65 +114,213 @@
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, in percent</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>312101, 312103, 312104</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons</t>
+  </si>
+  <si>
+    <t>Since 2018</t>
+  </si>
+  <si>
+    <t>Trade turnover of the Republic of Kazakhstan with the member states of the Eurasian Economic Union</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>The main sources of information are the data from statistical reporting under Form 1-TS “Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union” with the EAEU countries.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=</t>
+  </si>
+  <si>
+    <t>Division of Trade Statistics</t>
+  </si>
+  <si>
+    <t>Seilkhan Aigerim Dildakhankyzy</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 (7252) 395115</t>
+  </si>
+  <si>
+    <t>a.seilkhan@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28255&amp;year=2026&amp;name=85445&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -195,60 +347,126 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -328,57 +546,79 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -405,110 +645,177 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="8"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -753,293 +1060,594 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="45" customWidth="1"/>
+    <col min="2" max="2" width="84" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="47" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="56">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="56">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="59" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="44"/>
+      <c r="B22" s="44"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="44"/>
+      <c r="B23" s="44"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="44"/>
+      <c r="B24" s="44"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx"/>
+    <hyperlink ref="B21" r:id="rId3" display="a.ermagambetova@aspire.gov.kz"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="45" customWidth="1"/>
+    <col min="2" max="2" width="99" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="61" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="61" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="61" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="61" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="62"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="63" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="62"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="62"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="64"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="64"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="64"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="65" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AD7" sqref="AD7:AO10"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A30" sqref="A30"/>
+      <selection pane="topRight" activeCell="A30" sqref="A30"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30"/>
+      <selection pane="bottomRight" activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="16"/>
     <col min="12" max="17" width="9.28515625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="16"/>
     <col min="19" max="19" width="8.28515625" style="16" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="16" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="16" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...26 lines deleted...]
-      <c r="AC1" s="50"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
+      <c r="U1" s="67"/>
+      <c r="V1" s="67"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="67"/>
+      <c r="Y1" s="67"/>
+      <c r="Z1" s="67"/>
+      <c r="AA1" s="67"/>
+      <c r="AB1" s="67"/>
+      <c r="AC1" s="67"/>
+      <c r="AD1" s="67"/>
+      <c r="AE1" s="67"/>
+      <c r="AF1" s="67"/>
+      <c r="AG1" s="67"/>
+      <c r="AH1" s="67"/>
+      <c r="AI1" s="67"/>
+      <c r="AJ1" s="67"/>
+      <c r="AK1" s="67"/>
+      <c r="AL1" s="67"/>
+      <c r="AM1" s="67"/>
+      <c r="AN1" s="67"/>
+      <c r="AO1" s="67"/>
     </row>
     <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="50"/>
-[...26 lines deleted...]
-      <c r="AC2" s="50"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+      <c r="AF2" s="67"/>
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
+      <c r="AL2" s="67"/>
+      <c r="AM2" s="67"/>
+      <c r="AN2" s="67"/>
+      <c r="AO2" s="67"/>
     </row>
     <row r="3" spans="1:41" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:41" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="47" t="s">
+      <c r="A4" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="45">
+      <c r="B4" s="73">
         <v>2018</v>
       </c>
-      <c r="C4" s="45"/>
-[...2 lines deleted...]
-      <c r="F4" s="45">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73">
         <v>2019</v>
       </c>
-      <c r="G4" s="45"/>
-[...2 lines deleted...]
-      <c r="J4" s="45">
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73">
         <v>2020</v>
       </c>
-      <c r="K4" s="45"/>
-[...2 lines deleted...]
-      <c r="N4" s="45">
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73">
         <v>2021</v>
       </c>
-      <c r="O4" s="45"/>
-[...2 lines deleted...]
-      <c r="R4" s="43">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="71">
         <v>2022</v>
       </c>
-      <c r="S4" s="44"/>
-[...2 lines deleted...]
-      <c r="V4" s="43">
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="71">
         <v>2023</v>
       </c>
-      <c r="W4" s="44"/>
-[...2 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="71">
         <v>2024</v>
       </c>
-      <c r="AA4" s="44"/>
-[...2 lines deleted...]
-      <c r="AD4" s="43">
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="71">
         <v>2025</v>
       </c>
-      <c r="AE4" s="44"/>
-[...13 lines deleted...]
-      <c r="AO4" s="41"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="70"/>
+      <c r="AL4" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM4" s="69"/>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
     </row>
     <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="48"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="76"/>
+      <c r="B5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="45"/>
-      <c r="D5" s="45" t="s">
+      <c r="C5" s="73"/>
+      <c r="D5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="45"/>
-      <c r="F5" s="45" t="s">
+      <c r="E5" s="73"/>
+      <c r="F5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="73"/>
+      <c r="H5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="45"/>
-      <c r="J5" s="45" t="s">
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="45"/>
-      <c r="L5" s="45" t="s">
+      <c r="K5" s="73"/>
+      <c r="L5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="45"/>
-      <c r="N5" s="45" t="s">
+      <c r="M5" s="73"/>
+      <c r="N5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="45"/>
-      <c r="P5" s="45" t="s">
+      <c r="O5" s="73"/>
+      <c r="P5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="45"/>
-      <c r="R5" s="45" t="s">
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="45"/>
-      <c r="T5" s="45" t="s">
+      <c r="S5" s="73"/>
+      <c r="T5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="45"/>
-      <c r="V5" s="45" t="s">
+      <c r="U5" s="73"/>
+      <c r="V5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="45"/>
-      <c r="X5" s="45" t="s">
+      <c r="W5" s="73"/>
+      <c r="X5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="45"/>
-      <c r="Z5" s="45" t="s">
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="45"/>
-      <c r="AB5" s="45" t="s">
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="52"/>
-      <c r="AD5" s="45" t="s">
+      <c r="AC5" s="79"/>
+      <c r="AD5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="45"/>
-      <c r="AF5" s="46" t="s">
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="46"/>
-      <c r="AH5" s="40" t="s">
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="42"/>
-      <c r="AJ5" s="41" t="s">
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="42"/>
-      <c r="AL5" s="40" t="s">
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="42"/>
-      <c r="AN5" s="41" t="s">
+      <c r="AM5" s="70"/>
+      <c r="AN5" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="41"/>
+      <c r="AO5" s="69"/>
     </row>
     <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="49"/>
+      <c r="A6" s="77"/>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -1238,72 +1846,72 @@
       <c r="Z7" s="2">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="2">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="2">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="25">
         <v>122187</v>
       </c>
       <c r="AD7" s="2">
         <v>86632.8</v>
       </c>
       <c r="AE7" s="2">
         <v>33141.699999999997</v>
       </c>
       <c r="AF7" s="2">
         <v>87358.1</v>
       </c>
       <c r="AG7" s="25">
         <v>100938.9</v>
       </c>
       <c r="AH7" s="7">
-        <v>47056.5</v>
+        <v>60703.5</v>
       </c>
       <c r="AI7" s="7">
-        <v>17826.599999999999</v>
+        <v>23119.100000000002</v>
       </c>
       <c r="AJ7" s="7">
-        <v>36563.599999999999</v>
+        <v>50898.399999999994</v>
       </c>
       <c r="AK7" s="7">
-        <v>46077.9</v>
+        <v>59614.799999999996</v>
       </c>
       <c r="AL7" s="7">
-        <v>38380.800000000003</v>
+        <v>58105.4</v>
       </c>
       <c r="AM7" s="7">
-        <v>12958.9</v>
+        <v>18983.099999999999</v>
       </c>
       <c r="AN7" s="7">
-        <v>34545.300000000003</v>
+        <v>51491.8</v>
       </c>
       <c r="AO7" s="38">
-        <v>43572.4</v>
+        <v>60618</v>
       </c>
     </row>
     <row r="8" spans="1:41" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>7375.7</v>
       </c>
       <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="7">
         <v>6149.2</v>
       </c>
       <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="7">
         <v>9166.5</v>
       </c>
       <c r="G8" s="7">
         <v>5527.1</v>
       </c>
       <c r="H8" s="7">
@@ -1362,73 +1970,73 @@
       </c>
       <c r="Z8" s="23">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="23">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="23">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="24">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="23">
         <v>5110.5</v>
       </c>
       <c r="AE8" s="23">
         <v>3817</v>
       </c>
       <c r="AF8" s="23">
         <v>22130.799999999999</v>
       </c>
       <c r="AG8" s="24">
         <v>3722.9</v>
       </c>
-      <c r="AH8" s="7">
-[...21 lines deleted...]
-        <v>2015.1</v>
+      <c r="AH8" s="40">
+        <v>3835.6</v>
+      </c>
+      <c r="AI8" s="40">
+        <v>2937.3</v>
+      </c>
+      <c r="AJ8" s="40">
+        <v>10221.799999999999</v>
+      </c>
+      <c r="AK8" s="40">
+        <v>2195.9</v>
+      </c>
+      <c r="AL8" s="40">
+        <v>6403.1</v>
+      </c>
+      <c r="AM8" s="40">
+        <v>2189.9</v>
+      </c>
+      <c r="AN8" s="40">
+        <v>22392</v>
+      </c>
+      <c r="AO8" s="41">
+        <v>3470.4</v>
       </c>
     </row>
     <row r="9" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>1573.3</v>
       </c>
       <c r="C9" s="7">
         <v>503.2</v>
       </c>
       <c r="D9" s="7">
         <v>433.1</v>
       </c>
       <c r="E9" s="7">
         <v>740</v>
       </c>
       <c r="F9" s="7">
         <v>811.8</v>
       </c>
       <c r="G9" s="7">
         <v>905.8</v>
       </c>
       <c r="H9" s="7">
@@ -1487,73 +2095,73 @@
       </c>
       <c r="Z9" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="1">
         <v>499.4</v>
       </c>
       <c r="AB9" s="23">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="24">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="1">
         <v>521.1</v>
       </c>
       <c r="AE9" s="1">
         <v>724.6</v>
       </c>
       <c r="AF9" s="23">
         <v>1206.7</v>
       </c>
       <c r="AG9" s="24">
         <v>2652.7</v>
       </c>
-      <c r="AH9" s="7">
-[...21 lines deleted...]
-        <v>1257.5999999999999</v>
+      <c r="AH9" s="40">
+        <v>346.2</v>
+      </c>
+      <c r="AI9" s="40">
+        <v>417.6</v>
+      </c>
+      <c r="AJ9" s="40">
+        <v>719.4</v>
+      </c>
+      <c r="AK9" s="40">
+        <v>1463.7</v>
+      </c>
+      <c r="AL9" s="40">
+        <v>46.3</v>
+      </c>
+      <c r="AM9" s="40">
+        <v>344.7</v>
+      </c>
+      <c r="AN9" s="40">
+        <v>396.4</v>
+      </c>
+      <c r="AO9" s="41">
+        <v>1575.7</v>
       </c>
     </row>
     <row r="10" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7">
         <v>30307.7</v>
       </c>
       <c r="C10" s="7">
         <v>16131</v>
       </c>
       <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="7">
         <v>46488.1</v>
       </c>
       <c r="F10" s="7">
         <v>34798.5</v>
       </c>
       <c r="G10" s="7">
         <v>17936.2</v>
       </c>
       <c r="H10" s="7">
@@ -1612,73 +2220,73 @@
       </c>
       <c r="Z10" s="23">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="23">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="23">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="24">
         <v>98467</v>
       </c>
       <c r="AD10" s="23">
         <v>81001.2</v>
       </c>
       <c r="AE10" s="23">
         <v>28600.1</v>
       </c>
       <c r="AF10" s="23">
         <v>64020.6</v>
       </c>
       <c r="AG10" s="24">
         <v>94563.3</v>
       </c>
-      <c r="AH10" s="7">
-[...21 lines deleted...]
-        <v>40299.699999999997</v>
+      <c r="AH10" s="42">
+        <v>56521.7</v>
+      </c>
+      <c r="AI10" s="42">
+        <v>19764.2</v>
+      </c>
+      <c r="AJ10" s="42">
+        <v>39957.199999999997</v>
+      </c>
+      <c r="AK10" s="42">
+        <v>55955.199999999997</v>
+      </c>
+      <c r="AL10" s="42">
+        <v>51656</v>
+      </c>
+      <c r="AM10" s="42">
+        <v>16448.5</v>
+      </c>
+      <c r="AN10" s="42">
+        <v>28703.4</v>
+      </c>
+      <c r="AO10" s="43">
+        <v>55571.9</v>
       </c>
     </row>
     <row r="11" spans="1:41" s="12" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
@@ -1700,136 +2308,138 @@
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="20">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
       <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
       <c r="Z11" s="18"/>
       <c r="AA11" s="20">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="18"/>
       <c r="AC11" s="18"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="27">
         <f>AE10/AE7*100</f>
         <v>86.296418107701172</v>
       </c>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
       <c r="AH11" s="33"/>
       <c r="AI11" s="34">
         <f>AI10/AI7*100</f>
-        <v>85.171597500364641</v>
+        <v>85.488621961927578</v>
       </c>
       <c r="AJ11" s="33"/>
       <c r="AK11" s="33"/>
       <c r="AL11" s="33"/>
       <c r="AM11" s="34">
         <f>AM10/AM7*100</f>
-        <v>86.203304292802628</v>
+        <v>86.648123857536447</v>
       </c>
       <c r="AN11" s="33"/>
       <c r="AO11" s="33"/>
     </row>
     <row r="12" spans="1:41" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
         <v>14</v>
       </c>
       <c r="V12" s="14"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="15"/>
       <c r="AB12" s="15"/>
       <c r="AC12" s="15"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
       <c r="AA13" s="17"/>
       <c r="AB13" s="17"/>
       <c r="AC13" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="V4:Y4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="B5:C5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="N5:O5"/>
-    <mergeCell ref="AD4:AG4"/>
-[...8 lines deleted...]
-    <mergeCell ref="B4:E4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="B4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Shymkent</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>