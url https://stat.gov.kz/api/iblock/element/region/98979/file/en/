--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12360" tabRatio="756"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Shymkent" sheetId="20" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AM11" i="20" l="1"/>
   <c r="AI11" i="20"/>
   <c r="AE11" i="20" l="1"/>
   <c r="W11" i="20" l="1"/>
   <c r="AA11" i="20" l="1"/>
   <c r="U7" i="20"/>
@@ -56,51 +56,51 @@
   <c r="R7" i="20"/>
   <c r="Q7" i="20"/>
   <c r="P7" i="20"/>
   <c r="O7" i="20"/>
   <c r="O11" i="20" s="1"/>
   <c r="N7" i="20"/>
   <c r="M7" i="20"/>
   <c r="L7" i="20"/>
   <c r="K7" i="20"/>
   <c r="K11" i="20" s="1"/>
   <c r="J7" i="20"/>
   <c r="I7" i="20"/>
   <c r="H7" i="20"/>
   <c r="G7" i="20"/>
   <c r="G11" i="20" s="1"/>
   <c r="F7" i="20"/>
   <c r="E7" i="20"/>
   <c r="D7" i="20"/>
   <c r="C7" i="20"/>
   <c r="C11" i="20" s="1"/>
   <c r="B7" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="18">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
@@ -114,77 +114,65 @@
   <si>
     <t xml:space="preserve">
    Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, in percent</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>экспорт</t>
+    <t>January-March 2025 *</t>
   </si>
   <si>
-    <t>импорт</t>
-[...11 lines deleted...]
-    <t>January-February 2026 *</t>
+    <t>January-March 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -350,80 +338,68 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -440,85 +416,82 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -793,285 +766,285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AH7" sqref="AH7:AO10"/>
+      <selection pane="bottomRight" activeCell="AK11" sqref="AK11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="21" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
+    <col min="2" max="11" width="9.140625" style="17"/>
+    <col min="12" max="17" width="9.28515625" style="17" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" style="17"/>
+    <col min="19" max="19" width="8.28515625" style="17" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="17" customWidth="1"/>
+    <col min="21" max="21" width="11.85546875" style="17" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...26 lines deleted...]
-      <c r="AC1" s="53"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
     </row>
-    <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="53"/>
-[...26 lines deleted...]
-      <c r="AC2" s="53"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
     </row>
-    <row r="3" spans="1:41" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A4" s="50" t="s">
+    <row r="3" spans="1:41" s="3" customFormat="1" ht="12"/>
+    <row r="4" spans="1:41" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="45">
+      <c r="B4" s="41">
         <v>2018</v>
       </c>
-      <c r="C4" s="45"/>
-[...2 lines deleted...]
-      <c r="F4" s="45">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41">
         <v>2019</v>
       </c>
-      <c r="G4" s="45"/>
-[...2 lines deleted...]
-      <c r="J4" s="45">
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41">
         <v>2020</v>
       </c>
-      <c r="K4" s="45"/>
-[...2 lines deleted...]
-      <c r="N4" s="45">
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41">
         <v>2021</v>
       </c>
-      <c r="O4" s="45"/>
-[...2 lines deleted...]
-      <c r="R4" s="42">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="38">
         <v>2022</v>
       </c>
-      <c r="S4" s="43"/>
-[...2 lines deleted...]
-      <c r="V4" s="42">
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="38">
         <v>2023</v>
       </c>
-      <c r="W4" s="43"/>
-[...2 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="38">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...2 lines deleted...]
-      <c r="AD4" s="42" t="s">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="AE4" s="43"/>
-[...13 lines deleted...]
-      <c r="AO4" s="55"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="AM4" s="49"/>
+      <c r="AN4" s="49"/>
+      <c r="AO4" s="49"/>
     </row>
-    <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="45" t="s">
+    <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="45"/>
+      <c r="B5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="45"/>
-      <c r="D5" s="45" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="45"/>
-      <c r="F5" s="45" t="s">
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="45"/>
-      <c r="J5" s="45" t="s">
+      <c r="I5" s="41"/>
+      <c r="J5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="45"/>
-      <c r="L5" s="45" t="s">
+      <c r="K5" s="41"/>
+      <c r="L5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="45"/>
-      <c r="N5" s="45" t="s">
+      <c r="M5" s="41"/>
+      <c r="N5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="45"/>
-      <c r="P5" s="45" t="s">
+      <c r="O5" s="41"/>
+      <c r="P5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="45"/>
-      <c r="R5" s="45" t="s">
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="45"/>
-      <c r="T5" s="45" t="s">
+      <c r="S5" s="41"/>
+      <c r="T5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="45"/>
-      <c r="V5" s="45" t="s">
+      <c r="U5" s="41"/>
+      <c r="V5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="45"/>
-      <c r="X5" s="45" t="s">
+      <c r="W5" s="41"/>
+      <c r="X5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="45"/>
-      <c r="Z5" s="45" t="s">
+      <c r="Y5" s="41"/>
+      <c r="Z5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="45"/>
-      <c r="AB5" s="45" t="s">
+      <c r="AA5" s="41"/>
+      <c r="AB5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="46"/>
-      <c r="AD5" s="47" t="s">
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="48"/>
-      <c r="AF5" s="49" t="s">
+      <c r="AE5" s="41"/>
+      <c r="AF5" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="49"/>
-[...15 lines deleted...]
-      <c r="AO5" s="55"/>
+      <c r="AG5" s="43"/>
+      <c r="AH5" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK5" s="50"/>
+      <c r="AL5" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM5" s="50"/>
+      <c r="AN5" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO5" s="49"/>
     </row>
-    <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="52"/>
+    <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75">
+      <c r="A6" s="46"/>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -1118,698 +1091,698 @@
       </c>
       <c r="X6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AA6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AB6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AC6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AD6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AE6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AF6" s="31" t="s">
+      <c r="AF6" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AG6" s="31" t="s">
+      <c r="AG6" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="AH6" s="34" t="s">
-[...21 lines deleted...]
-        <v>19</v>
+      <c r="AH6" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="AJ6" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK6" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL6" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN6" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO6" s="33" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:41" s="10" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:41" s="9" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="22">
         <f t="shared" ref="B7:U7" si="0">B8+B9+B10</f>
         <v>39256.699999999997</v>
       </c>
-      <c r="C7" s="26">
+      <c r="C7" s="22">
         <f t="shared" si="0"/>
         <v>21739.3</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="22">
         <f t="shared" si="0"/>
         <v>47856</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="22">
         <f t="shared" si="0"/>
         <v>49620.299999999996</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="22">
         <f t="shared" si="0"/>
         <v>44776.800000000003</v>
       </c>
-      <c r="G7" s="26">
+      <c r="G7" s="22">
         <f t="shared" si="0"/>
         <v>24369.100000000002</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H7" s="22">
         <f t="shared" si="0"/>
         <v>91863.3</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I7" s="22">
         <f t="shared" si="0"/>
         <v>58803</v>
       </c>
-      <c r="J7" s="26">
+      <c r="J7" s="22">
         <f t="shared" si="0"/>
         <v>76755.5</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="22">
         <f t="shared" si="0"/>
         <v>35224.199999999997</v>
       </c>
-      <c r="L7" s="27">
+      <c r="L7" s="23">
         <f t="shared" si="0"/>
         <v>89456.8</v>
       </c>
-      <c r="M7" s="27">
+      <c r="M7" s="23">
         <f t="shared" si="0"/>
         <v>62607.1</v>
       </c>
-      <c r="N7" s="27">
+      <c r="N7" s="23">
         <f t="shared" si="0"/>
         <v>54290</v>
       </c>
-      <c r="O7" s="27">
+      <c r="O7" s="23">
         <f t="shared" si="0"/>
         <v>34619.800000000003</v>
       </c>
-      <c r="P7" s="27">
+      <c r="P7" s="23">
         <f t="shared" si="0"/>
         <v>93123.4</v>
       </c>
-      <c r="Q7" s="27">
+      <c r="Q7" s="23">
         <f t="shared" si="0"/>
         <v>77559.8</v>
       </c>
-      <c r="R7" s="27">
+      <c r="R7" s="23">
         <f t="shared" si="0"/>
         <v>47352.2</v>
       </c>
-      <c r="S7" s="27">
+      <c r="S7" s="23">
         <f t="shared" si="0"/>
         <v>32278.1</v>
       </c>
-      <c r="T7" s="27">
+      <c r="T7" s="23">
         <f t="shared" si="0"/>
         <v>73381.3</v>
       </c>
-      <c r="U7" s="27">
+      <c r="U7" s="23">
         <f t="shared" si="0"/>
         <v>88316.2</v>
       </c>
       <c r="V7" s="2">
         <v>47090.7</v>
       </c>
       <c r="W7" s="2">
         <v>31808.5</v>
       </c>
       <c r="X7" s="2">
         <v>143400.1</v>
       </c>
       <c r="Y7" s="2">
         <v>107621</v>
       </c>
       <c r="Z7" s="2">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="2">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="2">
         <v>192158.9</v>
       </c>
-      <c r="AC7" s="30">
+      <c r="AC7" s="26">
         <v>122187</v>
       </c>
       <c r="AD7" s="2">
         <v>78547</v>
       </c>
       <c r="AE7" s="2">
         <v>31735.599999999999</v>
       </c>
       <c r="AF7" s="2">
         <v>80245.7</v>
       </c>
-      <c r="AG7" s="30">
+      <c r="AG7" s="26">
         <v>99934</v>
       </c>
-      <c r="AH7" s="38">
-[...21 lines deleted...]
-        <v>11660.1</v>
+      <c r="AH7" s="34">
+        <v>17775.7</v>
+      </c>
+      <c r="AI7" s="34">
+        <v>6877.4</v>
+      </c>
+      <c r="AJ7" s="34">
+        <v>19481.8</v>
+      </c>
+      <c r="AK7" s="34">
+        <v>22791.3</v>
+      </c>
+      <c r="AL7" s="34">
+        <v>16015.3</v>
+      </c>
+      <c r="AM7" s="34">
+        <v>5855.8</v>
+      </c>
+      <c r="AN7" s="34">
+        <v>14216.3</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>19433.599999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:41" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:41" s="10" customFormat="1" ht="30" customHeight="1">
+      <c r="A8" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="7">
         <v>7375.7</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="7">
         <v>6149.2</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>9166.5</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="7">
         <v>5527.1</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="7">
         <v>39601.800000000003</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="7">
         <v>11755</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="7">
         <v>24771.3</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="7">
         <v>9335.2000000000007</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="8">
         <v>30941.4</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="8">
         <v>9640.4</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="8">
         <v>17449.599999999999</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="8">
         <v>7350.3</v>
       </c>
-      <c r="P8" s="9">
+      <c r="P8" s="8">
         <v>29467.7</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="8">
         <v>6937.6</v>
       </c>
       <c r="R8" s="2">
         <v>7100.7</v>
       </c>
       <c r="S8" s="2">
         <v>6111.4</v>
       </c>
       <c r="T8" s="2">
         <v>13328.2</v>
       </c>
       <c r="U8" s="2">
         <v>3192.7</v>
       </c>
       <c r="V8" s="2">
         <v>7047.5</v>
       </c>
       <c r="W8" s="2">
         <v>5255.1</v>
       </c>
       <c r="X8" s="2">
         <v>70200</v>
       </c>
       <c r="Y8" s="2">
         <v>14885.1</v>
       </c>
-      <c r="Z8" s="28">
+      <c r="Z8" s="24">
         <v>11171.8</v>
       </c>
-      <c r="AA8" s="28">
+      <c r="AA8" s="24">
         <v>5926.9</v>
       </c>
-      <c r="AB8" s="28">
+      <c r="AB8" s="24">
         <v>98228.1</v>
       </c>
-      <c r="AC8" s="29">
+      <c r="AC8" s="25">
         <v>20817.599999999999</v>
       </c>
-      <c r="AD8" s="28">
+      <c r="AD8" s="24">
         <v>4972.5</v>
       </c>
-      <c r="AE8" s="28">
+      <c r="AE8" s="24">
         <v>3802.5</v>
       </c>
-      <c r="AF8" s="28">
+      <c r="AF8" s="24">
         <v>15036.4</v>
       </c>
-      <c r="AG8" s="29">
+      <c r="AG8" s="25">
         <v>2870.2</v>
       </c>
-      <c r="AH8" s="38">
-[...21 lines deleted...]
-        <v>451.6</v>
+      <c r="AH8" s="34">
+        <v>375.8</v>
+      </c>
+      <c r="AI8" s="34">
+        <v>212.5</v>
+      </c>
+      <c r="AJ8" s="34">
+        <v>3610.8</v>
+      </c>
+      <c r="AK8" s="34">
+        <v>1054.9000000000001</v>
+      </c>
+      <c r="AL8" s="34">
+        <v>913</v>
+      </c>
+      <c r="AM8" s="34">
+        <v>967.6</v>
+      </c>
+      <c r="AN8" s="34">
+        <v>4530</v>
+      </c>
+      <c r="AO8" s="35">
+        <v>684.4</v>
       </c>
     </row>
-    <row r="9" spans="1:41" s="12" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="13" t="s">
+    <row r="9" spans="1:41" s="10" customFormat="1" ht="22.5">
+      <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="7">
         <v>1573.3</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="7">
         <v>503.2</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="7">
         <v>433.1</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="7">
         <v>740</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <v>811.8</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="7">
         <v>905.8</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="7">
         <v>1001.1</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="7">
         <v>2032.3</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="7">
         <v>435.8</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="7">
         <v>141.4</v>
       </c>
-      <c r="L9" s="9">
+      <c r="L9" s="8">
         <v>1663.1</v>
       </c>
-      <c r="M9" s="9">
+      <c r="M9" s="8">
         <v>1914.1</v>
       </c>
-      <c r="N9" s="9">
+      <c r="N9" s="8">
         <v>931.4</v>
       </c>
-      <c r="O9" s="9">
+      <c r="O9" s="8">
         <v>789.8</v>
       </c>
-      <c r="P9" s="9">
+      <c r="P9" s="8">
         <v>1256.2</v>
       </c>
-      <c r="Q9" s="9">
+      <c r="Q9" s="8">
         <v>2256.6</v>
       </c>
       <c r="R9" s="2">
         <v>178.8</v>
       </c>
       <c r="S9" s="2">
         <v>251.2</v>
       </c>
       <c r="T9" s="2">
         <v>1316.1</v>
       </c>
       <c r="U9" s="2">
         <v>2004.3</v>
       </c>
       <c r="V9" s="1">
         <v>53.034999999999997</v>
       </c>
       <c r="W9" s="1">
         <v>16.349</v>
       </c>
-      <c r="X9" s="28">
+      <c r="X9" s="24">
         <v>1335.3</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="24">
         <v>1461.4</v>
       </c>
       <c r="Z9" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="1">
         <v>499.4</v>
       </c>
-      <c r="AB9" s="28">
+      <c r="AB9" s="24">
         <v>2130.6999999999998</v>
       </c>
-      <c r="AC9" s="29">
+      <c r="AC9" s="25">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="1">
         <v>200.8</v>
       </c>
       <c r="AE9" s="1">
         <v>697.9</v>
       </c>
-      <c r="AF9" s="28">
+      <c r="AF9" s="24">
         <v>1071.2</v>
       </c>
-      <c r="AG9" s="29">
+      <c r="AG9" s="25">
         <v>2603.5</v>
       </c>
-      <c r="AH9" s="38">
-[...21 lines deleted...]
-        <v>360.5</v>
+      <c r="AH9" s="34">
+        <v>104.5</v>
+      </c>
+      <c r="AI9" s="34">
+        <v>181.4</v>
+      </c>
+      <c r="AJ9" s="34">
+        <v>308</v>
+      </c>
+      <c r="AK9" s="34">
+        <v>556</v>
+      </c>
+      <c r="AL9" s="34">
+        <v>22.1</v>
+      </c>
+      <c r="AM9" s="34">
+        <v>195.7</v>
+      </c>
+      <c r="AN9" s="34">
+        <v>219.2</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>659.5</v>
       </c>
     </row>
-    <row r="10" spans="1:41" s="12" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="14" t="s">
+    <row r="10" spans="1:41" s="10" customFormat="1" ht="22.5">
+      <c r="A10" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="7">
         <v>30307.7</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C10" s="7">
         <v>16131</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="7">
         <v>46488.1</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="7">
         <v>34798.5</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="7">
         <v>17936.2</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="7">
         <v>51260.4</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="7">
         <v>45015.7</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="7">
         <v>51548.4</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="7">
         <v>25747.599999999999</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L10" s="8">
         <v>56852.3</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M10" s="8">
         <v>51052.6</v>
       </c>
-      <c r="N10" s="9">
+      <c r="N10" s="8">
         <v>35909</v>
       </c>
-      <c r="O10" s="9">
+      <c r="O10" s="8">
         <v>26479.7</v>
       </c>
-      <c r="P10" s="9">
+      <c r="P10" s="8">
         <v>62399.5</v>
       </c>
-      <c r="Q10" s="9">
+      <c r="Q10" s="8">
         <v>68365.600000000006</v>
       </c>
       <c r="R10" s="2">
         <v>40072.699999999997</v>
       </c>
       <c r="S10" s="2">
         <v>25915.5</v>
       </c>
       <c r="T10" s="2">
         <v>58737</v>
       </c>
       <c r="U10" s="2">
         <v>83119.199999999997</v>
       </c>
       <c r="V10" s="2">
         <v>39990.199999999997</v>
       </c>
       <c r="W10" s="2">
         <v>26537.1</v>
       </c>
       <c r="X10" s="2">
         <v>71864.800000000003</v>
       </c>
       <c r="Y10" s="2">
         <v>91274.5</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="24">
         <v>40729.800000000003</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="24">
         <v>19163.099999999999</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="24">
         <v>91800.1</v>
       </c>
-      <c r="AC10" s="29">
+      <c r="AC10" s="25">
         <v>98467</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="24">
         <v>73373.7</v>
       </c>
-      <c r="AE10" s="28">
+      <c r="AE10" s="24">
         <v>27235.200000000001</v>
       </c>
-      <c r="AF10" s="28">
+      <c r="AF10" s="24">
         <v>64138.1</v>
       </c>
-      <c r="AG10" s="29">
+      <c r="AG10" s="25">
         <v>94460.5</v>
       </c>
-      <c r="AH10" s="38">
-[...21 lines deleted...]
-        <v>10848</v>
+      <c r="AH10" s="34">
+        <v>17295.400000000001</v>
+      </c>
+      <c r="AI10" s="34">
+        <v>6483.5</v>
+      </c>
+      <c r="AJ10" s="34">
+        <v>15563</v>
+      </c>
+      <c r="AK10" s="34">
+        <v>21180.400000000001</v>
+      </c>
+      <c r="AL10" s="34">
+        <v>15080.2</v>
+      </c>
+      <c r="AM10" s="34">
+        <v>4692.5</v>
+      </c>
+      <c r="AN10" s="34">
+        <v>9467.1</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>18089.7</v>
       </c>
     </row>
-    <row r="11" spans="1:41" s="16" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:41" s="12" customFormat="1" ht="33.75">
+      <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="23"/>
-      <c r="C11" s="24">
+      <c r="B11" s="19"/>
+      <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
-      <c r="D11" s="23"/>
-[...2 lines deleted...]
-      <c r="G11" s="25">
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
-      <c r="H11" s="23"/>
-[...2 lines deleted...]
-      <c r="K11" s="25">
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
-      <c r="L11" s="23"/>
-[...2 lines deleted...]
-      <c r="O11" s="25">
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="21">
         <f>O10/O7*100</f>
         <v>76.487154749594154</v>
       </c>
-      <c r="P11" s="23"/>
-[...2 lines deleted...]
-      <c r="S11" s="25">
+      <c r="P11" s="19"/>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="21">
         <f>S10/S7*100</f>
         <v>80.288183009532787</v>
       </c>
-      <c r="T11" s="23"/>
-[...2 lines deleted...]
-      <c r="W11" s="25">
+      <c r="T11" s="19"/>
+      <c r="U11" s="19"/>
+      <c r="V11" s="19"/>
+      <c r="W11" s="21">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
-      <c r="X11" s="23"/>
-[...2 lines deleted...]
-      <c r="AA11" s="25">
+      <c r="X11" s="19"/>
+      <c r="Y11" s="19"/>
+      <c r="Z11" s="19"/>
+      <c r="AA11" s="21">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
-      <c r="AB11" s="23"/>
-[...2 lines deleted...]
-      <c r="AE11" s="32">
+      <c r="AB11" s="19"/>
+      <c r="AC11" s="19"/>
+      <c r="AD11" s="29"/>
+      <c r="AE11" s="28">
         <f>AE10/AE7*100</f>
         <v>85.819080149737218</v>
       </c>
-      <c r="AF11" s="33"/>
-[...2 lines deleted...]
-      <c r="AI11" s="41">
+      <c r="AF11" s="29"/>
+      <c r="AG11" s="29"/>
+      <c r="AH11" s="36"/>
+      <c r="AI11" s="37">
         <f>AI10/AI7*100</f>
-        <v>94.690466572409619</v>
-[...4 lines deleted...]
-      <c r="AM11" s="41">
+        <v>94.272544857068084</v>
+      </c>
+      <c r="AJ11" s="36"/>
+      <c r="AK11" s="36"/>
+      <c r="AL11" s="36"/>
+      <c r="AM11" s="37">
         <f>AM10/AM7*100</f>
-        <v>70.73178625756546</v>
-[...2 lines deleted...]
-      <c r="AO11" s="40"/>
+        <v>80.134225895693163</v>
+      </c>
+      <c r="AN11" s="36"/>
+      <c r="AO11" s="36"/>
     </row>
-    <row r="12" spans="1:41" s="18" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:41" s="14" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="V12" s="19"/>
-[...6 lines deleted...]
-      <c r="AC12" s="20"/>
+      <c r="V12" s="15"/>
+      <c r="W12" s="16"/>
+      <c r="X12" s="16"/>
+      <c r="Y12" s="16"/>
+      <c r="Z12" s="15"/>
+      <c r="AA12" s="16"/>
+      <c r="AB12" s="16"/>
+      <c r="AC12" s="16"/>
     </row>
-    <row r="13" spans="1:41" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="AC13" s="22"/>
+    <row r="13" spans="1:41">
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>