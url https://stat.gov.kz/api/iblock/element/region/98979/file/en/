--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -114,65 +114,65 @@
   <si>
     <t xml:space="preserve">
    Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, in percent</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-March 2025 *</t>
+    <t>January-April 2025 *</t>
   </si>
   <si>
-    <t>January-March 2026 *</t>
+    <t>January-April 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -401,97 +401,97 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -766,285 +766,285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AK11" sqref="AK11"/>
+      <selection pane="bottomRight" activeCell="AH13" sqref="AH13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="17"/>
     <col min="12" max="17" width="9.28515625" style="17" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="17"/>
     <col min="19" max="19" width="8.28515625" style="17" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="17" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="17" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...26 lines deleted...]
-      <c r="AC1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
     </row>
-    <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="47"/>
-[...26 lines deleted...]
-      <c r="AC2" s="47"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
     </row>
-    <row r="3" spans="1:41" s="3" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A4" s="44" t="s">
+    <row r="3" spans="1:41" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:41" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="41">
+      <c r="B4" s="46">
         <v>2018</v>
       </c>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46">
         <v>2019</v>
       </c>
-      <c r="G4" s="41"/>
-[...2 lines deleted...]
-      <c r="J4" s="41">
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46">
         <v>2020</v>
       </c>
-      <c r="K4" s="41"/>
-[...2 lines deleted...]
-      <c r="N4" s="41">
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46">
         <v>2021</v>
       </c>
-      <c r="O4" s="41"/>
-[...2 lines deleted...]
-      <c r="R4" s="38">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="44">
         <v>2022</v>
       </c>
-      <c r="S4" s="39"/>
-[...2 lines deleted...]
-      <c r="V4" s="38">
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="44">
         <v>2023</v>
       </c>
-      <c r="W4" s="39"/>
-[...2 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="44">
         <v>2024</v>
       </c>
-      <c r="AA4" s="39"/>
-[...2 lines deleted...]
-      <c r="AD4" s="38" t="s">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AE4" s="39"/>
-[...2 lines deleted...]
-      <c r="AH4" s="48" t="s">
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AI4" s="49"/>
-[...2 lines deleted...]
-      <c r="AL4" s="48" t="s">
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AM4" s="49"/>
-[...1 lines deleted...]
-      <c r="AO4" s="49"/>
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
     </row>
-    <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="41" t="s">
+    <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="49"/>
+      <c r="B5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="46"/>
+      <c r="D5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="41"/>
-      <c r="F5" s="41" t="s">
+      <c r="E5" s="46"/>
+      <c r="F5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="46"/>
+      <c r="H5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="41"/>
-      <c r="J5" s="41" t="s">
+      <c r="I5" s="46"/>
+      <c r="J5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="41"/>
-      <c r="L5" s="41" t="s">
+      <c r="K5" s="46"/>
+      <c r="L5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="41"/>
-      <c r="N5" s="41" t="s">
+      <c r="M5" s="46"/>
+      <c r="N5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="41"/>
-      <c r="P5" s="41" t="s">
+      <c r="O5" s="46"/>
+      <c r="P5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="41"/>
-      <c r="R5" s="41" t="s">
+      <c r="Q5" s="46"/>
+      <c r="R5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="41"/>
-      <c r="T5" s="41" t="s">
+      <c r="S5" s="46"/>
+      <c r="T5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="41"/>
-      <c r="V5" s="41" t="s">
+      <c r="U5" s="46"/>
+      <c r="V5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="41"/>
-      <c r="X5" s="41" t="s">
+      <c r="W5" s="46"/>
+      <c r="X5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="41"/>
-      <c r="Z5" s="41" t="s">
+      <c r="Y5" s="46"/>
+      <c r="Z5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="41"/>
-      <c r="AB5" s="41" t="s">
+      <c r="AA5" s="46"/>
+      <c r="AB5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="42"/>
-      <c r="AD5" s="41" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="41"/>
-      <c r="AF5" s="43" t="s">
+      <c r="AE5" s="46"/>
+      <c r="AF5" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="43"/>
-      <c r="AH5" s="48" t="s">
+      <c r="AG5" s="47"/>
+      <c r="AH5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="50"/>
-      <c r="AJ5" s="49" t="s">
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="50"/>
-      <c r="AL5" s="48" t="s">
+      <c r="AK5" s="43"/>
+      <c r="AL5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="50"/>
-      <c r="AN5" s="49" t="s">
+      <c r="AM5" s="43"/>
+      <c r="AN5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="49"/>
+      <c r="AO5" s="42"/>
     </row>
-    <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75">
-      <c r="A6" s="46"/>
+    <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="50"/>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -1122,52 +1122,52 @@
       <c r="AH6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AI6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="AJ6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AK6" s="32" t="s">
         <v>14</v>
       </c>
       <c r="AL6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="AN6" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AO6" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:41" s="9" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="51" t="s">
+    <row r="7" spans="1:41" s="9" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <f t="shared" ref="B7:U7" si="0">B8+B9+B10</f>
         <v>39256.699999999997</v>
       </c>
       <c r="C7" s="22">
         <f t="shared" si="0"/>
         <v>21739.3</v>
       </c>
       <c r="D7" s="22">
         <f t="shared" si="0"/>
         <v>47856</v>
       </c>
       <c r="E7" s="22">
         <f t="shared" si="0"/>
         <v>49620.299999999996</v>
       </c>
       <c r="F7" s="22">
         <f t="shared" si="0"/>
         <v>44776.800000000003</v>
       </c>
       <c r="G7" s="22">
         <f t="shared" si="0"/>
         <v>24369.100000000002</v>
@@ -1243,76 +1243,76 @@
       <c r="Z7" s="2">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="2">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="2">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="26">
         <v>122187</v>
       </c>
       <c r="AD7" s="2">
         <v>78547</v>
       </c>
       <c r="AE7" s="2">
         <v>31735.599999999999</v>
       </c>
       <c r="AF7" s="2">
         <v>80245.7</v>
       </c>
       <c r="AG7" s="26">
         <v>99934</v>
       </c>
       <c r="AH7" s="34">
-        <v>17775.7</v>
+        <v>27044</v>
       </c>
       <c r="AI7" s="34">
-        <v>6877.4</v>
+        <v>10354.799999999999</v>
       </c>
       <c r="AJ7" s="34">
-        <v>19481.8</v>
+        <v>26698.7</v>
       </c>
       <c r="AK7" s="34">
-        <v>22791.3</v>
+        <v>30424.400000000001</v>
       </c>
       <c r="AL7" s="34">
-        <v>16015.3</v>
+        <v>24822.2</v>
       </c>
       <c r="AM7" s="34">
-        <v>5855.8</v>
+        <v>8496.7000000000007</v>
       </c>
       <c r="AN7" s="34">
-        <v>14216.3</v>
+        <v>21276.799999999999</v>
       </c>
       <c r="AO7" s="35">
-        <v>19433.599999999999</v>
+        <v>26795.3</v>
       </c>
     </row>
-    <row r="8" spans="1:41" s="10" customFormat="1" ht="30" customHeight="1">
-      <c r="A8" s="52" t="s">
+    <row r="8" spans="1:41" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>7375.7</v>
       </c>
       <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="7">
         <v>6149.2</v>
       </c>
       <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="7">
         <v>9166.5</v>
       </c>
       <c r="G8" s="7">
         <v>5527.1</v>
       </c>
       <c r="H8" s="7">
         <v>39601.800000000003</v>
       </c>
       <c r="I8" s="7">
         <v>11755</v>
@@ -1368,76 +1368,76 @@
       <c r="Z8" s="24">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="24">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="24">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="25">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="24">
         <v>4972.5</v>
       </c>
       <c r="AE8" s="24">
         <v>3802.5</v>
       </c>
       <c r="AF8" s="24">
         <v>15036.4</v>
       </c>
       <c r="AG8" s="25">
         <v>2870.2</v>
       </c>
       <c r="AH8" s="34">
-        <v>375.8</v>
+        <v>1183.3</v>
       </c>
       <c r="AI8" s="34">
-        <v>212.5</v>
+        <v>1057.8</v>
       </c>
       <c r="AJ8" s="34">
-        <v>3610.8</v>
+        <v>4433.3</v>
       </c>
       <c r="AK8" s="34">
-        <v>1054.9000000000001</v>
+        <v>1230.8</v>
       </c>
       <c r="AL8" s="34">
-        <v>913</v>
+        <v>1194.9000000000001</v>
       </c>
       <c r="AM8" s="34">
-        <v>967.6</v>
+        <v>1074.4000000000001</v>
       </c>
       <c r="AN8" s="34">
-        <v>4530</v>
+        <v>8050.7</v>
       </c>
       <c r="AO8" s="35">
-        <v>684.4</v>
+        <v>1146</v>
       </c>
     </row>
-    <row r="9" spans="1:41" s="10" customFormat="1" ht="22.5">
-      <c r="A9" s="53" t="s">
+    <row r="9" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>1573.3</v>
       </c>
       <c r="C9" s="7">
         <v>503.2</v>
       </c>
       <c r="D9" s="7">
         <v>433.1</v>
       </c>
       <c r="E9" s="7">
         <v>740</v>
       </c>
       <c r="F9" s="7">
         <v>811.8</v>
       </c>
       <c r="G9" s="7">
         <v>905.8</v>
       </c>
       <c r="H9" s="7">
         <v>1001.1</v>
       </c>
       <c r="I9" s="7">
         <v>2032.3</v>
@@ -1493,76 +1493,76 @@
       <c r="Z9" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="1">
         <v>499.4</v>
       </c>
       <c r="AB9" s="24">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="25">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="1">
         <v>200.8</v>
       </c>
       <c r="AE9" s="1">
         <v>697.9</v>
       </c>
       <c r="AF9" s="24">
         <v>1071.2</v>
       </c>
       <c r="AG9" s="25">
         <v>2603.5</v>
       </c>
       <c r="AH9" s="34">
-        <v>104.5</v>
+        <v>106.2</v>
       </c>
       <c r="AI9" s="34">
-        <v>181.4</v>
+        <v>217.9</v>
       </c>
       <c r="AJ9" s="34">
-        <v>308</v>
+        <v>463.4</v>
       </c>
       <c r="AK9" s="34">
-        <v>556</v>
+        <v>773.2</v>
       </c>
       <c r="AL9" s="34">
-        <v>22.1</v>
+        <v>22.9</v>
       </c>
       <c r="AM9" s="34">
-        <v>195.7</v>
+        <v>233.3</v>
       </c>
       <c r="AN9" s="34">
-        <v>219.2</v>
+        <v>257.7</v>
       </c>
       <c r="AO9" s="35">
-        <v>659.5</v>
+        <v>864.8</v>
       </c>
     </row>
-    <row r="10" spans="1:41" s="10" customFormat="1" ht="22.5">
-      <c r="A10" s="53" t="s">
+    <row r="10" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7">
         <v>30307.7</v>
       </c>
       <c r="C10" s="7">
         <v>16131</v>
       </c>
       <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="7">
         <v>46488.1</v>
       </c>
       <c r="F10" s="7">
         <v>34798.5</v>
       </c>
       <c r="G10" s="7">
         <v>17936.2</v>
       </c>
       <c r="H10" s="7">
         <v>51260.4</v>
       </c>
       <c r="I10" s="7">
         <v>45015.7</v>
@@ -1618,75 +1618,75 @@
       <c r="Z10" s="24">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="24">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="24">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="25">
         <v>98467</v>
       </c>
       <c r="AD10" s="24">
         <v>73373.7</v>
       </c>
       <c r="AE10" s="24">
         <v>27235.200000000001</v>
       </c>
       <c r="AF10" s="24">
         <v>64138.1</v>
       </c>
       <c r="AG10" s="25">
         <v>94460.5</v>
       </c>
       <c r="AH10" s="34">
-        <v>17295.400000000001</v>
+        <v>25754.5</v>
       </c>
       <c r="AI10" s="34">
-        <v>6483.5</v>
+        <v>9079.1</v>
       </c>
       <c r="AJ10" s="34">
-        <v>15563</v>
+        <v>21802</v>
       </c>
       <c r="AK10" s="34">
-        <v>21180.400000000001</v>
+        <v>28420.400000000001</v>
       </c>
       <c r="AL10" s="34">
-        <v>15080.2</v>
+        <v>23604.400000000001</v>
       </c>
       <c r="AM10" s="34">
-        <v>4692.5</v>
+        <v>7189</v>
       </c>
       <c r="AN10" s="34">
-        <v>9467.1</v>
+        <v>12968.4</v>
       </c>
       <c r="AO10" s="35">
-        <v>18089.7</v>
+        <v>24784.5</v>
       </c>
     </row>
-    <row r="11" spans="1:41" s="12" customFormat="1" ht="33.75">
+    <row r="11" spans="1:41" s="12" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="20">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
@@ -1705,120 +1705,120 @@
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
       <c r="W11" s="21">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="21">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="19"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="29"/>
       <c r="AE11" s="28">
         <f>AE10/AE7*100</f>
         <v>85.819080149737218</v>
       </c>
       <c r="AF11" s="29"/>
       <c r="AG11" s="29"/>
       <c r="AH11" s="36"/>
       <c r="AI11" s="37">
         <f>AI10/AI7*100</f>
-        <v>94.272544857068084</v>
+        <v>87.680109707575241</v>
       </c>
       <c r="AJ11" s="36"/>
       <c r="AK11" s="36"/>
       <c r="AL11" s="36"/>
       <c r="AM11" s="37">
         <f>AM10/AM7*100</f>
-        <v>80.134225895693163</v>
+        <v>84.609318912048209</v>
       </c>
       <c r="AN11" s="36"/>
       <c r="AO11" s="36"/>
     </row>
-    <row r="12" spans="1:41" s="14" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:41" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="V12" s="15"/>
       <c r="W12" s="16"/>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="15"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="16"/>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="AH4:AK4"/>
-[...4 lines deleted...]
-    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="N5:O5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="R5:S5"/>
-[...9 lines deleted...]
-    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Shymkent</vt:lpstr>
     </vt:vector>