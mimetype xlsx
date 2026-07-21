--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -90,78 +90,77 @@
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, in percent</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-April 2025 *</t>
+    <t>January-May 2025*</t>
   </si>
   <si>
-    <t>January-April 2026 *</t>
+    <t>January-May 2026*</t>
+  </si>
+  <si>
+    <t>*Preliminary data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -338,160 +337,159 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -769,550 +767,550 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AH13" sqref="AH13"/>
+      <selection pane="bottomRight" activeCell="AI13" sqref="AI13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="17" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
+    <col min="2" max="11" width="9.140625" style="16"/>
+    <col min="12" max="17" width="9.28515625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" style="16"/>
+    <col min="19" max="19" width="8.28515625" style="16" customWidth="1"/>
+    <col min="20" max="20" width="9.7109375" style="16" customWidth="1"/>
+    <col min="21" max="21" width="11.85546875" style="16" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...26 lines deleted...]
-      <c r="AC1" s="51"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
     </row>
     <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="51" t="s">
-[...29 lines deleted...]
-      <c r="AC2" s="51"/>
+      <c r="A2" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
     </row>
     <row r="3" spans="1:41" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:41" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="46">
+      <c r="B4" s="44">
         <v>2018</v>
       </c>
-      <c r="C4" s="46"/>
-[...2 lines deleted...]
-      <c r="F4" s="46">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44">
         <v>2019</v>
       </c>
-      <c r="G4" s="46"/>
-[...2 lines deleted...]
-      <c r="J4" s="46">
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44">
         <v>2020</v>
       </c>
-      <c r="K4" s="46"/>
-[...2 lines deleted...]
-      <c r="N4" s="46">
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44">
         <v>2021</v>
       </c>
-      <c r="O4" s="46"/>
-[...2 lines deleted...]
-      <c r="R4" s="44">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="42">
         <v>2022</v>
       </c>
-      <c r="S4" s="45"/>
-[...2 lines deleted...]
-      <c r="V4" s="44">
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="42">
         <v>2023</v>
       </c>
-      <c r="W4" s="45"/>
-[...2 lines deleted...]
-      <c r="Z4" s="44">
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="42">
         <v>2024</v>
       </c>
-      <c r="AA4" s="45"/>
-[...2 lines deleted...]
-      <c r="AD4" s="44" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="AE4" s="45"/>
-[...2 lines deleted...]
-      <c r="AH4" s="41" t="s">
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="AI4" s="42"/>
-[...7 lines deleted...]
-      <c r="AO4" s="42"/>
+      <c r="AM4" s="40"/>
+      <c r="AN4" s="40"/>
+      <c r="AO4" s="40"/>
     </row>
     <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="49"/>
-      <c r="B5" s="46" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="46"/>
-      <c r="D5" s="46" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="46"/>
-      <c r="F5" s="46" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="46"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="46"/>
-      <c r="J5" s="46" t="s">
+      <c r="I5" s="44"/>
+      <c r="J5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="46"/>
-      <c r="L5" s="46" t="s">
+      <c r="K5" s="44"/>
+      <c r="L5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="46"/>
-      <c r="N5" s="46" t="s">
+      <c r="M5" s="44"/>
+      <c r="N5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="46"/>
-      <c r="P5" s="46" t="s">
+      <c r="O5" s="44"/>
+      <c r="P5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="46"/>
-      <c r="R5" s="46" t="s">
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="46"/>
-      <c r="T5" s="46" t="s">
+      <c r="S5" s="44"/>
+      <c r="T5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="46"/>
-      <c r="V5" s="46" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="46"/>
-      <c r="X5" s="46" t="s">
+      <c r="W5" s="44"/>
+      <c r="X5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="46"/>
-      <c r="Z5" s="46" t="s">
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="46"/>
-      <c r="AB5" s="46" t="s">
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="53"/>
-      <c r="AD5" s="46" t="s">
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="46"/>
-      <c r="AF5" s="47" t="s">
+      <c r="AE5" s="44"/>
+      <c r="AF5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="47"/>
-      <c r="AH5" s="41" t="s">
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="43"/>
-      <c r="AJ5" s="42" t="s">
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="43"/>
-      <c r="AL5" s="41" t="s">
+      <c r="AK5" s="41"/>
+      <c r="AL5" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="43"/>
-      <c r="AN5" s="42" t="s">
+      <c r="AM5" s="41"/>
+      <c r="AN5" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="42"/>
+      <c r="AO5" s="40"/>
     </row>
     <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="50"/>
+      <c r="A6" s="48"/>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="M6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="O6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="O6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="U6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="W6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="AA6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="AC6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AE6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="AE6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="27" t="s">
+      <c r="AF6" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG6" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="AG6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AH6" s="30" t="s">
+      <c r="AH6" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="AI6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AI6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AJ6" s="31" t="s">
+      <c r="AJ6" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AL6" s="30" t="s">
+      <c r="AL6" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AM6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AN6" s="31" t="s">
+      <c r="AN6" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="AO6" s="32" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:41" s="9" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="22">
+      <c r="B7" s="21">
         <f t="shared" ref="B7:U7" si="0">B8+B9+B10</f>
         <v>39256.699999999997</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="21">
         <f t="shared" si="0"/>
         <v>21739.3</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="21">
         <f t="shared" si="0"/>
         <v>47856</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="21">
         <f t="shared" si="0"/>
         <v>49620.299999999996</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="21">
         <f t="shared" si="0"/>
         <v>44776.800000000003</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="21">
         <f t="shared" si="0"/>
         <v>24369.100000000002</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="21">
         <f t="shared" si="0"/>
         <v>91863.3</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="21">
         <f t="shared" si="0"/>
         <v>58803</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="21">
         <f t="shared" si="0"/>
         <v>76755.5</v>
       </c>
-      <c r="K7" s="22">
+      <c r="K7" s="21">
         <f t="shared" si="0"/>
         <v>35224.199999999997</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="22">
         <f t="shared" si="0"/>
         <v>89456.8</v>
       </c>
-      <c r="M7" s="23">
+      <c r="M7" s="22">
         <f t="shared" si="0"/>
         <v>62607.1</v>
       </c>
-      <c r="N7" s="23">
+      <c r="N7" s="22">
         <f t="shared" si="0"/>
         <v>54290</v>
       </c>
-      <c r="O7" s="23">
+      <c r="O7" s="22">
         <f t="shared" si="0"/>
         <v>34619.800000000003</v>
       </c>
-      <c r="P7" s="23">
+      <c r="P7" s="22">
         <f t="shared" si="0"/>
         <v>93123.4</v>
       </c>
-      <c r="Q7" s="23">
+      <c r="Q7" s="22">
         <f t="shared" si="0"/>
         <v>77559.8</v>
       </c>
-      <c r="R7" s="23">
+      <c r="R7" s="22">
         <f t="shared" si="0"/>
         <v>47352.2</v>
       </c>
-      <c r="S7" s="23">
+      <c r="S7" s="22">
         <f t="shared" si="0"/>
         <v>32278.1</v>
       </c>
-      <c r="T7" s="23">
+      <c r="T7" s="22">
         <f t="shared" si="0"/>
         <v>73381.3</v>
       </c>
-      <c r="U7" s="23">
+      <c r="U7" s="22">
         <f t="shared" si="0"/>
         <v>88316.2</v>
       </c>
       <c r="V7" s="2">
         <v>47090.7</v>
       </c>
       <c r="W7" s="2">
         <v>31808.5</v>
       </c>
       <c r="X7" s="2">
         <v>143400.1</v>
       </c>
       <c r="Y7" s="2">
         <v>107621</v>
       </c>
       <c r="Z7" s="2">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="2">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="2">
         <v>192158.9</v>
       </c>
-      <c r="AC7" s="26">
+      <c r="AC7" s="25">
         <v>122187</v>
       </c>
       <c r="AD7" s="2">
         <v>78547</v>
       </c>
       <c r="AE7" s="2">
         <v>31735.599999999999</v>
       </c>
       <c r="AF7" s="2">
         <v>80245.7</v>
       </c>
-      <c r="AG7" s="26">
+      <c r="AG7" s="25">
         <v>99934</v>
       </c>
-      <c r="AH7" s="34">
-[...21 lines deleted...]
-        <v>26795.3</v>
+      <c r="AH7" s="7">
+        <v>36479.4</v>
+      </c>
+      <c r="AI7" s="7">
+        <v>14184.4</v>
+      </c>
+      <c r="AJ7" s="7">
+        <v>31743.1</v>
+      </c>
+      <c r="AK7" s="7">
+        <v>37980.9</v>
+      </c>
+      <c r="AL7" s="7">
+        <v>31116.799999999999</v>
+      </c>
+      <c r="AM7" s="7">
+        <v>10380.799999999999</v>
+      </c>
+      <c r="AN7" s="7">
+        <v>26330.799999999999</v>
+      </c>
+      <c r="AO7" s="38">
+        <v>34716.9</v>
       </c>
     </row>
     <row r="8" spans="1:41" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="39" t="s">
+      <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>7375.7</v>
       </c>
       <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="7">
         <v>6149.2</v>
       </c>
       <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="7">
         <v>9166.5</v>
       </c>
       <c r="G8" s="7">
         <v>5527.1</v>
       </c>
       <c r="H8" s="7">
         <v>39601.800000000003</v>
       </c>
       <c r="I8" s="7">
         <v>11755</v>
@@ -1343,101 +1341,101 @@
       </c>
       <c r="R8" s="2">
         <v>7100.7</v>
       </c>
       <c r="S8" s="2">
         <v>6111.4</v>
       </c>
       <c r="T8" s="2">
         <v>13328.2</v>
       </c>
       <c r="U8" s="2">
         <v>3192.7</v>
       </c>
       <c r="V8" s="2">
         <v>7047.5</v>
       </c>
       <c r="W8" s="2">
         <v>5255.1</v>
       </c>
       <c r="X8" s="2">
         <v>70200</v>
       </c>
       <c r="Y8" s="2">
         <v>14885.1</v>
       </c>
-      <c r="Z8" s="24">
+      <c r="Z8" s="23">
         <v>11171.8</v>
       </c>
-      <c r="AA8" s="24">
+      <c r="AA8" s="23">
         <v>5926.9</v>
       </c>
-      <c r="AB8" s="24">
+      <c r="AB8" s="23">
         <v>98228.1</v>
       </c>
-      <c r="AC8" s="25">
+      <c r="AC8" s="24">
         <v>20817.599999999999</v>
       </c>
-      <c r="AD8" s="24">
+      <c r="AD8" s="23">
         <v>4972.5</v>
       </c>
-      <c r="AE8" s="24">
+      <c r="AE8" s="23">
         <v>3802.5</v>
       </c>
-      <c r="AF8" s="24">
+      <c r="AF8" s="23">
         <v>15036.4</v>
       </c>
-      <c r="AG8" s="25">
+      <c r="AG8" s="24">
         <v>2870.2</v>
       </c>
-      <c r="AH8" s="34">
-[...21 lines deleted...]
-        <v>1146</v>
+      <c r="AH8" s="7">
+        <v>1958.2</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>1616.7</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>5016.3999999999996</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>1351.3</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>1484.1</v>
+      </c>
+      <c r="AM8" s="7">
+        <v>1228.0999999999999</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>9240.5</v>
+      </c>
+      <c r="AO8" s="38">
+        <v>1411.1</v>
       </c>
     </row>
     <row r="9" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>1573.3</v>
       </c>
       <c r="C9" s="7">
         <v>503.2</v>
       </c>
       <c r="D9" s="7">
         <v>433.1</v>
       </c>
       <c r="E9" s="7">
         <v>740</v>
       </c>
       <c r="F9" s="7">
         <v>811.8</v>
       </c>
       <c r="G9" s="7">
         <v>905.8</v>
       </c>
       <c r="H9" s="7">
         <v>1001.1</v>
       </c>
       <c r="I9" s="7">
         <v>2032.3</v>
@@ -1462,108 +1460,108 @@
       </c>
       <c r="P9" s="8">
         <v>1256.2</v>
       </c>
       <c r="Q9" s="8">
         <v>2256.6</v>
       </c>
       <c r="R9" s="2">
         <v>178.8</v>
       </c>
       <c r="S9" s="2">
         <v>251.2</v>
       </c>
       <c r="T9" s="2">
         <v>1316.1</v>
       </c>
       <c r="U9" s="2">
         <v>2004.3</v>
       </c>
       <c r="V9" s="1">
         <v>53.034999999999997</v>
       </c>
       <c r="W9" s="1">
         <v>16.349</v>
       </c>
-      <c r="X9" s="24">
+      <c r="X9" s="23">
         <v>1335.3</v>
       </c>
-      <c r="Y9" s="24">
+      <c r="Y9" s="23">
         <v>1461.4</v>
       </c>
       <c r="Z9" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="1">
         <v>499.4</v>
       </c>
-      <c r="AB9" s="24">
+      <c r="AB9" s="23">
         <v>2130.6999999999998</v>
       </c>
-      <c r="AC9" s="25">
+      <c r="AC9" s="24">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="1">
         <v>200.8</v>
       </c>
       <c r="AE9" s="1">
         <v>697.9</v>
       </c>
-      <c r="AF9" s="24">
+      <c r="AF9" s="23">
         <v>1071.2</v>
       </c>
-      <c r="AG9" s="25">
+      <c r="AG9" s="24">
         <v>2603.5</v>
       </c>
-      <c r="AH9" s="34">
-[...21 lines deleted...]
-        <v>864.8</v>
+      <c r="AH9" s="7">
+        <v>106.4</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>220</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>491</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>887.3</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>23.3</v>
+      </c>
+      <c r="AM9" s="7">
+        <v>247.4</v>
+      </c>
+      <c r="AN9" s="7">
+        <v>300.7</v>
+      </c>
+      <c r="AO9" s="38">
+        <v>973.4</v>
       </c>
     </row>
     <row r="10" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="40" t="s">
-        <v>10</v>
+      <c r="A10" s="37" t="s">
+        <v>9</v>
       </c>
       <c r="B10" s="7">
         <v>30307.7</v>
       </c>
       <c r="C10" s="7">
         <v>16131</v>
       </c>
       <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="7">
         <v>46488.1</v>
       </c>
       <c r="F10" s="7">
         <v>34798.5</v>
       </c>
       <c r="G10" s="7">
         <v>17936.2</v>
       </c>
       <c r="H10" s="7">
         <v>51260.4</v>
       </c>
       <c r="I10" s="7">
         <v>45015.7</v>
       </c>
@@ -1593,196 +1591,196 @@
       </c>
       <c r="R10" s="2">
         <v>40072.699999999997</v>
       </c>
       <c r="S10" s="2">
         <v>25915.5</v>
       </c>
       <c r="T10" s="2">
         <v>58737</v>
       </c>
       <c r="U10" s="2">
         <v>83119.199999999997</v>
       </c>
       <c r="V10" s="2">
         <v>39990.199999999997</v>
       </c>
       <c r="W10" s="2">
         <v>26537.1</v>
       </c>
       <c r="X10" s="2">
         <v>71864.800000000003</v>
       </c>
       <c r="Y10" s="2">
         <v>91274.5</v>
       </c>
-      <c r="Z10" s="24">
+      <c r="Z10" s="23">
         <v>40729.800000000003</v>
       </c>
-      <c r="AA10" s="24">
+      <c r="AA10" s="23">
         <v>19163.099999999999</v>
       </c>
-      <c r="AB10" s="24">
+      <c r="AB10" s="23">
         <v>91800.1</v>
       </c>
-      <c r="AC10" s="25">
+      <c r="AC10" s="24">
         <v>98467</v>
       </c>
-      <c r="AD10" s="24">
+      <c r="AD10" s="23">
         <v>73373.7</v>
       </c>
-      <c r="AE10" s="24">
+      <c r="AE10" s="23">
         <v>27235.200000000001</v>
       </c>
-      <c r="AF10" s="24">
+      <c r="AF10" s="23">
         <v>64138.1</v>
       </c>
-      <c r="AG10" s="25">
+      <c r="AG10" s="24">
         <v>94460.5</v>
       </c>
-      <c r="AH10" s="34">
-[...21 lines deleted...]
-        <v>24784.5</v>
+      <c r="AH10" s="7">
+        <v>34414.800000000003</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>12347.7</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>26235.7</v>
+      </c>
+      <c r="AK10" s="7">
+        <v>35742.300000000003</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>29609.4</v>
+      </c>
+      <c r="AM10" s="7">
+        <v>8905.2999999999993</v>
+      </c>
+      <c r="AN10" s="7">
+        <v>16789.599999999999</v>
+      </c>
+      <c r="AO10" s="38">
+        <v>32332.400000000001</v>
       </c>
     </row>
     <row r="11" spans="1:41" s="12" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="C11" s="20">
+        <v>11</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
-      <c r="D11" s="19"/>
-[...2 lines deleted...]
-      <c r="G11" s="21">
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
-      <c r="H11" s="19"/>
-[...2 lines deleted...]
-      <c r="K11" s="21">
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
-      <c r="L11" s="19"/>
-[...2 lines deleted...]
-      <c r="O11" s="21">
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="20">
         <f>O10/O7*100</f>
         <v>76.487154749594154</v>
       </c>
-      <c r="P11" s="19"/>
-[...2 lines deleted...]
-      <c r="S11" s="21">
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="20">
         <f>S10/S7*100</f>
         <v>80.288183009532787</v>
       </c>
-      <c r="T11" s="19"/>
-[...2 lines deleted...]
-      <c r="W11" s="21">
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="20">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
-      <c r="X11" s="19"/>
-[...2 lines deleted...]
-      <c r="AA11" s="21">
+      <c r="X11" s="18"/>
+      <c r="Y11" s="18"/>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="20">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
-      <c r="AB11" s="19"/>
-[...2 lines deleted...]
-      <c r="AE11" s="28">
+      <c r="AB11" s="18"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="28"/>
+      <c r="AE11" s="27">
         <f>AE10/AE7*100</f>
         <v>85.819080149737218</v>
       </c>
-      <c r="AF11" s="29"/>
-[...2 lines deleted...]
-      <c r="AI11" s="37">
+      <c r="AF11" s="28"/>
+      <c r="AG11" s="28"/>
+      <c r="AH11" s="33"/>
+      <c r="AI11" s="34">
         <f>AI10/AI7*100</f>
-        <v>87.680109707575241</v>
-[...4 lines deleted...]
-      <c r="AM11" s="37">
+        <v>87.051267589746502</v>
+      </c>
+      <c r="AJ11" s="33"/>
+      <c r="AK11" s="33"/>
+      <c r="AL11" s="33"/>
+      <c r="AM11" s="34">
         <f>AM10/AM7*100</f>
-        <v>84.609318912048209</v>
-[...2 lines deleted...]
-      <c r="AO11" s="36"/>
+        <v>85.786259247842167</v>
+      </c>
+      <c r="AN11" s="33"/>
+      <c r="AO11" s="33"/>
     </row>
-    <row r="12" spans="1:41" s="14" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="AC12" s="16"/>
+    <row r="12" spans="1:41" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="14"/>
+      <c r="W12" s="15"/>
+      <c r="X12" s="15"/>
+      <c r="Y12" s="15"/>
+      <c r="Z12" s="14"/>
+      <c r="AA12" s="15"/>
+      <c r="AB12" s="15"/>
+      <c r="AC12" s="15"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="V13" s="18"/>
-[...6 lines deleted...]
-      <c r="AC13" s="18"/>
+      <c r="V13" s="17"/>
+      <c r="W13" s="17"/>
+      <c r="X13" s="17"/>
+      <c r="Y13" s="17"/>
+      <c r="Z13" s="17"/>
+      <c r="AA13" s="17"/>
+      <c r="AB13" s="17"/>
+      <c r="AC13" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="R4:U4"/>