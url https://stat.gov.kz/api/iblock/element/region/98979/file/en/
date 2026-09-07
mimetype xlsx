--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -56,111 +56,108 @@
   <c r="R7" i="20"/>
   <c r="Q7" i="20"/>
   <c r="P7" i="20"/>
   <c r="O7" i="20"/>
   <c r="O11" i="20" s="1"/>
   <c r="N7" i="20"/>
   <c r="M7" i="20"/>
   <c r="L7" i="20"/>
   <c r="K7" i="20"/>
   <c r="K11" i="20" s="1"/>
   <c r="J7" i="20"/>
   <c r="I7" i="20"/>
   <c r="H7" i="20"/>
   <c r="G7" i="20"/>
   <c r="G11" i="20" s="1"/>
   <c r="F7" i="20"/>
   <c r="E7" i="20"/>
   <c r="D7" i="20"/>
   <c r="C7" i="20"/>
   <c r="C11" i="20" s="1"/>
   <c r="B7" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="17">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, in percent</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
+    <t>*Preliminary data.</t>
   </si>
   <si>
-    <t>January-May 2025*</t>
+    <t>January-June 2025</t>
   </si>
   <si>
-    <t>January-May 2026*</t>
-[...2 lines deleted...]
-    <t>*Preliminary data.</t>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -405,91 +402,91 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -764,285 +761,285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AI13" sqref="AI13"/>
+      <selection pane="bottomRight" activeCell="AD7" sqref="AD7:AO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="16"/>
     <col min="12" max="17" width="9.28515625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="16"/>
     <col min="19" max="19" width="8.28515625" style="16" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="16" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="16" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...26 lines deleted...]
-      <c r="AC1" s="49"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
     </row>
     <row r="2" spans="1:41" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="49"/>
-[...26 lines deleted...]
-      <c r="AC2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
     </row>
     <row r="3" spans="1:41" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:41" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="44">
+      <c r="B4" s="45">
         <v>2018</v>
       </c>
-      <c r="C4" s="44"/>
-[...2 lines deleted...]
-      <c r="F4" s="44">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45">
         <v>2019</v>
       </c>
-      <c r="G4" s="44"/>
-[...2 lines deleted...]
-      <c r="J4" s="44">
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45">
         <v>2020</v>
       </c>
-      <c r="K4" s="44"/>
-[...2 lines deleted...]
-      <c r="N4" s="44">
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45">
         <v>2021</v>
       </c>
-      <c r="O4" s="44"/>
-[...2 lines deleted...]
-      <c r="R4" s="42">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="43">
         <v>2022</v>
       </c>
-      <c r="S4" s="43"/>
-[...2 lines deleted...]
-      <c r="V4" s="42">
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="43">
         <v>2023</v>
       </c>
-      <c r="W4" s="43"/>
-[...2 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="43">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...8 lines deleted...]
-      <c r="AH4" s="39" t="s">
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="43">
+        <v>2025</v>
+      </c>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AI4" s="40"/>
-[...2 lines deleted...]
-      <c r="AL4" s="39" t="s">
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AM4" s="40"/>
-[...1 lines deleted...]
-      <c r="AO4" s="40"/>
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
     </row>
     <row r="5" spans="1:41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="47"/>
-      <c r="B5" s="44" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="44"/>
-      <c r="D5" s="44" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="44"/>
-      <c r="F5" s="44" t="s">
+      <c r="E5" s="45"/>
+      <c r="F5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="44" t="s">
+      <c r="G5" s="45"/>
+      <c r="H5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="44"/>
-      <c r="J5" s="44" t="s">
+      <c r="I5" s="45"/>
+      <c r="J5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="44"/>
-      <c r="L5" s="44" t="s">
+      <c r="K5" s="45"/>
+      <c r="L5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="M5" s="44"/>
-      <c r="N5" s="44" t="s">
+      <c r="M5" s="45"/>
+      <c r="N5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="44"/>
-      <c r="P5" s="44" t="s">
+      <c r="O5" s="45"/>
+      <c r="P5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="44"/>
-      <c r="R5" s="44" t="s">
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="44"/>
-      <c r="T5" s="44" t="s">
+      <c r="S5" s="45"/>
+      <c r="T5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="44"/>
-      <c r="V5" s="44" t="s">
+      <c r="U5" s="45"/>
+      <c r="V5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="44"/>
-      <c r="X5" s="44" t="s">
+      <c r="W5" s="45"/>
+      <c r="X5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="44"/>
-      <c r="Z5" s="44" t="s">
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="44"/>
-      <c r="AB5" s="44" t="s">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="51"/>
-      <c r="AD5" s="44" t="s">
+      <c r="AC5" s="52"/>
+      <c r="AD5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="44"/>
-      <c r="AF5" s="45" t="s">
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="45"/>
-      <c r="AH5" s="39" t="s">
+      <c r="AG5" s="46"/>
+      <c r="AH5" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AI5" s="41"/>
-      <c r="AJ5" s="40" t="s">
+      <c r="AI5" s="42"/>
+      <c r="AJ5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AK5" s="41"/>
-      <c r="AL5" s="39" t="s">
+      <c r="AK5" s="42"/>
+      <c r="AL5" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AM5" s="41"/>
-      <c r="AN5" s="40" t="s">
+      <c r="AM5" s="42"/>
+      <c r="AN5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="40"/>
+      <c r="AO5" s="41"/>
     </row>
     <row r="6" spans="1:41" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="48"/>
+      <c r="A6" s="49"/>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -1229,84 +1226,84 @@
       <c r="V7" s="2">
         <v>47090.7</v>
       </c>
       <c r="W7" s="2">
         <v>31808.5</v>
       </c>
       <c r="X7" s="2">
         <v>143400.1</v>
       </c>
       <c r="Y7" s="2">
         <v>107621</v>
       </c>
       <c r="Z7" s="2">
         <v>51939.8</v>
       </c>
       <c r="AA7" s="2">
         <v>25589.4</v>
       </c>
       <c r="AB7" s="2">
         <v>192158.9</v>
       </c>
       <c r="AC7" s="25">
         <v>122187</v>
       </c>
       <c r="AD7" s="2">
-        <v>78547</v>
+        <v>86632.8</v>
       </c>
       <c r="AE7" s="2">
-        <v>31735.599999999999</v>
+        <v>33141.699999999997</v>
       </c>
       <c r="AF7" s="2">
-        <v>80245.7</v>
+        <v>87358.1</v>
       </c>
       <c r="AG7" s="25">
-        <v>99934</v>
+        <v>100938.9</v>
       </c>
       <c r="AH7" s="7">
-        <v>36479.4</v>
+        <v>47056.5</v>
       </c>
       <c r="AI7" s="7">
-        <v>14184.4</v>
+        <v>17826.599999999999</v>
       </c>
       <c r="AJ7" s="7">
-        <v>31743.1</v>
+        <v>36563.599999999999</v>
       </c>
       <c r="AK7" s="7">
-        <v>37980.9</v>
+        <v>46077.9</v>
       </c>
       <c r="AL7" s="7">
-        <v>31116.799999999999</v>
+        <v>38380.800000000003</v>
       </c>
       <c r="AM7" s="7">
-        <v>10380.799999999999</v>
+        <v>12958.9</v>
       </c>
       <c r="AN7" s="7">
-        <v>26330.799999999999</v>
+        <v>34545.300000000003</v>
       </c>
       <c r="AO7" s="38">
-        <v>34716.9</v>
+        <v>43572.4</v>
       </c>
     </row>
     <row r="8" spans="1:41" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>7375.7</v>
       </c>
       <c r="C8" s="7">
         <v>5105.1000000000004</v>
       </c>
       <c r="D8" s="7">
         <v>6149.2</v>
       </c>
       <c r="E8" s="7">
         <v>2392.1999999999998</v>
       </c>
       <c r="F8" s="7">
         <v>9166.5</v>
       </c>
       <c r="G8" s="7">
         <v>5527.1</v>
       </c>
       <c r="H8" s="7">
@@ -1354,84 +1351,84 @@
       <c r="V8" s="2">
         <v>7047.5</v>
       </c>
       <c r="W8" s="2">
         <v>5255.1</v>
       </c>
       <c r="X8" s="2">
         <v>70200</v>
       </c>
       <c r="Y8" s="2">
         <v>14885.1</v>
       </c>
       <c r="Z8" s="23">
         <v>11171.8</v>
       </c>
       <c r="AA8" s="23">
         <v>5926.9</v>
       </c>
       <c r="AB8" s="23">
         <v>98228.1</v>
       </c>
       <c r="AC8" s="24">
         <v>20817.599999999999</v>
       </c>
       <c r="AD8" s="23">
-        <v>4972.5</v>
+        <v>5110.5</v>
       </c>
       <c r="AE8" s="23">
-        <v>3802.5</v>
+        <v>3817</v>
       </c>
       <c r="AF8" s="23">
-        <v>15036.4</v>
+        <v>22130.799999999999</v>
       </c>
       <c r="AG8" s="24">
-        <v>2870.2</v>
+        <v>3722.9</v>
       </c>
       <c r="AH8" s="7">
-        <v>1958.2</v>
+        <v>2802.2</v>
       </c>
       <c r="AI8" s="7">
-        <v>1616.7</v>
+        <v>2393.9</v>
       </c>
       <c r="AJ8" s="7">
-        <v>5016.3999999999996</v>
+        <v>5362.6</v>
       </c>
       <c r="AK8" s="7">
-        <v>1351.3</v>
+        <v>1472</v>
       </c>
       <c r="AL8" s="7">
-        <v>1484.1</v>
+        <v>1836.5</v>
       </c>
       <c r="AM8" s="7">
-        <v>1228.0999999999999</v>
+        <v>1485.2</v>
       </c>
       <c r="AN8" s="7">
-        <v>9240.5</v>
+        <v>13325.6</v>
       </c>
       <c r="AO8" s="38">
-        <v>1411.1</v>
+        <v>2015.1</v>
       </c>
     </row>
     <row r="9" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>1573.3</v>
       </c>
       <c r="C9" s="7">
         <v>503.2</v>
       </c>
       <c r="D9" s="7">
         <v>433.1</v>
       </c>
       <c r="E9" s="7">
         <v>740</v>
       </c>
       <c r="F9" s="7">
         <v>811.8</v>
       </c>
       <c r="G9" s="7">
         <v>905.8</v>
       </c>
       <c r="H9" s="7">
@@ -1479,84 +1476,84 @@
       <c r="V9" s="1">
         <v>53.034999999999997</v>
       </c>
       <c r="W9" s="1">
         <v>16.349</v>
       </c>
       <c r="X9" s="23">
         <v>1335.3</v>
       </c>
       <c r="Y9" s="23">
         <v>1461.4</v>
       </c>
       <c r="Z9" s="1">
         <v>38.200000000000003</v>
       </c>
       <c r="AA9" s="1">
         <v>499.4</v>
       </c>
       <c r="AB9" s="23">
         <v>2130.6999999999998</v>
       </c>
       <c r="AC9" s="24">
         <v>2902.4</v>
       </c>
       <c r="AD9" s="1">
-        <v>200.8</v>
+        <v>521.1</v>
       </c>
       <c r="AE9" s="1">
-        <v>697.9</v>
+        <v>724.6</v>
       </c>
       <c r="AF9" s="23">
-        <v>1071.2</v>
+        <v>1206.7</v>
       </c>
       <c r="AG9" s="24">
-        <v>2603.5</v>
+        <v>2652.7</v>
       </c>
       <c r="AH9" s="7">
-        <v>106.4</v>
+        <v>293.2</v>
       </c>
       <c r="AI9" s="7">
-        <v>220</v>
+        <v>249.5</v>
       </c>
       <c r="AJ9" s="7">
-        <v>491</v>
+        <v>598.29999999999995</v>
       </c>
       <c r="AK9" s="7">
-        <v>887.3</v>
+        <v>1158.3</v>
       </c>
       <c r="AL9" s="7">
-        <v>23.3</v>
+        <v>44.7</v>
       </c>
       <c r="AM9" s="7">
-        <v>247.4</v>
+        <v>302.7</v>
       </c>
       <c r="AN9" s="7">
-        <v>300.7</v>
+        <v>333.8</v>
       </c>
       <c r="AO9" s="38">
-        <v>973.4</v>
+        <v>1257.5999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:41" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7">
         <v>30307.7</v>
       </c>
       <c r="C10" s="7">
         <v>16131</v>
       </c>
       <c r="D10" s="7">
         <v>41273.699999999997</v>
       </c>
       <c r="E10" s="7">
         <v>46488.1</v>
       </c>
       <c r="F10" s="7">
         <v>34798.5</v>
       </c>
       <c r="G10" s="7">
         <v>17936.2</v>
       </c>
       <c r="H10" s="7">
@@ -1604,84 +1601,84 @@
       <c r="V10" s="2">
         <v>39990.199999999997</v>
       </c>
       <c r="W10" s="2">
         <v>26537.1</v>
       </c>
       <c r="X10" s="2">
         <v>71864.800000000003</v>
       </c>
       <c r="Y10" s="2">
         <v>91274.5</v>
       </c>
       <c r="Z10" s="23">
         <v>40729.800000000003</v>
       </c>
       <c r="AA10" s="23">
         <v>19163.099999999999</v>
       </c>
       <c r="AB10" s="23">
         <v>91800.1</v>
       </c>
       <c r="AC10" s="24">
         <v>98467</v>
       </c>
       <c r="AD10" s="23">
-        <v>73373.7</v>
+        <v>81001.2</v>
       </c>
       <c r="AE10" s="23">
-        <v>27235.200000000001</v>
+        <v>28600.1</v>
       </c>
       <c r="AF10" s="23">
-        <v>64138.1</v>
+        <v>64020.6</v>
       </c>
       <c r="AG10" s="24">
-        <v>94460.5</v>
+        <v>94563.3</v>
       </c>
       <c r="AH10" s="7">
-        <v>34414.800000000003</v>
+        <v>43961.1</v>
       </c>
       <c r="AI10" s="7">
-        <v>12347.7</v>
+        <v>15183.2</v>
       </c>
       <c r="AJ10" s="7">
-        <v>26235.7</v>
+        <v>30602.7</v>
       </c>
       <c r="AK10" s="7">
-        <v>35742.300000000003</v>
+        <v>43447.6</v>
       </c>
       <c r="AL10" s="7">
-        <v>29609.4</v>
+        <v>36499.599999999999</v>
       </c>
       <c r="AM10" s="7">
-        <v>8905.2999999999993</v>
+        <v>11171</v>
       </c>
       <c r="AN10" s="7">
-        <v>16789.599999999999</v>
+        <v>20885.900000000001</v>
       </c>
       <c r="AO10" s="38">
-        <v>32332.400000000001</v>
+        <v>40299.699999999997</v>
       </c>
     </row>
     <row r="11" spans="1:41" s="12" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>74.202021224234443</v>
       </c>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="20">
         <f>G10/G7*100</f>
         <v>73.602225769519592</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="20">
         <f>K10/K7*100</f>
         <v>73.096337177281541</v>
       </c>
@@ -1696,72 +1693,72 @@
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="20">
         <f>S10/S7*100</f>
         <v>80.288183009532787</v>
       </c>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="20">
         <f>W10/W7*100</f>
         <v>83.427700143043523</v>
       </c>
       <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
       <c r="Z11" s="18"/>
       <c r="AA11" s="20">
         <f>AA10/AA7*100</f>
         <v>74.886867218457638</v>
       </c>
       <c r="AB11" s="18"/>
       <c r="AC11" s="18"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="27">
         <f>AE10/AE7*100</f>
-        <v>85.819080149737218</v>
+        <v>86.296418107701172</v>
       </c>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
       <c r="AH11" s="33"/>
       <c r="AI11" s="34">
         <f>AI10/AI7*100</f>
-        <v>87.051267589746502</v>
+        <v>85.171597500364641</v>
       </c>
       <c r="AJ11" s="33"/>
       <c r="AK11" s="33"/>
       <c r="AL11" s="33"/>
       <c r="AM11" s="34">
         <f>AM10/AM7*100</f>
-        <v>85.786259247842167</v>
+        <v>86.203304292802628</v>
       </c>
       <c r="AN11" s="33"/>
       <c r="AO11" s="33"/>
     </row>
     <row r="12" spans="1:41" s="13" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="52" t="s">
-        <v>17</v>
+      <c r="A12" s="39" t="s">
+        <v>14</v>
       </c>
       <c r="V12" s="14"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="15"/>
       <c r="AB12" s="15"/>
       <c r="AC12" s="15"/>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
       <c r="AA13" s="17"/>
       <c r="AB13" s="17"/>
       <c r="AC13" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>