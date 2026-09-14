--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\1 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="108" windowWidth="12228" windowHeight="11040" tabRatio="755"/>
+    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11040" tabRatio="755" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="12" r:id="rId1"/>
     <sheet name="Symbols" sheetId="11" r:id="rId2"/>
     <sheet name="с 2010-2013" sheetId="6" r:id="rId3"/>
     <sheet name="2014" sheetId="9" r:id="rId4"/>
     <sheet name="2015-2025" sheetId="10" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="499" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="212">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>The volume of construction works (services) performed</t>
   </si>
   <si>
     <t>Works on the construction of buildings</t>
   </si>
   <si>
     <t>Construction works on the construction of civil engineering facilities</t>
   </si>
   <si>
     <t>Roads and motorways; construction works on the construction of roads and motorways</t>
   </si>
   <si>
@@ -659,73 +664,70 @@
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...4 lines deleted...]
-  <si>
     <t>Report on completed construction works (services) 1-КС (yеаr)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="48">
+  <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2905,63 +2907,63 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="3" xfId="970" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="3" xfId="970" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="970" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="995" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="1040" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="995" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="1040" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="995" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="995" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="995" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="993" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="993" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="993" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="993" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1120">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
@@ -4065,166 +4067,176 @@
     <cellStyle name="Обычный 6" xfId="1098"/>
     <cellStyle name="Обычный 6 2" xfId="1099"/>
     <cellStyle name="Обычный 7" xfId="1100"/>
     <cellStyle name="Обычный 7 2" xfId="1101"/>
     <cellStyle name="Обычный 7 3" xfId="1102"/>
     <cellStyle name="Обычный 7_1.3" xfId="1103"/>
     <cellStyle name="Обычный 8" xfId="1104"/>
     <cellStyle name="Обычный 8 2" xfId="1105"/>
     <cellStyle name="Обычный 8 3" xfId="1106"/>
     <cellStyle name="Обычный 8 4" xfId="1107"/>
     <cellStyle name="Обычный 8 5" xfId="1108"/>
     <cellStyle name="Обычный 8_2.15" xfId="1109"/>
     <cellStyle name="Обычный 82" xfId="1110"/>
     <cellStyle name="Обычный 9" xfId="1111"/>
     <cellStyle name="Обычный_1.8" xfId="1112"/>
     <cellStyle name="Плохой" xfId="1113" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="1114" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="1115"/>
     <cellStyle name="Связанная ячейка" xfId="1116" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="1117" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Финансовый" xfId="1118" builtinId="3"/>
     <cellStyle name="Хороший" xfId="1119" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4376,1684 +4388,1682 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.44140625" style="129" customWidth="1"/>
-    <col min="2" max="2" width="97.5546875" style="129" customWidth="1"/>
+    <col min="1" max="1" width="32.42578125" style="129" customWidth="1"/>
+    <col min="2" max="2" width="97.5703125" style="129" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="113"/>
       <c r="B1" s="113"/>
     </row>
-    <row r="2" spans="1:13" s="116" customFormat="1">
+    <row r="2" spans="1:13" s="116" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="114" t="s">
         <v>166</v>
       </c>
       <c r="B2" s="115" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="116" customFormat="1" ht="33" customHeight="1">
+    <row r="3" spans="1:13" s="116" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="114" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="117" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="116" customFormat="1" ht="16.2" customHeight="1">
+    <row r="4" spans="1:13" s="116" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="114" t="s">
         <v>170</v>
       </c>
       <c r="B4" s="118" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="116" customFormat="1" ht="17.399999999999999" customHeight="1">
+    <row r="5" spans="1:13" s="116" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="119" t="s">
         <v>172</v>
       </c>
       <c r="B5" s="115" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="116" customFormat="1" ht="18.600000000000001" customHeight="1">
+    <row r="6" spans="1:13" s="116" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="119" t="s">
         <v>174</v>
       </c>
       <c r="B6" s="115" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="116" customFormat="1" ht="65.400000000000006" customHeight="1">
+    <row r="7" spans="1:13" s="116" customFormat="1" ht="65.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="114" t="s">
         <v>176</v>
       </c>
       <c r="B7" s="120" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="116" customFormat="1" ht="18" customHeight="1">
+    <row r="8" spans="1:13" s="116" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="114" t="s">
         <v>178</v>
       </c>
       <c r="B8" s="118" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="116" customFormat="1" ht="35.4" customHeight="1">
+    <row r="9" spans="1:13" s="116" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="114" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="120" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="116" customFormat="1" ht="34.200000000000003" customHeight="1">
+    <row r="10" spans="1:13" s="116" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="114" t="s">
         <v>182</v>
       </c>
-      <c r="B10" s="143" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="116" customFormat="1" ht="33.6" customHeight="1">
+      <c r="B10" s="142" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="116" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="114" t="s">
         <v>183</v>
       </c>
       <c r="B11" s="117"/>
       <c r="M11" s="121"/>
     </row>
-    <row r="12" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1">
+    <row r="12" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="114" t="s">
         <v>184</v>
       </c>
       <c r="B12" s="130" t="s">
         <v>185</v>
       </c>
       <c r="M12" s="121"/>
     </row>
-    <row r="13" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="122" t="s">
         <v>186</v>
       </c>
       <c r="B13" s="131" t="s">
         <v>187</v>
       </c>
       <c r="M13" s="121"/>
     </row>
-    <row r="14" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1">
+    <row r="14" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="122" t="s">
         <v>188</v>
       </c>
       <c r="B14" s="131" t="s">
         <v>196</v>
       </c>
       <c r="M14" s="121"/>
     </row>
-    <row r="15" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1">
+    <row r="15" spans="1:13" s="116" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="122" t="s">
         <v>189</v>
       </c>
       <c r="B15" s="131" t="s">
         <v>197</v>
       </c>
       <c r="M15" s="121"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1">
+    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="114" t="s">
         <v>190</v>
       </c>
       <c r="B16" s="123" t="s">
         <v>198</v>
       </c>
       <c r="M16" s="124"/>
     </row>
-    <row r="17" spans="1:13" ht="21" customHeight="1">
+    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="114" t="s">
         <v>191</v>
       </c>
       <c r="B17" s="123" t="s">
         <v>199</v>
       </c>
       <c r="M17" s="125"/>
     </row>
-    <row r="18" spans="1:13" ht="21" customHeight="1">
+    <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="114" t="s">
         <v>192</v>
       </c>
       <c r="B18" s="118" t="s">
         <v>200</v>
       </c>
       <c r="M18" s="124"/>
     </row>
-    <row r="19" spans="1:13" ht="21" customHeight="1">
+    <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="114" t="s">
         <v>193</v>
       </c>
       <c r="B19" s="118" t="s">
         <v>201</v>
       </c>
       <c r="M19" s="125"/>
     </row>
-    <row r="20" spans="1:13" ht="21" customHeight="1">
+    <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="114" t="s">
         <v>194</v>
       </c>
       <c r="B20" s="126" t="s">
         <v>202</v>
       </c>
       <c r="M20" s="124"/>
     </row>
-    <row r="21" spans="1:13" ht="21" customHeight="1">
+    <row r="21" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="114" t="s">
         <v>195</v>
       </c>
       <c r="B21" s="132" t="s">
         <v>203</v>
       </c>
       <c r="M21" s="125"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="127"/>
       <c r="B22" s="128"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="125"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="124"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="125"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="124"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C43"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="33"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="33"/>
+    <col min="1" max="1" width="8.85546875" style="33"/>
+    <col min="2" max="2" width="115.28515625" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="33"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="133"/>
       <c r="B4" s="134" t="s">
         <v>204</v>
       </c>
       <c r="C4" s="135"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="133"/>
       <c r="B5" s="134" t="s">
         <v>205</v>
       </c>
       <c r="C5" s="135"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="133"/>
       <c r="B6" s="134" t="s">
         <v>206</v>
       </c>
       <c r="C6" s="135"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="133"/>
       <c r="B7" s="134" t="s">
         <v>207</v>
       </c>
       <c r="C7" s="135"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="133"/>
       <c r="B8" s="134" t="s">
         <v>208</v>
       </c>
       <c r="C8" s="135"/>
     </row>
-    <row r="9" spans="1:3" ht="22.95" customHeight="1">
+    <row r="9" spans="1:3" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="133"/>
       <c r="B9" s="136" t="s">
         <v>209</v>
       </c>
       <c r="C9" s="135"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="133"/>
       <c r="B10" s="137"/>
       <c r="C10" s="135"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="133"/>
       <c r="B11" s="133"/>
       <c r="C11" s="135"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="133"/>
       <c r="B12" s="133"/>
       <c r="C12" s="135"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="133"/>
-      <c r="B13" s="138" t="s">
-        <v>210</v>
+      <c r="B13" s="143" t="s">
+        <v>211</v>
       </c>
       <c r="C13" s="133"/>
     </row>
-    <row r="14" spans="1:3">
-[...14 lines deleted...]
-      </c>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="138"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="139"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="139"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="140"/>
+    </row>
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B43" s="141"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46" style="1" customWidth="1"/>
-    <col min="2" max="2" width="12.5546875" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="13.109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="13" style="4" customWidth="1"/>
-    <col min="9" max="9" width="12.88671875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="1"/>
+    <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.5" customHeight="1">
+    <row r="1" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="145" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="146"/>
       <c r="C1" s="146"/>
       <c r="D1" s="146"/>
       <c r="E1" s="146"/>
       <c r="F1" s="146"/>
       <c r="G1" s="146"/>
       <c r="H1" s="146"/>
       <c r="I1" s="146"/>
     </row>
-    <row r="2" spans="1:11" s="55" customFormat="1" ht="14.25" customHeight="1">
+    <row r="2" spans="1:11" s="55" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="147" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="148"/>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
       <c r="H2" s="148"/>
       <c r="I2" s="148"/>
     </row>
-    <row r="3" spans="1:11" s="55" customFormat="1" ht="50.25" customHeight="1">
+    <row r="3" spans="1:11" s="55" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="47"/>
       <c r="B3" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="53" t="s">
         <v>161</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>161</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="53" t="s">
         <v>161</v>
       </c>
       <c r="H3" s="35">
         <v>2013</v>
       </c>
       <c r="I3" s="53" t="s">
         <v>161</v>
       </c>
       <c r="J3" s="37"/>
       <c r="K3" s="38"/>
     </row>
-    <row r="4" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="4" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="39">
         <v>56846739</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>136</v>
       </c>
       <c r="D4" s="21">
         <v>64677307</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>136</v>
       </c>
       <c r="F4" s="19">
         <v>85102330</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>136</v>
       </c>
       <c r="H4" s="21">
         <v>90103785</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="55" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:11" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="39">
         <v>12967932</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>93</v>
       </c>
       <c r="D5" s="41">
         <v>17232087</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>105</v>
       </c>
       <c r="F5" s="42">
         <v>23025903</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>121</v>
       </c>
       <c r="H5" s="41">
         <v>13761492</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="55" customFormat="1" ht="15.6" customHeight="1">
+    <row r="6" spans="1:11" s="55" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="49" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="39">
         <v>12967932</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>93</v>
       </c>
       <c r="D6" s="41">
         <v>17232087</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>105</v>
       </c>
       <c r="F6" s="42">
         <v>23025903</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>121</v>
       </c>
       <c r="H6" s="41">
         <v>13761492</v>
       </c>
       <c r="I6" s="30" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="55" customFormat="1" ht="18" customHeight="1">
+    <row r="7" spans="1:11" s="55" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="43">
         <v>18276775</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>85</v>
       </c>
       <c r="D7" s="43">
         <v>15186930</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>106</v>
       </c>
       <c r="F7" s="43">
         <v>25990576</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>122</v>
       </c>
       <c r="H7" s="14">
         <v>48352868</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="8" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="39">
         <v>8706789</v>
       </c>
       <c r="C8" s="27" t="s">
         <v>94</v>
       </c>
       <c r="D8" s="41">
         <v>5072483</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>107</v>
       </c>
       <c r="F8" s="42">
         <v>9108129</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>123</v>
       </c>
       <c r="H8" s="41">
         <v>14337387</v>
       </c>
       <c r="I8" s="30" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="9" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="39">
         <v>2053793</v>
       </c>
       <c r="C9" s="27" t="s">
         <v>95</v>
       </c>
       <c r="D9" s="41">
         <v>1781342</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>108</v>
       </c>
       <c r="F9" s="42">
         <v>4950197</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>124</v>
       </c>
       <c r="H9" s="41">
         <v>2577548</v>
       </c>
       <c r="I9" s="30" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="10" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="27"/>
       <c r="D10" s="41"/>
       <c r="E10" s="16"/>
       <c r="F10" s="42"/>
       <c r="G10" s="15"/>
       <c r="H10" s="41">
         <v>3600961</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="11" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="39">
         <v>853521</v>
       </c>
       <c r="C11" s="27" t="s">
         <v>96</v>
       </c>
       <c r="D11" s="41">
         <v>3622400</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>109</v>
       </c>
       <c r="F11" s="42">
         <v>4278334</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>125</v>
       </c>
       <c r="H11" s="41">
         <v>2914666</v>
       </c>
       <c r="I11" s="30" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="12" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="12" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="39">
         <v>2292346</v>
       </c>
       <c r="C12" s="27" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="41">
         <v>1817193</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>108</v>
       </c>
       <c r="F12" s="42">
         <v>4646650</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>126</v>
       </c>
       <c r="H12" s="41">
         <v>6096907</v>
       </c>
       <c r="I12" s="30" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="13" spans="1:11" s="55" customFormat="1" ht="16.95" customHeight="1">
+    <row r="13" spans="1:11" s="55" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="39">
         <v>143802</v>
       </c>
       <c r="C13" s="27" t="s">
         <v>86</v>
       </c>
       <c r="D13" s="41">
         <v>413646</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>88</v>
       </c>
       <c r="F13" s="42"/>
       <c r="G13" s="15"/>
       <c r="H13" s="41">
         <v>2975</v>
       </c>
       <c r="I13" s="30" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="14" spans="1:11" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="14" spans="1:11" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="39">
         <v>4226524</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>97</v>
       </c>
       <c r="D14" s="41">
         <v>2479866</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>110</v>
       </c>
       <c r="F14" s="42">
         <v>3007266</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>127</v>
       </c>
       <c r="H14" s="41">
         <v>18822424</v>
       </c>
       <c r="I14" s="30" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="55" customFormat="1" ht="16.95" customHeight="1">
+    <row r="15" spans="1:11" s="55" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="43">
         <v>25602032</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>92</v>
       </c>
       <c r="D15" s="43">
         <v>32258290</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>111</v>
       </c>
       <c r="F15" s="43">
         <v>36085851</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>128</v>
       </c>
       <c r="H15" s="41">
         <v>27989425</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="16" spans="1:11" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="16" spans="1:11" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="39">
         <v>109335</v>
       </c>
       <c r="C16" s="27" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="41">
         <v>37409</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>112</v>
       </c>
       <c r="F16" s="42">
         <v>51118</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>112</v>
       </c>
       <c r="H16" s="41">
         <v>112990</v>
       </c>
       <c r="I16" s="30" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="17" spans="1:9" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="39">
         <v>1255797</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="41">
         <v>1556815</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>113</v>
       </c>
       <c r="F17" s="42">
         <v>1409428</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>129</v>
       </c>
       <c r="H17" s="41">
         <v>2309851</v>
       </c>
       <c r="I17" s="30" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="55" customFormat="1" ht="16.2" customHeight="1">
+    <row r="18" spans="1:9" s="55" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="27"/>
       <c r="D18" s="41">
         <v>16630</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>114</v>
       </c>
       <c r="F18" s="42">
         <v>1004</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>114</v>
       </c>
       <c r="H18" s="41"/>
       <c r="I18" s="30"/>
     </row>
-    <row r="19" spans="1:9" s="55" customFormat="1" ht="14.4" customHeight="1">
+    <row r="19" spans="1:9" s="55" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="39">
         <v>2379828</v>
       </c>
       <c r="C19" s="27" t="s">
         <v>99</v>
       </c>
       <c r="D19" s="41">
         <v>6021824</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>115</v>
       </c>
       <c r="F19" s="42">
         <v>7009112</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>130</v>
       </c>
       <c r="H19" s="41">
         <v>4323485</v>
       </c>
       <c r="I19" s="30" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="55" customFormat="1" ht="14.4" customHeight="1">
+    <row r="20" spans="1:9" s="55" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="39">
         <v>5182078</v>
       </c>
       <c r="C20" s="27" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="41">
         <v>4353442</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>116</v>
       </c>
       <c r="F20" s="42">
         <v>6932175</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H20" s="41">
         <v>4141607</v>
       </c>
       <c r="I20" s="30" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="55" customFormat="1" ht="15.6" customHeight="1">
+    <row r="21" spans="1:9" s="55" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="39">
         <v>3872107</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>101</v>
       </c>
       <c r="D21" s="41">
         <v>4252704</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>117</v>
       </c>
       <c r="F21" s="42">
         <v>7232135</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>132</v>
       </c>
       <c r="H21" s="41">
         <v>5427236</v>
       </c>
       <c r="I21" s="30" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="55" customFormat="1" ht="14.4" customHeight="1">
+    <row r="22" spans="1:9" s="55" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="39">
         <v>1050969</v>
       </c>
       <c r="C22" s="27" t="s">
         <v>102</v>
       </c>
       <c r="D22" s="41">
         <v>966083</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>103</v>
       </c>
       <c r="F22" s="42">
         <v>1179964</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>133</v>
       </c>
       <c r="H22" s="41">
         <v>1211062</v>
       </c>
       <c r="I22" s="30" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="23" spans="1:9" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="39">
         <v>324430</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="41">
         <v>350420</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>118</v>
       </c>
       <c r="F23" s="42">
         <v>399477</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>118</v>
       </c>
       <c r="H23" s="41">
         <v>298040</v>
       </c>
       <c r="I23" s="30" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="24" spans="1:9" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="39">
         <v>860070</v>
       </c>
       <c r="C24" s="27" t="s">
         <v>103</v>
       </c>
       <c r="D24" s="41">
         <v>1024465</v>
       </c>
       <c r="E24" s="16" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="42">
         <v>1350976</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>96</v>
       </c>
       <c r="H24" s="41">
         <v>1295529</v>
       </c>
       <c r="I24" s="30" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="25" spans="1:9" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="39">
         <v>515341</v>
       </c>
       <c r="C25" s="27" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="41">
         <v>660508</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="42">
         <v>592291</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>90</v>
       </c>
       <c r="H25" s="41">
         <v>606707</v>
       </c>
       <c r="I25" s="30" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="55" customFormat="1" ht="16.95" customHeight="1">
+    <row r="26" spans="1:9" s="55" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="39">
         <v>380665</v>
       </c>
       <c r="C26" s="27" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="41">
         <v>735741</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="42">
         <v>1212854</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>133</v>
       </c>
       <c r="H26" s="41">
         <v>1004734</v>
       </c>
       <c r="I26" s="30" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="27" spans="1:9" s="55" customFormat="1" ht="16.95" customHeight="1">
+    <row r="27" spans="1:9" s="55" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="39">
         <v>1062895</v>
       </c>
       <c r="C27" s="27" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="41">
         <v>1149404</v>
       </c>
       <c r="E27" s="16" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="42">
         <v>984737</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>134</v>
       </c>
       <c r="H27" s="41">
         <v>527195</v>
       </c>
       <c r="I27" s="30" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="28" spans="1:9" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="28" spans="1:9" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="44">
         <v>8608517</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="45">
         <v>11132845</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>120</v>
       </c>
       <c r="F28" s="46">
         <v>7730580</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>135</v>
       </c>
       <c r="H28" s="45">
         <v>6730989</v>
       </c>
       <c r="I28" s="29" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="6" customFormat="1" ht="10.199999999999999">
+    <row r="29" spans="1:9" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
       <c r="B29" s="5"/>
       <c r="C29" s="7"/>
       <c r="D29" s="5"/>
       <c r="E29" s="7"/>
       <c r="F29" s="5"/>
       <c r="G29" s="7"/>
       <c r="H29" s="9"/>
     </row>
-    <row r="30" spans="1:9" s="6" customFormat="1" ht="10.199999999999999">
+    <row r="30" spans="1:9" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="144"/>
       <c r="B30" s="144"/>
       <c r="C30" s="144"/>
       <c r="D30" s="144"/>
       <c r="E30" s="144"/>
       <c r="F30" s="144"/>
       <c r="G30" s="144"/>
       <c r="H30" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:IV33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46" style="1" customWidth="1"/>
-    <col min="2" max="3" width="14.6640625" style="4" customWidth="1"/>
-    <col min="4" max="16384" width="9.109375" style="1"/>
+    <col min="2" max="3" width="14.7109375" style="4" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="14.4" customHeight="1">
+    <row r="1" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="149" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="149"/>
       <c r="C1" s="149"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
-    <row r="2" spans="1:9" s="33" customFormat="1" ht="42.6" customHeight="1">
+    <row r="2" spans="1:9" s="33" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47"/>
       <c r="B2" s="34" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
     </row>
-    <row r="3" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="3" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="39">
         <v>113658582</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>136</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
     </row>
-    <row r="4" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="4" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
     </row>
-    <row r="5" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="5" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="39">
         <v>964</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>114</v>
       </c>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
     </row>
-    <row r="6" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="6" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="43">
         <v>4191323</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>149</v>
       </c>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
     </row>
-    <row r="7" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="7" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="39">
         <v>12807425</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>150</v>
       </c>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
     </row>
-    <row r="8" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="8" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="39">
         <v>20461451</v>
       </c>
       <c r="C8" s="27" t="s">
         <v>151</v>
       </c>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
     </row>
-    <row r="9" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="9" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="39">
         <v>2442358</v>
       </c>
       <c r="C9" s="27" t="s">
         <v>152</v>
       </c>
       <c r="D9" s="48"/>
       <c r="E9" s="48"/>
       <c r="F9" s="48"/>
       <c r="G9" s="48"/>
     </row>
-    <row r="10" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="10" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="39">
         <v>5441348</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>144</v>
       </c>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
     </row>
-    <row r="11" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="11" spans="1:9" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="39">
         <v>5773467</v>
       </c>
       <c r="C11" s="27" t="s">
         <v>153</v>
       </c>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
     </row>
-    <row r="12" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="12" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="39">
         <v>297574</v>
       </c>
       <c r="C12" s="27" t="s">
         <v>86</v>
       </c>
       <c r="D12" s="48"/>
       <c r="E12" s="48"/>
       <c r="F12" s="48"/>
       <c r="G12" s="48"/>
     </row>
-    <row r="13" spans="1:9" s="33" customFormat="1" ht="21">
+    <row r="13" spans="1:9" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="43">
         <v>5606954</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>154</v>
       </c>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
       <c r="G13" s="48"/>
     </row>
-    <row r="14" spans="1:9" s="33" customFormat="1" ht="21">
+    <row r="14" spans="1:9" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="39">
         <v>14389272</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>155</v>
       </c>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
       <c r="F14" s="48"/>
       <c r="G14" s="48"/>
     </row>
-    <row r="15" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="15" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="39">
         <v>1793259</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>96</v>
       </c>
       <c r="D15" s="48"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
       <c r="G15" s="48"/>
     </row>
-    <row r="16" spans="1:9" s="33" customFormat="1" ht="13.2">
+    <row r="16" spans="1:9" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="39">
         <v>1084169</v>
       </c>
       <c r="C16" s="27" t="s">
         <v>156</v>
       </c>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
     </row>
-    <row r="17" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="17" spans="1:7" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="39">
         <v>27319</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>114</v>
       </c>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="48"/>
       <c r="G17" s="48"/>
     </row>
-    <row r="18" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="18" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="39">
         <v>13242461</v>
       </c>
       <c r="C18" s="27" t="s">
         <v>157</v>
       </c>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
     </row>
-    <row r="19" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="19" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="39">
         <v>55701</v>
       </c>
       <c r="C19" s="27" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="20" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="39">
         <v>4819633</v>
       </c>
       <c r="C20" s="27" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="21" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="39">
         <v>2260</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="22" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="39">
         <v>47708</v>
       </c>
       <c r="C22" s="27" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="23" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="39">
         <v>783</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="24" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="51">
         <v>5532111</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="25" spans="1:7" s="33" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="39">
         <v>3757372</v>
       </c>
       <c r="C25" s="27" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="26" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="39">
         <v>1206535</v>
       </c>
       <c r="C26" s="27" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="27" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="27" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="39">
         <v>6456422</v>
       </c>
       <c r="C27" s="27" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="28" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="43">
         <v>47914</v>
       </c>
       <c r="C28" s="31" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="29" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="39">
         <v>375394</v>
       </c>
       <c r="C29" s="27" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="30" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="30" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="39">
         <v>983972</v>
       </c>
       <c r="C30" s="27" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="31" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="31" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="39">
         <v>661830</v>
       </c>
       <c r="C31" s="27" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="32" spans="1:7" s="33" customFormat="1" ht="13.2">
+    <row r="32" spans="1:7" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="39">
         <v>1243551</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="33" spans="1:3" s="33" customFormat="1" ht="13.2">
+    <row r="33" spans="1:3" s="33" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="44">
         <v>908052</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="25.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.109375" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="23" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="23.140625" style="3" customWidth="1"/>
+    <col min="2" max="11" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12" max="13" width="11.7109375" style="4" customWidth="1"/>
+    <col min="14" max="15" width="11.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14.140625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="11.85546875" style="1" customWidth="1"/>
+    <col min="18" max="19" width="12.28515625" style="1" customWidth="1"/>
+    <col min="20" max="21" width="10.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="55" customFormat="1" ht="18" customHeight="1">
+    <row r="1" spans="1:23" s="55" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="150" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="150"/>
       <c r="C1" s="150"/>
       <c r="D1" s="150"/>
       <c r="E1" s="150"/>
       <c r="F1" s="150"/>
       <c r="G1" s="150"/>
       <c r="H1" s="150"/>
       <c r="I1" s="150"/>
       <c r="J1" s="150"/>
       <c r="K1" s="150"/>
       <c r="L1" s="150"/>
       <c r="M1" s="150"/>
       <c r="N1" s="150"/>
       <c r="O1" s="150"/>
       <c r="P1" s="150"/>
       <c r="Q1" s="150"/>
       <c r="R1" s="150"/>
       <c r="S1" s="150"/>
       <c r="T1" s="150"/>
       <c r="U1" s="150"/>
       <c r="V1" s="150"/>
       <c r="W1" s="150"/>
     </row>
-    <row r="2" spans="1:23" s="74" customFormat="1" ht="75.599999999999994" customHeight="1">
+    <row r="2" spans="1:23" s="74" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="107"/>
       <c r="B2" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="D2" s="36" t="s">
         <v>75</v>
       </c>
       <c r="E2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="F2" s="36" t="s">
         <v>76</v>
       </c>
       <c r="G2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="H2" s="36" t="s">
         <v>83</v>
       </c>
       <c r="I2" s="36" t="s">
         <v>161</v>
       </c>
@@ -6078,51 +6088,51 @@
       <c r="P2" s="36" t="s">
         <v>84</v>
       </c>
       <c r="Q2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="R2" s="36" t="s">
         <v>163</v>
       </c>
       <c r="S2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="T2" s="36" t="s">
         <v>164</v>
       </c>
       <c r="U2" s="36" t="s">
         <v>161</v>
       </c>
       <c r="V2" s="36" t="s">
         <v>165</v>
       </c>
       <c r="W2" s="36" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="3" spans="1:23" s="55" customFormat="1" ht="27.6" customHeight="1">
+    <row r="3" spans="1:23" s="55" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="65">
         <v>211874404</v>
       </c>
       <c r="C3" s="66">
         <v>100</v>
       </c>
       <c r="D3" s="67">
         <v>169427767</v>
       </c>
       <c r="E3" s="68">
         <v>100</v>
       </c>
       <c r="F3" s="58">
         <v>182252043</v>
       </c>
       <c r="G3" s="59">
         <v>100</v>
       </c>
       <c r="H3" s="58">
         <v>198025244</v>
       </c>
       <c r="I3" s="69">
@@ -6149,91 +6159,91 @@
       <c r="P3" s="72">
         <v>289154245</v>
       </c>
       <c r="Q3" s="73">
         <v>100</v>
       </c>
       <c r="R3" s="58">
         <v>327335453</v>
       </c>
       <c r="S3" s="59">
         <v>108.6</v>
       </c>
       <c r="T3" s="70">
         <v>387139597</v>
       </c>
       <c r="U3" s="59">
         <v>113.1</v>
       </c>
       <c r="V3" s="108">
         <v>495725217</v>
       </c>
       <c r="W3" s="109">
         <v>124.4</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="55" customFormat="1" ht="12.6" customHeight="1">
+    <row r="4" spans="1:23" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="54" t="s">
         <v>59</v>
       </c>
       <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="67" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="67" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="60" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="60" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="69"/>
       <c r="K4" s="69"/>
       <c r="L4" s="74"/>
       <c r="M4" s="74"/>
       <c r="P4" s="72"/>
       <c r="Q4" s="75"/>
       <c r="R4" s="60" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="60" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="103" t="s">
         <v>0</v>
       </c>
       <c r="U4" s="103" t="s">
         <v>0</v>
       </c>
       <c r="V4" s="33"/>
       <c r="W4" s="33"/>
     </row>
-    <row r="5" spans="1:23" s="55" customFormat="1" ht="22.95" customHeight="1">
+    <row r="5" spans="1:23" s="55" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="67" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="61" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="61" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="58">
         <v>38404</v>
       </c>
       <c r="I5" s="68">
@@ -6260,51 +6270,51 @@
       <c r="P5" s="72">
         <v>24594</v>
       </c>
       <c r="Q5" s="73">
         <v>0</v>
       </c>
       <c r="R5" s="58">
         <v>39525</v>
       </c>
       <c r="S5" s="59">
         <v>154.19999999999999</v>
       </c>
       <c r="T5" s="104" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="79" t="s">
         <v>2</v>
       </c>
       <c r="W5" s="79" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:23" s="55" customFormat="1" ht="22.2" customHeight="1">
+    <row r="6" spans="1:23" s="55" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="65">
         <v>2909154</v>
       </c>
       <c r="C6" s="66">
         <v>1.4</v>
       </c>
       <c r="D6" s="67">
         <v>6292487</v>
       </c>
       <c r="E6" s="80">
         <v>3.7</v>
       </c>
       <c r="F6" s="58">
         <v>7430152</v>
       </c>
       <c r="G6" s="59">
         <v>4.0999999999999996</v>
       </c>
       <c r="H6" s="58">
         <v>15988251</v>
       </c>
       <c r="I6" s="55">
@@ -6331,51 +6341,51 @@
       <c r="P6" s="72">
         <v>26229834</v>
       </c>
       <c r="Q6" s="81">
         <v>9.1</v>
       </c>
       <c r="R6" s="58">
         <v>16507119</v>
       </c>
       <c r="S6" s="59">
         <v>60.4</v>
       </c>
       <c r="T6" s="70">
         <v>30448532</v>
       </c>
       <c r="U6" s="59">
         <v>176.3</v>
       </c>
       <c r="V6" s="108">
         <v>20127047</v>
       </c>
       <c r="W6" s="109">
         <v>64.2</v>
       </c>
     </row>
-    <row r="7" spans="1:23" s="55" customFormat="1" ht="44.4" customHeight="1">
+    <row r="7" spans="1:23" s="55" customFormat="1" ht="44.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="56" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="65">
         <v>8713579</v>
       </c>
       <c r="C7" s="66">
         <v>4.0999999999999996</v>
       </c>
       <c r="D7" s="67">
         <v>5380685</v>
       </c>
       <c r="E7" s="80">
         <v>3.2</v>
       </c>
       <c r="F7" s="58">
         <v>7150559</v>
       </c>
       <c r="G7" s="59">
         <v>3.9</v>
       </c>
       <c r="H7" s="58">
         <v>25161935</v>
       </c>
       <c r="I7" s="69">
@@ -6402,51 +6412,51 @@
       <c r="P7" s="72">
         <v>61687092</v>
       </c>
       <c r="Q7" s="81">
         <v>21.3</v>
       </c>
       <c r="R7" s="58">
         <v>61280812</v>
       </c>
       <c r="S7" s="59">
         <v>95.3</v>
       </c>
       <c r="T7" s="70">
         <v>43094844</v>
       </c>
       <c r="U7" s="59">
         <v>67.2</v>
       </c>
       <c r="V7" s="108">
         <v>82465539</v>
       </c>
       <c r="W7" s="109">
         <v>186</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="55" customFormat="1" ht="34.950000000000003" customHeight="1">
+    <row r="8" spans="1:23" s="55" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="65">
         <v>126723</v>
       </c>
       <c r="C8" s="66">
         <v>0.1</v>
       </c>
       <c r="D8" s="76" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="58">
         <v>24212</v>
       </c>
       <c r="G8" s="59">
         <v>0</v>
       </c>
       <c r="H8" s="58" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="68" t="s">
@@ -6473,51 +6483,51 @@
       <c r="P8" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q8" s="79" t="s">
         <v>2</v>
       </c>
       <c r="R8" s="79" t="s">
         <v>2</v>
       </c>
       <c r="S8" s="79" t="s">
         <v>2</v>
       </c>
       <c r="T8" s="104" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="104" t="s">
         <v>2</v>
       </c>
       <c r="V8" s="108">
         <v>78213</v>
       </c>
       <c r="W8" s="110" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:23" s="55" customFormat="1" ht="24.6" customHeight="1">
+    <row r="9" spans="1:23" s="55" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="76" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="76" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="76" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="76" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="76" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="76" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="68" t="s">
@@ -6544,51 +6554,51 @@
       <c r="P9" s="72" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="82" t="s">
         <v>3</v>
       </c>
       <c r="R9" s="79" t="s">
         <v>2</v>
       </c>
       <c r="S9" s="79" t="s">
         <v>2</v>
       </c>
       <c r="T9" s="70">
         <v>35850</v>
       </c>
       <c r="U9" s="61" t="s">
         <v>2</v>
       </c>
       <c r="V9" s="61" t="s">
         <v>2</v>
       </c>
       <c r="W9" s="61" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:23" s="55" customFormat="1" ht="25.2" customHeight="1">
+    <row r="10" spans="1:23" s="55" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="65">
         <v>34999694</v>
       </c>
       <c r="C10" s="66">
         <v>16.5</v>
       </c>
       <c r="D10" s="67">
         <v>31937349</v>
       </c>
       <c r="E10" s="80">
         <v>18.899999999999999</v>
       </c>
       <c r="F10" s="58">
         <v>44776981</v>
       </c>
       <c r="G10" s="59">
         <v>24.6</v>
       </c>
       <c r="H10" s="58">
         <v>71786602</v>
       </c>
       <c r="I10" s="69">
@@ -6615,51 +6625,51 @@
       <c r="P10" s="72">
         <v>32764576</v>
       </c>
       <c r="Q10" s="81">
         <v>11.3</v>
       </c>
       <c r="R10" s="58">
         <v>45030832</v>
       </c>
       <c r="S10" s="59">
         <v>131.9</v>
       </c>
       <c r="T10" s="70">
         <v>67231527</v>
       </c>
       <c r="U10" s="59">
         <v>142.69999999999999</v>
       </c>
       <c r="V10" s="108">
         <v>86098245</v>
       </c>
       <c r="W10" s="109">
         <v>124.5</v>
       </c>
     </row>
-    <row r="11" spans="1:23" s="55" customFormat="1" ht="74.400000000000006" customHeight="1">
+    <row r="11" spans="1:23" s="55" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="56" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="61" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="61" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="67" t="s">
@@ -6686,51 +6696,51 @@
       <c r="P11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="Q11" s="67" t="s">
         <v>2</v>
       </c>
       <c r="R11" s="58">
         <v>158026</v>
       </c>
       <c r="S11" s="61" t="s">
         <v>2</v>
       </c>
       <c r="T11" s="70">
         <v>724913</v>
       </c>
       <c r="U11" s="59">
         <v>438.6</v>
       </c>
       <c r="V11" s="108">
         <v>965689</v>
       </c>
       <c r="W11" s="109">
         <v>129.5</v>
       </c>
     </row>
-    <row r="12" spans="1:23" s="55" customFormat="1" ht="24" customHeight="1">
+    <row r="12" spans="1:23" s="55" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="56" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="65">
         <v>222075</v>
       </c>
       <c r="C12" s="66">
         <v>0.1</v>
       </c>
       <c r="D12" s="67">
         <v>743143</v>
       </c>
       <c r="E12" s="80">
         <v>0.4</v>
       </c>
       <c r="F12" s="58">
         <v>1851020</v>
       </c>
       <c r="G12" s="59">
         <v>1</v>
       </c>
       <c r="H12" s="58">
         <v>1007404</v>
       </c>
       <c r="I12" s="69">
@@ -6757,51 +6767,51 @@
       <c r="P12" s="72">
         <v>3754663</v>
       </c>
       <c r="Q12" s="81">
         <v>1.3</v>
       </c>
       <c r="R12" s="58">
         <v>7113244</v>
       </c>
       <c r="S12" s="59">
         <v>181.8</v>
       </c>
       <c r="T12" s="70">
         <v>3312742</v>
       </c>
       <c r="U12" s="59">
         <v>44.5</v>
       </c>
       <c r="V12" s="108">
         <v>10249235</v>
       </c>
       <c r="W12" s="109">
         <v>300.7</v>
       </c>
     </row>
-    <row r="13" spans="1:23" s="55" customFormat="1" ht="23.4" customHeight="1">
+    <row r="13" spans="1:23" s="55" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="65">
         <v>31202849</v>
       </c>
       <c r="C13" s="66">
         <v>14.7</v>
       </c>
       <c r="D13" s="67">
         <v>8113593</v>
       </c>
       <c r="E13" s="80">
         <v>4.8</v>
       </c>
       <c r="F13" s="58">
         <v>111865</v>
       </c>
       <c r="G13" s="59">
         <v>0.1</v>
       </c>
       <c r="H13" s="58">
         <v>103887</v>
       </c>
       <c r="I13" s="69">
@@ -6828,51 +6838,51 @@
       <c r="P13" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q13" s="79" t="s">
         <v>2</v>
       </c>
       <c r="R13" s="61" t="s">
         <v>3</v>
       </c>
       <c r="S13" s="61" t="s">
         <v>2</v>
       </c>
       <c r="T13" s="70">
         <v>236291</v>
       </c>
       <c r="U13" s="59">
         <v>174.7</v>
       </c>
       <c r="V13" s="110" t="s">
         <v>3</v>
       </c>
       <c r="W13" s="109">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:23" s="55" customFormat="1" ht="24" customHeight="1">
+    <row r="14" spans="1:23" s="55" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="77" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="80" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="59" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="58">
         <v>490</v>
       </c>
       <c r="I14" s="69">
@@ -6899,51 +6909,51 @@
       <c r="P14" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q14" s="79" t="s">
         <v>2</v>
       </c>
       <c r="R14" s="61" t="s">
         <v>3</v>
       </c>
       <c r="S14" s="61" t="s">
         <v>2</v>
       </c>
       <c r="T14" s="105" t="s">
         <v>2</v>
       </c>
       <c r="U14" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V14" s="110" t="s">
         <v>3</v>
       </c>
       <c r="W14" s="110" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:23" s="55" customFormat="1" ht="33.6" customHeight="1">
+    <row r="15" spans="1:23" s="55" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="65">
         <v>5608368</v>
       </c>
       <c r="C15" s="66">
         <v>2.6</v>
       </c>
       <c r="D15" s="67">
         <v>8190277</v>
       </c>
       <c r="E15" s="80">
         <v>4.8</v>
       </c>
       <c r="F15" s="58">
         <v>11815140</v>
       </c>
       <c r="G15" s="59">
         <v>6.5</v>
       </c>
       <c r="H15" s="58">
         <v>22997913</v>
       </c>
       <c r="I15" s="69">
@@ -6970,51 +6980,51 @@
       <c r="P15" s="72">
         <v>53658811</v>
       </c>
       <c r="Q15" s="55">
         <v>18.600000000000001</v>
       </c>
       <c r="R15" s="58">
         <v>79784726</v>
       </c>
       <c r="S15" s="59">
         <v>142.69999999999999</v>
       </c>
       <c r="T15" s="70">
         <v>81357630</v>
       </c>
       <c r="U15" s="59">
         <v>97.5</v>
       </c>
       <c r="V15" s="108">
         <v>85796929</v>
       </c>
       <c r="W15" s="109">
         <v>102.5</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="55" customFormat="1" ht="24.6" customHeight="1">
+    <row r="16" spans="1:23" s="55" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="77" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="80" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="59" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="59" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="59" t="s">
@@ -7041,51 +7051,51 @@
       <c r="P16" s="85">
         <v>918090</v>
       </c>
       <c r="Q16" s="55">
         <v>91.8</v>
       </c>
       <c r="R16" s="58">
         <v>4987120</v>
       </c>
       <c r="S16" s="59">
         <v>521.29999999999995</v>
       </c>
       <c r="T16" s="70">
         <v>19243085</v>
       </c>
       <c r="U16" s="59">
         <v>368.9</v>
       </c>
       <c r="V16" s="108">
         <v>25477967</v>
       </c>
       <c r="W16" s="109">
         <v>128.69999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:23" s="55" customFormat="1" ht="37.950000000000003" customHeight="1">
+    <row r="17" spans="1:23" s="55" customFormat="1" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="56" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="65">
         <v>760914</v>
       </c>
       <c r="C17" s="66">
         <v>0.4</v>
       </c>
       <c r="D17" s="67">
         <v>7557568</v>
       </c>
       <c r="E17" s="80">
         <v>4.5</v>
       </c>
       <c r="F17" s="86">
         <v>7348486</v>
       </c>
       <c r="G17" s="87">
         <v>4</v>
       </c>
       <c r="H17" s="86">
         <v>1642917</v>
       </c>
       <c r="I17" s="69">
@@ -7112,51 +7122,51 @@
       <c r="P17" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q17" s="79" t="s">
         <v>2</v>
       </c>
       <c r="R17" s="72" t="s">
         <v>2</v>
       </c>
       <c r="S17" s="79" t="s">
         <v>2</v>
       </c>
       <c r="T17" s="105" t="s">
         <v>2</v>
       </c>
       <c r="U17" s="104" t="s">
         <v>2</v>
       </c>
       <c r="V17" s="104" t="s">
         <v>2</v>
       </c>
       <c r="W17" s="104" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:23" s="55" customFormat="1" ht="44.4" customHeight="1">
+    <row r="18" spans="1:23" s="55" customFormat="1" ht="44.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="65">
         <v>9131209</v>
       </c>
       <c r="C18" s="66">
         <v>4.3</v>
       </c>
       <c r="D18" s="67">
         <v>5248243</v>
       </c>
       <c r="E18" s="80">
         <v>3.1</v>
       </c>
       <c r="F18" s="86">
         <v>2879064</v>
       </c>
       <c r="G18" s="87">
         <v>1.6</v>
       </c>
       <c r="H18" s="86">
         <v>5259957</v>
       </c>
       <c r="I18" s="69">
@@ -7183,51 +7193,51 @@
       <c r="P18" s="72">
         <v>6130267</v>
       </c>
       <c r="Q18" s="55">
         <v>2.1</v>
       </c>
       <c r="R18" s="58">
         <v>6145955</v>
       </c>
       <c r="S18" s="59">
         <v>96.2</v>
       </c>
       <c r="T18" s="70">
         <v>4145750</v>
       </c>
       <c r="U18" s="59">
         <v>64.5</v>
       </c>
       <c r="V18" s="108">
         <v>7188127</v>
       </c>
       <c r="W18" s="109">
         <v>168.5</v>
       </c>
     </row>
-    <row r="19" spans="1:23" s="55" customFormat="1" ht="24" customHeight="1">
+    <row r="19" spans="1:23" s="55" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="65">
         <v>114411</v>
       </c>
       <c r="C19" s="66">
         <v>0.1</v>
       </c>
       <c r="D19" s="67">
         <v>108590</v>
       </c>
       <c r="E19" s="80">
         <v>0.1</v>
       </c>
       <c r="F19" s="58">
         <v>813115</v>
       </c>
       <c r="G19" s="59">
         <v>0.4</v>
       </c>
       <c r="H19" s="58">
         <v>392072</v>
       </c>
       <c r="I19" s="69">
@@ -7254,51 +7264,51 @@
       <c r="P19" s="72">
         <v>271473</v>
       </c>
       <c r="Q19" s="55">
         <v>0.1</v>
       </c>
       <c r="R19" s="58">
         <v>2442777</v>
       </c>
       <c r="S19" s="59">
         <v>863.6</v>
       </c>
       <c r="T19" s="70">
         <v>2056628</v>
       </c>
       <c r="U19" s="59">
         <v>80.5</v>
       </c>
       <c r="V19" s="108">
         <v>383041</v>
       </c>
       <c r="W19" s="109">
         <v>18.100000000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:23" s="55" customFormat="1" ht="43.95" customHeight="1">
+    <row r="20" spans="1:23" s="55" customFormat="1" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="65">
         <v>87313399</v>
       </c>
       <c r="C20" s="66">
         <v>41.2</v>
       </c>
       <c r="D20" s="67">
         <v>26461541</v>
       </c>
       <c r="E20" s="80">
         <v>15.6</v>
       </c>
       <c r="F20" s="58">
         <v>12829263</v>
       </c>
       <c r="G20" s="59">
         <v>7</v>
       </c>
       <c r="H20" s="58">
         <v>2361271</v>
       </c>
       <c r="I20" s="69">
@@ -7325,51 +7335,51 @@
       <c r="P20" s="72">
         <v>10618686</v>
       </c>
       <c r="Q20" s="55">
         <v>3.7</v>
       </c>
       <c r="R20" s="58">
         <v>10943502</v>
       </c>
       <c r="S20" s="59">
         <v>98.9</v>
       </c>
       <c r="T20" s="70">
         <v>9868256</v>
       </c>
       <c r="U20" s="59">
         <v>86.2</v>
       </c>
       <c r="V20" s="108">
         <v>1056916</v>
       </c>
       <c r="W20" s="109">
         <v>10.4</v>
       </c>
     </row>
-    <row r="21" spans="1:23" s="55" customFormat="1" ht="25.95" customHeight="1">
+    <row r="21" spans="1:23" s="55" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="65">
         <v>12531</v>
       </c>
       <c r="C21" s="66">
         <v>0</v>
       </c>
       <c r="D21" s="67">
         <v>284596</v>
       </c>
       <c r="E21" s="80">
         <v>0.2</v>
       </c>
       <c r="F21" s="58">
         <v>138442</v>
       </c>
       <c r="G21" s="59">
         <v>0.1</v>
       </c>
       <c r="H21" s="58">
         <v>29415</v>
       </c>
       <c r="I21" s="69">
@@ -7396,51 +7406,51 @@
       <c r="P21" s="72">
         <v>345023</v>
       </c>
       <c r="Q21" s="55">
         <v>0.1</v>
       </c>
       <c r="R21" s="58">
         <v>4363</v>
       </c>
       <c r="S21" s="59">
         <v>1.2</v>
       </c>
       <c r="T21" s="70">
         <v>96670</v>
       </c>
       <c r="U21" s="59">
         <v>2118.1999999999998</v>
       </c>
       <c r="V21" s="108">
         <v>225670</v>
       </c>
       <c r="W21" s="109">
         <v>226.9</v>
       </c>
     </row>
-    <row r="22" spans="1:23" s="55" customFormat="1" ht="15.6" customHeight="1">
+    <row r="22" spans="1:23" s="55" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="65">
         <v>3221115</v>
       </c>
       <c r="C22" s="66">
         <v>1.5</v>
       </c>
       <c r="D22" s="67">
         <v>1015847</v>
       </c>
       <c r="E22" s="80">
         <v>0.6</v>
       </c>
       <c r="F22" s="58">
         <v>602015</v>
       </c>
       <c r="G22" s="59">
         <v>0.3</v>
       </c>
       <c r="H22" s="58">
         <v>3350373</v>
       </c>
       <c r="I22" s="69">
@@ -7467,51 +7477,51 @@
       <c r="P22" s="72">
         <v>6457703</v>
       </c>
       <c r="Q22" s="55">
         <v>2.2000000000000002</v>
       </c>
       <c r="R22" s="58">
         <v>10762154</v>
       </c>
       <c r="S22" s="59">
         <v>159.9</v>
       </c>
       <c r="T22" s="70">
         <v>16915421</v>
       </c>
       <c r="U22" s="59">
         <v>150.30000000000001</v>
       </c>
       <c r="V22" s="108">
         <v>14791129</v>
       </c>
       <c r="W22" s="109">
         <v>85</v>
       </c>
     </row>
-    <row r="23" spans="1:23" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="23" spans="1:23" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="65">
         <v>82649</v>
       </c>
       <c r="C23" s="66">
         <v>0</v>
       </c>
       <c r="D23" s="67">
         <v>90736</v>
       </c>
       <c r="E23" s="80">
         <v>0.1</v>
       </c>
       <c r="F23" s="58">
         <v>102271</v>
       </c>
       <c r="G23" s="59">
         <v>0.1</v>
       </c>
       <c r="H23" s="58">
         <v>59513</v>
       </c>
       <c r="I23" s="69">
@@ -7538,51 +7548,51 @@
       <c r="P23" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q23" s="90" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="90" t="s">
         <v>2</v>
       </c>
       <c r="S23" s="90" t="s">
         <v>2</v>
       </c>
       <c r="T23" s="106" t="s">
         <v>2</v>
       </c>
       <c r="U23" s="106" t="s">
         <v>2</v>
       </c>
       <c r="V23" s="106" t="s">
         <v>2</v>
       </c>
       <c r="W23" s="106" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:23" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="24" spans="1:23" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="65">
         <v>32193</v>
       </c>
       <c r="C24" s="66">
         <v>0</v>
       </c>
       <c r="D24" s="67">
         <v>15488</v>
       </c>
       <c r="E24" s="80">
         <v>0</v>
       </c>
       <c r="F24" s="58">
         <v>16146</v>
       </c>
       <c r="G24" s="59">
         <v>0</v>
       </c>
       <c r="H24" s="58">
         <v>185333</v>
       </c>
       <c r="I24" s="69">
@@ -7609,51 +7619,51 @@
       <c r="P24" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q24" s="90" t="s">
         <v>2</v>
       </c>
       <c r="R24" s="90" t="s">
         <v>2</v>
       </c>
       <c r="S24" s="90" t="s">
         <v>2</v>
       </c>
       <c r="T24" s="106" t="s">
         <v>2</v>
       </c>
       <c r="U24" s="106" t="s">
         <v>2</v>
       </c>
       <c r="V24" s="108">
         <v>44893</v>
       </c>
       <c r="W24" s="110" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:23" s="55" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:23" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="77" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="80" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="58">
         <v>14223</v>
       </c>
       <c r="I25" s="69">
@@ -7678,51 +7688,51 @@
       <c r="P25" s="72">
         <v>26918</v>
       </c>
       <c r="Q25" s="66">
         <v>0</v>
       </c>
       <c r="R25" s="58">
         <v>112922</v>
       </c>
       <c r="S25" s="59">
         <v>402.6</v>
       </c>
       <c r="T25" s="70">
         <v>26517</v>
       </c>
       <c r="U25" s="59">
         <v>22.4</v>
       </c>
       <c r="V25" s="108">
         <v>6444</v>
       </c>
       <c r="W25" s="109">
         <v>23.6</v>
       </c>
     </row>
-    <row r="26" spans="1:23" s="55" customFormat="1" ht="42" customHeight="1">
+    <row r="26" spans="1:23" s="55" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B26" s="65">
         <v>3008232</v>
       </c>
       <c r="C26" s="66">
         <v>1.4</v>
       </c>
       <c r="D26" s="67">
         <v>978933</v>
       </c>
       <c r="E26" s="80">
         <v>0.6</v>
       </c>
       <c r="F26" s="58">
         <v>444012</v>
       </c>
       <c r="G26" s="59">
         <v>0.2</v>
       </c>
       <c r="H26" s="58">
         <v>408963</v>
       </c>
       <c r="I26" s="69">
@@ -7749,51 +7759,51 @@
       <c r="P26" s="72">
         <v>188820</v>
       </c>
       <c r="Q26" s="55">
         <v>0.1</v>
       </c>
       <c r="R26" s="58">
         <v>184892</v>
       </c>
       <c r="S26" s="59">
         <v>94</v>
       </c>
       <c r="T26" s="70">
         <v>76942</v>
       </c>
       <c r="U26" s="59">
         <v>39.799999999999997</v>
       </c>
       <c r="V26" s="108">
         <v>595699</v>
       </c>
       <c r="W26" s="109">
         <v>752.4</v>
       </c>
     </row>
-    <row r="27" spans="1:23" s="55" customFormat="1" ht="21" customHeight="1">
+    <row r="27" spans="1:23" s="55" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="56" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="65">
         <v>4630039</v>
       </c>
       <c r="C27" s="66">
         <v>2.2000000000000002</v>
       </c>
       <c r="D27" s="67">
         <v>27849226</v>
       </c>
       <c r="E27" s="80">
         <v>16.399999999999999</v>
       </c>
       <c r="F27" s="86">
         <v>25280139</v>
       </c>
       <c r="G27" s="87">
         <v>13.9</v>
       </c>
       <c r="H27" s="86">
         <v>9491763</v>
       </c>
       <c r="I27" s="69">
@@ -7820,51 +7830,51 @@
       <c r="P27" s="72">
         <v>6313620</v>
       </c>
       <c r="Q27" s="55">
         <v>2.2000000000000002</v>
       </c>
       <c r="R27" s="58">
         <v>9914324</v>
       </c>
       <c r="S27" s="59">
         <v>150.69999999999999</v>
       </c>
       <c r="T27" s="70">
         <v>9100934</v>
       </c>
       <c r="U27" s="59">
         <v>87.8</v>
       </c>
       <c r="V27" s="108">
         <v>10097632</v>
       </c>
       <c r="W27" s="109">
         <v>107.8</v>
       </c>
     </row>
-    <row r="28" spans="1:23" s="55" customFormat="1" ht="33" customHeight="1">
+    <row r="28" spans="1:23" s="55" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="65">
         <v>5157395</v>
       </c>
       <c r="C28" s="66">
         <v>2.4</v>
       </c>
       <c r="D28" s="67">
         <v>5672744</v>
       </c>
       <c r="E28" s="80">
         <v>3.3</v>
       </c>
       <c r="F28" s="58">
         <v>5604104</v>
       </c>
       <c r="G28" s="59">
         <v>3.1</v>
       </c>
       <c r="H28" s="58">
         <v>6131244</v>
       </c>
       <c r="I28" s="69">
@@ -7891,51 +7901,51 @@
       <c r="P28" s="72">
         <v>28216045</v>
       </c>
       <c r="Q28" s="55">
         <v>9.8000000000000007</v>
       </c>
       <c r="R28" s="58">
         <v>4148607</v>
       </c>
       <c r="S28" s="59">
         <v>14.1</v>
       </c>
       <c r="T28" s="70">
         <v>3735431</v>
       </c>
       <c r="U28" s="59">
         <v>86.1</v>
       </c>
       <c r="V28" s="108">
         <v>16771297</v>
       </c>
       <c r="W28" s="109">
         <v>436.3</v>
       </c>
     </row>
-    <row r="29" spans="1:23" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="29" spans="1:23" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="65">
         <v>757945</v>
       </c>
       <c r="C29" s="66">
         <v>0.4</v>
       </c>
       <c r="D29" s="67">
         <v>2624072</v>
       </c>
       <c r="E29" s="80">
         <v>1.5</v>
       </c>
       <c r="F29" s="58">
         <v>1367692</v>
       </c>
       <c r="G29" s="59">
         <v>0.8</v>
       </c>
       <c r="H29" s="58">
         <v>268806</v>
       </c>
       <c r="I29" s="69">
@@ -7962,51 +7972,51 @@
       <c r="P29" s="72">
         <v>122956</v>
       </c>
       <c r="Q29" s="69">
         <v>0</v>
       </c>
       <c r="R29" s="58">
         <v>617215</v>
       </c>
       <c r="S29" s="59">
         <v>481.7</v>
       </c>
       <c r="T29" s="70">
         <v>1264062</v>
       </c>
       <c r="U29" s="59">
         <v>195.8</v>
       </c>
       <c r="V29" s="108">
         <v>164145</v>
       </c>
       <c r="W29" s="109">
         <v>12.6</v>
       </c>
     </row>
-    <row r="30" spans="1:23" s="55" customFormat="1" ht="21.6" customHeight="1">
+    <row r="30" spans="1:23" s="55" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="65">
         <v>3777792</v>
       </c>
       <c r="C30" s="66">
         <v>1.8</v>
       </c>
       <c r="D30" s="67">
         <v>18530105</v>
       </c>
       <c r="E30" s="80">
         <v>10.9</v>
       </c>
       <c r="F30" s="86">
         <v>38374056</v>
       </c>
       <c r="G30" s="87">
         <v>21.1</v>
       </c>
       <c r="H30" s="86">
         <v>12285904</v>
       </c>
       <c r="I30" s="69">
@@ -8033,51 +8043,51 @@
       <c r="P30" s="72">
         <v>18688114</v>
       </c>
       <c r="Q30" s="55">
         <v>6.5</v>
       </c>
       <c r="R30" s="58">
         <v>24718391</v>
       </c>
       <c r="S30" s="59">
         <v>126.9</v>
       </c>
       <c r="T30" s="70">
         <v>35278139</v>
       </c>
       <c r="U30" s="59">
         <v>136.4</v>
       </c>
       <c r="V30" s="108">
         <v>49287864</v>
       </c>
       <c r="W30" s="109">
         <v>135.80000000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:23" s="55" customFormat="1" ht="21.6" customHeight="1">
+    <row r="31" spans="1:23" s="55" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="65">
         <v>432663</v>
       </c>
       <c r="C31" s="66">
         <v>0.2</v>
       </c>
       <c r="D31" s="67">
         <v>300156</v>
       </c>
       <c r="E31" s="80">
         <v>0.2</v>
       </c>
       <c r="F31" s="58">
         <v>255485</v>
       </c>
       <c r="G31" s="59">
         <v>0.1</v>
       </c>
       <c r="H31" s="58">
         <v>229332</v>
       </c>
       <c r="I31" s="69">
@@ -8104,51 +8114,51 @@
       <c r="P31" s="72">
         <v>731506</v>
       </c>
       <c r="Q31" s="55">
         <v>0.3</v>
       </c>
       <c r="R31" s="58">
         <v>433725</v>
       </c>
       <c r="S31" s="59">
         <v>56.9</v>
       </c>
       <c r="T31" s="70">
         <v>99703</v>
       </c>
       <c r="U31" s="59">
         <v>22</v>
       </c>
       <c r="V31" s="110" t="s">
         <v>3</v>
       </c>
       <c r="W31" s="109">
         <v>9.4</v>
       </c>
     </row>
-    <row r="32" spans="1:23" s="55" customFormat="1" ht="13.2" customHeight="1">
+    <row r="32" spans="1:23" s="55" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="65">
         <v>811685</v>
       </c>
       <c r="C32" s="66">
         <v>0.4</v>
       </c>
       <c r="D32" s="67">
         <v>633821</v>
       </c>
       <c r="E32" s="80">
         <v>0.4</v>
       </c>
       <c r="F32" s="58">
         <v>809660</v>
       </c>
       <c r="G32" s="59">
         <v>0.4</v>
       </c>
       <c r="H32" s="58">
         <v>1192446</v>
       </c>
       <c r="I32" s="69">
@@ -8175,51 +8185,51 @@
       <c r="P32" s="72">
         <v>4500120</v>
       </c>
       <c r="Q32" s="81">
         <v>1.6</v>
       </c>
       <c r="R32" s="58">
         <v>1609715</v>
       </c>
       <c r="S32" s="59">
         <v>34.299999999999997</v>
       </c>
       <c r="T32" s="70">
         <v>2837958</v>
       </c>
       <c r="U32" s="59">
         <v>168.5</v>
       </c>
       <c r="V32" s="108">
         <v>3272531</v>
       </c>
       <c r="W32" s="109">
         <v>112.1</v>
       </c>
     </row>
-    <row r="33" spans="1:23" s="55" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:23" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="65">
         <v>188474</v>
       </c>
       <c r="C33" s="66">
         <v>0.1</v>
       </c>
       <c r="D33" s="67">
         <v>306891</v>
       </c>
       <c r="E33" s="80">
         <v>0.2</v>
       </c>
       <c r="F33" s="58">
         <v>748072</v>
       </c>
       <c r="G33" s="59">
         <v>0.4</v>
       </c>
       <c r="H33" s="58">
         <v>1056545</v>
       </c>
       <c r="I33" s="69">
@@ -8246,51 +8256,51 @@
       <c r="P33" s="72">
         <v>249643</v>
       </c>
       <c r="Q33" s="81">
         <v>0.1</v>
       </c>
       <c r="R33" s="58">
         <v>863286</v>
       </c>
       <c r="S33" s="59">
         <v>331.9</v>
       </c>
       <c r="T33" s="70">
         <v>1205516</v>
       </c>
       <c r="U33" s="59">
         <v>133.5</v>
       </c>
       <c r="V33" s="108">
         <v>2659756</v>
       </c>
       <c r="W33" s="109">
         <v>214.4</v>
       </c>
     </row>
-    <row r="34" spans="1:23" s="55" customFormat="1" ht="21.6" customHeight="1">
+    <row r="34" spans="1:23" s="55" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="56" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="65">
         <v>883102</v>
       </c>
       <c r="C34" s="66">
         <v>0.4</v>
       </c>
       <c r="D34" s="67">
         <v>941434</v>
       </c>
       <c r="E34" s="80">
         <v>0.6</v>
       </c>
       <c r="F34" s="86">
         <v>847065</v>
       </c>
       <c r="G34" s="87">
         <v>0.5</v>
       </c>
       <c r="H34" s="86">
         <v>1492999</v>
       </c>
       <c r="I34" s="69">
@@ -8317,51 +8327,51 @@
       <c r="P34" s="72">
         <v>1553547</v>
       </c>
       <c r="Q34" s="81">
         <v>0.5</v>
       </c>
       <c r="R34" s="58">
         <v>2305839</v>
       </c>
       <c r="S34" s="59">
         <v>142.4</v>
       </c>
       <c r="T34" s="70">
         <v>3054676</v>
       </c>
       <c r="U34" s="59">
         <v>126.6</v>
       </c>
       <c r="V34" s="108">
         <v>6333092</v>
       </c>
       <c r="W34" s="109">
         <v>201.5</v>
       </c>
     </row>
-    <row r="35" spans="1:23" s="55" customFormat="1" ht="13.95" customHeight="1">
+    <row r="35" spans="1:23" s="55" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="56" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="65">
         <v>1010245</v>
       </c>
       <c r="C35" s="66">
         <v>0.5</v>
       </c>
       <c r="D35" s="67">
         <v>732088</v>
       </c>
       <c r="E35" s="80">
         <v>0.4</v>
       </c>
       <c r="F35" s="58">
         <v>1146447</v>
       </c>
       <c r="G35" s="59">
         <v>0.6</v>
       </c>
       <c r="H35" s="58">
         <v>812180</v>
       </c>
       <c r="I35" s="69">
@@ -8388,51 +8398,51 @@
       <c r="P35" s="72">
         <v>625783</v>
       </c>
       <c r="Q35" s="81">
         <v>0.2</v>
       </c>
       <c r="R35" s="58">
         <v>874338</v>
       </c>
       <c r="S35" s="59">
         <v>134.1</v>
       </c>
       <c r="T35" s="70">
         <v>1382271</v>
       </c>
       <c r="U35" s="59">
         <v>151.1</v>
       </c>
       <c r="V35" s="108">
         <v>3185614</v>
       </c>
       <c r="W35" s="109">
         <v>224</v>
       </c>
     </row>
-    <row r="36" spans="1:23" s="55" customFormat="1" ht="13.2" customHeight="1">
+    <row r="36" spans="1:23" s="55" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="65">
         <v>514228</v>
       </c>
       <c r="C36" s="66">
         <v>0.2</v>
       </c>
       <c r="D36" s="67">
         <v>575621</v>
       </c>
       <c r="E36" s="80">
         <v>0.3</v>
       </c>
       <c r="F36" s="58">
         <v>583114</v>
       </c>
       <c r="G36" s="59">
         <v>0.3</v>
       </c>
       <c r="H36" s="58">
         <v>634302</v>
       </c>
       <c r="I36" s="69">
@@ -8459,51 +8469,51 @@
       <c r="P36" s="72">
         <v>1116464</v>
       </c>
       <c r="Q36" s="81">
         <v>0.4</v>
       </c>
       <c r="R36" s="58">
         <v>1630083</v>
       </c>
       <c r="S36" s="59">
         <v>140.1</v>
       </c>
       <c r="T36" s="70">
         <v>1882366</v>
       </c>
       <c r="U36" s="59">
         <v>110.4</v>
       </c>
       <c r="V36" s="108">
         <v>2212702</v>
       </c>
       <c r="W36" s="109">
         <v>114.2</v>
       </c>
     </row>
-    <row r="37" spans="1:23" s="55" customFormat="1" ht="12.6" customHeight="1">
+    <row r="37" spans="1:23" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="56" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="65">
         <v>622737</v>
       </c>
       <c r="C37" s="66">
         <v>0.3</v>
       </c>
       <c r="D37" s="67">
         <v>960024</v>
       </c>
       <c r="E37" s="80">
         <v>0.6</v>
       </c>
       <c r="F37" s="58">
         <v>1403214</v>
       </c>
       <c r="G37" s="59">
         <v>0.8</v>
       </c>
       <c r="H37" s="58">
         <v>1319736</v>
       </c>
       <c r="I37" s="69">
@@ -8530,51 +8540,51 @@
       <c r="P37" s="72">
         <v>1604719</v>
       </c>
       <c r="Q37" s="81">
         <v>0.6</v>
       </c>
       <c r="R37" s="58">
         <v>2133248</v>
       </c>
       <c r="S37" s="59">
         <v>127.6</v>
       </c>
       <c r="T37" s="70">
         <v>3430366</v>
       </c>
       <c r="U37" s="59">
         <v>153.69999999999999</v>
       </c>
       <c r="V37" s="108">
         <v>3875154</v>
       </c>
       <c r="W37" s="109">
         <v>109.8</v>
       </c>
     </row>
-    <row r="38" spans="1:23" s="55" customFormat="1" ht="12.6" customHeight="1">
+    <row r="38" spans="1:23" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="77" t="s">
         <v>2</v>
       </c>
       <c r="D38" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E38" s="80" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G38" s="59" t="s">
         <v>2</v>
       </c>
       <c r="H38" s="58">
         <v>15426</v>
       </c>
       <c r="I38" s="69">
@@ -8601,51 +8611,51 @@
       <c r="P38" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q38" s="91" t="s">
         <v>2</v>
       </c>
       <c r="R38" s="61" t="s">
         <v>3</v>
       </c>
       <c r="S38" s="61" t="s">
         <v>2</v>
       </c>
       <c r="T38" s="83" t="s">
         <v>2</v>
       </c>
       <c r="U38" s="61" t="s">
         <v>2</v>
       </c>
       <c r="V38" s="61" t="s">
         <v>2</v>
       </c>
       <c r="W38" s="61" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="39" spans="1:23" s="55" customFormat="1" ht="13.2" customHeight="1">
+    <row r="39" spans="1:23" s="55" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="77" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="67" t="s">
         <v>2</v>
       </c>
       <c r="E39" s="80" t="s">
         <v>2</v>
       </c>
       <c r="F39" s="58" t="s">
         <v>2</v>
       </c>
       <c r="G39" s="59" t="s">
         <v>2</v>
       </c>
       <c r="H39" s="84" t="s">
         <v>2</v>
       </c>
       <c r="I39" s="77" t="s">
@@ -8672,51 +8682,51 @@
       <c r="P39" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q39" s="91" t="s">
         <v>2</v>
       </c>
       <c r="R39" s="61" t="s">
         <v>3</v>
       </c>
       <c r="S39" s="61" t="s">
         <v>2</v>
       </c>
       <c r="T39" s="70">
         <v>3790</v>
       </c>
       <c r="U39" s="59">
         <v>95.8</v>
       </c>
       <c r="V39" s="108">
         <v>116611</v>
       </c>
       <c r="W39" s="109">
         <v>2990.1</v>
       </c>
     </row>
-    <row r="40" spans="1:23" s="55" customFormat="1" ht="35.4" customHeight="1">
+    <row r="40" spans="1:23" s="55" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="65">
         <v>147770</v>
       </c>
       <c r="C40" s="66">
         <v>0.1</v>
       </c>
       <c r="D40" s="67">
         <v>307987</v>
       </c>
       <c r="E40" s="80">
         <v>0.2</v>
       </c>
       <c r="F40" s="58">
         <v>47119</v>
       </c>
       <c r="G40" s="59">
         <v>0</v>
       </c>
       <c r="H40" s="58" t="s">
         <v>2</v>
       </c>
       <c r="I40" s="68" t="s">
@@ -8743,51 +8753,51 @@
       <c r="P40" s="72" t="s">
         <v>2</v>
       </c>
       <c r="Q40" s="91" t="s">
         <v>2</v>
       </c>
       <c r="R40" s="91" t="s">
         <v>2</v>
       </c>
       <c r="S40" s="91" t="s">
         <v>2</v>
       </c>
       <c r="T40" s="91" t="s">
         <v>2</v>
       </c>
       <c r="U40" s="91" t="s">
         <v>2</v>
       </c>
       <c r="V40" s="91" t="s">
         <v>2</v>
       </c>
       <c r="W40" s="91" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="41" spans="1:23" s="55" customFormat="1" ht="22.95" customHeight="1">
+    <row r="41" spans="1:23" s="55" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="65">
         <v>91423</v>
       </c>
       <c r="C41" s="66">
         <v>0</v>
       </c>
       <c r="D41" s="92">
         <v>438898</v>
       </c>
       <c r="E41" s="93">
         <v>0.3</v>
       </c>
       <c r="F41" s="58">
         <v>87649</v>
       </c>
       <c r="G41" s="59">
         <v>0</v>
       </c>
       <c r="H41" s="58">
         <v>2980</v>
       </c>
       <c r="I41" s="69">
@@ -8814,51 +8824,51 @@
       <c r="P41" s="72">
         <v>10750</v>
       </c>
       <c r="Q41" s="73">
         <v>0</v>
       </c>
       <c r="R41" s="58">
         <v>17332</v>
       </c>
       <c r="S41" s="59">
         <v>154.69999999999999</v>
       </c>
       <c r="T41" s="70">
         <v>75719</v>
       </c>
       <c r="U41" s="59">
         <v>417.7</v>
       </c>
       <c r="V41" s="108">
         <v>30268</v>
       </c>
       <c r="W41" s="109">
         <v>38.799999999999997</v>
       </c>
     </row>
-    <row r="42" spans="1:23" s="55" customFormat="1" ht="23.4" customHeight="1">
+    <row r="42" spans="1:23" s="55" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="94">
         <v>5389811</v>
       </c>
       <c r="C42" s="95">
         <v>2.6</v>
       </c>
       <c r="D42" s="96">
         <v>7135624</v>
       </c>
       <c r="E42" s="97">
         <v>4.0999999999999996</v>
       </c>
       <c r="F42" s="62">
         <v>7365484</v>
       </c>
       <c r="G42" s="63">
         <v>4</v>
       </c>
       <c r="H42" s="62">
         <v>12302658</v>
       </c>
       <c r="I42" s="98">