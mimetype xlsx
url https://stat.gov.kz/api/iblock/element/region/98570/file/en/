--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,87 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\1 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="63">
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25830/</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
@@ -204,60 +206,63 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Ilyina Zhanna </t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 2009</t>
   </si>
   <si>
     <t>Report on completed construction works (services) 1-КС (yеаr)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -353,50 +358,56 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -615,206 +626,216 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="3"/>
     <cellStyle name="Обычный 106" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 26" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="8"/>
     <cellStyle name="Обычный 4 2" xfId="9"/>
     <cellStyle name="Обычный_Лист1" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -958,485 +979,486 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="9" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="9" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B2" s="8">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="8" t="s">
+    </row>
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="17" t="s">
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B5" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="B6" s="8" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B7" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="61" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="13" customFormat="1" ht="59.4" customHeight="1">
-[...24 lines deleted...]
-      <c r="A10" s="17" t="s">
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>19</v>
-      </c>
-[...6 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B11" s="16"/>
       <c r="M11" s="15"/>
     </row>
-    <row r="12" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="M12" s="15"/>
+    </row>
+    <row r="13" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B13" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="M12" s="15"/>
-[...2 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="59" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B14" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="59" t="s">
+      <c r="B15" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="M14" s="15"/>
-[...2 lines deleted...]
-      <c r="A15" s="14" t="s">
+      <c r="M15" s="15"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="59" t="s">
+      <c r="B16" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="M15" s="15"/>
-[...2 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="61" t="s">
+      <c r="B17" s="20" t="s">
         <v>55</v>
       </c>
-      <c r="M16" s="4"/>
-[...2 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="20" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="B19" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="12" t="s">
-[...8 lines deleted...]
-      <c r="B19" s="12" t="s">
+      <c r="B20" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="M19" s="5"/>
-[...2 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B21" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="M20" s="4"/>
-[...7 lines deleted...]
-      </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="112.28515625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="23"/>
       <c r="B4" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="25"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="25"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="23"/>
       <c r="B6" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="25"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="23"/>
       <c r="B7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="25"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
       <c r="B8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="25"/>
     </row>
-    <row r="9" spans="1:3" ht="19.2" customHeight="1">
+    <row r="9" spans="1:3" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="23"/>
       <c r="B9" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="25"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="27"/>
       <c r="C10" s="25"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="23"/>
       <c r="C11" s="25"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
-      <c r="B13" s="57" t="s">
-        <v>6</v>
+      <c r="B13" s="64" t="s">
+        <v>62</v>
       </c>
       <c r="C13" s="23"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="2"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="2"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Y19"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y13" sqref="Y13"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Y9" sqref="Y9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="18" width="8.44140625" style="22" customWidth="1"/>
+    <col min="1" max="1" width="12.28515625" style="22" customWidth="1"/>
+    <col min="2" max="15" width="6.7109375" style="22" customWidth="1"/>
+    <col min="16" max="17" width="7.85546875" style="22" customWidth="1"/>
+    <col min="18" max="18" width="8.42578125" style="22" customWidth="1"/>
     <col min="19" max="22" width="10" style="22" customWidth="1"/>
-    <col min="23" max="23" width="11.44140625" style="22" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.109375" style="22"/>
+    <col min="23" max="23" width="11.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="11.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25">
-[...19 lines deleted...]
-      <c r="R2" s="63"/>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
       <c r="X2" s="21"/>
       <c r="Y2" s="21"/>
     </row>
-    <row r="3" spans="1:25">
-[...19 lines deleted...]
-      <c r="R3" s="64"/>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
     </row>
-    <row r="4" spans="1:25" ht="19.2" customHeight="1">
+    <row r="4" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
       <c r="B4" s="29">
         <v>2009</v>
       </c>
       <c r="C4" s="29">
         <v>2010</v>
       </c>
       <c r="D4" s="29">
         <v>2011</v>
       </c>
       <c r="E4" s="29">
         <v>2012</v>
       </c>
       <c r="F4" s="29">
         <v>2013</v>
       </c>
       <c r="G4" s="29">
         <v>2014</v>
       </c>
       <c r="H4" s="29">
         <v>2015</v>
       </c>
       <c r="I4" s="29">
         <v>2016</v>
       </c>
       <c r="J4" s="29">
         <v>2017</v>
       </c>
       <c r="K4" s="29">
         <v>2018</v>
       </c>
       <c r="L4" s="29" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M4" s="29">
         <v>2020</v>
       </c>
       <c r="N4" s="30" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O4" s="30">
         <v>2022</v>
       </c>
       <c r="P4" s="30">
         <v>2023</v>
       </c>
       <c r="Q4" s="30">
         <v>2024</v>
       </c>
       <c r="R4" s="30">
         <v>2025</v>
       </c>
       <c r="X4" s="21"/>
       <c r="Y4" s="21"/>
     </row>
-    <row r="5" spans="1:25" ht="19.2" customHeight="1">
+    <row r="5" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B5" s="32">
         <v>46246</v>
       </c>
       <c r="C5" s="32">
         <v>56847</v>
       </c>
       <c r="D5" s="33">
         <v>64677</v>
       </c>
       <c r="E5" s="33">
         <v>85102</v>
       </c>
       <c r="F5" s="34">
         <v>90104</v>
       </c>
       <c r="G5" s="35">
         <v>113659</v>
       </c>
       <c r="H5" s="32">
         <v>211874</v>
       </c>
       <c r="I5" s="35">
         <v>169428</v>
       </c>
@@ -1448,53 +1470,53 @@
       </c>
       <c r="L5" s="37">
         <v>208055</v>
       </c>
       <c r="M5" s="37">
         <v>219482</v>
       </c>
       <c r="N5" s="37">
         <v>256681</v>
       </c>
       <c r="O5" s="37">
         <v>289154</v>
       </c>
       <c r="P5" s="38">
         <v>327335</v>
       </c>
       <c r="Q5" s="39">
         <v>387140</v>
       </c>
       <c r="R5" s="40">
         <v>495725</v>
       </c>
       <c r="X5" s="21"/>
       <c r="Y5" s="21"/>
     </row>
-    <row r="6" spans="1:25" ht="19.2" customHeight="1">
+    <row r="6" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B6" s="42">
         <v>24961</v>
       </c>
       <c r="C6" s="42">
         <v>31435</v>
       </c>
       <c r="D6" s="43">
         <v>38701</v>
       </c>
       <c r="E6" s="44">
         <v>45401</v>
       </c>
       <c r="F6" s="43">
         <v>35166</v>
       </c>
       <c r="G6" s="43">
         <v>45561</v>
       </c>
       <c r="H6" s="43">
         <v>60230</v>
       </c>
       <c r="I6" s="45">
         <v>90771</v>
       </c>
@@ -1506,53 +1528,53 @@
       </c>
       <c r="L6" s="46">
         <v>67830</v>
       </c>
       <c r="M6" s="46">
         <v>68106</v>
       </c>
       <c r="N6" s="46">
         <v>103458</v>
       </c>
       <c r="O6" s="46">
         <v>116052</v>
       </c>
       <c r="P6" s="38">
         <v>127612</v>
       </c>
       <c r="Q6" s="39">
         <v>161649</v>
       </c>
       <c r="R6" s="40">
         <v>182381</v>
       </c>
       <c r="X6" s="21"/>
       <c r="Y6" s="21"/>
     </row>
-    <row r="7" spans="1:25" ht="19.2" customHeight="1">
+    <row r="7" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B7" s="42">
         <v>3940</v>
       </c>
       <c r="C7" s="42">
         <v>5817</v>
       </c>
       <c r="D7" s="43">
         <v>5583</v>
       </c>
       <c r="E7" s="44">
         <v>7317</v>
       </c>
       <c r="F7" s="43">
         <v>8325</v>
       </c>
       <c r="G7" s="43">
         <v>14981</v>
       </c>
       <c r="H7" s="43">
         <v>23747</v>
       </c>
       <c r="I7" s="45">
         <v>6279</v>
       </c>
@@ -1564,53 +1586,53 @@
       </c>
       <c r="L7" s="46">
         <v>36542</v>
       </c>
       <c r="M7" s="46">
         <v>38005</v>
       </c>
       <c r="N7" s="46">
         <v>30511</v>
       </c>
       <c r="O7" s="46">
         <v>35246</v>
       </c>
       <c r="P7" s="38">
         <v>39886</v>
       </c>
       <c r="Q7" s="39">
         <v>45632</v>
       </c>
       <c r="R7" s="40">
         <v>61625</v>
       </c>
       <c r="X7" s="21"/>
       <c r="Y7" s="21"/>
     </row>
-    <row r="8" spans="1:25" ht="19.2" customHeight="1">
+    <row r="8" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B8" s="42">
         <v>8144</v>
       </c>
       <c r="C8" s="42">
         <v>11988</v>
       </c>
       <c r="D8" s="43">
         <v>12936</v>
       </c>
       <c r="E8" s="44">
         <v>20750</v>
       </c>
       <c r="F8" s="43">
         <v>35051</v>
       </c>
       <c r="G8" s="43">
         <v>39960</v>
       </c>
       <c r="H8" s="43">
         <v>110453</v>
       </c>
       <c r="I8" s="45">
         <v>49170</v>
       </c>
@@ -1622,77 +1644,77 @@
       </c>
       <c r="L8" s="46">
         <v>62479</v>
       </c>
       <c r="M8" s="46">
         <v>60090</v>
       </c>
       <c r="N8" s="46">
         <v>65870</v>
       </c>
       <c r="O8" s="46">
         <v>74933</v>
       </c>
       <c r="P8" s="47">
         <v>89036</v>
       </c>
       <c r="Q8" s="39">
         <v>111508</v>
       </c>
       <c r="R8" s="40">
         <v>124042</v>
       </c>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
     </row>
-    <row r="9" spans="1:25" ht="19.2" customHeight="1">
+    <row r="9" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B9" s="42"/>
       <c r="C9" s="42"/>
       <c r="D9" s="43"/>
       <c r="E9" s="44"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="49"/>
       <c r="J9" s="50"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="51"/>
       <c r="Q9" s="52"/>
       <c r="R9" s="53"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
     </row>
-    <row r="10" spans="1:25" ht="19.2" customHeight="1">
+    <row r="10" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B10" s="42">
         <v>127</v>
       </c>
       <c r="C10" s="42">
         <v>742</v>
       </c>
       <c r="D10" s="43">
         <v>596</v>
       </c>
       <c r="E10" s="44">
         <v>872</v>
       </c>
       <c r="F10" s="43">
         <v>458</v>
       </c>
       <c r="G10" s="43">
         <v>613</v>
       </c>
       <c r="H10" s="43">
         <v>762</v>
       </c>
       <c r="I10" s="45">
         <v>1136</v>
       </c>
@@ -1704,53 +1726,53 @@
       </c>
       <c r="L10" s="46">
         <v>2825</v>
       </c>
       <c r="M10" s="46">
         <v>4638</v>
       </c>
       <c r="N10" s="46">
         <v>6050</v>
       </c>
       <c r="O10" s="46">
         <v>6315</v>
       </c>
       <c r="P10" s="39">
         <v>6888</v>
       </c>
       <c r="Q10" s="39">
         <v>8113</v>
       </c>
       <c r="R10" s="40">
         <v>10986</v>
       </c>
       <c r="X10" s="21"/>
       <c r="Y10" s="21"/>
     </row>
-    <row r="11" spans="1:25" ht="19.2" customHeight="1">
+    <row r="11" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B11" s="42">
         <v>1951</v>
       </c>
       <c r="C11" s="42">
         <v>703</v>
       </c>
       <c r="D11" s="43">
         <v>1568</v>
       </c>
       <c r="E11" s="44">
         <v>2312</v>
       </c>
       <c r="F11" s="43">
         <v>2401</v>
       </c>
       <c r="G11" s="43">
         <v>1563</v>
       </c>
       <c r="H11" s="43">
         <v>1149</v>
       </c>
       <c r="I11" s="45">
         <v>1873</v>
       </c>
@@ -1762,53 +1784,53 @@
       </c>
       <c r="L11" s="46">
         <v>7610</v>
       </c>
       <c r="M11" s="46">
         <v>6391</v>
       </c>
       <c r="N11" s="46">
         <v>4545</v>
       </c>
       <c r="O11" s="46">
         <v>7244</v>
       </c>
       <c r="P11" s="39">
         <v>8552</v>
       </c>
       <c r="Q11" s="39">
         <v>8845</v>
       </c>
       <c r="R11" s="40">
         <v>18038</v>
       </c>
       <c r="X11" s="21"/>
       <c r="Y11" s="21"/>
     </row>
-    <row r="12" spans="1:25" ht="19.2" customHeight="1">
+    <row r="12" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B12" s="42">
         <v>2851</v>
       </c>
       <c r="C12" s="42">
         <v>2314</v>
       </c>
       <c r="D12" s="43">
         <v>509</v>
       </c>
       <c r="E12" s="44">
         <v>1752</v>
       </c>
       <c r="F12" s="43">
         <v>845</v>
       </c>
       <c r="G12" s="43">
         <v>563</v>
       </c>
       <c r="H12" s="43">
         <v>1059</v>
       </c>
       <c r="I12" s="45">
         <v>568</v>
       </c>
@@ -1820,53 +1842,53 @@
       </c>
       <c r="L12" s="46">
         <v>3226</v>
       </c>
       <c r="M12" s="46">
         <v>5469</v>
       </c>
       <c r="N12" s="46">
         <v>5179</v>
       </c>
       <c r="O12" s="46">
         <v>6090</v>
       </c>
       <c r="P12" s="39">
         <v>5956</v>
       </c>
       <c r="Q12" s="39">
         <v>6906</v>
       </c>
       <c r="R12" s="40">
         <v>10693</v>
       </c>
       <c r="X12" s="21"/>
       <c r="Y12" s="21"/>
     </row>
-    <row r="13" spans="1:25" ht="19.2" customHeight="1">
+    <row r="13" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B13" s="42">
         <v>540</v>
       </c>
       <c r="C13" s="42">
         <v>821</v>
       </c>
       <c r="D13" s="43">
         <v>1285</v>
       </c>
       <c r="E13" s="44">
         <v>1338</v>
       </c>
       <c r="F13" s="43">
         <v>1443</v>
       </c>
       <c r="G13" s="43">
         <v>1720</v>
       </c>
       <c r="H13" s="43">
         <v>1398</v>
       </c>
       <c r="I13" s="45">
         <v>1254</v>
       </c>
@@ -1878,53 +1900,53 @@
       </c>
       <c r="L13" s="46">
         <v>2309</v>
       </c>
       <c r="M13" s="46">
         <v>3501</v>
       </c>
       <c r="N13" s="46">
         <v>3943</v>
       </c>
       <c r="O13" s="46">
         <v>4926</v>
       </c>
       <c r="P13" s="39">
         <v>4985</v>
       </c>
       <c r="Q13" s="39">
         <v>6331</v>
       </c>
       <c r="R13" s="40">
         <v>11865</v>
       </c>
       <c r="X13" s="21"/>
       <c r="Y13" s="21"/>
     </row>
-    <row r="14" spans="1:25" ht="19.2" customHeight="1">
+    <row r="14" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="55" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" s="42">
         <v>1873</v>
       </c>
       <c r="C14" s="42">
         <v>1227</v>
       </c>
       <c r="D14" s="43">
         <v>501</v>
       </c>
       <c r="E14" s="44">
         <v>735</v>
       </c>
       <c r="F14" s="43">
         <v>2569</v>
       </c>
       <c r="G14" s="43">
         <v>3206</v>
       </c>
       <c r="H14" s="43">
         <v>2601</v>
       </c>
       <c r="I14" s="45">
         <v>800</v>
       </c>
@@ -1934,53 +1956,53 @@
       <c r="K14" s="46">
         <v>3592</v>
       </c>
       <c r="L14" s="46">
         <v>2800</v>
       </c>
       <c r="M14" s="46">
         <v>4932</v>
       </c>
       <c r="N14" s="46">
         <v>5426</v>
       </c>
       <c r="O14" s="46">
         <v>5977</v>
       </c>
       <c r="P14" s="39">
         <v>6328</v>
       </c>
       <c r="Q14" s="39">
         <v>3208</v>
       </c>
       <c r="R14" s="40">
         <v>10288</v>
       </c>
     </row>
-    <row r="15" spans="1:25" ht="19.2" customHeight="1">
+    <row r="15" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="42">
         <v>664</v>
       </c>
       <c r="C15" s="42">
         <v>302</v>
       </c>
       <c r="D15" s="43">
         <v>253</v>
       </c>
       <c r="E15" s="44">
         <v>1179</v>
       </c>
       <c r="F15" s="43">
         <v>695</v>
       </c>
       <c r="G15" s="43">
         <v>338</v>
       </c>
       <c r="H15" s="43">
         <v>440</v>
       </c>
       <c r="I15" s="45">
         <v>865</v>
       </c>
@@ -1990,53 +2012,53 @@
       <c r="K15" s="46">
         <v>20212</v>
       </c>
       <c r="L15" s="46">
         <v>3082</v>
       </c>
       <c r="M15" s="46">
         <v>2656</v>
       </c>
       <c r="N15" s="46">
         <v>2918</v>
       </c>
       <c r="O15" s="46">
         <v>4105</v>
       </c>
       <c r="P15" s="39">
         <v>4350</v>
       </c>
       <c r="Q15" s="39">
         <v>6156</v>
       </c>
       <c r="R15" s="40">
         <v>9360</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="19.2" customHeight="1">
+    <row r="16" spans="1:25" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" s="42">
         <v>117</v>
       </c>
       <c r="C16" s="42">
         <v>338</v>
       </c>
       <c r="D16" s="43">
         <v>361</v>
       </c>
       <c r="E16" s="44">
         <v>515</v>
       </c>
       <c r="F16" s="43">
         <v>323</v>
       </c>
       <c r="G16" s="43">
         <v>209</v>
       </c>
       <c r="H16" s="43">
         <v>3130</v>
       </c>
       <c r="I16" s="45">
         <v>3603</v>
       </c>
@@ -2046,53 +2068,53 @@
       <c r="K16" s="46">
         <v>3836</v>
       </c>
       <c r="L16" s="46">
         <v>7224</v>
       </c>
       <c r="M16" s="46">
         <v>6630</v>
       </c>
       <c r="N16" s="46">
         <v>9276</v>
       </c>
       <c r="O16" s="46">
         <v>7367</v>
       </c>
       <c r="P16" s="39">
         <v>9174</v>
       </c>
       <c r="Q16" s="39">
         <v>12038</v>
       </c>
       <c r="R16" s="40">
         <v>13327</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="19.2" customHeight="1">
+    <row r="17" spans="1:18" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B17" s="42">
         <v>382</v>
       </c>
       <c r="C17" s="42">
         <v>539</v>
       </c>
       <c r="D17" s="43">
         <v>1007</v>
       </c>
       <c r="E17" s="44">
         <v>1429</v>
       </c>
       <c r="F17" s="43">
         <v>1260</v>
       </c>
       <c r="G17" s="43">
         <v>1841</v>
       </c>
       <c r="H17" s="43">
         <v>5050</v>
       </c>
       <c r="I17" s="45">
         <v>10600</v>
       </c>
@@ -2102,53 +2124,53 @@
       <c r="K17" s="46">
         <v>3042</v>
       </c>
       <c r="L17" s="46">
         <v>4036</v>
       </c>
       <c r="M17" s="46">
         <v>10361</v>
       </c>
       <c r="N17" s="46">
         <v>12027</v>
       </c>
       <c r="O17" s="46">
         <v>14930</v>
       </c>
       <c r="P17" s="39">
         <v>16597</v>
       </c>
       <c r="Q17" s="39">
         <v>4399</v>
       </c>
       <c r="R17" s="40">
         <v>29825</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="19.2" customHeight="1">
+    <row r="18" spans="1:18" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B18" s="42">
         <v>97</v>
       </c>
       <c r="C18" s="42">
         <v>99</v>
       </c>
       <c r="D18" s="43">
         <v>524</v>
       </c>
       <c r="E18" s="44">
         <v>360</v>
       </c>
       <c r="F18" s="43">
         <v>778</v>
       </c>
       <c r="G18" s="43">
         <v>1495</v>
       </c>
       <c r="H18" s="43">
         <v>767</v>
       </c>
       <c r="I18" s="45">
         <v>1515</v>
       </c>
@@ -2158,53 +2180,53 @@
       <c r="K18" s="46">
         <v>7719</v>
       </c>
       <c r="L18" s="46">
         <v>4279</v>
       </c>
       <c r="M18" s="46">
         <v>4939</v>
       </c>
       <c r="N18" s="46">
         <v>4653</v>
       </c>
       <c r="O18" s="46">
         <v>1863</v>
       </c>
       <c r="P18" s="39">
         <v>4630</v>
       </c>
       <c r="Q18" s="39">
         <v>6090</v>
       </c>
       <c r="R18" s="40">
         <v>9160</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="19.2" customHeight="1">
+    <row r="19" spans="1:18" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B19" s="42">
         <v>599</v>
       </c>
       <c r="C19" s="42">
         <v>522</v>
       </c>
       <c r="D19" s="43">
         <v>853</v>
       </c>
       <c r="E19" s="44">
         <v>1142</v>
       </c>
       <c r="F19" s="43">
         <v>790</v>
       </c>
       <c r="G19" s="43">
         <v>1609</v>
       </c>
       <c r="H19" s="43">
         <v>1088</v>
       </c>
       <c r="I19" s="45">
         <v>994</v>
       </c>