--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\1 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="2892" yWindow="1548" windowWidth="14472" windowHeight="10596"/>
+    <workbookView xWindow="2895" yWindow="1545" windowWidth="14475" windowHeight="10590" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="60">
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
@@ -98,53 +103,50 @@
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25830/</t>
   </si>
   <si>
     <t>Indices of the physical volume of construction work</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
@@ -198,63 +200,66 @@
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 2009</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t xml:space="preserve">as a percentage </t>
   </si>
   <si>
     <t>Report on completed construction works (services) 1-КС (yеаr)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -348,50 +353,56 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -649,83 +660,86 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="12"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="8"/>
     <cellStyle name="Обычный 106" xfId="11"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 26" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный_1.2." xfId="9"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -734,116 +748,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -987,608 +1003,608 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="16">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="16" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="11" customFormat="1" ht="27" customHeight="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="11" customFormat="1" ht="36" customHeight="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="69" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="66" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="14"/>
       <c r="M11" s="12"/>
     </row>
-    <row r="12" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="65" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="M12" s="12"/>
     </row>
-    <row r="13" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="64" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M13" s="12"/>
     </row>
-    <row r="14" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M14" s="12"/>
     </row>
-    <row r="15" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M15" s="12"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="63" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="6"/>
       <c r="B22" s="5"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="1"/>
+    <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="1"/>
+    <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="1"/>
+    <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="1"/>
+    <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="1"/>
+    <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="1"/>
+    <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="1"/>
+    <col min="1793" max="1793" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="1"/>
+    <col min="2049" max="2049" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="1"/>
+    <col min="2305" max="2305" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="1"/>
+    <col min="2561" max="2561" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="1"/>
+    <col min="2817" max="2817" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="1"/>
+    <col min="3073" max="3073" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="1"/>
+    <col min="3329" max="3329" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="1"/>
+    <col min="3585" max="3585" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="1"/>
+    <col min="3841" max="3841" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="1"/>
+    <col min="4097" max="4097" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="1"/>
+    <col min="4353" max="4353" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="1"/>
+    <col min="4609" max="4609" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="1"/>
+    <col min="4865" max="4865" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="1"/>
+    <col min="5121" max="5121" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="1"/>
+    <col min="5377" max="5377" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="1"/>
+    <col min="5633" max="5633" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="1"/>
+    <col min="5889" max="5889" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="1"/>
+    <col min="6145" max="6145" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="1"/>
+    <col min="6401" max="6401" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="1"/>
+    <col min="6657" max="6657" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="1"/>
+    <col min="6913" max="6913" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="1"/>
+    <col min="7169" max="7169" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="1"/>
+    <col min="7425" max="7425" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="1"/>
+    <col min="7681" max="7681" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="1"/>
+    <col min="7937" max="7937" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="1"/>
+    <col min="8193" max="8193" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="1"/>
+    <col min="8449" max="8449" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="1"/>
+    <col min="8705" max="8705" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="1"/>
+    <col min="8961" max="8961" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="1"/>
+    <col min="9217" max="9217" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="1"/>
+    <col min="9473" max="9473" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="1"/>
+    <col min="9729" max="9729" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="1"/>
+    <col min="9985" max="9985" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="1"/>
+    <col min="10241" max="10241" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="1"/>
+    <col min="10497" max="10497" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="1"/>
+    <col min="10753" max="10753" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="1"/>
+    <col min="11009" max="11009" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="1"/>
+    <col min="11265" max="11265" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="1"/>
+    <col min="11521" max="11521" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="1"/>
+    <col min="11777" max="11777" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="1"/>
+    <col min="12033" max="12033" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="1"/>
+    <col min="12289" max="12289" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="1"/>
+    <col min="12545" max="12545" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="1"/>
+    <col min="12801" max="12801" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="1"/>
+    <col min="13057" max="13057" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="1"/>
+    <col min="13313" max="13313" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="1"/>
+    <col min="13569" max="13569" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="1"/>
+    <col min="13825" max="13825" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="1"/>
+    <col min="14081" max="14081" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="1"/>
+    <col min="14337" max="14337" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="1"/>
+    <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="1"/>
+    <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="1"/>
+    <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="1"/>
+    <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="1"/>
+    <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="1"/>
+    <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="1"/>
+    <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="20"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="18"/>
       <c r="B5" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="20"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="18"/>
       <c r="B6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="20"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="18"/>
       <c r="B7" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="20"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="18"/>
       <c r="B8" s="19" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="20"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="18"/>
       <c r="B9" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="20"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="18"/>
       <c r="B10" s="22"/>
       <c r="C10" s="20"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="18"/>
       <c r="C11" s="20"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="20"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="18"/>
-      <c r="B13" s="66" t="s">
-        <v>26</v>
+      <c r="B13" s="69" t="s">
+        <v>59</v>
       </c>
       <c r="C13" s="18"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="23"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="24"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="24"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:R19"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="L33" sqref="L33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
+    <col min="2" max="18" width="6.7109375" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
       <c r="N2" s="67"/>
       <c r="O2" s="67"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="67"/>
       <c r="R2" s="67"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="68" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="68"/>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
       <c r="I3" s="68"/>
       <c r="J3" s="68"/>
       <c r="K3" s="68"/>
       <c r="L3" s="68"/>
       <c r="M3" s="68"/>
       <c r="N3" s="68"/>
       <c r="O3" s="68"/>
       <c r="P3" s="68"/>
       <c r="Q3" s="68"/>
       <c r="R3" s="68"/>
     </row>
-    <row r="4" spans="1:18" ht="18" customHeight="1">
+    <row r="4" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="26"/>
       <c r="B4" s="27">
         <v>2009</v>
       </c>
       <c r="C4" s="28">
         <v>2010</v>
       </c>
       <c r="D4" s="28">
         <v>2011</v>
       </c>
       <c r="E4" s="28">
         <v>2012</v>
       </c>
       <c r="F4" s="28">
         <v>2013</v>
       </c>
       <c r="G4" s="28">
         <v>2014</v>
       </c>
       <c r="H4" s="28">
         <v>2015</v>
       </c>
       <c r="I4" s="28">
         <v>2016</v>
       </c>
@@ -1598,53 +1614,53 @@
       <c r="K4" s="28">
         <v>2018</v>
       </c>
       <c r="L4" s="28">
         <v>2019</v>
       </c>
       <c r="M4" s="28">
         <v>2020</v>
       </c>
       <c r="N4" s="29">
         <v>2021</v>
       </c>
       <c r="O4" s="30">
         <v>2022</v>
       </c>
       <c r="P4" s="30">
         <v>2023</v>
       </c>
       <c r="Q4" s="30">
         <v>2024</v>
       </c>
       <c r="R4" s="30">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15" customHeight="1">
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B5" s="32">
         <v>103.37810365639477</v>
       </c>
       <c r="C5" s="33">
         <v>116.6</v>
       </c>
       <c r="D5" s="34">
         <v>107.3</v>
       </c>
       <c r="E5" s="34">
         <v>124.5</v>
       </c>
       <c r="F5" s="35">
         <v>101.51</v>
       </c>
       <c r="G5" s="34">
         <v>119.79</v>
       </c>
       <c r="H5" s="36">
         <v>181.2</v>
       </c>
       <c r="I5" s="37">
         <v>76.900000000000006</v>
       </c>
@@ -1654,53 +1670,53 @@
       <c r="K5" s="39">
         <v>103</v>
       </c>
       <c r="L5" s="39">
         <v>103.6</v>
       </c>
       <c r="M5" s="39">
         <v>105.6</v>
       </c>
       <c r="N5" s="40">
         <v>112.5</v>
       </c>
       <c r="O5" s="40">
         <v>108.2</v>
       </c>
       <c r="P5" s="41">
         <v>108.6</v>
       </c>
       <c r="Q5" s="42">
         <v>113.1</v>
       </c>
       <c r="R5" s="43">
         <v>124.4</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="15" customHeight="1">
+    <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="44" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B6" s="45">
         <v>80.099999999999994</v>
       </c>
       <c r="C6" s="46">
         <v>119.5</v>
       </c>
       <c r="D6" s="47">
         <v>116.1</v>
       </c>
       <c r="E6" s="45">
         <v>111</v>
       </c>
       <c r="F6" s="46">
         <v>74.3</v>
       </c>
       <c r="G6" s="47">
         <v>123</v>
       </c>
       <c r="H6" s="45">
         <v>128.5</v>
       </c>
       <c r="I6" s="46">
         <v>144.9</v>
       </c>
@@ -1710,53 +1726,53 @@
       <c r="K6" s="49">
         <v>58.3</v>
       </c>
       <c r="L6" s="49">
         <v>101.8</v>
       </c>
       <c r="M6" s="39">
         <v>100.5</v>
       </c>
       <c r="N6" s="50">
         <v>146.1</v>
       </c>
       <c r="O6" s="40">
         <v>107.8</v>
       </c>
       <c r="P6" s="41">
         <v>105.5</v>
       </c>
       <c r="Q6" s="42">
         <v>121.1</v>
       </c>
       <c r="R6" s="43">
         <v>109.6</v>
       </c>
     </row>
-    <row r="7" spans="1:18" ht="15" customHeight="1">
+    <row r="7" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="44" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B7" s="45">
         <v>303.3</v>
       </c>
       <c r="C7" s="46">
         <v>140.1</v>
       </c>
       <c r="D7" s="47">
         <v>90.6</v>
       </c>
       <c r="E7" s="45">
         <v>124</v>
       </c>
       <c r="F7" s="46">
         <v>109.1</v>
       </c>
       <c r="G7" s="47">
         <v>170.9</v>
       </c>
       <c r="H7" s="45">
         <v>154</v>
       </c>
       <c r="I7" s="46">
         <v>25.4</v>
       </c>
@@ -1766,53 +1782,53 @@
       <c r="K7" s="49">
         <v>221.1</v>
       </c>
       <c r="L7" s="49">
         <v>142.69999999999999</v>
       </c>
       <c r="M7" s="39">
         <v>104.1</v>
       </c>
       <c r="N7" s="50">
         <v>77.2</v>
       </c>
       <c r="O7" s="40">
         <v>111</v>
       </c>
       <c r="P7" s="41">
         <v>108.6</v>
       </c>
       <c r="Q7" s="42">
         <v>109.4</v>
       </c>
       <c r="R7" s="43">
         <v>131.19999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:18" ht="15" customHeight="1">
+    <row r="8" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="44" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B8" s="45">
         <v>110.3</v>
       </c>
       <c r="C8" s="46">
         <v>139.69999999999999</v>
       </c>
       <c r="D8" s="47">
         <v>101.8</v>
       </c>
       <c r="E8" s="45">
         <v>151.80000000000001</v>
       </c>
       <c r="F8" s="46">
         <v>162</v>
       </c>
       <c r="G8" s="47">
         <v>108.3</v>
       </c>
       <c r="H8" s="45">
         <v>268.60000000000002</v>
       </c>
       <c r="I8" s="46">
         <v>42.8</v>
       </c>
@@ -1822,75 +1838,75 @@
       <c r="K8" s="49">
         <v>137.69999999999999</v>
       </c>
       <c r="L8" s="49">
         <v>143.5</v>
       </c>
       <c r="M8" s="39">
         <v>96.3</v>
       </c>
       <c r="N8" s="50">
         <v>105.4</v>
       </c>
       <c r="O8" s="40">
         <v>109.3</v>
       </c>
       <c r="P8" s="51">
         <v>114</v>
       </c>
       <c r="Q8" s="42">
         <v>119.7</v>
       </c>
       <c r="R8" s="43">
         <v>108.1</v>
       </c>
     </row>
-    <row r="9" spans="1:18" ht="15" customHeight="1">
+    <row r="9" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B9" s="45"/>
       <c r="C9" s="53"/>
       <c r="D9" s="54"/>
       <c r="E9" s="45"/>
       <c r="F9" s="53"/>
       <c r="G9" s="54"/>
       <c r="H9" s="45"/>
       <c r="I9" s="53"/>
       <c r="J9" s="48"/>
       <c r="K9" s="42"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="55"/>
       <c r="O9" s="40"/>
       <c r="P9" s="56"/>
       <c r="Q9" s="56"/>
       <c r="R9" s="57"/>
     </row>
-    <row r="10" spans="1:18" ht="15" customHeight="1">
+    <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B10" s="45">
         <v>79.900000000000006</v>
       </c>
       <c r="C10" s="46">
         <v>556.79999999999995</v>
       </c>
       <c r="D10" s="47">
         <v>75.7</v>
       </c>
       <c r="E10" s="45">
         <v>138.4</v>
       </c>
       <c r="F10" s="46">
         <v>50.4</v>
       </c>
       <c r="G10" s="47">
         <v>127</v>
       </c>
       <c r="H10" s="45">
         <v>120.9</v>
       </c>
       <c r="I10" s="46">
         <v>143.19999999999999</v>
       </c>
@@ -1900,53 +1916,53 @@
       <c r="K10" s="59">
         <v>98.7</v>
       </c>
       <c r="L10" s="49">
         <v>84.5</v>
       </c>
       <c r="M10" s="39">
         <v>164.3</v>
       </c>
       <c r="N10" s="50">
         <v>125.4</v>
       </c>
       <c r="O10" s="40">
         <v>100.3</v>
       </c>
       <c r="P10" s="60">
         <v>104.7</v>
       </c>
       <c r="Q10" s="42">
         <v>112.6</v>
       </c>
       <c r="R10" s="43">
         <v>131.6</v>
       </c>
     </row>
-    <row r="11" spans="1:18" ht="15" customHeight="1">
+    <row r="11" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="58" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B11" s="45">
         <v>229.4</v>
       </c>
       <c r="C11" s="46">
         <v>34.200000000000003</v>
       </c>
       <c r="D11" s="47">
         <v>210.6</v>
       </c>
       <c r="E11" s="45">
         <v>139.5</v>
       </c>
       <c r="F11" s="46">
         <v>99.6</v>
       </c>
       <c r="G11" s="47">
         <v>61.8</v>
       </c>
       <c r="H11" s="45">
         <v>71.400000000000006</v>
       </c>
       <c r="I11" s="46">
         <v>156.80000000000001</v>
       </c>
@@ -1956,53 +1972,53 @@
       <c r="K11" s="42">
         <v>384</v>
       </c>
       <c r="L11" s="49">
         <v>58.4</v>
       </c>
       <c r="M11" s="39">
         <v>84.1</v>
       </c>
       <c r="N11" s="50">
         <v>68.400000000000006</v>
       </c>
       <c r="O11" s="40">
         <v>153.1</v>
       </c>
       <c r="P11" s="60">
         <v>113.3</v>
       </c>
       <c r="Q11" s="42">
         <v>98.9</v>
       </c>
       <c r="R11" s="43">
         <v>198.2</v>
       </c>
     </row>
-    <row r="12" spans="1:18" ht="15" customHeight="1">
+    <row r="12" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="58" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B12" s="45">
         <v>155.19999999999999</v>
       </c>
       <c r="C12" s="46">
         <v>77</v>
       </c>
       <c r="D12" s="47">
         <v>20.7</v>
       </c>
       <c r="E12" s="45">
         <v>325.8</v>
       </c>
       <c r="F12" s="46">
         <v>46.2</v>
       </c>
       <c r="G12" s="47">
         <v>63.2</v>
       </c>
       <c r="H12" s="45">
         <v>183</v>
       </c>
       <c r="I12" s="46">
         <v>51.5</v>
       </c>
@@ -2012,53 +2028,53 @@
       <c r="K12" s="49">
         <v>167.2</v>
       </c>
       <c r="L12" s="49">
         <v>122.6</v>
       </c>
       <c r="M12" s="39">
         <v>169.7</v>
       </c>
       <c r="N12" s="50">
         <v>91</v>
       </c>
       <c r="O12" s="40">
         <v>113</v>
       </c>
       <c r="P12" s="60">
         <v>93.9</v>
       </c>
       <c r="Q12" s="42">
         <v>110.8</v>
       </c>
       <c r="R12" s="43">
         <v>150.5</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="15" customHeight="1">
+    <row r="13" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B13" s="45">
         <v>215.5</v>
       </c>
       <c r="C13" s="46">
         <v>144.19999999999999</v>
       </c>
       <c r="D13" s="47">
         <v>147.69999999999999</v>
       </c>
       <c r="E13" s="45">
         <v>98.5</v>
       </c>
       <c r="F13" s="46">
         <v>103.4</v>
       </c>
       <c r="G13" s="47">
         <v>113.2</v>
       </c>
       <c r="H13" s="45">
         <v>79</v>
       </c>
       <c r="I13" s="46">
         <v>86.2</v>
       </c>
@@ -2068,53 +2084,53 @@
       <c r="K13" s="49">
         <v>125.7</v>
       </c>
       <c r="L13" s="39">
         <v>89.7</v>
       </c>
       <c r="M13" s="39">
         <v>151.80000000000001</v>
       </c>
       <c r="N13" s="50">
         <v>108.3</v>
       </c>
       <c r="O13" s="40">
         <v>120</v>
       </c>
       <c r="P13" s="60">
         <v>97.1</v>
       </c>
       <c r="Q13" s="42">
         <v>121.4</v>
       </c>
       <c r="R13" s="43">
         <v>182.1</v>
       </c>
     </row>
-    <row r="14" spans="1:18" ht="15" customHeight="1">
+    <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="61" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B14" s="45">
         <v>480.6</v>
       </c>
       <c r="C14" s="46">
         <v>62.2</v>
       </c>
       <c r="D14" s="47">
         <v>38.6</v>
       </c>
       <c r="E14" s="45">
         <v>138.6</v>
       </c>
       <c r="F14" s="46">
         <v>335.3</v>
       </c>
       <c r="G14" s="47">
         <v>118.5</v>
       </c>
       <c r="H14" s="45">
         <v>78.8</v>
       </c>
       <c r="I14" s="46">
         <v>29.6</v>
       </c>
@@ -2124,53 +2140,53 @@
       <c r="K14" s="49">
         <v>255.7</v>
       </c>
       <c r="L14" s="49">
         <v>76.900000000000006</v>
       </c>
       <c r="M14" s="39">
         <v>176.4</v>
       </c>
       <c r="N14" s="50">
         <v>105.8</v>
       </c>
       <c r="O14" s="40">
         <v>105.8</v>
       </c>
       <c r="P14" s="60">
         <v>101.6</v>
       </c>
       <c r="Q14" s="42">
         <v>48.5</v>
       </c>
       <c r="R14" s="43">
         <v>311.7</v>
       </c>
     </row>
-    <row r="15" spans="1:18" ht="15" customHeight="1">
+    <row r="15" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="61" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B15" s="45">
         <v>873.6</v>
       </c>
       <c r="C15" s="46">
         <v>43.2</v>
       </c>
       <c r="D15" s="47">
         <v>79.2</v>
       </c>
       <c r="E15" s="45">
         <v>440.2</v>
       </c>
       <c r="F15" s="46">
         <v>56.5</v>
       </c>
       <c r="G15" s="47">
         <v>46.2</v>
       </c>
       <c r="H15" s="45">
         <v>126.4</v>
       </c>
       <c r="I15" s="46">
         <v>189.1</v>
       </c>
@@ -2180,53 +2196,53 @@
       <c r="K15" s="49">
         <v>299.3</v>
       </c>
       <c r="L15" s="62">
         <v>15</v>
       </c>
       <c r="M15" s="39">
         <v>86.3</v>
       </c>
       <c r="N15" s="50">
         <v>105.7</v>
       </c>
       <c r="O15" s="40">
         <v>135.1</v>
       </c>
       <c r="P15" s="60">
         <v>101.7</v>
       </c>
       <c r="Q15" s="42">
         <v>135.30000000000001</v>
       </c>
       <c r="R15" s="43">
         <v>147.80000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:18" ht="15" customHeight="1">
+    <row r="16" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="58" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B16" s="45">
         <v>261.5</v>
       </c>
       <c r="C16" s="46">
         <v>274.10000000000002</v>
       </c>
       <c r="D16" s="47">
         <v>100.5</v>
       </c>
       <c r="E16" s="45">
         <v>135.1</v>
       </c>
       <c r="F16" s="46">
         <v>60.2</v>
       </c>
       <c r="G16" s="47">
         <v>61.3</v>
       </c>
       <c r="H16" s="45">
         <v>1459.1</v>
       </c>
       <c r="I16" s="46">
         <v>110.7</v>
       </c>
@@ -2236,53 +2252,53 @@
       <c r="K16" s="49">
         <v>161.5</v>
       </c>
       <c r="L16" s="49">
         <v>185.7</v>
       </c>
       <c r="M16" s="39">
         <v>91.9</v>
       </c>
       <c r="N16" s="50">
         <v>134.5</v>
       </c>
       <c r="O16" s="40">
         <v>76.3</v>
       </c>
       <c r="P16" s="60">
         <v>119.5</v>
       </c>
       <c r="Q16" s="42">
         <v>125.5</v>
       </c>
       <c r="R16" s="43">
         <v>107.6</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="15" customHeight="1">
+    <row r="17" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="58" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B17" s="45">
         <v>213.9</v>
       </c>
       <c r="C17" s="46">
         <v>133.80000000000001</v>
       </c>
       <c r="D17" s="47">
         <v>176</v>
       </c>
       <c r="E17" s="45">
         <v>134.30000000000001</v>
       </c>
       <c r="F17" s="46">
         <v>84.5</v>
       </c>
       <c r="G17" s="47">
         <v>138.80000000000001</v>
       </c>
       <c r="H17" s="45">
         <v>266.60000000000002</v>
       </c>
       <c r="I17" s="46">
         <v>201.8</v>
       </c>
@@ -2292,53 +2308,53 @@
       <c r="K17" s="49">
         <v>30.6</v>
       </c>
       <c r="L17" s="39">
         <v>130.80000000000001</v>
       </c>
       <c r="M17" s="39">
         <v>257</v>
       </c>
       <c r="N17" s="50">
         <v>111.6</v>
       </c>
       <c r="O17" s="40">
         <v>119.3</v>
       </c>
       <c r="P17" s="60">
         <v>106.7</v>
       </c>
       <c r="Q17" s="42">
         <v>25.3</v>
       </c>
       <c r="R17" s="43">
         <v>658.9</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="15" customHeight="1">
+    <row r="18" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="58" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B18" s="45">
         <v>230.9</v>
       </c>
       <c r="C18" s="46">
         <v>96.4</v>
       </c>
       <c r="D18" s="47">
         <v>500.6</v>
       </c>
       <c r="E18" s="45">
         <v>65.099999999999994</v>
       </c>
       <c r="F18" s="46">
         <v>206.9</v>
       </c>
       <c r="G18" s="47">
         <v>182.5</v>
       </c>
       <c r="H18" s="45">
         <v>49.9</v>
       </c>
       <c r="I18" s="46">
         <v>189.9</v>
       </c>
@@ -2348,53 +2364,53 @@
       <c r="K18" s="49">
         <v>182.5</v>
       </c>
       <c r="L18" s="49">
         <v>54.7</v>
       </c>
       <c r="M18" s="39">
         <v>115.5</v>
       </c>
       <c r="N18" s="50">
         <v>90.6</v>
       </c>
       <c r="O18" s="40">
         <v>38.5</v>
       </c>
       <c r="P18" s="60">
         <v>238.5</v>
       </c>
       <c r="Q18" s="42">
         <v>125.7</v>
       </c>
       <c r="R18" s="43">
         <v>146.19999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="15" customHeight="1">
+    <row r="19" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="61" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B19" s="45">
         <v>64.400000000000006</v>
       </c>
       <c r="C19" s="46">
         <v>82.6</v>
       </c>
       <c r="D19" s="47">
         <v>154.19999999999999</v>
       </c>
       <c r="E19" s="45">
         <v>126.7</v>
       </c>
       <c r="F19" s="46">
         <v>66.3</v>
       </c>
       <c r="G19" s="47">
         <v>193.4</v>
       </c>
       <c r="H19" s="45">
         <v>65.7</v>
       </c>
       <c r="I19" s="46">
         <v>87.9</v>
       </c>