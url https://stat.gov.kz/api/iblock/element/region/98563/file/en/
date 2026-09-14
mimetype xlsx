--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\1 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Symbols" sheetId="7" r:id="rId2"/>
     <sheet name="Indiсator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="52">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works in accordance with the General Classification of Types of Economic Activity 41,42,43</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
@@ -119,53 +124,50 @@
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>The volume of construction work performed by type</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including by type of construction work</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>works on the construction of buildings
 (OKVED 41)</t>
   </si>
   <si>
     <t>construction works on the construction of civil engineering facilities
 (OKED 42)</t>
   </si>
   <si>
     <t>specialized construction works
 (OKVED 43)</t>
   </si>
   <si>
     <t>* - Since 2006, the dynamic series has been recalculated in accordance with the 2008 OKED classifier VST 01 ed.2</t>
@@ -178,60 +180,63 @@
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Ilyina Zhanna </t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Report on completed construction works (services) 1-КС (yеаr)</t>
   </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -628,67 +633,67 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
@@ -736,116 +741,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -989,1072 +996,1072 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="102.5703125" style="18" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="28.2" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="32.4" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="53.4" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="53.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="36.6" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="31.2" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="67" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="66" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="B12" s="62" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="64" t="s">
+      <c r="B13" s="63" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>43</v>
+      <c r="B14" s="63" t="s">
+        <v>42</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="64" t="s">
-        <v>44</v>
+      <c r="B15" s="63" t="s">
+        <v>43</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="65" t="s">
-        <v>50</v>
+      <c r="B21" s="64" t="s">
+        <v>49</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="1"/>
+    <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="1"/>
+    <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="1"/>
+    <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="1"/>
+    <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="1"/>
+    <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="1"/>
+    <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="1"/>
+    <col min="1793" max="1793" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="1"/>
+    <col min="2049" max="2049" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="1"/>
+    <col min="2305" max="2305" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="1"/>
+    <col min="2561" max="2561" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="1"/>
+    <col min="2817" max="2817" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="1"/>
+    <col min="3073" max="3073" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="1"/>
+    <col min="3329" max="3329" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="1"/>
+    <col min="3585" max="3585" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="1"/>
+    <col min="3841" max="3841" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="1"/>
+    <col min="4097" max="4097" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="1"/>
+    <col min="4353" max="4353" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="1"/>
+    <col min="4609" max="4609" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="1"/>
+    <col min="4865" max="4865" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="1"/>
+    <col min="5121" max="5121" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="1"/>
+    <col min="5377" max="5377" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="1"/>
+    <col min="5633" max="5633" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="1"/>
+    <col min="5889" max="5889" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="1"/>
+    <col min="6145" max="6145" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="1"/>
+    <col min="6401" max="6401" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="1"/>
+    <col min="6657" max="6657" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="1"/>
+    <col min="6913" max="6913" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="1"/>
+    <col min="7169" max="7169" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="1"/>
+    <col min="7425" max="7425" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="1"/>
+    <col min="7681" max="7681" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="1"/>
+    <col min="7937" max="7937" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="1"/>
+    <col min="8193" max="8193" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="1"/>
+    <col min="8449" max="8449" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="1"/>
+    <col min="8705" max="8705" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="1"/>
+    <col min="8961" max="8961" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="1"/>
+    <col min="9217" max="9217" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="1"/>
+    <col min="9473" max="9473" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="1"/>
+    <col min="9729" max="9729" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="1"/>
+    <col min="9985" max="9985" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="1"/>
+    <col min="10241" max="10241" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="1"/>
+    <col min="10497" max="10497" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="1"/>
+    <col min="10753" max="10753" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="1"/>
+    <col min="11009" max="11009" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="1"/>
+    <col min="11265" max="11265" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="1"/>
+    <col min="11521" max="11521" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="1"/>
+    <col min="11777" max="11777" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="1"/>
+    <col min="12033" max="12033" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="1"/>
+    <col min="12289" max="12289" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="1"/>
+    <col min="12545" max="12545" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="1"/>
+    <col min="12801" max="12801" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="1"/>
+    <col min="13057" max="13057" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="1"/>
+    <col min="13313" max="13313" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="1"/>
+    <col min="13569" max="13569" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="1"/>
+    <col min="13825" max="13825" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="1"/>
+    <col min="14081" max="14081" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="1"/>
+    <col min="14337" max="14337" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="1"/>
+    <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="1"/>
+    <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="1"/>
+    <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="1"/>
+    <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="1"/>
+    <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="1"/>
+    <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="1"/>
+    <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="19"/>
       <c r="B4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="21"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="B5" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="21"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="19"/>
       <c r="B6" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="21"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="19"/>
       <c r="B7" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="21"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
       <c r="B8" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="21"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="19"/>
       <c r="B9" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="21"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="23"/>
       <c r="C10" s="21"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="21"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="21"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="19"/>
-      <c r="B13" s="62" t="s">
-        <v>33</v>
+      <c r="B13" s="67" t="s">
+        <v>51</v>
       </c>
       <c r="C13" s="19"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="24"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="25"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="25"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.88671875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="21.85546875" style="2" customWidth="1"/>
+    <col min="2" max="5" width="26.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.95" customHeight="1">
+    <row r="1" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="68" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
     </row>
-    <row r="2" spans="1:5" ht="14.4">
+    <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="73"/>
       <c r="B2" s="73"/>
       <c r="C2" s="73"/>
       <c r="D2" s="73"/>
       <c r="E2" s="73"/>
     </row>
-    <row r="3" spans="1:5" ht="22.95" customHeight="1">
+    <row r="3" spans="1:5" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="69"/>
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="70" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D3" s="70"/>
       <c r="E3" s="71"/>
     </row>
-    <row r="4" spans="1:5" ht="46.2" customHeight="1">
+    <row r="4" spans="1:5" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69"/>
-      <c r="B4" s="66" t="s">
+      <c r="B4" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="D4" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="E4" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="29" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:5" ht="15" customHeight="1">
+    </row>
+    <row r="5" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="30">
         <v>2006</v>
       </c>
       <c r="B5" s="31">
         <v>35456849</v>
       </c>
       <c r="C5" s="32">
         <v>6711295</v>
       </c>
       <c r="D5" s="33">
         <v>14233474</v>
       </c>
       <c r="E5" s="34">
         <v>14512080</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="15" customHeight="1">
+    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35">
         <v>2007</v>
       </c>
       <c r="B6" s="36">
         <v>36705936</v>
       </c>
       <c r="C6" s="37">
         <v>5835492</v>
       </c>
       <c r="D6" s="38">
         <v>15354533</v>
       </c>
       <c r="E6" s="39">
         <v>15515911</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="15" customHeight="1">
+    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="35">
         <v>2008</v>
       </c>
       <c r="B7" s="36">
         <v>42931734</v>
       </c>
       <c r="C7" s="37">
         <v>2443650</v>
       </c>
       <c r="D7" s="38">
         <v>20839859</v>
       </c>
       <c r="E7" s="39">
         <v>19648225</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="15" customHeight="1">
+    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="35">
         <v>2009</v>
       </c>
       <c r="B8" s="36">
         <v>46246057</v>
       </c>
       <c r="C8" s="40">
         <v>9153845</v>
       </c>
       <c r="D8" s="41">
         <v>12448768</v>
       </c>
       <c r="E8" s="42">
         <v>24643444</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="15" customHeight="1">
+    <row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35">
         <v>2010</v>
       </c>
       <c r="B9" s="36">
         <v>56846739</v>
       </c>
       <c r="C9" s="40">
         <v>12967932</v>
       </c>
       <c r="D9" s="41">
         <v>18276775</v>
       </c>
       <c r="E9" s="42">
         <v>25602032</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="15" customHeight="1">
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35">
         <v>2011</v>
       </c>
       <c r="B10" s="36">
         <v>64677307</v>
       </c>
       <c r="C10" s="43">
         <v>17232087</v>
       </c>
       <c r="D10" s="44">
         <v>15186930</v>
       </c>
       <c r="E10" s="45">
         <v>32258290</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="15" customHeight="1">
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35">
         <v>2012</v>
       </c>
       <c r="B11" s="36">
         <v>85102330</v>
       </c>
       <c r="C11" s="43">
         <v>23025903</v>
       </c>
       <c r="D11" s="44">
         <v>25990576</v>
       </c>
       <c r="E11" s="45">
         <v>36085851</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="15" customHeight="1">
+    <row r="12" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35">
         <v>2013</v>
       </c>
       <c r="B12" s="36">
         <v>90103785</v>
       </c>
       <c r="C12" s="46">
         <v>13761492</v>
       </c>
       <c r="D12" s="47">
         <v>48352868</v>
       </c>
       <c r="E12" s="48">
         <v>27989425</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="15" customHeight="1">
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="35">
         <v>2014</v>
       </c>
       <c r="B13" s="36">
         <v>113658582</v>
       </c>
       <c r="C13" s="46">
         <v>16999712</v>
       </c>
       <c r="D13" s="47">
         <v>56205683</v>
       </c>
       <c r="E13" s="48">
         <v>40453187</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15" customHeight="1">
+    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="35">
         <v>2015</v>
       </c>
       <c r="B14" s="36">
         <v>211874404</v>
       </c>
       <c r="C14" s="46">
         <v>11749456</v>
       </c>
       <c r="D14" s="47">
         <v>169352919</v>
       </c>
       <c r="E14" s="48">
         <v>30772029</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="15" customHeight="1">
+    <row r="15" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35">
         <v>2016</v>
       </c>
       <c r="B15" s="36">
         <v>169427767</v>
       </c>
       <c r="C15" s="46">
         <v>11673172</v>
       </c>
       <c r="D15" s="47">
         <v>88360304</v>
       </c>
       <c r="E15" s="48">
         <v>69394291</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="15" customHeight="1">
+    <row r="16" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="35">
         <v>2017</v>
       </c>
       <c r="B16" s="36">
         <v>182252043</v>
       </c>
       <c r="C16" s="49">
         <v>14604923</v>
       </c>
       <c r="D16" s="50">
         <v>82424934</v>
       </c>
       <c r="E16" s="51">
         <v>85222186</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="15" customHeight="1">
+    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35">
         <v>2018</v>
       </c>
       <c r="B17" s="36">
         <v>198025244</v>
       </c>
       <c r="C17" s="49">
         <v>41188590</v>
       </c>
       <c r="D17" s="50">
         <v>105552513</v>
       </c>
       <c r="E17" s="51">
         <v>51284141</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="15" customHeight="1">
+    <row r="18" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35">
         <v>2019</v>
       </c>
       <c r="B18" s="36">
         <v>208055024</v>
       </c>
       <c r="C18" s="49">
         <v>32780785</v>
       </c>
       <c r="D18" s="50">
         <v>109934308</v>
       </c>
       <c r="E18" s="51">
         <v>65339931</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15" customHeight="1">
+    <row r="19" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35">
         <v>2020</v>
       </c>
       <c r="B19" s="36">
         <v>219481911</v>
       </c>
       <c r="C19" s="52">
         <v>50322669</v>
       </c>
       <c r="D19" s="53">
         <v>110611384</v>
       </c>
       <c r="E19" s="54">
         <v>58547858</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="15" customHeight="1">
+    <row r="20" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35">
         <v>2021</v>
       </c>
       <c r="B20" s="55">
         <v>256681241</v>
       </c>
       <c r="C20" s="56">
         <v>83943566</v>
       </c>
       <c r="D20" s="57">
         <v>80282782</v>
       </c>
       <c r="E20" s="55">
         <v>92454893</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="15" customHeight="1">
+    <row r="21" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35">
         <v>2022</v>
       </c>
       <c r="B21" s="55">
         <v>289154245</v>
       </c>
       <c r="C21" s="56">
         <v>88029988</v>
       </c>
       <c r="D21" s="57">
         <v>108116566</v>
       </c>
       <c r="E21" s="55">
         <v>93007691</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15" customHeight="1">
+    <row r="22" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="58">
         <v>2023</v>
       </c>
       <c r="B22" s="59">
         <v>327335453</v>
       </c>
       <c r="C22" s="60">
         <v>77827456</v>
       </c>
       <c r="D22" s="60">
         <v>156961787</v>
       </c>
       <c r="E22" s="61">
         <v>92546210</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" customHeight="1">
+    <row r="23" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="58">
         <v>2024</v>
       </c>
       <c r="B23" s="59">
         <v>387139597</v>
       </c>
       <c r="C23" s="60">
         <v>73579226</v>
       </c>
       <c r="D23" s="60">
         <v>188176822</v>
       </c>
       <c r="E23" s="34">
         <v>125383549</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="15" customHeight="1">
+    <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="58">
         <v>2025</v>
       </c>
       <c r="B24" s="47">
         <v>495725217</v>
       </c>
       <c r="C24" s="47">
         <v>102670799</v>
       </c>
       <c r="D24" s="47">
         <v>217352518</v>
       </c>
       <c r="E24" s="36">
         <v>175701900</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="72" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.35433070866141736" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>