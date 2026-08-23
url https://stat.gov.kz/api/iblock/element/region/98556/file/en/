--- v0 (2026-05-02)
+++ v1 (2026-08-23)
@@ -1,423 +1,751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20496" windowHeight="7656"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист2" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="Indikator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="19">
-[...28 lines deleted...]
-    <t>Akkuly</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="64">
+  <si>
+    <t>Total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
-    <t>Uspen</t>
-[...2 lines deleted...]
-    <t>sq.m.</t>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>163206 (cfo 16)</t>
   </si>
   <si>
     <t xml:space="preserve">
 The total area of commissioned residential buildings by individual developers</t>
   </si>
   <si>
+    <t>sq.m.</t>
+  </si>
+  <si>
     <t>Pavlodar region</t>
   </si>
   <si>
+    <t>Pavlodar c.a.</t>
+  </si>
+  <si>
+    <t>Akcy c.a.</t>
+  </si>
+  <si>
+    <t>Ekibastyz c.a.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    districts:</t>
+  </si>
+  <si>
+    <t>Aktogai</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Bayanaul</t>
+  </si>
+  <si>
+    <t>Zhelezin</t>
+  </si>
+  <si>
+    <t>Ertis</t>
+  </si>
+  <si>
     <t>Terenkol</t>
   </si>
   <si>
+    <t>Akkuly</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
+    <t>Uspen</t>
+  </si>
+  <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>Continuation</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
+  </si>
+  <si>
+    <t>20.07.2026y.</t>
+  </si>
+  <si>
+    <t>13.07.2027y.</t>
+  </si>
+  <si>
+    <t>Division of construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilyina Zhanna </t>
+  </si>
+  <si>
+    <t>+7 7182558272</t>
+  </si>
+  <si>
+    <t>zha.ilina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <charset val="204"/>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10 2" xfId="4"/>
-    <cellStyle name="Обычный 106" xfId="5"/>
+    <cellStyle name="Обычный 10 2" xfId="7"/>
+    <cellStyle name="Обычный 106" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 33" xfId="9"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -660,1497 +988,1997 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U36"/>
+  <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="104.109375" style="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="37.950000000000003" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="34.200000000000003" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="37.799999999999997" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A4:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="49" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="49"/>
+    <col min="257" max="257" width="4.44140625" style="49" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="49" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="49"/>
+    <col min="513" max="513" width="4.44140625" style="49" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="49" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="49"/>
+    <col min="769" max="769" width="4.44140625" style="49" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="49" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="49"/>
+    <col min="1025" max="1025" width="4.44140625" style="49" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="49" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="49"/>
+    <col min="1281" max="1281" width="4.44140625" style="49" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="49" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="49"/>
+    <col min="1537" max="1537" width="4.44140625" style="49" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="49" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="49"/>
+    <col min="1793" max="1793" width="4.44140625" style="49" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="49" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="49"/>
+    <col min="2049" max="2049" width="4.44140625" style="49" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="49" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="49"/>
+    <col min="2305" max="2305" width="4.44140625" style="49" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="49" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="49"/>
+    <col min="2561" max="2561" width="4.44140625" style="49" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="49" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="49"/>
+    <col min="2817" max="2817" width="4.44140625" style="49" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="49" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="49"/>
+    <col min="3073" max="3073" width="4.44140625" style="49" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="49" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="49"/>
+    <col min="3329" max="3329" width="4.44140625" style="49" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="49" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="49"/>
+    <col min="3585" max="3585" width="4.44140625" style="49" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="49" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="49"/>
+    <col min="3841" max="3841" width="4.44140625" style="49" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="49" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="49"/>
+    <col min="4097" max="4097" width="4.44140625" style="49" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="49" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="49"/>
+    <col min="4353" max="4353" width="4.44140625" style="49" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="49" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="49"/>
+    <col min="4609" max="4609" width="4.44140625" style="49" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="49" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="49"/>
+    <col min="4865" max="4865" width="4.44140625" style="49" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="49" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="49"/>
+    <col min="5121" max="5121" width="4.44140625" style="49" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="49" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="49"/>
+    <col min="5377" max="5377" width="4.44140625" style="49" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="49" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="49"/>
+    <col min="5633" max="5633" width="4.44140625" style="49" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="49" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="49"/>
+    <col min="5889" max="5889" width="4.44140625" style="49" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="49" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="49"/>
+    <col min="6145" max="6145" width="4.44140625" style="49" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="49" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="49"/>
+    <col min="6401" max="6401" width="4.44140625" style="49" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="49" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="49"/>
+    <col min="6657" max="6657" width="4.44140625" style="49" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="49" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="49"/>
+    <col min="6913" max="6913" width="4.44140625" style="49" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="49" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="49"/>
+    <col min="7169" max="7169" width="4.44140625" style="49" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="49" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="49"/>
+    <col min="7425" max="7425" width="4.44140625" style="49" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="49" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="49"/>
+    <col min="7681" max="7681" width="4.44140625" style="49" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="49" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="49"/>
+    <col min="7937" max="7937" width="4.44140625" style="49" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="49" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="49"/>
+    <col min="8193" max="8193" width="4.44140625" style="49" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="49" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="49"/>
+    <col min="8449" max="8449" width="4.44140625" style="49" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="49" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="49"/>
+    <col min="8705" max="8705" width="4.44140625" style="49" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="49" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="49"/>
+    <col min="8961" max="8961" width="4.44140625" style="49" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="49" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="49"/>
+    <col min="9217" max="9217" width="4.44140625" style="49" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="49" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="49"/>
+    <col min="9473" max="9473" width="4.44140625" style="49" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="49" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="49"/>
+    <col min="9729" max="9729" width="4.44140625" style="49" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="49" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="49"/>
+    <col min="9985" max="9985" width="4.44140625" style="49" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="49" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="49"/>
+    <col min="10241" max="10241" width="4.44140625" style="49" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="49" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="49"/>
+    <col min="10497" max="10497" width="4.44140625" style="49" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="49" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="49"/>
+    <col min="10753" max="10753" width="4.44140625" style="49" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="49" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="49"/>
+    <col min="11009" max="11009" width="4.44140625" style="49" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="49" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="49"/>
+    <col min="11265" max="11265" width="4.44140625" style="49" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="49" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="49"/>
+    <col min="11521" max="11521" width="4.44140625" style="49" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="49" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="49"/>
+    <col min="11777" max="11777" width="4.44140625" style="49" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="49" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="49"/>
+    <col min="12033" max="12033" width="4.44140625" style="49" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="49" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="49"/>
+    <col min="12289" max="12289" width="4.44140625" style="49" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="49" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="49"/>
+    <col min="12545" max="12545" width="4.44140625" style="49" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="49" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="49"/>
+    <col min="12801" max="12801" width="4.44140625" style="49" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="49" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="49"/>
+    <col min="13057" max="13057" width="4.44140625" style="49" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="49" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="49"/>
+    <col min="13313" max="13313" width="4.44140625" style="49" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="49" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="49"/>
+    <col min="13569" max="13569" width="4.44140625" style="49" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="49" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="49"/>
+    <col min="13825" max="13825" width="4.44140625" style="49" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="49" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="49"/>
+    <col min="14081" max="14081" width="4.44140625" style="49" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="49" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="49"/>
+    <col min="14337" max="14337" width="4.44140625" style="49" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="49" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="49"/>
+    <col min="14593" max="14593" width="4.44140625" style="49" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="49" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="49"/>
+    <col min="14849" max="14849" width="4.44140625" style="49" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="49" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="49"/>
+    <col min="15105" max="15105" width="4.44140625" style="49" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="49" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="49"/>
+    <col min="15361" max="15361" width="4.44140625" style="49" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="49" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="49"/>
+    <col min="15617" max="15617" width="4.44140625" style="49" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="49" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="49"/>
+    <col min="15873" max="15873" width="4.44140625" style="49" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="49" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="49"/>
+    <col min="16129" max="16129" width="4.44140625" style="49" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="49" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:3">
+      <c r="A4" s="50"/>
+      <c r="B4" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="51"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="50"/>
+      <c r="B5" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="51"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="50"/>
+      <c r="B6" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="51"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="50"/>
+      <c r="B7" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="51"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="50"/>
+      <c r="B8" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="51"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="50"/>
+      <c r="B9" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="51"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="50"/>
+      <c r="B10" s="52"/>
+      <c r="C10" s="51"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="50"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="51"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="50"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="51"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="50"/>
+      <c r="B13" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="50"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="54"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="21"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="21"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="22"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M28" sqref="M27:M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="13.109375" style="1" customWidth="1"/>
+    <col min="2" max="16" width="8.6640625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="8.6640625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="11.5546875" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="21.6" customHeight="1">
-[...45 lines deleted...]
-      <c r="B3" s="17">
+    <row r="1" spans="1:17">
+      <c r="A1" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24">
         <v>2003</v>
       </c>
-      <c r="C3" s="17">
+      <c r="C3" s="24">
         <v>2004</v>
       </c>
-      <c r="D3" s="17">
+      <c r="D3" s="24">
         <v>2005</v>
       </c>
-      <c r="E3" s="17">
+      <c r="E3" s="24">
         <v>2006</v>
       </c>
-      <c r="F3" s="17">
+      <c r="F3" s="24">
         <v>2007</v>
       </c>
-      <c r="G3" s="17">
+      <c r="G3" s="24">
         <v>2008</v>
       </c>
-      <c r="H3" s="17">
+      <c r="H3" s="24">
         <v>2009</v>
       </c>
-      <c r="I3" s="17">
+      <c r="I3" s="24">
         <v>2010</v>
       </c>
-      <c r="J3" s="17">
+      <c r="J3" s="24">
         <v>2011</v>
       </c>
-      <c r="K3" s="17">
+      <c r="K3" s="24">
         <v>2012</v>
       </c>
-      <c r="L3" s="17">
+      <c r="L3" s="24">
         <v>2013</v>
       </c>
-      <c r="M3" s="17">
+      <c r="M3" s="24">
         <v>2014</v>
       </c>
-      <c r="N3" s="17">
+      <c r="N3" s="24">
         <v>2015</v>
       </c>
-      <c r="O3" s="17">
+      <c r="O3" s="24">
         <v>2016</v>
       </c>
-      <c r="P3" s="17">
+      <c r="P3" s="24">
         <v>2017</v>
       </c>
-      <c r="Q3" s="19">
+      <c r="Q3" s="25">
         <v>2018</v>
       </c>
-      <c r="R3" s="3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:19" ht="15" customHeight="1">
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="26" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B4" s="4">
+        <v>39</v>
+      </c>
+      <c r="B4" s="27">
         <v>41514</v>
       </c>
-      <c r="C4" s="4">
+      <c r="C4" s="27">
         <v>53277</v>
       </c>
-      <c r="D4" s="4">
+      <c r="D4" s="27">
         <v>55143</v>
       </c>
-      <c r="E4" s="4">
+      <c r="E4" s="27">
         <v>92352</v>
       </c>
-      <c r="F4" s="4">
+      <c r="F4" s="27">
         <v>70494</v>
       </c>
-      <c r="G4" s="4">
+      <c r="G4" s="27">
         <v>75639</v>
       </c>
-      <c r="H4" s="4">
+      <c r="H4" s="27">
         <v>36941</v>
       </c>
-      <c r="I4" s="4">
+      <c r="I4" s="27">
         <v>15535</v>
       </c>
-      <c r="J4" s="4">
+      <c r="J4" s="27">
         <v>44662</v>
       </c>
-      <c r="K4" s="4">
+      <c r="K4" s="27">
         <v>45802</v>
       </c>
-      <c r="L4" s="4">
+      <c r="L4" s="27">
         <v>54278</v>
       </c>
-      <c r="M4" s="4">
+      <c r="M4" s="27">
         <v>78570</v>
       </c>
-      <c r="N4" s="4">
+      <c r="N4" s="27">
         <v>112935</v>
       </c>
-      <c r="O4" s="4">
+      <c r="O4" s="27">
         <v>79033</v>
       </c>
-      <c r="P4" s="4">
+      <c r="P4" s="27">
         <v>69980</v>
       </c>
-      <c r="Q4" s="5">
+      <c r="Q4" s="28">
         <v>114119</v>
       </c>
-      <c r="R4" s="3"/>
-[...3 lines deleted...]
-      <c r="A5" s="20" t="s">
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="30">
+        <v>26866</v>
+      </c>
+      <c r="C5" s="30">
+        <v>36265</v>
+      </c>
+      <c r="D5" s="30">
+        <v>40367</v>
+      </c>
+      <c r="E5" s="30">
+        <v>69716</v>
+      </c>
+      <c r="F5" s="30">
+        <v>57776</v>
+      </c>
+      <c r="G5" s="30">
+        <v>62653</v>
+      </c>
+      <c r="H5" s="30">
+        <v>29605</v>
+      </c>
+      <c r="I5" s="30">
+        <v>5596</v>
+      </c>
+      <c r="J5" s="30">
+        <v>24816</v>
+      </c>
+      <c r="K5" s="30">
+        <v>27758</v>
+      </c>
+      <c r="L5" s="30">
+        <v>32817</v>
+      </c>
+      <c r="M5" s="30">
+        <v>59320</v>
+      </c>
+      <c r="N5" s="30">
+        <v>82980</v>
+      </c>
+      <c r="O5" s="30">
+        <v>44676</v>
+      </c>
+      <c r="P5" s="30">
+        <v>41190</v>
+      </c>
+      <c r="Q5" s="31">
+        <v>70335</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="30">
+        <v>2210</v>
+      </c>
+      <c r="C6" s="32">
+        <v>562</v>
+      </c>
+      <c r="D6" s="30">
+        <v>1524</v>
+      </c>
+      <c r="E6" s="30">
+        <v>1576</v>
+      </c>
+      <c r="F6" s="30">
+        <v>1579</v>
+      </c>
+      <c r="G6" s="30">
+        <v>2620</v>
+      </c>
+      <c r="H6" s="30">
+        <v>659</v>
+      </c>
+      <c r="I6" s="30">
+        <v>2653</v>
+      </c>
+      <c r="J6" s="30">
+        <v>2132</v>
+      </c>
+      <c r="K6" s="30">
+        <v>749</v>
+      </c>
+      <c r="L6" s="30">
+        <v>1651</v>
+      </c>
+      <c r="M6" s="30">
+        <v>2674</v>
+      </c>
+      <c r="N6" s="30">
+        <v>2557</v>
+      </c>
+      <c r="O6" s="30">
+        <v>3759</v>
+      </c>
+      <c r="P6" s="30">
+        <v>3850</v>
+      </c>
+      <c r="Q6" s="31">
+        <v>12384</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="30">
+        <v>11947</v>
+      </c>
+      <c r="C7" s="30">
+        <v>15335</v>
+      </c>
+      <c r="D7" s="30">
+        <v>11161</v>
+      </c>
+      <c r="E7" s="30">
+        <v>12524</v>
+      </c>
+      <c r="F7" s="30">
+        <v>10371</v>
+      </c>
+      <c r="G7" s="30">
+        <v>9994</v>
+      </c>
+      <c r="H7" s="30">
+        <v>6195</v>
+      </c>
+      <c r="I7" s="30">
+        <v>5010</v>
+      </c>
+      <c r="J7" s="30">
+        <v>4861</v>
+      </c>
+      <c r="K7" s="30">
+        <v>5703</v>
+      </c>
+      <c r="L7" s="30">
+        <v>11705</v>
+      </c>
+      <c r="M7" s="30">
+        <v>13105</v>
+      </c>
+      <c r="N7" s="30">
+        <v>19098</v>
+      </c>
+      <c r="O7" s="30">
+        <v>15258</v>
+      </c>
+      <c r="P7" s="30">
+        <v>11855</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>9224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="30"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="38"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" s="32">
+        <v>80</v>
+      </c>
+      <c r="J9" s="32">
+        <v>463</v>
+      </c>
+      <c r="K9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="L9" s="32">
+        <v>583</v>
+      </c>
+      <c r="M9" s="32">
+        <v>148</v>
+      </c>
+      <c r="N9" s="32">
+        <v>585</v>
+      </c>
+      <c r="O9" s="32">
+        <v>1592</v>
+      </c>
+      <c r="P9" s="32">
+        <v>719</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I10" s="32">
+        <v>859</v>
+      </c>
+      <c r="J10" s="32">
+        <v>790</v>
+      </c>
+      <c r="K10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="L10" s="30">
+        <v>2242</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1578</v>
+      </c>
+      <c r="N10" s="30">
+        <v>1362</v>
+      </c>
+      <c r="O10" s="30">
+        <v>2405</v>
+      </c>
+      <c r="P10" s="30">
+        <v>2261</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="32">
+        <v>64</v>
+      </c>
+      <c r="C11" s="32">
+        <v>117</v>
+      </c>
+      <c r="D11" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" s="32">
+        <v>153</v>
+      </c>
+      <c r="I11" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="32">
+        <v>762</v>
+      </c>
+      <c r="K11" s="30">
+        <v>1885</v>
+      </c>
+      <c r="L11" s="32">
+        <v>148</v>
+      </c>
+      <c r="M11" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="N11" s="32">
+        <v>448</v>
+      </c>
+      <c r="O11" s="32">
+        <v>591</v>
+      </c>
+      <c r="P11" s="30">
+        <v>1074</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="30">
+        <v>2227</v>
+      </c>
+      <c r="K12" s="32">
+        <v>543</v>
+      </c>
+      <c r="L12" s="32">
+        <v>799</v>
+      </c>
+      <c r="M12" s="32">
+        <v>552</v>
+      </c>
+      <c r="N12" s="32">
+        <v>325</v>
+      </c>
+      <c r="O12" s="30">
+        <v>1711</v>
+      </c>
+      <c r="P12" s="32">
+        <v>596</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="32">
+        <v>80</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="32">
+        <v>161</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I13" s="32">
+        <v>484</v>
+      </c>
+      <c r="J13" s="32">
+        <v>161</v>
+      </c>
+      <c r="K13" s="30">
+        <v>4510</v>
+      </c>
+      <c r="L13" s="32">
+        <v>917</v>
+      </c>
+      <c r="M13" s="32">
+        <v>756</v>
+      </c>
+      <c r="N13" s="30">
+        <v>2513</v>
+      </c>
+      <c r="O13" s="30">
+        <v>1467</v>
+      </c>
+      <c r="P13" s="32">
+        <v>2497</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="32">
+        <v>449</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="32">
+        <v>329</v>
+      </c>
+      <c r="I14" s="32">
+        <v>172</v>
+      </c>
+      <c r="J14" s="30">
+        <v>1636</v>
+      </c>
+      <c r="K14" s="32">
+        <v>486</v>
+      </c>
+      <c r="L14" s="30">
+        <v>1920</v>
+      </c>
+      <c r="M14" s="32">
+        <v>437</v>
+      </c>
+      <c r="N14" s="30">
+        <v>2102</v>
+      </c>
+      <c r="O14" s="30">
+        <v>2531</v>
+      </c>
+      <c r="P14" s="32">
+        <v>1002</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="32">
+        <v>601</v>
+      </c>
+      <c r="K15" s="32">
+        <v>142</v>
+      </c>
+      <c r="L15" s="32">
+        <v>303</v>
+      </c>
+      <c r="M15" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="N15" s="32">
+        <v>211</v>
+      </c>
+      <c r="O15" s="32">
+        <v>721</v>
+      </c>
+      <c r="P15" s="32">
+        <v>837</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="12">
-[...297 lines deleted...]
-      <c r="B11" s="14">
+      <c r="B16" s="32">
+        <v>427</v>
+      </c>
+      <c r="C16" s="32">
+        <v>469</v>
+      </c>
+      <c r="D16" s="30">
+        <v>2091</v>
+      </c>
+      <c r="E16" s="30">
+        <v>8536</v>
+      </c>
+      <c r="F16" s="32">
+        <v>768</v>
+      </c>
+      <c r="G16" s="32">
+        <v>147</v>
+      </c>
+      <c r="H16" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I16" s="32">
+        <v>469</v>
+      </c>
+      <c r="J16" s="30">
+        <v>5400</v>
+      </c>
+      <c r="K16" s="30">
+        <v>3714</v>
+      </c>
+      <c r="L16" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="M16" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="N16" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="O16" s="30">
+        <v>2116</v>
+      </c>
+      <c r="P16" s="32">
+        <v>2652</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G17" s="32">
         <v>64</v>
       </c>
-      <c r="C11" s="14">
-[...350 lines deleted...]
-      <c r="J17" s="14">
+      <c r="H17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="32">
         <v>813</v>
       </c>
-      <c r="K17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="14">
+      <c r="K17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="L17" s="32">
         <v>779</v>
       </c>
-      <c r="M17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="14">
+      <c r="M17" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="N17" s="32">
         <v>242</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="32">
         <v>922</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P17" s="32">
         <v>584</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="41">
         <v>573</v>
       </c>
-      <c r="R17" s="3"/>
-[...27 lines deleted...]
-      <c r="I18" s="14">
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" s="32">
         <v>212</v>
       </c>
-      <c r="J18" s="14" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="14">
+      <c r="J18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="32">
         <v>312</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="32">
         <v>414</v>
       </c>
-      <c r="M18" s="14" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="14">
+      <c r="M18" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="N18" s="32">
         <v>512</v>
       </c>
-      <c r="O18" s="12">
+      <c r="O18" s="30">
         <v>1284</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P18" s="32">
         <v>863</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="31">
         <v>2766</v>
       </c>
-      <c r="R18" s="3"/>
-[...21 lines deleted...]
-      <c r="B21" s="18">
+    </row>
+    <row r="20" spans="1:17">
+      <c r="E20" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="23"/>
+      <c r="B21" s="42">
         <v>2019</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="42">
         <v>2020</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="42">
         <v>2021</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E21" s="25">
         <v>2022</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="43">
         <v>2023</v>
       </c>
-      <c r="G21" s="24">
+      <c r="G21" s="43">
         <v>2024</v>
       </c>
-      <c r="H21" s="3"/>
+      <c r="H21" s="43">
+        <v>2025</v>
+      </c>
       <c r="Q21" s="1"/>
     </row>
-    <row r="22" spans="1:21" ht="15" customHeight="1">
+    <row r="22" spans="1:17">
       <c r="A22" s="26" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B22" s="4">
+        <v>39</v>
+      </c>
+      <c r="B22" s="27">
         <v>171412</v>
       </c>
-      <c r="C22" s="4">
+      <c r="C22" s="27">
         <v>179891</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D22" s="28">
         <v>172841</v>
       </c>
-      <c r="E22" s="5">
+      <c r="E22" s="28">
         <v>182690</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F22" s="44">
         <v>201204</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="44">
         <v>167139</v>
       </c>
-      <c r="H22" s="3"/>
+      <c r="H22" s="45">
+        <v>218670</v>
+      </c>
       <c r="Q22" s="1"/>
     </row>
-    <row r="23" spans="1:21" ht="15" customHeight="1">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:17">
+      <c r="A23" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="30">
+        <v>89364</v>
+      </c>
+      <c r="C23" s="30">
+        <v>122678</v>
+      </c>
+      <c r="D23" s="31">
+        <v>94785</v>
+      </c>
+      <c r="E23" s="31">
+        <v>99394</v>
+      </c>
+      <c r="F23" s="44">
+        <v>103668</v>
+      </c>
+      <c r="G23" s="44">
+        <v>56346</v>
+      </c>
+      <c r="H23" s="46">
+        <v>76467</v>
+      </c>
+      <c r="Q23" s="1"/>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="30">
+        <v>17233</v>
+      </c>
+      <c r="C24" s="30">
+        <v>17578</v>
+      </c>
+      <c r="D24" s="31">
+        <v>17829</v>
+      </c>
+      <c r="E24" s="31">
+        <v>11560</v>
+      </c>
+      <c r="F24" s="44">
+        <v>27709</v>
+      </c>
+      <c r="G24" s="44">
+        <v>36353</v>
+      </c>
+      <c r="H24" s="46">
+        <v>85133</v>
+      </c>
+      <c r="Q24" s="1"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="30">
+        <v>36447</v>
+      </c>
+      <c r="C25" s="30">
+        <v>9551</v>
+      </c>
+      <c r="D25" s="31">
+        <v>21277</v>
+      </c>
+      <c r="E25" s="31">
+        <v>22568</v>
+      </c>
+      <c r="F25" s="44">
+        <v>21471</v>
+      </c>
+      <c r="G25" s="44">
+        <v>33557</v>
+      </c>
+      <c r="H25" s="46">
+        <v>14961</v>
+      </c>
+      <c r="Q25" s="1"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="48"/>
+      <c r="Q26" s="1"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="30">
+        <v>2578</v>
+      </c>
+      <c r="C27" s="30">
+        <v>1123</v>
+      </c>
+      <c r="D27" s="31">
+        <v>5043</v>
+      </c>
+      <c r="E27" s="31">
+        <v>5466</v>
+      </c>
+      <c r="F27" s="44">
+        <v>5475</v>
+      </c>
+      <c r="G27" s="44">
+        <v>3890</v>
+      </c>
+      <c r="H27" s="46">
+        <v>4551</v>
+      </c>
+      <c r="Q27" s="1"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="30">
+        <v>4010</v>
+      </c>
+      <c r="C28" s="30">
+        <v>4773</v>
+      </c>
+      <c r="D28" s="31">
+        <v>4682</v>
+      </c>
+      <c r="E28" s="31">
+        <v>6603</v>
+      </c>
+      <c r="F28" s="44">
+        <v>7479</v>
+      </c>
+      <c r="G28" s="44">
+        <v>6983</v>
+      </c>
+      <c r="H28" s="46">
+        <v>7698</v>
+      </c>
+      <c r="Q28" s="1"/>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="30">
+        <v>1793</v>
+      </c>
+      <c r="C29" s="30">
+        <v>2804</v>
+      </c>
+      <c r="D29" s="31">
+        <v>2287</v>
+      </c>
+      <c r="E29" s="31">
+        <v>2948</v>
+      </c>
+      <c r="F29" s="44">
+        <v>3285</v>
+      </c>
+      <c r="G29" s="44">
+        <v>2112</v>
+      </c>
+      <c r="H29" s="46">
+        <v>2922</v>
+      </c>
+      <c r="Q29" s="1"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="30">
+        <v>1677</v>
+      </c>
+      <c r="C30" s="30">
+        <v>2362</v>
+      </c>
+      <c r="D30" s="31">
+        <v>1700</v>
+      </c>
+      <c r="E30" s="31">
+        <v>6096</v>
+      </c>
+      <c r="F30" s="44">
+        <v>6325</v>
+      </c>
+      <c r="G30" s="44">
+        <v>4692</v>
+      </c>
+      <c r="H30" s="46">
+        <v>4378</v>
+      </c>
+      <c r="Q30" s="1"/>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="30">
+        <v>3777</v>
+      </c>
+      <c r="C31" s="30">
+        <v>4212</v>
+      </c>
+      <c r="D31" s="31">
+        <v>4637</v>
+      </c>
+      <c r="E31" s="31">
+        <v>5304</v>
+      </c>
+      <c r="F31" s="44">
+        <v>4680</v>
+      </c>
+      <c r="G31" s="44">
+        <v>5772</v>
+      </c>
+      <c r="H31" s="46">
+        <v>3226</v>
+      </c>
+      <c r="Q31" s="1"/>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="30">
+        <v>4004</v>
+      </c>
+      <c r="C32" s="30">
+        <v>4005</v>
+      </c>
+      <c r="D32" s="31">
+        <v>4686</v>
+      </c>
+      <c r="E32" s="31">
+        <v>5547</v>
+      </c>
+      <c r="F32" s="44">
+        <v>4128</v>
+      </c>
+      <c r="G32" s="44">
+        <v>2512</v>
+      </c>
+      <c r="H32" s="46">
+        <v>5374</v>
+      </c>
+      <c r="Q32" s="1"/>
+    </row>
+    <row r="33" spans="1:17">
+      <c r="A33" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="30">
+        <v>2631</v>
+      </c>
+      <c r="C33" s="30">
+        <v>2943</v>
+      </c>
+      <c r="D33" s="31">
+        <v>3181</v>
+      </c>
+      <c r="E33" s="31">
+        <v>5325</v>
+      </c>
+      <c r="F33" s="44">
+        <v>4756</v>
+      </c>
+      <c r="G33" s="44">
+        <v>2290</v>
+      </c>
+      <c r="H33" s="46">
+        <v>3720</v>
+      </c>
+      <c r="Q33" s="1"/>
+    </row>
+    <row r="34" spans="1:17">
+      <c r="A34" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="12">
-[...262 lines deleted...]
-      <c r="B34" s="12">
+      <c r="B34" s="30">
         <v>4150</v>
       </c>
-      <c r="C34" s="12">
+      <c r="C34" s="30">
         <v>4418</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="31">
         <v>5176</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="31">
         <v>5192</v>
       </c>
-      <c r="F34" s="25">
+      <c r="F34" s="44">
         <v>6413</v>
       </c>
-      <c r="G34" s="25">
+      <c r="G34" s="44">
         <v>6556</v>
       </c>
-      <c r="H34" s="3"/>
+      <c r="H34" s="46">
+        <v>6756</v>
+      </c>
       <c r="Q34" s="1"/>
     </row>
-    <row r="35" spans="1:17" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B35" s="14">
+    <row r="35" spans="1:17">
+      <c r="A35" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="32">
         <v>946</v>
       </c>
-      <c r="C35" s="12">
+      <c r="C35" s="30">
         <v>1684</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="31">
         <v>2689</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="31">
         <v>3091</v>
       </c>
-      <c r="F35" s="25">
+      <c r="F35" s="44">
         <v>787</v>
       </c>
-      <c r="G35" s="25">
+      <c r="G35" s="44">
         <v>727</v>
       </c>
-      <c r="H35" s="3"/>
+      <c r="H35" s="46">
+        <v>1476</v>
+      </c>
       <c r="Q35" s="1"/>
     </row>
-    <row r="36" spans="1:17" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B36" s="12">
+    <row r="36" spans="1:17">
+      <c r="A36" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="30">
         <v>2802</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="30">
         <v>1760</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="31">
         <v>4869</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="31">
         <v>3596</v>
       </c>
-      <c r="F36" s="25">
+      <c r="F36" s="44">
         <v>5028</v>
       </c>
-      <c r="G36" s="25">
+      <c r="G36" s="44">
         <v>5349</v>
       </c>
-      <c r="H36" s="3"/>
+      <c r="H36" s="46">
+        <v>2008</v>
+      </c>
       <c r="Q36" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E20:H20"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист2</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indikator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>