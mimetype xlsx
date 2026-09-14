--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\2 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20496" windowHeight="7656"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols" sheetId="3" r:id="rId2"/>
     <sheet name="Indikator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="64">
   <si>
     <t>Total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
@@ -110,53 +115,50 @@
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
     <t>sq. meters of total area</t>
   </si>
   <si>
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>Since 2003</t>
   </si>
   <si>
     <t>Aggregation</t>
   </si>
   <si>
     <t>163206 (cfo 16)</t>
   </si>
   <si>
     <t xml:space="preserve">
 The total area of commissioned residential buildings by individual developers</t>
   </si>
   <si>
     <t>sq.m.</t>
   </si>
   <si>
@@ -211,99 +213,95 @@
     <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Ilyina Zhanna </t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -334,102 +332,93 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -493,252 +482,248 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="7"/>
     <cellStyle name="Обычный 106" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 33" xfId="9"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -747,116 +732,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1000,1968 +987,1953 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="104.109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="104.140625" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
-[...40 lines deleted...]
-      <c r="A10" s="3" t="s">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="58" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="B10" s="39" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="9"/>
-[...3 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="B11" s="7"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="M12" s="10"/>
-[...2 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="M13" s="10"/>
-[...2 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="M14" s="10"/>
-[...5 lines deleted...]
-      <c r="B15" s="56" t="s">
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="M15" s="10"/>
-[...5 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="M16" s="13"/>
-[...5 lines deleted...]
-      <c r="B17" s="12" t="s">
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M17" s="14"/>
-[...5 lines deleted...]
-      <c r="B18" s="6" t="s">
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M18" s="13"/>
-[...5 lines deleted...]
-      <c r="B19" s="6" t="s">
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="M19" s="14"/>
-[...5 lines deleted...]
-      <c r="B20" s="15" t="s">
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="M20" s="13"/>
-[...24 lines deleted...]
-      <c r="M26" s="13"/>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="49" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.88671875" style="49"/>
+    <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="31"/>
+    <col min="257" max="257" width="4.42578125" style="31" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="31" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="31"/>
+    <col min="513" max="513" width="4.42578125" style="31" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="31" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="31"/>
+    <col min="769" max="769" width="4.42578125" style="31" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="31" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="31"/>
+    <col min="1025" max="1025" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="31"/>
+    <col min="1281" max="1281" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="31"/>
+    <col min="1537" max="1537" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="31"/>
+    <col min="1793" max="1793" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="31"/>
+    <col min="2049" max="2049" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="31"/>
+    <col min="2305" max="2305" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="31"/>
+    <col min="2561" max="2561" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="31"/>
+    <col min="2817" max="2817" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="31"/>
+    <col min="3073" max="3073" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="31"/>
+    <col min="3329" max="3329" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="31"/>
+    <col min="3585" max="3585" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="31"/>
+    <col min="3841" max="3841" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="31"/>
+    <col min="4097" max="4097" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="31"/>
+    <col min="4353" max="4353" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="31"/>
+    <col min="4609" max="4609" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="31"/>
+    <col min="4865" max="4865" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="31"/>
+    <col min="5121" max="5121" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="31"/>
+    <col min="5377" max="5377" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="31"/>
+    <col min="5633" max="5633" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="31"/>
+    <col min="5889" max="5889" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="31"/>
+    <col min="6145" max="6145" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="31"/>
+    <col min="6401" max="6401" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="31"/>
+    <col min="6657" max="6657" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="31"/>
+    <col min="6913" max="6913" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="31"/>
+    <col min="7169" max="7169" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="31"/>
+    <col min="7425" max="7425" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="31"/>
+    <col min="7681" max="7681" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="31"/>
+    <col min="7937" max="7937" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="31"/>
+    <col min="8193" max="8193" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="31"/>
+    <col min="8449" max="8449" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="31"/>
+    <col min="8705" max="8705" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="31"/>
+    <col min="8961" max="8961" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="31"/>
+    <col min="9217" max="9217" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="31"/>
+    <col min="9473" max="9473" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="31"/>
+    <col min="9729" max="9729" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="31"/>
+    <col min="9985" max="9985" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="31"/>
+    <col min="10241" max="10241" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="31"/>
+    <col min="10497" max="10497" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="31"/>
+    <col min="10753" max="10753" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="31"/>
+    <col min="11009" max="11009" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="31"/>
+    <col min="11265" max="11265" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="31"/>
+    <col min="11521" max="11521" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="31"/>
+    <col min="11777" max="11777" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="31"/>
+    <col min="12033" max="12033" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="31"/>
+    <col min="12289" max="12289" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="31"/>
+    <col min="12545" max="12545" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="31"/>
+    <col min="12801" max="12801" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="31"/>
+    <col min="13057" max="13057" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="31"/>
+    <col min="13313" max="13313" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="31"/>
+    <col min="13569" max="13569" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="31"/>
+    <col min="13825" max="13825" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="31"/>
+    <col min="14081" max="14081" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="31"/>
+    <col min="14337" max="14337" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="31"/>
+    <col min="14593" max="14593" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="31"/>
+    <col min="14849" max="14849" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="31"/>
+    <col min="15105" max="15105" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="31"/>
+    <col min="15361" max="15361" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="31"/>
+    <col min="15617" max="15617" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="31"/>
+    <col min="15873" max="15873" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="31"/>
+    <col min="16129" max="16129" width="4.42578125" style="31" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="31" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="31"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
-[...1 lines deleted...]
-      <c r="B4" s="19" t="s">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="32"/>
+      <c r="B4" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="51"/>
-[...3 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="C4" s="33"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="51"/>
-[...3 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="C5" s="33"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="51"/>
-[...3 lines deleted...]
-      <c r="B7" s="19" t="s">
+      <c r="C6" s="33"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="51"/>
-[...3 lines deleted...]
-      <c r="B8" s="19" t="s">
+      <c r="C7" s="33"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="32"/>
+      <c r="B8" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="51"/>
-[...3 lines deleted...]
-      <c r="B9" s="20" t="s">
+      <c r="C8" s="33"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="32"/>
+      <c r="B9" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="51"/>
-[...33 lines deleted...]
-      <c r="B20" s="22"/>
+      <c r="C9" s="33"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="32"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="33"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="32"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="33"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="32"/>
+      <c r="B12" s="32"/>
+      <c r="C12" s="33"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="32"/>
+      <c r="B13" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="32"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="35"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="19"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="19"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M28" sqref="M27:M28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="13.140625" style="31" customWidth="1"/>
+    <col min="2" max="16" width="8.7109375" style="31" customWidth="1"/>
+    <col min="17" max="17" width="8.7109375" style="56" customWidth="1"/>
+    <col min="18" max="18" width="11.5703125" style="31" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+    </row>
+    <row r="2" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="59"/>
-[...17 lines deleted...]
-      <c r="A2" s="60" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+    </row>
+    <row r="3" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="43"/>
+      <c r="B3" s="44">
+        <v>2003</v>
+      </c>
+      <c r="C3" s="44">
+        <v>2004</v>
+      </c>
+      <c r="D3" s="44">
+        <v>2005</v>
+      </c>
+      <c r="E3" s="44">
+        <v>2006</v>
+      </c>
+      <c r="F3" s="44">
+        <v>2007</v>
+      </c>
+      <c r="G3" s="44">
+        <v>2008</v>
+      </c>
+      <c r="H3" s="44">
+        <v>2009</v>
+      </c>
+      <c r="I3" s="44">
+        <v>2010</v>
+      </c>
+      <c r="J3" s="44">
+        <v>2011</v>
+      </c>
+      <c r="K3" s="44">
+        <v>2012</v>
+      </c>
+      <c r="L3" s="44">
+        <v>2013</v>
+      </c>
+      <c r="M3" s="44">
+        <v>2014</v>
+      </c>
+      <c r="N3" s="44">
+        <v>2015</v>
+      </c>
+      <c r="O3" s="44">
+        <v>2016</v>
+      </c>
+      <c r="P3" s="44">
+        <v>2017</v>
+      </c>
+      <c r="Q3" s="26">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="60"/>
-[...33 lines deleted...]
-      <c r="G3" s="24">
+      <c r="B4" s="45">
+        <v>41514</v>
+      </c>
+      <c r="C4" s="45">
+        <v>53277</v>
+      </c>
+      <c r="D4" s="45">
+        <v>55143</v>
+      </c>
+      <c r="E4" s="45">
+        <v>92352</v>
+      </c>
+      <c r="F4" s="45">
+        <v>70494</v>
+      </c>
+      <c r="G4" s="45">
+        <v>75639</v>
+      </c>
+      <c r="H4" s="45">
+        <v>36941</v>
+      </c>
+      <c r="I4" s="45">
+        <v>15535</v>
+      </c>
+      <c r="J4" s="45">
+        <v>44662</v>
+      </c>
+      <c r="K4" s="45">
+        <v>45802</v>
+      </c>
+      <c r="L4" s="45">
+        <v>54278</v>
+      </c>
+      <c r="M4" s="45">
+        <v>78570</v>
+      </c>
+      <c r="N4" s="45">
+        <v>112935</v>
+      </c>
+      <c r="O4" s="45">
+        <v>79033</v>
+      </c>
+      <c r="P4" s="45">
+        <v>69980</v>
+      </c>
+      <c r="Q4" s="46">
+        <v>114119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="47">
+        <v>26866</v>
+      </c>
+      <c r="C5" s="47">
+        <v>36265</v>
+      </c>
+      <c r="D5" s="47">
+        <v>40367</v>
+      </c>
+      <c r="E5" s="47">
+        <v>69716</v>
+      </c>
+      <c r="F5" s="47">
+        <v>57776</v>
+      </c>
+      <c r="G5" s="47">
+        <v>62653</v>
+      </c>
+      <c r="H5" s="47">
+        <v>29605</v>
+      </c>
+      <c r="I5" s="47">
+        <v>5596</v>
+      </c>
+      <c r="J5" s="47">
+        <v>24816</v>
+      </c>
+      <c r="K5" s="47">
+        <v>27758</v>
+      </c>
+      <c r="L5" s="47">
+        <v>32817</v>
+      </c>
+      <c r="M5" s="47">
+        <v>59320</v>
+      </c>
+      <c r="N5" s="47">
+        <v>82980</v>
+      </c>
+      <c r="O5" s="47">
+        <v>44676</v>
+      </c>
+      <c r="P5" s="47">
+        <v>41190</v>
+      </c>
+      <c r="Q5" s="48">
+        <v>70335</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="47">
+        <v>2210</v>
+      </c>
+      <c r="C6" s="49">
+        <v>562</v>
+      </c>
+      <c r="D6" s="47">
+        <v>1524</v>
+      </c>
+      <c r="E6" s="47">
+        <v>1576</v>
+      </c>
+      <c r="F6" s="47">
+        <v>1579</v>
+      </c>
+      <c r="G6" s="47">
+        <v>2620</v>
+      </c>
+      <c r="H6" s="47">
+        <v>659</v>
+      </c>
+      <c r="I6" s="47">
+        <v>2653</v>
+      </c>
+      <c r="J6" s="47">
+        <v>2132</v>
+      </c>
+      <c r="K6" s="47">
+        <v>749</v>
+      </c>
+      <c r="L6" s="47">
+        <v>1651</v>
+      </c>
+      <c r="M6" s="47">
+        <v>2674</v>
+      </c>
+      <c r="N6" s="47">
+        <v>2557</v>
+      </c>
+      <c r="O6" s="47">
+        <v>3759</v>
+      </c>
+      <c r="P6" s="47">
+        <v>3850</v>
+      </c>
+      <c r="Q6" s="48">
+        <v>12384</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="47">
+        <v>11947</v>
+      </c>
+      <c r="C7" s="47">
+        <v>15335</v>
+      </c>
+      <c r="D7" s="47">
+        <v>11161</v>
+      </c>
+      <c r="E7" s="47">
+        <v>12524</v>
+      </c>
+      <c r="F7" s="47">
+        <v>10371</v>
+      </c>
+      <c r="G7" s="47">
+        <v>9994</v>
+      </c>
+      <c r="H7" s="47">
+        <v>6195</v>
+      </c>
+      <c r="I7" s="47">
+        <v>5010</v>
+      </c>
+      <c r="J7" s="47">
+        <v>4861</v>
+      </c>
+      <c r="K7" s="47">
+        <v>5703</v>
+      </c>
+      <c r="L7" s="47">
+        <v>11705</v>
+      </c>
+      <c r="M7" s="47">
+        <v>13105</v>
+      </c>
+      <c r="N7" s="47">
+        <v>19098</v>
+      </c>
+      <c r="O7" s="47">
+        <v>15258</v>
+      </c>
+      <c r="P7" s="47">
+        <v>11855</v>
+      </c>
+      <c r="Q7" s="48">
+        <v>9224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="47"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="52"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="54"/>
+    </row>
+    <row r="9" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="49">
+        <v>80</v>
+      </c>
+      <c r="J9" s="49">
+        <v>463</v>
+      </c>
+      <c r="K9" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="L9" s="49">
+        <v>583</v>
+      </c>
+      <c r="M9" s="49">
+        <v>148</v>
+      </c>
+      <c r="N9" s="49">
+        <v>585</v>
+      </c>
+      <c r="O9" s="49">
+        <v>1592</v>
+      </c>
+      <c r="P9" s="49">
+        <v>719</v>
+      </c>
+      <c r="Q9" s="48">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="49">
+        <v>859</v>
+      </c>
+      <c r="J10" s="49">
+        <v>790</v>
+      </c>
+      <c r="K10" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="L10" s="47">
+        <v>2242</v>
+      </c>
+      <c r="M10" s="47">
+        <v>1578</v>
+      </c>
+      <c r="N10" s="47">
+        <v>1362</v>
+      </c>
+      <c r="O10" s="47">
+        <v>2405</v>
+      </c>
+      <c r="P10" s="47">
+        <v>2261</v>
+      </c>
+      <c r="Q10" s="48">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="49">
+        <v>64</v>
+      </c>
+      <c r="C11" s="49">
+        <v>117</v>
+      </c>
+      <c r="D11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="49">
+        <v>153</v>
+      </c>
+      <c r="I11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="49">
+        <v>762</v>
+      </c>
+      <c r="K11" s="47">
+        <v>1885</v>
+      </c>
+      <c r="L11" s="49">
+        <v>148</v>
+      </c>
+      <c r="M11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="N11" s="49">
+        <v>448</v>
+      </c>
+      <c r="O11" s="49">
+        <v>591</v>
+      </c>
+      <c r="P11" s="47">
+        <v>1074</v>
+      </c>
+      <c r="Q11" s="48">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" s="47">
+        <v>2227</v>
+      </c>
+      <c r="K12" s="49">
+        <v>543</v>
+      </c>
+      <c r="L12" s="49">
+        <v>799</v>
+      </c>
+      <c r="M12" s="49">
+        <v>552</v>
+      </c>
+      <c r="N12" s="49">
+        <v>325</v>
+      </c>
+      <c r="O12" s="47">
+        <v>1711</v>
+      </c>
+      <c r="P12" s="49">
+        <v>596</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="49">
+        <v>80</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" s="49">
+        <v>161</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="49">
+        <v>484</v>
+      </c>
+      <c r="J13" s="49">
+        <v>161</v>
+      </c>
+      <c r="K13" s="47">
+        <v>4510</v>
+      </c>
+      <c r="L13" s="49">
+        <v>917</v>
+      </c>
+      <c r="M13" s="49">
+        <v>756</v>
+      </c>
+      <c r="N13" s="47">
+        <v>2513</v>
+      </c>
+      <c r="O13" s="47">
+        <v>1467</v>
+      </c>
+      <c r="P13" s="49">
+        <v>2497</v>
+      </c>
+      <c r="Q13" s="48">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="49">
+        <v>449</v>
+      </c>
+      <c r="D14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="49">
+        <v>329</v>
+      </c>
+      <c r="I14" s="49">
+        <v>172</v>
+      </c>
+      <c r="J14" s="47">
+        <v>1636</v>
+      </c>
+      <c r="K14" s="49">
+        <v>486</v>
+      </c>
+      <c r="L14" s="47">
+        <v>1920</v>
+      </c>
+      <c r="M14" s="49">
+        <v>437</v>
+      </c>
+      <c r="N14" s="47">
+        <v>2102</v>
+      </c>
+      <c r="O14" s="47">
+        <v>2531</v>
+      </c>
+      <c r="P14" s="49">
+        <v>1002</v>
+      </c>
+      <c r="Q14" s="48">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="49">
+        <v>601</v>
+      </c>
+      <c r="K15" s="49">
+        <v>142</v>
+      </c>
+      <c r="L15" s="49">
+        <v>303</v>
+      </c>
+      <c r="M15" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="N15" s="49">
+        <v>211</v>
+      </c>
+      <c r="O15" s="49">
+        <v>721</v>
+      </c>
+      <c r="P15" s="49">
+        <v>837</v>
+      </c>
+      <c r="Q15" s="48">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="49">
+        <v>427</v>
+      </c>
+      <c r="C16" s="49">
+        <v>469</v>
+      </c>
+      <c r="D16" s="47">
+        <v>2091</v>
+      </c>
+      <c r="E16" s="47">
+        <v>8536</v>
+      </c>
+      <c r="F16" s="49">
+        <v>768</v>
+      </c>
+      <c r="G16" s="49">
+        <v>147</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="49">
+        <v>469</v>
+      </c>
+      <c r="J16" s="47">
+        <v>5400</v>
+      </c>
+      <c r="K16" s="47">
+        <v>3714</v>
+      </c>
+      <c r="L16" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="M16" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="N16" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="O16" s="47">
+        <v>2116</v>
+      </c>
+      <c r="P16" s="49">
+        <v>2652</v>
+      </c>
+      <c r="Q16" s="48">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G17" s="49">
+        <v>64</v>
+      </c>
+      <c r="H17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="49">
+        <v>813</v>
+      </c>
+      <c r="K17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="L17" s="49">
+        <v>779</v>
+      </c>
+      <c r="M17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="N17" s="49">
+        <v>242</v>
+      </c>
+      <c r="O17" s="49">
+        <v>922</v>
+      </c>
+      <c r="P17" s="49">
+        <v>584</v>
+      </c>
+      <c r="Q17" s="55">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="I18" s="49">
+        <v>212</v>
+      </c>
+      <c r="J18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" s="49">
+        <v>312</v>
+      </c>
+      <c r="L18" s="49">
+        <v>414</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="N18" s="49">
+        <v>512</v>
+      </c>
+      <c r="O18" s="47">
+        <v>1284</v>
+      </c>
+      <c r="P18" s="49">
+        <v>863</v>
+      </c>
+      <c r="Q18" s="48">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="E20" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="Q20" s="56"/>
+    </row>
+    <row r="21" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43"/>
+      <c r="B21" s="57">
+        <v>2019</v>
+      </c>
+      <c r="C21" s="57">
+        <v>2020</v>
+      </c>
+      <c r="D21" s="57">
+        <v>2021</v>
+      </c>
+      <c r="E21" s="26">
+        <v>2022</v>
+      </c>
+      <c r="F21" s="26">
+        <v>2023</v>
+      </c>
+      <c r="G21" s="26">
+        <v>2024</v>
+      </c>
+      <c r="H21" s="26">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="45">
+        <v>171412</v>
+      </c>
+      <c r="C22" s="45">
+        <v>179891</v>
+      </c>
+      <c r="D22" s="46">
+        <v>172841</v>
+      </c>
+      <c r="E22" s="46">
+        <v>182690</v>
+      </c>
+      <c r="F22" s="27">
+        <v>201204</v>
+      </c>
+      <c r="G22" s="27">
+        <v>167139</v>
+      </c>
+      <c r="H22" s="28">
+        <v>218670</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="47">
+        <v>89364</v>
+      </c>
+      <c r="C23" s="47">
+        <v>122678</v>
+      </c>
+      <c r="D23" s="48">
+        <v>94785</v>
+      </c>
+      <c r="E23" s="48">
+        <v>99394</v>
+      </c>
+      <c r="F23" s="27">
+        <v>103668</v>
+      </c>
+      <c r="G23" s="27">
+        <v>56346</v>
+      </c>
+      <c r="H23" s="29">
+        <v>76467</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="47">
+        <v>17233</v>
+      </c>
+      <c r="C24" s="47">
+        <v>17578</v>
+      </c>
+      <c r="D24" s="48">
+        <v>17829</v>
+      </c>
+      <c r="E24" s="48">
+        <v>11560</v>
+      </c>
+      <c r="F24" s="27">
+        <v>27709</v>
+      </c>
+      <c r="G24" s="27">
+        <v>36353</v>
+      </c>
+      <c r="H24" s="29">
+        <v>85133</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="47">
+        <v>36447</v>
+      </c>
+      <c r="C25" s="47">
+        <v>9551</v>
+      </c>
+      <c r="D25" s="48">
+        <v>21277</v>
+      </c>
+      <c r="E25" s="48">
+        <v>22568</v>
+      </c>
+      <c r="F25" s="27">
+        <v>21471</v>
+      </c>
+      <c r="G25" s="27">
+        <v>33557</v>
+      </c>
+      <c r="H25" s="29">
+        <v>14961</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="50"/>
+      <c r="C26" s="50"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="30"/>
+    </row>
+    <row r="27" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="47">
+        <v>2578</v>
+      </c>
+      <c r="C27" s="47">
+        <v>1123</v>
+      </c>
+      <c r="D27" s="48">
+        <v>5043</v>
+      </c>
+      <c r="E27" s="48">
+        <v>5466</v>
+      </c>
+      <c r="F27" s="27">
+        <v>5475</v>
+      </c>
+      <c r="G27" s="27">
+        <v>3890</v>
+      </c>
+      <c r="H27" s="29">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="47">
+        <v>4010</v>
+      </c>
+      <c r="C28" s="47">
+        <v>4773</v>
+      </c>
+      <c r="D28" s="48">
+        <v>4682</v>
+      </c>
+      <c r="E28" s="48">
+        <v>6603</v>
+      </c>
+      <c r="F28" s="27">
+        <v>7479</v>
+      </c>
+      <c r="G28" s="27">
+        <v>6983</v>
+      </c>
+      <c r="H28" s="29">
+        <v>7698</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="47">
+        <v>1793</v>
+      </c>
+      <c r="C29" s="47">
+        <v>2804</v>
+      </c>
+      <c r="D29" s="48">
+        <v>2287</v>
+      </c>
+      <c r="E29" s="48">
+        <v>2948</v>
+      </c>
+      <c r="F29" s="27">
+        <v>3285</v>
+      </c>
+      <c r="G29" s="27">
+        <v>2112</v>
+      </c>
+      <c r="H29" s="29">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="47">
+        <v>1677</v>
+      </c>
+      <c r="C30" s="47">
+        <v>2362</v>
+      </c>
+      <c r="D30" s="48">
+        <v>1700</v>
+      </c>
+      <c r="E30" s="48">
+        <v>6096</v>
+      </c>
+      <c r="F30" s="27">
+        <v>6325</v>
+      </c>
+      <c r="G30" s="27">
+        <v>4692</v>
+      </c>
+      <c r="H30" s="29">
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="47">
+        <v>3777</v>
+      </c>
+      <c r="C31" s="47">
+        <v>4212</v>
+      </c>
+      <c r="D31" s="48">
+        <v>4637</v>
+      </c>
+      <c r="E31" s="48">
+        <v>5304</v>
+      </c>
+      <c r="F31" s="27">
+        <v>4680</v>
+      </c>
+      <c r="G31" s="27">
+        <v>5772</v>
+      </c>
+      <c r="H31" s="29">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="47">
+        <v>4004</v>
+      </c>
+      <c r="C32" s="47">
+        <v>4005</v>
+      </c>
+      <c r="D32" s="48">
+        <v>4686</v>
+      </c>
+      <c r="E32" s="48">
+        <v>5547</v>
+      </c>
+      <c r="F32" s="27">
+        <v>4128</v>
+      </c>
+      <c r="G32" s="27">
+        <v>2512</v>
+      </c>
+      <c r="H32" s="29">
+        <v>5374</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="47">
+        <v>2631</v>
+      </c>
+      <c r="C33" s="47">
+        <v>2943</v>
+      </c>
+      <c r="D33" s="48">
+        <v>3181</v>
+      </c>
+      <c r="E33" s="48">
+        <v>5325</v>
+      </c>
+      <c r="F33" s="27">
+        <v>4756</v>
+      </c>
+      <c r="G33" s="27">
+        <v>2290</v>
+      </c>
+      <c r="H33" s="29">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="47">
+        <v>4150</v>
+      </c>
+      <c r="C34" s="47">
+        <v>4418</v>
+      </c>
+      <c r="D34" s="48">
+        <v>5176</v>
+      </c>
+      <c r="E34" s="48">
+        <v>5192</v>
+      </c>
+      <c r="F34" s="27">
+        <v>6413</v>
+      </c>
+      <c r="G34" s="27">
+        <v>6556</v>
+      </c>
+      <c r="H34" s="29">
+        <v>6756</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="49">
+        <v>946</v>
+      </c>
+      <c r="C35" s="47">
+        <v>1684</v>
+      </c>
+      <c r="D35" s="48">
+        <v>2689</v>
+      </c>
+      <c r="E35" s="48">
+        <v>3091</v>
+      </c>
+      <c r="F35" s="27">
+        <v>787</v>
+      </c>
+      <c r="G35" s="27">
+        <v>727</v>
+      </c>
+      <c r="H35" s="29">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="47">
+        <v>2802</v>
+      </c>
+      <c r="C36" s="47">
+        <v>1760</v>
+      </c>
+      <c r="D36" s="48">
+        <v>4869</v>
+      </c>
+      <c r="E36" s="48">
+        <v>3596</v>
+      </c>
+      <c r="F36" s="27">
+        <v>5028</v>
+      </c>
+      <c r="G36" s="27">
+        <v>5349</v>
+      </c>
+      <c r="H36" s="29">
         <v>2008</v>
       </c>
-      <c r="H3" s="24">
-[...1215 lines deleted...]
-      <c r="Q36" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="E20:H20"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indikator</vt:lpstr>
     </vt:vector>