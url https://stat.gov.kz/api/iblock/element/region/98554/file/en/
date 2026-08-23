--- v0 (2026-05-02)
+++ v1 (2026-08-23)
@@ -1,381 +1,687 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20496" windowHeight="7656"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="Indikator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="62">
+  <si>
+    <t>Pavlodar</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Index of the physical volume of the total area of commissioned residential buildings by individual developers</t>
+  </si>
+  <si>
+    <t>as a percentage of the previous year</t>
+  </si>
+  <si>
+    <t>Pavlodar region</t>
+  </si>
+  <si>
+    <t>Pavlodar c.a.</t>
+  </si>
+  <si>
+    <t>Akcy c.a.</t>
+  </si>
+  <si>
+    <t>Ekibastyz c.a.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    districts:</t>
+  </si>
+  <si>
+    <t>Aktogai</t>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Pavlodar c.a.</t>
-[...13 lines deleted...]
-  <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Zhelezin</t>
   </si>
   <si>
     <t>Ertis</t>
   </si>
   <si>
+    <t>Terenkol</t>
+  </si>
+  <si>
     <t>Akkuly</t>
   </si>
   <si>
-    <t>Pavlodar</t>
+    <t>May</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
-    <t>Index of the physical volume of the total area of commissioned residential buildings by individual developers</t>
-[...13 lines deleted...]
-  <si>
     <t>Shcherbakty</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
+  </si>
+  <si>
+    <t>20.07.2026y.</t>
+  </si>
+  <si>
+    <t>13.07.2027y.</t>
+  </si>
+  <si>
+    <t>Division of construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilyina Zhanna </t>
+  </si>
+  <si>
+    <t>+7 7182558272</t>
+  </si>
+  <si>
+    <t>zha.ilina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">as a percentage </t>
+  </si>
+  <si>
+    <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <charset val="204"/>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10 2" xfId="4"/>
-    <cellStyle name="Обычный 106" xfId="5"/>
+    <cellStyle name="Обычный 10 2" xfId="8"/>
+    <cellStyle name="Обычный 106" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 33" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -618,1426 +924,1953 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W23"/>
+  <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection sqref="A1:W1"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="11.33203125" customWidth="1"/>
-    <col min="2" max="23" width="7.5546875" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="99.33203125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="28.5" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="40.200000000000003" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="40.200000000000003" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="50" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="26"/>
-[...23 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="B11" s="7"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="25"/>
-[...24 lines deleted...]
-      <c r="B3" s="29">
+      <c r="B12" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="11"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A4:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="120.109375" style="41" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="41"/>
+    <col min="257" max="257" width="4.44140625" style="41" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="41" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="41"/>
+    <col min="513" max="513" width="4.44140625" style="41" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="41" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="41"/>
+    <col min="769" max="769" width="4.44140625" style="41" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="41" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="41"/>
+    <col min="1025" max="1025" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="41"/>
+    <col min="1281" max="1281" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="41"/>
+    <col min="1537" max="1537" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="41"/>
+    <col min="1793" max="1793" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="41"/>
+    <col min="2049" max="2049" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="41"/>
+    <col min="2305" max="2305" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="41"/>
+    <col min="2561" max="2561" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="41"/>
+    <col min="2817" max="2817" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="41"/>
+    <col min="3073" max="3073" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="41"/>
+    <col min="3329" max="3329" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="41"/>
+    <col min="3585" max="3585" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="41"/>
+    <col min="3841" max="3841" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="41"/>
+    <col min="4097" max="4097" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="41"/>
+    <col min="4353" max="4353" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="41"/>
+    <col min="4609" max="4609" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="41"/>
+    <col min="4865" max="4865" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="41"/>
+    <col min="5121" max="5121" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="41"/>
+    <col min="5377" max="5377" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="41"/>
+    <col min="5633" max="5633" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="41"/>
+    <col min="5889" max="5889" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="41"/>
+    <col min="6145" max="6145" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="41"/>
+    <col min="6401" max="6401" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="41"/>
+    <col min="6657" max="6657" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="41"/>
+    <col min="6913" max="6913" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="41"/>
+    <col min="7169" max="7169" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="41"/>
+    <col min="7425" max="7425" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="41"/>
+    <col min="7681" max="7681" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="41"/>
+    <col min="7937" max="7937" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="41"/>
+    <col min="8193" max="8193" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="41"/>
+    <col min="8449" max="8449" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="41"/>
+    <col min="8705" max="8705" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="41"/>
+    <col min="8961" max="8961" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="41"/>
+    <col min="9217" max="9217" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="41"/>
+    <col min="9473" max="9473" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="41"/>
+    <col min="9729" max="9729" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="41"/>
+    <col min="9985" max="9985" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="41"/>
+    <col min="10241" max="10241" width="4.44140625" style="41" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="41" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="41"/>
+    <col min="10497" max="10497" width="4.44140625" style="41" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="41" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="41"/>
+    <col min="10753" max="10753" width="4.44140625" style="41" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="41" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="41"/>
+    <col min="11009" max="11009" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="41"/>
+    <col min="11265" max="11265" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="41"/>
+    <col min="11521" max="11521" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="41"/>
+    <col min="11777" max="11777" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="41"/>
+    <col min="12033" max="12033" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="41"/>
+    <col min="12289" max="12289" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="41"/>
+    <col min="12545" max="12545" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="41"/>
+    <col min="12801" max="12801" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="41"/>
+    <col min="13057" max="13057" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="41"/>
+    <col min="13313" max="13313" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="41"/>
+    <col min="13569" max="13569" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="41"/>
+    <col min="13825" max="13825" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="41"/>
+    <col min="14081" max="14081" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="41"/>
+    <col min="14337" max="14337" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="41"/>
+    <col min="14593" max="14593" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="41"/>
+    <col min="14849" max="14849" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="41"/>
+    <col min="15105" max="15105" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="41"/>
+    <col min="15361" max="15361" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="41"/>
+    <col min="15617" max="15617" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="41"/>
+    <col min="15873" max="15873" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="41"/>
+    <col min="16129" max="16129" width="4.44140625" style="41" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="41" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:3">
+      <c r="A4" s="42"/>
+      <c r="B4" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="43"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="42"/>
+      <c r="B5" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="43"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="42"/>
+      <c r="B6" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="43"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="42"/>
+      <c r="B7" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="43"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="42"/>
+      <c r="B8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="43"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="42"/>
+      <c r="B9" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="43"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="42"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="43"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="42"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="43"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="42"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="43"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="42"/>
+      <c r="B13" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="42"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="46"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="19"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="19"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="20"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:X2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="12" customWidth="1"/>
+    <col min="2" max="23" width="5.5546875" customWidth="1"/>
+    <col min="24" max="24" width="6.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" ht="23.4" customHeight="1">
+      <c r="A1" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="55"/>
+      <c r="B3" s="56">
         <v>2003</v>
       </c>
-      <c r="C3" s="29">
+      <c r="C3" s="56">
         <v>2004</v>
       </c>
-      <c r="D3" s="29">
+      <c r="D3" s="56">
         <v>2005</v>
       </c>
-      <c r="E3" s="29">
+      <c r="E3" s="56">
         <v>2006</v>
       </c>
-      <c r="F3" s="30">
+      <c r="F3" s="57">
         <v>2007</v>
       </c>
-      <c r="G3" s="31">
+      <c r="G3" s="58">
         <v>2008</v>
       </c>
-      <c r="H3" s="32">
+      <c r="H3" s="59">
         <v>2009</v>
       </c>
-      <c r="I3" s="27">
+      <c r="I3" s="51">
         <v>2010</v>
       </c>
-      <c r="J3" s="27">
+      <c r="J3" s="51">
         <v>2011</v>
       </c>
-      <c r="K3" s="27">
+      <c r="K3" s="51">
         <v>2012</v>
       </c>
-      <c r="L3" s="27">
+      <c r="L3" s="51">
         <v>2013</v>
       </c>
-      <c r="M3" s="27">
+      <c r="M3" s="51">
         <v>2014</v>
       </c>
-      <c r="N3" s="27">
+      <c r="N3" s="51">
         <v>2015</v>
       </c>
-      <c r="O3" s="27">
+      <c r="O3" s="51">
         <v>2016</v>
       </c>
-      <c r="P3" s="27">
+      <c r="P3" s="51">
         <v>2017</v>
       </c>
-      <c r="Q3" s="27">
+      <c r="Q3" s="51">
         <v>2018</v>
       </c>
-      <c r="R3" s="27">
+      <c r="R3" s="51">
         <v>2019</v>
       </c>
-      <c r="S3" s="27">
+      <c r="S3" s="51">
         <v>2020</v>
       </c>
-      <c r="T3" s="27">
+      <c r="T3" s="51">
         <v>2021</v>
       </c>
-      <c r="U3" s="24">
+      <c r="U3" s="52">
         <v>2022</v>
       </c>
-      <c r="V3" s="24">
+      <c r="V3" s="52">
         <v>2023</v>
       </c>
-      <c r="W3" s="24">
+      <c r="W3" s="52">
         <v>2024</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="B5" s="9">
+      <c r="X3" s="52">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="55"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+    </row>
+    <row r="5" spans="1:24" ht="15" customHeight="1">
+      <c r="A5" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="22">
         <v>123</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="23">
         <v>128.30000000000001</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="23">
         <v>108.5</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="23">
         <v>167.5</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="23">
         <v>76.3</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="24">
         <v>107.3</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="24">
         <v>48.8</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="24">
         <v>42.1</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="24">
         <v>287.5</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="24">
         <v>102.6</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="24">
         <v>118.5</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="24">
         <v>144.80000000000001</v>
       </c>
-      <c r="N5" s="11">
+      <c r="N5" s="24">
         <v>143.69999999999999</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="25">
         <v>70</v>
       </c>
-      <c r="P5" s="13">
+      <c r="P5" s="26">
         <v>88.5</v>
       </c>
-      <c r="Q5" s="13">
+      <c r="Q5" s="26">
         <v>163.1</v>
       </c>
-      <c r="R5" s="13">
+      <c r="R5" s="26">
         <v>150.19999999999999</v>
       </c>
-      <c r="S5" s="13">
+      <c r="S5" s="26">
         <v>106.2</v>
       </c>
-      <c r="T5" s="13">
+      <c r="T5" s="26">
         <v>96.1</v>
       </c>
-      <c r="U5" s="14">
+      <c r="U5" s="27">
         <v>105.7</v>
       </c>
-      <c r="V5" s="14">
+      <c r="V5" s="27">
         <v>110.1</v>
       </c>
-      <c r="W5" s="14">
+      <c r="W5" s="27">
         <v>83.1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="15">
+      <c r="X5" s="28">
+        <v>130.80000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="30">
         <v>116.9</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="23">
         <v>135</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="23">
         <v>111.3</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="23">
         <v>172.7</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="23">
         <v>82.9</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="23">
         <v>108.4</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="23">
         <v>47.3</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="23">
         <v>18.899999999999999</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="23">
         <v>443.5</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="23">
         <v>111.9</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="23">
         <v>118.2</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="23">
         <v>180.8</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="23">
         <v>139.9</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="23">
         <v>53.8</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P6" s="23">
         <v>92.2</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q6" s="31">
         <v>170.8</v>
       </c>
-      <c r="R6" s="17">
+      <c r="R6" s="32">
         <v>127.1</v>
       </c>
-      <c r="S6" s="17">
+      <c r="S6" s="32">
         <v>137.30000000000001</v>
       </c>
-      <c r="T6" s="17">
+      <c r="T6" s="32">
         <v>77.3</v>
       </c>
-      <c r="U6" s="18">
+      <c r="U6" s="33">
         <v>104.9</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="27">
         <v>104.3</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="27">
         <v>54.4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="19">
+      <c r="X6" s="34">
+        <v>135.69999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1">
+      <c r="A7" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="35">
         <v>89.4</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="23">
         <v>25.4</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="23">
         <v>271.2</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="23">
         <v>103.4</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="23">
         <v>100.2</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="23">
         <v>165.9</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="23">
         <v>25.2</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="23">
         <v>402.6</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="23">
         <v>80.400000000000006</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="23">
         <v>35.1</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="23">
         <v>220.4</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="23">
         <v>162</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="23">
         <v>95.6</v>
       </c>
-      <c r="O7" s="10">
+      <c r="O7" s="23">
         <v>147</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="23">
         <v>102.4</v>
       </c>
-      <c r="Q7" s="16">
+      <c r="Q7" s="31">
         <v>321.7</v>
       </c>
-      <c r="R7" s="17">
+      <c r="R7" s="32">
         <v>139.19999999999999</v>
       </c>
-      <c r="S7" s="17">
+      <c r="S7" s="32">
         <v>102</v>
       </c>
-      <c r="T7" s="17">
+      <c r="T7" s="32">
         <v>101.4</v>
       </c>
-      <c r="U7" s="18">
+      <c r="U7" s="33">
         <v>64.8</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="27">
         <v>239.7</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="27">
         <v>131.19999999999999</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="15">
+      <c r="X7" s="34">
+        <v>234.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1">
+      <c r="A8" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="30">
         <v>150.4</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="23">
         <v>128.4</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="23">
         <v>72.8</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="23">
         <v>112.2</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="23">
         <v>82.8</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="23">
         <v>96.4</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="23">
         <v>62</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="23">
         <v>80.900000000000006</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="23">
         <v>97</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="23">
         <v>117.3</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="23">
         <v>205.2</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="23">
         <v>112</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="23">
         <v>145.69999999999999</v>
       </c>
-      <c r="O8" s="10">
+      <c r="O8" s="23">
         <v>79.900000000000006</v>
       </c>
-      <c r="P8" s="10">
+      <c r="P8" s="23">
         <v>77.7</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="32">
         <v>77.8</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="32">
         <v>395.1</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="32">
         <v>26.2</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="32">
         <v>222.8</v>
       </c>
-      <c r="U8" s="18">
+      <c r="U8" s="33">
         <v>106.1</v>
       </c>
-      <c r="V8" s="14">
+      <c r="V8" s="27">
         <v>95.1</v>
       </c>
-      <c r="W8" s="14">
+      <c r="W8" s="27">
         <v>156.30000000000001</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B10" s="21" t="s">
+      <c r="X8" s="34">
+        <v>44.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1">
+      <c r="A9" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="30"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="24"/>
+      <c r="O9" s="24"/>
+      <c r="P9" s="24"/>
+      <c r="Q9" s="32"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="32"/>
+      <c r="T9" s="32"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+    </row>
+    <row r="10" spans="1:24" ht="15" customHeight="1">
+      <c r="A10" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="23">
+        <v>578.79999999999995</v>
+      </c>
+      <c r="K10" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L10" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="M10" s="23">
+        <v>25.4</v>
+      </c>
+      <c r="N10" s="23">
+        <v>395.3</v>
+      </c>
+      <c r="O10" s="23">
+        <v>272.10000000000002</v>
+      </c>
+      <c r="P10" s="23">
+        <v>45.2</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>348.5</v>
+      </c>
+      <c r="R10" s="32">
+        <v>102.9</v>
+      </c>
+      <c r="S10" s="32">
+        <v>55.9</v>
+      </c>
+      <c r="T10" s="32">
+        <v>449.1</v>
+      </c>
+      <c r="U10" s="33">
+        <v>108.4</v>
+      </c>
+      <c r="V10" s="27">
+        <v>100.2</v>
+      </c>
+      <c r="W10" s="27">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="X10" s="34">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="15" customHeight="1">
+      <c r="A11" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="23">
+        <v>92</v>
+      </c>
+      <c r="K11" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L11" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="M11" s="23">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="N11" s="23">
+        <v>86.3</v>
+      </c>
+      <c r="O11" s="23">
+        <v>176.6</v>
+      </c>
+      <c r="P11" s="23">
+        <v>94</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>118.8</v>
+      </c>
+      <c r="R11" s="32">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="S11" s="32">
+        <v>119</v>
+      </c>
+      <c r="T11" s="32">
+        <v>98.1</v>
+      </c>
+      <c r="U11" s="33">
+        <v>141</v>
+      </c>
+      <c r="V11" s="27">
+        <v>113.3</v>
+      </c>
+      <c r="W11" s="27">
+        <v>93.4</v>
+      </c>
+      <c r="X11" s="34">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="15" customHeight="1">
+      <c r="A12" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="23">
+        <v>182.8</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J12" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="23">
+        <v>247.4</v>
+      </c>
+      <c r="L12" s="23">
+        <v>7.9</v>
+      </c>
+      <c r="M12" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="23">
+        <v>131.9</v>
+      </c>
+      <c r="P12" s="23">
+        <v>181.7</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>112.6</v>
+      </c>
+      <c r="R12" s="32">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="S12" s="32">
+        <v>156.4</v>
+      </c>
+      <c r="T12" s="32">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="U12" s="33">
+        <v>128.9</v>
+      </c>
+      <c r="V12" s="27">
+        <v>111.4</v>
+      </c>
+      <c r="W12" s="27">
+        <v>64.3</v>
+      </c>
+      <c r="X12" s="34">
+        <v>138.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="15" customHeight="1">
+      <c r="A13" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" s="23">
+        <v>24.4</v>
+      </c>
+      <c r="L13" s="23">
+        <v>147.1</v>
+      </c>
+      <c r="M13" s="23">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="N13" s="23">
+        <v>58.9</v>
+      </c>
+      <c r="O13" s="23">
+        <v>526.5</v>
+      </c>
+      <c r="P13" s="23">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>305.39999999999998</v>
+      </c>
+      <c r="R13" s="32">
+        <v>92.1</v>
+      </c>
+      <c r="S13" s="32">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="T13" s="32">
+        <v>72</v>
+      </c>
+      <c r="U13" s="33">
+        <v>358.6</v>
+      </c>
+      <c r="V13" s="27">
+        <v>103.8</v>
+      </c>
+      <c r="W13" s="27">
+        <v>74.2</v>
+      </c>
+      <c r="X13" s="34">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="15" customHeight="1">
+      <c r="A14" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J14" s="23">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="K14" s="23">
+        <v>2801.2</v>
+      </c>
+      <c r="L14" s="23">
+        <v>20.3</v>
+      </c>
+      <c r="M14" s="23">
+        <v>82.4</v>
+      </c>
+      <c r="N14" s="23">
+        <v>332.4</v>
+      </c>
+      <c r="O14" s="23">
+        <v>58.4</v>
+      </c>
+      <c r="P14" s="23">
+        <v>170.2</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>83.4</v>
+      </c>
+      <c r="R14" s="32">
+        <v>181.3</v>
+      </c>
+      <c r="S14" s="32">
+        <v>111.5</v>
+      </c>
+      <c r="T14" s="32">
+        <v>110.1</v>
+      </c>
+      <c r="U14" s="33">
+        <v>114.4</v>
+      </c>
+      <c r="V14" s="27">
+        <v>88.2</v>
+      </c>
+      <c r="W14" s="27">
+        <v>123.3</v>
+      </c>
+      <c r="X14" s="34">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="15" customHeight="1">
+      <c r="A15" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I15" s="24">
+        <v>52.3</v>
+      </c>
+      <c r="J15" s="23">
+        <v>951.2</v>
+      </c>
+      <c r="K15" s="23">
+        <v>29.7</v>
+      </c>
+      <c r="L15" s="23">
+        <v>395.1</v>
+      </c>
+      <c r="M15" s="23">
+        <v>22.8</v>
+      </c>
+      <c r="N15" s="23">
+        <v>481</v>
+      </c>
+      <c r="O15" s="23">
+        <v>120.4</v>
+      </c>
+      <c r="P15" s="23">
+        <v>39.6</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>343.3</v>
+      </c>
+      <c r="R15" s="32">
+        <v>116.4</v>
+      </c>
+      <c r="S15" s="32">
+        <v>100</v>
+      </c>
+      <c r="T15" s="32">
+        <v>117</v>
+      </c>
+      <c r="U15" s="33">
+        <v>118.4</v>
+      </c>
+      <c r="V15" s="27">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="W15" s="27">
+        <v>60.9</v>
+      </c>
+      <c r="X15" s="34">
+        <v>213.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15" customHeight="1">
+      <c r="A16" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" s="23">
+        <v>23.6</v>
+      </c>
+      <c r="L16" s="23">
+        <v>213.4</v>
+      </c>
+      <c r="M16" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N16" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="O16" s="23">
+        <v>341.7</v>
+      </c>
+      <c r="P16" s="23">
+        <v>116.1</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>128.1</v>
+      </c>
+      <c r="R16" s="32">
+        <v>245.4</v>
+      </c>
+      <c r="S16" s="32">
+        <v>111.9</v>
+      </c>
+      <c r="T16" s="32">
+        <v>108.1</v>
+      </c>
+      <c r="U16" s="33">
+        <v>167.4</v>
+      </c>
+      <c r="V16" s="27">
+        <v>89.3</v>
+      </c>
+      <c r="W16" s="27">
+        <v>48.1</v>
+      </c>
+      <c r="X16" s="34">
+        <v>162.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="21" t="s">
-[...121 lines deleted...]
-      <c r="T11" s="17">
+      <c r="B17" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="D17" s="23">
+        <v>445.8</v>
+      </c>
+      <c r="E17" s="23">
+        <v>408.2</v>
+      </c>
+      <c r="F17" s="23">
+        <v>9</v>
+      </c>
+      <c r="G17" s="24">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H17" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="23">
+        <v>1151.4000000000001</v>
+      </c>
+      <c r="K17" s="23">
+        <v>68.8</v>
+      </c>
+      <c r="L17" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N17" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="P17" s="23">
+        <v>125.3</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>151.6</v>
+      </c>
+      <c r="R17" s="32">
+        <v>103.2</v>
+      </c>
+      <c r="S17" s="32">
+        <v>106.5</v>
+      </c>
+      <c r="T17" s="32">
+        <v>117.2</v>
+      </c>
+      <c r="U17" s="33">
+        <v>100.3</v>
+      </c>
+      <c r="V17" s="27">
+        <v>123.5</v>
+      </c>
+      <c r="W17" s="27">
+        <v>102.2</v>
+      </c>
+      <c r="X17" s="34">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="15" customHeight="1">
+      <c r="A18" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J18" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="K18" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L18" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N18" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="O18" s="23">
+        <v>381</v>
+      </c>
+      <c r="P18" s="23">
+        <v>63.3</v>
+      </c>
+      <c r="Q18" s="32">
         <v>98.1</v>
       </c>
-      <c r="U11" s="18">
-[...487 lines deleted...]
-      <c r="R18" s="17">
+      <c r="R18" s="32">
         <v>165.1</v>
       </c>
-      <c r="S18" s="17">
+      <c r="S18" s="32">
         <v>178</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="32">
         <v>159.69999999999999</v>
       </c>
-      <c r="U18" s="18">
+      <c r="U18" s="33">
         <v>114.9</v>
       </c>
-      <c r="V18" s="14">
+      <c r="V18" s="27">
         <v>25.5</v>
       </c>
-      <c r="W18" s="14">
+      <c r="W18" s="27">
         <v>92.4</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="L19" s="10">
+      <c r="X18" s="34">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="15" customHeight="1">
+      <c r="A19" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="I19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="K19" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L19" s="23">
         <v>132.69999999999999</v>
       </c>
-      <c r="M19" s="10" t="s">
-[...5 lines deleted...]
-      <c r="O19" s="10">
+      <c r="M19" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N19" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="O19" s="23">
         <v>250.8</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="23">
         <v>67.2</v>
       </c>
-      <c r="Q19" s="17">
+      <c r="Q19" s="32">
         <v>320.5</v>
       </c>
-      <c r="R19" s="17">
+      <c r="R19" s="32">
         <v>101.3</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="32">
         <v>126.4</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="32">
         <v>276.60000000000002</v>
       </c>
-      <c r="U19" s="18">
+      <c r="U19" s="33">
         <v>73.900000000000006</v>
       </c>
-      <c r="V19" s="14">
+      <c r="V19" s="27">
         <v>139.80000000000001</v>
       </c>
-      <c r="W19" s="14">
+      <c r="W19" s="27">
         <v>106.4</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="V23" s="4"/>
+      <c r="X19" s="34">
+        <v>37.5</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="25">
-[...17 lines deleted...]
-    <mergeCell ref="O3:O4"/>
+  <mergeCells count="26">
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A1:X1"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
-    <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="C3:C4"/>
-    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="76" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indikator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>