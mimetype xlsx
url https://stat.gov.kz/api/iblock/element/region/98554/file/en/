--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\2 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols" sheetId="3" r:id="rId2"/>
     <sheet name="Indikator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="62">
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
@@ -113,53 +118,50 @@
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
 </t>
   </si>
   <si>
     <t>Index of the physical volume of the total area of commissioned residential buildings by individual developers</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Akcy c.a.</t>
   </si>
   <si>
@@ -205,62 +207,65 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Ilyina Zhanna </t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">as a percentage </t>
   </si>
   <si>
     <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -361,50 +366,56 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -564,94 +575,94 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="8"/>
     <cellStyle name="Обычный 106" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 33" xfId="7"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -683,116 +694,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -936,718 +949,719 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="16" customWidth="1"/>
-    <col min="2" max="2" width="99.33203125" style="16" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="99.28515625" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="40.200000000000003" customHeight="1">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="40.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="40.200000000000003" customHeight="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="40.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="50" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="49" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="7"/>
       <c r="M11" s="8"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="46" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="47" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="48" t="s">
-        <v>52</v>
+      <c r="B14" s="47" t="s">
+        <v>51</v>
       </c>
       <c r="M14" s="8"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="48" t="s">
-        <v>53</v>
+      <c r="B15" s="47" t="s">
+        <v>52</v>
       </c>
       <c r="M15" s="8"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="11"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M17" s="12"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M18" s="11"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="49" t="s">
-        <v>59</v>
+      <c r="B21" s="48" t="s">
+        <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="41" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.88671875" style="41"/>
+    <col min="1" max="1" width="4.42578125" style="41" customWidth="1"/>
+    <col min="2" max="2" width="120.140625" style="41" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="41"/>
+    <col min="257" max="257" width="4.42578125" style="41" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="41" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="41"/>
+    <col min="513" max="513" width="4.42578125" style="41" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="41" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="41"/>
+    <col min="769" max="769" width="4.42578125" style="41" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="41" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="41"/>
+    <col min="1025" max="1025" width="4.42578125" style="41" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="41" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="41"/>
+    <col min="1281" max="1281" width="4.42578125" style="41" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="41" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="41"/>
+    <col min="1537" max="1537" width="4.42578125" style="41" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="41" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="41"/>
+    <col min="1793" max="1793" width="4.42578125" style="41" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="41" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="41"/>
+    <col min="2049" max="2049" width="4.42578125" style="41" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="41" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="41"/>
+    <col min="2305" max="2305" width="4.42578125" style="41" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="41" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="41"/>
+    <col min="2561" max="2561" width="4.42578125" style="41" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="41" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="41"/>
+    <col min="2817" max="2817" width="4.42578125" style="41" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="41" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="41"/>
+    <col min="3073" max="3073" width="4.42578125" style="41" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="41" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="41"/>
+    <col min="3329" max="3329" width="4.42578125" style="41" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="41" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="41"/>
+    <col min="3585" max="3585" width="4.42578125" style="41" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="41" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="41"/>
+    <col min="3841" max="3841" width="4.42578125" style="41" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="41" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="41"/>
+    <col min="4097" max="4097" width="4.42578125" style="41" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="41" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="41"/>
+    <col min="4353" max="4353" width="4.42578125" style="41" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="41" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="41"/>
+    <col min="4609" max="4609" width="4.42578125" style="41" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="41" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="41"/>
+    <col min="4865" max="4865" width="4.42578125" style="41" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="41" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="41"/>
+    <col min="5121" max="5121" width="4.42578125" style="41" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="41" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="41"/>
+    <col min="5377" max="5377" width="4.42578125" style="41" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="41" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="41"/>
+    <col min="5633" max="5633" width="4.42578125" style="41" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="41" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="41"/>
+    <col min="5889" max="5889" width="4.42578125" style="41" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="41" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="41"/>
+    <col min="6145" max="6145" width="4.42578125" style="41" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="41" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="41"/>
+    <col min="6401" max="6401" width="4.42578125" style="41" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="41" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="41"/>
+    <col min="6657" max="6657" width="4.42578125" style="41" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="41" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="41"/>
+    <col min="6913" max="6913" width="4.42578125" style="41" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="41" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="41"/>
+    <col min="7169" max="7169" width="4.42578125" style="41" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="41" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="41"/>
+    <col min="7425" max="7425" width="4.42578125" style="41" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="41" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="41"/>
+    <col min="7681" max="7681" width="4.42578125" style="41" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="41" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="41"/>
+    <col min="7937" max="7937" width="4.42578125" style="41" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="41" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="41"/>
+    <col min="8193" max="8193" width="4.42578125" style="41" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="41" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="41"/>
+    <col min="8449" max="8449" width="4.42578125" style="41" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="41" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="41"/>
+    <col min="8705" max="8705" width="4.42578125" style="41" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="41" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="41"/>
+    <col min="8961" max="8961" width="4.42578125" style="41" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="41" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="41"/>
+    <col min="9217" max="9217" width="4.42578125" style="41" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="41" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="41"/>
+    <col min="9473" max="9473" width="4.42578125" style="41" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="41" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="41"/>
+    <col min="9729" max="9729" width="4.42578125" style="41" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="41" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="41"/>
+    <col min="9985" max="9985" width="4.42578125" style="41" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="41" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="41"/>
+    <col min="10241" max="10241" width="4.42578125" style="41" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="41" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="41"/>
+    <col min="10497" max="10497" width="4.42578125" style="41" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="41" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="41"/>
+    <col min="10753" max="10753" width="4.42578125" style="41" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="41" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="41"/>
+    <col min="11009" max="11009" width="4.42578125" style="41" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="41" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="41"/>
+    <col min="11265" max="11265" width="4.42578125" style="41" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="41" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="41"/>
+    <col min="11521" max="11521" width="4.42578125" style="41" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="41" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="41"/>
+    <col min="11777" max="11777" width="4.42578125" style="41" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="41" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="41"/>
+    <col min="12033" max="12033" width="4.42578125" style="41" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="41" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="41"/>
+    <col min="12289" max="12289" width="4.42578125" style="41" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="41" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="41"/>
+    <col min="12545" max="12545" width="4.42578125" style="41" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="41" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="41"/>
+    <col min="12801" max="12801" width="4.42578125" style="41" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="41" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="41"/>
+    <col min="13057" max="13057" width="4.42578125" style="41" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="41" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="41"/>
+    <col min="13313" max="13313" width="4.42578125" style="41" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="41" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="41"/>
+    <col min="13569" max="13569" width="4.42578125" style="41" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="41" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="41"/>
+    <col min="13825" max="13825" width="4.42578125" style="41" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="41" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="41"/>
+    <col min="14081" max="14081" width="4.42578125" style="41" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="41" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="41"/>
+    <col min="14337" max="14337" width="4.42578125" style="41" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="41" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="41"/>
+    <col min="14593" max="14593" width="4.42578125" style="41" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="41" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="41"/>
+    <col min="14849" max="14849" width="4.42578125" style="41" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="41" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="41"/>
+    <col min="15105" max="15105" width="4.42578125" style="41" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="41" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="41"/>
+    <col min="15361" max="15361" width="4.42578125" style="41" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="41" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="41"/>
+    <col min="15617" max="15617" width="4.42578125" style="41" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="41" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="41"/>
+    <col min="15873" max="15873" width="4.42578125" style="41" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="41" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="41"/>
+    <col min="16129" max="16129" width="4.42578125" style="41" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="41" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="41"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="42"/>
       <c r="B4" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="43"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="43"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="43"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="42"/>
       <c r="B7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="43"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="42"/>
       <c r="B8" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="43"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="42"/>
       <c r="B9" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="43"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="42"/>
       <c r="B10" s="44"/>
       <c r="C10" s="43"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="42"/>
       <c r="B11" s="42"/>
       <c r="C11" s="43"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="42"/>
       <c r="B12" s="42"/>
       <c r="C12" s="43"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="42"/>
-      <c r="B13" s="45" t="s">
-        <v>31</v>
+      <c r="B13" s="59" t="s">
+        <v>61</v>
       </c>
       <c r="C13" s="42"/>
     </row>
-    <row r="14" spans="1:3">
-[...2 lines deleted...]
-    <row r="15" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="45"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="19"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="19"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:X2"/>
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AA9" sqref="AA9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
-    <col min="2" max="23" width="5.5546875" customWidth="1"/>
-    <col min="24" max="24" width="6.6640625" customWidth="1"/>
+    <col min="2" max="6" width="5.5703125" customWidth="1"/>
+    <col min="7" max="23" width="6.28515625" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="23.4" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:24" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="54"/>
-[...24 lines deleted...]
-      <c r="A2" s="53" t="s">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="52"/>
+      <c r="B3" s="53">
+        <v>2003</v>
+      </c>
+      <c r="C3" s="53">
+        <v>2004</v>
+      </c>
+      <c r="D3" s="53">
+        <v>2005</v>
+      </c>
+      <c r="E3" s="53">
+        <v>2006</v>
+      </c>
+      <c r="F3" s="54">
+        <v>2007</v>
+      </c>
+      <c r="G3" s="55">
+        <v>2008</v>
+      </c>
+      <c r="H3" s="56">
+        <v>2009</v>
+      </c>
+      <c r="I3" s="57">
+        <v>2010</v>
+      </c>
+      <c r="J3" s="57">
+        <v>2011</v>
+      </c>
+      <c r="K3" s="57">
+        <v>2012</v>
+      </c>
+      <c r="L3" s="57">
+        <v>2013</v>
+      </c>
+      <c r="M3" s="57">
+        <v>2014</v>
+      </c>
+      <c r="N3" s="57">
+        <v>2015</v>
+      </c>
+      <c r="O3" s="57">
+        <v>2016</v>
+      </c>
+      <c r="P3" s="57">
+        <v>2017</v>
+      </c>
+      <c r="Q3" s="57">
+        <v>2018</v>
+      </c>
+      <c r="R3" s="57">
+        <v>2019</v>
+      </c>
+      <c r="S3" s="57">
+        <v>2020</v>
+      </c>
+      <c r="T3" s="57">
+        <v>2021</v>
+      </c>
+      <c r="U3" s="58">
+        <v>2022</v>
+      </c>
+      <c r="V3" s="58">
+        <v>2023</v>
+      </c>
+      <c r="W3" s="58">
+        <v>2024</v>
+      </c>
+      <c r="X3" s="58">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A4" s="52"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+    </row>
+    <row r="5" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>36</v>
-      </c>
-[...124 lines deleted...]
-        <v>37</v>
       </c>
       <c r="B5" s="22">
         <v>123</v>
       </c>
       <c r="C5" s="23">
         <v>128.30000000000001</v>
       </c>
       <c r="D5" s="23">
         <v>108.5</v>
       </c>
       <c r="E5" s="23">
         <v>167.5</v>
       </c>
       <c r="F5" s="23">
         <v>76.3</v>
       </c>
       <c r="G5" s="24">
         <v>107.3</v>
       </c>
       <c r="H5" s="24">
         <v>48.8</v>
       </c>
       <c r="I5" s="24">
         <v>42.1</v>
       </c>
@@ -1675,53 +1689,53 @@
       <c r="Q5" s="26">
         <v>163.1</v>
       </c>
       <c r="R5" s="26">
         <v>150.19999999999999</v>
       </c>
       <c r="S5" s="26">
         <v>106.2</v>
       </c>
       <c r="T5" s="26">
         <v>96.1</v>
       </c>
       <c r="U5" s="27">
         <v>105.7</v>
       </c>
       <c r="V5" s="27">
         <v>110.1</v>
       </c>
       <c r="W5" s="27">
         <v>83.1</v>
       </c>
       <c r="X5" s="28">
         <v>130.80000000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="15" customHeight="1">
+    <row r="6" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B6" s="30">
         <v>116.9</v>
       </c>
       <c r="C6" s="23">
         <v>135</v>
       </c>
       <c r="D6" s="23">
         <v>111.3</v>
       </c>
       <c r="E6" s="23">
         <v>172.7</v>
       </c>
       <c r="F6" s="23">
         <v>82.9</v>
       </c>
       <c r="G6" s="23">
         <v>108.4</v>
       </c>
       <c r="H6" s="23">
         <v>47.3</v>
       </c>
       <c r="I6" s="23">
         <v>18.899999999999999</v>
       </c>
@@ -1749,53 +1763,53 @@
       <c r="Q6" s="31">
         <v>170.8</v>
       </c>
       <c r="R6" s="32">
         <v>127.1</v>
       </c>
       <c r="S6" s="32">
         <v>137.30000000000001</v>
       </c>
       <c r="T6" s="32">
         <v>77.3</v>
       </c>
       <c r="U6" s="33">
         <v>104.9</v>
       </c>
       <c r="V6" s="27">
         <v>104.3</v>
       </c>
       <c r="W6" s="27">
         <v>54.4</v>
       </c>
       <c r="X6" s="34">
         <v>135.69999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="15" customHeight="1">
+    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B7" s="35">
         <v>89.4</v>
       </c>
       <c r="C7" s="23">
         <v>25.4</v>
       </c>
       <c r="D7" s="23">
         <v>271.2</v>
       </c>
       <c r="E7" s="23">
         <v>103.4</v>
       </c>
       <c r="F7" s="23">
         <v>100.2</v>
       </c>
       <c r="G7" s="23">
         <v>165.9</v>
       </c>
       <c r="H7" s="23">
         <v>25.2</v>
       </c>
       <c r="I7" s="23">
         <v>402.6</v>
       </c>
@@ -1823,53 +1837,53 @@
       <c r="Q7" s="31">
         <v>321.7</v>
       </c>
       <c r="R7" s="32">
         <v>139.19999999999999</v>
       </c>
       <c r="S7" s="32">
         <v>102</v>
       </c>
       <c r="T7" s="32">
         <v>101.4</v>
       </c>
       <c r="U7" s="33">
         <v>64.8</v>
       </c>
       <c r="V7" s="27">
         <v>239.7</v>
       </c>
       <c r="W7" s="27">
         <v>131.19999999999999</v>
       </c>
       <c r="X7" s="34">
         <v>234.2</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="15" customHeight="1">
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" s="30">
         <v>150.4</v>
       </c>
       <c r="C8" s="23">
         <v>128.4</v>
       </c>
       <c r="D8" s="23">
         <v>72.8</v>
       </c>
       <c r="E8" s="23">
         <v>112.2</v>
       </c>
       <c r="F8" s="23">
         <v>82.8</v>
       </c>
       <c r="G8" s="23">
         <v>96.4</v>
       </c>
       <c r="H8" s="23">
         <v>62</v>
       </c>
       <c r="I8" s="23">
         <v>80.900000000000006</v>
       </c>
@@ -1897,963 +1911,963 @@
       <c r="Q8" s="32">
         <v>77.8</v>
       </c>
       <c r="R8" s="32">
         <v>395.1</v>
       </c>
       <c r="S8" s="32">
         <v>26.2</v>
       </c>
       <c r="T8" s="32">
         <v>222.8</v>
       </c>
       <c r="U8" s="33">
         <v>106.1</v>
       </c>
       <c r="V8" s="27">
         <v>95.1</v>
       </c>
       <c r="W8" s="27">
         <v>156.30000000000001</v>
       </c>
       <c r="X8" s="34">
         <v>44.6</v>
       </c>
     </row>
-    <row r="9" spans="1:24" ht="15" customHeight="1">
+    <row r="9" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" s="30"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
       <c r="Q9" s="32"/>
       <c r="R9" s="32"/>
       <c r="S9" s="32"/>
       <c r="T9" s="32"/>
       <c r="U9" s="33"/>
       <c r="V9" s="37"/>
       <c r="W9" s="37"/>
       <c r="X9" s="37"/>
     </row>
-    <row r="10" spans="1:24" ht="15" customHeight="1">
+    <row r="10" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I10" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J10" s="23">
         <v>578.79999999999995</v>
       </c>
       <c r="K10" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L10" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M10" s="23">
         <v>25.4</v>
       </c>
       <c r="N10" s="23">
         <v>395.3</v>
       </c>
       <c r="O10" s="23">
         <v>272.10000000000002</v>
       </c>
       <c r="P10" s="23">
         <v>45.2</v>
       </c>
       <c r="Q10" s="32">
         <v>348.5</v>
       </c>
       <c r="R10" s="32">
         <v>102.9</v>
       </c>
       <c r="S10" s="32">
         <v>55.9</v>
       </c>
       <c r="T10" s="32">
         <v>449.1</v>
       </c>
       <c r="U10" s="33">
         <v>108.4</v>
       </c>
       <c r="V10" s="27">
         <v>100.2</v>
       </c>
       <c r="W10" s="27">
         <v>71.099999999999994</v>
       </c>
       <c r="X10" s="34">
         <v>117</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="15" customHeight="1">
+    <row r="11" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I11" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J11" s="23">
         <v>92</v>
       </c>
       <c r="K11" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L11" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M11" s="23">
         <v>70.400000000000006</v>
       </c>
       <c r="N11" s="23">
         <v>86.3</v>
       </c>
       <c r="O11" s="23">
         <v>176.6</v>
       </c>
       <c r="P11" s="23">
         <v>94</v>
       </c>
       <c r="Q11" s="32">
         <v>118.8</v>
       </c>
       <c r="R11" s="32">
         <v>149.30000000000001</v>
       </c>
       <c r="S11" s="32">
         <v>119</v>
       </c>
       <c r="T11" s="32">
         <v>98.1</v>
       </c>
       <c r="U11" s="33">
         <v>141</v>
       </c>
       <c r="V11" s="27">
         <v>113.3</v>
       </c>
       <c r="W11" s="27">
         <v>93.4</v>
       </c>
       <c r="X11" s="34">
         <v>110.2</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="15" customHeight="1">
+    <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C12" s="23">
         <v>182.8</v>
       </c>
       <c r="D12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I12" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J12" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K12" s="23">
         <v>247.4</v>
       </c>
       <c r="L12" s="23">
         <v>7.9</v>
       </c>
       <c r="M12" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N12" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O12" s="23">
         <v>131.9</v>
       </c>
       <c r="P12" s="23">
         <v>181.7</v>
       </c>
       <c r="Q12" s="32">
         <v>112.6</v>
       </c>
       <c r="R12" s="32">
         <v>148.30000000000001</v>
       </c>
       <c r="S12" s="32">
         <v>156.4</v>
       </c>
       <c r="T12" s="32">
         <v>81.599999999999994</v>
       </c>
       <c r="U12" s="33">
         <v>128.9</v>
       </c>
       <c r="V12" s="27">
         <v>111.4</v>
       </c>
       <c r="W12" s="27">
         <v>64.3</v>
       </c>
       <c r="X12" s="34">
         <v>138.4</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="15" customHeight="1">
+    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I13" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J13" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K13" s="23">
         <v>24.4</v>
       </c>
       <c r="L13" s="23">
         <v>147.1</v>
       </c>
       <c r="M13" s="23">
         <v>69.099999999999994</v>
       </c>
       <c r="N13" s="23">
         <v>58.9</v>
       </c>
       <c r="O13" s="23">
         <v>526.5</v>
       </c>
       <c r="P13" s="23">
         <v>34.799999999999997</v>
       </c>
       <c r="Q13" s="32">
         <v>305.39999999999998</v>
       </c>
       <c r="R13" s="32">
         <v>92.1</v>
       </c>
       <c r="S13" s="32">
         <v>140.80000000000001</v>
       </c>
       <c r="T13" s="32">
         <v>72</v>
       </c>
       <c r="U13" s="33">
         <v>358.6</v>
       </c>
       <c r="V13" s="27">
         <v>103.8</v>
       </c>
       <c r="W13" s="27">
         <v>74.2</v>
       </c>
       <c r="X13" s="34">
         <v>93.3</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="15" customHeight="1">
+    <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="40" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I14" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J14" s="23">
         <v>33.299999999999997</v>
       </c>
       <c r="K14" s="23">
         <v>2801.2</v>
       </c>
       <c r="L14" s="23">
         <v>20.3</v>
       </c>
       <c r="M14" s="23">
         <v>82.4</v>
       </c>
       <c r="N14" s="23">
         <v>332.4</v>
       </c>
       <c r="O14" s="23">
         <v>58.4</v>
       </c>
       <c r="P14" s="23">
         <v>170.2</v>
       </c>
       <c r="Q14" s="32">
         <v>83.4</v>
       </c>
       <c r="R14" s="32">
         <v>181.3</v>
       </c>
       <c r="S14" s="32">
         <v>111.5</v>
       </c>
       <c r="T14" s="32">
         <v>110.1</v>
       </c>
       <c r="U14" s="33">
         <v>114.4</v>
       </c>
       <c r="V14" s="27">
         <v>88.2</v>
       </c>
       <c r="W14" s="27">
         <v>123.3</v>
       </c>
       <c r="X14" s="34">
         <v>55.9</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="15" customHeight="1">
+    <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="40" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H15" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I15" s="24">
         <v>52.3</v>
       </c>
       <c r="J15" s="23">
         <v>951.2</v>
       </c>
       <c r="K15" s="23">
         <v>29.7</v>
       </c>
       <c r="L15" s="23">
         <v>395.1</v>
       </c>
       <c r="M15" s="23">
         <v>22.8</v>
       </c>
       <c r="N15" s="23">
         <v>481</v>
       </c>
       <c r="O15" s="23">
         <v>120.4</v>
       </c>
       <c r="P15" s="23">
         <v>39.6</v>
       </c>
       <c r="Q15" s="32">
         <v>343.3</v>
       </c>
       <c r="R15" s="32">
         <v>116.4</v>
       </c>
       <c r="S15" s="32">
         <v>100</v>
       </c>
       <c r="T15" s="32">
         <v>117</v>
       </c>
       <c r="U15" s="33">
         <v>118.4</v>
       </c>
       <c r="V15" s="27">
         <v>74.400000000000006</v>
       </c>
       <c r="W15" s="27">
         <v>60.9</v>
       </c>
       <c r="X15" s="34">
         <v>213.9</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="15" customHeight="1">
+    <row r="16" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I16" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J16" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K16" s="23">
         <v>23.6</v>
       </c>
       <c r="L16" s="23">
         <v>213.4</v>
       </c>
       <c r="M16" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N16" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O16" s="23">
         <v>341.7</v>
       </c>
       <c r="P16" s="23">
         <v>116.1</v>
       </c>
       <c r="Q16" s="32">
         <v>128.1</v>
       </c>
       <c r="R16" s="32">
         <v>245.4</v>
       </c>
       <c r="S16" s="32">
         <v>111.9</v>
       </c>
       <c r="T16" s="32">
         <v>108.1</v>
       </c>
       <c r="U16" s="33">
         <v>167.4</v>
       </c>
       <c r="V16" s="27">
         <v>89.3</v>
       </c>
       <c r="W16" s="27">
         <v>48.1</v>
       </c>
       <c r="X16" s="34">
         <v>162.4</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="15" customHeight="1">
+    <row r="17" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C17" s="23">
         <v>109.8</v>
       </c>
       <c r="D17" s="23">
         <v>445.8</v>
       </c>
       <c r="E17" s="23">
         <v>408.2</v>
       </c>
       <c r="F17" s="23">
         <v>9</v>
       </c>
       <c r="G17" s="24">
         <v>19.100000000000001</v>
       </c>
       <c r="H17" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I17" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J17" s="23">
         <v>1151.4000000000001</v>
       </c>
       <c r="K17" s="23">
         <v>68.8</v>
       </c>
       <c r="L17" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M17" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N17" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O17" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P17" s="23">
         <v>125.3</v>
       </c>
       <c r="Q17" s="32">
         <v>151.6</v>
       </c>
       <c r="R17" s="32">
         <v>103.2</v>
       </c>
       <c r="S17" s="32">
         <v>106.5</v>
       </c>
       <c r="T17" s="32">
         <v>117.2</v>
       </c>
       <c r="U17" s="33">
         <v>100.3</v>
       </c>
       <c r="V17" s="27">
         <v>123.5</v>
       </c>
       <c r="W17" s="27">
         <v>102.2</v>
       </c>
       <c r="X17" s="34">
         <v>103.1</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="15" customHeight="1">
+    <row r="18" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I18" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J18" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K18" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L18" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M18" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N18" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O18" s="23">
         <v>381</v>
       </c>
       <c r="P18" s="23">
         <v>63.3</v>
       </c>
       <c r="Q18" s="32">
         <v>98.1</v>
       </c>
       <c r="R18" s="32">
         <v>165.1</v>
       </c>
       <c r="S18" s="32">
         <v>178</v>
       </c>
       <c r="T18" s="32">
         <v>159.69999999999999</v>
       </c>
       <c r="U18" s="33">
         <v>114.9</v>
       </c>
       <c r="V18" s="27">
         <v>25.5</v>
       </c>
       <c r="W18" s="27">
         <v>92.4</v>
       </c>
       <c r="X18" s="34">
         <v>203</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="15" customHeight="1">
+    <row r="19" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I19" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J19" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K19" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L19" s="23">
         <v>132.69999999999999</v>
       </c>
       <c r="M19" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N19" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O19" s="23">
         <v>250.8</v>
       </c>
       <c r="P19" s="23">
         <v>67.2</v>
       </c>
       <c r="Q19" s="32">
         <v>320.5</v>
       </c>
       <c r="R19" s="32">
         <v>101.3</v>
       </c>
       <c r="S19" s="32">
         <v>126.4</v>
       </c>
       <c r="T19" s="32">
         <v>276.60000000000002</v>
       </c>
       <c r="U19" s="33">
         <v>73.900000000000006</v>
       </c>
       <c r="V19" s="27">
         <v>139.80000000000001</v>
       </c>
       <c r="W19" s="27">
         <v>106.4</v>
       </c>
       <c r="X19" s="34">
         <v>37.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
-    <mergeCell ref="O3:O4"/>
-[...8 lines deleted...]
-    <mergeCell ref="W3:W4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indikator</vt:lpstr>
     </vt:vector>