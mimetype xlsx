--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\2 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols" sheetId="3" r:id="rId2"/>
     <sheet name="Indikator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="62">
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
@@ -113,53 +118,50 @@
   <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
 </t>
   </si>
   <si>
     <t>Index of the physical volume of the total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Akcy c.a.</t>
   </si>
   <si>
@@ -205,61 +207,64 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Ilyina Zhanna </t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -373,50 +378,56 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -600,67 +611,67 @@
     <xf numFmtId="165" fontId="21" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="11"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="9"/>
     <cellStyle name="Обычный 106" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
@@ -708,116 +719,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -961,624 +974,623 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="17" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="17" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.4" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="49" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="48" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="46" t="s">
+      <c r="B12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="46" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="47" t="s">
-        <v>52</v>
+      <c r="B14" s="46" t="s">
+        <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="47" t="s">
-        <v>53</v>
+      <c r="B15" s="46" t="s">
+        <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="48" t="s">
-        <v>59</v>
+      <c r="B21" s="47" t="s">
+        <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="40" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.88671875" style="40"/>
+    <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="40" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="40"/>
+    <col min="257" max="257" width="4.42578125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="40" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="40"/>
+    <col min="513" max="513" width="4.42578125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="40" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="40"/>
+    <col min="769" max="769" width="4.42578125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="40" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="40"/>
+    <col min="1025" max="1025" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="40" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="40"/>
+    <col min="1281" max="1281" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="40" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="40"/>
+    <col min="1537" max="1537" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="40" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="40"/>
+    <col min="1793" max="1793" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="40" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="40"/>
+    <col min="2049" max="2049" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="40" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="40"/>
+    <col min="2305" max="2305" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="40" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="40"/>
+    <col min="2561" max="2561" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="40" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="40"/>
+    <col min="2817" max="2817" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="40" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="40"/>
+    <col min="3073" max="3073" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="40" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="40"/>
+    <col min="3329" max="3329" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="40" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="40"/>
+    <col min="3585" max="3585" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="40" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="40"/>
+    <col min="3841" max="3841" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="40" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="40"/>
+    <col min="4097" max="4097" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="40" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="40"/>
+    <col min="4353" max="4353" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="40" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="40"/>
+    <col min="4609" max="4609" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="40" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="40"/>
+    <col min="4865" max="4865" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="40" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="40"/>
+    <col min="5121" max="5121" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="40" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="40"/>
+    <col min="5377" max="5377" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="40" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="40"/>
+    <col min="5633" max="5633" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="40" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="40"/>
+    <col min="5889" max="5889" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="40" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="40"/>
+    <col min="6145" max="6145" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="40" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="40"/>
+    <col min="6401" max="6401" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="40" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="40"/>
+    <col min="6657" max="6657" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="40" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="40"/>
+    <col min="6913" max="6913" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="40" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="40"/>
+    <col min="7169" max="7169" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="40" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="40"/>
+    <col min="7425" max="7425" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="40" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="40"/>
+    <col min="7681" max="7681" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="40" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="40"/>
+    <col min="7937" max="7937" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="40" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="40"/>
+    <col min="8193" max="8193" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="40" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="40"/>
+    <col min="8449" max="8449" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="40" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="40"/>
+    <col min="8705" max="8705" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="40" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="40"/>
+    <col min="8961" max="8961" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="40" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="40"/>
+    <col min="9217" max="9217" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="40" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="40"/>
+    <col min="9473" max="9473" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="40" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="40"/>
+    <col min="9729" max="9729" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="40" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="40"/>
+    <col min="9985" max="9985" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="40" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="40"/>
+    <col min="10241" max="10241" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="40" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="40"/>
+    <col min="10497" max="10497" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="40" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="40"/>
+    <col min="10753" max="10753" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="40" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="40"/>
+    <col min="11009" max="11009" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="40" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="40"/>
+    <col min="11265" max="11265" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="40" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="40"/>
+    <col min="11521" max="11521" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="40" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="40"/>
+    <col min="11777" max="11777" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="40" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="40"/>
+    <col min="12033" max="12033" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="40" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="40"/>
+    <col min="12289" max="12289" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="40" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="40"/>
+    <col min="12545" max="12545" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="40" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="40"/>
+    <col min="12801" max="12801" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="40" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="40"/>
+    <col min="13057" max="13057" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="40" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="40"/>
+    <col min="13313" max="13313" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="40" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="40"/>
+    <col min="13569" max="13569" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="40" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="40"/>
+    <col min="13825" max="13825" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="40" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="40"/>
+    <col min="14081" max="14081" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="40" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="40"/>
+    <col min="14337" max="14337" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="40" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="40"/>
+    <col min="14593" max="14593" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="40" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="40"/>
+    <col min="14849" max="14849" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="40" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="40"/>
+    <col min="15105" max="15105" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="40" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="40"/>
+    <col min="15361" max="15361" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="40" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="40"/>
+    <col min="15617" max="15617" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="40" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="40"/>
+    <col min="15873" max="15873" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="40" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="40"/>
+    <col min="16129" max="16129" width="4.42578125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="40" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="40"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="42"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="42"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="41"/>
       <c r="B6" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="42"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="41"/>
       <c r="B7" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="42"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="41"/>
       <c r="B8" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="42"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="41"/>
       <c r="B9" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="42"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="41"/>
       <c r="B10" s="43"/>
       <c r="C10" s="42"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="41"/>
       <c r="B11" s="41"/>
       <c r="C11" s="42"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="41"/>
       <c r="B12" s="41"/>
       <c r="C12" s="42"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="41"/>
-      <c r="B13" s="44" t="s">
-        <v>31</v>
+      <c r="B13" s="49" t="s">
+        <v>61</v>
       </c>
       <c r="C13" s="41"/>
     </row>
-    <row r="14" spans="1:3">
-[...2 lines deleted...]
-    <row r="15" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="20"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="20"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:X2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Q33" sqref="Q33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.44140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="23" width="5.5546875" customWidth="1"/>
+    <col min="1" max="1" width="12.42578125" customWidth="1"/>
+    <col min="2" max="7" width="5.5703125" customWidth="1"/>
+    <col min="8" max="23" width="7.28515625" customWidth="1"/>
     <col min="24" max="24" width="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="23.4" customHeight="1">
+    <row r="1" spans="1:24" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="53"/>
       <c r="T1" s="53"/>
       <c r="U1" s="53"/>
       <c r="V1" s="53"/>
       <c r="W1" s="53"/>
       <c r="X1" s="53"/>
     </row>
-    <row r="2" spans="1:24" ht="18" customHeight="1">
+    <row r="2" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="52"/>
       <c r="L2" s="52"/>
       <c r="M2" s="52"/>
       <c r="N2" s="52"/>
       <c r="O2" s="52"/>
       <c r="P2" s="52"/>
       <c r="Q2" s="52"/>
       <c r="R2" s="52"/>
       <c r="S2" s="52"/>
       <c r="T2" s="52"/>
       <c r="U2" s="52"/>
       <c r="V2" s="52"/>
       <c r="W2" s="52"/>
       <c r="X2" s="52"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A3" s="54"/>
       <c r="B3" s="50">
         <v>2003</v>
       </c>
       <c r="C3" s="50">
         <v>2004</v>
       </c>
       <c r="D3" s="50">
         <v>2005</v>
       </c>
       <c r="E3" s="50">
         <v>2006</v>
       </c>
       <c r="F3" s="50">
         <v>2007</v>
       </c>
       <c r="G3" s="50">
         <v>2008</v>
       </c>
       <c r="H3" s="50">
         <v>2009</v>
       </c>
       <c r="I3" s="50">
         <v>2010</v>
       </c>
@@ -1606,79 +1618,79 @@
       <c r="Q3" s="50">
         <v>2018</v>
       </c>
       <c r="R3" s="50">
         <v>2019</v>
       </c>
       <c r="S3" s="50">
         <v>2020</v>
       </c>
       <c r="T3" s="51">
         <v>2021</v>
       </c>
       <c r="U3" s="51">
         <v>2022</v>
       </c>
       <c r="V3" s="51">
         <v>2023</v>
       </c>
       <c r="W3" s="51">
         <v>2024</v>
       </c>
       <c r="X3" s="51">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="54"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="50"/>
       <c r="J4" s="50"/>
       <c r="K4" s="50"/>
       <c r="L4" s="50"/>
       <c r="M4" s="50"/>
       <c r="N4" s="50"/>
       <c r="O4" s="50"/>
       <c r="P4" s="50"/>
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
       <c r="V4" s="51"/>
       <c r="W4" s="51"/>
       <c r="X4" s="51"/>
     </row>
-    <row r="5" spans="1:24" ht="16.2" customHeight="1">
+    <row r="5" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B5" s="23">
         <v>133.30000000000001</v>
       </c>
       <c r="C5" s="23">
         <v>124.9</v>
       </c>
       <c r="D5" s="23">
         <v>199.3</v>
       </c>
       <c r="E5" s="23">
         <v>148.30000000000001</v>
       </c>
       <c r="F5" s="23">
         <v>97.3</v>
       </c>
       <c r="G5" s="23">
         <v>86.7</v>
       </c>
       <c r="H5" s="23">
         <v>99.4</v>
       </c>
       <c r="I5" s="23">
         <v>58</v>
       </c>
@@ -1706,53 +1718,53 @@
       <c r="Q5" s="25">
         <v>117.4</v>
       </c>
       <c r="R5" s="25">
         <v>117</v>
       </c>
       <c r="S5" s="25">
         <v>112.1</v>
       </c>
       <c r="T5" s="25">
         <v>99.2</v>
       </c>
       <c r="U5" s="25">
         <v>132.1</v>
       </c>
       <c r="V5" s="26">
         <v>101.2</v>
       </c>
       <c r="W5" s="27">
         <v>114.5</v>
       </c>
       <c r="X5" s="28">
         <v>102.4</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="16.2" customHeight="1">
+    <row r="6" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B6" s="30">
         <v>132.9</v>
       </c>
       <c r="C6" s="30">
         <v>129.4</v>
       </c>
       <c r="D6" s="30">
         <v>236</v>
       </c>
       <c r="E6" s="30">
         <v>138.1</v>
       </c>
       <c r="F6" s="30">
         <v>114.2</v>
       </c>
       <c r="G6" s="30">
         <v>81.7</v>
       </c>
       <c r="H6" s="30">
         <v>81.5</v>
       </c>
       <c r="I6" s="30">
         <v>68.5</v>
       </c>
@@ -1780,53 +1792,53 @@
       <c r="Q6" s="27">
         <v>93.7</v>
       </c>
       <c r="R6" s="27">
         <v>126.8</v>
       </c>
       <c r="S6" s="27">
         <v>104.9</v>
       </c>
       <c r="T6" s="27">
         <v>89.7</v>
       </c>
       <c r="U6" s="25">
         <v>154.9</v>
       </c>
       <c r="V6" s="26">
         <v>100.5</v>
       </c>
       <c r="W6" s="27">
         <v>108.1</v>
       </c>
       <c r="X6" s="32">
         <v>100.9</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="16.2" customHeight="1">
+    <row r="7" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B7" s="30">
         <v>89.4</v>
       </c>
       <c r="C7" s="30">
         <v>25.4</v>
       </c>
       <c r="D7" s="30">
         <v>271.2</v>
       </c>
       <c r="E7" s="30">
         <v>709.4</v>
       </c>
       <c r="F7" s="30">
         <v>14.6</v>
       </c>
       <c r="G7" s="30">
         <v>165.9</v>
       </c>
       <c r="H7" s="30">
         <v>293.5</v>
       </c>
       <c r="I7" s="30">
         <v>95.3</v>
       </c>
@@ -1854,53 +1866,53 @@
       <c r="Q7" s="27">
         <v>357.6</v>
       </c>
       <c r="R7" s="27">
         <v>108.7</v>
       </c>
       <c r="S7" s="27">
         <v>110.9</v>
       </c>
       <c r="T7" s="27">
         <v>115.7</v>
       </c>
       <c r="U7" s="25">
         <v>109</v>
       </c>
       <c r="V7" s="26">
         <v>100.3</v>
       </c>
       <c r="W7" s="27">
         <v>137</v>
       </c>
       <c r="X7" s="32">
         <v>100.6</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="16.2" customHeight="1">
+    <row r="8" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" s="30">
         <v>150.4</v>
       </c>
       <c r="C8" s="30">
         <v>135.4</v>
       </c>
       <c r="D8" s="30">
         <v>94.7</v>
       </c>
       <c r="E8" s="30">
         <v>133</v>
       </c>
       <c r="F8" s="30">
         <v>72.400000000000006</v>
       </c>
       <c r="G8" s="30">
         <v>127.1</v>
       </c>
       <c r="H8" s="30">
         <v>53</v>
       </c>
       <c r="I8" s="30">
         <v>52.1</v>
       </c>
@@ -1928,784 +1940,784 @@
       <c r="Q8" s="27">
         <v>152.80000000000001</v>
       </c>
       <c r="R8" s="27">
         <v>94.6</v>
       </c>
       <c r="S8" s="27">
         <v>126.2</v>
       </c>
       <c r="T8" s="27">
         <v>100.9</v>
       </c>
       <c r="U8" s="25">
         <v>104.7</v>
       </c>
       <c r="V8" s="33">
         <v>104.4</v>
       </c>
       <c r="W8" s="27">
         <v>130.4</v>
       </c>
       <c r="X8" s="32">
         <v>101.6</v>
       </c>
     </row>
-    <row r="9" spans="1:24" ht="16.2" customHeight="1">
+    <row r="9" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35"/>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="35"/>
       <c r="O9" s="35"/>
       <c r="P9" s="31"/>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="36"/>
       <c r="U9" s="25"/>
       <c r="V9" s="37"/>
       <c r="W9" s="37"/>
       <c r="X9" s="37"/>
     </row>
-    <row r="10" spans="1:24" ht="16.2" customHeight="1">
+    <row r="10" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J10" s="30">
         <v>2821.3</v>
       </c>
       <c r="K10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L10" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M10" s="30">
         <v>25.4</v>
       </c>
       <c r="N10" s="30">
         <v>395.3</v>
       </c>
       <c r="O10" s="30">
         <v>310.89999999999998</v>
       </c>
       <c r="P10" s="31">
         <v>151.4</v>
       </c>
       <c r="Q10" s="27">
         <v>103.8</v>
       </c>
       <c r="R10" s="27">
         <v>90.1</v>
       </c>
       <c r="S10" s="27">
         <v>233.6</v>
       </c>
       <c r="T10" s="27">
         <v>83.8</v>
       </c>
       <c r="U10" s="25">
         <v>108.4</v>
       </c>
       <c r="V10" s="33">
         <v>100.2</v>
       </c>
       <c r="W10" s="27">
         <v>105.1</v>
       </c>
       <c r="X10" s="32">
         <v>101.3</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="16.2" customHeight="1">
+    <row r="11" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H11" s="30">
         <v>16805.8</v>
       </c>
       <c r="I11" s="30">
         <v>3.3</v>
       </c>
       <c r="J11" s="30">
         <v>101.9</v>
       </c>
       <c r="K11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L11" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M11" s="30">
         <v>50.1</v>
       </c>
       <c r="N11" s="30">
         <v>86.3</v>
       </c>
       <c r="O11" s="30">
         <v>176.6</v>
       </c>
       <c r="P11" s="31">
         <v>94</v>
       </c>
       <c r="Q11" s="27">
         <v>124.9</v>
       </c>
       <c r="R11" s="27">
         <v>152.69999999999999</v>
       </c>
       <c r="S11" s="27">
         <v>121.5</v>
       </c>
       <c r="T11" s="27">
         <v>102.7</v>
       </c>
       <c r="U11" s="25">
         <v>133.30000000000001</v>
       </c>
       <c r="V11" s="33">
         <v>104.3</v>
       </c>
       <c r="W11" s="27">
         <v>100.5</v>
       </c>
       <c r="X11" s="32">
         <v>102.4</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="16.2" customHeight="1">
+    <row r="12" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C12" s="30">
         <v>182.8</v>
       </c>
       <c r="D12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K12" s="30">
         <v>258.5</v>
       </c>
       <c r="L12" s="30">
         <v>117.1</v>
       </c>
       <c r="M12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N12" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O12" s="30">
         <v>98.6</v>
       </c>
       <c r="P12" s="31">
         <v>53.2</v>
       </c>
       <c r="Q12" s="27">
         <v>108.5</v>
       </c>
       <c r="R12" s="27">
         <v>147.69999999999999</v>
       </c>
       <c r="S12" s="27">
         <v>111.5</v>
       </c>
       <c r="T12" s="27">
         <v>178.9</v>
       </c>
       <c r="U12" s="25">
         <v>105.8</v>
       </c>
       <c r="V12" s="33">
         <v>100</v>
       </c>
       <c r="W12" s="27">
         <v>78.7</v>
       </c>
       <c r="X12" s="32">
         <v>131.80000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="16.2" customHeight="1">
+    <row r="13" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J13" s="30">
         <v>1583.6</v>
       </c>
       <c r="K13" s="30">
         <v>23.5</v>
       </c>
       <c r="L13" s="30">
         <v>147.1</v>
       </c>
       <c r="M13" s="30">
         <v>69.099999999999994</v>
       </c>
       <c r="N13" s="30">
         <v>58.9</v>
       </c>
       <c r="O13" s="30">
         <v>526.5</v>
       </c>
       <c r="P13" s="31">
         <v>104.1</v>
       </c>
       <c r="Q13" s="27">
         <v>102.1</v>
       </c>
       <c r="R13" s="27">
         <v>109.5</v>
       </c>
       <c r="S13" s="27">
         <v>297</v>
       </c>
       <c r="T13" s="27">
         <v>106.5</v>
       </c>
       <c r="U13" s="25">
         <v>100.3</v>
       </c>
       <c r="V13" s="33">
         <v>100</v>
       </c>
       <c r="W13" s="27">
         <v>116.6</v>
       </c>
       <c r="X13" s="32">
         <v>102.1</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="16.2" customHeight="1">
+    <row r="14" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I14" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J14" s="30">
         <v>33.299999999999997</v>
       </c>
       <c r="K14" s="30">
         <v>2801.2</v>
       </c>
       <c r="L14" s="30">
         <v>56.6</v>
       </c>
       <c r="M14" s="30">
         <v>98.3</v>
       </c>
       <c r="N14" s="30">
         <v>100.2</v>
       </c>
       <c r="O14" s="30">
         <v>103.3</v>
       </c>
       <c r="P14" s="31">
         <v>124.2</v>
       </c>
       <c r="Q14" s="27">
         <v>105.5</v>
       </c>
       <c r="R14" s="27">
         <v>117.8</v>
       </c>
       <c r="S14" s="27">
         <v>110.1</v>
       </c>
       <c r="T14" s="27">
         <v>113.3</v>
       </c>
       <c r="U14" s="25">
         <v>106.1</v>
       </c>
       <c r="V14" s="33">
         <v>100.3</v>
       </c>
       <c r="W14" s="27">
         <v>109.6</v>
       </c>
       <c r="X14" s="32">
         <v>100.8</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="16.2" customHeight="1">
+    <row r="15" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="39" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H15" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I15" s="30">
         <v>52.3</v>
       </c>
       <c r="J15" s="30">
         <v>1105.8</v>
       </c>
       <c r="K15" s="30">
         <v>25.6</v>
       </c>
       <c r="L15" s="30">
         <v>395.1</v>
       </c>
       <c r="M15" s="30">
         <v>22.8</v>
       </c>
       <c r="N15" s="30">
         <v>481</v>
       </c>
       <c r="O15" s="30">
         <v>120.4</v>
       </c>
       <c r="P15" s="31">
         <v>110.8</v>
       </c>
       <c r="Q15" s="27">
         <v>122.7</v>
       </c>
       <c r="R15" s="27">
         <v>116.4</v>
       </c>
       <c r="S15" s="27">
         <v>100</v>
       </c>
       <c r="T15" s="27">
         <v>117</v>
       </c>
       <c r="U15" s="25">
         <v>118.4</v>
       </c>
       <c r="V15" s="33">
         <v>104.7</v>
       </c>
       <c r="W15" s="27">
         <v>101.6</v>
       </c>
       <c r="X15" s="32">
         <v>106.3</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="16.2" customHeight="1">
+    <row r="16" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" s="30">
         <v>49.4</v>
       </c>
       <c r="C16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E16" s="30">
         <v>95.1</v>
       </c>
       <c r="F16" s="30">
         <v>200</v>
       </c>
       <c r="G16" s="30">
         <v>52.6</v>
       </c>
       <c r="H16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K16" s="30">
         <v>23.6</v>
       </c>
       <c r="L16" s="30">
         <v>213.4</v>
       </c>
       <c r="M16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N16" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O16" s="30">
         <v>341.7</v>
       </c>
       <c r="P16" s="31">
         <v>221.2</v>
       </c>
       <c r="Q16" s="27">
         <v>109</v>
       </c>
       <c r="R16" s="27">
         <v>151.30000000000001</v>
       </c>
       <c r="S16" s="27">
         <v>111.9</v>
       </c>
       <c r="T16" s="27">
         <v>169.9</v>
       </c>
       <c r="U16" s="25">
         <v>106.5</v>
       </c>
       <c r="V16" s="33">
         <v>100</v>
       </c>
       <c r="W16" s="27">
         <v>102.3</v>
       </c>
       <c r="X16" s="32">
         <v>104.9</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="16.2" customHeight="1">
+    <row r="17" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="30">
         <v>120.6</v>
       </c>
       <c r="C17" s="30">
         <v>109.8</v>
       </c>
       <c r="D17" s="30">
         <v>480.6</v>
       </c>
       <c r="E17" s="30">
         <v>378.7</v>
       </c>
       <c r="F17" s="30">
         <v>9</v>
       </c>
       <c r="G17" s="30">
         <v>19.100000000000001</v>
       </c>
       <c r="H17" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I17" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J17" s="30">
         <v>1169.5</v>
       </c>
       <c r="K17" s="30">
         <v>67.7</v>
       </c>
       <c r="L17" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M17" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N17" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O17" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P17" s="31">
         <v>125.3</v>
       </c>
       <c r="Q17" s="27">
         <v>151.6</v>
       </c>
       <c r="R17" s="27">
         <v>103.2</v>
       </c>
       <c r="S17" s="27">
         <v>106.5</v>
       </c>
       <c r="T17" s="27">
         <v>133.19999999999999</v>
       </c>
       <c r="U17" s="25">
         <v>106.4</v>
       </c>
       <c r="V17" s="33">
         <v>102.4</v>
       </c>
       <c r="W17" s="27">
         <v>102.2</v>
       </c>
       <c r="X17" s="32">
         <v>103.1</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="16.2" customHeight="1">
+    <row r="18" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E18" s="30">
         <v>16.5</v>
       </c>
       <c r="F18" s="30">
         <v>95.5</v>
       </c>
       <c r="G18" s="30">
         <v>156.80000000000001</v>
       </c>
       <c r="H18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J18" s="30">
         <v>282.3</v>
       </c>
       <c r="K18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N18" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O18" s="30">
         <v>188.8</v>
       </c>
       <c r="P18" s="31">
         <v>57.7</v>
       </c>
       <c r="Q18" s="27">
         <v>108</v>
       </c>
       <c r="R18" s="27">
         <v>172.4</v>
       </c>
       <c r="S18" s="27">
         <v>150.6</v>
       </c>
       <c r="T18" s="27">
         <v>247.6</v>
       </c>
       <c r="U18" s="25">
         <v>106.1</v>
       </c>
       <c r="V18" s="33">
         <v>102.3</v>
       </c>
       <c r="W18" s="27">
         <v>100.5</v>
       </c>
       <c r="X18" s="32">
         <v>118.5</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="16.2" customHeight="1">
+    <row r="19" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E19" s="30">
         <v>504.9</v>
       </c>
       <c r="F19" s="30">
         <v>51.9</v>
       </c>
       <c r="G19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="L19" s="30">
         <v>71.900000000000006</v>
       </c>
       <c r="M19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N19" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O19" s="30">
         <v>193.8</v>
       </c>
       <c r="P19" s="31">
         <v>173.5</v>
       </c>
       <c r="Q19" s="27">
         <v>111.2</v>
       </c>
       <c r="R19" s="27">
         <v>101.3</v>
       </c>
       <c r="S19" s="27">
         <v>128.69999999999999</v>
       </c>
       <c r="T19" s="27">
         <v>136</v>
       </c>
       <c r="U19" s="25">
         <v>104.8</v>
       </c>
       <c r="V19" s="33">
         <v>100.1</v>
       </c>
@@ -2743,146 +2755,146 @@
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indikator</vt:lpstr>
     </vt:vector>