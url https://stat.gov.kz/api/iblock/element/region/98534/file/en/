--- v0 (2026-05-02)
+++ v1 (2026-08-23)
@@ -1,1325 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-192" yWindow="996" windowWidth="18336" windowHeight="10656"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata 162101" sheetId="7" r:id="rId1"/>
+    <sheet name="Metadata 162107" sheetId="8" r:id="rId2"/>
+    <sheet name="Metadata 163206" sheetId="11" r:id="rId3"/>
+    <sheet name="Metadata 163213" sheetId="12" r:id="rId4"/>
+    <sheet name="Metadata 163206 ижс" sheetId="13" r:id="rId5"/>
+    <sheet name="Metadata 16321301 ижс" sheetId="14" r:id="rId6"/>
+    <sheet name="Symbols" sheetId="9" r:id="rId7"/>
+    <sheet name="Indicator " sheetId="1" r:id="rId8"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="67">
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The volume of construction refers to the cost of construction works performed by enterprises engaged in construction activities under concluded construction contracts, which includes works for the construction of new facilities, capital and current repairs, reconstruction, modernization of residental and non-residental buildings, and engineering structures.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Since 1990</t>
+  </si>
+  <si>
+    <t>Index of physical volume of construction work</t>
+  </si>
+  <si>
+    <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>163206 (cfo 16)</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Dynamics of the main indicators of construction activity</t>
+  </si>
+  <si>
+    <t>The volume of construction work performed*</t>
+  </si>
+  <si>
+    <t>The total area of commissioned residential buildings by individual developers</t>
+  </si>
+  <si>
+    <t>as a percentage of the previous year</t>
+  </si>
+  <si>
+    <t>thousand sq . m .</t>
+  </si>
   <si>
     <t>* - Since 1990, the dynamic series has been recalculated in accordance with the 2008 OKED classifier VST 01 ed.2</t>
   </si>
   <si>
-    <t xml:space="preserve">  Dynamics of the main indicators of construction activity</t>
-[...17 lines deleted...]
-    <t>as a percentage of the previous year</t>
+    <t>https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
+  </si>
+  <si>
+    <t>20.07.2026y.</t>
+  </si>
+  <si>
+    <t>13.07.2027y.</t>
+  </si>
+  <si>
+    <t>Division of construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilyina Zhanna </t>
+  </si>
+  <si>
+    <t>+7 7182558272</t>
+  </si>
+  <si>
+    <t>zha.ilina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
+  </si>
+  <si>
+    <t>as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...34 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman Cyr"/>
-[...99 lines deleted...]
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="39"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...9 lines deleted...]
-      <family val="2"/>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...33 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...10 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...155 lines deleted...]
-    </fill>
   </fills>
-  <borders count="21">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...96 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="49"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="double">
-[...46 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="114">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="4" fontId="21" fillId="17" borderId="5" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+  </cellStyleXfs>
+  <cellXfs count="109">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="18" borderId="5" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="18" borderId="5" applyNumberFormat="0" applyProtection="0">
-[...77 lines deleted...]
-    <xf numFmtId="4" fontId="23" fillId="28" borderId="5" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="28" borderId="5" applyNumberFormat="0" applyProtection="0">
-[...72 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="169" fontId="35" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="35" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="35" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...144 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="114">
-[...72 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="87"/>
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="88"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 17" xfId="14"/>
+    <cellStyle name="Обычный 17" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 10" xfId="3"/>
-[...28 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="110"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Обычный_1.2." xfId="8"/>
+    <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1562,1241 +1154,3121 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB40"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="35.4" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист5"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="32.4" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="37.799999999999997" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="36" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="10"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="13"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A4:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:3">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="19"/>
+      <c r="B6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="19"/>
+      <c r="B7" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="21"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="19"/>
+      <c r="B8" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="21"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="19"/>
+      <c r="B9" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="21"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="19"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="21"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="21"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="21"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="19"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="24"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="25"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="25"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="26"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AB41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="11.5546875" customWidth="1"/>
-    <col min="2" max="7" width="22.77734375" customWidth="1"/>
+    <col min="2" max="7" width="20.77734375" customWidth="1"/>
     <col min="10" max="10" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="23.25" customHeight="1">
-      <c r="A1" s="70" t="s">
-[...19 lines deleted...]
-      <c r="F2" s="74" t="s">
+      <c r="A1" s="103" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+    </row>
+    <row r="2" spans="1:28" s="28" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="105"/>
+      <c r="B2" s="106" t="s">
+        <v>52</v>
+      </c>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106" t="s">
+        <v>39</v>
+      </c>
+      <c r="E2" s="106"/>
+      <c r="F2" s="107" t="s">
+        <v>53</v>
+      </c>
+      <c r="G2" s="108"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+    </row>
+    <row r="3" spans="1:28" s="28" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A3" s="105"/>
+      <c r="B3" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="75"/>
-[...27 lines deleted...]
-      <c r="A4" s="13">
+      <c r="C3" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+    </row>
+    <row r="4" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A4" s="31">
         <v>1990</v>
       </c>
-      <c r="B4" s="14"/>
-[...9 lines deleted...]
-      <c r="A5" s="18">
+      <c r="B4" s="32"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+    </row>
+    <row r="5" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A5" s="36">
         <v>1991</v>
       </c>
-      <c r="B5" s="47">
+      <c r="B5" s="37">
         <v>1.7</v>
       </c>
-      <c r="C5" s="48">
+      <c r="C5" s="38">
         <v>80.7</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="39">
         <v>445</v>
       </c>
-      <c r="E5" s="50">
+      <c r="E5" s="40">
         <v>79.900000000000006</v>
       </c>
-      <c r="F5" s="51">
+      <c r="F5" s="41">
         <v>26</v>
       </c>
-      <c r="G5" s="21"/>
-[...23 lines deleted...]
-      <c r="A6" s="18">
+      <c r="G5" s="42"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="43"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="43"/>
+      <c r="AA5" s="27"/>
+      <c r="AB5" s="27"/>
+    </row>
+    <row r="6" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A6" s="36">
         <v>1992</v>
       </c>
-      <c r="B6" s="47">
+      <c r="B6" s="37">
         <v>27.8</v>
       </c>
-      <c r="C6" s="48">
+      <c r="C6" s="38">
         <v>54.1</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="39">
         <v>328</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="45">
         <v>73.7</v>
       </c>
-      <c r="F6" s="51">
+      <c r="F6" s="41">
         <v>22</v>
       </c>
-      <c r="G6" s="52">
+      <c r="G6" s="46">
         <v>85</v>
       </c>
-      <c r="H6" s="27"/>
-[...22 lines deleted...]
-      <c r="A7" s="18">
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="27"/>
+      <c r="AB6" s="27"/>
+    </row>
+    <row r="7" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A7" s="36">
         <v>1993</v>
       </c>
-      <c r="B7" s="47">
+      <c r="B7" s="37">
         <v>416</v>
       </c>
-      <c r="C7" s="48">
+      <c r="C7" s="38">
         <v>84.3</v>
       </c>
-      <c r="D7" s="49">
+      <c r="D7" s="39">
         <v>245</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="45">
         <v>74.7</v>
       </c>
-      <c r="F7" s="51">
+      <c r="F7" s="41">
         <v>22</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="42">
         <v>102.2</v>
       </c>
-      <c r="H7" s="28"/>
-[...22 lines deleted...]
-      <c r="A8" s="18">
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="27"/>
+      <c r="N7" s="27"/>
+      <c r="O7" s="27"/>
+      <c r="P7" s="27"/>
+      <c r="Q7" s="27"/>
+      <c r="R7" s="27"/>
+      <c r="S7" s="27"/>
+      <c r="T7" s="27"/>
+      <c r="U7" s="27"/>
+      <c r="V7" s="27"/>
+      <c r="W7" s="27"/>
+      <c r="X7" s="27"/>
+      <c r="Y7" s="27"/>
+      <c r="Z7" s="27"/>
+      <c r="AA7" s="27"/>
+      <c r="AB7" s="27"/>
+    </row>
+    <row r="8" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A8" s="36">
         <v>1994</v>
       </c>
-      <c r="B8" s="53">
+      <c r="B8" s="49">
         <v>5973</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="38">
         <v>68.3</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="39">
         <v>165</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="45">
         <v>67.2</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="41">
         <v>23</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="42">
         <v>102.8</v>
       </c>
-      <c r="H8" s="24"/>
-[...22 lines deleted...]
-      <c r="A9" s="18">
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+    </row>
+    <row r="9" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A9" s="36">
         <v>1995</v>
       </c>
-      <c r="B9" s="53">
+      <c r="B9" s="49">
         <v>12641.8</v>
       </c>
-      <c r="C9" s="48">
+      <c r="C9" s="38">
         <v>67.2</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="39">
         <v>136</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="45">
         <v>82.8</v>
       </c>
-      <c r="F9" s="51">
+      <c r="F9" s="41">
         <v>35</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="42">
         <v>150.30000000000001</v>
       </c>
-      <c r="H9" s="24"/>
-[...22 lines deleted...]
-      <c r="A10" s="18">
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+      <c r="O9" s="27"/>
+      <c r="P9" s="27"/>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="27"/>
+      <c r="S9" s="27"/>
+      <c r="T9" s="27"/>
+      <c r="U9" s="27"/>
+      <c r="V9" s="27"/>
+      <c r="W9" s="27"/>
+      <c r="X9" s="27"/>
+      <c r="Y9" s="27"/>
+      <c r="Z9" s="27"/>
+      <c r="AA9" s="27"/>
+      <c r="AB9" s="27"/>
+    </row>
+    <row r="10" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A10" s="36">
         <v>1996</v>
       </c>
-      <c r="B10" s="53">
+      <c r="B10" s="49">
         <v>9753.7000000000007</v>
       </c>
-      <c r="C10" s="48">
+      <c r="C10" s="38">
         <v>60.8</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="39">
         <v>75</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="45">
         <v>55.3</v>
       </c>
-      <c r="F10" s="51">
+      <c r="F10" s="41">
         <v>30</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="42">
         <v>85.7</v>
       </c>
-      <c r="H10" s="27"/>
-[...7 lines deleted...]
-      <c r="A11" s="18">
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="51"/>
+    </row>
+    <row r="11" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A11" s="36">
         <v>1997</v>
       </c>
-      <c r="B11" s="53">
+      <c r="B11" s="49">
         <v>3996.4</v>
       </c>
-      <c r="C11" s="48">
+      <c r="C11" s="38">
         <v>57.1</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="39">
         <v>69</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="45">
         <v>91.5</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="41">
         <v>25</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="42">
         <v>85.2</v>
       </c>
-      <c r="H11" s="31"/>
-[...7 lines deleted...]
-      <c r="A12" s="18">
+      <c r="H11" s="52"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="54"/>
+    </row>
+    <row r="12" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A12" s="36">
         <v>1998</v>
       </c>
-      <c r="B12" s="53">
+      <c r="B12" s="49">
         <v>6378</v>
       </c>
-      <c r="C12" s="48">
+      <c r="C12" s="38">
         <v>159.6</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="39">
         <v>37</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="45">
         <v>53.8</v>
       </c>
-      <c r="F12" s="51">
+      <c r="F12" s="41">
         <v>23</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="42">
         <v>92.1</v>
       </c>
-      <c r="H12" s="24"/>
-[...3 lines deleted...]
-      <c r="A13" s="18">
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+    </row>
+    <row r="13" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A13" s="36">
         <v>1999</v>
       </c>
-      <c r="B13" s="53">
+      <c r="B13" s="49">
         <v>2643</v>
       </c>
-      <c r="C13" s="48">
+      <c r="C13" s="38">
         <v>41.4</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="39">
         <v>29</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="45">
         <v>78.900000000000006</v>
       </c>
-      <c r="F13" s="51">
+      <c r="F13" s="41">
         <v>27</v>
       </c>
-      <c r="G13" s="52">
+      <c r="G13" s="46">
         <v>115.6</v>
       </c>
-      <c r="H13" s="24"/>
-[...3 lines deleted...]
-      <c r="A14" s="18">
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+    </row>
+    <row r="14" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A14" s="36">
         <v>2000</v>
       </c>
-      <c r="B14" s="53">
+      <c r="B14" s="49">
         <v>2949</v>
       </c>
-      <c r="C14" s="48">
+      <c r="C14" s="38">
         <v>100.8</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="39">
         <v>29</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="45">
         <v>99.3</v>
       </c>
-      <c r="F14" s="51">
+      <c r="F14" s="41">
         <v>23</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="42">
         <v>84.6</v>
       </c>
-      <c r="H14" s="24"/>
-[...10 lines deleted...]
-      <c r="A15" s="18">
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+    </row>
+    <row r="15" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A15" s="36">
         <v>2001</v>
       </c>
-      <c r="B15" s="53">
+      <c r="B15" s="49">
         <v>5322</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="38">
         <v>171.7</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="39">
         <v>25</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="45">
         <v>87.8</v>
       </c>
-      <c r="F15" s="51">
+      <c r="F15" s="41">
         <v>26</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="42">
         <v>112.1</v>
       </c>
-      <c r="H15" s="24"/>
-[...10 lines deleted...]
-      <c r="A16" s="18">
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+      <c r="O15" s="27"/>
+      <c r="P15" s="27"/>
+    </row>
+    <row r="16" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A16" s="36">
         <v>2002</v>
       </c>
-      <c r="B16" s="53">
+      <c r="B16" s="49">
         <v>5954</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C16" s="38">
         <v>107.9</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="39">
         <v>34</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="45">
         <v>135.1</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="41">
         <v>34</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="42">
         <v>132.30000000000001</v>
       </c>
-      <c r="H16" s="24"/>
-[...12 lines deleted...]
-      <c r="A17" s="18">
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+    </row>
+    <row r="17" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A17" s="36">
         <v>2003</v>
       </c>
-      <c r="B17" s="54">
+      <c r="B17" s="56">
         <v>7481</v>
       </c>
-      <c r="C17" s="48">
+      <c r="C17" s="38">
         <v>123.6</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D17" s="39">
         <v>46</v>
       </c>
-      <c r="E17" s="55">
+      <c r="E17" s="57">
         <v>133.30000000000001</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="58">
         <v>42</v>
       </c>
-      <c r="G17" s="57">
+      <c r="G17" s="59">
         <v>123</v>
       </c>
-      <c r="H17" s="35"/>
-[...12 lines deleted...]
-      <c r="A18" s="18">
+      <c r="H17" s="60"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="27"/>
+      <c r="Q17" s="27"/>
+      <c r="R17" s="27"/>
+    </row>
+    <row r="18" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A18" s="36">
         <v>2004</v>
       </c>
-      <c r="B18" s="54">
+      <c r="B18" s="56">
         <v>12603</v>
       </c>
-      <c r="C18" s="48">
+      <c r="C18" s="38">
         <v>163.5</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="39">
         <v>57</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="45">
         <v>124.9</v>
       </c>
-      <c r="F18" s="56">
+      <c r="F18" s="58">
         <v>53</v>
       </c>
-      <c r="G18" s="21">
+      <c r="G18" s="42">
         <v>128.30000000000001</v>
       </c>
-      <c r="H18" s="24"/>
-[...12 lines deleted...]
-      <c r="A19" s="18">
+      <c r="H18" s="27"/>
+      <c r="I18" s="61"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="64"/>
+      <c r="Q18" s="27"/>
+      <c r="R18" s="27"/>
+    </row>
+    <row r="19" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A19" s="36">
         <v>2005</v>
       </c>
-      <c r="B19" s="54">
+      <c r="B19" s="56">
         <v>19999</v>
       </c>
-      <c r="C19" s="48">
+      <c r="C19" s="38">
         <v>150.1</v>
       </c>
-      <c r="D19" s="49">
+      <c r="D19" s="39">
         <v>114</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="45">
         <v>199.3</v>
       </c>
-      <c r="F19" s="56">
+      <c r="F19" s="58">
         <v>55</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G19" s="42">
         <v>108.5</v>
       </c>
-      <c r="H19" s="24"/>
-[...12 lines deleted...]
-      <c r="A20" s="18">
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="27"/>
+      <c r="O19" s="27"/>
+      <c r="P19" s="27"/>
+      <c r="Q19" s="27"/>
+      <c r="R19" s="27"/>
+    </row>
+    <row r="20" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A20" s="36">
         <v>2006</v>
       </c>
-      <c r="B20" s="54">
+      <c r="B20" s="56">
         <v>35457</v>
       </c>
-      <c r="C20" s="48">
+      <c r="C20" s="38">
         <v>168.5</v>
       </c>
-      <c r="D20" s="49">
+      <c r="D20" s="39">
         <v>170</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="45">
         <v>148.30000000000001</v>
       </c>
-      <c r="F20" s="56">
+      <c r="F20" s="58">
         <v>92</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="42">
         <v>167.5</v>
       </c>
-      <c r="H20" s="24"/>
-[...12 lines deleted...]
-      <c r="A21" s="18">
+      <c r="H20" s="27"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="27"/>
+      <c r="P20" s="27"/>
+      <c r="Q20" s="27"/>
+      <c r="R20" s="27"/>
+    </row>
+    <row r="21" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A21" s="36">
         <v>2007</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B21" s="56">
         <v>36706</v>
       </c>
-      <c r="C21" s="48">
+      <c r="C21" s="38">
         <v>97.8</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="39">
         <v>165</v>
       </c>
-      <c r="E21" s="55">
+      <c r="E21" s="57">
         <v>97.3</v>
       </c>
-      <c r="F21" s="56">
+      <c r="F21" s="58">
         <v>70</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="42">
         <v>76.3</v>
       </c>
-      <c r="H21" s="24"/>
-[...10 lines deleted...]
-      <c r="A22" s="18">
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+    </row>
+    <row r="22" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A22" s="36">
         <v>2008</v>
       </c>
-      <c r="B22" s="54">
+      <c r="B22" s="56">
         <v>42932</v>
       </c>
-      <c r="C22" s="48">
+      <c r="C22" s="38">
         <v>109.3</v>
       </c>
-      <c r="D22" s="49">
+      <c r="D22" s="39">
         <v>143</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="65">
         <v>86.7</v>
       </c>
-      <c r="F22" s="56">
+      <c r="F22" s="58">
         <v>76</v>
       </c>
-      <c r="G22" s="22">
+      <c r="G22" s="66">
         <v>107.3</v>
       </c>
-      <c r="H22" s="24"/>
-[...10 lines deleted...]
-      <c r="A23" s="23">
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="27"/>
+    </row>
+    <row r="23" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A23" s="67">
         <v>2009</v>
       </c>
-      <c r="B23" s="51">
+      <c r="B23" s="41">
         <v>46246</v>
       </c>
-      <c r="C23" s="48">
+      <c r="C23" s="38">
         <v>103.4</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="39">
         <v>142</v>
       </c>
-      <c r="E23" s="19">
+      <c r="E23" s="65">
         <v>99.4</v>
       </c>
-      <c r="F23" s="56">
+      <c r="F23" s="58">
         <v>37</v>
       </c>
-      <c r="G23" s="22">
+      <c r="G23" s="66">
         <v>48.8</v>
       </c>
-      <c r="H23" s="24"/>
-[...10 lines deleted...]
-      <c r="A24" s="23">
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
+      <c r="O23" s="27"/>
+      <c r="P23" s="27"/>
+    </row>
+    <row r="24" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A24" s="67">
         <v>2010</v>
       </c>
-      <c r="B24" s="51">
+      <c r="B24" s="41">
         <v>56847</v>
       </c>
-      <c r="C24" s="48">
+      <c r="C24" s="38">
         <v>116.6</v>
       </c>
-      <c r="D24" s="49">
+      <c r="D24" s="39">
         <v>82</v>
       </c>
-      <c r="E24" s="58">
+      <c r="E24" s="68">
         <v>58</v>
       </c>
-      <c r="F24" s="56">
+      <c r="F24" s="58">
         <v>16</v>
       </c>
-      <c r="G24" s="57">
+      <c r="G24" s="59">
         <v>42.1</v>
       </c>
-      <c r="H24" s="24"/>
-[...10 lines deleted...]
-      <c r="A25" s="18">
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="27"/>
+    </row>
+    <row r="25" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A25" s="36">
         <v>2011</v>
       </c>
-      <c r="B25" s="51">
+      <c r="B25" s="41">
         <v>64677</v>
       </c>
-      <c r="C25" s="48">
+      <c r="C25" s="38">
         <v>107.3</v>
       </c>
-      <c r="D25" s="49">
+      <c r="D25" s="39">
         <v>75</v>
       </c>
-      <c r="E25" s="59">
+      <c r="E25" s="69">
         <v>91.2</v>
       </c>
-      <c r="F25" s="56">
+      <c r="F25" s="58">
         <v>45</v>
       </c>
-      <c r="G25" s="60">
+      <c r="G25" s="70">
         <v>287.5</v>
       </c>
-      <c r="H25" s="40"/>
-[...10 lines deleted...]
-      <c r="A26" s="18">
+      <c r="H25" s="71"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
+      <c r="P25" s="27"/>
+    </row>
+    <row r="26" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A26" s="36">
         <v>2012</v>
       </c>
-      <c r="B26" s="51">
+      <c r="B26" s="41">
         <v>85102</v>
       </c>
-      <c r="C26" s="48">
+      <c r="C26" s="38">
         <v>124.5</v>
       </c>
-      <c r="D26" s="49">
+      <c r="D26" s="39">
         <v>124</v>
       </c>
-      <c r="E26" s="59">
+      <c r="E26" s="69">
         <v>164.7</v>
       </c>
-      <c r="F26" s="56">
+      <c r="F26" s="58">
         <v>46</v>
       </c>
-      <c r="G26" s="60">
+      <c r="G26" s="70">
         <v>102.6</v>
       </c>
-      <c r="H26" s="9"/>
-[...10 lines deleted...]
-      <c r="A27" s="23">
+      <c r="H26" s="72"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+      <c r="O26" s="27"/>
+      <c r="P26" s="27"/>
+    </row>
+    <row r="27" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A27" s="67">
         <v>2013</v>
       </c>
-      <c r="B27" s="51">
+      <c r="B27" s="41">
         <v>90104</v>
       </c>
-      <c r="C27" s="48">
+      <c r="C27" s="38">
         <v>101.5</v>
       </c>
-      <c r="D27" s="49">
+      <c r="D27" s="39">
         <v>162</v>
       </c>
-      <c r="E27" s="61">
+      <c r="E27" s="73">
         <v>130.9</v>
       </c>
-      <c r="F27" s="56">
+      <c r="F27" s="58">
         <v>54</v>
       </c>
-      <c r="G27" s="62">
+      <c r="G27" s="74">
         <v>118.5</v>
       </c>
-      <c r="H27" s="9"/>
-[...3 lines deleted...]
-      <c r="A28" s="23">
+      <c r="H27" s="72"/>
+      <c r="I27" s="27"/>
+    </row>
+    <row r="28" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A28" s="67">
         <v>2014</v>
       </c>
-      <c r="B28" s="51">
+      <c r="B28" s="41">
         <v>113659</v>
       </c>
-      <c r="C28" s="48">
+      <c r="C28" s="38">
         <v>119.8</v>
       </c>
-      <c r="D28" s="49">
+      <c r="D28" s="39">
         <v>201</v>
       </c>
-      <c r="E28" s="61">
+      <c r="E28" s="73">
         <v>124.3</v>
       </c>
-      <c r="F28" s="56">
+      <c r="F28" s="58">
         <v>79</v>
       </c>
-      <c r="G28" s="62">
+      <c r="G28" s="74">
         <v>144.80000000000001</v>
       </c>
-      <c r="H28" s="9"/>
-[...3 lines deleted...]
-      <c r="A29" s="3">
+      <c r="H28" s="72"/>
+      <c r="I28" s="27"/>
+    </row>
+    <row r="29" spans="1:18" s="79" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A29" s="75">
         <v>2015</v>
       </c>
-      <c r="B29" s="51">
+      <c r="B29" s="41">
         <v>211874</v>
       </c>
-      <c r="C29" s="63">
+      <c r="C29" s="76">
         <v>181.2</v>
       </c>
-      <c r="D29" s="49">
+      <c r="D29" s="39">
         <v>165</v>
       </c>
-      <c r="E29" s="64">
+      <c r="E29" s="77">
         <v>81.8</v>
       </c>
-      <c r="F29" s="56">
+      <c r="F29" s="58">
         <v>113</v>
       </c>
-      <c r="G29" s="57">
+      <c r="G29" s="59">
         <v>143.69999999999999</v>
       </c>
-      <c r="H29" s="40"/>
-[...3 lines deleted...]
-      <c r="A30" s="23">
+      <c r="H29" s="71"/>
+      <c r="I29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A30" s="67">
         <v>2016</v>
       </c>
-      <c r="B30" s="51">
+      <c r="B30" s="41">
         <v>169428</v>
       </c>
-      <c r="C30" s="61">
+      <c r="C30" s="73">
         <v>76.900000000000006</v>
       </c>
-      <c r="D30" s="49">
+      <c r="D30" s="39">
         <v>184</v>
       </c>
-      <c r="E30" s="19">
+      <c r="E30" s="65">
         <v>112.1</v>
       </c>
-      <c r="F30" s="56">
+      <c r="F30" s="58">
         <v>79</v>
       </c>
-      <c r="G30" s="57">
+      <c r="G30" s="59">
         <v>70</v>
       </c>
-      <c r="H30" s="9"/>
-[...3 lines deleted...]
-      <c r="A31" s="23">
+      <c r="H30" s="72"/>
+      <c r="I30" s="27"/>
+    </row>
+    <row r="31" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A31" s="67">
         <v>2017</v>
       </c>
-      <c r="B31" s="65">
+      <c r="B31" s="80">
         <v>182252</v>
       </c>
-      <c r="C31" s="61">
+      <c r="C31" s="73">
         <v>102.3</v>
       </c>
-      <c r="D31" s="66">
+      <c r="D31" s="81">
         <v>242</v>
       </c>
-      <c r="E31" s="19">
+      <c r="E31" s="65">
         <v>131.19999999999999</v>
       </c>
-      <c r="F31" s="56">
+      <c r="F31" s="58">
         <v>70</v>
       </c>
-      <c r="G31" s="62">
+      <c r="G31" s="74">
         <v>88.5</v>
       </c>
-      <c r="H31" s="9"/>
-[...3 lines deleted...]
-      <c r="A32" s="23">
+      <c r="H31" s="72"/>
+      <c r="I31" s="27"/>
+    </row>
+    <row r="32" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A32" s="67">
         <v>2018</v>
       </c>
-      <c r="B32" s="65">
+      <c r="B32" s="80">
         <v>198025</v>
       </c>
-      <c r="C32" s="67">
+      <c r="C32" s="82">
         <v>103</v>
       </c>
-      <c r="D32" s="68">
+      <c r="D32" s="83">
         <v>284</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E32" s="65">
         <v>117.4</v>
       </c>
-      <c r="F32" s="56">
+      <c r="F32" s="58">
         <v>114</v>
       </c>
-      <c r="G32" s="8">
+      <c r="G32" s="84">
         <v>163.1</v>
       </c>
-      <c r="H32" s="9"/>
-[...3 lines deleted...]
-      <c r="A33" s="23">
+      <c r="H32" s="72"/>
+      <c r="I32" s="27"/>
+    </row>
+    <row r="33" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A33" s="67">
         <v>2019</v>
       </c>
-      <c r="B33" s="65">
+      <c r="B33" s="80">
         <v>208055</v>
       </c>
-      <c r="C33" s="61">
+      <c r="C33" s="73">
         <v>103.6</v>
       </c>
-      <c r="D33" s="68">
+      <c r="D33" s="83">
         <v>332</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="68">
         <v>117</v>
       </c>
-      <c r="F33" s="56">
+      <c r="F33" s="58">
         <v>171</v>
       </c>
-      <c r="G33" s="8">
+      <c r="G33" s="84">
         <v>150.19999999999999</v>
       </c>
-      <c r="H33" s="9"/>
-[...3 lines deleted...]
-      <c r="A34" s="23">
+      <c r="H33" s="72"/>
+      <c r="I33" s="27"/>
+    </row>
+    <row r="34" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A34" s="67">
         <v>2020</v>
       </c>
-      <c r="B34" s="65">
+      <c r="B34" s="80">
         <v>219482</v>
       </c>
-      <c r="C34" s="61">
+      <c r="C34" s="73">
         <v>105.6</v>
       </c>
-      <c r="D34" s="68">
+      <c r="D34" s="83">
         <v>373</v>
       </c>
-      <c r="E34" s="19">
+      <c r="E34" s="65">
         <v>112.1</v>
       </c>
-      <c r="F34" s="56">
+      <c r="F34" s="58">
         <v>180</v>
       </c>
-      <c r="G34" s="8">
+      <c r="G34" s="84">
         <v>106.2</v>
       </c>
-      <c r="H34" s="9"/>
-[...3 lines deleted...]
-      <c r="A35" s="23">
+      <c r="H34" s="72"/>
+      <c r="I34" s="27"/>
+    </row>
+    <row r="35" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A35" s="67">
         <v>2021</v>
       </c>
-      <c r="B35" s="4">
+      <c r="B35" s="85">
         <v>256681</v>
       </c>
-      <c r="C35" s="61">
+      <c r="C35" s="73">
         <v>112.5</v>
       </c>
-      <c r="D35" s="68">
+      <c r="D35" s="83">
         <v>370</v>
       </c>
-      <c r="E35" s="19">
+      <c r="E35" s="65">
         <v>99.2</v>
       </c>
-      <c r="F35" s="69">
+      <c r="F35" s="86">
         <v>173</v>
       </c>
-      <c r="G35" s="8">
+      <c r="G35" s="84">
         <v>96.1</v>
       </c>
-      <c r="H35" s="9"/>
-[...3 lines deleted...]
-      <c r="A36" s="3">
+      <c r="H35" s="72"/>
+      <c r="I35" s="27"/>
+    </row>
+    <row r="36" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A36" s="75">
         <v>2022</v>
       </c>
-      <c r="B36" s="4">
+      <c r="B36" s="85">
         <v>289154</v>
       </c>
-      <c r="C36" s="5">
+      <c r="C36" s="87">
         <v>108.2</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="88">
         <v>488</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="89">
         <v>132.1</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="88">
         <v>183</v>
       </c>
-      <c r="G36" s="8">
+      <c r="G36" s="84">
         <v>105.7</v>
       </c>
-      <c r="H36" s="24"/>
-[...3 lines deleted...]
-      <c r="A37" s="3">
+      <c r="H36" s="27"/>
+      <c r="I36" s="27"/>
+    </row>
+    <row r="37" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A37" s="75">
         <v>2023</v>
       </c>
-      <c r="B37" s="4">
+      <c r="B37" s="85">
         <v>327335</v>
       </c>
-      <c r="C37" s="5">
+      <c r="C37" s="87">
         <v>108.6</v>
       </c>
-      <c r="D37" s="6">
+      <c r="D37" s="88">
         <v>494</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="89">
         <v>101.2</v>
       </c>
-      <c r="F37" s="6">
+      <c r="F37" s="88">
         <v>201</v>
       </c>
-      <c r="G37" s="8">
+      <c r="G37" s="84">
         <v>110.1</v>
       </c>
-      <c r="H37" s="9"/>
-[...2 lines deleted...]
-      <c r="A38" s="3">
+      <c r="H37" s="72"/>
+    </row>
+    <row r="38" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+      <c r="A38" s="75">
         <v>2024</v>
       </c>
-      <c r="B38" s="65">
+      <c r="B38" s="80">
         <v>387140</v>
       </c>
-      <c r="C38" s="76">
+      <c r="C38" s="90">
         <v>113.1</v>
       </c>
-      <c r="D38" s="77">
+      <c r="D38" s="91">
         <v>565</v>
       </c>
-      <c r="E38" s="78">
+      <c r="E38" s="92">
         <v>114.5</v>
       </c>
-      <c r="F38" s="77">
+      <c r="F38" s="91">
         <v>167</v>
       </c>
-      <c r="G38" s="8">
+      <c r="G38" s="84">
         <v>83.1</v>
       </c>
-      <c r="H38" s="9"/>
-[...20 lines deleted...]
-      <c r="H40" s="9"/>
+      <c r="H38" s="72"/>
+    </row>
+    <row r="39" spans="1:9" ht="13.05" customHeight="1">
+      <c r="A39" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="41">
+        <v>495725</v>
+      </c>
+      <c r="C39" s="45">
+        <v>124.4</v>
+      </c>
+      <c r="D39" s="45">
+        <v>579</v>
+      </c>
+      <c r="E39" s="45">
+        <v>102.4</v>
+      </c>
+      <c r="F39" s="45">
+        <v>219</v>
+      </c>
+      <c r="G39" s="42">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="H39" s="93"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="B40" s="94"/>
+      <c r="C40" s="94"/>
+      <c r="D40" s="94"/>
+      <c r="E40" s="94"/>
+      <c r="F40" s="94"/>
+      <c r="G40" s="93"/>
+      <c r="H40" s="93"/>
+    </row>
+    <row r="41" spans="1:9" s="28" customFormat="1" ht="10.199999999999999">
+      <c r="A41" s="95" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="96"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="97"/>
+      <c r="F41" s="96"/>
+      <c r="G41" s="98"/>
+      <c r="H41" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
@@ -2807,98 +4279,105 @@
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C821E1-0C7E-4D19-9112-62AA2E12CD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Metadata 162101</vt:lpstr>
+      <vt:lpstr>Metadata 162107</vt:lpstr>
+      <vt:lpstr>Metadata 163206</vt:lpstr>
+      <vt:lpstr>Metadata 163213</vt:lpstr>
+      <vt:lpstr>Metadata 163206 ижс</vt:lpstr>
+      <vt:lpstr>Metadata 16321301 ижс</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>