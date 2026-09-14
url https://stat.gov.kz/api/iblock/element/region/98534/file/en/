--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые англ\динамические ряды\2 КС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="1" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="8" r:id="rId2"/>
     <sheet name="Metadata 163206" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 163213" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163206 ижс" sheetId="13" r:id="rId5"/>
     <sheet name="Metadata 16321301 ижс" sheetId="14" r:id="rId6"/>
     <sheet name="Symbols" sheetId="9" r:id="rId7"/>
     <sheet name="Indicator " sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="67">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -141,53 +146,50 @@
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
-[...1 lines deleted...]
-  <si>
     <t>163206 (cfo 16)</t>
   </si>
   <si>
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>sq. meters of total area</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>Physical volume index of the total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
@@ -230,65 +232,68 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>20.07.2026y.</t>
   </si>
   <si>
     <t>13.07.2027y.</t>
   </si>
   <si>
     <t>Division of construction and Investment Statistics</t>
   </si>
   <si>
     <t xml:space="preserve">Ilyina Zhanna </t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities by individual developers 1-ИС (year), "Report on the commissioning of facilities" 2-КС (year)</t>
   </si>
   <si>
     <t>as a percentage</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -819,70 +824,70 @@
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 17" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Обычный_1.2." xfId="8"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -913,116 +918,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1186,3085 +1193,3082 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/pavlodar/dynamic-tables/28263/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="35.4" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="100" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="100" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="48.75" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="32.4" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="100" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="100" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="34.799999999999997" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="100" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="100" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="37.799999999999997" customHeight="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="100" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="100" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="33.6" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="100" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="100" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="36" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="33.6" customHeight="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="100" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="100" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="100" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M16" s="13"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="14"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="13"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="14"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="1"/>
+    <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="1"/>
+    <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="1"/>
+    <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="1"/>
+    <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="1"/>
+    <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="1"/>
+    <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="1"/>
+    <col min="1793" max="1793" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="1"/>
+    <col min="2049" max="2049" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="1"/>
+    <col min="2305" max="2305" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="1"/>
+    <col min="2561" max="2561" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="1"/>
+    <col min="2817" max="2817" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="1"/>
+    <col min="3073" max="3073" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="1"/>
+    <col min="3329" max="3329" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="1"/>
+    <col min="3585" max="3585" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="1"/>
+    <col min="3841" max="3841" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="1"/>
+    <col min="4097" max="4097" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="1"/>
+    <col min="4353" max="4353" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="1"/>
+    <col min="4609" max="4609" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="1"/>
+    <col min="4865" max="4865" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="1"/>
+    <col min="5121" max="5121" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="1"/>
+    <col min="5377" max="5377" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="1"/>
+    <col min="5633" max="5633" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="1"/>
+    <col min="5889" max="5889" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="1"/>
+    <col min="6145" max="6145" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="1"/>
+    <col min="6401" max="6401" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="1"/>
+    <col min="6657" max="6657" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="1"/>
+    <col min="6913" max="6913" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="1"/>
+    <col min="7169" max="7169" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="1"/>
+    <col min="7425" max="7425" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="1"/>
+    <col min="7681" max="7681" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="1"/>
+    <col min="7937" max="7937" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="1"/>
+    <col min="8193" max="8193" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="1"/>
+    <col min="8449" max="8449" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="1"/>
+    <col min="8705" max="8705" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="1"/>
+    <col min="8961" max="8961" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="1"/>
+    <col min="9217" max="9217" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="1"/>
+    <col min="9473" max="9473" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="1"/>
+    <col min="9729" max="9729" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="1"/>
+    <col min="9985" max="9985" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="1"/>
+    <col min="10241" max="10241" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="1"/>
+    <col min="10497" max="10497" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="1"/>
+    <col min="10753" max="10753" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="1"/>
+    <col min="11009" max="11009" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="1"/>
+    <col min="11265" max="11265" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="1"/>
+    <col min="11521" max="11521" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="1"/>
+    <col min="11777" max="11777" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="1"/>
+    <col min="12033" max="12033" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="1"/>
+    <col min="12289" max="12289" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="1"/>
+    <col min="12545" max="12545" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="1"/>
+    <col min="12801" max="12801" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="1"/>
+    <col min="13057" max="13057" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="1"/>
+    <col min="13313" max="13313" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="1"/>
+    <col min="13569" max="13569" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="1"/>
+    <col min="13825" max="13825" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="1"/>
+    <col min="14081" max="14081" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="1"/>
+    <col min="14337" max="14337" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="1"/>
+    <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="1"/>
+    <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="1"/>
+    <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="1"/>
+    <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="1"/>
+    <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="1"/>
+    <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="1"/>
+    <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="19"/>
       <c r="B4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="21"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="B5" s="20" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="21"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="19"/>
       <c r="B6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="21"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="19"/>
       <c r="B7" s="20" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="21"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
       <c r="B8" s="20" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="21"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="19"/>
       <c r="B9" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="21"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="23"/>
       <c r="C10" s="21"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="21"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="21"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="19"/>
-      <c r="B13" s="102" t="s">
-        <v>37</v>
+      <c r="B13" s="108" t="s">
+        <v>66</v>
       </c>
       <c r="C13" s="19"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="24"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="25"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="25"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:G3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" customWidth="1"/>
+    <col min="2" max="7" width="20.7109375" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="23.25" customHeight="1">
-      <c r="A1" s="103" t="s">
+    <row r="1" spans="1:28" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="102" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+    </row>
+    <row r="2" spans="1:28" s="28" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="104"/>
+      <c r="B2" s="105" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="B2" s="106" t="s">
+      <c r="C2" s="105"/>
+      <c r="D2" s="105" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="105"/>
+      <c r="F2" s="106" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="106"/>
-[...7 lines deleted...]
-      <c r="G2" s="108"/>
+      <c r="G2" s="107"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
     </row>
-    <row r="3" spans="1:28" s="28" customFormat="1" ht="25.2" customHeight="1">
-      <c r="A3" s="105"/>
+    <row r="3" spans="1:28" s="28" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="104"/>
       <c r="B3" s="29" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="D3" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="D3" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="F3" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="30" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
     </row>
-    <row r="4" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="4" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31">
         <v>1990</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="33"/>
       <c r="D4" s="32"/>
       <c r="E4" s="34"/>
       <c r="F4" s="32"/>
       <c r="G4" s="35"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
     </row>
-    <row r="5" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="5" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36">
         <v>1991</v>
       </c>
       <c r="B5" s="37">
         <v>1.7</v>
       </c>
       <c r="C5" s="38">
         <v>80.7</v>
       </c>
       <c r="D5" s="39">
         <v>445</v>
       </c>
       <c r="E5" s="40">
         <v>79.900000000000006</v>
       </c>
       <c r="F5" s="41">
         <v>26</v>
       </c>
       <c r="G5" s="42"/>
       <c r="H5" s="27"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="43"/>
       <c r="N5" s="43"/>
       <c r="O5" s="44"/>
       <c r="P5" s="43"/>
       <c r="Q5" s="43"/>
       <c r="R5" s="43"/>
       <c r="S5" s="43"/>
       <c r="T5" s="43"/>
       <c r="U5" s="43"/>
       <c r="V5" s="43"/>
       <c r="W5" s="43"/>
       <c r="X5" s="43"/>
       <c r="Y5" s="43"/>
       <c r="Z5" s="43"/>
       <c r="AA5" s="27"/>
       <c r="AB5" s="27"/>
     </row>
-    <row r="6" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="6" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="36">
         <v>1992</v>
       </c>
       <c r="B6" s="37">
         <v>27.8</v>
       </c>
       <c r="C6" s="38">
         <v>54.1</v>
       </c>
       <c r="D6" s="39">
         <v>328</v>
       </c>
       <c r="E6" s="45">
         <v>73.7</v>
       </c>
       <c r="F6" s="41">
         <v>22</v>
       </c>
       <c r="G6" s="46">
         <v>85</v>
       </c>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="47"/>
       <c r="K6" s="48"/>
       <c r="L6" s="47"/>
       <c r="M6" s="27"/>
       <c r="N6" s="27"/>
       <c r="O6" s="27"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="27"/>
       <c r="R6" s="27"/>
       <c r="S6" s="27"/>
       <c r="T6" s="27"/>
       <c r="U6" s="27"/>
       <c r="V6" s="27"/>
       <c r="W6" s="27"/>
       <c r="X6" s="27"/>
       <c r="Y6" s="27"/>
       <c r="Z6" s="27"/>
       <c r="AA6" s="27"/>
       <c r="AB6" s="27"/>
     </row>
-    <row r="7" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="7" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36">
         <v>1993</v>
       </c>
       <c r="B7" s="37">
         <v>416</v>
       </c>
       <c r="C7" s="38">
         <v>84.3</v>
       </c>
       <c r="D7" s="39">
         <v>245</v>
       </c>
       <c r="E7" s="45">
         <v>74.7</v>
       </c>
       <c r="F7" s="41">
         <v>22</v>
       </c>
       <c r="G7" s="42">
         <v>102.2</v>
       </c>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="27"/>
       <c r="N7" s="27"/>
       <c r="O7" s="27"/>
       <c r="P7" s="27"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="T7" s="27"/>
       <c r="U7" s="27"/>
       <c r="V7" s="27"/>
       <c r="W7" s="27"/>
       <c r="X7" s="27"/>
       <c r="Y7" s="27"/>
       <c r="Z7" s="27"/>
       <c r="AA7" s="27"/>
       <c r="AB7" s="27"/>
     </row>
-    <row r="8" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="8" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36">
         <v>1994</v>
       </c>
       <c r="B8" s="49">
         <v>5973</v>
       </c>
       <c r="C8" s="38">
         <v>68.3</v>
       </c>
       <c r="D8" s="39">
         <v>165</v>
       </c>
       <c r="E8" s="45">
         <v>67.2</v>
       </c>
       <c r="F8" s="41">
         <v>23</v>
       </c>
       <c r="G8" s="42">
         <v>102.8</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
     </row>
-    <row r="9" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="9" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36">
         <v>1995</v>
       </c>
       <c r="B9" s="49">
         <v>12641.8</v>
       </c>
       <c r="C9" s="38">
         <v>67.2</v>
       </c>
       <c r="D9" s="39">
         <v>136</v>
       </c>
       <c r="E9" s="45">
         <v>82.8</v>
       </c>
       <c r="F9" s="41">
         <v>35</v>
       </c>
       <c r="G9" s="42">
         <v>150.30000000000001</v>
       </c>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="27"/>
       <c r="O9" s="27"/>
       <c r="P9" s="27"/>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="27"/>
       <c r="U9" s="27"/>
       <c r="V9" s="27"/>
       <c r="W9" s="27"/>
       <c r="X9" s="27"/>
       <c r="Y9" s="27"/>
       <c r="Z9" s="27"/>
       <c r="AA9" s="27"/>
       <c r="AB9" s="27"/>
     </row>
-    <row r="10" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="10" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="36">
         <v>1996</v>
       </c>
       <c r="B10" s="49">
         <v>9753.7000000000007</v>
       </c>
       <c r="C10" s="38">
         <v>60.8</v>
       </c>
       <c r="D10" s="39">
         <v>75</v>
       </c>
       <c r="E10" s="45">
         <v>55.3</v>
       </c>
       <c r="F10" s="41">
         <v>30</v>
       </c>
       <c r="G10" s="42">
         <v>85.7</v>
       </c>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="50"/>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="51"/>
     </row>
-    <row r="11" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="11" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36">
         <v>1997</v>
       </c>
       <c r="B11" s="49">
         <v>3996.4</v>
       </c>
       <c r="C11" s="38">
         <v>57.1</v>
       </c>
       <c r="D11" s="39">
         <v>69</v>
       </c>
       <c r="E11" s="45">
         <v>91.5</v>
       </c>
       <c r="F11" s="41">
         <v>25</v>
       </c>
       <c r="G11" s="42">
         <v>85.2</v>
       </c>
       <c r="H11" s="52"/>
       <c r="I11" s="52"/>
       <c r="J11" s="53"/>
       <c r="K11" s="53"/>
       <c r="L11" s="53"/>
       <c r="M11" s="54"/>
     </row>
-    <row r="12" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="12" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36">
         <v>1998</v>
       </c>
       <c r="B12" s="49">
         <v>6378</v>
       </c>
       <c r="C12" s="38">
         <v>159.6</v>
       </c>
       <c r="D12" s="39">
         <v>37</v>
       </c>
       <c r="E12" s="45">
         <v>53.8</v>
       </c>
       <c r="F12" s="41">
         <v>23</v>
       </c>
       <c r="G12" s="42">
         <v>92.1</v>
       </c>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
     </row>
-    <row r="13" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="13" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36">
         <v>1999</v>
       </c>
       <c r="B13" s="49">
         <v>2643</v>
       </c>
       <c r="C13" s="38">
         <v>41.4</v>
       </c>
       <c r="D13" s="39">
         <v>29</v>
       </c>
       <c r="E13" s="45">
         <v>78.900000000000006</v>
       </c>
       <c r="F13" s="41">
         <v>27</v>
       </c>
       <c r="G13" s="46">
         <v>115.6</v>
       </c>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
     </row>
-    <row r="14" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="14" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="36">
         <v>2000</v>
       </c>
       <c r="B14" s="49">
         <v>2949</v>
       </c>
       <c r="C14" s="38">
         <v>100.8</v>
       </c>
       <c r="D14" s="39">
         <v>29</v>
       </c>
       <c r="E14" s="45">
         <v>99.3</v>
       </c>
       <c r="F14" s="41">
         <v>23</v>
       </c>
       <c r="G14" s="42">
         <v>84.6</v>
       </c>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
     </row>
-    <row r="15" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="15" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36">
         <v>2001</v>
       </c>
       <c r="B15" s="49">
         <v>5322</v>
       </c>
       <c r="C15" s="38">
         <v>171.7</v>
       </c>
       <c r="D15" s="39">
         <v>25</v>
       </c>
       <c r="E15" s="45">
         <v>87.8</v>
       </c>
       <c r="F15" s="41">
         <v>26</v>
       </c>
       <c r="G15" s="42">
         <v>112.1</v>
       </c>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="55"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
       <c r="O15" s="27"/>
       <c r="P15" s="27"/>
     </row>
-    <row r="16" spans="1:28" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="16" spans="1:28" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="36">
         <v>2002</v>
       </c>
       <c r="B16" s="49">
         <v>5954</v>
       </c>
       <c r="C16" s="38">
         <v>107.9</v>
       </c>
       <c r="D16" s="39">
         <v>34</v>
       </c>
       <c r="E16" s="45">
         <v>135.1</v>
       </c>
       <c r="F16" s="41">
         <v>34</v>
       </c>
       <c r="G16" s="42">
         <v>132.30000000000001</v>
       </c>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="27"/>
     </row>
-    <row r="17" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="17" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="36">
         <v>2003</v>
       </c>
       <c r="B17" s="56">
         <v>7481</v>
       </c>
       <c r="C17" s="38">
         <v>123.6</v>
       </c>
       <c r="D17" s="39">
         <v>46</v>
       </c>
       <c r="E17" s="57">
         <v>133.30000000000001</v>
       </c>
       <c r="F17" s="58">
         <v>42</v>
       </c>
       <c r="G17" s="59">
         <v>123</v>
       </c>
       <c r="H17" s="60"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
       <c r="O17" s="60"/>
       <c r="P17" s="27"/>
       <c r="Q17" s="27"/>
       <c r="R17" s="27"/>
     </row>
-    <row r="18" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="18" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="36">
         <v>2004</v>
       </c>
       <c r="B18" s="56">
         <v>12603</v>
       </c>
       <c r="C18" s="38">
         <v>163.5</v>
       </c>
       <c r="D18" s="39">
         <v>57</v>
       </c>
       <c r="E18" s="45">
         <v>124.9</v>
       </c>
       <c r="F18" s="58">
         <v>53</v>
       </c>
       <c r="G18" s="42">
         <v>128.30000000000001</v>
       </c>
       <c r="H18" s="27"/>
       <c r="I18" s="61"/>
       <c r="J18" s="62"/>
       <c r="K18" s="62"/>
       <c r="L18" s="63"/>
       <c r="M18" s="63"/>
       <c r="N18" s="63"/>
       <c r="O18" s="63"/>
       <c r="P18" s="64"/>
       <c r="Q18" s="27"/>
       <c r="R18" s="27"/>
     </row>
-    <row r="19" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="19" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36">
         <v>2005</v>
       </c>
       <c r="B19" s="56">
         <v>19999</v>
       </c>
       <c r="C19" s="38">
         <v>150.1</v>
       </c>
       <c r="D19" s="39">
         <v>114</v>
       </c>
       <c r="E19" s="45">
         <v>199.3</v>
       </c>
       <c r="F19" s="58">
         <v>55</v>
       </c>
       <c r="G19" s="42">
         <v>108.5</v>
       </c>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="27"/>
     </row>
-    <row r="20" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="20" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36">
         <v>2006</v>
       </c>
       <c r="B20" s="56">
         <v>35457</v>
       </c>
       <c r="C20" s="38">
         <v>168.5</v>
       </c>
       <c r="D20" s="39">
         <v>170</v>
       </c>
       <c r="E20" s="45">
         <v>148.30000000000001</v>
       </c>
       <c r="F20" s="58">
         <v>92</v>
       </c>
       <c r="G20" s="42">
         <v>167.5</v>
       </c>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
     </row>
-    <row r="21" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="21" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36">
         <v>2007</v>
       </c>
       <c r="B21" s="56">
         <v>36706</v>
       </c>
       <c r="C21" s="38">
         <v>97.8</v>
       </c>
       <c r="D21" s="39">
         <v>165</v>
       </c>
       <c r="E21" s="57">
         <v>97.3</v>
       </c>
       <c r="F21" s="58">
         <v>70</v>
       </c>
       <c r="G21" s="42">
         <v>76.3</v>
       </c>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
       <c r="P21" s="27"/>
     </row>
-    <row r="22" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="22" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36">
         <v>2008</v>
       </c>
       <c r="B22" s="56">
         <v>42932</v>
       </c>
       <c r="C22" s="38">
         <v>109.3</v>
       </c>
       <c r="D22" s="39">
         <v>143</v>
       </c>
       <c r="E22" s="65">
         <v>86.7</v>
       </c>
       <c r="F22" s="58">
         <v>76</v>
       </c>
       <c r="G22" s="66">
         <v>107.3</v>
       </c>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="27"/>
       <c r="P22" s="27"/>
     </row>
-    <row r="23" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="23" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67">
         <v>2009</v>
       </c>
       <c r="B23" s="41">
         <v>46246</v>
       </c>
       <c r="C23" s="38">
         <v>103.4</v>
       </c>
       <c r="D23" s="39">
         <v>142</v>
       </c>
       <c r="E23" s="65">
         <v>99.4</v>
       </c>
       <c r="F23" s="58">
         <v>37</v>
       </c>
       <c r="G23" s="66">
         <v>48.8</v>
       </c>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
     </row>
-    <row r="24" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="24" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="67">
         <v>2010</v>
       </c>
       <c r="B24" s="41">
         <v>56847</v>
       </c>
       <c r="C24" s="38">
         <v>116.6</v>
       </c>
       <c r="D24" s="39">
         <v>82</v>
       </c>
       <c r="E24" s="68">
         <v>58</v>
       </c>
       <c r="F24" s="58">
         <v>16</v>
       </c>
       <c r="G24" s="59">
         <v>42.1</v>
       </c>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="27"/>
     </row>
-    <row r="25" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="25" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="36">
         <v>2011</v>
       </c>
       <c r="B25" s="41">
         <v>64677</v>
       </c>
       <c r="C25" s="38">
         <v>107.3</v>
       </c>
       <c r="D25" s="39">
         <v>75</v>
       </c>
       <c r="E25" s="69">
         <v>91.2</v>
       </c>
       <c r="F25" s="58">
         <v>45</v>
       </c>
       <c r="G25" s="70">
         <v>287.5</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="27"/>
       <c r="P25" s="27"/>
     </row>
-    <row r="26" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="26" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="36">
         <v>2012</v>
       </c>
       <c r="B26" s="41">
         <v>85102</v>
       </c>
       <c r="C26" s="38">
         <v>124.5</v>
       </c>
       <c r="D26" s="39">
         <v>124</v>
       </c>
       <c r="E26" s="69">
         <v>164.7</v>
       </c>
       <c r="F26" s="58">
         <v>46</v>
       </c>
       <c r="G26" s="70">
         <v>102.6</v>
       </c>
       <c r="H26" s="72"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
       <c r="O26" s="27"/>
       <c r="P26" s="27"/>
     </row>
-    <row r="27" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="27" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67">
         <v>2013</v>
       </c>
       <c r="B27" s="41">
         <v>90104</v>
       </c>
       <c r="C27" s="38">
         <v>101.5</v>
       </c>
       <c r="D27" s="39">
         <v>162</v>
       </c>
       <c r="E27" s="73">
         <v>130.9</v>
       </c>
       <c r="F27" s="58">
         <v>54</v>
       </c>
       <c r="G27" s="74">
         <v>118.5</v>
       </c>
       <c r="H27" s="72"/>
       <c r="I27" s="27"/>
     </row>
-    <row r="28" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="28" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="67">
         <v>2014</v>
       </c>
       <c r="B28" s="41">
         <v>113659</v>
       </c>
       <c r="C28" s="38">
         <v>119.8</v>
       </c>
       <c r="D28" s="39">
         <v>201</v>
       </c>
       <c r="E28" s="73">
         <v>124.3</v>
       </c>
       <c r="F28" s="58">
         <v>79</v>
       </c>
       <c r="G28" s="74">
         <v>144.80000000000001</v>
       </c>
       <c r="H28" s="72"/>
       <c r="I28" s="27"/>
     </row>
-    <row r="29" spans="1:18" s="79" customFormat="1" ht="13.05" customHeight="1">
+    <row r="29" spans="1:18" s="79" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="75">
         <v>2015</v>
       </c>
       <c r="B29" s="41">
         <v>211874</v>
       </c>
       <c r="C29" s="76">
         <v>181.2</v>
       </c>
       <c r="D29" s="39">
         <v>165</v>
       </c>
       <c r="E29" s="77">
         <v>81.8</v>
       </c>
       <c r="F29" s="58">
         <v>113</v>
       </c>
       <c r="G29" s="59">
         <v>143.69999999999999</v>
       </c>
       <c r="H29" s="71"/>
       <c r="I29" s="78"/>
     </row>
-    <row r="30" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="30" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="67">
         <v>2016</v>
       </c>
       <c r="B30" s="41">
         <v>169428</v>
       </c>
       <c r="C30" s="73">
         <v>76.900000000000006</v>
       </c>
       <c r="D30" s="39">
         <v>184</v>
       </c>
       <c r="E30" s="65">
         <v>112.1</v>
       </c>
       <c r="F30" s="58">
         <v>79</v>
       </c>
       <c r="G30" s="59">
         <v>70</v>
       </c>
       <c r="H30" s="72"/>
       <c r="I30" s="27"/>
     </row>
-    <row r="31" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="31" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="67">
         <v>2017</v>
       </c>
       <c r="B31" s="80">
         <v>182252</v>
       </c>
       <c r="C31" s="73">
         <v>102.3</v>
       </c>
       <c r="D31" s="81">
         <v>242</v>
       </c>
       <c r="E31" s="65">
         <v>131.19999999999999</v>
       </c>
       <c r="F31" s="58">
         <v>70</v>
       </c>
       <c r="G31" s="74">
         <v>88.5</v>
       </c>
       <c r="H31" s="72"/>
       <c r="I31" s="27"/>
     </row>
-    <row r="32" spans="1:18" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="32" spans="1:18" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="67">
         <v>2018</v>
       </c>
       <c r="B32" s="80">
         <v>198025</v>
       </c>
       <c r="C32" s="82">
         <v>103</v>
       </c>
       <c r="D32" s="83">
         <v>284</v>
       </c>
       <c r="E32" s="65">
         <v>117.4</v>
       </c>
       <c r="F32" s="58">
         <v>114</v>
       </c>
       <c r="G32" s="84">
         <v>163.1</v>
       </c>
       <c r="H32" s="72"/>
       <c r="I32" s="27"/>
     </row>
-    <row r="33" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="33" spans="1:9" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="67">
         <v>2019</v>
       </c>
       <c r="B33" s="80">
         <v>208055</v>
       </c>
       <c r="C33" s="73">
         <v>103.6</v>
       </c>
       <c r="D33" s="83">
         <v>332</v>
       </c>
       <c r="E33" s="68">
         <v>117</v>
       </c>
       <c r="F33" s="58">
         <v>171</v>
       </c>
       <c r="G33" s="84">
         <v>150.19999999999999</v>
       </c>
       <c r="H33" s="72"/>
       <c r="I33" s="27"/>
     </row>
-    <row r="34" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="34" spans="1:9" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="67">
         <v>2020</v>
       </c>
       <c r="B34" s="80">
         <v>219482</v>
       </c>
       <c r="C34" s="73">
         <v>105.6</v>
       </c>
       <c r="D34" s="83">
         <v>373</v>
       </c>
       <c r="E34" s="65">
         <v>112.1</v>
       </c>
       <c r="F34" s="58">
         <v>180</v>
       </c>
       <c r="G34" s="84">
         <v>106.2</v>
       </c>
       <c r="H34" s="72"/>
       <c r="I34" s="27"/>
     </row>
-    <row r="35" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="35" spans="1:9" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67">
         <v>2021</v>
       </c>
       <c r="B35" s="85">
         <v>256681</v>
       </c>
       <c r="C35" s="73">
         <v>112.5</v>
       </c>
       <c r="D35" s="83">
         <v>370</v>
       </c>
       <c r="E35" s="65">
         <v>99.2</v>
       </c>
       <c r="F35" s="86">
         <v>173</v>
       </c>
       <c r="G35" s="84">
         <v>96.1</v>
       </c>
       <c r="H35" s="72"/>
       <c r="I35" s="27"/>
     </row>
-    <row r="36" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="36" spans="1:9" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="75">
         <v>2022</v>
       </c>
       <c r="B36" s="85">
         <v>289154</v>
       </c>
       <c r="C36" s="87">
         <v>108.2</v>
       </c>
       <c r="D36" s="88">
         <v>488</v>
       </c>
       <c r="E36" s="89">
         <v>132.1</v>
       </c>
       <c r="F36" s="88">
         <v>183</v>
       </c>
       <c r="G36" s="84">
         <v>105.7</v>
       </c>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
     </row>
-    <row r="37" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="37" spans="1:9" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="75">
         <v>2023</v>
       </c>
       <c r="B37" s="85">
         <v>327335</v>
       </c>
       <c r="C37" s="87">
         <v>108.6</v>
       </c>
       <c r="D37" s="88">
         <v>494</v>
       </c>
       <c r="E37" s="89">
         <v>101.2</v>
       </c>
       <c r="F37" s="88">
         <v>201</v>
       </c>
       <c r="G37" s="84">
         <v>110.1</v>
       </c>
       <c r="H37" s="72"/>
     </row>
-    <row r="38" spans="1:9" s="28" customFormat="1" ht="13.05" customHeight="1">
+    <row r="38" spans="1:9" s="28" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="75">
         <v>2024</v>
       </c>
       <c r="B38" s="80">
         <v>387140</v>
       </c>
       <c r="C38" s="90">
         <v>113.1</v>
       </c>
       <c r="D38" s="91">
         <v>565</v>
       </c>
       <c r="E38" s="92">
         <v>114.5</v>
       </c>
       <c r="F38" s="91">
         <v>167</v>
       </c>
       <c r="G38" s="84">
         <v>83.1</v>
       </c>
       <c r="H38" s="72"/>
     </row>
-    <row r="39" spans="1:9" ht="13.05" customHeight="1">
+    <row r="39" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="75">
         <v>2025</v>
       </c>
       <c r="B39" s="41">
         <v>495725</v>
       </c>
       <c r="C39" s="45">
         <v>124.4</v>
       </c>
       <c r="D39" s="45">
         <v>579</v>
       </c>
       <c r="E39" s="45">
         <v>102.4</v>
       </c>
       <c r="F39" s="45">
         <v>219</v>
       </c>
       <c r="G39" s="42">
         <v>130.80000000000001</v>
       </c>
       <c r="H39" s="93"/>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B40" s="94"/>
       <c r="C40" s="94"/>
       <c r="D40" s="94"/>
       <c r="E40" s="94"/>
       <c r="F40" s="94"/>
       <c r="G40" s="93"/>
       <c r="H40" s="93"/>
     </row>
-    <row r="41" spans="1:9" s="28" customFormat="1" ht="10.199999999999999">
+    <row r="41" spans="1:9" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="95" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B41" s="96"/>
       <c r="C41" s="27"/>
       <c r="D41" s="55"/>
       <c r="E41" s="97"/>
       <c r="F41" s="96"/>
       <c r="G41" s="98"/>
       <c r="H41" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4273,88 +4277,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C821E1-0C7E-4D19-9112-62AA2E12CD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>