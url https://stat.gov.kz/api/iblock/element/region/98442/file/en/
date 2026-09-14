--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -1,79 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10995" yWindow="-75" windowWidth="17670" windowHeight="13995" activeTab="1"/>
+    <workbookView xWindow="10995" yWindow="-75" windowWidth="17670" windowHeight="13995"/>
   </bookViews>
   <sheets>
-    <sheet name="guarter" sheetId="1" r:id="rId1"/>
-    <sheet name="period" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="guarter" sheetId="1" r:id="rId3"/>
+    <sheet name="period" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="707" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="83">
   <si>
     <t>Average monthly nominal salary of on employee in the districts of Pavlodar region</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -150,126 +154,280 @@
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Nominal wage index, in % to the corresponding month (from 2015 to the corresponding guarter) of the previous year</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of labor statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Samyratova A.</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7182 510609</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>a.samyratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>The methodology of calculating the average monthly salary of employees</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/514541/file/en/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/504665/file/en/</t>
+  </si>
+  <si>
+    <t>Since 2010-2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tenge</t>
+  </si>
+  <si>
+    <t>Average monthly nominal wage</t>
+  </si>
+  <si>
+    <t>The average monthly nominal wage is the wage calculated on average per employee or per unit of time worked, expressed in monetary units.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly)
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="10">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="202" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
+    <numFmt numFmtId="172" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="66">
+  <fonts count="73" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -578,74 +736,122 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="38">
+  <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -796,52 +1002,58 @@
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1049,52 +1261,63 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4332">
+  <cellStyleXfs count="4336">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2660,61 +2883,61 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -4934,61 +5157,61 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -5479,236 +5702,246 @@
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="155">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="190" fontId="62" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="62" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="62" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="62" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="37" borderId="0" xfId="3611" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="3609" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="3609" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="184" fontId="42" fillId="0" borderId="0" xfId="3610" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="42" fillId="0" borderId="0" xfId="3610" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="184" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="3610" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="3610" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="42" fillId="0" borderId="0" xfId="3611" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="42" fillId="0" borderId="0" xfId="3611" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="37" borderId="0" xfId="3611" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="42" fillId="0" borderId="0" xfId="3608" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" xfId="3608" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="182" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="190" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="42" fillId="0" borderId="0" xfId="3611" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" xfId="3611" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="24" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="3609" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="3609" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="3610" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="3610" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="3611" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="58" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5726,205 +5959,285 @@
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="3342" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="3343" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="182" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="182" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="60" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="60" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="3342" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="3342" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="1980" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="3342" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="3342" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="58" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="58" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="1987" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="24" fillId="0" borderId="12" xfId="3343" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="12" xfId="3343" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="3611" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="3611" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="3610" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="3610" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="59" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="3343" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="3343" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="190" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="189" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="24" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="23" fillId="0" borderId="12" xfId="3336" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="13" xfId="3611" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="60" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="57" fillId="0" borderId="20" xfId="3786" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="57" fillId="0" borderId="20" xfId="3786" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="2309" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="12" xfId="1503" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="54" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="4333" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="3224" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="3224" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="3224" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="4334" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="54" fillId="38" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="12" xfId="4335" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="12" xfId="4332" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="12" xfId="1503" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="12" xfId="4332" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="190" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="12" xfId="1784" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="23" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="190" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="190" fontId="23" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="190" fontId="24" fillId="0" borderId="12" xfId="3338" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4332">
+  <cellStyles count="4336">
     <cellStyle name="20% — акцент1" xfId="4142"/>
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 12" xfId="5"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 13" xfId="7"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 14" xfId="9"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 15" xfId="11"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 16" xfId="13"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 17" xfId="15"/>
     <cellStyle name="20% - Акцент1 18" xfId="16"/>
     <cellStyle name="20% - Акцент1 19" xfId="17"/>
     <cellStyle name="20% - Акцент1 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="24"/>
@@ -7401,50 +7714,52 @@
     <cellStyle name="Вычисление 2 4 2" xfId="1478"/>
     <cellStyle name="Вычисление 2 5" xfId="1479"/>
     <cellStyle name="Вычисление 2 5 2" xfId="1480"/>
     <cellStyle name="Вычисление 2 6" xfId="1481"/>
     <cellStyle name="Вычисление 2 6 2" xfId="1482"/>
     <cellStyle name="Вычисление 2 7" xfId="1483"/>
     <cellStyle name="Вычисление 2 7 2" xfId="1484"/>
     <cellStyle name="Вычисление 2 8" xfId="1485"/>
     <cellStyle name="Вычисление 2 8 2" xfId="1486"/>
     <cellStyle name="Вычисление 2 9" xfId="1487"/>
     <cellStyle name="Вычисление 2 9 2" xfId="1488"/>
     <cellStyle name="Вычисление 3" xfId="1489"/>
     <cellStyle name="Вычисление 3 2" xfId="1490"/>
     <cellStyle name="Вычисление 4" xfId="1491"/>
     <cellStyle name="Вычисление 4 2" xfId="1492"/>
     <cellStyle name="Вычисление 5" xfId="1493"/>
     <cellStyle name="Вычисление 5 2" xfId="1494"/>
     <cellStyle name="Вычисление 6" xfId="1495"/>
     <cellStyle name="Вычисление 6 2" xfId="1496"/>
     <cellStyle name="Вычисление 7" xfId="1497"/>
     <cellStyle name="Вычисление 7 2" xfId="1498"/>
     <cellStyle name="Вычисление 8" xfId="1499"/>
     <cellStyle name="Вычисление 8 2" xfId="1500"/>
     <cellStyle name="Вычисление 9" xfId="1501"/>
     <cellStyle name="Вычисление 9 2" xfId="1502"/>
+    <cellStyle name="Гиперссылка" xfId="4332" builtinId="8"/>
+    <cellStyle name="Гиперссылка 13" xfId="4335"/>
     <cellStyle name="Гиперссылка 2" xfId="1503"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1504"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="1505"/>
     <cellStyle name="Гиперссылка 2 3" xfId="1506"/>
     <cellStyle name="Гиперссылка 3" xfId="1507"/>
     <cellStyle name="Гиперссылка 3 2" xfId="1508"/>
     <cellStyle name="Гиперссылка 4" xfId="1509"/>
     <cellStyle name="Гиперссылка 5" xfId="1510"/>
     <cellStyle name="Гиперссылка 5 2" xfId="1511"/>
     <cellStyle name="Денежный 10" xfId="1512"/>
     <cellStyle name="Денежный 11" xfId="1513"/>
     <cellStyle name="Денежный 2" xfId="1514"/>
     <cellStyle name="Денежный 2 2" xfId="1515"/>
     <cellStyle name="Денежный 3" xfId="1516"/>
     <cellStyle name="Денежный 4" xfId="1517"/>
     <cellStyle name="Денежный 5" xfId="1518"/>
     <cellStyle name="Денежный 6" xfId="1519"/>
     <cellStyle name="Денежный 7" xfId="1520"/>
     <cellStyle name="Денежный 8" xfId="1521"/>
     <cellStyle name="Денежный 9" xfId="1522"/>
     <cellStyle name="Заголовок 1 10" xfId="1523"/>
     <cellStyle name="Заголовок 1 11" xfId="1524"/>
     <cellStyle name="Заголовок 1 12" xfId="1525"/>
     <cellStyle name="Заголовок 1 13" xfId="1526"/>
     <cellStyle name="Заголовок 1 14" xfId="1527"/>
@@ -7714,50 +8029,51 @@
     <cellStyle name="Обычный 10 5 2 2" xfId="4326"/>
     <cellStyle name="Обычный 10 5 2 3" xfId="3862"/>
     <cellStyle name="Обычный 10 6" xfId="1790"/>
     <cellStyle name="Обычный 10_1" xfId="1791"/>
     <cellStyle name="Обычный 100" xfId="1792"/>
     <cellStyle name="Обычный 101" xfId="1793"/>
     <cellStyle name="Обычный 102" xfId="1794"/>
     <cellStyle name="Обычный 103" xfId="1795"/>
     <cellStyle name="Обычный 104" xfId="1796"/>
     <cellStyle name="Обычный 105" xfId="1797"/>
     <cellStyle name="Обычный 106" xfId="1798"/>
     <cellStyle name="Обычный 107" xfId="1799"/>
     <cellStyle name="Обычный 107 2" xfId="1800"/>
     <cellStyle name="Обычный 107 2 2" xfId="4287"/>
     <cellStyle name="Обычный 107 2 3" xfId="3864"/>
     <cellStyle name="Обычный 108" xfId="1801"/>
     <cellStyle name="Обычный 108 2" xfId="1802"/>
     <cellStyle name="Обычный 108 2 2" xfId="4288"/>
     <cellStyle name="Обычный 108 2 3" xfId="3865"/>
     <cellStyle name="Обычный 109" xfId="1803"/>
     <cellStyle name="Обычный 109 2" xfId="1804"/>
     <cellStyle name="Обычный 109 2 2" xfId="4289"/>
     <cellStyle name="Обычный 109 2 3" xfId="3866"/>
     <cellStyle name="Обычный 11" xfId="1805"/>
     <cellStyle name="Обычный 11 2" xfId="1806"/>
+    <cellStyle name="Обычный 11 20" xfId="4333"/>
     <cellStyle name="Обычный 11 3" xfId="1807"/>
     <cellStyle name="Обычный 110" xfId="1808"/>
     <cellStyle name="Обычный 110 2" xfId="1809"/>
     <cellStyle name="Обычный 110 2 2" xfId="4290"/>
     <cellStyle name="Обычный 110 2 3" xfId="3868"/>
     <cellStyle name="Обычный 111" xfId="1810"/>
     <cellStyle name="Обычный 111 2" xfId="1811"/>
     <cellStyle name="Обычный 111 2 2" xfId="4291"/>
     <cellStyle name="Обычный 111 2 3" xfId="3869"/>
     <cellStyle name="Обычный 112" xfId="1812"/>
     <cellStyle name="Обычный 112 2" xfId="1813"/>
     <cellStyle name="Обычный 112 2 2" xfId="4292"/>
     <cellStyle name="Обычный 112 2 3" xfId="3870"/>
     <cellStyle name="Обычный 113" xfId="1814"/>
     <cellStyle name="Обычный 113 2" xfId="1815"/>
     <cellStyle name="Обычный 113 2 2" xfId="4293"/>
     <cellStyle name="Обычный 113 2 3" xfId="3871"/>
     <cellStyle name="Обычный 114" xfId="1816"/>
     <cellStyle name="Обычный 114 2" xfId="1817"/>
     <cellStyle name="Обычный 114 2 2" xfId="4294"/>
     <cellStyle name="Обычный 114 2 3" xfId="3872"/>
     <cellStyle name="Обычный 115" xfId="1818"/>
     <cellStyle name="Обычный 115 2" xfId="1819"/>
     <cellStyle name="Обычный 115 2 2" xfId="4295"/>
     <cellStyle name="Обычный 115 2 3" xfId="3874"/>
@@ -8834,50 +9150,51 @@
     <cellStyle name="Обычный 2 4 2" xfId="2668"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="2669"/>
     <cellStyle name="Обычный 2 4 2_Обложка" xfId="2670"/>
     <cellStyle name="Обычный 2 4 3" xfId="2671"/>
     <cellStyle name="Обычный 2 4 4" xfId="2672"/>
     <cellStyle name="Обычный 2 4_Обложка" xfId="2673"/>
     <cellStyle name="Обычный 2 40" xfId="2674"/>
     <cellStyle name="Обычный 2 41" xfId="2675"/>
     <cellStyle name="Обычный 2 42" xfId="2676"/>
     <cellStyle name="Обычный 2 43" xfId="2677"/>
     <cellStyle name="Обычный 2 44" xfId="2678"/>
     <cellStyle name="Обычный 2 45" xfId="2679"/>
     <cellStyle name="Обычный 2 46" xfId="2680"/>
     <cellStyle name="Обычный 2 5" xfId="2681"/>
     <cellStyle name="Обычный 2 5 2" xfId="2682"/>
     <cellStyle name="Обычный 2 5 3" xfId="2683"/>
     <cellStyle name="Обычный 2 5_Обложка" xfId="2684"/>
     <cellStyle name="Обычный 2 6" xfId="2685"/>
     <cellStyle name="Обычный 2 6 2" xfId="2686"/>
     <cellStyle name="Обычный 2 6_Обложка" xfId="2687"/>
     <cellStyle name="Обычный 2 7" xfId="2688"/>
     <cellStyle name="Обычный 2 7 2" xfId="2689"/>
     <cellStyle name="Обычный 2 7_Обложка" xfId="2690"/>
     <cellStyle name="Обычный 2 8" xfId="2691"/>
     <cellStyle name="Обычный 2 8 2" xfId="2692"/>
+    <cellStyle name="Обычный 2 8 3" xfId="4334"/>
     <cellStyle name="Обычный 2 8_Обложка" xfId="2693"/>
     <cellStyle name="Обычный 2 9" xfId="2694"/>
     <cellStyle name="Обычный 2 9 2" xfId="2695"/>
     <cellStyle name="Обычный 2 9_Обложка" xfId="2696"/>
     <cellStyle name="Обычный 2_1" xfId="2697"/>
     <cellStyle name="Обычный 20" xfId="2698"/>
     <cellStyle name="Обычный 20 2" xfId="2699"/>
     <cellStyle name="Обычный 200" xfId="2700"/>
     <cellStyle name="Обычный 200 2" xfId="2701"/>
     <cellStyle name="Обычный 200 2 2" xfId="2702"/>
     <cellStyle name="Обычный 200 3" xfId="2703"/>
     <cellStyle name="Обычный 200 3 2" xfId="2704"/>
     <cellStyle name="Обычный 200 4" xfId="2705"/>
     <cellStyle name="Обычный 200 4 2" xfId="2706"/>
     <cellStyle name="Обычный 200 4 2 2" xfId="4136"/>
     <cellStyle name="Обычный 200 4 3" xfId="3998"/>
     <cellStyle name="Обычный 200 5" xfId="4214"/>
     <cellStyle name="Обычный 201" xfId="2707"/>
     <cellStyle name="Обычный 201 2" xfId="2708"/>
     <cellStyle name="Обычный 201 2 2" xfId="2709"/>
     <cellStyle name="Обычный 201 3" xfId="2710"/>
     <cellStyle name="Обычный 201 3 2" xfId="2711"/>
     <cellStyle name="Обычный 201 4" xfId="2712"/>
     <cellStyle name="Обычный 201 4 2" xfId="2713"/>
     <cellStyle name="Обычный 201 4 2 2" xfId="3965"/>
@@ -10216,55 +10533,60 @@
     <cellStyle name="Хороший 2" xfId="3804"/>
     <cellStyle name="Хороший 2 10" xfId="3805"/>
     <cellStyle name="Хороший 2 11" xfId="3806"/>
     <cellStyle name="Хороший 2 12" xfId="3807"/>
     <cellStyle name="Хороший 2 13" xfId="3808"/>
     <cellStyle name="Хороший 2 14" xfId="3809"/>
     <cellStyle name="Хороший 2 15" xfId="3810"/>
     <cellStyle name="Хороший 2 2" xfId="3811"/>
     <cellStyle name="Хороший 2 3" xfId="3812"/>
     <cellStyle name="Хороший 2 4" xfId="3813"/>
     <cellStyle name="Хороший 2 5" xfId="3814"/>
     <cellStyle name="Хороший 2 6" xfId="3815"/>
     <cellStyle name="Хороший 2 7" xfId="3816"/>
     <cellStyle name="Хороший 2 8" xfId="3817"/>
     <cellStyle name="Хороший 2 9" xfId="3818"/>
     <cellStyle name="Хороший 3" xfId="3819"/>
     <cellStyle name="Хороший 4" xfId="3820"/>
     <cellStyle name="Хороший 5" xfId="3821"/>
     <cellStyle name="Хороший 6" xfId="3822"/>
     <cellStyle name="Хороший 7" xfId="3823"/>
     <cellStyle name="Хороший 8" xfId="3824"/>
     <cellStyle name="Хороший 9" xfId="3825"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10298,84 +10620,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -10507,244 +10831,546 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/514541/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.samyratova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/504665/file/en/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="145"/>
+      <c r="B1" s="145"/>
+    </row>
+    <row r="2" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="179" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="146">
+        <v>252101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="155" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="179" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="147" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="179" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="148" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="179" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="148" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="180" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="149" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="180" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="149" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="180" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="149" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="180" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="178" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="180" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="150"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="180" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="151" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="180" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="163" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="181" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="164" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="182"/>
+      <c r="B15" s="164" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="180" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="165" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="180" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="162">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="180" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="162">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="180" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="154" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="180" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="152" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="180" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="153" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="180" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="166" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B48" sqref="B48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.85546875" customWidth="1"/>
+    <col min="2" max="2" width="87.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="132"/>
+      <c r="B2" s="132"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="132"/>
+      <c r="B3" s="132"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="132"/>
+      <c r="B4" s="132"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="132"/>
+      <c r="B5" s="132"/>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="156"/>
+      <c r="B6" s="157" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="156"/>
+      <c r="B7" s="157" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="156"/>
+      <c r="B8" s="157" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="156"/>
+      <c r="B9" s="157" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="156"/>
+      <c r="B10" s="157" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="156"/>
+      <c r="B11" s="158"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="156"/>
+      <c r="B12" s="159" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="156"/>
+      <c r="B13" s="158"/>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="156"/>
+      <c r="B14" s="158"/>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="156"/>
+      <c r="B15" s="160"/>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="156"/>
+      <c r="B16" s="160"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="156"/>
+      <c r="B17" s="161" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DV57"/>
   <sheetViews>
     <sheetView zoomScaleNormal="88" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="CX29" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CX5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="DP19" sqref="DP19"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" customWidth="1"/>
     <col min="2" max="121" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126" ht="38.25">
+    <row r="1" spans="1:126" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:126" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="B3" s="134">
+    <row r="2" spans="1:126" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:126" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="173"/>
+      <c r="B3" s="169">
         <v>2010</v>
       </c>
-      <c r="C3" s="134"/>
-[...11 lines deleted...]
-      <c r="O3" s="134">
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+      <c r="G3" s="169"/>
+      <c r="H3" s="169"/>
+      <c r="I3" s="169"/>
+      <c r="J3" s="169"/>
+      <c r="K3" s="169"/>
+      <c r="L3" s="169"/>
+      <c r="M3" s="169"/>
+      <c r="N3" s="169"/>
+      <c r="O3" s="169">
         <v>2011</v>
       </c>
-      <c r="P3" s="134"/>
-[...11 lines deleted...]
-      <c r="AB3" s="134">
+      <c r="P3" s="169"/>
+      <c r="Q3" s="169"/>
+      <c r="R3" s="169"/>
+      <c r="S3" s="169"/>
+      <c r="T3" s="169"/>
+      <c r="U3" s="169"/>
+      <c r="V3" s="169"/>
+      <c r="W3" s="169"/>
+      <c r="X3" s="169"/>
+      <c r="Y3" s="169"/>
+      <c r="Z3" s="169"/>
+      <c r="AA3" s="169"/>
+      <c r="AB3" s="169">
         <v>2012</v>
       </c>
-      <c r="AC3" s="134"/>
-[...11 lines deleted...]
-      <c r="AO3" s="134">
+      <c r="AC3" s="169"/>
+      <c r="AD3" s="169"/>
+      <c r="AE3" s="169"/>
+      <c r="AF3" s="169"/>
+      <c r="AG3" s="169"/>
+      <c r="AH3" s="169"/>
+      <c r="AI3" s="169"/>
+      <c r="AJ3" s="169"/>
+      <c r="AK3" s="169"/>
+      <c r="AL3" s="169"/>
+      <c r="AM3" s="169"/>
+      <c r="AN3" s="169"/>
+      <c r="AO3" s="169">
         <v>2013</v>
       </c>
-      <c r="AP3" s="134"/>
-[...11 lines deleted...]
-      <c r="BB3" s="134">
+      <c r="AP3" s="169"/>
+      <c r="AQ3" s="169"/>
+      <c r="AR3" s="169"/>
+      <c r="AS3" s="169"/>
+      <c r="AT3" s="169"/>
+      <c r="AU3" s="169"/>
+      <c r="AV3" s="169"/>
+      <c r="AW3" s="169"/>
+      <c r="AX3" s="169"/>
+      <c r="AY3" s="169"/>
+      <c r="AZ3" s="169"/>
+      <c r="BA3" s="169"/>
+      <c r="BB3" s="169">
         <v>2014</v>
       </c>
-      <c r="BC3" s="134"/>
-[...11 lines deleted...]
-      <c r="BO3" s="134">
+      <c r="BC3" s="169"/>
+      <c r="BD3" s="169"/>
+      <c r="BE3" s="169"/>
+      <c r="BF3" s="169"/>
+      <c r="BG3" s="169"/>
+      <c r="BH3" s="169"/>
+      <c r="BI3" s="169"/>
+      <c r="BJ3" s="169"/>
+      <c r="BK3" s="169"/>
+      <c r="BL3" s="169"/>
+      <c r="BM3" s="169"/>
+      <c r="BN3" s="169"/>
+      <c r="BO3" s="169">
         <v>2015</v>
       </c>
-      <c r="BP3" s="134"/>
-[...3 lines deleted...]
-      <c r="BT3" s="134">
+      <c r="BP3" s="169"/>
+      <c r="BQ3" s="169"/>
+      <c r="BR3" s="169"/>
+      <c r="BS3" s="169"/>
+      <c r="BT3" s="169">
         <v>2016</v>
       </c>
-      <c r="BU3" s="134"/>
-[...3 lines deleted...]
-      <c r="BY3" s="134">
+      <c r="BU3" s="169"/>
+      <c r="BV3" s="169"/>
+      <c r="BW3" s="169"/>
+      <c r="BX3" s="169"/>
+      <c r="BY3" s="169">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="134"/>
-[...3 lines deleted...]
-      <c r="CD3" s="134">
+      <c r="BZ3" s="169"/>
+      <c r="CA3" s="169"/>
+      <c r="CB3" s="169"/>
+      <c r="CC3" s="169"/>
+      <c r="CD3" s="169">
         <v>2018</v>
       </c>
-      <c r="CE3" s="134"/>
-[...3 lines deleted...]
-      <c r="CI3" s="134">
+      <c r="CE3" s="169"/>
+      <c r="CF3" s="169"/>
+      <c r="CG3" s="169"/>
+      <c r="CH3" s="169"/>
+      <c r="CI3" s="169">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="134"/>
-[...3 lines deleted...]
-      <c r="CN3" s="134">
+      <c r="CJ3" s="169"/>
+      <c r="CK3" s="169"/>
+      <c r="CL3" s="169"/>
+      <c r="CM3" s="169"/>
+      <c r="CN3" s="169">
         <v>2020</v>
       </c>
-      <c r="CO3" s="134"/>
-[...3 lines deleted...]
-      <c r="CS3" s="134">
+      <c r="CO3" s="169"/>
+      <c r="CP3" s="169"/>
+      <c r="CQ3" s="169"/>
+      <c r="CR3" s="169"/>
+      <c r="CS3" s="169">
         <v>2021</v>
       </c>
-      <c r="CT3" s="134"/>
-[...3 lines deleted...]
-      <c r="CX3" s="134">
+      <c r="CT3" s="169"/>
+      <c r="CU3" s="169"/>
+      <c r="CV3" s="169"/>
+      <c r="CW3" s="169"/>
+      <c r="CX3" s="169">
         <v>2022</v>
       </c>
-      <c r="CY3" s="134"/>
-[...3 lines deleted...]
-      <c r="DC3" s="134">
+      <c r="CY3" s="169"/>
+      <c r="CZ3" s="169"/>
+      <c r="DA3" s="169"/>
+      <c r="DB3" s="169"/>
+      <c r="DC3" s="169">
         <v>2023</v>
       </c>
-      <c r="DD3" s="134"/>
-[...3 lines deleted...]
-      <c r="DH3" s="134">
+      <c r="DD3" s="169"/>
+      <c r="DE3" s="169"/>
+      <c r="DF3" s="169"/>
+      <c r="DG3" s="169"/>
+      <c r="DH3" s="169">
         <v>2024</v>
       </c>
-      <c r="DI3" s="134"/>
-[...3 lines deleted...]
-      <c r="DM3" s="134">
+      <c r="DI3" s="169"/>
+      <c r="DJ3" s="169"/>
+      <c r="DK3" s="169"/>
+      <c r="DL3" s="169"/>
+      <c r="DM3" s="169">
         <v>2025</v>
       </c>
-      <c r="DN3" s="134"/>
-[...3 lines deleted...]
-      <c r="DR3" s="134">
+      <c r="DN3" s="169"/>
+      <c r="DO3" s="169"/>
+      <c r="DP3" s="169"/>
+      <c r="DQ3" s="169"/>
+      <c r="DR3" s="169">
         <v>2026</v>
       </c>
-      <c r="DS3" s="134"/>
-[...2 lines deleted...]
-      <c r="DV3" s="134"/>
+      <c r="DS3" s="169"/>
+      <c r="DT3" s="169"/>
+      <c r="DU3" s="169"/>
+      <c r="DV3" s="169"/>
     </row>
-    <row r="4" spans="1:126" ht="28.5" customHeight="1">
-      <c r="A4" s="138"/>
+    <row r="4" spans="1:126" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="173"/>
       <c r="B4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="54" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="55" t="s">
@@ -11077,181 +11703,181 @@
       <c r="DO4" s="55" t="s">
         <v>15</v>
       </c>
       <c r="DP4" s="55" t="s">
         <v>16</v>
       </c>
       <c r="DQ4" s="55" t="s">
         <v>31</v>
       </c>
       <c r="DR4" s="55" t="s">
         <v>13</v>
       </c>
       <c r="DS4" s="55" t="s">
         <v>14</v>
       </c>
       <c r="DT4" s="55" t="s">
         <v>15</v>
       </c>
       <c r="DU4" s="55" t="s">
         <v>16</v>
       </c>
       <c r="DV4" s="55" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:126" ht="12.75" customHeight="1">
+    <row r="5" spans="1:126" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
-      <c r="B5" s="136" t="s">
+      <c r="B5" s="171" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="137"/>
-[...122 lines deleted...]
-      <c r="DV5" s="137"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+      <c r="AA5" s="172"/>
+      <c r="AB5" s="172"/>
+      <c r="AC5" s="172"/>
+      <c r="AD5" s="172"/>
+      <c r="AE5" s="172"/>
+      <c r="AF5" s="172"/>
+      <c r="AG5" s="172"/>
+      <c r="AH5" s="172"/>
+      <c r="AI5" s="172"/>
+      <c r="AJ5" s="172"/>
+      <c r="AK5" s="172"/>
+      <c r="AL5" s="172"/>
+      <c r="AM5" s="172"/>
+      <c r="AN5" s="172"/>
+      <c r="AO5" s="172"/>
+      <c r="AP5" s="172"/>
+      <c r="AQ5" s="172"/>
+      <c r="AR5" s="172"/>
+      <c r="AS5" s="172"/>
+      <c r="AT5" s="172"/>
+      <c r="AU5" s="172"/>
+      <c r="AV5" s="172"/>
+      <c r="AW5" s="172"/>
+      <c r="AX5" s="172"/>
+      <c r="AY5" s="172"/>
+      <c r="AZ5" s="172"/>
+      <c r="BA5" s="172"/>
+      <c r="BB5" s="172"/>
+      <c r="BC5" s="172"/>
+      <c r="BD5" s="172"/>
+      <c r="BE5" s="172"/>
+      <c r="BF5" s="172"/>
+      <c r="BG5" s="172"/>
+      <c r="BH5" s="172"/>
+      <c r="BI5" s="172"/>
+      <c r="BJ5" s="172"/>
+      <c r="BK5" s="172"/>
+      <c r="BL5" s="172"/>
+      <c r="BM5" s="172"/>
+      <c r="BN5" s="172"/>
+      <c r="BO5" s="172"/>
+      <c r="BP5" s="172"/>
+      <c r="BQ5" s="172"/>
+      <c r="BR5" s="172"/>
+      <c r="BS5" s="172"/>
+      <c r="BT5" s="172"/>
+      <c r="BU5" s="172"/>
+      <c r="BV5" s="172"/>
+      <c r="BW5" s="172"/>
+      <c r="BX5" s="172"/>
+      <c r="BY5" s="172"/>
+      <c r="BZ5" s="172"/>
+      <c r="CA5" s="172"/>
+      <c r="CB5" s="172"/>
+      <c r="CC5" s="172"/>
+      <c r="CD5" s="172"/>
+      <c r="CE5" s="172"/>
+      <c r="CF5" s="172"/>
+      <c r="CG5" s="172"/>
+      <c r="CH5" s="172"/>
+      <c r="CI5" s="172"/>
+      <c r="CJ5" s="172"/>
+      <c r="CK5" s="172"/>
+      <c r="CL5" s="172"/>
+      <c r="CM5" s="172"/>
+      <c r="CN5" s="172"/>
+      <c r="CO5" s="172"/>
+      <c r="CP5" s="172"/>
+      <c r="CQ5" s="172"/>
+      <c r="CR5" s="172"/>
+      <c r="CS5" s="172"/>
+      <c r="CT5" s="172"/>
+      <c r="CU5" s="172"/>
+      <c r="CV5" s="172"/>
+      <c r="CW5" s="172"/>
+      <c r="CX5" s="172"/>
+      <c r="CY5" s="172"/>
+      <c r="CZ5" s="172"/>
+      <c r="DA5" s="172"/>
+      <c r="DB5" s="172"/>
+      <c r="DC5" s="172"/>
+      <c r="DD5" s="172"/>
+      <c r="DE5" s="172"/>
+      <c r="DF5" s="172"/>
+      <c r="DG5" s="172"/>
+      <c r="DH5" s="172"/>
+      <c r="DI5" s="172"/>
+      <c r="DJ5" s="172"/>
+      <c r="DK5" s="172"/>
+      <c r="DL5" s="172"/>
+      <c r="DM5" s="172"/>
+      <c r="DN5" s="172"/>
+      <c r="DO5" s="172"/>
+      <c r="DP5" s="172"/>
+      <c r="DQ5" s="172"/>
+      <c r="DR5" s="172"/>
+      <c r="DS5" s="172"/>
+      <c r="DT5" s="172"/>
+      <c r="DU5" s="172"/>
+      <c r="DV5" s="172"/>
     </row>
-    <row r="6" spans="1:126" ht="13.5" customHeight="1">
+    <row r="6" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="93" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="48">
         <v>55785</v>
       </c>
       <c r="C6" s="48">
         <v>55579</v>
       </c>
       <c r="D6" s="48">
         <v>59582</v>
       </c>
       <c r="E6" s="48">
         <v>63341</v>
       </c>
       <c r="F6" s="48">
         <v>64561</v>
       </c>
       <c r="G6" s="48">
         <v>66937</v>
       </c>
       <c r="H6" s="48">
         <v>68211</v>
       </c>
       <c r="I6" s="48">
@@ -11568,62 +12194,64 @@
       </c>
       <c r="DI6" s="48">
         <v>366922</v>
       </c>
       <c r="DJ6" s="48">
         <v>361065</v>
       </c>
       <c r="DK6" s="48">
         <v>408370</v>
       </c>
       <c r="DL6" s="48">
         <v>372615</v>
       </c>
       <c r="DM6" s="48">
         <v>399489</v>
       </c>
       <c r="DN6" s="121">
         <v>411735</v>
       </c>
       <c r="DO6" s="121">
         <v>405705</v>
       </c>
       <c r="DP6" s="121">
         <v>453898</v>
       </c>
-      <c r="DQ6" s="151">
+      <c r="DQ6" s="141">
         <v>417941</v>
       </c>
-      <c r="DR6" s="151">
+      <c r="DR6" s="141">
         <v>448906</v>
       </c>
-      <c r="DS6" s="121"/>
+      <c r="DS6" s="121">
+        <v>450583</v>
+      </c>
       <c r="DT6" s="121"/>
       <c r="DU6" s="121"/>
       <c r="DV6" s="48"/>
     </row>
-    <row r="7" spans="1:126" ht="13.5" customHeight="1">
+    <row r="7" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="49">
         <v>58529</v>
       </c>
       <c r="C7" s="49">
         <v>59149</v>
       </c>
       <c r="D7" s="49">
         <v>63255</v>
       </c>
       <c r="E7" s="49">
         <v>66025</v>
       </c>
       <c r="F7" s="49">
         <v>67317</v>
       </c>
       <c r="G7" s="49">
         <v>69440</v>
       </c>
       <c r="H7" s="49">
         <v>71953</v>
       </c>
       <c r="I7" s="49">
@@ -11940,62 +12568,64 @@
       </c>
       <c r="DI7" s="49">
         <v>362673</v>
       </c>
       <c r="DJ7" s="49">
         <v>360956</v>
       </c>
       <c r="DK7" s="49">
         <v>406691</v>
       </c>
       <c r="DL7" s="49">
         <v>369173</v>
       </c>
       <c r="DM7" s="49">
         <v>385231</v>
       </c>
       <c r="DN7" s="2">
         <v>406922</v>
       </c>
       <c r="DO7" s="122">
         <v>398889</v>
       </c>
       <c r="DP7" s="122">
         <v>446318</v>
       </c>
-      <c r="DQ7" s="152">
+      <c r="DQ7" s="142">
         <v>410523</v>
       </c>
-      <c r="DR7" s="152">
+      <c r="DR7" s="142">
         <v>432642</v>
       </c>
-      <c r="DS7" s="2"/>
+      <c r="DS7" s="2">
+        <v>448707</v>
+      </c>
       <c r="DT7" s="122"/>
       <c r="DU7" s="122"/>
       <c r="DV7" s="49"/>
     </row>
-    <row r="8" spans="1:126" ht="13.5" customHeight="1">
+    <row r="8" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="49">
         <v>63929</v>
       </c>
       <c r="C8" s="49">
         <v>60763</v>
       </c>
       <c r="D8" s="49">
         <v>65188</v>
       </c>
       <c r="E8" s="49">
         <v>73392</v>
       </c>
       <c r="F8" s="49">
         <v>73430</v>
       </c>
       <c r="G8" s="49">
         <v>75711</v>
       </c>
       <c r="H8" s="49">
         <v>76138</v>
       </c>
       <c r="I8" s="49">
@@ -12312,62 +12942,64 @@
       </c>
       <c r="DI8" s="49">
         <v>393201</v>
       </c>
       <c r="DJ8" s="49">
         <v>392148</v>
       </c>
       <c r="DK8" s="49">
         <v>470992</v>
       </c>
       <c r="DL8" s="49">
         <v>414606</v>
       </c>
       <c r="DM8" s="49">
         <v>462881</v>
       </c>
       <c r="DN8" s="2">
         <v>449233</v>
       </c>
       <c r="DO8" s="122">
         <v>428864</v>
       </c>
       <c r="DP8" s="122">
         <v>496097</v>
       </c>
-      <c r="DQ8" s="152">
+      <c r="DQ8" s="142">
         <v>458313</v>
       </c>
-      <c r="DR8" s="152">
+      <c r="DR8" s="142">
         <v>527148</v>
       </c>
-      <c r="DS8" s="2"/>
+      <c r="DS8" s="2">
+        <v>434499</v>
+      </c>
       <c r="DT8" s="122"/>
       <c r="DU8" s="122"/>
       <c r="DV8" s="49"/>
     </row>
-    <row r="9" spans="1:126" ht="13.5" customHeight="1">
+    <row r="9" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="49">
         <v>60232</v>
       </c>
       <c r="C9" s="49">
         <v>58196</v>
       </c>
       <c r="D9" s="49">
         <v>63960</v>
       </c>
       <c r="E9" s="49">
         <v>68122</v>
       </c>
       <c r="F9" s="49">
         <v>69536</v>
       </c>
       <c r="G9" s="49">
         <v>68719</v>
       </c>
       <c r="H9" s="49">
         <v>69238</v>
       </c>
       <c r="I9" s="49">
@@ -12684,62 +13316,64 @@
       </c>
       <c r="DI9" s="49">
         <v>435224</v>
       </c>
       <c r="DJ9" s="49">
         <v>438920</v>
       </c>
       <c r="DK9" s="49">
         <v>493761</v>
       </c>
       <c r="DL9" s="49">
         <v>449581</v>
       </c>
       <c r="DM9" s="49">
         <v>499955</v>
       </c>
       <c r="DN9" s="2">
         <v>487451</v>
       </c>
       <c r="DO9" s="122">
         <v>514583</v>
       </c>
       <c r="DP9" s="122">
         <v>577719</v>
       </c>
-      <c r="DQ9" s="152">
+      <c r="DQ9" s="142">
         <v>519694</v>
       </c>
-      <c r="DR9" s="152">
+      <c r="DR9" s="142">
         <v>570022</v>
       </c>
-      <c r="DS9" s="2"/>
+      <c r="DS9" s="2">
+        <v>554490</v>
+      </c>
       <c r="DT9" s="122"/>
       <c r="DU9" s="122"/>
       <c r="DV9" s="49"/>
     </row>
-    <row r="10" spans="1:126" ht="13.5" customHeight="1">
+    <row r="10" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="50">
         <v>35233</v>
       </c>
       <c r="C10" s="50">
         <v>35628</v>
       </c>
       <c r="D10" s="50">
         <v>35833</v>
       </c>
       <c r="E10" s="50">
         <v>41558</v>
       </c>
       <c r="F10" s="50">
         <v>41744</v>
       </c>
       <c r="G10" s="50">
         <v>45630</v>
       </c>
       <c r="H10" s="50">
         <v>46972</v>
       </c>
       <c r="I10" s="50">
@@ -13056,62 +13690,64 @@
       </c>
       <c r="DI10" s="50">
         <v>261877</v>
       </c>
       <c r="DJ10" s="50">
         <v>234936</v>
       </c>
       <c r="DK10" s="50">
         <v>260756</v>
       </c>
       <c r="DL10" s="50">
         <v>247313</v>
       </c>
       <c r="DM10" s="50">
         <v>265942</v>
       </c>
       <c r="DN10" s="2">
         <v>296433</v>
       </c>
       <c r="DO10" s="122">
         <v>262764</v>
       </c>
       <c r="DP10" s="122">
         <v>282274</v>
       </c>
-      <c r="DQ10" s="152">
+      <c r="DQ10" s="142">
         <v>283233</v>
       </c>
-      <c r="DR10" s="152">
+      <c r="DR10" s="142">
         <v>281146</v>
       </c>
-      <c r="DS10" s="2"/>
+      <c r="DS10" s="2">
+        <v>298338</v>
+      </c>
       <c r="DT10" s="122"/>
       <c r="DU10" s="122"/>
       <c r="DV10" s="50"/>
     </row>
-    <row r="11" spans="1:126" ht="13.5" customHeight="1">
+    <row r="11" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="50">
         <v>41341</v>
       </c>
       <c r="C11" s="50">
         <v>44628</v>
       </c>
       <c r="D11" s="50">
         <v>45029</v>
       </c>
       <c r="E11" s="50">
         <v>47983</v>
       </c>
       <c r="F11" s="50">
         <v>50975</v>
       </c>
       <c r="G11" s="50">
         <v>53876</v>
       </c>
       <c r="H11" s="50">
         <v>51285</v>
       </c>
       <c r="I11" s="50">
@@ -13428,62 +14064,64 @@
       </c>
       <c r="DI11" s="50">
         <v>288376</v>
       </c>
       <c r="DJ11" s="50">
         <v>284365</v>
       </c>
       <c r="DK11" s="50">
         <v>322223</v>
       </c>
       <c r="DL11" s="50">
         <v>294965</v>
       </c>
       <c r="DM11" s="50">
         <v>357930</v>
       </c>
       <c r="DN11" s="2">
         <v>351346</v>
       </c>
       <c r="DO11" s="122">
         <v>327661</v>
       </c>
       <c r="DP11" s="122">
         <v>356964</v>
       </c>
-      <c r="DQ11" s="152">
+      <c r="DQ11" s="142">
         <v>348168</v>
       </c>
-      <c r="DR11" s="152">
+      <c r="DR11" s="142">
         <v>399315</v>
       </c>
-      <c r="DS11" s="2"/>
+      <c r="DS11" s="2">
+        <v>389928</v>
+      </c>
       <c r="DT11" s="122"/>
       <c r="DU11" s="122"/>
       <c r="DV11" s="50"/>
     </row>
-    <row r="12" spans="1:126" ht="13.5" customHeight="1">
+    <row r="12" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="50">
         <v>37919</v>
       </c>
       <c r="C12" s="50">
         <v>37353</v>
       </c>
       <c r="D12" s="50">
         <v>36976</v>
       </c>
       <c r="E12" s="50">
         <v>41912</v>
       </c>
       <c r="F12" s="50">
         <v>43812</v>
       </c>
       <c r="G12" s="50">
         <v>57871</v>
       </c>
       <c r="H12" s="50">
         <v>45964</v>
       </c>
       <c r="I12" s="50">
@@ -13800,62 +14438,64 @@
       </c>
       <c r="DI12" s="50">
         <v>266086</v>
       </c>
       <c r="DJ12" s="50">
         <v>248519</v>
       </c>
       <c r="DK12" s="50">
         <v>267259</v>
       </c>
       <c r="DL12" s="50">
         <v>256774</v>
       </c>
       <c r="DM12" s="50">
         <v>268593</v>
       </c>
       <c r="DN12" s="2">
         <v>284353</v>
       </c>
       <c r="DO12" s="122">
         <v>272472</v>
       </c>
       <c r="DP12" s="122">
         <v>287922</v>
       </c>
-      <c r="DQ12" s="152">
+      <c r="DQ12" s="142">
         <v>279883</v>
       </c>
-      <c r="DR12" s="152">
+      <c r="DR12" s="142">
         <v>283111</v>
       </c>
-      <c r="DS12" s="2"/>
+      <c r="DS12" s="2">
+        <v>299348</v>
+      </c>
       <c r="DT12" s="122"/>
       <c r="DU12" s="122"/>
       <c r="DV12" s="50"/>
     </row>
-    <row r="13" spans="1:126" ht="13.5" customHeight="1">
+    <row r="13" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="50">
         <v>31798</v>
       </c>
       <c r="C13" s="50">
         <v>32926</v>
       </c>
       <c r="D13" s="50">
         <v>32810</v>
       </c>
       <c r="E13" s="50">
         <v>36118</v>
       </c>
       <c r="F13" s="50">
         <v>37257</v>
       </c>
       <c r="G13" s="50">
         <v>41444</v>
       </c>
       <c r="H13" s="50">
         <v>40788</v>
       </c>
       <c r="I13" s="50">
@@ -14172,62 +14812,64 @@
       </c>
       <c r="DI13" s="50">
         <v>264678</v>
       </c>
       <c r="DJ13" s="50">
         <v>207769</v>
       </c>
       <c r="DK13" s="50">
         <v>244734</v>
       </c>
       <c r="DL13" s="50">
         <v>238145</v>
       </c>
       <c r="DM13" s="50">
         <v>245638</v>
       </c>
       <c r="DN13" s="2">
         <v>280297</v>
       </c>
       <c r="DO13" s="122">
         <v>234868</v>
       </c>
       <c r="DP13" s="122">
         <v>240702</v>
       </c>
-      <c r="DQ13" s="152">
+      <c r="DQ13" s="142">
         <v>251737</v>
       </c>
-      <c r="DR13" s="152">
+      <c r="DR13" s="142">
         <v>250726</v>
       </c>
-      <c r="DS13" s="2"/>
+      <c r="DS13" s="2">
+        <v>304973</v>
+      </c>
       <c r="DT13" s="122"/>
       <c r="DU13" s="122"/>
       <c r="DV13" s="50"/>
     </row>
-    <row r="14" spans="1:126" ht="13.5" customHeight="1">
+    <row r="14" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="50">
         <v>33987</v>
       </c>
       <c r="C14" s="50">
         <v>34191</v>
       </c>
       <c r="D14" s="50">
         <v>35096</v>
       </c>
       <c r="E14" s="50">
         <v>39267</v>
       </c>
       <c r="F14" s="50">
         <v>40367</v>
       </c>
       <c r="G14" s="50">
         <v>49250</v>
       </c>
       <c r="H14" s="50">
         <v>48668</v>
       </c>
       <c r="I14" s="50">
@@ -14544,62 +15186,64 @@
       </c>
       <c r="DI14" s="50">
         <v>272544</v>
       </c>
       <c r="DJ14" s="50">
         <v>239722</v>
       </c>
       <c r="DK14" s="50">
         <v>249056</v>
       </c>
       <c r="DL14" s="50">
         <v>254650</v>
       </c>
       <c r="DM14" s="50">
         <v>261422</v>
       </c>
       <c r="DN14" s="2">
         <v>291311</v>
       </c>
       <c r="DO14" s="122">
         <v>271333</v>
       </c>
       <c r="DP14" s="122">
         <v>273429</v>
       </c>
-      <c r="DQ14" s="152">
+      <c r="DQ14" s="142">
         <v>276697</v>
       </c>
-      <c r="DR14" s="152">
+      <c r="DR14" s="142">
         <v>276747</v>
       </c>
-      <c r="DS14" s="2"/>
+      <c r="DS14" s="2">
+        <v>302711</v>
+      </c>
       <c r="DT14" s="122"/>
       <c r="DU14" s="122"/>
       <c r="DV14" s="50"/>
     </row>
-    <row r="15" spans="1:126" ht="13.5" customHeight="1">
+    <row r="15" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="50">
         <v>36870</v>
       </c>
       <c r="C15" s="50">
         <v>37903</v>
       </c>
       <c r="D15" s="50">
         <v>36935</v>
       </c>
       <c r="E15" s="50">
         <v>40369</v>
       </c>
       <c r="F15" s="50">
         <v>40431</v>
       </c>
       <c r="G15" s="50">
         <v>47537</v>
       </c>
       <c r="H15" s="50">
         <v>47921</v>
       </c>
       <c r="I15" s="50">
@@ -14916,62 +15560,64 @@
       </c>
       <c r="DI15" s="50">
         <v>286035</v>
       </c>
       <c r="DJ15" s="50">
         <v>225286</v>
       </c>
       <c r="DK15" s="50">
         <v>259511</v>
       </c>
       <c r="DL15" s="50">
         <v>255947</v>
       </c>
       <c r="DM15" s="50">
         <v>270374</v>
       </c>
       <c r="DN15" s="2">
         <v>313601</v>
       </c>
       <c r="DO15" s="122">
         <v>238032</v>
       </c>
       <c r="DP15" s="122">
         <v>283889</v>
       </c>
-      <c r="DQ15" s="152">
+      <c r="DQ15" s="142">
         <v>276933</v>
       </c>
-      <c r="DR15" s="152">
+      <c r="DR15" s="142">
         <v>282129</v>
       </c>
-      <c r="DS15" s="2"/>
+      <c r="DS15" s="2">
+        <v>328432</v>
+      </c>
       <c r="DT15" s="122"/>
       <c r="DU15" s="122"/>
       <c r="DV15" s="50"/>
     </row>
-    <row r="16" spans="1:126" ht="13.5" customHeight="1">
+    <row r="16" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="50">
         <v>38958</v>
       </c>
       <c r="C16" s="50">
         <v>38892</v>
       </c>
       <c r="D16" s="50">
         <v>39108</v>
       </c>
       <c r="E16" s="50">
         <v>42448</v>
       </c>
       <c r="F16" s="50">
         <v>42864</v>
       </c>
       <c r="G16" s="50">
         <v>56924</v>
       </c>
       <c r="H16" s="50">
         <v>49467</v>
       </c>
       <c r="I16" s="50">
@@ -15288,62 +15934,64 @@
       </c>
       <c r="DI16" s="50">
         <v>278504</v>
       </c>
       <c r="DJ16" s="50">
         <v>263215</v>
       </c>
       <c r="DK16" s="50">
         <v>275721</v>
       </c>
       <c r="DL16" s="50">
         <v>264523</v>
       </c>
       <c r="DM16" s="50">
         <v>262203</v>
       </c>
       <c r="DN16" s="2">
         <v>290172</v>
       </c>
       <c r="DO16" s="122">
         <v>285302</v>
       </c>
       <c r="DP16" s="122">
         <v>291347</v>
       </c>
-      <c r="DQ16" s="152">
+      <c r="DQ16" s="142">
         <v>282912</v>
       </c>
-      <c r="DR16" s="152">
+      <c r="DR16" s="142">
         <v>278114</v>
       </c>
-      <c r="DS16" s="2"/>
+      <c r="DS16" s="2">
+        <v>316722</v>
+      </c>
       <c r="DT16" s="122"/>
       <c r="DU16" s="122"/>
       <c r="DV16" s="50"/>
     </row>
-    <row r="17" spans="1:126" ht="13.5" customHeight="1">
+    <row r="17" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="50">
         <v>36083</v>
       </c>
       <c r="C17" s="50">
         <v>37274</v>
       </c>
       <c r="D17" s="50">
         <v>38401</v>
       </c>
       <c r="E17" s="50">
         <v>43785</v>
       </c>
       <c r="F17" s="50">
         <v>43876</v>
       </c>
       <c r="G17" s="50">
         <v>50297</v>
       </c>
       <c r="H17" s="50">
         <v>49155</v>
       </c>
       <c r="I17" s="50">
@@ -15660,62 +16308,64 @@
       </c>
       <c r="DI17" s="50">
         <v>281824</v>
       </c>
       <c r="DJ17" s="50">
         <v>272555</v>
       </c>
       <c r="DK17" s="50">
         <v>278444</v>
       </c>
       <c r="DL17" s="50">
         <v>274190</v>
       </c>
       <c r="DM17" s="50">
         <v>281151</v>
       </c>
       <c r="DN17" s="2">
         <v>314828</v>
       </c>
       <c r="DO17" s="122">
         <v>290258</v>
       </c>
       <c r="DP17" s="122">
         <v>296689</v>
       </c>
-      <c r="DQ17" s="152">
+      <c r="DQ17" s="142">
         <v>295138</v>
       </c>
-      <c r="DR17" s="152">
+      <c r="DR17" s="142">
         <v>298900</v>
       </c>
-      <c r="DS17" s="2"/>
+      <c r="DS17" s="2">
+        <v>334955</v>
+      </c>
       <c r="DT17" s="122"/>
       <c r="DU17" s="122"/>
       <c r="DV17" s="50"/>
     </row>
-    <row r="18" spans="1:126" ht="13.5" customHeight="1">
+    <row r="18" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="50">
         <v>32139</v>
       </c>
       <c r="C18" s="50">
         <v>32776</v>
       </c>
       <c r="D18" s="50">
         <v>33703</v>
       </c>
       <c r="E18" s="50">
         <v>36496</v>
       </c>
       <c r="F18" s="50">
         <v>37676</v>
       </c>
       <c r="G18" s="50">
         <v>48158</v>
       </c>
       <c r="H18" s="50">
         <v>47875</v>
       </c>
       <c r="I18" s="50">
@@ -16032,62 +16682,64 @@
       </c>
       <c r="DI18" s="50">
         <v>288442</v>
       </c>
       <c r="DJ18" s="50">
         <v>229340</v>
       </c>
       <c r="DK18" s="50">
         <v>269995</v>
       </c>
       <c r="DL18" s="50">
         <v>258115</v>
       </c>
       <c r="DM18" s="50">
         <v>268294</v>
       </c>
       <c r="DN18" s="2">
         <v>323388</v>
       </c>
       <c r="DO18" s="122">
         <v>253371</v>
       </c>
       <c r="DP18" s="122">
         <v>290985</v>
       </c>
-      <c r="DQ18" s="152">
+      <c r="DQ18" s="142">
         <v>280846</v>
       </c>
-      <c r="DR18" s="152">
+      <c r="DR18" s="142">
         <v>276831</v>
       </c>
-      <c r="DS18" s="2"/>
+      <c r="DS18" s="2">
+        <v>303673</v>
+      </c>
       <c r="DT18" s="122"/>
       <c r="DU18" s="122"/>
       <c r="DV18" s="50"/>
     </row>
-    <row r="19" spans="1:126" ht="13.5" customHeight="1">
+    <row r="19" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="50">
         <v>33575</v>
       </c>
       <c r="C19" s="50">
         <v>33681</v>
       </c>
       <c r="D19" s="50">
         <v>33914</v>
       </c>
       <c r="E19" s="50">
         <v>37285</v>
       </c>
       <c r="F19" s="50">
         <v>39984</v>
       </c>
       <c r="G19" s="50">
         <v>44926</v>
       </c>
       <c r="H19" s="50">
         <v>45947</v>
       </c>
       <c r="I19" s="50">
@@ -16404,62 +17056,64 @@
       </c>
       <c r="DI19" s="50">
         <v>303542</v>
       </c>
       <c r="DJ19" s="50">
         <v>227450</v>
       </c>
       <c r="DK19" s="50">
         <v>276242</v>
       </c>
       <c r="DL19" s="50">
         <v>265684</v>
       </c>
       <c r="DM19" s="50">
         <v>269663</v>
       </c>
       <c r="DN19" s="2">
         <v>321300</v>
       </c>
       <c r="DO19" s="122">
         <v>247392</v>
       </c>
       <c r="DP19" s="122">
         <v>297932</v>
       </c>
-      <c r="DQ19" s="152">
+      <c r="DQ19" s="142">
         <v>282890</v>
       </c>
-      <c r="DR19" s="152">
+      <c r="DR19" s="142">
         <v>278383</v>
       </c>
-      <c r="DS19" s="2"/>
+      <c r="DS19" s="2">
+        <v>333776</v>
+      </c>
       <c r="DT19" s="122"/>
       <c r="DU19" s="122"/>
       <c r="DV19" s="50"/>
     </row>
-    <row r="20" spans="1:126" s="37" customFormat="1" ht="54" customHeight="1">
+    <row r="20" spans="1:126" s="37" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="46"/>
       <c r="O20" s="47"/>
       <c r="P20" s="47"/>
       <c r="Q20" s="47"/>
       <c r="R20" s="45"/>
       <c r="S20" s="45"/>
       <c r="T20" s="45"/>
       <c r="U20" s="45"/>
       <c r="V20" s="45"/>
       <c r="W20" s="45"/>
@@ -16526,214 +17180,214 @@
       <c r="CF20" s="39"/>
       <c r="CG20" s="39"/>
       <c r="CH20" s="39"/>
       <c r="CI20" s="39"/>
       <c r="CJ20" s="39"/>
       <c r="CK20" s="39"/>
       <c r="CL20" s="39"/>
       <c r="CM20" s="39"/>
       <c r="CN20" s="39"/>
       <c r="CO20" s="39"/>
       <c r="CP20" s="39"/>
       <c r="CQ20" s="39"/>
       <c r="CR20" s="39"/>
       <c r="CS20" s="39"/>
       <c r="CT20" s="39"/>
       <c r="CU20" s="39"/>
       <c r="CV20" s="39"/>
       <c r="CW20" s="39"/>
       <c r="CX20" s="39"/>
       <c r="CY20" s="39"/>
       <c r="CZ20" s="39"/>
       <c r="DA20" s="39"/>
       <c r="DB20" s="39"/>
       <c r="DC20" s="39"/>
     </row>
-    <row r="21" spans="1:126" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B21" s="132">
+    <row r="21" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="174"/>
+      <c r="B21" s="167">
         <v>2010</v>
       </c>
-      <c r="C21" s="133"/>
-[...11 lines deleted...]
-      <c r="O21" s="132">
+      <c r="C21" s="168"/>
+      <c r="D21" s="168"/>
+      <c r="E21" s="168"/>
+      <c r="F21" s="168"/>
+      <c r="G21" s="168"/>
+      <c r="H21" s="168"/>
+      <c r="I21" s="168"/>
+      <c r="J21" s="168"/>
+      <c r="K21" s="168"/>
+      <c r="L21" s="168"/>
+      <c r="M21" s="168"/>
+      <c r="N21" s="170"/>
+      <c r="O21" s="167">
         <v>2011</v>
       </c>
-      <c r="P21" s="133"/>
-[...11 lines deleted...]
-      <c r="AB21" s="132">
+      <c r="P21" s="168"/>
+      <c r="Q21" s="168"/>
+      <c r="R21" s="168"/>
+      <c r="S21" s="168"/>
+      <c r="T21" s="168"/>
+      <c r="U21" s="168"/>
+      <c r="V21" s="168"/>
+      <c r="W21" s="168"/>
+      <c r="X21" s="168"/>
+      <c r="Y21" s="168"/>
+      <c r="Z21" s="168"/>
+      <c r="AA21" s="170"/>
+      <c r="AB21" s="167">
         <v>2012</v>
       </c>
-      <c r="AC21" s="133"/>
-[...11 lines deleted...]
-      <c r="AO21" s="132">
+      <c r="AC21" s="168"/>
+      <c r="AD21" s="168"/>
+      <c r="AE21" s="168"/>
+      <c r="AF21" s="168"/>
+      <c r="AG21" s="168"/>
+      <c r="AH21" s="168"/>
+      <c r="AI21" s="168"/>
+      <c r="AJ21" s="168"/>
+      <c r="AK21" s="168"/>
+      <c r="AL21" s="168"/>
+      <c r="AM21" s="168"/>
+      <c r="AN21" s="170"/>
+      <c r="AO21" s="167">
         <v>2013</v>
       </c>
-      <c r="AP21" s="133"/>
-[...11 lines deleted...]
-      <c r="BB21" s="132">
+      <c r="AP21" s="168"/>
+      <c r="AQ21" s="168"/>
+      <c r="AR21" s="168"/>
+      <c r="AS21" s="168"/>
+      <c r="AT21" s="168"/>
+      <c r="AU21" s="168"/>
+      <c r="AV21" s="168"/>
+      <c r="AW21" s="168"/>
+      <c r="AX21" s="168"/>
+      <c r="AY21" s="168"/>
+      <c r="AZ21" s="168"/>
+      <c r="BA21" s="170"/>
+      <c r="BB21" s="167">
         <v>2014</v>
       </c>
-      <c r="BC21" s="133"/>
-[...11 lines deleted...]
-      <c r="BO21" s="132">
+      <c r="BC21" s="168"/>
+      <c r="BD21" s="168"/>
+      <c r="BE21" s="168"/>
+      <c r="BF21" s="168"/>
+      <c r="BG21" s="168"/>
+      <c r="BH21" s="168"/>
+      <c r="BI21" s="168"/>
+      <c r="BJ21" s="168"/>
+      <c r="BK21" s="168"/>
+      <c r="BL21" s="168"/>
+      <c r="BM21" s="168"/>
+      <c r="BN21" s="170"/>
+      <c r="BO21" s="167">
         <v>2015</v>
       </c>
-      <c r="BP21" s="133"/>
-[...3 lines deleted...]
-      <c r="BT21" s="132">
+      <c r="BP21" s="168"/>
+      <c r="BQ21" s="168"/>
+      <c r="BR21" s="168"/>
+      <c r="BS21" s="170"/>
+      <c r="BT21" s="167">
         <v>2016</v>
       </c>
-      <c r="BU21" s="133"/>
-[...3 lines deleted...]
-      <c r="BY21" s="132">
+      <c r="BU21" s="168"/>
+      <c r="BV21" s="168"/>
+      <c r="BW21" s="168"/>
+      <c r="BX21" s="170"/>
+      <c r="BY21" s="167">
         <v>2017</v>
       </c>
-      <c r="BZ21" s="133"/>
-[...3 lines deleted...]
-      <c r="CD21" s="132">
+      <c r="BZ21" s="168"/>
+      <c r="CA21" s="168"/>
+      <c r="CB21" s="168"/>
+      <c r="CC21" s="170"/>
+      <c r="CD21" s="167">
         <v>2018</v>
       </c>
-      <c r="CE21" s="133"/>
-[...3 lines deleted...]
-      <c r="CI21" s="132">
+      <c r="CE21" s="168"/>
+      <c r="CF21" s="168"/>
+      <c r="CG21" s="168"/>
+      <c r="CH21" s="170"/>
+      <c r="CI21" s="167">
         <v>2019</v>
       </c>
-      <c r="CJ21" s="133"/>
-[...3 lines deleted...]
-      <c r="CN21" s="132">
+      <c r="CJ21" s="168"/>
+      <c r="CK21" s="168"/>
+      <c r="CL21" s="168"/>
+      <c r="CM21" s="170"/>
+      <c r="CN21" s="167">
         <v>2020</v>
       </c>
-      <c r="CO21" s="133"/>
-[...3 lines deleted...]
-      <c r="CS21" s="132">
+      <c r="CO21" s="168"/>
+      <c r="CP21" s="168"/>
+      <c r="CQ21" s="168"/>
+      <c r="CR21" s="170"/>
+      <c r="CS21" s="167">
         <v>2021</v>
       </c>
-      <c r="CT21" s="133"/>
-[...3 lines deleted...]
-      <c r="CX21" s="132">
+      <c r="CT21" s="168"/>
+      <c r="CU21" s="168"/>
+      <c r="CV21" s="168"/>
+      <c r="CW21" s="170"/>
+      <c r="CX21" s="167">
         <v>2022</v>
       </c>
-      <c r="CY21" s="133"/>
-[...3 lines deleted...]
-      <c r="DC21" s="132">
+      <c r="CY21" s="168"/>
+      <c r="CZ21" s="168"/>
+      <c r="DA21" s="168"/>
+      <c r="DB21" s="170"/>
+      <c r="DC21" s="167">
         <v>2023</v>
       </c>
-      <c r="DD21" s="133"/>
-[...3 lines deleted...]
-      <c r="DH21" s="132">
+      <c r="DD21" s="168"/>
+      <c r="DE21" s="168"/>
+      <c r="DF21" s="168"/>
+      <c r="DG21" s="170"/>
+      <c r="DH21" s="167">
         <v>2024</v>
       </c>
-      <c r="DI21" s="133"/>
-[...3 lines deleted...]
-      <c r="DM21" s="132">
+      <c r="DI21" s="168"/>
+      <c r="DJ21" s="168"/>
+      <c r="DK21" s="168"/>
+      <c r="DL21" s="170"/>
+      <c r="DM21" s="167">
         <v>2025</v>
       </c>
-      <c r="DN21" s="133"/>
-[...3 lines deleted...]
-      <c r="DR21" s="132">
+      <c r="DN21" s="168"/>
+      <c r="DO21" s="168"/>
+      <c r="DP21" s="168"/>
+      <c r="DQ21" s="168"/>
+      <c r="DR21" s="167">
         <v>2026</v>
       </c>
-      <c r="DS21" s="133"/>
-[...2 lines deleted...]
-      <c r="DV21" s="133"/>
+      <c r="DS21" s="168"/>
+      <c r="DT21" s="168"/>
+      <c r="DU21" s="168"/>
+      <c r="DV21" s="168"/>
     </row>
-    <row r="22" spans="1:126" ht="27.75" customHeight="1">
-      <c r="A22" s="139"/>
+    <row r="22" spans="1:126" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="174"/>
       <c r="B22" s="54" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="54" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="55" t="s">
         <v>5</v>
       </c>
       <c r="G22" s="55" t="s">
         <v>6</v>
       </c>
       <c r="H22" s="55" t="s">
         <v>7</v>
       </c>
       <c r="I22" s="55" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="55" t="s">
@@ -17066,167 +17720,167 @@
       <c r="DO22" s="55" t="s">
         <v>15</v>
       </c>
       <c r="DP22" s="55" t="s">
         <v>16</v>
       </c>
       <c r="DQ22" s="55" t="s">
         <v>31</v>
       </c>
       <c r="DR22" s="55" t="s">
         <v>13</v>
       </c>
       <c r="DS22" s="55" t="s">
         <v>14</v>
       </c>
       <c r="DT22" s="55" t="s">
         <v>15</v>
       </c>
       <c r="DU22" s="55" t="s">
         <v>16</v>
       </c>
       <c r="DV22" s="55" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="23" spans="1:126" ht="13.5" customHeight="1">
+    <row r="23" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
-      <c r="B23" s="140"/>
-[...108 lines deleted...]
-      <c r="DG23" s="140"/>
+      <c r="B23" s="175"/>
+      <c r="C23" s="175"/>
+      <c r="D23" s="175"/>
+      <c r="E23" s="175"/>
+      <c r="F23" s="175"/>
+      <c r="G23" s="175"/>
+      <c r="H23" s="175"/>
+      <c r="I23" s="175"/>
+      <c r="J23" s="175"/>
+      <c r="K23" s="175"/>
+      <c r="L23" s="175"/>
+      <c r="M23" s="175"/>
+      <c r="N23" s="175"/>
+      <c r="O23" s="175"/>
+      <c r="P23" s="175"/>
+      <c r="Q23" s="175"/>
+      <c r="R23" s="175"/>
+      <c r="S23" s="175"/>
+      <c r="T23" s="175"/>
+      <c r="U23" s="175"/>
+      <c r="V23" s="175"/>
+      <c r="W23" s="175"/>
+      <c r="X23" s="175"/>
+      <c r="Y23" s="175"/>
+      <c r="Z23" s="175"/>
+      <c r="AA23" s="175"/>
+      <c r="AB23" s="175"/>
+      <c r="AC23" s="175"/>
+      <c r="AD23" s="175"/>
+      <c r="AE23" s="175"/>
+      <c r="AF23" s="175"/>
+      <c r="AG23" s="175"/>
+      <c r="AH23" s="175"/>
+      <c r="AI23" s="175"/>
+      <c r="AJ23" s="175"/>
+      <c r="AK23" s="175"/>
+      <c r="AL23" s="175"/>
+      <c r="AM23" s="175"/>
+      <c r="AN23" s="175"/>
+      <c r="AO23" s="175"/>
+      <c r="AP23" s="175"/>
+      <c r="AQ23" s="175"/>
+      <c r="AR23" s="175"/>
+      <c r="AS23" s="175"/>
+      <c r="AT23" s="175"/>
+      <c r="AU23" s="175"/>
+      <c r="AV23" s="175"/>
+      <c r="AW23" s="175"/>
+      <c r="AX23" s="175"/>
+      <c r="AY23" s="175"/>
+      <c r="AZ23" s="175"/>
+      <c r="BA23" s="175"/>
+      <c r="BB23" s="175"/>
+      <c r="BC23" s="175"/>
+      <c r="BD23" s="175"/>
+      <c r="BE23" s="175"/>
+      <c r="BF23" s="175"/>
+      <c r="BG23" s="175"/>
+      <c r="BH23" s="175"/>
+      <c r="BI23" s="175"/>
+      <c r="BJ23" s="175"/>
+      <c r="BK23" s="175"/>
+      <c r="BL23" s="175"/>
+      <c r="BM23" s="175"/>
+      <c r="BN23" s="175"/>
+      <c r="BO23" s="175"/>
+      <c r="BP23" s="175"/>
+      <c r="BQ23" s="175"/>
+      <c r="BR23" s="175"/>
+      <c r="BS23" s="175"/>
+      <c r="BT23" s="175"/>
+      <c r="BU23" s="175"/>
+      <c r="BV23" s="175"/>
+      <c r="BW23" s="175"/>
+      <c r="BX23" s="175"/>
+      <c r="BY23" s="175"/>
+      <c r="BZ23" s="175"/>
+      <c r="CA23" s="175"/>
+      <c r="CB23" s="175"/>
+      <c r="CC23" s="175"/>
+      <c r="CD23" s="175"/>
+      <c r="CE23" s="175"/>
+      <c r="CF23" s="175"/>
+      <c r="CG23" s="175"/>
+      <c r="CH23" s="175"/>
+      <c r="CI23" s="175"/>
+      <c r="CJ23" s="175"/>
+      <c r="CK23" s="175"/>
+      <c r="CL23" s="175"/>
+      <c r="CM23" s="175"/>
+      <c r="CN23" s="175"/>
+      <c r="CO23" s="175"/>
+      <c r="CP23" s="175"/>
+      <c r="CQ23" s="175"/>
+      <c r="CR23" s="175"/>
+      <c r="CS23" s="175"/>
+      <c r="CT23" s="175"/>
+      <c r="CU23" s="175"/>
+      <c r="CV23" s="175"/>
+      <c r="CW23" s="175"/>
+      <c r="CX23" s="175"/>
+      <c r="CY23" s="175"/>
+      <c r="CZ23" s="175"/>
+      <c r="DA23" s="175"/>
+      <c r="DB23" s="175"/>
+      <c r="DC23" s="175"/>
+      <c r="DD23" s="175"/>
+      <c r="DE23" s="175"/>
+      <c r="DF23" s="175"/>
+      <c r="DG23" s="175"/>
       <c r="DH23" s="38"/>
       <c r="DI23" s="37"/>
       <c r="DV23" s="3"/>
     </row>
-    <row r="24" spans="1:126" ht="13.5" customHeight="1">
+    <row r="24" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="94" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="99">
         <v>107.1</v>
       </c>
       <c r="C24" s="99">
         <v>107.7</v>
       </c>
       <c r="D24" s="99">
         <v>109.8</v>
       </c>
       <c r="E24" s="99">
         <v>119.2</v>
       </c>
       <c r="F24" s="99">
         <v>116.7</v>
       </c>
       <c r="G24" s="99">
         <v>119.2</v>
       </c>
       <c r="H24" s="99">
         <v>117.2</v>
       </c>
       <c r="I24" s="99">
@@ -17543,62 +18197,64 @@
       </c>
       <c r="DI24" s="114">
         <v>112.9</v>
       </c>
       <c r="DJ24" s="114">
         <v>112.8</v>
       </c>
       <c r="DK24" s="114">
         <v>110</v>
       </c>
       <c r="DL24" s="100">
         <v>112.9</v>
       </c>
       <c r="DM24" s="114">
         <v>113.5</v>
       </c>
       <c r="DN24" s="120">
         <v>112.2</v>
       </c>
       <c r="DO24" s="120">
         <v>112.4</v>
       </c>
       <c r="DP24" s="124">
         <v>111.1</v>
       </c>
-      <c r="DQ24" s="143">
+      <c r="DQ24" s="133">
         <v>112.2</v>
       </c>
-      <c r="DR24" s="143">
+      <c r="DR24" s="133">
         <v>112.4</v>
       </c>
-      <c r="DS24" s="120"/>
+      <c r="DS24" s="120">
+        <v>109.4</v>
+      </c>
       <c r="DT24" s="120"/>
       <c r="DU24" s="124"/>
       <c r="DV24" s="100"/>
     </row>
-    <row r="25" spans="1:126" ht="13.5" customHeight="1">
+    <row r="25" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="59">
         <v>108.3</v>
       </c>
       <c r="C25" s="59">
         <v>109</v>
       </c>
       <c r="D25" s="59">
         <v>113</v>
       </c>
       <c r="E25" s="59">
         <v>119.7</v>
       </c>
       <c r="F25" s="59">
         <v>118</v>
       </c>
       <c r="G25" s="59">
         <v>118.1</v>
       </c>
       <c r="H25" s="59">
         <v>116.7</v>
       </c>
       <c r="I25" s="59">
@@ -17915,62 +18571,64 @@
       </c>
       <c r="DI25" s="118">
         <v>114.1</v>
       </c>
       <c r="DJ25" s="118">
         <v>113.4</v>
       </c>
       <c r="DK25" s="118">
         <v>110.5</v>
       </c>
       <c r="DL25" s="111">
         <v>114</v>
       </c>
       <c r="DM25" s="118">
         <v>112.7</v>
       </c>
       <c r="DN25" s="1">
         <v>112.2</v>
       </c>
       <c r="DO25" s="123">
         <v>110.5</v>
       </c>
       <c r="DP25" s="125">
         <v>109.7</v>
       </c>
-      <c r="DQ25" s="144">
+      <c r="DQ25" s="134">
         <v>111.2</v>
       </c>
-      <c r="DR25" s="144">
+      <c r="DR25" s="134">
         <v>112.3</v>
       </c>
-      <c r="DS25" s="1"/>
+      <c r="DS25" s="1">
+        <v>110.3</v>
+      </c>
       <c r="DT25" s="123"/>
       <c r="DU25" s="125"/>
       <c r="DV25" s="60"/>
     </row>
-    <row r="26" spans="1:126" ht="13.5" customHeight="1">
+    <row r="26" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="59">
         <v>104.4</v>
       </c>
       <c r="C26" s="59">
         <v>100.6</v>
       </c>
       <c r="D26" s="59">
         <v>102.6</v>
       </c>
       <c r="E26" s="59">
         <v>113.8</v>
       </c>
       <c r="F26" s="59">
         <v>113</v>
       </c>
       <c r="G26" s="59">
         <v>113.6</v>
       </c>
       <c r="H26" s="59">
         <v>113.4</v>
       </c>
       <c r="I26" s="59">
@@ -18287,62 +18945,64 @@
       </c>
       <c r="DI26" s="118">
         <v>109</v>
       </c>
       <c r="DJ26" s="118">
         <v>111.4</v>
       </c>
       <c r="DK26" s="118">
         <v>102.3</v>
       </c>
       <c r="DL26" s="111">
         <v>109.6</v>
       </c>
       <c r="DM26" s="118">
         <v>114.7</v>
       </c>
       <c r="DN26" s="1">
         <v>114.3</v>
       </c>
       <c r="DO26" s="123">
         <v>109.4</v>
       </c>
       <c r="DP26" s="125">
         <v>105.3</v>
       </c>
-      <c r="DQ26" s="144">
+      <c r="DQ26" s="134">
         <v>110.5</v>
       </c>
-      <c r="DR26" s="144">
+      <c r="DR26" s="134">
         <v>113.9</v>
       </c>
-      <c r="DS26" s="1"/>
+      <c r="DS26" s="1">
+        <v>96.7</v>
+      </c>
       <c r="DT26" s="123"/>
       <c r="DU26" s="125"/>
       <c r="DV26" s="60"/>
     </row>
-    <row r="27" spans="1:126" ht="13.5" customHeight="1">
+    <row r="27" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="59">
         <v>106.1</v>
       </c>
       <c r="C27" s="59">
         <v>107.9</v>
       </c>
       <c r="D27" s="59">
         <v>108.8</v>
       </c>
       <c r="E27" s="59">
         <v>124.2</v>
       </c>
       <c r="F27" s="59">
         <v>116.3</v>
       </c>
       <c r="G27" s="59">
         <v>126.6</v>
       </c>
       <c r="H27" s="59">
         <v>119.9</v>
       </c>
       <c r="I27" s="59">
@@ -18659,62 +19319,64 @@
       </c>
       <c r="DI27" s="118">
         <v>116.7</v>
       </c>
       <c r="DJ27" s="118">
         <v>115.3</v>
       </c>
       <c r="DK27" s="118">
         <v>112.7</v>
       </c>
       <c r="DL27" s="111">
         <v>114.4</v>
       </c>
       <c r="DM27" s="118">
         <v>114.8</v>
       </c>
       <c r="DN27" s="1">
         <v>112</v>
       </c>
       <c r="DO27" s="123">
         <v>117.2</v>
       </c>
       <c r="DP27" s="125">
         <v>117</v>
       </c>
-      <c r="DQ27" s="144">
+      <c r="DQ27" s="134">
         <v>115.6</v>
       </c>
-      <c r="DR27" s="144">
+      <c r="DR27" s="134">
         <v>114</v>
       </c>
-      <c r="DS27" s="1"/>
+      <c r="DS27" s="1">
+        <v>113.8</v>
+      </c>
       <c r="DT27" s="123"/>
       <c r="DU27" s="125"/>
       <c r="DV27" s="60"/>
     </row>
-    <row r="28" spans="1:126" ht="13.5" customHeight="1">
+    <row r="28" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="59">
         <v>105.4</v>
       </c>
       <c r="C28" s="59">
         <v>105.7</v>
       </c>
       <c r="D28" s="59">
         <v>98.1</v>
       </c>
       <c r="E28" s="59">
         <v>113</v>
       </c>
       <c r="F28" s="59">
         <v>114.1</v>
       </c>
       <c r="G28" s="59">
         <v>92.8</v>
       </c>
       <c r="H28" s="59">
         <v>114.7</v>
       </c>
       <c r="I28" s="59">
@@ -19031,62 +19693,64 @@
       </c>
       <c r="DI28" s="118">
         <v>107.3</v>
       </c>
       <c r="DJ28" s="118">
         <v>106.9</v>
       </c>
       <c r="DK28" s="118">
         <v>110.7</v>
       </c>
       <c r="DL28" s="111">
         <v>108.6</v>
       </c>
       <c r="DM28" s="118">
         <v>116.3</v>
       </c>
       <c r="DN28" s="1">
         <v>113.2</v>
       </c>
       <c r="DO28" s="123">
         <v>111.8</v>
       </c>
       <c r="DP28" s="125">
         <v>108.3</v>
       </c>
-      <c r="DQ28" s="144">
+      <c r="DQ28" s="134">
         <v>114.5</v>
       </c>
-      <c r="DR28" s="144">
+      <c r="DR28" s="134">
         <v>105.7</v>
       </c>
-      <c r="DS28" s="1"/>
+      <c r="DS28" s="1">
+        <v>100.6</v>
+      </c>
       <c r="DT28" s="123"/>
       <c r="DU28" s="125"/>
       <c r="DV28" s="60"/>
     </row>
-    <row r="29" spans="1:126" ht="13.5" customHeight="1">
+    <row r="29" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="59">
         <v>112.1</v>
       </c>
       <c r="C29" s="59">
         <v>117.9</v>
       </c>
       <c r="D29" s="59">
         <v>111.1</v>
       </c>
       <c r="E29" s="59">
         <v>123.2</v>
       </c>
       <c r="F29" s="59">
         <v>121.3</v>
       </c>
       <c r="G29" s="59">
         <v>119.7</v>
       </c>
       <c r="H29" s="59">
         <v>114.9</v>
       </c>
       <c r="I29" s="59">
@@ -19403,62 +20067,64 @@
       </c>
       <c r="DI29" s="118">
         <v>88.7</v>
       </c>
       <c r="DJ29" s="118">
         <v>102.9</v>
       </c>
       <c r="DK29" s="118">
         <v>102.7</v>
       </c>
       <c r="DL29" s="111">
         <v>97.9</v>
       </c>
       <c r="DM29" s="118">
         <v>127.8</v>
       </c>
       <c r="DN29" s="1">
         <v>121.8</v>
       </c>
       <c r="DO29" s="123">
         <v>115.2</v>
       </c>
       <c r="DP29" s="125">
         <v>110.8</v>
       </c>
-      <c r="DQ29" s="144">
+      <c r="DQ29" s="134">
         <v>118</v>
       </c>
-      <c r="DR29" s="144">
+      <c r="DR29" s="134">
         <v>111.6</v>
       </c>
-      <c r="DS29" s="1"/>
+      <c r="DS29" s="1">
+        <v>111</v>
+      </c>
       <c r="DT29" s="123"/>
       <c r="DU29" s="125"/>
       <c r="DV29" s="60"/>
     </row>
-    <row r="30" spans="1:126" ht="13.5" customHeight="1">
+    <row r="30" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="59">
         <v>109.8</v>
       </c>
       <c r="C30" s="59">
         <v>108.9</v>
       </c>
       <c r="D30" s="59">
         <v>101.1</v>
       </c>
       <c r="E30" s="59">
         <v>112.6</v>
       </c>
       <c r="F30" s="59">
         <v>116.8</v>
       </c>
       <c r="G30" s="59">
         <v>122.7</v>
       </c>
       <c r="H30" s="59">
         <v>111.5</v>
       </c>
       <c r="I30" s="59">
@@ -19775,62 +20441,64 @@
       </c>
       <c r="DI30" s="118">
         <v>111</v>
       </c>
       <c r="DJ30" s="118">
         <v>109.2</v>
       </c>
       <c r="DK30" s="118">
         <v>111.2</v>
       </c>
       <c r="DL30" s="111">
         <v>110.6</v>
       </c>
       <c r="DM30" s="118">
         <v>109.5</v>
       </c>
       <c r="DN30" s="1">
         <v>106.9</v>
       </c>
       <c r="DO30" s="123">
         <v>109.6</v>
       </c>
       <c r="DP30" s="125">
         <v>107.7</v>
       </c>
-      <c r="DQ30" s="144">
+      <c r="DQ30" s="134">
         <v>109</v>
       </c>
-      <c r="DR30" s="144">
+      <c r="DR30" s="134">
         <v>105.4</v>
       </c>
-      <c r="DS30" s="1"/>
+      <c r="DS30" s="1">
+        <v>105.3</v>
+      </c>
       <c r="DT30" s="123"/>
       <c r="DU30" s="125"/>
       <c r="DV30" s="60"/>
     </row>
-    <row r="31" spans="1:126" ht="13.5" customHeight="1">
+    <row r="31" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="59">
         <v>110.2</v>
       </c>
       <c r="C31" s="59">
         <v>115.8</v>
       </c>
       <c r="D31" s="59">
         <v>100.3</v>
       </c>
       <c r="E31" s="59">
         <v>110.9</v>
       </c>
       <c r="F31" s="59">
         <v>105.7</v>
       </c>
       <c r="G31" s="59">
         <v>126.1</v>
       </c>
       <c r="H31" s="59">
         <v>127.2</v>
       </c>
       <c r="I31" s="59">
@@ -20147,62 +20815,64 @@
       </c>
       <c r="DI31" s="118">
         <v>104.9</v>
       </c>
       <c r="DJ31" s="118">
         <v>102.7</v>
       </c>
       <c r="DK31" s="118">
         <v>108.8</v>
       </c>
       <c r="DL31" s="111">
         <v>107.4</v>
       </c>
       <c r="DM31" s="118">
         <v>103.6</v>
       </c>
       <c r="DN31" s="1">
         <v>105.9</v>
       </c>
       <c r="DO31" s="123">
         <v>113</v>
       </c>
       <c r="DP31" s="125">
         <v>98.4</v>
       </c>
-      <c r="DQ31" s="144">
+      <c r="DQ31" s="134">
         <v>105.7</v>
       </c>
-      <c r="DR31" s="144">
+      <c r="DR31" s="134">
         <v>102.1</v>
       </c>
-      <c r="DS31" s="1"/>
+      <c r="DS31" s="1">
+        <v>108.8</v>
+      </c>
       <c r="DT31" s="123"/>
       <c r="DU31" s="125"/>
       <c r="DV31" s="60"/>
     </row>
-    <row r="32" spans="1:126" ht="13.5" customHeight="1">
+    <row r="32" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="59">
         <v>106.4</v>
       </c>
       <c r="C32" s="59">
         <v>106.9</v>
       </c>
       <c r="D32" s="59">
         <v>99.5</v>
       </c>
       <c r="E32" s="59">
         <v>111.5</v>
       </c>
       <c r="F32" s="59">
         <v>109.9</v>
       </c>
       <c r="G32" s="59">
         <v>124.7</v>
       </c>
       <c r="H32" s="59">
         <v>120</v>
       </c>
       <c r="I32" s="59">
@@ -20519,62 +21189,64 @@
       </c>
       <c r="DI32" s="118">
         <v>110.9</v>
       </c>
       <c r="DJ32" s="118">
         <v>105.6</v>
       </c>
       <c r="DK32" s="118">
         <v>104.7</v>
       </c>
       <c r="DL32" s="111">
         <v>109</v>
       </c>
       <c r="DM32" s="118">
         <v>101.6</v>
       </c>
       <c r="DN32" s="1">
         <v>106.9</v>
       </c>
       <c r="DO32" s="123">
         <v>113.2</v>
       </c>
       <c r="DP32" s="125">
         <v>109.8</v>
       </c>
-      <c r="DQ32" s="144">
+      <c r="DQ32" s="134">
         <v>108.7</v>
       </c>
-      <c r="DR32" s="144">
+      <c r="DR32" s="134">
         <v>105.9</v>
       </c>
-      <c r="DS32" s="1"/>
+      <c r="DS32" s="1">
+        <v>103.9</v>
+      </c>
       <c r="DT32" s="123"/>
       <c r="DU32" s="125"/>
       <c r="DV32" s="60"/>
     </row>
-    <row r="33" spans="1:126" ht="13.5" customHeight="1">
+    <row r="33" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="59">
         <v>111.9</v>
       </c>
       <c r="C33" s="59">
         <v>114.7</v>
       </c>
       <c r="D33" s="59">
         <v>96.4</v>
       </c>
       <c r="E33" s="59">
         <v>104.1</v>
       </c>
       <c r="F33" s="59">
         <v>108.6</v>
       </c>
       <c r="G33" s="59">
         <v>127</v>
       </c>
       <c r="H33" s="59">
         <v>129.30000000000001</v>
       </c>
       <c r="I33" s="59">
@@ -20891,62 +21563,64 @@
       </c>
       <c r="DI33" s="118">
         <v>111.1</v>
       </c>
       <c r="DJ33" s="118">
         <v>110.1</v>
       </c>
       <c r="DK33" s="118">
         <v>108.1</v>
       </c>
       <c r="DL33" s="111">
         <v>109.9</v>
       </c>
       <c r="DM33" s="118">
         <v>107.7</v>
       </c>
       <c r="DN33" s="1">
         <v>109.6</v>
       </c>
       <c r="DO33" s="123">
         <v>105.7</v>
       </c>
       <c r="DP33" s="125">
         <v>109.4</v>
       </c>
-      <c r="DQ33" s="144">
+      <c r="DQ33" s="134">
         <v>108.2</v>
       </c>
-      <c r="DR33" s="144">
+      <c r="DR33" s="134">
         <v>104.3</v>
       </c>
-      <c r="DS33" s="1"/>
+      <c r="DS33" s="1">
+        <v>104.7</v>
+      </c>
       <c r="DT33" s="123"/>
       <c r="DU33" s="125"/>
       <c r="DV33" s="60"/>
     </row>
-    <row r="34" spans="1:126" ht="13.5" customHeight="1">
+    <row r="34" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="59">
         <v>112.3</v>
       </c>
       <c r="C34" s="59">
         <v>112.1</v>
       </c>
       <c r="D34" s="59">
         <v>102.9</v>
       </c>
       <c r="E34" s="59">
         <v>111.4</v>
       </c>
       <c r="F34" s="59">
         <v>112.2</v>
       </c>
       <c r="G34" s="59">
         <v>117.5</v>
       </c>
       <c r="H34" s="59">
         <v>117.8</v>
       </c>
       <c r="I34" s="59">
@@ -21263,62 +21937,64 @@
       </c>
       <c r="DI34" s="118">
         <v>114.3</v>
       </c>
       <c r="DJ34" s="118">
         <v>113.6</v>
       </c>
       <c r="DK34" s="118">
         <v>114</v>
       </c>
       <c r="DL34" s="111">
         <v>113.4</v>
       </c>
       <c r="DM34" s="118">
         <v>108</v>
       </c>
       <c r="DN34" s="1">
         <v>104.2</v>
       </c>
       <c r="DO34" s="123">
         <v>108.4</v>
       </c>
       <c r="DP34" s="125">
         <v>105.7</v>
       </c>
-      <c r="DQ34" s="144">
+      <c r="DQ34" s="134">
         <v>107</v>
       </c>
-      <c r="DR34" s="144">
+      <c r="DR34" s="134">
         <v>106.1</v>
       </c>
-      <c r="DS34" s="1"/>
+      <c r="DS34" s="1">
+        <v>109.1</v>
+      </c>
       <c r="DT34" s="123"/>
       <c r="DU34" s="125"/>
       <c r="DV34" s="60"/>
     </row>
-    <row r="35" spans="1:126" ht="13.5" customHeight="1">
+    <row r="35" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="59">
         <v>110.7</v>
       </c>
       <c r="C35" s="59">
         <v>116.4</v>
       </c>
       <c r="D35" s="59">
         <v>108</v>
       </c>
       <c r="E35" s="59">
         <v>128.5</v>
       </c>
       <c r="F35" s="59">
         <v>123.2</v>
       </c>
       <c r="G35" s="59">
         <v>122.2</v>
       </c>
       <c r="H35" s="59">
         <v>128</v>
       </c>
       <c r="I35" s="59">
@@ -21635,62 +22311,64 @@
       </c>
       <c r="DI35" s="118">
         <v>100</v>
       </c>
       <c r="DJ35" s="118">
         <v>106.1</v>
       </c>
       <c r="DK35" s="118">
         <v>107.4</v>
       </c>
       <c r="DL35" s="111">
         <v>106.4</v>
       </c>
       <c r="DM35" s="118">
         <v>106.6</v>
       </c>
       <c r="DN35" s="1">
         <v>111.7</v>
       </c>
       <c r="DO35" s="123">
         <v>106.5</v>
       </c>
       <c r="DP35" s="125">
         <v>106.6</v>
       </c>
-      <c r="DQ35" s="144">
+      <c r="DQ35" s="134">
         <v>107.6</v>
       </c>
-      <c r="DR35" s="144">
+      <c r="DR35" s="134">
         <v>106.3</v>
       </c>
-      <c r="DS35" s="1"/>
+      <c r="DS35" s="1">
+        <v>106.4</v>
+      </c>
       <c r="DT35" s="123"/>
       <c r="DU35" s="125"/>
       <c r="DV35" s="60"/>
     </row>
-    <row r="36" spans="1:126" ht="13.5" customHeight="1">
+    <row r="36" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="59">
         <v>113.6</v>
       </c>
       <c r="C36" s="59">
         <v>120.9</v>
       </c>
       <c r="D36" s="59">
         <v>102.4</v>
       </c>
       <c r="E36" s="59">
         <v>110.9</v>
       </c>
       <c r="F36" s="59">
         <v>111.9</v>
       </c>
       <c r="G36" s="59">
         <v>124.3</v>
       </c>
       <c r="H36" s="59">
         <v>122.3</v>
       </c>
       <c r="I36" s="59">
@@ -22007,62 +22685,64 @@
       </c>
       <c r="DI36" s="118">
         <v>110</v>
       </c>
       <c r="DJ36" s="118">
         <v>113.8</v>
       </c>
       <c r="DK36" s="118">
         <v>114.4</v>
       </c>
       <c r="DL36" s="111">
         <v>111.1</v>
       </c>
       <c r="DM36" s="118">
         <v>109.9</v>
       </c>
       <c r="DN36" s="1">
         <v>112.1</v>
       </c>
       <c r="DO36" s="123">
         <v>110.5</v>
       </c>
       <c r="DP36" s="125">
         <v>107.8</v>
       </c>
-      <c r="DQ36" s="144">
+      <c r="DQ36" s="134">
         <v>108.8</v>
       </c>
-      <c r="DR36" s="144">
+      <c r="DR36" s="134">
         <v>103.2</v>
       </c>
-      <c r="DS36" s="1"/>
+      <c r="DS36" s="1">
+        <v>93.9</v>
+      </c>
       <c r="DT36" s="123"/>
       <c r="DU36" s="125"/>
       <c r="DV36" s="60"/>
     </row>
-    <row r="37" spans="1:126" ht="13.5" customHeight="1">
+    <row r="37" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="59">
         <v>110</v>
       </c>
       <c r="C37" s="59">
         <v>109.2</v>
       </c>
       <c r="D37" s="59">
         <v>98.8</v>
       </c>
       <c r="E37" s="59">
         <v>107.6</v>
       </c>
       <c r="F37" s="59">
         <v>113.7</v>
       </c>
       <c r="G37" s="59">
         <v>122.5</v>
       </c>
       <c r="H37" s="59">
         <v>127.7</v>
       </c>
       <c r="I37" s="59">
@@ -22379,62 +23059,64 @@
       </c>
       <c r="DI37" s="118">
         <v>118.6</v>
       </c>
       <c r="DJ37" s="118">
         <v>104.2</v>
       </c>
       <c r="DK37" s="118">
         <v>114.7</v>
       </c>
       <c r="DL37" s="111">
         <v>112.8</v>
       </c>
       <c r="DM37" s="118">
         <v>106.8</v>
       </c>
       <c r="DN37" s="1">
         <v>105.9</v>
       </c>
       <c r="DO37" s="123">
         <v>108.8</v>
       </c>
       <c r="DP37" s="125">
         <v>107.9</v>
       </c>
-      <c r="DQ37" s="144">
+      <c r="DQ37" s="134">
         <v>106.5</v>
       </c>
-      <c r="DR37" s="144">
+      <c r="DR37" s="134">
         <v>103.2</v>
       </c>
-      <c r="DS37" s="1"/>
+      <c r="DS37" s="1">
+        <v>103.9</v>
+      </c>
       <c r="DT37" s="123"/>
       <c r="DU37" s="125"/>
       <c r="DV37" s="60"/>
     </row>
-    <row r="38" spans="1:126" s="37" customFormat="1" ht="51">
+    <row r="38" spans="1:126" s="37" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A38" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
       <c r="N38" s="18"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="17"/>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="17"/>
@@ -22505,214 +23187,214 @@
       <c r="CK38" s="38"/>
       <c r="CL38" s="38"/>
       <c r="CM38" s="38"/>
       <c r="CN38" s="38"/>
       <c r="CO38" s="38"/>
       <c r="CP38" s="38"/>
       <c r="CQ38" s="38"/>
       <c r="CR38" s="38"/>
       <c r="CS38" s="38"/>
       <c r="CT38" s="38"/>
       <c r="CU38" s="38"/>
       <c r="CV38" s="38"/>
       <c r="CW38" s="38"/>
       <c r="CX38" s="38"/>
       <c r="CY38" s="38"/>
       <c r="CZ38" s="38"/>
       <c r="DA38" s="38"/>
       <c r="DB38" s="38"/>
       <c r="DC38" s="38"/>
       <c r="DE38" s="38"/>
       <c r="DF38" s="38"/>
       <c r="DG38" s="38"/>
       <c r="DH38" s="38"/>
       <c r="DI38" s="38"/>
     </row>
-    <row r="39" spans="1:126" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B39" s="132">
+    <row r="39" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="173"/>
+      <c r="B39" s="167">
         <v>2010</v>
       </c>
-      <c r="C39" s="133"/>
-[...11 lines deleted...]
-      <c r="O39" s="132">
+      <c r="C39" s="168"/>
+      <c r="D39" s="168"/>
+      <c r="E39" s="168"/>
+      <c r="F39" s="168"/>
+      <c r="G39" s="168"/>
+      <c r="H39" s="168"/>
+      <c r="I39" s="168"/>
+      <c r="J39" s="168"/>
+      <c r="K39" s="168"/>
+      <c r="L39" s="168"/>
+      <c r="M39" s="168"/>
+      <c r="N39" s="170"/>
+      <c r="O39" s="167">
         <v>2011</v>
       </c>
-      <c r="P39" s="133"/>
-[...11 lines deleted...]
-      <c r="AB39" s="132">
+      <c r="P39" s="168"/>
+      <c r="Q39" s="168"/>
+      <c r="R39" s="168"/>
+      <c r="S39" s="168"/>
+      <c r="T39" s="168"/>
+      <c r="U39" s="168"/>
+      <c r="V39" s="168"/>
+      <c r="W39" s="168"/>
+      <c r="X39" s="168"/>
+      <c r="Y39" s="168"/>
+      <c r="Z39" s="168"/>
+      <c r="AA39" s="170"/>
+      <c r="AB39" s="167">
         <v>2012</v>
       </c>
-      <c r="AC39" s="133"/>
-[...11 lines deleted...]
-      <c r="AO39" s="132">
+      <c r="AC39" s="168"/>
+      <c r="AD39" s="168"/>
+      <c r="AE39" s="168"/>
+      <c r="AF39" s="168"/>
+      <c r="AG39" s="168"/>
+      <c r="AH39" s="168"/>
+      <c r="AI39" s="168"/>
+      <c r="AJ39" s="168"/>
+      <c r="AK39" s="168"/>
+      <c r="AL39" s="168"/>
+      <c r="AM39" s="168"/>
+      <c r="AN39" s="170"/>
+      <c r="AO39" s="167">
         <v>2013</v>
       </c>
-      <c r="AP39" s="133"/>
-[...11 lines deleted...]
-      <c r="BB39" s="132">
+      <c r="AP39" s="168"/>
+      <c r="AQ39" s="168"/>
+      <c r="AR39" s="168"/>
+      <c r="AS39" s="168"/>
+      <c r="AT39" s="168"/>
+      <c r="AU39" s="168"/>
+      <c r="AV39" s="168"/>
+      <c r="AW39" s="168"/>
+      <c r="AX39" s="168"/>
+      <c r="AY39" s="168"/>
+      <c r="AZ39" s="168"/>
+      <c r="BA39" s="170"/>
+      <c r="BB39" s="167">
         <v>2014</v>
       </c>
-      <c r="BC39" s="133"/>
-[...11 lines deleted...]
-      <c r="BO39" s="134">
+      <c r="BC39" s="168"/>
+      <c r="BD39" s="168"/>
+      <c r="BE39" s="168"/>
+      <c r="BF39" s="168"/>
+      <c r="BG39" s="168"/>
+      <c r="BH39" s="168"/>
+      <c r="BI39" s="168"/>
+      <c r="BJ39" s="168"/>
+      <c r="BK39" s="168"/>
+      <c r="BL39" s="168"/>
+      <c r="BM39" s="168"/>
+      <c r="BN39" s="170"/>
+      <c r="BO39" s="169">
         <v>2015</v>
       </c>
-      <c r="BP39" s="134"/>
-[...3 lines deleted...]
-      <c r="BT39" s="134">
+      <c r="BP39" s="169"/>
+      <c r="BQ39" s="169"/>
+      <c r="BR39" s="169"/>
+      <c r="BS39" s="169"/>
+      <c r="BT39" s="169">
         <v>2016</v>
       </c>
-      <c r="BU39" s="134"/>
-[...3 lines deleted...]
-      <c r="BY39" s="134">
+      <c r="BU39" s="169"/>
+      <c r="BV39" s="169"/>
+      <c r="BW39" s="169"/>
+      <c r="BX39" s="169"/>
+      <c r="BY39" s="169">
         <v>2017</v>
       </c>
-      <c r="BZ39" s="134"/>
-[...3 lines deleted...]
-      <c r="CD39" s="134">
+      <c r="BZ39" s="169"/>
+      <c r="CA39" s="169"/>
+      <c r="CB39" s="169"/>
+      <c r="CC39" s="169"/>
+      <c r="CD39" s="169">
         <v>2018</v>
       </c>
-      <c r="CE39" s="134"/>
-[...3 lines deleted...]
-      <c r="CI39" s="134">
+      <c r="CE39" s="169"/>
+      <c r="CF39" s="169"/>
+      <c r="CG39" s="169"/>
+      <c r="CH39" s="169"/>
+      <c r="CI39" s="169">
         <v>2019</v>
       </c>
-      <c r="CJ39" s="134"/>
-[...3 lines deleted...]
-      <c r="CN39" s="134">
+      <c r="CJ39" s="169"/>
+      <c r="CK39" s="169"/>
+      <c r="CL39" s="169"/>
+      <c r="CM39" s="169"/>
+      <c r="CN39" s="169">
         <v>2020</v>
       </c>
-      <c r="CO39" s="134"/>
-[...1 lines deleted...]
-      <c r="CQ39" s="134"/>
+      <c r="CO39" s="169"/>
+      <c r="CP39" s="169"/>
+      <c r="CQ39" s="169"/>
       <c r="CR39" s="53"/>
-      <c r="CS39" s="132">
+      <c r="CS39" s="167">
         <v>2021</v>
       </c>
-      <c r="CT39" s="133"/>
-[...3 lines deleted...]
-      <c r="CX39" s="132">
+      <c r="CT39" s="168"/>
+      <c r="CU39" s="168"/>
+      <c r="CV39" s="168"/>
+      <c r="CW39" s="170"/>
+      <c r="CX39" s="167">
         <v>2022</v>
       </c>
-      <c r="CY39" s="133"/>
-[...3 lines deleted...]
-      <c r="DC39" s="132">
+      <c r="CY39" s="168"/>
+      <c r="CZ39" s="168"/>
+      <c r="DA39" s="168"/>
+      <c r="DB39" s="170"/>
+      <c r="DC39" s="167">
         <v>2023</v>
       </c>
-      <c r="DD39" s="133"/>
-[...3 lines deleted...]
-      <c r="DH39" s="132">
+      <c r="DD39" s="168"/>
+      <c r="DE39" s="168"/>
+      <c r="DF39" s="168"/>
+      <c r="DG39" s="170"/>
+      <c r="DH39" s="167">
         <v>2024</v>
       </c>
-      <c r="DI39" s="133"/>
-[...3 lines deleted...]
-      <c r="DM39" s="132">
+      <c r="DI39" s="168"/>
+      <c r="DJ39" s="168"/>
+      <c r="DK39" s="168"/>
+      <c r="DL39" s="170"/>
+      <c r="DM39" s="167">
         <v>2025</v>
       </c>
-      <c r="DN39" s="133"/>
-[...3 lines deleted...]
-      <c r="DR39" s="132">
+      <c r="DN39" s="168"/>
+      <c r="DO39" s="168"/>
+      <c r="DP39" s="168"/>
+      <c r="DQ39" s="170"/>
+      <c r="DR39" s="167">
         <v>2026</v>
       </c>
-      <c r="DS39" s="133"/>
-[...2 lines deleted...]
-      <c r="DV39" s="133"/>
+      <c r="DS39" s="168"/>
+      <c r="DT39" s="168"/>
+      <c r="DU39" s="168"/>
+      <c r="DV39" s="168"/>
     </row>
-    <row r="40" spans="1:126" ht="28.5" customHeight="1">
-      <c r="A40" s="138"/>
+    <row r="40" spans="1:126" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="173"/>
       <c r="B40" s="73" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="73" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="73" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="74" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="74" t="s">
         <v>5</v>
       </c>
       <c r="G40" s="74" t="s">
         <v>6</v>
       </c>
       <c r="H40" s="74" t="s">
         <v>7</v>
       </c>
       <c r="I40" s="74" t="s">
         <v>8</v>
       </c>
       <c r="J40" s="74" t="s">
@@ -23045,165 +23727,165 @@
       <c r="DO40" s="55" t="s">
         <v>15</v>
       </c>
       <c r="DP40" s="55" t="s">
         <v>16</v>
       </c>
       <c r="DQ40" s="55" t="s">
         <v>31</v>
       </c>
       <c r="DR40" s="55" t="s">
         <v>13</v>
       </c>
       <c r="DS40" s="55" t="s">
         <v>14</v>
       </c>
       <c r="DT40" s="55" t="s">
         <v>15</v>
       </c>
       <c r="DU40" s="55" t="s">
         <v>16</v>
       </c>
       <c r="DV40" s="55" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="41" spans="1:126" ht="13.5" customHeight="1">
+    <row r="41" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="70"/>
-      <c r="B41" s="140"/>
-[...108 lines deleted...]
-      <c r="DG41" s="140"/>
+      <c r="B41" s="175"/>
+      <c r="C41" s="175"/>
+      <c r="D41" s="175"/>
+      <c r="E41" s="175"/>
+      <c r="F41" s="175"/>
+      <c r="G41" s="175"/>
+      <c r="H41" s="175"/>
+      <c r="I41" s="175"/>
+      <c r="J41" s="175"/>
+      <c r="K41" s="175"/>
+      <c r="L41" s="175"/>
+      <c r="M41" s="175"/>
+      <c r="N41" s="175"/>
+      <c r="O41" s="175"/>
+      <c r="P41" s="175"/>
+      <c r="Q41" s="175"/>
+      <c r="R41" s="175"/>
+      <c r="S41" s="175"/>
+      <c r="T41" s="175"/>
+      <c r="U41" s="175"/>
+      <c r="V41" s="175"/>
+      <c r="W41" s="175"/>
+      <c r="X41" s="175"/>
+      <c r="Y41" s="175"/>
+      <c r="Z41" s="175"/>
+      <c r="AA41" s="175"/>
+      <c r="AB41" s="175"/>
+      <c r="AC41" s="175"/>
+      <c r="AD41" s="175"/>
+      <c r="AE41" s="175"/>
+      <c r="AF41" s="175"/>
+      <c r="AG41" s="175"/>
+      <c r="AH41" s="175"/>
+      <c r="AI41" s="175"/>
+      <c r="AJ41" s="175"/>
+      <c r="AK41" s="175"/>
+      <c r="AL41" s="175"/>
+      <c r="AM41" s="175"/>
+      <c r="AN41" s="175"/>
+      <c r="AO41" s="175"/>
+      <c r="AP41" s="175"/>
+      <c r="AQ41" s="175"/>
+      <c r="AR41" s="175"/>
+      <c r="AS41" s="175"/>
+      <c r="AT41" s="175"/>
+      <c r="AU41" s="175"/>
+      <c r="AV41" s="175"/>
+      <c r="AW41" s="175"/>
+      <c r="AX41" s="175"/>
+      <c r="AY41" s="175"/>
+      <c r="AZ41" s="175"/>
+      <c r="BA41" s="175"/>
+      <c r="BB41" s="175"/>
+      <c r="BC41" s="175"/>
+      <c r="BD41" s="175"/>
+      <c r="BE41" s="175"/>
+      <c r="BF41" s="175"/>
+      <c r="BG41" s="175"/>
+      <c r="BH41" s="175"/>
+      <c r="BI41" s="175"/>
+      <c r="BJ41" s="175"/>
+      <c r="BK41" s="175"/>
+      <c r="BL41" s="175"/>
+      <c r="BM41" s="175"/>
+      <c r="BN41" s="175"/>
+      <c r="BO41" s="175"/>
+      <c r="BP41" s="175"/>
+      <c r="BQ41" s="175"/>
+      <c r="BR41" s="175"/>
+      <c r="BS41" s="175"/>
+      <c r="BT41" s="175"/>
+      <c r="BU41" s="175"/>
+      <c r="BV41" s="175"/>
+      <c r="BW41" s="175"/>
+      <c r="BX41" s="175"/>
+      <c r="BY41" s="175"/>
+      <c r="BZ41" s="175"/>
+      <c r="CA41" s="175"/>
+      <c r="CB41" s="175"/>
+      <c r="CC41" s="175"/>
+      <c r="CD41" s="175"/>
+      <c r="CE41" s="175"/>
+      <c r="CF41" s="175"/>
+      <c r="CG41" s="175"/>
+      <c r="CH41" s="175"/>
+      <c r="CI41" s="175"/>
+      <c r="CJ41" s="175"/>
+      <c r="CK41" s="175"/>
+      <c r="CL41" s="175"/>
+      <c r="CM41" s="175"/>
+      <c r="CN41" s="175"/>
+      <c r="CO41" s="175"/>
+      <c r="CP41" s="175"/>
+      <c r="CQ41" s="175"/>
+      <c r="CR41" s="175"/>
+      <c r="CS41" s="175"/>
+      <c r="CT41" s="175"/>
+      <c r="CU41" s="175"/>
+      <c r="CV41" s="175"/>
+      <c r="CW41" s="175"/>
+      <c r="CX41" s="175"/>
+      <c r="CY41" s="175"/>
+      <c r="CZ41" s="175"/>
+      <c r="DA41" s="175"/>
+      <c r="DB41" s="175"/>
+      <c r="DC41" s="175"/>
+      <c r="DD41" s="175"/>
+      <c r="DE41" s="175"/>
+      <c r="DF41" s="175"/>
+      <c r="DG41" s="175"/>
       <c r="DV41" s="3"/>
     </row>
-    <row r="42" spans="1:126" ht="13.5" customHeight="1">
+    <row r="42" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="94" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="99">
         <v>99.6</v>
       </c>
       <c r="C42" s="99">
         <v>100.4</v>
       </c>
       <c r="D42" s="99">
         <v>102.4</v>
       </c>
       <c r="E42" s="99">
         <v>111.8</v>
       </c>
       <c r="F42" s="99">
         <v>109.4</v>
       </c>
       <c r="G42" s="99">
         <v>111.9</v>
       </c>
       <c r="H42" s="99">
         <v>109.9</v>
       </c>
       <c r="I42" s="99">
@@ -23520,62 +24202,64 @@
       </c>
       <c r="DI42" s="114">
         <v>103.6</v>
       </c>
       <c r="DJ42" s="114">
         <v>103.1</v>
       </c>
       <c r="DK42" s="114">
         <v>101.9</v>
       </c>
       <c r="DL42" s="100">
         <v>103.7</v>
       </c>
       <c r="DM42" s="114">
         <v>105.5</v>
       </c>
       <c r="DN42" s="120">
         <v>102.9</v>
       </c>
       <c r="DO42" s="120">
         <v>101.2</v>
       </c>
       <c r="DP42" s="124">
         <v>98.4</v>
       </c>
-      <c r="DQ42" s="149">
+      <c r="DQ42" s="139">
         <v>101.8</v>
       </c>
-      <c r="DR42" s="149">
+      <c r="DR42" s="139">
         <v>99.6</v>
       </c>
-      <c r="DS42" s="120"/>
+      <c r="DS42" s="120">
+        <v>98.6</v>
+      </c>
       <c r="DT42" s="120"/>
       <c r="DU42" s="124"/>
       <c r="DV42" s="100"/>
     </row>
-    <row r="43" spans="1:126" ht="13.5" customHeight="1">
+    <row r="43" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="59">
         <v>100.8</v>
       </c>
       <c r="C43" s="59">
         <v>101.6</v>
       </c>
       <c r="D43" s="59">
         <v>105.4</v>
       </c>
       <c r="E43" s="59">
         <v>112.3</v>
       </c>
       <c r="F43" s="59">
         <v>110.6</v>
       </c>
       <c r="G43" s="59">
         <v>110.9</v>
       </c>
       <c r="H43" s="59">
         <v>109.4</v>
       </c>
       <c r="I43" s="59">
@@ -23892,62 +24576,64 @@
       </c>
       <c r="DI43" s="118">
         <v>104.7</v>
       </c>
       <c r="DJ43" s="118">
         <v>103.7</v>
       </c>
       <c r="DK43" s="118">
         <v>102.3</v>
       </c>
       <c r="DL43" s="111">
         <v>104.7</v>
       </c>
       <c r="DM43" s="118">
         <v>104.7</v>
       </c>
       <c r="DN43" s="1">
         <v>102.9</v>
       </c>
       <c r="DO43" s="123">
         <v>99.5</v>
       </c>
       <c r="DP43" s="125">
         <v>97.2</v>
       </c>
-      <c r="DQ43" s="150">
+      <c r="DQ43" s="140">
         <v>100.9</v>
       </c>
-      <c r="DR43" s="150">
+      <c r="DR43" s="140">
         <v>99.5</v>
       </c>
-      <c r="DS43" s="1"/>
+      <c r="DS43" s="1">
+        <v>99.4</v>
+      </c>
       <c r="DT43" s="123"/>
       <c r="DU43" s="125"/>
       <c r="DV43" s="60"/>
     </row>
-    <row r="44" spans="1:126" ht="13.5" customHeight="1">
+    <row r="44" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="59">
         <v>97.1</v>
       </c>
       <c r="C44" s="59">
         <v>93.7</v>
       </c>
       <c r="D44" s="59">
         <v>95.7</v>
       </c>
       <c r="E44" s="59">
         <v>106.7</v>
       </c>
       <c r="F44" s="59">
         <v>105.9</v>
       </c>
       <c r="G44" s="59">
         <v>106.6</v>
       </c>
       <c r="H44" s="59">
         <v>106.3</v>
       </c>
       <c r="I44" s="59">
@@ -24264,62 +24950,64 @@
       </c>
       <c r="DI44" s="118">
         <v>100</v>
       </c>
       <c r="DJ44" s="118">
         <v>101.8</v>
       </c>
       <c r="DK44" s="118">
         <v>94.7</v>
       </c>
       <c r="DL44" s="111">
         <v>100.6</v>
       </c>
       <c r="DM44" s="118">
         <v>106.6</v>
       </c>
       <c r="DN44" s="1">
         <v>104.9</v>
       </c>
       <c r="DO44" s="123">
         <v>98.5</v>
       </c>
       <c r="DP44" s="125">
         <v>93.3</v>
       </c>
-      <c r="DQ44" s="150">
+      <c r="DQ44" s="140">
         <v>100.3</v>
       </c>
-      <c r="DR44" s="150">
+      <c r="DR44" s="140">
         <v>100.9</v>
       </c>
-      <c r="DS44" s="1"/>
+      <c r="DS44" s="1">
+        <v>87.1</v>
+      </c>
       <c r="DT44" s="123"/>
       <c r="DU44" s="125"/>
       <c r="DV44" s="60"/>
     </row>
-    <row r="45" spans="1:126" ht="13.5" customHeight="1">
+    <row r="45" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="59">
         <v>98.7</v>
       </c>
       <c r="C45" s="59">
         <v>100.5</v>
       </c>
       <c r="D45" s="59">
         <v>101.5</v>
       </c>
       <c r="E45" s="59">
         <v>116.5</v>
       </c>
       <c r="F45" s="59">
         <v>109</v>
       </c>
       <c r="G45" s="59">
         <v>118.9</v>
       </c>
       <c r="H45" s="59">
         <v>112.4</v>
       </c>
       <c r="I45" s="59">
@@ -24636,62 +25324,64 @@
       </c>
       <c r="DI45" s="118">
         <v>107.1</v>
       </c>
       <c r="DJ45" s="118">
         <v>105.4</v>
       </c>
       <c r="DK45" s="118">
         <v>104.4</v>
       </c>
       <c r="DL45" s="111">
         <v>105</v>
       </c>
       <c r="DM45" s="118">
         <v>106.7</v>
       </c>
       <c r="DN45" s="1">
         <v>102.8</v>
       </c>
       <c r="DO45" s="123">
         <v>105.5</v>
       </c>
       <c r="DP45" s="125">
         <v>103.6</v>
       </c>
-      <c r="DQ45" s="150">
+      <c r="DQ45" s="140">
         <v>104.9</v>
       </c>
-      <c r="DR45" s="150">
+      <c r="DR45" s="140">
         <v>101</v>
       </c>
-      <c r="DS45" s="1"/>
+      <c r="DS45" s="1">
+        <v>102.5</v>
+      </c>
       <c r="DT45" s="123"/>
       <c r="DU45" s="125"/>
       <c r="DV45" s="60"/>
     </row>
-    <row r="46" spans="1:126" ht="13.5" customHeight="1">
+    <row r="46" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="59">
         <v>98.1</v>
       </c>
       <c r="C46" s="59">
         <v>98.5</v>
       </c>
       <c r="D46" s="59">
         <v>91.5</v>
       </c>
       <c r="E46" s="59">
         <v>106</v>
       </c>
       <c r="F46" s="59">
         <v>107</v>
       </c>
       <c r="G46" s="59">
         <v>87.1</v>
       </c>
       <c r="H46" s="59">
         <v>107.5</v>
       </c>
       <c r="I46" s="59">
@@ -25008,62 +25698,64 @@
       </c>
       <c r="DI46" s="118">
         <v>98.4</v>
       </c>
       <c r="DJ46" s="118">
         <v>97.7</v>
       </c>
       <c r="DK46" s="118">
         <v>102.5</v>
       </c>
       <c r="DL46" s="111">
         <v>99.7</v>
       </c>
       <c r="DM46" s="118">
         <v>108.1</v>
       </c>
       <c r="DN46" s="1">
         <v>103.9</v>
       </c>
       <c r="DO46" s="123">
         <v>100.6</v>
       </c>
       <c r="DP46" s="125">
         <v>95.9</v>
       </c>
-      <c r="DQ46" s="150">
+      <c r="DQ46" s="140">
         <v>103.9</v>
       </c>
-      <c r="DR46" s="150">
+      <c r="DR46" s="140">
         <v>93.6</v>
       </c>
-      <c r="DS46" s="1"/>
+      <c r="DS46" s="1">
+        <v>90.6</v>
+      </c>
       <c r="DT46" s="123"/>
       <c r="DU46" s="125"/>
       <c r="DV46" s="60"/>
     </row>
-    <row r="47" spans="1:126" ht="13.5" customHeight="1">
+    <row r="47" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="59">
         <v>104.3</v>
       </c>
       <c r="C47" s="59">
         <v>109.9</v>
       </c>
       <c r="D47" s="59">
         <v>103.6</v>
       </c>
       <c r="E47" s="59">
         <v>115.5</v>
       </c>
       <c r="F47" s="59">
         <v>113.7</v>
       </c>
       <c r="G47" s="59">
         <v>112.4</v>
       </c>
       <c r="H47" s="59">
         <v>107.6</v>
       </c>
       <c r="I47" s="59">
@@ -25380,62 +26072,64 @@
       </c>
       <c r="DI47" s="118">
         <v>81.400000000000006</v>
       </c>
       <c r="DJ47" s="118">
         <v>94.1</v>
       </c>
       <c r="DK47" s="118">
         <v>95.1</v>
       </c>
       <c r="DL47" s="111">
         <v>89.9</v>
       </c>
       <c r="DM47" s="118">
         <v>118.8</v>
       </c>
       <c r="DN47" s="1">
         <v>111.7</v>
       </c>
       <c r="DO47" s="123">
         <v>103.7</v>
       </c>
       <c r="DP47" s="125">
         <v>98.1</v>
       </c>
-      <c r="DQ47" s="150">
+      <c r="DQ47" s="140">
         <v>107.1</v>
       </c>
-      <c r="DR47" s="150">
+      <c r="DR47" s="140">
         <v>98.8</v>
       </c>
-      <c r="DS47" s="1"/>
+      <c r="DS47" s="1">
+        <v>100</v>
+      </c>
       <c r="DT47" s="123"/>
       <c r="DU47" s="125"/>
       <c r="DV47" s="60"/>
     </row>
-    <row r="48" spans="1:126" ht="13.5" customHeight="1">
+    <row r="48" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="59">
         <v>102.1</v>
       </c>
       <c r="C48" s="59">
         <v>101.5</v>
       </c>
       <c r="D48" s="59">
         <v>94.3</v>
       </c>
       <c r="E48" s="59">
         <v>105.6</v>
       </c>
       <c r="F48" s="59">
         <v>109.4</v>
       </c>
       <c r="G48" s="59">
         <v>115.2</v>
       </c>
       <c r="H48" s="59">
         <v>104.5</v>
       </c>
       <c r="I48" s="59">
@@ -25752,62 +26446,64 @@
       </c>
       <c r="DI48" s="118">
         <v>101.8</v>
       </c>
       <c r="DJ48" s="118">
         <v>99.8</v>
       </c>
       <c r="DK48" s="118">
         <v>103</v>
       </c>
       <c r="DL48" s="111">
         <v>101.5</v>
       </c>
       <c r="DM48" s="118">
         <v>101.8</v>
       </c>
       <c r="DN48" s="1">
         <v>98.1</v>
       </c>
       <c r="DO48" s="123">
         <v>98.6</v>
       </c>
       <c r="DP48" s="125">
         <v>95.4</v>
       </c>
-      <c r="DQ48" s="150">
+      <c r="DQ48" s="140">
         <v>98.9</v>
       </c>
-      <c r="DR48" s="150">
+      <c r="DR48" s="140">
         <v>93.4</v>
       </c>
-      <c r="DS48" s="1"/>
+      <c r="DS48" s="1">
+        <v>94.9</v>
+      </c>
       <c r="DT48" s="123"/>
       <c r="DU48" s="125"/>
       <c r="DV48" s="60"/>
     </row>
-    <row r="49" spans="1:126" ht="13.5" customHeight="1">
+    <row r="49" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="59">
         <v>102.5</v>
       </c>
       <c r="C49" s="59">
         <v>107.9</v>
       </c>
       <c r="D49" s="59">
         <v>93.5</v>
       </c>
       <c r="E49" s="59">
         <v>104</v>
       </c>
       <c r="F49" s="59">
         <v>99</v>
       </c>
       <c r="G49" s="59">
         <v>118.4</v>
       </c>
       <c r="H49" s="59">
         <v>119.2</v>
       </c>
       <c r="I49" s="59">
@@ -26124,62 +26820,64 @@
       </c>
       <c r="DI49" s="118">
         <v>96.2</v>
       </c>
       <c r="DJ49" s="118">
         <v>93.9</v>
       </c>
       <c r="DK49" s="118">
         <v>100.7</v>
       </c>
       <c r="DL49" s="111">
         <v>98.6</v>
       </c>
       <c r="DM49" s="118">
         <v>96.3</v>
       </c>
       <c r="DN49" s="1">
         <v>97.2</v>
       </c>
       <c r="DO49" s="123">
         <v>101.7</v>
       </c>
       <c r="DP49" s="125">
         <v>87.2</v>
       </c>
-      <c r="DQ49" s="150">
+      <c r="DQ49" s="140">
         <v>95.9</v>
       </c>
-      <c r="DR49" s="150">
+      <c r="DR49" s="140">
         <v>90.4</v>
       </c>
-      <c r="DS49" s="1"/>
+      <c r="DS49" s="1">
+        <v>98</v>
+      </c>
       <c r="DT49" s="123"/>
       <c r="DU49" s="125"/>
       <c r="DV49" s="60"/>
     </row>
-    <row r="50" spans="1:126" ht="13.5" customHeight="1">
+    <row r="50" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="59">
         <v>99</v>
       </c>
       <c r="C50" s="59">
         <v>99.6</v>
       </c>
       <c r="D50" s="59">
         <v>92.8</v>
       </c>
       <c r="E50" s="59">
         <v>104.6</v>
       </c>
       <c r="F50" s="59">
         <v>103</v>
       </c>
       <c r="G50" s="59">
         <v>117.1</v>
       </c>
       <c r="H50" s="59">
         <v>112.5</v>
       </c>
       <c r="I50" s="59">
@@ -26496,62 +27194,64 @@
       </c>
       <c r="DI50" s="118">
         <v>101.7</v>
       </c>
       <c r="DJ50" s="118">
         <v>96.5</v>
       </c>
       <c r="DK50" s="118">
         <v>96.9</v>
       </c>
       <c r="DL50" s="111">
         <v>100.1</v>
       </c>
       <c r="DM50" s="118">
         <v>94.4</v>
       </c>
       <c r="DN50" s="1">
         <v>98.1</v>
       </c>
       <c r="DO50" s="123">
         <v>101.9</v>
       </c>
       <c r="DP50" s="125">
         <v>97.3</v>
       </c>
-      <c r="DQ50" s="150">
+      <c r="DQ50" s="140">
         <v>98.6</v>
       </c>
-      <c r="DR50" s="150">
+      <c r="DR50" s="140">
         <v>93.8</v>
       </c>
-      <c r="DS50" s="1"/>
+      <c r="DS50" s="1">
+        <v>93.6</v>
+      </c>
       <c r="DT50" s="123"/>
       <c r="DU50" s="125"/>
       <c r="DV50" s="60"/>
     </row>
-    <row r="51" spans="1:126" ht="13.5" customHeight="1">
+    <row r="51" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="59">
         <v>104.1</v>
       </c>
       <c r="C51" s="59">
         <v>106.9</v>
       </c>
       <c r="D51" s="59">
         <v>89.9</v>
       </c>
       <c r="E51" s="59">
         <v>97.6</v>
       </c>
       <c r="F51" s="59">
         <v>101.8</v>
       </c>
       <c r="G51" s="59">
         <v>119.3</v>
       </c>
       <c r="H51" s="59">
         <v>121.2</v>
       </c>
       <c r="I51" s="59">
@@ -26868,62 +27568,64 @@
       </c>
       <c r="DI51" s="118">
         <v>101.9</v>
       </c>
       <c r="DJ51" s="118">
         <v>100.6</v>
       </c>
       <c r="DK51" s="118">
         <v>100.1</v>
       </c>
       <c r="DL51" s="111">
         <v>100.9</v>
       </c>
       <c r="DM51" s="118">
         <v>100.1</v>
       </c>
       <c r="DN51" s="1">
         <v>100.6</v>
       </c>
       <c r="DO51" s="123">
         <v>95.1</v>
       </c>
       <c r="DP51" s="125">
         <v>96.9</v>
       </c>
-      <c r="DQ51" s="150">
+      <c r="DQ51" s="140">
         <v>98.2</v>
       </c>
-      <c r="DR51" s="150">
+      <c r="DR51" s="140">
         <v>92.4</v>
       </c>
-      <c r="DS51" s="1"/>
+      <c r="DS51" s="1">
+        <v>94.3</v>
+      </c>
       <c r="DT51" s="123"/>
       <c r="DU51" s="125"/>
       <c r="DV51" s="60"/>
     </row>
-    <row r="52" spans="1:126" ht="13.5" customHeight="1">
+    <row r="52" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B52" s="59">
         <v>104.4</v>
       </c>
       <c r="C52" s="59">
         <v>104.5</v>
       </c>
       <c r="D52" s="59">
         <v>96</v>
       </c>
       <c r="E52" s="59">
         <v>104.5</v>
       </c>
       <c r="F52" s="59">
         <v>105.1</v>
       </c>
       <c r="G52" s="59">
         <v>110.3</v>
       </c>
       <c r="H52" s="59">
         <v>110.4</v>
       </c>
       <c r="I52" s="59">
@@ -27240,62 +27942,64 @@
       </c>
       <c r="DI52" s="118">
         <v>104.9</v>
       </c>
       <c r="DJ52" s="118">
         <v>103.8</v>
       </c>
       <c r="DK52" s="118">
         <v>105.6</v>
       </c>
       <c r="DL52" s="111">
         <v>104.1</v>
       </c>
       <c r="DM52" s="118">
         <v>100.4</v>
       </c>
       <c r="DN52" s="1">
         <v>95.6</v>
       </c>
       <c r="DO52" s="123">
         <v>97.6</v>
       </c>
       <c r="DP52" s="125">
         <v>93.6</v>
       </c>
-      <c r="DQ52" s="150">
+      <c r="DQ52" s="140">
         <v>97.1</v>
       </c>
-      <c r="DR52" s="150">
+      <c r="DR52" s="140">
         <v>94</v>
       </c>
-      <c r="DS52" s="1"/>
+      <c r="DS52" s="1">
+        <v>98.3</v>
+      </c>
       <c r="DT52" s="123"/>
       <c r="DU52" s="125"/>
       <c r="DV52" s="60"/>
     </row>
-    <row r="53" spans="1:126" ht="13.5" customHeight="1">
+    <row r="53" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="59">
         <v>103</v>
       </c>
       <c r="C53" s="59">
         <v>108.5</v>
       </c>
       <c r="D53" s="59">
         <v>100.8</v>
       </c>
       <c r="E53" s="59">
         <v>120.5</v>
       </c>
       <c r="F53" s="59">
         <v>115.5</v>
       </c>
       <c r="G53" s="59">
         <v>114.8</v>
       </c>
       <c r="H53" s="59">
         <v>120</v>
       </c>
       <c r="I53" s="59">
@@ -27612,62 +28316,64 @@
       </c>
       <c r="DI53" s="118">
         <v>91.7</v>
       </c>
       <c r="DJ53" s="118">
         <v>97</v>
       </c>
       <c r="DK53" s="118">
         <v>99.4</v>
       </c>
       <c r="DL53" s="111">
         <v>97.7</v>
       </c>
       <c r="DM53" s="118">
         <v>99.1</v>
       </c>
       <c r="DN53" s="1">
         <v>102.5</v>
       </c>
       <c r="DO53" s="123">
         <v>95.9</v>
       </c>
       <c r="DP53" s="125">
         <v>94.4</v>
       </c>
-      <c r="DQ53" s="150">
+      <c r="DQ53" s="140">
         <v>97.7</v>
       </c>
-      <c r="DR53" s="150">
+      <c r="DR53" s="140">
         <v>94.2</v>
       </c>
-      <c r="DS53" s="1"/>
+      <c r="DS53" s="1">
+        <v>95.9</v>
+      </c>
       <c r="DT53" s="123"/>
       <c r="DU53" s="125"/>
       <c r="DV53" s="60"/>
     </row>
-    <row r="54" spans="1:126" ht="13.5" customHeight="1">
+    <row r="54" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="59">
         <v>105.7</v>
       </c>
       <c r="C54" s="59">
         <v>112.7</v>
       </c>
       <c r="D54" s="59">
         <v>95.5</v>
       </c>
       <c r="E54" s="59">
         <v>104</v>
       </c>
       <c r="F54" s="59">
         <v>104.8</v>
       </c>
       <c r="G54" s="59">
         <v>116.7</v>
       </c>
       <c r="H54" s="59">
         <v>114.6</v>
       </c>
       <c r="I54" s="59">
@@ -27984,62 +28690,64 @@
       </c>
       <c r="DI54" s="118">
         <v>100.9</v>
       </c>
       <c r="DJ54" s="118">
         <v>104</v>
       </c>
       <c r="DK54" s="118">
         <v>105.9</v>
       </c>
       <c r="DL54" s="111">
         <v>102.1</v>
       </c>
       <c r="DM54" s="118">
         <v>102.1</v>
       </c>
       <c r="DN54" s="1">
         <v>102.8</v>
       </c>
       <c r="DO54" s="123">
         <v>99.5</v>
       </c>
       <c r="DP54" s="125">
         <v>95.5</v>
       </c>
-      <c r="DQ54" s="150">
+      <c r="DQ54" s="140">
         <v>98.7</v>
       </c>
-      <c r="DR54" s="150">
+      <c r="DR54" s="140">
         <v>91.4</v>
       </c>
-      <c r="DS54" s="1"/>
+      <c r="DS54" s="1">
+        <v>84.6</v>
+      </c>
       <c r="DT54" s="123"/>
       <c r="DU54" s="125"/>
       <c r="DV54" s="60"/>
     </row>
-    <row r="55" spans="1:126" ht="13.5" customHeight="1">
+    <row r="55" spans="1:126" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="59">
         <v>102.3</v>
       </c>
       <c r="C55" s="59">
         <v>101.7</v>
       </c>
       <c r="D55" s="59">
         <v>92.1</v>
       </c>
       <c r="E55" s="59">
         <v>100.9</v>
       </c>
       <c r="F55" s="59">
         <v>106.6</v>
       </c>
       <c r="G55" s="59">
         <v>115</v>
       </c>
       <c r="H55" s="59">
         <v>119.7</v>
       </c>
       <c r="I55" s="59">
@@ -28356,169 +29064,171 @@
       </c>
       <c r="DI55" s="118">
         <v>108.8</v>
       </c>
       <c r="DJ55" s="118">
         <v>95.2</v>
       </c>
       <c r="DK55" s="118">
         <v>106.2</v>
       </c>
       <c r="DL55" s="111">
         <v>103.6</v>
       </c>
       <c r="DM55" s="118">
         <v>99.3</v>
       </c>
       <c r="DN55" s="1">
         <v>97.2</v>
       </c>
       <c r="DO55" s="123">
         <v>97.9</v>
       </c>
       <c r="DP55" s="125">
         <v>95.6</v>
       </c>
-      <c r="DQ55" s="150">
+      <c r="DQ55" s="140">
         <v>96.6</v>
       </c>
-      <c r="DR55" s="150">
+      <c r="DR55" s="140">
         <v>91.4</v>
       </c>
-      <c r="DS55" s="1"/>
+      <c r="DS55" s="1">
+        <v>93.6</v>
+      </c>
       <c r="DT55" s="123"/>
       <c r="DU55" s="125"/>
       <c r="DV55" s="60"/>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:126" x14ac:dyDescent="0.2">
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="35"/>
       <c r="G56" s="35"/>
       <c r="H56" s="35"/>
       <c r="I56" s="35"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="35"/>
       <c r="CZ56" s="35"/>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:126" x14ac:dyDescent="0.2">
       <c r="CZ57" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="57">
+    <mergeCell ref="BT3:BX3"/>
+    <mergeCell ref="CI39:CM39"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="CN21:CR21"/>
     <mergeCell ref="DC3:DG3"/>
     <mergeCell ref="CX3:DB3"/>
     <mergeCell ref="CS3:CW3"/>
     <mergeCell ref="CI3:CM3"/>
     <mergeCell ref="CD3:CH3"/>
     <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="BB3:BN3"/>
     <mergeCell ref="AO3:BA3"/>
     <mergeCell ref="O3:AA3"/>
     <mergeCell ref="B3:N3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="AB3:AN3"/>
+    <mergeCell ref="CN3:CR3"/>
+    <mergeCell ref="AO21:BA21"/>
+    <mergeCell ref="BB21:BN21"/>
+    <mergeCell ref="AO39:BA39"/>
     <mergeCell ref="B41:DG41"/>
     <mergeCell ref="CI21:CM21"/>
     <mergeCell ref="BY21:CC21"/>
     <mergeCell ref="DC39:DG39"/>
     <mergeCell ref="DC21:DG21"/>
     <mergeCell ref="B23:DG23"/>
-    <mergeCell ref="BO3:BS3"/>
     <mergeCell ref="CS21:CW21"/>
     <mergeCell ref="CS39:CW39"/>
     <mergeCell ref="CD21:CH21"/>
     <mergeCell ref="CD39:CH39"/>
     <mergeCell ref="BT21:BX21"/>
-    <mergeCell ref="AB3:AN3"/>
     <mergeCell ref="BB39:BN39"/>
     <mergeCell ref="BO39:BS39"/>
-    <mergeCell ref="AB39:AN39"/>
-[...12 lines deleted...]
-    <mergeCell ref="AO39:BA39"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="AB21:AN21"/>
     <mergeCell ref="B21:N21"/>
     <mergeCell ref="B39:N39"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="AB39:AN39"/>
     <mergeCell ref="DR39:DV39"/>
     <mergeCell ref="DH3:DL3"/>
     <mergeCell ref="DH21:DL21"/>
     <mergeCell ref="DH39:DL39"/>
     <mergeCell ref="CN39:CQ39"/>
     <mergeCell ref="CX39:DB39"/>
     <mergeCell ref="CX21:DB21"/>
     <mergeCell ref="DR3:DV3"/>
     <mergeCell ref="B5:DV5"/>
     <mergeCell ref="DR21:DV21"/>
+    <mergeCell ref="DM3:DQ3"/>
+    <mergeCell ref="DM21:DQ21"/>
+    <mergeCell ref="DM39:DQ39"/>
+    <mergeCell ref="BY39:CC39"/>
+    <mergeCell ref="BT39:BX39"/>
+    <mergeCell ref="BO21:BS21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CC54"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BG5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BQ28" sqref="BQ28"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="5" customWidth="1"/>
     <col min="2" max="76" width="10.28515625" style="5" customWidth="1"/>
     <col min="77" max="78" width="9.140625" style="5"/>
     <col min="79" max="79" width="10.7109375" style="5" customWidth="1"/>
     <col min="80" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" s="7" customFormat="1" ht="43.5" customHeight="1">
+    <row r="1" spans="1:81" s="7" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
@@ -28549,51 +29259,51 @@
       <c r="AV1" s="9"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="9"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="9"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="9"/>
       <c r="BC1" s="9"/>
       <c r="BD1" s="9"/>
       <c r="BE1" s="9"/>
       <c r="BF1" s="9"/>
       <c r="BG1" s="9"/>
       <c r="BH1" s="9"/>
       <c r="BI1" s="9"/>
       <c r="BJ1" s="9"/>
       <c r="BK1" s="9"/>
       <c r="BL1" s="9"/>
       <c r="BM1" s="9"/>
       <c r="BN1" s="9"/>
       <c r="BO1" s="9"/>
       <c r="BP1" s="9"/>
       <c r="BQ1" s="9"/>
       <c r="BR1" s="9"/>
       <c r="BS1" s="9"/>
     </row>
-    <row r="2" spans="1:81" s="4" customFormat="1">
+    <row r="2" spans="1:81" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
       <c r="V2" s="33"/>
       <c r="W2" s="33"/>
       <c r="X2" s="33"/>
       <c r="Y2" s="33"/>
@@ -28622,167 +29332,167 @@
       <c r="AV2" s="33"/>
       <c r="AW2" s="33"/>
       <c r="AX2" s="33"/>
       <c r="AY2" s="33"/>
       <c r="AZ2" s="33"/>
       <c r="BA2" s="33"/>
       <c r="BB2" s="33"/>
       <c r="BC2" s="33"/>
       <c r="BD2" s="33"/>
       <c r="BE2" s="33"/>
       <c r="BF2" s="33"/>
       <c r="BG2" s="33"/>
       <c r="BH2" s="33"/>
       <c r="BI2" s="33"/>
       <c r="BJ2" s="33"/>
       <c r="BK2" s="33"/>
       <c r="BL2" s="33"/>
       <c r="BM2" s="33"/>
       <c r="BN2" s="33"/>
       <c r="BO2" s="33"/>
       <c r="BP2" s="33"/>
       <c r="BQ2" s="33"/>
       <c r="BR2" s="33"/>
       <c r="BS2" s="33"/>
     </row>
-    <row r="3" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="134">
+    <row r="3" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="173"/>
+      <c r="B3" s="169">
         <v>2011</v>
       </c>
-      <c r="C3" s="134"/>
-[...3 lines deleted...]
-      <c r="G3" s="134">
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+      <c r="G3" s="169">
         <v>2012</v>
       </c>
-      <c r="H3" s="134"/>
-[...3 lines deleted...]
-      <c r="L3" s="134">
+      <c r="H3" s="169"/>
+      <c r="I3" s="169"/>
+      <c r="J3" s="169"/>
+      <c r="K3" s="169"/>
+      <c r="L3" s="169">
         <v>2013</v>
       </c>
-      <c r="M3" s="134"/>
-[...3 lines deleted...]
-      <c r="Q3" s="134">
+      <c r="M3" s="169"/>
+      <c r="N3" s="169"/>
+      <c r="O3" s="169"/>
+      <c r="P3" s="169"/>
+      <c r="Q3" s="169">
         <v>2014</v>
       </c>
-      <c r="R3" s="134"/>
-[...3 lines deleted...]
-      <c r="V3" s="134">
+      <c r="R3" s="169"/>
+      <c r="S3" s="169"/>
+      <c r="T3" s="169"/>
+      <c r="U3" s="169"/>
+      <c r="V3" s="169">
         <v>2015</v>
       </c>
-      <c r="W3" s="134"/>
-[...3 lines deleted...]
-      <c r="AA3" s="134">
+      <c r="W3" s="169"/>
+      <c r="X3" s="169"/>
+      <c r="Y3" s="169"/>
+      <c r="Z3" s="169"/>
+      <c r="AA3" s="169">
         <v>2016</v>
       </c>
-      <c r="AB3" s="134"/>
-[...3 lines deleted...]
-      <c r="AF3" s="134">
+      <c r="AB3" s="169"/>
+      <c r="AC3" s="169"/>
+      <c r="AD3" s="169"/>
+      <c r="AE3" s="169"/>
+      <c r="AF3" s="169">
         <v>2017</v>
       </c>
-      <c r="AG3" s="134"/>
-[...3 lines deleted...]
-      <c r="AK3" s="134">
+      <c r="AG3" s="169"/>
+      <c r="AH3" s="169"/>
+      <c r="AI3" s="169"/>
+      <c r="AJ3" s="169"/>
+      <c r="AK3" s="169">
         <v>2018</v>
       </c>
-      <c r="AL3" s="134"/>
-[...3 lines deleted...]
-      <c r="AP3" s="134">
+      <c r="AL3" s="169"/>
+      <c r="AM3" s="169"/>
+      <c r="AN3" s="169"/>
+      <c r="AO3" s="169"/>
+      <c r="AP3" s="169">
         <v>2019</v>
       </c>
-      <c r="AQ3" s="134"/>
-[...3 lines deleted...]
-      <c r="AU3" s="134">
+      <c r="AQ3" s="169"/>
+      <c r="AR3" s="169"/>
+      <c r="AS3" s="169"/>
+      <c r="AT3" s="169"/>
+      <c r="AU3" s="169">
         <v>2020</v>
       </c>
-      <c r="AV3" s="134"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="134">
+      <c r="AV3" s="169"/>
+      <c r="AW3" s="169"/>
+      <c r="AX3" s="169"/>
+      <c r="AY3" s="169"/>
+      <c r="AZ3" s="169">
         <v>2021</v>
       </c>
-      <c r="BA3" s="134"/>
-[...3 lines deleted...]
-      <c r="BE3" s="134">
+      <c r="BA3" s="169"/>
+      <c r="BB3" s="169"/>
+      <c r="BC3" s="169"/>
+      <c r="BD3" s="169"/>
+      <c r="BE3" s="169">
         <v>2022</v>
       </c>
-      <c r="BF3" s="134"/>
-[...3 lines deleted...]
-      <c r="BJ3" s="134">
+      <c r="BF3" s="169"/>
+      <c r="BG3" s="169"/>
+      <c r="BH3" s="169"/>
+      <c r="BI3" s="169"/>
+      <c r="BJ3" s="169">
         <v>2023</v>
       </c>
-      <c r="BK3" s="134"/>
-[...3 lines deleted...]
-      <c r="BO3" s="134">
+      <c r="BK3" s="169"/>
+      <c r="BL3" s="169"/>
+      <c r="BM3" s="169"/>
+      <c r="BN3" s="169"/>
+      <c r="BO3" s="169">
         <v>2024</v>
       </c>
-      <c r="BP3" s="134"/>
-[...3 lines deleted...]
-      <c r="BT3" s="134">
+      <c r="BP3" s="169"/>
+      <c r="BQ3" s="169"/>
+      <c r="BR3" s="169"/>
+      <c r="BS3" s="169"/>
+      <c r="BT3" s="169">
         <v>2025</v>
       </c>
-      <c r="BU3" s="134"/>
-[...3 lines deleted...]
-      <c r="BY3" s="134">
+      <c r="BU3" s="169"/>
+      <c r="BV3" s="169"/>
+      <c r="BW3" s="169"/>
+      <c r="BX3" s="169"/>
+      <c r="BY3" s="169">
         <v>2026</v>
       </c>
-      <c r="BZ3" s="134"/>
-[...2 lines deleted...]
-      <c r="CC3" s="134"/>
+      <c r="BZ3" s="169"/>
+      <c r="CA3" s="169"/>
+      <c r="CB3" s="169"/>
+      <c r="CC3" s="169"/>
     </row>
-    <row r="4" spans="1:81" ht="29.25" customHeight="1">
-      <c r="A4" s="138"/>
+    <row r="4" spans="1:81" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="173"/>
       <c r="B4" s="128" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="128" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="128" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="128" t="s">
         <v>35</v>
       </c>
       <c r="F4" s="128" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="128" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="128" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="128" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="128" t="s">
@@ -28980,136 +29690,136 @@
       <c r="BV4" s="128" t="s">
         <v>34</v>
       </c>
       <c r="BW4" s="128" t="s">
         <v>35</v>
       </c>
       <c r="BX4" s="128" t="s">
         <v>31</v>
       </c>
       <c r="BY4" s="128" t="s">
         <v>32</v>
       </c>
       <c r="BZ4" s="128" t="s">
         <v>33</v>
       </c>
       <c r="CA4" s="128" t="s">
         <v>34</v>
       </c>
       <c r="CB4" s="128" t="s">
         <v>35</v>
       </c>
       <c r="CC4" s="128" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:81" ht="13.5" customHeight="1">
+    <row r="5" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="76"/>
-      <c r="B5" s="141" t="s">
+      <c r="B5" s="176" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="142"/>
-[...77 lines deleted...]
-      <c r="CC5" s="142"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="177"/>
+      <c r="E5" s="177"/>
+      <c r="F5" s="177"/>
+      <c r="G5" s="177"/>
+      <c r="H5" s="177"/>
+      <c r="I5" s="177"/>
+      <c r="J5" s="177"/>
+      <c r="K5" s="177"/>
+      <c r="L5" s="177"/>
+      <c r="M5" s="177"/>
+      <c r="N5" s="177"/>
+      <c r="O5" s="177"/>
+      <c r="P5" s="177"/>
+      <c r="Q5" s="177"/>
+      <c r="R5" s="177"/>
+      <c r="S5" s="177"/>
+      <c r="T5" s="177"/>
+      <c r="U5" s="177"/>
+      <c r="V5" s="177"/>
+      <c r="W5" s="177"/>
+      <c r="X5" s="177"/>
+      <c r="Y5" s="177"/>
+      <c r="Z5" s="177"/>
+      <c r="AA5" s="177"/>
+      <c r="AB5" s="177"/>
+      <c r="AC5" s="177"/>
+      <c r="AD5" s="177"/>
+      <c r="AE5" s="177"/>
+      <c r="AF5" s="177"/>
+      <c r="AG5" s="177"/>
+      <c r="AH5" s="177"/>
+      <c r="AI5" s="177"/>
+      <c r="AJ5" s="177"/>
+      <c r="AK5" s="177"/>
+      <c r="AL5" s="177"/>
+      <c r="AM5" s="177"/>
+      <c r="AN5" s="177"/>
+      <c r="AO5" s="177"/>
+      <c r="AP5" s="177"/>
+      <c r="AQ5" s="177"/>
+      <c r="AR5" s="177"/>
+      <c r="AS5" s="177"/>
+      <c r="AT5" s="177"/>
+      <c r="AU5" s="177"/>
+      <c r="AV5" s="177"/>
+      <c r="AW5" s="177"/>
+      <c r="AX5" s="177"/>
+      <c r="AY5" s="177"/>
+      <c r="AZ5" s="177"/>
+      <c r="BA5" s="177"/>
+      <c r="BB5" s="177"/>
+      <c r="BC5" s="177"/>
+      <c r="BD5" s="177"/>
+      <c r="BE5" s="177"/>
+      <c r="BF5" s="177"/>
+      <c r="BG5" s="177"/>
+      <c r="BH5" s="177"/>
+      <c r="BI5" s="177"/>
+      <c r="BJ5" s="177"/>
+      <c r="BK5" s="177"/>
+      <c r="BL5" s="177"/>
+      <c r="BM5" s="177"/>
+      <c r="BN5" s="177"/>
+      <c r="BO5" s="177"/>
+      <c r="BP5" s="177"/>
+      <c r="BQ5" s="177"/>
+      <c r="BR5" s="177"/>
+      <c r="BS5" s="177"/>
+      <c r="BT5" s="177"/>
+      <c r="BU5" s="177"/>
+      <c r="BV5" s="177"/>
+      <c r="BW5" s="177"/>
+      <c r="BX5" s="177"/>
+      <c r="BY5" s="177"/>
+      <c r="BZ5" s="177"/>
+      <c r="CA5" s="177"/>
+      <c r="CB5" s="177"/>
+      <c r="CC5" s="177"/>
     </row>
-    <row r="6" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="94" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="129">
         <v>66209</v>
       </c>
       <c r="C6" s="129">
         <v>68431</v>
       </c>
       <c r="D6" s="130">
         <v>71762</v>
       </c>
       <c r="E6" s="130">
         <v>75275</v>
       </c>
       <c r="F6" s="129">
         <v>75338.399999999994</v>
       </c>
       <c r="G6" s="131">
         <v>78225</v>
       </c>
       <c r="H6" s="129">
         <v>80444</v>
       </c>
       <c r="I6" s="129">
@@ -29291,62 +30001,64 @@
       </c>
       <c r="BP6" s="82">
         <v>358759</v>
       </c>
       <c r="BQ6" s="82">
         <v>360052</v>
       </c>
       <c r="BR6" s="83">
         <v>372004</v>
       </c>
       <c r="BS6" s="92">
         <v>372615</v>
       </c>
       <c r="BT6" s="121">
         <v>399489</v>
       </c>
       <c r="BU6" s="121">
         <v>405592</v>
       </c>
       <c r="BV6" s="121">
         <v>405835</v>
       </c>
       <c r="BW6" s="121">
         <v>417770</v>
       </c>
-      <c r="BX6" s="153">
+      <c r="BX6" s="143">
         <v>417941</v>
       </c>
-      <c r="BY6" s="153">
+      <c r="BY6" s="143">
         <v>448906</v>
       </c>
-      <c r="BZ6" s="121"/>
+      <c r="BZ6" s="121">
+        <v>449570</v>
+      </c>
       <c r="CA6" s="121"/>
       <c r="CB6" s="121"/>
       <c r="CC6" s="84"/>
     </row>
-    <row r="7" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1">
+    <row r="7" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="79">
         <v>68674</v>
       </c>
       <c r="C7" s="79">
         <v>71070</v>
       </c>
       <c r="D7" s="79">
         <v>74833</v>
       </c>
       <c r="E7" s="79">
         <v>78585</v>
       </c>
       <c r="F7" s="79">
         <v>78648.2</v>
       </c>
       <c r="G7" s="79">
         <v>78741</v>
       </c>
       <c r="H7" s="79">
         <v>82021</v>
       </c>
       <c r="I7" s="79">
@@ -29528,62 +30240,64 @@
       </c>
       <c r="BP7" s="89">
         <v>351243</v>
       </c>
       <c r="BQ7" s="89">
         <v>355196</v>
       </c>
       <c r="BR7" s="90">
         <v>367846</v>
       </c>
       <c r="BS7" s="79">
         <v>369173</v>
       </c>
       <c r="BT7" s="122">
         <v>385231</v>
       </c>
       <c r="BU7" s="122">
         <v>396045</v>
       </c>
       <c r="BV7" s="122">
         <v>397091</v>
       </c>
       <c r="BW7" s="122">
         <v>409278</v>
       </c>
-      <c r="BX7" s="154">
+      <c r="BX7" s="144">
         <v>410523</v>
       </c>
-      <c r="BY7" s="154">
+      <c r="BY7" s="144">
         <v>432642</v>
       </c>
-      <c r="BZ7" s="122"/>
+      <c r="BZ7" s="122">
+        <v>440939</v>
+      </c>
       <c r="CA7" s="122"/>
       <c r="CB7" s="122"/>
       <c r="CC7" s="84"/>
     </row>
-    <row r="8" spans="1:81" ht="12.75" customHeight="1">
+    <row r="8" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="79">
         <v>74415</v>
       </c>
       <c r="C8" s="79">
         <v>78726</v>
       </c>
       <c r="D8" s="79">
         <v>81842</v>
       </c>
       <c r="E8" s="79">
         <v>89335</v>
       </c>
       <c r="F8" s="79">
         <v>89455.6</v>
       </c>
       <c r="G8" s="79">
         <v>89882</v>
       </c>
       <c r="H8" s="79">
         <v>92529</v>
       </c>
       <c r="I8" s="79">
@@ -29765,62 +30479,64 @@
       </c>
       <c r="BP8" s="89">
         <v>398155</v>
       </c>
       <c r="BQ8" s="89">
         <v>396275</v>
       </c>
       <c r="BR8" s="90">
         <v>416545</v>
       </c>
       <c r="BS8" s="79">
         <v>414606</v>
       </c>
       <c r="BT8" s="122">
         <v>462881</v>
       </c>
       <c r="BU8" s="122">
         <v>457397</v>
       </c>
       <c r="BV8" s="122">
         <v>448103</v>
       </c>
       <c r="BW8" s="122">
         <v>459975</v>
       </c>
-      <c r="BX8" s="154">
+      <c r="BX8" s="144">
         <v>458313</v>
       </c>
-      <c r="BY8" s="154">
+      <c r="BY8" s="144">
         <v>527148</v>
       </c>
-      <c r="BZ8" s="122"/>
+      <c r="BZ8" s="122">
+        <v>479807</v>
+      </c>
       <c r="CA8" s="122"/>
       <c r="CB8" s="122"/>
       <c r="CC8" s="79"/>
     </row>
-    <row r="9" spans="1:81" ht="12.75" customHeight="1">
+    <row r="9" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="79">
         <v>72394</v>
       </c>
       <c r="C9" s="79">
         <v>73427</v>
       </c>
       <c r="D9" s="79">
         <v>75021</v>
       </c>
       <c r="E9" s="79">
         <v>76937</v>
       </c>
       <c r="F9" s="79">
         <v>77006.100000000006</v>
       </c>
       <c r="G9" s="79">
         <v>87425</v>
       </c>
       <c r="H9" s="79">
         <v>86180</v>
       </c>
       <c r="I9" s="79">
@@ -30002,62 +30718,64 @@
       </c>
       <c r="BP9" s="89">
         <v>434955</v>
       </c>
       <c r="BQ9" s="89">
         <v>436500</v>
       </c>
       <c r="BR9" s="90">
         <v>449649</v>
       </c>
       <c r="BS9" s="79">
         <v>449581</v>
       </c>
       <c r="BT9" s="122">
         <v>499955</v>
       </c>
       <c r="BU9" s="122">
         <v>493427</v>
       </c>
       <c r="BV9" s="122">
         <v>501154</v>
       </c>
       <c r="BW9" s="122">
         <v>520823</v>
       </c>
-      <c r="BX9" s="154">
+      <c r="BX9" s="144">
         <v>519694</v>
       </c>
-      <c r="BY9" s="154">
+      <c r="BY9" s="144">
         <v>570022</v>
       </c>
-      <c r="BZ9" s="122"/>
+      <c r="BZ9" s="122">
+        <v>561556</v>
+      </c>
       <c r="CA9" s="122"/>
       <c r="CB9" s="122"/>
       <c r="CC9" s="79"/>
     </row>
-    <row r="10" spans="1:81" ht="12.75" customHeight="1">
+    <row r="10" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="79">
         <v>43784</v>
       </c>
       <c r="C10" s="79">
         <v>45663</v>
       </c>
       <c r="D10" s="79">
         <v>48483</v>
       </c>
       <c r="E10" s="79">
         <v>50719</v>
       </c>
       <c r="F10" s="79">
         <v>50467.4</v>
       </c>
       <c r="G10" s="79">
         <v>56130</v>
       </c>
       <c r="H10" s="79">
         <v>58577</v>
       </c>
       <c r="I10" s="79">
@@ -30239,62 +30957,64 @@
       </c>
       <c r="BP10" s="89">
         <v>244537</v>
       </c>
       <c r="BQ10" s="89">
         <v>241235</v>
       </c>
       <c r="BR10" s="90">
         <v>245719</v>
       </c>
       <c r="BS10" s="79">
         <v>247313</v>
       </c>
       <c r="BT10" s="122">
         <v>265942</v>
       </c>
       <c r="BU10" s="122">
         <v>281520</v>
       </c>
       <c r="BV10" s="122">
         <v>275189</v>
       </c>
       <c r="BW10" s="122">
         <v>283418</v>
       </c>
-      <c r="BX10" s="154">
+      <c r="BX10" s="144">
         <v>283233</v>
       </c>
-      <c r="BY10" s="154">
+      <c r="BY10" s="144">
         <v>281146</v>
       </c>
-      <c r="BZ10" s="122"/>
+      <c r="BZ10" s="122">
+        <v>289252</v>
+      </c>
       <c r="CA10" s="122"/>
       <c r="CB10" s="122"/>
       <c r="CC10" s="79"/>
     </row>
-    <row r="11" spans="1:81" ht="12.75" customHeight="1">
+    <row r="11" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="79">
         <v>51983</v>
       </c>
       <c r="C11" s="79">
         <v>54201</v>
       </c>
       <c r="D11" s="79">
         <v>56379</v>
       </c>
       <c r="E11" s="79">
         <v>60264</v>
       </c>
       <c r="F11" s="79">
         <v>60464</v>
       </c>
       <c r="G11" s="79">
         <v>65060</v>
       </c>
       <c r="H11" s="79">
         <v>66688</v>
       </c>
       <c r="I11" s="79">
@@ -30476,62 +31196,64 @@
       </c>
       <c r="BP11" s="89">
         <v>284160</v>
       </c>
       <c r="BQ11" s="89">
         <v>284072</v>
       </c>
       <c r="BR11" s="90">
         <v>294104</v>
       </c>
       <c r="BS11" s="79">
         <v>294965</v>
       </c>
       <c r="BT11" s="122">
         <v>357930</v>
       </c>
       <c r="BU11" s="122">
         <v>355615</v>
       </c>
       <c r="BV11" s="122">
         <v>346059</v>
       </c>
       <c r="BW11" s="122">
         <v>348564</v>
       </c>
-      <c r="BX11" s="154">
+      <c r="BX11" s="144">
         <v>348168</v>
       </c>
-      <c r="BY11" s="154">
+      <c r="BY11" s="144">
         <v>399315</v>
       </c>
-      <c r="BZ11" s="122"/>
+      <c r="BZ11" s="122">
+        <v>393834</v>
+      </c>
       <c r="CA11" s="122"/>
       <c r="CB11" s="122"/>
       <c r="CC11" s="79"/>
     </row>
-    <row r="12" spans="1:81" ht="13.5" customHeight="1">
+    <row r="12" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="79">
         <v>44686</v>
       </c>
       <c r="C12" s="79">
         <v>46109</v>
       </c>
       <c r="D12" s="79">
         <v>50259</v>
       </c>
       <c r="E12" s="79">
         <v>52444</v>
       </c>
       <c r="F12" s="79">
         <v>52404.800000000003</v>
       </c>
       <c r="G12" s="79">
         <v>58137</v>
       </c>
       <c r="H12" s="79">
         <v>61176</v>
       </c>
       <c r="I12" s="79">
@@ -30713,62 +31435,64 @@
       </c>
       <c r="BP12" s="89">
         <v>255101</v>
       </c>
       <c r="BQ12" s="89">
         <v>253208</v>
       </c>
       <c r="BR12" s="90">
         <v>256260</v>
       </c>
       <c r="BS12" s="79">
         <v>256774</v>
       </c>
       <c r="BT12" s="122">
         <v>268593</v>
       </c>
       <c r="BU12" s="122">
         <v>276530</v>
       </c>
       <c r="BV12" s="122">
         <v>275591</v>
       </c>
       <c r="BW12" s="122">
         <v>278516</v>
       </c>
-      <c r="BX12" s="154">
+      <c r="BX12" s="144">
         <v>279883</v>
       </c>
-      <c r="BY12" s="154">
+      <c r="BY12" s="144">
         <v>283111</v>
       </c>
-      <c r="BZ12" s="122"/>
+      <c r="BZ12" s="122">
+        <v>291316</v>
+      </c>
       <c r="CA12" s="122"/>
       <c r="CB12" s="122"/>
       <c r="CC12" s="79"/>
     </row>
-    <row r="13" spans="1:81" ht="12.75" customHeight="1">
+    <row r="13" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="79">
         <v>40089</v>
       </c>
       <c r="C13" s="79">
         <v>41799</v>
       </c>
       <c r="D13" s="79">
         <v>45298</v>
       </c>
       <c r="E13" s="79">
         <v>47138</v>
       </c>
       <c r="F13" s="79">
         <v>47163.3</v>
       </c>
       <c r="G13" s="79">
         <v>53878</v>
       </c>
       <c r="H13" s="79">
         <v>54473</v>
       </c>
       <c r="I13" s="79">
@@ -30950,62 +31674,64 @@
       </c>
       <c r="BP13" s="89">
         <v>250567</v>
       </c>
       <c r="BQ13" s="89">
         <v>236673</v>
       </c>
       <c r="BR13" s="90">
         <v>238094</v>
       </c>
       <c r="BS13" s="79">
         <v>238145</v>
       </c>
       <c r="BT13" s="122">
         <v>245638</v>
       </c>
       <c r="BU13" s="122">
         <v>262858</v>
       </c>
       <c r="BV13" s="122">
         <v>253874</v>
       </c>
       <c r="BW13" s="122">
         <v>250120</v>
       </c>
-      <c r="BX13" s="154">
+      <c r="BX13" s="144">
         <v>251737</v>
       </c>
-      <c r="BY13" s="154">
+      <c r="BY13" s="144">
         <v>250726</v>
       </c>
-      <c r="BZ13" s="122"/>
+      <c r="BZ13" s="122">
+        <v>281780</v>
+      </c>
       <c r="CA13" s="122"/>
       <c r="CB13" s="122"/>
       <c r="CC13" s="79"/>
     </row>
-    <row r="14" spans="1:81" ht="12.75" customHeight="1">
+    <row r="14" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="79">
         <v>42715</v>
       </c>
       <c r="C14" s="79">
         <v>44805</v>
       </c>
       <c r="D14" s="79">
         <v>49041</v>
       </c>
       <c r="E14" s="79">
         <v>50855</v>
       </c>
       <c r="F14" s="79">
         <v>50854.9</v>
       </c>
       <c r="G14" s="79">
         <v>57021</v>
       </c>
       <c r="H14" s="79">
         <v>59749</v>
       </c>
       <c r="I14" s="79">
@@ -31187,62 +31913,64 @@
       </c>
       <c r="BP14" s="89">
         <v>264678</v>
       </c>
       <c r="BQ14" s="89">
         <v>256625</v>
       </c>
       <c r="BR14" s="90">
         <v>255711</v>
       </c>
       <c r="BS14" s="79">
         <v>254650</v>
       </c>
       <c r="BT14" s="122">
         <v>261422</v>
       </c>
       <c r="BU14" s="122">
         <v>277003</v>
       </c>
       <c r="BV14" s="122">
         <v>274866</v>
       </c>
       <c r="BW14" s="122">
         <v>274304</v>
       </c>
-      <c r="BX14" s="154">
+      <c r="BX14" s="144">
         <v>276697</v>
       </c>
-      <c r="BY14" s="154">
+      <c r="BY14" s="144">
         <v>276747</v>
       </c>
-      <c r="BZ14" s="122"/>
+      <c r="BZ14" s="122">
+        <v>290017</v>
+      </c>
       <c r="CA14" s="122"/>
       <c r="CB14" s="122"/>
       <c r="CC14" s="79"/>
     </row>
-    <row r="15" spans="1:81" ht="12.75" customHeight="1">
+    <row r="15" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="79">
         <v>45952</v>
       </c>
       <c r="C15" s="79">
         <v>45941</v>
       </c>
       <c r="D15" s="79">
         <v>49746</v>
       </c>
       <c r="E15" s="79">
         <v>51671</v>
       </c>
       <c r="F15" s="79">
         <v>51693.8</v>
       </c>
       <c r="G15" s="79">
         <v>57868</v>
       </c>
       <c r="H15" s="79">
         <v>59731</v>
       </c>
       <c r="I15" s="79">
@@ -31424,62 +32152,64 @@
       </c>
       <c r="BP15" s="89">
         <v>267626</v>
       </c>
       <c r="BQ15" s="89">
         <v>254303</v>
       </c>
       <c r="BR15" s="90">
         <v>255677</v>
       </c>
       <c r="BS15" s="79">
         <v>255947</v>
       </c>
       <c r="BT15" s="122">
         <v>270374</v>
       </c>
       <c r="BU15" s="122">
         <v>291587</v>
       </c>
       <c r="BV15" s="122">
         <v>274323</v>
       </c>
       <c r="BW15" s="122">
         <v>276324</v>
       </c>
-      <c r="BX15" s="154">
+      <c r="BX15" s="144">
         <v>276933</v>
       </c>
-      <c r="BY15" s="154">
+      <c r="BY15" s="144">
         <v>282129</v>
       </c>
-      <c r="BZ15" s="122"/>
+      <c r="BZ15" s="122">
+        <v>305148</v>
+      </c>
       <c r="CA15" s="122"/>
       <c r="CB15" s="122"/>
       <c r="CC15" s="79"/>
     </row>
-    <row r="16" spans="1:81" ht="12.75" customHeight="1">
+    <row r="16" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="79">
         <v>45704</v>
       </c>
       <c r="C16" s="79">
         <v>48755</v>
       </c>
       <c r="D16" s="79">
         <v>52886</v>
       </c>
       <c r="E16" s="79">
         <v>53959</v>
       </c>
       <c r="F16" s="79">
         <v>53885</v>
       </c>
       <c r="G16" s="79">
         <v>58714</v>
       </c>
       <c r="H16" s="79">
         <v>61402</v>
       </c>
       <c r="I16" s="79">
@@ -31661,62 +32391,64 @@
       </c>
       <c r="BP16" s="89">
         <v>260085</v>
       </c>
       <c r="BQ16" s="89">
         <v>262149</v>
       </c>
       <c r="BR16" s="90">
         <v>265141</v>
       </c>
       <c r="BS16" s="79">
         <v>264523</v>
       </c>
       <c r="BT16" s="122">
         <v>262203</v>
       </c>
       <c r="BU16" s="122">
         <v>275799</v>
       </c>
       <c r="BV16" s="122">
         <v>279127</v>
       </c>
       <c r="BW16" s="122">
         <v>281805</v>
       </c>
-      <c r="BX16" s="154">
+      <c r="BX16" s="144">
         <v>282912</v>
       </c>
-      <c r="BY16" s="154">
+      <c r="BY16" s="144">
         <v>278114</v>
       </c>
-      <c r="BZ16" s="122"/>
+      <c r="BZ16" s="122">
+        <v>297277</v>
+      </c>
       <c r="CA16" s="122"/>
       <c r="CB16" s="122"/>
       <c r="CC16" s="79"/>
     </row>
-    <row r="17" spans="1:81" ht="12.75" customHeight="1">
+    <row r="17" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="79">
         <v>45295</v>
       </c>
       <c r="C17" s="79">
         <v>46307</v>
       </c>
       <c r="D17" s="79">
         <v>50340</v>
       </c>
       <c r="E17" s="79">
         <v>51426</v>
       </c>
       <c r="F17" s="79">
         <v>51487.9</v>
       </c>
       <c r="G17" s="79">
         <v>56416</v>
       </c>
       <c r="H17" s="79">
         <v>58946</v>
       </c>
       <c r="I17" s="79">
@@ -31898,62 +32630,64 @@
       </c>
       <c r="BP17" s="89">
         <v>272611</v>
       </c>
       <c r="BQ17" s="89">
         <v>272853</v>
       </c>
       <c r="BR17" s="90">
         <v>273987</v>
       </c>
       <c r="BS17" s="79">
         <v>274190</v>
       </c>
       <c r="BT17" s="122">
         <v>281151</v>
       </c>
       <c r="BU17" s="122">
         <v>297054</v>
       </c>
       <c r="BV17" s="122">
         <v>295127</v>
       </c>
       <c r="BW17" s="122">
         <v>295074</v>
       </c>
-      <c r="BX17" s="154">
+      <c r="BX17" s="144">
         <v>295138</v>
       </c>
-      <c r="BY17" s="154">
+      <c r="BY17" s="144">
         <v>298900</v>
       </c>
-      <c r="BZ17" s="122"/>
+      <c r="BZ17" s="122">
+        <v>317243</v>
+      </c>
       <c r="CA17" s="122"/>
       <c r="CB17" s="122"/>
       <c r="CC17" s="79"/>
     </row>
-    <row r="18" spans="1:81" ht="12" customHeight="1">
+    <row r="18" spans="1:81" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="79">
         <v>42431</v>
       </c>
       <c r="C18" s="79">
         <v>43480</v>
       </c>
       <c r="D18" s="79">
         <v>47811</v>
       </c>
       <c r="E18" s="79">
         <v>49612</v>
       </c>
       <c r="F18" s="79">
         <v>49612.2</v>
       </c>
       <c r="G18" s="79">
         <v>54844</v>
       </c>
       <c r="H18" s="79">
         <v>56822</v>
       </c>
       <c r="I18" s="79">
@@ -32135,62 +32869,64 @@
       </c>
       <c r="BP18" s="89">
         <v>266275</v>
       </c>
       <c r="BQ18" s="89">
         <v>254639</v>
       </c>
       <c r="BR18" s="90">
         <v>257602</v>
       </c>
       <c r="BS18" s="79">
         <v>258115</v>
       </c>
       <c r="BT18" s="122">
         <v>268294</v>
       </c>
       <c r="BU18" s="122">
         <v>295720</v>
       </c>
       <c r="BV18" s="122">
         <v>281751</v>
       </c>
       <c r="BW18" s="122">
         <v>283709</v>
       </c>
-      <c r="BX18" s="154">
+      <c r="BX18" s="144">
         <v>280846</v>
       </c>
-      <c r="BY18" s="154">
+      <c r="BY18" s="144">
         <v>276831</v>
       </c>
-      <c r="BZ18" s="122"/>
+      <c r="BZ18" s="122">
+        <v>288249</v>
+      </c>
       <c r="CA18" s="122"/>
       <c r="CB18" s="122"/>
       <c r="CC18" s="79"/>
     </row>
-    <row r="19" spans="1:81" ht="12.75" customHeight="1">
+    <row r="19" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="79">
         <v>40884</v>
       </c>
       <c r="C19" s="79">
         <v>42517</v>
       </c>
       <c r="D19" s="79">
         <v>47355</v>
       </c>
       <c r="E19" s="79">
         <v>49544</v>
       </c>
       <c r="F19" s="79">
         <v>49530.1</v>
       </c>
       <c r="G19" s="79">
         <v>54800</v>
       </c>
       <c r="H19" s="79">
         <v>58174</v>
       </c>
       <c r="I19" s="79">
@@ -32372,62 +33108,64 @@
       </c>
       <c r="BP19" s="89">
         <v>277035</v>
       </c>
       <c r="BQ19" s="89">
         <v>261197</v>
       </c>
       <c r="BR19" s="90">
         <v>264489</v>
       </c>
       <c r="BS19" s="79">
         <v>265684</v>
       </c>
       <c r="BT19" s="122">
         <v>269663</v>
       </c>
       <c r="BU19" s="122">
         <v>295253</v>
       </c>
       <c r="BV19" s="122">
         <v>279433</v>
       </c>
       <c r="BW19" s="122">
         <v>283974</v>
       </c>
-      <c r="BX19" s="154">
+      <c r="BX19" s="144">
         <v>282890</v>
       </c>
-      <c r="BY19" s="154">
+      <c r="BY19" s="144">
         <v>278383</v>
       </c>
-      <c r="BZ19" s="122"/>
+      <c r="BZ19" s="122">
+        <v>305436</v>
+      </c>
       <c r="CA19" s="122"/>
       <c r="CB19" s="122"/>
       <c r="CC19" s="79"/>
     </row>
-    <row r="20" spans="1:81" s="7" customFormat="1" ht="41.25" customHeight="1">
+    <row r="20" spans="1:81" s="7" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="44"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="46"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="42"/>
       <c r="O20" s="42"/>
       <c r="P20" s="46"/>
       <c r="Q20" s="42"/>
       <c r="R20" s="42"/>
       <c r="S20" s="42"/>
       <c r="T20" s="42"/>
       <c r="U20" s="42"/>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
@@ -32458,167 +33196,167 @@
       <c r="AV20" s="39"/>
       <c r="AW20" s="39"/>
       <c r="AX20" s="39"/>
       <c r="AY20" s="39"/>
       <c r="AZ20" s="39"/>
       <c r="BA20" s="39"/>
       <c r="BB20" s="39"/>
       <c r="BC20" s="39"/>
       <c r="BD20" s="39"/>
       <c r="BE20" s="39"/>
       <c r="BF20" s="39"/>
       <c r="BG20" s="39"/>
       <c r="BH20" s="39"/>
       <c r="BI20" s="39"/>
       <c r="BJ20" s="39"/>
       <c r="BK20" s="9"/>
       <c r="BL20" s="9"/>
       <c r="BM20" s="9"/>
       <c r="BN20" s="9"/>
       <c r="BO20" s="9"/>
       <c r="BP20" s="9"/>
       <c r="BQ20" s="9"/>
       <c r="BR20" s="9"/>
       <c r="BS20" s="9"/>
     </row>
-    <row r="21" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B21" s="134">
+    <row r="21" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="173"/>
+      <c r="B21" s="169">
         <v>2011</v>
       </c>
-      <c r="C21" s="134"/>
-[...3 lines deleted...]
-      <c r="G21" s="134">
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169">
         <v>2012</v>
       </c>
-      <c r="H21" s="134"/>
-[...3 lines deleted...]
-      <c r="L21" s="134">
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169">
         <v>2013</v>
       </c>
-      <c r="M21" s="134"/>
-[...3 lines deleted...]
-      <c r="Q21" s="134">
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169">
         <v>2014</v>
       </c>
-      <c r="R21" s="134"/>
-[...3 lines deleted...]
-      <c r="V21" s="134">
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="169">
         <v>2015</v>
       </c>
-      <c r="W21" s="134"/>
-[...3 lines deleted...]
-      <c r="AA21" s="134">
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+      <c r="AA21" s="169">
         <v>2016</v>
       </c>
-      <c r="AB21" s="134"/>
-[...3 lines deleted...]
-      <c r="AF21" s="134">
+      <c r="AB21" s="169"/>
+      <c r="AC21" s="169"/>
+      <c r="AD21" s="169"/>
+      <c r="AE21" s="169"/>
+      <c r="AF21" s="169">
         <v>2017</v>
       </c>
-      <c r="AG21" s="134"/>
-[...3 lines deleted...]
-      <c r="AK21" s="134">
+      <c r="AG21" s="169"/>
+      <c r="AH21" s="169"/>
+      <c r="AI21" s="169"/>
+      <c r="AJ21" s="169"/>
+      <c r="AK21" s="169">
         <v>2018</v>
       </c>
-      <c r="AL21" s="134"/>
-[...3 lines deleted...]
-      <c r="AP21" s="134">
+      <c r="AL21" s="169"/>
+      <c r="AM21" s="169"/>
+      <c r="AN21" s="169"/>
+      <c r="AO21" s="169"/>
+      <c r="AP21" s="169">
         <v>2019</v>
       </c>
-      <c r="AQ21" s="134"/>
-[...3 lines deleted...]
-      <c r="AU21" s="134">
+      <c r="AQ21" s="169"/>
+      <c r="AR21" s="169"/>
+      <c r="AS21" s="169"/>
+      <c r="AT21" s="169"/>
+      <c r="AU21" s="169">
         <v>2020</v>
       </c>
-      <c r="AV21" s="134"/>
-[...3 lines deleted...]
-      <c r="AZ21" s="134">
+      <c r="AV21" s="169"/>
+      <c r="AW21" s="169"/>
+      <c r="AX21" s="169"/>
+      <c r="AY21" s="169"/>
+      <c r="AZ21" s="169">
         <v>2021</v>
       </c>
-      <c r="BA21" s="134"/>
-[...3 lines deleted...]
-      <c r="BE21" s="134">
+      <c r="BA21" s="169"/>
+      <c r="BB21" s="169"/>
+      <c r="BC21" s="169"/>
+      <c r="BD21" s="169"/>
+      <c r="BE21" s="169">
         <v>2022</v>
       </c>
-      <c r="BF21" s="134"/>
-[...3 lines deleted...]
-      <c r="BJ21" s="134">
+      <c r="BF21" s="169"/>
+      <c r="BG21" s="169"/>
+      <c r="BH21" s="169"/>
+      <c r="BI21" s="169"/>
+      <c r="BJ21" s="169">
         <v>2023</v>
       </c>
-      <c r="BK21" s="134"/>
-[...3 lines deleted...]
-      <c r="BO21" s="134">
+      <c r="BK21" s="169"/>
+      <c r="BL21" s="169"/>
+      <c r="BM21" s="169"/>
+      <c r="BN21" s="169"/>
+      <c r="BO21" s="169">
         <v>2024</v>
       </c>
-      <c r="BP21" s="134"/>
-[...3 lines deleted...]
-      <c r="BT21" s="134">
+      <c r="BP21" s="169"/>
+      <c r="BQ21" s="169"/>
+      <c r="BR21" s="169"/>
+      <c r="BS21" s="169"/>
+      <c r="BT21" s="169">
         <v>2025</v>
       </c>
-      <c r="BU21" s="134"/>
-[...3 lines deleted...]
-      <c r="BY21" s="134">
+      <c r="BU21" s="169"/>
+      <c r="BV21" s="169"/>
+      <c r="BW21" s="169"/>
+      <c r="BX21" s="169"/>
+      <c r="BY21" s="169">
         <v>2026</v>
       </c>
-      <c r="BZ21" s="134"/>
-[...2 lines deleted...]
-      <c r="CC21" s="134"/>
+      <c r="BZ21" s="169"/>
+      <c r="CA21" s="169"/>
+      <c r="CB21" s="169"/>
+      <c r="CC21" s="169"/>
     </row>
-    <row r="22" spans="1:81" ht="58.5" customHeight="1">
-      <c r="A22" s="138"/>
+    <row r="22" spans="1:81" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="173"/>
       <c r="B22" s="75" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="75" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="75" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="75" t="s">
         <v>31</v>
       </c>
       <c r="G22" s="75" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="75" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="75" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="75" t="s">
@@ -32816,124 +33554,124 @@
       <c r="BV22" s="75" t="s">
         <v>34</v>
       </c>
       <c r="BW22" s="75" t="s">
         <v>35</v>
       </c>
       <c r="BX22" s="75" t="s">
         <v>31</v>
       </c>
       <c r="BY22" s="75" t="s">
         <v>32</v>
       </c>
       <c r="BZ22" s="75" t="s">
         <v>33</v>
       </c>
       <c r="CA22" s="75" t="s">
         <v>34</v>
       </c>
       <c r="CB22" s="75" t="s">
         <v>35</v>
       </c>
       <c r="CC22" s="75" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="23" spans="1:81" ht="12">
+    <row r="23" spans="1:81" ht="12" x14ac:dyDescent="0.2">
       <c r="A23" s="95"/>
-      <c r="B23" s="140"/>
-[...68 lines deleted...]
-      <c r="BS23" s="140"/>
+      <c r="B23" s="175"/>
+      <c r="C23" s="175"/>
+      <c r="D23" s="175"/>
+      <c r="E23" s="175"/>
+      <c r="F23" s="175"/>
+      <c r="G23" s="175"/>
+      <c r="H23" s="175"/>
+      <c r="I23" s="175"/>
+      <c r="J23" s="175"/>
+      <c r="K23" s="175"/>
+      <c r="L23" s="175"/>
+      <c r="M23" s="175"/>
+      <c r="N23" s="175"/>
+      <c r="O23" s="175"/>
+      <c r="P23" s="175"/>
+      <c r="Q23" s="175"/>
+      <c r="R23" s="175"/>
+      <c r="S23" s="175"/>
+      <c r="T23" s="175"/>
+      <c r="U23" s="175"/>
+      <c r="V23" s="175"/>
+      <c r="W23" s="175"/>
+      <c r="X23" s="175"/>
+      <c r="Y23" s="175"/>
+      <c r="Z23" s="175"/>
+      <c r="AA23" s="175"/>
+      <c r="AB23" s="175"/>
+      <c r="AC23" s="175"/>
+      <c r="AD23" s="175"/>
+      <c r="AE23" s="175"/>
+      <c r="AF23" s="175"/>
+      <c r="AG23" s="175"/>
+      <c r="AH23" s="175"/>
+      <c r="AI23" s="175"/>
+      <c r="AJ23" s="175"/>
+      <c r="AK23" s="175"/>
+      <c r="AL23" s="175"/>
+      <c r="AM23" s="175"/>
+      <c r="AN23" s="175"/>
+      <c r="AO23" s="175"/>
+      <c r="AP23" s="175"/>
+      <c r="AQ23" s="175"/>
+      <c r="AR23" s="175"/>
+      <c r="AS23" s="175"/>
+      <c r="AT23" s="175"/>
+      <c r="AU23" s="175"/>
+      <c r="AV23" s="175"/>
+      <c r="AW23" s="175"/>
+      <c r="AX23" s="175"/>
+      <c r="AY23" s="175"/>
+      <c r="AZ23" s="175"/>
+      <c r="BA23" s="175"/>
+      <c r="BB23" s="175"/>
+      <c r="BC23" s="175"/>
+      <c r="BD23" s="175"/>
+      <c r="BE23" s="175"/>
+      <c r="BF23" s="175"/>
+      <c r="BG23" s="175"/>
+      <c r="BH23" s="175"/>
+      <c r="BI23" s="175"/>
+      <c r="BJ23" s="175"/>
+      <c r="BK23" s="175"/>
+      <c r="BL23" s="175"/>
+      <c r="BM23" s="175"/>
+      <c r="BN23" s="175"/>
+      <c r="BO23" s="175"/>
+      <c r="BP23" s="175"/>
+      <c r="BQ23" s="175"/>
+      <c r="BR23" s="175"/>
+      <c r="BS23" s="175"/>
     </row>
-    <row r="24" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1">
+    <row r="24" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="94" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="96">
         <v>116.7</v>
       </c>
       <c r="C24" s="96">
         <v>112.2</v>
       </c>
       <c r="D24" s="99">
         <v>114.3</v>
       </c>
       <c r="E24" s="99">
         <v>116.1</v>
       </c>
       <c r="F24" s="97">
         <v>115.98624269874651</v>
       </c>
       <c r="G24" s="96">
         <v>118.1</v>
       </c>
       <c r="H24" s="99">
         <v>117.6</v>
       </c>
       <c r="I24" s="99">
@@ -33115,62 +33853,64 @@
       </c>
       <c r="BP24" s="106">
         <v>114.3</v>
       </c>
       <c r="BQ24" s="106">
         <v>114.1</v>
       </c>
       <c r="BR24" s="100">
         <v>112.8</v>
       </c>
       <c r="BS24" s="100">
         <v>112.9</v>
       </c>
       <c r="BT24" s="126">
         <v>113.5</v>
       </c>
       <c r="BU24" s="126">
         <v>113.1</v>
       </c>
       <c r="BV24" s="126">
         <v>112.7</v>
       </c>
       <c r="BW24" s="126">
         <v>112.3</v>
       </c>
-      <c r="BX24" s="145">
+      <c r="BX24" s="135">
         <v>112.2</v>
       </c>
-      <c r="BY24" s="145">
+      <c r="BY24" s="135">
         <v>112.4</v>
       </c>
-      <c r="BZ24" s="126"/>
+      <c r="BZ24" s="126">
+        <v>110.8</v>
+      </c>
       <c r="CA24" s="126"/>
       <c r="CB24" s="126"/>
       <c r="CC24" s="96"/>
     </row>
-    <row r="25" spans="1:81" s="6" customFormat="1" ht="12">
+    <row r="25" spans="1:81" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="59">
         <v>115</v>
       </c>
       <c r="C25" s="59">
         <v>111.7</v>
       </c>
       <c r="D25" s="59">
         <v>114.1</v>
       </c>
       <c r="E25" s="59">
         <v>116.4</v>
       </c>
       <c r="F25" s="62">
         <v>116.69564959344768</v>
       </c>
       <c r="G25" s="59">
         <v>114.7</v>
       </c>
       <c r="H25" s="59">
         <v>115.4</v>
       </c>
       <c r="I25" s="59">
@@ -33352,62 +34092,64 @@
       </c>
       <c r="BP25" s="110">
         <v>116.4</v>
       </c>
       <c r="BQ25" s="110">
         <v>115.4</v>
       </c>
       <c r="BR25" s="111">
         <v>114</v>
       </c>
       <c r="BS25" s="111">
         <v>114</v>
       </c>
       <c r="BT25" s="127">
         <v>112.7</v>
       </c>
       <c r="BU25" s="127">
         <v>112.8</v>
       </c>
       <c r="BV25" s="127">
         <v>111.8</v>
       </c>
       <c r="BW25" s="127">
         <v>111.3</v>
       </c>
-      <c r="BX25" s="146">
+      <c r="BX25" s="136">
         <v>111.2</v>
       </c>
-      <c r="BY25" s="146">
+      <c r="BY25" s="136">
         <v>112.3</v>
       </c>
-      <c r="BZ25" s="127"/>
+      <c r="BZ25" s="127">
+        <v>111.3</v>
+      </c>
       <c r="CA25" s="127"/>
       <c r="CB25" s="127"/>
       <c r="CC25" s="96"/>
     </row>
-    <row r="26" spans="1:81" ht="12.75" customHeight="1">
+    <row r="26" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="59">
         <v>117.6</v>
       </c>
       <c r="C26" s="59">
         <v>114.6</v>
       </c>
       <c r="D26" s="59">
         <v>115.8</v>
       </c>
       <c r="E26" s="59">
         <v>116.5</v>
       </c>
       <c r="F26" s="62">
         <v>116.45862950638694</v>
       </c>
       <c r="G26" s="59">
         <v>120.8</v>
       </c>
       <c r="H26" s="59">
         <v>117.5</v>
       </c>
       <c r="I26" s="59">
@@ -33589,62 +34331,64 @@
       </c>
       <c r="BP26" s="110">
         <v>111.6</v>
       </c>
       <c r="BQ26" s="110">
         <v>111.6</v>
       </c>
       <c r="BR26" s="111">
         <v>109.3</v>
       </c>
       <c r="BS26" s="111">
         <v>109.6</v>
       </c>
       <c r="BT26" s="127">
         <v>114.7</v>
       </c>
       <c r="BU26" s="127">
         <v>114.9</v>
       </c>
       <c r="BV26" s="127">
         <v>113.1</v>
       </c>
       <c r="BW26" s="127">
         <v>110.4</v>
       </c>
-      <c r="BX26" s="146">
+      <c r="BX26" s="136">
         <v>110.5</v>
       </c>
-      <c r="BY26" s="146">
+      <c r="BY26" s="136">
         <v>113.9</v>
       </c>
-      <c r="BZ26" s="127"/>
+      <c r="BZ26" s="127">
+        <v>104.9</v>
+      </c>
       <c r="CA26" s="127"/>
       <c r="CB26" s="127"/>
       <c r="CC26" s="111"/>
     </row>
-    <row r="27" spans="1:81" ht="12.75" customHeight="1">
+    <row r="27" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="59">
         <v>118.7</v>
       </c>
       <c r="C27" s="59">
         <v>113.1</v>
       </c>
       <c r="D27" s="59">
         <v>113.8</v>
       </c>
       <c r="E27" s="59">
         <v>114</v>
       </c>
       <c r="F27" s="62">
         <v>112.8120948425517</v>
       </c>
       <c r="G27" s="59">
         <v>120.8</v>
       </c>
       <c r="H27" s="59">
         <v>117.4</v>
       </c>
       <c r="I27" s="59">
@@ -33826,62 +34570,64 @@
       </c>
       <c r="BP27" s="110">
         <v>115.5</v>
       </c>
       <c r="BQ27" s="110">
         <v>115.8</v>
       </c>
       <c r="BR27" s="111">
         <v>114.4</v>
       </c>
       <c r="BS27" s="111">
         <v>114.4</v>
       </c>
       <c r="BT27" s="127">
         <v>114.8</v>
       </c>
       <c r="BU27" s="127">
         <v>113.4</v>
       </c>
       <c r="BV27" s="127">
         <v>114.8</v>
       </c>
       <c r="BW27" s="127">
         <v>115.8</v>
       </c>
-      <c r="BX27" s="146">
+      <c r="BX27" s="136">
         <v>115.6</v>
       </c>
-      <c r="BY27" s="146">
+      <c r="BY27" s="136">
         <v>114</v>
       </c>
-      <c r="BZ27" s="127"/>
+      <c r="BZ27" s="127">
+        <v>113.8</v>
+      </c>
       <c r="CA27" s="127"/>
       <c r="CB27" s="127"/>
       <c r="CC27" s="111"/>
     </row>
-    <row r="28" spans="1:81" ht="12.75" customHeight="1">
+    <row r="28" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="59">
         <v>126</v>
       </c>
       <c r="C28" s="59">
         <v>114.7</v>
       </c>
       <c r="D28" s="59">
         <v>114.9</v>
       </c>
       <c r="E28" s="59">
         <v>119.5</v>
       </c>
       <c r="F28" s="62">
         <v>119.82012996417319</v>
       </c>
       <c r="G28" s="59">
         <v>128.19999999999999</v>
       </c>
       <c r="H28" s="59">
         <v>128.30000000000001</v>
       </c>
       <c r="I28" s="59">
@@ -34063,62 +34809,64 @@
       </c>
       <c r="BP28" s="110">
         <v>107.1</v>
       </c>
       <c r="BQ28" s="110">
         <v>107</v>
       </c>
       <c r="BR28" s="111">
         <v>108.1</v>
       </c>
       <c r="BS28" s="111">
         <v>108.6</v>
       </c>
       <c r="BT28" s="127">
         <v>116.3</v>
       </c>
       <c r="BU28" s="127">
         <v>115.1</v>
       </c>
       <c r="BV28" s="127">
         <v>114.1</v>
       </c>
       <c r="BW28" s="127">
         <v>115.3</v>
       </c>
-      <c r="BX28" s="146">
+      <c r="BX28" s="136">
         <v>114.5</v>
       </c>
-      <c r="BY28" s="146">
+      <c r="BY28" s="136">
         <v>105.7</v>
       </c>
-      <c r="BZ28" s="127"/>
+      <c r="BZ28" s="127">
+        <v>102.7</v>
+      </c>
       <c r="CA28" s="127"/>
       <c r="CB28" s="127"/>
       <c r="CC28" s="111"/>
     </row>
-    <row r="29" spans="1:81" ht="12.75" customHeight="1">
+    <row r="29" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="59">
         <v>120.7</v>
       </c>
       <c r="C29" s="59">
         <v>114.3</v>
       </c>
       <c r="D29" s="59">
         <v>112.8</v>
       </c>
       <c r="E29" s="59">
         <v>116.4</v>
       </c>
       <c r="F29" s="62">
         <v>116.75133764701567</v>
       </c>
       <c r="G29" s="59">
         <v>125.2</v>
       </c>
       <c r="H29" s="59">
         <v>123</v>
       </c>
       <c r="I29" s="59">
@@ -34300,62 +35048,64 @@
       </c>
       <c r="BP29" s="110">
         <v>93.1</v>
       </c>
       <c r="BQ29" s="110">
         <v>96.1</v>
       </c>
       <c r="BR29" s="111">
         <v>97.9</v>
       </c>
       <c r="BS29" s="111">
         <v>97.9</v>
       </c>
       <c r="BT29" s="127">
         <v>127.8</v>
       </c>
       <c r="BU29" s="127">
         <v>125.1</v>
       </c>
       <c r="BV29" s="127">
         <v>121.8</v>
       </c>
       <c r="BW29" s="127">
         <v>118.5</v>
       </c>
-      <c r="BX29" s="146">
+      <c r="BX29" s="136">
         <v>118</v>
       </c>
-      <c r="BY29" s="146">
+      <c r="BY29" s="136">
         <v>111.6</v>
       </c>
-      <c r="BZ29" s="127"/>
+      <c r="BZ29" s="127">
+        <v>110.7</v>
+      </c>
       <c r="CA29" s="127"/>
       <c r="CB29" s="127"/>
       <c r="CC29" s="111"/>
     </row>
-    <row r="30" spans="1:81" ht="12.75" customHeight="1">
+    <row r="30" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="59">
         <v>123.9</v>
       </c>
       <c r="C30" s="59">
         <v>107.4</v>
       </c>
       <c r="D30" s="59">
         <v>114.9</v>
       </c>
       <c r="E30" s="59">
         <v>120.3</v>
       </c>
       <c r="F30" s="62">
         <v>120.76536103000653</v>
       </c>
       <c r="G30" s="59">
         <v>130.1</v>
       </c>
       <c r="H30" s="59">
         <v>132.69999999999999</v>
       </c>
       <c r="I30" s="59">
@@ -34537,62 +35287,64 @@
       </c>
       <c r="BP30" s="110">
         <v>111.5</v>
       </c>
       <c r="BQ30" s="110">
         <v>110.8</v>
       </c>
       <c r="BR30" s="111">
         <v>110.8</v>
       </c>
       <c r="BS30" s="111">
         <v>110.6</v>
       </c>
       <c r="BT30" s="127">
         <v>109.5</v>
       </c>
       <c r="BU30" s="127">
         <v>108.4</v>
       </c>
       <c r="BV30" s="127">
         <v>108.8</v>
       </c>
       <c r="BW30" s="127">
         <v>108.7</v>
       </c>
-      <c r="BX30" s="146">
+      <c r="BX30" s="136">
         <v>109</v>
       </c>
-      <c r="BY30" s="146">
+      <c r="BY30" s="136">
         <v>105.4</v>
       </c>
-      <c r="BZ30" s="127"/>
+      <c r="BZ30" s="127">
+        <v>105.3</v>
+      </c>
       <c r="CA30" s="127"/>
       <c r="CB30" s="127"/>
       <c r="CC30" s="111"/>
     </row>
-    <row r="31" spans="1:81" ht="12.75" customHeight="1">
+    <row r="31" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="59">
         <v>122.5</v>
       </c>
       <c r="C31" s="59">
         <v>114.3</v>
       </c>
       <c r="D31" s="59">
         <v>119.5</v>
       </c>
       <c r="E31" s="59">
         <v>121.9</v>
       </c>
       <c r="F31" s="62">
         <v>121.44190585563433</v>
       </c>
       <c r="G31" s="59">
         <v>134.4</v>
       </c>
       <c r="H31" s="59">
         <v>130.30000000000001</v>
       </c>
       <c r="I31" s="59">
@@ -34774,62 +35526,64 @@
       </c>
       <c r="BP31" s="110">
         <v>108.4</v>
       </c>
       <c r="BQ31" s="110">
         <v>106.7</v>
       </c>
       <c r="BR31" s="111">
         <v>107.1</v>
       </c>
       <c r="BS31" s="111">
         <v>107.4</v>
       </c>
       <c r="BT31" s="127">
         <v>103.6</v>
       </c>
       <c r="BU31" s="127">
         <v>104.9</v>
       </c>
       <c r="BV31" s="127">
         <v>107.3</v>
       </c>
       <c r="BW31" s="127">
         <v>105.1</v>
       </c>
-      <c r="BX31" s="146">
+      <c r="BX31" s="136">
         <v>105.7</v>
       </c>
-      <c r="BY31" s="146">
+      <c r="BY31" s="136">
         <v>102.1</v>
       </c>
-      <c r="BZ31" s="127"/>
+      <c r="BZ31" s="127">
+        <v>107.2</v>
+      </c>
       <c r="CA31" s="127"/>
       <c r="CB31" s="127"/>
       <c r="CC31" s="111"/>
     </row>
-    <row r="32" spans="1:81" ht="12.75" customHeight="1">
+    <row r="32" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="59">
         <v>124.6</v>
       </c>
       <c r="C32" s="59">
         <v>113</v>
       </c>
       <c r="D32" s="59">
         <v>117.8</v>
       </c>
       <c r="E32" s="59">
         <v>121.4</v>
       </c>
       <c r="F32" s="62">
         <v>120.94487252663623</v>
       </c>
       <c r="G32" s="59">
         <v>133.5</v>
       </c>
       <c r="H32" s="59">
         <v>133.4</v>
       </c>
       <c r="I32" s="59">
@@ -35011,62 +35765,64 @@
       </c>
       <c r="BP32" s="110">
         <v>111.5</v>
       </c>
       <c r="BQ32" s="110">
         <v>109.6</v>
       </c>
       <c r="BR32" s="111">
         <v>108.9</v>
       </c>
       <c r="BS32" s="111">
         <v>109</v>
       </c>
       <c r="BT32" s="127">
         <v>101.6</v>
       </c>
       <c r="BU32" s="127">
         <v>104.7</v>
       </c>
       <c r="BV32" s="127">
         <v>107.1</v>
       </c>
       <c r="BW32" s="127">
         <v>107.3</v>
       </c>
-      <c r="BX32" s="146">
+      <c r="BX32" s="136">
         <v>108.7</v>
       </c>
-      <c r="BY32" s="146">
+      <c r="BY32" s="136">
         <v>105.9</v>
       </c>
-      <c r="BZ32" s="127"/>
+      <c r="BZ32" s="127">
+        <v>104.7</v>
+      </c>
       <c r="CA32" s="127"/>
       <c r="CB32" s="127"/>
       <c r="CC32" s="111"/>
     </row>
-    <row r="33" spans="1:81" ht="12.75" customHeight="1">
+    <row r="33" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="59">
         <v>126</v>
       </c>
       <c r="C33" s="59">
         <v>110.6</v>
       </c>
       <c r="D33" s="59">
         <v>115.7</v>
       </c>
       <c r="E33" s="59">
         <v>118.2</v>
       </c>
       <c r="F33" s="62">
         <v>117.96662307995994</v>
       </c>
       <c r="G33" s="59">
         <v>125.9</v>
       </c>
       <c r="H33" s="59">
         <v>130</v>
       </c>
       <c r="I33" s="59">
@@ -35248,62 +36004,64 @@
       </c>
       <c r="BP33" s="110">
         <v>110.1</v>
       </c>
       <c r="BQ33" s="110">
         <v>110</v>
       </c>
       <c r="BR33" s="111">
         <v>109.7</v>
       </c>
       <c r="BS33" s="111">
         <v>109.9</v>
       </c>
       <c r="BT33" s="127">
         <v>107.7</v>
       </c>
       <c r="BU33" s="127">
         <v>109</v>
       </c>
       <c r="BV33" s="127">
         <v>107.9</v>
       </c>
       <c r="BW33" s="127">
         <v>108.1</v>
       </c>
-      <c r="BX33" s="146">
+      <c r="BX33" s="136">
         <v>108.2</v>
       </c>
-      <c r="BY33" s="146">
+      <c r="BY33" s="136">
         <v>104.3</v>
       </c>
-      <c r="BZ33" s="127"/>
+      <c r="BZ33" s="127">
+        <v>104.7</v>
+      </c>
       <c r="CA33" s="127"/>
       <c r="CB33" s="127"/>
       <c r="CC33" s="111"/>
     </row>
-    <row r="34" spans="1:81" ht="12.75" customHeight="1">
+    <row r="34" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="59">
         <v>116.8</v>
       </c>
       <c r="C34" s="59">
         <v>109.5</v>
       </c>
       <c r="D34" s="59">
         <v>114.8</v>
       </c>
       <c r="E34" s="59">
         <v>118</v>
       </c>
       <c r="F34" s="62">
         <v>117.651554022336</v>
       </c>
       <c r="G34" s="59">
         <v>128.5</v>
       </c>
       <c r="H34" s="59">
         <v>125.9</v>
       </c>
       <c r="I34" s="59">
@@ -35485,62 +36243,64 @@
       </c>
       <c r="BP34" s="110">
         <v>115.9</v>
       </c>
       <c r="BQ34" s="110">
         <v>113.9</v>
       </c>
       <c r="BR34" s="111">
         <v>114</v>
       </c>
       <c r="BS34" s="111">
         <v>113.4</v>
       </c>
       <c r="BT34" s="127">
         <v>108</v>
       </c>
       <c r="BU34" s="127">
         <v>106</v>
       </c>
       <c r="BV34" s="127">
         <v>106.5</v>
       </c>
       <c r="BW34" s="127">
         <v>106.3</v>
       </c>
-      <c r="BX34" s="146">
+      <c r="BX34" s="136">
         <v>107</v>
       </c>
-      <c r="BY34" s="146">
+      <c r="BY34" s="136">
         <v>106.1</v>
       </c>
-      <c r="BZ34" s="127"/>
+      <c r="BZ34" s="127">
+        <v>107.8</v>
+      </c>
       <c r="CA34" s="127"/>
       <c r="CB34" s="127"/>
       <c r="CC34" s="111"/>
     </row>
-    <row r="35" spans="1:81" ht="12.75" customHeight="1">
+    <row r="35" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="59">
         <v>123.8</v>
       </c>
       <c r="C35" s="59">
         <v>110</v>
       </c>
       <c r="D35" s="59">
         <v>114.1</v>
       </c>
       <c r="E35" s="59">
         <v>113.4</v>
       </c>
       <c r="F35" s="62">
         <v>113.31063653729346</v>
       </c>
       <c r="G35" s="59">
         <v>124.6</v>
       </c>
       <c r="H35" s="59">
         <v>127.3</v>
       </c>
       <c r="I35" s="59">
@@ -35722,62 +36482,64 @@
       </c>
       <c r="BP35" s="110">
         <v>102.7</v>
       </c>
       <c r="BQ35" s="110">
         <v>104</v>
       </c>
       <c r="BR35" s="111">
         <v>104.8</v>
       </c>
       <c r="BS35" s="111">
         <v>106.4</v>
       </c>
       <c r="BT35" s="127">
         <v>106.6</v>
       </c>
       <c r="BU35" s="127">
         <v>109</v>
       </c>
       <c r="BV35" s="127">
         <v>108.2</v>
       </c>
       <c r="BW35" s="127">
         <v>107.7</v>
       </c>
-      <c r="BX35" s="146">
+      <c r="BX35" s="136">
         <v>107.6</v>
       </c>
-      <c r="BY35" s="146">
+      <c r="BY35" s="136">
         <v>106.3</v>
       </c>
-      <c r="BZ35" s="127"/>
+      <c r="BZ35" s="127">
+        <v>106.8</v>
+      </c>
       <c r="CA35" s="127"/>
       <c r="CB35" s="127"/>
       <c r="CC35" s="111"/>
     </row>
-    <row r="36" spans="1:81" ht="12.75" customHeight="1">
+    <row r="36" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="59">
         <v>128.6</v>
       </c>
       <c r="C36" s="59">
         <v>113.3</v>
       </c>
       <c r="D36" s="59">
         <v>119.4</v>
       </c>
       <c r="E36" s="59">
         <v>121.8</v>
       </c>
       <c r="F36" s="62">
         <v>121.79794369212338</v>
       </c>
       <c r="G36" s="59">
         <v>129.30000000000001</v>
       </c>
       <c r="H36" s="59">
         <v>130.69999999999999</v>
       </c>
       <c r="I36" s="59">
@@ -35959,62 +36721,64 @@
       </c>
       <c r="BP36" s="110">
         <v>110.9</v>
       </c>
       <c r="BQ36" s="110">
         <v>111</v>
       </c>
       <c r="BR36" s="111">
         <v>111.7</v>
       </c>
       <c r="BS36" s="111">
         <v>111.1</v>
       </c>
       <c r="BT36" s="127">
         <v>109.9</v>
       </c>
       <c r="BU36" s="127">
         <v>111.1</v>
       </c>
       <c r="BV36" s="127">
         <v>110.6</v>
       </c>
       <c r="BW36" s="127">
         <v>110.1</v>
       </c>
-      <c r="BX36" s="146">
+      <c r="BX36" s="136">
         <v>108.8</v>
       </c>
-      <c r="BY36" s="146">
+      <c r="BY36" s="136">
         <v>103.2</v>
       </c>
-      <c r="BZ36" s="127"/>
+      <c r="BZ36" s="127">
+        <v>97.5</v>
+      </c>
       <c r="CA36" s="127"/>
       <c r="CB36" s="127"/>
       <c r="CC36" s="111"/>
     </row>
-    <row r="37" spans="1:81" ht="12.75" customHeight="1">
+    <row r="37" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="59">
         <v>122.2</v>
       </c>
       <c r="C37" s="59">
         <v>111.3</v>
       </c>
       <c r="D37" s="59">
         <v>117.6</v>
       </c>
       <c r="E37" s="59">
         <v>120.7</v>
       </c>
       <c r="F37" s="62">
         <v>121.02710337008365</v>
       </c>
       <c r="G37" s="59">
         <v>134</v>
       </c>
       <c r="H37" s="59">
         <v>136.80000000000001</v>
       </c>
       <c r="I37" s="59">
@@ -36196,62 +36960,64 @@
       </c>
       <c r="BP37" s="110">
         <v>115.8</v>
       </c>
       <c r="BQ37" s="110">
         <v>112.1</v>
       </c>
       <c r="BR37" s="111">
         <v>112.7</v>
       </c>
       <c r="BS37" s="111">
         <v>112.8</v>
       </c>
       <c r="BT37" s="127">
         <v>106.8</v>
       </c>
       <c r="BU37" s="127">
         <v>106.6</v>
       </c>
       <c r="BV37" s="127">
         <v>107</v>
       </c>
       <c r="BW37" s="127">
         <v>107.4</v>
       </c>
-      <c r="BX37" s="146">
+      <c r="BX37" s="136">
         <v>106.5</v>
       </c>
-      <c r="BY37" s="146">
+      <c r="BY37" s="136">
         <v>103.2</v>
       </c>
-      <c r="BZ37" s="127"/>
+      <c r="BZ37" s="127">
+        <v>103.4</v>
+      </c>
       <c r="CA37" s="127"/>
       <c r="CB37" s="127"/>
       <c r="CC37" s="111"/>
     </row>
-    <row r="38" spans="1:81" s="7" customFormat="1" ht="40.5" customHeight="1">
+    <row r="38" spans="1:81" s="7" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="20"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="20"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="36"/>
       <c r="S38" s="36"/>
       <c r="T38" s="36"/>
       <c r="U38" s="36"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
@@ -36282,167 +37048,167 @@
       <c r="AV38" s="38"/>
       <c r="AW38" s="38"/>
       <c r="AX38" s="38"/>
       <c r="AY38" s="38"/>
       <c r="AZ38" s="38"/>
       <c r="BA38" s="38"/>
       <c r="BB38" s="38"/>
       <c r="BC38" s="38"/>
       <c r="BD38" s="38"/>
       <c r="BE38" s="38"/>
       <c r="BF38" s="38"/>
       <c r="BG38" s="38"/>
       <c r="BH38" s="38"/>
       <c r="BI38" s="38"/>
       <c r="BJ38" s="38"/>
       <c r="BK38" s="9"/>
       <c r="BL38" s="38"/>
       <c r="BM38" s="38"/>
       <c r="BN38" s="9"/>
       <c r="BO38" s="9"/>
       <c r="BP38" s="9"/>
       <c r="BQ38" s="9"/>
       <c r="BR38" s="9"/>
       <c r="BS38" s="9"/>
     </row>
-    <row r="39" spans="1:81" s="8" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B39" s="138">
+    <row r="39" spans="1:81" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="173"/>
+      <c r="B39" s="173">
         <v>2011</v>
       </c>
-      <c r="C39" s="138"/>
-[...3 lines deleted...]
-      <c r="G39" s="138">
+      <c r="C39" s="173"/>
+      <c r="D39" s="173"/>
+      <c r="E39" s="173"/>
+      <c r="F39" s="173"/>
+      <c r="G39" s="173">
         <v>2012</v>
       </c>
-      <c r="H39" s="138"/>
-[...3 lines deleted...]
-      <c r="L39" s="138">
+      <c r="H39" s="173"/>
+      <c r="I39" s="173"/>
+      <c r="J39" s="173"/>
+      <c r="K39" s="173"/>
+      <c r="L39" s="173">
         <v>2013</v>
       </c>
-      <c r="M39" s="138"/>
-[...3 lines deleted...]
-      <c r="Q39" s="138">
+      <c r="M39" s="173"/>
+      <c r="N39" s="173"/>
+      <c r="O39" s="173"/>
+      <c r="P39" s="173"/>
+      <c r="Q39" s="173">
         <v>2014</v>
       </c>
-      <c r="R39" s="138"/>
-[...3 lines deleted...]
-      <c r="V39" s="138">
+      <c r="R39" s="173"/>
+      <c r="S39" s="173"/>
+      <c r="T39" s="173"/>
+      <c r="U39" s="173"/>
+      <c r="V39" s="173">
         <v>2015</v>
       </c>
-      <c r="W39" s="138"/>
-[...3 lines deleted...]
-      <c r="AA39" s="138">
+      <c r="W39" s="173"/>
+      <c r="X39" s="173"/>
+      <c r="Y39" s="173"/>
+      <c r="Z39" s="173"/>
+      <c r="AA39" s="173">
         <v>2016</v>
       </c>
-      <c r="AB39" s="138"/>
-[...3 lines deleted...]
-      <c r="AF39" s="138">
+      <c r="AB39" s="173"/>
+      <c r="AC39" s="173"/>
+      <c r="AD39" s="173"/>
+      <c r="AE39" s="173"/>
+      <c r="AF39" s="173">
         <v>2017</v>
       </c>
-      <c r="AG39" s="138"/>
-[...3 lines deleted...]
-      <c r="AK39" s="138">
+      <c r="AG39" s="173"/>
+      <c r="AH39" s="173"/>
+      <c r="AI39" s="173"/>
+      <c r="AJ39" s="173"/>
+      <c r="AK39" s="173">
         <v>2018</v>
       </c>
-      <c r="AL39" s="138"/>
-[...3 lines deleted...]
-      <c r="AP39" s="138">
+      <c r="AL39" s="173"/>
+      <c r="AM39" s="173"/>
+      <c r="AN39" s="173"/>
+      <c r="AO39" s="173"/>
+      <c r="AP39" s="173">
         <v>2019</v>
       </c>
-      <c r="AQ39" s="138"/>
-[...3 lines deleted...]
-      <c r="AU39" s="138">
+      <c r="AQ39" s="173"/>
+      <c r="AR39" s="173"/>
+      <c r="AS39" s="173"/>
+      <c r="AT39" s="173"/>
+      <c r="AU39" s="173">
         <v>2020</v>
       </c>
-      <c r="AV39" s="138"/>
-[...3 lines deleted...]
-      <c r="AZ39" s="138">
+      <c r="AV39" s="173"/>
+      <c r="AW39" s="173"/>
+      <c r="AX39" s="173"/>
+      <c r="AY39" s="173"/>
+      <c r="AZ39" s="173">
         <v>2021</v>
       </c>
-      <c r="BA39" s="138"/>
-[...3 lines deleted...]
-      <c r="BE39" s="138">
+      <c r="BA39" s="173"/>
+      <c r="BB39" s="173"/>
+      <c r="BC39" s="173"/>
+      <c r="BD39" s="173"/>
+      <c r="BE39" s="173">
         <v>2022</v>
       </c>
-      <c r="BF39" s="138"/>
-[...3 lines deleted...]
-      <c r="BJ39" s="138">
+      <c r="BF39" s="173"/>
+      <c r="BG39" s="173"/>
+      <c r="BH39" s="173"/>
+      <c r="BI39" s="173"/>
+      <c r="BJ39" s="173">
         <v>2023</v>
       </c>
-      <c r="BK39" s="138"/>
-[...3 lines deleted...]
-      <c r="BO39" s="138">
+      <c r="BK39" s="173"/>
+      <c r="BL39" s="173"/>
+      <c r="BM39" s="173"/>
+      <c r="BN39" s="173"/>
+      <c r="BO39" s="173">
         <v>2024</v>
       </c>
-      <c r="BP39" s="138"/>
-[...3 lines deleted...]
-      <c r="BT39" s="138">
+      <c r="BP39" s="173"/>
+      <c r="BQ39" s="173"/>
+      <c r="BR39" s="173"/>
+      <c r="BS39" s="173"/>
+      <c r="BT39" s="173">
         <v>2025</v>
       </c>
-      <c r="BU39" s="138"/>
-[...3 lines deleted...]
-      <c r="BY39" s="134">
+      <c r="BU39" s="173"/>
+      <c r="BV39" s="173"/>
+      <c r="BW39" s="173"/>
+      <c r="BX39" s="173"/>
+      <c r="BY39" s="169">
         <v>2026</v>
       </c>
-      <c r="BZ39" s="134"/>
-[...2 lines deleted...]
-      <c r="CC39" s="134"/>
+      <c r="BZ39" s="169"/>
+      <c r="CA39" s="169"/>
+      <c r="CB39" s="169"/>
+      <c r="CC39" s="169"/>
     </row>
-    <row r="40" spans="1:81" ht="27" customHeight="1">
-      <c r="A40" s="138"/>
+    <row r="40" spans="1:81" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="173"/>
       <c r="B40" s="75" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="75" t="s">
         <v>33</v>
       </c>
       <c r="D40" s="75" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="75" t="s">
         <v>35</v>
       </c>
       <c r="F40" s="75" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="75" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="75" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="75" t="s">
         <v>34</v>
       </c>
       <c r="J40" s="75" t="s">
@@ -36640,51 +37406,51 @@
       <c r="BV40" s="75" t="s">
         <v>34</v>
       </c>
       <c r="BW40" s="75" t="s">
         <v>35</v>
       </c>
       <c r="BX40" s="75" t="s">
         <v>31</v>
       </c>
       <c r="BY40" s="75" t="s">
         <v>32</v>
       </c>
       <c r="BZ40" s="75" t="s">
         <v>33</v>
       </c>
       <c r="CA40" s="75" t="s">
         <v>34</v>
       </c>
       <c r="CB40" s="75" t="s">
         <v>35</v>
       </c>
       <c r="CC40" s="75" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="41" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1">
+    <row r="41" spans="1:81" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="94" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="96">
         <v>108.6</v>
       </c>
       <c r="C41" s="96">
         <v>104.2</v>
       </c>
       <c r="D41" s="99">
         <v>105.9</v>
       </c>
       <c r="E41" s="99">
         <v>107.7</v>
       </c>
       <c r="F41" s="97">
         <v>107.59391716024722</v>
       </c>
       <c r="G41" s="96">
         <v>112.1</v>
       </c>
       <c r="H41" s="99">
         <v>111.4</v>
       </c>
       <c r="I41" s="99">
@@ -36866,62 +37632,64 @@
       </c>
       <c r="BP41" s="106">
         <v>104.9</v>
       </c>
       <c r="BQ41" s="106">
         <v>104.5</v>
       </c>
       <c r="BR41" s="100">
         <v>103.6</v>
       </c>
       <c r="BS41" s="100">
         <v>103.7</v>
       </c>
       <c r="BT41" s="126">
         <v>105.5</v>
       </c>
       <c r="BU41" s="126">
         <v>104.4</v>
       </c>
       <c r="BV41" s="126">
         <v>103.1</v>
       </c>
       <c r="BW41" s="126">
         <v>101.9</v>
       </c>
-      <c r="BX41" s="147">
+      <c r="BX41" s="137">
         <v>101.8</v>
       </c>
-      <c r="BY41" s="147">
+      <c r="BY41" s="137">
         <v>99.6</v>
       </c>
-      <c r="BZ41" s="5"/>
+      <c r="BZ41" s="5">
+        <v>98.9</v>
+      </c>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
     </row>
-    <row r="42" spans="1:81" s="6" customFormat="1" ht="12">
+    <row r="42" spans="1:81" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="59">
         <v>107</v>
       </c>
       <c r="C42" s="59">
         <v>103.7</v>
       </c>
       <c r="D42" s="59">
         <v>105.7</v>
       </c>
       <c r="E42" s="59">
         <v>108</v>
       </c>
       <c r="F42" s="60">
         <v>108.25199405700155</v>
       </c>
       <c r="G42" s="59">
         <v>108.8</v>
       </c>
       <c r="H42" s="59">
         <v>109.4</v>
       </c>
       <c r="I42" s="59">
@@ -37103,62 +37871,64 @@
       </c>
       <c r="BP42" s="110">
         <v>106.8</v>
       </c>
       <c r="BQ42" s="110">
         <v>105.7</v>
       </c>
       <c r="BR42" s="111">
         <v>104.7</v>
       </c>
       <c r="BS42" s="111">
         <v>104.7</v>
       </c>
       <c r="BT42" s="127">
         <v>104.7</v>
       </c>
       <c r="BU42" s="127">
         <v>104.2</v>
       </c>
       <c r="BV42" s="127">
         <v>102.3</v>
       </c>
       <c r="BW42" s="127">
         <v>101</v>
       </c>
-      <c r="BX42" s="148">
+      <c r="BX42" s="138">
         <v>100.9</v>
       </c>
-      <c r="BY42" s="148">
+      <c r="BY42" s="138">
         <v>99.5</v>
       </c>
-      <c r="BZ42" s="126"/>
+      <c r="BZ42" s="126">
+        <v>99.4</v>
+      </c>
       <c r="CA42" s="126"/>
       <c r="CB42" s="126"/>
       <c r="CC42" s="96"/>
     </row>
-    <row r="43" spans="1:81" ht="12.75" customHeight="1">
+    <row r="43" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="59">
         <v>109.4</v>
       </c>
       <c r="C43" s="59">
         <v>106.4</v>
       </c>
       <c r="D43" s="59">
         <v>107.3</v>
       </c>
       <c r="E43" s="59">
         <v>108.1</v>
       </c>
       <c r="F43" s="60">
         <v>108.03212384637007</v>
       </c>
       <c r="G43" s="59">
         <v>114.6</v>
       </c>
       <c r="H43" s="59">
         <v>111.4</v>
       </c>
       <c r="I43" s="59">
@@ -37340,62 +38110,64 @@
       </c>
       <c r="BP43" s="110">
         <v>102.4</v>
       </c>
       <c r="BQ43" s="110">
         <v>102.2</v>
       </c>
       <c r="BR43" s="111">
         <v>100.4</v>
       </c>
       <c r="BS43" s="111">
         <v>100.6</v>
       </c>
       <c r="BT43" s="127">
         <v>106.6</v>
       </c>
       <c r="BU43" s="127">
         <v>106.1</v>
       </c>
       <c r="BV43" s="127">
         <v>103.5</v>
       </c>
       <c r="BW43" s="127">
         <v>100.2</v>
       </c>
-      <c r="BX43" s="148">
+      <c r="BX43" s="138">
         <v>100.3</v>
       </c>
-      <c r="BY43" s="148">
+      <c r="BY43" s="138">
         <v>100.9</v>
       </c>
-      <c r="BZ43" s="127"/>
+      <c r="BZ43" s="127">
+        <v>93.7</v>
+      </c>
       <c r="CA43" s="127"/>
       <c r="CB43" s="127"/>
       <c r="CC43" s="96"/>
     </row>
-    <row r="44" spans="1:81" ht="12.75" customHeight="1">
+    <row r="44" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="59">
         <v>110.4</v>
       </c>
       <c r="C44" s="59">
         <v>105</v>
       </c>
       <c r="D44" s="59">
         <v>105.4</v>
       </c>
       <c r="E44" s="59">
         <v>105.7</v>
       </c>
       <c r="F44" s="60">
         <v>104.64943862945427</v>
       </c>
       <c r="G44" s="59">
         <v>114.6</v>
       </c>
       <c r="H44" s="59">
         <v>111.2</v>
       </c>
       <c r="I44" s="59">
@@ -37577,62 +38349,64 @@
       </c>
       <c r="BP44" s="110">
         <v>106</v>
       </c>
       <c r="BQ44" s="110">
         <v>106</v>
       </c>
       <c r="BR44" s="111">
         <v>105.1</v>
       </c>
       <c r="BS44" s="111">
         <v>105</v>
       </c>
       <c r="BT44" s="127">
         <v>106.7</v>
       </c>
       <c r="BU44" s="127">
         <v>104.7</v>
       </c>
       <c r="BV44" s="127">
         <v>105</v>
       </c>
       <c r="BW44" s="127">
         <v>105.1</v>
       </c>
-      <c r="BX44" s="148">
+      <c r="BX44" s="138">
         <v>104.9</v>
       </c>
-      <c r="BY44" s="148">
+      <c r="BY44" s="138">
         <v>101</v>
       </c>
-      <c r="BZ44" s="127"/>
+      <c r="BZ44" s="127">
+        <v>101.6</v>
+      </c>
       <c r="CA44" s="127"/>
       <c r="CB44" s="127"/>
       <c r="CC44" s="111"/>
     </row>
-    <row r="45" spans="1:81" ht="12.75" customHeight="1">
+    <row r="45" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="59">
         <v>117.2</v>
       </c>
       <c r="C45" s="59">
         <v>106.5</v>
       </c>
       <c r="D45" s="59">
         <v>106.5</v>
       </c>
       <c r="E45" s="59">
         <v>110.9</v>
       </c>
       <c r="F45" s="60">
         <v>111.15039885359295</v>
       </c>
       <c r="G45" s="59">
         <v>121.6</v>
       </c>
       <c r="H45" s="59">
         <v>121.6</v>
       </c>
       <c r="I45" s="59">
@@ -37814,62 +38588,64 @@
       </c>
       <c r="BP45" s="110">
         <v>98.3</v>
       </c>
       <c r="BQ45" s="110">
         <v>98</v>
       </c>
       <c r="BR45" s="111">
         <v>99.3</v>
       </c>
       <c r="BS45" s="111">
         <v>99.7</v>
       </c>
       <c r="BT45" s="127">
         <v>108.1</v>
       </c>
       <c r="BU45" s="127">
         <v>106.3</v>
       </c>
       <c r="BV45" s="127">
         <v>104.4</v>
       </c>
       <c r="BW45" s="127">
         <v>104.6</v>
       </c>
-      <c r="BX45" s="148">
+      <c r="BX45" s="138">
         <v>103.9</v>
       </c>
-      <c r="BY45" s="148">
+      <c r="BY45" s="138">
         <v>93.6</v>
       </c>
-      <c r="BZ45" s="127"/>
+      <c r="BZ45" s="127">
+        <v>91.7</v>
+      </c>
       <c r="CA45" s="127"/>
       <c r="CB45" s="127"/>
       <c r="CC45" s="111"/>
     </row>
-    <row r="46" spans="1:81" ht="12.75" customHeight="1">
+    <row r="46" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="59">
         <v>112.3</v>
       </c>
       <c r="C46" s="59">
         <v>106.2</v>
       </c>
       <c r="D46" s="59">
         <v>104.5</v>
       </c>
       <c r="E46" s="59">
         <v>108</v>
       </c>
       <c r="F46" s="60">
         <v>108.30365273378077</v>
       </c>
       <c r="G46" s="59">
         <v>118.7</v>
       </c>
       <c r="H46" s="59">
         <v>116.6</v>
       </c>
       <c r="I46" s="59">
@@ -38051,62 +38827,64 @@
       </c>
       <c r="BP46" s="110">
         <v>85.4</v>
       </c>
       <c r="BQ46" s="110">
         <v>88</v>
       </c>
       <c r="BR46" s="111">
         <v>89.9</v>
       </c>
       <c r="BS46" s="111">
         <v>89.9</v>
       </c>
       <c r="BT46" s="127">
         <v>118.8</v>
       </c>
       <c r="BU46" s="127">
         <v>115.5</v>
       </c>
       <c r="BV46" s="127">
         <v>111.4</v>
       </c>
       <c r="BW46" s="127">
         <v>107.5</v>
       </c>
-      <c r="BX46" s="148">
+      <c r="BX46" s="138">
         <v>107.1</v>
       </c>
-      <c r="BY46" s="148">
+      <c r="BY46" s="138">
         <v>98.8</v>
       </c>
-      <c r="BZ46" s="127"/>
+      <c r="BZ46" s="127">
+        <v>98.8</v>
+      </c>
       <c r="CA46" s="127"/>
       <c r="CB46" s="127"/>
       <c r="CC46" s="111"/>
     </row>
-    <row r="47" spans="1:81" ht="12.75" customHeight="1">
+    <row r="47" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="59">
         <v>115.2</v>
       </c>
       <c r="C47" s="59">
         <v>99.8</v>
       </c>
       <c r="D47" s="59">
         <v>106.5</v>
       </c>
       <c r="E47" s="59">
         <v>111.6</v>
       </c>
       <c r="F47" s="60">
         <v>112.02723657700049</v>
       </c>
       <c r="G47" s="59">
         <v>123.4</v>
       </c>
       <c r="H47" s="59">
         <v>125.8</v>
       </c>
       <c r="I47" s="59">
@@ -38288,62 +39066,64 @@
       </c>
       <c r="BP47" s="110">
         <v>102.3</v>
       </c>
       <c r="BQ47" s="110">
         <v>101.5</v>
       </c>
       <c r="BR47" s="111">
         <v>101.7</v>
       </c>
       <c r="BS47" s="111">
         <v>101.5</v>
       </c>
       <c r="BT47" s="127">
         <v>101.8</v>
       </c>
       <c r="BU47" s="127">
         <v>100.1</v>
       </c>
       <c r="BV47" s="127">
         <v>99.5</v>
       </c>
       <c r="BW47" s="127">
         <v>98.6</v>
       </c>
-      <c r="BX47" s="148">
+      <c r="BX47" s="138">
         <v>98.9</v>
       </c>
-      <c r="BY47" s="148">
+      <c r="BY47" s="138">
         <v>93.4</v>
       </c>
-      <c r="BZ47" s="127"/>
+      <c r="BZ47" s="127">
+        <v>94</v>
+      </c>
       <c r="CA47" s="127"/>
       <c r="CB47" s="127"/>
       <c r="CC47" s="111"/>
     </row>
-    <row r="48" spans="1:81" ht="12.75" customHeight="1">
+    <row r="48" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="59">
         <v>114</v>
       </c>
       <c r="C48" s="59">
         <v>106.1</v>
       </c>
       <c r="D48" s="59">
         <v>110.8</v>
       </c>
       <c r="E48" s="59">
         <v>113.1</v>
       </c>
       <c r="F48" s="60">
         <v>112.65482917962369</v>
       </c>
       <c r="G48" s="59">
         <v>127.5</v>
       </c>
       <c r="H48" s="59">
         <v>123.5</v>
       </c>
       <c r="I48" s="59">
@@ -38525,62 +39305,64 @@
       </c>
       <c r="BP48" s="110">
         <v>99.4</v>
       </c>
       <c r="BQ48" s="110">
         <v>97.7</v>
       </c>
       <c r="BR48" s="111">
         <v>98.3</v>
       </c>
       <c r="BS48" s="111">
         <v>98.6</v>
       </c>
       <c r="BT48" s="127">
         <v>96.3</v>
       </c>
       <c r="BU48" s="127">
         <v>96.9</v>
       </c>
       <c r="BV48" s="127">
         <v>98.2</v>
       </c>
       <c r="BW48" s="127">
         <v>95.4</v>
       </c>
-      <c r="BX48" s="148">
+      <c r="BX48" s="138">
         <v>95.9</v>
       </c>
-      <c r="BY48" s="148">
+      <c r="BY48" s="138">
         <v>90.4</v>
       </c>
-      <c r="BZ48" s="127"/>
+      <c r="BZ48" s="127">
+        <v>95.7</v>
+      </c>
       <c r="CA48" s="127"/>
       <c r="CB48" s="127"/>
       <c r="CC48" s="111"/>
     </row>
-    <row r="49" spans="1:81" ht="12.75" customHeight="1">
+    <row r="49" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="59">
         <v>115.9</v>
       </c>
       <c r="C49" s="59">
         <v>104.9</v>
       </c>
       <c r="D49" s="59">
         <v>109.1</v>
       </c>
       <c r="E49" s="59">
         <v>112.6</v>
       </c>
       <c r="F49" s="60">
         <v>112.19375930114678</v>
       </c>
       <c r="G49" s="59">
         <v>126.7</v>
       </c>
       <c r="H49" s="59">
         <v>126.4</v>
       </c>
       <c r="I49" s="59">
@@ -38762,62 +39544,64 @@
       </c>
       <c r="BP49" s="110">
         <v>102.3</v>
       </c>
       <c r="BQ49" s="110">
         <v>100.4</v>
       </c>
       <c r="BR49" s="111">
         <v>100</v>
       </c>
       <c r="BS49" s="111">
         <v>100.1</v>
       </c>
       <c r="BT49" s="127">
         <v>94.4</v>
       </c>
       <c r="BU49" s="127">
         <v>96.7</v>
       </c>
       <c r="BV49" s="127">
         <v>98</v>
       </c>
       <c r="BW49" s="127">
         <v>97.4</v>
       </c>
-      <c r="BX49" s="148">
+      <c r="BX49" s="138">
         <v>98.6</v>
       </c>
-      <c r="BY49" s="148">
+      <c r="BY49" s="138">
         <v>93.8</v>
       </c>
-      <c r="BZ49" s="127"/>
+      <c r="BZ49" s="127">
+        <v>93.5</v>
+      </c>
       <c r="CA49" s="127"/>
       <c r="CB49" s="127"/>
       <c r="CC49" s="111"/>
     </row>
-    <row r="50" spans="1:81" ht="12.75" customHeight="1">
+    <row r="50" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="59">
         <v>117.2</v>
       </c>
       <c r="C50" s="59">
         <v>102.7</v>
       </c>
       <c r="D50" s="59">
         <v>107.2</v>
       </c>
       <c r="E50" s="59">
         <v>109.6</v>
       </c>
       <c r="F50" s="60">
         <v>109.43100471239327</v>
       </c>
       <c r="G50" s="59">
         <v>119.5</v>
       </c>
       <c r="H50" s="59">
         <v>123.2</v>
       </c>
       <c r="I50" s="59">
@@ -38999,62 +39783,64 @@
       </c>
       <c r="BP50" s="110">
         <v>101</v>
       </c>
       <c r="BQ50" s="110">
         <v>100.7</v>
       </c>
       <c r="BR50" s="111">
         <v>100.7</v>
       </c>
       <c r="BS50" s="111">
         <v>100.9</v>
       </c>
       <c r="BT50" s="127">
         <v>100.1</v>
       </c>
       <c r="BU50" s="127">
         <v>100.6</v>
       </c>
       <c r="BV50" s="127">
         <v>98.7</v>
       </c>
       <c r="BW50" s="127">
         <v>98.1</v>
       </c>
-      <c r="BX50" s="148">
+      <c r="BX50" s="138">
         <v>98.2</v>
       </c>
-      <c r="BY50" s="148">
+      <c r="BY50" s="138">
         <v>92.4</v>
       </c>
-      <c r="BZ50" s="127"/>
+      <c r="BZ50" s="127">
+        <v>93.5</v>
+      </c>
       <c r="CA50" s="127"/>
       <c r="CB50" s="127"/>
       <c r="CC50" s="111"/>
     </row>
-    <row r="51" spans="1:81" ht="12.75" customHeight="1">
+    <row r="51" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="59">
         <v>108.6</v>
       </c>
       <c r="C51" s="59">
         <v>101.7</v>
       </c>
       <c r="D51" s="59">
         <v>106.4</v>
       </c>
       <c r="E51" s="59">
         <v>109.5</v>
       </c>
       <c r="F51" s="60">
         <v>109.13873285930984</v>
       </c>
       <c r="G51" s="59">
         <v>121.9</v>
       </c>
       <c r="H51" s="59">
         <v>119.4</v>
       </c>
       <c r="I51" s="59">
@@ -39236,62 +40022,64 @@
       </c>
       <c r="BP51" s="110">
         <v>106.3</v>
       </c>
       <c r="BQ51" s="110">
         <v>104.3</v>
       </c>
       <c r="BR51" s="111">
         <v>104.7</v>
       </c>
       <c r="BS51" s="111">
         <v>104.1</v>
       </c>
       <c r="BT51" s="127">
         <v>100.4</v>
       </c>
       <c r="BU51" s="127">
         <v>97.9</v>
       </c>
       <c r="BV51" s="127">
         <v>97.4</v>
       </c>
       <c r="BW51" s="127">
         <v>96.5</v>
       </c>
-      <c r="BX51" s="148">
+      <c r="BX51" s="138">
         <v>97.1</v>
       </c>
-      <c r="BY51" s="148">
+      <c r="BY51" s="138">
         <v>94</v>
       </c>
-      <c r="BZ51" s="127"/>
+      <c r="BZ51" s="127">
+        <v>96.3</v>
+      </c>
       <c r="CA51" s="127"/>
       <c r="CB51" s="127"/>
       <c r="CC51" s="111"/>
     </row>
-    <row r="52" spans="1:81" ht="12.75" customHeight="1">
+    <row r="52" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="59">
         <v>115.2</v>
       </c>
       <c r="C52" s="59">
         <v>102.1</v>
       </c>
       <c r="D52" s="59">
         <v>105.7</v>
       </c>
       <c r="E52" s="59">
         <v>105.2</v>
       </c>
       <c r="F52" s="60">
         <v>105.11190773403847</v>
       </c>
       <c r="G52" s="59">
         <v>118.2</v>
       </c>
       <c r="H52" s="59">
         <v>120.7</v>
       </c>
       <c r="I52" s="59">
@@ -39473,62 +40261,64 @@
       </c>
       <c r="BP52" s="110">
         <v>94.2</v>
       </c>
       <c r="BQ52" s="110">
         <v>95.2</v>
       </c>
       <c r="BR52" s="111">
         <v>96.2</v>
       </c>
       <c r="BS52" s="111">
         <v>97.7</v>
       </c>
       <c r="BT52" s="127">
         <v>99.1</v>
       </c>
       <c r="BU52" s="127">
         <v>100.6</v>
       </c>
       <c r="BV52" s="127">
         <v>99</v>
       </c>
       <c r="BW52" s="127">
         <v>97.7</v>
       </c>
-      <c r="BX52" s="148">
+      <c r="BX52" s="138">
         <v>97.7</v>
       </c>
-      <c r="BY52" s="148">
+      <c r="BY52" s="138">
         <v>94.2</v>
       </c>
-      <c r="BZ52" s="127"/>
+      <c r="BZ52" s="127">
+        <v>95.4</v>
+      </c>
       <c r="CA52" s="127"/>
       <c r="CB52" s="127"/>
       <c r="CC52" s="111"/>
     </row>
-    <row r="53" spans="1:81" ht="12.75" customHeight="1">
+    <row r="53" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="59">
         <v>119.7</v>
       </c>
       <c r="C53" s="59">
         <v>105.2</v>
       </c>
       <c r="D53" s="59">
         <v>110.6</v>
       </c>
       <c r="E53" s="59">
         <v>113</v>
       </c>
       <c r="F53" s="60">
         <v>112.98510546579163</v>
       </c>
       <c r="G53" s="59">
         <v>122.6</v>
       </c>
       <c r="H53" s="59">
         <v>123.9</v>
       </c>
       <c r="I53" s="59">
@@ -39710,62 +40500,64 @@
       </c>
       <c r="BP53" s="110">
         <v>101.7</v>
       </c>
       <c r="BQ53" s="110">
         <v>101.6</v>
       </c>
       <c r="BR53" s="111">
         <v>102.6</v>
       </c>
       <c r="BS53" s="111">
         <v>102.1</v>
       </c>
       <c r="BT53" s="127">
         <v>102.1</v>
       </c>
       <c r="BU53" s="127">
         <v>102.6</v>
       </c>
       <c r="BV53" s="127">
         <v>101.2</v>
       </c>
       <c r="BW53" s="127">
         <v>99.9</v>
       </c>
-      <c r="BX53" s="148">
+      <c r="BX53" s="138">
         <v>98.7</v>
       </c>
-      <c r="BY53" s="148">
+      <c r="BY53" s="138">
         <v>91.4</v>
       </c>
-      <c r="BZ53" s="127"/>
+      <c r="BZ53" s="127">
+        <v>87.1</v>
+      </c>
       <c r="CA53" s="127"/>
       <c r="CB53" s="127"/>
       <c r="CC53" s="111"/>
     </row>
-    <row r="54" spans="1:81" ht="12.75" customHeight="1">
+    <row r="54" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="59">
         <v>113.7</v>
       </c>
       <c r="C54" s="59">
         <v>103.4</v>
       </c>
       <c r="D54" s="59">
         <v>109</v>
       </c>
       <c r="E54" s="59">
         <v>111.9</v>
       </c>
       <c r="F54" s="60">
         <v>112.27004023198855</v>
       </c>
       <c r="G54" s="59">
         <v>127.2</v>
       </c>
       <c r="H54" s="59">
         <v>129.69999999999999</v>
       </c>
       <c r="I54" s="59">
@@ -39947,136 +40739,140 @@
       </c>
       <c r="BP54" s="110">
         <v>106.2</v>
       </c>
       <c r="BQ54" s="110">
         <v>102.7</v>
       </c>
       <c r="BR54" s="111">
         <v>103.5</v>
       </c>
       <c r="BS54" s="111">
         <v>103.6</v>
       </c>
       <c r="BT54" s="127">
         <v>99.3</v>
       </c>
       <c r="BU54" s="127">
         <v>98.4</v>
       </c>
       <c r="BV54" s="127">
         <v>97.9</v>
       </c>
       <c r="BW54" s="127">
         <v>97.5</v>
       </c>
-      <c r="BX54" s="148">
+      <c r="BX54" s="138">
         <v>96.6</v>
       </c>
-      <c r="BY54" s="148">
+      <c r="BY54" s="138">
         <v>91.4</v>
       </c>
-      <c r="BZ54" s="127"/>
+      <c r="BZ54" s="127">
+        <v>92.3</v>
+      </c>
       <c r="CA54" s="127"/>
       <c r="CB54" s="127"/>
       <c r="CC54" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="B21:F21"/>
-    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:F39"/>
+    <mergeCell ref="G39:K39"/>
+    <mergeCell ref="L39:P39"/>
+    <mergeCell ref="Q39:U39"/>
     <mergeCell ref="B23:BS23"/>
     <mergeCell ref="BJ39:BN39"/>
     <mergeCell ref="AA39:AE39"/>
     <mergeCell ref="AK39:AO39"/>
     <mergeCell ref="AF39:AJ39"/>
     <mergeCell ref="AP39:AT39"/>
     <mergeCell ref="AU39:AY39"/>
     <mergeCell ref="AZ39:BD39"/>
+    <mergeCell ref="BE39:BI39"/>
+    <mergeCell ref="BJ3:BN3"/>
+    <mergeCell ref="AK21:AO21"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="AF3:AJ3"/>
     <mergeCell ref="Q21:U21"/>
     <mergeCell ref="V3:Z3"/>
     <mergeCell ref="V21:Z21"/>
     <mergeCell ref="Q3:U3"/>
     <mergeCell ref="G21:K21"/>
     <mergeCell ref="L21:P21"/>
-    <mergeCell ref="A39:A40"/>
-[...4 lines deleted...]
-    <mergeCell ref="BE39:BI39"/>
     <mergeCell ref="L3:P3"/>
-    <mergeCell ref="AP3:AT3"/>
-[...2 lines deleted...]
-    <mergeCell ref="AF21:AJ21"/>
+    <mergeCell ref="AA21:AE21"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="A21:A22"/>
     <mergeCell ref="AU3:AY3"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="BE21:BI21"/>
     <mergeCell ref="AU21:AY21"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AZ21:BD21"/>
     <mergeCell ref="AZ3:BD3"/>
-    <mergeCell ref="BJ3:BN3"/>
-[...1 lines deleted...]
-    <mergeCell ref="AA21:AE21"/>
     <mergeCell ref="BT21:BX21"/>
     <mergeCell ref="AA3:AE3"/>
     <mergeCell ref="BT39:BX39"/>
     <mergeCell ref="BO3:BS3"/>
     <mergeCell ref="BO21:BS21"/>
     <mergeCell ref="BO39:BS39"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="B5:CC5"/>
     <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="BY21:CC21"/>
     <mergeCell ref="BY39:CC39"/>
     <mergeCell ref="V39:Z39"/>
+    <mergeCell ref="AP3:AT3"/>
+    <mergeCell ref="BJ21:BN21"/>
+    <mergeCell ref="AP21:AT21"/>
+    <mergeCell ref="AF21:AJ21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>guarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>