--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1185" yWindow="-285" windowWidth="14085" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="year" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Labour force (economically active population)</t>
   </si>
   <si>
     <t>Employed population</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t xml:space="preserve">Unemployed population </t>
   </si>
   <si>
     <t>Unemployment rate</t>
   </si>
   <si>
     <t>Not in the labour force (economically non-active population)</t>
   </si>
   <si>
     <t>thousands persons</t>
   </si>
   <si>
@@ -83,65 +83,50 @@
   <si>
     <t>Other categories of the employed population</t>
   </si>
   <si>
     <t>5,0</t>
   </si>
   <si>
     <t>3,0</t>
   </si>
   <si>
     <t>2,0</t>
   </si>
   <si>
     <r>
       <t>2015</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
-    </r>
-[...13 lines deleted...]
-      <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Youth unemployment rate (at the age of 15-34 years)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -228,85 +213,84 @@
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Zhelezin</t>
   </si>
   <si>
     <t>Ertis</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>districts:</t>
   </si>
   <si>
     <r>
-      <t>Main indicators of the labor market by districts of Pavlodar region 2014-2024.</t>
+      <t>Main indicators of the labor market by districts of Pavlodar region 2014-2025.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="45">
+  <fonts count="47">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
@@ -570,50 +554,61 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
@@ -889,51 +884,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2959">
+  <cellStyleXfs count="3025">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3867,111 +3862,161 @@
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4013,101 +4058,106 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2959">
+  <cellStyles count="3025">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 13" xfId="8"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 14" xfId="10"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 15" xfId="12"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="13"/>
     <cellStyle name="20% - Акцент1 16" xfId="14"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 17" xfId="16"/>
     <cellStyle name="20% - Акцент1 18" xfId="17"/>
     <cellStyle name="20% - Акцент1 19" xfId="18"/>
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% — акцент1 2" xfId="2881"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="24"/>
@@ -5902,50 +5952,51 @@
     <cellStyle name="Обычный 16 15" xfId="1690"/>
     <cellStyle name="Обычный 16 16" xfId="1691"/>
     <cellStyle name="Обычный 16 17" xfId="1692"/>
     <cellStyle name="Обычный 16 18" xfId="1693"/>
     <cellStyle name="Обычный 16 19" xfId="1694"/>
     <cellStyle name="Обычный 16 2" xfId="1695"/>
     <cellStyle name="Обычный 16 20" xfId="1696"/>
     <cellStyle name="Обычный 16 21" xfId="1697"/>
     <cellStyle name="Обычный 16 22" xfId="1698"/>
     <cellStyle name="Обычный 16 23" xfId="1699"/>
     <cellStyle name="Обычный 16 24" xfId="1700"/>
     <cellStyle name="Обычный 16 25" xfId="1701"/>
     <cellStyle name="Обычный 16 26" xfId="1702"/>
     <cellStyle name="Обычный 16 27" xfId="1703"/>
     <cellStyle name="Обычный 16 28" xfId="1704"/>
     <cellStyle name="Обычный 16 3" xfId="1705"/>
     <cellStyle name="Обычный 16 4" xfId="1706"/>
     <cellStyle name="Обычный 16 5" xfId="1707"/>
     <cellStyle name="Обычный 16 6" xfId="1708"/>
     <cellStyle name="Обычный 16 7" xfId="1709"/>
     <cellStyle name="Обычный 16 8" xfId="1710"/>
     <cellStyle name="Обычный 16 9" xfId="1711"/>
     <cellStyle name="Обычный 17" xfId="1712"/>
     <cellStyle name="Обычный 17 2" xfId="1713"/>
     <cellStyle name="Обычный 17 2 2" xfId="2845"/>
+    <cellStyle name="Обычный 17 2 3" xfId="2977"/>
     <cellStyle name="Обычный 18" xfId="1714"/>
     <cellStyle name="Обычный 18 2" xfId="1715"/>
     <cellStyle name="Обычный 18 2 2" xfId="2718"/>
     <cellStyle name="Обычный 19" xfId="1716"/>
     <cellStyle name="Обычный 19 2" xfId="1717"/>
     <cellStyle name="Обычный 19 2 2" xfId="2850"/>
     <cellStyle name="Обычный 2" xfId="1718"/>
     <cellStyle name="Обычный 2 10" xfId="1719"/>
     <cellStyle name="Обычный 2 10 2" xfId="1720"/>
     <cellStyle name="Обычный 2 10_year" xfId="1721"/>
     <cellStyle name="Обычный 2 11" xfId="1722"/>
     <cellStyle name="Обычный 2 11 2" xfId="1723"/>
     <cellStyle name="Обычный 2 11_year" xfId="1724"/>
     <cellStyle name="Обычный 2 12" xfId="1725"/>
     <cellStyle name="Обычный 2 12 2" xfId="1726"/>
     <cellStyle name="Обычный 2 12_year" xfId="1727"/>
     <cellStyle name="Обычный 2 13" xfId="1728"/>
     <cellStyle name="Обычный 2 13 2" xfId="1729"/>
     <cellStyle name="Обычный 2 13_year" xfId="1730"/>
     <cellStyle name="Обычный 2 14" xfId="1731"/>
     <cellStyle name="Обычный 2 14 2" xfId="1732"/>
     <cellStyle name="Обычный 2 14_year" xfId="1733"/>
     <cellStyle name="Обычный 2 15" xfId="1734"/>
     <cellStyle name="Обычный 2 15 2" xfId="1735"/>
     <cellStyle name="Обычный 2 15_year" xfId="1736"/>
@@ -5985,125 +6036,143 @@
     <cellStyle name="Обычный 2 19 3 2 3" xfId="1767"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="1768"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="2790"/>
     <cellStyle name="Обычный 2 19 3_12." xfId="1769"/>
     <cellStyle name="Обычный 2 19 4" xfId="1770"/>
     <cellStyle name="Обычный 2 19 5" xfId="1771"/>
     <cellStyle name="Обычный 2 19 6" xfId="2948"/>
     <cellStyle name="Обычный 2 2" xfId="1772"/>
     <cellStyle name="Обычный 2 2 10" xfId="1773"/>
     <cellStyle name="Обычный 2 2 11" xfId="1774"/>
     <cellStyle name="Обычный 2 2 12" xfId="1775"/>
     <cellStyle name="Обычный 2 2 13" xfId="1776"/>
     <cellStyle name="Обычный 2 2 14" xfId="1777"/>
     <cellStyle name="Обычный 2 2 15" xfId="1778"/>
     <cellStyle name="Обычный 2 2 16" xfId="1779"/>
     <cellStyle name="Обычный 2 2 17" xfId="2603"/>
     <cellStyle name="Обычный 2 2 2" xfId="1780"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="1782"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1784"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1785"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1786"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1787"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 2 17 2" xfId="2989"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="1790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="2979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="2968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1797"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2621"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="1800"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1801"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="2795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1" xfId="1802"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="1803"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="2620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="1804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1805"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="1806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3" xfId="2622"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3_1" xfId="1807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="2991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="2980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="2972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="2982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1" xfId="1809"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="1812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="2623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2_1" xfId="1813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="2796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_12." xfId="1815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="1816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="2619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2_11.13(1)" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="2625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2_1" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="2797"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_12." xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="2624"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="2626"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4_1" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="2990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="2978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="2975"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_1" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="2967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="1836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="2628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2_1" xfId="1837"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="2799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_12." xfId="1839"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="2627"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1" xfId="1841"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1842"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="1843"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3" xfId="2629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3_1" xfId="1844"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="2992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="2981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="2971"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="2983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_12." xfId="1846"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1847"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1848"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="1849"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="2630"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2_1" xfId="1850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1851"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="2800"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_12." xfId="1852"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="1853"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="2618"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_11.13(1)" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1855"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1856"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1857"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="1860"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="2634"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2_1" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1862"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="2802"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_12." xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="2632"/>
@@ -6115,109 +6184,129 @@
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="2801"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_12." xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="1873"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="2636"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2_1" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="2803"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_12." xfId="1876"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="2631"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_1" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="2638"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2_1" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="2804"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_12." xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="2637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 2" xfId="2993"/>
     <cellStyle name="Обычный 2 2 2 2 2 4_1" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 3" xfId="2639"/>
     <cellStyle name="Обычный 2 2 2 2 2 5_1" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="2792"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 2 2_1" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10" xfId="2964"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="2807"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="2641"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="2806"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_12." xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="2808"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="2640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 2" xfId="2994"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="2970"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="2984"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="2966"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9" xfId="2986"/>
     <cellStyle name="Обычный 2 2 2 2 3 2_1" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="2809"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="2642"/>
     <cellStyle name="Обычный 2 2 2 2 3 3_1" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="2805"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 3_12." xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="2988"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1918"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="2811"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="2643"/>
     <cellStyle name="Обычный 2 2 2 2 4 2_1" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="2995"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="2969"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="2985"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="2965"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="2987"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="2963"/>
     <cellStyle name="Обычный 2 2 2 2 4_12." xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="1924"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1925"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="2996"/>
     <cellStyle name="Обычный 2 2 2 2 6" xfId="1926"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2" xfId="2997"/>
     <cellStyle name="Обычный 2 2 2 2 7" xfId="2617"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2" xfId="2998"/>
     <cellStyle name="Обычный 2 2 2 2_11.13(1)" xfId="1927"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="1928"/>
     <cellStyle name="Обычный 2 2 2 3 2" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2" xfId="3000"/>
+    <cellStyle name="Обычный 2 2 2 3 2 3" xfId="2999"/>
     <cellStyle name="Обычный 2 2 2 3 3" xfId="2644"/>
+    <cellStyle name="Обычный 2 2 2 3 3 2" xfId="3001"/>
     <cellStyle name="Обычный 2 2 2 3_1" xfId="1930"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="1931"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="1932"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1934"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1935"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="1936"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="2647"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2_1" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1938"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="2814"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_12." xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="1940"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="2646"/>
     <cellStyle name="Обычный 2 2 2 4 2 2_1" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1942"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="1943"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 3" xfId="2648"/>
     <cellStyle name="Обычный 2 2 2 4 2 3_1" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1945"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="2813"/>
     <cellStyle name="Обычный 2 2 2 4 2_12." xfId="1946"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="1947"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1949"/>
@@ -6225,215 +6314,232 @@
     <cellStyle name="Обычный 2 2 2 4 3 2_1" xfId="1950"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="2815"/>
     <cellStyle name="Обычный 2 2 2 4 3_12." xfId="1952"/>
     <cellStyle name="Обычный 2 2 2 4 4" xfId="1953"/>
     <cellStyle name="Обычный 2 2 2 4 5" xfId="2645"/>
     <cellStyle name="Обычный 2 2 2 4_1" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1955"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1956"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="2651"/>
     <cellStyle name="Обычный 2 2 2 5 2 2_1" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1960"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="2816"/>
     <cellStyle name="Обычный 2 2 2 5 2_12." xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="1962"/>
     <cellStyle name="Обычный 2 2 2 5 4" xfId="2650"/>
     <cellStyle name="Обычный 2 2 2 5_1" xfId="1963"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1964"/>
     <cellStyle name="Обычный 2 2 2 6 2" xfId="1965"/>
     <cellStyle name="Обычный 2 2 2 6 3" xfId="2652"/>
     <cellStyle name="Обычный 2 2 2 6_1" xfId="1966"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="1967"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="1968"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="3003"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="2791"/>
     <cellStyle name="Обычный 2 2 2 7_year" xfId="1969"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="1970"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="1971"/>
     <cellStyle name="Обычный 2 2 2_1" xfId="1972"/>
     <cellStyle name="Обычный 2 2 3" xfId="1973"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="1974"/>
     <cellStyle name="Обычный 2 2 3 2 2" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2" xfId="3004"/>
     <cellStyle name="Обычный 2 2 3 2 3" xfId="2654"/>
     <cellStyle name="Обычный 2 2 3 2_1" xfId="1976"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="1977"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="1978"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="2817"/>
     <cellStyle name="Обычный 2 2 3 3_year" xfId="1979"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="3006"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="2653"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="2678"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="2633"/>
     <cellStyle name="Обычный 2 2 3_12." xfId="1981"/>
     <cellStyle name="Обычный 2 2 4" xfId="1982"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 4 2 10" xfId="2960"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="1984"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1985"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1986"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1987"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="2820"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="1988"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2656"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_1" xfId="1989"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1990"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="2819"/>
     <cellStyle name="Обычный 2 2 4 2 2_12." xfId="1991"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="1992"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1993"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="2821"/>
     <cellStyle name="Обычный 2 2 4 2 4" xfId="1994"/>
     <cellStyle name="Обычный 2 2 4 2 5" xfId="2655"/>
+    <cellStyle name="Обычный 2 2 4 2 5 2" xfId="3007"/>
+    <cellStyle name="Обычный 2 2 4 2 6" xfId="2962"/>
+    <cellStyle name="Обычный 2 2 4 2 7" xfId="3002"/>
+    <cellStyle name="Обычный 2 2 4 2 8" xfId="2961"/>
+    <cellStyle name="Обычный 2 2 4 2 9" xfId="3005"/>
     <cellStyle name="Обычный 2 2 4 2_1" xfId="1995"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="1996"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="1997"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1998"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="2822"/>
     <cellStyle name="Обычный 2 2 4 3 3" xfId="1999"/>
     <cellStyle name="Обычный 2 2 4 3 4" xfId="2657"/>
     <cellStyle name="Обычный 2 2 4 3_1" xfId="2000"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="2001"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="2818"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="2002"/>
     <cellStyle name="Обычный 2 2 4_12." xfId="2003"/>
     <cellStyle name="Обычный 2 2 5" xfId="2004"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="2005"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="2006"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2007"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="2824"/>
     <cellStyle name="Обычный 2 2 5 2 3" xfId="2008"/>
     <cellStyle name="Обычный 2 2 5 2 4" xfId="2658"/>
+    <cellStyle name="Обычный 2 2 5 2 4 2" xfId="3008"/>
     <cellStyle name="Обычный 2 2 5 2_1" xfId="2009"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="2010"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="2823"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="2011"/>
     <cellStyle name="Обычный 2 2 5_12." xfId="2012"/>
     <cellStyle name="Обычный 2 2 6" xfId="2013"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="2014"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="2825"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="3009"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="2015"/>
     <cellStyle name="Обычный 2 2 6_8" xfId="2016"/>
     <cellStyle name="Обычный 2 2 7" xfId="2017"/>
     <cellStyle name="Обычный 2 2 7 2" xfId="2018"/>
     <cellStyle name="Обычный 2 2 7_year" xfId="2019"/>
     <cellStyle name="Обычный 2 2 8" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 8 2" xfId="3010"/>
     <cellStyle name="Обычный 2 2 9" xfId="2021"/>
     <cellStyle name="Обычный 2 2_1." xfId="2022"/>
     <cellStyle name="Обычный 2 20" xfId="2023"/>
     <cellStyle name="Обычный 2 20 2" xfId="2024"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="2025"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="2026"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="2027"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="2028"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="2826"/>
     <cellStyle name="Обычный 2 20 2_12." xfId="2029"/>
     <cellStyle name="Обычный 2 20 3" xfId="2030"/>
     <cellStyle name="Обычный 2 20 4" xfId="2031"/>
     <cellStyle name="Обычный 2 21" xfId="2032"/>
     <cellStyle name="Обычный 2 21 2" xfId="2033"/>
     <cellStyle name="Обычный 2 21 3" xfId="2034"/>
     <cellStyle name="Обычный 2 22" xfId="2035"/>
     <cellStyle name="Обычный 2 23" xfId="2036"/>
     <cellStyle name="Обычный 2 24" xfId="2037"/>
     <cellStyle name="Обычный 2 24 2" xfId="2038"/>
     <cellStyle name="Обычный 2 24 3" xfId="2659"/>
     <cellStyle name="Обычный 2 24_1" xfId="2039"/>
     <cellStyle name="Обычный 2 25" xfId="2040"/>
     <cellStyle name="Обычный 2 25 2" xfId="2041"/>
     <cellStyle name="Обычный 2 25 2 2" xfId="2827"/>
     <cellStyle name="Обычный 2 25 3" xfId="2042"/>
     <cellStyle name="Обычный 2 25_Обложка" xfId="2043"/>
     <cellStyle name="Обычный 2 26" xfId="2044"/>
     <cellStyle name="Обычный 2 26 2" xfId="2045"/>
     <cellStyle name="Обычный 2 26 2 2" xfId="2828"/>
     <cellStyle name="Обычный 2 26_Обложка" xfId="2046"/>
     <cellStyle name="Обычный 2 27" xfId="2047"/>
     <cellStyle name="Обычный 2 27 2" xfId="2048"/>
     <cellStyle name="Обычный 2 27 2 2" xfId="2829"/>
     <cellStyle name="Обычный 2 28" xfId="2049"/>
     <cellStyle name="Обычный 2 28 2" xfId="2050"/>
     <cellStyle name="Обычный 2 28 2 2" xfId="2830"/>
     <cellStyle name="Обычный 2 29" xfId="2051"/>
     <cellStyle name="Обычный 2 29 2" xfId="2052"/>
     <cellStyle name="Обычный 2 29 2 2" xfId="2831"/>
     <cellStyle name="Обычный 2 3" xfId="2053"/>
     <cellStyle name="Обычный 2 3 2" xfId="2054"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="3011"/>
     <cellStyle name="Обычный 2 3 3" xfId="2055"/>
     <cellStyle name="Обычный 2 3 4" xfId="2660"/>
     <cellStyle name="Обычный 2 3_1" xfId="2056"/>
     <cellStyle name="Обычный 2 30" xfId="2057"/>
     <cellStyle name="Обычный 2 30 2" xfId="2058"/>
     <cellStyle name="Обычный 2 30 2 2" xfId="2832"/>
     <cellStyle name="Обычный 2 31" xfId="2059"/>
     <cellStyle name="Обычный 2 31 2" xfId="2060"/>
     <cellStyle name="Обычный 2 31 2 2" xfId="2833"/>
     <cellStyle name="Обычный 2 32" xfId="2061"/>
     <cellStyle name="Обычный 2 32 2" xfId="2062"/>
     <cellStyle name="Обычный 2 32 2 2" xfId="2834"/>
     <cellStyle name="Обычный 2 33" xfId="2063"/>
     <cellStyle name="Обычный 2 33 2" xfId="2064"/>
     <cellStyle name="Обычный 2 33 2 2" xfId="2835"/>
     <cellStyle name="Обычный 2 34" xfId="2065"/>
     <cellStyle name="Обычный 2 34 2" xfId="2066"/>
     <cellStyle name="Обычный 2 34 2 2" xfId="2836"/>
     <cellStyle name="Обычный 2 35" xfId="2067"/>
     <cellStyle name="Обычный 2 35 2" xfId="2068"/>
     <cellStyle name="Обычный 2 35 2 2" xfId="2837"/>
     <cellStyle name="Обычный 2 36" xfId="2069"/>
     <cellStyle name="Обычный 2 36 2" xfId="2070"/>
     <cellStyle name="Обычный 2 36 2 2" xfId="2838"/>
     <cellStyle name="Обычный 2 37" xfId="2071"/>
     <cellStyle name="Обычный 2 37 2" xfId="2688"/>
     <cellStyle name="Обычный 2 38" xfId="2072"/>
     <cellStyle name="Обычный 2 38 2" xfId="2783"/>
     <cellStyle name="Обычный 2 39" xfId="2073"/>
     <cellStyle name="Обычный 2 39 2" xfId="2877"/>
     <cellStyle name="Обычный 2 4" xfId="2074"/>
     <cellStyle name="Обычный 2 4 2" xfId="2075"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="2076"/>
     <cellStyle name="Обычный 2 4 2_year" xfId="2077"/>
     <cellStyle name="Обычный 2 4 3" xfId="2078"/>
     <cellStyle name="Обычный 2 4 4" xfId="2079"/>
     <cellStyle name="Обычный 2 4_8" xfId="2080"/>
     <cellStyle name="Обычный 2 40" xfId="2081"/>
     <cellStyle name="Обычный 2 40 2" xfId="2879"/>
     <cellStyle name="Обычный 2 41" xfId="2082"/>
     <cellStyle name="Обычный 2 41 2" xfId="2880"/>
     <cellStyle name="Обычный 2 42" xfId="2083"/>
     <cellStyle name="Обычный 2 5" xfId="2084"/>
     <cellStyle name="Обычный 2 5 2" xfId="2085"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="3012"/>
     <cellStyle name="Обычный 2 5 3" xfId="2086"/>
     <cellStyle name="Обычный 2 5_8" xfId="2087"/>
     <cellStyle name="Обычный 2 6" xfId="2088"/>
     <cellStyle name="Обычный 2 6 2" xfId="2089"/>
+    <cellStyle name="Обычный 2 6 2 2" xfId="3013"/>
     <cellStyle name="Обычный 2 6_year" xfId="2090"/>
     <cellStyle name="Обычный 2 7" xfId="2091"/>
     <cellStyle name="Обычный 2 7 2" xfId="2092"/>
+    <cellStyle name="Обычный 2 7 2 2" xfId="3014"/>
     <cellStyle name="Обычный 2 7_year" xfId="2093"/>
     <cellStyle name="Обычный 2 8" xfId="2094"/>
     <cellStyle name="Обычный 2 8 2" xfId="2095"/>
+    <cellStyle name="Обычный 2 8 2 2" xfId="3015"/>
     <cellStyle name="Обычный 2 8_year" xfId="2096"/>
     <cellStyle name="Обычный 2 9" xfId="2097"/>
     <cellStyle name="Обычный 2 9 2" xfId="2098"/>
     <cellStyle name="Обычный 2 9_year" xfId="2099"/>
     <cellStyle name="Обычный 2_1.1" xfId="2100"/>
     <cellStyle name="Обычный 20" xfId="2101"/>
     <cellStyle name="Обычный 20 2" xfId="2102"/>
     <cellStyle name="Обычный 20 2 2" xfId="2723"/>
     <cellStyle name="Обычный 21" xfId="2103"/>
     <cellStyle name="Обычный 22" xfId="2104"/>
     <cellStyle name="Обычный 23" xfId="2105"/>
     <cellStyle name="Обычный 24" xfId="2106"/>
     <cellStyle name="Обычный 24 2" xfId="2107"/>
     <cellStyle name="Обычный 24 2 2" xfId="2736"/>
     <cellStyle name="Обычный 25" xfId="2108"/>
     <cellStyle name="Обычный 25 2" xfId="2109"/>
     <cellStyle name="Обычный 25 2 2" xfId="2857"/>
     <cellStyle name="Обычный 26" xfId="2110"/>
     <cellStyle name="Обычный 26 2" xfId="2111"/>
     <cellStyle name="Обычный 26 2 2" xfId="2743"/>
     <cellStyle name="Обычный 27" xfId="2112"/>
     <cellStyle name="Обычный 27 2" xfId="2113"/>
     <cellStyle name="Обычный 27 2 2" xfId="2746"/>
     <cellStyle name="Обычный 28" xfId="2114"/>
     <cellStyle name="Обычный 29" xfId="2115"/>
@@ -6463,50 +6569,51 @@
     <cellStyle name="Обычный 3 16" xfId="2133"/>
     <cellStyle name="Обычный 3 16 2" xfId="2134"/>
     <cellStyle name="Обычный 3 16 2 2" xfId="2135"/>
     <cellStyle name="Обычный 3 16 2 2 2" xfId="2875"/>
     <cellStyle name="Обычный 3 16 2 3" xfId="2136"/>
     <cellStyle name="Обычный 3 16 2 3 2" xfId="2840"/>
     <cellStyle name="Обычный 3 16 2 4" xfId="2744"/>
     <cellStyle name="Обычный 3 16 3" xfId="2137"/>
     <cellStyle name="Обычный 3 16 3 2" xfId="2138"/>
     <cellStyle name="Обычный 3 16 3 2 2" xfId="2876"/>
     <cellStyle name="Обычный 3 16 3 3" xfId="2139"/>
     <cellStyle name="Обычный 3 16 3 3 2" xfId="2859"/>
     <cellStyle name="Обычный 3 16 3 4" xfId="2839"/>
     <cellStyle name="Обычный 3 17" xfId="2140"/>
     <cellStyle name="Обычный 3 17 2" xfId="2141"/>
     <cellStyle name="Обычный 3 17 2 2" xfId="2861"/>
     <cellStyle name="Обычный 3 17 3" xfId="2142"/>
     <cellStyle name="Обычный 3 17 4" xfId="2747"/>
     <cellStyle name="Обычный 3 18" xfId="2143"/>
     <cellStyle name="Обычный 3 18 2" xfId="2749"/>
     <cellStyle name="Обычный 3 19" xfId="2144"/>
     <cellStyle name="Обычный 3 19 2" xfId="2751"/>
     <cellStyle name="Обычный 3 2" xfId="2145"/>
     <cellStyle name="Обычный 3 2 2" xfId="2146"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="2696"/>
+    <cellStyle name="Обычный 3 2 2 2 2" xfId="3016"/>
     <cellStyle name="Обычный 3 2 3" xfId="2147"/>
     <cellStyle name="Обычный 3 2 4" xfId="2949"/>
     <cellStyle name="Обычный 3 2_11.13(1)" xfId="2148"/>
     <cellStyle name="Обычный 3 20" xfId="2149"/>
     <cellStyle name="Обычный 3 20 2" xfId="2753"/>
     <cellStyle name="Обычный 3 21" xfId="2150"/>
     <cellStyle name="Обычный 3 21 2" xfId="2755"/>
     <cellStyle name="Обычный 3 22" xfId="2151"/>
     <cellStyle name="Обычный 3 22 2" xfId="2757"/>
     <cellStyle name="Обычный 3 23" xfId="2152"/>
     <cellStyle name="Обычный 3 23 2" xfId="2759"/>
     <cellStyle name="Обычный 3 24" xfId="2153"/>
     <cellStyle name="Обычный 3 24 2" xfId="2761"/>
     <cellStyle name="Обычный 3 25" xfId="2154"/>
     <cellStyle name="Обычный 3 25 2" xfId="2763"/>
     <cellStyle name="Обычный 3 26" xfId="2155"/>
     <cellStyle name="Обычный 3 26 2" xfId="2766"/>
     <cellStyle name="Обычный 3 27" xfId="2156"/>
     <cellStyle name="Обычный 3 27 2" xfId="2769"/>
     <cellStyle name="Обычный 3 28" xfId="2157"/>
     <cellStyle name="Обычный 3 28 2" xfId="2772"/>
     <cellStyle name="Обычный 3 29" xfId="2158"/>
     <cellStyle name="Обычный 3 29 2" xfId="2775"/>
     <cellStyle name="Обычный 3 3" xfId="2159"/>
     <cellStyle name="Обычный 3 3 2" xfId="2160"/>
@@ -6543,50 +6650,51 @@
     <cellStyle name="Обычный 3 7 2 2" xfId="2716"/>
     <cellStyle name="Обычный 3 8" xfId="2178"/>
     <cellStyle name="Обычный 3 8 2" xfId="2179"/>
     <cellStyle name="Обычный 3 8 2 2" xfId="2720"/>
     <cellStyle name="Обычный 3 9" xfId="2180"/>
     <cellStyle name="Обычный 3 9 2" xfId="2181"/>
     <cellStyle name="Обычный 3 9 2 2" xfId="2721"/>
     <cellStyle name="Обычный 3_1" xfId="2182"/>
     <cellStyle name="Обычный 30" xfId="2183"/>
     <cellStyle name="Обычный 31" xfId="2184"/>
     <cellStyle name="Обычный 32" xfId="2185"/>
     <cellStyle name="Обычный 33" xfId="2186"/>
     <cellStyle name="Обычный 34" xfId="2187"/>
     <cellStyle name="Обычный 35" xfId="2188"/>
     <cellStyle name="Обычный 36" xfId="2189"/>
     <cellStyle name="Обычный 37" xfId="2190"/>
     <cellStyle name="Обычный 38" xfId="2191"/>
     <cellStyle name="Обычный 39" xfId="2192"/>
     <cellStyle name="Обычный 4" xfId="2193"/>
     <cellStyle name="Обычный 4 10" xfId="2194"/>
     <cellStyle name="Обычный 4 10 2" xfId="2195"/>
     <cellStyle name="Обычный 4 11" xfId="2196"/>
     <cellStyle name="Обычный 4 11 2" xfId="2197"/>
     <cellStyle name="Обычный 4 11 3" xfId="2198"/>
     <cellStyle name="Обычный 4 11 3 2" xfId="2841"/>
+    <cellStyle name="Обычный 4 11 4" xfId="3017"/>
     <cellStyle name="Обычный 4 12" xfId="2199"/>
     <cellStyle name="Обычный 4 13" xfId="2200"/>
     <cellStyle name="Обычный 4 14" xfId="2201"/>
     <cellStyle name="Обычный 4 15" xfId="2202"/>
     <cellStyle name="Обычный 4 16" xfId="2203"/>
     <cellStyle name="Обычный 4 17" xfId="2204"/>
     <cellStyle name="Обычный 4 18" xfId="2205"/>
     <cellStyle name="Обычный 4 19" xfId="2206"/>
     <cellStyle name="Обычный 4 2" xfId="2207"/>
     <cellStyle name="Обычный 4 2 2" xfId="2208"/>
     <cellStyle name="Обычный 4 2 3" xfId="2209"/>
     <cellStyle name="Обычный 4 2_year" xfId="2210"/>
     <cellStyle name="Обычный 4 20" xfId="2211"/>
     <cellStyle name="Обычный 4 21" xfId="2212"/>
     <cellStyle name="Обычный 4 22" xfId="2213"/>
     <cellStyle name="Обычный 4 23" xfId="2214"/>
     <cellStyle name="Обычный 4 24" xfId="2215"/>
     <cellStyle name="Обычный 4 25" xfId="2216"/>
     <cellStyle name="Обычный 4 26" xfId="2217"/>
     <cellStyle name="Обычный 4 27" xfId="2218"/>
     <cellStyle name="Обычный 4 28" xfId="2219"/>
     <cellStyle name="Обычный 4 29" xfId="2220"/>
     <cellStyle name="Обычный 4 3" xfId="2221"/>
     <cellStyle name="Обычный 4 3 10" xfId="2222"/>
     <cellStyle name="Обычный 4 3 10 2" xfId="2852"/>
@@ -6829,61 +6937,69 @@
     <cellStyle name="Обычный 72" xfId="2390"/>
     <cellStyle name="Обычный 73" xfId="2391"/>
     <cellStyle name="Обычный 74" xfId="2392"/>
     <cellStyle name="Обычный 75" xfId="2393"/>
     <cellStyle name="Обычный 76" xfId="2394"/>
     <cellStyle name="Обычный 76 2" xfId="2945"/>
     <cellStyle name="Обычный 77" xfId="2395"/>
     <cellStyle name="Обычный 77 2" xfId="2952"/>
     <cellStyle name="Обычный 78" xfId="2396"/>
     <cellStyle name="Обычный 78 2" xfId="2953"/>
     <cellStyle name="Обычный 79" xfId="2397"/>
     <cellStyle name="Обычный 79 2" xfId="2954"/>
     <cellStyle name="Обычный 8" xfId="2398"/>
     <cellStyle name="Обычный 8 2" xfId="2399"/>
     <cellStyle name="Обычный 8 2 2" xfId="2701"/>
     <cellStyle name="Обычный 8 3" xfId="2400"/>
     <cellStyle name="Обычный 80" xfId="2401"/>
     <cellStyle name="Обычный 80 2" xfId="2955"/>
     <cellStyle name="Обычный 81" xfId="2402"/>
     <cellStyle name="Обычный 81 2" xfId="2956"/>
     <cellStyle name="Обычный 82" xfId="2403"/>
     <cellStyle name="Обычный 82 2" xfId="2957"/>
     <cellStyle name="Обычный 83" xfId="2404"/>
     <cellStyle name="Обычный 83 2" xfId="2958"/>
     <cellStyle name="Обычный 84" xfId="2405"/>
+    <cellStyle name="Обычный 84 2" xfId="2959"/>
     <cellStyle name="Обычный 85" xfId="2406"/>
+    <cellStyle name="Обычный 85 2" xfId="3018"/>
     <cellStyle name="Обычный 86" xfId="2407"/>
+    <cellStyle name="Обычный 86 2" xfId="3019"/>
     <cellStyle name="Обычный 87" xfId="2408"/>
+    <cellStyle name="Обычный 87 2" xfId="3020"/>
     <cellStyle name="Обычный 88" xfId="2409"/>
+    <cellStyle name="Обычный 88 2" xfId="3021"/>
     <cellStyle name="Обычный 89" xfId="2410"/>
+    <cellStyle name="Обычный 89 2" xfId="3022"/>
     <cellStyle name="Обычный 9" xfId="2411"/>
     <cellStyle name="Обычный 9 2" xfId="2412"/>
     <cellStyle name="Обычный 9 2 2" xfId="2702"/>
     <cellStyle name="Обычный 9 3" xfId="2413"/>
     <cellStyle name="Обычный 90" xfId="2414"/>
+    <cellStyle name="Обычный 90 2" xfId="3023"/>
     <cellStyle name="Обычный 91" xfId="2415"/>
+    <cellStyle name="Обычный 91 2" xfId="3024"/>
     <cellStyle name="Обычный 92" xfId="2416"/>
     <cellStyle name="Обычный 93" xfId="2417"/>
     <cellStyle name="Обычный 94" xfId="2418"/>
     <cellStyle name="Обычный 95" xfId="2419"/>
     <cellStyle name="Обычный 96" xfId="2420"/>
     <cellStyle name="Обычный 97" xfId="2421"/>
     <cellStyle name="Обычный 98" xfId="2422"/>
     <cellStyle name="Обычный 99" xfId="2423"/>
     <cellStyle name="Плохой 10" xfId="2424"/>
     <cellStyle name="Плохой 11" xfId="2425"/>
     <cellStyle name="Плохой 12" xfId="2426"/>
     <cellStyle name="Плохой 13" xfId="2427"/>
     <cellStyle name="Плохой 14" xfId="2428"/>
     <cellStyle name="Плохой 15" xfId="2429"/>
     <cellStyle name="Плохой 16" xfId="2430"/>
     <cellStyle name="Плохой 2" xfId="2431"/>
     <cellStyle name="Плохой 2 10" xfId="2432"/>
     <cellStyle name="Плохой 2 11" xfId="2433"/>
     <cellStyle name="Плохой 2 12" xfId="2434"/>
     <cellStyle name="Плохой 2 13" xfId="2435"/>
     <cellStyle name="Плохой 2 14" xfId="2436"/>
     <cellStyle name="Плохой 2 15" xfId="2437"/>
     <cellStyle name="Плохой 2 2" xfId="2438"/>
     <cellStyle name="Плохой 2 3" xfId="2439"/>
     <cellStyle name="Плохой 2 4" xfId="2440"/>
@@ -7390,5660 +7506,5496 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S425"/>
+  <dimension ref="A1:R407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="P38" sqref="P38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="22.85546875" style="16" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="16"/>
+    <col min="4" max="4" width="10.5703125" style="16" customWidth="1"/>
+    <col min="5" max="8" width="9.140625" style="16"/>
+    <col min="9" max="9" width="10.7109375" style="16" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="18">
-[...15 lines deleted...]
-      <c r="A3" s="24" t="s">
+    <row r="1" spans="1:18" ht="18">
+      <c r="A1" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+    </row>
+    <row r="3" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24"/>
-[...26 lines deleted...]
-      <c r="L4" s="15" t="s">
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+      <c r="P3" s="15"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15"/>
+    </row>
+    <row r="4" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="13">
+    <row r="5" spans="1:18" ht="15.75" customHeight="1">
+      <c r="A5" s="13"/>
+      <c r="B5" s="12">
         <v>2014</v>
       </c>
-      <c r="C5" s="13" t="s">
+      <c r="C5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="12">
         <v>2016</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="12">
         <v>2017</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="12">
         <v>2018</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="12">
         <v>2019</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="12">
         <v>2020</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="12">
         <v>2021</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="12">
         <v>2022</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="12">
         <v>2023</v>
       </c>
-      <c r="L5" s="70">
+      <c r="L5" s="56">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="M5" s="56">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="10" customFormat="1">
+      <c r="A6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="26">
+      <c r="B6" s="20">
         <v>441.25700000000001</v>
       </c>
-      <c r="C6" s="27">
+      <c r="C6" s="21">
         <v>426.17500000000001</v>
       </c>
-      <c r="D6" s="26">
+      <c r="D6" s="20">
         <v>421.435</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="22">
         <v>416.31099999999998</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="22">
         <v>412.95699999999999</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="22">
         <v>409.685</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="22">
         <v>406.71800000000002</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="22">
         <v>403.113</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="22">
         <v>403.37099999999998</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="22">
         <v>404.47800000000001</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="22">
         <v>405.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="M6" s="70">
+        <v>402.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="20">
         <v>196.70400000000001</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="21">
         <v>196.71600000000001</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="20">
         <v>196.316</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="22">
         <v>195.43700000000001</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="22">
         <v>194.47</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="22">
         <v>192.40799999999999</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="22">
         <v>192.953</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="22">
         <v>192.577</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="22">
         <v>193.15799999999999</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="22">
         <v>194.19</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="22">
         <v>196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="M7" s="70">
+        <v>196.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="20">
         <v>41.177999999999997</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="21">
         <v>40.097999999999999</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="20">
         <v>39.72</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="22">
         <v>39.357999999999997</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="22">
         <v>38.722000000000001</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="22">
         <v>37.890999999999998</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="22">
         <v>36.186</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="22">
         <v>36.256999999999998</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="22">
         <v>37.718000000000004</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="22">
         <v>37.462000000000003</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="22">
         <v>37.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="M8" s="70">
+        <v>37.299999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="20">
         <v>83.332999999999998</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="21">
         <v>82.715999999999994</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="20">
         <v>82.906999999999996</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="22">
         <v>82.831000000000003</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="22">
         <v>82.454999999999998</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="22">
         <v>83.305999999999997</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="22">
         <v>81.784000000000006</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="22">
         <v>81.507999999999996</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="22">
         <v>75.736999999999995</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="22">
         <v>75.668999999999997</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="22">
         <v>75.599999999999994</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="M9" s="70">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="70"/>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="20">
+        <v>8.2889999999999997</v>
+      </c>
+      <c r="C11" s="21">
+        <v>7.2290000000000001</v>
+      </c>
+      <c r="D11" s="20">
+        <v>7.2450000000000001</v>
+      </c>
+      <c r="E11" s="22">
+        <v>7.1109999999999998</v>
+      </c>
+      <c r="F11" s="22">
+        <v>6.8979999999999997</v>
+      </c>
+      <c r="G11" s="22">
+        <v>6.8230000000000004</v>
+      </c>
+      <c r="H11" s="22">
+        <v>6.7809999999999997</v>
+      </c>
+      <c r="I11" s="22">
+        <v>6.5209999999999999</v>
+      </c>
+      <c r="J11" s="22">
+        <v>7.3949999999999996</v>
+      </c>
+      <c r="K11" s="22">
+        <v>7.1719999999999997</v>
+      </c>
+      <c r="L11" s="22">
+        <v>7.1</v>
+      </c>
+      <c r="M11" s="70">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="26">
-[...11 lines deleted...]
-      <c r="F11" s="28">
+      <c r="B12" s="20">
+        <v>17.231000000000002</v>
+      </c>
+      <c r="C12" s="21">
+        <v>16.507999999999999</v>
+      </c>
+      <c r="D12" s="20">
+        <v>15.188000000000001</v>
+      </c>
+      <c r="E12" s="22">
+        <v>14.242000000000001</v>
+      </c>
+      <c r="F12" s="22">
+        <v>14.234999999999999</v>
+      </c>
+      <c r="G12" s="22">
+        <v>14.007999999999999</v>
+      </c>
+      <c r="H12" s="22">
+        <v>14.425000000000001</v>
+      </c>
+      <c r="I12" s="22">
+        <v>13.936</v>
+      </c>
+      <c r="J12" s="22">
+        <v>12.769</v>
+      </c>
+      <c r="K12" s="22">
+        <v>13.273</v>
+      </c>
+      <c r="L12" s="22">
+        <v>13.1</v>
+      </c>
+      <c r="M12" s="70">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="20">
+        <v>11.313000000000001</v>
+      </c>
+      <c r="C13" s="21">
+        <v>10.488</v>
+      </c>
+      <c r="D13" s="20">
+        <v>9.8610000000000007</v>
+      </c>
+      <c r="E13" s="22">
+        <v>9.6969999999999992</v>
+      </c>
+      <c r="F13" s="22">
+        <v>9.2769999999999992</v>
+      </c>
+      <c r="G13" s="22">
+        <v>9.23</v>
+      </c>
+      <c r="H13" s="22">
+        <v>8.9309999999999992</v>
+      </c>
+      <c r="I13" s="22">
+        <v>8.8629999999999995</v>
+      </c>
+      <c r="J13" s="22">
+        <v>8.86</v>
+      </c>
+      <c r="K13" s="22">
+        <v>9.2379999999999995</v>
+      </c>
+      <c r="L13" s="22">
+        <v>9</v>
+      </c>
+      <c r="M13" s="70">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="20">
+        <v>12.292</v>
+      </c>
+      <c r="C14" s="21">
+        <v>10.122999999999999</v>
+      </c>
+      <c r="D14" s="20">
+        <v>9.875</v>
+      </c>
+      <c r="E14" s="22">
+        <v>9.9239999999999995</v>
+      </c>
+      <c r="F14" s="22">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="G14" s="22">
+        <v>9.3960000000000008</v>
+      </c>
+      <c r="H14" s="22">
+        <v>9.0839999999999996</v>
+      </c>
+      <c r="I14" s="22">
+        <v>8.67</v>
+      </c>
+      <c r="J14" s="22">
+        <v>9.92</v>
+      </c>
+      <c r="K14" s="22">
+        <v>10.233000000000001</v>
+      </c>
+      <c r="L14" s="22">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M14" s="70">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="20">
+        <v>13.981</v>
+      </c>
+      <c r="C15" s="21">
+        <v>13.092000000000001</v>
+      </c>
+      <c r="D15" s="20">
+        <v>12.566000000000001</v>
+      </c>
+      <c r="E15" s="22">
+        <v>11.936</v>
+      </c>
+      <c r="F15" s="22">
+        <v>11.877000000000001</v>
+      </c>
+      <c r="G15" s="22">
+        <v>11.683999999999999</v>
+      </c>
+      <c r="H15" s="22">
+        <v>11.644</v>
+      </c>
+      <c r="I15" s="22">
+        <v>11.45</v>
+      </c>
+      <c r="J15" s="22">
+        <v>11.164</v>
+      </c>
+      <c r="K15" s="22">
+        <v>11.93</v>
+      </c>
+      <c r="L15" s="22">
+        <v>11.7</v>
+      </c>
+      <c r="M15" s="70">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="20">
+        <v>8.6319999999999997</v>
+      </c>
+      <c r="C16" s="21">
+        <v>7.28</v>
+      </c>
+      <c r="D16" s="20">
+        <v>7.0819999999999999</v>
+      </c>
+      <c r="E16" s="22">
         <v>6.8979999999999997</v>
       </c>
-      <c r="G11" s="28">
-[...8 lines deleted...]
-      <c r="J11" s="28">
+      <c r="F16" s="22">
+        <v>6.9180000000000001</v>
+      </c>
+      <c r="G16" s="22">
+        <v>7.1429999999999998</v>
+      </c>
+      <c r="H16" s="22">
+        <v>6.6269999999999998</v>
+      </c>
+      <c r="I16" s="22">
+        <v>6.3630000000000004</v>
+      </c>
+      <c r="J16" s="22">
+        <v>7.2080000000000002</v>
+      </c>
+      <c r="K16" s="22">
+        <v>6.9089999999999998</v>
+      </c>
+      <c r="L16" s="22">
+        <v>6.9</v>
+      </c>
+      <c r="M16" s="70">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="20">
+        <v>7.32</v>
+      </c>
+      <c r="C17" s="21">
+        <v>6.3920000000000003</v>
+      </c>
+      <c r="D17" s="20">
+        <v>6.2309999999999999</v>
+      </c>
+      <c r="E17" s="22">
+        <v>5.7759999999999998</v>
+      </c>
+      <c r="F17" s="22">
+        <v>5.5030000000000001</v>
+      </c>
+      <c r="G17" s="22">
+        <v>5.5659999999999998</v>
+      </c>
+      <c r="H17" s="22">
+        <v>5.3840000000000003</v>
+      </c>
+      <c r="I17" s="22">
+        <v>5.3150000000000004</v>
+      </c>
+      <c r="J17" s="22">
+        <v>5.8310000000000004</v>
+      </c>
+      <c r="K17" s="22">
+        <v>5.76</v>
+      </c>
+      <c r="L17" s="22">
+        <v>5.6</v>
+      </c>
+      <c r="M17" s="70">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="20">
+        <v>18.902999999999999</v>
+      </c>
+      <c r="C18" s="21">
+        <v>15.138999999999999</v>
+      </c>
+      <c r="D18" s="20">
+        <v>15.323</v>
+      </c>
+      <c r="E18" s="22">
+        <v>14.493</v>
+      </c>
+      <c r="F18" s="22">
+        <v>14.891</v>
+      </c>
+      <c r="G18" s="22">
+        <v>14.638999999999999</v>
+      </c>
+      <c r="H18" s="22">
+        <v>15.05</v>
+      </c>
+      <c r="I18" s="22">
+        <v>13.996</v>
+      </c>
+      <c r="J18" s="22">
+        <v>15.430999999999999</v>
+      </c>
+      <c r="K18" s="22">
+        <v>14.968</v>
+      </c>
+      <c r="L18" s="22">
+        <v>15</v>
+      </c>
+      <c r="M18" s="70">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="20">
+        <v>8.2949999999999999</v>
+      </c>
+      <c r="C19" s="21">
+        <v>8.1869999999999994</v>
+      </c>
+      <c r="D19" s="20">
+        <v>7.4749999999999996</v>
+      </c>
+      <c r="E19" s="22">
+        <v>7.0279999999999996</v>
+      </c>
+      <c r="F19" s="22">
+        <v>6.98</v>
+      </c>
+      <c r="G19" s="22">
+        <v>6.6130000000000004</v>
+      </c>
+      <c r="H19" s="22">
+        <v>6.7119999999999997</v>
+      </c>
+      <c r="I19" s="22">
+        <v>6.3520000000000003</v>
+      </c>
+      <c r="J19" s="22">
+        <v>7.1589999999999998</v>
+      </c>
+      <c r="K19" s="22">
+        <v>6.7439999999999998</v>
+      </c>
+      <c r="L19" s="22">
+        <v>6.9</v>
+      </c>
+      <c r="M19" s="70">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="20">
+        <v>13.786</v>
+      </c>
+      <c r="C20" s="23">
+        <v>12.207000000000001</v>
+      </c>
+      <c r="D20" s="20">
+        <v>11.646000000000001</v>
+      </c>
+      <c r="E20" s="22">
+        <v>11.58</v>
+      </c>
+      <c r="F20" s="22">
+        <v>11.260999999999999</v>
+      </c>
+      <c r="G20" s="22">
+        <v>10.978</v>
+      </c>
+      <c r="H20" s="22">
+        <v>11.157</v>
+      </c>
+      <c r="I20" s="22">
+        <v>11.305</v>
+      </c>
+      <c r="J20" s="22">
+        <v>11.021000000000001</v>
+      </c>
+      <c r="K20" s="22">
+        <v>10.93</v>
+      </c>
+      <c r="L20" s="22">
+        <v>10.6</v>
+      </c>
+      <c r="M20" s="70">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="8"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="M21" s="66"/>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A22" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="M22" s="66"/>
+    </row>
+    <row r="23" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A23" s="61"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A24" s="5"/>
+      <c r="B24" s="29">
+        <v>2014</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="24">
+        <v>2016</v>
+      </c>
+      <c r="E24" s="24">
+        <v>2017</v>
+      </c>
+      <c r="F24" s="24">
+        <v>2018</v>
+      </c>
+      <c r="G24" s="24">
+        <v>2019</v>
+      </c>
+      <c r="H24" s="24">
+        <v>2020</v>
+      </c>
+      <c r="I24" s="24">
+        <v>2021</v>
+      </c>
+      <c r="J24" s="24">
+        <v>2022</v>
+      </c>
+      <c r="K24" s="24">
+        <v>2023</v>
+      </c>
+      <c r="L24" s="24">
+        <v>2024</v>
+      </c>
+      <c r="M24" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="10" customFormat="1">
+      <c r="A25" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="25">
+        <v>420.27600000000001</v>
+      </c>
+      <c r="C25" s="26">
+        <v>405.13600000000002</v>
+      </c>
+      <c r="D25" s="25">
+        <v>401.13799999999998</v>
+      </c>
+      <c r="E25" s="27">
+        <v>396.39</v>
+      </c>
+      <c r="F25" s="27">
+        <v>393.34</v>
+      </c>
+      <c r="G25" s="27">
+        <v>390.53899999999999</v>
+      </c>
+      <c r="H25" s="27">
+        <v>387.13099999999997</v>
+      </c>
+      <c r="I25" s="27">
+        <v>383.73500000000001</v>
+      </c>
+      <c r="J25" s="27">
+        <v>384.185</v>
+      </c>
+      <c r="K25" s="27">
+        <v>385.15499999999997</v>
+      </c>
+      <c r="L25" s="27">
+        <v>386.1</v>
+      </c>
+      <c r="M25" s="70">
+        <v>383.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="25">
+        <v>187.023</v>
+      </c>
+      <c r="C26" s="26">
+        <v>186.91399999999999</v>
+      </c>
+      <c r="D26" s="25">
+        <v>186.63300000000001</v>
+      </c>
+      <c r="E26" s="27">
+        <v>185.85599999999999</v>
+      </c>
+      <c r="F26" s="27">
+        <v>185.047</v>
+      </c>
+      <c r="G26" s="27">
+        <v>183.18600000000001</v>
+      </c>
+      <c r="H26" s="27">
+        <v>183.27600000000001</v>
+      </c>
+      <c r="I26" s="27">
+        <v>182.91399999999999</v>
+      </c>
+      <c r="J26" s="27">
+        <v>183.49</v>
+      </c>
+      <c r="K26" s="27">
+        <v>184.41</v>
+      </c>
+      <c r="L26" s="27">
+        <v>186.3</v>
+      </c>
+      <c r="M26" s="70">
+        <v>186.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="25">
+        <v>39.113</v>
+      </c>
+      <c r="C27" s="26">
+        <v>38.012999999999998</v>
+      </c>
+      <c r="D27" s="25">
+        <v>37.746000000000002</v>
+      </c>
+      <c r="E27" s="27">
+        <v>37.398000000000003</v>
+      </c>
+      <c r="F27" s="27">
+        <v>36.837000000000003</v>
+      </c>
+      <c r="G27" s="27">
+        <v>36.067</v>
+      </c>
+      <c r="H27" s="27">
+        <v>34.399000000000001</v>
+      </c>
+      <c r="I27" s="27">
+        <v>34.508000000000003</v>
+      </c>
+      <c r="J27" s="27">
+        <v>35.902999999999999</v>
+      </c>
+      <c r="K27" s="27">
+        <v>35.646999999999998</v>
+      </c>
+      <c r="L27" s="27">
+        <v>36.1</v>
+      </c>
+      <c r="M27" s="70">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="25">
+        <v>79.063999999999993</v>
+      </c>
+      <c r="C28" s="26">
+        <v>78.423000000000002</v>
+      </c>
+      <c r="D28" s="25">
+        <v>78.686999999999998</v>
+      </c>
+      <c r="E28" s="27">
+        <v>78.768000000000001</v>
+      </c>
+      <c r="F28" s="27">
+        <v>78.41</v>
+      </c>
+      <c r="G28" s="27">
+        <v>79.311999999999998</v>
+      </c>
+      <c r="H28" s="27">
+        <v>77.78</v>
+      </c>
+      <c r="I28" s="27">
+        <v>77.52</v>
+      </c>
+      <c r="J28" s="27">
+        <v>72.131</v>
+      </c>
+      <c r="K28" s="27">
+        <v>72.025000000000006</v>
+      </c>
+      <c r="L28" s="27">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="M28" s="70">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="70"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="25">
+        <v>7.9</v>
+      </c>
+      <c r="C30" s="26">
+        <v>6.8470000000000004</v>
+      </c>
+      <c r="D30" s="25">
+        <v>6.9039999999999999</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6.774</v>
+      </c>
+      <c r="F30" s="27">
+        <v>6.5789999999999997</v>
+      </c>
+      <c r="G30" s="27">
+        <v>6.508</v>
+      </c>
+      <c r="H30" s="27">
+        <v>6.4690000000000003</v>
+      </c>
+      <c r="I30" s="27">
+        <v>6.2210000000000001</v>
+      </c>
+      <c r="J30" s="27">
+        <v>7.0529999999999999</v>
+      </c>
+      <c r="K30" s="27">
+        <v>6.8419999999999996</v>
+      </c>
+      <c r="L30" s="27">
+        <v>6.8</v>
+      </c>
+      <c r="M30" s="70">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="25">
+        <v>16.474</v>
+      </c>
+      <c r="C31" s="26">
+        <v>15.722</v>
+      </c>
+      <c r="D31" s="25">
+        <v>14.499000000000001</v>
+      </c>
+      <c r="E31" s="27">
+        <v>13.586</v>
+      </c>
+      <c r="F31" s="27">
+        <v>13.574</v>
+      </c>
+      <c r="G31" s="27">
+        <v>13.362</v>
+      </c>
+      <c r="H31" s="27">
+        <v>13.76</v>
+      </c>
+      <c r="I31" s="27">
+        <v>13.279</v>
+      </c>
+      <c r="J31" s="27">
+        <v>12.18</v>
+      </c>
+      <c r="K31" s="27">
+        <v>12.664999999999999</v>
+      </c>
+      <c r="L31" s="27">
+        <v>12.5</v>
+      </c>
+      <c r="M31" s="70">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="25">
+        <v>10.875</v>
+      </c>
+      <c r="C32" s="26">
+        <v>10.058999999999999</v>
+      </c>
+      <c r="D32" s="25">
+        <v>9.4529999999999994</v>
+      </c>
+      <c r="E32" s="27">
+        <v>9.2850000000000001</v>
+      </c>
+      <c r="F32" s="27">
+        <v>8.8879999999999999</v>
+      </c>
+      <c r="G32" s="27">
+        <v>8.85</v>
+      </c>
+      <c r="H32" s="27">
+        <v>8.5619999999999994</v>
+      </c>
+      <c r="I32" s="27">
+        <v>8.5030000000000001</v>
+      </c>
+      <c r="J32" s="27">
+        <v>8.5030000000000001</v>
+      </c>
+      <c r="K32" s="27">
+        <v>8.8719999999999999</v>
+      </c>
+      <c r="L32" s="27">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="M32" s="70">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="25">
+        <v>11.823</v>
+      </c>
+      <c r="C33" s="26">
+        <v>9.6850000000000005</v>
+      </c>
+      <c r="D33" s="25">
+        <v>9.4770000000000003</v>
+      </c>
+      <c r="E33" s="27">
+        <v>9.5139999999999993</v>
+      </c>
+      <c r="F33" s="27">
+        <v>9.08</v>
+      </c>
+      <c r="G33" s="27">
+        <v>9.0239999999999991</v>
+      </c>
+      <c r="H33" s="27">
+        <v>8.7210000000000001</v>
+      </c>
+      <c r="I33" s="27">
+        <v>8.3230000000000004</v>
+      </c>
+      <c r="J33" s="27">
+        <v>9.5239999999999991</v>
+      </c>
+      <c r="K33" s="27">
+        <v>9.8249999999999993</v>
+      </c>
+      <c r="L33" s="27">
+        <v>9.5</v>
+      </c>
+      <c r="M33" s="70">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="25">
+        <v>13.443</v>
+      </c>
+      <c r="C34" s="26">
+        <v>12.568</v>
+      </c>
+      <c r="D34" s="25">
+        <v>12.06</v>
+      </c>
+      <c r="E34" s="27">
+        <v>11.442</v>
+      </c>
+      <c r="F34" s="27">
+        <v>11.388999999999999</v>
+      </c>
+      <c r="G34" s="27">
+        <v>11.218</v>
+      </c>
+      <c r="H34" s="27">
+        <v>11.167</v>
+      </c>
+      <c r="I34" s="27">
+        <v>10.978</v>
+      </c>
+      <c r="J34" s="27">
+        <v>10.708</v>
+      </c>
+      <c r="K34" s="27">
+        <v>11.442</v>
+      </c>
+      <c r="L34" s="27">
+        <v>11.2</v>
+      </c>
+      <c r="M34" s="70">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="25">
+        <v>8.2159999999999993</v>
+      </c>
+      <c r="C35" s="26">
+        <v>6.8760000000000003</v>
+      </c>
+      <c r="D35" s="25">
+        <v>6.7389999999999999</v>
+      </c>
+      <c r="E35" s="27">
+        <v>6.5679999999999996</v>
+      </c>
+      <c r="F35" s="27">
+        <v>6.5910000000000002</v>
+      </c>
+      <c r="G35" s="27">
+        <v>6.798</v>
+      </c>
+      <c r="H35" s="27">
+        <v>6.3140000000000001</v>
+      </c>
+      <c r="I35" s="27">
+        <v>6.0629999999999997</v>
+      </c>
+      <c r="J35" s="27">
+        <v>6.8710000000000004</v>
+      </c>
+      <c r="K35" s="27">
+        <v>6.593</v>
+      </c>
+      <c r="L35" s="27">
+        <v>6.5</v>
+      </c>
+      <c r="M35" s="70">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="25">
+        <v>6.97</v>
+      </c>
+      <c r="C36" s="26">
+        <v>6.0620000000000003</v>
+      </c>
+      <c r="D36" s="25">
+        <v>5.9320000000000004</v>
+      </c>
+      <c r="E36" s="27">
+        <v>5.4989999999999997</v>
+      </c>
+      <c r="F36" s="27">
+        <v>5.2430000000000003</v>
+      </c>
+      <c r="G36" s="27">
+        <v>5.3239999999999998</v>
+      </c>
+      <c r="H36" s="27">
+        <v>5.1539999999999999</v>
+      </c>
+      <c r="I36" s="27">
+        <v>5.0919999999999996</v>
+      </c>
+      <c r="J36" s="27">
+        <v>5.5839999999999996</v>
+      </c>
+      <c r="K36" s="27">
+        <v>5.5190000000000001</v>
+      </c>
+      <c r="L36" s="27">
+        <v>5.4</v>
+      </c>
+      <c r="M36" s="70">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="25">
+        <v>18.164000000000001</v>
+      </c>
+      <c r="C37" s="26">
+        <v>14.459</v>
+      </c>
+      <c r="D37" s="25">
+        <v>14.673</v>
+      </c>
+      <c r="E37" s="27">
+        <v>13.869</v>
+      </c>
+      <c r="F37" s="27">
+        <v>14.237</v>
+      </c>
+      <c r="G37" s="27">
+        <v>14.022</v>
+      </c>
+      <c r="H37" s="27">
+        <v>14.403</v>
+      </c>
+      <c r="I37" s="27">
+        <v>13.401999999999999</v>
+      </c>
+      <c r="J37" s="27">
+        <v>14.797000000000001</v>
+      </c>
+      <c r="K37" s="27">
+        <v>14.358000000000001</v>
+      </c>
+      <c r="L37" s="27">
+        <v>14.4</v>
+      </c>
+      <c r="M37" s="70">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="25">
+        <v>7.9630000000000001</v>
+      </c>
+      <c r="C38" s="26">
+        <v>7.7960000000000003</v>
+      </c>
+      <c r="D38" s="25">
+        <v>7.1589999999999998</v>
+      </c>
+      <c r="E38" s="27">
+        <v>6.7270000000000003</v>
+      </c>
+      <c r="F38" s="27">
+        <v>6.6769999999999996</v>
+      </c>
+      <c r="G38" s="27">
+        <v>6.3460000000000001</v>
+      </c>
+      <c r="H38" s="27">
+        <v>6.4409999999999998</v>
+      </c>
+      <c r="I38" s="27">
+        <v>6.101</v>
+      </c>
+      <c r="J38" s="27">
+        <v>6.875</v>
+      </c>
+      <c r="K38" s="27">
+        <v>6.4770000000000003</v>
+      </c>
+      <c r="L38" s="27">
+        <v>6.7</v>
+      </c>
+      <c r="M38" s="70">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="25">
+        <v>13.247999999999999</v>
+      </c>
+      <c r="C39" s="28">
+        <v>11.712</v>
+      </c>
+      <c r="D39" s="25">
+        <v>11.176</v>
+      </c>
+      <c r="E39" s="27">
+        <v>11.103999999999999</v>
+      </c>
+      <c r="F39" s="27">
+        <v>10.788</v>
+      </c>
+      <c r="G39" s="27">
+        <v>10.522</v>
+      </c>
+      <c r="H39" s="27">
+        <v>10.685</v>
+      </c>
+      <c r="I39" s="27">
+        <v>10.831</v>
+      </c>
+      <c r="J39" s="27">
+        <v>10.566000000000001</v>
+      </c>
+      <c r="K39" s="27">
+        <v>10.48</v>
+      </c>
+      <c r="L39" s="27">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M39" s="70">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="7.5" customHeight="1">
+      <c r="A40" s="8"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="M40" s="66"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A41" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" s="64"/>
+      <c r="C41" s="64"/>
+      <c r="D41" s="64"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="65"/>
+      <c r="H41" s="65"/>
+      <c r="I41" s="65"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="65"/>
+      <c r="M41" s="66"/>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A42" s="61"/>
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A43" s="13"/>
+      <c r="B43" s="32">
+        <v>2014</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="30">
+        <v>2016</v>
+      </c>
+      <c r="E43" s="30">
+        <v>2017</v>
+      </c>
+      <c r="F43" s="30">
+        <v>2018</v>
+      </c>
+      <c r="G43" s="30">
+        <v>2019</v>
+      </c>
+      <c r="H43" s="30">
+        <v>2020</v>
+      </c>
+      <c r="I43" s="30">
+        <v>2021</v>
+      </c>
+      <c r="J43" s="30">
+        <v>2022</v>
+      </c>
+      <c r="K43" s="30">
+        <v>2023</v>
+      </c>
+      <c r="L43" s="30">
+        <v>2024</v>
+      </c>
+      <c r="M43" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="10" customFormat="1">
+      <c r="A44" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="33">
+        <v>331.37900000000002</v>
+      </c>
+      <c r="C44" s="34">
+        <v>331.10399999999998</v>
+      </c>
+      <c r="D44" s="33">
+        <v>331.70499999999998</v>
+      </c>
+      <c r="E44" s="31">
+        <v>331.495</v>
+      </c>
+      <c r="F44" s="31">
+        <v>331.65600000000001</v>
+      </c>
+      <c r="G44" s="31">
+        <v>329.30700000000002</v>
+      </c>
+      <c r="H44" s="31">
+        <v>327.35300000000001</v>
+      </c>
+      <c r="I44" s="31">
+        <v>324.97500000000002</v>
+      </c>
+      <c r="J44" s="31">
+        <v>325.041</v>
+      </c>
+      <c r="K44" s="31">
+        <v>325.93200000000002</v>
+      </c>
+      <c r="L44" s="31">
+        <v>326.89999999999998</v>
+      </c>
+      <c r="M44" s="70">
+        <v>323.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="33">
+        <v>164.96299999999999</v>
+      </c>
+      <c r="C45" s="34">
+        <v>166.42</v>
+      </c>
+      <c r="D45" s="33">
+        <v>166.83</v>
+      </c>
+      <c r="E45" s="31">
+        <v>166.816</v>
+      </c>
+      <c r="F45" s="31">
+        <v>166.72300000000001</v>
+      </c>
+      <c r="G45" s="31">
+        <v>165.07400000000001</v>
+      </c>
+      <c r="H45" s="31">
+        <v>165.393</v>
+      </c>
+      <c r="I45" s="31">
+        <v>164.66200000000001</v>
+      </c>
+      <c r="J45" s="31">
+        <v>164.88800000000001</v>
+      </c>
+      <c r="K45" s="31">
+        <v>165.79499999999999</v>
+      </c>
+      <c r="L45" s="31">
+        <v>167.1</v>
+      </c>
+      <c r="M45" s="70">
+        <v>167.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B46" s="33">
+        <v>31.984999999999999</v>
+      </c>
+      <c r="C46" s="33">
+        <v>32.228999999999999</v>
+      </c>
+      <c r="D46" s="33">
+        <v>32.771000000000001</v>
+      </c>
+      <c r="E46" s="31">
+        <v>32.844000000000001</v>
+      </c>
+      <c r="F46" s="31">
+        <v>32.898000000000003</v>
+      </c>
+      <c r="G46" s="31">
+        <v>31.786000000000001</v>
+      </c>
+      <c r="H46" s="31">
+        <v>30.672999999999998</v>
+      </c>
+      <c r="I46" s="31">
+        <v>30.742000000000001</v>
+      </c>
+      <c r="J46" s="31">
+        <v>32.360999999999997</v>
+      </c>
+      <c r="K46" s="31">
+        <v>31.620999999999999</v>
+      </c>
+      <c r="L46" s="31">
+        <v>32</v>
+      </c>
+      <c r="M46" s="70">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" s="33">
+        <v>70.164000000000001</v>
+      </c>
+      <c r="C47" s="34">
+        <v>70.653999999999996</v>
+      </c>
+      <c r="D47" s="33">
+        <v>70.897999999999996</v>
+      </c>
+      <c r="E47" s="31">
+        <v>71.510000000000005</v>
+      </c>
+      <c r="F47" s="31">
+        <v>71.646000000000001</v>
+      </c>
+      <c r="G47" s="31">
+        <v>72.792000000000002</v>
+      </c>
+      <c r="H47" s="31">
+        <v>71.578999999999994</v>
+      </c>
+      <c r="I47" s="31">
+        <v>71.179000000000002</v>
+      </c>
+      <c r="J47" s="31">
+        <v>66.305999999999997</v>
+      </c>
+      <c r="K47" s="31">
+        <v>66.441000000000003</v>
+      </c>
+      <c r="L47" s="31">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="M47" s="70">
+        <v>65.900000000000006</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="33"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="70"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" s="33">
+        <v>4.2850000000000001</v>
+      </c>
+      <c r="C49" s="34">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="D49" s="33">
+        <v>4.242</v>
+      </c>
+      <c r="E49" s="31">
+        <v>4.2409999999999997</v>
+      </c>
+      <c r="F49" s="31">
+        <v>4.173</v>
+      </c>
+      <c r="G49" s="31">
+        <v>4.1050000000000004</v>
+      </c>
+      <c r="H49" s="31">
+        <v>4.1159999999999997</v>
+      </c>
+      <c r="I49" s="31">
+        <v>4.1589999999999998</v>
+      </c>
+      <c r="J49" s="31">
+        <v>4.8380000000000001</v>
+      </c>
+      <c r="K49" s="31">
+        <v>4.7309999999999999</v>
+      </c>
+      <c r="L49" s="31">
+        <v>4.7</v>
+      </c>
+      <c r="M49" s="70">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="33">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="C50" s="34">
+        <v>9.5280000000000005</v>
+      </c>
+      <c r="D50" s="33">
+        <v>9.2989999999999995</v>
+      </c>
+      <c r="E50" s="31">
+        <v>9.14</v>
+      </c>
+      <c r="F50" s="31">
+        <v>9.3460000000000001</v>
+      </c>
+      <c r="G50" s="31">
+        <v>9.0649999999999995</v>
+      </c>
+      <c r="H50" s="31">
+        <v>9.3290000000000006</v>
+      </c>
+      <c r="I50" s="31">
+        <v>9.3070000000000004</v>
+      </c>
+      <c r="J50" s="31">
+        <v>8.6809999999999992</v>
+      </c>
+      <c r="K50" s="31">
+        <v>9.1419999999999995</v>
+      </c>
+      <c r="L50" s="31">
+        <v>9</v>
+      </c>
+      <c r="M50" s="70">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B51" s="33">
+        <v>6.0309999999999997</v>
+      </c>
+      <c r="C51" s="34">
+        <v>5.8010000000000002</v>
+      </c>
+      <c r="D51" s="33">
+        <v>5.81</v>
+      </c>
+      <c r="E51" s="31">
+        <v>5.8289999999999997</v>
+      </c>
+      <c r="F51" s="31">
+        <v>5.5919999999999996</v>
+      </c>
+      <c r="G51" s="31">
+        <v>5.61</v>
+      </c>
+      <c r="H51" s="31">
+        <v>5.431</v>
+      </c>
+      <c r="I51" s="31">
+        <v>5.4109999999999996</v>
+      </c>
+      <c r="J51" s="31">
+        <v>5.5519999999999996</v>
+      </c>
+      <c r="K51" s="31">
+        <v>5.78</v>
+      </c>
+      <c r="L51" s="31">
+        <v>5.6</v>
+      </c>
+      <c r="M51" s="70">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B52" s="33">
+        <v>6.5030000000000001</v>
+      </c>
+      <c r="C52" s="34">
+        <v>6.0990000000000002</v>
+      </c>
+      <c r="D52" s="33">
+        <v>6.0129999999999999</v>
+      </c>
+      <c r="E52" s="31">
+        <v>6.1219999999999999</v>
+      </c>
+      <c r="F52" s="31">
+        <v>5.9</v>
+      </c>
+      <c r="G52" s="31">
+        <v>6.0469999999999997</v>
+      </c>
+      <c r="H52" s="31">
+        <v>5.8319999999999999</v>
+      </c>
+      <c r="I52" s="31">
+        <v>5.6520000000000001</v>
+      </c>
+      <c r="J52" s="31">
+        <v>6.548</v>
+      </c>
+      <c r="K52" s="31">
+        <v>6.6689999999999996</v>
+      </c>
+      <c r="L52" s="31">
+        <v>6.4</v>
+      </c>
+      <c r="M52" s="70">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B53" s="33">
+        <v>7.4870000000000001</v>
+      </c>
+      <c r="C53" s="34">
         <v>7.3949999999999996</v>
       </c>
-      <c r="K11" s="28">
-[...2 lines deleted...]
-      <c r="L11" s="28">
+      <c r="D53" s="33">
+        <v>7.3979999999999997</v>
+      </c>
+      <c r="E53" s="31">
+        <v>7.2240000000000002</v>
+      </c>
+      <c r="F53" s="31">
+        <v>7.218</v>
+      </c>
+      <c r="G53" s="31">
+        <v>7.2309999999999999</v>
+      </c>
+      <c r="H53" s="31">
+        <v>7.2729999999999997</v>
+      </c>
+      <c r="I53" s="31">
+        <v>7.2</v>
+      </c>
+      <c r="J53" s="31">
+        <v>7.0259999999999998</v>
+      </c>
+      <c r="K53" s="31">
+        <v>7.5430000000000001</v>
+      </c>
+      <c r="L53" s="31">
+        <v>7.4</v>
+      </c>
+      <c r="M53" s="70">
         <v>7.1</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
-      <c r="A12" s="10" t="s">
+    <row r="54" spans="1:13">
+      <c r="A54" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="33">
+        <v>4.556</v>
+      </c>
+      <c r="C54" s="34">
+        <v>4.4279999999999999</v>
+      </c>
+      <c r="D54" s="33">
+        <v>4.3019999999999996</v>
+      </c>
+      <c r="E54" s="31">
+        <v>4.43</v>
+      </c>
+      <c r="F54" s="31">
+        <v>4.5540000000000003</v>
+      </c>
+      <c r="G54" s="31">
+        <v>4.577</v>
+      </c>
+      <c r="H54" s="31">
+        <v>4.45</v>
+      </c>
+      <c r="I54" s="31">
+        <v>4.3280000000000003</v>
+      </c>
+      <c r="J54" s="31">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="K54" s="31">
+        <v>4.907</v>
+      </c>
+      <c r="L54" s="31">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M54" s="70">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="33">
+        <v>3.9430000000000001</v>
+      </c>
+      <c r="C55" s="34">
+        <v>3.734</v>
+      </c>
+      <c r="D55" s="33">
+        <v>3.7109999999999999</v>
+      </c>
+      <c r="E55" s="31">
+        <v>3.5609999999999999</v>
+      </c>
+      <c r="F55" s="31">
+        <v>3.5579999999999998</v>
+      </c>
+      <c r="G55" s="31">
+        <v>3.5249999999999999</v>
+      </c>
+      <c r="H55" s="31">
+        <v>3.4340000000000002</v>
+      </c>
+      <c r="I55" s="31">
+        <v>3.38</v>
+      </c>
+      <c r="J55" s="31">
+        <v>3.694</v>
+      </c>
+      <c r="K55" s="31">
+        <v>3.6739999999999999</v>
+      </c>
+      <c r="L55" s="31">
+        <v>3.6</v>
+      </c>
+      <c r="M55" s="70">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B56" s="33">
+        <v>10.295999999999999</v>
+      </c>
+      <c r="C56" s="34">
+        <v>9.3260000000000005</v>
+      </c>
+      <c r="D56" s="33">
+        <v>9.27</v>
+      </c>
+      <c r="E56" s="31">
+        <v>8.9559999999999995</v>
+      </c>
+      <c r="F56" s="31">
+        <v>9.3840000000000003</v>
+      </c>
+      <c r="G56" s="31">
+        <v>9.2449999999999992</v>
+      </c>
+      <c r="H56" s="31">
+        <v>9.5389999999999997</v>
+      </c>
+      <c r="I56" s="31">
+        <v>8.82</v>
+      </c>
+      <c r="J56" s="31">
+        <v>9.7520000000000007</v>
+      </c>
+      <c r="K56" s="31">
+        <v>9.4570000000000007</v>
+      </c>
+      <c r="L56" s="31">
+        <v>9.5</v>
+      </c>
+      <c r="M56" s="70">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" s="33">
+        <v>4.4009999999999998</v>
+      </c>
+      <c r="C57" s="34">
+        <v>4.4059999999999997</v>
+      </c>
+      <c r="D57" s="33">
+        <v>4.2949999999999999</v>
+      </c>
+      <c r="E57" s="31">
+        <v>4.0709999999999997</v>
+      </c>
+      <c r="F57" s="31">
+        <v>4.0910000000000002</v>
+      </c>
+      <c r="G57" s="31">
+        <v>3.9580000000000002</v>
+      </c>
+      <c r="H57" s="31">
+        <v>4.0220000000000002</v>
+      </c>
+      <c r="I57" s="31">
+        <v>3.8420000000000001</v>
+      </c>
+      <c r="J57" s="31">
+        <v>4.343</v>
+      </c>
+      <c r="K57" s="31">
+        <v>4.0789999999999997</v>
+      </c>
+      <c r="L57" s="31">
+        <v>4.2</v>
+      </c>
+      <c r="M57" s="70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B58" s="33">
+        <v>7.2149999999999999</v>
+      </c>
+      <c r="C58" s="35">
+        <v>6.8540000000000001</v>
+      </c>
+      <c r="D58" s="33">
+        <v>6.8659999999999997</v>
+      </c>
+      <c r="E58" s="31">
+        <v>6.7510000000000003</v>
+      </c>
+      <c r="F58" s="31">
+        <v>6.5730000000000004</v>
+      </c>
+      <c r="G58" s="31">
+        <v>6.2919999999999998</v>
+      </c>
+      <c r="H58" s="31">
+        <v>6.282</v>
+      </c>
+      <c r="I58" s="31">
+        <v>6.2930000000000001</v>
+      </c>
+      <c r="J58" s="31">
+        <v>6.1120000000000001</v>
+      </c>
+      <c r="K58" s="31">
+        <v>6.093</v>
+      </c>
+      <c r="L58" s="31">
+        <v>6</v>
+      </c>
+      <c r="M58" s="70">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A59" s="8"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="M59" s="66"/>
+    </row>
+    <row r="60" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A60" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="64"/>
+      <c r="C60" s="64"/>
+      <c r="D60" s="64"/>
+      <c r="E60" s="65"/>
+      <c r="F60" s="65"/>
+      <c r="G60" s="65"/>
+      <c r="H60" s="65"/>
+      <c r="I60" s="65"/>
+      <c r="J60" s="65"/>
+      <c r="K60" s="65"/>
+      <c r="M60" s="66"/>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A61" s="61"/>
+      <c r="B61" s="61"/>
+      <c r="C61" s="61"/>
+      <c r="D61" s="61"/>
+      <c r="E61" s="61"/>
+      <c r="F61" s="61"/>
+      <c r="G61" s="61"/>
+      <c r="L61" s="14"/>
+      <c r="M61" s="67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A62" s="13"/>
+      <c r="B62" s="38">
+        <v>2014</v>
+      </c>
+      <c r="C62" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="36">
+        <v>2016</v>
+      </c>
+      <c r="E62" s="36">
+        <v>2017</v>
+      </c>
+      <c r="F62" s="36">
+        <v>2018</v>
+      </c>
+      <c r="G62" s="36">
+        <v>2019</v>
+      </c>
+      <c r="H62" s="36">
+        <v>2020</v>
+      </c>
+      <c r="I62" s="36">
+        <v>2021</v>
+      </c>
+      <c r="J62" s="36">
+        <v>2022</v>
+      </c>
+      <c r="K62" s="36">
+        <v>2023</v>
+      </c>
+      <c r="L62" s="36">
+        <v>2024</v>
+      </c>
+      <c r="M62" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="10" customFormat="1">
+      <c r="A63" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="39">
+        <v>88.897000000000006</v>
+      </c>
+      <c r="C63" s="40">
+        <v>74.031999999999996</v>
+      </c>
+      <c r="D63" s="39">
+        <v>69.433000000000007</v>
+      </c>
+      <c r="E63" s="37">
+        <v>64.894999999999996</v>
+      </c>
+      <c r="F63" s="37">
+        <v>61.683999999999997</v>
+      </c>
+      <c r="G63" s="37">
+        <v>61.231999999999999</v>
+      </c>
+      <c r="H63" s="37">
+        <v>59.777999999999999</v>
+      </c>
+      <c r="I63" s="37">
+        <v>58.76</v>
+      </c>
+      <c r="J63" s="37">
+        <v>59.143999999999998</v>
+      </c>
+      <c r="K63" s="37">
+        <v>59.222999999999999</v>
+      </c>
+      <c r="L63" s="37">
+        <v>59.3</v>
+      </c>
+      <c r="M63" s="70">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B64" s="39">
+        <v>22.06</v>
+      </c>
+      <c r="C64" s="40">
+        <v>20.494</v>
+      </c>
+      <c r="D64" s="39">
+        <v>19.803000000000001</v>
+      </c>
+      <c r="E64" s="37">
+        <v>19.04</v>
+      </c>
+      <c r="F64" s="37">
+        <v>18.324000000000002</v>
+      </c>
+      <c r="G64" s="37">
+        <v>18.111999999999998</v>
+      </c>
+      <c r="H64" s="37">
+        <v>17.882999999999999</v>
+      </c>
+      <c r="I64" s="37">
+        <v>18.251999999999999</v>
+      </c>
+      <c r="J64" s="37">
+        <v>18.602</v>
+      </c>
+      <c r="K64" s="37">
+        <v>18.614999999999998</v>
+      </c>
+      <c r="L64" s="37">
+        <v>19.2</v>
+      </c>
+      <c r="M64" s="70">
+        <v>19.600000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B65" s="39">
+        <v>7.1280000000000001</v>
+      </c>
+      <c r="C65" s="40">
+        <v>5.7839999999999998</v>
+      </c>
+      <c r="D65" s="39">
+        <v>4.9749999999999996</v>
+      </c>
+      <c r="E65" s="37">
+        <v>4.5540000000000003</v>
+      </c>
+      <c r="F65" s="37">
+        <v>3.9390000000000001</v>
+      </c>
+      <c r="G65" s="37">
+        <v>4.2809999999999997</v>
+      </c>
+      <c r="H65" s="37">
+        <v>3.726</v>
+      </c>
+      <c r="I65" s="37">
+        <v>3.766</v>
+      </c>
+      <c r="J65" s="37">
+        <v>3.5419999999999998</v>
+      </c>
+      <c r="K65" s="37">
+        <v>4.0259999999999998</v>
+      </c>
+      <c r="L65" s="37">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M65" s="70">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="39">
+        <v>8.9</v>
+      </c>
+      <c r="C66" s="40">
+        <v>7.7690000000000001</v>
+      </c>
+      <c r="D66" s="39">
+        <v>7.7889999999999997</v>
+      </c>
+      <c r="E66" s="37">
+        <v>7.258</v>
+      </c>
+      <c r="F66" s="37">
+        <v>6.7640000000000002</v>
+      </c>
+      <c r="G66" s="37">
+        <v>6.52</v>
+      </c>
+      <c r="H66" s="37">
+        <v>6.2009999999999996</v>
+      </c>
+      <c r="I66" s="37">
+        <v>6.3410000000000002</v>
+      </c>
+      <c r="J66" s="37">
+        <v>5.8250000000000002</v>
+      </c>
+      <c r="K66" s="37">
+        <v>5.5839999999999996</v>
+      </c>
+      <c r="L66" s="37">
+        <v>5.5</v>
+      </c>
+      <c r="M66" s="70">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67" s="39"/>
+      <c r="C67" s="40"/>
+      <c r="D67" s="39"/>
+      <c r="E67" s="37"/>
+      <c r="F67" s="37"/>
+      <c r="G67" s="37"/>
+      <c r="H67" s="37"/>
+      <c r="I67" s="37"/>
+      <c r="J67" s="37"/>
+      <c r="K67" s="37"/>
+      <c r="L67" s="37"/>
+      <c r="M67" s="70"/>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B68" s="39">
+        <v>3.6150000000000002</v>
+      </c>
+      <c r="C68" s="40">
+        <v>2.617</v>
+      </c>
+      <c r="D68" s="39">
+        <v>2.6619999999999999</v>
+      </c>
+      <c r="E68" s="37">
+        <v>2.5329999999999999</v>
+      </c>
+      <c r="F68" s="37">
+        <v>2.4060000000000001</v>
+      </c>
+      <c r="G68" s="37">
+        <v>2.403</v>
+      </c>
+      <c r="H68" s="37">
+        <v>2.3530000000000002</v>
+      </c>
+      <c r="I68" s="37">
+        <v>2.0619999999999998</v>
+      </c>
+      <c r="J68" s="37">
+        <v>2.2149999999999999</v>
+      </c>
+      <c r="K68" s="37">
+        <v>2.1110000000000002</v>
+      </c>
+      <c r="L68" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="M68" s="70">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B69" s="39">
+        <v>6.9240000000000004</v>
+      </c>
+      <c r="C69" s="40">
+        <v>6.194</v>
+      </c>
+      <c r="D69" s="39">
+        <v>5.2</v>
+      </c>
+      <c r="E69" s="37">
+        <v>4.4459999999999997</v>
+      </c>
+      <c r="F69" s="37">
+        <v>4.2279999999999998</v>
+      </c>
+      <c r="G69" s="37">
+        <v>4.2969999999999997</v>
+      </c>
+      <c r="H69" s="37">
+        <v>4.431</v>
+      </c>
+      <c r="I69" s="37">
+        <v>3.972</v>
+      </c>
+      <c r="J69" s="37">
+        <v>3.4990000000000001</v>
+      </c>
+      <c r="K69" s="37">
+        <v>3.5230000000000001</v>
+      </c>
+      <c r="L69" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="M69" s="70">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="26">
-[...34 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="B70" s="39">
+        <v>4.8440000000000003</v>
+      </c>
+      <c r="C70" s="40">
+        <v>4.258</v>
+      </c>
+      <c r="D70" s="39">
+        <v>3.6429999999999998</v>
+      </c>
+      <c r="E70" s="37">
+        <v>3.456</v>
+      </c>
+      <c r="F70" s="37">
+        <v>3.2959999999999998</v>
+      </c>
+      <c r="G70" s="37">
+        <v>3.24</v>
+      </c>
+      <c r="H70" s="37">
+        <v>3.1309999999999998</v>
+      </c>
+      <c r="I70" s="37">
+        <v>3.0920000000000001</v>
+      </c>
+      <c r="J70" s="37">
+        <v>2.9510000000000001</v>
+      </c>
+      <c r="K70" s="37">
+        <v>3.0920000000000001</v>
+      </c>
+      <c r="L70" s="37">
+        <v>3</v>
+      </c>
+      <c r="M70" s="70">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="26">
-[...29 lines deleted...]
-      <c r="L13" s="28">
+      <c r="B71" s="39">
+        <v>5.32</v>
+      </c>
+      <c r="C71" s="40">
+        <v>3.5859999999999999</v>
+      </c>
+      <c r="D71" s="39">
+        <v>3.464</v>
+      </c>
+      <c r="E71" s="37">
+        <v>3.3919999999999999</v>
+      </c>
+      <c r="F71" s="37">
+        <v>3.18</v>
+      </c>
+      <c r="G71" s="37">
+        <v>2.9769999999999999</v>
+      </c>
+      <c r="H71" s="37">
+        <v>2.8889999999999998</v>
+      </c>
+      <c r="I71" s="37">
+        <v>2.6709999999999998</v>
+      </c>
+      <c r="J71" s="37">
+        <v>2.976</v>
+      </c>
+      <c r="K71" s="37">
+        <v>3.1560000000000001</v>
+      </c>
+      <c r="L71" s="37">
+        <v>3</v>
+      </c>
+      <c r="M71" s="70">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" s="39">
+        <v>5.9560000000000004</v>
+      </c>
+      <c r="C72" s="40">
+        <v>5.173</v>
+      </c>
+      <c r="D72" s="39">
+        <v>4.6619999999999999</v>
+      </c>
+      <c r="E72" s="37">
+        <v>4.218</v>
+      </c>
+      <c r="F72" s="37">
+        <v>4.1710000000000003</v>
+      </c>
+      <c r="G72" s="37">
+        <v>3.9870000000000001</v>
+      </c>
+      <c r="H72" s="37">
+        <v>3.8940000000000001</v>
+      </c>
+      <c r="I72" s="37">
+        <v>3.778</v>
+      </c>
+      <c r="J72" s="37">
+        <v>3.6819999999999999</v>
+      </c>
+      <c r="K72" s="37">
+        <v>3.899</v>
+      </c>
+      <c r="L72" s="37">
+        <v>3.8</v>
+      </c>
+      <c r="M72" s="70">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" s="39">
+        <v>3.66</v>
+      </c>
+      <c r="C73" s="40">
+        <v>2.448</v>
+      </c>
+      <c r="D73" s="39">
+        <v>2.4369999999999998</v>
+      </c>
+      <c r="E73" s="37">
+        <v>2.1379999999999999</v>
+      </c>
+      <c r="F73" s="37">
+        <v>2.0369999999999999</v>
+      </c>
+      <c r="G73" s="37">
+        <v>2.2210000000000001</v>
+      </c>
+      <c r="H73" s="37">
+        <v>1.8640000000000001</v>
+      </c>
+      <c r="I73" s="37">
+        <v>1.7350000000000001</v>
+      </c>
+      <c r="J73" s="37">
+        <v>1.931</v>
+      </c>
+      <c r="K73" s="37">
+        <v>1.6859999999999999</v>
+      </c>
+      <c r="L73" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="M73" s="70">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B74" s="39">
+        <v>3.0270000000000001</v>
+      </c>
+      <c r="C74" s="40">
+        <v>2.3279999999999998</v>
+      </c>
+      <c r="D74" s="39">
+        <v>2.2210000000000001</v>
+      </c>
+      <c r="E74" s="37">
+        <v>1.9379999999999999</v>
+      </c>
+      <c r="F74" s="37">
+        <v>1.6850000000000001</v>
+      </c>
+      <c r="G74" s="37">
+        <v>1.7989999999999999</v>
+      </c>
+      <c r="H74" s="37">
+        <v>1.72</v>
+      </c>
+      <c r="I74" s="37">
+        <v>1.712</v>
+      </c>
+      <c r="J74" s="37">
+        <v>1.89</v>
+      </c>
+      <c r="K74" s="37">
+        <v>1.845</v>
+      </c>
+      <c r="L74" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="M74" s="70">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B75" s="39">
+        <v>7.8680000000000003</v>
+      </c>
+      <c r="C75" s="40">
+        <v>5.133</v>
+      </c>
+      <c r="D75" s="39">
+        <v>5.4029999999999996</v>
+      </c>
+      <c r="E75" s="37">
+        <v>4.9130000000000003</v>
+      </c>
+      <c r="F75" s="37">
+        <v>4.8529999999999998</v>
+      </c>
+      <c r="G75" s="37">
+        <v>4.7770000000000001</v>
+      </c>
+      <c r="H75" s="37">
+        <v>4.8639999999999999</v>
+      </c>
+      <c r="I75" s="37">
+        <v>4.5819999999999999</v>
+      </c>
+      <c r="J75" s="37">
+        <v>5.0449999999999999</v>
+      </c>
+      <c r="K75" s="37">
+        <v>4.9009999999999998</v>
+      </c>
+      <c r="L75" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M75" s="70">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B76" s="39">
+        <v>3.5619999999999998</v>
+      </c>
+      <c r="C76" s="40">
+        <v>3.39</v>
+      </c>
+      <c r="D76" s="39">
+        <v>2.8639999999999999</v>
+      </c>
+      <c r="E76" s="37">
+        <v>2.6560000000000001</v>
+      </c>
+      <c r="F76" s="37">
+        <v>2.5859999999999999</v>
+      </c>
+      <c r="G76" s="37">
+        <v>2.3879999999999999</v>
+      </c>
+      <c r="H76" s="37">
+        <v>2.419</v>
+      </c>
+      <c r="I76" s="37">
+        <v>2.2589999999999999</v>
+      </c>
+      <c r="J76" s="37">
+        <v>2.532</v>
+      </c>
+      <c r="K76" s="37">
+        <v>2.3980000000000001</v>
+      </c>
+      <c r="L76" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="M76" s="70">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B77" s="39">
+        <v>6.0330000000000004</v>
+      </c>
+      <c r="C77" s="41">
+        <v>4.8579999999999997</v>
+      </c>
+      <c r="D77" s="39">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="E77" s="37">
+        <v>4.3529999999999998</v>
+      </c>
+      <c r="F77" s="37">
+        <v>4.2149999999999999</v>
+      </c>
+      <c r="G77" s="37">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="H77" s="37">
+        <v>4.4029999999999996</v>
+      </c>
+      <c r="I77" s="37">
+        <v>4.5380000000000003</v>
+      </c>
+      <c r="J77" s="37">
+        <v>4.4539999999999997</v>
+      </c>
+      <c r="K77" s="37">
+        <v>4.3869999999999996</v>
+      </c>
+      <c r="L77" s="37">
+        <v>4.2</v>
+      </c>
+      <c r="M77" s="70">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A78" s="8"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="M78" s="66"/>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" s="64"/>
+      <c r="C79" s="64"/>
+      <c r="D79" s="64"/>
+      <c r="E79" s="65"/>
+      <c r="F79" s="65"/>
+      <c r="G79" s="65"/>
+      <c r="H79" s="65"/>
+      <c r="I79" s="65"/>
+      <c r="J79" s="65"/>
+      <c r="K79" s="65"/>
+      <c r="M79" s="66"/>
+    </row>
+    <row r="80" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A80" s="61"/>
+      <c r="B80" s="61"/>
+      <c r="C80" s="61"/>
+      <c r="D80" s="61"/>
+      <c r="E80" s="61"/>
+      <c r="F80" s="61"/>
+      <c r="G80" s="61"/>
+      <c r="L80" s="14"/>
+      <c r="M80" s="67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="10" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A81" s="13"/>
+      <c r="B81" s="44">
+        <v>2014</v>
+      </c>
+      <c r="C81" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81" s="42">
+        <v>2016</v>
+      </c>
+      <c r="E81" s="42">
+        <v>2017</v>
+      </c>
+      <c r="F81" s="42">
+        <v>2018</v>
+      </c>
+      <c r="G81" s="42">
+        <v>2019</v>
+      </c>
+      <c r="H81" s="42">
+        <v>2020</v>
+      </c>
+      <c r="I81" s="42">
+        <v>2021</v>
+      </c>
+      <c r="J81" s="42">
+        <v>2022</v>
+      </c>
+      <c r="K81" s="42">
+        <v>2023</v>
+      </c>
+      <c r="L81" s="42">
+        <v>2024</v>
+      </c>
+      <c r="M81" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="10" customFormat="1">
+      <c r="A82" s="11" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="B82" s="45">
+        <v>20.981000000000002</v>
+      </c>
+      <c r="C82" s="46">
+        <v>21.039000000000001</v>
+      </c>
+      <c r="D82" s="45">
+        <v>20.297000000000001</v>
+      </c>
+      <c r="E82" s="43">
+        <v>19.920999999999999</v>
+      </c>
+      <c r="F82" s="48">
+        <v>19.617000000000001</v>
+      </c>
+      <c r="G82" s="43">
+        <v>19.146000000000001</v>
+      </c>
+      <c r="H82" s="43">
+        <v>19.587</v>
+      </c>
+      <c r="I82" s="43">
+        <v>19.378</v>
+      </c>
+      <c r="J82" s="43">
+        <v>19.186</v>
+      </c>
+      <c r="K82" s="43">
+        <v>19.323</v>
+      </c>
+      <c r="L82" s="43">
+        <v>19.2</v>
+      </c>
+      <c r="M82" s="70">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B83" s="45">
+        <v>9.6809999999999992</v>
+      </c>
+      <c r="C83" s="46">
+        <v>9.8019999999999996</v>
+      </c>
+      <c r="D83" s="45">
+        <v>9.6829999999999998</v>
+      </c>
+      <c r="E83" s="43">
+        <v>9.5809999999999995</v>
+      </c>
+      <c r="F83" s="48">
+        <v>9.423</v>
+      </c>
+      <c r="G83" s="43">
+        <v>9.2219999999999995</v>
+      </c>
+      <c r="H83" s="43">
+        <v>9.6769999999999996</v>
+      </c>
+      <c r="I83" s="43">
+        <v>9.6630000000000003</v>
+      </c>
+      <c r="J83" s="43">
+        <v>9.6679999999999993</v>
+      </c>
+      <c r="K83" s="43">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="L83" s="43">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="M83" s="70">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B84" s="45">
+        <v>2.0649999999999999</v>
+      </c>
+      <c r="C84" s="46">
+        <v>2.085</v>
+      </c>
+      <c r="D84" s="45">
+        <v>1.974</v>
+      </c>
+      <c r="E84" s="43">
+        <v>1.96</v>
+      </c>
+      <c r="F84" s="43">
+        <v>1.885</v>
+      </c>
+      <c r="G84" s="43">
+        <v>1.8240000000000001</v>
+      </c>
+      <c r="H84" s="43">
+        <v>1.7869999999999999</v>
+      </c>
+      <c r="I84" s="43">
+        <v>1.7490000000000001</v>
+      </c>
+      <c r="J84" s="43">
+        <v>1.8149999999999999</v>
+      </c>
+      <c r="K84" s="43">
+        <v>1.8149999999999999</v>
+      </c>
+      <c r="L84" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="M84" s="70">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B85" s="45">
+        <v>4.2690000000000001</v>
+      </c>
+      <c r="C85" s="46">
+        <v>4.2930000000000001</v>
+      </c>
+      <c r="D85" s="45">
+        <v>4.22</v>
+      </c>
+      <c r="E85" s="43">
+        <v>4.0629999999999997</v>
+      </c>
+      <c r="F85" s="43">
+        <v>4.0449999999999999</v>
+      </c>
+      <c r="G85" s="43">
+        <v>3.9940000000000002</v>
+      </c>
+      <c r="H85" s="43">
+        <v>4.0039999999999996</v>
+      </c>
+      <c r="I85" s="43">
+        <v>3.988</v>
+      </c>
+      <c r="J85" s="43">
+        <v>3.6059999999999999</v>
+      </c>
+      <c r="K85" s="43">
+        <v>3.6440000000000001</v>
+      </c>
+      <c r="L85" s="43">
+        <v>3.6</v>
+      </c>
+      <c r="M85" s="70">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B86" s="45"/>
+      <c r="C86" s="46"/>
+      <c r="D86" s="45"/>
+      <c r="E86" s="43"/>
+      <c r="F86" s="43"/>
+      <c r="G86" s="43"/>
+      <c r="H86" s="43"/>
+      <c r="I86" s="43"/>
+      <c r="J86" s="43"/>
+      <c r="K86" s="43"/>
+      <c r="L86" s="43"/>
+      <c r="M86" s="70"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B87" s="45">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="C87" s="46">
+        <v>0.38200000000000001</v>
+      </c>
+      <c r="D87" s="45">
+        <v>0.34100000000000003</v>
+      </c>
+      <c r="E87" s="43">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="F87" s="43">
+        <v>0.31900000000000001</v>
+      </c>
+      <c r="G87" s="43">
+        <v>0.315</v>
+      </c>
+      <c r="H87" s="43">
+        <v>0.312</v>
+      </c>
+      <c r="I87" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="J87" s="43">
+        <v>0.34200000000000003</v>
+      </c>
+      <c r="K87" s="43">
+        <v>0.33</v>
+      </c>
+      <c r="L87" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="M87" s="70">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B88" s="45">
+        <v>0.75700000000000001</v>
+      </c>
+      <c r="C88" s="46">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="D88" s="45">
+        <v>0.68899999999999995</v>
+      </c>
+      <c r="E88" s="43">
+        <v>0.65600000000000003</v>
+      </c>
+      <c r="F88" s="43">
+        <v>0.66100000000000003</v>
+      </c>
+      <c r="G88" s="43">
+        <v>0.64600000000000002</v>
+      </c>
+      <c r="H88" s="43">
+        <v>0.66500000000000004</v>
+      </c>
+      <c r="I88" s="43">
+        <v>0.7</v>
+      </c>
+      <c r="J88" s="43">
+        <v>0.58899999999999997</v>
+      </c>
+      <c r="K88" s="43">
+        <v>0.60799999999999998</v>
+      </c>
+      <c r="L88" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="M88" s="70">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B89" s="45">
+        <v>0.438</v>
+      </c>
+      <c r="C89" s="46">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="D89" s="45">
+        <v>0.40799999999999997</v>
+      </c>
+      <c r="E89" s="43">
+        <v>0.41199999999999998</v>
+      </c>
+      <c r="F89" s="43">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="G89" s="43">
+        <v>0.38</v>
+      </c>
+      <c r="H89" s="43">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="I89" s="43">
+        <v>0.4</v>
+      </c>
+      <c r="J89" s="43">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="K89" s="43">
+        <v>0.36599999999999999</v>
+      </c>
+      <c r="L89" s="43">
+        <v>0.4</v>
+      </c>
+      <c r="M89" s="70">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B90" s="45">
+        <v>0.46899999999999997</v>
+      </c>
+      <c r="C90" s="46">
+        <v>0.438</v>
+      </c>
+      <c r="D90" s="45">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="E90" s="43">
+        <v>0.41</v>
+      </c>
+      <c r="F90" s="43">
+        <v>0.39</v>
+      </c>
+      <c r="G90" s="43">
+        <v>0.372</v>
+      </c>
+      <c r="H90" s="43">
+        <v>0.36299999999999999</v>
+      </c>
+      <c r="I90" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="J90" s="43">
+        <v>0.39600000000000002</v>
+      </c>
+      <c r="K90" s="43">
+        <v>0.40799999999999997</v>
+      </c>
+      <c r="L90" s="43">
+        <v>0.4</v>
+      </c>
+      <c r="M90" s="70">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B91" s="45">
+        <v>0.53800000000000003</v>
+      </c>
+      <c r="C91" s="46">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="D91" s="45">
+        <v>0.50600000000000001</v>
+      </c>
+      <c r="E91" s="43">
+        <v>0.49399999999999999</v>
+      </c>
+      <c r="F91" s="43">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="G91" s="43">
+        <v>0.46600000000000003</v>
+      </c>
+      <c r="H91" s="43">
+        <v>0.47699999999999998</v>
+      </c>
+      <c r="I91" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="J91" s="43">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="K91" s="43">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="L91" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="M91" s="70">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" s="45">
+        <v>0.41599999999999998</v>
+      </c>
+      <c r="C92" s="46">
+        <v>0.40400000000000003</v>
+      </c>
+      <c r="D92" s="45">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="E92" s="43">
+        <v>0.33</v>
+      </c>
+      <c r="F92" s="43">
+        <v>0.32700000000000001</v>
+      </c>
+      <c r="G92" s="43">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="H92" s="43">
+        <v>0.313</v>
+      </c>
+      <c r="I92" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="J92" s="43">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="K92" s="43">
+        <v>0.316</v>
+      </c>
+      <c r="L92" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="M92" s="70">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="26">
-[...34 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="B93" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="C93" s="46">
+        <v>0.33</v>
+      </c>
+      <c r="D93" s="45">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="E93" s="43">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="F93" s="43">
+        <v>0.26</v>
+      </c>
+      <c r="G93" s="43">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="H93" s="43">
+        <v>0.23</v>
+      </c>
+      <c r="I93" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="J93" s="43">
+        <v>0.247</v>
+      </c>
+      <c r="K93" s="43">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="L93" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="M93" s="70">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="45">
+        <v>0.73899999999999999</v>
+      </c>
+      <c r="C94" s="46">
+        <v>0.68</v>
+      </c>
+      <c r="D94" s="45">
+        <v>0.65</v>
+      </c>
+      <c r="E94" s="43">
+        <v>0.624</v>
+      </c>
+      <c r="F94" s="43">
+        <v>0.65400000000000003</v>
+      </c>
+      <c r="G94" s="43">
+        <v>0.61699999999999999</v>
+      </c>
+      <c r="H94" s="43">
+        <v>0.64700000000000002</v>
+      </c>
+      <c r="I94" s="43">
+        <v>0.64700000000000002</v>
+      </c>
+      <c r="J94" s="43">
+        <v>0.63400000000000001</v>
+      </c>
+      <c r="K94" s="43">
+        <v>0.61</v>
+      </c>
+      <c r="L94" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="M94" s="70">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" s="45">
+        <v>0.33200000000000002</v>
+      </c>
+      <c r="C95" s="46">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="D95" s="45">
+        <v>0.316</v>
+      </c>
+      <c r="E95" s="43">
+        <v>0.30099999999999999</v>
+      </c>
+      <c r="F95" s="43">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="G95" s="43">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="H95" s="43">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="I95" s="43">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="J95" s="43">
+        <v>0.28399999999999997</v>
+      </c>
+      <c r="K95" s="43">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="L95" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="M95" s="70">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B96" s="45">
+        <v>0.53800000000000003</v>
+      </c>
+      <c r="C96" s="47">
+        <v>0.495</v>
+      </c>
+      <c r="D96" s="45">
+        <v>0.47</v>
+      </c>
+      <c r="E96" s="43">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="F96" s="43">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="G96" s="43">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="H96" s="43">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="I96" s="43">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="J96" s="43">
+        <v>0.45500000000000002</v>
+      </c>
+      <c r="K96" s="43">
+        <v>0.45</v>
+      </c>
+      <c r="L96" s="43">
+        <v>0.4</v>
+      </c>
+      <c r="M96" s="70">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="9.75" customHeight="1">
+      <c r="A97" s="8"/>
+      <c r="C97" s="4"/>
+      <c r="D97" s="4"/>
+      <c r="M97" s="66"/>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="B98" s="64"/>
+      <c r="C98" s="64"/>
+      <c r="D98" s="64"/>
+      <c r="E98" s="65"/>
+      <c r="F98" s="65"/>
+      <c r="G98" s="65"/>
+      <c r="H98" s="65"/>
+      <c r="I98" s="65"/>
+      <c r="J98" s="65"/>
+      <c r="K98" s="65"/>
+      <c r="M98" s="66"/>
+    </row>
+    <row r="99" spans="1:13" ht="12" customHeight="1">
+      <c r="A99" s="61"/>
+      <c r="B99" s="61"/>
+      <c r="C99" s="61"/>
+      <c r="D99" s="61"/>
+      <c r="E99" s="61"/>
+      <c r="F99" s="61"/>
+      <c r="G99" s="61"/>
+      <c r="L99" s="14"/>
+      <c r="M99" s="67" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A100" s="13"/>
+      <c r="B100" s="51">
+        <v>2014</v>
+      </c>
+      <c r="C100" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D100" s="49">
+        <v>2016</v>
+      </c>
+      <c r="E100" s="49">
+        <v>2017</v>
+      </c>
+      <c r="F100" s="49">
+        <v>2018</v>
+      </c>
+      <c r="G100" s="49">
+        <v>2019</v>
+      </c>
+      <c r="H100" s="49">
+        <v>2020</v>
+      </c>
+      <c r="I100" s="49">
+        <v>2021</v>
+      </c>
+      <c r="J100" s="49">
+        <v>2022</v>
+      </c>
+      <c r="K100" s="49">
+        <v>2023</v>
+      </c>
+      <c r="L100" s="49">
+        <v>2024</v>
+      </c>
+      <c r="M100" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="10" customFormat="1">
+      <c r="A101" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="C101" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="E101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="F101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="G101" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="H101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="I101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="J101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="K101" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="L101" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="M101" s="69">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C102" s="50">
+        <v>5</v>
+      </c>
+      <c r="D102" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E102" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F102" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="G102" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="H102" s="50">
+        <v>5</v>
+      </c>
+      <c r="I102" s="50">
+        <v>5</v>
+      </c>
+      <c r="J102" s="50">
+        <v>5</v>
+      </c>
+      <c r="K102" s="50">
+        <v>5</v>
+      </c>
+      <c r="L102" s="50">
+        <v>5</v>
+      </c>
+      <c r="M102" s="69">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B103" s="50">
+        <v>5</v>
+      </c>
+      <c r="C103" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="D103" s="50">
+        <v>5</v>
+      </c>
+      <c r="E103" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="F103" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G103" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="H103" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I103" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="J103" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="K103" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="L103" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="M103" s="69">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B104" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C104" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="D104" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E104" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F104" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G104" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="H104" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I104" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J104" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="K104" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="L104" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="M104" s="69">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" s="50"/>
+      <c r="C105" s="50"/>
+      <c r="D105" s="50"/>
+      <c r="E105" s="50"/>
+      <c r="F105" s="50"/>
+      <c r="G105" s="50"/>
+      <c r="H105" s="50"/>
+      <c r="I105" s="50"/>
+      <c r="J105" s="50"/>
+      <c r="K105" s="50"/>
+      <c r="L105" s="50"/>
+      <c r="M105" s="69"/>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B106" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="C106" s="50">
+        <v>5.3</v>
+      </c>
+      <c r="D106" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="E106" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="F106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L106" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M106" s="69">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B107" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C107" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="D107" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="E107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I107" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="J107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L107" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M107" s="69">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B108" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="C108" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D108" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E108" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="F108" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="G108" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H108" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I108" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J108" s="50">
+        <v>4</v>
+      </c>
+      <c r="K108" s="50">
+        <v>4</v>
+      </c>
+      <c r="L108" s="50">
+        <v>4</v>
+      </c>
+      <c r="M108" s="69">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B109" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="C109" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="D109" s="50">
+        <v>4</v>
+      </c>
+      <c r="E109" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F109" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G109" s="50">
+        <v>4</v>
+      </c>
+      <c r="H109" s="50">
+        <v>4</v>
+      </c>
+      <c r="I109" s="50">
+        <v>4</v>
+      </c>
+      <c r="J109" s="50">
+        <v>4</v>
+      </c>
+      <c r="K109" s="50">
+        <v>4</v>
+      </c>
+      <c r="L109" s="50">
+        <v>4</v>
+      </c>
+      <c r="M109" s="69">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="26">
-[...34 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B110" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="C110" s="50">
+        <v>4</v>
+      </c>
+      <c r="D110" s="50">
+        <v>4</v>
+      </c>
+      <c r="E110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G110" s="50">
+        <v>4</v>
+      </c>
+      <c r="H110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L110" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M110" s="69">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="26">
-[...34 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B111" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="C111" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="D111" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="E111" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="F111" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="G111" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="H111" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="I111" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="J111" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="K111" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L111" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M111" s="69">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="C112" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="D112" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="E112" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="F112" s="50">
+        <v>4.7</v>
+      </c>
+      <c r="G112" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="H112" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="I112" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="J112" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="K112" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="L112" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="M112" s="69">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="26">
-[...34 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B113" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="C113" s="50">
+        <v>4.5</v>
+      </c>
+      <c r="D113" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="E113" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="F113" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G113" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="H113" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="I113" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="J113" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K113" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L113" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M113" s="69">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="26">
-[...34 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="B114" s="50">
+        <v>4</v>
+      </c>
+      <c r="C114" s="50">
+        <v>4.8</v>
+      </c>
+      <c r="D114" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="E114" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="F114" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="G114" s="50">
+        <v>4</v>
+      </c>
+      <c r="H114" s="50">
+        <v>4</v>
+      </c>
+      <c r="I114" s="50">
+        <v>4</v>
+      </c>
+      <c r="J114" s="50">
+        <v>4</v>
+      </c>
+      <c r="K114" s="50">
+        <v>4</v>
+      </c>
+      <c r="L114" s="50">
+        <v>4</v>
+      </c>
+      <c r="M114" s="69">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="26">
-[...34 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="B115" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="C115" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D115" s="50">
+        <v>4</v>
+      </c>
+      <c r="E115" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F115" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="G115" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="H115" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="I115" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="J115" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K115" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L115" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M115" s="69">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A116" s="8"/>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="3"/>
+      <c r="M116" s="66"/>
+    </row>
+    <row r="117" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A117" s="8"/>
+      <c r="C117" s="4"/>
+      <c r="D117" s="4"/>
+      <c r="M117" s="66"/>
+    </row>
+    <row r="118" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A118" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="B118" s="64"/>
+      <c r="C118" s="64"/>
+      <c r="D118" s="64"/>
+      <c r="E118" s="65"/>
+      <c r="F118" s="65"/>
+      <c r="G118" s="65"/>
+      <c r="H118" s="65"/>
+      <c r="I118" s="65"/>
+      <c r="J118" s="65"/>
+      <c r="K118" s="65"/>
+      <c r="M118" s="66"/>
+    </row>
+    <row r="119" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A119" s="61"/>
+      <c r="B119" s="61"/>
+      <c r="C119" s="61"/>
+      <c r="D119" s="61"/>
+      <c r="E119" s="61"/>
+      <c r="F119" s="61"/>
+      <c r="G119" s="61"/>
+      <c r="L119" s="14"/>
+      <c r="M119" s="67" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A120" s="13"/>
+      <c r="B120" s="54">
+        <v>2014</v>
+      </c>
+      <c r="C120" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D120" s="52">
+        <v>2016</v>
+      </c>
+      <c r="E120" s="52">
+        <v>2017</v>
+      </c>
+      <c r="F120" s="52">
+        <v>2018</v>
+      </c>
+      <c r="G120" s="52">
+        <v>2019</v>
+      </c>
+      <c r="H120" s="52">
+        <v>2020</v>
+      </c>
+      <c r="I120" s="52">
+        <v>2021</v>
+      </c>
+      <c r="J120" s="52">
+        <v>2022</v>
+      </c>
+      <c r="K120" s="52">
+        <v>2023</v>
+      </c>
+      <c r="L120" s="52">
+        <v>2024</v>
+      </c>
+      <c r="M120" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="10" customFormat="1">
+      <c r="A121" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="C121" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="D121" s="53">
+        <v>3</v>
+      </c>
+      <c r="E121" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="F121" s="53">
+        <v>3.6</v>
+      </c>
+      <c r="G121" s="53">
+        <v>3</v>
+      </c>
+      <c r="H121" s="53">
+        <v>3</v>
+      </c>
+      <c r="I121" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="J121" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="K121" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="L121" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="M121" s="69">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B122" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="53">
+        <v>3.7</v>
+      </c>
+      <c r="D122" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="E122" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="F122" s="53">
+        <v>4</v>
+      </c>
+      <c r="G122" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="H122" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="I122" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="J122" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="K122" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="L122" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="M122" s="69">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="D123" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="E123" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="F123" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G123" s="53">
+        <v>0.9</v>
+      </c>
+      <c r="H123" s="53">
+        <v>1.2</v>
+      </c>
+      <c r="I123" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="J123" s="53">
+        <v>1.4</v>
+      </c>
+      <c r="K123" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L123" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="M123" s="69">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B124" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="D124" s="53">
+        <v>3.1</v>
+      </c>
+      <c r="E124" s="53">
+        <v>3.7</v>
+      </c>
+      <c r="F124" s="53">
+        <v>4</v>
+      </c>
+      <c r="G124" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H124" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="I124" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="J124" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="K124" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="L124" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="M124" s="69">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="26">
-[...40 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="B125" s="55"/>
+      <c r="C125" s="53"/>
+      <c r="D125" s="53"/>
+      <c r="E125" s="53"/>
+      <c r="F125" s="53"/>
+      <c r="G125" s="53"/>
+      <c r="H125" s="53"/>
+      <c r="I125" s="53"/>
+      <c r="J125" s="53"/>
+      <c r="K125" s="53"/>
+      <c r="L125" s="53"/>
+      <c r="M125" s="69"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B126" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="53">
         <v>2</v>
       </c>
-      <c r="B22" s="24"/>
-[...18 lines deleted...]
-      <c r="L23" s="15" t="s">
+      <c r="D126" s="53">
+        <v>2</v>
+      </c>
+      <c r="E126" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F126" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G126" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="H126" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="I126" s="53">
+        <v>2.1</v>
+      </c>
+      <c r="J126" s="53">
+        <v>1.9</v>
+      </c>
+      <c r="K126" s="53">
+        <v>1</v>
+      </c>
+      <c r="L126" s="53">
+        <v>1.2</v>
+      </c>
+      <c r="M126" s="69">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B127" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="D127" s="53">
+        <v>3</v>
+      </c>
+      <c r="E127" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="G127" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H127" s="53">
+        <v>2</v>
+      </c>
+      <c r="I127" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J127" s="53">
+        <v>1.9</v>
+      </c>
+      <c r="K127" s="53">
+        <v>1.5</v>
+      </c>
+      <c r="L127" s="53">
+        <v>1.8</v>
+      </c>
+      <c r="M127" s="69">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B128" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="53">
+        <v>3</v>
+      </c>
+      <c r="D128" s="53">
+        <v>3</v>
+      </c>
+      <c r="E128" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="F128" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="G128" s="53">
+        <v>4.5</v>
+      </c>
+      <c r="H128" s="53">
+        <v>3.8</v>
+      </c>
+      <c r="I128" s="53">
+        <v>4</v>
+      </c>
+      <c r="J128" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="K128" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="L128" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="M128" s="69">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17">
+      <c r="A129" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B129" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="D129" s="53">
+        <v>2.9</v>
+      </c>
+      <c r="E129" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F129" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="G129" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="H129" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I129" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="J129" s="53">
+        <v>2</v>
+      </c>
+      <c r="K129" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="L129" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="M129" s="69">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17">
+      <c r="A130" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B130" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="D130" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="E130" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="F130" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="G130" s="53">
+        <v>5.7</v>
+      </c>
+      <c r="H130" s="53">
+        <v>4.7</v>
+      </c>
+      <c r="I130" s="53">
+        <v>3.9</v>
+      </c>
+      <c r="J130" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="K130" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L130" s="53">
+        <v>1</v>
+      </c>
+      <c r="M130" s="69">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17">
+      <c r="A131" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="D131" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="E131" s="53">
+        <v>2.9</v>
+      </c>
+      <c r="F131" s="53">
+        <v>3.1</v>
+      </c>
+      <c r="G131" s="53">
+        <v>3.6</v>
+      </c>
+      <c r="H131" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="I131" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="J131" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K131" s="53">
+        <v>1.5</v>
+      </c>
+      <c r="L131" s="53">
+        <v>1.4</v>
+      </c>
+      <c r="M131" s="69">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17">
+      <c r="A132" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B132" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="D132" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="E132" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="F132" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="G132" s="53">
+        <v>4.3</v>
+      </c>
+      <c r="H132" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="I132" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="J132" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K132" s="53">
+        <v>1.5</v>
+      </c>
+      <c r="L132" s="53">
+        <v>2.1</v>
+      </c>
+      <c r="M132" s="69">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17">
+      <c r="A133" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B133" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="53">
+        <v>3</v>
+      </c>
+      <c r="D133" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="E133" s="53">
+        <v>3.7</v>
+      </c>
+      <c r="F133" s="53">
+        <v>3.6</v>
+      </c>
+      <c r="G133" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="H133" s="53">
+        <v>3</v>
+      </c>
+      <c r="I133" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="J133" s="53">
+        <v>3</v>
+      </c>
+      <c r="K133" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="L133" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="M133" s="69">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17">
+      <c r="A134" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B134" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="D134" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="E134" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="F134" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="G134" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H134" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I134" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="J134" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="K134" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L134" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="M134" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17">
+      <c r="A135" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B135" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D135" s="53">
+        <v>2.4</v>
+      </c>
+      <c r="E135" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="F135" s="53">
+        <v>3.1</v>
+      </c>
+      <c r="G135" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="H135" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I135" s="53">
+        <v>1.8</v>
+      </c>
+      <c r="J135" s="53">
+        <v>1.7</v>
+      </c>
+      <c r="K135" s="53">
+        <v>1.7</v>
+      </c>
+      <c r="L135" s="53">
+        <v>1.8</v>
+      </c>
+      <c r="M135" s="69">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17">
+      <c r="A136" s="8"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="4"/>
+      <c r="M136" s="66"/>
+    </row>
+    <row r="137" spans="1:17" ht="24.75" customHeight="1">
+      <c r="A137" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" s="64"/>
+      <c r="C137" s="64"/>
+      <c r="D137" s="64"/>
+      <c r="E137" s="65"/>
+      <c r="F137" s="65"/>
+      <c r="G137" s="65"/>
+      <c r="H137" s="65"/>
+      <c r="I137" s="65"/>
+      <c r="J137" s="65"/>
+      <c r="K137" s="65"/>
+      <c r="L137" s="2"/>
+      <c r="M137" s="71"/>
+      <c r="N137" s="2"/>
+      <c r="O137" s="2"/>
+      <c r="P137" s="2"/>
+      <c r="Q137" s="2"/>
+    </row>
+    <row r="138" spans="1:17" ht="15.75" customHeight="1">
+      <c r="A138" s="61"/>
+      <c r="B138" s="61"/>
+      <c r="C138" s="61"/>
+      <c r="D138" s="61"/>
+      <c r="E138" s="61"/>
+      <c r="F138" s="61"/>
+      <c r="G138" s="61"/>
+      <c r="L138" s="14"/>
+      <c r="M138" s="67" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B24" s="35">
+    <row r="139" spans="1:17" ht="16.5" customHeight="1">
+      <c r="A139" s="13"/>
+      <c r="B139" s="58">
         <v>2014</v>
       </c>
-      <c r="C24" s="30" t="s">
+      <c r="C139" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D139" s="56">
         <v>2016</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E139" s="56">
         <v>2017</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F139" s="60">
         <v>2018</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G139" s="56">
         <v>2019</v>
       </c>
-      <c r="H24" s="30">
+      <c r="H139" s="56">
         <v>2020</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I139" s="56">
         <v>2021</v>
       </c>
-      <c r="J24" s="30">
+      <c r="J139" s="56">
         <v>2022</v>
       </c>
-      <c r="K24" s="30">
+      <c r="K139" s="56">
         <v>2023</v>
       </c>
-      <c r="L24" s="30">
+      <c r="L139" s="56">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="12" t="s">
+      <c r="M139" s="68">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" s="10" customFormat="1">
+      <c r="A140" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="31">
-[...34 lines deleted...]
-      <c r="A26" s="10" t="s">
+      <c r="B140" s="57">
+        <v>155.012</v>
+      </c>
+      <c r="C140" s="57">
+        <v>167.94399999999999</v>
+      </c>
+      <c r="D140" s="57">
+        <v>171.58199999999999</v>
+      </c>
+      <c r="E140" s="57">
+        <v>171.72900000000001</v>
+      </c>
+      <c r="F140" s="57">
+        <v>172.429</v>
+      </c>
+      <c r="G140" s="57">
+        <v>173.10300000000001</v>
+      </c>
+      <c r="H140" s="57">
+        <v>174.57900000000001</v>
+      </c>
+      <c r="I140" s="57">
+        <v>173.67099999999999</v>
+      </c>
+      <c r="J140" s="57">
+        <v>174.43700000000001</v>
+      </c>
+      <c r="K140" s="57">
+        <v>174.905</v>
+      </c>
+      <c r="L140" s="57">
+        <v>175.8</v>
+      </c>
+      <c r="M140" s="69">
+        <v>177.9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17">
+      <c r="A141" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="31">
-[...34 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="B141" s="59">
+        <v>86.837000000000003</v>
+      </c>
+      <c r="C141" s="57">
+        <v>88.504000000000005</v>
+      </c>
+      <c r="D141" s="57">
+        <v>89.432000000000002</v>
+      </c>
+      <c r="E141" s="57">
+        <v>89.355000000000004</v>
+      </c>
+      <c r="F141" s="57">
+        <v>88.769000000000005</v>
+      </c>
+      <c r="G141" s="57">
+        <v>88.873999999999995</v>
+      </c>
+      <c r="H141" s="57">
+        <v>89.393000000000001</v>
+      </c>
+      <c r="I141" s="57">
+        <v>89.483999999999995</v>
+      </c>
+      <c r="J141" s="57">
+        <v>90.18</v>
+      </c>
+      <c r="K141" s="57">
+        <v>90.58</v>
+      </c>
+      <c r="L141" s="57">
+        <v>91.6</v>
+      </c>
+      <c r="M141" s="69">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17">
+      <c r="A142" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="31">
-[...34 lines deleted...]
-      <c r="A28" s="10" t="s">
+      <c r="B142" s="59">
+        <v>12.798</v>
+      </c>
+      <c r="C142" s="57">
+        <v>13.95</v>
+      </c>
+      <c r="D142" s="57">
+        <v>14.747999999999999</v>
+      </c>
+      <c r="E142" s="57">
+        <v>15.08</v>
+      </c>
+      <c r="F142" s="57">
+        <v>14.965</v>
+      </c>
+      <c r="G142" s="57">
+        <v>15.738</v>
+      </c>
+      <c r="H142" s="57">
+        <v>16.815999999999999</v>
+      </c>
+      <c r="I142" s="57">
+        <v>16.806000000000001</v>
+      </c>
+      <c r="J142" s="57">
+        <v>17.670999999999999</v>
+      </c>
+      <c r="K142" s="57">
+        <v>17.652000000000001</v>
+      </c>
+      <c r="L142" s="57">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="M142" s="69">
+        <v>18.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17">
+      <c r="A143" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="31">
-[...50 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="B143" s="59">
+        <v>34.305999999999997</v>
+      </c>
+      <c r="C143" s="57">
+        <v>35.435000000000002</v>
+      </c>
+      <c r="D143" s="57">
+        <v>36.027999999999999</v>
+      </c>
+      <c r="E143" s="57">
+        <v>36.142000000000003</v>
+      </c>
+      <c r="F143" s="57">
+        <v>36.35</v>
+      </c>
+      <c r="G143" s="57">
+        <v>36.095999999999997</v>
+      </c>
+      <c r="H143" s="57">
+        <v>36.067999999999998</v>
+      </c>
+      <c r="I143" s="57">
+        <v>36.06</v>
+      </c>
+      <c r="J143" s="57">
+        <v>34.527000000000001</v>
+      </c>
+      <c r="K143" s="57">
+        <v>34.493000000000002</v>
+      </c>
+      <c r="L143" s="57">
+        <v>34.5</v>
+      </c>
+      <c r="M143" s="69">
+        <v>35.1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17">
+      <c r="A144" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" s="59"/>
+      <c r="C144" s="57"/>
+      <c r="D144" s="57"/>
+      <c r="E144" s="57"/>
+      <c r="F144" s="57"/>
+      <c r="G144" s="57"/>
+      <c r="H144" s="57"/>
+      <c r="I144" s="57"/>
+      <c r="J144" s="57"/>
+      <c r="K144" s="57"/>
+      <c r="L144" s="57"/>
+      <c r="M144" s="69"/>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B145" s="59">
+        <v>1.585</v>
+      </c>
+      <c r="C145" s="57">
+        <v>2.42</v>
+      </c>
+      <c r="D145" s="57">
+        <v>2.3170000000000002</v>
+      </c>
+      <c r="E145" s="57">
+        <v>2.2810000000000001</v>
+      </c>
+      <c r="F145" s="57">
+        <v>2.3140000000000001</v>
+      </c>
+      <c r="G145" s="57">
+        <v>2.34</v>
+      </c>
+      <c r="H145" s="57">
+        <v>2.319</v>
+      </c>
+      <c r="I145" s="57">
+        <v>2.226</v>
+      </c>
+      <c r="J145" s="57">
+        <v>2.4180000000000001</v>
+      </c>
+      <c r="K145" s="57">
+        <v>2.343</v>
+      </c>
+      <c r="L145" s="57">
+        <v>2.4</v>
+      </c>
+      <c r="M145" s="69">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="31">
-[...34 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="B146" s="59">
+        <v>3.081</v>
+      </c>
+      <c r="C146" s="57">
+        <v>4.3049999999999997</v>
+      </c>
+      <c r="D146" s="57">
+        <v>4.6539999999999999</v>
+      </c>
+      <c r="E146" s="57">
+        <v>4.5140000000000002</v>
+      </c>
+      <c r="F146" s="57">
+        <v>4.7119999999999997</v>
+      </c>
+      <c r="G146" s="57">
+        <v>4.6509999999999998</v>
+      </c>
+      <c r="H146" s="57">
+        <v>4.78</v>
+      </c>
+      <c r="I146" s="57">
+        <v>4.6310000000000002</v>
+      </c>
+      <c r="J146" s="57">
+        <v>4.2290000000000001</v>
+      </c>
+      <c r="K146" s="57">
+        <v>4.3849999999999998</v>
+      </c>
+      <c r="L146" s="57">
+        <v>4.3</v>
+      </c>
+      <c r="M146" s="69">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="31">
-[...34 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="B147" s="59">
+        <v>1.8149999999999999</v>
+      </c>
+      <c r="C147" s="57">
+        <v>2.4119999999999999</v>
+      </c>
+      <c r="D147" s="57">
+        <v>2.931</v>
+      </c>
+      <c r="E147" s="57">
+        <v>3</v>
+      </c>
+      <c r="F147" s="57">
+        <v>3.0249999999999999</v>
+      </c>
+      <c r="G147" s="57">
+        <v>3.0230000000000001</v>
+      </c>
+      <c r="H147" s="57">
+        <v>2.9279999999999999</v>
+      </c>
+      <c r="I147" s="57">
+        <v>2.911</v>
+      </c>
+      <c r="J147" s="57">
+        <v>2.8519999999999999</v>
+      </c>
+      <c r="K147" s="57">
+        <v>2.9809999999999999</v>
+      </c>
+      <c r="L147" s="57">
+        <v>2.9</v>
+      </c>
+      <c r="M147" s="69">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="31">
-[...34 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="B148" s="59">
+        <v>1.9890000000000001</v>
+      </c>
+      <c r="C148" s="57">
+        <v>3.327</v>
+      </c>
+      <c r="D148" s="57">
+        <v>2.9430000000000001</v>
+      </c>
+      <c r="E148" s="57">
+        <v>3.073</v>
+      </c>
+      <c r="F148" s="57">
+        <v>3.0920000000000001</v>
+      </c>
+      <c r="G148" s="57">
+        <v>3.06</v>
+      </c>
+      <c r="H148" s="57">
+        <v>2.9649999999999999</v>
+      </c>
+      <c r="I148" s="57">
+        <v>2.8340000000000001</v>
+      </c>
+      <c r="J148" s="57">
+        <v>3.1389999999999998</v>
+      </c>
+      <c r="K148" s="57">
+        <v>3.24</v>
+      </c>
+      <c r="L148" s="57">
+        <v>3.1</v>
+      </c>
+      <c r="M148" s="69">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B149" s="59">
+        <v>2.3119999999999998</v>
+      </c>
+      <c r="C149" s="57">
+        <v>3.1880000000000002</v>
+      </c>
+      <c r="D149" s="57">
+        <v>3.7509999999999999</v>
+      </c>
+      <c r="E149" s="57">
+        <v>3.694</v>
+      </c>
+      <c r="F149" s="57">
+        <v>3.9039999999999999</v>
+      </c>
+      <c r="G149" s="57">
+        <v>3.899</v>
+      </c>
+      <c r="H149" s="57">
+        <v>3.8839999999999999</v>
+      </c>
+      <c r="I149" s="57">
+        <v>3.8109999999999999</v>
+      </c>
+      <c r="J149" s="57">
+        <v>3.6389999999999998</v>
+      </c>
+      <c r="K149" s="57">
+        <v>3.883</v>
+      </c>
+      <c r="L149" s="57">
+        <v>3.8</v>
+      </c>
+      <c r="M149" s="69">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" s="59">
+        <v>1.6579999999999999</v>
+      </c>
+      <c r="C150" s="57">
+        <v>2.7410000000000001</v>
+      </c>
+      <c r="D150" s="57">
+        <v>2.262</v>
+      </c>
+      <c r="E150" s="57">
+        <v>2.2229999999999999</v>
+      </c>
+      <c r="F150" s="57">
+        <v>2.3330000000000002</v>
+      </c>
+      <c r="G150" s="57">
+        <v>2.3210000000000002</v>
+      </c>
+      <c r="H150" s="57">
+        <v>2.1509999999999998</v>
+      </c>
+      <c r="I150" s="57">
+        <v>2.0659999999999998</v>
+      </c>
+      <c r="J150" s="57">
+        <v>2.2709999999999999</v>
+      </c>
+      <c r="K150" s="57">
+        <v>2.1859999999999999</v>
+      </c>
+      <c r="L150" s="57">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M150" s="69">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="31">
-[...110 lines deleted...]
-      <c r="A36" s="10" t="s">
+      <c r="B151" s="59">
+        <v>1.403</v>
+      </c>
+      <c r="C151" s="57">
+        <v>1.931</v>
+      </c>
+      <c r="D151" s="57">
+        <v>1.9910000000000001</v>
+      </c>
+      <c r="E151" s="57">
+        <v>1.8680000000000001</v>
+      </c>
+      <c r="F151" s="57">
+        <v>1.853</v>
+      </c>
+      <c r="G151" s="57">
+        <v>1.9039999999999999</v>
+      </c>
+      <c r="H151" s="57">
+        <v>1.843</v>
+      </c>
+      <c r="I151" s="57">
+        <v>1.8180000000000001</v>
+      </c>
+      <c r="J151" s="57">
+        <v>2.0259999999999998</v>
+      </c>
+      <c r="K151" s="57">
+        <v>2.0019999999999998</v>
+      </c>
+      <c r="L151" s="57">
+        <v>1.9</v>
+      </c>
+      <c r="M151" s="69">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="31">
-[...34 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="B152" s="59">
+        <v>3.4950000000000001</v>
+      </c>
+      <c r="C152" s="57">
+        <v>5.08</v>
+      </c>
+      <c r="D152" s="57">
+        <v>4.774</v>
+      </c>
+      <c r="E152" s="57">
+        <v>4.6680000000000001</v>
+      </c>
+      <c r="F152" s="57">
+        <v>5.069</v>
+      </c>
+      <c r="G152" s="57">
+        <v>5.125</v>
+      </c>
+      <c r="H152" s="57">
+        <v>5.25</v>
+      </c>
+      <c r="I152" s="57">
+        <v>4.93</v>
+      </c>
+      <c r="J152" s="57">
+        <v>5.2069999999999999</v>
+      </c>
+      <c r="K152" s="57">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="L152" s="57">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M152" s="69">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="31">
-[...34 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="B153" s="59">
+        <v>1.4890000000000001</v>
+      </c>
+      <c r="C153" s="57">
+        <v>1.81</v>
+      </c>
+      <c r="D153" s="57">
+        <v>2.327</v>
+      </c>
+      <c r="E153" s="57">
+        <v>2.2589999999999999</v>
+      </c>
+      <c r="F153" s="57">
+        <v>2.3460000000000001</v>
+      </c>
+      <c r="G153" s="57">
+        <v>2.3940000000000001</v>
+      </c>
+      <c r="H153" s="57">
+        <v>2.4359999999999999</v>
+      </c>
+      <c r="I153" s="57">
+        <v>2.2989999999999999</v>
+      </c>
+      <c r="J153" s="57">
+        <v>2.6280000000000001</v>
+      </c>
+      <c r="K153" s="57">
+        <v>2.4830000000000001</v>
+      </c>
+      <c r="L153" s="57">
+        <v>2.6</v>
+      </c>
+      <c r="M153" s="69">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="31">
-[...569 lines deleted...]
-      <c r="L55" s="37">
+      <c r="B154" s="59">
+        <v>2.2440000000000002</v>
+      </c>
+      <c r="C154" s="57">
+        <v>2.8410000000000002</v>
+      </c>
+      <c r="D154" s="57">
+        <v>3.4239999999999999</v>
+      </c>
+      <c r="E154" s="57">
+        <v>3.5720000000000001</v>
+      </c>
+      <c r="F154" s="57">
+        <v>3.6970000000000001</v>
+      </c>
+      <c r="G154" s="57">
+        <v>3.6779999999999999</v>
+      </c>
+      <c r="H154" s="57">
+        <v>3.746</v>
+      </c>
+      <c r="I154" s="57">
+        <v>3.7949999999999999</v>
+      </c>
+      <c r="J154" s="57">
+        <v>3.65</v>
+      </c>
+      <c r="K154" s="57">
+        <v>3.6379999999999999</v>
+      </c>
+      <c r="L154" s="57">
+        <v>3.5</v>
+      </c>
+      <c r="M154" s="69">
         <v>3.6</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
-[...2585 lines deleted...]
-      <c r="A136" s="24" t="s">
+    <row r="155" spans="1:13" ht="12" customHeight="1">
+      <c r="A155" s="8"/>
+      <c r="M155" s="66"/>
+    </row>
+    <row r="156" spans="1:13" ht="15">
+      <c r="A156" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B136" s="24"/>
-[...1233 lines deleted...]
-      <c r="A174" s="19" t="s">
+      <c r="M156" s="66"/>
+    </row>
+    <row r="157" spans="1:13" ht="15">
+      <c r="A157" s="18" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" s="19" t="s">
+      <c r="M157" s="66"/>
+    </row>
+    <row r="158" spans="1:13" ht="15">
+      <c r="A158" s="19" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A176" s="20" t="s">
+      <c r="M158" s="66"/>
+    </row>
+    <row r="159" spans="1:13" ht="15">
+      <c r="A159" s="18" t="s">
         <v>24</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="M159" s="66"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="1"/>
+      <c r="M160" s="66"/>
+    </row>
+    <row r="161" spans="1:1">
+      <c r="A161" s="1"/>
+    </row>
+    <row r="162" spans="1:1">
+      <c r="A162" s="1"/>
+    </row>
+    <row r="163" spans="1:1">
+      <c r="A163" s="1"/>
+    </row>
+    <row r="164" spans="1:1">
+      <c r="A164" s="1"/>
+    </row>
+    <row r="165" spans="1:1">
+      <c r="A165" s="1"/>
+    </row>
+    <row r="166" spans="1:1">
+      <c r="A166" s="1"/>
+    </row>
+    <row r="167" spans="1:1">
+      <c r="A167" s="1"/>
+    </row>
+    <row r="168" spans="1:1">
+      <c r="A168" s="1"/>
+    </row>
+    <row r="169" spans="1:1">
+      <c r="A169" s="1"/>
+    </row>
+    <row r="170" spans="1:1">
+      <c r="A170" s="1"/>
+    </row>
+    <row r="171" spans="1:1">
+      <c r="A171" s="1"/>
+    </row>
+    <row r="172" spans="1:1">
+      <c r="A172" s="1"/>
+    </row>
+    <row r="173" spans="1:1">
+      <c r="A173" s="1"/>
+    </row>
+    <row r="174" spans="1:1">
+      <c r="A174" s="1"/>
+    </row>
+    <row r="175" spans="1:1">
+      <c r="A175" s="1"/>
+    </row>
+    <row r="176" spans="1:1">
+      <c r="A176" s="1"/>
+    </row>
+    <row r="177" spans="1:1">
+      <c r="A177" s="1"/>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" s="1"/>
     </row>
     <row r="179" spans="1:1">
       <c r="A179" s="1"/>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" s="1"/>
     </row>
     <row r="181" spans="1:1">
       <c r="A181" s="1"/>
     </row>
     <row r="182" spans="1:1">
       <c r="A182" s="1"/>
     </row>
     <row r="183" spans="1:1">
       <c r="A183" s="1"/>
     </row>
     <row r="184" spans="1:1">
       <c r="A184" s="1"/>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" s="1"/>
     </row>
@@ -13691,125 +13643,69 @@
     </row>
     <row r="400" spans="1:1">
       <c r="A400" s="1"/>
     </row>
     <row r="401" spans="1:1">
       <c r="A401" s="1"/>
     </row>
     <row r="402" spans="1:1">
       <c r="A402" s="1"/>
     </row>
     <row r="403" spans="1:1">
       <c r="A403" s="1"/>
     </row>
     <row r="404" spans="1:1">
       <c r="A404" s="1"/>
     </row>
     <row r="405" spans="1:1">
       <c r="A405" s="1"/>
     </row>
     <row r="406" spans="1:1">
       <c r="A406" s="1"/>
     </row>
     <row r="407" spans="1:1">
       <c r="A407" s="1"/>
     </row>
-    <row r="408" spans="1:1">
-[...52 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="19">
-[...5 lines deleted...]
-    <mergeCell ref="A118:G118"/>
+  <mergeCells count="17">
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A155:K155"/>
-[...1 lines deleted...]
-    <mergeCell ref="A117:K117"/>
+    <mergeCell ref="A137:K137"/>
+    <mergeCell ref="A118:K118"/>
     <mergeCell ref="A98:K98"/>
     <mergeCell ref="A79:K79"/>
     <mergeCell ref="A60:K60"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A119:G119"/>
+    <mergeCell ref="A138:G138"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>