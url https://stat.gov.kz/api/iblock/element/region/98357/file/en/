--- v1 (2026-05-14)
+++ v2 (2026-09-14)
@@ -1,62 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\10-29 динамические ряды\2026\Основные индикаторы рынка труда по районам (год)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="1185" yWindow="-285" windowWidth="14085" windowHeight="11835"/>
   </bookViews>
   <sheets>
-    <sheet name="year" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Content" sheetId="2" r:id="rId2"/>
+    <sheet name="year" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="78">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Labour force (economically active population)</t>
   </si>
   <si>
     <t>Employed population</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t xml:space="preserve">Unemployed population </t>
   </si>
   <si>
     <t>Unemployment rate</t>
   </si>
   <si>
     <t>Not in the labour force (economically non-active population)</t>
   </si>
   <si>
     <t>thousands persons</t>
   </si>
   <si>
@@ -235,66 +244,236 @@
   </si>
   <si>
     <r>
       <t>Main indicators of the labor market by districts of Pavlodar region 2014-2025.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Division of labor statistics</t>
+  </si>
+  <si>
+    <t>Кумашева А.Б.</t>
+  </si>
+  <si>
+    <t>+7 7182 510609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.kumasheva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25846/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/480976/file/en/</t>
+  </si>
+  <si>
+    <t>human, percent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Labor force  (aged 15 years and over), Employed population, Employees, Self employed workers, Unemployed population,  Unemployment rate, Youth unemployment rate (at the age of 15-34 years), Youth unemployment rate (at the age of 15-24 years), Not in the labour force  (aged 15 years and over), </t>
+  </si>
+  <si>
+    <t>The labor force - employed and unemployed population.                                                                                                                  Employed person - an individual who carries out activities for payment or by generating income through the use of property, production and sale of goods, performance of work, provision of services.                                                                   Wage-earners - an individual who performs work under an employment contract or carrying out activities under the contract of civil law, in which the daily and payment for time worked or unit of a good, or for the services provided are determined by the customer.                                                                                                                                                                      Self-employed are individuals who produce (sell) goods, work, or services individually without a contract of employment.    Unemployed person - an individual looking for work and ready to start work.Unemployment rate - the share of unemployed in the labor force, measured as a percentage.                                                                                                                                             Level of unemployment among young people aged 15-34 years - the share of the unemployed population aged 15-34 in the labor force at the same age, measured in percent.                                                                                                                               Level of unemployment among young people aged 15-24 years - the share of the unemployed population aged 15-24 in the labor force at the same age, measured in percent.                                                                                                                            Persons not included in the labor force (non-labor force) - persons who are not employed or unemployed.</t>
+  </si>
+  <si>
+    <t>settlement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The collection of information on the indicator is carried out by conducting a sample survey of the population. The population survey is carried out by interviewing, through direct visits by interviewers to households included in the sample. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The source of data is a sample survey of households on employment. </t>
+  </si>
+  <si>
+    <t>251101, 251201, 251301, 251501, 251602, 25160101, 25160113, 25160102, 251701</t>
+  </si>
+  <si>
+    <t>Since 2014</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="57">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -566,50 +745,102 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
@@ -884,5071 +1115,6279 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3025">
+  <cellStyleXfs count="3717">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1415 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1180 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...134 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="1720" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="39" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="3025" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="2095" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="10" xfId="3026" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="10" xfId="3027" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="10" xfId="2195" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="2947" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="10" xfId="3026" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="10" xfId="1656" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="10" xfId="1656" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="10" xfId="1656" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="10" xfId="1656" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="3715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3025">
+  <cellStyles count="3717">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 13" xfId="8"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 14" xfId="10"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 15" xfId="12"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="13"/>
     <cellStyle name="20% - Акцент1 16" xfId="14"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 17" xfId="16"/>
+    <cellStyle name="20% - Акцент1 17 2" xfId="3035"/>
     <cellStyle name="20% - Акцент1 18" xfId="17"/>
+    <cellStyle name="20% - Акцент1 18 2" xfId="3036"/>
     <cellStyle name="20% - Акцент1 19" xfId="18"/>
+    <cellStyle name="20% - Акцент1 19 2" xfId="3037"/>
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% — акцент1 2" xfId="2881"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="2616"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="2908"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 3 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="36"/>
     <cellStyle name="20% - Акцент1 20" xfId="37"/>
+    <cellStyle name="20% - Акцент1 20 2" xfId="3038"/>
     <cellStyle name="20% - Акцент1 21" xfId="38"/>
+    <cellStyle name="20% - Акцент1 21 2" xfId="3039"/>
     <cellStyle name="20% - Акцент1 22" xfId="39"/>
+    <cellStyle name="20% - Акцент1 22 2" xfId="3040"/>
     <cellStyle name="20% - Акцент1 23" xfId="40"/>
+    <cellStyle name="20% - Акцент1 23 2" xfId="3041"/>
     <cellStyle name="20% - Акцент1 24" xfId="41"/>
+    <cellStyle name="20% - Акцент1 24 2" xfId="3042"/>
     <cellStyle name="20% - Акцент1 25" xfId="42"/>
     <cellStyle name="20% - Акцент1 26" xfId="43"/>
     <cellStyle name="20% - Акцент1 27" xfId="44"/>
     <cellStyle name="20% - Акцент1 28" xfId="45"/>
     <cellStyle name="20% - Акцент1 29" xfId="46"/>
     <cellStyle name="20% - Акцент1 3" xfId="47"/>
     <cellStyle name="20% — акцент1 3" xfId="2909"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 2 2" xfId="3043"/>
     <cellStyle name="20% - Акцент1 3 3" xfId="2904"/>
     <cellStyle name="20% - Акцент1 30" xfId="49"/>
     <cellStyle name="20% - Акцент1 31" xfId="50"/>
     <cellStyle name="20% - Акцент1 32" xfId="51"/>
     <cellStyle name="20% - Акцент1 4" xfId="52"/>
     <cellStyle name="20% — акцент1 4" xfId="2927"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="53"/>
+    <cellStyle name="20% - Акцент1 4 2 2" xfId="3044"/>
     <cellStyle name="20% - Акцент1 5" xfId="54"/>
     <cellStyle name="20% - Акцент1 5 2" xfId="55"/>
     <cellStyle name="20% - Акцент1 6" xfId="56"/>
     <cellStyle name="20% - Акцент1 6 2" xfId="57"/>
     <cellStyle name="20% - Акцент1 7" xfId="58"/>
     <cellStyle name="20% - Акцент1 7 2" xfId="59"/>
     <cellStyle name="20% - Акцент1 8" xfId="60"/>
     <cellStyle name="20% - Акцент1 8 2" xfId="61"/>
     <cellStyle name="20% - Акцент1 9" xfId="62"/>
     <cellStyle name="20% - Акцент1 9 2" xfId="63"/>
     <cellStyle name="20% - Акцент1_3" xfId="64"/>
     <cellStyle name="20% - Акцент2" xfId="65"/>
     <cellStyle name="20% - Акцент2 10" xfId="66"/>
     <cellStyle name="20% - Акцент2 10 2" xfId="67"/>
     <cellStyle name="20% - Акцент2 11" xfId="68"/>
     <cellStyle name="20% - Акцент2 11 2" xfId="69"/>
     <cellStyle name="20% - Акцент2 12" xfId="70"/>
     <cellStyle name="20% - Акцент2 12 2" xfId="71"/>
     <cellStyle name="20% - Акцент2 13" xfId="72"/>
     <cellStyle name="20% - Акцент2 13 2" xfId="73"/>
     <cellStyle name="20% - Акцент2 14" xfId="74"/>
     <cellStyle name="20% - Акцент2 14 2" xfId="75"/>
     <cellStyle name="20% - Акцент2 15" xfId="76"/>
     <cellStyle name="20% - Акцент2 15 2" xfId="77"/>
     <cellStyle name="20% - Акцент2 16" xfId="78"/>
     <cellStyle name="20% - Акцент2 16 2" xfId="79"/>
     <cellStyle name="20% - Акцент2 17" xfId="80"/>
+    <cellStyle name="20% - Акцент2 17 2" xfId="3045"/>
     <cellStyle name="20% - Акцент2 18" xfId="81"/>
+    <cellStyle name="20% - Акцент2 18 2" xfId="3046"/>
     <cellStyle name="20% - Акцент2 19" xfId="82"/>
+    <cellStyle name="20% - Акцент2 19 2" xfId="3047"/>
     <cellStyle name="20% - Акцент2 2" xfId="83"/>
     <cellStyle name="20% — акцент2 2" xfId="2882"/>
     <cellStyle name="20% - Акцент2 2 10" xfId="84"/>
     <cellStyle name="20% - Акцент2 2 11" xfId="85"/>
     <cellStyle name="20% - Акцент2 2 12" xfId="86"/>
     <cellStyle name="20% - Акцент2 2 13" xfId="87"/>
     <cellStyle name="20% - Акцент2 2 14" xfId="88"/>
     <cellStyle name="20% - Акцент2 2 15" xfId="89"/>
     <cellStyle name="20% - Акцент2 2 16" xfId="90"/>
     <cellStyle name="20% - Акцент2 2 17" xfId="2695"/>
     <cellStyle name="20% - Акцент2 2 18" xfId="2661"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="91"/>
     <cellStyle name="20% - Акцент2 2 2 2" xfId="92"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="93"/>
     <cellStyle name="20% - Акцент2 2 3 2" xfId="94"/>
     <cellStyle name="20% - Акцент2 2 4" xfId="95"/>
     <cellStyle name="20% - Акцент2 2 5" xfId="96"/>
     <cellStyle name="20% - Акцент2 2 6" xfId="97"/>
     <cellStyle name="20% - Акцент2 2 7" xfId="98"/>
     <cellStyle name="20% - Акцент2 2 8" xfId="99"/>
     <cellStyle name="20% - Акцент2 2 9" xfId="100"/>
     <cellStyle name="20% - Акцент2 20" xfId="101"/>
+    <cellStyle name="20% - Акцент2 20 2" xfId="3048"/>
     <cellStyle name="20% - Акцент2 21" xfId="102"/>
+    <cellStyle name="20% - Акцент2 21 2" xfId="3049"/>
     <cellStyle name="20% - Акцент2 22" xfId="103"/>
+    <cellStyle name="20% - Акцент2 22 2" xfId="3050"/>
     <cellStyle name="20% - Акцент2 23" xfId="104"/>
+    <cellStyle name="20% - Акцент2 23 2" xfId="3051"/>
     <cellStyle name="20% - Акцент2 24" xfId="105"/>
+    <cellStyle name="20% - Акцент2 24 2" xfId="3052"/>
     <cellStyle name="20% - Акцент2 25" xfId="106"/>
     <cellStyle name="20% - Акцент2 26" xfId="107"/>
     <cellStyle name="20% - Акцент2 27" xfId="108"/>
     <cellStyle name="20% - Акцент2 28" xfId="109"/>
     <cellStyle name="20% - Акцент2 29" xfId="110"/>
     <cellStyle name="20% - Акцент2 3" xfId="111"/>
     <cellStyle name="20% — акцент2 3" xfId="2910"/>
     <cellStyle name="20% - Акцент2 3 2" xfId="112"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="3053"/>
     <cellStyle name="20% - Акцент2 3 3" xfId="2673"/>
     <cellStyle name="20% - Акцент2 30" xfId="113"/>
     <cellStyle name="20% - Акцент2 31" xfId="114"/>
     <cellStyle name="20% - Акцент2 32" xfId="115"/>
     <cellStyle name="20% - Акцент2 4" xfId="116"/>
     <cellStyle name="20% — акцент2 4" xfId="2928"/>
     <cellStyle name="20% - Акцент2 4 2" xfId="117"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="3054"/>
     <cellStyle name="20% - Акцент2 5" xfId="118"/>
     <cellStyle name="20% - Акцент2 5 2" xfId="119"/>
     <cellStyle name="20% - Акцент2 6" xfId="120"/>
     <cellStyle name="20% - Акцент2 6 2" xfId="121"/>
     <cellStyle name="20% - Акцент2 7" xfId="122"/>
     <cellStyle name="20% - Акцент2 7 2" xfId="123"/>
     <cellStyle name="20% - Акцент2 8" xfId="124"/>
     <cellStyle name="20% - Акцент2 8 2" xfId="125"/>
     <cellStyle name="20% - Акцент2 9" xfId="126"/>
     <cellStyle name="20% - Акцент2 9 2" xfId="127"/>
     <cellStyle name="20% - Акцент2_3" xfId="128"/>
     <cellStyle name="20% - Акцент3" xfId="129"/>
     <cellStyle name="20% - Акцент3 10" xfId="130"/>
     <cellStyle name="20% - Акцент3 10 2" xfId="131"/>
     <cellStyle name="20% - Акцент3 11" xfId="132"/>
     <cellStyle name="20% - Акцент3 11 2" xfId="133"/>
     <cellStyle name="20% - Акцент3 12" xfId="134"/>
     <cellStyle name="20% - Акцент3 12 2" xfId="135"/>
     <cellStyle name="20% - Акцент3 13" xfId="136"/>
     <cellStyle name="20% - Акцент3 13 2" xfId="137"/>
     <cellStyle name="20% - Акцент3 14" xfId="138"/>
     <cellStyle name="20% - Акцент3 14 2" xfId="139"/>
     <cellStyle name="20% - Акцент3 15" xfId="140"/>
     <cellStyle name="20% - Акцент3 15 2" xfId="141"/>
     <cellStyle name="20% - Акцент3 16" xfId="142"/>
     <cellStyle name="20% - Акцент3 16 2" xfId="143"/>
     <cellStyle name="20% - Акцент3 17" xfId="144"/>
+    <cellStyle name="20% - Акцент3 17 2" xfId="3055"/>
     <cellStyle name="20% - Акцент3 18" xfId="145"/>
+    <cellStyle name="20% - Акцент3 18 2" xfId="3056"/>
     <cellStyle name="20% - Акцент3 19" xfId="146"/>
+    <cellStyle name="20% - Акцент3 19 2" xfId="3057"/>
     <cellStyle name="20% - Акцент3 2" xfId="147"/>
     <cellStyle name="20% — акцент3 2" xfId="2883"/>
     <cellStyle name="20% - Акцент3 2 10" xfId="148"/>
     <cellStyle name="20% - Акцент3 2 11" xfId="149"/>
     <cellStyle name="20% - Акцент3 2 12" xfId="150"/>
     <cellStyle name="20% - Акцент3 2 13" xfId="151"/>
     <cellStyle name="20% - Акцент3 2 14" xfId="152"/>
     <cellStyle name="20% - Акцент3 2 15" xfId="153"/>
     <cellStyle name="20% - Акцент3 2 16" xfId="154"/>
     <cellStyle name="20% - Акцент3 2 17" xfId="2784"/>
     <cellStyle name="20% - Акцент3 2 18" xfId="2662"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="155"/>
     <cellStyle name="20% - Акцент3 2 2 2" xfId="156"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="157"/>
     <cellStyle name="20% - Акцент3 2 3 2" xfId="158"/>
     <cellStyle name="20% - Акцент3 2 4" xfId="159"/>
     <cellStyle name="20% - Акцент3 2 5" xfId="160"/>
     <cellStyle name="20% - Акцент3 2 6" xfId="161"/>
     <cellStyle name="20% - Акцент3 2 7" xfId="162"/>
     <cellStyle name="20% - Акцент3 2 8" xfId="163"/>
     <cellStyle name="20% - Акцент3 2 9" xfId="164"/>
     <cellStyle name="20% - Акцент3 20" xfId="165"/>
+    <cellStyle name="20% - Акцент3 20 2" xfId="3058"/>
     <cellStyle name="20% - Акцент3 21" xfId="166"/>
+    <cellStyle name="20% - Акцент3 21 2" xfId="3059"/>
     <cellStyle name="20% - Акцент3 22" xfId="167"/>
+    <cellStyle name="20% - Акцент3 22 2" xfId="3060"/>
     <cellStyle name="20% - Акцент3 23" xfId="168"/>
+    <cellStyle name="20% - Акцент3 23 2" xfId="3061"/>
     <cellStyle name="20% - Акцент3 24" xfId="169"/>
+    <cellStyle name="20% - Акцент3 24 2" xfId="3062"/>
     <cellStyle name="20% - Акцент3 25" xfId="170"/>
     <cellStyle name="20% - Акцент3 26" xfId="171"/>
     <cellStyle name="20% - Акцент3 27" xfId="172"/>
     <cellStyle name="20% - Акцент3 28" xfId="173"/>
     <cellStyle name="20% - Акцент3 29" xfId="174"/>
     <cellStyle name="20% - Акцент3 3" xfId="175"/>
     <cellStyle name="20% — акцент3 3" xfId="2911"/>
     <cellStyle name="20% - Акцент3 3 2" xfId="176"/>
+    <cellStyle name="20% - Акцент3 3 2 2" xfId="3063"/>
     <cellStyle name="20% - Акцент3 3 3" xfId="2670"/>
     <cellStyle name="20% - Акцент3 30" xfId="177"/>
     <cellStyle name="20% - Акцент3 31" xfId="178"/>
     <cellStyle name="20% - Акцент3 32" xfId="179"/>
     <cellStyle name="20% - Акцент3 4" xfId="180"/>
     <cellStyle name="20% — акцент3 4" xfId="2929"/>
     <cellStyle name="20% - Акцент3 4 2" xfId="181"/>
+    <cellStyle name="20% - Акцент3 4 2 2" xfId="3064"/>
     <cellStyle name="20% - Акцент3 5" xfId="182"/>
     <cellStyle name="20% - Акцент3 5 2" xfId="183"/>
     <cellStyle name="20% - Акцент3 6" xfId="184"/>
     <cellStyle name="20% - Акцент3 6 2" xfId="185"/>
     <cellStyle name="20% - Акцент3 7" xfId="186"/>
     <cellStyle name="20% - Акцент3 7 2" xfId="187"/>
     <cellStyle name="20% - Акцент3 8" xfId="188"/>
     <cellStyle name="20% - Акцент3 8 2" xfId="189"/>
     <cellStyle name="20% - Акцент3 9" xfId="190"/>
     <cellStyle name="20% - Акцент3 9 2" xfId="191"/>
     <cellStyle name="20% - Акцент3_3" xfId="192"/>
     <cellStyle name="20% - Акцент4" xfId="193"/>
     <cellStyle name="20% - Акцент4 10" xfId="194"/>
     <cellStyle name="20% - Акцент4 10 2" xfId="195"/>
     <cellStyle name="20% - Акцент4 11" xfId="196"/>
     <cellStyle name="20% - Акцент4 11 2" xfId="197"/>
     <cellStyle name="20% - Акцент4 12" xfId="198"/>
     <cellStyle name="20% - Акцент4 12 2" xfId="199"/>
     <cellStyle name="20% - Акцент4 13" xfId="200"/>
     <cellStyle name="20% - Акцент4 13 2" xfId="201"/>
     <cellStyle name="20% - Акцент4 14" xfId="202"/>
     <cellStyle name="20% - Акцент4 14 2" xfId="203"/>
     <cellStyle name="20% - Акцент4 15" xfId="204"/>
     <cellStyle name="20% - Акцент4 15 2" xfId="205"/>
     <cellStyle name="20% - Акцент4 16" xfId="206"/>
     <cellStyle name="20% - Акцент4 16 2" xfId="207"/>
     <cellStyle name="20% - Акцент4 17" xfId="208"/>
+    <cellStyle name="20% - Акцент4 17 2" xfId="3065"/>
     <cellStyle name="20% - Акцент4 18" xfId="209"/>
+    <cellStyle name="20% - Акцент4 18 2" xfId="3066"/>
     <cellStyle name="20% - Акцент4 19" xfId="210"/>
+    <cellStyle name="20% - Акцент4 19 2" xfId="3067"/>
     <cellStyle name="20% - Акцент4 2" xfId="211"/>
     <cellStyle name="20% — акцент4 2" xfId="2884"/>
     <cellStyle name="20% - Акцент4 2 10" xfId="212"/>
     <cellStyle name="20% - Акцент4 2 11" xfId="213"/>
     <cellStyle name="20% - Акцент4 2 12" xfId="214"/>
     <cellStyle name="20% - Акцент4 2 13" xfId="215"/>
     <cellStyle name="20% - Акцент4 2 14" xfId="216"/>
     <cellStyle name="20% - Акцент4 2 15" xfId="217"/>
     <cellStyle name="20% - Акцент4 2 16" xfId="218"/>
     <cellStyle name="20% - Акцент4 2 17" xfId="2694"/>
     <cellStyle name="20% - Акцент4 2 18" xfId="2664"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="219"/>
     <cellStyle name="20% - Акцент4 2 2 2" xfId="220"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="221"/>
     <cellStyle name="20% - Акцент4 2 3 2" xfId="222"/>
     <cellStyle name="20% - Акцент4 2 4" xfId="223"/>
     <cellStyle name="20% - Акцент4 2 5" xfId="224"/>
     <cellStyle name="20% - Акцент4 2 6" xfId="225"/>
     <cellStyle name="20% - Акцент4 2 7" xfId="226"/>
     <cellStyle name="20% - Акцент4 2 8" xfId="227"/>
     <cellStyle name="20% - Акцент4 2 9" xfId="228"/>
     <cellStyle name="20% - Акцент4 20" xfId="229"/>
+    <cellStyle name="20% - Акцент4 20 2" xfId="3068"/>
     <cellStyle name="20% - Акцент4 21" xfId="230"/>
+    <cellStyle name="20% - Акцент4 21 2" xfId="3069"/>
     <cellStyle name="20% - Акцент4 22" xfId="231"/>
+    <cellStyle name="20% - Акцент4 22 2" xfId="3070"/>
     <cellStyle name="20% - Акцент4 23" xfId="232"/>
+    <cellStyle name="20% - Акцент4 23 2" xfId="3071"/>
     <cellStyle name="20% - Акцент4 24" xfId="233"/>
+    <cellStyle name="20% - Акцент4 24 2" xfId="3072"/>
     <cellStyle name="20% - Акцент4 25" xfId="234"/>
     <cellStyle name="20% - Акцент4 26" xfId="235"/>
     <cellStyle name="20% - Акцент4 27" xfId="236"/>
     <cellStyle name="20% - Акцент4 28" xfId="237"/>
     <cellStyle name="20% - Акцент4 29" xfId="238"/>
     <cellStyle name="20% - Акцент4 3" xfId="239"/>
     <cellStyle name="20% — акцент4 3" xfId="2912"/>
     <cellStyle name="20% - Акцент4 3 2" xfId="240"/>
+    <cellStyle name="20% - Акцент4 3 2 2" xfId="3073"/>
     <cellStyle name="20% - Акцент4 3 3" xfId="2907"/>
     <cellStyle name="20% - Акцент4 30" xfId="241"/>
     <cellStyle name="20% - Акцент4 31" xfId="242"/>
     <cellStyle name="20% - Акцент4 32" xfId="243"/>
     <cellStyle name="20% - Акцент4 4" xfId="244"/>
     <cellStyle name="20% — акцент4 4" xfId="2930"/>
     <cellStyle name="20% - Акцент4 4 2" xfId="245"/>
+    <cellStyle name="20% - Акцент4 4 2 2" xfId="3074"/>
     <cellStyle name="20% - Акцент4 5" xfId="246"/>
     <cellStyle name="20% - Акцент4 5 2" xfId="247"/>
     <cellStyle name="20% - Акцент4 6" xfId="248"/>
     <cellStyle name="20% - Акцент4 6 2" xfId="249"/>
     <cellStyle name="20% - Акцент4 7" xfId="250"/>
     <cellStyle name="20% - Акцент4 7 2" xfId="251"/>
     <cellStyle name="20% - Акцент4 8" xfId="252"/>
     <cellStyle name="20% - Акцент4 8 2" xfId="253"/>
     <cellStyle name="20% - Акцент4 9" xfId="254"/>
     <cellStyle name="20% - Акцент4 9 2" xfId="255"/>
     <cellStyle name="20% - Акцент4_3" xfId="256"/>
     <cellStyle name="20% - Акцент5" xfId="257"/>
     <cellStyle name="20% - Акцент5 10" xfId="258"/>
     <cellStyle name="20% - Акцент5 10 2" xfId="259"/>
     <cellStyle name="20% - Акцент5 11" xfId="260"/>
     <cellStyle name="20% - Акцент5 11 2" xfId="261"/>
     <cellStyle name="20% - Акцент5 12" xfId="262"/>
     <cellStyle name="20% - Акцент5 12 2" xfId="263"/>
     <cellStyle name="20% - Акцент5 13" xfId="264"/>
     <cellStyle name="20% - Акцент5 13 2" xfId="265"/>
     <cellStyle name="20% - Акцент5 14" xfId="266"/>
     <cellStyle name="20% - Акцент5 14 2" xfId="267"/>
     <cellStyle name="20% - Акцент5 15" xfId="268"/>
     <cellStyle name="20% - Акцент5 15 2" xfId="269"/>
     <cellStyle name="20% - Акцент5 16" xfId="270"/>
     <cellStyle name="20% - Акцент5 16 2" xfId="271"/>
     <cellStyle name="20% - Акцент5 17" xfId="272"/>
+    <cellStyle name="20% - Акцент5 17 2" xfId="3075"/>
     <cellStyle name="20% - Акцент5 18" xfId="273"/>
+    <cellStyle name="20% - Акцент5 18 2" xfId="3076"/>
     <cellStyle name="20% - Акцент5 19" xfId="274"/>
+    <cellStyle name="20% - Акцент5 19 2" xfId="3077"/>
     <cellStyle name="20% - Акцент5 2" xfId="275"/>
     <cellStyle name="20% — акцент5 2" xfId="2885"/>
     <cellStyle name="20% - Акцент5 2 10" xfId="276"/>
     <cellStyle name="20% - Акцент5 2 11" xfId="277"/>
     <cellStyle name="20% - Акцент5 2 12" xfId="278"/>
     <cellStyle name="20% - Акцент5 2 13" xfId="279"/>
     <cellStyle name="20% - Акцент5 2 14" xfId="280"/>
     <cellStyle name="20% - Акцент5 2 15" xfId="281"/>
     <cellStyle name="20% - Акцент5 2 16" xfId="282"/>
     <cellStyle name="20% - Акцент5 2 17" xfId="2615"/>
     <cellStyle name="20% - Акцент5 2 18" xfId="2665"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="283"/>
     <cellStyle name="20% - Акцент5 2 2 2" xfId="284"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="285"/>
     <cellStyle name="20% - Акцент5 2 3 2" xfId="286"/>
     <cellStyle name="20% - Акцент5 2 4" xfId="287"/>
     <cellStyle name="20% - Акцент5 2 5" xfId="288"/>
     <cellStyle name="20% - Акцент5 2 6" xfId="289"/>
     <cellStyle name="20% - Акцент5 2 7" xfId="290"/>
     <cellStyle name="20% - Акцент5 2 8" xfId="291"/>
     <cellStyle name="20% - Акцент5 2 9" xfId="292"/>
     <cellStyle name="20% - Акцент5 20" xfId="293"/>
+    <cellStyle name="20% - Акцент5 20 2" xfId="3078"/>
     <cellStyle name="20% - Акцент5 21" xfId="294"/>
+    <cellStyle name="20% - Акцент5 21 2" xfId="3079"/>
     <cellStyle name="20% - Акцент5 22" xfId="295"/>
+    <cellStyle name="20% - Акцент5 22 2" xfId="3080"/>
     <cellStyle name="20% - Акцент5 23" xfId="296"/>
+    <cellStyle name="20% - Акцент5 23 2" xfId="3081"/>
     <cellStyle name="20% - Акцент5 24" xfId="297"/>
+    <cellStyle name="20% - Акцент5 24 2" xfId="3082"/>
     <cellStyle name="20% - Акцент5 25" xfId="298"/>
     <cellStyle name="20% - Акцент5 26" xfId="299"/>
     <cellStyle name="20% - Акцент5 27" xfId="300"/>
     <cellStyle name="20% - Акцент5 28" xfId="301"/>
     <cellStyle name="20% - Акцент5 29" xfId="302"/>
     <cellStyle name="20% - Акцент5 3" xfId="303"/>
     <cellStyle name="20% — акцент5 3" xfId="2913"/>
     <cellStyle name="20% - Акцент5 3 2" xfId="304"/>
+    <cellStyle name="20% - Акцент5 3 2 2" xfId="3083"/>
     <cellStyle name="20% - Акцент5 3 3" xfId="2663"/>
     <cellStyle name="20% - Акцент5 30" xfId="305"/>
     <cellStyle name="20% - Акцент5 31" xfId="306"/>
     <cellStyle name="20% - Акцент5 32" xfId="307"/>
     <cellStyle name="20% - Акцент5 4" xfId="308"/>
     <cellStyle name="20% — акцент5 4" xfId="2931"/>
     <cellStyle name="20% - Акцент5 4 2" xfId="309"/>
+    <cellStyle name="20% - Акцент5 4 2 2" xfId="3084"/>
     <cellStyle name="20% - Акцент5 5" xfId="310"/>
     <cellStyle name="20% - Акцент5 5 2" xfId="311"/>
     <cellStyle name="20% - Акцент5 6" xfId="312"/>
     <cellStyle name="20% - Акцент5 6 2" xfId="313"/>
     <cellStyle name="20% - Акцент5 7" xfId="314"/>
     <cellStyle name="20% - Акцент5 7 2" xfId="315"/>
     <cellStyle name="20% - Акцент5 8" xfId="316"/>
     <cellStyle name="20% - Акцент5 8 2" xfId="317"/>
     <cellStyle name="20% - Акцент5 9" xfId="318"/>
     <cellStyle name="20% - Акцент5 9 2" xfId="319"/>
     <cellStyle name="20% - Акцент5_year" xfId="320"/>
     <cellStyle name="20% - Акцент6" xfId="321"/>
     <cellStyle name="20% - Акцент6 10" xfId="322"/>
     <cellStyle name="20% - Акцент6 10 2" xfId="323"/>
     <cellStyle name="20% - Акцент6 11" xfId="324"/>
     <cellStyle name="20% - Акцент6 11 2" xfId="325"/>
     <cellStyle name="20% - Акцент6 12" xfId="326"/>
     <cellStyle name="20% - Акцент6 12 2" xfId="327"/>
     <cellStyle name="20% - Акцент6 13" xfId="328"/>
     <cellStyle name="20% - Акцент6 13 2" xfId="329"/>
     <cellStyle name="20% - Акцент6 14" xfId="330"/>
     <cellStyle name="20% - Акцент6 14 2" xfId="331"/>
     <cellStyle name="20% - Акцент6 15" xfId="332"/>
     <cellStyle name="20% - Акцент6 15 2" xfId="333"/>
     <cellStyle name="20% - Акцент6 16" xfId="334"/>
     <cellStyle name="20% - Акцент6 16 2" xfId="335"/>
     <cellStyle name="20% - Акцент6 17" xfId="336"/>
+    <cellStyle name="20% - Акцент6 17 2" xfId="3085"/>
     <cellStyle name="20% - Акцент6 18" xfId="337"/>
+    <cellStyle name="20% - Акцент6 18 2" xfId="3086"/>
     <cellStyle name="20% - Акцент6 19" xfId="338"/>
+    <cellStyle name="20% - Акцент6 19 2" xfId="3087"/>
     <cellStyle name="20% - Акцент6 2" xfId="339"/>
     <cellStyle name="20% — акцент6 2" xfId="2886"/>
     <cellStyle name="20% - Акцент6 2 10" xfId="340"/>
     <cellStyle name="20% - Акцент6 2 11" xfId="341"/>
     <cellStyle name="20% - Акцент6 2 12" xfId="342"/>
     <cellStyle name="20% - Акцент6 2 13" xfId="343"/>
     <cellStyle name="20% - Акцент6 2 14" xfId="344"/>
     <cellStyle name="20% - Акцент6 2 15" xfId="345"/>
     <cellStyle name="20% - Акцент6 2 16" xfId="346"/>
     <cellStyle name="20% - Акцент6 2 17" xfId="2614"/>
     <cellStyle name="20% - Акцент6 2 18" xfId="2666"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="347"/>
     <cellStyle name="20% - Акцент6 2 2 2" xfId="348"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="349"/>
     <cellStyle name="20% - Акцент6 2 3 2" xfId="350"/>
     <cellStyle name="20% - Акцент6 2 4" xfId="351"/>
     <cellStyle name="20% - Акцент6 2 5" xfId="352"/>
     <cellStyle name="20% - Акцент6 2 6" xfId="353"/>
     <cellStyle name="20% - Акцент6 2 7" xfId="354"/>
     <cellStyle name="20% - Акцент6 2 8" xfId="355"/>
     <cellStyle name="20% - Акцент6 2 9" xfId="356"/>
     <cellStyle name="20% - Акцент6 20" xfId="357"/>
+    <cellStyle name="20% - Акцент6 20 2" xfId="3088"/>
     <cellStyle name="20% - Акцент6 21" xfId="358"/>
+    <cellStyle name="20% - Акцент6 21 2" xfId="3089"/>
     <cellStyle name="20% - Акцент6 22" xfId="359"/>
+    <cellStyle name="20% - Акцент6 22 2" xfId="3090"/>
     <cellStyle name="20% - Акцент6 23" xfId="360"/>
+    <cellStyle name="20% - Акцент6 23 2" xfId="3091"/>
     <cellStyle name="20% - Акцент6 24" xfId="361"/>
+    <cellStyle name="20% - Акцент6 24 2" xfId="3092"/>
     <cellStyle name="20% - Акцент6 25" xfId="362"/>
     <cellStyle name="20% - Акцент6 26" xfId="363"/>
     <cellStyle name="20% - Акцент6 27" xfId="364"/>
     <cellStyle name="20% - Акцент6 28" xfId="365"/>
     <cellStyle name="20% - Акцент6 29" xfId="366"/>
     <cellStyle name="20% - Акцент6 3" xfId="367"/>
     <cellStyle name="20% — акцент6 3" xfId="2914"/>
     <cellStyle name="20% - Акцент6 3 2" xfId="368"/>
+    <cellStyle name="20% - Акцент6 3 2 2" xfId="3093"/>
     <cellStyle name="20% - Акцент6 3 3" xfId="2679"/>
     <cellStyle name="20% - Акцент6 30" xfId="369"/>
     <cellStyle name="20% - Акцент6 31" xfId="370"/>
     <cellStyle name="20% - Акцент6 32" xfId="371"/>
     <cellStyle name="20% - Акцент6 4" xfId="372"/>
     <cellStyle name="20% — акцент6 4" xfId="2932"/>
     <cellStyle name="20% - Акцент6 4 2" xfId="373"/>
+    <cellStyle name="20% - Акцент6 4 2 2" xfId="3094"/>
     <cellStyle name="20% - Акцент6 5" xfId="374"/>
     <cellStyle name="20% - Акцент6 5 2" xfId="375"/>
     <cellStyle name="20% - Акцент6 6" xfId="376"/>
     <cellStyle name="20% - Акцент6 6 2" xfId="377"/>
     <cellStyle name="20% - Акцент6 7" xfId="378"/>
     <cellStyle name="20% - Акцент6 7 2" xfId="379"/>
     <cellStyle name="20% - Акцент6 8" xfId="380"/>
     <cellStyle name="20% - Акцент6 8 2" xfId="381"/>
     <cellStyle name="20% - Акцент6 9" xfId="382"/>
     <cellStyle name="20% - Акцент6 9 2" xfId="383"/>
     <cellStyle name="20% - Акцент6_3" xfId="384"/>
     <cellStyle name="40% - Акцент1" xfId="385"/>
     <cellStyle name="40% - Акцент1 10" xfId="386"/>
     <cellStyle name="40% - Акцент1 10 2" xfId="387"/>
     <cellStyle name="40% - Акцент1 11" xfId="388"/>
     <cellStyle name="40% - Акцент1 11 2" xfId="389"/>
     <cellStyle name="40% - Акцент1 12" xfId="390"/>
     <cellStyle name="40% - Акцент1 12 2" xfId="391"/>
     <cellStyle name="40% - Акцент1 13" xfId="392"/>
     <cellStyle name="40% - Акцент1 13 2" xfId="393"/>
     <cellStyle name="40% - Акцент1 14" xfId="394"/>
     <cellStyle name="40% - Акцент1 14 2" xfId="395"/>
     <cellStyle name="40% - Акцент1 15" xfId="396"/>
     <cellStyle name="40% - Акцент1 15 2" xfId="397"/>
     <cellStyle name="40% - Акцент1 16" xfId="398"/>
     <cellStyle name="40% - Акцент1 16 2" xfId="399"/>
     <cellStyle name="40% - Акцент1 17" xfId="400"/>
+    <cellStyle name="40% - Акцент1 17 2" xfId="3095"/>
     <cellStyle name="40% - Акцент1 18" xfId="401"/>
+    <cellStyle name="40% - Акцент1 18 2" xfId="3096"/>
     <cellStyle name="40% - Акцент1 19" xfId="402"/>
+    <cellStyle name="40% - Акцент1 19 2" xfId="3097"/>
     <cellStyle name="40% - Акцент1 2" xfId="403"/>
     <cellStyle name="40% — акцент1 2" xfId="2887"/>
     <cellStyle name="40% - Акцент1 2 10" xfId="404"/>
     <cellStyle name="40% - Акцент1 2 11" xfId="405"/>
     <cellStyle name="40% - Акцент1 2 12" xfId="406"/>
     <cellStyle name="40% - Акцент1 2 13" xfId="407"/>
     <cellStyle name="40% - Акцент1 2 14" xfId="408"/>
     <cellStyle name="40% - Акцент1 2 15" xfId="409"/>
     <cellStyle name="40% - Акцент1 2 16" xfId="410"/>
     <cellStyle name="40% - Акцент1 2 17" xfId="2613"/>
     <cellStyle name="40% - Акцент1 2 18" xfId="2667"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="411"/>
     <cellStyle name="40% - Акцент1 2 2 2" xfId="412"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="413"/>
     <cellStyle name="40% - Акцент1 2 3 2" xfId="414"/>
     <cellStyle name="40% - Акцент1 2 4" xfId="415"/>
     <cellStyle name="40% - Акцент1 2 5" xfId="416"/>
     <cellStyle name="40% - Акцент1 2 6" xfId="417"/>
     <cellStyle name="40% - Акцент1 2 7" xfId="418"/>
     <cellStyle name="40% - Акцент1 2 8" xfId="419"/>
     <cellStyle name="40% - Акцент1 2 9" xfId="420"/>
     <cellStyle name="40% - Акцент1 20" xfId="421"/>
+    <cellStyle name="40% - Акцент1 20 2" xfId="3098"/>
     <cellStyle name="40% - Акцент1 21" xfId="422"/>
+    <cellStyle name="40% - Акцент1 21 2" xfId="3099"/>
     <cellStyle name="40% - Акцент1 22" xfId="423"/>
+    <cellStyle name="40% - Акцент1 22 2" xfId="3100"/>
     <cellStyle name="40% - Акцент1 23" xfId="424"/>
+    <cellStyle name="40% - Акцент1 23 2" xfId="3101"/>
     <cellStyle name="40% - Акцент1 24" xfId="425"/>
+    <cellStyle name="40% - Акцент1 24 2" xfId="3102"/>
     <cellStyle name="40% - Акцент1 25" xfId="426"/>
     <cellStyle name="40% - Акцент1 26" xfId="427"/>
     <cellStyle name="40% - Акцент1 27" xfId="428"/>
     <cellStyle name="40% - Акцент1 28" xfId="429"/>
     <cellStyle name="40% - Акцент1 29" xfId="430"/>
     <cellStyle name="40% - Акцент1 3" xfId="431"/>
     <cellStyle name="40% — акцент1 3" xfId="2915"/>
     <cellStyle name="40% - Акцент1 3 2" xfId="432"/>
+    <cellStyle name="40% - Акцент1 3 2 2" xfId="3103"/>
     <cellStyle name="40% - Акцент1 3 3" xfId="2680"/>
     <cellStyle name="40% - Акцент1 30" xfId="433"/>
     <cellStyle name="40% - Акцент1 31" xfId="434"/>
     <cellStyle name="40% - Акцент1 32" xfId="435"/>
     <cellStyle name="40% - Акцент1 4" xfId="436"/>
     <cellStyle name="40% — акцент1 4" xfId="2933"/>
     <cellStyle name="40% - Акцент1 4 2" xfId="437"/>
+    <cellStyle name="40% - Акцент1 4 2 2" xfId="3104"/>
     <cellStyle name="40% - Акцент1 5" xfId="438"/>
     <cellStyle name="40% - Акцент1 5 2" xfId="439"/>
     <cellStyle name="40% - Акцент1 6" xfId="440"/>
     <cellStyle name="40% - Акцент1 6 2" xfId="441"/>
     <cellStyle name="40% - Акцент1 7" xfId="442"/>
     <cellStyle name="40% - Акцент1 7 2" xfId="443"/>
     <cellStyle name="40% - Акцент1 8" xfId="444"/>
     <cellStyle name="40% - Акцент1 8 2" xfId="445"/>
     <cellStyle name="40% - Акцент1 9" xfId="446"/>
     <cellStyle name="40% - Акцент1 9 2" xfId="447"/>
     <cellStyle name="40% - Акцент1_3" xfId="448"/>
     <cellStyle name="40% - Акцент2" xfId="449"/>
     <cellStyle name="40% - Акцент2 10" xfId="450"/>
     <cellStyle name="40% - Акцент2 10 2" xfId="451"/>
     <cellStyle name="40% - Акцент2 11" xfId="452"/>
     <cellStyle name="40% - Акцент2 11 2" xfId="453"/>
     <cellStyle name="40% - Акцент2 12" xfId="454"/>
     <cellStyle name="40% - Акцент2 12 2" xfId="455"/>
     <cellStyle name="40% - Акцент2 13" xfId="456"/>
     <cellStyle name="40% - Акцент2 13 2" xfId="457"/>
     <cellStyle name="40% - Акцент2 14" xfId="458"/>
     <cellStyle name="40% - Акцент2 14 2" xfId="459"/>
     <cellStyle name="40% - Акцент2 15" xfId="460"/>
     <cellStyle name="40% - Акцент2 15 2" xfId="461"/>
     <cellStyle name="40% - Акцент2 16" xfId="462"/>
     <cellStyle name="40% - Акцент2 16 2" xfId="463"/>
     <cellStyle name="40% - Акцент2 17" xfId="464"/>
+    <cellStyle name="40% - Акцент2 17 2" xfId="3105"/>
     <cellStyle name="40% - Акцент2 18" xfId="465"/>
+    <cellStyle name="40% - Акцент2 18 2" xfId="3106"/>
     <cellStyle name="40% - Акцент2 19" xfId="466"/>
+    <cellStyle name="40% - Акцент2 19 2" xfId="3107"/>
     <cellStyle name="40% - Акцент2 2" xfId="467"/>
     <cellStyle name="40% — акцент2 2" xfId="2888"/>
     <cellStyle name="40% - Акцент2 2 10" xfId="468"/>
     <cellStyle name="40% - Акцент2 2 11" xfId="469"/>
     <cellStyle name="40% - Акцент2 2 12" xfId="470"/>
     <cellStyle name="40% - Акцент2 2 13" xfId="471"/>
     <cellStyle name="40% - Акцент2 2 14" xfId="472"/>
     <cellStyle name="40% - Акцент2 2 15" xfId="473"/>
     <cellStyle name="40% - Акцент2 2 16" xfId="474"/>
     <cellStyle name="40% - Акцент2 2 17" xfId="2693"/>
     <cellStyle name="40% - Акцент2 2 18" xfId="2668"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="475"/>
     <cellStyle name="40% - Акцент2 2 2 2" xfId="476"/>
     <cellStyle name="40% - Акцент2 2 3" xfId="477"/>
     <cellStyle name="40% - Акцент2 2 3 2" xfId="478"/>
     <cellStyle name="40% - Акцент2 2 4" xfId="479"/>
     <cellStyle name="40% - Акцент2 2 5" xfId="480"/>
     <cellStyle name="40% - Акцент2 2 6" xfId="481"/>
     <cellStyle name="40% - Акцент2 2 7" xfId="482"/>
     <cellStyle name="40% - Акцент2 2 8" xfId="483"/>
     <cellStyle name="40% - Акцент2 2 9" xfId="484"/>
     <cellStyle name="40% - Акцент2 20" xfId="485"/>
+    <cellStyle name="40% - Акцент2 20 2" xfId="3108"/>
     <cellStyle name="40% - Акцент2 21" xfId="486"/>
+    <cellStyle name="40% - Акцент2 21 2" xfId="3109"/>
     <cellStyle name="40% - Акцент2 22" xfId="487"/>
+    <cellStyle name="40% - Акцент2 22 2" xfId="3110"/>
     <cellStyle name="40% - Акцент2 23" xfId="488"/>
+    <cellStyle name="40% - Акцент2 23 2" xfId="3111"/>
     <cellStyle name="40% - Акцент2 24" xfId="489"/>
+    <cellStyle name="40% - Акцент2 24 2" xfId="3112"/>
     <cellStyle name="40% - Акцент2 25" xfId="490"/>
     <cellStyle name="40% - Акцент2 26" xfId="491"/>
     <cellStyle name="40% - Акцент2 27" xfId="492"/>
     <cellStyle name="40% - Акцент2 28" xfId="493"/>
     <cellStyle name="40% - Акцент2 29" xfId="494"/>
     <cellStyle name="40% - Акцент2 3" xfId="495"/>
     <cellStyle name="40% — акцент2 3" xfId="2916"/>
     <cellStyle name="40% - Акцент2 3 2" xfId="496"/>
+    <cellStyle name="40% - Акцент2 3 2 2" xfId="3113"/>
     <cellStyle name="40% - Акцент2 3 3" xfId="2681"/>
     <cellStyle name="40% - Акцент2 30" xfId="497"/>
     <cellStyle name="40% - Акцент2 31" xfId="498"/>
     <cellStyle name="40% - Акцент2 32" xfId="499"/>
     <cellStyle name="40% - Акцент2 4" xfId="500"/>
     <cellStyle name="40% — акцент2 4" xfId="2934"/>
     <cellStyle name="40% - Акцент2 4 2" xfId="501"/>
+    <cellStyle name="40% - Акцент2 4 2 2" xfId="3114"/>
     <cellStyle name="40% - Акцент2 5" xfId="502"/>
     <cellStyle name="40% - Акцент2 5 2" xfId="503"/>
     <cellStyle name="40% - Акцент2 6" xfId="504"/>
     <cellStyle name="40% - Акцент2 6 2" xfId="505"/>
     <cellStyle name="40% - Акцент2 7" xfId="506"/>
     <cellStyle name="40% - Акцент2 7 2" xfId="507"/>
     <cellStyle name="40% - Акцент2 8" xfId="508"/>
     <cellStyle name="40% - Акцент2 8 2" xfId="509"/>
     <cellStyle name="40% - Акцент2 9" xfId="510"/>
     <cellStyle name="40% - Акцент2 9 2" xfId="511"/>
     <cellStyle name="40% - Акцент2_year" xfId="512"/>
     <cellStyle name="40% - Акцент3" xfId="513"/>
     <cellStyle name="40% - Акцент3 10" xfId="514"/>
     <cellStyle name="40% - Акцент3 10 2" xfId="515"/>
     <cellStyle name="40% - Акцент3 11" xfId="516"/>
     <cellStyle name="40% - Акцент3 11 2" xfId="517"/>
     <cellStyle name="40% - Акцент3 12" xfId="518"/>
     <cellStyle name="40% - Акцент3 12 2" xfId="519"/>
     <cellStyle name="40% - Акцент3 13" xfId="520"/>
     <cellStyle name="40% - Акцент3 13 2" xfId="521"/>
     <cellStyle name="40% - Акцент3 14" xfId="522"/>
     <cellStyle name="40% - Акцент3 14 2" xfId="523"/>
     <cellStyle name="40% - Акцент3 15" xfId="524"/>
     <cellStyle name="40% - Акцент3 15 2" xfId="525"/>
     <cellStyle name="40% - Акцент3 16" xfId="526"/>
     <cellStyle name="40% - Акцент3 16 2" xfId="527"/>
     <cellStyle name="40% - Акцент3 17" xfId="528"/>
+    <cellStyle name="40% - Акцент3 17 2" xfId="3115"/>
     <cellStyle name="40% - Акцент3 18" xfId="529"/>
+    <cellStyle name="40% - Акцент3 18 2" xfId="3116"/>
     <cellStyle name="40% - Акцент3 19" xfId="530"/>
+    <cellStyle name="40% - Акцент3 19 2" xfId="3117"/>
     <cellStyle name="40% - Акцент3 2" xfId="531"/>
     <cellStyle name="40% — акцент3 2" xfId="2889"/>
     <cellStyle name="40% - Акцент3 2 10" xfId="532"/>
     <cellStyle name="40% - Акцент3 2 11" xfId="533"/>
     <cellStyle name="40% - Акцент3 2 12" xfId="534"/>
     <cellStyle name="40% - Акцент3 2 13" xfId="535"/>
     <cellStyle name="40% - Акцент3 2 14" xfId="536"/>
     <cellStyle name="40% - Акцент3 2 15" xfId="537"/>
     <cellStyle name="40% - Акцент3 2 16" xfId="538"/>
     <cellStyle name="40% - Акцент3 2 17" xfId="2599"/>
     <cellStyle name="40% - Акцент3 2 18" xfId="2669"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="539"/>
     <cellStyle name="40% - Акцент3 2 2 2" xfId="540"/>
     <cellStyle name="40% - Акцент3 2 3" xfId="541"/>
     <cellStyle name="40% - Акцент3 2 3 2" xfId="542"/>
     <cellStyle name="40% - Акцент3 2 4" xfId="543"/>
     <cellStyle name="40% - Акцент3 2 5" xfId="544"/>
     <cellStyle name="40% - Акцент3 2 6" xfId="545"/>
     <cellStyle name="40% - Акцент3 2 7" xfId="546"/>
     <cellStyle name="40% - Акцент3 2 8" xfId="547"/>
     <cellStyle name="40% - Акцент3 2 9" xfId="548"/>
     <cellStyle name="40% - Акцент3 20" xfId="549"/>
+    <cellStyle name="40% - Акцент3 20 2" xfId="3118"/>
     <cellStyle name="40% - Акцент3 21" xfId="550"/>
+    <cellStyle name="40% - Акцент3 21 2" xfId="3119"/>
     <cellStyle name="40% - Акцент3 22" xfId="551"/>
+    <cellStyle name="40% - Акцент3 22 2" xfId="3120"/>
     <cellStyle name="40% - Акцент3 23" xfId="552"/>
+    <cellStyle name="40% - Акцент3 23 2" xfId="3121"/>
     <cellStyle name="40% - Акцент3 24" xfId="553"/>
+    <cellStyle name="40% - Акцент3 24 2" xfId="3122"/>
     <cellStyle name="40% - Акцент3 25" xfId="554"/>
     <cellStyle name="40% - Акцент3 26" xfId="555"/>
     <cellStyle name="40% - Акцент3 27" xfId="556"/>
     <cellStyle name="40% - Акцент3 28" xfId="557"/>
     <cellStyle name="40% - Акцент3 29" xfId="558"/>
     <cellStyle name="40% - Акцент3 3" xfId="559"/>
     <cellStyle name="40% — акцент3 3" xfId="2917"/>
     <cellStyle name="40% - Акцент3 3 2" xfId="560"/>
+    <cellStyle name="40% - Акцент3 3 2 2" xfId="3123"/>
     <cellStyle name="40% - Акцент3 3 3" xfId="2682"/>
     <cellStyle name="40% - Акцент3 30" xfId="561"/>
     <cellStyle name="40% - Акцент3 31" xfId="562"/>
     <cellStyle name="40% - Акцент3 32" xfId="563"/>
     <cellStyle name="40% - Акцент3 4" xfId="564"/>
     <cellStyle name="40% — акцент3 4" xfId="2935"/>
     <cellStyle name="40% - Акцент3 4 2" xfId="565"/>
+    <cellStyle name="40% - Акцент3 4 2 2" xfId="3124"/>
     <cellStyle name="40% - Акцент3 5" xfId="566"/>
     <cellStyle name="40% - Акцент3 5 2" xfId="567"/>
     <cellStyle name="40% - Акцент3 6" xfId="568"/>
     <cellStyle name="40% - Акцент3 6 2" xfId="569"/>
     <cellStyle name="40% - Акцент3 7" xfId="570"/>
     <cellStyle name="40% - Акцент3 7 2" xfId="571"/>
     <cellStyle name="40% - Акцент3 8" xfId="572"/>
     <cellStyle name="40% - Акцент3 8 2" xfId="573"/>
     <cellStyle name="40% - Акцент3 9" xfId="574"/>
     <cellStyle name="40% - Акцент3 9 2" xfId="575"/>
     <cellStyle name="40% - Акцент3_3" xfId="576"/>
     <cellStyle name="40% - Акцент4" xfId="577"/>
     <cellStyle name="40% - Акцент4 10" xfId="578"/>
     <cellStyle name="40% - Акцент4 10 2" xfId="579"/>
     <cellStyle name="40% - Акцент4 11" xfId="580"/>
     <cellStyle name="40% - Акцент4 11 2" xfId="581"/>
     <cellStyle name="40% - Акцент4 12" xfId="582"/>
     <cellStyle name="40% - Акцент4 12 2" xfId="583"/>
     <cellStyle name="40% - Акцент4 13" xfId="584"/>
     <cellStyle name="40% - Акцент4 13 2" xfId="585"/>
     <cellStyle name="40% - Акцент4 14" xfId="586"/>
     <cellStyle name="40% - Акцент4 14 2" xfId="587"/>
     <cellStyle name="40% - Акцент4 15" xfId="588"/>
     <cellStyle name="40% - Акцент4 15 2" xfId="589"/>
     <cellStyle name="40% - Акцент4 16" xfId="590"/>
     <cellStyle name="40% - Акцент4 16 2" xfId="591"/>
     <cellStyle name="40% - Акцент4 17" xfId="592"/>
+    <cellStyle name="40% - Акцент4 17 2" xfId="3125"/>
     <cellStyle name="40% - Акцент4 18" xfId="593"/>
+    <cellStyle name="40% - Акцент4 18 2" xfId="3126"/>
     <cellStyle name="40% - Акцент4 19" xfId="594"/>
+    <cellStyle name="40% - Акцент4 19 2" xfId="3127"/>
     <cellStyle name="40% - Акцент4 2" xfId="595"/>
     <cellStyle name="40% — акцент4 2" xfId="2890"/>
     <cellStyle name="40% - Акцент4 2 10" xfId="596"/>
     <cellStyle name="40% - Акцент4 2 11" xfId="597"/>
     <cellStyle name="40% - Акцент4 2 12" xfId="598"/>
     <cellStyle name="40% - Акцент4 2 13" xfId="599"/>
     <cellStyle name="40% - Акцент4 2 14" xfId="600"/>
     <cellStyle name="40% - Акцент4 2 15" xfId="601"/>
     <cellStyle name="40% - Акцент4 2 16" xfId="602"/>
     <cellStyle name="40% - Акцент4 2 17" xfId="2713"/>
     <cellStyle name="40% - Акцент4 2 18" xfId="2671"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="603"/>
     <cellStyle name="40% - Акцент4 2 2 2" xfId="604"/>
     <cellStyle name="40% - Акцент4 2 3" xfId="605"/>
     <cellStyle name="40% - Акцент4 2 3 2" xfId="606"/>
     <cellStyle name="40% - Акцент4 2 4" xfId="607"/>
     <cellStyle name="40% - Акцент4 2 5" xfId="608"/>
     <cellStyle name="40% - Акцент4 2 6" xfId="609"/>
     <cellStyle name="40% - Акцент4 2 7" xfId="610"/>
     <cellStyle name="40% - Акцент4 2 8" xfId="611"/>
     <cellStyle name="40% - Акцент4 2 9" xfId="612"/>
     <cellStyle name="40% - Акцент4 20" xfId="613"/>
+    <cellStyle name="40% - Акцент4 20 2" xfId="3128"/>
     <cellStyle name="40% - Акцент4 21" xfId="614"/>
+    <cellStyle name="40% - Акцент4 21 2" xfId="3129"/>
     <cellStyle name="40% - Акцент4 22" xfId="615"/>
+    <cellStyle name="40% - Акцент4 22 2" xfId="3130"/>
     <cellStyle name="40% - Акцент4 23" xfId="616"/>
+    <cellStyle name="40% - Акцент4 23 2" xfId="3131"/>
     <cellStyle name="40% - Акцент4 24" xfId="617"/>
+    <cellStyle name="40% - Акцент4 24 2" xfId="3132"/>
     <cellStyle name="40% - Акцент4 25" xfId="618"/>
     <cellStyle name="40% - Акцент4 26" xfId="619"/>
     <cellStyle name="40% - Акцент4 27" xfId="620"/>
     <cellStyle name="40% - Акцент4 28" xfId="621"/>
     <cellStyle name="40% - Акцент4 29" xfId="622"/>
     <cellStyle name="40% - Акцент4 3" xfId="623"/>
     <cellStyle name="40% — акцент4 3" xfId="2918"/>
     <cellStyle name="40% - Акцент4 3 2" xfId="624"/>
+    <cellStyle name="40% - Акцент4 3 2 2" xfId="3133"/>
     <cellStyle name="40% - Акцент4 3 3" xfId="2683"/>
     <cellStyle name="40% - Акцент4 30" xfId="625"/>
     <cellStyle name="40% - Акцент4 31" xfId="626"/>
     <cellStyle name="40% - Акцент4 32" xfId="627"/>
     <cellStyle name="40% - Акцент4 4" xfId="628"/>
     <cellStyle name="40% — акцент4 4" xfId="2936"/>
     <cellStyle name="40% - Акцент4 4 2" xfId="629"/>
+    <cellStyle name="40% - Акцент4 4 2 2" xfId="3134"/>
     <cellStyle name="40% - Акцент4 5" xfId="630"/>
     <cellStyle name="40% - Акцент4 5 2" xfId="631"/>
     <cellStyle name="40% - Акцент4 6" xfId="632"/>
     <cellStyle name="40% - Акцент4 6 2" xfId="633"/>
     <cellStyle name="40% - Акцент4 7" xfId="634"/>
     <cellStyle name="40% - Акцент4 7 2" xfId="635"/>
     <cellStyle name="40% - Акцент4 8" xfId="636"/>
     <cellStyle name="40% - Акцент4 8 2" xfId="637"/>
     <cellStyle name="40% - Акцент4 9" xfId="638"/>
     <cellStyle name="40% - Акцент4 9 2" xfId="639"/>
     <cellStyle name="40% - Акцент4_3" xfId="640"/>
     <cellStyle name="40% - Акцент5" xfId="641"/>
     <cellStyle name="40% - Акцент5 10" xfId="642"/>
     <cellStyle name="40% - Акцент5 10 2" xfId="643"/>
     <cellStyle name="40% - Акцент5 11" xfId="644"/>
     <cellStyle name="40% - Акцент5 11 2" xfId="645"/>
     <cellStyle name="40% - Акцент5 12" xfId="646"/>
     <cellStyle name="40% - Акцент5 12 2" xfId="647"/>
     <cellStyle name="40% - Акцент5 13" xfId="648"/>
     <cellStyle name="40% - Акцент5 13 2" xfId="649"/>
     <cellStyle name="40% - Акцент5 14" xfId="650"/>
     <cellStyle name="40% - Акцент5 14 2" xfId="651"/>
     <cellStyle name="40% - Акцент5 15" xfId="652"/>
     <cellStyle name="40% - Акцент5 15 2" xfId="653"/>
     <cellStyle name="40% - Акцент5 16" xfId="654"/>
     <cellStyle name="40% - Акцент5 16 2" xfId="655"/>
     <cellStyle name="40% - Акцент5 17" xfId="656"/>
+    <cellStyle name="40% - Акцент5 17 2" xfId="3135"/>
     <cellStyle name="40% - Акцент5 18" xfId="657"/>
+    <cellStyle name="40% - Акцент5 18 2" xfId="3136"/>
     <cellStyle name="40% - Акцент5 19" xfId="658"/>
+    <cellStyle name="40% - Акцент5 19 2" xfId="3137"/>
     <cellStyle name="40% - Акцент5 2" xfId="659"/>
     <cellStyle name="40% — акцент5 2" xfId="2891"/>
     <cellStyle name="40% - Акцент5 2 10" xfId="660"/>
     <cellStyle name="40% - Акцент5 2 11" xfId="661"/>
     <cellStyle name="40% - Акцент5 2 12" xfId="662"/>
     <cellStyle name="40% - Акцент5 2 13" xfId="663"/>
     <cellStyle name="40% - Акцент5 2 14" xfId="664"/>
     <cellStyle name="40% - Акцент5 2 15" xfId="665"/>
     <cellStyle name="40% - Акцент5 2 16" xfId="666"/>
     <cellStyle name="40% - Акцент5 2 17" xfId="2707"/>
     <cellStyle name="40% - Акцент5 2 18" xfId="2672"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="667"/>
     <cellStyle name="40% - Акцент5 2 2 2" xfId="668"/>
     <cellStyle name="40% - Акцент5 2 3" xfId="669"/>
     <cellStyle name="40% - Акцент5 2 3 2" xfId="670"/>
     <cellStyle name="40% - Акцент5 2 4" xfId="671"/>
     <cellStyle name="40% - Акцент5 2 5" xfId="672"/>
     <cellStyle name="40% - Акцент5 2 6" xfId="673"/>
     <cellStyle name="40% - Акцент5 2 7" xfId="674"/>
     <cellStyle name="40% - Акцент5 2 8" xfId="675"/>
     <cellStyle name="40% - Акцент5 2 9" xfId="676"/>
     <cellStyle name="40% - Акцент5 20" xfId="677"/>
+    <cellStyle name="40% - Акцент5 20 2" xfId="3138"/>
     <cellStyle name="40% - Акцент5 21" xfId="678"/>
+    <cellStyle name="40% - Акцент5 21 2" xfId="3139"/>
     <cellStyle name="40% - Акцент5 22" xfId="679"/>
+    <cellStyle name="40% - Акцент5 22 2" xfId="3140"/>
     <cellStyle name="40% - Акцент5 23" xfId="680"/>
+    <cellStyle name="40% - Акцент5 23 2" xfId="3141"/>
     <cellStyle name="40% - Акцент5 24" xfId="681"/>
+    <cellStyle name="40% - Акцент5 24 2" xfId="3142"/>
     <cellStyle name="40% - Акцент5 25" xfId="682"/>
     <cellStyle name="40% - Акцент5 26" xfId="683"/>
     <cellStyle name="40% - Акцент5 27" xfId="684"/>
     <cellStyle name="40% - Акцент5 28" xfId="685"/>
     <cellStyle name="40% - Акцент5 29" xfId="686"/>
     <cellStyle name="40% - Акцент5 3" xfId="687"/>
     <cellStyle name="40% — акцент5 3" xfId="2919"/>
     <cellStyle name="40% - Акцент5 3 2" xfId="688"/>
+    <cellStyle name="40% - Акцент5 3 2 2" xfId="3143"/>
     <cellStyle name="40% - Акцент5 3 3" xfId="2607"/>
     <cellStyle name="40% - Акцент5 30" xfId="689"/>
     <cellStyle name="40% - Акцент5 31" xfId="690"/>
     <cellStyle name="40% - Акцент5 32" xfId="691"/>
     <cellStyle name="40% - Акцент5 4" xfId="692"/>
     <cellStyle name="40% — акцент5 4" xfId="2937"/>
     <cellStyle name="40% - Акцент5 4 2" xfId="693"/>
+    <cellStyle name="40% - Акцент5 4 2 2" xfId="3144"/>
     <cellStyle name="40% - Акцент5 5" xfId="694"/>
     <cellStyle name="40% - Акцент5 5 2" xfId="695"/>
     <cellStyle name="40% - Акцент5 6" xfId="696"/>
     <cellStyle name="40% - Акцент5 6 2" xfId="697"/>
     <cellStyle name="40% - Акцент5 7" xfId="698"/>
     <cellStyle name="40% - Акцент5 7 2" xfId="699"/>
     <cellStyle name="40% - Акцент5 8" xfId="700"/>
     <cellStyle name="40% - Акцент5 8 2" xfId="701"/>
     <cellStyle name="40% - Акцент5 9" xfId="702"/>
     <cellStyle name="40% - Акцент5 9 2" xfId="703"/>
     <cellStyle name="40% - Акцент5_3" xfId="704"/>
     <cellStyle name="40% - Акцент6" xfId="705"/>
     <cellStyle name="40% - Акцент6 10" xfId="706"/>
     <cellStyle name="40% - Акцент6 10 2" xfId="707"/>
     <cellStyle name="40% - Акцент6 11" xfId="708"/>
     <cellStyle name="40% - Акцент6 11 2" xfId="709"/>
     <cellStyle name="40% - Акцент6 12" xfId="710"/>
     <cellStyle name="40% - Акцент6 12 2" xfId="711"/>
     <cellStyle name="40% - Акцент6 13" xfId="712"/>
     <cellStyle name="40% - Акцент6 13 2" xfId="713"/>
     <cellStyle name="40% - Акцент6 14" xfId="714"/>
     <cellStyle name="40% - Акцент6 14 2" xfId="715"/>
     <cellStyle name="40% - Акцент6 15" xfId="716"/>
     <cellStyle name="40% - Акцент6 15 2" xfId="717"/>
     <cellStyle name="40% - Акцент6 16" xfId="718"/>
     <cellStyle name="40% - Акцент6 16 2" xfId="719"/>
     <cellStyle name="40% - Акцент6 17" xfId="720"/>
+    <cellStyle name="40% - Акцент6 17 2" xfId="3145"/>
     <cellStyle name="40% - Акцент6 18" xfId="721"/>
+    <cellStyle name="40% - Акцент6 18 2" xfId="3146"/>
     <cellStyle name="40% - Акцент6 19" xfId="722"/>
+    <cellStyle name="40% - Акцент6 19 2" xfId="3147"/>
     <cellStyle name="40% - Акцент6 2" xfId="723"/>
     <cellStyle name="40% — акцент6 2" xfId="2892"/>
     <cellStyle name="40% - Акцент6 2 10" xfId="724"/>
     <cellStyle name="40% - Акцент6 2 11" xfId="725"/>
     <cellStyle name="40% - Акцент6 2 12" xfId="726"/>
     <cellStyle name="40% - Акцент6 2 13" xfId="727"/>
     <cellStyle name="40% - Акцент6 2 14" xfId="728"/>
     <cellStyle name="40% - Акцент6 2 15" xfId="729"/>
     <cellStyle name="40% - Акцент6 2 16" xfId="730"/>
     <cellStyle name="40% - Акцент6 2 17" xfId="2708"/>
     <cellStyle name="40% - Акцент6 2 18" xfId="2905"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="731"/>
     <cellStyle name="40% - Акцент6 2 2 2" xfId="732"/>
     <cellStyle name="40% - Акцент6 2 3" xfId="733"/>
     <cellStyle name="40% - Акцент6 2 3 2" xfId="734"/>
     <cellStyle name="40% - Акцент6 2 4" xfId="735"/>
     <cellStyle name="40% - Акцент6 2 5" xfId="736"/>
     <cellStyle name="40% - Акцент6 2 6" xfId="737"/>
     <cellStyle name="40% - Акцент6 2 7" xfId="738"/>
     <cellStyle name="40% - Акцент6 2 8" xfId="739"/>
     <cellStyle name="40% - Акцент6 2 9" xfId="740"/>
     <cellStyle name="40% - Акцент6 20" xfId="741"/>
+    <cellStyle name="40% - Акцент6 20 2" xfId="3148"/>
     <cellStyle name="40% - Акцент6 21" xfId="742"/>
+    <cellStyle name="40% - Акцент6 21 2" xfId="3149"/>
     <cellStyle name="40% - Акцент6 22" xfId="743"/>
+    <cellStyle name="40% - Акцент6 22 2" xfId="3150"/>
     <cellStyle name="40% - Акцент6 23" xfId="744"/>
+    <cellStyle name="40% - Акцент6 23 2" xfId="3151"/>
     <cellStyle name="40% - Акцент6 24" xfId="745"/>
+    <cellStyle name="40% - Акцент6 24 2" xfId="3152"/>
     <cellStyle name="40% - Акцент6 25" xfId="746"/>
     <cellStyle name="40% - Акцент6 26" xfId="747"/>
     <cellStyle name="40% - Акцент6 27" xfId="748"/>
     <cellStyle name="40% - Акцент6 28" xfId="749"/>
     <cellStyle name="40% - Акцент6 29" xfId="750"/>
     <cellStyle name="40% - Акцент6 3" xfId="751"/>
     <cellStyle name="40% — акцент6 3" xfId="2920"/>
     <cellStyle name="40% - Акцент6 3 2" xfId="752"/>
+    <cellStyle name="40% - Акцент6 3 2 2" xfId="3153"/>
     <cellStyle name="40% - Акцент6 3 3" xfId="2902"/>
     <cellStyle name="40% - Акцент6 30" xfId="753"/>
     <cellStyle name="40% - Акцент6 31" xfId="754"/>
     <cellStyle name="40% - Акцент6 32" xfId="755"/>
     <cellStyle name="40% - Акцент6 4" xfId="756"/>
     <cellStyle name="40% — акцент6 4" xfId="2938"/>
     <cellStyle name="40% - Акцент6 4 2" xfId="757"/>
+    <cellStyle name="40% - Акцент6 4 2 2" xfId="3154"/>
     <cellStyle name="40% - Акцент6 5" xfId="758"/>
     <cellStyle name="40% - Акцент6 5 2" xfId="759"/>
     <cellStyle name="40% - Акцент6 6" xfId="760"/>
     <cellStyle name="40% - Акцент6 6 2" xfId="761"/>
     <cellStyle name="40% - Акцент6 7" xfId="762"/>
     <cellStyle name="40% - Акцент6 7 2" xfId="763"/>
     <cellStyle name="40% - Акцент6 8" xfId="764"/>
     <cellStyle name="40% - Акцент6 8 2" xfId="765"/>
     <cellStyle name="40% - Акцент6 9" xfId="766"/>
     <cellStyle name="40% - Акцент6 9 2" xfId="767"/>
     <cellStyle name="40% - Акцент6_3" xfId="768"/>
     <cellStyle name="60% - Акцент1" xfId="769"/>
     <cellStyle name="60% - Акцент1 10" xfId="770"/>
     <cellStyle name="60% - Акцент1 10 2" xfId="771"/>
     <cellStyle name="60% - Акцент1 11" xfId="772"/>
     <cellStyle name="60% - Акцент1 11 2" xfId="773"/>
     <cellStyle name="60% - Акцент1 12" xfId="774"/>
     <cellStyle name="60% - Акцент1 12 2" xfId="775"/>
     <cellStyle name="60% - Акцент1 13" xfId="776"/>
     <cellStyle name="60% - Акцент1 13 2" xfId="777"/>
     <cellStyle name="60% - Акцент1 14" xfId="778"/>
     <cellStyle name="60% - Акцент1 14 2" xfId="779"/>
     <cellStyle name="60% - Акцент1 15" xfId="780"/>
     <cellStyle name="60% - Акцент1 15 2" xfId="781"/>
     <cellStyle name="60% - Акцент1 16" xfId="782"/>
     <cellStyle name="60% - Акцент1 16 2" xfId="783"/>
     <cellStyle name="60% - Акцент1 17" xfId="784"/>
+    <cellStyle name="60% - Акцент1 17 2" xfId="3155"/>
     <cellStyle name="60% - Акцент1 18" xfId="785"/>
+    <cellStyle name="60% - Акцент1 18 2" xfId="3156"/>
     <cellStyle name="60% - Акцент1 19" xfId="786"/>
+    <cellStyle name="60% - Акцент1 19 2" xfId="3157"/>
     <cellStyle name="60% - Акцент1 2" xfId="787"/>
     <cellStyle name="60% — акцент1 2" xfId="2893"/>
     <cellStyle name="60% - Акцент1 2 10" xfId="788"/>
     <cellStyle name="60% - Акцент1 2 11" xfId="789"/>
     <cellStyle name="60% - Акцент1 2 12" xfId="790"/>
     <cellStyle name="60% - Акцент1 2 13" xfId="791"/>
     <cellStyle name="60% - Акцент1 2 14" xfId="792"/>
     <cellStyle name="60% - Акцент1 2 15" xfId="793"/>
     <cellStyle name="60% - Акцент1 2 16" xfId="794"/>
     <cellStyle name="60% - Акцент1 2 17" xfId="2703"/>
     <cellStyle name="60% - Акцент1 2 18" xfId="2906"/>
     <cellStyle name="60% - Акцент1 2 2" xfId="795"/>
     <cellStyle name="60% - Акцент1 2 2 2" xfId="796"/>
     <cellStyle name="60% - Акцент1 2 3" xfId="797"/>
     <cellStyle name="60% - Акцент1 2 3 2" xfId="798"/>
     <cellStyle name="60% - Акцент1 2 4" xfId="799"/>
     <cellStyle name="60% - Акцент1 2 5" xfId="800"/>
     <cellStyle name="60% - Акцент1 2 6" xfId="801"/>
     <cellStyle name="60% - Акцент1 2 7" xfId="802"/>
     <cellStyle name="60% - Акцент1 2 8" xfId="803"/>
     <cellStyle name="60% - Акцент1 2 9" xfId="804"/>
     <cellStyle name="60% - Акцент1 20" xfId="805"/>
+    <cellStyle name="60% - Акцент1 20 2" xfId="3158"/>
     <cellStyle name="60% - Акцент1 21" xfId="806"/>
+    <cellStyle name="60% - Акцент1 21 2" xfId="3159"/>
     <cellStyle name="60% - Акцент1 22" xfId="807"/>
+    <cellStyle name="60% - Акцент1 22 2" xfId="3160"/>
     <cellStyle name="60% - Акцент1 23" xfId="808"/>
+    <cellStyle name="60% - Акцент1 23 2" xfId="3161"/>
     <cellStyle name="60% - Акцент1 24" xfId="809"/>
+    <cellStyle name="60% - Акцент1 24 2" xfId="3162"/>
     <cellStyle name="60% - Акцент1 25" xfId="810"/>
     <cellStyle name="60% - Акцент1 26" xfId="811"/>
     <cellStyle name="60% - Акцент1 27" xfId="812"/>
     <cellStyle name="60% - Акцент1 28" xfId="813"/>
     <cellStyle name="60% - Акцент1 29" xfId="814"/>
     <cellStyle name="60% - Акцент1 3" xfId="815"/>
     <cellStyle name="60% — акцент1 3" xfId="2921"/>
     <cellStyle name="60% - Акцент1 3 2" xfId="816"/>
+    <cellStyle name="60% - Акцент1 3 2 2" xfId="3163"/>
     <cellStyle name="60% - Акцент1 3 3" xfId="2728"/>
     <cellStyle name="60% - Акцент1 30" xfId="817"/>
     <cellStyle name="60% - Акцент1 31" xfId="818"/>
     <cellStyle name="60% - Акцент1 32" xfId="819"/>
     <cellStyle name="60% - Акцент1 4" xfId="820"/>
     <cellStyle name="60% — акцент1 4" xfId="2939"/>
     <cellStyle name="60% - Акцент1 4 2" xfId="821"/>
+    <cellStyle name="60% - Акцент1 4 2 2" xfId="3164"/>
     <cellStyle name="60% - Акцент1 5" xfId="822"/>
     <cellStyle name="60% - Акцент1 5 2" xfId="823"/>
     <cellStyle name="60% - Акцент1 6" xfId="824"/>
     <cellStyle name="60% - Акцент1 6 2" xfId="825"/>
     <cellStyle name="60% - Акцент1 7" xfId="826"/>
     <cellStyle name="60% - Акцент1 7 2" xfId="827"/>
     <cellStyle name="60% - Акцент1 8" xfId="828"/>
     <cellStyle name="60% - Акцент1 8 2" xfId="829"/>
     <cellStyle name="60% - Акцент1 9" xfId="830"/>
     <cellStyle name="60% - Акцент1 9 2" xfId="831"/>
     <cellStyle name="60% - Акцент1_3" xfId="832"/>
     <cellStyle name="60% - Акцент2" xfId="833"/>
     <cellStyle name="60% - Акцент2 10" xfId="834"/>
     <cellStyle name="60% - Акцент2 10 2" xfId="835"/>
     <cellStyle name="60% - Акцент2 11" xfId="836"/>
     <cellStyle name="60% - Акцент2 11 2" xfId="837"/>
     <cellStyle name="60% - Акцент2 12" xfId="838"/>
     <cellStyle name="60% - Акцент2 12 2" xfId="839"/>
     <cellStyle name="60% - Акцент2 13" xfId="840"/>
     <cellStyle name="60% - Акцент2 13 2" xfId="841"/>
     <cellStyle name="60% - Акцент2 14" xfId="842"/>
     <cellStyle name="60% - Акцент2 14 2" xfId="843"/>
     <cellStyle name="60% - Акцент2 15" xfId="844"/>
     <cellStyle name="60% - Акцент2 15 2" xfId="845"/>
     <cellStyle name="60% - Акцент2 16" xfId="846"/>
     <cellStyle name="60% - Акцент2 16 2" xfId="847"/>
     <cellStyle name="60% - Акцент2 17" xfId="848"/>
+    <cellStyle name="60% - Акцент2 17 2" xfId="3165"/>
     <cellStyle name="60% - Акцент2 18" xfId="849"/>
+    <cellStyle name="60% - Акцент2 18 2" xfId="3166"/>
     <cellStyle name="60% - Акцент2 19" xfId="850"/>
+    <cellStyle name="60% - Акцент2 19 2" xfId="3167"/>
     <cellStyle name="60% - Акцент2 2" xfId="851"/>
     <cellStyle name="60% — акцент2 2" xfId="2894"/>
     <cellStyle name="60% - Акцент2 2 10" xfId="852"/>
     <cellStyle name="60% - Акцент2 2 11" xfId="853"/>
     <cellStyle name="60% - Акцент2 2 12" xfId="854"/>
     <cellStyle name="60% - Акцент2 2 13" xfId="855"/>
     <cellStyle name="60% - Акцент2 2 14" xfId="856"/>
     <cellStyle name="60% - Акцент2 2 15" xfId="857"/>
     <cellStyle name="60% - Акцент2 2 16" xfId="858"/>
     <cellStyle name="60% - Акцент2 2 17" xfId="2774"/>
     <cellStyle name="60% - Акцент2 2 18" xfId="2674"/>
     <cellStyle name="60% - Акцент2 2 2" xfId="859"/>
     <cellStyle name="60% - Акцент2 2 2 2" xfId="860"/>
     <cellStyle name="60% - Акцент2 2 3" xfId="861"/>
     <cellStyle name="60% - Акцент2 2 3 2" xfId="862"/>
     <cellStyle name="60% - Акцент2 2 4" xfId="863"/>
     <cellStyle name="60% - Акцент2 2 5" xfId="864"/>
     <cellStyle name="60% - Акцент2 2 6" xfId="865"/>
     <cellStyle name="60% - Акцент2 2 7" xfId="866"/>
     <cellStyle name="60% - Акцент2 2 8" xfId="867"/>
     <cellStyle name="60% - Акцент2 2 9" xfId="868"/>
     <cellStyle name="60% - Акцент2 20" xfId="869"/>
+    <cellStyle name="60% - Акцент2 20 2" xfId="3168"/>
     <cellStyle name="60% - Акцент2 21" xfId="870"/>
+    <cellStyle name="60% - Акцент2 21 2" xfId="3169"/>
     <cellStyle name="60% - Акцент2 22" xfId="871"/>
+    <cellStyle name="60% - Акцент2 22 2" xfId="3170"/>
     <cellStyle name="60% - Акцент2 23" xfId="872"/>
+    <cellStyle name="60% - Акцент2 23 2" xfId="3171"/>
     <cellStyle name="60% - Акцент2 24" xfId="873"/>
+    <cellStyle name="60% - Акцент2 24 2" xfId="3172"/>
     <cellStyle name="60% - Акцент2 25" xfId="874"/>
     <cellStyle name="60% - Акцент2 26" xfId="875"/>
     <cellStyle name="60% - Акцент2 27" xfId="876"/>
     <cellStyle name="60% - Акцент2 28" xfId="877"/>
     <cellStyle name="60% - Акцент2 29" xfId="878"/>
     <cellStyle name="60% - Акцент2 3" xfId="879"/>
     <cellStyle name="60% — акцент2 3" xfId="2922"/>
     <cellStyle name="60% - Акцент2 3 2" xfId="880"/>
+    <cellStyle name="60% - Акцент2 3 2 2" xfId="3173"/>
     <cellStyle name="60% - Акцент2 3 3" xfId="2731"/>
     <cellStyle name="60% - Акцент2 30" xfId="881"/>
     <cellStyle name="60% - Акцент2 31" xfId="882"/>
     <cellStyle name="60% - Акцент2 32" xfId="883"/>
     <cellStyle name="60% - Акцент2 4" xfId="884"/>
     <cellStyle name="60% — акцент2 4" xfId="2940"/>
     <cellStyle name="60% - Акцент2 4 2" xfId="885"/>
+    <cellStyle name="60% - Акцент2 4 2 2" xfId="3174"/>
     <cellStyle name="60% - Акцент2 5" xfId="886"/>
     <cellStyle name="60% - Акцент2 5 2" xfId="887"/>
     <cellStyle name="60% - Акцент2 6" xfId="888"/>
     <cellStyle name="60% - Акцент2 6 2" xfId="889"/>
     <cellStyle name="60% - Акцент2 7" xfId="890"/>
     <cellStyle name="60% - Акцент2 7 2" xfId="891"/>
     <cellStyle name="60% - Акцент2 8" xfId="892"/>
     <cellStyle name="60% - Акцент2 8 2" xfId="893"/>
     <cellStyle name="60% - Акцент2 9" xfId="894"/>
     <cellStyle name="60% - Акцент2 9 2" xfId="895"/>
     <cellStyle name="60% - Акцент2_3" xfId="896"/>
     <cellStyle name="60% - Акцент3" xfId="897"/>
     <cellStyle name="60% - Акцент3 10" xfId="898"/>
     <cellStyle name="60% - Акцент3 10 2" xfId="899"/>
     <cellStyle name="60% - Акцент3 11" xfId="900"/>
     <cellStyle name="60% - Акцент3 11 2" xfId="901"/>
     <cellStyle name="60% - Акцент3 12" xfId="902"/>
     <cellStyle name="60% - Акцент3 12 2" xfId="903"/>
     <cellStyle name="60% - Акцент3 13" xfId="904"/>
     <cellStyle name="60% - Акцент3 13 2" xfId="905"/>
     <cellStyle name="60% - Акцент3 14" xfId="906"/>
     <cellStyle name="60% - Акцент3 14 2" xfId="907"/>
     <cellStyle name="60% - Акцент3 15" xfId="908"/>
     <cellStyle name="60% - Акцент3 15 2" xfId="909"/>
     <cellStyle name="60% - Акцент3 16" xfId="910"/>
     <cellStyle name="60% - Акцент3 16 2" xfId="911"/>
     <cellStyle name="60% - Акцент3 17" xfId="912"/>
+    <cellStyle name="60% - Акцент3 17 2" xfId="3175"/>
     <cellStyle name="60% - Акцент3 18" xfId="913"/>
+    <cellStyle name="60% - Акцент3 18 2" xfId="3176"/>
     <cellStyle name="60% - Акцент3 19" xfId="914"/>
+    <cellStyle name="60% - Акцент3 19 2" xfId="3177"/>
     <cellStyle name="60% - Акцент3 2" xfId="915"/>
     <cellStyle name="60% — акцент3 2" xfId="2895"/>
     <cellStyle name="60% - Акцент3 2 10" xfId="916"/>
     <cellStyle name="60% - Акцент3 2 11" xfId="917"/>
     <cellStyle name="60% - Акцент3 2 12" xfId="918"/>
     <cellStyle name="60% - Акцент3 2 13" xfId="919"/>
     <cellStyle name="60% - Акцент3 2 14" xfId="920"/>
     <cellStyle name="60% - Акцент3 2 15" xfId="921"/>
     <cellStyle name="60% - Акцент3 2 16" xfId="922"/>
     <cellStyle name="60% - Акцент3 2 17" xfId="2706"/>
     <cellStyle name="60% - Акцент3 2 18" xfId="2675"/>
     <cellStyle name="60% - Акцент3 2 2" xfId="923"/>
     <cellStyle name="60% - Акцент3 2 2 2" xfId="924"/>
     <cellStyle name="60% - Акцент3 2 3" xfId="925"/>
     <cellStyle name="60% - Акцент3 2 3 2" xfId="926"/>
     <cellStyle name="60% - Акцент3 2 4" xfId="927"/>
     <cellStyle name="60% - Акцент3 2 5" xfId="928"/>
     <cellStyle name="60% - Акцент3 2 6" xfId="929"/>
     <cellStyle name="60% - Акцент3 2 7" xfId="930"/>
     <cellStyle name="60% - Акцент3 2 8" xfId="931"/>
     <cellStyle name="60% - Акцент3 2 9" xfId="932"/>
     <cellStyle name="60% - Акцент3 20" xfId="933"/>
+    <cellStyle name="60% - Акцент3 20 2" xfId="3178"/>
     <cellStyle name="60% - Акцент3 21" xfId="934"/>
+    <cellStyle name="60% - Акцент3 21 2" xfId="3179"/>
     <cellStyle name="60% - Акцент3 22" xfId="935"/>
+    <cellStyle name="60% - Акцент3 22 2" xfId="3180"/>
     <cellStyle name="60% - Акцент3 23" xfId="936"/>
+    <cellStyle name="60% - Акцент3 23 2" xfId="3181"/>
     <cellStyle name="60% - Акцент3 24" xfId="937"/>
+    <cellStyle name="60% - Акцент3 24 2" xfId="3182"/>
     <cellStyle name="60% - Акцент3 25" xfId="938"/>
     <cellStyle name="60% - Акцент3 26" xfId="939"/>
     <cellStyle name="60% - Акцент3 27" xfId="940"/>
     <cellStyle name="60% - Акцент3 28" xfId="941"/>
     <cellStyle name="60% - Акцент3 29" xfId="942"/>
     <cellStyle name="60% - Акцент3 3" xfId="943"/>
     <cellStyle name="60% — акцент3 3" xfId="2923"/>
     <cellStyle name="60% - Акцент3 3 2" xfId="944"/>
+    <cellStyle name="60% - Акцент3 3 2 2" xfId="3183"/>
     <cellStyle name="60% - Акцент3 3 3" xfId="2734"/>
     <cellStyle name="60% - Акцент3 30" xfId="945"/>
     <cellStyle name="60% - Акцент3 31" xfId="946"/>
     <cellStyle name="60% - Акцент3 32" xfId="947"/>
     <cellStyle name="60% - Акцент3 4" xfId="948"/>
     <cellStyle name="60% — акцент3 4" xfId="2941"/>
     <cellStyle name="60% - Акцент3 4 2" xfId="949"/>
+    <cellStyle name="60% - Акцент3 4 2 2" xfId="3184"/>
     <cellStyle name="60% - Акцент3 5" xfId="950"/>
     <cellStyle name="60% - Акцент3 5 2" xfId="951"/>
     <cellStyle name="60% - Акцент3 6" xfId="952"/>
     <cellStyle name="60% - Акцент3 6 2" xfId="953"/>
     <cellStyle name="60% - Акцент3 7" xfId="954"/>
     <cellStyle name="60% - Акцент3 7 2" xfId="955"/>
     <cellStyle name="60% - Акцент3 8" xfId="956"/>
     <cellStyle name="60% - Акцент3 8 2" xfId="957"/>
     <cellStyle name="60% - Акцент3 9" xfId="958"/>
     <cellStyle name="60% - Акцент3 9 2" xfId="959"/>
     <cellStyle name="60% - Акцент3_3" xfId="960"/>
     <cellStyle name="60% - Акцент4" xfId="961"/>
     <cellStyle name="60% - Акцент4 10" xfId="962"/>
     <cellStyle name="60% - Акцент4 10 2" xfId="963"/>
     <cellStyle name="60% - Акцент4 11" xfId="964"/>
     <cellStyle name="60% - Акцент4 11 2" xfId="965"/>
     <cellStyle name="60% - Акцент4 12" xfId="966"/>
     <cellStyle name="60% - Акцент4 12 2" xfId="967"/>
     <cellStyle name="60% - Акцент4 13" xfId="968"/>
     <cellStyle name="60% - Акцент4 13 2" xfId="969"/>
     <cellStyle name="60% - Акцент4 14" xfId="970"/>
     <cellStyle name="60% - Акцент4 14 2" xfId="971"/>
     <cellStyle name="60% - Акцент4 15" xfId="972"/>
     <cellStyle name="60% - Акцент4 15 2" xfId="973"/>
     <cellStyle name="60% - Акцент4 16" xfId="974"/>
     <cellStyle name="60% - Акцент4 16 2" xfId="975"/>
     <cellStyle name="60% - Акцент4 17" xfId="976"/>
+    <cellStyle name="60% - Акцент4 17 2" xfId="3185"/>
     <cellStyle name="60% - Акцент4 18" xfId="977"/>
+    <cellStyle name="60% - Акцент4 18 2" xfId="3186"/>
     <cellStyle name="60% - Акцент4 19" xfId="978"/>
+    <cellStyle name="60% - Акцент4 19 2" xfId="3187"/>
     <cellStyle name="60% - Акцент4 2" xfId="979"/>
     <cellStyle name="60% — акцент4 2" xfId="2896"/>
     <cellStyle name="60% - Акцент4 2 10" xfId="980"/>
     <cellStyle name="60% - Акцент4 2 11" xfId="981"/>
     <cellStyle name="60% - Акцент4 2 12" xfId="982"/>
     <cellStyle name="60% - Акцент4 2 13" xfId="983"/>
     <cellStyle name="60% - Акцент4 2 14" xfId="984"/>
     <cellStyle name="60% - Акцент4 2 15" xfId="985"/>
     <cellStyle name="60% - Акцент4 2 16" xfId="986"/>
     <cellStyle name="60% - Акцент4 2 17" xfId="2771"/>
     <cellStyle name="60% - Акцент4 2 18" xfId="2676"/>
     <cellStyle name="60% - Акцент4 2 2" xfId="987"/>
     <cellStyle name="60% - Акцент4 2 2 2" xfId="988"/>
     <cellStyle name="60% - Акцент4 2 3" xfId="989"/>
     <cellStyle name="60% - Акцент4 2 3 2" xfId="990"/>
     <cellStyle name="60% - Акцент4 2 4" xfId="991"/>
     <cellStyle name="60% - Акцент4 2 5" xfId="992"/>
     <cellStyle name="60% - Акцент4 2 6" xfId="993"/>
     <cellStyle name="60% - Акцент4 2 7" xfId="994"/>
     <cellStyle name="60% - Акцент4 2 8" xfId="995"/>
     <cellStyle name="60% - Акцент4 2 9" xfId="996"/>
     <cellStyle name="60% - Акцент4 20" xfId="997"/>
+    <cellStyle name="60% - Акцент4 20 2" xfId="3188"/>
     <cellStyle name="60% - Акцент4 21" xfId="998"/>
+    <cellStyle name="60% - Акцент4 21 2" xfId="3189"/>
     <cellStyle name="60% - Акцент4 22" xfId="999"/>
+    <cellStyle name="60% - Акцент4 22 2" xfId="3190"/>
     <cellStyle name="60% - Акцент4 23" xfId="1000"/>
+    <cellStyle name="60% - Акцент4 23 2" xfId="3191"/>
     <cellStyle name="60% - Акцент4 24" xfId="1001"/>
+    <cellStyle name="60% - Акцент4 24 2" xfId="3192"/>
     <cellStyle name="60% - Акцент4 25" xfId="1002"/>
     <cellStyle name="60% - Акцент4 26" xfId="1003"/>
     <cellStyle name="60% - Акцент4 27" xfId="1004"/>
     <cellStyle name="60% - Акцент4 28" xfId="1005"/>
     <cellStyle name="60% - Акцент4 29" xfId="1006"/>
     <cellStyle name="60% - Акцент4 3" xfId="1007"/>
     <cellStyle name="60% — акцент4 3" xfId="2924"/>
     <cellStyle name="60% - Акцент4 3 2" xfId="1008"/>
+    <cellStyle name="60% - Акцент4 3 2 2" xfId="3193"/>
     <cellStyle name="60% - Акцент4 3 3" xfId="2738"/>
     <cellStyle name="60% - Акцент4 30" xfId="1009"/>
     <cellStyle name="60% - Акцент4 31" xfId="1010"/>
     <cellStyle name="60% - Акцент4 32" xfId="1011"/>
     <cellStyle name="60% - Акцент4 4" xfId="1012"/>
     <cellStyle name="60% — акцент4 4" xfId="2942"/>
     <cellStyle name="60% - Акцент4 4 2" xfId="1013"/>
+    <cellStyle name="60% - Акцент4 4 2 2" xfId="3194"/>
     <cellStyle name="60% - Акцент4 5" xfId="1014"/>
     <cellStyle name="60% - Акцент4 5 2" xfId="1015"/>
     <cellStyle name="60% - Акцент4 6" xfId="1016"/>
     <cellStyle name="60% - Акцент4 6 2" xfId="1017"/>
     <cellStyle name="60% - Акцент4 7" xfId="1018"/>
     <cellStyle name="60% - Акцент4 7 2" xfId="1019"/>
     <cellStyle name="60% - Акцент4 8" xfId="1020"/>
     <cellStyle name="60% - Акцент4 8 2" xfId="1021"/>
     <cellStyle name="60% - Акцент4 9" xfId="1022"/>
     <cellStyle name="60% - Акцент4 9 2" xfId="1023"/>
     <cellStyle name="60% - Акцент4_3" xfId="1024"/>
     <cellStyle name="60% - Акцент5" xfId="1025"/>
     <cellStyle name="60% - Акцент5 10" xfId="1026"/>
     <cellStyle name="60% - Акцент5 10 2" xfId="1027"/>
     <cellStyle name="60% - Акцент5 11" xfId="1028"/>
     <cellStyle name="60% - Акцент5 11 2" xfId="1029"/>
     <cellStyle name="60% - Акцент5 12" xfId="1030"/>
     <cellStyle name="60% - Акцент5 12 2" xfId="1031"/>
     <cellStyle name="60% - Акцент5 13" xfId="1032"/>
     <cellStyle name="60% - Акцент5 13 2" xfId="1033"/>
     <cellStyle name="60% - Акцент5 14" xfId="1034"/>
     <cellStyle name="60% - Акцент5 14 2" xfId="1035"/>
     <cellStyle name="60% - Акцент5 15" xfId="1036"/>
     <cellStyle name="60% - Акцент5 15 2" xfId="1037"/>
     <cellStyle name="60% - Акцент5 16" xfId="1038"/>
     <cellStyle name="60% - Акцент5 16 2" xfId="1039"/>
     <cellStyle name="60% - Акцент5 17" xfId="1040"/>
+    <cellStyle name="60% - Акцент5 17 2" xfId="3195"/>
     <cellStyle name="60% - Акцент5 18" xfId="1041"/>
+    <cellStyle name="60% - Акцент5 18 2" xfId="3196"/>
     <cellStyle name="60% - Акцент5 19" xfId="1042"/>
+    <cellStyle name="60% - Акцент5 19 2" xfId="3197"/>
     <cellStyle name="60% - Акцент5 2" xfId="1043"/>
     <cellStyle name="60% — акцент5 2" xfId="2897"/>
     <cellStyle name="60% - Акцент5 2 10" xfId="1044"/>
     <cellStyle name="60% - Акцент5 2 11" xfId="1045"/>
     <cellStyle name="60% - Акцент5 2 12" xfId="1046"/>
     <cellStyle name="60% - Акцент5 2 13" xfId="1047"/>
     <cellStyle name="60% - Акцент5 2 14" xfId="1048"/>
     <cellStyle name="60% - Акцент5 2 15" xfId="1049"/>
     <cellStyle name="60% - Акцент5 2 16" xfId="1050"/>
     <cellStyle name="60% - Акцент5 2 17" xfId="2768"/>
     <cellStyle name="60% - Акцент5 2 18" xfId="2677"/>
     <cellStyle name="60% - Акцент5 2 2" xfId="1051"/>
     <cellStyle name="60% - Акцент5 2 2 2" xfId="1052"/>
     <cellStyle name="60% - Акцент5 2 3" xfId="1053"/>
     <cellStyle name="60% - Акцент5 2 3 2" xfId="1054"/>
     <cellStyle name="60% - Акцент5 2 4" xfId="1055"/>
     <cellStyle name="60% - Акцент5 2 5" xfId="1056"/>
     <cellStyle name="60% - Акцент5 2 6" xfId="1057"/>
     <cellStyle name="60% - Акцент5 2 7" xfId="1058"/>
     <cellStyle name="60% - Акцент5 2 8" xfId="1059"/>
     <cellStyle name="60% - Акцент5 2 9" xfId="1060"/>
     <cellStyle name="60% - Акцент5 20" xfId="1061"/>
+    <cellStyle name="60% - Акцент5 20 2" xfId="3198"/>
     <cellStyle name="60% - Акцент5 21" xfId="1062"/>
+    <cellStyle name="60% - Акцент5 21 2" xfId="3199"/>
     <cellStyle name="60% - Акцент5 22" xfId="1063"/>
+    <cellStyle name="60% - Акцент5 22 2" xfId="3200"/>
     <cellStyle name="60% - Акцент5 23" xfId="1064"/>
+    <cellStyle name="60% - Акцент5 23 2" xfId="3201"/>
     <cellStyle name="60% - Акцент5 24" xfId="1065"/>
+    <cellStyle name="60% - Акцент5 24 2" xfId="3202"/>
     <cellStyle name="60% - Акцент5 25" xfId="1066"/>
     <cellStyle name="60% - Акцент5 26" xfId="1067"/>
     <cellStyle name="60% - Акцент5 27" xfId="1068"/>
     <cellStyle name="60% - Акцент5 28" xfId="1069"/>
     <cellStyle name="60% - Акцент5 29" xfId="1070"/>
     <cellStyle name="60% - Акцент5 3" xfId="1071"/>
     <cellStyle name="60% — акцент5 3" xfId="2925"/>
     <cellStyle name="60% - Акцент5 3 2" xfId="1072"/>
+    <cellStyle name="60% - Акцент5 3 2 2" xfId="3203"/>
     <cellStyle name="60% - Акцент5 3 3" xfId="2741"/>
     <cellStyle name="60% - Акцент5 30" xfId="1073"/>
     <cellStyle name="60% - Акцент5 31" xfId="1074"/>
     <cellStyle name="60% - Акцент5 32" xfId="1075"/>
     <cellStyle name="60% - Акцент5 4" xfId="1076"/>
     <cellStyle name="60% — акцент5 4" xfId="2943"/>
     <cellStyle name="60% - Акцент5 4 2" xfId="1077"/>
+    <cellStyle name="60% - Акцент5 4 2 2" xfId="3204"/>
     <cellStyle name="60% - Акцент5 5" xfId="1078"/>
     <cellStyle name="60% - Акцент5 5 2" xfId="1079"/>
     <cellStyle name="60% - Акцент5 6" xfId="1080"/>
     <cellStyle name="60% - Акцент5 6 2" xfId="1081"/>
     <cellStyle name="60% - Акцент5 7" xfId="1082"/>
     <cellStyle name="60% - Акцент5 7 2" xfId="1083"/>
     <cellStyle name="60% - Акцент5 8" xfId="1084"/>
     <cellStyle name="60% - Акцент5 8 2" xfId="1085"/>
     <cellStyle name="60% - Акцент5 9" xfId="1086"/>
     <cellStyle name="60% - Акцент5 9 2" xfId="1087"/>
     <cellStyle name="60% - Акцент5_3" xfId="1088"/>
     <cellStyle name="60% - Акцент6" xfId="1089"/>
     <cellStyle name="60% - Акцент6 10" xfId="1090"/>
     <cellStyle name="60% - Акцент6 10 2" xfId="1091"/>
     <cellStyle name="60% - Акцент6 11" xfId="1092"/>
     <cellStyle name="60% - Акцент6 11 2" xfId="1093"/>
     <cellStyle name="60% - Акцент6 12" xfId="1094"/>
     <cellStyle name="60% - Акцент6 12 2" xfId="1095"/>
     <cellStyle name="60% - Акцент6 13" xfId="1096"/>
     <cellStyle name="60% - Акцент6 13 2" xfId="1097"/>
     <cellStyle name="60% - Акцент6 14" xfId="1098"/>
     <cellStyle name="60% - Акцент6 14 2" xfId="1099"/>
     <cellStyle name="60% - Акцент6 15" xfId="1100"/>
     <cellStyle name="60% - Акцент6 15 2" xfId="1101"/>
     <cellStyle name="60% - Акцент6 16" xfId="1102"/>
     <cellStyle name="60% - Акцент6 16 2" xfId="1103"/>
     <cellStyle name="60% - Акцент6 17" xfId="1104"/>
+    <cellStyle name="60% - Акцент6 17 2" xfId="3205"/>
     <cellStyle name="60% - Акцент6 18" xfId="1105"/>
+    <cellStyle name="60% - Акцент6 18 2" xfId="3206"/>
     <cellStyle name="60% - Акцент6 19" xfId="1106"/>
+    <cellStyle name="60% - Акцент6 19 2" xfId="3207"/>
     <cellStyle name="60% - Акцент6 2" xfId="1107"/>
     <cellStyle name="60% — акцент6 2" xfId="2898"/>
     <cellStyle name="60% - Акцент6 2 10" xfId="1108"/>
     <cellStyle name="60% - Акцент6 2 11" xfId="1109"/>
     <cellStyle name="60% - Акцент6 2 12" xfId="1110"/>
     <cellStyle name="60% - Акцент6 2 13" xfId="1111"/>
     <cellStyle name="60% - Акцент6 2 14" xfId="1112"/>
     <cellStyle name="60% - Акцент6 2 15" xfId="1113"/>
     <cellStyle name="60% - Акцент6 2 16" xfId="1114"/>
     <cellStyle name="60% - Акцент6 2 17" xfId="2765"/>
     <cellStyle name="60% - Акцент6 2 18" xfId="2903"/>
     <cellStyle name="60% - Акцент6 2 2" xfId="1115"/>
     <cellStyle name="60% - Акцент6 2 2 2" xfId="1116"/>
     <cellStyle name="60% - Акцент6 2 3" xfId="1117"/>
     <cellStyle name="60% - Акцент6 2 3 2" xfId="1118"/>
     <cellStyle name="60% - Акцент6 2 4" xfId="1119"/>
     <cellStyle name="60% - Акцент6 2 5" xfId="1120"/>
     <cellStyle name="60% - Акцент6 2 6" xfId="1121"/>
     <cellStyle name="60% - Акцент6 2 7" xfId="1122"/>
     <cellStyle name="60% - Акцент6 2 8" xfId="1123"/>
     <cellStyle name="60% - Акцент6 2 9" xfId="1124"/>
     <cellStyle name="60% - Акцент6 20" xfId="1125"/>
+    <cellStyle name="60% - Акцент6 20 2" xfId="3208"/>
     <cellStyle name="60% - Акцент6 21" xfId="1126"/>
+    <cellStyle name="60% - Акцент6 21 2" xfId="3209"/>
     <cellStyle name="60% - Акцент6 22" xfId="1127"/>
+    <cellStyle name="60% - Акцент6 22 2" xfId="3210"/>
     <cellStyle name="60% - Акцент6 23" xfId="1128"/>
+    <cellStyle name="60% - Акцент6 23 2" xfId="3211"/>
     <cellStyle name="60% - Акцент6 24" xfId="1129"/>
+    <cellStyle name="60% - Акцент6 24 2" xfId="3212"/>
     <cellStyle name="60% - Акцент6 25" xfId="1130"/>
     <cellStyle name="60% - Акцент6 26" xfId="1131"/>
     <cellStyle name="60% - Акцент6 27" xfId="1132"/>
     <cellStyle name="60% - Акцент6 28" xfId="1133"/>
     <cellStyle name="60% - Акцент6 29" xfId="1134"/>
     <cellStyle name="60% - Акцент6 3" xfId="1135"/>
     <cellStyle name="60% — акцент6 3" xfId="2926"/>
     <cellStyle name="60% - Акцент6 3 2" xfId="1136"/>
+    <cellStyle name="60% - Акцент6 3 2 2" xfId="3213"/>
     <cellStyle name="60% - Акцент6 3 3" xfId="2901"/>
     <cellStyle name="60% - Акцент6 30" xfId="1137"/>
     <cellStyle name="60% - Акцент6 31" xfId="1138"/>
     <cellStyle name="60% - Акцент6 32" xfId="1139"/>
     <cellStyle name="60% - Акцент6 4" xfId="1140"/>
     <cellStyle name="60% — акцент6 4" xfId="2944"/>
     <cellStyle name="60% - Акцент6 4 2" xfId="1141"/>
+    <cellStyle name="60% - Акцент6 4 2 2" xfId="3214"/>
     <cellStyle name="60% - Акцент6 5" xfId="1142"/>
     <cellStyle name="60% - Акцент6 5 2" xfId="1143"/>
     <cellStyle name="60% - Акцент6 6" xfId="1144"/>
     <cellStyle name="60% - Акцент6 6 2" xfId="1145"/>
     <cellStyle name="60% - Акцент6 7" xfId="1146"/>
     <cellStyle name="60% - Акцент6 7 2" xfId="1147"/>
     <cellStyle name="60% - Акцент6 8" xfId="1148"/>
     <cellStyle name="60% - Акцент6 8 2" xfId="1149"/>
     <cellStyle name="60% - Акцент6 9" xfId="1150"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1151"/>
     <cellStyle name="60% - Акцент6_3" xfId="1152"/>
     <cellStyle name="Акцент1 10" xfId="1153"/>
     <cellStyle name="Акцент1 11" xfId="1154"/>
     <cellStyle name="Акцент1 12" xfId="1155"/>
     <cellStyle name="Акцент1 13" xfId="1156"/>
     <cellStyle name="Акцент1 14" xfId="1157"/>
     <cellStyle name="Акцент1 15" xfId="1158"/>
     <cellStyle name="Акцент1 16" xfId="1159"/>
+    <cellStyle name="Акцент1 17" xfId="3215"/>
+    <cellStyle name="Акцент1 18" xfId="3216"/>
+    <cellStyle name="Акцент1 19" xfId="3217"/>
     <cellStyle name="Акцент1 2" xfId="1160"/>
     <cellStyle name="Акцент1 2 10" xfId="1161"/>
     <cellStyle name="Акцент1 2 11" xfId="1162"/>
     <cellStyle name="Акцент1 2 12" xfId="1163"/>
     <cellStyle name="Акцент1 2 13" xfId="1164"/>
     <cellStyle name="Акцент1 2 14" xfId="1165"/>
     <cellStyle name="Акцент1 2 15" xfId="1166"/>
     <cellStyle name="Акцент1 2 2" xfId="1167"/>
     <cellStyle name="Акцент1 2 3" xfId="1168"/>
     <cellStyle name="Акцент1 2 4" xfId="1169"/>
     <cellStyle name="Акцент1 2 5" xfId="1170"/>
     <cellStyle name="Акцент1 2 6" xfId="1171"/>
     <cellStyle name="Акцент1 2 7" xfId="1172"/>
     <cellStyle name="Акцент1 2 8" xfId="1173"/>
     <cellStyle name="Акцент1 2 9" xfId="1174"/>
+    <cellStyle name="Акцент1 20" xfId="3218"/>
+    <cellStyle name="Акцент1 21" xfId="3219"/>
+    <cellStyle name="Акцент1 22" xfId="3220"/>
+    <cellStyle name="Акцент1 23" xfId="3221"/>
+    <cellStyle name="Акцент1 24" xfId="3222"/>
     <cellStyle name="Акцент1 3" xfId="1175"/>
+    <cellStyle name="Акцент1 3 2" xfId="3223"/>
     <cellStyle name="Акцент1 4" xfId="1176"/>
+    <cellStyle name="Акцент1 4 2" xfId="3224"/>
     <cellStyle name="Акцент1 5" xfId="1177"/>
     <cellStyle name="Акцент1 6" xfId="1178"/>
     <cellStyle name="Акцент1 7" xfId="1179"/>
     <cellStyle name="Акцент1 8" xfId="1180"/>
     <cellStyle name="Акцент1 9" xfId="1181"/>
     <cellStyle name="Акцент2 10" xfId="1182"/>
     <cellStyle name="Акцент2 11" xfId="1183"/>
     <cellStyle name="Акцент2 12" xfId="1184"/>
     <cellStyle name="Акцент2 13" xfId="1185"/>
     <cellStyle name="Акцент2 14" xfId="1186"/>
     <cellStyle name="Акцент2 15" xfId="1187"/>
     <cellStyle name="Акцент2 16" xfId="1188"/>
+    <cellStyle name="Акцент2 17" xfId="3225"/>
+    <cellStyle name="Акцент2 18" xfId="3226"/>
+    <cellStyle name="Акцент2 19" xfId="3227"/>
     <cellStyle name="Акцент2 2" xfId="1189"/>
     <cellStyle name="Акцент2 2 10" xfId="1190"/>
     <cellStyle name="Акцент2 2 11" xfId="1191"/>
     <cellStyle name="Акцент2 2 12" xfId="1192"/>
     <cellStyle name="Акцент2 2 13" xfId="1193"/>
     <cellStyle name="Акцент2 2 14" xfId="1194"/>
     <cellStyle name="Акцент2 2 15" xfId="1195"/>
     <cellStyle name="Акцент2 2 2" xfId="1196"/>
     <cellStyle name="Акцент2 2 3" xfId="1197"/>
     <cellStyle name="Акцент2 2 4" xfId="1198"/>
     <cellStyle name="Акцент2 2 5" xfId="1199"/>
     <cellStyle name="Акцент2 2 6" xfId="1200"/>
     <cellStyle name="Акцент2 2 7" xfId="1201"/>
     <cellStyle name="Акцент2 2 8" xfId="1202"/>
     <cellStyle name="Акцент2 2 9" xfId="1203"/>
+    <cellStyle name="Акцент2 20" xfId="3228"/>
+    <cellStyle name="Акцент2 21" xfId="3229"/>
+    <cellStyle name="Акцент2 22" xfId="3230"/>
+    <cellStyle name="Акцент2 23" xfId="3231"/>
+    <cellStyle name="Акцент2 24" xfId="3232"/>
     <cellStyle name="Акцент2 3" xfId="1204"/>
+    <cellStyle name="Акцент2 3 2" xfId="3233"/>
     <cellStyle name="Акцент2 4" xfId="1205"/>
+    <cellStyle name="Акцент2 4 2" xfId="3234"/>
     <cellStyle name="Акцент2 5" xfId="1206"/>
     <cellStyle name="Акцент2 6" xfId="1207"/>
     <cellStyle name="Акцент2 7" xfId="1208"/>
     <cellStyle name="Акцент2 8" xfId="1209"/>
     <cellStyle name="Акцент2 9" xfId="1210"/>
     <cellStyle name="Акцент3 10" xfId="1211"/>
     <cellStyle name="Акцент3 11" xfId="1212"/>
     <cellStyle name="Акцент3 12" xfId="1213"/>
     <cellStyle name="Акцент3 13" xfId="1214"/>
     <cellStyle name="Акцент3 14" xfId="1215"/>
     <cellStyle name="Акцент3 15" xfId="1216"/>
     <cellStyle name="Акцент3 16" xfId="1217"/>
+    <cellStyle name="Акцент3 17" xfId="3235"/>
+    <cellStyle name="Акцент3 18" xfId="3236"/>
+    <cellStyle name="Акцент3 19" xfId="3237"/>
     <cellStyle name="Акцент3 2" xfId="1218"/>
     <cellStyle name="Акцент3 2 10" xfId="1219"/>
     <cellStyle name="Акцент3 2 11" xfId="1220"/>
     <cellStyle name="Акцент3 2 12" xfId="1221"/>
     <cellStyle name="Акцент3 2 13" xfId="1222"/>
     <cellStyle name="Акцент3 2 14" xfId="1223"/>
     <cellStyle name="Акцент3 2 15" xfId="1224"/>
     <cellStyle name="Акцент3 2 2" xfId="1225"/>
     <cellStyle name="Акцент3 2 3" xfId="1226"/>
     <cellStyle name="Акцент3 2 4" xfId="1227"/>
     <cellStyle name="Акцент3 2 5" xfId="1228"/>
     <cellStyle name="Акцент3 2 6" xfId="1229"/>
     <cellStyle name="Акцент3 2 7" xfId="1230"/>
     <cellStyle name="Акцент3 2 8" xfId="1231"/>
     <cellStyle name="Акцент3 2 9" xfId="1232"/>
+    <cellStyle name="Акцент3 20" xfId="3238"/>
+    <cellStyle name="Акцент3 21" xfId="3239"/>
+    <cellStyle name="Акцент3 22" xfId="3240"/>
+    <cellStyle name="Акцент3 23" xfId="3241"/>
+    <cellStyle name="Акцент3 24" xfId="3242"/>
     <cellStyle name="Акцент3 3" xfId="1233"/>
+    <cellStyle name="Акцент3 3 2" xfId="3243"/>
     <cellStyle name="Акцент3 4" xfId="1234"/>
+    <cellStyle name="Акцент3 4 2" xfId="3244"/>
     <cellStyle name="Акцент3 5" xfId="1235"/>
     <cellStyle name="Акцент3 6" xfId="1236"/>
     <cellStyle name="Акцент3 7" xfId="1237"/>
     <cellStyle name="Акцент3 8" xfId="1238"/>
     <cellStyle name="Акцент3 9" xfId="1239"/>
     <cellStyle name="Акцент4 10" xfId="1240"/>
     <cellStyle name="Акцент4 11" xfId="1241"/>
     <cellStyle name="Акцент4 12" xfId="1242"/>
     <cellStyle name="Акцент4 13" xfId="1243"/>
     <cellStyle name="Акцент4 14" xfId="1244"/>
     <cellStyle name="Акцент4 15" xfId="1245"/>
     <cellStyle name="Акцент4 16" xfId="1246"/>
+    <cellStyle name="Акцент4 17" xfId="3245"/>
+    <cellStyle name="Акцент4 18" xfId="3246"/>
+    <cellStyle name="Акцент4 19" xfId="3247"/>
     <cellStyle name="Акцент4 2" xfId="1247"/>
     <cellStyle name="Акцент4 2 10" xfId="1248"/>
     <cellStyle name="Акцент4 2 11" xfId="1249"/>
     <cellStyle name="Акцент4 2 12" xfId="1250"/>
     <cellStyle name="Акцент4 2 13" xfId="1251"/>
     <cellStyle name="Акцент4 2 14" xfId="1252"/>
     <cellStyle name="Акцент4 2 15" xfId="1253"/>
     <cellStyle name="Акцент4 2 2" xfId="1254"/>
     <cellStyle name="Акцент4 2 3" xfId="1255"/>
     <cellStyle name="Акцент4 2 4" xfId="1256"/>
     <cellStyle name="Акцент4 2 5" xfId="1257"/>
     <cellStyle name="Акцент4 2 6" xfId="1258"/>
     <cellStyle name="Акцент4 2 7" xfId="1259"/>
     <cellStyle name="Акцент4 2 8" xfId="1260"/>
     <cellStyle name="Акцент4 2 9" xfId="1261"/>
+    <cellStyle name="Акцент4 20" xfId="3248"/>
+    <cellStyle name="Акцент4 21" xfId="3249"/>
+    <cellStyle name="Акцент4 22" xfId="3250"/>
+    <cellStyle name="Акцент4 23" xfId="3251"/>
+    <cellStyle name="Акцент4 24" xfId="3252"/>
     <cellStyle name="Акцент4 3" xfId="1262"/>
+    <cellStyle name="Акцент4 3 2" xfId="3253"/>
     <cellStyle name="Акцент4 4" xfId="1263"/>
+    <cellStyle name="Акцент4 4 2" xfId="3254"/>
     <cellStyle name="Акцент4 5" xfId="1264"/>
     <cellStyle name="Акцент4 6" xfId="1265"/>
     <cellStyle name="Акцент4 7" xfId="1266"/>
     <cellStyle name="Акцент4 8" xfId="1267"/>
     <cellStyle name="Акцент4 9" xfId="1268"/>
     <cellStyle name="Акцент5 10" xfId="1269"/>
     <cellStyle name="Акцент5 11" xfId="1270"/>
     <cellStyle name="Акцент5 12" xfId="1271"/>
     <cellStyle name="Акцент5 13" xfId="1272"/>
     <cellStyle name="Акцент5 14" xfId="1273"/>
     <cellStyle name="Акцент5 15" xfId="1274"/>
     <cellStyle name="Акцент5 16" xfId="1275"/>
+    <cellStyle name="Акцент5 17" xfId="3255"/>
+    <cellStyle name="Акцент5 18" xfId="3256"/>
+    <cellStyle name="Акцент5 19" xfId="3257"/>
     <cellStyle name="Акцент5 2" xfId="1276"/>
     <cellStyle name="Акцент5 2 10" xfId="1277"/>
     <cellStyle name="Акцент5 2 11" xfId="1278"/>
     <cellStyle name="Акцент5 2 12" xfId="1279"/>
     <cellStyle name="Акцент5 2 13" xfId="1280"/>
     <cellStyle name="Акцент5 2 14" xfId="1281"/>
     <cellStyle name="Акцент5 2 15" xfId="1282"/>
     <cellStyle name="Акцент5 2 2" xfId="1283"/>
     <cellStyle name="Акцент5 2 3" xfId="1284"/>
     <cellStyle name="Акцент5 2 4" xfId="1285"/>
     <cellStyle name="Акцент5 2 5" xfId="1286"/>
     <cellStyle name="Акцент5 2 6" xfId="1287"/>
     <cellStyle name="Акцент5 2 7" xfId="1288"/>
     <cellStyle name="Акцент5 2 8" xfId="1289"/>
     <cellStyle name="Акцент5 2 9" xfId="1290"/>
+    <cellStyle name="Акцент5 20" xfId="3258"/>
+    <cellStyle name="Акцент5 21" xfId="3259"/>
+    <cellStyle name="Акцент5 22" xfId="3260"/>
+    <cellStyle name="Акцент5 23" xfId="3261"/>
+    <cellStyle name="Акцент5 24" xfId="3262"/>
     <cellStyle name="Акцент5 3" xfId="1291"/>
+    <cellStyle name="Акцент5 3 2" xfId="3263"/>
     <cellStyle name="Акцент5 4" xfId="1292"/>
+    <cellStyle name="Акцент5 4 2" xfId="3264"/>
     <cellStyle name="Акцент5 5" xfId="1293"/>
     <cellStyle name="Акцент5 6" xfId="1294"/>
     <cellStyle name="Акцент5 7" xfId="1295"/>
     <cellStyle name="Акцент5 8" xfId="1296"/>
     <cellStyle name="Акцент5 9" xfId="1297"/>
     <cellStyle name="Акцент6 10" xfId="1298"/>
     <cellStyle name="Акцент6 11" xfId="1299"/>
     <cellStyle name="Акцент6 12" xfId="1300"/>
     <cellStyle name="Акцент6 13" xfId="1301"/>
     <cellStyle name="Акцент6 14" xfId="1302"/>
     <cellStyle name="Акцент6 15" xfId="1303"/>
     <cellStyle name="Акцент6 16" xfId="1304"/>
+    <cellStyle name="Акцент6 17" xfId="3265"/>
+    <cellStyle name="Акцент6 18" xfId="3266"/>
+    <cellStyle name="Акцент6 19" xfId="3267"/>
     <cellStyle name="Акцент6 2" xfId="1305"/>
     <cellStyle name="Акцент6 2 10" xfId="1306"/>
     <cellStyle name="Акцент6 2 11" xfId="1307"/>
     <cellStyle name="Акцент6 2 12" xfId="1308"/>
     <cellStyle name="Акцент6 2 13" xfId="1309"/>
     <cellStyle name="Акцент6 2 14" xfId="1310"/>
     <cellStyle name="Акцент6 2 15" xfId="1311"/>
     <cellStyle name="Акцент6 2 2" xfId="1312"/>
     <cellStyle name="Акцент6 2 3" xfId="1313"/>
     <cellStyle name="Акцент6 2 4" xfId="1314"/>
     <cellStyle name="Акцент6 2 5" xfId="1315"/>
     <cellStyle name="Акцент6 2 6" xfId="1316"/>
     <cellStyle name="Акцент6 2 7" xfId="1317"/>
     <cellStyle name="Акцент6 2 8" xfId="1318"/>
     <cellStyle name="Акцент6 2 9" xfId="1319"/>
+    <cellStyle name="Акцент6 20" xfId="3268"/>
+    <cellStyle name="Акцент6 21" xfId="3269"/>
+    <cellStyle name="Акцент6 22" xfId="3270"/>
+    <cellStyle name="Акцент6 23" xfId="3271"/>
+    <cellStyle name="Акцент6 24" xfId="3272"/>
     <cellStyle name="Акцент6 3" xfId="1320"/>
+    <cellStyle name="Акцент6 3 2" xfId="3273"/>
     <cellStyle name="Акцент6 4" xfId="1321"/>
+    <cellStyle name="Акцент6 4 2" xfId="3274"/>
     <cellStyle name="Акцент6 5" xfId="1322"/>
     <cellStyle name="Акцент6 6" xfId="1323"/>
     <cellStyle name="Акцент6 7" xfId="1324"/>
     <cellStyle name="Акцент6 8" xfId="1325"/>
     <cellStyle name="Акцент6 9" xfId="1326"/>
     <cellStyle name="Ввод  10" xfId="1327"/>
+    <cellStyle name="Ввод  10 2" xfId="3558"/>
     <cellStyle name="Ввод  11" xfId="1328"/>
+    <cellStyle name="Ввод  11 2" xfId="3559"/>
     <cellStyle name="Ввод  12" xfId="1329"/>
+    <cellStyle name="Ввод  12 2" xfId="3560"/>
     <cellStyle name="Ввод  13" xfId="1330"/>
+    <cellStyle name="Ввод  13 2" xfId="3561"/>
     <cellStyle name="Ввод  14" xfId="1331"/>
+    <cellStyle name="Ввод  14 2" xfId="3562"/>
     <cellStyle name="Ввод  15" xfId="1332"/>
+    <cellStyle name="Ввод  15 2" xfId="3563"/>
     <cellStyle name="Ввод  16" xfId="1333"/>
+    <cellStyle name="Ввод  16 2" xfId="3564"/>
+    <cellStyle name="Ввод  17" xfId="3275"/>
+    <cellStyle name="Ввод  17 2" xfId="3565"/>
+    <cellStyle name="Ввод  18" xfId="3276"/>
+    <cellStyle name="Ввод  18 2" xfId="3566"/>
+    <cellStyle name="Ввод  19" xfId="3277"/>
+    <cellStyle name="Ввод  19 2" xfId="3567"/>
     <cellStyle name="Ввод  2" xfId="1334"/>
     <cellStyle name="Ввод  2 10" xfId="1335"/>
     <cellStyle name="Ввод  2 11" xfId="1336"/>
     <cellStyle name="Ввод  2 12" xfId="1337"/>
     <cellStyle name="Ввод  2 13" xfId="1338"/>
     <cellStyle name="Ввод  2 14" xfId="1339"/>
     <cellStyle name="Ввод  2 15" xfId="1340"/>
     <cellStyle name="Ввод  2 2" xfId="1341"/>
+    <cellStyle name="Ввод  2 2 2" xfId="3568"/>
     <cellStyle name="Ввод  2 3" xfId="1342"/>
     <cellStyle name="Ввод  2 4" xfId="1343"/>
     <cellStyle name="Ввод  2 5" xfId="1344"/>
     <cellStyle name="Ввод  2 6" xfId="1345"/>
     <cellStyle name="Ввод  2 7" xfId="1346"/>
     <cellStyle name="Ввод  2 8" xfId="1347"/>
     <cellStyle name="Ввод  2 9" xfId="1348"/>
     <cellStyle name="Ввод  2_year" xfId="1349"/>
+    <cellStyle name="Ввод  20" xfId="3278"/>
+    <cellStyle name="Ввод  20 2" xfId="3569"/>
+    <cellStyle name="Ввод  21" xfId="3279"/>
+    <cellStyle name="Ввод  21 2" xfId="3570"/>
+    <cellStyle name="Ввод  22" xfId="3280"/>
+    <cellStyle name="Ввод  22 2" xfId="3571"/>
+    <cellStyle name="Ввод  23" xfId="3281"/>
+    <cellStyle name="Ввод  23 2" xfId="3572"/>
+    <cellStyle name="Ввод  24" xfId="3282"/>
+    <cellStyle name="Ввод  24 2" xfId="3573"/>
     <cellStyle name="Ввод  3" xfId="1350"/>
+    <cellStyle name="Ввод  3 2" xfId="3283"/>
+    <cellStyle name="Ввод  3 2 2" xfId="3575"/>
+    <cellStyle name="Ввод  3 3" xfId="3574"/>
     <cellStyle name="Ввод  4" xfId="1351"/>
+    <cellStyle name="Ввод  4 2" xfId="3284"/>
+    <cellStyle name="Ввод  4 2 2" xfId="3577"/>
+    <cellStyle name="Ввод  4 3" xfId="3576"/>
     <cellStyle name="Ввод  5" xfId="1352"/>
+    <cellStyle name="Ввод  5 2" xfId="3578"/>
     <cellStyle name="Ввод  6" xfId="1353"/>
+    <cellStyle name="Ввод  6 2" xfId="3579"/>
     <cellStyle name="Ввод  7" xfId="1354"/>
+    <cellStyle name="Ввод  7 2" xfId="3580"/>
     <cellStyle name="Ввод  8" xfId="1355"/>
+    <cellStyle name="Ввод  8 2" xfId="3581"/>
     <cellStyle name="Ввод  9" xfId="1356"/>
+    <cellStyle name="Ввод  9 2" xfId="3582"/>
     <cellStyle name="Вывод 10" xfId="1357"/>
+    <cellStyle name="Вывод 10 2" xfId="3583"/>
     <cellStyle name="Вывод 11" xfId="1358"/>
+    <cellStyle name="Вывод 11 2" xfId="3584"/>
     <cellStyle name="Вывод 12" xfId="1359"/>
+    <cellStyle name="Вывод 12 2" xfId="3585"/>
     <cellStyle name="Вывод 13" xfId="1360"/>
+    <cellStyle name="Вывод 13 2" xfId="3586"/>
     <cellStyle name="Вывод 14" xfId="1361"/>
+    <cellStyle name="Вывод 14 2" xfId="3587"/>
     <cellStyle name="Вывод 15" xfId="1362"/>
+    <cellStyle name="Вывод 15 2" xfId="3588"/>
     <cellStyle name="Вывод 16" xfId="1363"/>
+    <cellStyle name="Вывод 16 2" xfId="3589"/>
+    <cellStyle name="Вывод 17" xfId="3285"/>
+    <cellStyle name="Вывод 17 2" xfId="3590"/>
+    <cellStyle name="Вывод 18" xfId="3286"/>
+    <cellStyle name="Вывод 18 2" xfId="3591"/>
+    <cellStyle name="Вывод 19" xfId="3287"/>
+    <cellStyle name="Вывод 19 2" xfId="3592"/>
     <cellStyle name="Вывод 2" xfId="1364"/>
     <cellStyle name="Вывод 2 10" xfId="1365"/>
     <cellStyle name="Вывод 2 11" xfId="1366"/>
     <cellStyle name="Вывод 2 12" xfId="1367"/>
     <cellStyle name="Вывод 2 13" xfId="1368"/>
     <cellStyle name="Вывод 2 14" xfId="1369"/>
     <cellStyle name="Вывод 2 15" xfId="1370"/>
     <cellStyle name="Вывод 2 2" xfId="1371"/>
+    <cellStyle name="Вывод 2 2 2" xfId="3593"/>
     <cellStyle name="Вывод 2 3" xfId="1372"/>
     <cellStyle name="Вывод 2 4" xfId="1373"/>
     <cellStyle name="Вывод 2 5" xfId="1374"/>
     <cellStyle name="Вывод 2 6" xfId="1375"/>
     <cellStyle name="Вывод 2 7" xfId="1376"/>
     <cellStyle name="Вывод 2 8" xfId="1377"/>
     <cellStyle name="Вывод 2 9" xfId="1378"/>
     <cellStyle name="Вывод 2_year" xfId="1379"/>
+    <cellStyle name="Вывод 20" xfId="3288"/>
+    <cellStyle name="Вывод 20 2" xfId="3594"/>
+    <cellStyle name="Вывод 21" xfId="3289"/>
+    <cellStyle name="Вывод 21 2" xfId="3595"/>
+    <cellStyle name="Вывод 22" xfId="3290"/>
+    <cellStyle name="Вывод 22 2" xfId="3596"/>
+    <cellStyle name="Вывод 23" xfId="3291"/>
+    <cellStyle name="Вывод 23 2" xfId="3597"/>
+    <cellStyle name="Вывод 24" xfId="3292"/>
+    <cellStyle name="Вывод 24 2" xfId="3598"/>
     <cellStyle name="Вывод 3" xfId="1380"/>
+    <cellStyle name="Вывод 3 2" xfId="3293"/>
+    <cellStyle name="Вывод 3 2 2" xfId="3600"/>
+    <cellStyle name="Вывод 3 3" xfId="3599"/>
     <cellStyle name="Вывод 4" xfId="1381"/>
+    <cellStyle name="Вывод 4 2" xfId="3294"/>
+    <cellStyle name="Вывод 4 2 2" xfId="3602"/>
+    <cellStyle name="Вывод 4 3" xfId="3601"/>
     <cellStyle name="Вывод 5" xfId="1382"/>
+    <cellStyle name="Вывод 5 2" xfId="3603"/>
     <cellStyle name="Вывод 6" xfId="1383"/>
+    <cellStyle name="Вывод 6 2" xfId="3604"/>
     <cellStyle name="Вывод 7" xfId="1384"/>
+    <cellStyle name="Вывод 7 2" xfId="3605"/>
     <cellStyle name="Вывод 8" xfId="1385"/>
+    <cellStyle name="Вывод 8 2" xfId="3606"/>
     <cellStyle name="Вывод 9" xfId="1386"/>
+    <cellStyle name="Вывод 9 2" xfId="3607"/>
     <cellStyle name="Вычисление 10" xfId="1387"/>
+    <cellStyle name="Вычисление 10 2" xfId="3608"/>
     <cellStyle name="Вычисление 11" xfId="1388"/>
+    <cellStyle name="Вычисление 11 2" xfId="3609"/>
     <cellStyle name="Вычисление 12" xfId="1389"/>
+    <cellStyle name="Вычисление 12 2" xfId="3610"/>
     <cellStyle name="Вычисление 13" xfId="1390"/>
+    <cellStyle name="Вычисление 13 2" xfId="3611"/>
     <cellStyle name="Вычисление 14" xfId="1391"/>
+    <cellStyle name="Вычисление 14 2" xfId="3612"/>
     <cellStyle name="Вычисление 15" xfId="1392"/>
+    <cellStyle name="Вычисление 15 2" xfId="3613"/>
     <cellStyle name="Вычисление 16" xfId="1393"/>
+    <cellStyle name="Вычисление 16 2" xfId="3614"/>
+    <cellStyle name="Вычисление 17" xfId="3295"/>
+    <cellStyle name="Вычисление 17 2" xfId="3615"/>
+    <cellStyle name="Вычисление 18" xfId="3296"/>
+    <cellStyle name="Вычисление 18 2" xfId="3616"/>
+    <cellStyle name="Вычисление 19" xfId="3297"/>
+    <cellStyle name="Вычисление 19 2" xfId="3617"/>
     <cellStyle name="Вычисление 2" xfId="1394"/>
     <cellStyle name="Вычисление 2 10" xfId="1395"/>
     <cellStyle name="Вычисление 2 11" xfId="1396"/>
     <cellStyle name="Вычисление 2 12" xfId="1397"/>
     <cellStyle name="Вычисление 2 13" xfId="1398"/>
     <cellStyle name="Вычисление 2 14" xfId="1399"/>
     <cellStyle name="Вычисление 2 15" xfId="1400"/>
     <cellStyle name="Вычисление 2 2" xfId="1401"/>
+    <cellStyle name="Вычисление 2 2 2" xfId="3618"/>
     <cellStyle name="Вычисление 2 3" xfId="1402"/>
     <cellStyle name="Вычисление 2 4" xfId="1403"/>
     <cellStyle name="Вычисление 2 5" xfId="1404"/>
     <cellStyle name="Вычисление 2 6" xfId="1405"/>
     <cellStyle name="Вычисление 2 7" xfId="1406"/>
     <cellStyle name="Вычисление 2 8" xfId="1407"/>
     <cellStyle name="Вычисление 2 9" xfId="1408"/>
     <cellStyle name="Вычисление 2_year" xfId="1409"/>
+    <cellStyle name="Вычисление 20" xfId="3298"/>
+    <cellStyle name="Вычисление 20 2" xfId="3619"/>
+    <cellStyle name="Вычисление 21" xfId="3299"/>
+    <cellStyle name="Вычисление 21 2" xfId="3620"/>
+    <cellStyle name="Вычисление 22" xfId="3300"/>
+    <cellStyle name="Вычисление 22 2" xfId="3621"/>
+    <cellStyle name="Вычисление 23" xfId="3301"/>
+    <cellStyle name="Вычисление 23 2" xfId="3622"/>
+    <cellStyle name="Вычисление 24" xfId="3302"/>
+    <cellStyle name="Вычисление 24 2" xfId="3623"/>
     <cellStyle name="Вычисление 3" xfId="1410"/>
+    <cellStyle name="Вычисление 3 2" xfId="3303"/>
+    <cellStyle name="Вычисление 3 2 2" xfId="3625"/>
+    <cellStyle name="Вычисление 3 3" xfId="3624"/>
     <cellStyle name="Вычисление 4" xfId="1411"/>
+    <cellStyle name="Вычисление 4 2" xfId="3304"/>
+    <cellStyle name="Вычисление 4 2 2" xfId="3627"/>
+    <cellStyle name="Вычисление 4 3" xfId="3626"/>
     <cellStyle name="Вычисление 5" xfId="1412"/>
+    <cellStyle name="Вычисление 5 2" xfId="3628"/>
     <cellStyle name="Вычисление 6" xfId="1413"/>
+    <cellStyle name="Вычисление 6 2" xfId="3629"/>
     <cellStyle name="Вычисление 7" xfId="1414"/>
+    <cellStyle name="Вычисление 7 2" xfId="3630"/>
     <cellStyle name="Вычисление 8" xfId="1415"/>
+    <cellStyle name="Вычисление 8 2" xfId="3631"/>
     <cellStyle name="Вычисление 9" xfId="1416"/>
+    <cellStyle name="Вычисление 9 2" xfId="3632"/>
+    <cellStyle name="Гиперссылка" xfId="3026" builtinId="8"/>
+    <cellStyle name="Гиперссылка 12" xfId="3029"/>
+    <cellStyle name="Гиперссылка 13" xfId="3027"/>
     <cellStyle name="Гиперссылка 2" xfId="1417"/>
     <cellStyle name="Гиперссылка 2 2" xfId="2690"/>
     <cellStyle name="Гиперссылка 2 2 2" xfId="2947"/>
     <cellStyle name="Гиперссылка 2 3" xfId="2946"/>
     <cellStyle name="Гиперссылка 3" xfId="1418"/>
     <cellStyle name="Гиперссылка 3 2" xfId="2604"/>
     <cellStyle name="Гиперссылка 4" xfId="1419"/>
     <cellStyle name="Гиперссылка 4 2" xfId="2878"/>
     <cellStyle name="Гиперссылка 5" xfId="2601"/>
     <cellStyle name="Денежный 2" xfId="1420"/>
     <cellStyle name="Денежный 2 2" xfId="2786"/>
     <cellStyle name="Денежный 3" xfId="1421"/>
     <cellStyle name="Денежный 3 2" xfId="2874"/>
     <cellStyle name="Денежный 4" xfId="1422"/>
     <cellStyle name="Денежный 4 2" xfId="2612"/>
     <cellStyle name="Заголовок 1 10" xfId="1423"/>
     <cellStyle name="Заголовок 1 11" xfId="1424"/>
     <cellStyle name="Заголовок 1 12" xfId="1425"/>
     <cellStyle name="Заголовок 1 13" xfId="1426"/>
     <cellStyle name="Заголовок 1 14" xfId="1427"/>
     <cellStyle name="Заголовок 1 15" xfId="1428"/>
     <cellStyle name="Заголовок 1 16" xfId="1429"/>
+    <cellStyle name="Заголовок 1 17" xfId="3305"/>
+    <cellStyle name="Заголовок 1 18" xfId="3306"/>
+    <cellStyle name="Заголовок 1 19" xfId="3307"/>
     <cellStyle name="Заголовок 1 2" xfId="1430"/>
     <cellStyle name="Заголовок 1 2 10" xfId="1431"/>
     <cellStyle name="Заголовок 1 2 11" xfId="1432"/>
     <cellStyle name="Заголовок 1 2 12" xfId="1433"/>
     <cellStyle name="Заголовок 1 2 13" xfId="1434"/>
     <cellStyle name="Заголовок 1 2 14" xfId="1435"/>
     <cellStyle name="Заголовок 1 2 15" xfId="1436"/>
     <cellStyle name="Заголовок 1 2 2" xfId="1437"/>
     <cellStyle name="Заголовок 1 2 3" xfId="1438"/>
     <cellStyle name="Заголовок 1 2 4" xfId="1439"/>
     <cellStyle name="Заголовок 1 2 5" xfId="1440"/>
     <cellStyle name="Заголовок 1 2 6" xfId="1441"/>
     <cellStyle name="Заголовок 1 2 7" xfId="1442"/>
     <cellStyle name="Заголовок 1 2 8" xfId="1443"/>
     <cellStyle name="Заголовок 1 2 9" xfId="1444"/>
+    <cellStyle name="Заголовок 1 20" xfId="3308"/>
+    <cellStyle name="Заголовок 1 21" xfId="3309"/>
+    <cellStyle name="Заголовок 1 22" xfId="3310"/>
+    <cellStyle name="Заголовок 1 23" xfId="3311"/>
+    <cellStyle name="Заголовок 1 24" xfId="3312"/>
     <cellStyle name="Заголовок 1 3" xfId="1445"/>
+    <cellStyle name="Заголовок 1 3 2" xfId="3313"/>
     <cellStyle name="Заголовок 1 4" xfId="1446"/>
+    <cellStyle name="Заголовок 1 4 2" xfId="3314"/>
     <cellStyle name="Заголовок 1 5" xfId="1447"/>
     <cellStyle name="Заголовок 1 6" xfId="1448"/>
     <cellStyle name="Заголовок 1 7" xfId="1449"/>
     <cellStyle name="Заголовок 1 8" xfId="1450"/>
     <cellStyle name="Заголовок 1 9" xfId="1451"/>
     <cellStyle name="Заголовок 2 10" xfId="1452"/>
     <cellStyle name="Заголовок 2 11" xfId="1453"/>
     <cellStyle name="Заголовок 2 12" xfId="1454"/>
     <cellStyle name="Заголовок 2 13" xfId="1455"/>
     <cellStyle name="Заголовок 2 14" xfId="1456"/>
     <cellStyle name="Заголовок 2 15" xfId="1457"/>
     <cellStyle name="Заголовок 2 16" xfId="1458"/>
+    <cellStyle name="Заголовок 2 17" xfId="3315"/>
+    <cellStyle name="Заголовок 2 18" xfId="3316"/>
+    <cellStyle name="Заголовок 2 19" xfId="3317"/>
     <cellStyle name="Заголовок 2 2" xfId="1459"/>
     <cellStyle name="Заголовок 2 2 10" xfId="1460"/>
     <cellStyle name="Заголовок 2 2 11" xfId="1461"/>
     <cellStyle name="Заголовок 2 2 12" xfId="1462"/>
     <cellStyle name="Заголовок 2 2 13" xfId="1463"/>
     <cellStyle name="Заголовок 2 2 14" xfId="1464"/>
     <cellStyle name="Заголовок 2 2 15" xfId="1465"/>
     <cellStyle name="Заголовок 2 2 2" xfId="1466"/>
     <cellStyle name="Заголовок 2 2 3" xfId="1467"/>
     <cellStyle name="Заголовок 2 2 4" xfId="1468"/>
     <cellStyle name="Заголовок 2 2 5" xfId="1469"/>
     <cellStyle name="Заголовок 2 2 6" xfId="1470"/>
     <cellStyle name="Заголовок 2 2 7" xfId="1471"/>
     <cellStyle name="Заголовок 2 2 8" xfId="1472"/>
     <cellStyle name="Заголовок 2 2 9" xfId="1473"/>
+    <cellStyle name="Заголовок 2 20" xfId="3318"/>
+    <cellStyle name="Заголовок 2 21" xfId="3319"/>
+    <cellStyle name="Заголовок 2 22" xfId="3320"/>
+    <cellStyle name="Заголовок 2 23" xfId="3321"/>
+    <cellStyle name="Заголовок 2 24" xfId="3322"/>
     <cellStyle name="Заголовок 2 3" xfId="1474"/>
+    <cellStyle name="Заголовок 2 3 2" xfId="3323"/>
     <cellStyle name="Заголовок 2 4" xfId="1475"/>
+    <cellStyle name="Заголовок 2 4 2" xfId="3324"/>
     <cellStyle name="Заголовок 2 5" xfId="1476"/>
     <cellStyle name="Заголовок 2 6" xfId="1477"/>
     <cellStyle name="Заголовок 2 7" xfId="1478"/>
     <cellStyle name="Заголовок 2 8" xfId="1479"/>
     <cellStyle name="Заголовок 2 9" xfId="1480"/>
     <cellStyle name="Заголовок 3 10" xfId="1481"/>
     <cellStyle name="Заголовок 3 11" xfId="1482"/>
     <cellStyle name="Заголовок 3 12" xfId="1483"/>
     <cellStyle name="Заголовок 3 13" xfId="1484"/>
     <cellStyle name="Заголовок 3 14" xfId="1485"/>
     <cellStyle name="Заголовок 3 15" xfId="1486"/>
     <cellStyle name="Заголовок 3 16" xfId="1487"/>
+    <cellStyle name="Заголовок 3 17" xfId="3325"/>
+    <cellStyle name="Заголовок 3 18" xfId="3326"/>
+    <cellStyle name="Заголовок 3 19" xfId="3327"/>
     <cellStyle name="Заголовок 3 2" xfId="1488"/>
     <cellStyle name="Заголовок 3 2 10" xfId="1489"/>
     <cellStyle name="Заголовок 3 2 11" xfId="1490"/>
     <cellStyle name="Заголовок 3 2 12" xfId="1491"/>
     <cellStyle name="Заголовок 3 2 13" xfId="1492"/>
     <cellStyle name="Заголовок 3 2 14" xfId="1493"/>
     <cellStyle name="Заголовок 3 2 15" xfId="1494"/>
     <cellStyle name="Заголовок 3 2 2" xfId="1495"/>
     <cellStyle name="Заголовок 3 2 3" xfId="1496"/>
     <cellStyle name="Заголовок 3 2 4" xfId="1497"/>
     <cellStyle name="Заголовок 3 2 5" xfId="1498"/>
     <cellStyle name="Заголовок 3 2 6" xfId="1499"/>
     <cellStyle name="Заголовок 3 2 7" xfId="1500"/>
     <cellStyle name="Заголовок 3 2 8" xfId="1501"/>
     <cellStyle name="Заголовок 3 2 9" xfId="1502"/>
+    <cellStyle name="Заголовок 3 20" xfId="3328"/>
+    <cellStyle name="Заголовок 3 21" xfId="3329"/>
+    <cellStyle name="Заголовок 3 22" xfId="3330"/>
+    <cellStyle name="Заголовок 3 23" xfId="3331"/>
+    <cellStyle name="Заголовок 3 24" xfId="3332"/>
     <cellStyle name="Заголовок 3 3" xfId="1503"/>
+    <cellStyle name="Заголовок 3 3 2" xfId="3333"/>
     <cellStyle name="Заголовок 3 4" xfId="1504"/>
+    <cellStyle name="Заголовок 3 4 2" xfId="3334"/>
     <cellStyle name="Заголовок 3 5" xfId="1505"/>
     <cellStyle name="Заголовок 3 6" xfId="1506"/>
     <cellStyle name="Заголовок 3 7" xfId="1507"/>
     <cellStyle name="Заголовок 3 8" xfId="1508"/>
     <cellStyle name="Заголовок 3 9" xfId="1509"/>
     <cellStyle name="Заголовок 4 10" xfId="1510"/>
     <cellStyle name="Заголовок 4 11" xfId="1511"/>
     <cellStyle name="Заголовок 4 12" xfId="1512"/>
     <cellStyle name="Заголовок 4 13" xfId="1513"/>
     <cellStyle name="Заголовок 4 14" xfId="1514"/>
     <cellStyle name="Заголовок 4 15" xfId="1515"/>
     <cellStyle name="Заголовок 4 16" xfId="1516"/>
+    <cellStyle name="Заголовок 4 17" xfId="3335"/>
+    <cellStyle name="Заголовок 4 18" xfId="3336"/>
+    <cellStyle name="Заголовок 4 19" xfId="3337"/>
     <cellStyle name="Заголовок 4 2" xfId="1517"/>
     <cellStyle name="Заголовок 4 2 10" xfId="1518"/>
     <cellStyle name="Заголовок 4 2 11" xfId="1519"/>
     <cellStyle name="Заголовок 4 2 12" xfId="1520"/>
     <cellStyle name="Заголовок 4 2 13" xfId="1521"/>
     <cellStyle name="Заголовок 4 2 14" xfId="1522"/>
     <cellStyle name="Заголовок 4 2 15" xfId="1523"/>
     <cellStyle name="Заголовок 4 2 2" xfId="1524"/>
     <cellStyle name="Заголовок 4 2 3" xfId="1525"/>
     <cellStyle name="Заголовок 4 2 4" xfId="1526"/>
     <cellStyle name="Заголовок 4 2 5" xfId="1527"/>
     <cellStyle name="Заголовок 4 2 6" xfId="1528"/>
     <cellStyle name="Заголовок 4 2 7" xfId="1529"/>
     <cellStyle name="Заголовок 4 2 8" xfId="1530"/>
     <cellStyle name="Заголовок 4 2 9" xfId="1531"/>
+    <cellStyle name="Заголовок 4 20" xfId="3338"/>
+    <cellStyle name="Заголовок 4 21" xfId="3339"/>
+    <cellStyle name="Заголовок 4 22" xfId="3340"/>
+    <cellStyle name="Заголовок 4 23" xfId="3341"/>
+    <cellStyle name="Заголовок 4 24" xfId="3342"/>
     <cellStyle name="Заголовок 4 3" xfId="1532"/>
+    <cellStyle name="Заголовок 4 3 2" xfId="3343"/>
     <cellStyle name="Заголовок 4 4" xfId="1533"/>
+    <cellStyle name="Заголовок 4 4 2" xfId="3344"/>
     <cellStyle name="Заголовок 4 5" xfId="1534"/>
     <cellStyle name="Заголовок 4 6" xfId="1535"/>
     <cellStyle name="Заголовок 4 7" xfId="1536"/>
     <cellStyle name="Заголовок 4 8" xfId="1537"/>
     <cellStyle name="Заголовок 4 9" xfId="1538"/>
     <cellStyle name="Итог 10" xfId="1539"/>
+    <cellStyle name="Итог 10 2" xfId="3633"/>
     <cellStyle name="Итог 11" xfId="1540"/>
+    <cellStyle name="Итог 11 2" xfId="3634"/>
     <cellStyle name="Итог 12" xfId="1541"/>
+    <cellStyle name="Итог 12 2" xfId="3635"/>
     <cellStyle name="Итог 13" xfId="1542"/>
+    <cellStyle name="Итог 13 2" xfId="3636"/>
     <cellStyle name="Итог 14" xfId="1543"/>
+    <cellStyle name="Итог 14 2" xfId="3637"/>
     <cellStyle name="Итог 15" xfId="1544"/>
+    <cellStyle name="Итог 15 2" xfId="3638"/>
     <cellStyle name="Итог 16" xfId="1545"/>
+    <cellStyle name="Итог 16 2" xfId="3639"/>
+    <cellStyle name="Итог 17" xfId="3345"/>
+    <cellStyle name="Итог 17 2" xfId="3640"/>
+    <cellStyle name="Итог 18" xfId="3346"/>
+    <cellStyle name="Итог 18 2" xfId="3641"/>
+    <cellStyle name="Итог 19" xfId="3347"/>
+    <cellStyle name="Итог 19 2" xfId="3642"/>
     <cellStyle name="Итог 2" xfId="1546"/>
     <cellStyle name="Итог 2 10" xfId="1547"/>
     <cellStyle name="Итог 2 11" xfId="1548"/>
     <cellStyle name="Итог 2 12" xfId="1549"/>
     <cellStyle name="Итог 2 13" xfId="1550"/>
     <cellStyle name="Итог 2 14" xfId="1551"/>
     <cellStyle name="Итог 2 15" xfId="1552"/>
     <cellStyle name="Итог 2 2" xfId="1553"/>
+    <cellStyle name="Итог 2 2 2" xfId="3643"/>
     <cellStyle name="Итог 2 3" xfId="1554"/>
     <cellStyle name="Итог 2 4" xfId="1555"/>
     <cellStyle name="Итог 2 5" xfId="1556"/>
     <cellStyle name="Итог 2 6" xfId="1557"/>
     <cellStyle name="Итог 2 7" xfId="1558"/>
     <cellStyle name="Итог 2 8" xfId="1559"/>
     <cellStyle name="Итог 2 9" xfId="1560"/>
+    <cellStyle name="Итог 20" xfId="3348"/>
+    <cellStyle name="Итог 20 2" xfId="3644"/>
+    <cellStyle name="Итог 21" xfId="3349"/>
+    <cellStyle name="Итог 21 2" xfId="3645"/>
+    <cellStyle name="Итог 22" xfId="3350"/>
+    <cellStyle name="Итог 22 2" xfId="3646"/>
+    <cellStyle name="Итог 23" xfId="3351"/>
+    <cellStyle name="Итог 23 2" xfId="3647"/>
+    <cellStyle name="Итог 24" xfId="3352"/>
+    <cellStyle name="Итог 24 2" xfId="3648"/>
     <cellStyle name="Итог 3" xfId="1561"/>
+    <cellStyle name="Итог 3 2" xfId="3353"/>
+    <cellStyle name="Итог 3 2 2" xfId="3650"/>
+    <cellStyle name="Итог 3 3" xfId="3649"/>
     <cellStyle name="Итог 4" xfId="1562"/>
+    <cellStyle name="Итог 4 2" xfId="3354"/>
+    <cellStyle name="Итог 4 2 2" xfId="3652"/>
+    <cellStyle name="Итог 4 3" xfId="3651"/>
     <cellStyle name="Итог 5" xfId="1563"/>
+    <cellStyle name="Итог 5 2" xfId="3653"/>
     <cellStyle name="Итог 6" xfId="1564"/>
+    <cellStyle name="Итог 6 2" xfId="3654"/>
     <cellStyle name="Итог 7" xfId="1565"/>
+    <cellStyle name="Итог 7 2" xfId="3655"/>
     <cellStyle name="Итог 8" xfId="1566"/>
+    <cellStyle name="Итог 8 2" xfId="3656"/>
     <cellStyle name="Итог 9" xfId="1567"/>
+    <cellStyle name="Итог 9 2" xfId="3657"/>
     <cellStyle name="Контрольная ячейка 10" xfId="1568"/>
     <cellStyle name="Контрольная ячейка 11" xfId="1569"/>
     <cellStyle name="Контрольная ячейка 12" xfId="1570"/>
     <cellStyle name="Контрольная ячейка 13" xfId="1571"/>
     <cellStyle name="Контрольная ячейка 14" xfId="1572"/>
     <cellStyle name="Контрольная ячейка 15" xfId="1573"/>
     <cellStyle name="Контрольная ячейка 16" xfId="1574"/>
+    <cellStyle name="Контрольная ячейка 17" xfId="3355"/>
+    <cellStyle name="Контрольная ячейка 18" xfId="3356"/>
+    <cellStyle name="Контрольная ячейка 19" xfId="3357"/>
     <cellStyle name="Контрольная ячейка 2" xfId="1575"/>
     <cellStyle name="Контрольная ячейка 2 10" xfId="1576"/>
     <cellStyle name="Контрольная ячейка 2 11" xfId="1577"/>
     <cellStyle name="Контрольная ячейка 2 12" xfId="1578"/>
     <cellStyle name="Контрольная ячейка 2 13" xfId="1579"/>
     <cellStyle name="Контрольная ячейка 2 14" xfId="1580"/>
     <cellStyle name="Контрольная ячейка 2 15" xfId="1581"/>
     <cellStyle name="Контрольная ячейка 2 2" xfId="1582"/>
     <cellStyle name="Контрольная ячейка 2 3" xfId="1583"/>
     <cellStyle name="Контрольная ячейка 2 4" xfId="1584"/>
     <cellStyle name="Контрольная ячейка 2 5" xfId="1585"/>
     <cellStyle name="Контрольная ячейка 2 6" xfId="1586"/>
     <cellStyle name="Контрольная ячейка 2 7" xfId="1587"/>
     <cellStyle name="Контрольная ячейка 2 8" xfId="1588"/>
     <cellStyle name="Контрольная ячейка 2 9" xfId="1589"/>
     <cellStyle name="Контрольная ячейка 2_year" xfId="1590"/>
+    <cellStyle name="Контрольная ячейка 20" xfId="3358"/>
+    <cellStyle name="Контрольная ячейка 21" xfId="3359"/>
+    <cellStyle name="Контрольная ячейка 22" xfId="3360"/>
+    <cellStyle name="Контрольная ячейка 23" xfId="3361"/>
+    <cellStyle name="Контрольная ячейка 24" xfId="3362"/>
     <cellStyle name="Контрольная ячейка 3" xfId="1591"/>
+    <cellStyle name="Контрольная ячейка 3 2" xfId="3363"/>
     <cellStyle name="Контрольная ячейка 4" xfId="1592"/>
+    <cellStyle name="Контрольная ячейка 4 2" xfId="3364"/>
     <cellStyle name="Контрольная ячейка 5" xfId="1593"/>
     <cellStyle name="Контрольная ячейка 6" xfId="1594"/>
     <cellStyle name="Контрольная ячейка 7" xfId="1595"/>
     <cellStyle name="Контрольная ячейка 8" xfId="1596"/>
     <cellStyle name="Контрольная ячейка 9" xfId="1597"/>
     <cellStyle name="Название 10" xfId="1598"/>
     <cellStyle name="Название 11" xfId="1599"/>
     <cellStyle name="Название 12" xfId="1600"/>
     <cellStyle name="Название 13" xfId="1601"/>
     <cellStyle name="Название 14" xfId="1602"/>
     <cellStyle name="Название 15" xfId="1603"/>
     <cellStyle name="Название 16" xfId="1604"/>
+    <cellStyle name="Название 17" xfId="3365"/>
+    <cellStyle name="Название 18" xfId="3366"/>
+    <cellStyle name="Название 19" xfId="3367"/>
     <cellStyle name="Название 2" xfId="1605"/>
     <cellStyle name="Название 2 10" xfId="1606"/>
     <cellStyle name="Название 2 11" xfId="1607"/>
     <cellStyle name="Название 2 12" xfId="1608"/>
     <cellStyle name="Название 2 13" xfId="1609"/>
     <cellStyle name="Название 2 14" xfId="1610"/>
     <cellStyle name="Название 2 15" xfId="1611"/>
     <cellStyle name="Название 2 2" xfId="1612"/>
     <cellStyle name="Название 2 3" xfId="1613"/>
     <cellStyle name="Название 2 4" xfId="1614"/>
     <cellStyle name="Название 2 5" xfId="1615"/>
     <cellStyle name="Название 2 6" xfId="1616"/>
     <cellStyle name="Название 2 7" xfId="1617"/>
     <cellStyle name="Название 2 8" xfId="1618"/>
     <cellStyle name="Название 2 9" xfId="1619"/>
+    <cellStyle name="Название 20" xfId="3368"/>
+    <cellStyle name="Название 21" xfId="3369"/>
+    <cellStyle name="Название 22" xfId="3370"/>
+    <cellStyle name="Название 23" xfId="3371"/>
+    <cellStyle name="Название 24" xfId="3372"/>
     <cellStyle name="Название 3" xfId="1620"/>
+    <cellStyle name="Название 3 2" xfId="3373"/>
     <cellStyle name="Название 4" xfId="1621"/>
+    <cellStyle name="Название 4 2" xfId="3374"/>
     <cellStyle name="Название 5" xfId="1622"/>
     <cellStyle name="Название 6" xfId="1623"/>
     <cellStyle name="Название 7" xfId="1624"/>
     <cellStyle name="Название 8" xfId="1625"/>
     <cellStyle name="Название 9" xfId="1626"/>
     <cellStyle name="Нейтральный 10" xfId="1627"/>
     <cellStyle name="Нейтральный 11" xfId="1628"/>
     <cellStyle name="Нейтральный 12" xfId="1629"/>
     <cellStyle name="Нейтральный 13" xfId="1630"/>
     <cellStyle name="Нейтральный 14" xfId="1631"/>
     <cellStyle name="Нейтральный 15" xfId="1632"/>
     <cellStyle name="Нейтральный 16" xfId="1633"/>
+    <cellStyle name="Нейтральный 17" xfId="3375"/>
+    <cellStyle name="Нейтральный 18" xfId="3376"/>
+    <cellStyle name="Нейтральный 19" xfId="3377"/>
     <cellStyle name="Нейтральный 2" xfId="1634"/>
     <cellStyle name="Нейтральный 2 10" xfId="1635"/>
     <cellStyle name="Нейтральный 2 11" xfId="1636"/>
     <cellStyle name="Нейтральный 2 12" xfId="1637"/>
     <cellStyle name="Нейтральный 2 13" xfId="1638"/>
     <cellStyle name="Нейтральный 2 14" xfId="1639"/>
     <cellStyle name="Нейтральный 2 15" xfId="1640"/>
     <cellStyle name="Нейтральный 2 2" xfId="1641"/>
     <cellStyle name="Нейтральный 2 3" xfId="1642"/>
     <cellStyle name="Нейтральный 2 4" xfId="1643"/>
     <cellStyle name="Нейтральный 2 5" xfId="1644"/>
     <cellStyle name="Нейтральный 2 6" xfId="1645"/>
     <cellStyle name="Нейтральный 2 7" xfId="1646"/>
     <cellStyle name="Нейтральный 2 8" xfId="1647"/>
     <cellStyle name="Нейтральный 2 9" xfId="1648"/>
+    <cellStyle name="Нейтральный 20" xfId="3378"/>
+    <cellStyle name="Нейтральный 21" xfId="3379"/>
+    <cellStyle name="Нейтральный 22" xfId="3380"/>
+    <cellStyle name="Нейтральный 23" xfId="3381"/>
+    <cellStyle name="Нейтральный 24" xfId="3382"/>
     <cellStyle name="Нейтральный 3" xfId="1649"/>
+    <cellStyle name="Нейтральный 3 2" xfId="3383"/>
     <cellStyle name="Нейтральный 4" xfId="1650"/>
+    <cellStyle name="Нейтральный 4 2" xfId="3384"/>
     <cellStyle name="Нейтральный 5" xfId="1651"/>
     <cellStyle name="Нейтральный 6" xfId="1652"/>
     <cellStyle name="Нейтральный 7" xfId="1653"/>
     <cellStyle name="Нейтральный 8" xfId="1654"/>
     <cellStyle name="Нейтральный 9" xfId="1655"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1656"/>
     <cellStyle name="Обычный 10 2" xfId="1657"/>
     <cellStyle name="Обычный 10 3" xfId="1658"/>
     <cellStyle name="Обычный 10 4" xfId="1659"/>
     <cellStyle name="Обычный 10 4 2" xfId="2606"/>
     <cellStyle name="Обычный 10 5" xfId="2600"/>
     <cellStyle name="Обычный 10_1" xfId="1660"/>
     <cellStyle name="Обычный 100" xfId="1661"/>
     <cellStyle name="Обычный 101" xfId="1662"/>
     <cellStyle name="Обычный 102" xfId="1663"/>
     <cellStyle name="Обычный 103" xfId="1664"/>
     <cellStyle name="Обычный 104" xfId="1665"/>
     <cellStyle name="Обычный 105" xfId="1666"/>
     <cellStyle name="Обычный 105 2" xfId="2785"/>
     <cellStyle name="Обычный 106" xfId="1667"/>
     <cellStyle name="Обычный 106 2" xfId="2602"/>
+    <cellStyle name="Обычный 107" xfId="3030"/>
+    <cellStyle name="Обычный 108" xfId="3531"/>
+    <cellStyle name="Обычный 109" xfId="3715"/>
     <cellStyle name="Обычный 11" xfId="1668"/>
     <cellStyle name="Обычный 11 2" xfId="1669"/>
+    <cellStyle name="Обычный 11 20" xfId="3025"/>
     <cellStyle name="Обычный 11 3" xfId="1670"/>
     <cellStyle name="Обычный 12" xfId="1671"/>
     <cellStyle name="Обычный 12 2" xfId="1672"/>
     <cellStyle name="Обычный 12 3" xfId="1673"/>
     <cellStyle name="Обычный 12 4" xfId="2605"/>
     <cellStyle name="Обычный 12_1" xfId="1674"/>
     <cellStyle name="Обычный 13" xfId="1675"/>
     <cellStyle name="Обычный 13 2" xfId="1676"/>
     <cellStyle name="Обычный 13 3" xfId="1677"/>
     <cellStyle name="Обычный 13 4" xfId="1678"/>
     <cellStyle name="Обычный 13 5" xfId="2609"/>
     <cellStyle name="Обычный 13_1" xfId="1679"/>
     <cellStyle name="Обычный 14" xfId="1680"/>
     <cellStyle name="Обычный 14 2" xfId="1681"/>
     <cellStyle name="Обычный 15" xfId="1682"/>
     <cellStyle name="Обычный 15 2" xfId="1683"/>
     <cellStyle name="Обычный 16" xfId="1684"/>
     <cellStyle name="Обычный 16 10" xfId="1685"/>
     <cellStyle name="Обычный 16 11" xfId="1686"/>
     <cellStyle name="Обычный 16 12" xfId="1687"/>
     <cellStyle name="Обычный 16 13" xfId="1688"/>
     <cellStyle name="Обычный 16 14" xfId="1689"/>
     <cellStyle name="Обычный 16 15" xfId="1690"/>
     <cellStyle name="Обычный 16 16" xfId="1691"/>
     <cellStyle name="Обычный 16 17" xfId="1692"/>
@@ -5956,121 +7395,144 @@
     <cellStyle name="Обычный 16 19" xfId="1694"/>
     <cellStyle name="Обычный 16 2" xfId="1695"/>
     <cellStyle name="Обычный 16 20" xfId="1696"/>
     <cellStyle name="Обычный 16 21" xfId="1697"/>
     <cellStyle name="Обычный 16 22" xfId="1698"/>
     <cellStyle name="Обычный 16 23" xfId="1699"/>
     <cellStyle name="Обычный 16 24" xfId="1700"/>
     <cellStyle name="Обычный 16 25" xfId="1701"/>
     <cellStyle name="Обычный 16 26" xfId="1702"/>
     <cellStyle name="Обычный 16 27" xfId="1703"/>
     <cellStyle name="Обычный 16 28" xfId="1704"/>
     <cellStyle name="Обычный 16 3" xfId="1705"/>
     <cellStyle name="Обычный 16 4" xfId="1706"/>
     <cellStyle name="Обычный 16 5" xfId="1707"/>
     <cellStyle name="Обычный 16 6" xfId="1708"/>
     <cellStyle name="Обычный 16 7" xfId="1709"/>
     <cellStyle name="Обычный 16 8" xfId="1710"/>
     <cellStyle name="Обычный 16 9" xfId="1711"/>
     <cellStyle name="Обычный 17" xfId="1712"/>
     <cellStyle name="Обычный 17 2" xfId="1713"/>
     <cellStyle name="Обычный 17 2 2" xfId="2845"/>
     <cellStyle name="Обычный 17 2 3" xfId="2977"/>
     <cellStyle name="Обычный 18" xfId="1714"/>
     <cellStyle name="Обычный 18 2" xfId="1715"/>
     <cellStyle name="Обычный 18 2 2" xfId="2718"/>
+    <cellStyle name="Обычный 18 2 3" xfId="3706"/>
     <cellStyle name="Обычный 19" xfId="1716"/>
     <cellStyle name="Обычный 19 2" xfId="1717"/>
     <cellStyle name="Обычный 19 2 2" xfId="2850"/>
     <cellStyle name="Обычный 2" xfId="1718"/>
     <cellStyle name="Обычный 2 10" xfId="1719"/>
     <cellStyle name="Обычный 2 10 2" xfId="1720"/>
+    <cellStyle name="Обычный 2 10 2 2" xfId="3705"/>
     <cellStyle name="Обычный 2 10_year" xfId="1721"/>
     <cellStyle name="Обычный 2 11" xfId="1722"/>
     <cellStyle name="Обычный 2 11 2" xfId="1723"/>
+    <cellStyle name="Обычный 2 11 2 2" xfId="3704"/>
     <cellStyle name="Обычный 2 11_year" xfId="1724"/>
     <cellStyle name="Обычный 2 12" xfId="1725"/>
     <cellStyle name="Обычный 2 12 2" xfId="1726"/>
+    <cellStyle name="Обычный 2 12 2 2" xfId="3703"/>
     <cellStyle name="Обычный 2 12_year" xfId="1727"/>
     <cellStyle name="Обычный 2 13" xfId="1728"/>
     <cellStyle name="Обычный 2 13 2" xfId="1729"/>
+    <cellStyle name="Обычный 2 13 2 2" xfId="3702"/>
     <cellStyle name="Обычный 2 13_year" xfId="1730"/>
     <cellStyle name="Обычный 2 14" xfId="1731"/>
     <cellStyle name="Обычный 2 14 2" xfId="1732"/>
+    <cellStyle name="Обычный 2 14 2 2" xfId="3701"/>
     <cellStyle name="Обычный 2 14_year" xfId="1733"/>
     <cellStyle name="Обычный 2 15" xfId="1734"/>
     <cellStyle name="Обычный 2 15 2" xfId="1735"/>
+    <cellStyle name="Обычный 2 15 2 2" xfId="3700"/>
     <cellStyle name="Обычный 2 15_year" xfId="1736"/>
     <cellStyle name="Обычный 2 16" xfId="1737"/>
     <cellStyle name="Обычный 2 16 2" xfId="1738"/>
+    <cellStyle name="Обычный 2 16 2 2" xfId="3699"/>
     <cellStyle name="Обычный 2 16_year" xfId="1739"/>
     <cellStyle name="Обычный 2 17" xfId="1740"/>
     <cellStyle name="Обычный 2 17 2" xfId="1741"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="1742"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="1743"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="2787"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="3698"/>
     <cellStyle name="Обычный 2 17 2_12." xfId="1744"/>
     <cellStyle name="Обычный 2 17 3" xfId="1745"/>
     <cellStyle name="Обычный 2 17_8" xfId="1746"/>
     <cellStyle name="Обычный 2 18" xfId="1747"/>
+    <cellStyle name="Обычный 2 18 2" xfId="3697"/>
     <cellStyle name="Обычный 2 19" xfId="1748"/>
     <cellStyle name="Обычный 2 19 2" xfId="1749"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="1750"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="1751"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1752"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1753"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1754"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1755"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="2789"/>
     <cellStyle name="Обычный 2 19 2 2 2_12." xfId="1756"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="1757"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="1758"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="1759"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="1760"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="1761"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="1762"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="2788"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="3696"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="3716"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="3499"/>
     <cellStyle name="Обычный 2 19 2_12." xfId="1763"/>
     <cellStyle name="Обычный 2 19 3" xfId="1764"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="1765"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="1766"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="1767"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="1768"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="2790"/>
     <cellStyle name="Обычный 2 19 3_12." xfId="1769"/>
     <cellStyle name="Обычный 2 19 4" xfId="1770"/>
     <cellStyle name="Обычный 2 19 5" xfId="1771"/>
     <cellStyle name="Обычный 2 19 6" xfId="2948"/>
     <cellStyle name="Обычный 2 2" xfId="1772"/>
     <cellStyle name="Обычный 2 2 10" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 10 2" xfId="3385"/>
     <cellStyle name="Обычный 2 2 11" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 11 2" xfId="3386"/>
     <cellStyle name="Обычный 2 2 12" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 12 2" xfId="3387"/>
     <cellStyle name="Обычный 2 2 13" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 13 2" xfId="3388"/>
     <cellStyle name="Обычный 2 2 14" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 14 2" xfId="3389"/>
     <cellStyle name="Обычный 2 2 15" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 15 2" xfId="3390"/>
     <cellStyle name="Обычный 2 2 16" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 16 2" xfId="3391"/>
     <cellStyle name="Обычный 2 2 17" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 17 2" xfId="3392"/>
+    <cellStyle name="Обычный 2 2 18" xfId="3393"/>
+    <cellStyle name="Обычный 2 2 19" xfId="3394"/>
     <cellStyle name="Обычный 2 2 2" xfId="1780"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="1782"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1784"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1785"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1786"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1787"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1788"/>
     <cellStyle name="Обычный 2 2 2 17 2" xfId="2989"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="1790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="2979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1794"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="2968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1797"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2621"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="1800"/>
@@ -6320,66 +7782,84 @@
     <cellStyle name="Обычный 2 2 2 4_1" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1955"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1956"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="2651"/>
     <cellStyle name="Обычный 2 2 2 5 2 2_1" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1960"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="2816"/>
     <cellStyle name="Обычный 2 2 2 5 2_12." xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="1962"/>
     <cellStyle name="Обычный 2 2 2 5 4" xfId="2650"/>
     <cellStyle name="Обычный 2 2 2 5_1" xfId="1963"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1964"/>
     <cellStyle name="Обычный 2 2 2 6 2" xfId="1965"/>
     <cellStyle name="Обычный 2 2 2 6 3" xfId="2652"/>
     <cellStyle name="Обычный 2 2 2 6_1" xfId="1966"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="1967"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="1968"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="3003"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="2791"/>
     <cellStyle name="Обычный 2 2 2 7_year" xfId="1969"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="1970"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="1971"/>
     <cellStyle name="Обычный 2 2 2_1" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 20" xfId="3395"/>
+    <cellStyle name="Обычный 2 2 21" xfId="3396"/>
+    <cellStyle name="Обычный 2 2 22" xfId="3397"/>
+    <cellStyle name="Обычный 2 2 23" xfId="3398"/>
+    <cellStyle name="Обычный 2 2 24" xfId="3399"/>
+    <cellStyle name="Обычный 2 2 25" xfId="3400"/>
+    <cellStyle name="Обычный 2 2 26" xfId="3401"/>
+    <cellStyle name="Обычный 2 2 27" xfId="3402"/>
+    <cellStyle name="Обычный 2 2 28" xfId="3403"/>
+    <cellStyle name="Обычный 2 2 29" xfId="3404"/>
     <cellStyle name="Обычный 2 2 3" xfId="1973"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="1974"/>
     <cellStyle name="Обычный 2 2 3 2 2" xfId="1975"/>
     <cellStyle name="Обычный 2 2 3 2 2 2" xfId="3004"/>
     <cellStyle name="Обычный 2 2 3 2 3" xfId="2654"/>
     <cellStyle name="Обычный 2 2 3 2_1" xfId="1976"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="1977"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="1978"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="2817"/>
     <cellStyle name="Обычный 2 2 3 3_year" xfId="1979"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="1980"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="3006"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="2653"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="2678"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="2633"/>
     <cellStyle name="Обычный 2 2 3_12." xfId="1981"/>
+    <cellStyle name="Обычный 2 2 30" xfId="3405"/>
+    <cellStyle name="Обычный 2 2 31" xfId="3406"/>
+    <cellStyle name="Обычный 2 2 32" xfId="3407"/>
+    <cellStyle name="Обычный 2 2 33" xfId="3408"/>
+    <cellStyle name="Обычный 2 2 34" xfId="3409"/>
+    <cellStyle name="Обычный 2 2 35" xfId="3410"/>
+    <cellStyle name="Обычный 2 2 36" xfId="3411"/>
+    <cellStyle name="Обычный 2 2 37" xfId="3412"/>
     <cellStyle name="Обычный 2 2 4" xfId="1982"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="1983"/>
     <cellStyle name="Обычный 2 2 4 2 10" xfId="2960"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="1984"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1985"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1986"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1987"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="2820"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="1988"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2656"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_1" xfId="1989"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1990"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="2819"/>
     <cellStyle name="Обычный 2 2 4 2 2_12." xfId="1991"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="1992"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1993"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="2821"/>
     <cellStyle name="Обычный 2 2 4 2 4" xfId="1994"/>
     <cellStyle name="Обычный 2 2 4 2 5" xfId="2655"/>
     <cellStyle name="Обычный 2 2 4 2 5 2" xfId="3007"/>
     <cellStyle name="Обычный 2 2 4 2 6" xfId="2962"/>
     <cellStyle name="Обычный 2 2 4 2 7" xfId="3002"/>
     <cellStyle name="Обычный 2 2 4 2 8" xfId="2961"/>
     <cellStyle name="Обычный 2 2 4 2 9" xfId="3005"/>
     <cellStyle name="Обычный 2 2 4 2_1" xfId="1995"/>
@@ -6397,174 +7877,239 @@
     <cellStyle name="Обычный 2 2 5" xfId="2004"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="2005"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="2006"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2007"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="2824"/>
     <cellStyle name="Обычный 2 2 5 2 3" xfId="2008"/>
     <cellStyle name="Обычный 2 2 5 2 4" xfId="2658"/>
     <cellStyle name="Обычный 2 2 5 2 4 2" xfId="3008"/>
     <cellStyle name="Обычный 2 2 5 2_1" xfId="2009"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="2010"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="2823"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="2011"/>
     <cellStyle name="Обычный 2 2 5_12." xfId="2012"/>
     <cellStyle name="Обычный 2 2 6" xfId="2013"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="2014"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="2825"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="3009"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="2015"/>
     <cellStyle name="Обычный 2 2 6_8" xfId="2016"/>
     <cellStyle name="Обычный 2 2 7" xfId="2017"/>
     <cellStyle name="Обычный 2 2 7 2" xfId="2018"/>
     <cellStyle name="Обычный 2 2 7_year" xfId="2019"/>
     <cellStyle name="Обычный 2 2 8" xfId="2020"/>
     <cellStyle name="Обычный 2 2 8 2" xfId="3010"/>
     <cellStyle name="Обычный 2 2 9" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 9 2" xfId="3413"/>
     <cellStyle name="Обычный 2 2_1." xfId="2022"/>
     <cellStyle name="Обычный 2 20" xfId="2023"/>
     <cellStyle name="Обычный 2 20 2" xfId="2024"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="2025"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="2026"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="2027"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="2028"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="2826"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="3695"/>
     <cellStyle name="Обычный 2 20 2_12." xfId="2029"/>
     <cellStyle name="Обычный 2 20 3" xfId="2030"/>
     <cellStyle name="Обычный 2 20 4" xfId="2031"/>
     <cellStyle name="Обычный 2 21" xfId="2032"/>
     <cellStyle name="Обычный 2 21 2" xfId="2033"/>
+    <cellStyle name="Обычный 2 21 2 2" xfId="3694"/>
     <cellStyle name="Обычный 2 21 3" xfId="2034"/>
     <cellStyle name="Обычный 2 22" xfId="2035"/>
+    <cellStyle name="Обычный 2 22 2" xfId="3693"/>
     <cellStyle name="Обычный 2 23" xfId="2036"/>
+    <cellStyle name="Обычный 2 23 2" xfId="3692"/>
+    <cellStyle name="Обычный 2 23 3" xfId="3552"/>
     <cellStyle name="Обычный 2 24" xfId="2037"/>
     <cellStyle name="Обычный 2 24 2" xfId="2038"/>
     <cellStyle name="Обычный 2 24 3" xfId="2659"/>
     <cellStyle name="Обычный 2 24_1" xfId="2039"/>
     <cellStyle name="Обычный 2 25" xfId="2040"/>
     <cellStyle name="Обычный 2 25 2" xfId="2041"/>
     <cellStyle name="Обычный 2 25 2 2" xfId="2827"/>
     <cellStyle name="Обычный 2 25 3" xfId="2042"/>
+    <cellStyle name="Обычный 2 25 4" xfId="3709"/>
     <cellStyle name="Обычный 2 25_Обложка" xfId="2043"/>
     <cellStyle name="Обычный 2 26" xfId="2044"/>
     <cellStyle name="Обычный 2 26 2" xfId="2045"/>
     <cellStyle name="Обычный 2 26 2 2" xfId="2828"/>
+    <cellStyle name="Обычный 2 26 3" xfId="3708"/>
     <cellStyle name="Обычный 2 26_Обложка" xfId="2046"/>
     <cellStyle name="Обычный 2 27" xfId="2047"/>
     <cellStyle name="Обычный 2 27 2" xfId="2048"/>
     <cellStyle name="Обычный 2 27 2 2" xfId="2829"/>
+    <cellStyle name="Обычный 2 27 3" xfId="3691"/>
     <cellStyle name="Обычный 2 28" xfId="2049"/>
     <cellStyle name="Обычный 2 28 2" xfId="2050"/>
     <cellStyle name="Обычный 2 28 2 2" xfId="2830"/>
+    <cellStyle name="Обычный 2 28 3" xfId="3690"/>
     <cellStyle name="Обычный 2 29" xfId="2051"/>
     <cellStyle name="Обычный 2 29 2" xfId="2052"/>
     <cellStyle name="Обычный 2 29 2 2" xfId="2831"/>
+    <cellStyle name="Обычный 2 29 3" xfId="3710"/>
     <cellStyle name="Обычный 2 3" xfId="2053"/>
+    <cellStyle name="Обычный 2 3 10" xfId="3415"/>
+    <cellStyle name="Обычный 2 3 11" xfId="3416"/>
+    <cellStyle name="Обычный 2 3 12" xfId="3417"/>
+    <cellStyle name="Обычный 2 3 13" xfId="3418"/>
+    <cellStyle name="Обычный 2 3 14" xfId="3419"/>
+    <cellStyle name="Обычный 2 3 15" xfId="3420"/>
+    <cellStyle name="Обычный 2 3 16" xfId="3421"/>
+    <cellStyle name="Обычный 2 3 17" xfId="3422"/>
+    <cellStyle name="Обычный 2 3 18" xfId="3423"/>
+    <cellStyle name="Обычный 2 3 19" xfId="3424"/>
     <cellStyle name="Обычный 2 3 2" xfId="2054"/>
     <cellStyle name="Обычный 2 3 2 2" xfId="3011"/>
+    <cellStyle name="Обычный 2 3 20" xfId="3425"/>
+    <cellStyle name="Обычный 2 3 21" xfId="3426"/>
+    <cellStyle name="Обычный 2 3 22" xfId="3427"/>
+    <cellStyle name="Обычный 2 3 23" xfId="3428"/>
+    <cellStyle name="Обычный 2 3 24" xfId="3429"/>
+    <cellStyle name="Обычный 2 3 25" xfId="3430"/>
+    <cellStyle name="Обычный 2 3 26" xfId="3431"/>
+    <cellStyle name="Обычный 2 3 27" xfId="3432"/>
+    <cellStyle name="Обычный 2 3 28" xfId="3433"/>
+    <cellStyle name="Обычный 2 3 29" xfId="3434"/>
     <cellStyle name="Обычный 2 3 3" xfId="2055"/>
+    <cellStyle name="Обычный 2 3 3 2" xfId="3435"/>
+    <cellStyle name="Обычный 2 3 30" xfId="3436"/>
+    <cellStyle name="Обычный 2 3 31" xfId="3437"/>
+    <cellStyle name="Обычный 2 3 32" xfId="3438"/>
+    <cellStyle name="Обычный 2 3 33" xfId="3439"/>
+    <cellStyle name="Обычный 2 3 34" xfId="3440"/>
+    <cellStyle name="Обычный 2 3 35" xfId="3441"/>
+    <cellStyle name="Обычный 2 3 36" xfId="3442"/>
+    <cellStyle name="Обычный 2 3 37" xfId="3443"/>
+    <cellStyle name="Обычный 2 3 38" xfId="3532"/>
+    <cellStyle name="Обычный 2 3 39" xfId="3414"/>
     <cellStyle name="Обычный 2 3 4" xfId="2660"/>
+    <cellStyle name="Обычный 2 3 4 2" xfId="3444"/>
+    <cellStyle name="Обычный 2 3 5" xfId="3445"/>
+    <cellStyle name="Обычный 2 3 6" xfId="3446"/>
+    <cellStyle name="Обычный 2 3 7" xfId="3447"/>
+    <cellStyle name="Обычный 2 3 8" xfId="3448"/>
+    <cellStyle name="Обычный 2 3 9" xfId="3449"/>
     <cellStyle name="Обычный 2 3_1" xfId="2056"/>
     <cellStyle name="Обычный 2 30" xfId="2057"/>
     <cellStyle name="Обычный 2 30 2" xfId="2058"/>
     <cellStyle name="Обычный 2 30 2 2" xfId="2832"/>
     <cellStyle name="Обычный 2 31" xfId="2059"/>
     <cellStyle name="Обычный 2 31 2" xfId="2060"/>
     <cellStyle name="Обычный 2 31 2 2" xfId="2833"/>
     <cellStyle name="Обычный 2 32" xfId="2061"/>
     <cellStyle name="Обычный 2 32 2" xfId="2062"/>
     <cellStyle name="Обычный 2 32 2 2" xfId="2834"/>
     <cellStyle name="Обычный 2 33" xfId="2063"/>
     <cellStyle name="Обычный 2 33 2" xfId="2064"/>
     <cellStyle name="Обычный 2 33 2 2" xfId="2835"/>
     <cellStyle name="Обычный 2 34" xfId="2065"/>
     <cellStyle name="Обычный 2 34 2" xfId="2066"/>
     <cellStyle name="Обычный 2 34 2 2" xfId="2836"/>
     <cellStyle name="Обычный 2 35" xfId="2067"/>
     <cellStyle name="Обычный 2 35 2" xfId="2068"/>
     <cellStyle name="Обычный 2 35 2 2" xfId="2837"/>
     <cellStyle name="Обычный 2 36" xfId="2069"/>
     <cellStyle name="Обычный 2 36 2" xfId="2070"/>
     <cellStyle name="Обычный 2 36 2 2" xfId="2838"/>
     <cellStyle name="Обычный 2 37" xfId="2071"/>
     <cellStyle name="Обычный 2 37 2" xfId="2688"/>
     <cellStyle name="Обычный 2 38" xfId="2072"/>
     <cellStyle name="Обычный 2 38 2" xfId="2783"/>
     <cellStyle name="Обычный 2 39" xfId="2073"/>
     <cellStyle name="Обычный 2 39 2" xfId="2877"/>
     <cellStyle name="Обычный 2 4" xfId="2074"/>
     <cellStyle name="Обычный 2 4 2" xfId="2075"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="2076"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="3546"/>
     <cellStyle name="Обычный 2 4 2_year" xfId="2077"/>
     <cellStyle name="Обычный 2 4 3" xfId="2078"/>
+    <cellStyle name="Обычный 2 4 3 2" xfId="3688"/>
     <cellStyle name="Обычный 2 4 4" xfId="2079"/>
     <cellStyle name="Обычный 2 4_8" xfId="2080"/>
     <cellStyle name="Обычный 2 40" xfId="2081"/>
     <cellStyle name="Обычный 2 40 2" xfId="2879"/>
     <cellStyle name="Обычный 2 41" xfId="2082"/>
     <cellStyle name="Обычный 2 41 2" xfId="2880"/>
     <cellStyle name="Обычный 2 42" xfId="2083"/>
+    <cellStyle name="Обычный 2 43" xfId="3031"/>
+    <cellStyle name="Обычный 2 44" xfId="3530"/>
+    <cellStyle name="Обычный 2 45" xfId="3714"/>
     <cellStyle name="Обычный 2 5" xfId="2084"/>
     <cellStyle name="Обычный 2 5 2" xfId="2085"/>
     <cellStyle name="Обычный 2 5 2 2" xfId="3012"/>
     <cellStyle name="Обычный 2 5 3" xfId="2086"/>
     <cellStyle name="Обычный 2 5_8" xfId="2087"/>
     <cellStyle name="Обычный 2 6" xfId="2088"/>
     <cellStyle name="Обычный 2 6 2" xfId="2089"/>
     <cellStyle name="Обычный 2 6 2 2" xfId="3013"/>
     <cellStyle name="Обычный 2 6_year" xfId="2090"/>
     <cellStyle name="Обычный 2 7" xfId="2091"/>
     <cellStyle name="Обычный 2 7 2" xfId="2092"/>
     <cellStyle name="Обычный 2 7 2 2" xfId="3014"/>
     <cellStyle name="Обычный 2 7_year" xfId="2093"/>
     <cellStyle name="Обычный 2 8" xfId="2094"/>
     <cellStyle name="Обычный 2 8 2" xfId="2095"/>
     <cellStyle name="Обычный 2 8 2 2" xfId="3015"/>
     <cellStyle name="Обычный 2 8_year" xfId="2096"/>
     <cellStyle name="Обычный 2 9" xfId="2097"/>
     <cellStyle name="Обычный 2 9 2" xfId="2098"/>
+    <cellStyle name="Обычный 2 9 2 2" xfId="3689"/>
     <cellStyle name="Обычный 2 9_year" xfId="2099"/>
     <cellStyle name="Обычный 2_1.1" xfId="2100"/>
     <cellStyle name="Обычный 20" xfId="2101"/>
     <cellStyle name="Обычный 20 2" xfId="2102"/>
     <cellStyle name="Обычный 20 2 2" xfId="2723"/>
     <cellStyle name="Обычный 21" xfId="2103"/>
+    <cellStyle name="Обычный 21 2" xfId="3032"/>
     <cellStyle name="Обычный 22" xfId="2104"/>
+    <cellStyle name="Обычный 22 2" xfId="3033"/>
     <cellStyle name="Обычный 23" xfId="2105"/>
+    <cellStyle name="Обычный 23 2" xfId="3034"/>
     <cellStyle name="Обычный 24" xfId="2106"/>
     <cellStyle name="Обычный 24 2" xfId="2107"/>
     <cellStyle name="Обычный 24 2 2" xfId="2736"/>
     <cellStyle name="Обычный 25" xfId="2108"/>
     <cellStyle name="Обычный 25 2" xfId="2109"/>
     <cellStyle name="Обычный 25 2 2" xfId="2857"/>
     <cellStyle name="Обычный 26" xfId="2110"/>
     <cellStyle name="Обычный 26 2" xfId="2111"/>
     <cellStyle name="Обычный 26 2 2" xfId="2743"/>
     <cellStyle name="Обычный 27" xfId="2112"/>
     <cellStyle name="Обычный 27 2" xfId="2113"/>
     <cellStyle name="Обычный 27 2 2" xfId="2746"/>
+    <cellStyle name="Обычный 27 2 2 2" xfId="3686"/>
+    <cellStyle name="Обычный 27 2 3" xfId="3713"/>
+    <cellStyle name="Обычный 27 2 4" xfId="3550"/>
+    <cellStyle name="Обычный 27 3" xfId="3683"/>
+    <cellStyle name="Обычный 27 4" xfId="3711"/>
+    <cellStyle name="Обычный 27 5" xfId="3545"/>
     <cellStyle name="Обычный 28" xfId="2114"/>
+    <cellStyle name="Обычный 28 2" xfId="3450"/>
     <cellStyle name="Обычный 29" xfId="2115"/>
+    <cellStyle name="Обычный 29 2" xfId="3451"/>
     <cellStyle name="Обычный 3" xfId="2116"/>
     <cellStyle name="Обычный 3 10" xfId="2117"/>
     <cellStyle name="Обычный 3 10 2" xfId="2118"/>
     <cellStyle name="Обычный 3 10 2 2" xfId="2725"/>
     <cellStyle name="Обычный 3 11" xfId="2119"/>
     <cellStyle name="Обычный 3 11 2" xfId="2120"/>
     <cellStyle name="Обычный 3 11 2 2" xfId="2727"/>
     <cellStyle name="Обычный 3 12" xfId="2121"/>
     <cellStyle name="Обычный 3 12 2" xfId="2122"/>
     <cellStyle name="Обычный 3 12 2 2" xfId="2730"/>
     <cellStyle name="Обычный 3 13" xfId="2123"/>
     <cellStyle name="Обычный 3 13 2" xfId="2124"/>
     <cellStyle name="Обычный 3 13 3" xfId="2125"/>
     <cellStyle name="Обычный 3 13 4" xfId="2126"/>
     <cellStyle name="Обычный 3 13 4 2" xfId="2733"/>
     <cellStyle name="Обычный 3 14" xfId="2127"/>
     <cellStyle name="Обычный 3 14 2" xfId="2128"/>
     <cellStyle name="Обычный 3 14 3" xfId="2129"/>
     <cellStyle name="Обычный 3 14 4" xfId="2130"/>
     <cellStyle name="Обычный 3 14 4 2" xfId="2737"/>
     <cellStyle name="Обычный 3 15" xfId="2131"/>
     <cellStyle name="Обычный 3 15 2" xfId="2132"/>
     <cellStyle name="Обычный 3 15 2 2" xfId="2740"/>
     <cellStyle name="Обычный 3 16" xfId="2133"/>
     <cellStyle name="Обычный 3 16 2" xfId="2134"/>
@@ -6575,50 +8120,51 @@
     <cellStyle name="Обычный 3 16 2 4" xfId="2744"/>
     <cellStyle name="Обычный 3 16 3" xfId="2137"/>
     <cellStyle name="Обычный 3 16 3 2" xfId="2138"/>
     <cellStyle name="Обычный 3 16 3 2 2" xfId="2876"/>
     <cellStyle name="Обычный 3 16 3 3" xfId="2139"/>
     <cellStyle name="Обычный 3 16 3 3 2" xfId="2859"/>
     <cellStyle name="Обычный 3 16 3 4" xfId="2839"/>
     <cellStyle name="Обычный 3 17" xfId="2140"/>
     <cellStyle name="Обычный 3 17 2" xfId="2141"/>
     <cellStyle name="Обычный 3 17 2 2" xfId="2861"/>
     <cellStyle name="Обычный 3 17 3" xfId="2142"/>
     <cellStyle name="Обычный 3 17 4" xfId="2747"/>
     <cellStyle name="Обычный 3 18" xfId="2143"/>
     <cellStyle name="Обычный 3 18 2" xfId="2749"/>
     <cellStyle name="Обычный 3 19" xfId="2144"/>
     <cellStyle name="Обычный 3 19 2" xfId="2751"/>
     <cellStyle name="Обычный 3 2" xfId="2145"/>
     <cellStyle name="Обычный 3 2 2" xfId="2146"/>
     <cellStyle name="Обычный 3 2 2 2" xfId="2696"/>
     <cellStyle name="Обычный 3 2 2 2 2" xfId="3016"/>
     <cellStyle name="Обычный 3 2 3" xfId="2147"/>
     <cellStyle name="Обычный 3 2 4" xfId="2949"/>
     <cellStyle name="Обычный 3 2_11.13(1)" xfId="2148"/>
     <cellStyle name="Обычный 3 20" xfId="2149"/>
     <cellStyle name="Обычный 3 20 2" xfId="2753"/>
+    <cellStyle name="Обычный 3 20 3" xfId="3707"/>
     <cellStyle name="Обычный 3 21" xfId="2150"/>
     <cellStyle name="Обычный 3 21 2" xfId="2755"/>
     <cellStyle name="Обычный 3 22" xfId="2151"/>
     <cellStyle name="Обычный 3 22 2" xfId="2757"/>
     <cellStyle name="Обычный 3 23" xfId="2152"/>
     <cellStyle name="Обычный 3 23 2" xfId="2759"/>
     <cellStyle name="Обычный 3 24" xfId="2153"/>
     <cellStyle name="Обычный 3 24 2" xfId="2761"/>
     <cellStyle name="Обычный 3 25" xfId="2154"/>
     <cellStyle name="Обычный 3 25 2" xfId="2763"/>
     <cellStyle name="Обычный 3 26" xfId="2155"/>
     <cellStyle name="Обычный 3 26 2" xfId="2766"/>
     <cellStyle name="Обычный 3 27" xfId="2156"/>
     <cellStyle name="Обычный 3 27 2" xfId="2769"/>
     <cellStyle name="Обычный 3 28" xfId="2157"/>
     <cellStyle name="Обычный 3 28 2" xfId="2772"/>
     <cellStyle name="Обычный 3 29" xfId="2158"/>
     <cellStyle name="Обычный 3 29 2" xfId="2775"/>
     <cellStyle name="Обычный 3 3" xfId="2159"/>
     <cellStyle name="Обычный 3 3 2" xfId="2160"/>
     <cellStyle name="Обычный 3 3 2 2" xfId="2709"/>
     <cellStyle name="Обычный 3 3 2 3" xfId="2950"/>
     <cellStyle name="Обычный 3 3 3" xfId="2161"/>
     <cellStyle name="Обычный 3 3_year" xfId="2162"/>
     <cellStyle name="Обычный 3 30" xfId="2163"/>
@@ -6634,77 +8180,89 @@
     <cellStyle name="Обычный 3 36" xfId="2687"/>
     <cellStyle name="Обычный 3 37" xfId="2868"/>
     <cellStyle name="Обычный 3 4" xfId="2168"/>
     <cellStyle name="Обычный 3 4 2" xfId="2169"/>
     <cellStyle name="Обычный 3 4 2 2" xfId="2705"/>
     <cellStyle name="Обычный 3 4 2 3" xfId="2951"/>
     <cellStyle name="Обычный 3 4 3" xfId="2170"/>
     <cellStyle name="Обычный 3 4_year" xfId="2171"/>
     <cellStyle name="Обычный 3 5" xfId="2172"/>
     <cellStyle name="Обычный 3 5 2" xfId="2173"/>
     <cellStyle name="Обычный 3 5 2 2" xfId="2711"/>
     <cellStyle name="Обычный 3 6" xfId="2174"/>
     <cellStyle name="Обычный 3 6 2" xfId="2175"/>
     <cellStyle name="Обычный 3 6 2 2" xfId="2691"/>
     <cellStyle name="Обычный 3 7" xfId="2176"/>
     <cellStyle name="Обычный 3 7 2" xfId="2177"/>
     <cellStyle name="Обычный 3 7 2 2" xfId="2716"/>
     <cellStyle name="Обычный 3 8" xfId="2178"/>
     <cellStyle name="Обычный 3 8 2" xfId="2179"/>
     <cellStyle name="Обычный 3 8 2 2" xfId="2720"/>
     <cellStyle name="Обычный 3 9" xfId="2180"/>
     <cellStyle name="Обычный 3 9 2" xfId="2181"/>
     <cellStyle name="Обычный 3 9 2 2" xfId="2721"/>
     <cellStyle name="Обычный 3_1" xfId="2182"/>
     <cellStyle name="Обычный 30" xfId="2183"/>
+    <cellStyle name="Обычный 30 2" xfId="3452"/>
     <cellStyle name="Обычный 31" xfId="2184"/>
+    <cellStyle name="Обычный 31 2" xfId="3453"/>
     <cellStyle name="Обычный 32" xfId="2185"/>
+    <cellStyle name="Обычный 32 2" xfId="3454"/>
     <cellStyle name="Обычный 33" xfId="2186"/>
+    <cellStyle name="Обычный 33 2" xfId="3455"/>
     <cellStyle name="Обычный 34" xfId="2187"/>
+    <cellStyle name="Обычный 34 2" xfId="3456"/>
     <cellStyle name="Обычный 35" xfId="2188"/>
+    <cellStyle name="Обычный 35 2" xfId="3457"/>
     <cellStyle name="Обычный 36" xfId="2189"/>
+    <cellStyle name="Обычный 36 2" xfId="3458"/>
     <cellStyle name="Обычный 37" xfId="2190"/>
+    <cellStyle name="Обычный 37 2" xfId="3459"/>
     <cellStyle name="Обычный 38" xfId="2191"/>
+    <cellStyle name="Обычный 38 2" xfId="3460"/>
     <cellStyle name="Обычный 39" xfId="2192"/>
+    <cellStyle name="Обычный 39 2" xfId="3461"/>
     <cellStyle name="Обычный 4" xfId="2193"/>
     <cellStyle name="Обычный 4 10" xfId="2194"/>
     <cellStyle name="Обычный 4 10 2" xfId="2195"/>
+    <cellStyle name="Обычный 4 10 3" xfId="3553"/>
     <cellStyle name="Обычный 4 11" xfId="2196"/>
     <cellStyle name="Обычный 4 11 2" xfId="2197"/>
     <cellStyle name="Обычный 4 11 3" xfId="2198"/>
     <cellStyle name="Обычный 4 11 3 2" xfId="2841"/>
     <cellStyle name="Обычный 4 11 4" xfId="3017"/>
     <cellStyle name="Обычный 4 12" xfId="2199"/>
     <cellStyle name="Обычный 4 13" xfId="2200"/>
     <cellStyle name="Обычный 4 14" xfId="2201"/>
     <cellStyle name="Обычный 4 15" xfId="2202"/>
     <cellStyle name="Обычный 4 16" xfId="2203"/>
     <cellStyle name="Обычный 4 17" xfId="2204"/>
     <cellStyle name="Обычный 4 18" xfId="2205"/>
     <cellStyle name="Обычный 4 19" xfId="2206"/>
     <cellStyle name="Обычный 4 2" xfId="2207"/>
     <cellStyle name="Обычный 4 2 2" xfId="2208"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="3028"/>
     <cellStyle name="Обычный 4 2 3" xfId="2209"/>
     <cellStyle name="Обычный 4 2_year" xfId="2210"/>
     <cellStyle name="Обычный 4 20" xfId="2211"/>
     <cellStyle name="Обычный 4 21" xfId="2212"/>
     <cellStyle name="Обычный 4 22" xfId="2213"/>
     <cellStyle name="Обычный 4 23" xfId="2214"/>
     <cellStyle name="Обычный 4 24" xfId="2215"/>
     <cellStyle name="Обычный 4 25" xfId="2216"/>
     <cellStyle name="Обычный 4 26" xfId="2217"/>
     <cellStyle name="Обычный 4 27" xfId="2218"/>
     <cellStyle name="Обычный 4 28" xfId="2219"/>
     <cellStyle name="Обычный 4 29" xfId="2220"/>
     <cellStyle name="Обычный 4 3" xfId="2221"/>
     <cellStyle name="Обычный 4 3 10" xfId="2222"/>
     <cellStyle name="Обычный 4 3 10 2" xfId="2852"/>
     <cellStyle name="Обычный 4 3 11" xfId="2223"/>
     <cellStyle name="Обычный 4 3 11 2" xfId="2853"/>
     <cellStyle name="Обычный 4 3 12" xfId="2224"/>
     <cellStyle name="Обычный 4 3 12 2" xfId="2854"/>
     <cellStyle name="Обычный 4 3 13" xfId="2225"/>
     <cellStyle name="Обычный 4 3 13 2" xfId="2855"/>
     <cellStyle name="Обычный 4 3 14" xfId="2226"/>
     <cellStyle name="Обычный 4 3 14 2" xfId="2856"/>
     <cellStyle name="Обычный 4 3 15" xfId="2227"/>
     <cellStyle name="Обычный 4 3 15 2" xfId="2858"/>
@@ -6736,83 +8294,98 @@
     <cellStyle name="Обычный 4 3 27 2" xfId="2873"/>
     <cellStyle name="Обычный 4 3 28" xfId="2241"/>
     <cellStyle name="Обычный 4 3 29" xfId="2242"/>
     <cellStyle name="Обычный 4 3 3" xfId="2243"/>
     <cellStyle name="Обычный 4 3 3 2" xfId="2846"/>
     <cellStyle name="Обычный 4 3 4" xfId="2244"/>
     <cellStyle name="Обычный 4 3 4 2" xfId="2842"/>
     <cellStyle name="Обычный 4 3 5" xfId="2245"/>
     <cellStyle name="Обычный 4 3 5 2" xfId="2847"/>
     <cellStyle name="Обычный 4 3 6" xfId="2246"/>
     <cellStyle name="Обычный 4 3 6 2" xfId="2843"/>
     <cellStyle name="Обычный 4 3 7" xfId="2247"/>
     <cellStyle name="Обычный 4 3 7 2" xfId="2848"/>
     <cellStyle name="Обычный 4 3 8" xfId="2248"/>
     <cellStyle name="Обычный 4 3 8 2" xfId="2849"/>
     <cellStyle name="Обычный 4 3 9" xfId="2249"/>
     <cellStyle name="Обычный 4 3 9 2" xfId="2851"/>
     <cellStyle name="Обычный 4 3_year" xfId="2250"/>
     <cellStyle name="Обычный 4 30" xfId="2251"/>
     <cellStyle name="Обычный 4 31" xfId="2252"/>
     <cellStyle name="Обычный 4 32" xfId="2253"/>
     <cellStyle name="Обычный 4 33" xfId="2254"/>
     <cellStyle name="Обычный 4 33 2" xfId="2689"/>
     <cellStyle name="Обычный 4 4" xfId="2255"/>
     <cellStyle name="Обычный 4 4 2" xfId="2256"/>
+    <cellStyle name="Обычный 4 4 3" xfId="3538"/>
     <cellStyle name="Обычный 4 5" xfId="2257"/>
     <cellStyle name="Обычный 4 5 2" xfId="2258"/>
+    <cellStyle name="Обычный 4 5 3" xfId="3547"/>
     <cellStyle name="Обычный 4 6" xfId="2259"/>
     <cellStyle name="Обычный 4 6 2" xfId="2260"/>
     <cellStyle name="Обычный 4 6 2 2" xfId="2712"/>
     <cellStyle name="Обычный 4 6 3" xfId="2684"/>
     <cellStyle name="Обычный 4 6_1" xfId="2261"/>
     <cellStyle name="Обычный 4 7" xfId="2262"/>
     <cellStyle name="Обычный 4 7 2" xfId="2263"/>
     <cellStyle name="Обычный 4 7 2 2" xfId="2692"/>
     <cellStyle name="Обычный 4 7 3" xfId="2685"/>
     <cellStyle name="Обычный 4 7_1" xfId="2264"/>
     <cellStyle name="Обычный 4 8" xfId="2265"/>
     <cellStyle name="Обычный 4 8 2" xfId="2266"/>
+    <cellStyle name="Обычный 4 8 3" xfId="3554"/>
     <cellStyle name="Обычный 4 9" xfId="2267"/>
     <cellStyle name="Обычный 4 9 2" xfId="2268"/>
     <cellStyle name="Обычный 4 9 3" xfId="2269"/>
     <cellStyle name="Обычный 4 9 4" xfId="2270"/>
+    <cellStyle name="Обычный 4 9 5" xfId="3555"/>
     <cellStyle name="Обычный 4_1.3" xfId="2271"/>
     <cellStyle name="Обычный 40" xfId="2272"/>
+    <cellStyle name="Обычный 40 2" xfId="3462"/>
     <cellStyle name="Обычный 41" xfId="2273"/>
+    <cellStyle name="Обычный 41 2" xfId="3463"/>
     <cellStyle name="Обычный 42" xfId="2274"/>
+    <cellStyle name="Обычный 42 2" xfId="3464"/>
     <cellStyle name="Обычный 43" xfId="2275"/>
+    <cellStyle name="Обычный 43 2" xfId="3465"/>
     <cellStyle name="Обычный 44" xfId="2276"/>
     <cellStyle name="Обычный 44 2" xfId="2277"/>
     <cellStyle name="Обычный 44 2 2" xfId="2781"/>
     <cellStyle name="Обычный 45" xfId="2278"/>
     <cellStyle name="Обычный 45 2" xfId="2279"/>
     <cellStyle name="Обычный 45 2 2" xfId="2782"/>
     <cellStyle name="Обычный 46" xfId="2280"/>
+    <cellStyle name="Обычный 46 2" xfId="3466"/>
     <cellStyle name="Обычный 47" xfId="2281"/>
+    <cellStyle name="Обычный 47 2" xfId="3467"/>
     <cellStyle name="Обычный 48" xfId="2282"/>
+    <cellStyle name="Обычный 48 2" xfId="3684"/>
+    <cellStyle name="Обычный 48 3" xfId="3548"/>
     <cellStyle name="Обычный 49" xfId="2283"/>
+    <cellStyle name="Обычный 49 2" xfId="3685"/>
+    <cellStyle name="Обычный 49 3" xfId="3712"/>
+    <cellStyle name="Обычный 49 4" xfId="3549"/>
     <cellStyle name="Обычный 5" xfId="2284"/>
     <cellStyle name="Обычный 5 10" xfId="2285"/>
     <cellStyle name="Обычный 5 11" xfId="2286"/>
     <cellStyle name="Обычный 5 12" xfId="2287"/>
     <cellStyle name="Обычный 5 13" xfId="2288"/>
     <cellStyle name="Обычный 5 14" xfId="2289"/>
     <cellStyle name="Обычный 5 15" xfId="2290"/>
     <cellStyle name="Обычный 5 16" xfId="2291"/>
     <cellStyle name="Обычный 5 17" xfId="2292"/>
     <cellStyle name="Обычный 5 18" xfId="2293"/>
     <cellStyle name="Обычный 5 19" xfId="2294"/>
     <cellStyle name="Обычный 5 2" xfId="2295"/>
     <cellStyle name="Обычный 5 2 10" xfId="2296"/>
     <cellStyle name="Обычный 5 2 10 2" xfId="2726"/>
     <cellStyle name="Обычный 5 2 11" xfId="2297"/>
     <cellStyle name="Обычный 5 2 11 2" xfId="2729"/>
     <cellStyle name="Обычный 5 2 12" xfId="2298"/>
     <cellStyle name="Обычный 5 2 12 2" xfId="2732"/>
     <cellStyle name="Обычный 5 2 13" xfId="2299"/>
     <cellStyle name="Обычный 5 2 13 2" xfId="2735"/>
     <cellStyle name="Обычный 5 2 14" xfId="2300"/>
     <cellStyle name="Обычный 5 2 14 2" xfId="2739"/>
     <cellStyle name="Обычный 5 2 15" xfId="2301"/>
     <cellStyle name="Обычный 5 2 15 2" xfId="2742"/>
     <cellStyle name="Обычный 5 2 16" xfId="2302"/>
@@ -6830,354 +8403,455 @@
     <cellStyle name="Обычный 5 2 21" xfId="2308"/>
     <cellStyle name="Обычный 5 2 21 2" xfId="2756"/>
     <cellStyle name="Обычный 5 2 22" xfId="2309"/>
     <cellStyle name="Обычный 5 2 22 2" xfId="2758"/>
     <cellStyle name="Обычный 5 2 23" xfId="2310"/>
     <cellStyle name="Обычный 5 2 23 2" xfId="2760"/>
     <cellStyle name="Обычный 5 2 24" xfId="2311"/>
     <cellStyle name="Обычный 5 2 24 2" xfId="2762"/>
     <cellStyle name="Обычный 5 2 25" xfId="2312"/>
     <cellStyle name="Обычный 5 2 25 2" xfId="2764"/>
     <cellStyle name="Обычный 5 2 26" xfId="2313"/>
     <cellStyle name="Обычный 5 2 26 2" xfId="2767"/>
     <cellStyle name="Обычный 5 2 27" xfId="2314"/>
     <cellStyle name="Обычный 5 2 27 2" xfId="2770"/>
     <cellStyle name="Обычный 5 2 28" xfId="2315"/>
     <cellStyle name="Обычный 5 2 28 2" xfId="2773"/>
     <cellStyle name="Обычный 5 2 29" xfId="2316"/>
     <cellStyle name="Обычный 5 2 29 2" xfId="2776"/>
     <cellStyle name="Обычный 5 2 3" xfId="2317"/>
     <cellStyle name="Обычный 5 2 3 2" xfId="2710"/>
     <cellStyle name="Обычный 5 2 30" xfId="2318"/>
     <cellStyle name="Обычный 5 2 30 2" xfId="2778"/>
     <cellStyle name="Обычный 5 2 31" xfId="2319"/>
     <cellStyle name="Обычный 5 2 31 2" xfId="2780"/>
     <cellStyle name="Обычный 5 2 32" xfId="2320"/>
+    <cellStyle name="Обычный 5 2 33" xfId="3533"/>
     <cellStyle name="Обычный 5 2 4" xfId="2321"/>
     <cellStyle name="Обычный 5 2 4 2" xfId="2704"/>
     <cellStyle name="Обычный 5 2 5" xfId="2322"/>
     <cellStyle name="Обычный 5 2 5 2" xfId="2715"/>
     <cellStyle name="Обычный 5 2 6" xfId="2323"/>
     <cellStyle name="Обычный 5 2 6 2" xfId="2719"/>
     <cellStyle name="Обычный 5 2 7" xfId="2324"/>
     <cellStyle name="Обычный 5 2 7 2" xfId="2717"/>
     <cellStyle name="Обычный 5 2 8" xfId="2325"/>
     <cellStyle name="Обычный 5 2 8 2" xfId="2724"/>
     <cellStyle name="Обычный 5 2 9" xfId="2326"/>
     <cellStyle name="Обычный 5 2 9 2" xfId="2722"/>
     <cellStyle name="Обычный 5 20" xfId="2327"/>
     <cellStyle name="Обычный 5 21" xfId="2328"/>
     <cellStyle name="Обычный 5 22" xfId="2329"/>
     <cellStyle name="Обычный 5 23" xfId="2330"/>
     <cellStyle name="Обычный 5 24" xfId="2331"/>
     <cellStyle name="Обычный 5 25" xfId="2332"/>
     <cellStyle name="Обычный 5 26" xfId="2333"/>
     <cellStyle name="Обычный 5 27" xfId="2334"/>
     <cellStyle name="Обычный 5 28" xfId="2335"/>
     <cellStyle name="Обычный 5 29" xfId="2336"/>
     <cellStyle name="Обычный 5 3" xfId="2337"/>
     <cellStyle name="Обычный 5 3 2" xfId="2338"/>
+    <cellStyle name="Обычный 5 3 3" xfId="3539"/>
     <cellStyle name="Обычный 5 30" xfId="2339"/>
     <cellStyle name="Обычный 5 31" xfId="2340"/>
     <cellStyle name="Обычный 5 32" xfId="2341"/>
     <cellStyle name="Обычный 5 4" xfId="2342"/>
     <cellStyle name="Обычный 5 4 2" xfId="2343"/>
+    <cellStyle name="Обычный 5 4 3" xfId="3540"/>
     <cellStyle name="Обычный 5 5" xfId="2344"/>
     <cellStyle name="Обычный 5 5 2" xfId="2345"/>
     <cellStyle name="Обычный 5 5 2 2" xfId="2714"/>
     <cellStyle name="Обычный 5 5 3" xfId="2686"/>
     <cellStyle name="Обычный 5 5_1" xfId="2346"/>
     <cellStyle name="Обычный 5 6" xfId="2347"/>
     <cellStyle name="Обычный 5 7" xfId="2348"/>
     <cellStyle name="Обычный 5 8" xfId="2349"/>
     <cellStyle name="Обычный 5 9" xfId="2350"/>
     <cellStyle name="Обычный 5_12." xfId="2351"/>
     <cellStyle name="Обычный 50" xfId="2352"/>
     <cellStyle name="Обычный 51" xfId="2353"/>
     <cellStyle name="Обычный 52" xfId="2354"/>
     <cellStyle name="Обычный 53" xfId="2355"/>
     <cellStyle name="Обычный 54" xfId="2356"/>
     <cellStyle name="Обычный 55" xfId="2357"/>
+    <cellStyle name="Обычный 55 2" xfId="3556"/>
     <cellStyle name="Обычный 56" xfId="2358"/>
     <cellStyle name="Обычный 57" xfId="2359"/>
     <cellStyle name="Обычный 58" xfId="2360"/>
     <cellStyle name="Обычный 59" xfId="2361"/>
     <cellStyle name="Обычный 6" xfId="2362"/>
     <cellStyle name="Обычный 6 2" xfId="2363"/>
     <cellStyle name="Обычный 6 2 2" xfId="2364"/>
     <cellStyle name="Обычный 6 2 2 2" xfId="2699"/>
+    <cellStyle name="Обычный 6 2 3" xfId="3534"/>
     <cellStyle name="Обычный 6 3" xfId="2365"/>
+    <cellStyle name="Обычный 6 3 2" xfId="3541"/>
     <cellStyle name="Обычный 6 4" xfId="2366"/>
+    <cellStyle name="Обычный 6 4 2" xfId="3542"/>
     <cellStyle name="Обычный 6 5" xfId="2367"/>
+    <cellStyle name="Обычный 6 5 2" xfId="3557"/>
     <cellStyle name="Обычный 6 6" xfId="2608"/>
     <cellStyle name="Обычный 6_1" xfId="2368"/>
     <cellStyle name="Обычный 60" xfId="2369"/>
     <cellStyle name="Обычный 61" xfId="2370"/>
     <cellStyle name="Обычный 62" xfId="2371"/>
     <cellStyle name="Обычный 63" xfId="2372"/>
     <cellStyle name="Обычный 64" xfId="2373"/>
     <cellStyle name="Обычный 65" xfId="2374"/>
     <cellStyle name="Обычный 66" xfId="2375"/>
     <cellStyle name="Обычный 67" xfId="2376"/>
     <cellStyle name="Обычный 68" xfId="2377"/>
     <cellStyle name="Обычный 69" xfId="2378"/>
     <cellStyle name="Обычный 7" xfId="2379"/>
     <cellStyle name="Обычный 7 2" xfId="2380"/>
     <cellStyle name="Обычный 7 2 2" xfId="2381"/>
+    <cellStyle name="Обычный 7 2 3" xfId="3535"/>
     <cellStyle name="Обычный 7 3" xfId="2382"/>
     <cellStyle name="Обычный 7 3 2" xfId="2383"/>
     <cellStyle name="Обычный 7 3 2 2" xfId="2844"/>
     <cellStyle name="Обычный 7 3 3" xfId="2384"/>
     <cellStyle name="Обычный 7 3 4" xfId="2700"/>
+    <cellStyle name="Обычный 7 3 5" xfId="3543"/>
     <cellStyle name="Обычный 7 4" xfId="2385"/>
+    <cellStyle name="Обычный 7 4 2" xfId="3544"/>
     <cellStyle name="Обычный 7 5" xfId="2386"/>
     <cellStyle name="Обычный 7 6" xfId="2610"/>
     <cellStyle name="Обычный 7_1" xfId="2387"/>
     <cellStyle name="Обычный 70" xfId="2388"/>
     <cellStyle name="Обычный 71" xfId="2389"/>
     <cellStyle name="Обычный 72" xfId="2390"/>
     <cellStyle name="Обычный 73" xfId="2391"/>
     <cellStyle name="Обычный 74" xfId="2392"/>
     <cellStyle name="Обычный 75" xfId="2393"/>
     <cellStyle name="Обычный 76" xfId="2394"/>
     <cellStyle name="Обычный 76 2" xfId="2945"/>
     <cellStyle name="Обычный 77" xfId="2395"/>
     <cellStyle name="Обычный 77 2" xfId="2952"/>
     <cellStyle name="Обычный 78" xfId="2396"/>
     <cellStyle name="Обычный 78 2" xfId="2953"/>
     <cellStyle name="Обычный 79" xfId="2397"/>
     <cellStyle name="Обычный 79 2" xfId="2954"/>
     <cellStyle name="Обычный 8" xfId="2398"/>
     <cellStyle name="Обычный 8 2" xfId="2399"/>
     <cellStyle name="Обычный 8 2 2" xfId="2701"/>
+    <cellStyle name="Обычный 8 2 3" xfId="3537"/>
     <cellStyle name="Обычный 8 3" xfId="2400"/>
     <cellStyle name="Обычный 80" xfId="2401"/>
     <cellStyle name="Обычный 80 2" xfId="2955"/>
     <cellStyle name="Обычный 81" xfId="2402"/>
     <cellStyle name="Обычный 81 2" xfId="2956"/>
     <cellStyle name="Обычный 82" xfId="2403"/>
     <cellStyle name="Обычный 82 2" xfId="2957"/>
     <cellStyle name="Обычный 83" xfId="2404"/>
     <cellStyle name="Обычный 83 2" xfId="2958"/>
     <cellStyle name="Обычный 84" xfId="2405"/>
     <cellStyle name="Обычный 84 2" xfId="2959"/>
     <cellStyle name="Обычный 85" xfId="2406"/>
     <cellStyle name="Обычный 85 2" xfId="3018"/>
     <cellStyle name="Обычный 86" xfId="2407"/>
     <cellStyle name="Обычный 86 2" xfId="3019"/>
     <cellStyle name="Обычный 87" xfId="2408"/>
     <cellStyle name="Обычный 87 2" xfId="3020"/>
     <cellStyle name="Обычный 88" xfId="2409"/>
     <cellStyle name="Обычный 88 2" xfId="3021"/>
     <cellStyle name="Обычный 89" xfId="2410"/>
     <cellStyle name="Обычный 89 2" xfId="3022"/>
     <cellStyle name="Обычный 9" xfId="2411"/>
     <cellStyle name="Обычный 9 2" xfId="2412"/>
     <cellStyle name="Обычный 9 2 2" xfId="2702"/>
+    <cellStyle name="Обычный 9 2 3" xfId="3536"/>
     <cellStyle name="Обычный 9 3" xfId="2413"/>
     <cellStyle name="Обычный 90" xfId="2414"/>
     <cellStyle name="Обычный 90 2" xfId="3023"/>
     <cellStyle name="Обычный 91" xfId="2415"/>
     <cellStyle name="Обычный 91 2" xfId="3024"/>
     <cellStyle name="Обычный 92" xfId="2416"/>
     <cellStyle name="Обычный 93" xfId="2417"/>
     <cellStyle name="Обычный 94" xfId="2418"/>
     <cellStyle name="Обычный 95" xfId="2419"/>
     <cellStyle name="Обычный 96" xfId="2420"/>
     <cellStyle name="Обычный 97" xfId="2421"/>
     <cellStyle name="Обычный 98" xfId="2422"/>
+    <cellStyle name="Обычный 98 2" xfId="3468"/>
     <cellStyle name="Обычный 99" xfId="2423"/>
     <cellStyle name="Плохой 10" xfId="2424"/>
     <cellStyle name="Плохой 11" xfId="2425"/>
     <cellStyle name="Плохой 12" xfId="2426"/>
     <cellStyle name="Плохой 13" xfId="2427"/>
     <cellStyle name="Плохой 14" xfId="2428"/>
     <cellStyle name="Плохой 15" xfId="2429"/>
     <cellStyle name="Плохой 16" xfId="2430"/>
+    <cellStyle name="Плохой 17" xfId="3469"/>
+    <cellStyle name="Плохой 18" xfId="3470"/>
+    <cellStyle name="Плохой 19" xfId="3471"/>
     <cellStyle name="Плохой 2" xfId="2431"/>
     <cellStyle name="Плохой 2 10" xfId="2432"/>
     <cellStyle name="Плохой 2 11" xfId="2433"/>
     <cellStyle name="Плохой 2 12" xfId="2434"/>
     <cellStyle name="Плохой 2 13" xfId="2435"/>
     <cellStyle name="Плохой 2 14" xfId="2436"/>
     <cellStyle name="Плохой 2 15" xfId="2437"/>
     <cellStyle name="Плохой 2 2" xfId="2438"/>
     <cellStyle name="Плохой 2 3" xfId="2439"/>
     <cellStyle name="Плохой 2 4" xfId="2440"/>
     <cellStyle name="Плохой 2 5" xfId="2441"/>
     <cellStyle name="Плохой 2 6" xfId="2442"/>
     <cellStyle name="Плохой 2 7" xfId="2443"/>
     <cellStyle name="Плохой 2 8" xfId="2444"/>
     <cellStyle name="Плохой 2 9" xfId="2445"/>
+    <cellStyle name="Плохой 20" xfId="3472"/>
+    <cellStyle name="Плохой 21" xfId="3473"/>
+    <cellStyle name="Плохой 22" xfId="3474"/>
+    <cellStyle name="Плохой 23" xfId="3475"/>
+    <cellStyle name="Плохой 24" xfId="3476"/>
     <cellStyle name="Плохой 3" xfId="2446"/>
+    <cellStyle name="Плохой 3 2" xfId="3477"/>
     <cellStyle name="Плохой 4" xfId="2447"/>
+    <cellStyle name="Плохой 4 2" xfId="3478"/>
     <cellStyle name="Плохой 5" xfId="2448"/>
     <cellStyle name="Плохой 6" xfId="2449"/>
     <cellStyle name="Плохой 7" xfId="2450"/>
     <cellStyle name="Плохой 8" xfId="2451"/>
     <cellStyle name="Плохой 9" xfId="2452"/>
     <cellStyle name="Пояснение 10" xfId="2453"/>
     <cellStyle name="Пояснение 11" xfId="2454"/>
     <cellStyle name="Пояснение 12" xfId="2455"/>
     <cellStyle name="Пояснение 13" xfId="2456"/>
     <cellStyle name="Пояснение 14" xfId="2457"/>
     <cellStyle name="Пояснение 15" xfId="2458"/>
     <cellStyle name="Пояснение 16" xfId="2459"/>
+    <cellStyle name="Пояснение 17" xfId="3479"/>
+    <cellStyle name="Пояснение 18" xfId="3480"/>
+    <cellStyle name="Пояснение 19" xfId="3481"/>
     <cellStyle name="Пояснение 2" xfId="2460"/>
     <cellStyle name="Пояснение 2 10" xfId="2461"/>
     <cellStyle name="Пояснение 2 11" xfId="2462"/>
     <cellStyle name="Пояснение 2 12" xfId="2463"/>
     <cellStyle name="Пояснение 2 13" xfId="2464"/>
     <cellStyle name="Пояснение 2 14" xfId="2465"/>
     <cellStyle name="Пояснение 2 15" xfId="2466"/>
     <cellStyle name="Пояснение 2 2" xfId="2467"/>
     <cellStyle name="Пояснение 2 3" xfId="2468"/>
     <cellStyle name="Пояснение 2 4" xfId="2469"/>
     <cellStyle name="Пояснение 2 5" xfId="2470"/>
     <cellStyle name="Пояснение 2 6" xfId="2471"/>
     <cellStyle name="Пояснение 2 7" xfId="2472"/>
     <cellStyle name="Пояснение 2 8" xfId="2473"/>
     <cellStyle name="Пояснение 2 9" xfId="2474"/>
+    <cellStyle name="Пояснение 20" xfId="3482"/>
+    <cellStyle name="Пояснение 21" xfId="3483"/>
+    <cellStyle name="Пояснение 22" xfId="3484"/>
+    <cellStyle name="Пояснение 23" xfId="3485"/>
+    <cellStyle name="Пояснение 24" xfId="3486"/>
     <cellStyle name="Пояснение 3" xfId="2475"/>
+    <cellStyle name="Пояснение 3 2" xfId="3487"/>
     <cellStyle name="Пояснение 4" xfId="2476"/>
+    <cellStyle name="Пояснение 4 2" xfId="3488"/>
     <cellStyle name="Пояснение 5" xfId="2477"/>
     <cellStyle name="Пояснение 6" xfId="2478"/>
     <cellStyle name="Пояснение 7" xfId="2479"/>
     <cellStyle name="Пояснение 8" xfId="2480"/>
     <cellStyle name="Пояснение 9" xfId="2481"/>
     <cellStyle name="Примечание 10" xfId="2482"/>
+    <cellStyle name="Примечание 10 2" xfId="3658"/>
     <cellStyle name="Примечание 11" xfId="2483"/>
+    <cellStyle name="Примечание 11 2" xfId="3659"/>
     <cellStyle name="Примечание 12" xfId="2484"/>
+    <cellStyle name="Примечание 12 2" xfId="3660"/>
     <cellStyle name="Примечание 13" xfId="2485"/>
+    <cellStyle name="Примечание 13 2" xfId="3661"/>
     <cellStyle name="Примечание 14" xfId="2486"/>
+    <cellStyle name="Примечание 14 2" xfId="3662"/>
     <cellStyle name="Примечание 15" xfId="2487"/>
+    <cellStyle name="Примечание 15 2" xfId="3663"/>
     <cellStyle name="Примечание 16" xfId="2488"/>
+    <cellStyle name="Примечание 16 2" xfId="3664"/>
+    <cellStyle name="Примечание 17" xfId="3489"/>
+    <cellStyle name="Примечание 17 2" xfId="3665"/>
+    <cellStyle name="Примечание 18" xfId="3490"/>
+    <cellStyle name="Примечание 18 2" xfId="3666"/>
+    <cellStyle name="Примечание 19" xfId="3491"/>
+    <cellStyle name="Примечание 19 2" xfId="3667"/>
     <cellStyle name="Примечание 2" xfId="2489"/>
     <cellStyle name="Примечание 2 10" xfId="2490"/>
     <cellStyle name="Примечание 2 11" xfId="2491"/>
     <cellStyle name="Примечание 2 12" xfId="2492"/>
     <cellStyle name="Примечание 2 13" xfId="2493"/>
     <cellStyle name="Примечание 2 14" xfId="2494"/>
     <cellStyle name="Примечание 2 15" xfId="2495"/>
     <cellStyle name="Примечание 2 2" xfId="2496"/>
+    <cellStyle name="Примечание 2 2 2" xfId="3668"/>
     <cellStyle name="Примечание 2 3" xfId="2497"/>
     <cellStyle name="Примечание 2 4" xfId="2498"/>
     <cellStyle name="Примечание 2 5" xfId="2499"/>
     <cellStyle name="Примечание 2 6" xfId="2500"/>
     <cellStyle name="Примечание 2 7" xfId="2501"/>
     <cellStyle name="Примечание 2 8" xfId="2502"/>
     <cellStyle name="Примечание 2 9" xfId="2503"/>
     <cellStyle name="Примечание 2_year" xfId="2504"/>
+    <cellStyle name="Примечание 20" xfId="3492"/>
+    <cellStyle name="Примечание 20 2" xfId="3669"/>
+    <cellStyle name="Примечание 21" xfId="3493"/>
+    <cellStyle name="Примечание 21 2" xfId="3670"/>
+    <cellStyle name="Примечание 22" xfId="3494"/>
+    <cellStyle name="Примечание 22 2" xfId="3671"/>
+    <cellStyle name="Примечание 23" xfId="3495"/>
+    <cellStyle name="Примечание 23 2" xfId="3672"/>
+    <cellStyle name="Примечание 24" xfId="3496"/>
+    <cellStyle name="Примечание 24 2" xfId="3673"/>
     <cellStyle name="Примечание 3" xfId="2505"/>
+    <cellStyle name="Примечание 3 2" xfId="3497"/>
+    <cellStyle name="Примечание 3 2 2" xfId="3675"/>
+    <cellStyle name="Примечание 3 3" xfId="3674"/>
     <cellStyle name="Примечание 4" xfId="2506"/>
+    <cellStyle name="Примечание 4 2" xfId="3498"/>
+    <cellStyle name="Примечание 4 2 2" xfId="3677"/>
+    <cellStyle name="Примечание 4 3" xfId="3676"/>
     <cellStyle name="Примечание 5" xfId="2507"/>
+    <cellStyle name="Примечание 5 2" xfId="3678"/>
     <cellStyle name="Примечание 6" xfId="2508"/>
+    <cellStyle name="Примечание 6 2" xfId="3679"/>
     <cellStyle name="Примечание 7" xfId="2509"/>
+    <cellStyle name="Примечание 7 2" xfId="3680"/>
     <cellStyle name="Примечание 8" xfId="2510"/>
+    <cellStyle name="Примечание 8 2" xfId="3681"/>
     <cellStyle name="Примечание 9" xfId="2511"/>
+    <cellStyle name="Примечание 9 2" xfId="3682"/>
     <cellStyle name="Связанная ячейка 10" xfId="2512"/>
     <cellStyle name="Связанная ячейка 11" xfId="2513"/>
     <cellStyle name="Связанная ячейка 12" xfId="2514"/>
     <cellStyle name="Связанная ячейка 13" xfId="2515"/>
     <cellStyle name="Связанная ячейка 14" xfId="2516"/>
     <cellStyle name="Связанная ячейка 15" xfId="2517"/>
     <cellStyle name="Связанная ячейка 16" xfId="2518"/>
+    <cellStyle name="Связанная ячейка 17" xfId="3500"/>
+    <cellStyle name="Связанная ячейка 18" xfId="3501"/>
+    <cellStyle name="Связанная ячейка 19" xfId="3502"/>
     <cellStyle name="Связанная ячейка 2" xfId="2519"/>
     <cellStyle name="Связанная ячейка 2 10" xfId="2520"/>
     <cellStyle name="Связанная ячейка 2 11" xfId="2521"/>
     <cellStyle name="Связанная ячейка 2 12" xfId="2522"/>
     <cellStyle name="Связанная ячейка 2 13" xfId="2523"/>
     <cellStyle name="Связанная ячейка 2 14" xfId="2524"/>
     <cellStyle name="Связанная ячейка 2 15" xfId="2525"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="2526"/>
     <cellStyle name="Связанная ячейка 2 3" xfId="2527"/>
     <cellStyle name="Связанная ячейка 2 4" xfId="2528"/>
     <cellStyle name="Связанная ячейка 2 5" xfId="2529"/>
     <cellStyle name="Связанная ячейка 2 6" xfId="2530"/>
     <cellStyle name="Связанная ячейка 2 7" xfId="2531"/>
     <cellStyle name="Связанная ячейка 2 8" xfId="2532"/>
     <cellStyle name="Связанная ячейка 2 9" xfId="2533"/>
+    <cellStyle name="Связанная ячейка 20" xfId="3503"/>
+    <cellStyle name="Связанная ячейка 21" xfId="3504"/>
+    <cellStyle name="Связанная ячейка 22" xfId="3505"/>
+    <cellStyle name="Связанная ячейка 23" xfId="3506"/>
+    <cellStyle name="Связанная ячейка 24" xfId="3507"/>
     <cellStyle name="Связанная ячейка 3" xfId="2534"/>
+    <cellStyle name="Связанная ячейка 3 2" xfId="3508"/>
     <cellStyle name="Связанная ячейка 4" xfId="2535"/>
+    <cellStyle name="Связанная ячейка 4 2" xfId="3509"/>
     <cellStyle name="Связанная ячейка 5" xfId="2536"/>
     <cellStyle name="Связанная ячейка 6" xfId="2537"/>
     <cellStyle name="Связанная ячейка 7" xfId="2538"/>
     <cellStyle name="Связанная ячейка 8" xfId="2539"/>
     <cellStyle name="Связанная ячейка 9" xfId="2540"/>
     <cellStyle name="Текст предупреждения 10" xfId="2541"/>
     <cellStyle name="Текст предупреждения 11" xfId="2542"/>
     <cellStyle name="Текст предупреждения 12" xfId="2543"/>
     <cellStyle name="Текст предупреждения 13" xfId="2544"/>
     <cellStyle name="Текст предупреждения 14" xfId="2545"/>
     <cellStyle name="Текст предупреждения 15" xfId="2546"/>
     <cellStyle name="Текст предупреждения 16" xfId="2547"/>
+    <cellStyle name="Текст предупреждения 17" xfId="3510"/>
+    <cellStyle name="Текст предупреждения 18" xfId="3511"/>
+    <cellStyle name="Текст предупреждения 19" xfId="3512"/>
     <cellStyle name="Текст предупреждения 2" xfId="2548"/>
     <cellStyle name="Текст предупреждения 2 10" xfId="2549"/>
     <cellStyle name="Текст предупреждения 2 11" xfId="2550"/>
     <cellStyle name="Текст предупреждения 2 12" xfId="2551"/>
     <cellStyle name="Текст предупреждения 2 13" xfId="2552"/>
     <cellStyle name="Текст предупреждения 2 14" xfId="2553"/>
     <cellStyle name="Текст предупреждения 2 15" xfId="2554"/>
     <cellStyle name="Текст предупреждения 2 2" xfId="2555"/>
     <cellStyle name="Текст предупреждения 2 3" xfId="2556"/>
     <cellStyle name="Текст предупреждения 2 4" xfId="2557"/>
     <cellStyle name="Текст предупреждения 2 5" xfId="2558"/>
     <cellStyle name="Текст предупреждения 2 6" xfId="2559"/>
     <cellStyle name="Текст предупреждения 2 7" xfId="2560"/>
     <cellStyle name="Текст предупреждения 2 8" xfId="2561"/>
     <cellStyle name="Текст предупреждения 2 9" xfId="2562"/>
+    <cellStyle name="Текст предупреждения 20" xfId="3513"/>
+    <cellStyle name="Текст предупреждения 21" xfId="3514"/>
+    <cellStyle name="Текст предупреждения 22" xfId="3515"/>
+    <cellStyle name="Текст предупреждения 23" xfId="3516"/>
+    <cellStyle name="Текст предупреждения 24" xfId="3517"/>
     <cellStyle name="Текст предупреждения 3" xfId="2563"/>
+    <cellStyle name="Текст предупреждения 3 2" xfId="3518"/>
     <cellStyle name="Текст предупреждения 4" xfId="2564"/>
+    <cellStyle name="Текст предупреждения 4 2" xfId="3519"/>
     <cellStyle name="Текст предупреждения 5" xfId="2565"/>
     <cellStyle name="Текст предупреждения 6" xfId="2566"/>
     <cellStyle name="Текст предупреждения 7" xfId="2567"/>
     <cellStyle name="Текст предупреждения 8" xfId="2568"/>
     <cellStyle name="Текст предупреждения 9" xfId="2569"/>
+    <cellStyle name="Финансовый 2" xfId="3551"/>
+    <cellStyle name="Финансовый 3" xfId="3687"/>
     <cellStyle name="Хороший 10" xfId="2570"/>
     <cellStyle name="Хороший 11" xfId="2571"/>
     <cellStyle name="Хороший 12" xfId="2572"/>
     <cellStyle name="Хороший 13" xfId="2573"/>
     <cellStyle name="Хороший 14" xfId="2574"/>
     <cellStyle name="Хороший 15" xfId="2575"/>
     <cellStyle name="Хороший 16" xfId="2576"/>
+    <cellStyle name="Хороший 17" xfId="3520"/>
+    <cellStyle name="Хороший 18" xfId="3521"/>
+    <cellStyle name="Хороший 19" xfId="3522"/>
     <cellStyle name="Хороший 2" xfId="2577"/>
     <cellStyle name="Хороший 2 10" xfId="2578"/>
     <cellStyle name="Хороший 2 11" xfId="2579"/>
     <cellStyle name="Хороший 2 12" xfId="2580"/>
     <cellStyle name="Хороший 2 13" xfId="2581"/>
     <cellStyle name="Хороший 2 14" xfId="2582"/>
     <cellStyle name="Хороший 2 15" xfId="2583"/>
     <cellStyle name="Хороший 2 2" xfId="2584"/>
     <cellStyle name="Хороший 2 3" xfId="2585"/>
     <cellStyle name="Хороший 2 4" xfId="2586"/>
     <cellStyle name="Хороший 2 5" xfId="2587"/>
     <cellStyle name="Хороший 2 6" xfId="2588"/>
     <cellStyle name="Хороший 2 7" xfId="2589"/>
     <cellStyle name="Хороший 2 8" xfId="2590"/>
     <cellStyle name="Хороший 2 9" xfId="2591"/>
+    <cellStyle name="Хороший 20" xfId="3523"/>
+    <cellStyle name="Хороший 21" xfId="3524"/>
+    <cellStyle name="Хороший 22" xfId="3525"/>
+    <cellStyle name="Хороший 23" xfId="3526"/>
+    <cellStyle name="Хороший 24" xfId="3527"/>
     <cellStyle name="Хороший 3" xfId="2592"/>
+    <cellStyle name="Хороший 3 2" xfId="3528"/>
     <cellStyle name="Хороший 4" xfId="2593"/>
+    <cellStyle name="Хороший 4 2" xfId="3529"/>
     <cellStyle name="Хороший 5" xfId="2594"/>
     <cellStyle name="Хороший 6" xfId="2595"/>
     <cellStyle name="Хороший 7" xfId="2596"/>
     <cellStyle name="Хороший 8" xfId="2597"/>
     <cellStyle name="Хороший 9" xfId="2598"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -7210,166 +8884,176 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -7501,116 +9185,780 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kumasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="48" style="61" customWidth="1"/>
+    <col min="2" max="2" width="94.5703125" style="61" customWidth="1"/>
+    <col min="3" max="250" width="9.140625" style="61"/>
+    <col min="251" max="251" width="44.7109375" style="61" customWidth="1"/>
+    <col min="252" max="252" width="84" style="61" customWidth="1"/>
+    <col min="253" max="506" width="9.140625" style="61"/>
+    <col min="507" max="507" width="44.7109375" style="61" customWidth="1"/>
+    <col min="508" max="508" width="84" style="61" customWidth="1"/>
+    <col min="509" max="762" width="9.140625" style="61"/>
+    <col min="763" max="763" width="44.7109375" style="61" customWidth="1"/>
+    <col min="764" max="764" width="84" style="61" customWidth="1"/>
+    <col min="765" max="1018" width="9.140625" style="61"/>
+    <col min="1019" max="1019" width="44.7109375" style="61" customWidth="1"/>
+    <col min="1020" max="1020" width="84" style="61" customWidth="1"/>
+    <col min="1021" max="1274" width="9.140625" style="61"/>
+    <col min="1275" max="1275" width="44.7109375" style="61" customWidth="1"/>
+    <col min="1276" max="1276" width="84" style="61" customWidth="1"/>
+    <col min="1277" max="1530" width="9.140625" style="61"/>
+    <col min="1531" max="1531" width="44.7109375" style="61" customWidth="1"/>
+    <col min="1532" max="1532" width="84" style="61" customWidth="1"/>
+    <col min="1533" max="1786" width="9.140625" style="61"/>
+    <col min="1787" max="1787" width="44.7109375" style="61" customWidth="1"/>
+    <col min="1788" max="1788" width="84" style="61" customWidth="1"/>
+    <col min="1789" max="2042" width="9.140625" style="61"/>
+    <col min="2043" max="2043" width="44.7109375" style="61" customWidth="1"/>
+    <col min="2044" max="2044" width="84" style="61" customWidth="1"/>
+    <col min="2045" max="2298" width="9.140625" style="61"/>
+    <col min="2299" max="2299" width="44.7109375" style="61" customWidth="1"/>
+    <col min="2300" max="2300" width="84" style="61" customWidth="1"/>
+    <col min="2301" max="2554" width="9.140625" style="61"/>
+    <col min="2555" max="2555" width="44.7109375" style="61" customWidth="1"/>
+    <col min="2556" max="2556" width="84" style="61" customWidth="1"/>
+    <col min="2557" max="2810" width="9.140625" style="61"/>
+    <col min="2811" max="2811" width="44.7109375" style="61" customWidth="1"/>
+    <col min="2812" max="2812" width="84" style="61" customWidth="1"/>
+    <col min="2813" max="3066" width="9.140625" style="61"/>
+    <col min="3067" max="3067" width="44.7109375" style="61" customWidth="1"/>
+    <col min="3068" max="3068" width="84" style="61" customWidth="1"/>
+    <col min="3069" max="3322" width="9.140625" style="61"/>
+    <col min="3323" max="3323" width="44.7109375" style="61" customWidth="1"/>
+    <col min="3324" max="3324" width="84" style="61" customWidth="1"/>
+    <col min="3325" max="3578" width="9.140625" style="61"/>
+    <col min="3579" max="3579" width="44.7109375" style="61" customWidth="1"/>
+    <col min="3580" max="3580" width="84" style="61" customWidth="1"/>
+    <col min="3581" max="3834" width="9.140625" style="61"/>
+    <col min="3835" max="3835" width="44.7109375" style="61" customWidth="1"/>
+    <col min="3836" max="3836" width="84" style="61" customWidth="1"/>
+    <col min="3837" max="4090" width="9.140625" style="61"/>
+    <col min="4091" max="4091" width="44.7109375" style="61" customWidth="1"/>
+    <col min="4092" max="4092" width="84" style="61" customWidth="1"/>
+    <col min="4093" max="4346" width="9.140625" style="61"/>
+    <col min="4347" max="4347" width="44.7109375" style="61" customWidth="1"/>
+    <col min="4348" max="4348" width="84" style="61" customWidth="1"/>
+    <col min="4349" max="4602" width="9.140625" style="61"/>
+    <col min="4603" max="4603" width="44.7109375" style="61" customWidth="1"/>
+    <col min="4604" max="4604" width="84" style="61" customWidth="1"/>
+    <col min="4605" max="4858" width="9.140625" style="61"/>
+    <col min="4859" max="4859" width="44.7109375" style="61" customWidth="1"/>
+    <col min="4860" max="4860" width="84" style="61" customWidth="1"/>
+    <col min="4861" max="5114" width="9.140625" style="61"/>
+    <col min="5115" max="5115" width="44.7109375" style="61" customWidth="1"/>
+    <col min="5116" max="5116" width="84" style="61" customWidth="1"/>
+    <col min="5117" max="5370" width="9.140625" style="61"/>
+    <col min="5371" max="5371" width="44.7109375" style="61" customWidth="1"/>
+    <col min="5372" max="5372" width="84" style="61" customWidth="1"/>
+    <col min="5373" max="5626" width="9.140625" style="61"/>
+    <col min="5627" max="5627" width="44.7109375" style="61" customWidth="1"/>
+    <col min="5628" max="5628" width="84" style="61" customWidth="1"/>
+    <col min="5629" max="5882" width="9.140625" style="61"/>
+    <col min="5883" max="5883" width="44.7109375" style="61" customWidth="1"/>
+    <col min="5884" max="5884" width="84" style="61" customWidth="1"/>
+    <col min="5885" max="6138" width="9.140625" style="61"/>
+    <col min="6139" max="6139" width="44.7109375" style="61" customWidth="1"/>
+    <col min="6140" max="6140" width="84" style="61" customWidth="1"/>
+    <col min="6141" max="6394" width="9.140625" style="61"/>
+    <col min="6395" max="6395" width="44.7109375" style="61" customWidth="1"/>
+    <col min="6396" max="6396" width="84" style="61" customWidth="1"/>
+    <col min="6397" max="6650" width="9.140625" style="61"/>
+    <col min="6651" max="6651" width="44.7109375" style="61" customWidth="1"/>
+    <col min="6652" max="6652" width="84" style="61" customWidth="1"/>
+    <col min="6653" max="6906" width="9.140625" style="61"/>
+    <col min="6907" max="6907" width="44.7109375" style="61" customWidth="1"/>
+    <col min="6908" max="6908" width="84" style="61" customWidth="1"/>
+    <col min="6909" max="7162" width="9.140625" style="61"/>
+    <col min="7163" max="7163" width="44.7109375" style="61" customWidth="1"/>
+    <col min="7164" max="7164" width="84" style="61" customWidth="1"/>
+    <col min="7165" max="7418" width="9.140625" style="61"/>
+    <col min="7419" max="7419" width="44.7109375" style="61" customWidth="1"/>
+    <col min="7420" max="7420" width="84" style="61" customWidth="1"/>
+    <col min="7421" max="7674" width="9.140625" style="61"/>
+    <col min="7675" max="7675" width="44.7109375" style="61" customWidth="1"/>
+    <col min="7676" max="7676" width="84" style="61" customWidth="1"/>
+    <col min="7677" max="7930" width="9.140625" style="61"/>
+    <col min="7931" max="7931" width="44.7109375" style="61" customWidth="1"/>
+    <col min="7932" max="7932" width="84" style="61" customWidth="1"/>
+    <col min="7933" max="8186" width="9.140625" style="61"/>
+    <col min="8187" max="8187" width="44.7109375" style="61" customWidth="1"/>
+    <col min="8188" max="8188" width="84" style="61" customWidth="1"/>
+    <col min="8189" max="8442" width="9.140625" style="61"/>
+    <col min="8443" max="8443" width="44.7109375" style="61" customWidth="1"/>
+    <col min="8444" max="8444" width="84" style="61" customWidth="1"/>
+    <col min="8445" max="8698" width="9.140625" style="61"/>
+    <col min="8699" max="8699" width="44.7109375" style="61" customWidth="1"/>
+    <col min="8700" max="8700" width="84" style="61" customWidth="1"/>
+    <col min="8701" max="8954" width="9.140625" style="61"/>
+    <col min="8955" max="8955" width="44.7109375" style="61" customWidth="1"/>
+    <col min="8956" max="8956" width="84" style="61" customWidth="1"/>
+    <col min="8957" max="9210" width="9.140625" style="61"/>
+    <col min="9211" max="9211" width="44.7109375" style="61" customWidth="1"/>
+    <col min="9212" max="9212" width="84" style="61" customWidth="1"/>
+    <col min="9213" max="9466" width="9.140625" style="61"/>
+    <col min="9467" max="9467" width="44.7109375" style="61" customWidth="1"/>
+    <col min="9468" max="9468" width="84" style="61" customWidth="1"/>
+    <col min="9469" max="9722" width="9.140625" style="61"/>
+    <col min="9723" max="9723" width="44.7109375" style="61" customWidth="1"/>
+    <col min="9724" max="9724" width="84" style="61" customWidth="1"/>
+    <col min="9725" max="9978" width="9.140625" style="61"/>
+    <col min="9979" max="9979" width="44.7109375" style="61" customWidth="1"/>
+    <col min="9980" max="9980" width="84" style="61" customWidth="1"/>
+    <col min="9981" max="10234" width="9.140625" style="61"/>
+    <col min="10235" max="10235" width="44.7109375" style="61" customWidth="1"/>
+    <col min="10236" max="10236" width="84" style="61" customWidth="1"/>
+    <col min="10237" max="10490" width="9.140625" style="61"/>
+    <col min="10491" max="10491" width="44.7109375" style="61" customWidth="1"/>
+    <col min="10492" max="10492" width="84" style="61" customWidth="1"/>
+    <col min="10493" max="10746" width="9.140625" style="61"/>
+    <col min="10747" max="10747" width="44.7109375" style="61" customWidth="1"/>
+    <col min="10748" max="10748" width="84" style="61" customWidth="1"/>
+    <col min="10749" max="11002" width="9.140625" style="61"/>
+    <col min="11003" max="11003" width="44.7109375" style="61" customWidth="1"/>
+    <col min="11004" max="11004" width="84" style="61" customWidth="1"/>
+    <col min="11005" max="11258" width="9.140625" style="61"/>
+    <col min="11259" max="11259" width="44.7109375" style="61" customWidth="1"/>
+    <col min="11260" max="11260" width="84" style="61" customWidth="1"/>
+    <col min="11261" max="11514" width="9.140625" style="61"/>
+    <col min="11515" max="11515" width="44.7109375" style="61" customWidth="1"/>
+    <col min="11516" max="11516" width="84" style="61" customWidth="1"/>
+    <col min="11517" max="11770" width="9.140625" style="61"/>
+    <col min="11771" max="11771" width="44.7109375" style="61" customWidth="1"/>
+    <col min="11772" max="11772" width="84" style="61" customWidth="1"/>
+    <col min="11773" max="12026" width="9.140625" style="61"/>
+    <col min="12027" max="12027" width="44.7109375" style="61" customWidth="1"/>
+    <col min="12028" max="12028" width="84" style="61" customWidth="1"/>
+    <col min="12029" max="12282" width="9.140625" style="61"/>
+    <col min="12283" max="12283" width="44.7109375" style="61" customWidth="1"/>
+    <col min="12284" max="12284" width="84" style="61" customWidth="1"/>
+    <col min="12285" max="12538" width="9.140625" style="61"/>
+    <col min="12539" max="12539" width="44.7109375" style="61" customWidth="1"/>
+    <col min="12540" max="12540" width="84" style="61" customWidth="1"/>
+    <col min="12541" max="12794" width="9.140625" style="61"/>
+    <col min="12795" max="12795" width="44.7109375" style="61" customWidth="1"/>
+    <col min="12796" max="12796" width="84" style="61" customWidth="1"/>
+    <col min="12797" max="13050" width="9.140625" style="61"/>
+    <col min="13051" max="13051" width="44.7109375" style="61" customWidth="1"/>
+    <col min="13052" max="13052" width="84" style="61" customWidth="1"/>
+    <col min="13053" max="13306" width="9.140625" style="61"/>
+    <col min="13307" max="13307" width="44.7109375" style="61" customWidth="1"/>
+    <col min="13308" max="13308" width="84" style="61" customWidth="1"/>
+    <col min="13309" max="13562" width="9.140625" style="61"/>
+    <col min="13563" max="13563" width="44.7109375" style="61" customWidth="1"/>
+    <col min="13564" max="13564" width="84" style="61" customWidth="1"/>
+    <col min="13565" max="13818" width="9.140625" style="61"/>
+    <col min="13819" max="13819" width="44.7109375" style="61" customWidth="1"/>
+    <col min="13820" max="13820" width="84" style="61" customWidth="1"/>
+    <col min="13821" max="14074" width="9.140625" style="61"/>
+    <col min="14075" max="14075" width="44.7109375" style="61" customWidth="1"/>
+    <col min="14076" max="14076" width="84" style="61" customWidth="1"/>
+    <col min="14077" max="14330" width="9.140625" style="61"/>
+    <col min="14331" max="14331" width="44.7109375" style="61" customWidth="1"/>
+    <col min="14332" max="14332" width="84" style="61" customWidth="1"/>
+    <col min="14333" max="14586" width="9.140625" style="61"/>
+    <col min="14587" max="14587" width="44.7109375" style="61" customWidth="1"/>
+    <col min="14588" max="14588" width="84" style="61" customWidth="1"/>
+    <col min="14589" max="14842" width="9.140625" style="61"/>
+    <col min="14843" max="14843" width="44.7109375" style="61" customWidth="1"/>
+    <col min="14844" max="14844" width="84" style="61" customWidth="1"/>
+    <col min="14845" max="15098" width="9.140625" style="61"/>
+    <col min="15099" max="15099" width="44.7109375" style="61" customWidth="1"/>
+    <col min="15100" max="15100" width="84" style="61" customWidth="1"/>
+    <col min="15101" max="15354" width="9.140625" style="61"/>
+    <col min="15355" max="15355" width="44.7109375" style="61" customWidth="1"/>
+    <col min="15356" max="15356" width="84" style="61" customWidth="1"/>
+    <col min="15357" max="15610" width="9.140625" style="61"/>
+    <col min="15611" max="15611" width="44.7109375" style="61" customWidth="1"/>
+    <col min="15612" max="15612" width="84" style="61" customWidth="1"/>
+    <col min="15613" max="15866" width="9.140625" style="61"/>
+    <col min="15867" max="15867" width="44.7109375" style="61" customWidth="1"/>
+    <col min="15868" max="15868" width="84" style="61" customWidth="1"/>
+    <col min="15869" max="16122" width="9.140625" style="61"/>
+    <col min="16123" max="16123" width="44.7109375" style="61" customWidth="1"/>
+    <col min="16124" max="16124" width="84" style="61" customWidth="1"/>
+    <col min="16125" max="16384" width="9.140625" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="91" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="38.25">
+      <c r="A3" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="90" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="88" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="38.25">
+      <c r="A5" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="90" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="87" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="178.5">
+      <c r="A7" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="89" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="88" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="89" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="89" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="77" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="78" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="81" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="72">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="69" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="72">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="69" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="79" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="69" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="79" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="80" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="67"/>
+      <c r="B22" s="67"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="67"/>
+      <c r="B23" s="67"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="67"/>
+      <c r="B24" s="67"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" style="61" customWidth="1"/>
+    <col min="2" max="2" width="99" style="61" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="61"/>
+    <col min="257" max="257" width="4" style="61" customWidth="1"/>
+    <col min="258" max="258" width="99" style="61" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="61"/>
+    <col min="513" max="513" width="4" style="61" customWidth="1"/>
+    <col min="514" max="514" width="99" style="61" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="61"/>
+    <col min="769" max="769" width="4" style="61" customWidth="1"/>
+    <col min="770" max="770" width="99" style="61" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="61"/>
+    <col min="1025" max="1025" width="4" style="61" customWidth="1"/>
+    <col min="1026" max="1026" width="99" style="61" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="61"/>
+    <col min="1281" max="1281" width="4" style="61" customWidth="1"/>
+    <col min="1282" max="1282" width="99" style="61" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="61"/>
+    <col min="1537" max="1537" width="4" style="61" customWidth="1"/>
+    <col min="1538" max="1538" width="99" style="61" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="61"/>
+    <col min="1793" max="1793" width="4" style="61" customWidth="1"/>
+    <col min="1794" max="1794" width="99" style="61" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="61"/>
+    <col min="2049" max="2049" width="4" style="61" customWidth="1"/>
+    <col min="2050" max="2050" width="99" style="61" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="61"/>
+    <col min="2305" max="2305" width="4" style="61" customWidth="1"/>
+    <col min="2306" max="2306" width="99" style="61" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="61"/>
+    <col min="2561" max="2561" width="4" style="61" customWidth="1"/>
+    <col min="2562" max="2562" width="99" style="61" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="61"/>
+    <col min="2817" max="2817" width="4" style="61" customWidth="1"/>
+    <col min="2818" max="2818" width="99" style="61" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="61"/>
+    <col min="3073" max="3073" width="4" style="61" customWidth="1"/>
+    <col min="3074" max="3074" width="99" style="61" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="61"/>
+    <col min="3329" max="3329" width="4" style="61" customWidth="1"/>
+    <col min="3330" max="3330" width="99" style="61" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="61"/>
+    <col min="3585" max="3585" width="4" style="61" customWidth="1"/>
+    <col min="3586" max="3586" width="99" style="61" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="61"/>
+    <col min="3841" max="3841" width="4" style="61" customWidth="1"/>
+    <col min="3842" max="3842" width="99" style="61" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="61"/>
+    <col min="4097" max="4097" width="4" style="61" customWidth="1"/>
+    <col min="4098" max="4098" width="99" style="61" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="61"/>
+    <col min="4353" max="4353" width="4" style="61" customWidth="1"/>
+    <col min="4354" max="4354" width="99" style="61" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="61"/>
+    <col min="4609" max="4609" width="4" style="61" customWidth="1"/>
+    <col min="4610" max="4610" width="99" style="61" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="61"/>
+    <col min="4865" max="4865" width="4" style="61" customWidth="1"/>
+    <col min="4866" max="4866" width="99" style="61" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="61"/>
+    <col min="5121" max="5121" width="4" style="61" customWidth="1"/>
+    <col min="5122" max="5122" width="99" style="61" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="61"/>
+    <col min="5377" max="5377" width="4" style="61" customWidth="1"/>
+    <col min="5378" max="5378" width="99" style="61" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="61"/>
+    <col min="5633" max="5633" width="4" style="61" customWidth="1"/>
+    <col min="5634" max="5634" width="99" style="61" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="61"/>
+    <col min="5889" max="5889" width="4" style="61" customWidth="1"/>
+    <col min="5890" max="5890" width="99" style="61" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="61"/>
+    <col min="6145" max="6145" width="4" style="61" customWidth="1"/>
+    <col min="6146" max="6146" width="99" style="61" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="61"/>
+    <col min="6401" max="6401" width="4" style="61" customWidth="1"/>
+    <col min="6402" max="6402" width="99" style="61" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="61"/>
+    <col min="6657" max="6657" width="4" style="61" customWidth="1"/>
+    <col min="6658" max="6658" width="99" style="61" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="61"/>
+    <col min="6913" max="6913" width="4" style="61" customWidth="1"/>
+    <col min="6914" max="6914" width="99" style="61" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="61"/>
+    <col min="7169" max="7169" width="4" style="61" customWidth="1"/>
+    <col min="7170" max="7170" width="99" style="61" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="61"/>
+    <col min="7425" max="7425" width="4" style="61" customWidth="1"/>
+    <col min="7426" max="7426" width="99" style="61" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="61"/>
+    <col min="7681" max="7681" width="4" style="61" customWidth="1"/>
+    <col min="7682" max="7682" width="99" style="61" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="61"/>
+    <col min="7937" max="7937" width="4" style="61" customWidth="1"/>
+    <col min="7938" max="7938" width="99" style="61" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="61"/>
+    <col min="8193" max="8193" width="4" style="61" customWidth="1"/>
+    <col min="8194" max="8194" width="99" style="61" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="61"/>
+    <col min="8449" max="8449" width="4" style="61" customWidth="1"/>
+    <col min="8450" max="8450" width="99" style="61" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="61"/>
+    <col min="8705" max="8705" width="4" style="61" customWidth="1"/>
+    <col min="8706" max="8706" width="99" style="61" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="61"/>
+    <col min="8961" max="8961" width="4" style="61" customWidth="1"/>
+    <col min="8962" max="8962" width="99" style="61" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="61"/>
+    <col min="9217" max="9217" width="4" style="61" customWidth="1"/>
+    <col min="9218" max="9218" width="99" style="61" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="61"/>
+    <col min="9473" max="9473" width="4" style="61" customWidth="1"/>
+    <col min="9474" max="9474" width="99" style="61" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="61"/>
+    <col min="9729" max="9729" width="4" style="61" customWidth="1"/>
+    <col min="9730" max="9730" width="99" style="61" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="61"/>
+    <col min="9985" max="9985" width="4" style="61" customWidth="1"/>
+    <col min="9986" max="9986" width="99" style="61" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="61"/>
+    <col min="10241" max="10241" width="4" style="61" customWidth="1"/>
+    <col min="10242" max="10242" width="99" style="61" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="61"/>
+    <col min="10497" max="10497" width="4" style="61" customWidth="1"/>
+    <col min="10498" max="10498" width="99" style="61" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="61"/>
+    <col min="10753" max="10753" width="4" style="61" customWidth="1"/>
+    <col min="10754" max="10754" width="99" style="61" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="61"/>
+    <col min="11009" max="11009" width="4" style="61" customWidth="1"/>
+    <col min="11010" max="11010" width="99" style="61" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="61"/>
+    <col min="11265" max="11265" width="4" style="61" customWidth="1"/>
+    <col min="11266" max="11266" width="99" style="61" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="61"/>
+    <col min="11521" max="11521" width="4" style="61" customWidth="1"/>
+    <col min="11522" max="11522" width="99" style="61" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="61"/>
+    <col min="11777" max="11777" width="4" style="61" customWidth="1"/>
+    <col min="11778" max="11778" width="99" style="61" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="61"/>
+    <col min="12033" max="12033" width="4" style="61" customWidth="1"/>
+    <col min="12034" max="12034" width="99" style="61" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="61"/>
+    <col min="12289" max="12289" width="4" style="61" customWidth="1"/>
+    <col min="12290" max="12290" width="99" style="61" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="61"/>
+    <col min="12545" max="12545" width="4" style="61" customWidth="1"/>
+    <col min="12546" max="12546" width="99" style="61" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="61"/>
+    <col min="12801" max="12801" width="4" style="61" customWidth="1"/>
+    <col min="12802" max="12802" width="99" style="61" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="61"/>
+    <col min="13057" max="13057" width="4" style="61" customWidth="1"/>
+    <col min="13058" max="13058" width="99" style="61" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="61"/>
+    <col min="13313" max="13313" width="4" style="61" customWidth="1"/>
+    <col min="13314" max="13314" width="99" style="61" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="61"/>
+    <col min="13569" max="13569" width="4" style="61" customWidth="1"/>
+    <col min="13570" max="13570" width="99" style="61" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="61"/>
+    <col min="13825" max="13825" width="4" style="61" customWidth="1"/>
+    <col min="13826" max="13826" width="99" style="61" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="61"/>
+    <col min="14081" max="14081" width="4" style="61" customWidth="1"/>
+    <col min="14082" max="14082" width="99" style="61" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="61"/>
+    <col min="14337" max="14337" width="4" style="61" customWidth="1"/>
+    <col min="14338" max="14338" width="99" style="61" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="61"/>
+    <col min="14593" max="14593" width="4" style="61" customWidth="1"/>
+    <col min="14594" max="14594" width="99" style="61" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="61"/>
+    <col min="14849" max="14849" width="4" style="61" customWidth="1"/>
+    <col min="14850" max="14850" width="99" style="61" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="61"/>
+    <col min="15105" max="15105" width="4" style="61" customWidth="1"/>
+    <col min="15106" max="15106" width="99" style="61" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="61"/>
+    <col min="15361" max="15361" width="4" style="61" customWidth="1"/>
+    <col min="15362" max="15362" width="99" style="61" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="61"/>
+    <col min="15617" max="15617" width="4" style="61" customWidth="1"/>
+    <col min="15618" max="15618" width="99" style="61" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="61"/>
+    <col min="15873" max="15873" width="4" style="61" customWidth="1"/>
+    <col min="15874" max="15874" width="99" style="61" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="61"/>
+    <col min="16129" max="16129" width="4" style="61" customWidth="1"/>
+    <col min="16130" max="16130" width="99" style="61" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="61"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="73" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="73" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="73" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="73" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="73" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="74"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="75" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="74"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="74"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="16"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="16"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="16"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="76" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="76"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R407"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P38" sqref="P38"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M4" sqref="M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="16" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="16"/>
     <col min="4" max="4" width="10.5703125" style="16" customWidth="1"/>
     <col min="5" max="8" width="9.140625" style="16"/>
     <col min="9" max="9" width="10.7109375" style="16" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="18">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:18" ht="18.75">
+      <c r="A1" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="62"/>
-[...8 lines deleted...]
-      <c r="K1" s="63"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="84"/>
+      <c r="K1" s="84"/>
     </row>
     <row r="3" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="64"/>
-[...8 lines deleted...]
-      <c r="K3" s="65"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A4" s="61"/>
-[...5 lines deleted...]
-      <c r="G4" s="61"/>
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.75" customHeight="1">
       <c r="A5" s="13"/>
       <c r="B5" s="12">
         <v>2014</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="12">
         <v>2016</v>
       </c>
       <c r="E5" s="12">
         <v>2017</v>
       </c>
       <c r="F5" s="12">
         <v>2018</v>
       </c>
       <c r="G5" s="12">
         <v>2019</v>
       </c>
@@ -7648,5303 +9996,5303 @@
       </c>
       <c r="E6" s="22">
         <v>416.31099999999998</v>
       </c>
       <c r="F6" s="22">
         <v>412.95699999999999</v>
       </c>
       <c r="G6" s="22">
         <v>409.685</v>
       </c>
       <c r="H6" s="22">
         <v>406.71800000000002</v>
       </c>
       <c r="I6" s="22">
         <v>403.113</v>
       </c>
       <c r="J6" s="22">
         <v>403.37099999999998</v>
       </c>
       <c r="K6" s="22">
         <v>404.47800000000001</v>
       </c>
       <c r="L6" s="22">
         <v>405.3</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="65">
         <v>402.7</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="20">
         <v>196.70400000000001</v>
       </c>
       <c r="C7" s="21">
         <v>196.71600000000001</v>
       </c>
       <c r="D7" s="20">
         <v>196.316</v>
       </c>
       <c r="E7" s="22">
         <v>195.43700000000001</v>
       </c>
       <c r="F7" s="22">
         <v>194.47</v>
       </c>
       <c r="G7" s="22">
         <v>192.40799999999999</v>
       </c>
       <c r="H7" s="22">
         <v>192.953</v>
       </c>
       <c r="I7" s="22">
         <v>192.577</v>
       </c>
       <c r="J7" s="22">
         <v>193.15799999999999</v>
       </c>
       <c r="K7" s="22">
         <v>194.19</v>
       </c>
       <c r="L7" s="22">
         <v>196</v>
       </c>
-      <c r="M7" s="70">
+      <c r="M7" s="65">
         <v>196.9</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="20">
         <v>41.177999999999997</v>
       </c>
       <c r="C8" s="21">
         <v>40.097999999999999</v>
       </c>
       <c r="D8" s="20">
         <v>39.72</v>
       </c>
       <c r="E8" s="22">
         <v>39.357999999999997</v>
       </c>
       <c r="F8" s="22">
         <v>38.722000000000001</v>
       </c>
       <c r="G8" s="22">
         <v>37.890999999999998</v>
       </c>
       <c r="H8" s="22">
         <v>36.186</v>
       </c>
       <c r="I8" s="22">
         <v>36.256999999999998</v>
       </c>
       <c r="J8" s="22">
         <v>37.718000000000004</v>
       </c>
       <c r="K8" s="22">
         <v>37.462000000000003</v>
       </c>
       <c r="L8" s="22">
         <v>37.9</v>
       </c>
-      <c r="M8" s="70">
+      <c r="M8" s="65">
         <v>37.299999999999997</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="20">
         <v>83.332999999999998</v>
       </c>
       <c r="C9" s="21">
         <v>82.715999999999994</v>
       </c>
       <c r="D9" s="20">
         <v>82.906999999999996</v>
       </c>
       <c r="E9" s="22">
         <v>82.831000000000003</v>
       </c>
       <c r="F9" s="22">
         <v>82.454999999999998</v>
       </c>
       <c r="G9" s="22">
         <v>83.305999999999997</v>
       </c>
       <c r="H9" s="22">
         <v>81.784000000000006</v>
       </c>
       <c r="I9" s="22">
         <v>81.507999999999996</v>
       </c>
       <c r="J9" s="22">
         <v>75.736999999999995</v>
       </c>
       <c r="K9" s="22">
         <v>75.668999999999997</v>
       </c>
       <c r="L9" s="22">
         <v>75.599999999999994</v>
       </c>
-      <c r="M9" s="70">
+      <c r="M9" s="65">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="21"/>
       <c r="D10" s="20"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
-      <c r="M10" s="70"/>
+      <c r="M10" s="65"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="20">
         <v>8.2889999999999997</v>
       </c>
       <c r="C11" s="21">
         <v>7.2290000000000001</v>
       </c>
       <c r="D11" s="20">
         <v>7.2450000000000001</v>
       </c>
       <c r="E11" s="22">
         <v>7.1109999999999998</v>
       </c>
       <c r="F11" s="22">
         <v>6.8979999999999997</v>
       </c>
       <c r="G11" s="22">
         <v>6.8230000000000004</v>
       </c>
       <c r="H11" s="22">
         <v>6.7809999999999997</v>
       </c>
       <c r="I11" s="22">
         <v>6.5209999999999999</v>
       </c>
       <c r="J11" s="22">
         <v>7.3949999999999996</v>
       </c>
       <c r="K11" s="22">
         <v>7.1719999999999997</v>
       </c>
       <c r="L11" s="22">
         <v>7.1</v>
       </c>
-      <c r="M11" s="70">
+      <c r="M11" s="65">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="20">
         <v>17.231000000000002</v>
       </c>
       <c r="C12" s="21">
         <v>16.507999999999999</v>
       </c>
       <c r="D12" s="20">
         <v>15.188000000000001</v>
       </c>
       <c r="E12" s="22">
         <v>14.242000000000001</v>
       </c>
       <c r="F12" s="22">
         <v>14.234999999999999</v>
       </c>
       <c r="G12" s="22">
         <v>14.007999999999999</v>
       </c>
       <c r="H12" s="22">
         <v>14.425000000000001</v>
       </c>
       <c r="I12" s="22">
         <v>13.936</v>
       </c>
       <c r="J12" s="22">
         <v>12.769</v>
       </c>
       <c r="K12" s="22">
         <v>13.273</v>
       </c>
       <c r="L12" s="22">
         <v>13.1</v>
       </c>
-      <c r="M12" s="70">
+      <c r="M12" s="65">
         <v>12.4</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="20">
         <v>11.313000000000001</v>
       </c>
       <c r="C13" s="21">
         <v>10.488</v>
       </c>
       <c r="D13" s="20">
         <v>9.8610000000000007</v>
       </c>
       <c r="E13" s="22">
         <v>9.6969999999999992</v>
       </c>
       <c r="F13" s="22">
         <v>9.2769999999999992</v>
       </c>
       <c r="G13" s="22">
         <v>9.23</v>
       </c>
       <c r="H13" s="22">
         <v>8.9309999999999992</v>
       </c>
       <c r="I13" s="22">
         <v>8.8629999999999995</v>
       </c>
       <c r="J13" s="22">
         <v>8.86</v>
       </c>
       <c r="K13" s="22">
         <v>9.2379999999999995</v>
       </c>
       <c r="L13" s="22">
         <v>9</v>
       </c>
-      <c r="M13" s="70">
+      <c r="M13" s="65">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>12.292</v>
       </c>
       <c r="C14" s="21">
         <v>10.122999999999999</v>
       </c>
       <c r="D14" s="20">
         <v>9.875</v>
       </c>
       <c r="E14" s="22">
         <v>9.9239999999999995</v>
       </c>
       <c r="F14" s="22">
         <v>9.4700000000000006</v>
       </c>
       <c r="G14" s="22">
         <v>9.3960000000000008</v>
       </c>
       <c r="H14" s="22">
         <v>9.0839999999999996</v>
       </c>
       <c r="I14" s="22">
         <v>8.67</v>
       </c>
       <c r="J14" s="22">
         <v>9.92</v>
       </c>
       <c r="K14" s="22">
         <v>10.233000000000001</v>
       </c>
       <c r="L14" s="22">
         <v>9.8000000000000007</v>
       </c>
-      <c r="M14" s="70">
+      <c r="M14" s="65">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="20">
         <v>13.981</v>
       </c>
       <c r="C15" s="21">
         <v>13.092000000000001</v>
       </c>
       <c r="D15" s="20">
         <v>12.566000000000001</v>
       </c>
       <c r="E15" s="22">
         <v>11.936</v>
       </c>
       <c r="F15" s="22">
         <v>11.877000000000001</v>
       </c>
       <c r="G15" s="22">
         <v>11.683999999999999</v>
       </c>
       <c r="H15" s="22">
         <v>11.644</v>
       </c>
       <c r="I15" s="22">
         <v>11.45</v>
       </c>
       <c r="J15" s="22">
         <v>11.164</v>
       </c>
       <c r="K15" s="22">
         <v>11.93</v>
       </c>
       <c r="L15" s="22">
         <v>11.7</v>
       </c>
-      <c r="M15" s="70">
+      <c r="M15" s="65">
         <v>11.3</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="20">
         <v>8.6319999999999997</v>
       </c>
       <c r="C16" s="21">
         <v>7.28</v>
       </c>
       <c r="D16" s="20">
         <v>7.0819999999999999</v>
       </c>
       <c r="E16" s="22">
         <v>6.8979999999999997</v>
       </c>
       <c r="F16" s="22">
         <v>6.9180000000000001</v>
       </c>
       <c r="G16" s="22">
         <v>7.1429999999999998</v>
       </c>
       <c r="H16" s="22">
         <v>6.6269999999999998</v>
       </c>
       <c r="I16" s="22">
         <v>6.3630000000000004</v>
       </c>
       <c r="J16" s="22">
         <v>7.2080000000000002</v>
       </c>
       <c r="K16" s="22">
         <v>6.9089999999999998</v>
       </c>
       <c r="L16" s="22">
         <v>6.9</v>
       </c>
-      <c r="M16" s="70">
+      <c r="M16" s="65">
         <v>6.7</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>7.32</v>
       </c>
       <c r="C17" s="21">
         <v>6.3920000000000003</v>
       </c>
       <c r="D17" s="20">
         <v>6.2309999999999999</v>
       </c>
       <c r="E17" s="22">
         <v>5.7759999999999998</v>
       </c>
       <c r="F17" s="22">
         <v>5.5030000000000001</v>
       </c>
       <c r="G17" s="22">
         <v>5.5659999999999998</v>
       </c>
       <c r="H17" s="22">
         <v>5.3840000000000003</v>
       </c>
       <c r="I17" s="22">
         <v>5.3150000000000004</v>
       </c>
       <c r="J17" s="22">
         <v>5.8310000000000004</v>
       </c>
       <c r="K17" s="22">
         <v>5.76</v>
       </c>
       <c r="L17" s="22">
         <v>5.6</v>
       </c>
-      <c r="M17" s="70">
+      <c r="M17" s="65">
         <v>5.5</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="20">
         <v>18.902999999999999</v>
       </c>
       <c r="C18" s="21">
         <v>15.138999999999999</v>
       </c>
       <c r="D18" s="20">
         <v>15.323</v>
       </c>
       <c r="E18" s="22">
         <v>14.493</v>
       </c>
       <c r="F18" s="22">
         <v>14.891</v>
       </c>
       <c r="G18" s="22">
         <v>14.638999999999999</v>
       </c>
       <c r="H18" s="22">
         <v>15.05</v>
       </c>
       <c r="I18" s="22">
         <v>13.996</v>
       </c>
       <c r="J18" s="22">
         <v>15.430999999999999</v>
       </c>
       <c r="K18" s="22">
         <v>14.968</v>
       </c>
       <c r="L18" s="22">
         <v>15</v>
       </c>
-      <c r="M18" s="70">
+      <c r="M18" s="65">
         <v>15.4</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="20">
         <v>8.2949999999999999</v>
       </c>
       <c r="C19" s="21">
         <v>8.1869999999999994</v>
       </c>
       <c r="D19" s="20">
         <v>7.4749999999999996</v>
       </c>
       <c r="E19" s="22">
         <v>7.0279999999999996</v>
       </c>
       <c r="F19" s="22">
         <v>6.98</v>
       </c>
       <c r="G19" s="22">
         <v>6.6130000000000004</v>
       </c>
       <c r="H19" s="22">
         <v>6.7119999999999997</v>
       </c>
       <c r="I19" s="22">
         <v>6.3520000000000003</v>
       </c>
       <c r="J19" s="22">
         <v>7.1589999999999998</v>
       </c>
       <c r="K19" s="22">
         <v>6.7439999999999998</v>
       </c>
       <c r="L19" s="22">
         <v>6.9</v>
       </c>
-      <c r="M19" s="70">
+      <c r="M19" s="65">
         <v>6.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="20">
         <v>13.786</v>
       </c>
       <c r="C20" s="23">
         <v>12.207000000000001</v>
       </c>
       <c r="D20" s="20">
         <v>11.646000000000001</v>
       </c>
       <c r="E20" s="22">
         <v>11.58</v>
       </c>
       <c r="F20" s="22">
         <v>11.260999999999999</v>
       </c>
       <c r="G20" s="22">
         <v>10.978</v>
       </c>
       <c r="H20" s="22">
         <v>11.157</v>
       </c>
       <c r="I20" s="22">
         <v>11.305</v>
       </c>
       <c r="J20" s="22">
         <v>11.021000000000001</v>
       </c>
       <c r="K20" s="22">
         <v>10.93</v>
       </c>
       <c r="L20" s="22">
         <v>10.6</v>
       </c>
-      <c r="M20" s="70">
+      <c r="M20" s="65">
         <v>10.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8"/>
       <c r="B21" s="7"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
-      <c r="M21" s="66"/>
+      <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="85" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="64"/>
-[...9 lines deleted...]
-      <c r="M22" s="66"/>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="86"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="86"/>
+      <c r="H22" s="86"/>
+      <c r="I22" s="86"/>
+      <c r="J22" s="86"/>
+      <c r="K22" s="86"/>
+      <c r="M22" s="61"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A23" s="61"/>
-[...5 lines deleted...]
-      <c r="G23" s="61"/>
+      <c r="A23" s="82"/>
+      <c r="B23" s="82"/>
+      <c r="C23" s="82"/>
+      <c r="D23" s="82"/>
+      <c r="E23" s="82"/>
+      <c r="F23" s="82"/>
+      <c r="G23" s="82"/>
       <c r="L23" s="14"/>
-      <c r="M23" s="67" t="s">
+      <c r="M23" s="62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="17.25" customHeight="1">
       <c r="A24" s="5"/>
       <c r="B24" s="29">
         <v>2014</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="24">
         <v>2016</v>
       </c>
       <c r="E24" s="24">
         <v>2017</v>
       </c>
       <c r="F24" s="24">
         <v>2018</v>
       </c>
       <c r="G24" s="24">
         <v>2019</v>
       </c>
       <c r="H24" s="24">
         <v>2020</v>
       </c>
       <c r="I24" s="24">
         <v>2021</v>
       </c>
       <c r="J24" s="24">
         <v>2022</v>
       </c>
       <c r="K24" s="24">
         <v>2023</v>
       </c>
       <c r="L24" s="24">
         <v>2024</v>
       </c>
-      <c r="M24" s="68">
+      <c r="M24" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="10" customFormat="1">
       <c r="A25" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="25">
         <v>420.27600000000001</v>
       </c>
       <c r="C25" s="26">
         <v>405.13600000000002</v>
       </c>
       <c r="D25" s="25">
         <v>401.13799999999998</v>
       </c>
       <c r="E25" s="27">
         <v>396.39</v>
       </c>
       <c r="F25" s="27">
         <v>393.34</v>
       </c>
       <c r="G25" s="27">
         <v>390.53899999999999</v>
       </c>
       <c r="H25" s="27">
         <v>387.13099999999997</v>
       </c>
       <c r="I25" s="27">
         <v>383.73500000000001</v>
       </c>
       <c r="J25" s="27">
         <v>384.185</v>
       </c>
       <c r="K25" s="27">
         <v>385.15499999999997</v>
       </c>
       <c r="L25" s="27">
         <v>386.1</v>
       </c>
-      <c r="M25" s="70">
+      <c r="M25" s="65">
         <v>383.1</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="25">
         <v>187.023</v>
       </c>
       <c r="C26" s="26">
         <v>186.91399999999999</v>
       </c>
       <c r="D26" s="25">
         <v>186.63300000000001</v>
       </c>
       <c r="E26" s="27">
         <v>185.85599999999999</v>
       </c>
       <c r="F26" s="27">
         <v>185.047</v>
       </c>
       <c r="G26" s="27">
         <v>183.18600000000001</v>
       </c>
       <c r="H26" s="27">
         <v>183.27600000000001</v>
       </c>
       <c r="I26" s="27">
         <v>182.91399999999999</v>
       </c>
       <c r="J26" s="27">
         <v>183.49</v>
       </c>
       <c r="K26" s="27">
         <v>184.41</v>
       </c>
       <c r="L26" s="27">
         <v>186.3</v>
       </c>
-      <c r="M26" s="70">
+      <c r="M26" s="65">
         <v>186.8</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="25">
         <v>39.113</v>
       </c>
       <c r="C27" s="26">
         <v>38.012999999999998</v>
       </c>
       <c r="D27" s="25">
         <v>37.746000000000002</v>
       </c>
       <c r="E27" s="27">
         <v>37.398000000000003</v>
       </c>
       <c r="F27" s="27">
         <v>36.837000000000003</v>
       </c>
       <c r="G27" s="27">
         <v>36.067</v>
       </c>
       <c r="H27" s="27">
         <v>34.399000000000001</v>
       </c>
       <c r="I27" s="27">
         <v>34.508000000000003</v>
       </c>
       <c r="J27" s="27">
         <v>35.902999999999999</v>
       </c>
       <c r="K27" s="27">
         <v>35.646999999999998</v>
       </c>
       <c r="L27" s="27">
         <v>36.1</v>
       </c>
-      <c r="M27" s="70">
+      <c r="M27" s="65">
         <v>35.4</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="25">
         <v>79.063999999999993</v>
       </c>
       <c r="C28" s="26">
         <v>78.423000000000002</v>
       </c>
       <c r="D28" s="25">
         <v>78.686999999999998</v>
       </c>
       <c r="E28" s="27">
         <v>78.768000000000001</v>
       </c>
       <c r="F28" s="27">
         <v>78.41</v>
       </c>
       <c r="G28" s="27">
         <v>79.311999999999998</v>
       </c>
       <c r="H28" s="27">
         <v>77.78</v>
       </c>
       <c r="I28" s="27">
         <v>77.52</v>
       </c>
       <c r="J28" s="27">
         <v>72.131</v>
       </c>
       <c r="K28" s="27">
         <v>72.025000000000006</v>
       </c>
       <c r="L28" s="27">
         <v>71.900000000000006</v>
       </c>
-      <c r="M28" s="70">
+      <c r="M28" s="65">
         <v>71.3</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="26"/>
       <c r="D29" s="25"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
-      <c r="M29" s="70"/>
+      <c r="M29" s="65"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="25">
         <v>7.9</v>
       </c>
       <c r="C30" s="26">
         <v>6.8470000000000004</v>
       </c>
       <c r="D30" s="25">
         <v>6.9039999999999999</v>
       </c>
       <c r="E30" s="27">
         <v>6.774</v>
       </c>
       <c r="F30" s="27">
         <v>6.5789999999999997</v>
       </c>
       <c r="G30" s="27">
         <v>6.508</v>
       </c>
       <c r="H30" s="27">
         <v>6.4690000000000003</v>
       </c>
       <c r="I30" s="27">
         <v>6.2210000000000001</v>
       </c>
       <c r="J30" s="27">
         <v>7.0529999999999999</v>
       </c>
       <c r="K30" s="27">
         <v>6.8419999999999996</v>
       </c>
       <c r="L30" s="27">
         <v>6.8</v>
       </c>
-      <c r="M30" s="70">
+      <c r="M30" s="65">
         <v>6.6</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="25">
         <v>16.474</v>
       </c>
       <c r="C31" s="26">
         <v>15.722</v>
       </c>
       <c r="D31" s="25">
         <v>14.499000000000001</v>
       </c>
       <c r="E31" s="27">
         <v>13.586</v>
       </c>
       <c r="F31" s="27">
         <v>13.574</v>
       </c>
       <c r="G31" s="27">
         <v>13.362</v>
       </c>
       <c r="H31" s="27">
         <v>13.76</v>
       </c>
       <c r="I31" s="27">
         <v>13.279</v>
       </c>
       <c r="J31" s="27">
         <v>12.18</v>
       </c>
       <c r="K31" s="27">
         <v>12.664999999999999</v>
       </c>
       <c r="L31" s="27">
         <v>12.5</v>
       </c>
-      <c r="M31" s="70">
+      <c r="M31" s="65">
         <v>11.8</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="25">
         <v>10.875</v>
       </c>
       <c r="C32" s="26">
         <v>10.058999999999999</v>
       </c>
       <c r="D32" s="25">
         <v>9.4529999999999994</v>
       </c>
       <c r="E32" s="27">
         <v>9.2850000000000001</v>
       </c>
       <c r="F32" s="27">
         <v>8.8879999999999999</v>
       </c>
       <c r="G32" s="27">
         <v>8.85</v>
       </c>
       <c r="H32" s="27">
         <v>8.5619999999999994</v>
       </c>
       <c r="I32" s="27">
         <v>8.5030000000000001</v>
       </c>
       <c r="J32" s="27">
         <v>8.5030000000000001</v>
       </c>
       <c r="K32" s="27">
         <v>8.8719999999999999</v>
       </c>
       <c r="L32" s="27">
         <v>8.6999999999999993</v>
       </c>
-      <c r="M32" s="70">
+      <c r="M32" s="65">
         <v>8.4</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="25">
         <v>11.823</v>
       </c>
       <c r="C33" s="26">
         <v>9.6850000000000005</v>
       </c>
       <c r="D33" s="25">
         <v>9.4770000000000003</v>
       </c>
       <c r="E33" s="27">
         <v>9.5139999999999993</v>
       </c>
       <c r="F33" s="27">
         <v>9.08</v>
       </c>
       <c r="G33" s="27">
         <v>9.0239999999999991</v>
       </c>
       <c r="H33" s="27">
         <v>8.7210000000000001</v>
       </c>
       <c r="I33" s="27">
         <v>8.3230000000000004</v>
       </c>
       <c r="J33" s="27">
         <v>9.5239999999999991</v>
       </c>
       <c r="K33" s="27">
         <v>9.8249999999999993</v>
       </c>
       <c r="L33" s="27">
         <v>9.5</v>
       </c>
-      <c r="M33" s="70">
+      <c r="M33" s="65">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="25">
         <v>13.443</v>
       </c>
       <c r="C34" s="26">
         <v>12.568</v>
       </c>
       <c r="D34" s="25">
         <v>12.06</v>
       </c>
       <c r="E34" s="27">
         <v>11.442</v>
       </c>
       <c r="F34" s="27">
         <v>11.388999999999999</v>
       </c>
       <c r="G34" s="27">
         <v>11.218</v>
       </c>
       <c r="H34" s="27">
         <v>11.167</v>
       </c>
       <c r="I34" s="27">
         <v>10.978</v>
       </c>
       <c r="J34" s="27">
         <v>10.708</v>
       </c>
       <c r="K34" s="27">
         <v>11.442</v>
       </c>
       <c r="L34" s="27">
         <v>11.2</v>
       </c>
-      <c r="M34" s="70">
+      <c r="M34" s="65">
         <v>10.8</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="25">
         <v>8.2159999999999993</v>
       </c>
       <c r="C35" s="26">
         <v>6.8760000000000003</v>
       </c>
       <c r="D35" s="25">
         <v>6.7389999999999999</v>
       </c>
       <c r="E35" s="27">
         <v>6.5679999999999996</v>
       </c>
       <c r="F35" s="27">
         <v>6.5910000000000002</v>
       </c>
       <c r="G35" s="27">
         <v>6.798</v>
       </c>
       <c r="H35" s="27">
         <v>6.3140000000000001</v>
       </c>
       <c r="I35" s="27">
         <v>6.0629999999999997</v>
       </c>
       <c r="J35" s="27">
         <v>6.8710000000000004</v>
       </c>
       <c r="K35" s="27">
         <v>6.593</v>
       </c>
       <c r="L35" s="27">
         <v>6.5</v>
       </c>
-      <c r="M35" s="70">
+      <c r="M35" s="65">
         <v>6.4</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="25">
         <v>6.97</v>
       </c>
       <c r="C36" s="26">
         <v>6.0620000000000003</v>
       </c>
       <c r="D36" s="25">
         <v>5.9320000000000004</v>
       </c>
       <c r="E36" s="27">
         <v>5.4989999999999997</v>
       </c>
       <c r="F36" s="27">
         <v>5.2430000000000003</v>
       </c>
       <c r="G36" s="27">
         <v>5.3239999999999998</v>
       </c>
       <c r="H36" s="27">
         <v>5.1539999999999999</v>
       </c>
       <c r="I36" s="27">
         <v>5.0919999999999996</v>
       </c>
       <c r="J36" s="27">
         <v>5.5839999999999996</v>
       </c>
       <c r="K36" s="27">
         <v>5.5190000000000001</v>
       </c>
       <c r="L36" s="27">
         <v>5.4</v>
       </c>
-      <c r="M36" s="70">
+      <c r="M36" s="65">
         <v>5.3</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="25">
         <v>18.164000000000001</v>
       </c>
       <c r="C37" s="26">
         <v>14.459</v>
       </c>
       <c r="D37" s="25">
         <v>14.673</v>
       </c>
       <c r="E37" s="27">
         <v>13.869</v>
       </c>
       <c r="F37" s="27">
         <v>14.237</v>
       </c>
       <c r="G37" s="27">
         <v>14.022</v>
       </c>
       <c r="H37" s="27">
         <v>14.403</v>
       </c>
       <c r="I37" s="27">
         <v>13.401999999999999</v>
       </c>
       <c r="J37" s="27">
         <v>14.797000000000001</v>
       </c>
       <c r="K37" s="27">
         <v>14.358000000000001</v>
       </c>
       <c r="L37" s="27">
         <v>14.4</v>
       </c>
-      <c r="M37" s="70">
+      <c r="M37" s="65">
         <v>14.7</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="25">
         <v>7.9630000000000001</v>
       </c>
       <c r="C38" s="26">
         <v>7.7960000000000003</v>
       </c>
       <c r="D38" s="25">
         <v>7.1589999999999998</v>
       </c>
       <c r="E38" s="27">
         <v>6.7270000000000003</v>
       </c>
       <c r="F38" s="27">
         <v>6.6769999999999996</v>
       </c>
       <c r="G38" s="27">
         <v>6.3460000000000001</v>
       </c>
       <c r="H38" s="27">
         <v>6.4409999999999998</v>
       </c>
       <c r="I38" s="27">
         <v>6.101</v>
       </c>
       <c r="J38" s="27">
         <v>6.875</v>
       </c>
       <c r="K38" s="27">
         <v>6.4770000000000003</v>
       </c>
       <c r="L38" s="27">
         <v>6.7</v>
       </c>
-      <c r="M38" s="70">
+      <c r="M38" s="65">
         <v>6.4</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="25">
         <v>13.247999999999999</v>
       </c>
       <c r="C39" s="28">
         <v>11.712</v>
       </c>
       <c r="D39" s="25">
         <v>11.176</v>
       </c>
       <c r="E39" s="27">
         <v>11.103999999999999</v>
       </c>
       <c r="F39" s="27">
         <v>10.788</v>
       </c>
       <c r="G39" s="27">
         <v>10.522</v>
       </c>
       <c r="H39" s="27">
         <v>10.685</v>
       </c>
       <c r="I39" s="27">
         <v>10.831</v>
       </c>
       <c r="J39" s="27">
         <v>10.566000000000001</v>
       </c>
       <c r="K39" s="27">
         <v>10.48</v>
       </c>
       <c r="L39" s="27">
         <v>10.199999999999999</v>
       </c>
-      <c r="M39" s="70">
+      <c r="M39" s="65">
         <v>10.3</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="7.5" customHeight="1">
       <c r="A40" s="8"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
-      <c r="M40" s="66"/>
+      <c r="M40" s="61"/>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A41" s="64" t="s">
+      <c r="A41" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="B41" s="64"/>
-[...9 lines deleted...]
-      <c r="M41" s="66"/>
+      <c r="B41" s="85"/>
+      <c r="C41" s="85"/>
+      <c r="D41" s="85"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="86"/>
+      <c r="H41" s="86"/>
+      <c r="I41" s="86"/>
+      <c r="J41" s="86"/>
+      <c r="K41" s="86"/>
+      <c r="M41" s="61"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A42" s="61"/>
-[...5 lines deleted...]
-      <c r="G42" s="61"/>
+      <c r="A42" s="82"/>
+      <c r="B42" s="82"/>
+      <c r="C42" s="82"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="82"/>
       <c r="L42" s="14"/>
-      <c r="M42" s="67" t="s">
+      <c r="M42" s="62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1">
       <c r="A43" s="13"/>
       <c r="B43" s="32">
         <v>2014</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="30">
         <v>2016</v>
       </c>
       <c r="E43" s="30">
         <v>2017</v>
       </c>
       <c r="F43" s="30">
         <v>2018</v>
       </c>
       <c r="G43" s="30">
         <v>2019</v>
       </c>
       <c r="H43" s="30">
         <v>2020</v>
       </c>
       <c r="I43" s="30">
         <v>2021</v>
       </c>
       <c r="J43" s="30">
         <v>2022</v>
       </c>
       <c r="K43" s="30">
         <v>2023</v>
       </c>
       <c r="L43" s="30">
         <v>2024</v>
       </c>
-      <c r="M43" s="68">
+      <c r="M43" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="10" customFormat="1">
       <c r="A44" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="33">
         <v>331.37900000000002</v>
       </c>
       <c r="C44" s="34">
         <v>331.10399999999998</v>
       </c>
       <c r="D44" s="33">
         <v>331.70499999999998</v>
       </c>
       <c r="E44" s="31">
         <v>331.495</v>
       </c>
       <c r="F44" s="31">
         <v>331.65600000000001</v>
       </c>
       <c r="G44" s="31">
         <v>329.30700000000002</v>
       </c>
       <c r="H44" s="31">
         <v>327.35300000000001</v>
       </c>
       <c r="I44" s="31">
         <v>324.97500000000002</v>
       </c>
       <c r="J44" s="31">
         <v>325.041</v>
       </c>
       <c r="K44" s="31">
         <v>325.93200000000002</v>
       </c>
       <c r="L44" s="31">
         <v>326.89999999999998</v>
       </c>
-      <c r="M44" s="70">
+      <c r="M44" s="65">
         <v>323.8</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="33">
         <v>164.96299999999999</v>
       </c>
       <c r="C45" s="34">
         <v>166.42</v>
       </c>
       <c r="D45" s="33">
         <v>166.83</v>
       </c>
       <c r="E45" s="31">
         <v>166.816</v>
       </c>
       <c r="F45" s="31">
         <v>166.72300000000001</v>
       </c>
       <c r="G45" s="31">
         <v>165.07400000000001</v>
       </c>
       <c r="H45" s="31">
         <v>165.393</v>
       </c>
       <c r="I45" s="31">
         <v>164.66200000000001</v>
       </c>
       <c r="J45" s="31">
         <v>164.88800000000001</v>
       </c>
       <c r="K45" s="31">
         <v>165.79499999999999</v>
       </c>
       <c r="L45" s="31">
         <v>167.1</v>
       </c>
-      <c r="M45" s="70">
+      <c r="M45" s="65">
         <v>167.2</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="33">
         <v>31.984999999999999</v>
       </c>
       <c r="C46" s="33">
         <v>32.228999999999999</v>
       </c>
       <c r="D46" s="33">
         <v>32.771000000000001</v>
       </c>
       <c r="E46" s="31">
         <v>32.844000000000001</v>
       </c>
       <c r="F46" s="31">
         <v>32.898000000000003</v>
       </c>
       <c r="G46" s="31">
         <v>31.786000000000001</v>
       </c>
       <c r="H46" s="31">
         <v>30.672999999999998</v>
       </c>
       <c r="I46" s="31">
         <v>30.742000000000001</v>
       </c>
       <c r="J46" s="31">
         <v>32.360999999999997</v>
       </c>
       <c r="K46" s="31">
         <v>31.620999999999999</v>
       </c>
       <c r="L46" s="31">
         <v>32</v>
       </c>
-      <c r="M46" s="70">
+      <c r="M46" s="65">
         <v>31.3</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="33">
         <v>70.164000000000001</v>
       </c>
       <c r="C47" s="34">
         <v>70.653999999999996</v>
       </c>
       <c r="D47" s="33">
         <v>70.897999999999996</v>
       </c>
       <c r="E47" s="31">
         <v>71.510000000000005</v>
       </c>
       <c r="F47" s="31">
         <v>71.646000000000001</v>
       </c>
       <c r="G47" s="31">
         <v>72.792000000000002</v>
       </c>
       <c r="H47" s="31">
         <v>71.578999999999994</v>
       </c>
       <c r="I47" s="31">
         <v>71.179000000000002</v>
       </c>
       <c r="J47" s="31">
         <v>66.305999999999997</v>
       </c>
       <c r="K47" s="31">
         <v>66.441000000000003</v>
       </c>
       <c r="L47" s="31">
         <v>66.400000000000006</v>
       </c>
-      <c r="M47" s="70">
+      <c r="M47" s="65">
         <v>65.900000000000006</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="33"/>
       <c r="C48" s="34"/>
       <c r="D48" s="33"/>
       <c r="E48" s="31"/>
       <c r="F48" s="31"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
       <c r="I48" s="31"/>
       <c r="J48" s="31"/>
       <c r="K48" s="31"/>
       <c r="L48" s="31"/>
-      <c r="M48" s="70"/>
+      <c r="M48" s="65"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="33">
         <v>4.2850000000000001</v>
       </c>
       <c r="C49" s="34">
         <v>4.2300000000000004</v>
       </c>
       <c r="D49" s="33">
         <v>4.242</v>
       </c>
       <c r="E49" s="31">
         <v>4.2409999999999997</v>
       </c>
       <c r="F49" s="31">
         <v>4.173</v>
       </c>
       <c r="G49" s="31">
         <v>4.1050000000000004</v>
       </c>
       <c r="H49" s="31">
         <v>4.1159999999999997</v>
       </c>
       <c r="I49" s="31">
         <v>4.1589999999999998</v>
       </c>
       <c r="J49" s="31">
         <v>4.8380000000000001</v>
       </c>
       <c r="K49" s="31">
         <v>4.7309999999999999</v>
       </c>
       <c r="L49" s="31">
         <v>4.7</v>
       </c>
-      <c r="M49" s="70">
+      <c r="M49" s="65">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="33">
         <v>9.5500000000000007</v>
       </c>
       <c r="C50" s="34">
         <v>9.5280000000000005</v>
       </c>
       <c r="D50" s="33">
         <v>9.2989999999999995</v>
       </c>
       <c r="E50" s="31">
         <v>9.14</v>
       </c>
       <c r="F50" s="31">
         <v>9.3460000000000001</v>
       </c>
       <c r="G50" s="31">
         <v>9.0649999999999995</v>
       </c>
       <c r="H50" s="31">
         <v>9.3290000000000006</v>
       </c>
       <c r="I50" s="31">
         <v>9.3070000000000004</v>
       </c>
       <c r="J50" s="31">
         <v>8.6809999999999992</v>
       </c>
       <c r="K50" s="31">
         <v>9.1419999999999995</v>
       </c>
       <c r="L50" s="31">
         <v>9</v>
       </c>
-      <c r="M50" s="70">
+      <c r="M50" s="65">
         <v>8.5</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="33">
         <v>6.0309999999999997</v>
       </c>
       <c r="C51" s="34">
         <v>5.8010000000000002</v>
       </c>
       <c r="D51" s="33">
         <v>5.81</v>
       </c>
       <c r="E51" s="31">
         <v>5.8289999999999997</v>
       </c>
       <c r="F51" s="31">
         <v>5.5919999999999996</v>
       </c>
       <c r="G51" s="31">
         <v>5.61</v>
       </c>
       <c r="H51" s="31">
         <v>5.431</v>
       </c>
       <c r="I51" s="31">
         <v>5.4109999999999996</v>
       </c>
       <c r="J51" s="31">
         <v>5.5519999999999996</v>
       </c>
       <c r="K51" s="31">
         <v>5.78</v>
       </c>
       <c r="L51" s="31">
         <v>5.6</v>
       </c>
-      <c r="M51" s="70">
+      <c r="M51" s="65">
         <v>5.4</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="33">
         <v>6.5030000000000001</v>
       </c>
       <c r="C52" s="34">
         <v>6.0990000000000002</v>
       </c>
       <c r="D52" s="33">
         <v>6.0129999999999999</v>
       </c>
       <c r="E52" s="31">
         <v>6.1219999999999999</v>
       </c>
       <c r="F52" s="31">
         <v>5.9</v>
       </c>
       <c r="G52" s="31">
         <v>6.0469999999999997</v>
       </c>
       <c r="H52" s="31">
         <v>5.8319999999999999</v>
       </c>
       <c r="I52" s="31">
         <v>5.6520000000000001</v>
       </c>
       <c r="J52" s="31">
         <v>6.548</v>
       </c>
       <c r="K52" s="31">
         <v>6.6689999999999996</v>
       </c>
       <c r="L52" s="31">
         <v>6.4</v>
       </c>
-      <c r="M52" s="70">
+      <c r="M52" s="65">
         <v>5.9</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B53" s="33">
         <v>7.4870000000000001</v>
       </c>
       <c r="C53" s="34">
         <v>7.3949999999999996</v>
       </c>
       <c r="D53" s="33">
         <v>7.3979999999999997</v>
       </c>
       <c r="E53" s="31">
         <v>7.2240000000000002</v>
       </c>
       <c r="F53" s="31">
         <v>7.218</v>
       </c>
       <c r="G53" s="31">
         <v>7.2309999999999999</v>
       </c>
       <c r="H53" s="31">
         <v>7.2729999999999997</v>
       </c>
       <c r="I53" s="31">
         <v>7.2</v>
       </c>
       <c r="J53" s="31">
         <v>7.0259999999999998</v>
       </c>
       <c r="K53" s="31">
         <v>7.5430000000000001</v>
       </c>
       <c r="L53" s="31">
         <v>7.4</v>
       </c>
-      <c r="M53" s="70">
+      <c r="M53" s="65">
         <v>7.1</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="33">
         <v>4.556</v>
       </c>
       <c r="C54" s="34">
         <v>4.4279999999999999</v>
       </c>
       <c r="D54" s="33">
         <v>4.3019999999999996</v>
       </c>
       <c r="E54" s="31">
         <v>4.43</v>
       </c>
       <c r="F54" s="31">
         <v>4.5540000000000003</v>
       </c>
       <c r="G54" s="31">
         <v>4.577</v>
       </c>
       <c r="H54" s="31">
         <v>4.45</v>
       </c>
       <c r="I54" s="31">
         <v>4.3280000000000003</v>
       </c>
       <c r="J54" s="31">
         <v>4.9400000000000004</v>
       </c>
       <c r="K54" s="31">
         <v>4.907</v>
       </c>
       <c r="L54" s="31">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M54" s="70">
+      <c r="M54" s="65">
         <v>4.7</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="33">
         <v>3.9430000000000001</v>
       </c>
       <c r="C55" s="34">
         <v>3.734</v>
       </c>
       <c r="D55" s="33">
         <v>3.7109999999999999</v>
       </c>
       <c r="E55" s="31">
         <v>3.5609999999999999</v>
       </c>
       <c r="F55" s="31">
         <v>3.5579999999999998</v>
       </c>
       <c r="G55" s="31">
         <v>3.5249999999999999</v>
       </c>
       <c r="H55" s="31">
         <v>3.4340000000000002</v>
       </c>
       <c r="I55" s="31">
         <v>3.38</v>
       </c>
       <c r="J55" s="31">
         <v>3.694</v>
       </c>
       <c r="K55" s="31">
         <v>3.6739999999999999</v>
       </c>
       <c r="L55" s="31">
         <v>3.6</v>
       </c>
-      <c r="M55" s="70">
+      <c r="M55" s="65">
         <v>3.5</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="33">
         <v>10.295999999999999</v>
       </c>
       <c r="C56" s="34">
         <v>9.3260000000000005</v>
       </c>
       <c r="D56" s="33">
         <v>9.27</v>
       </c>
       <c r="E56" s="31">
         <v>8.9559999999999995</v>
       </c>
       <c r="F56" s="31">
         <v>9.3840000000000003</v>
       </c>
       <c r="G56" s="31">
         <v>9.2449999999999992</v>
       </c>
       <c r="H56" s="31">
         <v>9.5389999999999997</v>
       </c>
       <c r="I56" s="31">
         <v>8.82</v>
       </c>
       <c r="J56" s="31">
         <v>9.7520000000000007</v>
       </c>
       <c r="K56" s="31">
         <v>9.4570000000000007</v>
       </c>
       <c r="L56" s="31">
         <v>9.5</v>
       </c>
-      <c r="M56" s="70">
+      <c r="M56" s="65">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B57" s="33">
         <v>4.4009999999999998</v>
       </c>
       <c r="C57" s="34">
         <v>4.4059999999999997</v>
       </c>
       <c r="D57" s="33">
         <v>4.2949999999999999</v>
       </c>
       <c r="E57" s="31">
         <v>4.0709999999999997</v>
       </c>
       <c r="F57" s="31">
         <v>4.0910000000000002</v>
       </c>
       <c r="G57" s="31">
         <v>3.9580000000000002</v>
       </c>
       <c r="H57" s="31">
         <v>4.0220000000000002</v>
       </c>
       <c r="I57" s="31">
         <v>3.8420000000000001</v>
       </c>
       <c r="J57" s="31">
         <v>4.343</v>
       </c>
       <c r="K57" s="31">
         <v>4.0789999999999997</v>
       </c>
       <c r="L57" s="31">
         <v>4.2</v>
       </c>
-      <c r="M57" s="70">
+      <c r="M57" s="65">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B58" s="33">
         <v>7.2149999999999999</v>
       </c>
       <c r="C58" s="35">
         <v>6.8540000000000001</v>
       </c>
       <c r="D58" s="33">
         <v>6.8659999999999997</v>
       </c>
       <c r="E58" s="31">
         <v>6.7510000000000003</v>
       </c>
       <c r="F58" s="31">
         <v>6.5730000000000004</v>
       </c>
       <c r="G58" s="31">
         <v>6.2919999999999998</v>
       </c>
       <c r="H58" s="31">
         <v>6.282</v>
       </c>
       <c r="I58" s="31">
         <v>6.2930000000000001</v>
       </c>
       <c r="J58" s="31">
         <v>6.1120000000000001</v>
       </c>
       <c r="K58" s="31">
         <v>6.093</v>
       </c>
       <c r="L58" s="31">
         <v>6</v>
       </c>
-      <c r="M58" s="70">
+      <c r="M58" s="65">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="10.5" customHeight="1">
       <c r="A59" s="8"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
-      <c r="M59" s="66"/>
+      <c r="M59" s="61"/>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A60" s="64" t="s">
+      <c r="A60" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B60" s="64"/>
-[...9 lines deleted...]
-      <c r="M60" s="66"/>
+      <c r="B60" s="85"/>
+      <c r="C60" s="85"/>
+      <c r="D60" s="85"/>
+      <c r="E60" s="86"/>
+      <c r="F60" s="86"/>
+      <c r="G60" s="86"/>
+      <c r="H60" s="86"/>
+      <c r="I60" s="86"/>
+      <c r="J60" s="86"/>
+      <c r="K60" s="86"/>
+      <c r="M60" s="61"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A61" s="61"/>
-[...5 lines deleted...]
-      <c r="G61" s="61"/>
+      <c r="A61" s="82"/>
+      <c r="B61" s="82"/>
+      <c r="C61" s="82"/>
+      <c r="D61" s="82"/>
+      <c r="E61" s="82"/>
+      <c r="F61" s="82"/>
+      <c r="G61" s="82"/>
       <c r="L61" s="14"/>
-      <c r="M61" s="67" t="s">
+      <c r="M61" s="62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="A62" s="13"/>
       <c r="B62" s="38">
         <v>2014</v>
       </c>
       <c r="C62" s="36" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="36">
         <v>2016</v>
       </c>
       <c r="E62" s="36">
         <v>2017</v>
       </c>
       <c r="F62" s="36">
         <v>2018</v>
       </c>
       <c r="G62" s="36">
         <v>2019</v>
       </c>
       <c r="H62" s="36">
         <v>2020</v>
       </c>
       <c r="I62" s="36">
         <v>2021</v>
       </c>
       <c r="J62" s="36">
         <v>2022</v>
       </c>
       <c r="K62" s="36">
         <v>2023</v>
       </c>
       <c r="L62" s="36">
         <v>2024</v>
       </c>
-      <c r="M62" s="68">
+      <c r="M62" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="10" customFormat="1">
       <c r="A63" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="39">
         <v>88.897000000000006</v>
       </c>
       <c r="C63" s="40">
         <v>74.031999999999996</v>
       </c>
       <c r="D63" s="39">
         <v>69.433000000000007</v>
       </c>
       <c r="E63" s="37">
         <v>64.894999999999996</v>
       </c>
       <c r="F63" s="37">
         <v>61.683999999999997</v>
       </c>
       <c r="G63" s="37">
         <v>61.231999999999999</v>
       </c>
       <c r="H63" s="37">
         <v>59.777999999999999</v>
       </c>
       <c r="I63" s="37">
         <v>58.76</v>
       </c>
       <c r="J63" s="37">
         <v>59.143999999999998</v>
       </c>
       <c r="K63" s="37">
         <v>59.222999999999999</v>
       </c>
       <c r="L63" s="37">
         <v>59.3</v>
       </c>
-      <c r="M63" s="70">
+      <c r="M63" s="65">
         <v>59.2</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="39">
         <v>22.06</v>
       </c>
       <c r="C64" s="40">
         <v>20.494</v>
       </c>
       <c r="D64" s="39">
         <v>19.803000000000001</v>
       </c>
       <c r="E64" s="37">
         <v>19.04</v>
       </c>
       <c r="F64" s="37">
         <v>18.324000000000002</v>
       </c>
       <c r="G64" s="37">
         <v>18.111999999999998</v>
       </c>
       <c r="H64" s="37">
         <v>17.882999999999999</v>
       </c>
       <c r="I64" s="37">
         <v>18.251999999999999</v>
       </c>
       <c r="J64" s="37">
         <v>18.602</v>
       </c>
       <c r="K64" s="37">
         <v>18.614999999999998</v>
       </c>
       <c r="L64" s="37">
         <v>19.2</v>
       </c>
-      <c r="M64" s="70">
+      <c r="M64" s="65">
         <v>19.600000000000001</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="39">
         <v>7.1280000000000001</v>
       </c>
       <c r="C65" s="40">
         <v>5.7839999999999998</v>
       </c>
       <c r="D65" s="39">
         <v>4.9749999999999996</v>
       </c>
       <c r="E65" s="37">
         <v>4.5540000000000003</v>
       </c>
       <c r="F65" s="37">
         <v>3.9390000000000001</v>
       </c>
       <c r="G65" s="37">
         <v>4.2809999999999997</v>
       </c>
       <c r="H65" s="37">
         <v>3.726</v>
       </c>
       <c r="I65" s="37">
         <v>3.766</v>
       </c>
       <c r="J65" s="37">
         <v>3.5419999999999998</v>
       </c>
       <c r="K65" s="37">
         <v>4.0259999999999998</v>
       </c>
       <c r="L65" s="37">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M65" s="70">
+      <c r="M65" s="65">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="39">
         <v>8.9</v>
       </c>
       <c r="C66" s="40">
         <v>7.7690000000000001</v>
       </c>
       <c r="D66" s="39">
         <v>7.7889999999999997</v>
       </c>
       <c r="E66" s="37">
         <v>7.258</v>
       </c>
       <c r="F66" s="37">
         <v>6.7640000000000002</v>
       </c>
       <c r="G66" s="37">
         <v>6.52</v>
       </c>
       <c r="H66" s="37">
         <v>6.2009999999999996</v>
       </c>
       <c r="I66" s="37">
         <v>6.3410000000000002</v>
       </c>
       <c r="J66" s="37">
         <v>5.8250000000000002</v>
       </c>
       <c r="K66" s="37">
         <v>5.5839999999999996</v>
       </c>
       <c r="L66" s="37">
         <v>5.5</v>
       </c>
-      <c r="M66" s="70">
+      <c r="M66" s="65">
         <v>5.4</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="39"/>
       <c r="C67" s="40"/>
       <c r="D67" s="39"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
       <c r="L67" s="37"/>
-      <c r="M67" s="70"/>
+      <c r="M67" s="65"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="39">
         <v>3.6150000000000002</v>
       </c>
       <c r="C68" s="40">
         <v>2.617</v>
       </c>
       <c r="D68" s="39">
         <v>2.6619999999999999</v>
       </c>
       <c r="E68" s="37">
         <v>2.5329999999999999</v>
       </c>
       <c r="F68" s="37">
         <v>2.4060000000000001</v>
       </c>
       <c r="G68" s="37">
         <v>2.403</v>
       </c>
       <c r="H68" s="37">
         <v>2.3530000000000002</v>
       </c>
       <c r="I68" s="37">
         <v>2.0619999999999998</v>
       </c>
       <c r="J68" s="37">
         <v>2.2149999999999999</v>
       </c>
       <c r="K68" s="37">
         <v>2.1110000000000002</v>
       </c>
       <c r="L68" s="37">
         <v>2.1</v>
       </c>
-      <c r="M68" s="70">
+      <c r="M68" s="65">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="39">
         <v>6.9240000000000004</v>
       </c>
       <c r="C69" s="40">
         <v>6.194</v>
       </c>
       <c r="D69" s="39">
         <v>5.2</v>
       </c>
       <c r="E69" s="37">
         <v>4.4459999999999997</v>
       </c>
       <c r="F69" s="37">
         <v>4.2279999999999998</v>
       </c>
       <c r="G69" s="37">
         <v>4.2969999999999997</v>
       </c>
       <c r="H69" s="37">
         <v>4.431</v>
       </c>
       <c r="I69" s="37">
         <v>3.972</v>
       </c>
       <c r="J69" s="37">
         <v>3.4990000000000001</v>
       </c>
       <c r="K69" s="37">
         <v>3.5230000000000001</v>
       </c>
       <c r="L69" s="37">
         <v>3.5</v>
       </c>
-      <c r="M69" s="70">
+      <c r="M69" s="65">
         <v>3.3</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="39">
         <v>4.8440000000000003</v>
       </c>
       <c r="C70" s="40">
         <v>4.258</v>
       </c>
       <c r="D70" s="39">
         <v>3.6429999999999998</v>
       </c>
       <c r="E70" s="37">
         <v>3.456</v>
       </c>
       <c r="F70" s="37">
         <v>3.2959999999999998</v>
       </c>
       <c r="G70" s="37">
         <v>3.24</v>
       </c>
       <c r="H70" s="37">
         <v>3.1309999999999998</v>
       </c>
       <c r="I70" s="37">
         <v>3.0920000000000001</v>
       </c>
       <c r="J70" s="37">
         <v>2.9510000000000001</v>
       </c>
       <c r="K70" s="37">
         <v>3.0920000000000001</v>
       </c>
       <c r="L70" s="37">
         <v>3</v>
       </c>
-      <c r="M70" s="70">
+      <c r="M70" s="65">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="39">
         <v>5.32</v>
       </c>
       <c r="C71" s="40">
         <v>3.5859999999999999</v>
       </c>
       <c r="D71" s="39">
         <v>3.464</v>
       </c>
       <c r="E71" s="37">
         <v>3.3919999999999999</v>
       </c>
       <c r="F71" s="37">
         <v>3.18</v>
       </c>
       <c r="G71" s="37">
         <v>2.9769999999999999</v>
       </c>
       <c r="H71" s="37">
         <v>2.8889999999999998</v>
       </c>
       <c r="I71" s="37">
         <v>2.6709999999999998</v>
       </c>
       <c r="J71" s="37">
         <v>2.976</v>
       </c>
       <c r="K71" s="37">
         <v>3.1560000000000001</v>
       </c>
       <c r="L71" s="37">
         <v>3</v>
       </c>
-      <c r="M71" s="70">
+      <c r="M71" s="65">
         <v>2.9</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="39">
         <v>5.9560000000000004</v>
       </c>
       <c r="C72" s="40">
         <v>5.173</v>
       </c>
       <c r="D72" s="39">
         <v>4.6619999999999999</v>
       </c>
       <c r="E72" s="37">
         <v>4.218</v>
       </c>
       <c r="F72" s="37">
         <v>4.1710000000000003</v>
       </c>
       <c r="G72" s="37">
         <v>3.9870000000000001</v>
       </c>
       <c r="H72" s="37">
         <v>3.8940000000000001</v>
       </c>
       <c r="I72" s="37">
         <v>3.778</v>
       </c>
       <c r="J72" s="37">
         <v>3.6819999999999999</v>
       </c>
       <c r="K72" s="37">
         <v>3.899</v>
       </c>
       <c r="L72" s="37">
         <v>3.8</v>
       </c>
-      <c r="M72" s="70">
+      <c r="M72" s="65">
         <v>3.7</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B73" s="39">
         <v>3.66</v>
       </c>
       <c r="C73" s="40">
         <v>2.448</v>
       </c>
       <c r="D73" s="39">
         <v>2.4369999999999998</v>
       </c>
       <c r="E73" s="37">
         <v>2.1379999999999999</v>
       </c>
       <c r="F73" s="37">
         <v>2.0369999999999999</v>
       </c>
       <c r="G73" s="37">
         <v>2.2210000000000001</v>
       </c>
       <c r="H73" s="37">
         <v>1.8640000000000001</v>
       </c>
       <c r="I73" s="37">
         <v>1.7350000000000001</v>
       </c>
       <c r="J73" s="37">
         <v>1.931</v>
       </c>
       <c r="K73" s="37">
         <v>1.6859999999999999</v>
       </c>
       <c r="L73" s="37">
         <v>1.7</v>
       </c>
-      <c r="M73" s="70">
+      <c r="M73" s="65">
         <v>1.7</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B74" s="39">
         <v>3.0270000000000001</v>
       </c>
       <c r="C74" s="40">
         <v>2.3279999999999998</v>
       </c>
       <c r="D74" s="39">
         <v>2.2210000000000001</v>
       </c>
       <c r="E74" s="37">
         <v>1.9379999999999999</v>
       </c>
       <c r="F74" s="37">
         <v>1.6850000000000001</v>
       </c>
       <c r="G74" s="37">
         <v>1.7989999999999999</v>
       </c>
       <c r="H74" s="37">
         <v>1.72</v>
       </c>
       <c r="I74" s="37">
         <v>1.712</v>
       </c>
       <c r="J74" s="37">
         <v>1.89</v>
       </c>
       <c r="K74" s="37">
         <v>1.845</v>
       </c>
       <c r="L74" s="37">
         <v>1.8</v>
       </c>
-      <c r="M74" s="70">
+      <c r="M74" s="65">
         <v>1.8</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B75" s="39">
         <v>7.8680000000000003</v>
       </c>
       <c r="C75" s="40">
         <v>5.133</v>
       </c>
       <c r="D75" s="39">
         <v>5.4029999999999996</v>
       </c>
       <c r="E75" s="37">
         <v>4.9130000000000003</v>
       </c>
       <c r="F75" s="37">
         <v>4.8529999999999998</v>
       </c>
       <c r="G75" s="37">
         <v>4.7770000000000001</v>
       </c>
       <c r="H75" s="37">
         <v>4.8639999999999999</v>
       </c>
       <c r="I75" s="37">
         <v>4.5819999999999999</v>
       </c>
       <c r="J75" s="37">
         <v>5.0449999999999999</v>
       </c>
       <c r="K75" s="37">
         <v>4.9009999999999998</v>
       </c>
       <c r="L75" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M75" s="70">
+      <c r="M75" s="65">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="39">
         <v>3.5619999999999998</v>
       </c>
       <c r="C76" s="40">
         <v>3.39</v>
       </c>
       <c r="D76" s="39">
         <v>2.8639999999999999</v>
       </c>
       <c r="E76" s="37">
         <v>2.6560000000000001</v>
       </c>
       <c r="F76" s="37">
         <v>2.5859999999999999</v>
       </c>
       <c r="G76" s="37">
         <v>2.3879999999999999</v>
       </c>
       <c r="H76" s="37">
         <v>2.419</v>
       </c>
       <c r="I76" s="37">
         <v>2.2589999999999999</v>
       </c>
       <c r="J76" s="37">
         <v>2.532</v>
       </c>
       <c r="K76" s="37">
         <v>2.3980000000000001</v>
       </c>
       <c r="L76" s="37">
         <v>2.5</v>
       </c>
-      <c r="M76" s="70">
+      <c r="M76" s="65">
         <v>2.4</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="39">
         <v>6.0330000000000004</v>
       </c>
       <c r="C77" s="41">
         <v>4.8579999999999997</v>
       </c>
       <c r="D77" s="39">
         <v>4.3099999999999996</v>
       </c>
       <c r="E77" s="37">
         <v>4.3529999999999998</v>
       </c>
       <c r="F77" s="37">
         <v>4.2149999999999999</v>
       </c>
       <c r="G77" s="37">
         <v>4.2300000000000004</v>
       </c>
       <c r="H77" s="37">
         <v>4.4029999999999996</v>
       </c>
       <c r="I77" s="37">
         <v>4.5380000000000003</v>
       </c>
       <c r="J77" s="37">
         <v>4.4539999999999997</v>
       </c>
       <c r="K77" s="37">
         <v>4.3869999999999996</v>
       </c>
       <c r="L77" s="37">
         <v>4.2</v>
       </c>
-      <c r="M77" s="70">
+      <c r="M77" s="65">
         <v>4.3</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="10.5" customHeight="1">
       <c r="A78" s="8"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
-      <c r="M78" s="66"/>
+      <c r="M78" s="61"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="64" t="s">
+      <c r="A79" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="64"/>
-[...9 lines deleted...]
-      <c r="M79" s="66"/>
+      <c r="B79" s="85"/>
+      <c r="C79" s="85"/>
+      <c r="D79" s="85"/>
+      <c r="E79" s="86"/>
+      <c r="F79" s="86"/>
+      <c r="G79" s="86"/>
+      <c r="H79" s="86"/>
+      <c r="I79" s="86"/>
+      <c r="J79" s="86"/>
+      <c r="K79" s="86"/>
+      <c r="M79" s="61"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A80" s="61"/>
-[...5 lines deleted...]
-      <c r="G80" s="61"/>
+      <c r="A80" s="82"/>
+      <c r="B80" s="82"/>
+      <c r="C80" s="82"/>
+      <c r="D80" s="82"/>
+      <c r="E80" s="82"/>
+      <c r="F80" s="82"/>
+      <c r="G80" s="82"/>
       <c r="L80" s="14"/>
-      <c r="M80" s="67" t="s">
+      <c r="M80" s="62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:13" s="10" customFormat="1" ht="14.25" customHeight="1">
       <c r="A81" s="13"/>
       <c r="B81" s="44">
         <v>2014</v>
       </c>
       <c r="C81" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="42">
         <v>2016</v>
       </c>
       <c r="E81" s="42">
         <v>2017</v>
       </c>
       <c r="F81" s="42">
         <v>2018</v>
       </c>
       <c r="G81" s="42">
         <v>2019</v>
       </c>
       <c r="H81" s="42">
         <v>2020</v>
       </c>
       <c r="I81" s="42">
         <v>2021</v>
       </c>
       <c r="J81" s="42">
         <v>2022</v>
       </c>
       <c r="K81" s="42">
         <v>2023</v>
       </c>
       <c r="L81" s="42">
         <v>2024</v>
       </c>
-      <c r="M81" s="68">
+      <c r="M81" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="82" spans="1:13" s="10" customFormat="1">
       <c r="A82" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B82" s="45">
         <v>20.981000000000002</v>
       </c>
       <c r="C82" s="46">
         <v>21.039000000000001</v>
       </c>
       <c r="D82" s="45">
         <v>20.297000000000001</v>
       </c>
       <c r="E82" s="43">
         <v>19.920999999999999</v>
       </c>
       <c r="F82" s="48">
         <v>19.617000000000001</v>
       </c>
       <c r="G82" s="43">
         <v>19.146000000000001</v>
       </c>
       <c r="H82" s="43">
         <v>19.587</v>
       </c>
       <c r="I82" s="43">
         <v>19.378</v>
       </c>
       <c r="J82" s="43">
         <v>19.186</v>
       </c>
       <c r="K82" s="43">
         <v>19.323</v>
       </c>
       <c r="L82" s="43">
         <v>19.2</v>
       </c>
-      <c r="M82" s="70">
+      <c r="M82" s="65">
         <v>19.7</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="45">
         <v>9.6809999999999992</v>
       </c>
       <c r="C83" s="46">
         <v>9.8019999999999996</v>
       </c>
       <c r="D83" s="45">
         <v>9.6829999999999998</v>
       </c>
       <c r="E83" s="43">
         <v>9.5809999999999995</v>
       </c>
       <c r="F83" s="48">
         <v>9.423</v>
       </c>
       <c r="G83" s="43">
         <v>9.2219999999999995</v>
       </c>
       <c r="H83" s="43">
         <v>9.6769999999999996</v>
       </c>
       <c r="I83" s="43">
         <v>9.6630000000000003</v>
       </c>
       <c r="J83" s="43">
         <v>9.6679999999999993</v>
       </c>
       <c r="K83" s="43">
         <v>9.7799999999999994</v>
       </c>
       <c r="L83" s="43">
         <v>9.6999999999999993</v>
       </c>
-      <c r="M83" s="70">
+      <c r="M83" s="65">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="45">
         <v>2.0649999999999999</v>
       </c>
       <c r="C84" s="46">
         <v>2.085</v>
       </c>
       <c r="D84" s="45">
         <v>1.974</v>
       </c>
       <c r="E84" s="43">
         <v>1.96</v>
       </c>
       <c r="F84" s="43">
         <v>1.885</v>
       </c>
       <c r="G84" s="43">
         <v>1.8240000000000001</v>
       </c>
       <c r="H84" s="43">
         <v>1.7869999999999999</v>
       </c>
       <c r="I84" s="43">
         <v>1.7490000000000001</v>
       </c>
       <c r="J84" s="43">
         <v>1.8149999999999999</v>
       </c>
       <c r="K84" s="43">
         <v>1.8149999999999999</v>
       </c>
       <c r="L84" s="43">
         <v>1.8</v>
       </c>
-      <c r="M84" s="70">
+      <c r="M84" s="65">
         <v>1.8</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B85" s="45">
         <v>4.2690000000000001</v>
       </c>
       <c r="C85" s="46">
         <v>4.2930000000000001</v>
       </c>
       <c r="D85" s="45">
         <v>4.22</v>
       </c>
       <c r="E85" s="43">
         <v>4.0629999999999997</v>
       </c>
       <c r="F85" s="43">
         <v>4.0449999999999999</v>
       </c>
       <c r="G85" s="43">
         <v>3.9940000000000002</v>
       </c>
       <c r="H85" s="43">
         <v>4.0039999999999996</v>
       </c>
       <c r="I85" s="43">
         <v>3.988</v>
       </c>
       <c r="J85" s="43">
         <v>3.6059999999999999</v>
       </c>
       <c r="K85" s="43">
         <v>3.6440000000000001</v>
       </c>
       <c r="L85" s="43">
         <v>3.6</v>
       </c>
-      <c r="M85" s="70">
+      <c r="M85" s="65">
         <v>3.6</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B86" s="45"/>
       <c r="C86" s="46"/>
       <c r="D86" s="45"/>
       <c r="E86" s="43"/>
       <c r="F86" s="43"/>
       <c r="G86" s="43"/>
       <c r="H86" s="43"/>
       <c r="I86" s="43"/>
       <c r="J86" s="43"/>
       <c r="K86" s="43"/>
       <c r="L86" s="43"/>
-      <c r="M86" s="70"/>
+      <c r="M86" s="65"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="45">
         <v>0.38900000000000001</v>
       </c>
       <c r="C87" s="46">
         <v>0.38200000000000001</v>
       </c>
       <c r="D87" s="45">
         <v>0.34100000000000003</v>
       </c>
       <c r="E87" s="43">
         <v>0.33700000000000002</v>
       </c>
       <c r="F87" s="43">
         <v>0.31900000000000001</v>
       </c>
       <c r="G87" s="43">
         <v>0.315</v>
       </c>
       <c r="H87" s="43">
         <v>0.312</v>
       </c>
       <c r="I87" s="43">
         <v>0.3</v>
       </c>
       <c r="J87" s="43">
         <v>0.34200000000000003</v>
       </c>
       <c r="K87" s="43">
         <v>0.33</v>
       </c>
       <c r="L87" s="43">
         <v>0.3</v>
       </c>
-      <c r="M87" s="70">
+      <c r="M87" s="65">
         <v>0.3</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="45">
         <v>0.75700000000000001</v>
       </c>
       <c r="C88" s="46">
         <v>0.78600000000000003</v>
       </c>
       <c r="D88" s="45">
         <v>0.68899999999999995</v>
       </c>
       <c r="E88" s="43">
         <v>0.65600000000000003</v>
       </c>
       <c r="F88" s="43">
         <v>0.66100000000000003</v>
       </c>
       <c r="G88" s="43">
         <v>0.64600000000000002</v>
       </c>
       <c r="H88" s="43">
         <v>0.66500000000000004</v>
       </c>
       <c r="I88" s="43">
         <v>0.7</v>
       </c>
       <c r="J88" s="43">
         <v>0.58899999999999997</v>
       </c>
       <c r="K88" s="43">
         <v>0.60799999999999998</v>
       </c>
       <c r="L88" s="43">
         <v>0.6</v>
       </c>
-      <c r="M88" s="70">
+      <c r="M88" s="65">
         <v>0.6</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="45">
         <v>0.438</v>
       </c>
       <c r="C89" s="46">
         <v>0.42899999999999999</v>
       </c>
       <c r="D89" s="45">
         <v>0.40799999999999997</v>
       </c>
       <c r="E89" s="43">
         <v>0.41199999999999998</v>
       </c>
       <c r="F89" s="43">
         <v>0.38900000000000001</v>
       </c>
       <c r="G89" s="43">
         <v>0.38</v>
       </c>
       <c r="H89" s="43">
         <v>0.36899999999999999</v>
       </c>
       <c r="I89" s="43">
         <v>0.4</v>
       </c>
       <c r="J89" s="43">
         <v>0.35699999999999998</v>
       </c>
       <c r="K89" s="43">
         <v>0.36599999999999999</v>
       </c>
       <c r="L89" s="43">
         <v>0.4</v>
       </c>
-      <c r="M89" s="70">
+      <c r="M89" s="65">
         <v>0.4</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B90" s="45">
         <v>0.46899999999999997</v>
       </c>
       <c r="C90" s="46">
         <v>0.438</v>
       </c>
       <c r="D90" s="45">
         <v>0.39800000000000002</v>
       </c>
       <c r="E90" s="43">
         <v>0.41</v>
       </c>
       <c r="F90" s="43">
         <v>0.39</v>
       </c>
       <c r="G90" s="43">
         <v>0.372</v>
       </c>
       <c r="H90" s="43">
         <v>0.36299999999999999</v>
       </c>
       <c r="I90" s="43">
         <v>0.3</v>
       </c>
       <c r="J90" s="43">
         <v>0.39600000000000002</v>
       </c>
       <c r="K90" s="43">
         <v>0.40799999999999997</v>
       </c>
       <c r="L90" s="43">
         <v>0.4</v>
       </c>
-      <c r="M90" s="70">
+      <c r="M90" s="65">
         <v>0.4</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="45">
         <v>0.53800000000000003</v>
       </c>
       <c r="C91" s="46">
         <v>0.52400000000000002</v>
       </c>
       <c r="D91" s="45">
         <v>0.50600000000000001</v>
       </c>
       <c r="E91" s="43">
         <v>0.49399999999999999</v>
       </c>
       <c r="F91" s="43">
         <v>0.48799999999999999</v>
       </c>
       <c r="G91" s="43">
         <v>0.46600000000000003</v>
       </c>
       <c r="H91" s="43">
         <v>0.47699999999999998</v>
       </c>
       <c r="I91" s="43">
         <v>0.5</v>
       </c>
       <c r="J91" s="43">
         <v>0.45600000000000002</v>
       </c>
       <c r="K91" s="43">
         <v>0.48799999999999999</v>
       </c>
       <c r="L91" s="43">
         <v>0.5</v>
       </c>
-      <c r="M91" s="70">
+      <c r="M91" s="65">
         <v>0.5</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="45">
         <v>0.41599999999999998</v>
       </c>
       <c r="C92" s="46">
         <v>0.40400000000000003</v>
       </c>
       <c r="D92" s="45">
         <v>0.34300000000000003</v>
       </c>
       <c r="E92" s="43">
         <v>0.33</v>
       </c>
       <c r="F92" s="43">
         <v>0.32700000000000001</v>
       </c>
       <c r="G92" s="43">
         <v>0.34499999999999997</v>
       </c>
       <c r="H92" s="43">
         <v>0.313</v>
       </c>
       <c r="I92" s="43">
         <v>0.3</v>
       </c>
       <c r="J92" s="43">
         <v>0.33700000000000002</v>
       </c>
       <c r="K92" s="43">
         <v>0.316</v>
       </c>
       <c r="L92" s="43">
         <v>0.3</v>
       </c>
-      <c r="M92" s="70">
+      <c r="M92" s="65">
         <v>0.3</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="45">
         <v>0.35</v>
       </c>
       <c r="C93" s="46">
         <v>0.33</v>
       </c>
       <c r="D93" s="45">
         <v>0.29899999999999999</v>
       </c>
       <c r="E93" s="43">
         <v>0.27700000000000002</v>
       </c>
       <c r="F93" s="43">
         <v>0.26</v>
       </c>
       <c r="G93" s="43">
         <v>0.24199999999999999</v>
       </c>
       <c r="H93" s="43">
         <v>0.23</v>
       </c>
       <c r="I93" s="43">
         <v>0.2</v>
       </c>
       <c r="J93" s="43">
         <v>0.247</v>
       </c>
       <c r="K93" s="43">
         <v>0.24099999999999999</v>
       </c>
       <c r="L93" s="43">
         <v>0.2</v>
       </c>
-      <c r="M93" s="70">
+      <c r="M93" s="65">
         <v>0.3</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="45">
         <v>0.73899999999999999</v>
       </c>
       <c r="C94" s="46">
         <v>0.68</v>
       </c>
       <c r="D94" s="45">
         <v>0.65</v>
       </c>
       <c r="E94" s="43">
         <v>0.624</v>
       </c>
       <c r="F94" s="43">
         <v>0.65400000000000003</v>
       </c>
       <c r="G94" s="43">
         <v>0.61699999999999999</v>
       </c>
       <c r="H94" s="43">
         <v>0.64700000000000002</v>
       </c>
       <c r="I94" s="43">
         <v>0.64700000000000002</v>
       </c>
       <c r="J94" s="43">
         <v>0.63400000000000001</v>
       </c>
       <c r="K94" s="43">
         <v>0.61</v>
       </c>
       <c r="L94" s="43">
         <v>0.6</v>
       </c>
-      <c r="M94" s="70">
+      <c r="M94" s="65">
         <v>0.6</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B95" s="45">
         <v>0.33200000000000002</v>
       </c>
       <c r="C95" s="46">
         <v>0.39100000000000001</v>
       </c>
       <c r="D95" s="45">
         <v>0.316</v>
       </c>
       <c r="E95" s="43">
         <v>0.30099999999999999</v>
       </c>
       <c r="F95" s="43">
         <v>0.30299999999999999</v>
       </c>
       <c r="G95" s="43">
         <v>0.26700000000000002</v>
       </c>
       <c r="H95" s="43">
         <v>0.27100000000000002</v>
       </c>
       <c r="I95" s="43">
         <v>0.27100000000000002</v>
       </c>
       <c r="J95" s="43">
         <v>0.28399999999999997</v>
       </c>
       <c r="K95" s="43">
         <v>0.26700000000000002</v>
       </c>
       <c r="L95" s="43">
         <v>0.3</v>
       </c>
-      <c r="M95" s="70">
+      <c r="M95" s="65">
         <v>0.3</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B96" s="45">
         <v>0.53800000000000003</v>
       </c>
       <c r="C96" s="47">
         <v>0.495</v>
       </c>
       <c r="D96" s="45">
         <v>0.47</v>
       </c>
       <c r="E96" s="43">
         <v>0.47599999999999998</v>
       </c>
       <c r="F96" s="43">
         <v>0.47299999999999998</v>
       </c>
       <c r="G96" s="43">
         <v>0.45600000000000002</v>
       </c>
       <c r="H96" s="43">
         <v>0.47199999999999998</v>
       </c>
       <c r="I96" s="43">
         <v>0.47199999999999998</v>
       </c>
       <c r="J96" s="43">
         <v>0.45500000000000002</v>
       </c>
       <c r="K96" s="43">
         <v>0.45</v>
       </c>
       <c r="L96" s="43">
         <v>0.4</v>
       </c>
-      <c r="M96" s="70">
+      <c r="M96" s="65">
         <v>0.5</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="9.75" customHeight="1">
       <c r="A97" s="8"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
-      <c r="M97" s="66"/>
+      <c r="M97" s="61"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="64" t="s">
+      <c r="A98" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="B98" s="64"/>
-[...9 lines deleted...]
-      <c r="M98" s="66"/>
+      <c r="B98" s="85"/>
+      <c r="C98" s="85"/>
+      <c r="D98" s="85"/>
+      <c r="E98" s="86"/>
+      <c r="F98" s="86"/>
+      <c r="G98" s="86"/>
+      <c r="H98" s="86"/>
+      <c r="I98" s="86"/>
+      <c r="J98" s="86"/>
+      <c r="K98" s="86"/>
+      <c r="M98" s="61"/>
     </row>
     <row r="99" spans="1:13" ht="12" customHeight="1">
-      <c r="A99" s="61"/>
-[...5 lines deleted...]
-      <c r="G99" s="61"/>
+      <c r="A99" s="82"/>
+      <c r="B99" s="82"/>
+      <c r="C99" s="82"/>
+      <c r="D99" s="82"/>
+      <c r="E99" s="82"/>
+      <c r="F99" s="82"/>
+      <c r="G99" s="82"/>
       <c r="L99" s="14"/>
-      <c r="M99" s="67" t="s">
+      <c r="M99" s="62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="16.5" customHeight="1">
       <c r="A100" s="13"/>
       <c r="B100" s="51">
         <v>2014</v>
       </c>
       <c r="C100" s="49" t="s">
         <v>19</v>
       </c>
       <c r="D100" s="49">
         <v>2016</v>
       </c>
       <c r="E100" s="49">
         <v>2017</v>
       </c>
       <c r="F100" s="49">
         <v>2018</v>
       </c>
       <c r="G100" s="49">
         <v>2019</v>
       </c>
       <c r="H100" s="49">
         <v>2020</v>
       </c>
       <c r="I100" s="49">
         <v>2021</v>
       </c>
       <c r="J100" s="49">
         <v>2022</v>
       </c>
       <c r="K100" s="49">
         <v>2023</v>
       </c>
       <c r="L100" s="49">
         <v>2024</v>
       </c>
-      <c r="M100" s="68">
+      <c r="M100" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="101" spans="1:13" s="10" customFormat="1">
       <c r="A101" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B101" s="50">
         <v>4.8</v>
       </c>
       <c r="C101" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="D101" s="50">
         <v>4.8</v>
       </c>
       <c r="E101" s="50">
         <v>4.8</v>
       </c>
       <c r="F101" s="50">
         <v>4.8</v>
       </c>
       <c r="G101" s="50">
         <v>4.7</v>
       </c>
       <c r="H101" s="50">
         <v>4.8</v>
       </c>
       <c r="I101" s="50">
         <v>4.8</v>
       </c>
       <c r="J101" s="50">
         <v>4.8</v>
       </c>
       <c r="K101" s="50">
         <v>4.8</v>
       </c>
       <c r="L101" s="50">
         <v>4.7</v>
       </c>
-      <c r="M101" s="69">
+      <c r="M101" s="64">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="C102" s="50">
         <v>5</v>
       </c>
       <c r="D102" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="E102" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="F102" s="50">
         <v>4.8</v>
       </c>
       <c r="G102" s="50">
         <v>4.8</v>
       </c>
       <c r="H102" s="50">
         <v>5</v>
       </c>
       <c r="I102" s="50">
         <v>5</v>
       </c>
       <c r="J102" s="50">
         <v>5</v>
       </c>
       <c r="K102" s="50">
         <v>5</v>
       </c>
       <c r="L102" s="50">
         <v>5</v>
       </c>
-      <c r="M102" s="69">
+      <c r="M102" s="64">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="50">
         <v>5</v>
       </c>
       <c r="C103" s="50">
         <v>5.2</v>
       </c>
       <c r="D103" s="50">
         <v>5</v>
       </c>
       <c r="E103" s="50" t="s">
         <v>16</v>
       </c>
       <c r="F103" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="G103" s="50">
         <v>4.8</v>
       </c>
       <c r="H103" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="I103" s="50">
         <v>4.8</v>
       </c>
       <c r="J103" s="50">
         <v>4.8</v>
       </c>
       <c r="K103" s="50">
         <v>4.8</v>
       </c>
       <c r="L103" s="50">
         <v>4.8</v>
       </c>
-      <c r="M103" s="69">
+      <c r="M103" s="64">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B104" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="C104" s="50">
         <v>5.2</v>
       </c>
       <c r="D104" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="E104" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="F104" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="G104" s="50">
         <v>4.8</v>
       </c>
       <c r="H104" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="I104" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="J104" s="50">
         <v>4.8</v>
       </c>
       <c r="K104" s="50">
         <v>4.8</v>
       </c>
       <c r="L104" s="50">
         <v>4.8</v>
       </c>
-      <c r="M104" s="69">
+      <c r="M104" s="64">
         <v>4.8</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B105" s="50"/>
       <c r="C105" s="50"/>
       <c r="D105" s="50"/>
       <c r="E105" s="50"/>
       <c r="F105" s="50"/>
       <c r="G105" s="50"/>
       <c r="H105" s="50"/>
       <c r="I105" s="50"/>
       <c r="J105" s="50"/>
       <c r="K105" s="50"/>
       <c r="L105" s="50"/>
-      <c r="M105" s="69"/>
+      <c r="M105" s="64"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="50">
         <v>4.7</v>
       </c>
       <c r="C106" s="50">
         <v>5.3</v>
       </c>
       <c r="D106" s="50">
         <v>4.7</v>
       </c>
       <c r="E106" s="50">
         <v>4.7</v>
       </c>
       <c r="F106" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="G106" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="H106" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="I106" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="J106" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="K106" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="L106" s="50">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M106" s="69">
+      <c r="M106" s="64">
         <v>4.8</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B107" s="50">
         <v>4.4000000000000004</v>
       </c>
       <c r="C107" s="50">
         <v>4.8</v>
       </c>
       <c r="D107" s="50">
         <v>4.5</v>
       </c>
       <c r="E107" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="F107" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="G107" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="H107" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="I107" s="50">
         <v>4.7</v>
       </c>
       <c r="J107" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="K107" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="50">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M107" s="69">
+      <c r="M107" s="64">
         <v>4.8</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B108" s="50">
         <v>3.9</v>
       </c>
       <c r="C108" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="D108" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="E108" s="50">
         <v>4.2</v>
       </c>
       <c r="F108" s="50">
         <v>4.2</v>
       </c>
       <c r="G108" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="H108" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="I108" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="J108" s="50">
         <v>4</v>
       </c>
       <c r="K108" s="50">
         <v>4</v>
       </c>
       <c r="L108" s="50">
         <v>4</v>
       </c>
-      <c r="M108" s="69">
+      <c r="M108" s="64">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B109" s="50">
         <v>3.8</v>
       </c>
       <c r="C109" s="50">
         <v>4.3</v>
       </c>
       <c r="D109" s="50">
         <v>4</v>
       </c>
       <c r="E109" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="F109" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="G109" s="50">
         <v>4</v>
       </c>
       <c r="H109" s="50">
         <v>4</v>
       </c>
       <c r="I109" s="50">
         <v>4</v>
       </c>
       <c r="J109" s="50">
         <v>4</v>
       </c>
       <c r="K109" s="50">
         <v>4</v>
       </c>
       <c r="L109" s="50">
         <v>4</v>
       </c>
-      <c r="M109" s="69">
+      <c r="M109" s="64">
         <v>4.3</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B110" s="50">
         <v>3.8</v>
       </c>
       <c r="C110" s="50">
         <v>4</v>
       </c>
       <c r="D110" s="50">
         <v>4</v>
       </c>
       <c r="E110" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="F110" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="G110" s="50">
         <v>4</v>
       </c>
       <c r="H110" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="I110" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="J110" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="K110" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="L110" s="50">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M110" s="69">
+      <c r="M110" s="64">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B111" s="50">
         <v>4.8</v>
       </c>
       <c r="C111" s="50">
         <v>5.5</v>
       </c>
       <c r="D111" s="50">
         <v>4.8</v>
       </c>
       <c r="E111" s="50">
         <v>4.8</v>
       </c>
       <c r="F111" s="50">
         <v>4.7</v>
       </c>
       <c r="G111" s="50">
         <v>4.8</v>
       </c>
       <c r="H111" s="50">
         <v>4.7</v>
       </c>
       <c r="I111" s="50">
         <v>4.7</v>
       </c>
       <c r="J111" s="50">
         <v>4.7</v>
       </c>
       <c r="K111" s="50">
         <v>4.5999999999999996</v>
       </c>
       <c r="L111" s="50">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M111" s="69">
+      <c r="M111" s="64">
         <v>4.8</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B112" s="50">
         <v>4.8</v>
       </c>
       <c r="C112" s="50">
         <v>5.2</v>
       </c>
       <c r="D112" s="50">
         <v>4.8</v>
       </c>
       <c r="E112" s="50">
         <v>4.8</v>
       </c>
       <c r="F112" s="50">
         <v>4.7</v>
       </c>
       <c r="G112" s="50">
         <v>4.3</v>
       </c>
       <c r="H112" s="50">
         <v>4.3</v>
       </c>
       <c r="I112" s="50">
         <v>4.2</v>
       </c>
       <c r="J112" s="50">
         <v>4.2</v>
       </c>
       <c r="K112" s="50">
         <v>4.2</v>
       </c>
       <c r="L112" s="50">
         <v>4.2</v>
       </c>
-      <c r="M112" s="69">
+      <c r="M112" s="64">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B113" s="50">
         <v>3.9</v>
       </c>
       <c r="C113" s="50">
         <v>4.5</v>
       </c>
       <c r="D113" s="50">
         <v>4.2</v>
       </c>
       <c r="E113" s="50">
         <v>4.3</v>
       </c>
       <c r="F113" s="50">
         <v>4.4000000000000004</v>
       </c>
       <c r="G113" s="50">
         <v>4.2</v>
       </c>
       <c r="H113" s="50">
         <v>4.3</v>
       </c>
       <c r="I113" s="50">
         <v>4.2</v>
       </c>
       <c r="J113" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="K113" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="L113" s="50">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M113" s="69">
+      <c r="M113" s="64">
         <v>4.2</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B114" s="50">
         <v>4</v>
       </c>
       <c r="C114" s="50">
         <v>4.8</v>
       </c>
       <c r="D114" s="50">
         <v>4.2</v>
       </c>
       <c r="E114" s="50">
         <v>4.3</v>
       </c>
       <c r="F114" s="50">
         <v>4.3</v>
       </c>
       <c r="G114" s="50">
         <v>4</v>
       </c>
       <c r="H114" s="50">
         <v>4</v>
       </c>
       <c r="I114" s="50">
         <v>4</v>
       </c>
       <c r="J114" s="50">
         <v>4</v>
       </c>
       <c r="K114" s="50">
         <v>4</v>
       </c>
       <c r="L114" s="50">
         <v>4</v>
       </c>
-      <c r="M114" s="69">
+      <c r="M114" s="64">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B115" s="50">
         <v>3.9</v>
       </c>
       <c r="C115" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="D115" s="50">
         <v>4</v>
       </c>
       <c r="E115" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="F115" s="50">
         <v>4.2</v>
       </c>
       <c r="G115" s="50">
         <v>4.2</v>
       </c>
       <c r="H115" s="50">
         <v>4.2</v>
       </c>
       <c r="I115" s="50">
         <v>4.2</v>
       </c>
       <c r="J115" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="K115" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="L115" s="50">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M115" s="69">
+      <c r="M115" s="64">
         <v>4.2</v>
       </c>
     </row>
     <row r="116" spans="1:13" ht="10.5" customHeight="1">
       <c r="A116" s="8"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
-      <c r="M116" s="66"/>
+      <c r="M116" s="61"/>
     </row>
     <row r="117" spans="1:13" ht="11.25" customHeight="1">
       <c r="A117" s="8"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
-      <c r="M117" s="66"/>
+      <c r="M117" s="61"/>
     </row>
     <row r="118" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A118" s="64" t="s">
+      <c r="A118" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="B118" s="64"/>
-[...9 lines deleted...]
-      <c r="M118" s="66"/>
+      <c r="B118" s="85"/>
+      <c r="C118" s="85"/>
+      <c r="D118" s="85"/>
+      <c r="E118" s="86"/>
+      <c r="F118" s="86"/>
+      <c r="G118" s="86"/>
+      <c r="H118" s="86"/>
+      <c r="I118" s="86"/>
+      <c r="J118" s="86"/>
+      <c r="K118" s="86"/>
+      <c r="M118" s="61"/>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A119" s="61"/>
-[...5 lines deleted...]
-      <c r="G119" s="61"/>
+      <c r="A119" s="82"/>
+      <c r="B119" s="82"/>
+      <c r="C119" s="82"/>
+      <c r="D119" s="82"/>
+      <c r="E119" s="82"/>
+      <c r="F119" s="82"/>
+      <c r="G119" s="82"/>
       <c r="L119" s="14"/>
-      <c r="M119" s="67" t="s">
+      <c r="M119" s="62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:13" ht="16.5" customHeight="1">
       <c r="A120" s="13"/>
       <c r="B120" s="54">
         <v>2014</v>
       </c>
       <c r="C120" s="52" t="s">
         <v>19</v>
       </c>
       <c r="D120" s="52">
         <v>2016</v>
       </c>
       <c r="E120" s="52">
         <v>2017</v>
       </c>
       <c r="F120" s="52">
         <v>2018</v>
       </c>
       <c r="G120" s="52">
         <v>2019</v>
       </c>
       <c r="H120" s="52">
         <v>2020</v>
       </c>
       <c r="I120" s="52">
         <v>2021</v>
       </c>
       <c r="J120" s="52">
         <v>2022</v>
       </c>
       <c r="K120" s="52">
         <v>2023</v>
       </c>
       <c r="L120" s="52">
         <v>2024</v>
       </c>
-      <c r="M120" s="68">
+      <c r="M120" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="121" spans="1:13" s="10" customFormat="1">
       <c r="A121" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B121" s="53">
         <v>2.7</v>
       </c>
       <c r="C121" s="53">
         <v>3.4</v>
       </c>
       <c r="D121" s="53">
         <v>3</v>
       </c>
       <c r="E121" s="53">
         <v>3.3</v>
       </c>
       <c r="F121" s="53">
         <v>3.6</v>
       </c>
       <c r="G121" s="53">
         <v>3</v>
       </c>
       <c r="H121" s="53">
         <v>3</v>
       </c>
       <c r="I121" s="53">
         <v>2.8</v>
       </c>
       <c r="J121" s="53">
         <v>2.7</v>
       </c>
       <c r="K121" s="53">
         <v>2.6</v>
       </c>
       <c r="L121" s="53">
         <v>2.7</v>
       </c>
-      <c r="M121" s="69">
+      <c r="M121" s="64">
         <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B122" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C122" s="53">
         <v>3.7</v>
       </c>
       <c r="D122" s="53">
         <v>3.3</v>
       </c>
       <c r="E122" s="53">
         <v>3.4</v>
       </c>
       <c r="F122" s="53">
         <v>4</v>
       </c>
       <c r="G122" s="53">
         <v>3.5</v>
       </c>
       <c r="H122" s="53">
         <v>3.5</v>
       </c>
       <c r="I122" s="53">
         <v>3.4</v>
       </c>
       <c r="J122" s="53">
         <v>3.2</v>
       </c>
       <c r="K122" s="53">
         <v>3.3</v>
       </c>
       <c r="L122" s="53">
         <v>3.3</v>
       </c>
-      <c r="M122" s="69">
+      <c r="M122" s="64">
         <v>3.8</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="53">
         <v>3.4</v>
       </c>
       <c r="D123" s="53">
         <v>2.4</v>
       </c>
       <c r="E123" s="53">
         <v>2.7</v>
       </c>
       <c r="F123" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="G123" s="53">
         <v>0.9</v>
       </c>
       <c r="H123" s="53">
         <v>1.2</v>
       </c>
       <c r="I123" s="53">
         <v>1.3</v>
       </c>
       <c r="J123" s="53">
         <v>1.4</v>
       </c>
       <c r="K123" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="L123" s="53">
         <v>2.4</v>
       </c>
-      <c r="M123" s="69">
+      <c r="M123" s="64">
         <v>3.5</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B124" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C124" s="53">
         <v>3.3</v>
       </c>
       <c r="D124" s="53">
         <v>3.1</v>
       </c>
       <c r="E124" s="53">
         <v>3.7</v>
       </c>
       <c r="F124" s="53">
         <v>4</v>
       </c>
       <c r="G124" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="H124" s="53">
         <v>2.4</v>
       </c>
       <c r="I124" s="53">
         <v>2.4</v>
       </c>
       <c r="J124" s="53">
         <v>2.4</v>
       </c>
       <c r="K124" s="53">
         <v>2.5</v>
       </c>
       <c r="L124" s="53">
         <v>2.5</v>
       </c>
-      <c r="M124" s="69">
+      <c r="M124" s="64">
         <v>2.8</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B125" s="55"/>
       <c r="C125" s="53"/>
       <c r="D125" s="53"/>
       <c r="E125" s="53"/>
       <c r="F125" s="53"/>
       <c r="G125" s="53"/>
       <c r="H125" s="53"/>
       <c r="I125" s="53"/>
       <c r="J125" s="53"/>
       <c r="K125" s="53"/>
       <c r="L125" s="53"/>
-      <c r="M125" s="69"/>
+      <c r="M125" s="64"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C126" s="53">
         <v>2</v>
       </c>
       <c r="D126" s="53">
         <v>2</v>
       </c>
       <c r="E126" s="53" t="s">
         <v>18</v>
       </c>
       <c r="F126" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="G126" s="53">
         <v>3.2</v>
       </c>
       <c r="H126" s="53">
         <v>2.7</v>
       </c>
       <c r="I126" s="53">
         <v>2.1</v>
       </c>
       <c r="J126" s="53">
         <v>1.9</v>
       </c>
       <c r="K126" s="53">
         <v>1</v>
       </c>
       <c r="L126" s="53">
         <v>1.2</v>
       </c>
-      <c r="M126" s="69">
+      <c r="M126" s="64">
         <v>0.5</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B127" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C127" s="53">
         <v>2.5</v>
       </c>
       <c r="D127" s="53">
         <v>3</v>
       </c>
       <c r="E127" s="53" t="s">
         <v>17</v>
       </c>
       <c r="F127" s="53">
         <v>3.2</v>
       </c>
       <c r="G127" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="H127" s="53">
         <v>2</v>
       </c>
       <c r="I127" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="53">
         <v>1.9</v>
       </c>
       <c r="K127" s="53">
         <v>1.5</v>
       </c>
       <c r="L127" s="53">
         <v>1.8</v>
       </c>
-      <c r="M127" s="69">
+      <c r="M127" s="64">
         <v>2.4</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B128" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="53">
         <v>3</v>
       </c>
       <c r="D128" s="53">
         <v>3</v>
       </c>
       <c r="E128" s="53">
         <v>2.8</v>
       </c>
       <c r="F128" s="53">
         <v>3.2</v>
       </c>
       <c r="G128" s="53">
         <v>4.5</v>
       </c>
       <c r="H128" s="53">
         <v>3.8</v>
       </c>
       <c r="I128" s="53">
         <v>4</v>
       </c>
       <c r="J128" s="53">
         <v>3.4</v>
       </c>
       <c r="K128" s="53">
         <v>0.4</v>
       </c>
       <c r="L128" s="53">
         <v>0.4</v>
       </c>
-      <c r="M128" s="69">
+      <c r="M128" s="64">
         <v>0.6</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B129" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C129" s="53">
         <v>3.2</v>
       </c>
       <c r="D129" s="53">
         <v>2.9</v>
       </c>
       <c r="E129" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="F129" s="53">
         <v>2.8</v>
       </c>
       <c r="G129" s="53">
         <v>2.7</v>
       </c>
       <c r="H129" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="I129" s="53">
         <v>2.5</v>
       </c>
       <c r="J129" s="53">
         <v>2</v>
       </c>
       <c r="K129" s="53">
         <v>1.3</v>
       </c>
       <c r="L129" s="53">
         <v>0.8</v>
       </c>
-      <c r="M129" s="69">
+      <c r="M129" s="64">
         <v>0.6</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B130" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="53">
         <v>2.7</v>
       </c>
       <c r="D130" s="53">
         <v>2.6</v>
       </c>
       <c r="E130" s="53">
         <v>3.4</v>
       </c>
       <c r="F130" s="53">
         <v>3.4</v>
       </c>
       <c r="G130" s="53">
         <v>5.7</v>
       </c>
       <c r="H130" s="53">
         <v>4.7</v>
       </c>
       <c r="I130" s="53">
         <v>3.9</v>
       </c>
       <c r="J130" s="53">
         <v>3.2</v>
       </c>
       <c r="K130" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="L130" s="53">
         <v>1</v>
       </c>
-      <c r="M130" s="69">
+      <c r="M130" s="64">
         <v>0.8</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B131" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="53">
         <v>2.6</v>
       </c>
       <c r="D131" s="53">
         <v>2.7</v>
       </c>
       <c r="E131" s="53">
         <v>2.9</v>
       </c>
       <c r="F131" s="53">
         <v>3.1</v>
       </c>
       <c r="G131" s="53">
         <v>3.6</v>
       </c>
       <c r="H131" s="53">
         <v>2.7</v>
       </c>
       <c r="I131" s="53">
         <v>3.3</v>
       </c>
       <c r="J131" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="K131" s="53">
         <v>1.5</v>
       </c>
       <c r="L131" s="53">
         <v>1.4</v>
       </c>
-      <c r="M131" s="69">
+      <c r="M131" s="64">
         <v>1.8</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B132" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C132" s="53">
         <v>2.8</v>
       </c>
       <c r="D132" s="53">
         <v>2.6</v>
       </c>
       <c r="E132" s="53">
         <v>3.2</v>
       </c>
       <c r="F132" s="53">
         <v>3.4</v>
       </c>
       <c r="G132" s="53">
         <v>4.3</v>
       </c>
       <c r="H132" s="53">
         <v>3.2</v>
       </c>
       <c r="I132" s="53">
         <v>2.5</v>
       </c>
       <c r="J132" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="K132" s="53">
         <v>1.5</v>
       </c>
       <c r="L132" s="53">
         <v>2.1</v>
       </c>
-      <c r="M132" s="69">
+      <c r="M132" s="64">
         <v>0.6</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B133" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C133" s="53">
         <v>3</v>
       </c>
       <c r="D133" s="53">
         <v>2.8</v>
       </c>
       <c r="E133" s="53">
         <v>3.7</v>
       </c>
       <c r="F133" s="53">
         <v>3.6</v>
       </c>
       <c r="G133" s="53">
         <v>3.5</v>
       </c>
       <c r="H133" s="53">
         <v>3</v>
       </c>
       <c r="I133" s="53">
         <v>3.4</v>
       </c>
       <c r="J133" s="53">
         <v>3</v>
       </c>
       <c r="K133" s="53">
         <v>2.7</v>
       </c>
       <c r="L133" s="53">
         <v>2.4</v>
       </c>
-      <c r="M133" s="69">
+      <c r="M133" s="64">
         <v>2.5</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B134" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C134" s="53">
         <v>3.5</v>
       </c>
       <c r="D134" s="53">
         <v>2.7</v>
       </c>
       <c r="E134" s="53">
         <v>2.5</v>
       </c>
       <c r="F134" s="53">
         <v>2.5</v>
       </c>
       <c r="G134" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="H134" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="I134" s="53">
         <v>2.6</v>
       </c>
       <c r="J134" s="53">
         <v>2.4</v>
       </c>
       <c r="K134" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="L134" s="53">
         <v>2.7</v>
       </c>
-      <c r="M134" s="69">
+      <c r="M134" s="64">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B135" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C135" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="D135" s="53">
         <v>2.4</v>
       </c>
       <c r="E135" s="53">
         <v>2.8</v>
       </c>
       <c r="F135" s="53">
         <v>3.1</v>
       </c>
       <c r="G135" s="53">
         <v>2.6</v>
       </c>
       <c r="H135" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="I135" s="53">
         <v>1.8</v>
       </c>
       <c r="J135" s="53">
         <v>1.7</v>
       </c>
       <c r="K135" s="53">
         <v>1.7</v>
       </c>
       <c r="L135" s="53">
         <v>1.8</v>
       </c>
-      <c r="M135" s="69">
+      <c r="M135" s="64">
         <v>1.4</v>
       </c>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="8"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
-      <c r="M136" s="66"/>
+      <c r="M136" s="61"/>
     </row>
     <row r="137" spans="1:17" ht="24.75" customHeight="1">
-      <c r="A137" s="64" t="s">
+      <c r="A137" s="85" t="s">
         <v>6</v>
       </c>
-      <c r="B137" s="64"/>
-[...8 lines deleted...]
-      <c r="K137" s="65"/>
+      <c r="B137" s="85"/>
+      <c r="C137" s="85"/>
+      <c r="D137" s="85"/>
+      <c r="E137" s="86"/>
+      <c r="F137" s="86"/>
+      <c r="G137" s="86"/>
+      <c r="H137" s="86"/>
+      <c r="I137" s="86"/>
+      <c r="J137" s="86"/>
+      <c r="K137" s="86"/>
       <c r="L137" s="2"/>
-      <c r="M137" s="71"/>
+      <c r="M137" s="66"/>
       <c r="N137" s="2"/>
       <c r="O137" s="2"/>
       <c r="P137" s="2"/>
       <c r="Q137" s="2"/>
     </row>
     <row r="138" spans="1:17" ht="15.75" customHeight="1">
-      <c r="A138" s="61"/>
-[...5 lines deleted...]
-      <c r="G138" s="61"/>
+      <c r="A138" s="82"/>
+      <c r="B138" s="82"/>
+      <c r="C138" s="82"/>
+      <c r="D138" s="82"/>
+      <c r="E138" s="82"/>
+      <c r="F138" s="82"/>
+      <c r="G138" s="82"/>
       <c r="L138" s="14"/>
-      <c r="M138" s="67" t="s">
+      <c r="M138" s="62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:17" ht="16.5" customHeight="1">
       <c r="A139" s="13"/>
       <c r="B139" s="58">
         <v>2014</v>
       </c>
       <c r="C139" s="56" t="s">
         <v>19</v>
       </c>
       <c r="D139" s="56">
         <v>2016</v>
       </c>
       <c r="E139" s="56">
         <v>2017</v>
       </c>
       <c r="F139" s="60">
         <v>2018</v>
       </c>
       <c r="G139" s="56">
         <v>2019</v>
       </c>
       <c r="H139" s="56">
         <v>2020</v>
       </c>
       <c r="I139" s="56">
         <v>2021</v>
       </c>
       <c r="J139" s="56">
         <v>2022</v>
       </c>
       <c r="K139" s="56">
         <v>2023</v>
       </c>
       <c r="L139" s="56">
         <v>2024</v>
       </c>
-      <c r="M139" s="68">
+      <c r="M139" s="63">
         <v>2025</v>
       </c>
     </row>
     <row r="140" spans="1:17" s="10" customFormat="1">
       <c r="A140" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B140" s="57">
         <v>155.012</v>
       </c>
       <c r="C140" s="57">
         <v>167.94399999999999</v>
       </c>
       <c r="D140" s="57">
         <v>171.58199999999999</v>
       </c>
       <c r="E140" s="57">
         <v>171.72900000000001</v>
       </c>
       <c r="F140" s="57">
         <v>172.429</v>
       </c>
       <c r="G140" s="57">
         <v>173.10300000000001</v>
       </c>
       <c r="H140" s="57">
         <v>174.57900000000001</v>
       </c>
       <c r="I140" s="57">
         <v>173.67099999999999</v>
       </c>
       <c r="J140" s="57">
         <v>174.43700000000001</v>
       </c>
       <c r="K140" s="57">
         <v>174.905</v>
       </c>
       <c r="L140" s="57">
         <v>175.8</v>
       </c>
-      <c r="M140" s="69">
+      <c r="M140" s="64">
         <v>177.9</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B141" s="59">
         <v>86.837000000000003</v>
       </c>
       <c r="C141" s="57">
         <v>88.504000000000005</v>
       </c>
       <c r="D141" s="57">
         <v>89.432000000000002</v>
       </c>
       <c r="E141" s="57">
         <v>89.355000000000004</v>
       </c>
       <c r="F141" s="57">
         <v>88.769000000000005</v>
       </c>
       <c r="G141" s="57">
         <v>88.873999999999995</v>
       </c>
       <c r="H141" s="57">
         <v>89.393000000000001</v>
       </c>
       <c r="I141" s="57">
         <v>89.483999999999995</v>
       </c>
       <c r="J141" s="57">
         <v>90.18</v>
       </c>
       <c r="K141" s="57">
         <v>90.58</v>
       </c>
       <c r="L141" s="57">
         <v>91.6</v>
       </c>
-      <c r="M141" s="69">
+      <c r="M141" s="64">
         <v>93.2</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="59">
         <v>12.798</v>
       </c>
       <c r="C142" s="57">
         <v>13.95</v>
       </c>
       <c r="D142" s="57">
         <v>14.747999999999999</v>
       </c>
       <c r="E142" s="57">
         <v>15.08</v>
       </c>
       <c r="F142" s="57">
         <v>14.965</v>
       </c>
       <c r="G142" s="57">
         <v>15.738</v>
       </c>
       <c r="H142" s="57">
         <v>16.815999999999999</v>
       </c>
       <c r="I142" s="57">
         <v>16.806000000000001</v>
       </c>
       <c r="J142" s="57">
         <v>17.670999999999999</v>
       </c>
       <c r="K142" s="57">
         <v>17.652000000000001</v>
       </c>
       <c r="L142" s="57">
         <v>17.899999999999999</v>
       </c>
-      <c r="M142" s="69">
+      <c r="M142" s="64">
         <v>18.3</v>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B143" s="59">
         <v>34.305999999999997</v>
       </c>
       <c r="C143" s="57">
         <v>35.435000000000002</v>
       </c>
       <c r="D143" s="57">
         <v>36.027999999999999</v>
       </c>
       <c r="E143" s="57">
         <v>36.142000000000003</v>
       </c>
       <c r="F143" s="57">
         <v>36.35</v>
       </c>
       <c r="G143" s="57">
         <v>36.095999999999997</v>
       </c>
       <c r="H143" s="57">
         <v>36.067999999999998</v>
       </c>
       <c r="I143" s="57">
         <v>36.06</v>
       </c>
       <c r="J143" s="57">
         <v>34.527000000000001</v>
       </c>
       <c r="K143" s="57">
         <v>34.493000000000002</v>
       </c>
       <c r="L143" s="57">
         <v>34.5</v>
       </c>
-      <c r="M143" s="69">
+      <c r="M143" s="64">
         <v>35.1</v>
       </c>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B144" s="59"/>
       <c r="C144" s="57"/>
       <c r="D144" s="57"/>
       <c r="E144" s="57"/>
       <c r="F144" s="57"/>
       <c r="G144" s="57"/>
       <c r="H144" s="57"/>
       <c r="I144" s="57"/>
       <c r="J144" s="57"/>
       <c r="K144" s="57"/>
       <c r="L144" s="57"/>
-      <c r="M144" s="69"/>
+      <c r="M144" s="64"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B145" s="59">
         <v>1.585</v>
       </c>
       <c r="C145" s="57">
         <v>2.42</v>
       </c>
       <c r="D145" s="57">
         <v>2.3170000000000002</v>
       </c>
       <c r="E145" s="57">
         <v>2.2810000000000001</v>
       </c>
       <c r="F145" s="57">
         <v>2.3140000000000001</v>
       </c>
       <c r="G145" s="57">
         <v>2.34</v>
       </c>
       <c r="H145" s="57">
         <v>2.319</v>
       </c>
       <c r="I145" s="57">
         <v>2.226</v>
       </c>
       <c r="J145" s="57">
         <v>2.4180000000000001</v>
       </c>
       <c r="K145" s="57">
         <v>2.343</v>
       </c>
       <c r="L145" s="57">
         <v>2.4</v>
       </c>
-      <c r="M145" s="69">
+      <c r="M145" s="64">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B146" s="59">
         <v>3.081</v>
       </c>
       <c r="C146" s="57">
         <v>4.3049999999999997</v>
       </c>
       <c r="D146" s="57">
         <v>4.6539999999999999</v>
       </c>
       <c r="E146" s="57">
         <v>4.5140000000000002</v>
       </c>
       <c r="F146" s="57">
         <v>4.7119999999999997</v>
       </c>
       <c r="G146" s="57">
         <v>4.6509999999999998</v>
       </c>
       <c r="H146" s="57">
         <v>4.78</v>
       </c>
       <c r="I146" s="57">
         <v>4.6310000000000002</v>
       </c>
       <c r="J146" s="57">
         <v>4.2290000000000001</v>
       </c>
       <c r="K146" s="57">
         <v>4.3849999999999998</v>
       </c>
       <c r="L146" s="57">
         <v>4.3</v>
       </c>
-      <c r="M146" s="69">
+      <c r="M146" s="64">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B147" s="59">
         <v>1.8149999999999999</v>
       </c>
       <c r="C147" s="57">
         <v>2.4119999999999999</v>
       </c>
       <c r="D147" s="57">
         <v>2.931</v>
       </c>
       <c r="E147" s="57">
         <v>3</v>
       </c>
       <c r="F147" s="57">
         <v>3.0249999999999999</v>
       </c>
       <c r="G147" s="57">
         <v>3.0230000000000001</v>
       </c>
       <c r="H147" s="57">
         <v>2.9279999999999999</v>
       </c>
       <c r="I147" s="57">
         <v>2.911</v>
       </c>
       <c r="J147" s="57">
         <v>2.8519999999999999</v>
       </c>
       <c r="K147" s="57">
         <v>2.9809999999999999</v>
       </c>
       <c r="L147" s="57">
         <v>2.9</v>
       </c>
-      <c r="M147" s="69">
+      <c r="M147" s="64">
         <v>2.9</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B148" s="59">
         <v>1.9890000000000001</v>
       </c>
       <c r="C148" s="57">
         <v>3.327</v>
       </c>
       <c r="D148" s="57">
         <v>2.9430000000000001</v>
       </c>
       <c r="E148" s="57">
         <v>3.073</v>
       </c>
       <c r="F148" s="57">
         <v>3.0920000000000001</v>
       </c>
       <c r="G148" s="57">
         <v>3.06</v>
       </c>
       <c r="H148" s="57">
         <v>2.9649999999999999</v>
       </c>
       <c r="I148" s="57">
         <v>2.8340000000000001</v>
       </c>
       <c r="J148" s="57">
         <v>3.1389999999999998</v>
       </c>
       <c r="K148" s="57">
         <v>3.24</v>
       </c>
       <c r="L148" s="57">
         <v>3.1</v>
       </c>
-      <c r="M148" s="69">
+      <c r="M148" s="64">
         <v>2.9</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="59">
         <v>2.3119999999999998</v>
       </c>
       <c r="C149" s="57">
         <v>3.1880000000000002</v>
       </c>
       <c r="D149" s="57">
         <v>3.7509999999999999</v>
       </c>
       <c r="E149" s="57">
         <v>3.694</v>
       </c>
       <c r="F149" s="57">
         <v>3.9039999999999999</v>
       </c>
       <c r="G149" s="57">
         <v>3.899</v>
       </c>
       <c r="H149" s="57">
         <v>3.8839999999999999</v>
       </c>
       <c r="I149" s="57">
         <v>3.8109999999999999</v>
       </c>
       <c r="J149" s="57">
         <v>3.6389999999999998</v>
       </c>
       <c r="K149" s="57">
         <v>3.883</v>
       </c>
       <c r="L149" s="57">
         <v>3.8</v>
       </c>
-      <c r="M149" s="69">
+      <c r="M149" s="64">
         <v>3.7</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B150" s="59">
         <v>1.6579999999999999</v>
       </c>
       <c r="C150" s="57">
         <v>2.7410000000000001</v>
       </c>
       <c r="D150" s="57">
         <v>2.262</v>
       </c>
       <c r="E150" s="57">
         <v>2.2229999999999999</v>
       </c>
       <c r="F150" s="57">
         <v>2.3330000000000002</v>
       </c>
       <c r="G150" s="57">
         <v>2.3210000000000002</v>
       </c>
       <c r="H150" s="57">
         <v>2.1509999999999998</v>
       </c>
       <c r="I150" s="57">
         <v>2.0659999999999998</v>
       </c>
       <c r="J150" s="57">
         <v>2.2709999999999999</v>
       </c>
       <c r="K150" s="57">
         <v>2.1859999999999999</v>
       </c>
       <c r="L150" s="57">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M150" s="69">
+      <c r="M150" s="64">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B151" s="59">
         <v>1.403</v>
       </c>
       <c r="C151" s="57">
         <v>1.931</v>
       </c>
       <c r="D151" s="57">
         <v>1.9910000000000001</v>
       </c>
       <c r="E151" s="57">
         <v>1.8680000000000001</v>
       </c>
       <c r="F151" s="57">
         <v>1.853</v>
       </c>
       <c r="G151" s="57">
         <v>1.9039999999999999</v>
       </c>
       <c r="H151" s="57">
         <v>1.843</v>
       </c>
       <c r="I151" s="57">
         <v>1.8180000000000001</v>
       </c>
       <c r="J151" s="57">
         <v>2.0259999999999998</v>
       </c>
       <c r="K151" s="57">
         <v>2.0019999999999998</v>
       </c>
       <c r="L151" s="57">
         <v>1.9</v>
       </c>
-      <c r="M151" s="69">
+      <c r="M151" s="64">
         <v>1.9</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B152" s="59">
         <v>3.4950000000000001</v>
       </c>
       <c r="C152" s="57">
         <v>5.08</v>
       </c>
       <c r="D152" s="57">
         <v>4.774</v>
       </c>
       <c r="E152" s="57">
         <v>4.6680000000000001</v>
       </c>
       <c r="F152" s="57">
         <v>5.069</v>
       </c>
       <c r="G152" s="57">
         <v>5.125</v>
       </c>
       <c r="H152" s="57">
         <v>5.25</v>
       </c>
       <c r="I152" s="57">
         <v>4.93</v>
       </c>
       <c r="J152" s="57">
         <v>5.2069999999999999</v>
       </c>
       <c r="K152" s="57">
         <v>5.0389999999999997</v>
       </c>
       <c r="L152" s="57">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M152" s="69">
+      <c r="M152" s="64">
         <v>5.2</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B153" s="59">
         <v>1.4890000000000001</v>
       </c>
       <c r="C153" s="57">
         <v>1.81</v>
       </c>
       <c r="D153" s="57">
         <v>2.327</v>
       </c>
       <c r="E153" s="57">
         <v>2.2589999999999999</v>
       </c>
       <c r="F153" s="57">
         <v>2.3460000000000001</v>
       </c>
       <c r="G153" s="57">
         <v>2.3940000000000001</v>
       </c>
       <c r="H153" s="57">
         <v>2.4359999999999999</v>
       </c>
       <c r="I153" s="57">
         <v>2.2989999999999999</v>
       </c>
       <c r="J153" s="57">
         <v>2.6280000000000001</v>
       </c>
       <c r="K153" s="57">
         <v>2.4830000000000001</v>
       </c>
       <c r="L153" s="57">
         <v>2.6</v>
       </c>
-      <c r="M153" s="69">
+      <c r="M153" s="64">
         <v>2.5</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B154" s="59">
         <v>2.2440000000000002</v>
       </c>
       <c r="C154" s="57">
         <v>2.8410000000000002</v>
       </c>
       <c r="D154" s="57">
         <v>3.4239999999999999</v>
       </c>
       <c r="E154" s="57">
         <v>3.5720000000000001</v>
       </c>
       <c r="F154" s="57">
         <v>3.6970000000000001</v>
       </c>
       <c r="G154" s="57">
         <v>3.6779999999999999</v>
       </c>
       <c r="H154" s="57">
         <v>3.746</v>
       </c>
       <c r="I154" s="57">
         <v>3.7949999999999999</v>
       </c>
       <c r="J154" s="57">
         <v>3.65</v>
       </c>
       <c r="K154" s="57">
         <v>3.6379999999999999</v>
       </c>
       <c r="L154" s="57">
         <v>3.5</v>
       </c>
-      <c r="M154" s="69">
+      <c r="M154" s="64">
         <v>3.6</v>
       </c>
     </row>
     <row r="155" spans="1:13" ht="12" customHeight="1">
       <c r="A155" s="8"/>
-      <c r="M155" s="66"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:13" ht="15">
+      <c r="M155" s="61"/>
+    </row>
+    <row r="156" spans="1:13" ht="14.25">
       <c r="A156" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="M156" s="66"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:13" ht="15">
+      <c r="M156" s="61"/>
+    </row>
+    <row r="157" spans="1:13" ht="14.25">
       <c r="A157" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="M157" s="66"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:13" ht="15">
+      <c r="M157" s="61"/>
+    </row>
+    <row r="158" spans="1:13" ht="14.25">
       <c r="A158" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="M158" s="66"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:13" ht="15">
+      <c r="M158" s="61"/>
+    </row>
+    <row r="159" spans="1:13" ht="14.25">
       <c r="A159" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="M159" s="66"/>
+      <c r="M159" s="61"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="1"/>
-      <c r="M160" s="66"/>
+      <c r="M160" s="61"/>
     </row>
     <row r="161" spans="1:1">
       <c r="A161" s="1"/>
     </row>
     <row r="162" spans="1:1">
       <c r="A162" s="1"/>
     </row>
     <row r="163" spans="1:1">
       <c r="A163" s="1"/>
     </row>
     <row r="164" spans="1:1">
       <c r="A164" s="1"/>
     </row>
     <row r="165" spans="1:1">
       <c r="A165" s="1"/>
     </row>
     <row r="166" spans="1:1">
       <c r="A166" s="1"/>
     </row>
     <row r="167" spans="1:1">
       <c r="A167" s="1"/>
     </row>
     <row r="168" spans="1:1">
       <c r="A168" s="1"/>
     </row>
@@ -13645,93 +15993,95 @@
       <c r="A400" s="1"/>
     </row>
     <row r="401" spans="1:1">
       <c r="A401" s="1"/>
     </row>
     <row r="402" spans="1:1">
       <c r="A402" s="1"/>
     </row>
     <row r="403" spans="1:1">
       <c r="A403" s="1"/>
     </row>
     <row r="404" spans="1:1">
       <c r="A404" s="1"/>
     </row>
     <row r="405" spans="1:1">
       <c r="A405" s="1"/>
     </row>
     <row r="406" spans="1:1">
       <c r="A406" s="1"/>
     </row>
     <row r="407" spans="1:1">
       <c r="A407" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A119:G119"/>
+    <mergeCell ref="A138:G138"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A137:K137"/>
     <mergeCell ref="A118:K118"/>
     <mergeCell ref="A98:K98"/>
     <mergeCell ref="A79:K79"/>
     <mergeCell ref="A60:K60"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A80:G80"/>
     <mergeCell ref="A23:G23"/>
-    <mergeCell ref="A42:G42"/>
-[...2 lines deleted...]
-    <mergeCell ref="A138:G138"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Content</vt:lpstr>
       <vt:lpstr>year</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Основные индикаторы рынка труда по квраталам 2003-2008 года</dc:title>
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>