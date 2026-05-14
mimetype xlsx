--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="жыл" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жұмыс күші (экономикалық тұрғындар белсенді халық)</t>
   </si>
   <si>
     <t>мың адам</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыспен қамтылған халық </t>
   </si>
   <si>
     <t>Жалдамалы қызметкерлер</t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыссыздық деңгейі </t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
@@ -107,65 +107,50 @@
   <si>
     <t>Жұмыссыз халық</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Жұмыспен қамтылған халықтың басқа категориялары</t>
   </si>
   <si>
     <r>
       <t>2015</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
-    </r>
-[...13 lines deleted...]
-      <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Жастар жұмыссыздығының деңгейі (15-34 жас)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -228,82 +213,82 @@
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Осы жерде және бұдан әрі деректер (ХЕҰ 19-ші ХСХК) жұмыспен қамтудың жаңа стандарттарына сәйкес қалыптастырылған.</t>
     </r>
   </si>
   <si>
     <t>аудандар:</t>
   </si>
   <si>
     <r>
-      <t>2014-2024 жж. Павлодар облысының аудандар бойынша еңбек нарығының негізгі индикаторлары</t>
+      <t>2014-2025 жж. Павлодар облысының аудандар бойынша еңбек нарығының негізгі индикаторлары</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -478,50 +463,61 @@
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -787,51 +783,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1630">
+  <cellStyleXfs count="1697">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2421,52 +2417,119 @@
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -2477,96 +2540,111 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1630">
+  <cellStyles count="1697">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 12" xfId="4"/>
     <cellStyle name="20% - Акцент1 13" xfId="5"/>
     <cellStyle name="20% - Акцент1 14" xfId="6"/>
     <cellStyle name="20% - Акцент1 15" xfId="7"/>
     <cellStyle name="20% - Акцент1 16" xfId="8"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="23"/>
     <cellStyle name="20% - Акцент1 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 4" xfId="25"/>
@@ -3583,50 +3661,51 @@
     <cellStyle name="Нейтральный 2 15" xfId="1034"/>
     <cellStyle name="Нейтральный 2 2" xfId="1035"/>
     <cellStyle name="Нейтральный 2 3" xfId="1036"/>
     <cellStyle name="Нейтральный 2 4" xfId="1037"/>
     <cellStyle name="Нейтральный 2 5" xfId="1038"/>
     <cellStyle name="Нейтральный 2 6" xfId="1039"/>
     <cellStyle name="Нейтральный 2 7" xfId="1040"/>
     <cellStyle name="Нейтральный 2 8" xfId="1041"/>
     <cellStyle name="Нейтральный 2 9" xfId="1042"/>
     <cellStyle name="Нейтральный 3" xfId="1043"/>
     <cellStyle name="Нейтральный 4" xfId="1044"/>
     <cellStyle name="Нейтральный 5" xfId="1045"/>
     <cellStyle name="Нейтральный 6" xfId="1046"/>
     <cellStyle name="Нейтральный 7" xfId="1047"/>
     <cellStyle name="Нейтральный 8" xfId="1048"/>
     <cellStyle name="Нейтральный 9" xfId="1049"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1050"/>
     <cellStyle name="Обычный 11" xfId="1051"/>
     <cellStyle name="Обычный 12" xfId="1052"/>
     <cellStyle name="Обычный 13" xfId="1053"/>
     <cellStyle name="Обычный 14" xfId="1054"/>
     <cellStyle name="Обычный 15" xfId="1055"/>
     <cellStyle name="Обычный 16" xfId="1056"/>
     <cellStyle name="Обычный 17" xfId="1057"/>
+    <cellStyle name="Обычный 17 2" xfId="1648"/>
     <cellStyle name="Обычный 18" xfId="1058"/>
     <cellStyle name="Обычный 19" xfId="1059"/>
     <cellStyle name="Обычный 2" xfId="1060"/>
     <cellStyle name="Обычный 2 10" xfId="1061"/>
     <cellStyle name="Обычный 2 11" xfId="1062"/>
     <cellStyle name="Обычный 2 12" xfId="1063"/>
     <cellStyle name="Обычный 2 13" xfId="1064"/>
     <cellStyle name="Обычный 2 14" xfId="1065"/>
     <cellStyle name="Обычный 2 15" xfId="1066"/>
     <cellStyle name="Обычный 2 16" xfId="1067"/>
     <cellStyle name="Обычный 2 17" xfId="1068"/>
     <cellStyle name="Обычный 2 17 2" xfId="1069"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="1070"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="1071"/>
     <cellStyle name="Обычный 2 17_8" xfId="1072"/>
     <cellStyle name="Обычный 2 18" xfId="1073"/>
     <cellStyle name="Обычный 2 19" xfId="1074"/>
     <cellStyle name="Обычный 2 19 2" xfId="1075"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="1076"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="1077"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1078"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1079"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1080"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1081"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="1082"/>
@@ -3637,320 +3716,378 @@
     <cellStyle name="Обычный 2 19 2 4" xfId="1087"/>
     <cellStyle name="Обычный 2 19 3" xfId="1088"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="1089"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="1090"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="1091"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="1092"/>
     <cellStyle name="Обычный 2 19 4" xfId="1093"/>
     <cellStyle name="Обычный 2 19 5" xfId="1094"/>
     <cellStyle name="Обычный 2 19 6" xfId="1619"/>
     <cellStyle name="Обычный 2 2" xfId="1095"/>
     <cellStyle name="Обычный 2 2 10" xfId="1096"/>
     <cellStyle name="Обычный 2 2 11" xfId="1097"/>
     <cellStyle name="Обычный 2 2 12" xfId="1098"/>
     <cellStyle name="Обычный 2 2 13" xfId="1099"/>
     <cellStyle name="Обычный 2 2 14" xfId="1100"/>
     <cellStyle name="Обычный 2 2 15" xfId="1101"/>
     <cellStyle name="Обычный 2 2 16" xfId="1102"/>
     <cellStyle name="Обычный 2 2 2" xfId="1103"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="1104"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="1105"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="1106"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1107"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1108"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1109"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1110"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1660"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="1111"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="1112"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1113"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="1650"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1115"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1118"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1119"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="1122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_11.1" xfId="1124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="1126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="1128"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="1653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_11.1" xfId="1130"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1131"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1132"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="1133"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1134"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2_11.13(1)" xfId="1136"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1138"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1139"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="1140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="1142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3_11.1" xfId="1143"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1144"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_11.1" xfId="1147"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1638"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1151"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="1152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1153"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="1154"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2_11.1" xfId="1155"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1156"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="1157"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="1654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1159"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1160"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="1161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1162"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="1163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_11.13(1)" xfId="1164"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1165"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1166"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1167"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1168"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1169"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="1170"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1171"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="1172"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2_11.1" xfId="1173"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1174"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="1175"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1176"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1178"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="1179"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1180"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1181"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_11.1" xfId="1182"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1183"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1184"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1185"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1186"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1187"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="1664"/>
     <cellStyle name="Обычный 2 2 2 2 2 4_11.1" xfId="1189"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1190"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1191"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1192"/>
     <cellStyle name="Обычный 2 2 2 2 2_11.1" xfId="1193"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="1194"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1195"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1196"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1199"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1200"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2_11.1" xfId="1201"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1202"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1203"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1204"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1205"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9" xfId="1657"/>
     <cellStyle name="Обычный 2 2 2 2 3 2_11.1" xfId="1206"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1207"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1208"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1209"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1210"/>
     <cellStyle name="Обычный 2 2 2 2 3 3_11.1" xfId="1211"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1212"/>
     <cellStyle name="Обычный 2 2 2 2 3_8" xfId="1213"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="1214"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1659"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1215"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1216"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1217"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1218"/>
     <cellStyle name="Обычный 2 2 2 2 4 2_11.1" xfId="1219"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1220"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="1221"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1222"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1667"/>
     <cellStyle name="Обычный 2 2 2 2 6" xfId="1223"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 7" xfId="1669"/>
     <cellStyle name="Обычный 2 2 2 2_11.13(1)" xfId="1224"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="1225"/>
     <cellStyle name="Обычный 2 2 2 3 2" xfId="1226"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 3 2 3" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 3 3" xfId="1672"/>
     <cellStyle name="Обычный 2 2 2 3_8" xfId="1227"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="1228"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="1229"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1230"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1231"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1232"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="1233"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1234"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="1235"/>
     <cellStyle name="Обычный 2 2 2 4 2 2_11.1" xfId="1236"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1237"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="1238"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1239"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="1240"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1241"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1242"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1243"/>
     <cellStyle name="Обычный 2 2 2 4 4" xfId="1244"/>
     <cellStyle name="Обычный 2 2 2 4_11.1" xfId="1245"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1246"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1247"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1248"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1249"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1250"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="1251"/>
     <cellStyle name="Обычный 2 2 2 5_11.1" xfId="1252"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1253"/>
     <cellStyle name="Обычный 2 2 2 6 2" xfId="1254"/>
     <cellStyle name="Обычный 2 2 2 6_8" xfId="1255"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="1256"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="1674"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="1257"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="1258"/>
     <cellStyle name="Обычный 2 2 2_11.1" xfId="1259"/>
     <cellStyle name="Обычный 2 2 3" xfId="1260"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="1261"/>
     <cellStyle name="Обычный 2 2 3 2 2" xfId="1262"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2" xfId="1675"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="1263"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="1677"/>
     <cellStyle name="Обычный 2 2 3_8" xfId="1264"/>
     <cellStyle name="Обычный 2 2 4" xfId="1265"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 4 2 10" xfId="1631"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="1267"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1268"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1269"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1270"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="1271"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_11.1" xfId="1272"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1273"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="1274"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1275"/>
     <cellStyle name="Обычный 2 2 4 2 4" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 4 2 5" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 4 2 6" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 4 2 7" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 4 2 8" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 4 2 9" xfId="1676"/>
     <cellStyle name="Обычный 2 2 4 2_11.1" xfId="1277"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="1278"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="1279"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1280"/>
     <cellStyle name="Обычный 2 2 4 3 3" xfId="1281"/>
     <cellStyle name="Обычный 2 2 4 3_11.1" xfId="1282"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="1283"/>
     <cellStyle name="Обычный 2 2 4_8" xfId="1284"/>
     <cellStyle name="Обычный 2 2 5" xfId="1285"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="1286"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="1287"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="1288"/>
     <cellStyle name="Обычный 2 2 5 2 3" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 5 2 4" xfId="1679"/>
     <cellStyle name="Обычный 2 2 5 2_11.1" xfId="1290"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="1291"/>
     <cellStyle name="Обычный 2 2 5_8" xfId="1292"/>
     <cellStyle name="Обычный 2 2 6" xfId="1293"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="1680"/>
     <cellStyle name="Обычный 2 2 6_8" xfId="1295"/>
     <cellStyle name="Обычный 2 2 7" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="1681"/>
     <cellStyle name="Обычный 2 2 8" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 8 2" xfId="1682"/>
     <cellStyle name="Обычный 2 2 9" xfId="1298"/>
     <cellStyle name="Обычный 2 2_11.13(1)" xfId="1299"/>
     <cellStyle name="Обычный 2 20" xfId="1300"/>
     <cellStyle name="Обычный 2 20 2" xfId="1301"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="1302"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="1303"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="1304"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="1305"/>
     <cellStyle name="Обычный 2 20 3" xfId="1306"/>
     <cellStyle name="Обычный 2 20 4" xfId="1307"/>
     <cellStyle name="Обычный 2 21" xfId="1308"/>
     <cellStyle name="Обычный 2 21 2" xfId="1309"/>
     <cellStyle name="Обычный 2 21 3" xfId="1310"/>
     <cellStyle name="Обычный 2 22" xfId="1311"/>
     <cellStyle name="Обычный 2 23" xfId="1312"/>
     <cellStyle name="Обычный 2 24" xfId="1313"/>
     <cellStyle name="Обычный 2 24 2" xfId="1314"/>
     <cellStyle name="Обычный 2 25" xfId="1315"/>
     <cellStyle name="Обычный 2 26" xfId="1316"/>
     <cellStyle name="Обычный 2 3" xfId="1317"/>
     <cellStyle name="Обычный 2 3 2" xfId="1318"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="1683"/>
     <cellStyle name="Обычный 2 3 3" xfId="1319"/>
     <cellStyle name="Обычный 2 3_11.1" xfId="1320"/>
     <cellStyle name="Обычный 2 4" xfId="1321"/>
     <cellStyle name="Обычный 2 4 2" xfId="1322"/>
     <cellStyle name="Обычный 2 4 3" xfId="1323"/>
     <cellStyle name="Обычный 2 4_8" xfId="1324"/>
     <cellStyle name="Обычный 2 5" xfId="1325"/>
     <cellStyle name="Обычный 2 5 2" xfId="1326"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="1684"/>
     <cellStyle name="Обычный 2 5_8" xfId="1327"/>
     <cellStyle name="Обычный 2 6" xfId="1328"/>
+    <cellStyle name="Обычный 2 6 2" xfId="1685"/>
     <cellStyle name="Обычный 2 7" xfId="1329"/>
+    <cellStyle name="Обычный 2 7 2" xfId="1686"/>
     <cellStyle name="Обычный 2 8" xfId="1330"/>
+    <cellStyle name="Обычный 2 8 2" xfId="1687"/>
     <cellStyle name="Обычный 2 9" xfId="1331"/>
     <cellStyle name="Обычный 2_11.13(1)" xfId="1332"/>
     <cellStyle name="Обычный 20" xfId="1333"/>
     <cellStyle name="Обычный 21" xfId="1334"/>
     <cellStyle name="Обычный 22" xfId="1335"/>
     <cellStyle name="Обычный 23" xfId="1336"/>
     <cellStyle name="Обычный 24" xfId="1337"/>
     <cellStyle name="Обычный 25" xfId="1338"/>
     <cellStyle name="Обычный 26" xfId="1339"/>
     <cellStyle name="Обычный 27" xfId="1340"/>
     <cellStyle name="Обычный 28" xfId="1341"/>
     <cellStyle name="Обычный 29" xfId="1342"/>
     <cellStyle name="Обычный 3" xfId="1343"/>
     <cellStyle name="Обычный 3 10" xfId="1344"/>
     <cellStyle name="Обычный 3 11" xfId="1345"/>
     <cellStyle name="Обычный 3 12" xfId="1346"/>
     <cellStyle name="Обычный 3 13" xfId="1347"/>
     <cellStyle name="Обычный 3 13 2" xfId="1348"/>
     <cellStyle name="Обычный 3 13 3" xfId="1349"/>
     <cellStyle name="Обычный 3 14" xfId="1350"/>
     <cellStyle name="Обычный 3 14 2" xfId="1351"/>
     <cellStyle name="Обычный 3 14 3" xfId="1352"/>
     <cellStyle name="Обычный 3 15" xfId="1353"/>
     <cellStyle name="Обычный 3 2" xfId="1354"/>
     <cellStyle name="Обычный 3 2 2" xfId="1355"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="1688"/>
     <cellStyle name="Обычный 3 2 3" xfId="1356"/>
     <cellStyle name="Обычный 3 2 4" xfId="1620"/>
     <cellStyle name="Обычный 3 2_11.13(1)" xfId="1357"/>
     <cellStyle name="Обычный 3 3" xfId="1358"/>
     <cellStyle name="Обычный 3 3 2" xfId="1621"/>
     <cellStyle name="Обычный 3 4" xfId="1359"/>
     <cellStyle name="Обычный 3 4 2" xfId="1622"/>
     <cellStyle name="Обычный 3 5" xfId="1360"/>
     <cellStyle name="Обычный 3 6" xfId="1361"/>
     <cellStyle name="Обычный 3 7" xfId="1362"/>
     <cellStyle name="Обычный 3 8" xfId="1363"/>
     <cellStyle name="Обычный 3 9" xfId="1364"/>
     <cellStyle name="Обычный 3_8" xfId="1365"/>
     <cellStyle name="Обычный 30" xfId="1366"/>
     <cellStyle name="Обычный 31" xfId="1367"/>
     <cellStyle name="Обычный 32" xfId="1368"/>
     <cellStyle name="Обычный 33" xfId="1369"/>
     <cellStyle name="Обычный 34" xfId="1370"/>
     <cellStyle name="Обычный 35" xfId="1371"/>
     <cellStyle name="Обычный 36" xfId="1372"/>
     <cellStyle name="Обычный 37" xfId="1373"/>
     <cellStyle name="Обычный 38" xfId="1374"/>
     <cellStyle name="Обычный 39" xfId="1375"/>
     <cellStyle name="Обычный 4" xfId="1376"/>
     <cellStyle name="Обычный 4 10" xfId="1377"/>
+    <cellStyle name="Обычный 4 11" xfId="1689"/>
     <cellStyle name="Обычный 4 2" xfId="1378"/>
     <cellStyle name="Обычный 4 3" xfId="1379"/>
     <cellStyle name="Обычный 4 4" xfId="1380"/>
     <cellStyle name="Обычный 4 5" xfId="1381"/>
     <cellStyle name="Обычный 4 6" xfId="1382"/>
     <cellStyle name="Обычный 4 6 2" xfId="1383"/>
     <cellStyle name="Обычный 4 7" xfId="1384"/>
     <cellStyle name="Обычный 4 7 2" xfId="1385"/>
     <cellStyle name="Обычный 4 8" xfId="1386"/>
     <cellStyle name="Обычный 4 9" xfId="1387"/>
     <cellStyle name="Обычный 4 9 2" xfId="1388"/>
     <cellStyle name="Обычный 4 9 3" xfId="1389"/>
     <cellStyle name="Обычный 40" xfId="1390"/>
     <cellStyle name="Обычный 41" xfId="1391"/>
     <cellStyle name="Обычный 42" xfId="1392"/>
     <cellStyle name="Обычный 43" xfId="1393"/>
     <cellStyle name="Обычный 44" xfId="1394"/>
     <cellStyle name="Обычный 45" xfId="1395"/>
     <cellStyle name="Обычный 46" xfId="1396"/>
     <cellStyle name="Обычный 47" xfId="1397"/>
     <cellStyle name="Обычный 48" xfId="1398"/>
     <cellStyle name="Обычный 49" xfId="1399"/>
     <cellStyle name="Обычный 5" xfId="1400"/>
     <cellStyle name="Обычный 5 2" xfId="1401"/>
     <cellStyle name="Обычный 5 3" xfId="1402"/>
@@ -3978,51 +4115,59 @@
     <cellStyle name="Обычный 63" xfId="1424"/>
     <cellStyle name="Обычный 64" xfId="1425"/>
     <cellStyle name="Обычный 65" xfId="1426"/>
     <cellStyle name="Обычный 66" xfId="1427"/>
     <cellStyle name="Обычный 67" xfId="1428"/>
     <cellStyle name="Обычный 68" xfId="1429"/>
     <cellStyle name="Обычный 69" xfId="1430"/>
     <cellStyle name="Обычный 7" xfId="1431"/>
     <cellStyle name="Обычный 7 2" xfId="1432"/>
     <cellStyle name="Обычный 7_8" xfId="1433"/>
     <cellStyle name="Обычный 70" xfId="1434"/>
     <cellStyle name="Обычный 71" xfId="1435"/>
     <cellStyle name="Обычный 72" xfId="1436"/>
     <cellStyle name="Обычный 73" xfId="1437"/>
     <cellStyle name="Обычный 74" xfId="1438"/>
     <cellStyle name="Обычный 75" xfId="1439"/>
     <cellStyle name="Обычный 76" xfId="1616"/>
     <cellStyle name="Обычный 77" xfId="1623"/>
     <cellStyle name="Обычный 78" xfId="1624"/>
     <cellStyle name="Обычный 79" xfId="1625"/>
     <cellStyle name="Обычный 8" xfId="1440"/>
     <cellStyle name="Обычный 80" xfId="1626"/>
     <cellStyle name="Обычный 81" xfId="1627"/>
     <cellStyle name="Обычный 82" xfId="1628"/>
     <cellStyle name="Обычный 83" xfId="1629"/>
+    <cellStyle name="Обычный 84" xfId="1630"/>
+    <cellStyle name="Обычный 85" xfId="1690"/>
+    <cellStyle name="Обычный 86" xfId="1691"/>
+    <cellStyle name="Обычный 87" xfId="1692"/>
+    <cellStyle name="Обычный 88" xfId="1693"/>
+    <cellStyle name="Обычный 89" xfId="1694"/>
     <cellStyle name="Обычный 9" xfId="1441"/>
+    <cellStyle name="Обычный 90" xfId="1695"/>
+    <cellStyle name="Обычный 91" xfId="1696"/>
     <cellStyle name="Плохой 10" xfId="1442"/>
     <cellStyle name="Плохой 11" xfId="1443"/>
     <cellStyle name="Плохой 12" xfId="1444"/>
     <cellStyle name="Плохой 13" xfId="1445"/>
     <cellStyle name="Плохой 14" xfId="1446"/>
     <cellStyle name="Плохой 15" xfId="1447"/>
     <cellStyle name="Плохой 16" xfId="1448"/>
     <cellStyle name="Плохой 2" xfId="1449"/>
     <cellStyle name="Плохой 2 10" xfId="1450"/>
     <cellStyle name="Плохой 2 11" xfId="1451"/>
     <cellStyle name="Плохой 2 12" xfId="1452"/>
     <cellStyle name="Плохой 2 13" xfId="1453"/>
     <cellStyle name="Плохой 2 14" xfId="1454"/>
     <cellStyle name="Плохой 2 15" xfId="1455"/>
     <cellStyle name="Плохой 2 2" xfId="1456"/>
     <cellStyle name="Плохой 2 3" xfId="1457"/>
     <cellStyle name="Плохой 2 4" xfId="1458"/>
     <cellStyle name="Плохой 2 5" xfId="1459"/>
     <cellStyle name="Плохой 2 6" xfId="1460"/>
     <cellStyle name="Плохой 2 7" xfId="1461"/>
     <cellStyle name="Плохой 2 8" xfId="1462"/>
     <cellStyle name="Плохой 2 9" xfId="1463"/>
     <cellStyle name="Плохой 3" xfId="1464"/>
     <cellStyle name="Плохой 4" xfId="1465"/>
     <cellStyle name="Плохой 5" xfId="1466"/>
@@ -4520,6419 +4665,6344 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S425"/>
+  <dimension ref="A1:R407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+      <selection activeCell="T14" sqref="T14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="18">
-[...15 lines deleted...]
-      <c r="A3" s="36" t="s">
+    <row r="1" spans="1:18" ht="18">
+      <c r="A1" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+    </row>
+    <row r="3" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="36"/>
-[...8 lines deleted...]
-      <c r="K3" s="37"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
-      <c r="S3" s="3"/>
-[...9 lines deleted...]
-      <c r="L4" s="4" t="s">
+    </row>
+    <row r="4" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="15.75" customHeight="1">
+    <row r="5" spans="1:18" ht="15.75" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="17">
         <v>2014</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="6">
         <v>2016</v>
       </c>
       <c r="E5" s="6">
         <v>2017</v>
       </c>
       <c r="F5" s="6">
         <v>2018</v>
       </c>
       <c r="G5" s="6">
         <v>2019</v>
       </c>
       <c r="H5" s="6">
         <v>2020</v>
       </c>
       <c r="I5" s="6">
         <v>2021</v>
       </c>
       <c r="J5" s="6">
         <v>2022</v>
       </c>
       <c r="K5" s="6">
         <v>2023</v>
       </c>
       <c r="L5" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:19" s="10" customFormat="1">
+      <c r="M5" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="10" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7">
         <v>441.25700000000001</v>
       </c>
       <c r="C6" s="8">
         <v>426.17500000000001</v>
       </c>
       <c r="D6" s="7">
         <v>421.435</v>
       </c>
       <c r="E6" s="9">
         <v>416.31099999999998</v>
       </c>
       <c r="F6" s="9">
         <v>412.95699999999999</v>
       </c>
       <c r="G6" s="9">
         <v>409.685</v>
       </c>
       <c r="H6" s="9">
         <v>406.71800000000002</v>
       </c>
       <c r="I6" s="9">
         <v>403.113</v>
       </c>
       <c r="J6" s="9">
         <v>403.37099999999998</v>
       </c>
       <c r="K6" s="9">
         <v>404.47800000000001</v>
       </c>
       <c r="L6" s="9">
         <v>405.3</v>
       </c>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="M6" s="42">
+        <v>402.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
         <v>196.70400000000001</v>
       </c>
       <c r="C7" s="8">
         <v>196.71600000000001</v>
       </c>
       <c r="D7" s="7">
         <v>196.316</v>
       </c>
       <c r="E7" s="9">
         <v>195.43700000000001</v>
       </c>
       <c r="F7" s="9">
         <v>194.47</v>
       </c>
       <c r="G7" s="9">
         <v>192.40799999999999</v>
       </c>
       <c r="H7" s="9">
         <v>192.953</v>
       </c>
       <c r="I7" s="9">
         <v>192.577</v>
       </c>
       <c r="J7" s="9">
         <v>193.15799999999999</v>
       </c>
       <c r="K7" s="9">
         <v>194.19</v>
       </c>
       <c r="L7" s="9">
         <v>196</v>
       </c>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="M7" s="42">
+        <v>196.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="7">
         <v>41.177999999999997</v>
       </c>
       <c r="C8" s="8">
         <v>40.097999999999999</v>
       </c>
       <c r="D8" s="7">
         <v>39.72</v>
       </c>
       <c r="E8" s="9">
         <v>39.357999999999997</v>
       </c>
       <c r="F8" s="9">
         <v>38.722000000000001</v>
       </c>
       <c r="G8" s="9">
         <v>37.890999999999998</v>
       </c>
       <c r="H8" s="9">
         <v>36.186</v>
       </c>
       <c r="I8" s="9">
         <v>36.256999999999998</v>
       </c>
       <c r="J8" s="9">
         <v>37.718000000000004</v>
       </c>
       <c r="K8" s="9">
         <v>37.462000000000003</v>
       </c>
       <c r="L8" s="9">
         <v>37.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="M8" s="42">
+        <v>37.299999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>83.332999999999998</v>
       </c>
       <c r="C9" s="8">
         <v>82.715999999999994</v>
       </c>
       <c r="D9" s="7">
         <v>82.906999999999996</v>
       </c>
       <c r="E9" s="9">
         <v>82.831000000000003</v>
       </c>
       <c r="F9" s="9">
         <v>82.454999999999998</v>
       </c>
       <c r="G9" s="9">
         <v>83.305999999999997</v>
       </c>
       <c r="H9" s="9">
         <v>81.784000000000006</v>
       </c>
       <c r="I9" s="9">
         <v>81.507999999999996</v>
       </c>
       <c r="J9" s="9">
         <v>75.736999999999995</v>
       </c>
       <c r="K9" s="9">
         <v>75.668999999999997</v>
       </c>
       <c r="L9" s="9">
         <v>75.599999999999994</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="M9" s="42">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="28" t="s">
+        <v>33</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8"/>
       <c r="D10" s="7"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="M10" s="42"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="7">
         <v>8.2889999999999997</v>
       </c>
       <c r="C11" s="8">
         <v>7.2290000000000001</v>
       </c>
       <c r="D11" s="7">
         <v>7.2450000000000001</v>
       </c>
       <c r="E11" s="9">
         <v>7.1109999999999998</v>
       </c>
       <c r="F11" s="9">
         <v>6.8979999999999997</v>
       </c>
       <c r="G11" s="9">
         <v>6.8230000000000004</v>
       </c>
       <c r="H11" s="9">
         <v>6.7809999999999997</v>
       </c>
       <c r="I11" s="9">
         <v>6.5209999999999999</v>
       </c>
       <c r="J11" s="9">
         <v>7.3949999999999996</v>
       </c>
       <c r="K11" s="9">
         <v>7.1719999999999997</v>
       </c>
       <c r="L11" s="9">
         <v>7.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="M11" s="42">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="7">
         <v>17.231000000000002</v>
       </c>
       <c r="C12" s="8">
         <v>16.507999999999999</v>
       </c>
       <c r="D12" s="7">
         <v>15.188000000000001</v>
       </c>
       <c r="E12" s="9">
         <v>14.242000000000001</v>
       </c>
       <c r="F12" s="9">
         <v>14.234999999999999</v>
       </c>
       <c r="G12" s="9">
         <v>14.007999999999999</v>
       </c>
       <c r="H12" s="9">
         <v>14.425000000000001</v>
       </c>
       <c r="I12" s="9">
         <v>13.936</v>
       </c>
       <c r="J12" s="9">
         <v>12.769</v>
       </c>
       <c r="K12" s="9">
         <v>13.273</v>
       </c>
       <c r="L12" s="9">
         <v>13.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="M12" s="42">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="7">
         <v>11.313000000000001</v>
       </c>
       <c r="C13" s="8">
         <v>10.488</v>
       </c>
       <c r="D13" s="7">
         <v>9.8610000000000007</v>
       </c>
       <c r="E13" s="9">
         <v>9.6969999999999992</v>
       </c>
       <c r="F13" s="9">
         <v>9.2769999999999992</v>
       </c>
       <c r="G13" s="9">
         <v>9.23</v>
       </c>
       <c r="H13" s="9">
         <v>8.9309999999999992</v>
       </c>
       <c r="I13" s="9">
         <v>8.8629999999999995</v>
       </c>
       <c r="J13" s="9">
         <v>8.86</v>
       </c>
       <c r="K13" s="9">
         <v>9.2379999999999995</v>
       </c>
       <c r="L13" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="M13" s="42">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="7">
         <v>12.292</v>
       </c>
       <c r="C14" s="8">
         <v>10.122999999999999</v>
       </c>
       <c r="D14" s="7">
         <v>9.875</v>
       </c>
       <c r="E14" s="9">
         <v>9.9239999999999995</v>
       </c>
       <c r="F14" s="9">
         <v>9.4700000000000006</v>
       </c>
       <c r="G14" s="9">
         <v>9.3960000000000008</v>
       </c>
       <c r="H14" s="9">
         <v>9.0839999999999996</v>
       </c>
       <c r="I14" s="9">
         <v>8.67</v>
       </c>
       <c r="J14" s="9">
         <v>9.92</v>
       </c>
       <c r="K14" s="9">
         <v>10.233000000000001</v>
       </c>
       <c r="L14" s="9">
         <v>9.8000000000000007</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="M14" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>13.981</v>
       </c>
       <c r="C15" s="8">
         <v>13.092000000000001</v>
       </c>
       <c r="D15" s="7">
         <v>12.566000000000001</v>
       </c>
       <c r="E15" s="9">
         <v>11.936</v>
       </c>
       <c r="F15" s="9">
         <v>11.877000000000001</v>
       </c>
       <c r="G15" s="9">
         <v>11.683999999999999</v>
       </c>
       <c r="H15" s="9">
         <v>11.644</v>
       </c>
       <c r="I15" s="9">
         <v>11.45</v>
       </c>
       <c r="J15" s="9">
         <v>11.164</v>
       </c>
       <c r="K15" s="9">
         <v>11.93</v>
       </c>
       <c r="L15" s="9">
         <v>11.7</v>
       </c>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="M15" s="42">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>8.6319999999999997</v>
       </c>
       <c r="C16" s="8">
         <v>7.28</v>
       </c>
       <c r="D16" s="7">
         <v>7.0819999999999999</v>
       </c>
       <c r="E16" s="9">
         <v>6.8979999999999997</v>
       </c>
       <c r="F16" s="9">
         <v>6.9180000000000001</v>
       </c>
       <c r="G16" s="9">
         <v>7.1429999999999998</v>
       </c>
       <c r="H16" s="9">
         <v>6.6269999999999998</v>
       </c>
       <c r="I16" s="9">
         <v>6.3630000000000004</v>
       </c>
       <c r="J16" s="9">
         <v>7.2080000000000002</v>
       </c>
       <c r="K16" s="9">
         <v>6.9089999999999998</v>
       </c>
       <c r="L16" s="9">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16" s="42">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="7">
         <v>7.32</v>
       </c>
       <c r="C17" s="8">
         <v>6.3920000000000003</v>
       </c>
       <c r="D17" s="7">
         <v>6.2309999999999999</v>
       </c>
       <c r="E17" s="9">
         <v>5.7759999999999998</v>
       </c>
       <c r="F17" s="9">
         <v>5.5030000000000001</v>
       </c>
       <c r="G17" s="9">
         <v>5.5659999999999998</v>
       </c>
       <c r="H17" s="9">
         <v>5.3840000000000003</v>
       </c>
       <c r="I17" s="9">
         <v>5.3150000000000004</v>
       </c>
       <c r="J17" s="9">
         <v>5.8310000000000004</v>
       </c>
       <c r="K17" s="9">
         <v>5.76</v>
       </c>
       <c r="L17" s="9">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17" s="42">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="7">
         <v>18.902999999999999</v>
       </c>
       <c r="C18" s="8">
         <v>15.138999999999999</v>
       </c>
       <c r="D18" s="7">
         <v>15.323</v>
       </c>
       <c r="E18" s="9">
         <v>14.493</v>
       </c>
       <c r="F18" s="9">
         <v>14.891</v>
       </c>
       <c r="G18" s="9">
         <v>14.638999999999999</v>
       </c>
       <c r="H18" s="9">
         <v>15.05</v>
       </c>
       <c r="I18" s="9">
         <v>13.996</v>
       </c>
       <c r="J18" s="9">
         <v>15.430999999999999</v>
       </c>
       <c r="K18" s="9">
         <v>14.968</v>
       </c>
       <c r="L18" s="9">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18" s="42">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="7">
         <v>8.2949999999999999</v>
       </c>
       <c r="C19" s="8">
         <v>8.1869999999999994</v>
       </c>
       <c r="D19" s="7">
         <v>7.4749999999999996</v>
       </c>
       <c r="E19" s="9">
         <v>7.0279999999999996</v>
       </c>
       <c r="F19" s="9">
         <v>6.98</v>
       </c>
       <c r="G19" s="9">
         <v>6.6130000000000004</v>
       </c>
       <c r="H19" s="9">
         <v>6.7119999999999997</v>
       </c>
       <c r="I19" s="9">
         <v>6.3520000000000003</v>
       </c>
       <c r="J19" s="9">
         <v>7.1589999999999998</v>
       </c>
       <c r="K19" s="9">
         <v>6.7439999999999998</v>
       </c>
       <c r="L19" s="9">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19" s="42">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="7">
         <v>13.786</v>
       </c>
       <c r="C20" s="12">
         <v>12.207000000000001</v>
       </c>
       <c r="D20" s="7">
         <v>11.646000000000001</v>
       </c>
       <c r="E20" s="9">
         <v>11.58</v>
       </c>
       <c r="F20" s="9">
         <v>11.260999999999999</v>
       </c>
       <c r="G20" s="9">
         <v>10.978</v>
       </c>
       <c r="H20" s="9">
         <v>11.157</v>
       </c>
       <c r="I20" s="9">
         <v>11.305</v>
       </c>
       <c r="J20" s="9">
         <v>11.021000000000001</v>
       </c>
       <c r="K20" s="9">
         <v>10.93</v>
       </c>
       <c r="L20" s="9">
         <v>10.6</v>
       </c>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20" s="42">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" s="13"/>
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A22" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="36"/>
-[...18 lines deleted...]
-      <c r="L23" s="4" t="s">
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="M22" s="37"/>
+    </row>
+    <row r="23" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="39" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="15.75" customHeight="1">
+    <row r="24" spans="1:13" ht="15.75" customHeight="1">
       <c r="A24" s="16"/>
       <c r="B24" s="17">
         <v>2014</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="6">
         <v>2016</v>
       </c>
       <c r="E24" s="6">
         <v>2017</v>
       </c>
       <c r="F24" s="6">
         <v>2018</v>
       </c>
       <c r="G24" s="6">
         <v>2019</v>
       </c>
       <c r="H24" s="6">
         <v>2020</v>
       </c>
       <c r="I24" s="6">
         <v>2021</v>
       </c>
       <c r="J24" s="6">
         <v>2022</v>
       </c>
       <c r="K24" s="6">
         <v>2023</v>
       </c>
       <c r="L24" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="25" spans="1:12" s="10" customFormat="1">
+      <c r="M24" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="10" customFormat="1">
       <c r="A25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="7">
         <v>420.27600000000001</v>
       </c>
       <c r="C25" s="8">
         <v>405.13600000000002</v>
       </c>
       <c r="D25" s="7">
         <v>401.13799999999998</v>
       </c>
       <c r="E25" s="9">
         <v>396.39</v>
       </c>
       <c r="F25" s="9">
         <v>393.34</v>
       </c>
       <c r="G25" s="9">
         <v>390.53899999999999</v>
       </c>
       <c r="H25" s="9">
         <v>387.13099999999997</v>
       </c>
       <c r="I25" s="9">
         <v>383.73500000000001</v>
       </c>
       <c r="J25" s="9">
         <v>384.185</v>
       </c>
       <c r="K25" s="9">
         <v>385.15499999999997</v>
       </c>
       <c r="L25" s="9">
         <v>386.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25" s="42">
+        <v>383.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="7">
         <v>187.023</v>
       </c>
       <c r="C26" s="8">
         <v>186.91399999999999</v>
       </c>
       <c r="D26" s="7">
         <v>186.63300000000001</v>
       </c>
       <c r="E26" s="9">
         <v>185.85599999999999</v>
       </c>
       <c r="F26" s="9">
         <v>185.047</v>
       </c>
       <c r="G26" s="9">
         <v>183.18600000000001</v>
       </c>
       <c r="H26" s="9">
         <v>183.27600000000001</v>
       </c>
       <c r="I26" s="9">
         <v>182.91399999999999</v>
       </c>
       <c r="J26" s="9">
         <v>183.49</v>
       </c>
       <c r="K26" s="9">
         <v>184.41</v>
       </c>
       <c r="L26" s="9">
         <v>186.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26" s="42">
+        <v>186.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="7">
         <v>39.113</v>
       </c>
       <c r="C27" s="8">
         <v>38.012999999999998</v>
       </c>
       <c r="D27" s="7">
         <v>37.746000000000002</v>
       </c>
       <c r="E27" s="9">
         <v>37.398000000000003</v>
       </c>
       <c r="F27" s="9">
         <v>36.837000000000003</v>
       </c>
       <c r="G27" s="9">
         <v>36.067</v>
       </c>
       <c r="H27" s="9">
         <v>34.399000000000001</v>
       </c>
       <c r="I27" s="9">
         <v>34.508000000000003</v>
       </c>
       <c r="J27" s="9">
         <v>35.902999999999999</v>
       </c>
       <c r="K27" s="9">
         <v>35.646999999999998</v>
       </c>
       <c r="L27" s="9">
         <v>36.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27" s="42">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="7">
         <v>79.063999999999993</v>
       </c>
       <c r="C28" s="8">
         <v>78.423000000000002</v>
       </c>
       <c r="D28" s="7">
         <v>78.686999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>78.768000000000001</v>
       </c>
       <c r="F28" s="9">
         <v>78.41</v>
       </c>
       <c r="G28" s="9">
         <v>79.311999999999998</v>
       </c>
       <c r="H28" s="9">
         <v>77.78</v>
       </c>
       <c r="I28" s="9">
         <v>77.52</v>
       </c>
       <c r="J28" s="9">
         <v>72.131</v>
       </c>
       <c r="K28" s="9">
         <v>72.025000000000006</v>
       </c>
       <c r="L28" s="9">
         <v>71.900000000000006</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="M28" s="42">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="28" t="s">
+        <v>33</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8"/>
       <c r="D29" s="7"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29" s="42"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="7">
         <v>7.9</v>
       </c>
       <c r="C30" s="8">
         <v>6.8470000000000004</v>
       </c>
       <c r="D30" s="7">
         <v>6.9039999999999999</v>
       </c>
       <c r="E30" s="9">
         <v>6.774</v>
       </c>
       <c r="F30" s="9">
         <v>6.5789999999999997</v>
       </c>
       <c r="G30" s="9">
         <v>6.508</v>
       </c>
       <c r="H30" s="9">
         <v>6.4690000000000003</v>
       </c>
       <c r="I30" s="9">
         <v>6.2210000000000001</v>
       </c>
       <c r="J30" s="9">
         <v>7.0529999999999999</v>
       </c>
       <c r="K30" s="9">
         <v>6.8419999999999996</v>
       </c>
       <c r="L30" s="9">
         <v>6.8</v>
       </c>
-    </row>
-    <row r="31" spans="1:12">
+      <c r="M30" s="42">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="7">
         <v>16.474</v>
       </c>
       <c r="C31" s="8">
         <v>15.722</v>
       </c>
       <c r="D31" s="7">
         <v>14.499000000000001</v>
       </c>
       <c r="E31" s="9">
         <v>13.586</v>
       </c>
       <c r="F31" s="9">
         <v>13.574</v>
       </c>
       <c r="G31" s="9">
         <v>13.362</v>
       </c>
       <c r="H31" s="9">
         <v>13.76</v>
       </c>
       <c r="I31" s="9">
         <v>13.279</v>
       </c>
       <c r="J31" s="9">
         <v>12.18</v>
       </c>
       <c r="K31" s="9">
         <v>12.664999999999999</v>
       </c>
       <c r="L31" s="9">
         <v>12.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31" s="42">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="7">
         <v>10.875</v>
       </c>
       <c r="C32" s="8">
         <v>10.058999999999999</v>
       </c>
       <c r="D32" s="7">
         <v>9.4529999999999994</v>
       </c>
       <c r="E32" s="9">
         <v>9.2850000000000001</v>
       </c>
       <c r="F32" s="9">
         <v>8.8879999999999999</v>
       </c>
       <c r="G32" s="9">
         <v>8.85</v>
       </c>
       <c r="H32" s="9">
         <v>8.5619999999999994</v>
       </c>
       <c r="I32" s="9">
         <v>8.5030000000000001</v>
       </c>
       <c r="J32" s="9">
         <v>8.5030000000000001</v>
       </c>
       <c r="K32" s="9">
         <v>8.8719999999999999</v>
       </c>
       <c r="L32" s="9">
         <v>8.6999999999999993</v>
       </c>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32" s="42">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="7">
         <v>11.823</v>
       </c>
       <c r="C33" s="8">
         <v>9.6850000000000005</v>
       </c>
       <c r="D33" s="7">
         <v>9.4770000000000003</v>
       </c>
       <c r="E33" s="9">
         <v>9.5139999999999993</v>
       </c>
       <c r="F33" s="9">
         <v>9.08</v>
       </c>
       <c r="G33" s="9">
         <v>9.0239999999999991</v>
       </c>
       <c r="H33" s="9">
         <v>8.7210000000000001</v>
       </c>
       <c r="I33" s="9">
         <v>8.3230000000000004</v>
       </c>
       <c r="J33" s="9">
         <v>9.5239999999999991</v>
       </c>
       <c r="K33" s="9">
         <v>9.8249999999999993</v>
       </c>
       <c r="L33" s="9">
         <v>9.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:12">
+      <c r="M33" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="7">
         <v>13.443</v>
       </c>
       <c r="C34" s="8">
         <v>12.568</v>
       </c>
       <c r="D34" s="7">
         <v>12.06</v>
       </c>
       <c r="E34" s="9">
         <v>11.442</v>
       </c>
       <c r="F34" s="9">
         <v>11.388999999999999</v>
       </c>
       <c r="G34" s="9">
         <v>11.218</v>
       </c>
       <c r="H34" s="9">
         <v>11.167</v>
       </c>
       <c r="I34" s="9">
         <v>10.978</v>
       </c>
       <c r="J34" s="9">
         <v>10.708</v>
       </c>
       <c r="K34" s="9">
         <v>11.442</v>
       </c>
       <c r="L34" s="9">
         <v>11.2</v>
       </c>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34" s="42">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="7">
         <v>8.2159999999999993</v>
       </c>
       <c r="C35" s="8">
         <v>6.8760000000000003</v>
       </c>
       <c r="D35" s="7">
         <v>6.7389999999999999</v>
       </c>
       <c r="E35" s="9">
         <v>6.5679999999999996</v>
       </c>
       <c r="F35" s="9">
         <v>6.5910000000000002</v>
       </c>
       <c r="G35" s="9">
         <v>6.798</v>
       </c>
       <c r="H35" s="9">
         <v>6.3140000000000001</v>
       </c>
       <c r="I35" s="9">
         <v>6.0629999999999997</v>
       </c>
       <c r="J35" s="9">
         <v>6.8710000000000004</v>
       </c>
       <c r="K35" s="9">
         <v>6.593</v>
       </c>
       <c r="L35" s="9">
         <v>6.5</v>
       </c>
-    </row>
-    <row r="36" spans="1:12">
+      <c r="M35" s="42">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="7">
         <v>6.97</v>
       </c>
       <c r="C36" s="8">
         <v>6.0620000000000003</v>
       </c>
       <c r="D36" s="7">
         <v>5.9320000000000004</v>
       </c>
       <c r="E36" s="9">
         <v>5.4989999999999997</v>
       </c>
       <c r="F36" s="9">
         <v>5.2430000000000003</v>
       </c>
       <c r="G36" s="9">
         <v>5.3239999999999998</v>
       </c>
       <c r="H36" s="9">
         <v>5.1539999999999999</v>
       </c>
       <c r="I36" s="9">
         <v>5.0919999999999996</v>
       </c>
       <c r="J36" s="9">
         <v>5.5839999999999996</v>
       </c>
       <c r="K36" s="9">
         <v>5.5190000000000001</v>
       </c>
       <c r="L36" s="9">
         <v>5.4</v>
       </c>
-    </row>
-    <row r="37" spans="1:12">
+      <c r="M36" s="42">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="7">
         <v>18.164000000000001</v>
       </c>
       <c r="C37" s="8">
         <v>14.459</v>
       </c>
       <c r="D37" s="7">
         <v>14.673</v>
       </c>
       <c r="E37" s="9">
         <v>13.869</v>
       </c>
       <c r="F37" s="9">
         <v>14.237</v>
       </c>
       <c r="G37" s="9">
         <v>14.022</v>
       </c>
       <c r="H37" s="9">
         <v>14.403</v>
       </c>
       <c r="I37" s="9">
         <v>13.401999999999999</v>
       </c>
       <c r="J37" s="9">
         <v>14.797000000000001</v>
       </c>
       <c r="K37" s="9">
         <v>14.358000000000001</v>
       </c>
       <c r="L37" s="9">
         <v>14.4</v>
       </c>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37" s="42">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="7">
         <v>7.9630000000000001</v>
       </c>
       <c r="C38" s="8">
         <v>7.7960000000000003</v>
       </c>
       <c r="D38" s="7">
         <v>7.1589999999999998</v>
       </c>
       <c r="E38" s="9">
         <v>6.7270000000000003</v>
       </c>
       <c r="F38" s="9">
         <v>6.6769999999999996</v>
       </c>
       <c r="G38" s="9">
         <v>6.3460000000000001</v>
       </c>
       <c r="H38" s="9">
         <v>6.4409999999999998</v>
       </c>
       <c r="I38" s="9">
         <v>6.101</v>
       </c>
       <c r="J38" s="9">
         <v>6.875</v>
       </c>
       <c r="K38" s="9">
         <v>6.4770000000000003</v>
       </c>
       <c r="L38" s="9">
         <v>6.7</v>
       </c>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38" s="42">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="7">
         <v>13.247999999999999</v>
       </c>
       <c r="C39" s="12">
         <v>11.712</v>
       </c>
       <c r="D39" s="7">
         <v>11.176</v>
       </c>
       <c r="E39" s="9">
         <v>11.103999999999999</v>
       </c>
       <c r="F39" s="9">
         <v>10.788</v>
       </c>
       <c r="G39" s="9">
         <v>10.522</v>
       </c>
       <c r="H39" s="9">
         <v>10.685</v>
       </c>
       <c r="I39" s="9">
         <v>10.831</v>
       </c>
       <c r="J39" s="9">
         <v>10.566000000000001</v>
       </c>
       <c r="K39" s="9">
         <v>10.48</v>
       </c>
       <c r="L39" s="9">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="40" spans="1:12" ht="7.5" customHeight="1">
+      <c r="M39" s="42">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="7.5" customHeight="1">
       <c r="A40" s="13"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="36" t="s">
+      <c r="M40" s="37"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A41" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B41" s="36"/>
-[...18 lines deleted...]
-      <c r="L42" s="4" t="s">
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="31"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="M41" s="37"/>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A42" s="34"/>
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="39" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="43" spans="1:12" ht="15.75" customHeight="1">
+    <row r="43" spans="1:13" ht="15.75" customHeight="1">
       <c r="A43" s="5"/>
       <c r="B43" s="17">
         <v>2014</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="6">
         <v>2016</v>
       </c>
       <c r="E43" s="6">
         <v>2017</v>
       </c>
       <c r="F43" s="6">
         <v>2018</v>
       </c>
       <c r="G43" s="6">
         <v>2019</v>
       </c>
       <c r="H43" s="6">
         <v>2020</v>
       </c>
       <c r="I43" s="6">
         <v>2021</v>
       </c>
       <c r="J43" s="6">
         <v>2022</v>
       </c>
       <c r="K43" s="6">
         <v>2023</v>
       </c>
       <c r="L43" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="44" spans="1:12" s="10" customFormat="1">
+      <c r="M43" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="10" customFormat="1">
       <c r="A44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="19">
         <v>331.37900000000002</v>
       </c>
       <c r="C44" s="20">
         <v>331.10399999999998</v>
       </c>
       <c r="D44" s="19">
         <v>331.70499999999998</v>
       </c>
       <c r="E44" s="9">
         <v>331.495</v>
       </c>
       <c r="F44" s="9">
         <v>331.65600000000001</v>
       </c>
       <c r="G44" s="9">
         <v>329.30700000000002</v>
       </c>
       <c r="H44" s="9">
         <v>327.35300000000001</v>
       </c>
       <c r="I44" s="9">
         <v>324.97500000000002</v>
       </c>
       <c r="J44" s="9">
         <v>325.041</v>
       </c>
       <c r="K44" s="9">
         <v>325.93200000000002</v>
       </c>
       <c r="L44" s="9">
         <v>326.89999999999998</v>
       </c>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44" s="42">
+        <v>323.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="19">
         <v>164.96299999999999</v>
       </c>
       <c r="C45" s="20">
         <v>166.42</v>
       </c>
       <c r="D45" s="19">
         <v>166.83</v>
       </c>
       <c r="E45" s="9">
         <v>166.816</v>
       </c>
       <c r="F45" s="9">
         <v>166.72300000000001</v>
       </c>
       <c r="G45" s="9">
         <v>165.07400000000001</v>
       </c>
       <c r="H45" s="9">
         <v>165.393</v>
       </c>
       <c r="I45" s="9">
         <v>164.66200000000001</v>
       </c>
       <c r="J45" s="9">
         <v>164.88800000000001</v>
       </c>
       <c r="K45" s="9">
         <v>165.79499999999999</v>
       </c>
       <c r="L45" s="9">
         <v>167.1</v>
       </c>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45" s="42">
+        <v>167.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="19">
         <v>31.984999999999999</v>
       </c>
       <c r="C46" s="19">
         <v>32.228999999999999</v>
       </c>
       <c r="D46" s="19">
         <v>32.771000000000001</v>
       </c>
       <c r="E46" s="9">
         <v>32.844000000000001</v>
       </c>
       <c r="F46" s="9">
         <v>32.898000000000003</v>
       </c>
       <c r="G46" s="9">
         <v>31.786000000000001</v>
       </c>
       <c r="H46" s="9">
         <v>30.672999999999998</v>
       </c>
       <c r="I46" s="9">
         <v>30.742000000000001</v>
       </c>
       <c r="J46" s="9">
         <v>32.360999999999997</v>
       </c>
       <c r="K46" s="9">
         <v>31.620999999999999</v>
       </c>
       <c r="L46" s="9">
         <v>32</v>
       </c>
-    </row>
-    <row r="47" spans="1:12">
+      <c r="M46" s="42">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="19">
         <v>70.164000000000001</v>
       </c>
       <c r="C47" s="20">
         <v>70.653999999999996</v>
       </c>
       <c r="D47" s="19">
         <v>70.897999999999996</v>
       </c>
       <c r="E47" s="9">
         <v>71.510000000000005</v>
       </c>
       <c r="F47" s="9">
         <v>71.646000000000001</v>
       </c>
       <c r="G47" s="9">
         <v>72.792000000000002</v>
       </c>
       <c r="H47" s="9">
         <v>71.578999999999994</v>
       </c>
       <c r="I47" s="9">
         <v>71.179000000000002</v>
       </c>
       <c r="J47" s="9">
         <v>66.305999999999997</v>
       </c>
       <c r="K47" s="9">
         <v>66.441000000000003</v>
       </c>
       <c r="L47" s="9">
         <v>66.400000000000006</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="M47" s="42">
+        <v>65.900000000000006</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="28" t="s">
+        <v>33</v>
       </c>
       <c r="B48" s="19"/>
       <c r="C48" s="20"/>
       <c r="D48" s="19"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="9"/>
-    </row>
-    <row r="49" spans="1:12">
+      <c r="M48" s="42"/>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="19">
         <v>4.2850000000000001</v>
       </c>
       <c r="C49" s="20">
         <v>4.2300000000000004</v>
       </c>
       <c r="D49" s="19">
         <v>4.242</v>
       </c>
       <c r="E49" s="9">
         <v>4.2409999999999997</v>
       </c>
       <c r="F49" s="9">
         <v>4.173</v>
       </c>
       <c r="G49" s="9">
         <v>4.1050000000000004</v>
       </c>
       <c r="H49" s="9">
         <v>4.1159999999999997</v>
       </c>
       <c r="I49" s="9">
         <v>4.1589999999999998</v>
       </c>
       <c r="J49" s="9">
         <v>4.8380000000000001</v>
       </c>
       <c r="K49" s="9">
         <v>4.7309999999999999</v>
       </c>
       <c r="L49" s="9">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49" s="42">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="19">
         <v>9.5500000000000007</v>
       </c>
       <c r="C50" s="20">
         <v>9.5280000000000005</v>
       </c>
       <c r="D50" s="19">
         <v>9.2989999999999995</v>
       </c>
       <c r="E50" s="9">
         <v>9.14</v>
       </c>
       <c r="F50" s="9">
         <v>9.3460000000000001</v>
       </c>
       <c r="G50" s="9">
         <v>9.0649999999999995</v>
       </c>
       <c r="H50" s="9">
         <v>9.3290000000000006</v>
       </c>
       <c r="I50" s="9">
         <v>9.3070000000000004</v>
       </c>
       <c r="J50" s="9">
         <v>8.6809999999999992</v>
       </c>
       <c r="K50" s="9">
         <v>9.1419999999999995</v>
       </c>
       <c r="L50" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50" s="42">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="19">
         <v>6.0309999999999997</v>
       </c>
       <c r="C51" s="20">
         <v>5.8010000000000002</v>
       </c>
       <c r="D51" s="19">
         <v>5.81</v>
       </c>
       <c r="E51" s="9">
         <v>5.8289999999999997</v>
       </c>
       <c r="F51" s="9">
         <v>5.5919999999999996</v>
       </c>
       <c r="G51" s="9">
         <v>5.61</v>
       </c>
       <c r="H51" s="9">
         <v>5.431</v>
       </c>
       <c r="I51" s="9">
         <v>5.4109999999999996</v>
       </c>
       <c r="J51" s="9">
         <v>5.5519999999999996</v>
       </c>
       <c r="K51" s="9">
         <v>5.78</v>
       </c>
       <c r="L51" s="9">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="52" spans="1:12">
+      <c r="M51" s="42">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="19">
         <v>6.5030000000000001</v>
       </c>
       <c r="C52" s="20">
         <v>6.0990000000000002</v>
       </c>
       <c r="D52" s="19">
         <v>6.0129999999999999</v>
       </c>
       <c r="E52" s="9">
         <v>6.1219999999999999</v>
       </c>
       <c r="F52" s="9">
         <v>5.9</v>
       </c>
       <c r="G52" s="9">
         <v>6.0469999999999997</v>
       </c>
       <c r="H52" s="9">
         <v>5.8319999999999999</v>
       </c>
       <c r="I52" s="9">
         <v>5.6520000000000001</v>
       </c>
       <c r="J52" s="9">
         <v>6.548</v>
       </c>
       <c r="K52" s="9">
         <v>6.6689999999999996</v>
       </c>
       <c r="L52" s="9">
         <v>6.4</v>
       </c>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52" s="42">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B53" s="19">
         <v>7.4870000000000001</v>
       </c>
       <c r="C53" s="20">
         <v>7.3949999999999996</v>
       </c>
       <c r="D53" s="19">
         <v>7.3979999999999997</v>
       </c>
       <c r="E53" s="9">
         <v>7.2240000000000002</v>
       </c>
       <c r="F53" s="9">
         <v>7.218</v>
       </c>
       <c r="G53" s="9">
         <v>7.2309999999999999</v>
       </c>
       <c r="H53" s="9">
         <v>7.2729999999999997</v>
       </c>
       <c r="I53" s="9">
         <v>7.2</v>
       </c>
       <c r="J53" s="9">
         <v>7.0259999999999998</v>
       </c>
       <c r="K53" s="9">
         <v>7.5430000000000001</v>
       </c>
       <c r="L53" s="9">
         <v>7.4</v>
       </c>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53" s="42">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B54" s="19">
         <v>4.556</v>
       </c>
       <c r="C54" s="20">
         <v>4.4279999999999999</v>
       </c>
       <c r="D54" s="19">
         <v>4.3019999999999996</v>
       </c>
       <c r="E54" s="9">
         <v>4.43</v>
       </c>
       <c r="F54" s="9">
         <v>4.5540000000000003</v>
       </c>
       <c r="G54" s="9">
         <v>4.577</v>
       </c>
       <c r="H54" s="9">
         <v>4.45</v>
       </c>
       <c r="I54" s="9">
         <v>4.3280000000000003</v>
       </c>
       <c r="J54" s="9">
         <v>4.9400000000000004</v>
       </c>
       <c r="K54" s="9">
         <v>4.907</v>
       </c>
       <c r="L54" s="9">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54" s="42">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="19">
         <v>3.9430000000000001</v>
       </c>
       <c r="C55" s="20">
         <v>3.734</v>
       </c>
       <c r="D55" s="19">
         <v>3.7109999999999999</v>
       </c>
       <c r="E55" s="9">
         <v>3.5609999999999999</v>
       </c>
       <c r="F55" s="9">
         <v>3.5579999999999998</v>
       </c>
       <c r="G55" s="9">
         <v>3.5249999999999999</v>
       </c>
       <c r="H55" s="9">
         <v>3.4340000000000002</v>
       </c>
       <c r="I55" s="9">
         <v>3.38</v>
       </c>
       <c r="J55" s="9">
         <v>3.694</v>
       </c>
       <c r="K55" s="9">
         <v>3.6739999999999999</v>
       </c>
       <c r="L55" s="9">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="56" spans="1:12">
+      <c r="M55" s="42">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
       <c r="A56" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="19">
         <v>10.295999999999999</v>
       </c>
       <c r="C56" s="20">
         <v>9.3260000000000005</v>
       </c>
       <c r="D56" s="19">
         <v>9.27</v>
       </c>
       <c r="E56" s="9">
         <v>8.9559999999999995</v>
       </c>
       <c r="F56" s="9">
         <v>9.3840000000000003</v>
       </c>
       <c r="G56" s="9">
         <v>9.2449999999999992</v>
       </c>
       <c r="H56" s="9">
         <v>9.5389999999999997</v>
       </c>
       <c r="I56" s="9">
         <v>8.82</v>
       </c>
       <c r="J56" s="9">
         <v>9.7520000000000007</v>
       </c>
       <c r="K56" s="9">
         <v>9.4570000000000007</v>
       </c>
       <c r="L56" s="9">
         <v>9.5</v>
       </c>
-    </row>
-    <row r="57" spans="1:12">
+      <c r="M56" s="42">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="19">
         <v>4.4009999999999998</v>
       </c>
       <c r="C57" s="20">
         <v>4.4059999999999997</v>
       </c>
       <c r="D57" s="19">
         <v>4.2949999999999999</v>
       </c>
       <c r="E57" s="9">
         <v>4.0709999999999997</v>
       </c>
       <c r="F57" s="9">
         <v>4.0910000000000002</v>
       </c>
       <c r="G57" s="9">
         <v>3.9580000000000002</v>
       </c>
       <c r="H57" s="9">
         <v>4.0220000000000002</v>
       </c>
       <c r="I57" s="9">
         <v>3.8420000000000001</v>
       </c>
       <c r="J57" s="9">
         <v>4.343</v>
       </c>
       <c r="K57" s="9">
         <v>4.0789999999999997</v>
       </c>
       <c r="L57" s="9">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="58" spans="1:12">
+      <c r="M57" s="42">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="19">
         <v>7.2149999999999999</v>
       </c>
       <c r="C58" s="21">
         <v>6.8540000000000001</v>
       </c>
       <c r="D58" s="19">
         <v>6.8659999999999997</v>
       </c>
       <c r="E58" s="9">
         <v>6.7510000000000003</v>
       </c>
       <c r="F58" s="9">
         <v>6.5730000000000004</v>
       </c>
       <c r="G58" s="9">
         <v>6.2919999999999998</v>
       </c>
       <c r="H58" s="9">
         <v>6.282</v>
       </c>
       <c r="I58" s="9">
         <v>6.2930000000000001</v>
       </c>
       <c r="J58" s="9">
         <v>6.1120000000000001</v>
       </c>
       <c r="K58" s="9">
         <v>6.093</v>
       </c>
       <c r="L58" s="9">
         <v>6</v>
       </c>
-    </row>
-    <row r="59" spans="1:12" ht="10.5" customHeight="1">
+      <c r="M58" s="42">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="10.5" customHeight="1">
       <c r="A59" s="22"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="36" t="s">
+      <c r="M59" s="37"/>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B60" s="36"/>
-[...18 lines deleted...]
-      <c r="L61" s="4" t="s">
+      <c r="B60" s="31"/>
+      <c r="C60" s="31"/>
+      <c r="D60" s="31"/>
+      <c r="E60" s="33"/>
+      <c r="F60" s="33"/>
+      <c r="G60" s="33"/>
+      <c r="H60" s="33"/>
+      <c r="I60" s="33"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="33"/>
+      <c r="M60" s="37"/>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A61" s="34"/>
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="L61" s="4"/>
+      <c r="M61" s="39" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="62" spans="1:12" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="62" spans="1:13" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A62" s="5"/>
       <c r="B62" s="17">
         <v>2014</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D62" s="6">
         <v>2016</v>
       </c>
       <c r="E62" s="6">
         <v>2017</v>
       </c>
       <c r="F62" s="6">
         <v>2018</v>
       </c>
       <c r="G62" s="6">
         <v>2019</v>
       </c>
       <c r="H62" s="6">
         <v>2020</v>
       </c>
       <c r="I62" s="6">
         <v>2021</v>
       </c>
       <c r="J62" s="6">
         <v>2022</v>
       </c>
       <c r="K62" s="6">
         <v>2023</v>
       </c>
       <c r="L62" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="63" spans="1:12" s="10" customFormat="1">
+      <c r="M62" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="10" customFormat="1">
       <c r="A63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="19">
         <v>88.897000000000006</v>
       </c>
       <c r="C63" s="20">
         <v>74.031999999999996</v>
       </c>
       <c r="D63" s="19">
         <v>69.433000000000007</v>
       </c>
       <c r="E63" s="9">
         <v>64.894999999999996</v>
       </c>
       <c r="F63" s="9">
         <v>61.683999999999997</v>
       </c>
       <c r="G63" s="9">
         <v>61.231999999999999</v>
       </c>
       <c r="H63" s="9">
         <v>59.777999999999999</v>
       </c>
       <c r="I63" s="9">
         <v>58.76</v>
       </c>
       <c r="J63" s="9">
         <v>59.143999999999998</v>
       </c>
       <c r="K63" s="9">
         <v>59.222999999999999</v>
       </c>
       <c r="L63" s="9">
         <v>59.3</v>
       </c>
-    </row>
-    <row r="64" spans="1:12">
+      <c r="M63" s="42">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
       <c r="A64" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="19">
         <v>22.06</v>
       </c>
       <c r="C64" s="20">
         <v>20.494</v>
       </c>
       <c r="D64" s="19">
         <v>19.803000000000001</v>
       </c>
       <c r="E64" s="9">
         <v>19.04</v>
       </c>
       <c r="F64" s="9">
         <v>18.324000000000002</v>
       </c>
       <c r="G64" s="9">
         <v>18.111999999999998</v>
       </c>
       <c r="H64" s="9">
         <v>17.882999999999999</v>
       </c>
       <c r="I64" s="9">
         <v>18.251999999999999</v>
       </c>
       <c r="J64" s="9">
         <v>18.602</v>
       </c>
       <c r="K64" s="9">
         <v>18.614999999999998</v>
       </c>
       <c r="L64" s="9">
         <v>19.2</v>
       </c>
-    </row>
-    <row r="65" spans="1:12">
+      <c r="M64" s="42">
+        <v>19.600000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
       <c r="A65" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="19">
         <v>7.1280000000000001</v>
       </c>
       <c r="C65" s="20">
         <v>5.7839999999999998</v>
       </c>
       <c r="D65" s="19">
         <v>4.9749999999999996</v>
       </c>
       <c r="E65" s="9">
         <v>4.5540000000000003</v>
       </c>
       <c r="F65" s="9">
         <v>3.9390000000000001</v>
       </c>
       <c r="G65" s="9">
         <v>4.2809999999999997</v>
       </c>
       <c r="H65" s="9">
         <v>3.726</v>
       </c>
       <c r="I65" s="9">
         <v>3.766</v>
       </c>
       <c r="J65" s="9">
         <v>3.5419999999999998</v>
       </c>
       <c r="K65" s="9">
         <v>4.0259999999999998</v>
       </c>
       <c r="L65" s="9">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="66" spans="1:12">
+      <c r="M65" s="42">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
       <c r="A66" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="19">
         <v>8.9</v>
       </c>
       <c r="C66" s="20">
         <v>7.7690000000000001</v>
       </c>
       <c r="D66" s="19">
         <v>7.7889999999999997</v>
       </c>
       <c r="E66" s="9">
         <v>7.258</v>
       </c>
       <c r="F66" s="9">
         <v>6.7640000000000002</v>
       </c>
       <c r="G66" s="9">
         <v>6.52</v>
       </c>
       <c r="H66" s="9">
         <v>6.2009999999999996</v>
       </c>
       <c r="I66" s="9">
         <v>6.3410000000000002</v>
       </c>
       <c r="J66" s="9">
         <v>5.8250000000000002</v>
       </c>
       <c r="K66" s="9">
         <v>5.5839999999999996</v>
       </c>
       <c r="L66" s="9">
         <v>5.5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="M66" s="42">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="28" t="s">
+        <v>33</v>
       </c>
       <c r="B67" s="19"/>
       <c r="C67" s="20"/>
       <c r="D67" s="19"/>
       <c r="E67" s="9"/>
       <c r="F67" s="9"/>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
       <c r="L67" s="9"/>
-    </row>
-    <row r="68" spans="1:12">
+      <c r="M67" s="42"/>
+    </row>
+    <row r="68" spans="1:13">
       <c r="A68" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="19">
         <v>3.6150000000000002</v>
       </c>
       <c r="C68" s="20">
         <v>2.617</v>
       </c>
       <c r="D68" s="19">
         <v>2.6619999999999999</v>
       </c>
       <c r="E68" s="9">
         <v>2.5329999999999999</v>
       </c>
       <c r="F68" s="9">
         <v>2.4060000000000001</v>
       </c>
       <c r="G68" s="9">
         <v>2.403</v>
       </c>
       <c r="H68" s="9">
         <v>2.3530000000000002</v>
       </c>
       <c r="I68" s="9">
         <v>2.0619999999999998</v>
       </c>
       <c r="J68" s="9">
         <v>2.2149999999999999</v>
       </c>
       <c r="K68" s="9">
         <v>2.1110000000000002</v>
       </c>
       <c r="L68" s="9">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="69" spans="1:12">
+      <c r="M68" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
       <c r="A69" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="19">
         <v>6.9240000000000004</v>
       </c>
       <c r="C69" s="20">
         <v>6.194</v>
       </c>
       <c r="D69" s="19">
         <v>5.2</v>
       </c>
       <c r="E69" s="9">
         <v>4.4459999999999997</v>
       </c>
       <c r="F69" s="9">
         <v>4.2279999999999998</v>
       </c>
       <c r="G69" s="9">
         <v>4.2969999999999997</v>
       </c>
       <c r="H69" s="9">
         <v>4.431</v>
       </c>
       <c r="I69" s="9">
         <v>3.972</v>
       </c>
       <c r="J69" s="9">
         <v>3.4990000000000001</v>
       </c>
       <c r="K69" s="9">
         <v>3.5230000000000001</v>
       </c>
       <c r="L69" s="9">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="70" spans="1:12">
+      <c r="M69" s="42">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
       <c r="A70" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="19">
         <v>4.8440000000000003</v>
       </c>
       <c r="C70" s="20">
         <v>4.258</v>
       </c>
       <c r="D70" s="19">
         <v>3.6429999999999998</v>
       </c>
       <c r="E70" s="9">
         <v>3.456</v>
       </c>
       <c r="F70" s="9">
         <v>3.2959999999999998</v>
       </c>
       <c r="G70" s="9">
         <v>3.24</v>
       </c>
       <c r="H70" s="9">
         <v>3.1309999999999998</v>
       </c>
       <c r="I70" s="9">
         <v>3.0920000000000001</v>
       </c>
       <c r="J70" s="9">
         <v>2.9510000000000001</v>
       </c>
       <c r="K70" s="9">
         <v>3.0920000000000001</v>
       </c>
       <c r="L70" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="71" spans="1:12">
+      <c r="M70" s="42">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
       <c r="A71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="19">
         <v>5.32</v>
       </c>
       <c r="C71" s="20">
         <v>3.5859999999999999</v>
       </c>
       <c r="D71" s="19">
         <v>3.464</v>
       </c>
       <c r="E71" s="9">
         <v>3.3919999999999999</v>
       </c>
       <c r="F71" s="9">
         <v>3.18</v>
       </c>
       <c r="G71" s="9">
         <v>2.9769999999999999</v>
       </c>
       <c r="H71" s="9">
         <v>2.8889999999999998</v>
       </c>
       <c r="I71" s="9">
         <v>2.6709999999999998</v>
       </c>
       <c r="J71" s="9">
         <v>2.976</v>
       </c>
       <c r="K71" s="9">
         <v>3.1560000000000001</v>
       </c>
       <c r="L71" s="9">
         <v>3</v>
       </c>
-    </row>
-    <row r="72" spans="1:12">
+      <c r="M71" s="42">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
       <c r="A72" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="19">
         <v>5.9560000000000004</v>
       </c>
       <c r="C72" s="20">
         <v>5.173</v>
       </c>
       <c r="D72" s="19">
         <v>4.6619999999999999</v>
       </c>
       <c r="E72" s="9">
         <v>4.218</v>
       </c>
       <c r="F72" s="9">
         <v>4.1710000000000003</v>
       </c>
       <c r="G72" s="9">
         <v>3.9870000000000001</v>
       </c>
       <c r="H72" s="9">
         <v>3.8940000000000001</v>
       </c>
       <c r="I72" s="9">
         <v>3.778</v>
       </c>
       <c r="J72" s="9">
         <v>3.6819999999999999</v>
       </c>
       <c r="K72" s="9">
         <v>3.899</v>
       </c>
       <c r="L72" s="9">
         <v>3.8</v>
       </c>
-    </row>
-    <row r="73" spans="1:12">
+      <c r="M72" s="42">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
       <c r="A73" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="19">
         <v>3.66</v>
       </c>
       <c r="C73" s="20">
         <v>2.448</v>
       </c>
       <c r="D73" s="19">
         <v>2.4369999999999998</v>
       </c>
       <c r="E73" s="9">
         <v>2.1379999999999999</v>
       </c>
       <c r="F73" s="9">
         <v>2.0369999999999999</v>
       </c>
       <c r="G73" s="9">
         <v>2.2210000000000001</v>
       </c>
       <c r="H73" s="9">
         <v>1.8640000000000001</v>
       </c>
       <c r="I73" s="9">
         <v>1.7350000000000001</v>
       </c>
       <c r="J73" s="9">
         <v>1.931</v>
       </c>
       <c r="K73" s="9">
         <v>1.6859999999999999</v>
       </c>
       <c r="L73" s="9">
         <v>1.7</v>
       </c>
-    </row>
-    <row r="74" spans="1:12">
+      <c r="M73" s="42">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
       <c r="A74" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B74" s="19">
         <v>3.0270000000000001</v>
       </c>
       <c r="C74" s="20">
         <v>2.3279999999999998</v>
       </c>
       <c r="D74" s="19">
         <v>2.2210000000000001</v>
       </c>
       <c r="E74" s="9">
         <v>1.9379999999999999</v>
       </c>
       <c r="F74" s="9">
         <v>1.6850000000000001</v>
       </c>
       <c r="G74" s="9">
         <v>1.7989999999999999</v>
       </c>
       <c r="H74" s="9">
         <v>1.72</v>
       </c>
       <c r="I74" s="9">
         <v>1.712</v>
       </c>
       <c r="J74" s="9">
         <v>1.89</v>
       </c>
       <c r="K74" s="9">
         <v>1.845</v>
       </c>
       <c r="L74" s="9">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="75" spans="1:12">
+      <c r="M74" s="42">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
       <c r="A75" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B75" s="19">
         <v>7.8680000000000003</v>
       </c>
       <c r="C75" s="20">
         <v>5.133</v>
       </c>
       <c r="D75" s="19">
         <v>5.4029999999999996</v>
       </c>
       <c r="E75" s="9">
         <v>4.9130000000000003</v>
       </c>
       <c r="F75" s="9">
         <v>4.8529999999999998</v>
       </c>
       <c r="G75" s="9">
         <v>4.7770000000000001</v>
       </c>
       <c r="H75" s="9">
         <v>4.8639999999999999</v>
       </c>
       <c r="I75" s="9">
         <v>4.5819999999999999</v>
       </c>
       <c r="J75" s="9">
         <v>5.0449999999999999</v>
       </c>
       <c r="K75" s="9">
         <v>4.9009999999999998</v>
       </c>
       <c r="L75" s="9">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="76" spans="1:12">
+      <c r="M75" s="42">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
       <c r="A76" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="19">
         <v>3.5619999999999998</v>
       </c>
       <c r="C76" s="20">
         <v>3.39</v>
       </c>
       <c r="D76" s="19">
         <v>2.8639999999999999</v>
       </c>
       <c r="E76" s="9">
         <v>2.6560000000000001</v>
       </c>
       <c r="F76" s="9">
         <v>2.5859999999999999</v>
       </c>
       <c r="G76" s="9">
         <v>2.3879999999999999</v>
       </c>
       <c r="H76" s="9">
         <v>2.419</v>
       </c>
       <c r="I76" s="9">
         <v>2.2589999999999999</v>
       </c>
       <c r="J76" s="9">
         <v>2.532</v>
       </c>
       <c r="K76" s="9">
         <v>2.3980000000000001</v>
       </c>
       <c r="L76" s="9">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="77" spans="1:12">
+      <c r="M76" s="42">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
       <c r="A77" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="19">
         <v>6.0330000000000004</v>
       </c>
       <c r="C77" s="21">
         <v>4.8579999999999997</v>
       </c>
       <c r="D77" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="E77" s="9">
         <v>4.3529999999999998</v>
       </c>
       <c r="F77" s="9">
         <v>4.2149999999999999</v>
       </c>
       <c r="G77" s="9">
         <v>4.2300000000000004</v>
       </c>
       <c r="H77" s="9">
         <v>4.4029999999999996</v>
       </c>
       <c r="I77" s="9">
         <v>4.5380000000000003</v>
       </c>
       <c r="J77" s="9">
         <v>4.4539999999999997</v>
       </c>
       <c r="K77" s="9">
         <v>4.3869999999999996</v>
       </c>
       <c r="L77" s="9">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="78" spans="1:12" ht="10.5" customHeight="1">
+      <c r="M77" s="42">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="10.5" customHeight="1">
       <c r="A78" s="13"/>
       <c r="C78" s="18"/>
       <c r="D78" s="18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="36" t="s">
+      <c r="M78" s="37"/>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B79" s="36"/>
-[...18 lines deleted...]
-      <c r="L80" s="4" t="s">
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="33"/>
+      <c r="F79" s="33"/>
+      <c r="G79" s="33"/>
+      <c r="H79" s="33"/>
+      <c r="I79" s="33"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="33"/>
+      <c r="M79" s="37"/>
+    </row>
+    <row r="80" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A80" s="34"/>
+      <c r="B80" s="34"/>
+      <c r="C80" s="34"/>
+      <c r="D80" s="34"/>
+      <c r="E80" s="34"/>
+      <c r="F80" s="34"/>
+      <c r="G80" s="34"/>
+      <c r="L80" s="4"/>
+      <c r="M80" s="39" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="81" spans="1:12" s="10" customFormat="1" ht="17.25" customHeight="1">
+    <row r="81" spans="1:13" s="10" customFormat="1" ht="17.25" customHeight="1">
       <c r="A81" s="5"/>
       <c r="B81" s="17">
         <v>2014</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D81" s="6">
         <v>2016</v>
       </c>
       <c r="E81" s="6">
         <v>2017</v>
       </c>
       <c r="F81" s="6">
         <v>2018</v>
       </c>
       <c r="G81" s="6">
         <v>2019</v>
       </c>
       <c r="H81" s="6">
         <v>2020</v>
       </c>
       <c r="I81" s="6">
         <v>2021</v>
       </c>
       <c r="J81" s="6">
         <v>2022</v>
       </c>
       <c r="K81" s="6">
         <v>2023</v>
       </c>
       <c r="L81" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="82" spans="1:12" s="10" customFormat="1">
+      <c r="M81" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="10" customFormat="1">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="19">
         <v>20.981000000000002</v>
       </c>
       <c r="C82" s="20">
         <v>21.039000000000001</v>
       </c>
       <c r="D82" s="19">
         <v>20.297000000000001</v>
       </c>
       <c r="E82" s="9">
         <v>19.920999999999999</v>
       </c>
       <c r="F82" s="23">
         <v>19.617000000000001</v>
       </c>
       <c r="G82" s="9">
         <v>19.146000000000001</v>
       </c>
       <c r="H82" s="9">
         <v>19.587</v>
       </c>
       <c r="I82" s="9">
         <v>19.378</v>
       </c>
       <c r="J82" s="9">
         <v>19.186</v>
       </c>
       <c r="K82" s="9">
         <v>19.323</v>
       </c>
       <c r="L82" s="9">
         <v>19.2</v>
       </c>
-    </row>
-    <row r="83" spans="1:12">
+      <c r="M82" s="42">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
       <c r="A83" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="19">
         <v>9.6809999999999992</v>
       </c>
       <c r="C83" s="20">
         <v>9.8019999999999996</v>
       </c>
       <c r="D83" s="19">
         <v>9.6829999999999998</v>
       </c>
       <c r="E83" s="9">
         <v>9.5809999999999995</v>
       </c>
       <c r="F83" s="23">
         <v>9.423</v>
       </c>
       <c r="G83" s="9">
         <v>9.2219999999999995</v>
       </c>
       <c r="H83" s="9">
         <v>9.6769999999999996</v>
       </c>
       <c r="I83" s="9">
         <v>9.6630000000000003</v>
       </c>
       <c r="J83" s="9">
         <v>9.6679999999999993</v>
       </c>
       <c r="K83" s="9">
         <v>9.7799999999999994</v>
       </c>
       <c r="L83" s="9">
         <v>9.6999999999999993</v>
       </c>
-    </row>
-    <row r="84" spans="1:12">
+      <c r="M83" s="42">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
       <c r="A84" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B84" s="19">
         <v>2.0649999999999999</v>
       </c>
       <c r="C84" s="20">
         <v>2.085</v>
       </c>
       <c r="D84" s="19">
         <v>1.974</v>
       </c>
       <c r="E84" s="9">
         <v>1.96</v>
       </c>
       <c r="F84" s="9">
         <v>1.885</v>
       </c>
       <c r="G84" s="9">
         <v>1.8240000000000001</v>
       </c>
       <c r="H84" s="9">
         <v>1.7869999999999999</v>
       </c>
       <c r="I84" s="9">
         <v>1.7490000000000001</v>
       </c>
       <c r="J84" s="9">
         <v>1.8149999999999999</v>
       </c>
       <c r="K84" s="9">
         <v>1.8149999999999999</v>
       </c>
       <c r="L84" s="9">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="85" spans="1:12">
+      <c r="M84" s="42">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
       <c r="A85" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="19">
         <v>4.2690000000000001</v>
       </c>
       <c r="C85" s="20">
         <v>4.2930000000000001</v>
       </c>
       <c r="D85" s="19">
         <v>4.22</v>
       </c>
       <c r="E85" s="9">
         <v>4.0629999999999997</v>
       </c>
       <c r="F85" s="9">
         <v>4.0449999999999999</v>
       </c>
       <c r="G85" s="9">
         <v>3.9940000000000002</v>
       </c>
       <c r="H85" s="9">
         <v>4.0039999999999996</v>
       </c>
       <c r="I85" s="9">
         <v>3.988</v>
       </c>
       <c r="J85" s="9">
         <v>3.6059999999999999</v>
       </c>
       <c r="K85" s="9">
         <v>3.6440000000000001</v>
       </c>
       <c r="L85" s="9">
         <v>3.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="M85" s="42">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="28" t="s">
+        <v>33</v>
       </c>
       <c r="B86" s="19"/>
       <c r="C86" s="20"/>
       <c r="D86" s="19"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="9"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
-    </row>
-    <row r="87" spans="1:12">
+      <c r="M86" s="42"/>
+    </row>
+    <row r="87" spans="1:13">
       <c r="A87" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="19">
         <v>0.38900000000000001</v>
       </c>
       <c r="C87" s="20">
         <v>0.38200000000000001</v>
       </c>
       <c r="D87" s="19">
         <v>0.34100000000000003</v>
       </c>
       <c r="E87" s="9">
         <v>0.33700000000000002</v>
       </c>
       <c r="F87" s="9">
         <v>0.31900000000000001</v>
       </c>
       <c r="G87" s="9">
         <v>0.315</v>
       </c>
       <c r="H87" s="9">
         <v>0.312</v>
       </c>
       <c r="I87" s="9">
         <v>0.3</v>
       </c>
       <c r="J87" s="9">
         <v>0.34200000000000003</v>
       </c>
       <c r="K87" s="9">
         <v>0.33</v>
       </c>
       <c r="L87" s="9">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="88" spans="1:12">
+      <c r="M87" s="42">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
       <c r="A88" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="19">
         <v>0.75700000000000001</v>
       </c>
       <c r="C88" s="20">
         <v>0.78600000000000003</v>
       </c>
       <c r="D88" s="19">
         <v>0.68899999999999995</v>
       </c>
       <c r="E88" s="9">
         <v>0.65600000000000003</v>
       </c>
       <c r="F88" s="9">
         <v>0.66100000000000003</v>
       </c>
       <c r="G88" s="9">
         <v>0.64600000000000002</v>
       </c>
       <c r="H88" s="9">
         <v>0.66500000000000004</v>
       </c>
       <c r="I88" s="9">
         <v>0.7</v>
       </c>
       <c r="J88" s="9">
         <v>0.58899999999999997</v>
       </c>
       <c r="K88" s="9">
         <v>0.60799999999999998</v>
       </c>
       <c r="L88" s="9">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="89" spans="1:12">
+      <c r="M88" s="42">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
       <c r="A89" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B89" s="19">
         <v>0.438</v>
       </c>
       <c r="C89" s="20">
         <v>0.42899999999999999</v>
       </c>
       <c r="D89" s="19">
         <v>0.40799999999999997</v>
       </c>
       <c r="E89" s="9">
         <v>0.41199999999999998</v>
       </c>
       <c r="F89" s="9">
         <v>0.38900000000000001</v>
       </c>
       <c r="G89" s="9">
         <v>0.38</v>
       </c>
       <c r="H89" s="9">
         <v>0.36899999999999999</v>
       </c>
       <c r="I89" s="9">
         <v>0.4</v>
       </c>
       <c r="J89" s="9">
         <v>0.35699999999999998</v>
       </c>
       <c r="K89" s="9">
         <v>0.36599999999999999</v>
       </c>
       <c r="L89" s="9">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="90" spans="1:12">
+      <c r="M89" s="42">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
       <c r="A90" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="19">
         <v>0.46899999999999997</v>
       </c>
       <c r="C90" s="20">
         <v>0.438</v>
       </c>
       <c r="D90" s="19">
         <v>0.39800000000000002</v>
       </c>
       <c r="E90" s="9">
         <v>0.41</v>
       </c>
       <c r="F90" s="9">
         <v>0.39</v>
       </c>
       <c r="G90" s="9">
         <v>0.372</v>
       </c>
       <c r="H90" s="9">
         <v>0.36299999999999999</v>
       </c>
       <c r="I90" s="9">
         <v>0.3</v>
       </c>
       <c r="J90" s="9">
         <v>0.39600000000000002</v>
       </c>
       <c r="K90" s="9">
         <v>0.40799999999999997</v>
       </c>
       <c r="L90" s="9">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="91" spans="1:12">
+      <c r="M90" s="42">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
       <c r="A91" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B91" s="19">
         <v>0.53800000000000003</v>
       </c>
       <c r="C91" s="20">
         <v>0.52400000000000002</v>
       </c>
       <c r="D91" s="19">
         <v>0.50600000000000001</v>
       </c>
       <c r="E91" s="9">
         <v>0.49399999999999999</v>
       </c>
       <c r="F91" s="9">
         <v>0.48799999999999999</v>
       </c>
       <c r="G91" s="9">
         <v>0.46600000000000003</v>
       </c>
       <c r="H91" s="9">
         <v>0.47699999999999998</v>
       </c>
       <c r="I91" s="9">
         <v>0.5</v>
       </c>
       <c r="J91" s="9">
         <v>0.45600000000000002</v>
       </c>
       <c r="K91" s="9">
         <v>0.48799999999999999</v>
       </c>
       <c r="L91" s="9">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="92" spans="1:12">
+      <c r="M91" s="42">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13">
       <c r="A92" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="19">
         <v>0.41599999999999998</v>
       </c>
       <c r="C92" s="20">
         <v>0.40400000000000003</v>
       </c>
       <c r="D92" s="19">
         <v>0.34300000000000003</v>
       </c>
       <c r="E92" s="9">
         <v>0.33</v>
       </c>
       <c r="F92" s="9">
         <v>0.32700000000000001</v>
       </c>
       <c r="G92" s="9">
         <v>0.34499999999999997</v>
       </c>
       <c r="H92" s="9">
         <v>0.313</v>
       </c>
       <c r="I92" s="9">
         <v>0.3</v>
       </c>
       <c r="J92" s="9">
         <v>0.33700000000000002</v>
       </c>
       <c r="K92" s="9">
         <v>0.316</v>
       </c>
       <c r="L92" s="9">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="93" spans="1:12">
+      <c r="M92" s="42">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
       <c r="A93" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="19">
         <v>0.35</v>
       </c>
       <c r="C93" s="20">
         <v>0.33</v>
       </c>
       <c r="D93" s="19">
         <v>0.29899999999999999</v>
       </c>
       <c r="E93" s="9">
         <v>0.27700000000000002</v>
       </c>
       <c r="F93" s="9">
         <v>0.26</v>
       </c>
       <c r="G93" s="9">
         <v>0.24199999999999999</v>
       </c>
       <c r="H93" s="9">
         <v>0.23</v>
       </c>
       <c r="I93" s="9">
         <v>0.2</v>
       </c>
       <c r="J93" s="9">
         <v>0.247</v>
       </c>
       <c r="K93" s="9">
         <v>0.24099999999999999</v>
       </c>
       <c r="L93" s="9">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="94" spans="1:12">
+      <c r="M93" s="42">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13">
       <c r="A94" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="19">
         <v>0.73899999999999999</v>
       </c>
       <c r="C94" s="20">
         <v>0.68</v>
       </c>
       <c r="D94" s="19">
         <v>0.65</v>
       </c>
       <c r="E94" s="9">
         <v>0.624</v>
       </c>
       <c r="F94" s="9">
         <v>0.65400000000000003</v>
       </c>
       <c r="G94" s="9">
         <v>0.61699999999999999</v>
       </c>
       <c r="H94" s="9">
         <v>0.64700000000000002</v>
       </c>
       <c r="I94" s="9">
         <v>0.64700000000000002</v>
       </c>
       <c r="J94" s="9">
         <v>0.63400000000000001</v>
       </c>
       <c r="K94" s="9">
         <v>0.61</v>
       </c>
       <c r="L94" s="9">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="95" spans="1:12">
+      <c r="M94" s="42">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
       <c r="A95" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="19">
         <v>0.33200000000000002</v>
       </c>
       <c r="C95" s="20">
         <v>0.39100000000000001</v>
       </c>
       <c r="D95" s="19">
         <v>0.316</v>
       </c>
       <c r="E95" s="9">
         <v>0.30099999999999999</v>
       </c>
       <c r="F95" s="9">
         <v>0.30299999999999999</v>
       </c>
       <c r="G95" s="9">
         <v>0.26700000000000002</v>
       </c>
       <c r="H95" s="9">
         <v>0.27100000000000002</v>
       </c>
       <c r="I95" s="9">
         <v>0.27100000000000002</v>
       </c>
       <c r="J95" s="9">
         <v>0.28399999999999997</v>
       </c>
       <c r="K95" s="9">
         <v>0.26700000000000002</v>
       </c>
       <c r="L95" s="9">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="96" spans="1:12">
+      <c r="M95" s="42">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
       <c r="A96" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="19">
         <v>0.53800000000000003</v>
       </c>
       <c r="C96" s="21">
         <v>0.495</v>
       </c>
       <c r="D96" s="19">
         <v>0.47</v>
       </c>
       <c r="E96" s="9">
         <v>0.47599999999999998</v>
       </c>
       <c r="F96" s="9">
         <v>0.47299999999999998</v>
       </c>
       <c r="G96" s="9">
         <v>0.45600000000000002</v>
       </c>
       <c r="H96" s="9">
         <v>0.47199999999999998</v>
       </c>
       <c r="I96" s="9">
         <v>0.47199999999999998</v>
       </c>
       <c r="J96" s="9">
         <v>0.45500000000000002</v>
       </c>
       <c r="K96" s="9">
         <v>0.45</v>
       </c>
       <c r="L96" s="9">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="97" spans="1:12" ht="9.75" customHeight="1">
+      <c r="M96" s="42">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="9.75" customHeight="1">
       <c r="A97" s="22"/>
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="36" t="s">
+      <c r="M97" s="37"/>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B98" s="36"/>
-[...18 lines deleted...]
-      <c r="L99" s="4" t="s">
+      <c r="B98" s="31"/>
+      <c r="C98" s="31"/>
+      <c r="D98" s="31"/>
+      <c r="E98" s="33"/>
+      <c r="F98" s="33"/>
+      <c r="G98" s="33"/>
+      <c r="H98" s="33"/>
+      <c r="I98" s="33"/>
+      <c r="J98" s="33"/>
+      <c r="K98" s="33"/>
+      <c r="M98" s="37"/>
+    </row>
+    <row r="99" spans="1:13" ht="12" customHeight="1">
+      <c r="A99" s="34"/>
+      <c r="B99" s="34"/>
+      <c r="C99" s="34"/>
+      <c r="D99" s="34"/>
+      <c r="E99" s="34"/>
+      <c r="F99" s="34"/>
+      <c r="G99" s="34"/>
+      <c r="L99" s="4"/>
+      <c r="M99" s="39" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="100" spans="1:12" ht="17.25" customHeight="1">
+    <row r="100" spans="1:13" ht="17.25" customHeight="1">
       <c r="A100" s="5"/>
       <c r="B100" s="17">
         <v>2014</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D100" s="6">
         <v>2016</v>
       </c>
       <c r="E100" s="6">
         <v>2017</v>
       </c>
       <c r="F100" s="6">
         <v>2018</v>
       </c>
       <c r="G100" s="6">
         <v>2019</v>
       </c>
       <c r="H100" s="6">
         <v>2020</v>
       </c>
       <c r="I100" s="6">
         <v>2021</v>
       </c>
       <c r="J100" s="6">
         <v>2022</v>
       </c>
       <c r="K100" s="6">
         <v>2023</v>
       </c>
       <c r="L100" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="101" spans="1:12" s="10" customFormat="1">
+      <c r="M100" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="10" customFormat="1">
       <c r="A101" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="7">
         <v>4.8</v>
       </c>
       <c r="C101" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="D101" s="7">
         <v>4.8</v>
       </c>
       <c r="E101" s="7">
         <v>4.8</v>
       </c>
       <c r="F101" s="7">
         <v>4.8</v>
       </c>
       <c r="G101" s="7">
         <v>4.7</v>
       </c>
       <c r="H101" s="7">
         <v>4.8</v>
       </c>
       <c r="I101" s="7">
         <v>4.8</v>
       </c>
       <c r="J101" s="7">
         <v>4.8</v>
       </c>
       <c r="K101" s="7">
         <v>4.8</v>
       </c>
       <c r="L101" s="7">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="102" spans="1:12">
+      <c r="M101" s="41">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
       <c r="A102" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="C102" s="7">
         <v>5</v>
       </c>
       <c r="D102" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="E102" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="F102" s="7">
         <v>4.8</v>
       </c>
       <c r="G102" s="7">
         <v>4.8</v>
       </c>
       <c r="H102" s="7">
         <v>5</v>
       </c>
       <c r="I102" s="7">
         <v>5</v>
       </c>
       <c r="J102" s="7">
         <v>5</v>
       </c>
       <c r="K102" s="7">
         <v>5</v>
       </c>
       <c r="L102" s="7">
         <v>5</v>
       </c>
-    </row>
-    <row r="103" spans="1:12">
+      <c r="M102" s="41">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
       <c r="A103" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B103" s="7">
         <v>5</v>
       </c>
       <c r="C103" s="7">
         <v>5.2</v>
       </c>
       <c r="D103" s="7">
         <v>5</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F103" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="G103" s="7">
         <v>4.8</v>
       </c>
       <c r="H103" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="I103" s="7">
         <v>4.8</v>
       </c>
       <c r="J103" s="7">
         <v>4.8</v>
       </c>
       <c r="K103" s="7">
         <v>4.8</v>
       </c>
       <c r="L103" s="7">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="104" spans="1:12">
+      <c r="M103" s="41">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13">
       <c r="A104" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B104" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="C104" s="7">
         <v>5.2</v>
       </c>
       <c r="D104" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="E104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="F104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="G104" s="7">
         <v>4.8</v>
       </c>
       <c r="H104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="I104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="J104" s="7">
         <v>4.8</v>
       </c>
       <c r="K104" s="7">
         <v>4.8</v>
       </c>
       <c r="L104" s="7">
         <v>4.8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>34</v>
+      <c r="M104" s="41">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="28" t="s">
+        <v>33</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="7"/>
       <c r="D105" s="7"/>
       <c r="E105" s="7"/>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
       <c r="J105" s="7"/>
       <c r="K105" s="7"/>
       <c r="L105" s="7"/>
-    </row>
-    <row r="106" spans="1:12">
+      <c r="M105" s="41"/>
+    </row>
+    <row r="106" spans="1:13">
       <c r="A106" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="7">
         <v>4.7</v>
       </c>
       <c r="C106" s="7">
         <v>5.3</v>
       </c>
       <c r="D106" s="7">
         <v>4.7</v>
       </c>
       <c r="E106" s="7">
         <v>4.7</v>
       </c>
       <c r="F106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="H106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="I106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="J106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="K106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="L106" s="7">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="107" spans="1:12">
+      <c r="M106" s="41">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
       <c r="A107" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B107" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="C107" s="7">
         <v>4.8</v>
       </c>
       <c r="D107" s="7">
         <v>4.5</v>
       </c>
       <c r="E107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="F107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="H107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="I107" s="7">
         <v>4.7</v>
       </c>
       <c r="J107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="K107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="7">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="108" spans="1:12">
+      <c r="M107" s="41">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
       <c r="A108" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B108" s="7">
         <v>3.9</v>
       </c>
       <c r="C108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="D108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="E108" s="7">
         <v>4.2</v>
       </c>
       <c r="F108" s="7">
         <v>4.2</v>
       </c>
       <c r="G108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="H108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="I108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="J108" s="7">
         <v>4</v>
       </c>
       <c r="K108" s="7">
         <v>4</v>
       </c>
       <c r="L108" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="109" spans="1:12">
+      <c r="M108" s="41">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
       <c r="A109" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B109" s="7">
         <v>3.8</v>
       </c>
       <c r="C109" s="7">
         <v>4.3</v>
       </c>
       <c r="D109" s="7">
         <v>4</v>
       </c>
       <c r="E109" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F109" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="G109" s="7">
         <v>4</v>
       </c>
       <c r="H109" s="7">
         <v>4</v>
       </c>
       <c r="I109" s="7">
         <v>4</v>
       </c>
       <c r="J109" s="7">
         <v>4</v>
       </c>
       <c r="K109" s="7">
         <v>4</v>
       </c>
       <c r="L109" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="110" spans="1:12">
+      <c r="M109" s="41">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
       <c r="A110" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B110" s="7">
         <v>3.8</v>
       </c>
       <c r="C110" s="7">
         <v>4</v>
       </c>
       <c r="D110" s="7">
         <v>4</v>
       </c>
       <c r="E110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="G110" s="7">
         <v>4</v>
       </c>
       <c r="H110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="I110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="J110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L110" s="7">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="111" spans="1:12">
+      <c r="M110" s="41">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
       <c r="A111" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B111" s="7">
         <v>4.8</v>
       </c>
       <c r="C111" s="7">
         <v>5.5</v>
       </c>
       <c r="D111" s="7">
         <v>4.8</v>
       </c>
       <c r="E111" s="7">
         <v>4.8</v>
       </c>
       <c r="F111" s="7">
         <v>4.7</v>
       </c>
       <c r="G111" s="7">
         <v>4.8</v>
       </c>
       <c r="H111" s="7">
         <v>4.7</v>
       </c>
       <c r="I111" s="7">
         <v>4.7</v>
       </c>
       <c r="J111" s="7">
         <v>4.7</v>
       </c>
       <c r="K111" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="L111" s="7">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="112" spans="1:12">
+      <c r="M111" s="41">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
       <c r="A112" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B112" s="7">
         <v>4.8</v>
       </c>
       <c r="C112" s="7">
         <v>5.2</v>
       </c>
       <c r="D112" s="7">
         <v>4.8</v>
       </c>
       <c r="E112" s="7">
         <v>4.8</v>
       </c>
       <c r="F112" s="7">
         <v>4.7</v>
       </c>
       <c r="G112" s="7">
         <v>4.3</v>
       </c>
       <c r="H112" s="7">
         <v>4.3</v>
       </c>
       <c r="I112" s="7">
         <v>4.2</v>
       </c>
       <c r="J112" s="7">
         <v>4.2</v>
       </c>
       <c r="K112" s="7">
         <v>4.2</v>
       </c>
       <c r="L112" s="7">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="113" spans="1:12">
+      <c r="M112" s="41">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
       <c r="A113" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="7">
         <v>3.9</v>
       </c>
       <c r="C113" s="7">
         <v>4.5</v>
       </c>
       <c r="D113" s="7">
         <v>4.2</v>
       </c>
       <c r="E113" s="7">
         <v>4.3</v>
       </c>
       <c r="F113" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="G113" s="7">
         <v>4.2</v>
       </c>
       <c r="H113" s="7">
         <v>4.3</v>
       </c>
       <c r="I113" s="7">
         <v>4.2</v>
       </c>
       <c r="J113" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K113" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L113" s="7">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="114" spans="1:12">
+      <c r="M113" s="41">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
       <c r="A114" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B114" s="7">
         <v>4</v>
       </c>
       <c r="C114" s="7">
         <v>4.8</v>
       </c>
       <c r="D114" s="7">
         <v>4.2</v>
       </c>
       <c r="E114" s="7">
         <v>4.3</v>
       </c>
       <c r="F114" s="7">
         <v>4.3</v>
       </c>
       <c r="G114" s="7">
         <v>4</v>
       </c>
       <c r="H114" s="7">
         <v>4</v>
       </c>
       <c r="I114" s="7">
         <v>4</v>
       </c>
       <c r="J114" s="7">
         <v>4</v>
       </c>
       <c r="K114" s="7">
         <v>4</v>
       </c>
       <c r="L114" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="115" spans="1:12">
+      <c r="M114" s="41">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13">
       <c r="A115" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B115" s="7">
         <v>3.9</v>
       </c>
       <c r="C115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="D115" s="7">
         <v>4</v>
       </c>
       <c r="E115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F115" s="7">
         <v>4.2</v>
       </c>
       <c r="G115" s="7">
         <v>4.2</v>
       </c>
       <c r="H115" s="7">
         <v>4.2</v>
       </c>
       <c r="I115" s="7">
         <v>4.2</v>
       </c>
       <c r="J115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L115" s="7">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="116" spans="1:12" ht="10.5" customHeight="1">
+      <c r="M115" s="41">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="10.5" customHeight="1">
       <c r="A116" s="22"/>
       <c r="C116" s="18"/>
       <c r="D116" s="18"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="36" t="s">
+      <c r="M116" s="37"/>
+    </row>
+    <row r="117" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A117" s="22"/>
+      <c r="C117" s="18"/>
+      <c r="D117" s="18"/>
+      <c r="M117" s="37"/>
+    </row>
+    <row r="118" spans="1:13" ht="15">
+      <c r="A118" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B117" s="36"/>
-[...18 lines deleted...]
-      <c r="L118" s="4" t="s">
+      <c r="B118" s="31"/>
+      <c r="C118" s="31"/>
+      <c r="D118" s="31"/>
+      <c r="E118" s="32"/>
+      <c r="F118" s="32"/>
+      <c r="G118" s="32"/>
+      <c r="H118" s="32"/>
+      <c r="I118" s="32"/>
+      <c r="J118" s="32"/>
+      <c r="K118" s="32"/>
+      <c r="M118" s="43"/>
+    </row>
+    <row r="119" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A119" s="34"/>
+      <c r="B119" s="34"/>
+      <c r="C119" s="34"/>
+      <c r="D119" s="34"/>
+      <c r="E119" s="34"/>
+      <c r="F119" s="34"/>
+      <c r="G119" s="34"/>
+      <c r="L119" s="4"/>
+      <c r="M119" s="45" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="119" spans="1:12" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B119" s="17">
+    <row r="120" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A120" s="5"/>
+      <c r="B120" s="17">
         <v>2014</v>
       </c>
-      <c r="C119" s="6" t="s">
+      <c r="C120" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D119" s="6">
+      <c r="D120" s="6">
         <v>2016</v>
       </c>
-      <c r="E119" s="6">
+      <c r="E120" s="6">
         <v>2017</v>
       </c>
-      <c r="F119" s="6">
+      <c r="F120" s="6">
         <v>2018</v>
       </c>
-      <c r="G119" s="6">
+      <c r="G120" s="6">
         <v>2019</v>
       </c>
-      <c r="H119" s="6">
+      <c r="H120" s="6">
         <v>2020</v>
       </c>
-      <c r="I119" s="6">
+      <c r="I120" s="6">
         <v>2021</v>
       </c>
-      <c r="J119" s="6">
+      <c r="J120" s="6">
         <v>2022</v>
       </c>
-      <c r="K119" s="6">
+      <c r="K120" s="6">
         <v>2023</v>
       </c>
-      <c r="L119" s="6">
+      <c r="L120" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="M120" s="46">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="10" customFormat="1">
+      <c r="A121" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B120" s="7">
+      <c r="B121" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="C121" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="D121" s="7">
+        <v>3</v>
+      </c>
+      <c r="E121" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="F121" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="G121" s="7">
+        <v>3</v>
+      </c>
+      <c r="H121" s="7">
+        <v>3</v>
+      </c>
+      <c r="I121" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="J121" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="K121" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="L121" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="M121" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="D122" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="E122" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="F122" s="7">
+        <v>4</v>
+      </c>
+      <c r="G122" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="H122" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="I122" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="J122" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="K122" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="L122" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="M122" s="47">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="D123" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="E123" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F123" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G123" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="H123" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="I123" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="J123" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="K123" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L123" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="M123" s="47">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="D124" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="E124" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="F124" s="7">
+        <v>4</v>
+      </c>
+      <c r="G124" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H124" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="I124" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="J124" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="K124" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="L124" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="M124" s="47">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" s="24"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="7"/>
+      <c r="E125" s="7"/>
+      <c r="F125" s="7"/>
+      <c r="G125" s="7"/>
+      <c r="H125" s="7"/>
+      <c r="I125" s="7"/>
+      <c r="J125" s="7"/>
+      <c r="K125" s="7"/>
+      <c r="L125" s="7"/>
+      <c r="M125" s="47"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="7">
+        <v>2</v>
+      </c>
+      <c r="D126" s="7">
+        <v>2</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F126" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G126" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="H126" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="I126" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="J126" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="K126" s="7">
+        <v>1</v>
+      </c>
+      <c r="L126" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="M126" s="47">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B127" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="D127" s="7">
+        <v>3</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F127" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="G127" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H127" s="7">
+        <v>2</v>
+      </c>
+      <c r="I127" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J127" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="K127" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="L127" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="M127" s="47">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B128" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="7">
+        <v>3</v>
+      </c>
+      <c r="D128" s="7">
+        <v>3</v>
+      </c>
+      <c r="E128" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="F128" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="G128" s="7">
+        <v>4.5</v>
+      </c>
+      <c r="H128" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="I128" s="7">
+        <v>4</v>
+      </c>
+      <c r="J128" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="K128" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="L128" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="M128" s="47">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17">
+      <c r="A129" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="D129" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="E129" s="7">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C120" s="7">
+      <c r="F129" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="G129" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="H129" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I129" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="J129" s="7">
+        <v>2</v>
+      </c>
+      <c r="K129" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="L129" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="M129" s="47">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17">
+      <c r="A130" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="D130" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="E130" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="F130" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="G130" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="H130" s="7">
+        <v>4.7</v>
+      </c>
+      <c r="I130" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="J130" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="K130" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L130" s="7">
+        <v>1</v>
+      </c>
+      <c r="M130" s="47">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17">
+      <c r="A131" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B131" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="D131" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="E131" s="7">
         <v>2.9</v>
       </c>
-      <c r="D120" s="24">
+      <c r="F131" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="G131" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="H131" s="7">
         <v>2.7</v>
       </c>
-      <c r="E120" s="24">
+      <c r="I131" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="J131" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K131" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="L131" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="M131" s="47">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17">
+      <c r="A132" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="D132" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="E132" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="F132" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="G132" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="H132" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="I132" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="J132" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K132" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="L132" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="M132" s="47">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17">
+      <c r="A133" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B133" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="7">
+        <v>3</v>
+      </c>
+      <c r="D133" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="E133" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="F133" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="G133" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="H133" s="7">
+        <v>3</v>
+      </c>
+      <c r="I133" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="J133" s="7">
+        <v>3</v>
+      </c>
+      <c r="K133" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="L133" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="M133" s="47">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17">
+      <c r="A134" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B134" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="D134" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="E134" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="F134" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="G134" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H134" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I134" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="J134" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="K134" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L134" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="M134" s="47">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17">
+      <c r="A135" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B135" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D135" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="E135" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="F135" s="7">
         <v>3.1</v>
       </c>
-      <c r="F120" s="24">
-[...2 lines deleted...]
-      <c r="G120" s="24">
+      <c r="G135" s="7">
         <v>2.6</v>
       </c>
-      <c r="H120" s="7">
+      <c r="H135" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I135" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="J135" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="K135" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="L135" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="M135" s="47">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17">
+      <c r="A136" s="13"/>
+      <c r="C136" s="18"/>
+      <c r="D136" s="18"/>
+      <c r="M136" s="44"/>
+    </row>
+    <row r="137" spans="1:17">
+      <c r="A137" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="31"/>
+      <c r="E137" s="33"/>
+      <c r="F137" s="33"/>
+      <c r="G137" s="33"/>
+      <c r="H137" s="33"/>
+      <c r="I137" s="33"/>
+      <c r="J137" s="33"/>
+      <c r="K137" s="33"/>
+      <c r="L137" s="25"/>
+      <c r="M137" s="48"/>
+      <c r="N137" s="25"/>
+      <c r="O137" s="25"/>
+      <c r="P137" s="25"/>
+      <c r="Q137" s="25"/>
+    </row>
+    <row r="138" spans="1:17" ht="15.75" customHeight="1">
+      <c r="A138" s="34"/>
+      <c r="B138" s="34"/>
+      <c r="C138" s="34"/>
+      <c r="D138" s="34"/>
+      <c r="E138" s="34"/>
+      <c r="F138" s="34"/>
+      <c r="G138" s="34"/>
+      <c r="L138" s="4"/>
+      <c r="M138" s="45" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" ht="17.25" customHeight="1">
+      <c r="A139" s="5"/>
+      <c r="B139" s="17">
+        <v>2014</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D139" s="6">
+        <v>2016</v>
+      </c>
+      <c r="E139" s="6">
+        <v>2017</v>
+      </c>
+      <c r="F139" s="26">
+        <v>2018</v>
+      </c>
+      <c r="G139" s="6">
+        <v>2019</v>
+      </c>
+      <c r="H139" s="6">
+        <v>2020</v>
+      </c>
+      <c r="I139" s="6">
+        <v>2021</v>
+      </c>
+      <c r="J139" s="6">
+        <v>2022</v>
+      </c>
+      <c r="K139" s="6">
+        <v>2023</v>
+      </c>
+      <c r="L139" s="6">
+        <v>2024</v>
+      </c>
+      <c r="M139" s="46">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" s="10" customFormat="1">
+      <c r="A140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="7">
+        <v>155.012</v>
+      </c>
+      <c r="C140" s="7">
+        <v>167.94399999999999</v>
+      </c>
+      <c r="D140" s="7">
+        <v>171.58199999999999</v>
+      </c>
+      <c r="E140" s="7">
+        <v>171.72900000000001</v>
+      </c>
+      <c r="F140" s="7">
+        <v>172.429</v>
+      </c>
+      <c r="G140" s="7">
+        <v>173.10300000000001</v>
+      </c>
+      <c r="H140" s="7">
+        <v>174.57900000000001</v>
+      </c>
+      <c r="I140" s="7">
+        <v>173.67099999999999</v>
+      </c>
+      <c r="J140" s="7">
+        <v>174.43700000000001</v>
+      </c>
+      <c r="K140" s="7">
+        <v>174.905</v>
+      </c>
+      <c r="L140" s="7">
+        <v>175.8</v>
+      </c>
+      <c r="M140" s="47">
+        <v>177.9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17">
+      <c r="A141" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" s="24">
+        <v>86.837000000000003</v>
+      </c>
+      <c r="C141" s="7">
+        <v>88.504000000000005</v>
+      </c>
+      <c r="D141" s="7">
+        <v>89.432000000000002</v>
+      </c>
+      <c r="E141" s="7">
+        <v>89.355000000000004</v>
+      </c>
+      <c r="F141" s="7">
+        <v>88.769000000000005</v>
+      </c>
+      <c r="G141" s="7">
+        <v>88.873999999999995</v>
+      </c>
+      <c r="H141" s="7">
+        <v>89.393000000000001</v>
+      </c>
+      <c r="I141" s="7">
+        <v>89.483999999999995</v>
+      </c>
+      <c r="J141" s="7">
+        <v>90.18</v>
+      </c>
+      <c r="K141" s="7">
+        <v>90.58</v>
+      </c>
+      <c r="L141" s="7">
+        <v>91.6</v>
+      </c>
+      <c r="M141" s="47">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17">
+      <c r="A142" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="24">
+        <v>12.798</v>
+      </c>
+      <c r="C142" s="7">
+        <v>13.95</v>
+      </c>
+      <c r="D142" s="7">
+        <v>14.747999999999999</v>
+      </c>
+      <c r="E142" s="7">
+        <v>15.08</v>
+      </c>
+      <c r="F142" s="7">
+        <v>14.965</v>
+      </c>
+      <c r="G142" s="7">
+        <v>15.738</v>
+      </c>
+      <c r="H142" s="7">
+        <v>16.815999999999999</v>
+      </c>
+      <c r="I142" s="7">
+        <v>16.806000000000001</v>
+      </c>
+      <c r="J142" s="7">
+        <v>17.670999999999999</v>
+      </c>
+      <c r="K142" s="7">
+        <v>17.652000000000001</v>
+      </c>
+      <c r="L142" s="7">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="M142" s="47">
+        <v>18.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17">
+      <c r="A143" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" s="24">
+        <v>34.305999999999997</v>
+      </c>
+      <c r="C143" s="7">
+        <v>35.435000000000002</v>
+      </c>
+      <c r="D143" s="7">
+        <v>36.027999999999999</v>
+      </c>
+      <c r="E143" s="7">
+        <v>36.142000000000003</v>
+      </c>
+      <c r="F143" s="7">
+        <v>36.35</v>
+      </c>
+      <c r="G143" s="7">
+        <v>36.095999999999997</v>
+      </c>
+      <c r="H143" s="7">
+        <v>36.067999999999998</v>
+      </c>
+      <c r="I143" s="7">
+        <v>36.06</v>
+      </c>
+      <c r="J143" s="7">
+        <v>34.527000000000001</v>
+      </c>
+      <c r="K143" s="7">
+        <v>34.493000000000002</v>
+      </c>
+      <c r="L143" s="7">
+        <v>34.5</v>
+      </c>
+      <c r="M143" s="47">
+        <v>35.1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17">
+      <c r="A144" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" s="24"/>
+      <c r="C144" s="7"/>
+      <c r="D144" s="7"/>
+      <c r="E144" s="7"/>
+      <c r="F144" s="7"/>
+      <c r="G144" s="7"/>
+      <c r="H144" s="7"/>
+      <c r="I144" s="7"/>
+      <c r="J144" s="7"/>
+      <c r="K144" s="7"/>
+      <c r="L144" s="7"/>
+      <c r="M144" s="47"/>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B145" s="24">
+        <v>1.585</v>
+      </c>
+      <c r="C145" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="D145" s="7">
+        <v>2.3170000000000002</v>
+      </c>
+      <c r="E145" s="7">
+        <v>2.2810000000000001</v>
+      </c>
+      <c r="F145" s="7">
+        <v>2.3140000000000001</v>
+      </c>
+      <c r="G145" s="7">
+        <v>2.34</v>
+      </c>
+      <c r="H145" s="7">
+        <v>2.319</v>
+      </c>
+      <c r="I145" s="7">
+        <v>2.226</v>
+      </c>
+      <c r="J145" s="7">
+        <v>2.4180000000000001</v>
+      </c>
+      <c r="K145" s="7">
+        <v>2.343</v>
+      </c>
+      <c r="L145" s="7">
         <v>2.4</v>
       </c>
-      <c r="I120" s="7">
-[...2 lines deleted...]
-      <c r="J120" s="7">
+      <c r="M145" s="47">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K120" s="7">
-[...13 lines deleted...]
-      <c r="C121" s="7">
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B146" s="24">
+        <v>3.081</v>
+      </c>
+      <c r="C146" s="7">
+        <v>4.3049999999999997</v>
+      </c>
+      <c r="D146" s="7">
+        <v>4.6539999999999999</v>
+      </c>
+      <c r="E146" s="7">
+        <v>4.5140000000000002</v>
+      </c>
+      <c r="F146" s="7">
+        <v>4.7119999999999997</v>
+      </c>
+      <c r="G146" s="7">
+        <v>4.6509999999999998</v>
+      </c>
+      <c r="H146" s="7">
+        <v>4.78</v>
+      </c>
+      <c r="I146" s="7">
+        <v>4.6310000000000002</v>
+      </c>
+      <c r="J146" s="7">
+        <v>4.2290000000000001</v>
+      </c>
+      <c r="K146" s="7">
+        <v>4.3849999999999998</v>
+      </c>
+      <c r="L146" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="M146" s="47">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B147" s="24">
+        <v>1.8149999999999999</v>
+      </c>
+      <c r="C147" s="7">
+        <v>2.4119999999999999</v>
+      </c>
+      <c r="D147" s="7">
+        <v>2.931</v>
+      </c>
+      <c r="E147" s="7">
+        <v>3</v>
+      </c>
+      <c r="F147" s="7">
+        <v>3.0249999999999999</v>
+      </c>
+      <c r="G147" s="7">
+        <v>3.0230000000000001</v>
+      </c>
+      <c r="H147" s="7">
+        <v>2.9279999999999999</v>
+      </c>
+      <c r="I147" s="7">
+        <v>2.911</v>
+      </c>
+      <c r="J147" s="7">
+        <v>2.8519999999999999</v>
+      </c>
+      <c r="K147" s="7">
+        <v>2.9809999999999999</v>
+      </c>
+      <c r="L147" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="M147" s="47">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" s="24">
+        <v>1.9890000000000001</v>
+      </c>
+      <c r="C148" s="7">
+        <v>3.327</v>
+      </c>
+      <c r="D148" s="7">
+        <v>2.9430000000000001</v>
+      </c>
+      <c r="E148" s="7">
+        <v>3.073</v>
+      </c>
+      <c r="F148" s="7">
+        <v>3.0920000000000001</v>
+      </c>
+      <c r="G148" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="H148" s="7">
+        <v>2.9649999999999999</v>
+      </c>
+      <c r="I148" s="7">
+        <v>2.8340000000000001</v>
+      </c>
+      <c r="J148" s="7">
+        <v>3.1389999999999998</v>
+      </c>
+      <c r="K148" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="L148" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="M148" s="47">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B149" s="24">
+        <v>2.3119999999999998</v>
+      </c>
+      <c r="C149" s="7">
+        <v>3.1880000000000002</v>
+      </c>
+      <c r="D149" s="7">
+        <v>3.7509999999999999</v>
+      </c>
+      <c r="E149" s="7">
+        <v>3.694</v>
+      </c>
+      <c r="F149" s="7">
+        <v>3.9039999999999999</v>
+      </c>
+      <c r="G149" s="7">
+        <v>3.899</v>
+      </c>
+      <c r="H149" s="7">
+        <v>3.8839999999999999</v>
+      </c>
+      <c r="I149" s="7">
+        <v>3.8109999999999999</v>
+      </c>
+      <c r="J149" s="7">
+        <v>3.6389999999999998</v>
+      </c>
+      <c r="K149" s="7">
+        <v>3.883</v>
+      </c>
+      <c r="L149" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="M149" s="47">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B150" s="24">
+        <v>1.6579999999999999</v>
+      </c>
+      <c r="C150" s="7">
+        <v>2.7410000000000001</v>
+      </c>
+      <c r="D150" s="7">
+        <v>2.262</v>
+      </c>
+      <c r="E150" s="7">
+        <v>2.2229999999999999</v>
+      </c>
+      <c r="F150" s="7">
+        <v>2.3330000000000002</v>
+      </c>
+      <c r="G150" s="7">
+        <v>2.3210000000000002</v>
+      </c>
+      <c r="H150" s="7">
+        <v>2.1509999999999998</v>
+      </c>
+      <c r="I150" s="7">
+        <v>2.0659999999999998</v>
+      </c>
+      <c r="J150" s="7">
+        <v>2.2709999999999999</v>
+      </c>
+      <c r="K150" s="7">
+        <v>2.1859999999999999</v>
+      </c>
+      <c r="L150" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M150" s="47">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B151" s="24">
+        <v>1.403</v>
+      </c>
+      <c r="C151" s="7">
+        <v>1.931</v>
+      </c>
+      <c r="D151" s="7">
+        <v>1.9910000000000001</v>
+      </c>
+      <c r="E151" s="7">
+        <v>1.8680000000000001</v>
+      </c>
+      <c r="F151" s="7">
+        <v>1.853</v>
+      </c>
+      <c r="G151" s="7">
+        <v>1.9039999999999999</v>
+      </c>
+      <c r="H151" s="7">
+        <v>1.843</v>
+      </c>
+      <c r="I151" s="7">
+        <v>1.8180000000000001</v>
+      </c>
+      <c r="J151" s="7">
+        <v>2.0259999999999998</v>
+      </c>
+      <c r="K151" s="7">
+        <v>2.0019999999999998</v>
+      </c>
+      <c r="L151" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="M151" s="47">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B152" s="24">
+        <v>3.4950000000000001</v>
+      </c>
+      <c r="C152" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="D152" s="7">
+        <v>4.774</v>
+      </c>
+      <c r="E152" s="7">
+        <v>4.6680000000000001</v>
+      </c>
+      <c r="F152" s="7">
+        <v>5.069</v>
+      </c>
+      <c r="G152" s="7">
+        <v>5.125</v>
+      </c>
+      <c r="H152" s="7">
+        <v>5.25</v>
+      </c>
+      <c r="I152" s="7">
+        <v>4.93</v>
+      </c>
+      <c r="J152" s="7">
+        <v>5.2069999999999999</v>
+      </c>
+      <c r="K152" s="7">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="L152" s="7">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M152" s="47">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B153" s="24">
+        <v>1.4890000000000001</v>
+      </c>
+      <c r="C153" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="D153" s="7">
+        <v>2.327</v>
+      </c>
+      <c r="E153" s="7">
+        <v>2.2589999999999999</v>
+      </c>
+      <c r="F153" s="7">
+        <v>2.3460000000000001</v>
+      </c>
+      <c r="G153" s="7">
+        <v>2.3940000000000001</v>
+      </c>
+      <c r="H153" s="7">
+        <v>2.4359999999999999</v>
+      </c>
+      <c r="I153" s="7">
+        <v>2.2989999999999999</v>
+      </c>
+      <c r="J153" s="7">
+        <v>2.6280000000000001</v>
+      </c>
+      <c r="K153" s="7">
+        <v>2.4830000000000001</v>
+      </c>
+      <c r="L153" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="M153" s="47">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B154" s="24">
+        <v>2.2440000000000002</v>
+      </c>
+      <c r="C154" s="7">
+        <v>2.8410000000000002</v>
+      </c>
+      <c r="D154" s="7">
+        <v>3.4239999999999999</v>
+      </c>
+      <c r="E154" s="7">
+        <v>3.5720000000000001</v>
+      </c>
+      <c r="F154" s="7">
+        <v>3.6970000000000001</v>
+      </c>
+      <c r="G154" s="7">
+        <v>3.6779999999999999</v>
+      </c>
+      <c r="H154" s="7">
+        <v>3.746</v>
+      </c>
+      <c r="I154" s="7">
+        <v>3.7949999999999999</v>
+      </c>
+      <c r="J154" s="7">
+        <v>3.65</v>
+      </c>
+      <c r="K154" s="7">
+        <v>3.6379999999999999</v>
+      </c>
+      <c r="L154" s="7">
         <v>3.5</v>
       </c>
-      <c r="D121" s="24">
-[...11 lines deleted...]
-      <c r="H121" s="7">
+      <c r="M154" s="47">
         <v>3.6</v>
       </c>
-      <c r="I121" s="7">
-[...489 lines deleted...]
-      <c r="A136" s="36" t="s">
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="22"/>
+      <c r="M155" s="44"/>
+    </row>
+    <row r="156" spans="1:13" ht="15">
+      <c r="A156" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B136" s="36"/>
-[...1233 lines deleted...]
-      <c r="A174" s="32" t="s">
+      <c r="M156" s="44"/>
+    </row>
+    <row r="157" spans="1:13" ht="15">
+      <c r="A157" s="29" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" s="32" t="s">
+      <c r="M157" s="44"/>
+    </row>
+    <row r="158" spans="1:13" ht="15">
+      <c r="A158" s="30" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A176" s="33" t="s">
+      <c r="M158" s="44"/>
+    </row>
+    <row r="159" spans="1:13" ht="15">
+      <c r="A159" s="29" t="s">
         <v>32</v>
       </c>
-    </row>
-[...384 lines deleted...]
-      <c r="A304" s="30"/>
+      <c r="M159" s="44"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="27"/>
+      <c r="M160" s="44"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="27"/>
+      <c r="M161" s="38"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="27"/>
+      <c r="M162" s="38"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="27"/>
+      <c r="M163" s="38"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="27"/>
+      <c r="M164" s="38"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="27"/>
+      <c r="M165" s="38"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="27"/>
+      <c r="M166" s="38"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="27"/>
+      <c r="M167" s="38"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="27"/>
+      <c r="M168" s="38"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="27"/>
+      <c r="M169" s="38"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="27"/>
+      <c r="M170" s="38"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="27"/>
+      <c r="M171" s="38"/>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" s="27"/>
+      <c r="M172" s="38"/>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="27"/>
+      <c r="M173" s="38"/>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="27"/>
+      <c r="M174" s="38"/>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="27"/>
+      <c r="M175" s="38"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="27"/>
+      <c r="M176" s="38"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="27"/>
+      <c r="M177" s="38"/>
+    </row>
+    <row r="178" spans="1:13">
+      <c r="A178" s="27"/>
+      <c r="M178" s="38"/>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" s="27"/>
+      <c r="M179" s="38"/>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" s="27"/>
+      <c r="M180" s="38"/>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" s="27"/>
+      <c r="M181" s="38"/>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" s="27"/>
+      <c r="M182" s="38"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="27"/>
+      <c r="M183" s="38"/>
+    </row>
+    <row r="184" spans="1:13">
+      <c r="A184" s="27"/>
+      <c r="M184" s="38"/>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" s="27"/>
+      <c r="M185" s="38"/>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" s="27"/>
+      <c r="M186" s="38"/>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" s="27"/>
+      <c r="M187" s="38"/>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" s="27"/>
+      <c r="M188" s="38"/>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" s="27"/>
+      <c r="M189" s="38"/>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" s="27"/>
+      <c r="M190" s="38"/>
+    </row>
+    <row r="191" spans="1:13">
+      <c r="A191" s="27"/>
+      <c r="M191" s="38"/>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" s="27"/>
+      <c r="M192" s="38"/>
+    </row>
+    <row r="193" spans="1:13">
+      <c r="A193" s="27"/>
+      <c r="M193" s="38"/>
+    </row>
+    <row r="194" spans="1:13">
+      <c r="A194" s="27"/>
+      <c r="M194" s="38"/>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" s="27"/>
+      <c r="M195" s="38"/>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" s="27"/>
+      <c r="M196" s="38"/>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" s="27"/>
+      <c r="M197" s="38"/>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" s="27"/>
+      <c r="M198" s="38"/>
+    </row>
+    <row r="199" spans="1:13">
+      <c r="A199" s="27"/>
+      <c r="M199" s="38"/>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" s="27"/>
+      <c r="M200" s="38"/>
+    </row>
+    <row r="201" spans="1:13">
+      <c r="A201" s="27"/>
+      <c r="M201" s="38"/>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" s="27"/>
+      <c r="M202" s="38"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="27"/>
+      <c r="M203" s="38"/>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" s="27"/>
+      <c r="M204" s="38"/>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" s="27"/>
+      <c r="M205" s="38"/>
+    </row>
+    <row r="206" spans="1:13">
+      <c r="A206" s="27"/>
+      <c r="M206" s="38"/>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" s="27"/>
+      <c r="M207" s="38"/>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="27"/>
+      <c r="M208" s="38"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="27"/>
+      <c r="M209" s="38"/>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="27"/>
+      <c r="M210" s="38"/>
+    </row>
+    <row r="211" spans="1:13">
+      <c r="A211" s="27"/>
+      <c r="M211" s="38"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="27"/>
+      <c r="M212" s="38"/>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="27"/>
+      <c r="M213" s="38"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="27"/>
+      <c r="M214" s="38"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="27"/>
+      <c r="M215" s="38"/>
+    </row>
+    <row r="216" spans="1:13">
+      <c r="A216" s="27"/>
+      <c r="M216" s="38"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="27"/>
+      <c r="M217" s="38"/>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" s="27"/>
+      <c r="M218" s="38"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="27"/>
+      <c r="M219" s="38"/>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" s="27"/>
+      <c r="M220" s="38"/>
+    </row>
+    <row r="221" spans="1:13">
+      <c r="A221" s="27"/>
+      <c r="M221" s="38"/>
+    </row>
+    <row r="222" spans="1:13">
+      <c r="A222" s="27"/>
+      <c r="M222" s="38"/>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" s="27"/>
+      <c r="M223" s="38"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="27"/>
+      <c r="M224" s="38"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="27"/>
+      <c r="M225" s="38"/>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" s="27"/>
+      <c r="M226" s="38"/>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="27"/>
+      <c r="M227" s="38"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="27"/>
+      <c r="M228" s="38"/>
+    </row>
+    <row r="229" spans="1:13">
+      <c r="A229" s="27"/>
+      <c r="M229" s="38"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="27"/>
+      <c r="M230" s="38"/>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" s="27"/>
+      <c r="M231" s="38"/>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="27"/>
+      <c r="M232" s="38"/>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" s="27"/>
+      <c r="M233" s="38"/>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="27"/>
+      <c r="M234" s="38"/>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="27"/>
+      <c r="M235" s="38"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="27"/>
+      <c r="M236" s="38"/>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" s="27"/>
+      <c r="M237" s="38"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="27"/>
+      <c r="M238" s="38"/>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" s="27"/>
+      <c r="M239" s="38"/>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" s="27"/>
+      <c r="M240" s="38"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="27"/>
+      <c r="M241" s="38"/>
+    </row>
+    <row r="242" spans="1:13">
+      <c r="A242" s="27"/>
+      <c r="M242" s="38"/>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="27"/>
+      <c r="M243" s="38"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="27"/>
+      <c r="M244" s="38"/>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" s="27"/>
+      <c r="M245" s="38"/>
+    </row>
+    <row r="246" spans="1:13">
+      <c r="A246" s="27"/>
+      <c r="M246" s="38"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="27"/>
+      <c r="M247" s="38"/>
+    </row>
+    <row r="248" spans="1:13">
+      <c r="A248" s="27"/>
+      <c r="M248" s="38"/>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" s="27"/>
+      <c r="M249" s="38"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="27"/>
+      <c r="M250" s="38"/>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="27"/>
+      <c r="M251" s="38"/>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" s="27"/>
+      <c r="M252" s="38"/>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="27"/>
+      <c r="M253" s="38"/>
+    </row>
+    <row r="254" spans="1:13">
+      <c r="A254" s="27"/>
+      <c r="M254" s="38"/>
+    </row>
+    <row r="255" spans="1:13">
+      <c r="A255" s="27"/>
+      <c r="M255" s="38"/>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" s="27"/>
+      <c r="M256" s="38"/>
+    </row>
+    <row r="257" spans="1:13">
+      <c r="A257" s="27"/>
+      <c r="M257" s="38"/>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" s="27"/>
+      <c r="M258" s="38"/>
+    </row>
+    <row r="259" spans="1:13">
+      <c r="A259" s="27"/>
+      <c r="M259" s="38"/>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" s="27"/>
+      <c r="M260" s="38"/>
+    </row>
+    <row r="261" spans="1:13">
+      <c r="A261" s="27"/>
+      <c r="M261" s="38"/>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="27"/>
+      <c r="M262" s="38"/>
+    </row>
+    <row r="263" spans="1:13">
+      <c r="A263" s="27"/>
+      <c r="M263" s="38"/>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" s="27"/>
+      <c r="M264" s="38"/>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" s="27"/>
+      <c r="M265" s="38"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="27"/>
+      <c r="M266" s="38"/>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" s="27"/>
+      <c r="M267" s="38"/>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" s="27"/>
+      <c r="M268" s="38"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="27"/>
+      <c r="M269" s="38"/>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="27"/>
+      <c r="M270" s="38"/>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="27"/>
+      <c r="M271" s="38"/>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="27"/>
+      <c r="M272" s="38"/>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="27"/>
+      <c r="M273" s="38"/>
+    </row>
+    <row r="274" spans="1:13">
+      <c r="A274" s="27"/>
+      <c r="M274" s="38"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="27"/>
+      <c r="M275" s="38"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="27"/>
+      <c r="M276" s="38"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="27"/>
+      <c r="M277" s="38"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="27"/>
+      <c r="M278" s="38"/>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" s="27"/>
+      <c r="M279" s="38"/>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" s="27"/>
+      <c r="M280" s="38"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="27"/>
+      <c r="M281" s="38"/>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" s="27"/>
+      <c r="M282" s="38"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="27"/>
+      <c r="M283" s="38"/>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" s="27"/>
+      <c r="M284" s="38"/>
+    </row>
+    <row r="285" spans="1:13">
+      <c r="A285" s="27"/>
+      <c r="M285" s="38"/>
+    </row>
+    <row r="286" spans="1:13">
+      <c r="A286" s="27"/>
+      <c r="M286" s="38"/>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" s="27"/>
+      <c r="M287" s="38"/>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" s="27"/>
+      <c r="M288" s="38"/>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" s="27"/>
+      <c r="M289" s="38"/>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" s="27"/>
+      <c r="M290" s="38"/>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="27"/>
+      <c r="M291" s="38"/>
+    </row>
+    <row r="292" spans="1:13">
+      <c r="A292" s="27"/>
+      <c r="M292" s="38"/>
+    </row>
+    <row r="293" spans="1:13">
+      <c r="A293" s="27"/>
+      <c r="M293" s="38"/>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" s="27"/>
+      <c r="M294" s="38"/>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" s="27"/>
+      <c r="M295" s="38"/>
+    </row>
+    <row r="296" spans="1:13">
+      <c r="A296" s="27"/>
+      <c r="M296" s="38"/>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297" s="27"/>
+      <c r="M297" s="38"/>
+    </row>
+    <row r="298" spans="1:13">
+      <c r="A298" s="27"/>
+      <c r="M298" s="38"/>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299" s="27"/>
+      <c r="M299" s="38"/>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" s="27"/>
+      <c r="M300" s="38"/>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301" s="27"/>
+      <c r="M301" s="38"/>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="27"/>
+      <c r="M302" s="38"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="27"/>
+      <c r="M303" s="38"/>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" s="27"/>
     </row>
     <row r="305" spans="1:1">
-      <c r="A305" s="30"/>
+      <c r="A305" s="27"/>
     </row>
     <row r="306" spans="1:1">
-      <c r="A306" s="30"/>
+      <c r="A306" s="27"/>
     </row>
     <row r="307" spans="1:1">
-      <c r="A307" s="30"/>
+      <c r="A307" s="27"/>
     </row>
     <row r="308" spans="1:1">
-      <c r="A308" s="30"/>
+      <c r="A308" s="27"/>
     </row>
     <row r="309" spans="1:1">
-      <c r="A309" s="30"/>
+      <c r="A309" s="27"/>
     </row>
     <row r="310" spans="1:1">
-      <c r="A310" s="30"/>
+      <c r="A310" s="27"/>
     </row>
     <row r="311" spans="1:1">
-      <c r="A311" s="30"/>
+      <c r="A311" s="27"/>
     </row>
     <row r="312" spans="1:1">
-      <c r="A312" s="30"/>
+      <c r="A312" s="27"/>
     </row>
     <row r="313" spans="1:1">
-      <c r="A313" s="30"/>
+      <c r="A313" s="27"/>
     </row>
     <row r="314" spans="1:1">
-      <c r="A314" s="30"/>
+      <c r="A314" s="27"/>
     </row>
     <row r="315" spans="1:1">
-      <c r="A315" s="30"/>
+      <c r="A315" s="27"/>
     </row>
     <row r="316" spans="1:1">
-      <c r="A316" s="30"/>
+      <c r="A316" s="27"/>
     </row>
     <row r="317" spans="1:1">
-      <c r="A317" s="30"/>
+      <c r="A317" s="27"/>
     </row>
     <row r="318" spans="1:1">
-      <c r="A318" s="30"/>
+      <c r="A318" s="27"/>
     </row>
     <row r="319" spans="1:1">
-      <c r="A319" s="30"/>
+      <c r="A319" s="27"/>
     </row>
     <row r="320" spans="1:1">
-      <c r="A320" s="30"/>
+      <c r="A320" s="27"/>
     </row>
     <row r="321" spans="1:1">
-      <c r="A321" s="30"/>
+      <c r="A321" s="27"/>
     </row>
     <row r="322" spans="1:1">
-      <c r="A322" s="30"/>
+      <c r="A322" s="27"/>
     </row>
     <row r="323" spans="1:1">
-      <c r="A323" s="30"/>
+      <c r="A323" s="27"/>
     </row>
     <row r="324" spans="1:1">
-      <c r="A324" s="30"/>
+      <c r="A324" s="27"/>
     </row>
     <row r="325" spans="1:1">
-      <c r="A325" s="30"/>
+      <c r="A325" s="27"/>
     </row>
     <row r="326" spans="1:1">
-      <c r="A326" s="30"/>
+      <c r="A326" s="27"/>
     </row>
     <row r="327" spans="1:1">
-      <c r="A327" s="30"/>
+      <c r="A327" s="27"/>
     </row>
     <row r="328" spans="1:1">
-      <c r="A328" s="30"/>
+      <c r="A328" s="27"/>
     </row>
     <row r="329" spans="1:1">
-      <c r="A329" s="30"/>
+      <c r="A329" s="27"/>
     </row>
     <row r="330" spans="1:1">
-      <c r="A330" s="30"/>
+      <c r="A330" s="27"/>
     </row>
     <row r="331" spans="1:1">
-      <c r="A331" s="30"/>
+      <c r="A331" s="27"/>
     </row>
     <row r="332" spans="1:1">
-      <c r="A332" s="30"/>
+      <c r="A332" s="27"/>
     </row>
     <row r="333" spans="1:1">
-      <c r="A333" s="30"/>
+      <c r="A333" s="27"/>
     </row>
     <row r="334" spans="1:1">
-      <c r="A334" s="30"/>
+      <c r="A334" s="27"/>
     </row>
     <row r="335" spans="1:1">
-      <c r="A335" s="30"/>
+      <c r="A335" s="27"/>
     </row>
     <row r="336" spans="1:1">
-      <c r="A336" s="30"/>
+      <c r="A336" s="27"/>
     </row>
     <row r="337" spans="1:1">
-      <c r="A337" s="30"/>
+      <c r="A337" s="27"/>
     </row>
     <row r="338" spans="1:1">
-      <c r="A338" s="30"/>
+      <c r="A338" s="27"/>
     </row>
     <row r="339" spans="1:1">
-      <c r="A339" s="30"/>
+      <c r="A339" s="27"/>
     </row>
     <row r="340" spans="1:1">
-      <c r="A340" s="30"/>
+      <c r="A340" s="27"/>
     </row>
     <row r="341" spans="1:1">
-      <c r="A341" s="30"/>
+      <c r="A341" s="27"/>
     </row>
     <row r="342" spans="1:1">
-      <c r="A342" s="30"/>
+      <c r="A342" s="27"/>
     </row>
     <row r="343" spans="1:1">
-      <c r="A343" s="30"/>
+      <c r="A343" s="27"/>
     </row>
     <row r="344" spans="1:1">
-      <c r="A344" s="30"/>
+      <c r="A344" s="27"/>
     </row>
     <row r="345" spans="1:1">
-      <c r="A345" s="30"/>
+      <c r="A345" s="27"/>
     </row>
     <row r="346" spans="1:1">
-      <c r="A346" s="30"/>
+      <c r="A346" s="27"/>
     </row>
     <row r="347" spans="1:1">
-      <c r="A347" s="30"/>
+      <c r="A347" s="27"/>
     </row>
     <row r="348" spans="1:1">
-      <c r="A348" s="30"/>
+      <c r="A348" s="27"/>
     </row>
     <row r="349" spans="1:1">
-      <c r="A349" s="30"/>
+      <c r="A349" s="27"/>
     </row>
     <row r="350" spans="1:1">
-      <c r="A350" s="30"/>
+      <c r="A350" s="27"/>
     </row>
     <row r="351" spans="1:1">
-      <c r="A351" s="30"/>
+      <c r="A351" s="27"/>
     </row>
     <row r="352" spans="1:1">
-      <c r="A352" s="30"/>
+      <c r="A352" s="27"/>
     </row>
     <row r="353" spans="1:1">
-      <c r="A353" s="30"/>
+      <c r="A353" s="27"/>
     </row>
     <row r="354" spans="1:1">
-      <c r="A354" s="30"/>
+      <c r="A354" s="27"/>
     </row>
     <row r="355" spans="1:1">
-      <c r="A355" s="30"/>
+      <c r="A355" s="27"/>
     </row>
     <row r="356" spans="1:1">
-      <c r="A356" s="30"/>
+      <c r="A356" s="27"/>
     </row>
     <row r="357" spans="1:1">
-      <c r="A357" s="30"/>
+      <c r="A357" s="27"/>
     </row>
     <row r="358" spans="1:1">
-      <c r="A358" s="30"/>
+      <c r="A358" s="27"/>
     </row>
     <row r="359" spans="1:1">
-      <c r="A359" s="30"/>
+      <c r="A359" s="27"/>
     </row>
     <row r="360" spans="1:1">
-      <c r="A360" s="30"/>
+      <c r="A360" s="27"/>
     </row>
     <row r="361" spans="1:1">
-      <c r="A361" s="30"/>
+      <c r="A361" s="27"/>
     </row>
     <row r="362" spans="1:1">
-      <c r="A362" s="30"/>
+      <c r="A362" s="27"/>
     </row>
     <row r="363" spans="1:1">
-      <c r="A363" s="30"/>
+      <c r="A363" s="27"/>
     </row>
     <row r="364" spans="1:1">
-      <c r="A364" s="30"/>
+      <c r="A364" s="27"/>
     </row>
     <row r="365" spans="1:1">
-      <c r="A365" s="30"/>
+      <c r="A365" s="27"/>
     </row>
     <row r="366" spans="1:1">
-      <c r="A366" s="30"/>
+      <c r="A366" s="27"/>
     </row>
     <row r="367" spans="1:1">
-      <c r="A367" s="30"/>
+      <c r="A367" s="27"/>
     </row>
     <row r="368" spans="1:1">
-      <c r="A368" s="30"/>
+      <c r="A368" s="27"/>
     </row>
     <row r="369" spans="1:1">
-      <c r="A369" s="30"/>
+      <c r="A369" s="27"/>
     </row>
     <row r="370" spans="1:1">
-      <c r="A370" s="30"/>
+      <c r="A370" s="27"/>
     </row>
     <row r="371" spans="1:1">
-      <c r="A371" s="30"/>
+      <c r="A371" s="27"/>
     </row>
     <row r="372" spans="1:1">
-      <c r="A372" s="30"/>
+      <c r="A372" s="27"/>
     </row>
     <row r="373" spans="1:1">
-      <c r="A373" s="30"/>
+      <c r="A373" s="27"/>
     </row>
     <row r="374" spans="1:1">
-      <c r="A374" s="30"/>
+      <c r="A374" s="27"/>
     </row>
     <row r="375" spans="1:1">
-      <c r="A375" s="30"/>
+      <c r="A375" s="27"/>
     </row>
     <row r="376" spans="1:1">
-      <c r="A376" s="30"/>
+      <c r="A376" s="27"/>
     </row>
     <row r="377" spans="1:1">
-      <c r="A377" s="30"/>
+      <c r="A377" s="27"/>
     </row>
     <row r="378" spans="1:1">
-      <c r="A378" s="30"/>
+      <c r="A378" s="27"/>
     </row>
     <row r="379" spans="1:1">
-      <c r="A379" s="30"/>
+      <c r="A379" s="27"/>
     </row>
     <row r="380" spans="1:1">
-      <c r="A380" s="30"/>
+      <c r="A380" s="27"/>
     </row>
     <row r="381" spans="1:1">
-      <c r="A381" s="30"/>
+      <c r="A381" s="27"/>
     </row>
     <row r="382" spans="1:1">
-      <c r="A382" s="30"/>
+      <c r="A382" s="27"/>
     </row>
     <row r="383" spans="1:1">
-      <c r="A383" s="30"/>
+      <c r="A383" s="27"/>
     </row>
     <row r="384" spans="1:1">
-      <c r="A384" s="30"/>
+      <c r="A384" s="27"/>
     </row>
     <row r="385" spans="1:1">
-      <c r="A385" s="30"/>
+      <c r="A385" s="27"/>
     </row>
     <row r="386" spans="1:1">
-      <c r="A386" s="30"/>
+      <c r="A386" s="27"/>
     </row>
     <row r="387" spans="1:1">
-      <c r="A387" s="30"/>
+      <c r="A387" s="27"/>
     </row>
     <row r="388" spans="1:1">
-      <c r="A388" s="30"/>
+      <c r="A388" s="27"/>
     </row>
     <row r="389" spans="1:1">
-      <c r="A389" s="30"/>
+      <c r="A389" s="27"/>
     </row>
     <row r="390" spans="1:1">
-      <c r="A390" s="30"/>
+      <c r="A390" s="27"/>
     </row>
     <row r="391" spans="1:1">
-      <c r="A391" s="30"/>
+      <c r="A391" s="27"/>
     </row>
     <row r="392" spans="1:1">
-      <c r="A392" s="30"/>
+      <c r="A392" s="27"/>
     </row>
     <row r="393" spans="1:1">
-      <c r="A393" s="30"/>
+      <c r="A393" s="27"/>
     </row>
     <row r="394" spans="1:1">
-      <c r="A394" s="30"/>
+      <c r="A394" s="27"/>
     </row>
     <row r="395" spans="1:1">
-      <c r="A395" s="30"/>
+      <c r="A395" s="27"/>
     </row>
     <row r="396" spans="1:1">
-      <c r="A396" s="30"/>
+      <c r="A396" s="27"/>
     </row>
     <row r="397" spans="1:1">
-      <c r="A397" s="30"/>
+      <c r="A397" s="27"/>
     </row>
     <row r="398" spans="1:1">
-      <c r="A398" s="30"/>
+      <c r="A398" s="27"/>
     </row>
     <row r="399" spans="1:1">
-      <c r="A399" s="30"/>
+      <c r="A399" s="27"/>
     </row>
     <row r="400" spans="1:1">
-      <c r="A400" s="30"/>
+      <c r="A400" s="27"/>
     </row>
     <row r="401" spans="1:1">
-      <c r="A401" s="30"/>
+      <c r="A401" s="27"/>
     </row>
     <row r="402" spans="1:1">
-      <c r="A402" s="30"/>
+      <c r="A402" s="27"/>
     </row>
     <row r="403" spans="1:1">
-      <c r="A403" s="30"/>
+      <c r="A403" s="27"/>
     </row>
     <row r="404" spans="1:1">
-      <c r="A404" s="30"/>
+      <c r="A404" s="27"/>
     </row>
     <row r="405" spans="1:1">
-      <c r="A405" s="30"/>
+      <c r="A405" s="27"/>
     </row>
     <row r="406" spans="1:1">
-      <c r="A406" s="30"/>
+      <c r="A406" s="27"/>
     </row>
     <row r="407" spans="1:1">
-      <c r="A407" s="30"/>
-[...53 lines deleted...]
-      <c r="A425" s="30"/>
+      <c r="A407" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...12 lines deleted...]
-    <mergeCell ref="A117:K117"/>
+  <mergeCells count="17">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A60:K60"/>
     <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A118:K118"/>
+    <mergeCell ref="A137:K137"/>
+    <mergeCell ref="A138:G138"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A119:G119"/>
+    <mergeCell ref="A79:K79"/>
+    <mergeCell ref="A98:K98"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>