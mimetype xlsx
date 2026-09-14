--- v1 (2026-05-14)
+++ v2 (2026-09-14)
@@ -1,62 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\10-29 динамические ряды\2026\Основные индикаторы рынка труда по районам (год)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="11835"/>
   </bookViews>
   <sheets>
-    <sheet name="жыл" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="жыл" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="78">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жұмыс күші (экономикалық тұрғындар белсенді халық)</t>
   </si>
   <si>
     <t>мың адам</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыспен қамтылған халық </t>
   </si>
   <si>
     <t>Жалдамалы қызметкерлер</t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыссыздық деңгейі </t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
@@ -235,64 +244,214 @@
   </si>
   <si>
     <r>
       <t>2014-2025 жж. Павлодар облысының аудандар бойынша еңбек нарығының негізгі индикаторлары</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t>Еңбек статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Кумашева А.Б.</t>
+  </si>
+  <si>
+    <t>+7 7182 510609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.kumasheva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/103/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/301518/file/kk/</t>
+  </si>
+  <si>
+    <t>251101, 251201, 251301, 251501, 251602, 25160101, 25160113, 25160102, 251701</t>
+  </si>
+  <si>
+    <t>Жұмыс күші (15 жас және одан жоғары), Жұмыспен қамтылған халық, Жалдамалы қызметкерлер, Өзін--өзі жұмыспен қамтыған қызметкерлер, Жұмыссыз халық,  Жұмыссыздық денгейі, Жастар (15-34 жаста) жұмыссыздығы деңгейі,  Жастар (15-24 жаста) жұмыссыздығы деңгейі, Жұмыс күші құрамына кірмейтін адамдар (15 жастан жоғарылар)</t>
+  </si>
+  <si>
+    <t>адам, пайыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жұмыс күші – жұмыспен қамтылған және жұмыссыз халық.                                                                        Жұмыспен қамтылған адам – ақы үшін немесе мүлікті пайдалану, тауарларды өндіру және сату, жұмыстарды орындау, қызметтерді көрсету арқылы кіріс алу жолымен қызметті жүзеге асыратын жеке тұлға.                  Жалдамалы жұмыскер – еңбек шарты бойынша жұмысты орындайтын не тәртіптемені және жұмыс істелген уақыт не өндірілген тауардың бірлігі үшін не көрсетілген қызметтер үшін ақы төлеуді тапсырыс беруші айқындайтын азаматтық-құқықтық сипаттағы шарт бойынша қызметті жүзеге асыратын жеке тұлға.                Өзін-өзі жұмыспен қамтығандар – тауарларды, жұмыстарды, қызметтерді өндірумен (өткізумен) еңбек шартынсыз жеке дара айналысатын адамдар. Оларға мыналар жатады: дара кәсіпкерлер, жеке практикамен айналысатын адамдар, азаматтық-құқықтық сипаттағы АҚС  шарттары бойынша бірнеше тапсырыс берушілермен жұмыс істейтіндер, құрылтайшылар, меншік иелері, тәуелсіз жұмыскерлер, жеке қосалқы шаруашылықта ЖҚШ жұмыспен қамтылғандар (ауыл шаруашылығы өнімдерін өндіретін және сататындар). Жұмыссыз адам – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға.                          15-34 жастағы жастар жұмыссыздығының деңгейі – 15-34 жастағы жұмыссыз халық санының осы жастағы жұмыс күші санындағы процентпен өлшенген үлесі.                                                                                          15-24 жастағы жастар жұмыссыздығының деңгейі – 15-24 жастағы жұмыссыз халық санының осы жастағы жұмыс күші санындағы процентпен өлшенген үлесі.                                                                                          Жұмыс күші құрамына кірмейтін адамдар – жұмыспен қамтылмаған немесе жұмыссыз болып табылмаған адамдар.
+</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Халықтың жұмыспен қамтылуы бойынша үй шаруашылықтарына жүргізілетін іріктемелі зерттеу дереккөз болып табылады.Халыққа сауал салу интервьюерлердің іріктемеге түскен үй шаруашылықтарына тікелей барып, сұхбат жүргізу әдісімен жүзеге асырылады. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Деректер дереккөзі болып халықты жұмыспен қамту бойынша іріктемелі зерттеу қорытындысы болып табылады.    </t>
+  </si>
+  <si>
+    <t>2014 жылдан бастап</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -476,52 +635,100 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto "/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="24">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -594,52 +801,58 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -782,1869 +995,1963 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1697">
+  <cellStyleXfs count="1701">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...369 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...374 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...216 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...224 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1061" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="1061" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="1061" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="1322" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="24" borderId="10" xfId="1697" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="24" borderId="10" xfId="1697" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="1697" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="1061" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="24" borderId="10" xfId="1618" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="1698" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="1618" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="1095" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="1095" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="1095" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="1095" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="1050" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1697">
+  <cellStyles count="1701">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 12" xfId="4"/>
     <cellStyle name="20% - Акцент1 13" xfId="5"/>
     <cellStyle name="20% - Акцент1 14" xfId="6"/>
     <cellStyle name="20% - Акцент1 15" xfId="7"/>
     <cellStyle name="20% - Акцент1 16" xfId="8"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="23"/>
     <cellStyle name="20% - Акцент1 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 4" xfId="25"/>
@@ -3418,50 +3725,52 @@
     <cellStyle name="Вычисление 14" xfId="793"/>
     <cellStyle name="Вычисление 15" xfId="794"/>
     <cellStyle name="Вычисление 16" xfId="795"/>
     <cellStyle name="Вычисление 2" xfId="796"/>
     <cellStyle name="Вычисление 2 10" xfId="797"/>
     <cellStyle name="Вычисление 2 11" xfId="798"/>
     <cellStyle name="Вычисление 2 12" xfId="799"/>
     <cellStyle name="Вычисление 2 13" xfId="800"/>
     <cellStyle name="Вычисление 2 14" xfId="801"/>
     <cellStyle name="Вычисление 2 15" xfId="802"/>
     <cellStyle name="Вычисление 2 2" xfId="803"/>
     <cellStyle name="Вычисление 2 3" xfId="804"/>
     <cellStyle name="Вычисление 2 4" xfId="805"/>
     <cellStyle name="Вычисление 2 5" xfId="806"/>
     <cellStyle name="Вычисление 2 6" xfId="807"/>
     <cellStyle name="Вычисление 2 7" xfId="808"/>
     <cellStyle name="Вычисление 2 8" xfId="809"/>
     <cellStyle name="Вычисление 2 9" xfId="810"/>
     <cellStyle name="Вычисление 3" xfId="811"/>
     <cellStyle name="Вычисление 4" xfId="812"/>
     <cellStyle name="Вычисление 5" xfId="813"/>
     <cellStyle name="Вычисление 6" xfId="814"/>
     <cellStyle name="Вычисление 7" xfId="815"/>
     <cellStyle name="Вычисление 8" xfId="816"/>
     <cellStyle name="Вычисление 9" xfId="817"/>
+    <cellStyle name="Гиперссылка" xfId="1697" builtinId="8"/>
+    <cellStyle name="Гиперссылка 12 3" xfId="1700"/>
     <cellStyle name="Гиперссылка 2" xfId="1617"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1618"/>
     <cellStyle name="Заголовок 1 10" xfId="818"/>
     <cellStyle name="Заголовок 1 11" xfId="819"/>
     <cellStyle name="Заголовок 1 12" xfId="820"/>
     <cellStyle name="Заголовок 1 13" xfId="821"/>
     <cellStyle name="Заголовок 1 14" xfId="822"/>
     <cellStyle name="Заголовок 1 15" xfId="823"/>
     <cellStyle name="Заголовок 1 16" xfId="824"/>
     <cellStyle name="Заголовок 1 2" xfId="825"/>
     <cellStyle name="Заголовок 1 2 10" xfId="826"/>
     <cellStyle name="Заголовок 1 2 11" xfId="827"/>
     <cellStyle name="Заголовок 1 2 12" xfId="828"/>
     <cellStyle name="Заголовок 1 2 13" xfId="829"/>
     <cellStyle name="Заголовок 1 2 14" xfId="830"/>
     <cellStyle name="Заголовок 1 2 15" xfId="831"/>
     <cellStyle name="Заголовок 1 2 2" xfId="832"/>
     <cellStyle name="Заголовок 1 2 3" xfId="833"/>
     <cellStyle name="Заголовок 1 2 4" xfId="834"/>
     <cellStyle name="Заголовок 1 2 5" xfId="835"/>
     <cellStyle name="Заголовок 1 2 6" xfId="836"/>
     <cellStyle name="Заголовок 1 2 7" xfId="837"/>
     <cellStyle name="Заголовок 1 2 8" xfId="838"/>
     <cellStyle name="Заголовок 1 2 9" xfId="839"/>
     <cellStyle name="Заголовок 1 3" xfId="840"/>
@@ -4043,52 +4352,54 @@
     <cellStyle name="Обычный 3 2 3" xfId="1356"/>
     <cellStyle name="Обычный 3 2 4" xfId="1620"/>
     <cellStyle name="Обычный 3 2_11.13(1)" xfId="1357"/>
     <cellStyle name="Обычный 3 3" xfId="1358"/>
     <cellStyle name="Обычный 3 3 2" xfId="1621"/>
     <cellStyle name="Обычный 3 4" xfId="1359"/>
     <cellStyle name="Обычный 3 4 2" xfId="1622"/>
     <cellStyle name="Обычный 3 5" xfId="1360"/>
     <cellStyle name="Обычный 3 6" xfId="1361"/>
     <cellStyle name="Обычный 3 7" xfId="1362"/>
     <cellStyle name="Обычный 3 8" xfId="1363"/>
     <cellStyle name="Обычный 3 9" xfId="1364"/>
     <cellStyle name="Обычный 3_8" xfId="1365"/>
     <cellStyle name="Обычный 30" xfId="1366"/>
     <cellStyle name="Обычный 31" xfId="1367"/>
     <cellStyle name="Обычный 32" xfId="1368"/>
     <cellStyle name="Обычный 33" xfId="1369"/>
     <cellStyle name="Обычный 34" xfId="1370"/>
     <cellStyle name="Обычный 35" xfId="1371"/>
     <cellStyle name="Обычный 36" xfId="1372"/>
     <cellStyle name="Обычный 37" xfId="1373"/>
     <cellStyle name="Обычный 38" xfId="1374"/>
     <cellStyle name="Обычный 39" xfId="1375"/>
     <cellStyle name="Обычный 4" xfId="1376"/>
     <cellStyle name="Обычный 4 10" xfId="1377"/>
+    <cellStyle name="Обычный 4 10 2" xfId="1698"/>
     <cellStyle name="Обычный 4 11" xfId="1689"/>
     <cellStyle name="Обычный 4 2" xfId="1378"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="1699"/>
     <cellStyle name="Обычный 4 3" xfId="1379"/>
     <cellStyle name="Обычный 4 4" xfId="1380"/>
     <cellStyle name="Обычный 4 5" xfId="1381"/>
     <cellStyle name="Обычный 4 6" xfId="1382"/>
     <cellStyle name="Обычный 4 6 2" xfId="1383"/>
     <cellStyle name="Обычный 4 7" xfId="1384"/>
     <cellStyle name="Обычный 4 7 2" xfId="1385"/>
     <cellStyle name="Обычный 4 8" xfId="1386"/>
     <cellStyle name="Обычный 4 9" xfId="1387"/>
     <cellStyle name="Обычный 4 9 2" xfId="1388"/>
     <cellStyle name="Обычный 4 9 3" xfId="1389"/>
     <cellStyle name="Обычный 40" xfId="1390"/>
     <cellStyle name="Обычный 41" xfId="1391"/>
     <cellStyle name="Обычный 42" xfId="1392"/>
     <cellStyle name="Обычный 43" xfId="1393"/>
     <cellStyle name="Обычный 44" xfId="1394"/>
     <cellStyle name="Обычный 45" xfId="1395"/>
     <cellStyle name="Обычный 46" xfId="1396"/>
     <cellStyle name="Обычный 47" xfId="1397"/>
     <cellStyle name="Обычный 48" xfId="1398"/>
     <cellStyle name="Обычный 49" xfId="1399"/>
     <cellStyle name="Обычный 5" xfId="1400"/>
     <cellStyle name="Обычный 5 2" xfId="1401"/>
     <cellStyle name="Обычный 5 3" xfId="1402"/>
     <cellStyle name="Обычный 5 4" xfId="1403"/>
@@ -4369,166 +4680,176 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4660,6017 +4981,6743 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kumasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="38" customWidth="1"/>
+    <col min="2" max="2" width="100.85546875" style="38" customWidth="1"/>
+    <col min="3" max="251" width="9.140625" style="38"/>
+    <col min="252" max="252" width="44.7109375" style="38" customWidth="1"/>
+    <col min="253" max="253" width="82" style="38" customWidth="1"/>
+    <col min="254" max="507" width="9.140625" style="38"/>
+    <col min="508" max="508" width="44.7109375" style="38" customWidth="1"/>
+    <col min="509" max="509" width="82" style="38" customWidth="1"/>
+    <col min="510" max="763" width="9.140625" style="38"/>
+    <col min="764" max="764" width="44.7109375" style="38" customWidth="1"/>
+    <col min="765" max="765" width="82" style="38" customWidth="1"/>
+    <col min="766" max="1019" width="9.140625" style="38"/>
+    <col min="1020" max="1020" width="44.7109375" style="38" customWidth="1"/>
+    <col min="1021" max="1021" width="82" style="38" customWidth="1"/>
+    <col min="1022" max="1275" width="9.140625" style="38"/>
+    <col min="1276" max="1276" width="44.7109375" style="38" customWidth="1"/>
+    <col min="1277" max="1277" width="82" style="38" customWidth="1"/>
+    <col min="1278" max="1531" width="9.140625" style="38"/>
+    <col min="1532" max="1532" width="44.7109375" style="38" customWidth="1"/>
+    <col min="1533" max="1533" width="82" style="38" customWidth="1"/>
+    <col min="1534" max="1787" width="9.140625" style="38"/>
+    <col min="1788" max="1788" width="44.7109375" style="38" customWidth="1"/>
+    <col min="1789" max="1789" width="82" style="38" customWidth="1"/>
+    <col min="1790" max="2043" width="9.140625" style="38"/>
+    <col min="2044" max="2044" width="44.7109375" style="38" customWidth="1"/>
+    <col min="2045" max="2045" width="82" style="38" customWidth="1"/>
+    <col min="2046" max="2299" width="9.140625" style="38"/>
+    <col min="2300" max="2300" width="44.7109375" style="38" customWidth="1"/>
+    <col min="2301" max="2301" width="82" style="38" customWidth="1"/>
+    <col min="2302" max="2555" width="9.140625" style="38"/>
+    <col min="2556" max="2556" width="44.7109375" style="38" customWidth="1"/>
+    <col min="2557" max="2557" width="82" style="38" customWidth="1"/>
+    <col min="2558" max="2811" width="9.140625" style="38"/>
+    <col min="2812" max="2812" width="44.7109375" style="38" customWidth="1"/>
+    <col min="2813" max="2813" width="82" style="38" customWidth="1"/>
+    <col min="2814" max="3067" width="9.140625" style="38"/>
+    <col min="3068" max="3068" width="44.7109375" style="38" customWidth="1"/>
+    <col min="3069" max="3069" width="82" style="38" customWidth="1"/>
+    <col min="3070" max="3323" width="9.140625" style="38"/>
+    <col min="3324" max="3324" width="44.7109375" style="38" customWidth="1"/>
+    <col min="3325" max="3325" width="82" style="38" customWidth="1"/>
+    <col min="3326" max="3579" width="9.140625" style="38"/>
+    <col min="3580" max="3580" width="44.7109375" style="38" customWidth="1"/>
+    <col min="3581" max="3581" width="82" style="38" customWidth="1"/>
+    <col min="3582" max="3835" width="9.140625" style="38"/>
+    <col min="3836" max="3836" width="44.7109375" style="38" customWidth="1"/>
+    <col min="3837" max="3837" width="82" style="38" customWidth="1"/>
+    <col min="3838" max="4091" width="9.140625" style="38"/>
+    <col min="4092" max="4092" width="44.7109375" style="38" customWidth="1"/>
+    <col min="4093" max="4093" width="82" style="38" customWidth="1"/>
+    <col min="4094" max="4347" width="9.140625" style="38"/>
+    <col min="4348" max="4348" width="44.7109375" style="38" customWidth="1"/>
+    <col min="4349" max="4349" width="82" style="38" customWidth="1"/>
+    <col min="4350" max="4603" width="9.140625" style="38"/>
+    <col min="4604" max="4604" width="44.7109375" style="38" customWidth="1"/>
+    <col min="4605" max="4605" width="82" style="38" customWidth="1"/>
+    <col min="4606" max="4859" width="9.140625" style="38"/>
+    <col min="4860" max="4860" width="44.7109375" style="38" customWidth="1"/>
+    <col min="4861" max="4861" width="82" style="38" customWidth="1"/>
+    <col min="4862" max="5115" width="9.140625" style="38"/>
+    <col min="5116" max="5116" width="44.7109375" style="38" customWidth="1"/>
+    <col min="5117" max="5117" width="82" style="38" customWidth="1"/>
+    <col min="5118" max="5371" width="9.140625" style="38"/>
+    <col min="5372" max="5372" width="44.7109375" style="38" customWidth="1"/>
+    <col min="5373" max="5373" width="82" style="38" customWidth="1"/>
+    <col min="5374" max="5627" width="9.140625" style="38"/>
+    <col min="5628" max="5628" width="44.7109375" style="38" customWidth="1"/>
+    <col min="5629" max="5629" width="82" style="38" customWidth="1"/>
+    <col min="5630" max="5883" width="9.140625" style="38"/>
+    <col min="5884" max="5884" width="44.7109375" style="38" customWidth="1"/>
+    <col min="5885" max="5885" width="82" style="38" customWidth="1"/>
+    <col min="5886" max="6139" width="9.140625" style="38"/>
+    <col min="6140" max="6140" width="44.7109375" style="38" customWidth="1"/>
+    <col min="6141" max="6141" width="82" style="38" customWidth="1"/>
+    <col min="6142" max="6395" width="9.140625" style="38"/>
+    <col min="6396" max="6396" width="44.7109375" style="38" customWidth="1"/>
+    <col min="6397" max="6397" width="82" style="38" customWidth="1"/>
+    <col min="6398" max="6651" width="9.140625" style="38"/>
+    <col min="6652" max="6652" width="44.7109375" style="38" customWidth="1"/>
+    <col min="6653" max="6653" width="82" style="38" customWidth="1"/>
+    <col min="6654" max="6907" width="9.140625" style="38"/>
+    <col min="6908" max="6908" width="44.7109375" style="38" customWidth="1"/>
+    <col min="6909" max="6909" width="82" style="38" customWidth="1"/>
+    <col min="6910" max="7163" width="9.140625" style="38"/>
+    <col min="7164" max="7164" width="44.7109375" style="38" customWidth="1"/>
+    <col min="7165" max="7165" width="82" style="38" customWidth="1"/>
+    <col min="7166" max="7419" width="9.140625" style="38"/>
+    <col min="7420" max="7420" width="44.7109375" style="38" customWidth="1"/>
+    <col min="7421" max="7421" width="82" style="38" customWidth="1"/>
+    <col min="7422" max="7675" width="9.140625" style="38"/>
+    <col min="7676" max="7676" width="44.7109375" style="38" customWidth="1"/>
+    <col min="7677" max="7677" width="82" style="38" customWidth="1"/>
+    <col min="7678" max="7931" width="9.140625" style="38"/>
+    <col min="7932" max="7932" width="44.7109375" style="38" customWidth="1"/>
+    <col min="7933" max="7933" width="82" style="38" customWidth="1"/>
+    <col min="7934" max="8187" width="9.140625" style="38"/>
+    <col min="8188" max="8188" width="44.7109375" style="38" customWidth="1"/>
+    <col min="8189" max="8189" width="82" style="38" customWidth="1"/>
+    <col min="8190" max="8443" width="9.140625" style="38"/>
+    <col min="8444" max="8444" width="44.7109375" style="38" customWidth="1"/>
+    <col min="8445" max="8445" width="82" style="38" customWidth="1"/>
+    <col min="8446" max="8699" width="9.140625" style="38"/>
+    <col min="8700" max="8700" width="44.7109375" style="38" customWidth="1"/>
+    <col min="8701" max="8701" width="82" style="38" customWidth="1"/>
+    <col min="8702" max="8955" width="9.140625" style="38"/>
+    <col min="8956" max="8956" width="44.7109375" style="38" customWidth="1"/>
+    <col min="8957" max="8957" width="82" style="38" customWidth="1"/>
+    <col min="8958" max="9211" width="9.140625" style="38"/>
+    <col min="9212" max="9212" width="44.7109375" style="38" customWidth="1"/>
+    <col min="9213" max="9213" width="82" style="38" customWidth="1"/>
+    <col min="9214" max="9467" width="9.140625" style="38"/>
+    <col min="9468" max="9468" width="44.7109375" style="38" customWidth="1"/>
+    <col min="9469" max="9469" width="82" style="38" customWidth="1"/>
+    <col min="9470" max="9723" width="9.140625" style="38"/>
+    <col min="9724" max="9724" width="44.7109375" style="38" customWidth="1"/>
+    <col min="9725" max="9725" width="82" style="38" customWidth="1"/>
+    <col min="9726" max="9979" width="9.140625" style="38"/>
+    <col min="9980" max="9980" width="44.7109375" style="38" customWidth="1"/>
+    <col min="9981" max="9981" width="82" style="38" customWidth="1"/>
+    <col min="9982" max="10235" width="9.140625" style="38"/>
+    <col min="10236" max="10236" width="44.7109375" style="38" customWidth="1"/>
+    <col min="10237" max="10237" width="82" style="38" customWidth="1"/>
+    <col min="10238" max="10491" width="9.140625" style="38"/>
+    <col min="10492" max="10492" width="44.7109375" style="38" customWidth="1"/>
+    <col min="10493" max="10493" width="82" style="38" customWidth="1"/>
+    <col min="10494" max="10747" width="9.140625" style="38"/>
+    <col min="10748" max="10748" width="44.7109375" style="38" customWidth="1"/>
+    <col min="10749" max="10749" width="82" style="38" customWidth="1"/>
+    <col min="10750" max="11003" width="9.140625" style="38"/>
+    <col min="11004" max="11004" width="44.7109375" style="38" customWidth="1"/>
+    <col min="11005" max="11005" width="82" style="38" customWidth="1"/>
+    <col min="11006" max="11259" width="9.140625" style="38"/>
+    <col min="11260" max="11260" width="44.7109375" style="38" customWidth="1"/>
+    <col min="11261" max="11261" width="82" style="38" customWidth="1"/>
+    <col min="11262" max="11515" width="9.140625" style="38"/>
+    <col min="11516" max="11516" width="44.7109375" style="38" customWidth="1"/>
+    <col min="11517" max="11517" width="82" style="38" customWidth="1"/>
+    <col min="11518" max="11771" width="9.140625" style="38"/>
+    <col min="11772" max="11772" width="44.7109375" style="38" customWidth="1"/>
+    <col min="11773" max="11773" width="82" style="38" customWidth="1"/>
+    <col min="11774" max="12027" width="9.140625" style="38"/>
+    <col min="12028" max="12028" width="44.7109375" style="38" customWidth="1"/>
+    <col min="12029" max="12029" width="82" style="38" customWidth="1"/>
+    <col min="12030" max="12283" width="9.140625" style="38"/>
+    <col min="12284" max="12284" width="44.7109375" style="38" customWidth="1"/>
+    <col min="12285" max="12285" width="82" style="38" customWidth="1"/>
+    <col min="12286" max="12539" width="9.140625" style="38"/>
+    <col min="12540" max="12540" width="44.7109375" style="38" customWidth="1"/>
+    <col min="12541" max="12541" width="82" style="38" customWidth="1"/>
+    <col min="12542" max="12795" width="9.140625" style="38"/>
+    <col min="12796" max="12796" width="44.7109375" style="38" customWidth="1"/>
+    <col min="12797" max="12797" width="82" style="38" customWidth="1"/>
+    <col min="12798" max="13051" width="9.140625" style="38"/>
+    <col min="13052" max="13052" width="44.7109375" style="38" customWidth="1"/>
+    <col min="13053" max="13053" width="82" style="38" customWidth="1"/>
+    <col min="13054" max="13307" width="9.140625" style="38"/>
+    <col min="13308" max="13308" width="44.7109375" style="38" customWidth="1"/>
+    <col min="13309" max="13309" width="82" style="38" customWidth="1"/>
+    <col min="13310" max="13563" width="9.140625" style="38"/>
+    <col min="13564" max="13564" width="44.7109375" style="38" customWidth="1"/>
+    <col min="13565" max="13565" width="82" style="38" customWidth="1"/>
+    <col min="13566" max="13819" width="9.140625" style="38"/>
+    <col min="13820" max="13820" width="44.7109375" style="38" customWidth="1"/>
+    <col min="13821" max="13821" width="82" style="38" customWidth="1"/>
+    <col min="13822" max="14075" width="9.140625" style="38"/>
+    <col min="14076" max="14076" width="44.7109375" style="38" customWidth="1"/>
+    <col min="14077" max="14077" width="82" style="38" customWidth="1"/>
+    <col min="14078" max="14331" width="9.140625" style="38"/>
+    <col min="14332" max="14332" width="44.7109375" style="38" customWidth="1"/>
+    <col min="14333" max="14333" width="82" style="38" customWidth="1"/>
+    <col min="14334" max="14587" width="9.140625" style="38"/>
+    <col min="14588" max="14588" width="44.7109375" style="38" customWidth="1"/>
+    <col min="14589" max="14589" width="82" style="38" customWidth="1"/>
+    <col min="14590" max="14843" width="9.140625" style="38"/>
+    <col min="14844" max="14844" width="44.7109375" style="38" customWidth="1"/>
+    <col min="14845" max="14845" width="82" style="38" customWidth="1"/>
+    <col min="14846" max="15099" width="9.140625" style="38"/>
+    <col min="15100" max="15100" width="44.7109375" style="38" customWidth="1"/>
+    <col min="15101" max="15101" width="82" style="38" customWidth="1"/>
+    <col min="15102" max="15355" width="9.140625" style="38"/>
+    <col min="15356" max="15356" width="44.7109375" style="38" customWidth="1"/>
+    <col min="15357" max="15357" width="82" style="38" customWidth="1"/>
+    <col min="15358" max="15611" width="9.140625" style="38"/>
+    <col min="15612" max="15612" width="44.7109375" style="38" customWidth="1"/>
+    <col min="15613" max="15613" width="82" style="38" customWidth="1"/>
+    <col min="15614" max="15867" width="9.140625" style="38"/>
+    <col min="15868" max="15868" width="44.7109375" style="38" customWidth="1"/>
+    <col min="15869" max="15869" width="82" style="38" customWidth="1"/>
+    <col min="15870" max="16123" width="9.140625" style="38"/>
+    <col min="16124" max="16124" width="44.7109375" style="38" customWidth="1"/>
+    <col min="16125" max="16125" width="82" style="38" customWidth="1"/>
+    <col min="16126" max="16384" width="9.140625" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="51">
+      <c r="A3" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="64" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="51">
+      <c r="A5" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="64" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="242.25">
+      <c r="A7" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="66" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="67" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="59">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="47"/>
+      <c r="B24" s="47"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="47"/>
+      <c r="B25" s="47"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="47"/>
+      <c r="B26" s="47"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="32" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="32" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="32"/>
+    <col min="257" max="257" width="4.42578125" style="32" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="32" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="32" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="32"/>
+    <col min="513" max="513" width="4.42578125" style="32" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="32" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="32" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="32"/>
+    <col min="769" max="769" width="4.42578125" style="32" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="32" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="32" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="32"/>
+    <col min="1025" max="1025" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="32" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="32" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="32"/>
+    <col min="1281" max="1281" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="32" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="32" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="32"/>
+    <col min="1537" max="1537" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="32" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="32" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="32"/>
+    <col min="1793" max="1793" width="4.42578125" style="32" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="32" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="32" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="32"/>
+    <col min="2049" max="2049" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="32" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="32" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="32"/>
+    <col min="2305" max="2305" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="32" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="32" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="32"/>
+    <col min="2561" max="2561" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="32" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="32" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="32"/>
+    <col min="2817" max="2817" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="32" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="32" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="32"/>
+    <col min="3073" max="3073" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="32" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="32" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="32"/>
+    <col min="3329" max="3329" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="32" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="32" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="32"/>
+    <col min="3585" max="3585" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="32" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="32" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="32"/>
+    <col min="3841" max="3841" width="4.42578125" style="32" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="32" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="32" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="32"/>
+    <col min="4097" max="4097" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="32" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="32" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="32"/>
+    <col min="4353" max="4353" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="32" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="32" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="32"/>
+    <col min="4609" max="4609" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="32" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="32" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="32"/>
+    <col min="4865" max="4865" width="4.42578125" style="32" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="32" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="32" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="32"/>
+    <col min="5121" max="5121" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="32" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="32" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="32"/>
+    <col min="5377" max="5377" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="32" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="32" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="32"/>
+    <col min="5633" max="5633" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="32" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="32" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="32"/>
+    <col min="5889" max="5889" width="4.42578125" style="32" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="32" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="32" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="32"/>
+    <col min="6145" max="6145" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="32" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="32" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="32"/>
+    <col min="6401" max="6401" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="32" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="32" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="32"/>
+    <col min="6657" max="6657" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="32" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="32" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="32"/>
+    <col min="6913" max="6913" width="4.42578125" style="32" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="32" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="32" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="32"/>
+    <col min="7169" max="7169" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="32" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="32" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="32"/>
+    <col min="7425" max="7425" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="32" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="32" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="32"/>
+    <col min="7681" max="7681" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="32" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="32" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="32"/>
+    <col min="7937" max="7937" width="4.42578125" style="32" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="32" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="32" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="32"/>
+    <col min="8193" max="8193" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="32" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="32" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="32"/>
+    <col min="8449" max="8449" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="32" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="32" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="32"/>
+    <col min="8705" max="8705" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="32" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="32" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="32"/>
+    <col min="8961" max="8961" width="4.42578125" style="32" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="32" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="32" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="32"/>
+    <col min="9217" max="9217" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="32" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="32" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="32"/>
+    <col min="9473" max="9473" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="32" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="32" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="32"/>
+    <col min="9729" max="9729" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="32" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="32" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="32"/>
+    <col min="9985" max="9985" width="4.42578125" style="32" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="32" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="32" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="32"/>
+    <col min="10241" max="10241" width="4.42578125" style="32" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="32" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="32" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="32"/>
+    <col min="10497" max="10497" width="4.42578125" style="32" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="32" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="32" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="32"/>
+    <col min="10753" max="10753" width="4.42578125" style="32" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="32" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="32" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="32"/>
+    <col min="11009" max="11009" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="32" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="32" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="32"/>
+    <col min="11265" max="11265" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="32" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="32" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="32"/>
+    <col min="11521" max="11521" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="32" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="32" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="32"/>
+    <col min="11777" max="11777" width="4.42578125" style="32" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="32" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="32" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="32"/>
+    <col min="12033" max="12033" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="32" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="32" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="32"/>
+    <col min="12289" max="12289" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="32" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="32" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="32"/>
+    <col min="12545" max="12545" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="32" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="32" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="32"/>
+    <col min="12801" max="12801" width="4.42578125" style="32" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="32" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="32" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="32"/>
+    <col min="13057" max="13057" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="32" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="32" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="32"/>
+    <col min="13313" max="13313" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="32" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="32" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="32"/>
+    <col min="13569" max="13569" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="32" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="32" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="32"/>
+    <col min="13825" max="13825" width="4.42578125" style="32" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="32" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="32" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="32"/>
+    <col min="14081" max="14081" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="32" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="32" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="32"/>
+    <col min="14337" max="14337" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="32" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="32" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="32"/>
+    <col min="14593" max="14593" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="32" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="32" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="32"/>
+    <col min="14849" max="14849" width="4.42578125" style="32" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="32" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="32" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="32"/>
+    <col min="15105" max="15105" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="32" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="32" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="32"/>
+    <col min="15361" max="15361" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="32" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="32" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="32"/>
+    <col min="15617" max="15617" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="32" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="32" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="32"/>
+    <col min="15873" max="15873" width="4.42578125" style="32" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="32" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="32" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="32"/>
+    <col min="16129" max="16129" width="4.42578125" style="32" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="32" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="32" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="43"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="44" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="44" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="44" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="44" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="45" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="44"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R407"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T14" sqref="T14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N5" sqref="N5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="18">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:18" ht="18.75">
+      <c r="A1" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="36"/>
-[...8 lines deleted...]
-      <c r="K1" s="36"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
     </row>
     <row r="3" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="31"/>
-[...8 lines deleted...]
-      <c r="K3" s="33"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A4" s="34"/>
-[...5 lines deleted...]
-      <c r="G4" s="34"/>
+      <c r="A4" s="72"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.75" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="17">
         <v>2014</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="6">
         <v>2016</v>
       </c>
       <c r="E5" s="6">
         <v>2017</v>
       </c>
       <c r="F5" s="6">
         <v>2018</v>
       </c>
       <c r="G5" s="6">
         <v>2019</v>
       </c>
       <c r="H5" s="6">
         <v>2020</v>
       </c>
       <c r="I5" s="6">
         <v>2021</v>
       </c>
       <c r="J5" s="6">
         <v>2022</v>
       </c>
       <c r="K5" s="6">
         <v>2023</v>
       </c>
       <c r="L5" s="6">
         <v>2024</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="10" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7">
         <v>441.25700000000001</v>
       </c>
       <c r="C6" s="8">
         <v>426.17500000000001</v>
       </c>
       <c r="D6" s="7">
         <v>421.435</v>
       </c>
       <c r="E6" s="9">
         <v>416.31099999999998</v>
       </c>
       <c r="F6" s="9">
         <v>412.95699999999999</v>
       </c>
       <c r="G6" s="9">
         <v>409.685</v>
       </c>
       <c r="H6" s="9">
         <v>406.71800000000002</v>
       </c>
       <c r="I6" s="9">
         <v>403.113</v>
       </c>
       <c r="J6" s="9">
         <v>403.37099999999998</v>
       </c>
       <c r="K6" s="9">
         <v>404.47800000000001</v>
       </c>
       <c r="L6" s="9">
         <v>405.3</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="36">
         <v>402.7</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
         <v>196.70400000000001</v>
       </c>
       <c r="C7" s="8">
         <v>196.71600000000001</v>
       </c>
       <c r="D7" s="7">
         <v>196.316</v>
       </c>
       <c r="E7" s="9">
         <v>195.43700000000001</v>
       </c>
       <c r="F7" s="9">
         <v>194.47</v>
       </c>
       <c r="G7" s="9">
         <v>192.40799999999999</v>
       </c>
       <c r="H7" s="9">
         <v>192.953</v>
       </c>
       <c r="I7" s="9">
         <v>192.577</v>
       </c>
       <c r="J7" s="9">
         <v>193.15799999999999</v>
       </c>
       <c r="K7" s="9">
         <v>194.19</v>
       </c>
       <c r="L7" s="9">
         <v>196</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="36">
         <v>196.9</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="7">
         <v>41.177999999999997</v>
       </c>
       <c r="C8" s="8">
         <v>40.097999999999999</v>
       </c>
       <c r="D8" s="7">
         <v>39.72</v>
       </c>
       <c r="E8" s="9">
         <v>39.357999999999997</v>
       </c>
       <c r="F8" s="9">
         <v>38.722000000000001</v>
       </c>
       <c r="G8" s="9">
         <v>37.890999999999998</v>
       </c>
       <c r="H8" s="9">
         <v>36.186</v>
       </c>
       <c r="I8" s="9">
         <v>36.256999999999998</v>
       </c>
       <c r="J8" s="9">
         <v>37.718000000000004</v>
       </c>
       <c r="K8" s="9">
         <v>37.462000000000003</v>
       </c>
       <c r="L8" s="9">
         <v>37.9</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="36">
         <v>37.299999999999997</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>83.332999999999998</v>
       </c>
       <c r="C9" s="8">
         <v>82.715999999999994</v>
       </c>
       <c r="D9" s="7">
         <v>82.906999999999996</v>
       </c>
       <c r="E9" s="9">
         <v>82.831000000000003</v>
       </c>
       <c r="F9" s="9">
         <v>82.454999999999998</v>
       </c>
       <c r="G9" s="9">
         <v>83.305999999999997</v>
       </c>
       <c r="H9" s="9">
         <v>81.784000000000006</v>
       </c>
       <c r="I9" s="9">
         <v>81.507999999999996</v>
       </c>
       <c r="J9" s="9">
         <v>75.736999999999995</v>
       </c>
       <c r="K9" s="9">
         <v>75.668999999999997</v>
       </c>
       <c r="L9" s="9">
         <v>75.599999999999994</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="36">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8"/>
       <c r="D10" s="7"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
-      <c r="M10" s="42"/>
+      <c r="M10" s="36"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="7">
         <v>8.2889999999999997</v>
       </c>
       <c r="C11" s="8">
         <v>7.2290000000000001</v>
       </c>
       <c r="D11" s="7">
         <v>7.2450000000000001</v>
       </c>
       <c r="E11" s="9">
         <v>7.1109999999999998</v>
       </c>
       <c r="F11" s="9">
         <v>6.8979999999999997</v>
       </c>
       <c r="G11" s="9">
         <v>6.8230000000000004</v>
       </c>
       <c r="H11" s="9">
         <v>6.7809999999999997</v>
       </c>
       <c r="I11" s="9">
         <v>6.5209999999999999</v>
       </c>
       <c r="J11" s="9">
         <v>7.3949999999999996</v>
       </c>
       <c r="K11" s="9">
         <v>7.1719999999999997</v>
       </c>
       <c r="L11" s="9">
         <v>7.1</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="36">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="7">
         <v>17.231000000000002</v>
       </c>
       <c r="C12" s="8">
         <v>16.507999999999999</v>
       </c>
       <c r="D12" s="7">
         <v>15.188000000000001</v>
       </c>
       <c r="E12" s="9">
         <v>14.242000000000001</v>
       </c>
       <c r="F12" s="9">
         <v>14.234999999999999</v>
       </c>
       <c r="G12" s="9">
         <v>14.007999999999999</v>
       </c>
       <c r="H12" s="9">
         <v>14.425000000000001</v>
       </c>
       <c r="I12" s="9">
         <v>13.936</v>
       </c>
       <c r="J12" s="9">
         <v>12.769</v>
       </c>
       <c r="K12" s="9">
         <v>13.273</v>
       </c>
       <c r="L12" s="9">
         <v>13.1</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="36">
         <v>12.4</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="7">
         <v>11.313000000000001</v>
       </c>
       <c r="C13" s="8">
         <v>10.488</v>
       </c>
       <c r="D13" s="7">
         <v>9.8610000000000007</v>
       </c>
       <c r="E13" s="9">
         <v>9.6969999999999992</v>
       </c>
       <c r="F13" s="9">
         <v>9.2769999999999992</v>
       </c>
       <c r="G13" s="9">
         <v>9.23</v>
       </c>
       <c r="H13" s="9">
         <v>8.9309999999999992</v>
       </c>
       <c r="I13" s="9">
         <v>8.8629999999999995</v>
       </c>
       <c r="J13" s="9">
         <v>8.86</v>
       </c>
       <c r="K13" s="9">
         <v>9.2379999999999995</v>
       </c>
       <c r="L13" s="9">
         <v>9</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="36">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="7">
         <v>12.292</v>
       </c>
       <c r="C14" s="8">
         <v>10.122999999999999</v>
       </c>
       <c r="D14" s="7">
         <v>9.875</v>
       </c>
       <c r="E14" s="9">
         <v>9.9239999999999995</v>
       </c>
       <c r="F14" s="9">
         <v>9.4700000000000006</v>
       </c>
       <c r="G14" s="9">
         <v>9.3960000000000008</v>
       </c>
       <c r="H14" s="9">
         <v>9.0839999999999996</v>
       </c>
       <c r="I14" s="9">
         <v>8.67</v>
       </c>
       <c r="J14" s="9">
         <v>9.92</v>
       </c>
       <c r="K14" s="9">
         <v>10.233000000000001</v>
       </c>
       <c r="L14" s="9">
         <v>9.8000000000000007</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="36">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>13.981</v>
       </c>
       <c r="C15" s="8">
         <v>13.092000000000001</v>
       </c>
       <c r="D15" s="7">
         <v>12.566000000000001</v>
       </c>
       <c r="E15" s="9">
         <v>11.936</v>
       </c>
       <c r="F15" s="9">
         <v>11.877000000000001</v>
       </c>
       <c r="G15" s="9">
         <v>11.683999999999999</v>
       </c>
       <c r="H15" s="9">
         <v>11.644</v>
       </c>
       <c r="I15" s="9">
         <v>11.45</v>
       </c>
       <c r="J15" s="9">
         <v>11.164</v>
       </c>
       <c r="K15" s="9">
         <v>11.93</v>
       </c>
       <c r="L15" s="9">
         <v>11.7</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="36">
         <v>11.3</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>8.6319999999999997</v>
       </c>
       <c r="C16" s="8">
         <v>7.28</v>
       </c>
       <c r="D16" s="7">
         <v>7.0819999999999999</v>
       </c>
       <c r="E16" s="9">
         <v>6.8979999999999997</v>
       </c>
       <c r="F16" s="9">
         <v>6.9180000000000001</v>
       </c>
       <c r="G16" s="9">
         <v>7.1429999999999998</v>
       </c>
       <c r="H16" s="9">
         <v>6.6269999999999998</v>
       </c>
       <c r="I16" s="9">
         <v>6.3630000000000004</v>
       </c>
       <c r="J16" s="9">
         <v>7.2080000000000002</v>
       </c>
       <c r="K16" s="9">
         <v>6.9089999999999998</v>
       </c>
       <c r="L16" s="9">
         <v>6.9</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="36">
         <v>6.7</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="7">
         <v>7.32</v>
       </c>
       <c r="C17" s="8">
         <v>6.3920000000000003</v>
       </c>
       <c r="D17" s="7">
         <v>6.2309999999999999</v>
       </c>
       <c r="E17" s="9">
         <v>5.7759999999999998</v>
       </c>
       <c r="F17" s="9">
         <v>5.5030000000000001</v>
       </c>
       <c r="G17" s="9">
         <v>5.5659999999999998</v>
       </c>
       <c r="H17" s="9">
         <v>5.3840000000000003</v>
       </c>
       <c r="I17" s="9">
         <v>5.3150000000000004</v>
       </c>
       <c r="J17" s="9">
         <v>5.8310000000000004</v>
       </c>
       <c r="K17" s="9">
         <v>5.76</v>
       </c>
       <c r="L17" s="9">
         <v>5.6</v>
       </c>
-      <c r="M17" s="42">
+      <c r="M17" s="36">
         <v>5.5</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="7">
         <v>18.902999999999999</v>
       </c>
       <c r="C18" s="8">
         <v>15.138999999999999</v>
       </c>
       <c r="D18" s="7">
         <v>15.323</v>
       </c>
       <c r="E18" s="9">
         <v>14.493</v>
       </c>
       <c r="F18" s="9">
         <v>14.891</v>
       </c>
       <c r="G18" s="9">
         <v>14.638999999999999</v>
       </c>
       <c r="H18" s="9">
         <v>15.05</v>
       </c>
       <c r="I18" s="9">
         <v>13.996</v>
       </c>
       <c r="J18" s="9">
         <v>15.430999999999999</v>
       </c>
       <c r="K18" s="9">
         <v>14.968</v>
       </c>
       <c r="L18" s="9">
         <v>15</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="36">
         <v>15.4</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="7">
         <v>8.2949999999999999</v>
       </c>
       <c r="C19" s="8">
         <v>8.1869999999999994</v>
       </c>
       <c r="D19" s="7">
         <v>7.4749999999999996</v>
       </c>
       <c r="E19" s="9">
         <v>7.0279999999999996</v>
       </c>
       <c r="F19" s="9">
         <v>6.98</v>
       </c>
       <c r="G19" s="9">
         <v>6.6130000000000004</v>
       </c>
       <c r="H19" s="9">
         <v>6.7119999999999997</v>
       </c>
       <c r="I19" s="9">
         <v>6.3520000000000003</v>
       </c>
       <c r="J19" s="9">
         <v>7.1589999999999998</v>
       </c>
       <c r="K19" s="9">
         <v>6.7439999999999998</v>
       </c>
       <c r="L19" s="9">
         <v>6.9</v>
       </c>
-      <c r="M19" s="42">
+      <c r="M19" s="36">
         <v>6.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="7">
         <v>13.786</v>
       </c>
       <c r="C20" s="12">
         <v>12.207000000000001</v>
       </c>
       <c r="D20" s="7">
         <v>11.646000000000001</v>
       </c>
       <c r="E20" s="9">
         <v>11.58</v>
       </c>
       <c r="F20" s="9">
         <v>11.260999999999999</v>
       </c>
       <c r="G20" s="9">
         <v>10.978</v>
       </c>
       <c r="H20" s="9">
         <v>11.157</v>
       </c>
       <c r="I20" s="9">
         <v>11.305</v>
       </c>
       <c r="J20" s="9">
         <v>11.021000000000001</v>
       </c>
       <c r="K20" s="9">
         <v>10.93</v>
       </c>
       <c r="L20" s="9">
         <v>10.6</v>
       </c>
-      <c r="M20" s="42">
+      <c r="M20" s="36">
         <v>10.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="13"/>
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
-      <c r="M21" s="37"/>
+      <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A22" s="31" t="s">
+      <c r="A22" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="31"/>
-[...9 lines deleted...]
-      <c r="M22" s="37"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A23" s="34"/>
-[...5 lines deleted...]
-      <c r="G23" s="34"/>
+      <c r="A23" s="72"/>
+      <c r="B23" s="72"/>
+      <c r="C23" s="72"/>
+      <c r="D23" s="72"/>
+      <c r="E23" s="72"/>
+      <c r="F23" s="72"/>
+      <c r="G23" s="72"/>
       <c r="L23" s="4"/>
-      <c r="M23" s="39" t="s">
+      <c r="M23" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1">
       <c r="A24" s="16"/>
       <c r="B24" s="17">
         <v>2014</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="6">
         <v>2016</v>
       </c>
       <c r="E24" s="6">
         <v>2017</v>
       </c>
       <c r="F24" s="6">
         <v>2018</v>
       </c>
       <c r="G24" s="6">
         <v>2019</v>
       </c>
       <c r="H24" s="6">
         <v>2020</v>
       </c>
       <c r="I24" s="6">
         <v>2021</v>
       </c>
       <c r="J24" s="6">
         <v>2022</v>
       </c>
       <c r="K24" s="6">
         <v>2023</v>
       </c>
       <c r="L24" s="6">
         <v>2024</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="10" customFormat="1">
       <c r="A25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="7">
         <v>420.27600000000001</v>
       </c>
       <c r="C25" s="8">
         <v>405.13600000000002</v>
       </c>
       <c r="D25" s="7">
         <v>401.13799999999998</v>
       </c>
       <c r="E25" s="9">
         <v>396.39</v>
       </c>
       <c r="F25" s="9">
         <v>393.34</v>
       </c>
       <c r="G25" s="9">
         <v>390.53899999999999</v>
       </c>
       <c r="H25" s="9">
         <v>387.13099999999997</v>
       </c>
       <c r="I25" s="9">
         <v>383.73500000000001</v>
       </c>
       <c r="J25" s="9">
         <v>384.185</v>
       </c>
       <c r="K25" s="9">
         <v>385.15499999999997</v>
       </c>
       <c r="L25" s="9">
         <v>386.1</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="36">
         <v>383.1</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="7">
         <v>187.023</v>
       </c>
       <c r="C26" s="8">
         <v>186.91399999999999</v>
       </c>
       <c r="D26" s="7">
         <v>186.63300000000001</v>
       </c>
       <c r="E26" s="9">
         <v>185.85599999999999</v>
       </c>
       <c r="F26" s="9">
         <v>185.047</v>
       </c>
       <c r="G26" s="9">
         <v>183.18600000000001</v>
       </c>
       <c r="H26" s="9">
         <v>183.27600000000001</v>
       </c>
       <c r="I26" s="9">
         <v>182.91399999999999</v>
       </c>
       <c r="J26" s="9">
         <v>183.49</v>
       </c>
       <c r="K26" s="9">
         <v>184.41</v>
       </c>
       <c r="L26" s="9">
         <v>186.3</v>
       </c>
-      <c r="M26" s="42">
+      <c r="M26" s="36">
         <v>186.8</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="7">
         <v>39.113</v>
       </c>
       <c r="C27" s="8">
         <v>38.012999999999998</v>
       </c>
       <c r="D27" s="7">
         <v>37.746000000000002</v>
       </c>
       <c r="E27" s="9">
         <v>37.398000000000003</v>
       </c>
       <c r="F27" s="9">
         <v>36.837000000000003</v>
       </c>
       <c r="G27" s="9">
         <v>36.067</v>
       </c>
       <c r="H27" s="9">
         <v>34.399000000000001</v>
       </c>
       <c r="I27" s="9">
         <v>34.508000000000003</v>
       </c>
       <c r="J27" s="9">
         <v>35.902999999999999</v>
       </c>
       <c r="K27" s="9">
         <v>35.646999999999998</v>
       </c>
       <c r="L27" s="9">
         <v>36.1</v>
       </c>
-      <c r="M27" s="42">
+      <c r="M27" s="36">
         <v>35.4</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="7">
         <v>79.063999999999993</v>
       </c>
       <c r="C28" s="8">
         <v>78.423000000000002</v>
       </c>
       <c r="D28" s="7">
         <v>78.686999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>78.768000000000001</v>
       </c>
       <c r="F28" s="9">
         <v>78.41</v>
       </c>
       <c r="G28" s="9">
         <v>79.311999999999998</v>
       </c>
       <c r="H28" s="9">
         <v>77.78</v>
       </c>
       <c r="I28" s="9">
         <v>77.52</v>
       </c>
       <c r="J28" s="9">
         <v>72.131</v>
       </c>
       <c r="K28" s="9">
         <v>72.025000000000006</v>
       </c>
       <c r="L28" s="9">
         <v>71.900000000000006</v>
       </c>
-      <c r="M28" s="42">
+      <c r="M28" s="36">
         <v>71.3</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8"/>
       <c r="D29" s="7"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
-      <c r="M29" s="42"/>
+      <c r="M29" s="36"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="7">
         <v>7.9</v>
       </c>
       <c r="C30" s="8">
         <v>6.8470000000000004</v>
       </c>
       <c r="D30" s="7">
         <v>6.9039999999999999</v>
       </c>
       <c r="E30" s="9">
         <v>6.774</v>
       </c>
       <c r="F30" s="9">
         <v>6.5789999999999997</v>
       </c>
       <c r="G30" s="9">
         <v>6.508</v>
       </c>
       <c r="H30" s="9">
         <v>6.4690000000000003</v>
       </c>
       <c r="I30" s="9">
         <v>6.2210000000000001</v>
       </c>
       <c r="J30" s="9">
         <v>7.0529999999999999</v>
       </c>
       <c r="K30" s="9">
         <v>6.8419999999999996</v>
       </c>
       <c r="L30" s="9">
         <v>6.8</v>
       </c>
-      <c r="M30" s="42">
+      <c r="M30" s="36">
         <v>6.6</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="7">
         <v>16.474</v>
       </c>
       <c r="C31" s="8">
         <v>15.722</v>
       </c>
       <c r="D31" s="7">
         <v>14.499000000000001</v>
       </c>
       <c r="E31" s="9">
         <v>13.586</v>
       </c>
       <c r="F31" s="9">
         <v>13.574</v>
       </c>
       <c r="G31" s="9">
         <v>13.362</v>
       </c>
       <c r="H31" s="9">
         <v>13.76</v>
       </c>
       <c r="I31" s="9">
         <v>13.279</v>
       </c>
       <c r="J31" s="9">
         <v>12.18</v>
       </c>
       <c r="K31" s="9">
         <v>12.664999999999999</v>
       </c>
       <c r="L31" s="9">
         <v>12.5</v>
       </c>
-      <c r="M31" s="42">
+      <c r="M31" s="36">
         <v>11.8</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="7">
         <v>10.875</v>
       </c>
       <c r="C32" s="8">
         <v>10.058999999999999</v>
       </c>
       <c r="D32" s="7">
         <v>9.4529999999999994</v>
       </c>
       <c r="E32" s="9">
         <v>9.2850000000000001</v>
       </c>
       <c r="F32" s="9">
         <v>8.8879999999999999</v>
       </c>
       <c r="G32" s="9">
         <v>8.85</v>
       </c>
       <c r="H32" s="9">
         <v>8.5619999999999994</v>
       </c>
       <c r="I32" s="9">
         <v>8.5030000000000001</v>
       </c>
       <c r="J32" s="9">
         <v>8.5030000000000001</v>
       </c>
       <c r="K32" s="9">
         <v>8.8719999999999999</v>
       </c>
       <c r="L32" s="9">
         <v>8.6999999999999993</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="36">
         <v>8.4</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="7">
         <v>11.823</v>
       </c>
       <c r="C33" s="8">
         <v>9.6850000000000005</v>
       </c>
       <c r="D33" s="7">
         <v>9.4770000000000003</v>
       </c>
       <c r="E33" s="9">
         <v>9.5139999999999993</v>
       </c>
       <c r="F33" s="9">
         <v>9.08</v>
       </c>
       <c r="G33" s="9">
         <v>9.0239999999999991</v>
       </c>
       <c r="H33" s="9">
         <v>8.7210000000000001</v>
       </c>
       <c r="I33" s="9">
         <v>8.3230000000000004</v>
       </c>
       <c r="J33" s="9">
         <v>9.5239999999999991</v>
       </c>
       <c r="K33" s="9">
         <v>9.8249999999999993</v>
       </c>
       <c r="L33" s="9">
         <v>9.5</v>
       </c>
-      <c r="M33" s="42">
+      <c r="M33" s="36">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="7">
         <v>13.443</v>
       </c>
       <c r="C34" s="8">
         <v>12.568</v>
       </c>
       <c r="D34" s="7">
         <v>12.06</v>
       </c>
       <c r="E34" s="9">
         <v>11.442</v>
       </c>
       <c r="F34" s="9">
         <v>11.388999999999999</v>
       </c>
       <c r="G34" s="9">
         <v>11.218</v>
       </c>
       <c r="H34" s="9">
         <v>11.167</v>
       </c>
       <c r="I34" s="9">
         <v>10.978</v>
       </c>
       <c r="J34" s="9">
         <v>10.708</v>
       </c>
       <c r="K34" s="9">
         <v>11.442</v>
       </c>
       <c r="L34" s="9">
         <v>11.2</v>
       </c>
-      <c r="M34" s="42">
+      <c r="M34" s="36">
         <v>10.8</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="7">
         <v>8.2159999999999993</v>
       </c>
       <c r="C35" s="8">
         <v>6.8760000000000003</v>
       </c>
       <c r="D35" s="7">
         <v>6.7389999999999999</v>
       </c>
       <c r="E35" s="9">
         <v>6.5679999999999996</v>
       </c>
       <c r="F35" s="9">
         <v>6.5910000000000002</v>
       </c>
       <c r="G35" s="9">
         <v>6.798</v>
       </c>
       <c r="H35" s="9">
         <v>6.3140000000000001</v>
       </c>
       <c r="I35" s="9">
         <v>6.0629999999999997</v>
       </c>
       <c r="J35" s="9">
         <v>6.8710000000000004</v>
       </c>
       <c r="K35" s="9">
         <v>6.593</v>
       </c>
       <c r="L35" s="9">
         <v>6.5</v>
       </c>
-      <c r="M35" s="42">
+      <c r="M35" s="36">
         <v>6.4</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="7">
         <v>6.97</v>
       </c>
       <c r="C36" s="8">
         <v>6.0620000000000003</v>
       </c>
       <c r="D36" s="7">
         <v>5.9320000000000004</v>
       </c>
       <c r="E36" s="9">
         <v>5.4989999999999997</v>
       </c>
       <c r="F36" s="9">
         <v>5.2430000000000003</v>
       </c>
       <c r="G36" s="9">
         <v>5.3239999999999998</v>
       </c>
       <c r="H36" s="9">
         <v>5.1539999999999999</v>
       </c>
       <c r="I36" s="9">
         <v>5.0919999999999996</v>
       </c>
       <c r="J36" s="9">
         <v>5.5839999999999996</v>
       </c>
       <c r="K36" s="9">
         <v>5.5190000000000001</v>
       </c>
       <c r="L36" s="9">
         <v>5.4</v>
       </c>
-      <c r="M36" s="42">
+      <c r="M36" s="36">
         <v>5.3</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="7">
         <v>18.164000000000001</v>
       </c>
       <c r="C37" s="8">
         <v>14.459</v>
       </c>
       <c r="D37" s="7">
         <v>14.673</v>
       </c>
       <c r="E37" s="9">
         <v>13.869</v>
       </c>
       <c r="F37" s="9">
         <v>14.237</v>
       </c>
       <c r="G37" s="9">
         <v>14.022</v>
       </c>
       <c r="H37" s="9">
         <v>14.403</v>
       </c>
       <c r="I37" s="9">
         <v>13.401999999999999</v>
       </c>
       <c r="J37" s="9">
         <v>14.797000000000001</v>
       </c>
       <c r="K37" s="9">
         <v>14.358000000000001</v>
       </c>
       <c r="L37" s="9">
         <v>14.4</v>
       </c>
-      <c r="M37" s="42">
+      <c r="M37" s="36">
         <v>14.7</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="7">
         <v>7.9630000000000001</v>
       </c>
       <c r="C38" s="8">
         <v>7.7960000000000003</v>
       </c>
       <c r="D38" s="7">
         <v>7.1589999999999998</v>
       </c>
       <c r="E38" s="9">
         <v>6.7270000000000003</v>
       </c>
       <c r="F38" s="9">
         <v>6.6769999999999996</v>
       </c>
       <c r="G38" s="9">
         <v>6.3460000000000001</v>
       </c>
       <c r="H38" s="9">
         <v>6.4409999999999998</v>
       </c>
       <c r="I38" s="9">
         <v>6.101</v>
       </c>
       <c r="J38" s="9">
         <v>6.875</v>
       </c>
       <c r="K38" s="9">
         <v>6.4770000000000003</v>
       </c>
       <c r="L38" s="9">
         <v>6.7</v>
       </c>
-      <c r="M38" s="42">
+      <c r="M38" s="36">
         <v>6.4</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="7">
         <v>13.247999999999999</v>
       </c>
       <c r="C39" s="12">
         <v>11.712</v>
       </c>
       <c r="D39" s="7">
         <v>11.176</v>
       </c>
       <c r="E39" s="9">
         <v>11.103999999999999</v>
       </c>
       <c r="F39" s="9">
         <v>10.788</v>
       </c>
       <c r="G39" s="9">
         <v>10.522</v>
       </c>
       <c r="H39" s="9">
         <v>10.685</v>
       </c>
       <c r="I39" s="9">
         <v>10.831</v>
       </c>
       <c r="J39" s="9">
         <v>10.566000000000001</v>
       </c>
       <c r="K39" s="9">
         <v>10.48</v>
       </c>
       <c r="L39" s="9">
         <v>10.199999999999999</v>
       </c>
-      <c r="M39" s="42">
+      <c r="M39" s="36">
         <v>10.3</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="7.5" customHeight="1">
       <c r="A40" s="13"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
-      <c r="M40" s="37"/>
+      <c r="M40" s="31"/>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="B41" s="31"/>
-[...9 lines deleted...]
-      <c r="M41" s="37"/>
+      <c r="B41" s="69"/>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+      <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A42" s="34"/>
-[...5 lines deleted...]
-      <c r="G42" s="34"/>
+      <c r="A42" s="72"/>
+      <c r="B42" s="72"/>
+      <c r="C42" s="72"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="72"/>
+      <c r="F42" s="72"/>
+      <c r="G42" s="72"/>
       <c r="L42" s="4"/>
-      <c r="M42" s="39" t="s">
+      <c r="M42" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1">
       <c r="A43" s="5"/>
       <c r="B43" s="17">
         <v>2014</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="6">
         <v>2016</v>
       </c>
       <c r="E43" s="6">
         <v>2017</v>
       </c>
       <c r="F43" s="6">
         <v>2018</v>
       </c>
       <c r="G43" s="6">
         <v>2019</v>
       </c>
       <c r="H43" s="6">
         <v>2020</v>
       </c>
       <c r="I43" s="6">
         <v>2021</v>
       </c>
       <c r="J43" s="6">
         <v>2022</v>
       </c>
       <c r="K43" s="6">
         <v>2023</v>
       </c>
       <c r="L43" s="6">
         <v>2024</v>
       </c>
-      <c r="M43" s="40">
+      <c r="M43" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="10" customFormat="1">
       <c r="A44" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="19">
         <v>331.37900000000002</v>
       </c>
       <c r="C44" s="20">
         <v>331.10399999999998</v>
       </c>
       <c r="D44" s="19">
         <v>331.70499999999998</v>
       </c>
       <c r="E44" s="9">
         <v>331.495</v>
       </c>
       <c r="F44" s="9">
         <v>331.65600000000001</v>
       </c>
       <c r="G44" s="9">
         <v>329.30700000000002</v>
       </c>
       <c r="H44" s="9">
         <v>327.35300000000001</v>
       </c>
       <c r="I44" s="9">
         <v>324.97500000000002</v>
       </c>
       <c r="J44" s="9">
         <v>325.041</v>
       </c>
       <c r="K44" s="9">
         <v>325.93200000000002</v>
       </c>
       <c r="L44" s="9">
         <v>326.89999999999998</v>
       </c>
-      <c r="M44" s="42">
+      <c r="M44" s="36">
         <v>323.8</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="19">
         <v>164.96299999999999</v>
       </c>
       <c r="C45" s="20">
         <v>166.42</v>
       </c>
       <c r="D45" s="19">
         <v>166.83</v>
       </c>
       <c r="E45" s="9">
         <v>166.816</v>
       </c>
       <c r="F45" s="9">
         <v>166.72300000000001</v>
       </c>
       <c r="G45" s="9">
         <v>165.07400000000001</v>
       </c>
       <c r="H45" s="9">
         <v>165.393</v>
       </c>
       <c r="I45" s="9">
         <v>164.66200000000001</v>
       </c>
       <c r="J45" s="9">
         <v>164.88800000000001</v>
       </c>
       <c r="K45" s="9">
         <v>165.79499999999999</v>
       </c>
       <c r="L45" s="9">
         <v>167.1</v>
       </c>
-      <c r="M45" s="42">
+      <c r="M45" s="36">
         <v>167.2</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="19">
         <v>31.984999999999999</v>
       </c>
       <c r="C46" s="19">
         <v>32.228999999999999</v>
       </c>
       <c r="D46" s="19">
         <v>32.771000000000001</v>
       </c>
       <c r="E46" s="9">
         <v>32.844000000000001</v>
       </c>
       <c r="F46" s="9">
         <v>32.898000000000003</v>
       </c>
       <c r="G46" s="9">
         <v>31.786000000000001</v>
       </c>
       <c r="H46" s="9">
         <v>30.672999999999998</v>
       </c>
       <c r="I46" s="9">
         <v>30.742000000000001</v>
       </c>
       <c r="J46" s="9">
         <v>32.360999999999997</v>
       </c>
       <c r="K46" s="9">
         <v>31.620999999999999</v>
       </c>
       <c r="L46" s="9">
         <v>32</v>
       </c>
-      <c r="M46" s="42">
+      <c r="M46" s="36">
         <v>31.3</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="19">
         <v>70.164000000000001</v>
       </c>
       <c r="C47" s="20">
         <v>70.653999999999996</v>
       </c>
       <c r="D47" s="19">
         <v>70.897999999999996</v>
       </c>
       <c r="E47" s="9">
         <v>71.510000000000005</v>
       </c>
       <c r="F47" s="9">
         <v>71.646000000000001</v>
       </c>
       <c r="G47" s="9">
         <v>72.792000000000002</v>
       </c>
       <c r="H47" s="9">
         <v>71.578999999999994</v>
       </c>
       <c r="I47" s="9">
         <v>71.179000000000002</v>
       </c>
       <c r="J47" s="9">
         <v>66.305999999999997</v>
       </c>
       <c r="K47" s="9">
         <v>66.441000000000003</v>
       </c>
       <c r="L47" s="9">
         <v>66.400000000000006</v>
       </c>
-      <c r="M47" s="42">
+      <c r="M47" s="36">
         <v>65.900000000000006</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="19"/>
       <c r="C48" s="20"/>
       <c r="D48" s="19"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="9"/>
-      <c r="M48" s="42"/>
+      <c r="M48" s="36"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="19">
         <v>4.2850000000000001</v>
       </c>
       <c r="C49" s="20">
         <v>4.2300000000000004</v>
       </c>
       <c r="D49" s="19">
         <v>4.242</v>
       </c>
       <c r="E49" s="9">
         <v>4.2409999999999997</v>
       </c>
       <c r="F49" s="9">
         <v>4.173</v>
       </c>
       <c r="G49" s="9">
         <v>4.1050000000000004</v>
       </c>
       <c r="H49" s="9">
         <v>4.1159999999999997</v>
       </c>
       <c r="I49" s="9">
         <v>4.1589999999999998</v>
       </c>
       <c r="J49" s="9">
         <v>4.8380000000000001</v>
       </c>
       <c r="K49" s="9">
         <v>4.7309999999999999</v>
       </c>
       <c r="L49" s="9">
         <v>4.7</v>
       </c>
-      <c r="M49" s="42">
+      <c r="M49" s="36">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="19">
         <v>9.5500000000000007</v>
       </c>
       <c r="C50" s="20">
         <v>9.5280000000000005</v>
       </c>
       <c r="D50" s="19">
         <v>9.2989999999999995</v>
       </c>
       <c r="E50" s="9">
         <v>9.14</v>
       </c>
       <c r="F50" s="9">
         <v>9.3460000000000001</v>
       </c>
       <c r="G50" s="9">
         <v>9.0649999999999995</v>
       </c>
       <c r="H50" s="9">
         <v>9.3290000000000006</v>
       </c>
       <c r="I50" s="9">
         <v>9.3070000000000004</v>
       </c>
       <c r="J50" s="9">
         <v>8.6809999999999992</v>
       </c>
       <c r="K50" s="9">
         <v>9.1419999999999995</v>
       </c>
       <c r="L50" s="9">
         <v>9</v>
       </c>
-      <c r="M50" s="42">
+      <c r="M50" s="36">
         <v>8.5</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="19">
         <v>6.0309999999999997</v>
       </c>
       <c r="C51" s="20">
         <v>5.8010000000000002</v>
       </c>
       <c r="D51" s="19">
         <v>5.81</v>
       </c>
       <c r="E51" s="9">
         <v>5.8289999999999997</v>
       </c>
       <c r="F51" s="9">
         <v>5.5919999999999996</v>
       </c>
       <c r="G51" s="9">
         <v>5.61</v>
       </c>
       <c r="H51" s="9">
         <v>5.431</v>
       </c>
       <c r="I51" s="9">
         <v>5.4109999999999996</v>
       </c>
       <c r="J51" s="9">
         <v>5.5519999999999996</v>
       </c>
       <c r="K51" s="9">
         <v>5.78</v>
       </c>
       <c r="L51" s="9">
         <v>5.6</v>
       </c>
-      <c r="M51" s="42">
+      <c r="M51" s="36">
         <v>5.4</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="19">
         <v>6.5030000000000001</v>
       </c>
       <c r="C52" s="20">
         <v>6.0990000000000002</v>
       </c>
       <c r="D52" s="19">
         <v>6.0129999999999999</v>
       </c>
       <c r="E52" s="9">
         <v>6.1219999999999999</v>
       </c>
       <c r="F52" s="9">
         <v>5.9</v>
       </c>
       <c r="G52" s="9">
         <v>6.0469999999999997</v>
       </c>
       <c r="H52" s="9">
         <v>5.8319999999999999</v>
       </c>
       <c r="I52" s="9">
         <v>5.6520000000000001</v>
       </c>
       <c r="J52" s="9">
         <v>6.548</v>
       </c>
       <c r="K52" s="9">
         <v>6.6689999999999996</v>
       </c>
       <c r="L52" s="9">
         <v>6.4</v>
       </c>
-      <c r="M52" s="42">
+      <c r="M52" s="36">
         <v>5.9</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B53" s="19">
         <v>7.4870000000000001</v>
       </c>
       <c r="C53" s="20">
         <v>7.3949999999999996</v>
       </c>
       <c r="D53" s="19">
         <v>7.3979999999999997</v>
       </c>
       <c r="E53" s="9">
         <v>7.2240000000000002</v>
       </c>
       <c r="F53" s="9">
         <v>7.218</v>
       </c>
       <c r="G53" s="9">
         <v>7.2309999999999999</v>
       </c>
       <c r="H53" s="9">
         <v>7.2729999999999997</v>
       </c>
       <c r="I53" s="9">
         <v>7.2</v>
       </c>
       <c r="J53" s="9">
         <v>7.0259999999999998</v>
       </c>
       <c r="K53" s="9">
         <v>7.5430000000000001</v>
       </c>
       <c r="L53" s="9">
         <v>7.4</v>
       </c>
-      <c r="M53" s="42">
+      <c r="M53" s="36">
         <v>7.1</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B54" s="19">
         <v>4.556</v>
       </c>
       <c r="C54" s="20">
         <v>4.4279999999999999</v>
       </c>
       <c r="D54" s="19">
         <v>4.3019999999999996</v>
       </c>
       <c r="E54" s="9">
         <v>4.43</v>
       </c>
       <c r="F54" s="9">
         <v>4.5540000000000003</v>
       </c>
       <c r="G54" s="9">
         <v>4.577</v>
       </c>
       <c r="H54" s="9">
         <v>4.45</v>
       </c>
       <c r="I54" s="9">
         <v>4.3280000000000003</v>
       </c>
       <c r="J54" s="9">
         <v>4.9400000000000004</v>
       </c>
       <c r="K54" s="9">
         <v>4.907</v>
       </c>
       <c r="L54" s="9">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M54" s="42">
+      <c r="M54" s="36">
         <v>4.7</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="19">
         <v>3.9430000000000001</v>
       </c>
       <c r="C55" s="20">
         <v>3.734</v>
       </c>
       <c r="D55" s="19">
         <v>3.7109999999999999</v>
       </c>
       <c r="E55" s="9">
         <v>3.5609999999999999</v>
       </c>
       <c r="F55" s="9">
         <v>3.5579999999999998</v>
       </c>
       <c r="G55" s="9">
         <v>3.5249999999999999</v>
       </c>
       <c r="H55" s="9">
         <v>3.4340000000000002</v>
       </c>
       <c r="I55" s="9">
         <v>3.38</v>
       </c>
       <c r="J55" s="9">
         <v>3.694</v>
       </c>
       <c r="K55" s="9">
         <v>3.6739999999999999</v>
       </c>
       <c r="L55" s="9">
         <v>3.6</v>
       </c>
-      <c r="M55" s="42">
+      <c r="M55" s="36">
         <v>3.5</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="19">
         <v>10.295999999999999</v>
       </c>
       <c r="C56" s="20">
         <v>9.3260000000000005</v>
       </c>
       <c r="D56" s="19">
         <v>9.27</v>
       </c>
       <c r="E56" s="9">
         <v>8.9559999999999995</v>
       </c>
       <c r="F56" s="9">
         <v>9.3840000000000003</v>
       </c>
       <c r="G56" s="9">
         <v>9.2449999999999992</v>
       </c>
       <c r="H56" s="9">
         <v>9.5389999999999997</v>
       </c>
       <c r="I56" s="9">
         <v>8.82</v>
       </c>
       <c r="J56" s="9">
         <v>9.7520000000000007</v>
       </c>
       <c r="K56" s="9">
         <v>9.4570000000000007</v>
       </c>
       <c r="L56" s="9">
         <v>9.5</v>
       </c>
-      <c r="M56" s="42">
+      <c r="M56" s="36">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="19">
         <v>4.4009999999999998</v>
       </c>
       <c r="C57" s="20">
         <v>4.4059999999999997</v>
       </c>
       <c r="D57" s="19">
         <v>4.2949999999999999</v>
       </c>
       <c r="E57" s="9">
         <v>4.0709999999999997</v>
       </c>
       <c r="F57" s="9">
         <v>4.0910000000000002</v>
       </c>
       <c r="G57" s="9">
         <v>3.9580000000000002</v>
       </c>
       <c r="H57" s="9">
         <v>4.0220000000000002</v>
       </c>
       <c r="I57" s="9">
         <v>3.8420000000000001</v>
       </c>
       <c r="J57" s="9">
         <v>4.343</v>
       </c>
       <c r="K57" s="9">
         <v>4.0789999999999997</v>
       </c>
       <c r="L57" s="9">
         <v>4.2</v>
       </c>
-      <c r="M57" s="42">
+      <c r="M57" s="36">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="19">
         <v>7.2149999999999999</v>
       </c>
       <c r="C58" s="21">
         <v>6.8540000000000001</v>
       </c>
       <c r="D58" s="19">
         <v>6.8659999999999997</v>
       </c>
       <c r="E58" s="9">
         <v>6.7510000000000003</v>
       </c>
       <c r="F58" s="9">
         <v>6.5730000000000004</v>
       </c>
       <c r="G58" s="9">
         <v>6.2919999999999998</v>
       </c>
       <c r="H58" s="9">
         <v>6.282</v>
       </c>
       <c r="I58" s="9">
         <v>6.2930000000000001</v>
       </c>
       <c r="J58" s="9">
         <v>6.1120000000000001</v>
       </c>
       <c r="K58" s="9">
         <v>6.093</v>
       </c>
       <c r="L58" s="9">
         <v>6</v>
       </c>
-      <c r="M58" s="42">
+      <c r="M58" s="36">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="10.5" customHeight="1">
       <c r="A59" s="22"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
-      <c r="M59" s="37"/>
+      <c r="M59" s="31"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="31" t="s">
+      <c r="A60" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B60" s="31"/>
-[...9 lines deleted...]
-      <c r="M60" s="37"/>
+      <c r="B60" s="69"/>
+      <c r="C60" s="69"/>
+      <c r="D60" s="69"/>
+      <c r="E60" s="71"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="71"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="71"/>
+      <c r="M60" s="31"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A61" s="34"/>
-[...5 lines deleted...]
-      <c r="G61" s="34"/>
+      <c r="A61" s="72"/>
+      <c r="B61" s="72"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
       <c r="L61" s="4"/>
-      <c r="M61" s="39" t="s">
+      <c r="M61" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A62" s="5"/>
       <c r="B62" s="17">
         <v>2014</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D62" s="6">
         <v>2016</v>
       </c>
       <c r="E62" s="6">
         <v>2017</v>
       </c>
       <c r="F62" s="6">
         <v>2018</v>
       </c>
       <c r="G62" s="6">
         <v>2019</v>
       </c>
       <c r="H62" s="6">
         <v>2020</v>
       </c>
       <c r="I62" s="6">
         <v>2021</v>
       </c>
       <c r="J62" s="6">
         <v>2022</v>
       </c>
       <c r="K62" s="6">
         <v>2023</v>
       </c>
       <c r="L62" s="6">
         <v>2024</v>
       </c>
-      <c r="M62" s="40">
+      <c r="M62" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="10" customFormat="1">
       <c r="A63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="19">
         <v>88.897000000000006</v>
       </c>
       <c r="C63" s="20">
         <v>74.031999999999996</v>
       </c>
       <c r="D63" s="19">
         <v>69.433000000000007</v>
       </c>
       <c r="E63" s="9">
         <v>64.894999999999996</v>
       </c>
       <c r="F63" s="9">
         <v>61.683999999999997</v>
       </c>
       <c r="G63" s="9">
         <v>61.231999999999999</v>
       </c>
       <c r="H63" s="9">
         <v>59.777999999999999</v>
       </c>
       <c r="I63" s="9">
         <v>58.76</v>
       </c>
       <c r="J63" s="9">
         <v>59.143999999999998</v>
       </c>
       <c r="K63" s="9">
         <v>59.222999999999999</v>
       </c>
       <c r="L63" s="9">
         <v>59.3</v>
       </c>
-      <c r="M63" s="42">
+      <c r="M63" s="36">
         <v>59.2</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="19">
         <v>22.06</v>
       </c>
       <c r="C64" s="20">
         <v>20.494</v>
       </c>
       <c r="D64" s="19">
         <v>19.803000000000001</v>
       </c>
       <c r="E64" s="9">
         <v>19.04</v>
       </c>
       <c r="F64" s="9">
         <v>18.324000000000002</v>
       </c>
       <c r="G64" s="9">
         <v>18.111999999999998</v>
       </c>
       <c r="H64" s="9">
         <v>17.882999999999999</v>
       </c>
       <c r="I64" s="9">
         <v>18.251999999999999</v>
       </c>
       <c r="J64" s="9">
         <v>18.602</v>
       </c>
       <c r="K64" s="9">
         <v>18.614999999999998</v>
       </c>
       <c r="L64" s="9">
         <v>19.2</v>
       </c>
-      <c r="M64" s="42">
+      <c r="M64" s="36">
         <v>19.600000000000001</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="19">
         <v>7.1280000000000001</v>
       </c>
       <c r="C65" s="20">
         <v>5.7839999999999998</v>
       </c>
       <c r="D65" s="19">
         <v>4.9749999999999996</v>
       </c>
       <c r="E65" s="9">
         <v>4.5540000000000003</v>
       </c>
       <c r="F65" s="9">
         <v>3.9390000000000001</v>
       </c>
       <c r="G65" s="9">
         <v>4.2809999999999997</v>
       </c>
       <c r="H65" s="9">
         <v>3.726</v>
       </c>
       <c r="I65" s="9">
         <v>3.766</v>
       </c>
       <c r="J65" s="9">
         <v>3.5419999999999998</v>
       </c>
       <c r="K65" s="9">
         <v>4.0259999999999998</v>
       </c>
       <c r="L65" s="9">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M65" s="42">
+      <c r="M65" s="36">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="19">
         <v>8.9</v>
       </c>
       <c r="C66" s="20">
         <v>7.7690000000000001</v>
       </c>
       <c r="D66" s="19">
         <v>7.7889999999999997</v>
       </c>
       <c r="E66" s="9">
         <v>7.258</v>
       </c>
       <c r="F66" s="9">
         <v>6.7640000000000002</v>
       </c>
       <c r="G66" s="9">
         <v>6.52</v>
       </c>
       <c r="H66" s="9">
         <v>6.2009999999999996</v>
       </c>
       <c r="I66" s="9">
         <v>6.3410000000000002</v>
       </c>
       <c r="J66" s="9">
         <v>5.8250000000000002</v>
       </c>
       <c r="K66" s="9">
         <v>5.5839999999999996</v>
       </c>
       <c r="L66" s="9">
         <v>5.5</v>
       </c>
-      <c r="M66" s="42">
+      <c r="M66" s="36">
         <v>5.4</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="19"/>
       <c r="C67" s="20"/>
       <c r="D67" s="19"/>
       <c r="E67" s="9"/>
       <c r="F67" s="9"/>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
       <c r="L67" s="9"/>
-      <c r="M67" s="42"/>
+      <c r="M67" s="36"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="19">
         <v>3.6150000000000002</v>
       </c>
       <c r="C68" s="20">
         <v>2.617</v>
       </c>
       <c r="D68" s="19">
         <v>2.6619999999999999</v>
       </c>
       <c r="E68" s="9">
         <v>2.5329999999999999</v>
       </c>
       <c r="F68" s="9">
         <v>2.4060000000000001</v>
       </c>
       <c r="G68" s="9">
         <v>2.403</v>
       </c>
       <c r="H68" s="9">
         <v>2.3530000000000002</v>
       </c>
       <c r="I68" s="9">
         <v>2.0619999999999998</v>
       </c>
       <c r="J68" s="9">
         <v>2.2149999999999999</v>
       </c>
       <c r="K68" s="9">
         <v>2.1110000000000002</v>
       </c>
       <c r="L68" s="9">
         <v>2.1</v>
       </c>
-      <c r="M68" s="42">
+      <c r="M68" s="36">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="19">
         <v>6.9240000000000004</v>
       </c>
       <c r="C69" s="20">
         <v>6.194</v>
       </c>
       <c r="D69" s="19">
         <v>5.2</v>
       </c>
       <c r="E69" s="9">
         <v>4.4459999999999997</v>
       </c>
       <c r="F69" s="9">
         <v>4.2279999999999998</v>
       </c>
       <c r="G69" s="9">
         <v>4.2969999999999997</v>
       </c>
       <c r="H69" s="9">
         <v>4.431</v>
       </c>
       <c r="I69" s="9">
         <v>3.972</v>
       </c>
       <c r="J69" s="9">
         <v>3.4990000000000001</v>
       </c>
       <c r="K69" s="9">
         <v>3.5230000000000001</v>
       </c>
       <c r="L69" s="9">
         <v>3.5</v>
       </c>
-      <c r="M69" s="42">
+      <c r="M69" s="36">
         <v>3.3</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="19">
         <v>4.8440000000000003</v>
       </c>
       <c r="C70" s="20">
         <v>4.258</v>
       </c>
       <c r="D70" s="19">
         <v>3.6429999999999998</v>
       </c>
       <c r="E70" s="9">
         <v>3.456</v>
       </c>
       <c r="F70" s="9">
         <v>3.2959999999999998</v>
       </c>
       <c r="G70" s="9">
         <v>3.24</v>
       </c>
       <c r="H70" s="9">
         <v>3.1309999999999998</v>
       </c>
       <c r="I70" s="9">
         <v>3.0920000000000001</v>
       </c>
       <c r="J70" s="9">
         <v>2.9510000000000001</v>
       </c>
       <c r="K70" s="9">
         <v>3.0920000000000001</v>
       </c>
       <c r="L70" s="9">
         <v>3</v>
       </c>
-      <c r="M70" s="42">
+      <c r="M70" s="36">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="19">
         <v>5.32</v>
       </c>
       <c r="C71" s="20">
         <v>3.5859999999999999</v>
       </c>
       <c r="D71" s="19">
         <v>3.464</v>
       </c>
       <c r="E71" s="9">
         <v>3.3919999999999999</v>
       </c>
       <c r="F71" s="9">
         <v>3.18</v>
       </c>
       <c r="G71" s="9">
         <v>2.9769999999999999</v>
       </c>
       <c r="H71" s="9">
         <v>2.8889999999999998</v>
       </c>
       <c r="I71" s="9">
         <v>2.6709999999999998</v>
       </c>
       <c r="J71" s="9">
         <v>2.976</v>
       </c>
       <c r="K71" s="9">
         <v>3.1560000000000001</v>
       </c>
       <c r="L71" s="9">
         <v>3</v>
       </c>
-      <c r="M71" s="42">
+      <c r="M71" s="36">
         <v>2.9</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="19">
         <v>5.9560000000000004</v>
       </c>
       <c r="C72" s="20">
         <v>5.173</v>
       </c>
       <c r="D72" s="19">
         <v>4.6619999999999999</v>
       </c>
       <c r="E72" s="9">
         <v>4.218</v>
       </c>
       <c r="F72" s="9">
         <v>4.1710000000000003</v>
       </c>
       <c r="G72" s="9">
         <v>3.9870000000000001</v>
       </c>
       <c r="H72" s="9">
         <v>3.8940000000000001</v>
       </c>
       <c r="I72" s="9">
         <v>3.778</v>
       </c>
       <c r="J72" s="9">
         <v>3.6819999999999999</v>
       </c>
       <c r="K72" s="9">
         <v>3.899</v>
       </c>
       <c r="L72" s="9">
         <v>3.8</v>
       </c>
-      <c r="M72" s="42">
+      <c r="M72" s="36">
         <v>3.7</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="19">
         <v>3.66</v>
       </c>
       <c r="C73" s="20">
         <v>2.448</v>
       </c>
       <c r="D73" s="19">
         <v>2.4369999999999998</v>
       </c>
       <c r="E73" s="9">
         <v>2.1379999999999999</v>
       </c>
       <c r="F73" s="9">
         <v>2.0369999999999999</v>
       </c>
       <c r="G73" s="9">
         <v>2.2210000000000001</v>
       </c>
       <c r="H73" s="9">
         <v>1.8640000000000001</v>
       </c>
       <c r="I73" s="9">
         <v>1.7350000000000001</v>
       </c>
       <c r="J73" s="9">
         <v>1.931</v>
       </c>
       <c r="K73" s="9">
         <v>1.6859999999999999</v>
       </c>
       <c r="L73" s="9">
         <v>1.7</v>
       </c>
-      <c r="M73" s="42">
+      <c r="M73" s="36">
         <v>1.7</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B74" s="19">
         <v>3.0270000000000001</v>
       </c>
       <c r="C74" s="20">
         <v>2.3279999999999998</v>
       </c>
       <c r="D74" s="19">
         <v>2.2210000000000001</v>
       </c>
       <c r="E74" s="9">
         <v>1.9379999999999999</v>
       </c>
       <c r="F74" s="9">
         <v>1.6850000000000001</v>
       </c>
       <c r="G74" s="9">
         <v>1.7989999999999999</v>
       </c>
       <c r="H74" s="9">
         <v>1.72</v>
       </c>
       <c r="I74" s="9">
         <v>1.712</v>
       </c>
       <c r="J74" s="9">
         <v>1.89</v>
       </c>
       <c r="K74" s="9">
         <v>1.845</v>
       </c>
       <c r="L74" s="9">
         <v>1.8</v>
       </c>
-      <c r="M74" s="42">
+      <c r="M74" s="36">
         <v>1.8</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B75" s="19">
         <v>7.8680000000000003</v>
       </c>
       <c r="C75" s="20">
         <v>5.133</v>
       </c>
       <c r="D75" s="19">
         <v>5.4029999999999996</v>
       </c>
       <c r="E75" s="9">
         <v>4.9130000000000003</v>
       </c>
       <c r="F75" s="9">
         <v>4.8529999999999998</v>
       </c>
       <c r="G75" s="9">
         <v>4.7770000000000001</v>
       </c>
       <c r="H75" s="9">
         <v>4.8639999999999999</v>
       </c>
       <c r="I75" s="9">
         <v>4.5819999999999999</v>
       </c>
       <c r="J75" s="9">
         <v>5.0449999999999999</v>
       </c>
       <c r="K75" s="9">
         <v>4.9009999999999998</v>
       </c>
       <c r="L75" s="9">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M75" s="42">
+      <c r="M75" s="36">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="19">
         <v>3.5619999999999998</v>
       </c>
       <c r="C76" s="20">
         <v>3.39</v>
       </c>
       <c r="D76" s="19">
         <v>2.8639999999999999</v>
       </c>
       <c r="E76" s="9">
         <v>2.6560000000000001</v>
       </c>
       <c r="F76" s="9">
         <v>2.5859999999999999</v>
       </c>
       <c r="G76" s="9">
         <v>2.3879999999999999</v>
       </c>
       <c r="H76" s="9">
         <v>2.419</v>
       </c>
       <c r="I76" s="9">
         <v>2.2589999999999999</v>
       </c>
       <c r="J76" s="9">
         <v>2.532</v>
       </c>
       <c r="K76" s="9">
         <v>2.3980000000000001</v>
       </c>
       <c r="L76" s="9">
         <v>2.5</v>
       </c>
-      <c r="M76" s="42">
+      <c r="M76" s="36">
         <v>2.4</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="19">
         <v>6.0330000000000004</v>
       </c>
       <c r="C77" s="21">
         <v>4.8579999999999997</v>
       </c>
       <c r="D77" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="E77" s="9">
         <v>4.3529999999999998</v>
       </c>
       <c r="F77" s="9">
         <v>4.2149999999999999</v>
       </c>
       <c r="G77" s="9">
         <v>4.2300000000000004</v>
       </c>
       <c r="H77" s="9">
         <v>4.4029999999999996</v>
       </c>
       <c r="I77" s="9">
         <v>4.5380000000000003</v>
       </c>
       <c r="J77" s="9">
         <v>4.4539999999999997</v>
       </c>
       <c r="K77" s="9">
         <v>4.3869999999999996</v>
       </c>
       <c r="L77" s="9">
         <v>4.2</v>
       </c>
-      <c r="M77" s="42">
+      <c r="M77" s="36">
         <v>4.3</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="10.5" customHeight="1">
       <c r="A78" s="13"/>
       <c r="C78" s="18"/>
       <c r="D78" s="18"/>
-      <c r="M78" s="37"/>
+      <c r="M78" s="31"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="31" t="s">
+      <c r="A79" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="B79" s="31"/>
-[...9 lines deleted...]
-      <c r="M79" s="37"/>
+      <c r="B79" s="69"/>
+      <c r="C79" s="69"/>
+      <c r="D79" s="69"/>
+      <c r="E79" s="71"/>
+      <c r="F79" s="71"/>
+      <c r="G79" s="71"/>
+      <c r="H79" s="71"/>
+      <c r="I79" s="71"/>
+      <c r="J79" s="71"/>
+      <c r="K79" s="71"/>
+      <c r="M79" s="31"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A80" s="34"/>
-[...5 lines deleted...]
-      <c r="G80" s="34"/>
+      <c r="A80" s="72"/>
+      <c r="B80" s="72"/>
+      <c r="C80" s="72"/>
+      <c r="D80" s="72"/>
+      <c r="E80" s="72"/>
+      <c r="F80" s="72"/>
+      <c r="G80" s="72"/>
       <c r="L80" s="4"/>
-      <c r="M80" s="39" t="s">
+      <c r="M80" s="33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:13" s="10" customFormat="1" ht="17.25" customHeight="1">
       <c r="A81" s="5"/>
       <c r="B81" s="17">
         <v>2014</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D81" s="6">
         <v>2016</v>
       </c>
       <c r="E81" s="6">
         <v>2017</v>
       </c>
       <c r="F81" s="6">
         <v>2018</v>
       </c>
       <c r="G81" s="6">
         <v>2019</v>
       </c>
       <c r="H81" s="6">
         <v>2020</v>
       </c>
       <c r="I81" s="6">
         <v>2021</v>
       </c>
       <c r="J81" s="6">
         <v>2022</v>
       </c>
       <c r="K81" s="6">
         <v>2023</v>
       </c>
       <c r="L81" s="6">
         <v>2024</v>
       </c>
-      <c r="M81" s="40">
+      <c r="M81" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="82" spans="1:13" s="10" customFormat="1">
       <c r="A82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="19">
         <v>20.981000000000002</v>
       </c>
       <c r="C82" s="20">
         <v>21.039000000000001</v>
       </c>
       <c r="D82" s="19">
         <v>20.297000000000001</v>
       </c>
       <c r="E82" s="9">
         <v>19.920999999999999</v>
       </c>
       <c r="F82" s="23">
         <v>19.617000000000001</v>
       </c>
       <c r="G82" s="9">
         <v>19.146000000000001</v>
       </c>
       <c r="H82" s="9">
         <v>19.587</v>
       </c>
       <c r="I82" s="9">
         <v>19.378</v>
       </c>
       <c r="J82" s="9">
         <v>19.186</v>
       </c>
       <c r="K82" s="9">
         <v>19.323</v>
       </c>
       <c r="L82" s="9">
         <v>19.2</v>
       </c>
-      <c r="M82" s="42">
+      <c r="M82" s="36">
         <v>19.7</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="19">
         <v>9.6809999999999992</v>
       </c>
       <c r="C83" s="20">
         <v>9.8019999999999996</v>
       </c>
       <c r="D83" s="19">
         <v>9.6829999999999998</v>
       </c>
       <c r="E83" s="9">
         <v>9.5809999999999995</v>
       </c>
       <c r="F83" s="23">
         <v>9.423</v>
       </c>
       <c r="G83" s="9">
         <v>9.2219999999999995</v>
       </c>
       <c r="H83" s="9">
         <v>9.6769999999999996</v>
       </c>
       <c r="I83" s="9">
         <v>9.6630000000000003</v>
       </c>
       <c r="J83" s="9">
         <v>9.6679999999999993</v>
       </c>
       <c r="K83" s="9">
         <v>9.7799999999999994</v>
       </c>
       <c r="L83" s="9">
         <v>9.6999999999999993</v>
       </c>
-      <c r="M83" s="42">
+      <c r="M83" s="36">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B84" s="19">
         <v>2.0649999999999999</v>
       </c>
       <c r="C84" s="20">
         <v>2.085</v>
       </c>
       <c r="D84" s="19">
         <v>1.974</v>
       </c>
       <c r="E84" s="9">
         <v>1.96</v>
       </c>
       <c r="F84" s="9">
         <v>1.885</v>
       </c>
       <c r="G84" s="9">
         <v>1.8240000000000001</v>
       </c>
       <c r="H84" s="9">
         <v>1.7869999999999999</v>
       </c>
       <c r="I84" s="9">
         <v>1.7490000000000001</v>
       </c>
       <c r="J84" s="9">
         <v>1.8149999999999999</v>
       </c>
       <c r="K84" s="9">
         <v>1.8149999999999999</v>
       </c>
       <c r="L84" s="9">
         <v>1.8</v>
       </c>
-      <c r="M84" s="42">
+      <c r="M84" s="36">
         <v>1.8</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="19">
         <v>4.2690000000000001</v>
       </c>
       <c r="C85" s="20">
         <v>4.2930000000000001</v>
       </c>
       <c r="D85" s="19">
         <v>4.22</v>
       </c>
       <c r="E85" s="9">
         <v>4.0629999999999997</v>
       </c>
       <c r="F85" s="9">
         <v>4.0449999999999999</v>
       </c>
       <c r="G85" s="9">
         <v>3.9940000000000002</v>
       </c>
       <c r="H85" s="9">
         <v>4.0039999999999996</v>
       </c>
       <c r="I85" s="9">
         <v>3.988</v>
       </c>
       <c r="J85" s="9">
         <v>3.6059999999999999</v>
       </c>
       <c r="K85" s="9">
         <v>3.6440000000000001</v>
       </c>
       <c r="L85" s="9">
         <v>3.6</v>
       </c>
-      <c r="M85" s="42">
+      <c r="M85" s="36">
         <v>3.6</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B86" s="19"/>
       <c r="C86" s="20"/>
       <c r="D86" s="19"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="9"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
-      <c r="M86" s="42"/>
+      <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="19">
         <v>0.38900000000000001</v>
       </c>
       <c r="C87" s="20">
         <v>0.38200000000000001</v>
       </c>
       <c r="D87" s="19">
         <v>0.34100000000000003</v>
       </c>
       <c r="E87" s="9">
         <v>0.33700000000000002</v>
       </c>
       <c r="F87" s="9">
         <v>0.31900000000000001</v>
       </c>
       <c r="G87" s="9">
         <v>0.315</v>
       </c>
       <c r="H87" s="9">
         <v>0.312</v>
       </c>
       <c r="I87" s="9">
         <v>0.3</v>
       </c>
       <c r="J87" s="9">
         <v>0.34200000000000003</v>
       </c>
       <c r="K87" s="9">
         <v>0.33</v>
       </c>
       <c r="L87" s="9">
         <v>0.3</v>
       </c>
-      <c r="M87" s="42">
+      <c r="M87" s="36">
         <v>0.3</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="19">
         <v>0.75700000000000001</v>
       </c>
       <c r="C88" s="20">
         <v>0.78600000000000003</v>
       </c>
       <c r="D88" s="19">
         <v>0.68899999999999995</v>
       </c>
       <c r="E88" s="9">
         <v>0.65600000000000003</v>
       </c>
       <c r="F88" s="9">
         <v>0.66100000000000003</v>
       </c>
       <c r="G88" s="9">
         <v>0.64600000000000002</v>
       </c>
       <c r="H88" s="9">
         <v>0.66500000000000004</v>
       </c>
       <c r="I88" s="9">
         <v>0.7</v>
       </c>
       <c r="J88" s="9">
         <v>0.58899999999999997</v>
       </c>
       <c r="K88" s="9">
         <v>0.60799999999999998</v>
       </c>
       <c r="L88" s="9">
         <v>0.6</v>
       </c>
-      <c r="M88" s="42">
+      <c r="M88" s="36">
         <v>0.6</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B89" s="19">
         <v>0.438</v>
       </c>
       <c r="C89" s="20">
         <v>0.42899999999999999</v>
       </c>
       <c r="D89" s="19">
         <v>0.40799999999999997</v>
       </c>
       <c r="E89" s="9">
         <v>0.41199999999999998</v>
       </c>
       <c r="F89" s="9">
         <v>0.38900000000000001</v>
       </c>
       <c r="G89" s="9">
         <v>0.38</v>
       </c>
       <c r="H89" s="9">
         <v>0.36899999999999999</v>
       </c>
       <c r="I89" s="9">
         <v>0.4</v>
       </c>
       <c r="J89" s="9">
         <v>0.35699999999999998</v>
       </c>
       <c r="K89" s="9">
         <v>0.36599999999999999</v>
       </c>
       <c r="L89" s="9">
         <v>0.4</v>
       </c>
-      <c r="M89" s="42">
+      <c r="M89" s="36">
         <v>0.4</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="19">
         <v>0.46899999999999997</v>
       </c>
       <c r="C90" s="20">
         <v>0.438</v>
       </c>
       <c r="D90" s="19">
         <v>0.39800000000000002</v>
       </c>
       <c r="E90" s="9">
         <v>0.41</v>
       </c>
       <c r="F90" s="9">
         <v>0.39</v>
       </c>
       <c r="G90" s="9">
         <v>0.372</v>
       </c>
       <c r="H90" s="9">
         <v>0.36299999999999999</v>
       </c>
       <c r="I90" s="9">
         <v>0.3</v>
       </c>
       <c r="J90" s="9">
         <v>0.39600000000000002</v>
       </c>
       <c r="K90" s="9">
         <v>0.40799999999999997</v>
       </c>
       <c r="L90" s="9">
         <v>0.4</v>
       </c>
-      <c r="M90" s="42">
+      <c r="M90" s="36">
         <v>0.4</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B91" s="19">
         <v>0.53800000000000003</v>
       </c>
       <c r="C91" s="20">
         <v>0.52400000000000002</v>
       </c>
       <c r="D91" s="19">
         <v>0.50600000000000001</v>
       </c>
       <c r="E91" s="9">
         <v>0.49399999999999999</v>
       </c>
       <c r="F91" s="9">
         <v>0.48799999999999999</v>
       </c>
       <c r="G91" s="9">
         <v>0.46600000000000003</v>
       </c>
       <c r="H91" s="9">
         <v>0.47699999999999998</v>
       </c>
       <c r="I91" s="9">
         <v>0.5</v>
       </c>
       <c r="J91" s="9">
         <v>0.45600000000000002</v>
       </c>
       <c r="K91" s="9">
         <v>0.48799999999999999</v>
       </c>
       <c r="L91" s="9">
         <v>0.5</v>
       </c>
-      <c r="M91" s="42">
+      <c r="M91" s="36">
         <v>0.5</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="19">
         <v>0.41599999999999998</v>
       </c>
       <c r="C92" s="20">
         <v>0.40400000000000003</v>
       </c>
       <c r="D92" s="19">
         <v>0.34300000000000003</v>
       </c>
       <c r="E92" s="9">
         <v>0.33</v>
       </c>
       <c r="F92" s="9">
         <v>0.32700000000000001</v>
       </c>
       <c r="G92" s="9">
         <v>0.34499999999999997</v>
       </c>
       <c r="H92" s="9">
         <v>0.313</v>
       </c>
       <c r="I92" s="9">
         <v>0.3</v>
       </c>
       <c r="J92" s="9">
         <v>0.33700000000000002</v>
       </c>
       <c r="K92" s="9">
         <v>0.316</v>
       </c>
       <c r="L92" s="9">
         <v>0.3</v>
       </c>
-      <c r="M92" s="42">
+      <c r="M92" s="36">
         <v>0.3</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="19">
         <v>0.35</v>
       </c>
       <c r="C93" s="20">
         <v>0.33</v>
       </c>
       <c r="D93" s="19">
         <v>0.29899999999999999</v>
       </c>
       <c r="E93" s="9">
         <v>0.27700000000000002</v>
       </c>
       <c r="F93" s="9">
         <v>0.26</v>
       </c>
       <c r="G93" s="9">
         <v>0.24199999999999999</v>
       </c>
       <c r="H93" s="9">
         <v>0.23</v>
       </c>
       <c r="I93" s="9">
         <v>0.2</v>
       </c>
       <c r="J93" s="9">
         <v>0.247</v>
       </c>
       <c r="K93" s="9">
         <v>0.24099999999999999</v>
       </c>
       <c r="L93" s="9">
         <v>0.2</v>
       </c>
-      <c r="M93" s="42">
+      <c r="M93" s="36">
         <v>0.3</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="19">
         <v>0.73899999999999999</v>
       </c>
       <c r="C94" s="20">
         <v>0.68</v>
       </c>
       <c r="D94" s="19">
         <v>0.65</v>
       </c>
       <c r="E94" s="9">
         <v>0.624</v>
       </c>
       <c r="F94" s="9">
         <v>0.65400000000000003</v>
       </c>
       <c r="G94" s="9">
         <v>0.61699999999999999</v>
       </c>
       <c r="H94" s="9">
         <v>0.64700000000000002</v>
       </c>
       <c r="I94" s="9">
         <v>0.64700000000000002</v>
       </c>
       <c r="J94" s="9">
         <v>0.63400000000000001</v>
       </c>
       <c r="K94" s="9">
         <v>0.61</v>
       </c>
       <c r="L94" s="9">
         <v>0.6</v>
       </c>
-      <c r="M94" s="42">
+      <c r="M94" s="36">
         <v>0.6</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="19">
         <v>0.33200000000000002</v>
       </c>
       <c r="C95" s="20">
         <v>0.39100000000000001</v>
       </c>
       <c r="D95" s="19">
         <v>0.316</v>
       </c>
       <c r="E95" s="9">
         <v>0.30099999999999999</v>
       </c>
       <c r="F95" s="9">
         <v>0.30299999999999999</v>
       </c>
       <c r="G95" s="9">
         <v>0.26700000000000002</v>
       </c>
       <c r="H95" s="9">
         <v>0.27100000000000002</v>
       </c>
       <c r="I95" s="9">
         <v>0.27100000000000002</v>
       </c>
       <c r="J95" s="9">
         <v>0.28399999999999997</v>
       </c>
       <c r="K95" s="9">
         <v>0.26700000000000002</v>
       </c>
       <c r="L95" s="9">
         <v>0.3</v>
       </c>
-      <c r="M95" s="42">
+      <c r="M95" s="36">
         <v>0.3</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="19">
         <v>0.53800000000000003</v>
       </c>
       <c r="C96" s="21">
         <v>0.495</v>
       </c>
       <c r="D96" s="19">
         <v>0.47</v>
       </c>
       <c r="E96" s="9">
         <v>0.47599999999999998</v>
       </c>
       <c r="F96" s="9">
         <v>0.47299999999999998</v>
       </c>
       <c r="G96" s="9">
         <v>0.45600000000000002</v>
       </c>
       <c r="H96" s="9">
         <v>0.47199999999999998</v>
       </c>
       <c r="I96" s="9">
         <v>0.47199999999999998</v>
       </c>
       <c r="J96" s="9">
         <v>0.45500000000000002</v>
       </c>
       <c r="K96" s="9">
         <v>0.45</v>
       </c>
       <c r="L96" s="9">
         <v>0.4</v>
       </c>
-      <c r="M96" s="42">
+      <c r="M96" s="36">
         <v>0.5</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="9.75" customHeight="1">
       <c r="A97" s="22"/>
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
-      <c r="M97" s="37"/>
+      <c r="M97" s="31"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="31" t="s">
+      <c r="A98" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="B98" s="31"/>
-[...9 lines deleted...]
-      <c r="M98" s="37"/>
+      <c r="B98" s="69"/>
+      <c r="C98" s="69"/>
+      <c r="D98" s="69"/>
+      <c r="E98" s="71"/>
+      <c r="F98" s="71"/>
+      <c r="G98" s="71"/>
+      <c r="H98" s="71"/>
+      <c r="I98" s="71"/>
+      <c r="J98" s="71"/>
+      <c r="K98" s="71"/>
+      <c r="M98" s="31"/>
     </row>
     <row r="99" spans="1:13" ht="12" customHeight="1">
-      <c r="A99" s="34"/>
-[...5 lines deleted...]
-      <c r="G99" s="34"/>
+      <c r="A99" s="72"/>
+      <c r="B99" s="72"/>
+      <c r="C99" s="72"/>
+      <c r="D99" s="72"/>
+      <c r="E99" s="72"/>
+      <c r="F99" s="72"/>
+      <c r="G99" s="72"/>
       <c r="L99" s="4"/>
-      <c r="M99" s="39" t="s">
+      <c r="M99" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="17.25" customHeight="1">
       <c r="A100" s="5"/>
       <c r="B100" s="17">
         <v>2014</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D100" s="6">
         <v>2016</v>
       </c>
       <c r="E100" s="6">
         <v>2017</v>
       </c>
       <c r="F100" s="6">
         <v>2018</v>
       </c>
       <c r="G100" s="6">
         <v>2019</v>
       </c>
       <c r="H100" s="6">
         <v>2020</v>
       </c>
       <c r="I100" s="6">
         <v>2021</v>
       </c>
       <c r="J100" s="6">
         <v>2022</v>
       </c>
       <c r="K100" s="6">
         <v>2023</v>
       </c>
       <c r="L100" s="6">
         <v>2024</v>
       </c>
-      <c r="M100" s="40">
+      <c r="M100" s="34">
         <v>2025</v>
       </c>
     </row>
     <row r="101" spans="1:13" s="10" customFormat="1">
       <c r="A101" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="7">
         <v>4.8</v>
       </c>
       <c r="C101" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="D101" s="7">
         <v>4.8</v>
       </c>
       <c r="E101" s="7">
         <v>4.8</v>
       </c>
       <c r="F101" s="7">
         <v>4.8</v>
       </c>
       <c r="G101" s="7">
         <v>4.7</v>
       </c>
       <c r="H101" s="7">
         <v>4.8</v>
       </c>
       <c r="I101" s="7">
         <v>4.8</v>
       </c>
       <c r="J101" s="7">
         <v>4.8</v>
       </c>
       <c r="K101" s="7">
         <v>4.8</v>
       </c>
       <c r="L101" s="7">
         <v>4.7</v>
       </c>
-      <c r="M101" s="41">
+      <c r="M101" s="35">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="C102" s="7">
         <v>5</v>
       </c>
       <c r="D102" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="E102" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="F102" s="7">
         <v>4.8</v>
       </c>
       <c r="G102" s="7">
         <v>4.8</v>
       </c>
       <c r="H102" s="7">
         <v>5</v>
       </c>
       <c r="I102" s="7">
         <v>5</v>
       </c>
       <c r="J102" s="7">
         <v>5</v>
       </c>
       <c r="K102" s="7">
         <v>5</v>
       </c>
       <c r="L102" s="7">
         <v>5</v>
       </c>
-      <c r="M102" s="41">
+      <c r="M102" s="35">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B103" s="7">
         <v>5</v>
       </c>
       <c r="C103" s="7">
         <v>5.2</v>
       </c>
       <c r="D103" s="7">
         <v>5</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F103" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="G103" s="7">
         <v>4.8</v>
       </c>
       <c r="H103" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="I103" s="7">
         <v>4.8</v>
       </c>
       <c r="J103" s="7">
         <v>4.8</v>
       </c>
       <c r="K103" s="7">
         <v>4.8</v>
       </c>
       <c r="L103" s="7">
         <v>4.8</v>
       </c>
-      <c r="M103" s="41">
+      <c r="M103" s="35">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B104" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="C104" s="7">
         <v>5.2</v>
       </c>
       <c r="D104" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="E104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="F104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="G104" s="7">
         <v>4.8</v>
       </c>
       <c r="H104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="I104" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="J104" s="7">
         <v>4.8</v>
       </c>
       <c r="K104" s="7">
         <v>4.8</v>
       </c>
       <c r="L104" s="7">
         <v>4.8</v>
       </c>
-      <c r="M104" s="41">
+      <c r="M104" s="35">
         <v>4.8</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="7"/>
       <c r="D105" s="7"/>
       <c r="E105" s="7"/>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
       <c r="J105" s="7"/>
       <c r="K105" s="7"/>
       <c r="L105" s="7"/>
-      <c r="M105" s="41"/>
+      <c r="M105" s="35"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="7">
         <v>4.7</v>
       </c>
       <c r="C106" s="7">
         <v>5.3</v>
       </c>
       <c r="D106" s="7">
         <v>4.7</v>
       </c>
       <c r="E106" s="7">
         <v>4.7</v>
       </c>
       <c r="F106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="H106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="I106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="J106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="K106" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="L106" s="7">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M106" s="41">
+      <c r="M106" s="35">
         <v>4.8</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B107" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="C107" s="7">
         <v>4.8</v>
       </c>
       <c r="D107" s="7">
         <v>4.5</v>
       </c>
       <c r="E107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="F107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="H107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="I107" s="7">
         <v>4.7</v>
       </c>
       <c r="J107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="K107" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="L107" s="7">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M107" s="41">
+      <c r="M107" s="35">
         <v>4.8</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B108" s="7">
         <v>3.9</v>
       </c>
       <c r="C108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="D108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="E108" s="7">
         <v>4.2</v>
       </c>
       <c r="F108" s="7">
         <v>4.2</v>
       </c>
       <c r="G108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="H108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="I108" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="J108" s="7">
         <v>4</v>
       </c>
       <c r="K108" s="7">
         <v>4</v>
       </c>
       <c r="L108" s="7">
         <v>4</v>
       </c>
-      <c r="M108" s="41">
+      <c r="M108" s="35">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B109" s="7">
         <v>3.8</v>
       </c>
       <c r="C109" s="7">
         <v>4.3</v>
       </c>
       <c r="D109" s="7">
         <v>4</v>
       </c>
       <c r="E109" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F109" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="G109" s="7">
         <v>4</v>
       </c>
       <c r="H109" s="7">
         <v>4</v>
       </c>
       <c r="I109" s="7">
         <v>4</v>
       </c>
       <c r="J109" s="7">
         <v>4</v>
       </c>
       <c r="K109" s="7">
         <v>4</v>
       </c>
       <c r="L109" s="7">
         <v>4</v>
       </c>
-      <c r="M109" s="41">
+      <c r="M109" s="35">
         <v>4.3</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B110" s="7">
         <v>3.8</v>
       </c>
       <c r="C110" s="7">
         <v>4</v>
       </c>
       <c r="D110" s="7">
         <v>4</v>
       </c>
       <c r="E110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="G110" s="7">
         <v>4</v>
       </c>
       <c r="H110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="I110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="J110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K110" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L110" s="7">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M110" s="41">
+      <c r="M110" s="35">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B111" s="7">
         <v>4.8</v>
       </c>
       <c r="C111" s="7">
         <v>5.5</v>
       </c>
       <c r="D111" s="7">
         <v>4.8</v>
       </c>
       <c r="E111" s="7">
         <v>4.8</v>
       </c>
       <c r="F111" s="7">
         <v>4.7</v>
       </c>
       <c r="G111" s="7">
         <v>4.8</v>
       </c>
       <c r="H111" s="7">
         <v>4.7</v>
       </c>
       <c r="I111" s="7">
         <v>4.7</v>
       </c>
       <c r="J111" s="7">
         <v>4.7</v>
       </c>
       <c r="K111" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="L111" s="7">
         <v>4.5999999999999996</v>
       </c>
-      <c r="M111" s="41">
+      <c r="M111" s="35">
         <v>4.8</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B112" s="7">
         <v>4.8</v>
       </c>
       <c r="C112" s="7">
         <v>5.2</v>
       </c>
       <c r="D112" s="7">
         <v>4.8</v>
       </c>
       <c r="E112" s="7">
         <v>4.8</v>
       </c>
       <c r="F112" s="7">
         <v>4.7</v>
       </c>
       <c r="G112" s="7">
         <v>4.3</v>
       </c>
       <c r="H112" s="7">
         <v>4.3</v>
       </c>
       <c r="I112" s="7">
         <v>4.2</v>
       </c>
       <c r="J112" s="7">
         <v>4.2</v>
       </c>
       <c r="K112" s="7">
         <v>4.2</v>
       </c>
       <c r="L112" s="7">
         <v>4.2</v>
       </c>
-      <c r="M112" s="41">
+      <c r="M112" s="35">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="7">
         <v>3.9</v>
       </c>
       <c r="C113" s="7">
         <v>4.5</v>
       </c>
       <c r="D113" s="7">
         <v>4.2</v>
       </c>
       <c r="E113" s="7">
         <v>4.3</v>
       </c>
       <c r="F113" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="G113" s="7">
         <v>4.2</v>
       </c>
       <c r="H113" s="7">
         <v>4.3</v>
       </c>
       <c r="I113" s="7">
         <v>4.2</v>
       </c>
       <c r="J113" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K113" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L113" s="7">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M113" s="41">
+      <c r="M113" s="35">
         <v>4.2</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B114" s="7">
         <v>4</v>
       </c>
       <c r="C114" s="7">
         <v>4.8</v>
       </c>
       <c r="D114" s="7">
         <v>4.2</v>
       </c>
       <c r="E114" s="7">
         <v>4.3</v>
       </c>
       <c r="F114" s="7">
         <v>4.3</v>
       </c>
       <c r="G114" s="7">
         <v>4</v>
       </c>
       <c r="H114" s="7">
         <v>4</v>
       </c>
       <c r="I114" s="7">
         <v>4</v>
       </c>
       <c r="J114" s="7">
         <v>4</v>
       </c>
       <c r="K114" s="7">
         <v>4</v>
       </c>
       <c r="L114" s="7">
         <v>4</v>
       </c>
-      <c r="M114" s="41">
+      <c r="M114" s="35">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B115" s="7">
         <v>3.9</v>
       </c>
       <c r="C115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="D115" s="7">
         <v>4</v>
       </c>
       <c r="E115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F115" s="7">
         <v>4.2</v>
       </c>
       <c r="G115" s="7">
         <v>4.2</v>
       </c>
       <c r="H115" s="7">
         <v>4.2</v>
       </c>
       <c r="I115" s="7">
         <v>4.2</v>
       </c>
       <c r="J115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L115" s="7">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M115" s="41">
+      <c r="M115" s="35">
         <v>4.2</v>
       </c>
     </row>
     <row r="116" spans="1:13" ht="10.5" customHeight="1">
       <c r="A116" s="22"/>
       <c r="C116" s="18"/>
       <c r="D116" s="18"/>
-      <c r="M116" s="37"/>
+      <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13" ht="11.25" customHeight="1">
       <c r="A117" s="22"/>
       <c r="C117" s="18"/>
       <c r="D117" s="18"/>
-      <c r="M117" s="37"/>
-[...2 lines deleted...]
-      <c r="A118" s="31" t="s">
+      <c r="M117" s="31"/>
+    </row>
+    <row r="118" spans="1:13" ht="14.25">
+      <c r="A118" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="B118" s="31"/>
-[...9 lines deleted...]
-      <c r="M118" s="43"/>
+      <c r="B118" s="69"/>
+      <c r="C118" s="69"/>
+      <c r="D118" s="69"/>
+      <c r="E118" s="70"/>
+      <c r="F118" s="70"/>
+      <c r="G118" s="70"/>
+      <c r="H118" s="70"/>
+      <c r="I118" s="70"/>
+      <c r="J118" s="70"/>
+      <c r="K118" s="70"/>
+      <c r="M118" s="37"/>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A119" s="34"/>
-[...5 lines deleted...]
-      <c r="G119" s="34"/>
+      <c r="A119" s="72"/>
+      <c r="B119" s="72"/>
+      <c r="C119" s="72"/>
+      <c r="D119" s="72"/>
+      <c r="E119" s="72"/>
+      <c r="F119" s="72"/>
+      <c r="G119" s="72"/>
       <c r="L119" s="4"/>
-      <c r="M119" s="45" t="s">
+      <c r="M119" s="39" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:13" ht="15.75" customHeight="1">
       <c r="A120" s="5"/>
       <c r="B120" s="17">
         <v>2014</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D120" s="6">
         <v>2016</v>
       </c>
       <c r="E120" s="6">
         <v>2017</v>
       </c>
       <c r="F120" s="6">
         <v>2018</v>
       </c>
       <c r="G120" s="6">
         <v>2019</v>
       </c>
       <c r="H120" s="6">
         <v>2020</v>
       </c>
       <c r="I120" s="6">
         <v>2021</v>
       </c>
       <c r="J120" s="6">
         <v>2022</v>
       </c>
       <c r="K120" s="6">
         <v>2023</v>
       </c>
       <c r="L120" s="6">
         <v>2024</v>
       </c>
-      <c r="M120" s="46">
+      <c r="M120" s="40">
         <v>2025</v>
       </c>
     </row>
     <row r="121" spans="1:13" s="10" customFormat="1">
       <c r="A121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="7">
         <v>2.7</v>
       </c>
       <c r="C121" s="7">
         <v>3.4</v>
       </c>
       <c r="D121" s="7">
         <v>3</v>
       </c>
       <c r="E121" s="7">
         <v>3.3</v>
       </c>
       <c r="F121" s="7">
         <v>3.6</v>
       </c>
       <c r="G121" s="7">
         <v>3</v>
       </c>
       <c r="H121" s="7">
         <v>3</v>
       </c>
       <c r="I121" s="7">
         <v>2.8</v>
       </c>
       <c r="J121" s="7">
         <v>2.7</v>
       </c>
       <c r="K121" s="7">
         <v>2.6</v>
       </c>
       <c r="L121" s="7">
         <v>2.7</v>
       </c>
-      <c r="M121" s="47">
+      <c r="M121" s="41">
         <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C122" s="7">
         <v>3.7</v>
       </c>
       <c r="D122" s="7">
         <v>3.3</v>
       </c>
       <c r="E122" s="7">
         <v>3.4</v>
       </c>
       <c r="F122" s="7">
         <v>4</v>
       </c>
       <c r="G122" s="7">
         <v>3.5</v>
       </c>
       <c r="H122" s="7">
         <v>3.5</v>
       </c>
       <c r="I122" s="7">
         <v>3.4</v>
       </c>
       <c r="J122" s="7">
         <v>3.2</v>
       </c>
       <c r="K122" s="7">
         <v>3.3</v>
       </c>
       <c r="L122" s="7">
         <v>3.3</v>
       </c>
-      <c r="M122" s="47">
+      <c r="M122" s="41">
         <v>3.8</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="7">
         <v>3.4</v>
       </c>
       <c r="D123" s="7">
         <v>2.4</v>
       </c>
       <c r="E123" s="7">
         <v>2.7</v>
       </c>
       <c r="F123" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="G123" s="7">
         <v>0.9</v>
       </c>
       <c r="H123" s="7">
         <v>1.2</v>
       </c>
       <c r="I123" s="7">
         <v>1.3</v>
       </c>
       <c r="J123" s="7">
         <v>1.4</v>
       </c>
       <c r="K123" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="L123" s="7">
         <v>2.4</v>
       </c>
-      <c r="M123" s="47">
+      <c r="M123" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C124" s="7">
         <v>3.3</v>
       </c>
       <c r="D124" s="7">
         <v>3.1</v>
       </c>
       <c r="E124" s="7">
         <v>3.7</v>
       </c>
       <c r="F124" s="7">
         <v>4</v>
       </c>
       <c r="G124" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="H124" s="7">
         <v>2.4</v>
       </c>
       <c r="I124" s="7">
         <v>2.4</v>
       </c>
       <c r="J124" s="7">
         <v>2.4</v>
       </c>
       <c r="K124" s="7">
         <v>2.5</v>
       </c>
       <c r="L124" s="7">
         <v>2.5</v>
       </c>
-      <c r="M124" s="47">
+      <c r="M124" s="41">
         <v>2.8</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B125" s="24"/>
       <c r="C125" s="7"/>
       <c r="D125" s="7"/>
       <c r="E125" s="7"/>
       <c r="F125" s="7"/>
       <c r="G125" s="7"/>
       <c r="H125" s="7"/>
       <c r="I125" s="7"/>
       <c r="J125" s="7"/>
       <c r="K125" s="7"/>
       <c r="L125" s="7"/>
-      <c r="M125" s="47"/>
+      <c r="M125" s="41"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C126" s="7">
         <v>2</v>
       </c>
       <c r="D126" s="7">
         <v>2</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F126" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="G126" s="7">
         <v>3.2</v>
       </c>
       <c r="H126" s="7">
         <v>2.7</v>
       </c>
       <c r="I126" s="7">
         <v>2.1</v>
       </c>
       <c r="J126" s="7">
         <v>1.9</v>
       </c>
       <c r="K126" s="7">
         <v>1</v>
       </c>
       <c r="L126" s="7">
         <v>1.2</v>
       </c>
-      <c r="M126" s="47">
+      <c r="M126" s="41">
         <v>0.5</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C127" s="7">
         <v>2.5</v>
       </c>
       <c r="D127" s="7">
         <v>3</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F127" s="7">
         <v>3.2</v>
       </c>
       <c r="G127" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="H127" s="7">
         <v>2</v>
       </c>
       <c r="I127" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="J127" s="7">
         <v>1.9</v>
       </c>
       <c r="K127" s="7">
         <v>1.5</v>
       </c>
       <c r="L127" s="7">
         <v>1.8</v>
       </c>
-      <c r="M127" s="47">
+      <c r="M127" s="41">
         <v>2.4</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B128" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="7">
         <v>3</v>
       </c>
       <c r="D128" s="7">
         <v>3</v>
       </c>
       <c r="E128" s="7">
         <v>2.8</v>
       </c>
       <c r="F128" s="7">
         <v>3.2</v>
       </c>
       <c r="G128" s="7">
         <v>4.5</v>
       </c>
       <c r="H128" s="7">
         <v>3.8</v>
       </c>
       <c r="I128" s="7">
         <v>4</v>
       </c>
       <c r="J128" s="7">
         <v>3.4</v>
       </c>
       <c r="K128" s="7">
         <v>0.4</v>
       </c>
       <c r="L128" s="7">
         <v>0.4</v>
       </c>
-      <c r="M128" s="47">
+      <c r="M128" s="41">
         <v>0.6</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B129" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C129" s="7">
         <v>3.2</v>
       </c>
       <c r="D129" s="7">
         <v>2.9</v>
       </c>
       <c r="E129" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="F129" s="7">
         <v>2.8</v>
       </c>
       <c r="G129" s="7">
         <v>2.7</v>
       </c>
       <c r="H129" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="I129" s="7">
         <v>2.5</v>
       </c>
       <c r="J129" s="7">
         <v>2</v>
       </c>
       <c r="K129" s="7">
         <v>1.3</v>
       </c>
       <c r="L129" s="7">
         <v>0.8</v>
       </c>
-      <c r="M129" s="47">
+      <c r="M129" s="41">
         <v>0.6</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B130" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="7">
         <v>2.7</v>
       </c>
       <c r="D130" s="7">
         <v>2.6</v>
       </c>
       <c r="E130" s="7">
         <v>3.4</v>
       </c>
       <c r="F130" s="7">
         <v>3.4</v>
       </c>
       <c r="G130" s="7">
         <v>5.7</v>
       </c>
       <c r="H130" s="7">
         <v>4.7</v>
       </c>
       <c r="I130" s="7">
         <v>3.9</v>
       </c>
       <c r="J130" s="7">
         <v>3.2</v>
       </c>
       <c r="K130" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="L130" s="7">
         <v>1</v>
       </c>
-      <c r="M130" s="47">
+      <c r="M130" s="41">
         <v>0.8</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B131" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="7">
         <v>2.6</v>
       </c>
       <c r="D131" s="7">
         <v>2.7</v>
       </c>
       <c r="E131" s="7">
         <v>2.9</v>
       </c>
       <c r="F131" s="7">
         <v>3.1</v>
       </c>
       <c r="G131" s="7">
         <v>3.6</v>
       </c>
       <c r="H131" s="7">
         <v>2.7</v>
       </c>
       <c r="I131" s="7">
         <v>3.3</v>
       </c>
       <c r="J131" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="K131" s="7">
         <v>1.5</v>
       </c>
       <c r="L131" s="7">
         <v>1.4</v>
       </c>
-      <c r="M131" s="47">
+      <c r="M131" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B132" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C132" s="7">
         <v>2.8</v>
       </c>
       <c r="D132" s="7">
         <v>2.6</v>
       </c>
       <c r="E132" s="7">
         <v>3.2</v>
       </c>
       <c r="F132" s="7">
         <v>3.4</v>
       </c>
       <c r="G132" s="7">
         <v>4.3</v>
       </c>
       <c r="H132" s="7">
         <v>3.2</v>
       </c>
       <c r="I132" s="7">
         <v>2.5</v>
       </c>
       <c r="J132" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="K132" s="7">
         <v>1.5</v>
       </c>
       <c r="L132" s="7">
         <v>2.1</v>
       </c>
-      <c r="M132" s="47">
+      <c r="M132" s="41">
         <v>0.6</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B133" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C133" s="7">
         <v>3</v>
       </c>
       <c r="D133" s="7">
         <v>2.8</v>
       </c>
       <c r="E133" s="7">
         <v>3.7</v>
       </c>
       <c r="F133" s="7">
         <v>3.6</v>
       </c>
       <c r="G133" s="7">
         <v>3.5</v>
       </c>
       <c r="H133" s="7">
         <v>3</v>
       </c>
       <c r="I133" s="7">
         <v>3.4</v>
       </c>
       <c r="J133" s="7">
         <v>3</v>
       </c>
       <c r="K133" s="7">
         <v>2.7</v>
       </c>
       <c r="L133" s="7">
         <v>2.4</v>
       </c>
-      <c r="M133" s="47">
+      <c r="M133" s="41">
         <v>2.5</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C134" s="7">
         <v>3.5</v>
       </c>
       <c r="D134" s="7">
         <v>2.7</v>
       </c>
       <c r="E134" s="7">
         <v>2.5</v>
       </c>
       <c r="F134" s="7">
         <v>2.5</v>
       </c>
       <c r="G134" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="H134" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="I134" s="7">
         <v>2.6</v>
       </c>
       <c r="J134" s="7">
         <v>2.4</v>
       </c>
       <c r="K134" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="L134" s="7">
         <v>2.7</v>
       </c>
-      <c r="M134" s="47">
+      <c r="M134" s="41">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B135" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C135" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="D135" s="7">
         <v>2.4</v>
       </c>
       <c r="E135" s="7">
         <v>2.8</v>
       </c>
       <c r="F135" s="7">
         <v>3.1</v>
       </c>
       <c r="G135" s="7">
         <v>2.6</v>
       </c>
       <c r="H135" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="I135" s="7">
         <v>1.8</v>
       </c>
       <c r="J135" s="7">
         <v>1.7</v>
       </c>
       <c r="K135" s="7">
         <v>1.7</v>
       </c>
       <c r="L135" s="7">
         <v>1.8</v>
       </c>
-      <c r="M135" s="47">
+      <c r="M135" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="13"/>
       <c r="C136" s="18"/>
       <c r="D136" s="18"/>
-      <c r="M136" s="44"/>
+      <c r="M136" s="38"/>
     </row>
     <row r="137" spans="1:17">
-      <c r="A137" s="31" t="s">
+      <c r="A137" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="B137" s="31"/>
-[...8 lines deleted...]
-      <c r="K137" s="33"/>
+      <c r="B137" s="69"/>
+      <c r="C137" s="69"/>
+      <c r="D137" s="69"/>
+      <c r="E137" s="71"/>
+      <c r="F137" s="71"/>
+      <c r="G137" s="71"/>
+      <c r="H137" s="71"/>
+      <c r="I137" s="71"/>
+      <c r="J137" s="71"/>
+      <c r="K137" s="71"/>
       <c r="L137" s="25"/>
-      <c r="M137" s="48"/>
+      <c r="M137" s="42"/>
       <c r="N137" s="25"/>
       <c r="O137" s="25"/>
       <c r="P137" s="25"/>
       <c r="Q137" s="25"/>
     </row>
     <row r="138" spans="1:17" ht="15.75" customHeight="1">
-      <c r="A138" s="34"/>
-[...5 lines deleted...]
-      <c r="G138" s="34"/>
+      <c r="A138" s="72"/>
+      <c r="B138" s="72"/>
+      <c r="C138" s="72"/>
+      <c r="D138" s="72"/>
+      <c r="E138" s="72"/>
+      <c r="F138" s="72"/>
+      <c r="G138" s="72"/>
       <c r="L138" s="4"/>
-      <c r="M138" s="45" t="s">
+      <c r="M138" s="39" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:17" ht="17.25" customHeight="1">
       <c r="A139" s="5"/>
       <c r="B139" s="17">
         <v>2014</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D139" s="6">
         <v>2016</v>
       </c>
       <c r="E139" s="6">
         <v>2017</v>
       </c>
       <c r="F139" s="26">
         <v>2018</v>
       </c>
       <c r="G139" s="6">
         <v>2019</v>
       </c>
       <c r="H139" s="6">
         <v>2020</v>
       </c>
       <c r="I139" s="6">
         <v>2021</v>
       </c>
       <c r="J139" s="6">
         <v>2022</v>
       </c>
       <c r="K139" s="6">
         <v>2023</v>
       </c>
       <c r="L139" s="6">
         <v>2024</v>
       </c>
-      <c r="M139" s="46">
+      <c r="M139" s="40">
         <v>2025</v>
       </c>
     </row>
     <row r="140" spans="1:17" s="10" customFormat="1">
       <c r="A140" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="7">
         <v>155.012</v>
       </c>
       <c r="C140" s="7">
         <v>167.94399999999999</v>
       </c>
       <c r="D140" s="7">
         <v>171.58199999999999</v>
       </c>
       <c r="E140" s="7">
         <v>171.72900000000001</v>
       </c>
       <c r="F140" s="7">
         <v>172.429</v>
       </c>
       <c r="G140" s="7">
         <v>173.10300000000001</v>
       </c>
       <c r="H140" s="7">
         <v>174.57900000000001</v>
       </c>
       <c r="I140" s="7">
         <v>173.67099999999999</v>
       </c>
       <c r="J140" s="7">
         <v>174.43700000000001</v>
       </c>
       <c r="K140" s="7">
         <v>174.905</v>
       </c>
       <c r="L140" s="7">
         <v>175.8</v>
       </c>
-      <c r="M140" s="47">
+      <c r="M140" s="41">
         <v>177.9</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="24">
         <v>86.837000000000003</v>
       </c>
       <c r="C141" s="7">
         <v>88.504000000000005</v>
       </c>
       <c r="D141" s="7">
         <v>89.432000000000002</v>
       </c>
       <c r="E141" s="7">
         <v>89.355000000000004</v>
       </c>
       <c r="F141" s="7">
         <v>88.769000000000005</v>
       </c>
       <c r="G141" s="7">
         <v>88.873999999999995</v>
       </c>
       <c r="H141" s="7">
         <v>89.393000000000001</v>
       </c>
       <c r="I141" s="7">
         <v>89.483999999999995</v>
       </c>
       <c r="J141" s="7">
         <v>90.18</v>
       </c>
       <c r="K141" s="7">
         <v>90.58</v>
       </c>
       <c r="L141" s="7">
         <v>91.6</v>
       </c>
-      <c r="M141" s="47">
+      <c r="M141" s="41">
         <v>93.2</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="24">
         <v>12.798</v>
       </c>
       <c r="C142" s="7">
         <v>13.95</v>
       </c>
       <c r="D142" s="7">
         <v>14.747999999999999</v>
       </c>
       <c r="E142" s="7">
         <v>15.08</v>
       </c>
       <c r="F142" s="7">
         <v>14.965</v>
       </c>
       <c r="G142" s="7">
         <v>15.738</v>
       </c>
       <c r="H142" s="7">
         <v>16.815999999999999</v>
       </c>
       <c r="I142" s="7">
         <v>16.806000000000001</v>
       </c>
       <c r="J142" s="7">
         <v>17.670999999999999</v>
       </c>
       <c r="K142" s="7">
         <v>17.652000000000001</v>
       </c>
       <c r="L142" s="7">
         <v>17.899999999999999</v>
       </c>
-      <c r="M142" s="47">
+      <c r="M142" s="41">
         <v>18.3</v>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="24">
         <v>34.305999999999997</v>
       </c>
       <c r="C143" s="7">
         <v>35.435000000000002</v>
       </c>
       <c r="D143" s="7">
         <v>36.027999999999999</v>
       </c>
       <c r="E143" s="7">
         <v>36.142000000000003</v>
       </c>
       <c r="F143" s="7">
         <v>36.35</v>
       </c>
       <c r="G143" s="7">
         <v>36.095999999999997</v>
       </c>
       <c r="H143" s="7">
         <v>36.067999999999998</v>
       </c>
       <c r="I143" s="7">
         <v>36.06</v>
       </c>
       <c r="J143" s="7">
         <v>34.527000000000001</v>
       </c>
       <c r="K143" s="7">
         <v>34.493000000000002</v>
       </c>
       <c r="L143" s="7">
         <v>34.5</v>
       </c>
-      <c r="M143" s="47">
+      <c r="M143" s="41">
         <v>35.1</v>
       </c>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B144" s="24"/>
       <c r="C144" s="7"/>
       <c r="D144" s="7"/>
       <c r="E144" s="7"/>
       <c r="F144" s="7"/>
       <c r="G144" s="7"/>
       <c r="H144" s="7"/>
       <c r="I144" s="7"/>
       <c r="J144" s="7"/>
       <c r="K144" s="7"/>
       <c r="L144" s="7"/>
-      <c r="M144" s="47"/>
+      <c r="M144" s="41"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="24">
         <v>1.585</v>
       </c>
       <c r="C145" s="7">
         <v>2.42</v>
       </c>
       <c r="D145" s="7">
         <v>2.3170000000000002</v>
       </c>
       <c r="E145" s="7">
         <v>2.2810000000000001</v>
       </c>
       <c r="F145" s="7">
         <v>2.3140000000000001</v>
       </c>
       <c r="G145" s="7">
         <v>2.34</v>
       </c>
       <c r="H145" s="7">
         <v>2.319</v>
       </c>
       <c r="I145" s="7">
         <v>2.226</v>
       </c>
       <c r="J145" s="7">
         <v>2.4180000000000001</v>
       </c>
       <c r="K145" s="7">
         <v>2.343</v>
       </c>
       <c r="L145" s="7">
         <v>2.4</v>
       </c>
-      <c r="M145" s="47">
+      <c r="M145" s="41">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B146" s="24">
         <v>3.081</v>
       </c>
       <c r="C146" s="7">
         <v>4.3049999999999997</v>
       </c>
       <c r="D146" s="7">
         <v>4.6539999999999999</v>
       </c>
       <c r="E146" s="7">
         <v>4.5140000000000002</v>
       </c>
       <c r="F146" s="7">
         <v>4.7119999999999997</v>
       </c>
       <c r="G146" s="7">
         <v>4.6509999999999998</v>
       </c>
       <c r="H146" s="7">
         <v>4.78</v>
       </c>
       <c r="I146" s="7">
         <v>4.6310000000000002</v>
       </c>
       <c r="J146" s="7">
         <v>4.2290000000000001</v>
       </c>
       <c r="K146" s="7">
         <v>4.3849999999999998</v>
       </c>
       <c r="L146" s="7">
         <v>4.3</v>
       </c>
-      <c r="M146" s="47">
+      <c r="M146" s="41">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B147" s="24">
         <v>1.8149999999999999</v>
       </c>
       <c r="C147" s="7">
         <v>2.4119999999999999</v>
       </c>
       <c r="D147" s="7">
         <v>2.931</v>
       </c>
       <c r="E147" s="7">
         <v>3</v>
       </c>
       <c r="F147" s="7">
         <v>3.0249999999999999</v>
       </c>
       <c r="G147" s="7">
         <v>3.0230000000000001</v>
       </c>
       <c r="H147" s="7">
         <v>2.9279999999999999</v>
       </c>
       <c r="I147" s="7">
         <v>2.911</v>
       </c>
       <c r="J147" s="7">
         <v>2.8519999999999999</v>
       </c>
       <c r="K147" s="7">
         <v>2.9809999999999999</v>
       </c>
       <c r="L147" s="7">
         <v>2.9</v>
       </c>
-      <c r="M147" s="47">
+      <c r="M147" s="41">
         <v>2.9</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B148" s="24">
         <v>1.9890000000000001</v>
       </c>
       <c r="C148" s="7">
         <v>3.327</v>
       </c>
       <c r="D148" s="7">
         <v>2.9430000000000001</v>
       </c>
       <c r="E148" s="7">
         <v>3.073</v>
       </c>
       <c r="F148" s="7">
         <v>3.0920000000000001</v>
       </c>
       <c r="G148" s="7">
         <v>3.06</v>
       </c>
       <c r="H148" s="7">
         <v>2.9649999999999999</v>
       </c>
       <c r="I148" s="7">
         <v>2.8340000000000001</v>
       </c>
       <c r="J148" s="7">
         <v>3.1389999999999998</v>
       </c>
       <c r="K148" s="7">
         <v>3.24</v>
       </c>
       <c r="L148" s="7">
         <v>3.1</v>
       </c>
-      <c r="M148" s="47">
+      <c r="M148" s="41">
         <v>2.9</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B149" s="24">
         <v>2.3119999999999998</v>
       </c>
       <c r="C149" s="7">
         <v>3.1880000000000002</v>
       </c>
       <c r="D149" s="7">
         <v>3.7509999999999999</v>
       </c>
       <c r="E149" s="7">
         <v>3.694</v>
       </c>
       <c r="F149" s="7">
         <v>3.9039999999999999</v>
       </c>
       <c r="G149" s="7">
         <v>3.899</v>
       </c>
       <c r="H149" s="7">
         <v>3.8839999999999999</v>
       </c>
       <c r="I149" s="7">
         <v>3.8109999999999999</v>
       </c>
       <c r="J149" s="7">
         <v>3.6389999999999998</v>
       </c>
       <c r="K149" s="7">
         <v>3.883</v>
       </c>
       <c r="L149" s="7">
         <v>3.8</v>
       </c>
-      <c r="M149" s="47">
+      <c r="M149" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B150" s="24">
         <v>1.6579999999999999</v>
       </c>
       <c r="C150" s="7">
         <v>2.7410000000000001</v>
       </c>
       <c r="D150" s="7">
         <v>2.262</v>
       </c>
       <c r="E150" s="7">
         <v>2.2229999999999999</v>
       </c>
       <c r="F150" s="7">
         <v>2.3330000000000002</v>
       </c>
       <c r="G150" s="7">
         <v>2.3210000000000002</v>
       </c>
       <c r="H150" s="7">
         <v>2.1509999999999998</v>
       </c>
       <c r="I150" s="7">
         <v>2.0659999999999998</v>
       </c>
       <c r="J150" s="7">
         <v>2.2709999999999999</v>
       </c>
       <c r="K150" s="7">
         <v>2.1859999999999999</v>
       </c>
       <c r="L150" s="7">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M150" s="47">
+      <c r="M150" s="41">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B151" s="24">
         <v>1.403</v>
       </c>
       <c r="C151" s="7">
         <v>1.931</v>
       </c>
       <c r="D151" s="7">
         <v>1.9910000000000001</v>
       </c>
       <c r="E151" s="7">
         <v>1.8680000000000001</v>
       </c>
       <c r="F151" s="7">
         <v>1.853</v>
       </c>
       <c r="G151" s="7">
         <v>1.9039999999999999</v>
       </c>
       <c r="H151" s="7">
         <v>1.843</v>
       </c>
       <c r="I151" s="7">
         <v>1.8180000000000001</v>
       </c>
       <c r="J151" s="7">
         <v>2.0259999999999998</v>
       </c>
       <c r="K151" s="7">
         <v>2.0019999999999998</v>
       </c>
       <c r="L151" s="7">
         <v>1.9</v>
       </c>
-      <c r="M151" s="47">
+      <c r="M151" s="41">
         <v>1.9</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B152" s="24">
         <v>3.4950000000000001</v>
       </c>
       <c r="C152" s="7">
         <v>5.08</v>
       </c>
       <c r="D152" s="7">
         <v>4.774</v>
       </c>
       <c r="E152" s="7">
         <v>4.6680000000000001</v>
       </c>
       <c r="F152" s="7">
         <v>5.069</v>
       </c>
       <c r="G152" s="7">
         <v>5.125</v>
       </c>
       <c r="H152" s="7">
         <v>5.25</v>
       </c>
       <c r="I152" s="7">
         <v>4.93</v>
       </c>
       <c r="J152" s="7">
         <v>5.2069999999999999</v>
       </c>
       <c r="K152" s="7">
         <v>5.0389999999999997</v>
       </c>
       <c r="L152" s="7">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M152" s="47">
+      <c r="M152" s="41">
         <v>5.2</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B153" s="24">
         <v>1.4890000000000001</v>
       </c>
       <c r="C153" s="7">
         <v>1.81</v>
       </c>
       <c r="D153" s="7">
         <v>2.327</v>
       </c>
       <c r="E153" s="7">
         <v>2.2589999999999999</v>
       </c>
       <c r="F153" s="7">
         <v>2.3460000000000001</v>
       </c>
       <c r="G153" s="7">
         <v>2.3940000000000001</v>
       </c>
       <c r="H153" s="7">
         <v>2.4359999999999999</v>
       </c>
       <c r="I153" s="7">
         <v>2.2989999999999999</v>
       </c>
       <c r="J153" s="7">
         <v>2.6280000000000001</v>
       </c>
       <c r="K153" s="7">
         <v>2.4830000000000001</v>
       </c>
       <c r="L153" s="7">
         <v>2.6</v>
       </c>
-      <c r="M153" s="47">
+      <c r="M153" s="41">
         <v>2.5</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B154" s="24">
         <v>2.2440000000000002</v>
       </c>
       <c r="C154" s="7">
         <v>2.8410000000000002</v>
       </c>
       <c r="D154" s="7">
         <v>3.4239999999999999</v>
       </c>
       <c r="E154" s="7">
         <v>3.5720000000000001</v>
       </c>
       <c r="F154" s="7">
         <v>3.6970000000000001</v>
       </c>
       <c r="G154" s="7">
         <v>3.6779999999999999</v>
       </c>
       <c r="H154" s="7">
         <v>3.746</v>
       </c>
       <c r="I154" s="7">
         <v>3.7949999999999999</v>
       </c>
       <c r="J154" s="7">
         <v>3.65</v>
       </c>
       <c r="K154" s="7">
         <v>3.6379999999999999</v>
       </c>
       <c r="L154" s="7">
         <v>3.5</v>
       </c>
-      <c r="M154" s="47">
+      <c r="M154" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="22"/>
-      <c r="M155" s="44"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:13" ht="15">
+      <c r="M155" s="38"/>
+    </row>
+    <row r="156" spans="1:13" ht="14.25">
       <c r="A156" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="M156" s="44"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:13" ht="15">
+      <c r="M156" s="38"/>
+    </row>
+    <row r="157" spans="1:13" ht="14.25">
       <c r="A157" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="M157" s="44"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:13" ht="15">
+      <c r="M157" s="38"/>
+    </row>
+    <row r="158" spans="1:13" ht="14.25">
       <c r="A158" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="M158" s="44"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:13" ht="15">
+      <c r="M158" s="38"/>
+    </row>
+    <row r="159" spans="1:13" ht="14.25">
       <c r="A159" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="M159" s="44"/>
+      <c r="M159" s="38"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="27"/>
-      <c r="M160" s="44"/>
+      <c r="M160" s="38"/>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="27"/>
-      <c r="M161" s="38"/>
+      <c r="M161" s="32"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="27"/>
-      <c r="M162" s="38"/>
+      <c r="M162" s="32"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="27"/>
-      <c r="M163" s="38"/>
+      <c r="M163" s="32"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="27"/>
-      <c r="M164" s="38"/>
+      <c r="M164" s="32"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="27"/>
-      <c r="M165" s="38"/>
+      <c r="M165" s="32"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="27"/>
-      <c r="M166" s="38"/>
+      <c r="M166" s="32"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="27"/>
-      <c r="M167" s="38"/>
+      <c r="M167" s="32"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="27"/>
-      <c r="M168" s="38"/>
+      <c r="M168" s="32"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="27"/>
-      <c r="M169" s="38"/>
+      <c r="M169" s="32"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="27"/>
-      <c r="M170" s="38"/>
+      <c r="M170" s="32"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="27"/>
-      <c r="M171" s="38"/>
+      <c r="M171" s="32"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="27"/>
-      <c r="M172" s="38"/>
+      <c r="M172" s="32"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="27"/>
-      <c r="M173" s="38"/>
+      <c r="M173" s="32"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="27"/>
-      <c r="M174" s="38"/>
+      <c r="M174" s="32"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="27"/>
-      <c r="M175" s="38"/>
+      <c r="M175" s="32"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="27"/>
-      <c r="M176" s="38"/>
+      <c r="M176" s="32"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="27"/>
-      <c r="M177" s="38"/>
+      <c r="M177" s="32"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="27"/>
-      <c r="M178" s="38"/>
+      <c r="M178" s="32"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="27"/>
-      <c r="M179" s="38"/>
+      <c r="M179" s="32"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="27"/>
-      <c r="M180" s="38"/>
+      <c r="M180" s="32"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="27"/>
-      <c r="M181" s="38"/>
+      <c r="M181" s="32"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="27"/>
-      <c r="M182" s="38"/>
+      <c r="M182" s="32"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="27"/>
-      <c r="M183" s="38"/>
+      <c r="M183" s="32"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="27"/>
-      <c r="M184" s="38"/>
+      <c r="M184" s="32"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="27"/>
-      <c r="M185" s="38"/>
+      <c r="M185" s="32"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="27"/>
-      <c r="M186" s="38"/>
+      <c r="M186" s="32"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="27"/>
-      <c r="M187" s="38"/>
+      <c r="M187" s="32"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="27"/>
-      <c r="M188" s="38"/>
+      <c r="M188" s="32"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="27"/>
-      <c r="M189" s="38"/>
+      <c r="M189" s="32"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="27"/>
-      <c r="M190" s="38"/>
+      <c r="M190" s="32"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="27"/>
-      <c r="M191" s="38"/>
+      <c r="M191" s="32"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="27"/>
-      <c r="M192" s="38"/>
+      <c r="M192" s="32"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="27"/>
-      <c r="M193" s="38"/>
+      <c r="M193" s="32"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="27"/>
-      <c r="M194" s="38"/>
+      <c r="M194" s="32"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="27"/>
-      <c r="M195" s="38"/>
+      <c r="M195" s="32"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="27"/>
-      <c r="M196" s="38"/>
+      <c r="M196" s="32"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="27"/>
-      <c r="M197" s="38"/>
+      <c r="M197" s="32"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="27"/>
-      <c r="M198" s="38"/>
+      <c r="M198" s="32"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="27"/>
-      <c r="M199" s="38"/>
+      <c r="M199" s="32"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="27"/>
-      <c r="M200" s="38"/>
+      <c r="M200" s="32"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="27"/>
-      <c r="M201" s="38"/>
+      <c r="M201" s="32"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="27"/>
-      <c r="M202" s="38"/>
+      <c r="M202" s="32"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="27"/>
-      <c r="M203" s="38"/>
+      <c r="M203" s="32"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="27"/>
-      <c r="M204" s="38"/>
+      <c r="M204" s="32"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="27"/>
-      <c r="M205" s="38"/>
+      <c r="M205" s="32"/>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="27"/>
-      <c r="M206" s="38"/>
+      <c r="M206" s="32"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="27"/>
-      <c r="M207" s="38"/>
+      <c r="M207" s="32"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="27"/>
-      <c r="M208" s="38"/>
+      <c r="M208" s="32"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="27"/>
-      <c r="M209" s="38"/>
+      <c r="M209" s="32"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="27"/>
-      <c r="M210" s="38"/>
+      <c r="M210" s="32"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="27"/>
-      <c r="M211" s="38"/>
+      <c r="M211" s="32"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="27"/>
-      <c r="M212" s="38"/>
+      <c r="M212" s="32"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="27"/>
-      <c r="M213" s="38"/>
+      <c r="M213" s="32"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="27"/>
-      <c r="M214" s="38"/>
+      <c r="M214" s="32"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="27"/>
-      <c r="M215" s="38"/>
+      <c r="M215" s="32"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="27"/>
-      <c r="M216" s="38"/>
+      <c r="M216" s="32"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="27"/>
-      <c r="M217" s="38"/>
+      <c r="M217" s="32"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="27"/>
-      <c r="M218" s="38"/>
+      <c r="M218" s="32"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="27"/>
-      <c r="M219" s="38"/>
+      <c r="M219" s="32"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="27"/>
-      <c r="M220" s="38"/>
+      <c r="M220" s="32"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="27"/>
-      <c r="M221" s="38"/>
+      <c r="M221" s="32"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="27"/>
-      <c r="M222" s="38"/>
+      <c r="M222" s="32"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="27"/>
-      <c r="M223" s="38"/>
+      <c r="M223" s="32"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="27"/>
-      <c r="M224" s="38"/>
+      <c r="M224" s="32"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="27"/>
-      <c r="M225" s="38"/>
+      <c r="M225" s="32"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="27"/>
-      <c r="M226" s="38"/>
+      <c r="M226" s="32"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="27"/>
-      <c r="M227" s="38"/>
+      <c r="M227" s="32"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="27"/>
-      <c r="M228" s="38"/>
+      <c r="M228" s="32"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="27"/>
-      <c r="M229" s="38"/>
+      <c r="M229" s="32"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="27"/>
-      <c r="M230" s="38"/>
+      <c r="M230" s="32"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="27"/>
-      <c r="M231" s="38"/>
+      <c r="M231" s="32"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="27"/>
-      <c r="M232" s="38"/>
+      <c r="M232" s="32"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="27"/>
-      <c r="M233" s="38"/>
+      <c r="M233" s="32"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="27"/>
-      <c r="M234" s="38"/>
+      <c r="M234" s="32"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="27"/>
-      <c r="M235" s="38"/>
+      <c r="M235" s="32"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="27"/>
-      <c r="M236" s="38"/>
+      <c r="M236" s="32"/>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="27"/>
-      <c r="M237" s="38"/>
+      <c r="M237" s="32"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="27"/>
-      <c r="M238" s="38"/>
+      <c r="M238" s="32"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="27"/>
-      <c r="M239" s="38"/>
+      <c r="M239" s="32"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="27"/>
-      <c r="M240" s="38"/>
+      <c r="M240" s="32"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="27"/>
-      <c r="M241" s="38"/>
+      <c r="M241" s="32"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="27"/>
-      <c r="M242" s="38"/>
+      <c r="M242" s="32"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="27"/>
-      <c r="M243" s="38"/>
+      <c r="M243" s="32"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="27"/>
-      <c r="M244" s="38"/>
+      <c r="M244" s="32"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="27"/>
-      <c r="M245" s="38"/>
+      <c r="M245" s="32"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="27"/>
-      <c r="M246" s="38"/>
+      <c r="M246" s="32"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="27"/>
-      <c r="M247" s="38"/>
+      <c r="M247" s="32"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="27"/>
-      <c r="M248" s="38"/>
+      <c r="M248" s="32"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="27"/>
-      <c r="M249" s="38"/>
+      <c r="M249" s="32"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="27"/>
-      <c r="M250" s="38"/>
+      <c r="M250" s="32"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="27"/>
-      <c r="M251" s="38"/>
+      <c r="M251" s="32"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="27"/>
-      <c r="M252" s="38"/>
+      <c r="M252" s="32"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="27"/>
-      <c r="M253" s="38"/>
+      <c r="M253" s="32"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="27"/>
-      <c r="M254" s="38"/>
+      <c r="M254" s="32"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="27"/>
-      <c r="M255" s="38"/>
+      <c r="M255" s="32"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="27"/>
-      <c r="M256" s="38"/>
+      <c r="M256" s="32"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="27"/>
-      <c r="M257" s="38"/>
+      <c r="M257" s="32"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="27"/>
-      <c r="M258" s="38"/>
+      <c r="M258" s="32"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="27"/>
-      <c r="M259" s="38"/>
+      <c r="M259" s="32"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="27"/>
-      <c r="M260" s="38"/>
+      <c r="M260" s="32"/>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="27"/>
-      <c r="M261" s="38"/>
+      <c r="M261" s="32"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="27"/>
-      <c r="M262" s="38"/>
+      <c r="M262" s="32"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="27"/>
-      <c r="M263" s="38"/>
+      <c r="M263" s="32"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="27"/>
-      <c r="M264" s="38"/>
+      <c r="M264" s="32"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="27"/>
-      <c r="M265" s="38"/>
+      <c r="M265" s="32"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="27"/>
-      <c r="M266" s="38"/>
+      <c r="M266" s="32"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="27"/>
-      <c r="M267" s="38"/>
+      <c r="M267" s="32"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="27"/>
-      <c r="M268" s="38"/>
+      <c r="M268" s="32"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="27"/>
-      <c r="M269" s="38"/>
+      <c r="M269" s="32"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="27"/>
-      <c r="M270" s="38"/>
+      <c r="M270" s="32"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="27"/>
-      <c r="M271" s="38"/>
+      <c r="M271" s="32"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="27"/>
-      <c r="M272" s="38"/>
+      <c r="M272" s="32"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="27"/>
-      <c r="M273" s="38"/>
+      <c r="M273" s="32"/>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="27"/>
-      <c r="M274" s="38"/>
+      <c r="M274" s="32"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="27"/>
-      <c r="M275" s="38"/>
+      <c r="M275" s="32"/>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="27"/>
-      <c r="M276" s="38"/>
+      <c r="M276" s="32"/>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="27"/>
-      <c r="M277" s="38"/>
+      <c r="M277" s="32"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="27"/>
-      <c r="M278" s="38"/>
+      <c r="M278" s="32"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="27"/>
-      <c r="M279" s="38"/>
+      <c r="M279" s="32"/>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="27"/>
-      <c r="M280" s="38"/>
+      <c r="M280" s="32"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="27"/>
-      <c r="M281" s="38"/>
+      <c r="M281" s="32"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="27"/>
-      <c r="M282" s="38"/>
+      <c r="M282" s="32"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="27"/>
-      <c r="M283" s="38"/>
+      <c r="M283" s="32"/>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" s="27"/>
-      <c r="M284" s="38"/>
+      <c r="M284" s="32"/>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" s="27"/>
-      <c r="M285" s="38"/>
+      <c r="M285" s="32"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="27"/>
-      <c r="M286" s="38"/>
+      <c r="M286" s="32"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="27"/>
-      <c r="M287" s="38"/>
+      <c r="M287" s="32"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="27"/>
-      <c r="M288" s="38"/>
+      <c r="M288" s="32"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="27"/>
-      <c r="M289" s="38"/>
+      <c r="M289" s="32"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="27"/>
-      <c r="M290" s="38"/>
+      <c r="M290" s="32"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="27"/>
-      <c r="M291" s="38"/>
+      <c r="M291" s="32"/>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="27"/>
-      <c r="M292" s="38"/>
+      <c r="M292" s="32"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="27"/>
-      <c r="M293" s="38"/>
+      <c r="M293" s="32"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="27"/>
-      <c r="M294" s="38"/>
+      <c r="M294" s="32"/>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="27"/>
-      <c r="M295" s="38"/>
+      <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="27"/>
-      <c r="M296" s="38"/>
+      <c r="M296" s="32"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="27"/>
-      <c r="M297" s="38"/>
+      <c r="M297" s="32"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="27"/>
-      <c r="M298" s="38"/>
+      <c r="M298" s="32"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="27"/>
-      <c r="M299" s="38"/>
+      <c r="M299" s="32"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="27"/>
-      <c r="M300" s="38"/>
+      <c r="M300" s="32"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="27"/>
-      <c r="M301" s="38"/>
+      <c r="M301" s="32"/>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="27"/>
-      <c r="M302" s="38"/>
+      <c r="M302" s="32"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="27"/>
-      <c r="M303" s="38"/>
+      <c r="M303" s="32"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="27"/>
     </row>
     <row r="305" spans="1:1">
       <c r="A305" s="27"/>
     </row>
     <row r="306" spans="1:1">
       <c r="A306" s="27"/>
     </row>
     <row r="307" spans="1:1">
       <c r="A307" s="27"/>
     </row>
     <row r="308" spans="1:1">
       <c r="A308" s="27"/>
     </row>
     <row r="309" spans="1:1">
       <c r="A309" s="27"/>
     </row>
     <row r="310" spans="1:1">
       <c r="A310" s="27"/>
     </row>
     <row r="311" spans="1:1">
       <c r="A311" s="27"/>
     </row>
@@ -10979,56 +12026,58 @@
     <mergeCell ref="A80:G80"/>
     <mergeCell ref="A99:G99"/>
     <mergeCell ref="A119:G119"/>
     <mergeCell ref="A79:K79"/>
     <mergeCell ref="A98:K98"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>жыл</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Основные индикаторы рынка труда по квраталам 2003-2008 года</dc:title>
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>