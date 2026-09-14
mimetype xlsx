--- v0 (2026-04-24)
+++ v1 (2026-09-14)
@@ -1,62 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\10-29 динамические ряды\2026\Основные индикаторы рынка труда по районам (год)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="210" yWindow="1125" windowWidth="13590" windowHeight="12765"/>
   </bookViews>
   <sheets>
-    <sheet name="год" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="год" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="78">
   <si>
     <t xml:space="preserve">Безработное население </t>
   </si>
   <si>
     <t>Уровень безработицы</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Наемные работники</t>
   </si>
   <si>
     <t>Занятое население</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
@@ -235,67 +244,205 @@
   </si>
   <si>
     <r>
       <t>Основные индикаторы рынка труда по районам Павлодарской области 2014-2025гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики труда</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Кумашева А.Б.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7182 510609</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.kumasheva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/35/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/341256/file/ru/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Источником данных является выборочное обследование домашних хозяйств по занятости населения. </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702835</t>
+  </si>
+  <si>
+    <t>251101, 251201, 251301, 251501, 251602, 25160101, 25160113, 25160102, 251701</t>
+  </si>
+  <si>
+    <t>Рабочая сила (в возрасте 15 и старше), Занятое население, Наемные работники, Самостоятельно занятые работники, Безработное население, Уровень безработицы, Уровень молодежной безработицы (в возрасте 15-24 лет), Уровень молодежной безработицы (в возрасте 15-34 лет), Лица, не входящие в состав рабочей силы (в возрасте 15 и старше).</t>
+  </si>
+  <si>
+    <t>Человек, процент</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сбор информации по показателяю осуществляется путем проведения выборочного обследования населения.  Опрос населения осуществляется методом ведения интервью, путем непосредственного посещения интервьюерами домашних хозяйств, попавших в выборку. 
+</t>
+  </si>
+  <si>
+    <t>С 2014 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рабочая сила (в возрасте 15 и старше)– занятое и безработное население.  Занятое лицо – физическое лицо, осуществляющее деятельность за оплату или путем извлечения дохода посредством использования имущества, производства и продажи товаров, выполнения работ, оказания услуг.  Наемный работник – физическое лицо, выполняющее работу по трудовому договору либо осуществляющее деятельность по договору гражданско-правового характера, в котором распорядок и оплата за проработанное время либо единицу произведенного товара, либо за оказанные услуги определяются заказчиком.  Самостоятельно занятые – это лица, занятые производством (реализацией) товаров, работ и услуг индивидуально без договора найма.                                                                                                                                            Безработное лицо – физическое лицо, осуществляющее поиск работы и готовое приступить к работе.   Уровень молодежной безработицы в возрасте 15-24 лет – доля численности безработного населения в возрасте 15-24 лет в численности рабочей силы в этом же возрасте, измеренная в процентах.                           Уровень молодежной безработицы в возрасте 15-34 лет – доля численности безработного населения в возрасте 15-34 лет в численности рабочей силы в этом же возрасте, измеренная в процентах.                            Лица, не входящие в состав рабочей силы (в возрасте 15 и старше) - лица, которые не являются занятыми или безработными.       </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###.###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="37">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -495,52 +642,77 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="24">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -611,50 +783,56 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
@@ -802,1865 +980,1906 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1697">
+  <cellStyleXfs count="1700">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...369 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...374 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...265 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-[...123 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="32" fillId="0" borderId="0" xfId="1616" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1616" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1623" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1624" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1625" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="1629" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="10" xfId="1697" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="1698" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="1617" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...80 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1697">
+  <cellStyles count="1700">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 12" xfId="4"/>
     <cellStyle name="20% - Акцент1 13" xfId="5"/>
     <cellStyle name="20% - Акцент1 14" xfId="6"/>
     <cellStyle name="20% - Акцент1 15" xfId="7"/>
     <cellStyle name="20% - Акцент1 16" xfId="8"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="23"/>
     <cellStyle name="20% - Акцент1 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 4" xfId="25"/>
@@ -3434,50 +3653,51 @@
     <cellStyle name="Вычисление 14" xfId="793"/>
     <cellStyle name="Вычисление 15" xfId="794"/>
     <cellStyle name="Вычисление 16" xfId="795"/>
     <cellStyle name="Вычисление 2" xfId="796"/>
     <cellStyle name="Вычисление 2 10" xfId="797"/>
     <cellStyle name="Вычисление 2 11" xfId="798"/>
     <cellStyle name="Вычисление 2 12" xfId="799"/>
     <cellStyle name="Вычисление 2 13" xfId="800"/>
     <cellStyle name="Вычисление 2 14" xfId="801"/>
     <cellStyle name="Вычисление 2 15" xfId="802"/>
     <cellStyle name="Вычисление 2 2" xfId="803"/>
     <cellStyle name="Вычисление 2 3" xfId="804"/>
     <cellStyle name="Вычисление 2 4" xfId="805"/>
     <cellStyle name="Вычисление 2 5" xfId="806"/>
     <cellStyle name="Вычисление 2 6" xfId="807"/>
     <cellStyle name="Вычисление 2 7" xfId="808"/>
     <cellStyle name="Вычисление 2 8" xfId="809"/>
     <cellStyle name="Вычисление 2 9" xfId="810"/>
     <cellStyle name="Вычисление 3" xfId="811"/>
     <cellStyle name="Вычисление 4" xfId="812"/>
     <cellStyle name="Вычисление 5" xfId="813"/>
     <cellStyle name="Вычисление 6" xfId="814"/>
     <cellStyle name="Вычисление 7" xfId="815"/>
     <cellStyle name="Вычисление 8" xfId="816"/>
     <cellStyle name="Вычисление 9" xfId="817"/>
+    <cellStyle name="Гиперссылка" xfId="1698" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1617"/>
     <cellStyle name="Гиперссылка 2 2" xfId="1618"/>
     <cellStyle name="Заголовок 1 10" xfId="818"/>
     <cellStyle name="Заголовок 1 11" xfId="819"/>
     <cellStyle name="Заголовок 1 12" xfId="820"/>
     <cellStyle name="Заголовок 1 13" xfId="821"/>
     <cellStyle name="Заголовок 1 14" xfId="822"/>
     <cellStyle name="Заголовок 1 15" xfId="823"/>
     <cellStyle name="Заголовок 1 16" xfId="824"/>
     <cellStyle name="Заголовок 1 2" xfId="825"/>
     <cellStyle name="Заголовок 1 2 10" xfId="826"/>
     <cellStyle name="Заголовок 1 2 11" xfId="827"/>
     <cellStyle name="Заголовок 1 2 12" xfId="828"/>
     <cellStyle name="Заголовок 1 2 13" xfId="829"/>
     <cellStyle name="Заголовок 1 2 14" xfId="830"/>
     <cellStyle name="Заголовок 1 2 15" xfId="831"/>
     <cellStyle name="Заголовок 1 2 2" xfId="832"/>
     <cellStyle name="Заголовок 1 2 3" xfId="833"/>
     <cellStyle name="Заголовок 1 2 4" xfId="834"/>
     <cellStyle name="Заголовок 1 2 5" xfId="835"/>
     <cellStyle name="Заголовок 1 2 6" xfId="836"/>
     <cellStyle name="Заголовок 1 2 7" xfId="837"/>
     <cellStyle name="Заголовок 1 2 8" xfId="838"/>
     <cellStyle name="Заголовок 1 2 9" xfId="839"/>
     <cellStyle name="Заголовок 1 3" xfId="840"/>
@@ -4059,52 +4279,54 @@
     <cellStyle name="Обычный 3 2 3" xfId="1356"/>
     <cellStyle name="Обычный 3 2 4" xfId="1620"/>
     <cellStyle name="Обычный 3 2_11.13(1)" xfId="1357"/>
     <cellStyle name="Обычный 3 3" xfId="1358"/>
     <cellStyle name="Обычный 3 3 2" xfId="1621"/>
     <cellStyle name="Обычный 3 4" xfId="1359"/>
     <cellStyle name="Обычный 3 4 2" xfId="1622"/>
     <cellStyle name="Обычный 3 5" xfId="1360"/>
     <cellStyle name="Обычный 3 6" xfId="1361"/>
     <cellStyle name="Обычный 3 7" xfId="1362"/>
     <cellStyle name="Обычный 3 8" xfId="1363"/>
     <cellStyle name="Обычный 3 9" xfId="1364"/>
     <cellStyle name="Обычный 3_8" xfId="1365"/>
     <cellStyle name="Обычный 30" xfId="1366"/>
     <cellStyle name="Обычный 31" xfId="1367"/>
     <cellStyle name="Обычный 32" xfId="1368"/>
     <cellStyle name="Обычный 33" xfId="1369"/>
     <cellStyle name="Обычный 34" xfId="1370"/>
     <cellStyle name="Обычный 35" xfId="1371"/>
     <cellStyle name="Обычный 36" xfId="1372"/>
     <cellStyle name="Обычный 37" xfId="1373"/>
     <cellStyle name="Обычный 38" xfId="1374"/>
     <cellStyle name="Обычный 39" xfId="1375"/>
     <cellStyle name="Обычный 4" xfId="1376"/>
     <cellStyle name="Обычный 4 10" xfId="1377"/>
+    <cellStyle name="Обычный 4 10 2" xfId="1697"/>
     <cellStyle name="Обычный 4 11" xfId="1689"/>
     <cellStyle name="Обычный 4 2" xfId="1378"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="1699"/>
     <cellStyle name="Обычный 4 3" xfId="1379"/>
     <cellStyle name="Обычный 4 4" xfId="1380"/>
     <cellStyle name="Обычный 4 5" xfId="1381"/>
     <cellStyle name="Обычный 4 6" xfId="1382"/>
     <cellStyle name="Обычный 4 6 2" xfId="1383"/>
     <cellStyle name="Обычный 4 7" xfId="1384"/>
     <cellStyle name="Обычный 4 7 2" xfId="1385"/>
     <cellStyle name="Обычный 4 8" xfId="1386"/>
     <cellStyle name="Обычный 4 9" xfId="1387"/>
     <cellStyle name="Обычный 4 9 2" xfId="1388"/>
     <cellStyle name="Обычный 4 9 3" xfId="1389"/>
     <cellStyle name="Обычный 40" xfId="1390"/>
     <cellStyle name="Обычный 41" xfId="1391"/>
     <cellStyle name="Обычный 42" xfId="1392"/>
     <cellStyle name="Обычный 43" xfId="1393"/>
     <cellStyle name="Обычный 44" xfId="1394"/>
     <cellStyle name="Обычный 45" xfId="1395"/>
     <cellStyle name="Обычный 46" xfId="1396"/>
     <cellStyle name="Обычный 47" xfId="1397"/>
     <cellStyle name="Обычный 48" xfId="1398"/>
     <cellStyle name="Обычный 49" xfId="1399"/>
     <cellStyle name="Обычный 5" xfId="1400"/>
     <cellStyle name="Обычный 5 2" xfId="1401"/>
     <cellStyle name="Обычный 5 3" xfId="1402"/>
     <cellStyle name="Обычный 5 4" xfId="1403"/>
@@ -4385,166 +4607,176 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4676,166 +4908,565 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702835" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/341256/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kumasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/35/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="87" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.28515625" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" customWidth="1"/>
+    <col min="3" max="3" width="33.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:2" s="47" customFormat="1">
+      <c r="A2" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="38.25">
+      <c r="A3" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="67" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="38.25">
+      <c r="A5" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="67" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="165.75">
+      <c r="A7" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="66" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="67" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="67" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46485</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+    <col min="257" max="257" width="4" customWidth="1"/>
+    <col min="258" max="258" width="111.5703125" customWidth="1"/>
+    <col min="513" max="513" width="4" customWidth="1"/>
+    <col min="514" max="514" width="111.5703125" customWidth="1"/>
+    <col min="769" max="769" width="4" customWidth="1"/>
+    <col min="770" max="770" width="111.5703125" customWidth="1"/>
+    <col min="1025" max="1025" width="4" customWidth="1"/>
+    <col min="1026" max="1026" width="111.5703125" customWidth="1"/>
+    <col min="1281" max="1281" width="4" customWidth="1"/>
+    <col min="1282" max="1282" width="111.5703125" customWidth="1"/>
+    <col min="1537" max="1537" width="4" customWidth="1"/>
+    <col min="1538" max="1538" width="111.5703125" customWidth="1"/>
+    <col min="1793" max="1793" width="4" customWidth="1"/>
+    <col min="1794" max="1794" width="111.5703125" customWidth="1"/>
+    <col min="2049" max="2049" width="4" customWidth="1"/>
+    <col min="2050" max="2050" width="111.5703125" customWidth="1"/>
+    <col min="2305" max="2305" width="4" customWidth="1"/>
+    <col min="2306" max="2306" width="111.5703125" customWidth="1"/>
+    <col min="2561" max="2561" width="4" customWidth="1"/>
+    <col min="2562" max="2562" width="111.5703125" customWidth="1"/>
+    <col min="2817" max="2817" width="4" customWidth="1"/>
+    <col min="2818" max="2818" width="111.5703125" customWidth="1"/>
+    <col min="3073" max="3073" width="4" customWidth="1"/>
+    <col min="3074" max="3074" width="111.5703125" customWidth="1"/>
+    <col min="3329" max="3329" width="4" customWidth="1"/>
+    <col min="3330" max="3330" width="111.5703125" customWidth="1"/>
+    <col min="3585" max="3585" width="4" customWidth="1"/>
+    <col min="3586" max="3586" width="111.5703125" customWidth="1"/>
+    <col min="3841" max="3841" width="4" customWidth="1"/>
+    <col min="3842" max="3842" width="111.5703125" customWidth="1"/>
+    <col min="4097" max="4097" width="4" customWidth="1"/>
+    <col min="4098" max="4098" width="111.5703125" customWidth="1"/>
+    <col min="4353" max="4353" width="4" customWidth="1"/>
+    <col min="4354" max="4354" width="111.5703125" customWidth="1"/>
+    <col min="4609" max="4609" width="4" customWidth="1"/>
+    <col min="4610" max="4610" width="111.5703125" customWidth="1"/>
+    <col min="4865" max="4865" width="4" customWidth="1"/>
+    <col min="4866" max="4866" width="111.5703125" customWidth="1"/>
+    <col min="5121" max="5121" width="4" customWidth="1"/>
+    <col min="5122" max="5122" width="111.5703125" customWidth="1"/>
+    <col min="5377" max="5377" width="4" customWidth="1"/>
+    <col min="5378" max="5378" width="111.5703125" customWidth="1"/>
+    <col min="5633" max="5633" width="4" customWidth="1"/>
+    <col min="5634" max="5634" width="111.5703125" customWidth="1"/>
+    <col min="5889" max="5889" width="4" customWidth="1"/>
+    <col min="5890" max="5890" width="111.5703125" customWidth="1"/>
+    <col min="6145" max="6145" width="4" customWidth="1"/>
+    <col min="6146" max="6146" width="111.5703125" customWidth="1"/>
+    <col min="6401" max="6401" width="4" customWidth="1"/>
+    <col min="6402" max="6402" width="111.5703125" customWidth="1"/>
+    <col min="6657" max="6657" width="4" customWidth="1"/>
+    <col min="6658" max="6658" width="111.5703125" customWidth="1"/>
+    <col min="6913" max="6913" width="4" customWidth="1"/>
+    <col min="6914" max="6914" width="111.5703125" customWidth="1"/>
+    <col min="7169" max="7169" width="4" customWidth="1"/>
+    <col min="7170" max="7170" width="111.5703125" customWidth="1"/>
+    <col min="7425" max="7425" width="4" customWidth="1"/>
+    <col min="7426" max="7426" width="111.5703125" customWidth="1"/>
+    <col min="7681" max="7681" width="4" customWidth="1"/>
+    <col min="7682" max="7682" width="111.5703125" customWidth="1"/>
+    <col min="7937" max="7937" width="4" customWidth="1"/>
+    <col min="7938" max="7938" width="111.5703125" customWidth="1"/>
+    <col min="8193" max="8193" width="4" customWidth="1"/>
+    <col min="8194" max="8194" width="111.5703125" customWidth="1"/>
+    <col min="8449" max="8449" width="4" customWidth="1"/>
+    <col min="8450" max="8450" width="111.5703125" customWidth="1"/>
+    <col min="8705" max="8705" width="4" customWidth="1"/>
+    <col min="8706" max="8706" width="111.5703125" customWidth="1"/>
+    <col min="8961" max="8961" width="4" customWidth="1"/>
+    <col min="8962" max="8962" width="111.5703125" customWidth="1"/>
+    <col min="9217" max="9217" width="4" customWidth="1"/>
+    <col min="9218" max="9218" width="111.5703125" customWidth="1"/>
+    <col min="9473" max="9473" width="4" customWidth="1"/>
+    <col min="9474" max="9474" width="111.5703125" customWidth="1"/>
+    <col min="9729" max="9729" width="4" customWidth="1"/>
+    <col min="9730" max="9730" width="111.5703125" customWidth="1"/>
+    <col min="9985" max="9985" width="4" customWidth="1"/>
+    <col min="9986" max="9986" width="111.5703125" customWidth="1"/>
+    <col min="10241" max="10241" width="4" customWidth="1"/>
+    <col min="10242" max="10242" width="111.5703125" customWidth="1"/>
+    <col min="10497" max="10497" width="4" customWidth="1"/>
+    <col min="10498" max="10498" width="111.5703125" customWidth="1"/>
+    <col min="10753" max="10753" width="4" customWidth="1"/>
+    <col min="10754" max="10754" width="111.5703125" customWidth="1"/>
+    <col min="11009" max="11009" width="4" customWidth="1"/>
+    <col min="11010" max="11010" width="111.5703125" customWidth="1"/>
+    <col min="11265" max="11265" width="4" customWidth="1"/>
+    <col min="11266" max="11266" width="111.5703125" customWidth="1"/>
+    <col min="11521" max="11521" width="4" customWidth="1"/>
+    <col min="11522" max="11522" width="111.5703125" customWidth="1"/>
+    <col min="11777" max="11777" width="4" customWidth="1"/>
+    <col min="11778" max="11778" width="111.5703125" customWidth="1"/>
+    <col min="12033" max="12033" width="4" customWidth="1"/>
+    <col min="12034" max="12034" width="111.5703125" customWidth="1"/>
+    <col min="12289" max="12289" width="4" customWidth="1"/>
+    <col min="12290" max="12290" width="111.5703125" customWidth="1"/>
+    <col min="12545" max="12545" width="4" customWidth="1"/>
+    <col min="12546" max="12546" width="111.5703125" customWidth="1"/>
+    <col min="12801" max="12801" width="4" customWidth="1"/>
+    <col min="12802" max="12802" width="111.5703125" customWidth="1"/>
+    <col min="13057" max="13057" width="4" customWidth="1"/>
+    <col min="13058" max="13058" width="111.5703125" customWidth="1"/>
+    <col min="13313" max="13313" width="4" customWidth="1"/>
+    <col min="13314" max="13314" width="111.5703125" customWidth="1"/>
+    <col min="13569" max="13569" width="4" customWidth="1"/>
+    <col min="13570" max="13570" width="111.5703125" customWidth="1"/>
+    <col min="13825" max="13825" width="4" customWidth="1"/>
+    <col min="13826" max="13826" width="111.5703125" customWidth="1"/>
+    <col min="14081" max="14081" width="4" customWidth="1"/>
+    <col min="14082" max="14082" width="111.5703125" customWidth="1"/>
+    <col min="14337" max="14337" width="4" customWidth="1"/>
+    <col min="14338" max="14338" width="111.5703125" customWidth="1"/>
+    <col min="14593" max="14593" width="4" customWidth="1"/>
+    <col min="14594" max="14594" width="111.5703125" customWidth="1"/>
+    <col min="14849" max="14849" width="4" customWidth="1"/>
+    <col min="14850" max="14850" width="111.5703125" customWidth="1"/>
+    <col min="15105" max="15105" width="4" customWidth="1"/>
+    <col min="15106" max="15106" width="111.5703125" customWidth="1"/>
+    <col min="15361" max="15361" width="4" customWidth="1"/>
+    <col min="15362" max="15362" width="111.5703125" customWidth="1"/>
+    <col min="15617" max="15617" width="4" customWidth="1"/>
+    <col min="15618" max="15618" width="111.5703125" customWidth="1"/>
+    <col min="15873" max="15873" width="4" customWidth="1"/>
+    <col min="15874" max="15874" width="111.5703125" customWidth="1"/>
+    <col min="16129" max="16129" width="4" customWidth="1"/>
+    <col min="16130" max="16130" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="43" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="43" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="43" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="43" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="43"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="44" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="43"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="54" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T407"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P146" sqref="P146"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="10.7109375" style="1" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="1"/>
     <col min="12" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:20" ht="18.75">
+      <c r="A1" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="43"/>
-[...9 lines deleted...]
-      <c r="L1" s="44"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="45"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
     </row>
     <row r="4" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A4" s="49"/>
-[...5 lines deleted...]
-      <c r="G4" s="49"/>
+      <c r="A4" s="56"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="15.75" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5">
         <v>2014</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="5">
         <v>2016</v>
       </c>
       <c r="E5" s="5">
         <v>2017</v>
       </c>
       <c r="F5" s="5">
         <v>2018</v>
       </c>
       <c r="G5" s="5">
         <v>2019</v>
       </c>
       <c r="H5" s="5">
         <v>2020</v>
       </c>
       <c r="I5" s="5">
         <v>2021</v>
       </c>
       <c r="J5" s="5">
         <v>2022</v>
       </c>
       <c r="K5" s="5">
         <v>2023</v>
       </c>
       <c r="L5" s="5">
         <v>2024</v>
       </c>
       <c r="M5" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="6" spans="1:20" s="10" customFormat="1">
+    <row r="6" spans="1:20" s="10" customFormat="1" ht="25.5">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>441.25700000000001</v>
       </c>
       <c r="C6" s="8">
         <v>426.17500000000001</v>
       </c>
       <c r="D6" s="7">
         <v>421.435</v>
       </c>
       <c r="E6" s="9">
         <v>416.31099999999998</v>
       </c>
       <c r="F6" s="9">
         <v>412.95699999999999</v>
       </c>
       <c r="G6" s="9">
         <v>409.685</v>
       </c>
       <c r="H6" s="9">
         <v>406.71800000000002</v>
       </c>
       <c r="I6" s="9">
@@ -5446,118 +6077,118 @@
       <c r="I20" s="9">
         <v>11.305</v>
       </c>
       <c r="J20" s="9">
         <v>11.021000000000001</v>
       </c>
       <c r="K20" s="9">
         <v>10.93</v>
       </c>
       <c r="L20" s="9">
         <v>10.6</v>
       </c>
       <c r="M20" s="9">
         <v>10.7</v>
       </c>
       <c r="N20" s="37"/>
       <c r="P20" s="32"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="13"/>
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
     </row>
     <row r="22" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="45"/>
-[...9 lines deleted...]
-      <c r="L22" s="48"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
     </row>
     <row r="23" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A23" s="49"/>
-[...5 lines deleted...]
-      <c r="G23" s="49"/>
+      <c r="A23" s="56"/>
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="17.25" customHeight="1">
       <c r="A24" s="16"/>
       <c r="B24" s="17">
         <v>2014</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="5">
         <v>2016</v>
       </c>
       <c r="E24" s="5">
         <v>2017</v>
       </c>
       <c r="F24" s="5">
         <v>2018</v>
       </c>
       <c r="G24" s="5">
         <v>2019</v>
       </c>
       <c r="H24" s="5">
         <v>2020</v>
       </c>
       <c r="I24" s="5">
         <v>2021</v>
       </c>
       <c r="J24" s="5">
         <v>2022</v>
       </c>
       <c r="K24" s="5">
         <v>2023</v>
       </c>
       <c r="L24" s="5">
         <v>2024</v>
       </c>
       <c r="M24" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="10" customFormat="1">
+    <row r="25" spans="1:18" s="10" customFormat="1" ht="25.5">
       <c r="A25" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="7">
         <v>420.27600000000001</v>
       </c>
       <c r="C25" s="8">
         <v>405.13600000000002</v>
       </c>
       <c r="D25" s="7">
         <v>401.13799999999998</v>
       </c>
       <c r="E25" s="9">
         <v>396.39</v>
       </c>
       <c r="F25" s="9">
         <v>393.34</v>
       </c>
       <c r="G25" s="9">
         <v>390.53899999999999</v>
       </c>
       <c r="H25" s="9">
         <v>387.13099999999997</v>
       </c>
       <c r="I25" s="9">
@@ -6125,118 +6756,118 @@
         <v>10.685</v>
       </c>
       <c r="I39" s="9">
         <v>10.831</v>
       </c>
       <c r="J39" s="9">
         <v>10.566000000000001</v>
       </c>
       <c r="K39" s="9">
         <v>10.48</v>
       </c>
       <c r="L39" s="9">
         <v>10.199999999999999</v>
       </c>
       <c r="M39" s="9">
         <v>10.3</v>
       </c>
       <c r="N39" s="38"/>
     </row>
     <row r="40" spans="1:17" ht="7.5" customHeight="1">
       <c r="A40" s="13"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
     </row>
     <row r="41" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A41" s="50" t="s">
+      <c r="A41" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B41" s="50"/>
-[...9 lines deleted...]
-      <c r="L41" s="48"/>
+      <c r="B41" s="63"/>
+      <c r="C41" s="63"/>
+      <c r="D41" s="63"/>
+      <c r="E41" s="58"/>
+      <c r="F41" s="58"/>
+      <c r="G41" s="58"/>
+      <c r="H41" s="58"/>
+      <c r="I41" s="58"/>
+      <c r="J41" s="58"/>
+      <c r="K41" s="58"/>
+      <c r="L41" s="58"/>
     </row>
     <row r="42" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A42" s="49"/>
-[...5 lines deleted...]
-      <c r="G42" s="49"/>
+      <c r="A42" s="56"/>
+      <c r="B42" s="56"/>
+      <c r="C42" s="56"/>
+      <c r="D42" s="56"/>
+      <c r="E42" s="56"/>
+      <c r="F42" s="56"/>
+      <c r="G42" s="56"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="15.75" customHeight="1">
       <c r="A43" s="4"/>
       <c r="B43" s="17">
         <v>2014</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="5">
         <v>2016</v>
       </c>
       <c r="E43" s="5">
         <v>2017</v>
       </c>
       <c r="F43" s="5">
         <v>2018</v>
       </c>
       <c r="G43" s="5">
         <v>2019</v>
       </c>
       <c r="H43" s="5">
         <v>2020</v>
       </c>
       <c r="I43" s="5">
         <v>2021</v>
       </c>
       <c r="J43" s="5">
         <v>2022</v>
       </c>
       <c r="K43" s="5">
         <v>2023</v>
       </c>
       <c r="L43" s="5">
         <v>2024</v>
       </c>
       <c r="M43" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="44" spans="1:17" s="10" customFormat="1">
+    <row r="44" spans="1:17" s="10" customFormat="1" ht="25.5">
       <c r="A44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="19">
         <v>331.37900000000002</v>
       </c>
       <c r="C44" s="20">
         <v>331.10399999999998</v>
       </c>
       <c r="D44" s="19">
         <v>331.70499999999998</v>
       </c>
       <c r="E44" s="9">
         <v>331.495</v>
       </c>
       <c r="F44" s="9">
         <v>331.65600000000001</v>
       </c>
       <c r="G44" s="9">
         <v>329.30700000000002</v>
       </c>
       <c r="H44" s="9">
         <v>327.35300000000001</v>
       </c>
       <c r="I44" s="9">
@@ -6818,118 +7449,118 @@
         <v>6.282</v>
       </c>
       <c r="I58" s="9">
         <v>6.2930000000000001</v>
       </c>
       <c r="J58" s="9">
         <v>6.1120000000000001</v>
       </c>
       <c r="K58" s="9">
         <v>6.093</v>
       </c>
       <c r="L58" s="9">
         <v>6</v>
       </c>
       <c r="M58" s="9">
         <v>6</v>
       </c>
       <c r="N58" s="39"/>
     </row>
     <row r="59" spans="1:17" ht="10.5" customHeight="1">
       <c r="A59" s="22"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
     </row>
     <row r="60" spans="1:17">
-      <c r="A60" s="51" t="s">
+      <c r="A60" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B60" s="51"/>
-[...9 lines deleted...]
-      <c r="L60" s="48"/>
+      <c r="B60" s="64"/>
+      <c r="C60" s="64"/>
+      <c r="D60" s="64"/>
+      <c r="E60" s="58"/>
+      <c r="F60" s="58"/>
+      <c r="G60" s="58"/>
+      <c r="H60" s="58"/>
+      <c r="I60" s="58"/>
+      <c r="J60" s="58"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="58"/>
     </row>
     <row r="61" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A61" s="49"/>
-[...5 lines deleted...]
-      <c r="G61" s="49"/>
+      <c r="A61" s="56"/>
+      <c r="B61" s="56"/>
+      <c r="C61" s="56"/>
+      <c r="D61" s="56"/>
+      <c r="E61" s="56"/>
+      <c r="F61" s="56"/>
+      <c r="G61" s="56"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:17" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="A62" s="4"/>
       <c r="B62" s="17">
         <v>2014</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D62" s="5">
         <v>2016</v>
       </c>
       <c r="E62" s="5">
         <v>2017</v>
       </c>
       <c r="F62" s="5">
         <v>2018</v>
       </c>
       <c r="G62" s="5">
         <v>2019</v>
       </c>
       <c r="H62" s="5">
         <v>2020</v>
       </c>
       <c r="I62" s="5">
         <v>2021</v>
       </c>
       <c r="J62" s="5">
         <v>2022</v>
       </c>
       <c r="K62" s="5">
         <v>2023</v>
       </c>
       <c r="L62" s="5">
         <v>2024</v>
       </c>
       <c r="M62" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="63" spans="1:17" s="10" customFormat="1">
+    <row r="63" spans="1:17" s="10" customFormat="1" ht="25.5">
       <c r="A63" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B63" s="19">
         <v>88.897000000000006</v>
       </c>
       <c r="C63" s="20">
         <v>74.031999999999996</v>
       </c>
       <c r="D63" s="19">
         <v>69.433000000000007</v>
       </c>
       <c r="E63" s="9">
         <v>64.894999999999996</v>
       </c>
       <c r="F63" s="9">
         <v>61.683999999999997</v>
       </c>
       <c r="G63" s="9">
         <v>61.231999999999999</v>
       </c>
       <c r="H63" s="9">
         <v>59.777999999999999</v>
       </c>
       <c r="I63" s="9">
@@ -7511,119 +8142,119 @@
         <v>4.4029999999999996</v>
       </c>
       <c r="I77" s="9">
         <v>4.5380000000000003</v>
       </c>
       <c r="J77" s="9">
         <v>4.4539999999999997</v>
       </c>
       <c r="K77" s="9">
         <v>4.3869999999999996</v>
       </c>
       <c r="L77" s="9">
         <v>4.2</v>
       </c>
       <c r="M77" s="9">
         <v>4.3</v>
       </c>
       <c r="N77" s="40"/>
     </row>
     <row r="78" spans="1:16" ht="10.5" customHeight="1">
       <c r="A78" s="13"/>
       <c r="C78" s="18"/>
       <c r="D78" s="18"/>
     </row>
     <row r="79" spans="1:16">
-      <c r="A79" s="51" t="s">
+      <c r="A79" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B79" s="51"/>
-[...9 lines deleted...]
-      <c r="L79" s="48"/>
+      <c r="B79" s="64"/>
+      <c r="C79" s="64"/>
+      <c r="D79" s="64"/>
+      <c r="E79" s="58"/>
+      <c r="F79" s="58"/>
+      <c r="G79" s="58"/>
+      <c r="H79" s="58"/>
+      <c r="I79" s="58"/>
+      <c r="J79" s="58"/>
+      <c r="K79" s="58"/>
+      <c r="L79" s="58"/>
     </row>
     <row r="80" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A80" s="49"/>
-[...5 lines deleted...]
-      <c r="G80" s="49"/>
+      <c r="A80" s="56"/>
+      <c r="B80" s="56"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="56"/>
+      <c r="E80" s="56"/>
+      <c r="F80" s="56"/>
+      <c r="G80" s="56"/>
       <c r="L80" s="3"/>
       <c r="M80" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:16" s="10" customFormat="1" ht="14.25" customHeight="1">
       <c r="A81" s="4"/>
       <c r="B81" s="17">
         <v>2014</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D81" s="5">
         <v>2016</v>
       </c>
       <c r="E81" s="5">
         <v>2017</v>
       </c>
       <c r="F81" s="5">
         <v>2018</v>
       </c>
       <c r="G81" s="5">
         <v>2019</v>
       </c>
       <c r="H81" s="5">
         <v>2020</v>
       </c>
       <c r="I81" s="5">
         <v>2021</v>
       </c>
       <c r="J81" s="5">
         <v>2022</v>
       </c>
       <c r="K81" s="5">
         <v>2023</v>
       </c>
       <c r="L81" s="5">
         <v>2024</v>
       </c>
       <c r="M81" s="5">
         <v>2025</v>
       </c>
       <c r="P81" s="33"/>
     </row>
-    <row r="82" spans="1:16" s="10" customFormat="1">
+    <row r="82" spans="1:16" s="10" customFormat="1" ht="25.5">
       <c r="A82" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B82" s="19">
         <v>20.981000000000002</v>
       </c>
       <c r="C82" s="20">
         <v>21.039000000000001</v>
       </c>
       <c r="D82" s="19">
         <v>20.297000000000001</v>
       </c>
       <c r="E82" s="9">
         <v>19.920999999999999</v>
       </c>
       <c r="F82" s="23">
         <v>19.617000000000001</v>
       </c>
       <c r="G82" s="9">
         <v>19.146000000000001</v>
       </c>
       <c r="H82" s="9">
         <v>19.587</v>
       </c>
       <c r="I82" s="9">
@@ -8204,119 +8835,119 @@
         <v>0.47199999999999998</v>
       </c>
       <c r="I96" s="9">
         <v>0.47199999999999998</v>
       </c>
       <c r="J96" s="9">
         <v>0.45500000000000002</v>
       </c>
       <c r="K96" s="9">
         <v>0.45</v>
       </c>
       <c r="L96" s="9">
         <v>0.4</v>
       </c>
       <c r="M96" s="9">
         <v>0.5</v>
       </c>
       <c r="N96" s="41"/>
     </row>
     <row r="97" spans="1:17" ht="9.75" customHeight="1">
       <c r="A97" s="22"/>
       <c r="C97" s="18"/>
       <c r="D97" s="18"/>
     </row>
     <row r="98" spans="1:17">
-      <c r="A98" s="51" t="s">
+      <c r="A98" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B98" s="51"/>
-[...9 lines deleted...]
-      <c r="L98" s="48"/>
+      <c r="B98" s="64"/>
+      <c r="C98" s="64"/>
+      <c r="D98" s="64"/>
+      <c r="E98" s="58"/>
+      <c r="F98" s="58"/>
+      <c r="G98" s="58"/>
+      <c r="H98" s="58"/>
+      <c r="I98" s="58"/>
+      <c r="J98" s="58"/>
+      <c r="K98" s="58"/>
+      <c r="L98" s="58"/>
     </row>
     <row r="99" spans="1:17" ht="12" customHeight="1">
-      <c r="A99" s="49"/>
-[...5 lines deleted...]
-      <c r="G99" s="49"/>
+      <c r="A99" s="56"/>
+      <c r="B99" s="56"/>
+      <c r="C99" s="56"/>
+      <c r="D99" s="56"/>
+      <c r="E99" s="56"/>
+      <c r="F99" s="56"/>
+      <c r="G99" s="56"/>
       <c r="M99" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:17" ht="16.5" customHeight="1">
       <c r="A100" s="4"/>
       <c r="B100" s="17">
         <v>2014</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D100" s="5">
         <v>2016</v>
       </c>
       <c r="E100" s="5">
         <v>2017</v>
       </c>
       <c r="F100" s="5">
         <v>2018</v>
       </c>
       <c r="G100" s="5">
         <v>2019</v>
       </c>
       <c r="H100" s="5">
         <v>2020</v>
       </c>
       <c r="I100" s="5">
         <v>2021</v>
       </c>
       <c r="J100" s="5">
         <v>2022</v>
       </c>
       <c r="K100" s="5">
         <v>2023</v>
       </c>
       <c r="L100" s="5">
         <v>2024</v>
       </c>
       <c r="M100" s="5">
         <v>2025</v>
       </c>
       <c r="P100" s="34"/>
       <c r="Q100" s="34"/>
     </row>
-    <row r="101" spans="1:17" s="10" customFormat="1">
+    <row r="101" spans="1:17" s="10" customFormat="1" ht="25.5">
       <c r="A101" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B101" s="7">
         <v>4.8</v>
       </c>
       <c r="C101" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="D101" s="7">
         <v>4.8</v>
       </c>
       <c r="E101" s="7">
         <v>4.8</v>
       </c>
       <c r="F101" s="7">
         <v>4.8</v>
       </c>
       <c r="G101" s="7">
         <v>4.7</v>
       </c>
       <c r="H101" s="7">
         <v>4.8</v>
       </c>
       <c r="I101" s="7">
@@ -8901,117 +9532,117 @@
       <c r="J115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="K115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="L115" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="M115" s="7">
         <v>4.2</v>
       </c>
     </row>
     <row r="116" spans="1:17" ht="10.5" customHeight="1">
       <c r="A116" s="22"/>
       <c r="C116" s="18"/>
       <c r="D116" s="18"/>
       <c r="E116" s="24"/>
     </row>
     <row r="117" spans="1:17" ht="11.25" customHeight="1">
       <c r="A117" s="22"/>
       <c r="C117" s="18"/>
       <c r="D117" s="18"/>
     </row>
     <row r="118" spans="1:17" ht="17.25" customHeight="1">
-      <c r="A118" s="47" t="s">
+      <c r="A118" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B118" s="47"/>
-[...9 lines deleted...]
-      <c r="L118" s="48"/>
+      <c r="B118" s="57"/>
+      <c r="C118" s="57"/>
+      <c r="D118" s="57"/>
+      <c r="E118" s="58"/>
+      <c r="F118" s="58"/>
+      <c r="G118" s="58"/>
+      <c r="H118" s="58"/>
+      <c r="I118" s="58"/>
+      <c r="J118" s="58"/>
+      <c r="K118" s="58"/>
+      <c r="L118" s="58"/>
     </row>
     <row r="119" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A119" s="49"/>
-[...5 lines deleted...]
-      <c r="G119" s="49"/>
+      <c r="A119" s="56"/>
+      <c r="B119" s="56"/>
+      <c r="C119" s="56"/>
+      <c r="D119" s="56"/>
+      <c r="E119" s="56"/>
+      <c r="F119" s="56"/>
+      <c r="G119" s="56"/>
       <c r="M119" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:17" ht="16.5" customHeight="1">
       <c r="A120" s="4"/>
       <c r="B120" s="17">
         <v>2014</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D120" s="5">
         <v>2016</v>
       </c>
       <c r="E120" s="5">
         <v>2017</v>
       </c>
       <c r="F120" s="5">
         <v>2018</v>
       </c>
       <c r="G120" s="5">
         <v>2019</v>
       </c>
       <c r="H120" s="5">
         <v>2020</v>
       </c>
       <c r="I120" s="5">
         <v>2021</v>
       </c>
       <c r="J120" s="5">
         <v>2022</v>
       </c>
       <c r="K120" s="5">
         <v>2023</v>
       </c>
       <c r="L120" s="5">
         <v>2024</v>
       </c>
       <c r="M120" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="121" spans="1:17" s="10" customFormat="1">
+    <row r="121" spans="1:17" s="10" customFormat="1" ht="25.5">
       <c r="A121" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="7">
         <v>2.7</v>
       </c>
       <c r="C121" s="7">
         <v>3.4</v>
       </c>
       <c r="D121" s="7">
         <v>3</v>
       </c>
       <c r="E121" s="7">
         <v>3.3</v>
       </c>
       <c r="F121" s="7">
         <v>3.6</v>
       </c>
       <c r="G121" s="7">
         <v>3</v>
       </c>
       <c r="H121" s="7">
         <v>3</v>
       </c>
       <c r="I121" s="7">
@@ -9578,127 +10209,127 @@
       <c r="H135" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="I135" s="7">
         <v>1.8</v>
       </c>
       <c r="J135" s="7">
         <v>1.7</v>
       </c>
       <c r="K135" s="7">
         <v>1.7</v>
       </c>
       <c r="L135" s="7">
         <v>1.8</v>
       </c>
       <c r="M135" s="7">
         <v>1.4</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" s="13"/>
       <c r="C136" s="18"/>
       <c r="D136" s="18"/>
     </row>
     <row r="137" spans="1:19" ht="24.75" customHeight="1">
-      <c r="A137" s="47" t="s">
+      <c r="A137" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="B137" s="47"/>
-[...9 lines deleted...]
-      <c r="L137" s="48"/>
+      <c r="B137" s="57"/>
+      <c r="C137" s="57"/>
+      <c r="D137" s="57"/>
+      <c r="E137" s="58"/>
+      <c r="F137" s="58"/>
+      <c r="G137" s="58"/>
+      <c r="H137" s="58"/>
+      <c r="I137" s="58"/>
+      <c r="J137" s="58"/>
+      <c r="K137" s="58"/>
+      <c r="L137" s="58"/>
       <c r="M137" s="26"/>
       <c r="N137" s="26"/>
       <c r="O137" s="26"/>
       <c r="P137" s="26"/>
       <c r="Q137" s="26"/>
       <c r="R137" s="26"/>
       <c r="S137" s="26"/>
     </row>
     <row r="138" spans="1:19" ht="15.75" customHeight="1">
-      <c r="A138" s="49"/>
-[...5 lines deleted...]
-      <c r="G138" s="49"/>
+      <c r="A138" s="56"/>
+      <c r="B138" s="56"/>
+      <c r="C138" s="56"/>
+      <c r="D138" s="56"/>
+      <c r="E138" s="56"/>
+      <c r="F138" s="56"/>
+      <c r="G138" s="56"/>
       <c r="L138" s="3"/>
       <c r="M138" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:19" ht="16.5" customHeight="1">
       <c r="A139" s="4"/>
       <c r="B139" s="17">
         <v>2014</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D139" s="5">
         <v>2016</v>
       </c>
       <c r="E139" s="5">
         <v>2017</v>
       </c>
       <c r="F139" s="27">
         <v>2018</v>
       </c>
       <c r="G139" s="5">
         <v>2019</v>
       </c>
       <c r="H139" s="5">
         <v>2020</v>
       </c>
       <c r="I139" s="5">
         <v>2021</v>
       </c>
       <c r="J139" s="5">
         <v>2022</v>
       </c>
       <c r="K139" s="5">
         <v>2023</v>
       </c>
       <c r="L139" s="5">
         <v>2024</v>
       </c>
       <c r="M139" s="5">
         <v>2025</v>
       </c>
       <c r="P139" s="33"/>
       <c r="Q139" s="34"/>
     </row>
-    <row r="140" spans="1:19" s="10" customFormat="1">
+    <row r="140" spans="1:19" s="10" customFormat="1" ht="25.5">
       <c r="A140" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B140" s="7">
         <v>155.012</v>
       </c>
       <c r="C140" s="7">
         <v>167.94399999999999</v>
       </c>
       <c r="D140" s="7">
         <v>171.58199999999999</v>
       </c>
       <c r="E140" s="7">
         <v>171.72900000000001</v>
       </c>
       <c r="F140" s="7">
         <v>172.429</v>
       </c>
       <c r="G140" s="7">
         <v>173.10300000000001</v>
       </c>
       <c r="H140" s="7">
         <v>174.57900000000001</v>
       </c>
       <c r="I140" s="7">
@@ -10289,66 +10920,66 @@
         <v>3.6779999999999999</v>
       </c>
       <c r="H154" s="7">
         <v>3.746</v>
       </c>
       <c r="I154" s="7">
         <v>3.7949999999999999</v>
       </c>
       <c r="J154" s="7">
         <v>3.65</v>
       </c>
       <c r="K154" s="7">
         <v>3.6379999999999999</v>
       </c>
       <c r="L154" s="7">
         <v>3.5</v>
       </c>
       <c r="M154" s="7">
         <v>3.6</v>
       </c>
       <c r="N154" s="42"/>
     </row>
     <row r="155" spans="1:17">
       <c r="A155" s="22"/>
     </row>
-    <row r="156" spans="1:17" ht="15">
+    <row r="156" spans="1:17" ht="14.25">
       <c r="A156" s="30" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="157" spans="1:17" ht="15">
+    <row r="157" spans="1:17" ht="14.25">
       <c r="A157" s="30" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="158" spans="1:17" ht="15">
+    <row r="158" spans="1:17" ht="14.25">
       <c r="A158" s="31" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="159" spans="1:17" ht="15">
+    <row r="159" spans="1:17" ht="14.25">
       <c r="A159" s="30" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:17">
       <c r="A160" s="28"/>
     </row>
     <row r="161" spans="1:1">
       <c r="A161" s="28"/>
     </row>
     <row r="162" spans="1:1">
       <c r="A162" s="28"/>
     </row>
     <row r="163" spans="1:1">
       <c r="A163" s="28"/>
     </row>
     <row r="164" spans="1:1">
       <c r="A164" s="28"/>
     </row>
     <row r="165" spans="1:1">
       <c r="A165" s="28"/>
     </row>
     <row r="166" spans="1:1">
       <c r="A166" s="28"/>
     </row>
@@ -11055,93 +11686,95 @@
       <c r="A400" s="28"/>
     </row>
     <row r="401" spans="1:1">
       <c r="A401" s="28"/>
     </row>
     <row r="402" spans="1:1">
       <c r="A402" s="28"/>
     </row>
     <row r="403" spans="1:1">
       <c r="A403" s="28"/>
     </row>
     <row r="404" spans="1:1">
       <c r="A404" s="28"/>
     </row>
     <row r="405" spans="1:1">
       <c r="A405" s="28"/>
     </row>
     <row r="406" spans="1:1">
       <c r="A406" s="28"/>
     </row>
     <row r="407" spans="1:1">
       <c r="A407" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A98:L98"/>
     <mergeCell ref="A138:G138"/>
     <mergeCell ref="A99:G99"/>
     <mergeCell ref="A118:L118"/>
     <mergeCell ref="A119:G119"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A137:L137"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A80:G80"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A22:L22"/>
     <mergeCell ref="A41:L41"/>
     <mergeCell ref="A60:L60"/>
     <mergeCell ref="A79:L79"/>
-    <mergeCell ref="A98:L98"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>год</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Основные индикаторы рынка труда по квраталам 2003-2008 года</dc:title>
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>