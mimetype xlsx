--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -14,79 +14,79 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\квартал\Выпуск\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="475" yWindow="82" windowWidth="15202" windowHeight="9211"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$J$170</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$182</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B59" i="1" l="1"/>
   <c r="B58" i="1"/>
   <c r="B57" i="1"/>
   <c r="B56" i="1"/>
   <c r="B55" i="1"/>
   <c r="B54" i="1"/>
   <c r="B51" i="1"/>
   <c r="B50" i="1"/>
   <c r="B48" i="1"/>
   <c r="B47" i="1"/>
   <c r="B46" i="1"/>
   <c r="B45" i="1"/>
   <c r="B44" i="1"/>
   <c r="B43" i="1"/>
   <c r="B40" i="1"/>
   <c r="B39" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Output of products by small and medium business entities</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
@@ -151,50 +151,53 @@
     <t>Baikonyr с.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Aral </t>
   </si>
   <si>
     <t xml:space="preserve">Zhalagash </t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
     <t xml:space="preserve">Kazali </t>
   </si>
   <si>
     <t xml:space="preserve">Karmakshi </t>
   </si>
   <si>
     <t xml:space="preserve">Syrdarya </t>
   </si>
   <si>
     <t xml:space="preserve">Shieli </t>
   </si>
   <si>
     <t>January-September 2025</t>
+  </si>
+  <si>
+    <t>January-December 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -394,51 +397,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -496,99 +499,105 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -861,124 +870,124 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L170"/>
+  <dimension ref="A1:L181"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A144" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N161" sqref="N161"/>
+      <pane ySplit="4" topLeftCell="A159" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N167" sqref="N167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.75" style="2" customWidth="1"/>
     <col min="3" max="6" width="19" style="2" customWidth="1"/>
     <col min="7" max="7" width="0.125" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="45"/>
-[...3 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="47"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="51"/>
-[...1 lines deleted...]
-      <c r="F3" s="52"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
     </row>
     <row r="4" spans="1:12" ht="32.6" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
-      <c r="B4" s="49"/>
+      <c r="A4" s="54"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="55"/>
-[...3 lines deleted...]
-      <c r="F5" s="55"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="8">
         <v>89696</v>
       </c>
       <c r="C6" s="9">
         <v>57414</v>
       </c>
       <c r="D6" s="9">
         <v>17599</v>
       </c>
       <c r="E6" s="8">
         <v>13356</v>
       </c>
       <c r="F6" s="8">
         <v>1327</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
@@ -1197,58 +1206,58 @@
         <v>33</v>
       </c>
       <c r="B15" s="12">
         <v>6314</v>
       </c>
       <c r="C15" s="12">
         <v>2295</v>
       </c>
       <c r="D15" s="12">
         <v>2724</v>
       </c>
       <c r="E15" s="12">
         <v>1070</v>
       </c>
       <c r="F15" s="12">
         <v>225</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="4"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="55"/>
-[...3 lines deleted...]
-      <c r="F16" s="55"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
       <c r="G16" s="3"/>
       <c r="I16" s="4"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>232461</v>
       </c>
       <c r="C17" s="13">
         <v>157815</v>
       </c>
       <c r="D17" s="13">
         <v>36701</v>
       </c>
       <c r="E17" s="13">
         <v>34807</v>
       </c>
       <c r="F17" s="13">
         <v>3138</v>
       </c>
       <c r="G17" s="3"/>
       <c r="I17" s="4"/>
     </row>
@@ -1428,58 +1437,58 @@
       </c>
       <c r="G25" s="3"/>
     </row>
     <row r="26" spans="1:10" ht="14.3" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="15">
         <v>14757</v>
       </c>
       <c r="C26" s="15">
         <v>5706</v>
       </c>
       <c r="D26" s="15">
         <v>6069</v>
       </c>
       <c r="E26" s="15">
         <v>2364</v>
       </c>
       <c r="F26" s="16">
         <v>618</v>
       </c>
       <c r="G26" s="3"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A27" s="53" t="s">
+      <c r="A27" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="53"/>
-[...3 lines deleted...]
-      <c r="F27" s="54"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="48"/>
       <c r="G27" s="3"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="13">
         <v>429059</v>
       </c>
       <c r="C28" s="13">
         <v>286657</v>
       </c>
       <c r="D28" s="13">
         <v>60562</v>
       </c>
       <c r="E28" s="13">
         <v>54922</v>
       </c>
       <c r="F28" s="13">
         <v>26918</v>
       </c>
       <c r="G28" s="3"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="29" t="s">
@@ -1649,58 +1658,58 @@
       </c>
       <c r="G36" s="3"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="17">
         <v>26805</v>
       </c>
       <c r="C37" s="17">
         <v>8708</v>
       </c>
       <c r="D37" s="17">
         <v>9147</v>
       </c>
       <c r="E37" s="17">
         <v>3830</v>
       </c>
       <c r="F37" s="17">
         <v>5120</v>
       </c>
       <c r="G37" s="3"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A38" s="53" t="s">
+      <c r="A38" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="53"/>
-[...3 lines deleted...]
-      <c r="F38" s="54"/>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="48"/>
       <c r="G38" s="3"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="8">
         <f>C39+D39+E39+F39</f>
         <v>645195</v>
       </c>
       <c r="C39" s="8">
         <v>440508</v>
       </c>
       <c r="D39" s="8">
         <v>88466</v>
       </c>
       <c r="E39" s="8">
         <v>77836</v>
       </c>
       <c r="F39" s="8">
         <v>38385</v>
       </c>
       <c r="G39" s="3"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
@@ -1876,58 +1885,58 @@
       <c r="G47" s="3"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="12">
         <f t="shared" si="0"/>
         <v>39968</v>
       </c>
       <c r="C48" s="12">
         <v>15552</v>
       </c>
       <c r="D48" s="12">
         <v>12086</v>
       </c>
       <c r="E48" s="12">
         <v>5443</v>
       </c>
       <c r="F48" s="12">
         <v>6887</v>
       </c>
       <c r="G48" s="3"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A49" s="53" t="s">
+      <c r="A49" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B49" s="53"/>
-[...3 lines deleted...]
-      <c r="F49" s="54"/>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="48"/>
       <c r="G49" s="3"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="8">
         <f>C50+D50+E50+F50</f>
         <v>120882</v>
       </c>
       <c r="C50" s="8">
         <v>62696</v>
       </c>
       <c r="D50" s="8">
         <v>22749</v>
       </c>
       <c r="E50" s="8">
         <v>33774</v>
       </c>
       <c r="F50" s="8">
         <v>1663</v>
       </c>
       <c r="G50" s="3"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
@@ -2103,58 +2112,58 @@
       <c r="G58" s="3"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B59" s="12">
         <f t="shared" si="1"/>
         <v>8500</v>
       </c>
       <c r="C59" s="12">
         <v>3446</v>
       </c>
       <c r="D59" s="12">
         <v>2482</v>
       </c>
       <c r="E59" s="12">
         <v>2267</v>
       </c>
       <c r="F59" s="12">
         <v>305</v>
       </c>
       <c r="G59" s="3"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A60" s="53" t="s">
+      <c r="A60" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B60" s="53"/>
-[...3 lines deleted...]
-      <c r="F60" s="54"/>
+      <c r="B60" s="47"/>
+      <c r="C60" s="47"/>
+      <c r="D60" s="47"/>
+      <c r="E60" s="47"/>
+      <c r="F60" s="48"/>
       <c r="G60" s="3"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B61" s="9">
         <v>300577</v>
       </c>
       <c r="C61" s="8">
         <v>171992</v>
       </c>
       <c r="D61" s="8">
         <v>53380</v>
       </c>
       <c r="E61" s="8">
         <v>71239</v>
       </c>
       <c r="F61" s="8">
         <v>3966</v>
       </c>
       <c r="G61" s="3"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="29" t="s">
@@ -2324,58 +2333,58 @@
       </c>
       <c r="G69" s="3"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="12">
         <v>18802</v>
       </c>
       <c r="C70" s="12">
         <v>6912</v>
       </c>
       <c r="D70" s="12">
         <v>6196</v>
       </c>
       <c r="E70" s="12">
         <v>4839</v>
       </c>
       <c r="F70" s="12">
         <v>855</v>
       </c>
       <c r="G70" s="3"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A71" s="53" t="s">
+      <c r="A71" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B71" s="53"/>
-[...3 lines deleted...]
-      <c r="F71" s="54"/>
+      <c r="B71" s="47"/>
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="48"/>
       <c r="G71" s="3"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="8">
         <v>540449</v>
       </c>
       <c r="C72" s="8">
         <v>309728</v>
       </c>
       <c r="D72" s="8">
         <v>89955</v>
       </c>
       <c r="E72" s="8">
         <v>99939</v>
       </c>
       <c r="F72" s="8">
         <v>40827</v>
       </c>
       <c r="G72" s="3"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="29" t="s">
@@ -2545,58 +2554,58 @@
       </c>
       <c r="G80" s="3"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="12">
         <v>38351</v>
       </c>
       <c r="C81" s="12">
         <v>12568</v>
       </c>
       <c r="D81" s="12">
         <v>10333</v>
       </c>
       <c r="E81" s="12">
         <v>7124</v>
       </c>
       <c r="F81" s="12">
         <v>8326</v>
       </c>
       <c r="G81" s="3"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A82" s="53" t="s">
+      <c r="A82" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B82" s="53"/>
-[...3 lines deleted...]
-      <c r="F82" s="54"/>
+      <c r="B82" s="47"/>
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="48"/>
       <c r="G82" s="3"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B83" s="8">
         <v>783273</v>
       </c>
       <c r="C83" s="8">
         <v>449941</v>
       </c>
       <c r="D83" s="8">
         <v>132229</v>
       </c>
       <c r="E83" s="8">
         <v>141440</v>
       </c>
       <c r="F83" s="8">
         <v>59663</v>
       </c>
       <c r="G83" s="3"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="29" t="s">
@@ -2766,58 +2775,58 @@
       </c>
       <c r="G91" s="3"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B92" s="12">
         <v>54304</v>
       </c>
       <c r="C92" s="12">
         <v>18030</v>
       </c>
       <c r="D92" s="12">
         <v>14140</v>
       </c>
       <c r="E92" s="12">
         <v>9974</v>
       </c>
       <c r="F92" s="12">
         <v>12160</v>
       </c>
       <c r="G92" s="3"/>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A93" s="53" t="s">
+      <c r="A93" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B93" s="53"/>
-[...3 lines deleted...]
-      <c r="F93" s="54"/>
+      <c r="B93" s="47"/>
+      <c r="C93" s="47"/>
+      <c r="D93" s="47"/>
+      <c r="E93" s="47"/>
+      <c r="F93" s="48"/>
       <c r="G93" s="3"/>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="8">
         <v>204207</v>
       </c>
       <c r="C94" s="8">
         <v>85401</v>
       </c>
       <c r="D94" s="8">
         <v>27702</v>
       </c>
       <c r="E94" s="8">
         <v>89324</v>
       </c>
       <c r="F94" s="18">
         <v>1780.4</v>
       </c>
       <c r="G94" s="3"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="29" t="s">
@@ -2987,58 +2996,58 @@
       </c>
       <c r="G102" s="3"/>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="12">
         <v>13466</v>
       </c>
       <c r="C103" s="12">
         <v>3640</v>
       </c>
       <c r="D103" s="12">
         <v>2845</v>
       </c>
       <c r="E103" s="12">
         <v>6651</v>
       </c>
       <c r="F103" s="22">
         <v>330.2</v>
       </c>
       <c r="G103" s="3"/>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A104" s="53" t="s">
+      <c r="A104" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B104" s="53"/>
-[...3 lines deleted...]
-      <c r="F104" s="54"/>
+      <c r="B104" s="47"/>
+      <c r="C104" s="47"/>
+      <c r="D104" s="47"/>
+      <c r="E104" s="47"/>
+      <c r="F104" s="48"/>
       <c r="G104" s="3"/>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B105" s="9">
         <v>432945</v>
       </c>
       <c r="C105" s="9">
         <v>200300</v>
       </c>
       <c r="D105" s="9">
         <v>76632</v>
       </c>
       <c r="E105" s="9">
         <v>152516</v>
       </c>
       <c r="F105" s="23">
         <v>3496</v>
       </c>
       <c r="G105" s="3"/>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="29" t="s">
@@ -3208,58 +3217,58 @@
       </c>
       <c r="G113" s="3"/>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B114" s="12">
         <v>26408</v>
       </c>
       <c r="C114" s="12">
         <v>8227</v>
       </c>
       <c r="D114" s="12">
         <v>5860</v>
       </c>
       <c r="E114" s="12">
         <v>11708</v>
       </c>
       <c r="F114" s="26">
         <v>613</v>
       </c>
       <c r="G114" s="3"/>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A115" s="53" t="s">
+      <c r="A115" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B115" s="53"/>
-[...3 lines deleted...]
-      <c r="F115" s="54"/>
+      <c r="B115" s="47"/>
+      <c r="C115" s="47"/>
+      <c r="D115" s="47"/>
+      <c r="E115" s="47"/>
+      <c r="F115" s="48"/>
       <c r="G115" s="3"/>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B116" s="8">
         <v>756560</v>
       </c>
       <c r="C116" s="8">
         <v>379002</v>
       </c>
       <c r="D116" s="8">
         <v>122869</v>
       </c>
       <c r="E116" s="8">
         <v>212730</v>
       </c>
       <c r="F116" s="8">
         <v>41960</v>
       </c>
       <c r="G116" s="3"/>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="29" t="s">
@@ -3429,58 +3438,58 @@
       </c>
       <c r="G124" s="3"/>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B125" s="12">
         <v>46555</v>
       </c>
       <c r="C125" s="12">
         <v>13273</v>
       </c>
       <c r="D125" s="12">
         <v>8589</v>
       </c>
       <c r="E125" s="12">
         <v>15572</v>
       </c>
       <c r="F125" s="12">
         <v>9121</v>
       </c>
       <c r="G125" s="3"/>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A126" s="53" t="s">
+      <c r="A126" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B126" s="53"/>
-[...3 lines deleted...]
-      <c r="F126" s="54"/>
+      <c r="B126" s="47"/>
+      <c r="C126" s="47"/>
+      <c r="D126" s="47"/>
+      <c r="E126" s="47"/>
+      <c r="F126" s="48"/>
       <c r="G126" s="3"/>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B127" s="8">
         <v>1058821</v>
       </c>
       <c r="C127" s="8">
         <v>550988</v>
       </c>
       <c r="D127" s="8">
         <v>175288</v>
       </c>
       <c r="E127" s="8">
         <v>268567</v>
       </c>
       <c r="F127" s="8">
         <v>63978</v>
       </c>
       <c r="G127" s="3"/>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="29" t="s">
@@ -3650,58 +3659,58 @@
       </c>
       <c r="G135" s="3"/>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B136" s="12">
         <v>67142</v>
       </c>
       <c r="C136" s="12">
         <v>20183</v>
       </c>
       <c r="D136" s="12">
         <v>14805</v>
       </c>
       <c r="E136" s="12">
         <v>19206</v>
       </c>
       <c r="F136" s="12">
         <v>12948</v>
       </c>
       <c r="G136" s="3"/>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A137" s="53" t="s">
+      <c r="A137" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="B137" s="53"/>
-[...3 lines deleted...]
-      <c r="F137" s="54"/>
+      <c r="B137" s="47"/>
+      <c r="C137" s="47"/>
+      <c r="D137" s="47"/>
+      <c r="E137" s="47"/>
+      <c r="F137" s="48"/>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B138" s="27">
         <v>265686</v>
       </c>
       <c r="C138" s="9">
         <v>105599</v>
       </c>
       <c r="D138" s="9">
         <v>32971</v>
       </c>
       <c r="E138" s="9">
         <v>125470</v>
       </c>
       <c r="F138" s="9">
         <v>1646</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="29" t="s">
         <v>25</v>
       </c>
@@ -3860,58 +3869,58 @@
       <c r="F146" s="9">
         <v>197</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A147" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B147" s="28">
         <v>20752</v>
       </c>
       <c r="C147" s="12">
         <v>5829</v>
       </c>
       <c r="D147" s="12">
         <v>3291</v>
       </c>
       <c r="E147" s="12">
         <v>11387</v>
       </c>
       <c r="F147" s="12">
         <v>245</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A148" s="53" t="s">
+      <c r="A148" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B148" s="53"/>
-[...3 lines deleted...]
-      <c r="F148" s="54"/>
+      <c r="B148" s="47"/>
+      <c r="C148" s="47"/>
+      <c r="D148" s="47"/>
+      <c r="E148" s="47"/>
+      <c r="F148" s="48"/>
     </row>
     <row r="149" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A149" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B149" s="30">
         <v>608524</v>
       </c>
       <c r="C149" s="30">
         <v>259474</v>
       </c>
       <c r="D149" s="30">
         <v>76940</v>
       </c>
       <c r="E149" s="30">
         <v>268264</v>
       </c>
       <c r="F149" s="31">
         <v>3846</v>
       </c>
       <c r="G149" s="32"/>
       <c r="H149" s="32"/>
       <c r="I149" s="32"/>
       <c r="J149" s="32"/>
     </row>
@@ -4005,57 +4014,57 @@
       </c>
       <c r="F153" s="33">
         <v>113</v>
       </c>
       <c r="G153" s="32"/>
       <c r="H153" s="32"/>
       <c r="I153" s="32"/>
       <c r="J153" s="32"/>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A154" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B154" s="30">
         <v>95961</v>
       </c>
       <c r="C154" s="30">
         <v>73334</v>
       </c>
       <c r="D154" s="30">
         <v>935</v>
       </c>
       <c r="E154" s="30">
         <v>20886</v>
       </c>
-      <c r="F154" s="56">
+      <c r="F154" s="49">
         <v>806</v>
       </c>
-      <c r="G154" s="56"/>
-[...2 lines deleted...]
-      <c r="J154" s="56"/>
+      <c r="G154" s="49"/>
+      <c r="H154" s="49"/>
+      <c r="I154" s="49"/>
+      <c r="J154" s="49"/>
     </row>
     <row r="155" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A155" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B155" s="30">
         <v>32064</v>
       </c>
       <c r="C155" s="30">
         <v>7773</v>
       </c>
       <c r="D155" s="30">
         <v>473</v>
       </c>
       <c r="E155" s="30">
         <v>22916</v>
       </c>
       <c r="F155" s="35">
         <v>902</v>
       </c>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="8"/>
     </row>
@@ -4110,413 +4119,624 @@
     <row r="158" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A158" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B158" s="36">
         <v>41209</v>
       </c>
       <c r="C158" s="36">
         <v>13895</v>
       </c>
       <c r="D158" s="36">
         <v>7218</v>
       </c>
       <c r="E158" s="36">
         <v>19424</v>
       </c>
       <c r="F158" s="37">
         <v>673</v>
       </c>
       <c r="G158" s="8"/>
       <c r="H158" s="8"/>
       <c r="I158" s="11"/>
       <c r="J158" s="8"/>
     </row>
     <row r="159" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A159" s="53" t="s">
+      <c r="A159" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="B159" s="53"/>
-[...3 lines deleted...]
-      <c r="F159" s="54"/>
+      <c r="B159" s="47"/>
+      <c r="C159" s="47"/>
+      <c r="D159" s="47"/>
+      <c r="E159" s="47"/>
+      <c r="F159" s="48"/>
     </row>
     <row r="160" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A160" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="B160" s="57">
+      <c r="B160" s="44">
         <v>1085974</v>
       </c>
       <c r="C160" s="9">
         <v>482867</v>
       </c>
       <c r="D160" s="9">
         <v>125972</v>
       </c>
-      <c r="E160" s="57">
+      <c r="E160" s="44">
         <v>431608</v>
       </c>
-      <c r="F160" s="57">
+      <c r="F160" s="44">
         <v>45527</v>
       </c>
-      <c r="G160" s="57">
+      <c r="G160" s="44">
         <v>431608</v>
       </c>
-      <c r="H160" s="57">
+      <c r="H160" s="44">
         <v>45527</v>
       </c>
-      <c r="I160" s="57">
+      <c r="I160" s="44">
         <v>431608</v>
       </c>
-      <c r="J160" s="57">
+      <c r="J160" s="44">
         <v>45527</v>
       </c>
     </row>
     <row r="161" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A161" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B161" s="57">
+      <c r="B161" s="44">
         <v>623619</v>
       </c>
       <c r="C161" s="9">
         <v>275929</v>
       </c>
       <c r="D161" s="9">
         <v>105209</v>
       </c>
-      <c r="E161" s="57">
+      <c r="E161" s="44">
         <v>240411</v>
       </c>
-      <c r="F161" s="57">
+      <c r="F161" s="44">
         <v>2070</v>
       </c>
-      <c r="G161" s="57">
+      <c r="G161" s="44">
         <v>240411</v>
       </c>
-      <c r="H161" s="57">
+      <c r="H161" s="44">
         <v>2070</v>
       </c>
-      <c r="I161" s="57">
+      <c r="I161" s="44">
         <v>240411</v>
       </c>
-      <c r="J161" s="57">
+      <c r="J161" s="44">
         <v>2070</v>
       </c>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A162" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B162" s="57">
+      <c r="B162" s="44">
         <v>3321</v>
       </c>
       <c r="C162" s="9">
         <v>1012</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E162" s="57">
+      <c r="E162" s="44">
         <v>2309</v>
       </c>
-      <c r="F162" s="59" t="s">
-[...2 lines deleted...]
-      <c r="G162" s="57">
+      <c r="F162" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="G162" s="44">
         <v>2309</v>
       </c>
-      <c r="H162" s="59" t="s">
-[...2 lines deleted...]
-      <c r="I162" s="57">
+      <c r="H162" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="I162" s="44">
         <v>2309</v>
       </c>
-      <c r="J162" s="59" t="s">
+      <c r="J162" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A163" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B163" s="57">
+      <c r="B163" s="44">
         <v>39758</v>
       </c>
       <c r="C163" s="9">
         <v>10795</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E163" s="57">
+      <c r="E163" s="44">
         <v>28346</v>
       </c>
-      <c r="F163" s="57">
+      <c r="F163" s="44">
         <v>617</v>
       </c>
-      <c r="G163" s="57">
+      <c r="G163" s="44">
         <v>28346</v>
       </c>
-      <c r="H163" s="57">
+      <c r="H163" s="44">
         <v>617</v>
       </c>
-      <c r="I163" s="57">
+      <c r="I163" s="44">
         <v>28346</v>
       </c>
-      <c r="J163" s="57">
+      <c r="J163" s="44">
         <v>617</v>
       </c>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A164" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B164" s="57">
+      <c r="B164" s="44">
         <v>26297</v>
       </c>
       <c r="C164" s="9">
         <v>6824</v>
       </c>
       <c r="D164" s="9">
         <v>1691</v>
       </c>
-      <c r="E164" s="57">
+      <c r="E164" s="44">
         <v>10314</v>
       </c>
-      <c r="F164" s="57">
+      <c r="F164" s="44">
         <v>7468</v>
       </c>
-      <c r="G164" s="57">
+      <c r="G164" s="44">
         <v>10314</v>
       </c>
-      <c r="H164" s="57">
+      <c r="H164" s="44">
         <v>7468</v>
       </c>
-      <c r="I164" s="57">
+      <c r="I164" s="44">
         <v>10314</v>
       </c>
-      <c r="J164" s="57">
+      <c r="J164" s="44">
         <v>7468</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A165" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B165" s="57">
+      <c r="B165" s="44">
         <v>204483</v>
       </c>
       <c r="C165" s="9">
         <v>144019</v>
       </c>
       <c r="D165" s="9">
         <v>1681</v>
       </c>
-      <c r="E165" s="57">
+      <c r="E165" s="44">
         <v>44711</v>
       </c>
-      <c r="F165" s="57">
+      <c r="F165" s="44">
         <v>14072</v>
       </c>
-      <c r="G165" s="57">
+      <c r="G165" s="44">
         <v>44711</v>
       </c>
-      <c r="H165" s="57">
+      <c r="H165" s="44">
         <v>14072</v>
       </c>
-      <c r="I165" s="57">
+      <c r="I165" s="44">
         <v>44711</v>
       </c>
-      <c r="J165" s="57">
+      <c r="J165" s="44">
         <v>14072</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A166" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="B166" s="57">
+      <c r="B166" s="44">
         <v>53287</v>
       </c>
       <c r="C166" s="9">
         <v>12995</v>
       </c>
       <c r="D166" s="9">
         <v>750</v>
       </c>
-      <c r="E166" s="57">
+      <c r="E166" s="44">
         <v>37335</v>
       </c>
-      <c r="F166" s="57">
+      <c r="F166" s="44">
         <v>2207</v>
       </c>
-      <c r="G166" s="57">
+      <c r="G166" s="44">
         <v>37335</v>
       </c>
-      <c r="H166" s="57">
+      <c r="H166" s="44">
         <v>2207</v>
       </c>
-      <c r="I166" s="57">
+      <c r="I166" s="44">
         <v>37335</v>
       </c>
-      <c r="J166" s="57">
+      <c r="J166" s="44">
         <v>2207</v>
       </c>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A167" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B167" s="57">
+      <c r="B167" s="44">
         <v>29558</v>
       </c>
       <c r="C167" s="9">
         <v>2353</v>
       </c>
       <c r="D167" s="9">
         <v>1933</v>
       </c>
-      <c r="E167" s="57">
+      <c r="E167" s="44">
         <v>23212</v>
       </c>
-      <c r="F167" s="57">
+      <c r="F167" s="44">
         <v>2060</v>
       </c>
-      <c r="G167" s="57">
+      <c r="G167" s="44">
         <v>23212</v>
       </c>
-      <c r="H167" s="57">
+      <c r="H167" s="44">
         <v>2060</v>
       </c>
-      <c r="I167" s="57">
+      <c r="I167" s="44">
         <v>23212</v>
       </c>
-      <c r="J167" s="57">
+      <c r="J167" s="44">
         <v>2060</v>
       </c>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A168" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B168" s="57">
+      <c r="B168" s="44">
         <v>29528</v>
       </c>
       <c r="C168" s="9">
         <v>5321</v>
       </c>
       <c r="D168" s="9">
         <v>2826</v>
       </c>
-      <c r="E168" s="57">
+      <c r="E168" s="44">
         <v>13670</v>
       </c>
-      <c r="F168" s="57">
+      <c r="F168" s="44">
         <v>7711</v>
       </c>
-      <c r="G168" s="57">
+      <c r="G168" s="44">
         <v>13670</v>
       </c>
-      <c r="H168" s="57">
+      <c r="H168" s="44">
         <v>7711</v>
       </c>
-      <c r="I168" s="57">
+      <c r="I168" s="44">
         <v>13670</v>
       </c>
-      <c r="J168" s="57">
+      <c r="J168" s="44">
         <v>7711</v>
       </c>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A169" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B169" s="58">
+      <c r="B169" s="45">
         <v>76123</v>
       </c>
       <c r="C169" s="12">
         <v>23619</v>
       </c>
       <c r="D169" s="12">
         <v>11882</v>
       </c>
-      <c r="E169" s="58">
+      <c r="E169" s="45">
         <v>31300</v>
       </c>
-      <c r="F169" s="58">
+      <c r="F169" s="45">
         <v>9322</v>
       </c>
-      <c r="G169" s="58">
+      <c r="G169" s="45">
         <v>31300</v>
       </c>
-      <c r="H169" s="58">
+      <c r="H169" s="45">
         <v>9322</v>
       </c>
-      <c r="I169" s="58">
+      <c r="I169" s="45">
         <v>31300</v>
       </c>
-      <c r="J169" s="58">
+      <c r="J169" s="45">
         <v>9322</v>
       </c>
     </row>
-    <row r="170" spans="1:10" ht="34" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="43" t="s">
+    <row r="170" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A170" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="B170" s="47"/>
+      <c r="C170" s="47"/>
+      <c r="D170" s="47"/>
+      <c r="E170" s="47"/>
+      <c r="F170" s="48"/>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A171" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B171" s="8">
+        <v>1576530</v>
+      </c>
+      <c r="C171" s="8">
+        <v>704649</v>
+      </c>
+      <c r="D171" s="8">
+        <v>183808</v>
+      </c>
+      <c r="E171" s="8">
+        <v>625724</v>
+      </c>
+      <c r="F171" s="8">
+        <v>62349</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A172" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B172" s="8">
+        <v>868260</v>
+      </c>
+      <c r="C172" s="8">
+        <v>361509</v>
+      </c>
+      <c r="D172" s="8">
+        <v>152060</v>
+      </c>
+      <c r="E172" s="8">
+        <v>351738</v>
+      </c>
+      <c r="F172" s="61">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A173" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B173" s="8">
+        <v>6513</v>
+      </c>
+      <c r="C173" s="8">
+        <v>1383</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E173" s="8">
+        <v>5130</v>
+      </c>
+      <c r="F173" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A174" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B174" s="8">
+        <v>57849</v>
+      </c>
+      <c r="C174" s="8">
+        <v>15922</v>
+      </c>
+      <c r="D174" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E174" s="8">
+        <v>41064</v>
+      </c>
+      <c r="F174" s="8">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A175" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B175" s="8">
+        <v>42625</v>
+      </c>
+      <c r="C175" s="8">
+        <v>12539</v>
+      </c>
+      <c r="D175" s="8">
+        <v>2744</v>
+      </c>
+      <c r="E175" s="8">
+        <v>15946</v>
+      </c>
+      <c r="F175" s="8">
+        <v>11397</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A176" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B176" s="8">
+        <v>331111</v>
+      </c>
+      <c r="C176" s="8">
+        <v>249043</v>
+      </c>
+      <c r="D176" s="8">
+        <v>2222</v>
+      </c>
+      <c r="E176" s="8">
+        <v>61261</v>
+      </c>
+      <c r="F176" s="8">
+        <v>18586</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B177" s="8">
+        <v>75099</v>
+      </c>
+      <c r="C177" s="8">
+        <v>20682</v>
+      </c>
+      <c r="D177" s="8">
+        <v>1422</v>
+      </c>
+      <c r="E177" s="8">
+        <v>47629</v>
+      </c>
+      <c r="F177" s="8">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B178" s="8">
+        <v>38597</v>
+      </c>
+      <c r="C178" s="8">
+        <v>3472</v>
+      </c>
+      <c r="D178" s="8">
+        <v>2706</v>
+      </c>
+      <c r="E178" s="8">
+        <v>29253</v>
+      </c>
+      <c r="F178" s="8">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B179" s="8">
+        <v>47639</v>
+      </c>
+      <c r="C179" s="8">
+        <v>7735</v>
+      </c>
+      <c r="D179" s="8">
+        <v>4467</v>
+      </c>
+      <c r="E179" s="8">
+        <v>26098</v>
+      </c>
+      <c r="F179" s="8">
+        <v>9339</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B180" s="12">
+        <v>108837</v>
+      </c>
+      <c r="C180" s="12">
+        <v>32364</v>
+      </c>
+      <c r="D180" s="12">
+        <v>18187</v>
+      </c>
+      <c r="E180" s="12">
+        <v>47605</v>
+      </c>
+      <c r="F180" s="12">
+        <v>10680</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B170" s="44"/>
-[...3 lines deleted...]
-      <c r="F170" s="44"/>
+      <c r="B181" s="51"/>
+      <c r="C181" s="51"/>
+      <c r="D181" s="51"/>
+      <c r="E181" s="51"/>
+      <c r="F181" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...5 lines deleted...]
-    <mergeCell ref="A137:F137"/>
+  <mergeCells count="23">
     <mergeCell ref="A170:F170"/>
+    <mergeCell ref="A181:F181"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A71:F71"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A93:F93"/>
     <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A148:F148"/>
+    <mergeCell ref="F154:J154"/>
+    <mergeCell ref="A137:F137"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>