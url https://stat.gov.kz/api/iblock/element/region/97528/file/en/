--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -10,64 +10,92 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\месячные\кол действ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="475" yWindow="82" windowWidth="15202" windowHeight="9211"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$458</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$492</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B489" i="1" l="1"/>
+  <c r="B488" i="1"/>
+  <c r="B487" i="1"/>
+  <c r="B486" i="1"/>
+  <c r="B485" i="1"/>
+  <c r="B484" i="1"/>
+  <c r="B483" i="1"/>
+  <c r="B482" i="1"/>
+  <c r="B481" i="1"/>
+  <c r="B480" i="1"/>
+  <c r="B478" i="1"/>
+  <c r="B477" i="1"/>
+  <c r="B476" i="1"/>
+  <c r="B475" i="1"/>
+  <c r="B474" i="1"/>
+  <c r="B473" i="1"/>
+  <c r="B472" i="1"/>
+  <c r="B471" i="1"/>
+  <c r="B470" i="1"/>
+  <c r="B469" i="1"/>
+  <c r="B467" i="1"/>
+  <c r="B466" i="1"/>
+  <c r="B465" i="1"/>
+  <c r="B464" i="1"/>
+  <c r="B463" i="1"/>
+  <c r="B462" i="1"/>
+  <c r="B459" i="1"/>
+  <c r="B458" i="1"/>
   <c r="B456" i="1" l="1"/>
   <c r="B455" i="1"/>
   <c r="B454" i="1"/>
   <c r="B453" i="1"/>
   <c r="B452" i="1"/>
   <c r="B451" i="1"/>
   <c r="B448" i="1"/>
   <c r="B447" i="1"/>
   <c r="B445" i="1"/>
   <c r="B444" i="1"/>
   <c r="B443" i="1"/>
   <c r="B442" i="1"/>
   <c r="B441" i="1"/>
   <c r="B440" i="1"/>
   <c r="B437" i="1"/>
   <c r="B436" i="1"/>
   <c r="B434" i="1"/>
   <c r="B433" i="1"/>
   <c r="B432" i="1"/>
   <c r="B431" i="1"/>
   <c r="B430" i="1"/>
   <c r="B429" i="1"/>
   <c r="B426" i="1"/>
   <c r="B425" i="1"/>
   <c r="B412" i="1" l="1"/>
@@ -323,51 +351,51 @@
   <c r="B30" i="1"/>
   <c r="B29" i="1"/>
   <c r="B27" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
   <c r="B18" i="1"/>
   <c r="B16" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1"/>
   <c r="B13" i="1"/>
   <c r="B12" i="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="64">
   <si>
     <t>Number of active small and medium business entities
 Количество действующих субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
@@ -512,50 +540,59 @@
   </si>
   <si>
     <t>As of June 1, 2025</t>
   </si>
   <si>
     <t>As of Jule 1, 2025</t>
   </si>
   <si>
     <t>As of August 1, 2025</t>
   </si>
   <si>
     <t>As of September 1, 2025</t>
   </si>
   <si>
     <t>As of October 1, 2025</t>
   </si>
   <si>
     <t>As of November 1, 2025</t>
   </si>
   <si>
     <t>As of January 1, 2026</t>
   </si>
   <si>
     <t>As of December 1, 2025</t>
   </si>
+  <si>
+    <t>As of April 1, 2026</t>
+  </si>
+  <si>
+    <t>As of March 1, 2026</t>
+  </si>
+  <si>
+    <t>As of February 1, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_р_."/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -694,51 +731,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -790,50 +827,53 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1136,131 +1176,131 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J458"/>
+  <dimension ref="A1:J491"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A427" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F448" sqref="F448:F456"/>
+      <pane ySplit="5" topLeftCell="A469" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B495" sqref="B495"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.3" x14ac:dyDescent="0.3">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...3 lines deleted...]
-      <c r="F1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:10" ht="16.3" x14ac:dyDescent="0.3">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="43"/>
-[...3 lines deleted...]
-      <c r="F3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A4" s="44"/>
-      <c r="B4" s="46" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="47"/>
-[...1 lines deleted...]
-      <c r="F4" s="48"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="51"/>
       <c r="G4" s="25"/>
     </row>
     <row r="5" spans="1:10" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="45"/>
-      <c r="B5" s="46"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="49"/>
       <c r="C5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="25"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="39"/>
-[...3 lines deleted...]
-      <c r="F6" s="39"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3">
         <f>C7+D7+E7+F7</f>
         <v>58238</v>
       </c>
       <c r="C7" s="4">
         <v>6301</v>
       </c>
       <c r="D7" s="5">
         <v>64</v>
       </c>
       <c r="E7" s="4">
         <v>39975</v>
       </c>
       <c r="F7" s="4">
         <v>11898</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
@@ -1432,58 +1472,58 @@
         <v>1328</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="3">
         <f t="shared" si="0"/>
         <v>5434</v>
       </c>
       <c r="C16" s="4">
         <v>465</v>
       </c>
       <c r="D16" s="5">
         <v>5</v>
       </c>
       <c r="E16" s="4">
         <v>3122</v>
       </c>
       <c r="F16" s="4">
         <v>1842</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="39"/>
-[...3 lines deleted...]
-      <c r="F17" s="39"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="3">
         <f>C18+D18+E18+F18</f>
         <v>62695</v>
       </c>
       <c r="C18" s="4">
         <v>6382</v>
       </c>
       <c r="D18" s="4">
         <v>65</v>
       </c>
       <c r="E18" s="4">
         <v>43245</v>
       </c>
       <c r="F18" s="4">
         <v>13003</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
@@ -1656,58 +1696,58 @@
         <v>1464</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="3">
         <f t="shared" si="1"/>
         <v>5845</v>
       </c>
       <c r="C27" s="4">
         <v>469</v>
       </c>
       <c r="D27" s="5">
         <v>5</v>
       </c>
       <c r="E27" s="4">
         <v>3374</v>
       </c>
       <c r="F27" s="4">
         <v>1997</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A28" s="39" t="s">
+      <c r="A28" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="39"/>
-[...3 lines deleted...]
-      <c r="F28" s="39"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="3">
         <f>C29+D29+E29+F29</f>
         <v>64358</v>
       </c>
       <c r="C29" s="4">
         <v>6386</v>
       </c>
       <c r="D29" s="4">
         <v>65</v>
       </c>
       <c r="E29" s="4">
         <v>44580</v>
       </c>
       <c r="F29" s="4">
         <v>13327</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
@@ -1880,58 +1920,58 @@
         <v>1498</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="3">
         <f t="shared" si="2"/>
         <v>6003</v>
       </c>
       <c r="C38" s="4">
         <v>477</v>
       </c>
       <c r="D38" s="4">
         <v>5</v>
       </c>
       <c r="E38" s="4">
         <v>3505</v>
       </c>
       <c r="F38" s="4">
         <v>2016</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A39" s="39" t="s">
+      <c r="A39" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="39"/>
-[...3 lines deleted...]
-      <c r="F39" s="39"/>
+      <c r="B39" s="42"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="42"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="7">
         <f>C40+D40+E40+F40</f>
         <v>66054</v>
       </c>
       <c r="C40" s="5">
         <v>6472</v>
       </c>
       <c r="D40" s="5">
         <v>65</v>
       </c>
       <c r="E40" s="5">
         <v>46136</v>
       </c>
       <c r="F40" s="5">
         <v>13381</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
@@ -2102,58 +2142,58 @@
         <v>1515</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="7">
         <f t="shared" si="3"/>
         <v>6223</v>
       </c>
       <c r="C49" s="5">
         <v>478</v>
       </c>
       <c r="D49" s="5">
         <v>5</v>
       </c>
       <c r="E49" s="5">
         <v>3692</v>
       </c>
       <c r="F49" s="5">
         <v>2048</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A50" s="39" t="s">
+      <c r="A50" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B50" s="39"/>
-[...3 lines deleted...]
-      <c r="F50" s="39"/>
+      <c r="B50" s="42"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="42"/>
+      <c r="F50" s="42"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="8">
         <f>C51+D51+E51+F51</f>
         <v>67145</v>
       </c>
       <c r="C51" s="7">
         <v>6544</v>
       </c>
       <c r="D51" s="5">
         <v>65</v>
       </c>
       <c r="E51" s="5">
         <v>47159</v>
       </c>
       <c r="F51" s="5">
         <v>13377</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
@@ -2320,58 +2360,58 @@
         <v>1505</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="8">
         <f t="shared" si="4"/>
         <v>6273</v>
       </c>
       <c r="C60" s="7">
         <v>487</v>
       </c>
       <c r="D60" s="5">
         <v>5</v>
       </c>
       <c r="E60" s="5">
         <v>3747</v>
       </c>
       <c r="F60" s="5">
         <v>2034</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A61" s="39" t="s">
+      <c r="A61" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="39"/>
-[...3 lines deleted...]
-      <c r="F61" s="39"/>
+      <c r="B61" s="42"/>
+      <c r="C61" s="42"/>
+      <c r="D61" s="42"/>
+      <c r="E61" s="42"/>
+      <c r="F61" s="42"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="8">
         <f>C62+D62+E62+F62</f>
         <v>68257</v>
       </c>
       <c r="C62" s="4">
         <v>6422</v>
       </c>
       <c r="D62" s="4">
         <v>67</v>
       </c>
       <c r="E62" s="4">
         <v>48536</v>
       </c>
       <c r="F62" s="4">
         <v>13232</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
@@ -2540,58 +2580,58 @@
         <v>1487</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B71" s="8">
         <f t="shared" si="5"/>
         <v>6430</v>
       </c>
       <c r="C71" s="4">
         <v>485</v>
       </c>
       <c r="D71" s="4">
         <v>5</v>
       </c>
       <c r="E71" s="4">
         <v>3931</v>
       </c>
       <c r="F71" s="4">
         <v>2009</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A72" s="39" t="s">
+      <c r="A72" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B72" s="39"/>
-[...3 lines deleted...]
-      <c r="F72" s="39"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="8">
         <f>C73+D73+E73+F73</f>
         <v>69503</v>
       </c>
       <c r="C73" s="4">
         <v>6384</v>
       </c>
       <c r="D73" s="4">
         <v>65</v>
       </c>
       <c r="E73" s="4">
         <v>49535</v>
       </c>
       <c r="F73" s="4">
         <v>13519</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
@@ -2758,58 +2798,58 @@
         <v>1573</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A82" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B82" s="8">
         <f t="shared" si="6"/>
         <v>6553</v>
       </c>
       <c r="C82" s="4">
         <v>493</v>
       </c>
       <c r="D82" s="4">
         <v>5</v>
       </c>
       <c r="E82" s="4">
         <v>3997</v>
       </c>
       <c r="F82" s="4">
         <v>2058</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A83" s="39" t="s">
+      <c r="A83" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B83" s="39"/>
-[...3 lines deleted...]
-      <c r="F83" s="39"/>
+      <c r="B83" s="42"/>
+      <c r="C83" s="42"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="8">
         <f>C84+D84+E84+F84</f>
         <v>70879</v>
       </c>
       <c r="C84" s="4">
         <v>6427</v>
       </c>
       <c r="D84" s="4">
         <v>66</v>
       </c>
       <c r="E84" s="4">
         <v>50685</v>
       </c>
       <c r="F84" s="4">
         <v>13701</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
       <c r="J84" s="2"/>
@@ -2978,58 +3018,58 @@
         <v>1624</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B93" s="8">
         <f t="shared" si="7"/>
         <v>6857</v>
       </c>
       <c r="C93" s="4">
         <v>498</v>
       </c>
       <c r="D93" s="4">
         <v>5</v>
       </c>
       <c r="E93" s="4">
         <v>4280</v>
       </c>
       <c r="F93" s="4">
         <v>2074</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A94" s="39" t="s">
+      <c r="A94" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="39"/>
-[...3 lines deleted...]
-      <c r="F94" s="39"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B95" s="8">
         <f>C95+D95+E95+F95</f>
         <v>72131</v>
       </c>
       <c r="C95" s="4">
         <v>6418</v>
       </c>
       <c r="D95" s="4">
         <v>65</v>
       </c>
       <c r="E95" s="4">
         <v>51795</v>
       </c>
       <c r="F95" s="4">
         <v>13853</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
@@ -3198,58 +3238,58 @@
         <v>1641</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B104" s="8">
         <f t="shared" si="8"/>
         <v>7109</v>
       </c>
       <c r="C104" s="4">
         <v>499</v>
       </c>
       <c r="D104" s="4">
         <v>5</v>
       </c>
       <c r="E104" s="4">
         <v>4491</v>
       </c>
       <c r="F104" s="4">
         <v>2114</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A105" s="39" t="s">
+      <c r="A105" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B105" s="39"/>
-[...3 lines deleted...]
-      <c r="F105" s="39"/>
+      <c r="B105" s="42"/>
+      <c r="C105" s="42"/>
+      <c r="D105" s="42"/>
+      <c r="E105" s="42"/>
+      <c r="F105" s="42"/>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A106" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B106" s="8">
         <f>C106+D106+E106+F106</f>
         <v>72685</v>
       </c>
       <c r="C106" s="4">
         <v>6259</v>
       </c>
       <c r="D106" s="4">
         <v>65</v>
       </c>
       <c r="E106" s="4">
         <v>52355</v>
       </c>
       <c r="F106" s="4">
         <v>14006</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="2"/>
       <c r="I106" s="2"/>
       <c r="J106" s="2"/>
@@ -3416,58 +3456,58 @@
         <v>1687</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A115" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B115" s="8">
         <f t="shared" si="9"/>
         <v>7196</v>
       </c>
       <c r="C115" s="4">
         <v>493</v>
       </c>
       <c r="D115" s="4">
         <v>5</v>
       </c>
       <c r="E115" s="4">
         <v>4571</v>
       </c>
       <c r="F115" s="4">
         <v>2127</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A116" s="39" t="s">
+      <c r="A116" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B116" s="39"/>
-[...3 lines deleted...]
-      <c r="F116" s="39"/>
+      <c r="B116" s="42"/>
+      <c r="C116" s="42"/>
+      <c r="D116" s="42"/>
+      <c r="E116" s="42"/>
+      <c r="F116" s="42"/>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A117" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="8">
         <f>C117+D117+E117+F117</f>
         <v>72872</v>
       </c>
       <c r="C117" s="4">
         <v>6303</v>
       </c>
       <c r="D117" s="4">
         <v>65</v>
       </c>
       <c r="E117" s="4">
         <v>52740</v>
       </c>
       <c r="F117" s="4">
         <v>13764</v>
       </c>
       <c r="G117" s="2"/>
       <c r="H117" s="2"/>
       <c r="I117" s="2"/>
       <c r="J117" s="2"/>
@@ -3636,58 +3676,58 @@
         <v>1643</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A126" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B126" s="8">
         <f t="shared" si="10"/>
         <v>7254</v>
       </c>
       <c r="C126" s="4">
         <v>486</v>
       </c>
       <c r="D126" s="4">
         <v>5</v>
       </c>
       <c r="E126" s="4">
         <v>4648</v>
       </c>
       <c r="F126" s="4">
         <v>2115</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A127" s="39" t="s">
+      <c r="A127" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B127" s="39"/>
-[...3 lines deleted...]
-      <c r="F127" s="39"/>
+      <c r="B127" s="42"/>
+      <c r="C127" s="42"/>
+      <c r="D127" s="42"/>
+      <c r="E127" s="42"/>
+      <c r="F127" s="42"/>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A128" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="8">
         <f>C128+D128+E128+F128</f>
         <v>72934</v>
       </c>
       <c r="C128" s="4">
         <v>6279</v>
       </c>
       <c r="D128" s="4">
         <v>65</v>
       </c>
       <c r="E128" s="4">
         <v>52507</v>
       </c>
       <c r="F128" s="4">
         <v>14083</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="26" t="s">
         <v>34</v>
@@ -3852,58 +3892,58 @@
         <v>1689</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B137" s="8">
         <f t="shared" si="11"/>
         <v>7269</v>
       </c>
       <c r="C137" s="4">
         <v>490</v>
       </c>
       <c r="D137" s="4">
         <v>5</v>
       </c>
       <c r="E137" s="4">
         <v>4595</v>
       </c>
       <c r="F137" s="4">
         <v>2179</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A138" s="39" t="s">
+      <c r="A138" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B138" s="39"/>
-[...3 lines deleted...]
-      <c r="F138" s="39"/>
+      <c r="B138" s="42"/>
+      <c r="C138" s="42"/>
+      <c r="D138" s="42"/>
+      <c r="E138" s="42"/>
+      <c r="F138" s="42"/>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B139" s="8">
         <f>C139+D139+E139+F139</f>
         <v>71256</v>
       </c>
       <c r="C139" s="4">
         <v>6299</v>
       </c>
       <c r="D139" s="4">
         <v>65</v>
       </c>
       <c r="E139" s="4">
         <v>50983</v>
       </c>
       <c r="F139" s="4">
         <v>13909</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" s="26" t="s">
         <v>34</v>
@@ -4068,58 +4108,58 @@
         <v>1672</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B148" s="8">
         <f t="shared" si="12"/>
         <v>7040</v>
       </c>
       <c r="C148" s="4">
         <v>503</v>
       </c>
       <c r="D148" s="4">
         <v>5</v>
       </c>
       <c r="E148" s="4">
         <v>4377</v>
       </c>
       <c r="F148" s="4">
         <v>2155</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A149" s="39" t="s">
+      <c r="A149" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B149" s="39"/>
-[...3 lines deleted...]
-      <c r="F149" s="39"/>
+      <c r="B149" s="42"/>
+      <c r="C149" s="42"/>
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="42"/>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B150" s="8">
         <f>C150+D150+E150+F150</f>
         <v>71631</v>
       </c>
       <c r="C150" s="4">
         <v>6314</v>
       </c>
       <c r="D150" s="4">
         <v>65</v>
       </c>
       <c r="E150" s="4">
         <v>51159</v>
       </c>
       <c r="F150" s="4">
         <v>14093</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" s="26" t="s">
         <v>34</v>
@@ -4284,58 +4324,58 @@
         <v>1710</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B159" s="8">
         <f t="shared" ref="B159" si="14">C159+D159+E159+F159</f>
         <v>7085</v>
       </c>
       <c r="C159" s="4">
         <v>495</v>
       </c>
       <c r="D159" s="4">
         <v>5</v>
       </c>
       <c r="E159" s="4">
         <v>4398</v>
       </c>
       <c r="F159" s="4">
         <v>2187</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A160" s="39" t="s">
+      <c r="A160" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B160" s="39"/>
-[...3 lines deleted...]
-      <c r="F160" s="39"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="42"/>
+      <c r="D160" s="42"/>
+      <c r="E160" s="42"/>
+      <c r="F160" s="42"/>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B161" s="8">
         <f>C161+D161+E161+F161</f>
         <v>70977</v>
       </c>
       <c r="C161" s="4">
         <v>6298</v>
       </c>
       <c r="D161" s="4">
         <v>67</v>
       </c>
       <c r="E161" s="4">
         <v>50832</v>
       </c>
       <c r="F161" s="4">
         <v>13780</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" s="26" t="s">
         <v>34</v>
@@ -4500,58 +4540,58 @@
         <v>1646</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B170" s="8">
         <f t="shared" ref="B170" si="16">C170+D170+E170+F170</f>
         <v>7032</v>
       </c>
       <c r="C170" s="4">
         <v>502</v>
       </c>
       <c r="D170" s="4">
         <v>5</v>
       </c>
       <c r="E170" s="4">
         <v>4380</v>
       </c>
       <c r="F170" s="4">
         <v>2145</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A171" s="39" t="s">
+      <c r="A171" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="39"/>
-[...3 lines deleted...]
-      <c r="F171" s="39"/>
+      <c r="B171" s="42"/>
+      <c r="C171" s="42"/>
+      <c r="D171" s="42"/>
+      <c r="E171" s="42"/>
+      <c r="F171" s="42"/>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="8">
         <f>C172+D172+E172+F172</f>
         <v>69636</v>
       </c>
       <c r="C172" s="4">
         <v>6233</v>
       </c>
       <c r="D172" s="4">
         <v>68</v>
       </c>
       <c r="E172" s="4">
         <v>50186</v>
       </c>
       <c r="F172" s="10">
         <v>13149</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" s="26" t="s">
         <v>34</v>
@@ -4717,58 +4757,58 @@
         <v>1548</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B181" s="8">
         <f t="shared" si="17"/>
         <v>6897</v>
       </c>
       <c r="C181" s="4">
         <v>496</v>
       </c>
       <c r="D181" s="4">
         <v>5</v>
       </c>
       <c r="E181" s="4">
         <v>4310</v>
       </c>
       <c r="F181" s="10">
         <v>2086</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A182" s="39" t="s">
+      <c r="A182" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B182" s="39"/>
-[...3 lines deleted...]
-      <c r="F182" s="39"/>
+      <c r="B182" s="42"/>
+      <c r="C182" s="42"/>
+      <c r="D182" s="42"/>
+      <c r="E182" s="42"/>
+      <c r="F182" s="42"/>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B183" s="8">
         <f>C183+D183+E183+F183</f>
         <v>67180</v>
       </c>
       <c r="C183" s="4">
         <v>6245</v>
       </c>
       <c r="D183" s="4">
         <v>71</v>
       </c>
       <c r="E183" s="4">
         <v>48383</v>
       </c>
       <c r="F183" s="4">
         <v>12481</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" s="26" t="s">
         <v>34</v>
@@ -4936,58 +4976,58 @@
         <v>1432</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B192" s="8">
         <f t="shared" si="18"/>
         <v>6572</v>
       </c>
       <c r="C192" s="4">
         <v>488</v>
       </c>
       <c r="D192" s="4">
         <v>5</v>
       </c>
       <c r="E192" s="4">
         <v>4094</v>
       </c>
       <c r="F192" s="4">
         <v>1985</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A193" s="39" t="s">
+      <c r="A193" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B193" s="39"/>
-[...3 lines deleted...]
-      <c r="F193" s="39"/>
+      <c r="B193" s="42"/>
+      <c r="C193" s="42"/>
+      <c r="D193" s="42"/>
+      <c r="E193" s="42"/>
+      <c r="F193" s="42"/>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B194" s="8">
         <f>C194+D194+E194+F194</f>
         <v>66061</v>
       </c>
       <c r="C194" s="4">
         <v>6285</v>
       </c>
       <c r="D194" s="4">
         <v>70</v>
       </c>
       <c r="E194" s="4">
         <v>47630</v>
       </c>
       <c r="F194" s="4">
         <v>12076</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" s="26" t="s">
         <v>34</v>
@@ -5154,58 +5194,58 @@
         <v>1392</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B203" s="8">
         <f t="shared" ref="B203" si="20">C203+D203+E203+F203</f>
         <v>6417</v>
       </c>
       <c r="C203" s="4">
         <v>484</v>
       </c>
       <c r="D203" s="4">
         <v>5</v>
       </c>
       <c r="E203" s="4">
         <v>4021</v>
       </c>
       <c r="F203" s="4">
         <v>1907</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A204" s="39" t="s">
+      <c r="A204" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="B204" s="39"/>
-[...3 lines deleted...]
-      <c r="F204" s="39"/>
+      <c r="B204" s="42"/>
+      <c r="C204" s="42"/>
+      <c r="D204" s="42"/>
+      <c r="E204" s="42"/>
+      <c r="F204" s="42"/>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B205" s="12">
         <v>64654</v>
       </c>
       <c r="C205" s="10">
         <v>6287</v>
       </c>
       <c r="D205" s="11">
         <v>70</v>
       </c>
       <c r="E205" s="10">
         <v>46570</v>
       </c>
       <c r="F205" s="10">
         <v>11727</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" s="26" t="s">
         <v>34</v>
       </c>
@@ -5364,58 +5404,58 @@
       <c r="F213" s="10">
         <v>1379</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B214" s="12">
         <v>6207</v>
       </c>
       <c r="C214" s="11">
         <v>482</v>
       </c>
       <c r="D214" s="11">
         <v>5</v>
       </c>
       <c r="E214" s="10">
         <v>3878</v>
       </c>
       <c r="F214" s="10">
         <v>1842</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A215" s="39" t="s">
+      <c r="A215" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B215" s="39"/>
-[...3 lines deleted...]
-      <c r="F215" s="39"/>
+      <c r="B215" s="42"/>
+      <c r="C215" s="42"/>
+      <c r="D215" s="42"/>
+      <c r="E215" s="42"/>
+      <c r="F215" s="42"/>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B216" s="12">
         <v>63962</v>
       </c>
       <c r="C216" s="10">
         <v>6289</v>
       </c>
       <c r="D216" s="11">
         <v>70</v>
       </c>
       <c r="E216" s="10">
         <v>46031</v>
       </c>
       <c r="F216" s="10">
         <v>11572</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" s="26" t="s">
         <v>34</v>
       </c>
@@ -5574,58 +5614,58 @@
       <c r="F224" s="10">
         <v>1358</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B225" s="12">
         <v>6038</v>
       </c>
       <c r="C225" s="11">
         <v>481</v>
       </c>
       <c r="D225" s="11">
         <v>5</v>
       </c>
       <c r="E225" s="10">
         <v>3750</v>
       </c>
       <c r="F225" s="10">
         <v>1802</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A226" s="39" t="s">
+      <c r="A226" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="B226" s="39"/>
-[...3 lines deleted...]
-      <c r="F226" s="39"/>
+      <c r="B226" s="42"/>
+      <c r="C226" s="42"/>
+      <c r="D226" s="42"/>
+      <c r="E226" s="42"/>
+      <c r="F226" s="42"/>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B227" s="12">
         <v>63416</v>
       </c>
       <c r="C227" s="10">
         <v>6309</v>
       </c>
       <c r="D227" s="11">
         <v>70</v>
       </c>
       <c r="E227" s="10">
         <v>45633</v>
       </c>
       <c r="F227" s="10">
         <v>11404</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" s="26" t="s">
         <v>34</v>
       </c>
@@ -5784,58 +5824,58 @@
       <c r="F235" s="10">
         <v>1350</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B236" s="12">
         <v>6001</v>
       </c>
       <c r="C236" s="11">
         <v>476</v>
       </c>
       <c r="D236" s="11">
         <v>5</v>
       </c>
       <c r="E236" s="10">
         <v>3756</v>
       </c>
       <c r="F236" s="10">
         <v>1764</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A237" s="39" t="s">
+      <c r="A237" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="B237" s="39"/>
-[...3 lines deleted...]
-      <c r="F237" s="39"/>
+      <c r="B237" s="42"/>
+      <c r="C237" s="42"/>
+      <c r="D237" s="42"/>
+      <c r="E237" s="42"/>
+      <c r="F237" s="42"/>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B238" s="13">
         <v>63954</v>
       </c>
       <c r="C238" s="15">
         <v>6337</v>
       </c>
       <c r="D238" s="15">
         <v>70</v>
       </c>
       <c r="E238" s="15">
         <v>46008</v>
       </c>
       <c r="F238" s="17">
         <v>11539</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" s="26" t="s">
         <v>34</v>
       </c>
@@ -5994,58 +6034,58 @@
       <c r="F246" s="17">
         <v>1398</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B247" s="13">
         <v>6094</v>
       </c>
       <c r="C247" s="15">
         <v>471</v>
       </c>
       <c r="D247" s="15">
         <v>5</v>
       </c>
       <c r="E247" s="15">
         <v>3825</v>
       </c>
       <c r="F247" s="17">
         <v>1793</v>
       </c>
     </row>
     <row r="248" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="39" t="s">
+      <c r="A248" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B248" s="39"/>
-[...3 lines deleted...]
-      <c r="F248" s="39"/>
+      <c r="B248" s="42"/>
+      <c r="C248" s="42"/>
+      <c r="D248" s="42"/>
+      <c r="E248" s="42"/>
+      <c r="F248" s="42"/>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B249" s="13">
         <v>64478</v>
       </c>
       <c r="C249" s="15">
         <v>6315</v>
       </c>
       <c r="D249" s="15">
         <v>70</v>
       </c>
       <c r="E249" s="15">
         <v>46427</v>
       </c>
       <c r="F249" s="17">
         <v>11666</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" s="26" t="s">
         <v>34</v>
       </c>
@@ -6204,58 +6244,58 @@
       <c r="F257" s="17">
         <v>1373</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B258" s="18">
         <v>6206</v>
       </c>
       <c r="C258" s="19">
         <v>469</v>
       </c>
       <c r="D258" s="19">
         <v>4</v>
       </c>
       <c r="E258" s="19">
         <v>3920</v>
       </c>
       <c r="F258" s="20">
         <v>1813</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A259" s="39" t="s">
+      <c r="A259" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="B259" s="39"/>
-[...3 lines deleted...]
-      <c r="F259" s="39"/>
+      <c r="B259" s="42"/>
+      <c r="C259" s="42"/>
+      <c r="D259" s="42"/>
+      <c r="E259" s="42"/>
+      <c r="F259" s="42"/>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B260" s="8">
         <f>C260+D260+E260+F260</f>
         <v>65489</v>
       </c>
       <c r="C260" s="4">
         <v>6468</v>
       </c>
       <c r="D260" s="4">
         <v>71</v>
       </c>
       <c r="E260" s="4">
         <v>47114</v>
       </c>
       <c r="F260" s="4">
         <v>11836</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" s="26" t="s">
         <v>34</v>
@@ -6420,58 +6460,58 @@
         <v>1406</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B269" s="32">
         <f t="shared" si="21"/>
         <v>6304</v>
       </c>
       <c r="C269" s="33">
         <v>459</v>
       </c>
       <c r="D269" s="33">
         <v>4</v>
       </c>
       <c r="E269" s="33">
         <v>4008</v>
       </c>
       <c r="F269" s="33">
         <v>1833</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A270" s="39" t="s">
+      <c r="A270" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B270" s="39"/>
-[...3 lines deleted...]
-      <c r="F270" s="39"/>
+      <c r="B270" s="42"/>
+      <c r="C270" s="42"/>
+      <c r="D270" s="42"/>
+      <c r="E270" s="42"/>
+      <c r="F270" s="42"/>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="8">
         <f>C271+D271+E271+F271</f>
         <v>65857</v>
       </c>
       <c r="C271" s="4">
         <v>6948</v>
       </c>
       <c r="D271" s="4">
         <v>73</v>
       </c>
       <c r="E271" s="4">
         <v>46965</v>
       </c>
       <c r="F271" s="4">
         <v>11871</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" s="26" t="s">
         <v>34</v>
@@ -6634,58 +6674,58 @@
         <v>1367</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B280" s="32">
         <f t="shared" si="22"/>
         <v>6319</v>
       </c>
       <c r="C280" s="33">
         <v>456</v>
       </c>
       <c r="D280" s="33">
         <v>4</v>
       </c>
       <c r="E280" s="33">
         <v>4026</v>
       </c>
       <c r="F280" s="33">
         <v>1833</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A281" s="39" t="s">
+      <c r="A281" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B281" s="39"/>
-[...3 lines deleted...]
-      <c r="F281" s="39"/>
+      <c r="B281" s="42"/>
+      <c r="C281" s="42"/>
+      <c r="D281" s="42"/>
+      <c r="E281" s="42"/>
+      <c r="F281" s="42"/>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B282" s="8">
         <f>C282+D282+E282+F282</f>
         <v>65603</v>
       </c>
       <c r="C282" s="4">
         <v>7154</v>
       </c>
       <c r="D282" s="4">
         <v>72</v>
       </c>
       <c r="E282" s="4">
         <v>46642</v>
       </c>
       <c r="F282" s="4">
         <v>11735</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" s="26" t="s">
         <v>34</v>
@@ -6852,58 +6892,58 @@
         <v>1364</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B291" s="32">
         <f t="shared" si="23"/>
         <v>6256</v>
       </c>
       <c r="C291" s="33">
         <v>456</v>
       </c>
       <c r="D291" s="33">
         <v>4</v>
       </c>
       <c r="E291" s="33">
         <v>3984</v>
       </c>
       <c r="F291" s="33">
         <v>1812</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A292" s="39" t="s">
+      <c r="A292" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B292" s="39"/>
-[...3 lines deleted...]
-      <c r="F292" s="39"/>
+      <c r="B292" s="42"/>
+      <c r="C292" s="42"/>
+      <c r="D292" s="42"/>
+      <c r="E292" s="42"/>
+      <c r="F292" s="42"/>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B293" s="8">
         <f>C293+D293+E293+F293</f>
         <v>65862</v>
       </c>
       <c r="C293" s="4">
         <v>7466</v>
       </c>
       <c r="D293" s="4">
         <v>78</v>
       </c>
       <c r="E293" s="4">
         <v>46695</v>
       </c>
       <c r="F293" s="4">
         <v>11623</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="26" t="s">
         <v>34</v>
@@ -7066,58 +7106,58 @@
         <v>1341</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B302" s="32">
         <f t="shared" si="24"/>
         <v>6301</v>
       </c>
       <c r="C302" s="33">
         <v>482</v>
       </c>
       <c r="D302" s="33">
         <v>4</v>
       </c>
       <c r="E302" s="33">
         <v>4007</v>
       </c>
       <c r="F302" s="33">
         <v>1808</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A303" s="39" t="s">
+      <c r="A303" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B303" s="39"/>
-[...3 lines deleted...]
-      <c r="F303" s="39"/>
+      <c r="B303" s="42"/>
+      <c r="C303" s="42"/>
+      <c r="D303" s="42"/>
+      <c r="E303" s="42"/>
+      <c r="F303" s="42"/>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B304" s="8">
         <v>65711</v>
       </c>
       <c r="C304" s="4">
         <v>7551</v>
       </c>
       <c r="D304" s="4">
         <v>79</v>
       </c>
       <c r="E304" s="4">
         <v>46620</v>
       </c>
       <c r="F304" s="4">
         <v>11461</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" s="26" t="s">
         <v>34</v>
       </c>
@@ -7276,58 +7316,58 @@
       <c r="F312" s="4">
         <v>1329</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B313" s="32">
         <v>6264</v>
       </c>
       <c r="C313" s="33">
         <v>485</v>
       </c>
       <c r="D313" s="33">
         <v>4</v>
       </c>
       <c r="E313" s="33">
         <v>4006</v>
       </c>
       <c r="F313" s="33">
         <v>1769</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A314" s="39" t="s">
+      <c r="A314" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B314" s="39"/>
-[...3 lines deleted...]
-      <c r="F314" s="39"/>
+      <c r="B314" s="42"/>
+      <c r="C314" s="42"/>
+      <c r="D314" s="42"/>
+      <c r="E314" s="42"/>
+      <c r="F314" s="42"/>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B315" s="8">
         <f>C315+D315+E315+F315</f>
         <v>65258</v>
       </c>
       <c r="C315" s="4">
         <v>7665</v>
       </c>
       <c r="D315" s="4">
         <v>74</v>
       </c>
       <c r="E315" s="4">
         <v>46188</v>
       </c>
       <c r="F315" s="4">
         <v>11331</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="26" t="s">
         <v>34</v>
@@ -7492,58 +7532,58 @@
         <v>1311</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B324" s="32">
         <f t="shared" si="25"/>
         <v>6151</v>
       </c>
       <c r="C324" s="33">
         <v>479</v>
       </c>
       <c r="D324" s="33">
         <v>4</v>
       </c>
       <c r="E324" s="33">
         <v>3943</v>
       </c>
       <c r="F324" s="33">
         <v>1725</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A325" s="39" t="s">
+      <c r="A325" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="B325" s="39"/>
-[...3 lines deleted...]
-      <c r="F325" s="39"/>
+      <c r="B325" s="42"/>
+      <c r="C325" s="42"/>
+      <c r="D325" s="42"/>
+      <c r="E325" s="42"/>
+      <c r="F325" s="42"/>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B326" s="8">
         <f>C326+D326+E326+F326</f>
         <v>65521</v>
       </c>
       <c r="C326" s="4">
         <v>7678</v>
       </c>
       <c r="D326" s="4">
         <v>72</v>
       </c>
       <c r="E326" s="4">
         <v>46521</v>
       </c>
       <c r="F326" s="4">
         <v>11250</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="26" t="s">
         <v>34</v>
@@ -7706,58 +7746,58 @@
         <v>1285</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B335" s="32">
         <f t="shared" si="26"/>
         <v>6140</v>
       </c>
       <c r="C335" s="33">
         <v>480</v>
       </c>
       <c r="D335" s="33">
         <v>4</v>
       </c>
       <c r="E335" s="33">
         <v>3944</v>
       </c>
       <c r="F335" s="33">
         <v>1712</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A336" s="39" t="s">
+      <c r="A336" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B336" s="39"/>
-[...3 lines deleted...]
-      <c r="F336" s="39"/>
+      <c r="B336" s="42"/>
+      <c r="C336" s="42"/>
+      <c r="D336" s="42"/>
+      <c r="E336" s="42"/>
+      <c r="F336" s="42"/>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B337" s="8">
         <f>C337+D337+E337+F337</f>
         <v>64854</v>
       </c>
       <c r="C337" s="4">
         <v>7648</v>
       </c>
       <c r="D337" s="4">
         <v>72</v>
       </c>
       <c r="E337" s="4">
         <v>46054</v>
       </c>
       <c r="F337" s="4">
         <v>11080</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" s="26" t="s">
         <v>34</v>
@@ -7922,58 +7962,58 @@
         <v>1267</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B346" s="32">
         <f t="shared" si="27"/>
         <v>6095</v>
       </c>
       <c r="C346" s="33">
         <v>479</v>
       </c>
       <c r="D346" s="33">
         <v>4</v>
       </c>
       <c r="E346" s="33">
         <v>3913</v>
       </c>
       <c r="F346" s="33">
         <v>1699</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A347" s="39" t="s">
+      <c r="A347" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B347" s="39"/>
-[...3 lines deleted...]
-      <c r="F347" s="39"/>
+      <c r="B347" s="42"/>
+      <c r="C347" s="42"/>
+      <c r="D347" s="42"/>
+      <c r="E347" s="42"/>
+      <c r="F347" s="42"/>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B348" s="8">
         <f>C348+D348+E348+F348</f>
         <v>64538</v>
       </c>
       <c r="C348" s="4">
         <v>7707</v>
       </c>
       <c r="D348" s="4">
         <v>73</v>
       </c>
       <c r="E348" s="4">
         <v>45762</v>
       </c>
       <c r="F348" s="4">
         <v>10996</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" s="26" t="s">
         <v>34</v>
@@ -8138,58 +8178,58 @@
         <v>1261</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B357" s="32">
         <f t="shared" si="28"/>
         <v>6109</v>
       </c>
       <c r="C357" s="33">
         <v>484</v>
       </c>
       <c r="D357" s="33">
         <v>5</v>
       </c>
       <c r="E357" s="33">
         <v>3915</v>
       </c>
       <c r="F357" s="33">
         <v>1705</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A358" s="39" t="s">
+      <c r="A358" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B358" s="39"/>
-[...3 lines deleted...]
-      <c r="F358" s="39"/>
+      <c r="B358" s="42"/>
+      <c r="C358" s="42"/>
+      <c r="D358" s="42"/>
+      <c r="E358" s="42"/>
+      <c r="F358" s="42"/>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B359" s="34">
         <v>64482</v>
       </c>
       <c r="C359" s="34">
         <v>7720</v>
       </c>
       <c r="D359" s="34">
         <v>71</v>
       </c>
       <c r="E359" s="35">
         <v>45754</v>
       </c>
       <c r="F359" s="35">
         <v>10937</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" s="26" t="s">
         <v>34</v>
       </c>
@@ -8348,58 +8388,58 @@
       <c r="F367" s="35">
         <v>1262</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B368" s="32">
         <v>6134</v>
       </c>
       <c r="C368" s="32">
         <v>485</v>
       </c>
       <c r="D368" s="32">
         <v>5</v>
       </c>
       <c r="E368" s="37">
         <v>3948</v>
       </c>
       <c r="F368" s="37">
         <v>1696</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A369" s="39" t="s">
+      <c r="A369" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B369" s="39"/>
-[...3 lines deleted...]
-      <c r="F369" s="39"/>
+      <c r="B369" s="42"/>
+      <c r="C369" s="42"/>
+      <c r="D369" s="42"/>
+      <c r="E369" s="42"/>
+      <c r="F369" s="42"/>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B370" s="34">
         <v>64618</v>
       </c>
       <c r="C370" s="34">
         <v>7820</v>
       </c>
       <c r="D370" s="34">
         <v>71</v>
       </c>
       <c r="E370" s="38">
         <v>46908</v>
       </c>
       <c r="F370" s="38">
         <v>9819</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" s="26" t="s">
         <v>34</v>
       </c>
@@ -8558,58 +8598,58 @@
       <c r="F378" s="38">
         <v>1253</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B379" s="32">
         <v>6115</v>
       </c>
       <c r="C379" s="32">
         <v>488</v>
       </c>
       <c r="D379" s="32">
         <v>5</v>
       </c>
       <c r="E379" s="19">
         <v>4151</v>
       </c>
       <c r="F379" s="19">
         <v>1471</v>
       </c>
     </row>
     <row r="380" spans="1:6" ht="13.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A380" s="39" t="s">
+      <c r="A380" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B380" s="39"/>
-[...3 lines deleted...]
-      <c r="F380" s="39"/>
+      <c r="B380" s="42"/>
+      <c r="C380" s="42"/>
+      <c r="D380" s="42"/>
+      <c r="E380" s="42"/>
+      <c r="F380" s="42"/>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B381" s="34">
         <v>64926</v>
       </c>
       <c r="C381" s="34">
         <v>7801</v>
       </c>
       <c r="D381" s="34">
         <v>72</v>
       </c>
       <c r="E381" s="38">
         <v>47081</v>
       </c>
       <c r="F381" s="38">
         <v>9972</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" s="26" t="s">
         <v>34</v>
       </c>
@@ -8768,58 +8808,58 @@
       <c r="F389" s="38">
         <v>1262</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B390" s="32">
         <v>6176</v>
       </c>
       <c r="C390" s="32">
         <v>489</v>
       </c>
       <c r="D390" s="32">
         <v>5</v>
       </c>
       <c r="E390" s="19">
         <v>4194</v>
       </c>
       <c r="F390" s="19">
         <v>1488</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A391" s="39" t="s">
+      <c r="A391" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B391" s="39"/>
-[...3 lines deleted...]
-      <c r="F391" s="39"/>
+      <c r="B391" s="42"/>
+      <c r="C391" s="42"/>
+      <c r="D391" s="42"/>
+      <c r="E391" s="42"/>
+      <c r="F391" s="42"/>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B392" s="8">
         <f>C392+D392+E392+F392</f>
         <v>69091</v>
       </c>
       <c r="C392" s="8">
         <v>8020</v>
       </c>
       <c r="D392" s="8">
         <v>71</v>
       </c>
       <c r="E392" s="8">
         <v>48845</v>
       </c>
       <c r="F392" s="8">
         <v>12155</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" s="26" t="s">
         <v>34</v>
@@ -8984,58 +9024,58 @@
         <v>1428</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B401" s="32">
         <f t="shared" si="29"/>
         <v>6562</v>
       </c>
       <c r="C401" s="32">
         <v>550</v>
       </c>
       <c r="D401" s="32">
         <v>4</v>
       </c>
       <c r="E401" s="32">
         <v>4129</v>
       </c>
       <c r="F401" s="32">
         <v>1879</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A402" s="39" t="s">
+      <c r="A402" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B402" s="39"/>
-[...3 lines deleted...]
-      <c r="F402" s="39"/>
+      <c r="B402" s="42"/>
+      <c r="C402" s="42"/>
+      <c r="D402" s="42"/>
+      <c r="E402" s="42"/>
+      <c r="F402" s="42"/>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B403" s="8">
         <f>C403+D403+E403+F403</f>
         <v>69374</v>
       </c>
       <c r="C403" s="4">
         <v>8480</v>
       </c>
       <c r="D403" s="4">
         <v>73</v>
       </c>
       <c r="E403" s="4">
         <v>48640</v>
       </c>
       <c r="F403" s="4">
         <v>12181</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="26" t="s">
         <v>34</v>
@@ -9198,58 +9238,58 @@
         <v>1387</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B412" s="32">
         <f t="shared" si="30"/>
         <v>6567</v>
       </c>
       <c r="C412" s="33">
         <v>549</v>
       </c>
       <c r="D412" s="33">
         <v>4</v>
       </c>
       <c r="E412" s="33">
         <v>4139</v>
       </c>
       <c r="F412" s="33">
         <v>1875</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A413" s="39" t="s">
+      <c r="A413" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B413" s="39"/>
-[...3 lines deleted...]
-      <c r="F413" s="39"/>
+      <c r="B413" s="42"/>
+      <c r="C413" s="42"/>
+      <c r="D413" s="42"/>
+      <c r="E413" s="42"/>
+      <c r="F413" s="42"/>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B414" s="34">
         <v>66429</v>
       </c>
       <c r="C414" s="34">
         <v>7831</v>
       </c>
       <c r="D414" s="34">
         <v>69</v>
       </c>
       <c r="E414" s="38">
         <v>48618</v>
       </c>
       <c r="F414" s="38">
         <v>9911</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="26" t="s">
         <v>34</v>
       </c>
@@ -9408,58 +9448,58 @@
       <c r="F422" s="38">
         <v>1286</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B423" s="32">
         <v>6279</v>
       </c>
       <c r="C423" s="32">
         <v>503</v>
       </c>
       <c r="D423" s="32">
         <v>5</v>
       </c>
       <c r="E423" s="19">
         <v>4318</v>
       </c>
       <c r="F423" s="19">
         <v>1453</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A424" s="39" t="s">
+      <c r="A424" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B424" s="39"/>
-[...3 lines deleted...]
-      <c r="F424" s="39"/>
+      <c r="B424" s="42"/>
+      <c r="C424" s="42"/>
+      <c r="D424" s="42"/>
+      <c r="E424" s="42"/>
+      <c r="F424" s="42"/>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B425" s="8">
         <f>C425+D425+E425+F425</f>
         <v>66247</v>
       </c>
       <c r="C425" s="4">
         <v>7824</v>
       </c>
       <c r="D425" s="4">
         <v>72</v>
       </c>
       <c r="E425" s="4">
         <v>48505</v>
       </c>
       <c r="F425" s="4">
         <v>9846</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="26" t="s">
         <v>34</v>
@@ -9626,58 +9666,58 @@
         <v>1280</v>
       </c>
     </row>
     <row r="434" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A434" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B434" s="32">
         <f t="shared" si="31"/>
         <v>6243</v>
       </c>
       <c r="C434" s="33">
         <v>508</v>
       </c>
       <c r="D434" s="33">
         <v>4</v>
       </c>
       <c r="E434" s="33">
         <v>4278</v>
       </c>
       <c r="F434" s="33">
         <v>1453</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A435" s="39" t="s">
+      <c r="A435" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B435" s="39"/>
-[...3 lines deleted...]
-      <c r="F435" s="39"/>
+      <c r="B435" s="42"/>
+      <c r="C435" s="42"/>
+      <c r="D435" s="42"/>
+      <c r="E435" s="42"/>
+      <c r="F435" s="42"/>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B436" s="8">
         <f>C436+D436+E436+F436</f>
         <v>66269</v>
       </c>
       <c r="C436" s="4">
         <v>7867</v>
       </c>
       <c r="D436" s="4">
         <v>72</v>
       </c>
       <c r="E436" s="4">
         <v>48473</v>
       </c>
       <c r="F436" s="4">
         <v>9857</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A437" s="26" t="s">
         <v>34</v>
@@ -9844,58 +9884,58 @@
         <v>1268</v>
       </c>
     </row>
     <row r="445" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A445" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B445" s="32">
         <f t="shared" si="32"/>
         <v>6241</v>
       </c>
       <c r="C445" s="33">
         <v>519</v>
       </c>
       <c r="D445" s="33">
         <v>4</v>
       </c>
       <c r="E445" s="33">
         <v>4253</v>
       </c>
       <c r="F445" s="33">
         <v>1465</v>
       </c>
     </row>
     <row r="446" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A446" s="39" t="s">
+      <c r="A446" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="B446" s="39"/>
-[...3 lines deleted...]
-      <c r="F446" s="39"/>
+      <c r="B446" s="42"/>
+      <c r="C446" s="42"/>
+      <c r="D446" s="42"/>
+      <c r="E446" s="42"/>
+      <c r="F446" s="42"/>
     </row>
     <row r="447" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A447" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B447" s="8">
         <f>C447+D447+E447+F447</f>
         <v>65698</v>
       </c>
       <c r="C447" s="4">
         <v>7848</v>
       </c>
       <c r="D447" s="4">
         <v>72</v>
       </c>
       <c r="E447" s="4">
         <v>47957</v>
       </c>
       <c r="F447" s="4">
         <v>9821</v>
       </c>
     </row>
     <row r="448" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A448" s="26" t="s">
         <v>34</v>
@@ -10062,142 +10102,791 @@
         <v>1246</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B456" s="32">
         <f t="shared" si="33"/>
         <v>6164</v>
       </c>
       <c r="C456" s="33">
         <v>520</v>
       </c>
       <c r="D456" s="33">
         <v>4</v>
       </c>
       <c r="E456" s="33">
         <v>4175</v>
       </c>
       <c r="F456" s="33">
         <v>1465</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A457" s="49" t="s">
+      <c r="A457" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B457" s="42"/>
+      <c r="C457" s="42"/>
+      <c r="D457" s="42"/>
+      <c r="E457" s="42"/>
+      <c r="F457" s="42"/>
+    </row>
+    <row r="458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A458" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B458" s="6">
+        <f>C458+D458+E458+F458</f>
+        <v>64727</v>
+      </c>
+      <c r="C458" s="4">
+        <v>7882</v>
+      </c>
+      <c r="D458" s="6">
+        <v>72</v>
+      </c>
+      <c r="E458" s="4">
+        <v>46858</v>
+      </c>
+      <c r="F458" s="6">
+        <v>9915</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B459" s="4">
+        <f t="shared" ref="B459:B467" si="34">C459+D459+E459+F459</f>
+        <v>33932</v>
+      </c>
+      <c r="C459" s="4">
+        <v>5883</v>
+      </c>
+      <c r="D459" s="4">
+        <v>54</v>
+      </c>
+      <c r="E459" s="4">
+        <v>26573</v>
+      </c>
+      <c r="F459" s="4">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A460" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B460" s="4">
+        <v>631</v>
+      </c>
+      <c r="C460" s="4">
+        <v>51</v>
+      </c>
+      <c r="D460" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E460" s="5">
+        <v>580</v>
+      </c>
+      <c r="F460" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A461" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B461" s="4">
+        <v>4607</v>
+      </c>
+      <c r="C461" s="4">
+        <v>257</v>
+      </c>
+      <c r="D461" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E461" s="5">
+        <v>3414</v>
+      </c>
+      <c r="F461" s="5">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A462" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B462" s="6">
+        <f t="shared" si="34"/>
+        <v>2698</v>
+      </c>
+      <c r="C462" s="4">
+        <v>192</v>
+      </c>
+      <c r="D462" s="6">
+        <v>4</v>
+      </c>
+      <c r="E462" s="5">
+        <v>1355</v>
+      </c>
+      <c r="F462" s="6">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B463" s="4">
+        <f t="shared" si="34"/>
+        <v>6124</v>
+      </c>
+      <c r="C463" s="4">
+        <v>354</v>
+      </c>
+      <c r="D463" s="4">
+        <v>1</v>
+      </c>
+      <c r="E463" s="4">
+        <v>3841</v>
+      </c>
+      <c r="F463" s="4">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B464" s="4">
+        <f t="shared" si="34"/>
+        <v>5159</v>
+      </c>
+      <c r="C464" s="4">
+        <v>295</v>
+      </c>
+      <c r="D464" s="4">
+        <v>3</v>
+      </c>
+      <c r="E464" s="4">
+        <v>3774</v>
+      </c>
+      <c r="F464" s="4">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B465" s="4">
+        <f t="shared" si="34"/>
+        <v>2990</v>
+      </c>
+      <c r="C465" s="4">
+        <v>203</v>
+      </c>
+      <c r="D465" s="4">
+        <v>4</v>
+      </c>
+      <c r="E465" s="4">
+        <v>2133</v>
+      </c>
+      <c r="F465" s="4">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B466" s="6">
+        <f t="shared" si="34"/>
+        <v>2573</v>
+      </c>
+      <c r="C466" s="4">
+        <v>132</v>
+      </c>
+      <c r="D466" s="6">
+        <v>2</v>
+      </c>
+      <c r="E466" s="4">
+        <v>1180</v>
+      </c>
+      <c r="F466" s="6">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A467" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B467" s="33">
+        <f t="shared" si="34"/>
+        <v>6013</v>
+      </c>
+      <c r="C467" s="33">
+        <v>515</v>
+      </c>
+      <c r="D467" s="33">
+        <v>4</v>
+      </c>
+      <c r="E467" s="33">
+        <v>4008</v>
+      </c>
+      <c r="F467" s="33">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B468" s="42"/>
+      <c r="C468" s="42"/>
+      <c r="D468" s="42"/>
+      <c r="E468" s="42"/>
+      <c r="F468" s="42"/>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A469" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B469" s="39">
+        <f>C469+D469+E469+F469</f>
+        <v>62690</v>
+      </c>
+      <c r="C469" s="39">
+        <v>7923</v>
+      </c>
+      <c r="D469" s="39">
+        <v>72</v>
+      </c>
+      <c r="E469" s="39">
+        <v>44866</v>
+      </c>
+      <c r="F469" s="39">
+        <v>9829</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A470" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B470" s="39">
+        <f t="shared" ref="B470:B478" si="35">C470+D470+E470+F470</f>
+        <v>32944</v>
+      </c>
+      <c r="C470" s="39">
+        <v>5896</v>
+      </c>
+      <c r="D470" s="39">
+        <v>54</v>
+      </c>
+      <c r="E470" s="39">
+        <v>25579</v>
+      </c>
+      <c r="F470" s="39">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A471" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B471" s="39">
+        <f t="shared" si="35"/>
+        <v>600</v>
+      </c>
+      <c r="C471" s="39">
+        <v>51</v>
+      </c>
+      <c r="D471" s="40"/>
+      <c r="E471" s="39">
+        <v>549</v>
+      </c>
+      <c r="F471" s="39"/>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A472" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B472" s="39">
+        <f t="shared" si="35"/>
+        <v>4408</v>
+      </c>
+      <c r="C472" s="39">
+        <v>261</v>
+      </c>
+      <c r="D472" s="40"/>
+      <c r="E472" s="39">
+        <v>3225</v>
+      </c>
+      <c r="F472" s="39">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A473" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B473" s="39">
+        <f t="shared" si="35"/>
+        <v>2611</v>
+      </c>
+      <c r="C473" s="39">
+        <v>193</v>
+      </c>
+      <c r="D473" s="39">
+        <v>4</v>
+      </c>
+      <c r="E473" s="39">
+        <v>1294</v>
+      </c>
+      <c r="F473" s="39">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A474" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B474" s="39">
+        <f t="shared" si="35"/>
+        <v>5973</v>
+      </c>
+      <c r="C474" s="39">
+        <v>358</v>
+      </c>
+      <c r="D474" s="39">
+        <v>1</v>
+      </c>
+      <c r="E474" s="39">
+        <v>3683</v>
+      </c>
+      <c r="F474" s="39">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A475" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B475" s="39">
+        <f t="shared" si="35"/>
+        <v>4997</v>
+      </c>
+      <c r="C475" s="39">
+        <v>301</v>
+      </c>
+      <c r="D475" s="39">
+        <v>3</v>
+      </c>
+      <c r="E475" s="39">
+        <v>3608</v>
+      </c>
+      <c r="F475" s="39">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A476" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B476" s="39">
+        <f t="shared" si="35"/>
+        <v>2875</v>
+      </c>
+      <c r="C476" s="39">
+        <v>205</v>
+      </c>
+      <c r="D476" s="39">
+        <v>4</v>
+      </c>
+      <c r="E476" s="39">
+        <v>2024</v>
+      </c>
+      <c r="F476" s="39">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A477" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B477" s="39">
+        <f t="shared" si="35"/>
+        <v>2458</v>
+      </c>
+      <c r="C477" s="39">
+        <v>135</v>
+      </c>
+      <c r="D477" s="39">
+        <v>2</v>
+      </c>
+      <c r="E477" s="39">
+        <v>1083</v>
+      </c>
+      <c r="F477" s="39">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A478" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B478" s="41">
+        <f t="shared" si="35"/>
+        <v>5824</v>
+      </c>
+      <c r="C478" s="41">
+        <v>523</v>
+      </c>
+      <c r="D478" s="41">
+        <v>4</v>
+      </c>
+      <c r="E478" s="41">
+        <v>3821</v>
+      </c>
+      <c r="F478" s="41">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A479" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B479" s="42"/>
+      <c r="C479" s="42"/>
+      <c r="D479" s="42"/>
+      <c r="E479" s="42"/>
+      <c r="F479" s="42"/>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A480" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B480" s="39">
+        <f>C480+D480+E480+F480</f>
+        <v>61493</v>
+      </c>
+      <c r="C480" s="4">
+        <v>7939</v>
+      </c>
+      <c r="D480" s="4">
+        <v>70</v>
+      </c>
+      <c r="E480" s="4">
+        <v>44248</v>
+      </c>
+      <c r="F480" s="4">
+        <v>9236</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A481" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B481" s="39">
+        <f t="shared" ref="B481:B489" si="36">C481+D481+E481+F481</f>
+        <v>32339</v>
+      </c>
+      <c r="C481" s="4">
+        <v>5893</v>
+      </c>
+      <c r="D481" s="4">
+        <v>52</v>
+      </c>
+      <c r="E481" s="4">
+        <v>25181</v>
+      </c>
+      <c r="F481" s="4">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A482" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B482" s="39">
+        <f t="shared" si="36"/>
+        <v>596</v>
+      </c>
+      <c r="C482" s="4">
+        <v>52</v>
+      </c>
+      <c r="D482" s="9"/>
+      <c r="E482" s="4">
+        <v>544</v>
+      </c>
+      <c r="F482" s="9"/>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A483" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B483" s="39">
+        <f t="shared" si="36"/>
+        <v>4333</v>
+      </c>
+      <c r="C483" s="4">
+        <v>259</v>
+      </c>
+      <c r="D483" s="9"/>
+      <c r="E483" s="4">
+        <v>3190</v>
+      </c>
+      <c r="F483" s="4">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A484" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B484" s="39">
+        <f t="shared" si="36"/>
+        <v>2546</v>
+      </c>
+      <c r="C484" s="4">
+        <v>198</v>
+      </c>
+      <c r="D484" s="4">
+        <v>4</v>
+      </c>
+      <c r="E484" s="4">
+        <v>1268</v>
+      </c>
+      <c r="F484" s="4">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A485" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B485" s="39">
+        <f t="shared" si="36"/>
+        <v>5856</v>
+      </c>
+      <c r="C485" s="4">
+        <v>364</v>
+      </c>
+      <c r="D485" s="4">
+        <v>1</v>
+      </c>
+      <c r="E485" s="4">
+        <v>3642</v>
+      </c>
+      <c r="F485" s="4">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A486" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B486" s="39">
+        <f t="shared" si="36"/>
+        <v>4885</v>
+      </c>
+      <c r="C486" s="4">
+        <v>302</v>
+      </c>
+      <c r="D486" s="4">
+        <v>3</v>
+      </c>
+      <c r="E486" s="4">
+        <v>3547</v>
+      </c>
+      <c r="F486" s="4">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A487" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B487" s="39">
+        <f t="shared" si="36"/>
+        <v>2803</v>
+      </c>
+      <c r="C487" s="4">
+        <v>206</v>
+      </c>
+      <c r="D487" s="4">
+        <v>4</v>
+      </c>
+      <c r="E487" s="4">
+        <v>1997</v>
+      </c>
+      <c r="F487" s="4">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A488" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B488" s="39">
+        <f t="shared" si="36"/>
+        <v>2411</v>
+      </c>
+      <c r="C488" s="4">
+        <v>136</v>
+      </c>
+      <c r="D488" s="4">
+        <v>2</v>
+      </c>
+      <c r="E488" s="4">
+        <v>1081</v>
+      </c>
+      <c r="F488" s="4">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B489" s="41">
+        <f t="shared" si="36"/>
+        <v>5724</v>
+      </c>
+      <c r="C489" s="33">
+        <v>529</v>
+      </c>
+      <c r="D489" s="33">
+        <v>4</v>
+      </c>
+      <c r="E489" s="33">
+        <v>3798</v>
+      </c>
+      <c r="F489" s="33">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B457" s="49"/>
-[...11 lines deleted...]
-      <c r="F458" s="49"/>
+      <c r="B490" s="52"/>
+      <c r="C490" s="52"/>
+      <c r="D490" s="52"/>
+      <c r="E490" s="52"/>
+      <c r="F490" s="52"/>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A491" s="52"/>
+      <c r="B491" s="52"/>
+      <c r="C491" s="52"/>
+      <c r="D491" s="52"/>
+      <c r="E491" s="52"/>
+      <c r="F491" s="52"/>
     </row>
   </sheetData>
-  <mergeCells count="47">
+  <mergeCells count="50">
+    <mergeCell ref="A457:F457"/>
+    <mergeCell ref="A468:F468"/>
+    <mergeCell ref="A479:F479"/>
+    <mergeCell ref="A490:F491"/>
+    <mergeCell ref="A215:F215"/>
+    <mergeCell ref="A259:F259"/>
+    <mergeCell ref="A270:F270"/>
+    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A292:F292"/>
+    <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A248:F248"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A303:F303"/>
+    <mergeCell ref="A369:F369"/>
+    <mergeCell ref="A380:F380"/>
     <mergeCell ref="A424:F424"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A83:F83"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A182:F182"/>
+    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A204:F204"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A149:F149"/>
+    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A116:F116"/>
     <mergeCell ref="A435:F435"/>
     <mergeCell ref="A446:F446"/>
-    <mergeCell ref="A457:F458"/>
     <mergeCell ref="A314:F314"/>
     <mergeCell ref="A325:F325"/>
     <mergeCell ref="A391:F391"/>
     <mergeCell ref="A402:F402"/>
     <mergeCell ref="A336:F336"/>
     <mergeCell ref="A347:F347"/>
     <mergeCell ref="A358:F358"/>
     <mergeCell ref="A413:F413"/>
-    <mergeCell ref="A303:F303"/>
-[...33 lines deleted...]
-    <mergeCell ref="A237:F237"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>