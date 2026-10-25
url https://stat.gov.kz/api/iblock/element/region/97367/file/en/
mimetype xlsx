--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,63 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.nurmukhanbet\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="6675" windowWidth="28530" windowHeight="6555" tabRatio="690" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="6675" windowWidth="28530" windowHeight="6555" tabRatio="690"/>
   </bookViews>
   <sheets>
     <sheet name="Gross output by month" sheetId="4" r:id="rId1"/>
     <sheet name="Gross output by period" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1154" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1180" uniqueCount="48">
   <si>
     <t>Gross grop output production</t>
   </si>
   <si>
     <t>Gross output of livestock production</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -162,56 +167,56 @@
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">                           in current prices, million tenge</t>
   </si>
   <si>
     <t xml:space="preserve">      in current prices, million tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="174" formatCode="0.0"/>
-    <numFmt numFmtId="175" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -299,292 +304,302 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="175" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="175" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="175" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="175" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="174" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -724,250 +739,250 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BV57"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="BF49" sqref="BF49"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="BG51" sqref="BG51:BH51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="5" customWidth="1"/>
     <col min="2" max="8" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="5" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="5" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="5" hidden="1" customWidth="1"/>
     <col min="12" max="20" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="5" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" style="5" hidden="1" customWidth="1"/>
     <col min="23" max="37" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="24.75" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:74" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="24"/>
-[...58 lines deleted...]
-      <c r="BI1" s="24"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
+      <c r="AX1" s="21"/>
+      <c r="AY1" s="21"/>
+      <c r="AZ1" s="21"/>
+      <c r="BA1" s="21"/>
+      <c r="BB1" s="21"/>
+      <c r="BC1" s="21"/>
+      <c r="BD1" s="21"/>
+      <c r="BE1" s="21"/>
+      <c r="BF1" s="21"/>
+      <c r="BG1" s="21"/>
+      <c r="BH1" s="21"/>
+      <c r="BI1" s="21"/>
       <c r="BJ1" s="4"/>
       <c r="BK1" s="4"/>
       <c r="BL1" s="4"/>
       <c r="BM1" s="4"/>
       <c r="BN1" s="4"/>
       <c r="BO1" s="4"/>
       <c r="BP1" s="4"/>
       <c r="BQ1" s="4"/>
       <c r="BR1" s="4"/>
       <c r="BS1" s="4"/>
       <c r="BT1" s="4"/>
       <c r="BU1" s="4"/>
       <c r="BV1" s="4"/>
     </row>
-    <row r="2" spans="1:74" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J2" s="17" t="s">
+    <row r="2" spans="1:74" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="K2" s="17"/>
-[...2 lines deleted...]
-      <c r="V2" s="17" t="s">
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="V2" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="W2" s="17"/>
-[...2 lines deleted...]
-      <c r="AH2" s="17" t="s">
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="AH2" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="AI2" s="17"/>
-[...1 lines deleted...]
-      <c r="AK2" s="17"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="22"/>
+      <c r="AK2" s="22"/>
       <c r="AU2" s="15"/>
       <c r="AV2" s="15"/>
       <c r="AW2" s="15"/>
       <c r="BF2" s="15" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="3" spans="1:74" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="20" t="s">
+    <row r="3" spans="1:74" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="23"/>
+      <c r="B3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="21"/>
-[...10 lines deleted...]
-      <c r="N3" s="20" t="s">
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="21"/>
-[...10 lines deleted...]
-      <c r="Z3" s="20" t="s">
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="19"/>
+      <c r="Z3" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA3" s="21"/>
-[...10 lines deleted...]
-      <c r="AL3" s="20" t="s">
+      <c r="AA3" s="18"/>
+      <c r="AB3" s="18"/>
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="18"/>
+      <c r="AE3" s="18"/>
+      <c r="AF3" s="18"/>
+      <c r="AG3" s="18"/>
+      <c r="AH3" s="18"/>
+      <c r="AI3" s="18"/>
+      <c r="AJ3" s="18"/>
+      <c r="AK3" s="19"/>
+      <c r="AL3" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM3" s="21"/>
-[...10 lines deleted...]
-      <c r="AX3" s="20" t="s">
+      <c r="AM3" s="18"/>
+      <c r="AN3" s="18"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="18"/>
+      <c r="AQ3" s="18"/>
+      <c r="AR3" s="18"/>
+      <c r="AS3" s="18"/>
+      <c r="AT3" s="18"/>
+      <c r="AU3" s="18"/>
+      <c r="AV3" s="18"/>
+      <c r="AW3" s="19"/>
+      <c r="AX3" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY3" s="21"/>
-[...9 lines deleted...]
-      <c r="BI3" s="22"/>
+      <c r="AY3" s="18"/>
+      <c r="AZ3" s="18"/>
+      <c r="BA3" s="18"/>
+      <c r="BB3" s="18"/>
+      <c r="BC3" s="18"/>
+      <c r="BD3" s="18"/>
+      <c r="BE3" s="18"/>
+      <c r="BF3" s="18"/>
+      <c r="BG3" s="18"/>
+      <c r="BH3" s="18"/>
+      <c r="BI3" s="19"/>
     </row>
-    <row r="4" spans="1:74" ht="28.5" customHeight="1">
-      <c r="A4" s="19"/>
+    <row r="4" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="10" t="s">
@@ -1105,51 +1120,51 @@
       <c r="BB4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BC4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BD4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BE4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="BF4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="BG4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BH4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BI4" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:74" s="8" customFormat="1">
+    <row r="5" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>69.768568549308256</v>
       </c>
       <c r="C5" s="6">
         <v>68.575405346924128</v>
       </c>
       <c r="D5" s="6">
         <v>108.32993364173471</v>
       </c>
       <c r="E5" s="6">
         <v>72.737326793019946</v>
       </c>
       <c r="F5" s="6">
         <v>94.090696027153641</v>
       </c>
       <c r="G5" s="6">
         <v>128.48814950690448</v>
       </c>
       <c r="H5" s="3">
         <v>447.80103653166685</v>
       </c>
       <c r="I5" s="3">
@@ -1277,56 +1292,58 @@
       </c>
       <c r="AX5" s="6">
         <v>440</v>
       </c>
       <c r="AY5" s="6">
         <v>435.3</v>
       </c>
       <c r="AZ5" s="6">
         <v>553.1</v>
       </c>
       <c r="BA5" s="6">
         <v>391.7</v>
       </c>
       <c r="BB5" s="6">
         <v>297.89999999999998</v>
       </c>
       <c r="BC5" s="6">
         <v>329.7</v>
       </c>
       <c r="BD5" s="3">
         <v>797</v>
       </c>
       <c r="BE5" s="3">
         <v>1164.8</v>
       </c>
-      <c r="BF5" s="6"/>
+      <c r="BF5" s="6">
+        <v>3501.1</v>
+      </c>
       <c r="BG5" s="6"/>
       <c r="BH5" s="6"/>
       <c r="BI5" s="6"/>
     </row>
-    <row r="6" spans="1:74" s="8" customFormat="1">
+    <row r="6" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="7"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
@@ -1382,56 +1399,58 @@
       </c>
       <c r="AX6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE6" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF6" s="7"/>
+      <c r="BF6" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG6" s="7"/>
       <c r="BH6" s="7"/>
       <c r="BI6" s="7"/>
     </row>
-    <row r="7" spans="1:74" s="8" customFormat="1">
+    <row r="7" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="7"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
@@ -1487,56 +1506,58 @@
       </c>
       <c r="AX7" s="6">
         <v>361.1</v>
       </c>
       <c r="AY7" s="6">
         <v>360.6</v>
       </c>
       <c r="AZ7" s="6">
         <v>395.4</v>
       </c>
       <c r="BA7" s="6">
         <v>372.6</v>
       </c>
       <c r="BB7" s="6">
         <v>196.4</v>
       </c>
       <c r="BC7" s="6">
         <v>190.6</v>
       </c>
       <c r="BD7" s="3">
         <v>705.4</v>
       </c>
       <c r="BE7" s="3">
         <v>1071.8</v>
       </c>
-      <c r="BF7" s="6"/>
+      <c r="BF7" s="6">
+        <v>3486.2</v>
+      </c>
       <c r="BG7" s="6"/>
       <c r="BH7" s="6"/>
       <c r="BI7" s="6"/>
     </row>
-    <row r="8" spans="1:74" s="8" customFormat="1">
+    <row r="8" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="7"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
@@ -1592,56 +1613,58 @@
       </c>
       <c r="AX8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE8" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF8" s="7"/>
+      <c r="BF8" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG8" s="7"/>
       <c r="BH8" s="7"/>
       <c r="BI8" s="7"/>
     </row>
-    <row r="9" spans="1:74" s="8" customFormat="1">
+    <row r="9" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="7"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="6"/>
       <c r="W9" s="6"/>
@@ -1697,56 +1720,58 @@
       </c>
       <c r="AX9" s="6">
         <v>2.5</v>
       </c>
       <c r="AY9" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AZ9" s="6">
         <v>3.2</v>
       </c>
       <c r="BA9" s="6">
         <v>2.9</v>
       </c>
       <c r="BB9" s="6">
         <v>2.9</v>
       </c>
       <c r="BC9" s="6">
         <v>2.9</v>
       </c>
       <c r="BD9" s="3">
         <v>1.8</v>
       </c>
       <c r="BE9" s="3">
         <v>1.7</v>
       </c>
-      <c r="BF9" s="6"/>
+      <c r="BF9" s="6">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="BG9" s="6"/>
       <c r="BH9" s="6"/>
       <c r="BI9" s="6"/>
     </row>
-    <row r="10" spans="1:74" s="8" customFormat="1">
+    <row r="10" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="7"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
@@ -1802,56 +1827,58 @@
       </c>
       <c r="AX10" s="6">
         <v>0.6</v>
       </c>
       <c r="AY10" s="6">
         <v>0.9</v>
       </c>
       <c r="AZ10" s="6">
         <v>0.8</v>
       </c>
       <c r="BA10" s="6">
         <v>0.7</v>
       </c>
       <c r="BB10" s="6">
         <v>0.7</v>
       </c>
       <c r="BC10" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="BD10" s="3">
         <v>0.5</v>
       </c>
       <c r="BE10" s="3">
         <v>0.5</v>
       </c>
-      <c r="BF10" s="6"/>
+      <c r="BF10" s="6">
+        <v>0.6</v>
+      </c>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:74" s="8" customFormat="1">
+    <row r="11" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="7"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="6"/>
       <c r="W11" s="6"/>
@@ -1907,56 +1934,58 @@
       </c>
       <c r="AX11" s="6">
         <v>66.5</v>
       </c>
       <c r="AY11" s="6">
         <v>63.1</v>
       </c>
       <c r="AZ11" s="6">
         <v>136.5</v>
       </c>
       <c r="BA11" s="6">
         <v>6.1</v>
       </c>
       <c r="BB11" s="6">
         <v>87.6</v>
       </c>
       <c r="BC11" s="6">
         <v>95.9</v>
       </c>
       <c r="BD11" s="3">
         <v>84.7</v>
       </c>
       <c r="BE11" s="6">
         <v>85.6</v>
       </c>
-      <c r="BF11" s="6"/>
+      <c r="BF11" s="6">
+        <v>5.3</v>
+      </c>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:74" s="8" customFormat="1">
+    <row r="12" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="7"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
@@ -2012,56 +2041,58 @@
       </c>
       <c r="AX12" s="6">
         <v>7.2</v>
       </c>
       <c r="AY12" s="6">
         <v>6.1</v>
       </c>
       <c r="AZ12" s="6">
         <v>9.3000000000000007</v>
       </c>
       <c r="BA12" s="6">
         <v>7</v>
       </c>
       <c r="BB12" s="6">
         <v>7.5</v>
       </c>
       <c r="BC12" s="6">
         <v>32.200000000000003</v>
       </c>
       <c r="BD12" s="3">
         <v>3</v>
       </c>
       <c r="BE12" s="6">
         <v>3.8</v>
       </c>
-      <c r="BF12" s="6"/>
+      <c r="BF12" s="6">
+        <v>5</v>
+      </c>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:74" s="8" customFormat="1">
+    <row r="13" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="7"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="6"/>
       <c r="W13" s="6"/>
@@ -2117,221 +2148,223 @@
       </c>
       <c r="AX13" s="6">
         <v>2.1</v>
       </c>
       <c r="AY13" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AZ13" s="6">
         <v>7.9</v>
       </c>
       <c r="BA13" s="6">
         <v>2.4</v>
       </c>
       <c r="BB13" s="6">
         <v>2.8</v>
       </c>
       <c r="BC13" s="6">
         <v>4</v>
       </c>
       <c r="BD13" s="3">
         <v>1.6</v>
       </c>
       <c r="BE13" s="6">
         <v>1.4</v>
       </c>
-      <c r="BF13" s="6"/>
+      <c r="BF13" s="6">
+        <v>1.8</v>
+      </c>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="15" spans="1:74" ht="18.75">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:74" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="24"/>
-[...58 lines deleted...]
-      <c r="BI15" s="24"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="21"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="21"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
+      <c r="W15" s="21"/>
+      <c r="X15" s="21"/>
+      <c r="Y15" s="21"/>
+      <c r="Z15" s="21"/>
+      <c r="AA15" s="21"/>
+      <c r="AB15" s="21"/>
+      <c r="AC15" s="21"/>
+      <c r="AD15" s="21"/>
+      <c r="AE15" s="21"/>
+      <c r="AF15" s="21"/>
+      <c r="AG15" s="21"/>
+      <c r="AH15" s="21"/>
+      <c r="AI15" s="21"/>
+      <c r="AJ15" s="21"/>
+      <c r="AK15" s="21"/>
+      <c r="AL15" s="21"/>
+      <c r="AM15" s="21"/>
+      <c r="AN15" s="21"/>
+      <c r="AO15" s="21"/>
+      <c r="AP15" s="21"/>
+      <c r="AQ15" s="21"/>
+      <c r="AR15" s="21"/>
+      <c r="AS15" s="21"/>
+      <c r="AT15" s="21"/>
+      <c r="AU15" s="21"/>
+      <c r="AV15" s="21"/>
+      <c r="AW15" s="21"/>
+      <c r="AX15" s="21"/>
+      <c r="AY15" s="21"/>
+      <c r="AZ15" s="21"/>
+      <c r="BA15" s="21"/>
+      <c r="BB15" s="21"/>
+      <c r="BC15" s="21"/>
+      <c r="BD15" s="21"/>
+      <c r="BE15" s="21"/>
+      <c r="BF15" s="21"/>
+      <c r="BG15" s="21"/>
+      <c r="BH15" s="21"/>
+      <c r="BI15" s="21"/>
     </row>
-    <row r="16" spans="1:74" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J16" s="17" t="s">
+    <row r="16" spans="1:74" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J16" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="K16" s="17"/>
-[...2 lines deleted...]
-      <c r="V16" s="17" t="s">
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="V16" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="W16" s="17"/>
-[...2 lines deleted...]
-      <c r="AH16" s="17" t="s">
+      <c r="W16" s="22"/>
+      <c r="X16" s="22"/>
+      <c r="Y16" s="22"/>
+      <c r="AH16" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="AI16" s="17"/>
-[...1 lines deleted...]
-      <c r="AK16" s="17"/>
+      <c r="AI16" s="22"/>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="22"/>
       <c r="AU16" s="15"/>
       <c r="AV16" s="15"/>
       <c r="AW16" s="15"/>
       <c r="BF16" s="15" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="17" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B17" s="20" t="s">
+    <row r="17" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23"/>
+      <c r="B17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="21"/>
-[...10 lines deleted...]
-      <c r="N17" s="20" t="s">
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O17" s="21"/>
-[...10 lines deleted...]
-      <c r="Z17" s="20" t="s">
+      <c r="O17" s="18"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="18"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="18"/>
+      <c r="W17" s="18"/>
+      <c r="X17" s="18"/>
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA17" s="21"/>
-[...10 lines deleted...]
-      <c r="AL17" s="20" t="s">
+      <c r="AA17" s="18"/>
+      <c r="AB17" s="18"/>
+      <c r="AC17" s="18"/>
+      <c r="AD17" s="18"/>
+      <c r="AE17" s="18"/>
+      <c r="AF17" s="18"/>
+      <c r="AG17" s="18"/>
+      <c r="AH17" s="18"/>
+      <c r="AI17" s="18"/>
+      <c r="AJ17" s="18"/>
+      <c r="AK17" s="19"/>
+      <c r="AL17" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM17" s="21"/>
-[...10 lines deleted...]
-      <c r="AX17" s="20" t="s">
+      <c r="AM17" s="18"/>
+      <c r="AN17" s="18"/>
+      <c r="AO17" s="18"/>
+      <c r="AP17" s="18"/>
+      <c r="AQ17" s="18"/>
+      <c r="AR17" s="18"/>
+      <c r="AS17" s="18"/>
+      <c r="AT17" s="18"/>
+      <c r="AU17" s="18"/>
+      <c r="AV17" s="18"/>
+      <c r="AW17" s="19"/>
+      <c r="AX17" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY17" s="21"/>
-[...9 lines deleted...]
-      <c r="BI17" s="22"/>
+      <c r="AY17" s="18"/>
+      <c r="AZ17" s="18"/>
+      <c r="BA17" s="18"/>
+      <c r="BB17" s="18"/>
+      <c r="BC17" s="18"/>
+      <c r="BD17" s="18"/>
+      <c r="BE17" s="18"/>
+      <c r="BF17" s="18"/>
+      <c r="BG17" s="18"/>
+      <c r="BH17" s="18"/>
+      <c r="BI17" s="19"/>
     </row>
-    <row r="18" spans="1:61" ht="28.5" customHeight="1">
-      <c r="A18" s="19"/>
+    <row r="18" spans="1:61" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="24"/>
       <c r="B18" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J18" s="10" t="s">
@@ -2469,51 +2502,51 @@
       <c r="BB18" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BC18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BD18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BE18" s="10" t="s">
         <v>12</v>
       </c>
       <c r="BF18" s="10" t="s">
         <v>13</v>
       </c>
       <c r="BG18" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BH18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BI18" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:61" s="8" customFormat="1">
+    <row r="19" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="6">
         <v>28.392485215974919</v>
       </c>
       <c r="C19" s="6">
         <v>27.199322013590784</v>
       </c>
       <c r="D19" s="6">
         <v>66.953850308401371</v>
       </c>
       <c r="E19" s="6">
         <v>31.361243459686605</v>
       </c>
       <c r="F19" s="6">
         <v>52.7146126938203</v>
       </c>
       <c r="G19" s="6">
         <v>87.112066173571137</v>
       </c>
       <c r="H19" s="3">
         <v>406.42495319833353</v>
       </c>
       <c r="I19" s="3">
@@ -2641,56 +2674,58 @@
       </c>
       <c r="AX19" s="6">
         <v>382.3</v>
       </c>
       <c r="AY19" s="6">
         <v>377.6</v>
       </c>
       <c r="AZ19" s="6">
         <v>423.9</v>
       </c>
       <c r="BA19" s="6">
         <v>310.3</v>
       </c>
       <c r="BB19" s="6">
         <v>216.4</v>
       </c>
       <c r="BC19" s="6">
         <v>248.2</v>
       </c>
       <c r="BD19" s="6">
         <v>715.5</v>
       </c>
       <c r="BE19" s="6">
         <v>1083.3</v>
       </c>
-      <c r="BF19" s="6"/>
+      <c r="BF19" s="6">
+        <v>3419.6</v>
+      </c>
       <c r="BG19" s="6"/>
       <c r="BH19" s="6"/>
       <c r="BI19" s="6"/>
     </row>
-    <row r="20" spans="1:61" s="8" customFormat="1">
+    <row r="20" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="6"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
       <c r="T20" s="6"/>
       <c r="U20" s="6"/>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
@@ -2746,56 +2781,58 @@
       </c>
       <c r="AX20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE20" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF20" s="7"/>
+      <c r="BF20" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG20" s="7"/>
       <c r="BH20" s="7"/>
       <c r="BI20" s="7"/>
     </row>
-    <row r="21" spans="1:61" s="8" customFormat="1">
+    <row r="21" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="6"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
@@ -2851,56 +2888,58 @@
       </c>
       <c r="AX21" s="6">
         <v>361.1</v>
       </c>
       <c r="AY21" s="6">
         <v>360.6</v>
       </c>
       <c r="AZ21" s="6">
         <v>395.4</v>
       </c>
       <c r="BA21" s="6">
         <v>291.2</v>
       </c>
       <c r="BB21" s="6">
         <v>196.4</v>
       </c>
       <c r="BC21" s="6">
         <v>190.6</v>
       </c>
       <c r="BD21" s="6">
         <v>705.4</v>
       </c>
       <c r="BE21" s="6">
         <v>1071.8</v>
       </c>
-      <c r="BF21" s="6"/>
+      <c r="BF21" s="6">
+        <v>3404.7</v>
+      </c>
       <c r="BG21" s="6"/>
       <c r="BH21" s="6"/>
       <c r="BI21" s="6"/>
     </row>
-    <row r="22" spans="1:61" s="8" customFormat="1">
+    <row r="22" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="6"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
       <c r="T22" s="6"/>
       <c r="U22" s="6"/>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
@@ -2956,56 +2995,58 @@
       </c>
       <c r="AX22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE22" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF22" s="7"/>
+      <c r="BF22" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG22" s="7"/>
       <c r="BH22" s="7"/>
       <c r="BI22" s="7"/>
     </row>
-    <row r="23" spans="1:61" s="8" customFormat="1">
+    <row r="23" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="6"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
@@ -3061,56 +3102,58 @@
       </c>
       <c r="AX23" s="6">
         <v>2.5</v>
       </c>
       <c r="AY23" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AZ23" s="6">
         <v>3.2</v>
       </c>
       <c r="BA23" s="6">
         <v>2.9</v>
       </c>
       <c r="BB23" s="6">
         <v>2.9</v>
       </c>
       <c r="BC23" s="6">
         <v>2.9</v>
       </c>
       <c r="BD23" s="6">
         <v>1.8</v>
       </c>
       <c r="BE23" s="6">
         <v>1.7</v>
       </c>
-      <c r="BF23" s="6"/>
+      <c r="BF23" s="6">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="BG23" s="6"/>
       <c r="BH23" s="6"/>
       <c r="BI23" s="6"/>
     </row>
-    <row r="24" spans="1:61" s="8" customFormat="1">
+    <row r="24" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="6"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
@@ -3166,56 +3209,58 @@
       </c>
       <c r="AX24" s="6">
         <v>0.6</v>
       </c>
       <c r="AY24" s="6">
         <v>0.9</v>
       </c>
       <c r="AZ24" s="6">
         <v>0.8</v>
       </c>
       <c r="BA24" s="6">
         <v>0.7</v>
       </c>
       <c r="BB24" s="6">
         <v>0.7</v>
       </c>
       <c r="BC24" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="BD24" s="6">
         <v>0.5</v>
       </c>
       <c r="BE24" s="6">
         <v>0.5</v>
       </c>
-      <c r="BF24" s="6"/>
+      <c r="BF24" s="6">
+        <v>0.6</v>
+      </c>
       <c r="BG24" s="6"/>
       <c r="BH24" s="6"/>
       <c r="BI24" s="6"/>
     </row>
-    <row r="25" spans="1:61" s="8" customFormat="1">
+    <row r="25" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="6"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
       <c r="O25" s="6"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="6"/>
       <c r="R25" s="6"/>
       <c r="S25" s="6"/>
       <c r="T25" s="6"/>
       <c r="U25" s="6"/>
       <c r="V25" s="6"/>
       <c r="W25" s="6"/>
@@ -3271,56 +3316,58 @@
       </c>
       <c r="AX25" s="6">
         <v>8.8000000000000007</v>
       </c>
       <c r="AY25" s="6">
         <v>5.4</v>
       </c>
       <c r="AZ25" s="6">
         <v>7.3</v>
       </c>
       <c r="BA25" s="6">
         <v>6.1</v>
       </c>
       <c r="BB25" s="6">
         <v>6.1</v>
       </c>
       <c r="BC25" s="6">
         <v>14.4</v>
       </c>
       <c r="BD25" s="6">
         <v>3.2</v>
       </c>
       <c r="BE25" s="6">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BF25" s="6"/>
+      <c r="BF25" s="6">
+        <v>5.3</v>
+      </c>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="6"/>
     </row>
-    <row r="26" spans="1:61" s="8" customFormat="1">
+    <row r="26" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="6"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
       <c r="T26" s="6"/>
       <c r="U26" s="6"/>
       <c r="V26" s="6"/>
       <c r="W26" s="6"/>
@@ -3376,56 +3423,58 @@
       </c>
       <c r="AX26" s="6">
         <v>7.2</v>
       </c>
       <c r="AY26" s="6">
         <v>6.1</v>
       </c>
       <c r="AZ26" s="6">
         <v>9.3000000000000007</v>
       </c>
       <c r="BA26" s="6">
         <v>7</v>
       </c>
       <c r="BB26" s="6">
         <v>7.5</v>
       </c>
       <c r="BC26" s="6">
         <v>32.200000000000003</v>
       </c>
       <c r="BD26" s="6">
         <v>3</v>
       </c>
       <c r="BE26" s="6">
         <v>3.8</v>
       </c>
-      <c r="BF26" s="6"/>
+      <c r="BF26" s="6">
+        <v>5</v>
+      </c>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="6"/>
     </row>
-    <row r="27" spans="1:61" s="8" customFormat="1">
+    <row r="27" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="6"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
       <c r="U27" s="6"/>
       <c r="V27" s="6"/>
       <c r="W27" s="6"/>
@@ -3481,221 +3530,223 @@
       </c>
       <c r="AX27" s="6">
         <v>2.1</v>
       </c>
       <c r="AY27" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AZ27" s="6">
         <v>7.9</v>
       </c>
       <c r="BA27" s="6">
         <v>2.4</v>
       </c>
       <c r="BB27" s="6">
         <v>2.8</v>
       </c>
       <c r="BC27" s="6">
         <v>4</v>
       </c>
       <c r="BD27" s="6">
         <v>1.6</v>
       </c>
       <c r="BE27" s="6">
         <v>1.4</v>
       </c>
-      <c r="BF27" s="6"/>
+      <c r="BF27" s="6">
+        <v>1.8</v>
+      </c>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
     </row>
-    <row r="29" spans="1:61" ht="21" customHeight="1">
-      <c r="A29" s="23" t="s">
+    <row r="29" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="23"/>
-[...58 lines deleted...]
-      <c r="BI29" s="23"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="20"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="20"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="20"/>
+      <c r="Z29" s="20"/>
+      <c r="AA29" s="20"/>
+      <c r="AB29" s="20"/>
+      <c r="AC29" s="20"/>
+      <c r="AD29" s="20"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="20"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="20"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="20"/>
+      <c r="AK29" s="20"/>
+      <c r="AL29" s="20"/>
+      <c r="AM29" s="20"/>
+      <c r="AN29" s="20"/>
+      <c r="AO29" s="20"/>
+      <c r="AP29" s="20"/>
+      <c r="AQ29" s="20"/>
+      <c r="AR29" s="20"/>
+      <c r="AS29" s="20"/>
+      <c r="AT29" s="20"/>
+      <c r="AU29" s="20"/>
+      <c r="AV29" s="20"/>
+      <c r="AW29" s="20"/>
+      <c r="AX29" s="20"/>
+      <c r="AY29" s="20"/>
+      <c r="AZ29" s="20"/>
+      <c r="BA29" s="20"/>
+      <c r="BB29" s="20"/>
+      <c r="BC29" s="20"/>
+      <c r="BD29" s="20"/>
+      <c r="BE29" s="20"/>
+      <c r="BF29" s="20"/>
+      <c r="BG29" s="20"/>
+      <c r="BH29" s="20"/>
+      <c r="BI29" s="20"/>
     </row>
-    <row r="30" spans="1:61" ht="13.5" thickBot="1">
-      <c r="J30" s="17" t="s">
+    <row r="30" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J30" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="K30" s="17"/>
-[...2 lines deleted...]
-      <c r="V30" s="17" t="s">
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="V30" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="W30" s="17"/>
-[...2 lines deleted...]
-      <c r="AH30" s="17" t="s">
+      <c r="W30" s="22"/>
+      <c r="X30" s="22"/>
+      <c r="Y30" s="22"/>
+      <c r="AH30" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="AI30" s="17"/>
-[...1 lines deleted...]
-      <c r="AK30" s="17"/>
+      <c r="AI30" s="22"/>
+      <c r="AJ30" s="22"/>
+      <c r="AK30" s="22"/>
       <c r="AU30" s="15"/>
       <c r="AV30" s="15"/>
       <c r="AW30" s="15"/>
       <c r="BG30" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="31" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B31" s="20" t="s">
+    <row r="31" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23"/>
+      <c r="B31" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="21"/>
-[...10 lines deleted...]
-      <c r="N31" s="20" t="s">
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="19"/>
+      <c r="N31" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O31" s="21"/>
-[...10 lines deleted...]
-      <c r="Z31" s="20" t="s">
+      <c r="O31" s="18"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="18"/>
+      <c r="S31" s="18"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="18"/>
+      <c r="V31" s="18"/>
+      <c r="W31" s="18"/>
+      <c r="X31" s="18"/>
+      <c r="Y31" s="19"/>
+      <c r="Z31" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA31" s="21"/>
-[...10 lines deleted...]
-      <c r="AL31" s="20" t="s">
+      <c r="AA31" s="18"/>
+      <c r="AB31" s="18"/>
+      <c r="AC31" s="18"/>
+      <c r="AD31" s="18"/>
+      <c r="AE31" s="18"/>
+      <c r="AF31" s="18"/>
+      <c r="AG31" s="18"/>
+      <c r="AH31" s="18"/>
+      <c r="AI31" s="18"/>
+      <c r="AJ31" s="18"/>
+      <c r="AK31" s="19"/>
+      <c r="AL31" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM31" s="21"/>
-[...10 lines deleted...]
-      <c r="AX31" s="20" t="s">
+      <c r="AM31" s="18"/>
+      <c r="AN31" s="18"/>
+      <c r="AO31" s="18"/>
+      <c r="AP31" s="18"/>
+      <c r="AQ31" s="18"/>
+      <c r="AR31" s="18"/>
+      <c r="AS31" s="18"/>
+      <c r="AT31" s="18"/>
+      <c r="AU31" s="18"/>
+      <c r="AV31" s="18"/>
+      <c r="AW31" s="19"/>
+      <c r="AX31" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY31" s="21"/>
-[...9 lines deleted...]
-      <c r="BI31" s="22"/>
+      <c r="AY31" s="18"/>
+      <c r="AZ31" s="18"/>
+      <c r="BA31" s="18"/>
+      <c r="BB31" s="18"/>
+      <c r="BC31" s="18"/>
+      <c r="BD31" s="18"/>
+      <c r="BE31" s="18"/>
+      <c r="BF31" s="18"/>
+      <c r="BG31" s="18"/>
+      <c r="BH31" s="18"/>
+      <c r="BI31" s="19"/>
     </row>
-    <row r="32" spans="1:61" ht="28.5" customHeight="1">
-      <c r="A32" s="19"/>
+    <row r="32" spans="1:61" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24"/>
       <c r="B32" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I32" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J32" s="10" t="s">
@@ -3833,51 +3884,51 @@
       <c r="BB32" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BC32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BD32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BE32" s="10" t="s">
         <v>12</v>
       </c>
       <c r="BF32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="BG32" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BH32" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BI32" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="33" spans="1:61" s="8" customFormat="1">
+    <row r="33" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="6">
         <v>11.490816144209644</v>
       </c>
       <c r="C33" s="6">
         <v>11.490816144209644</v>
       </c>
       <c r="D33" s="6">
         <v>11.490816144209644</v>
       </c>
       <c r="E33" s="6">
         <v>11.490816144209644</v>
       </c>
       <c r="F33" s="6">
         <v>11.490816144209644</v>
       </c>
       <c r="G33" s="6">
         <v>11.490816144209644</v>
       </c>
       <c r="H33" s="3">
         <v>361.23987749110302</v>
       </c>
       <c r="I33" s="3">
@@ -4005,56 +4056,58 @@
       </c>
       <c r="AX33" s="6">
         <v>359.7</v>
       </c>
       <c r="AY33" s="6">
         <v>358.9</v>
       </c>
       <c r="AZ33" s="6">
         <v>393</v>
       </c>
       <c r="BA33" s="6">
         <v>289.2</v>
       </c>
       <c r="BB33" s="6">
         <v>195.4</v>
       </c>
       <c r="BC33" s="6">
         <v>189.8</v>
       </c>
       <c r="BD33" s="6">
         <v>703.3</v>
       </c>
       <c r="BE33" s="6">
         <v>1068.8</v>
       </c>
-      <c r="BF33" s="6"/>
+      <c r="BF33" s="6">
+        <v>3322</v>
+      </c>
       <c r="BG33" s="6"/>
       <c r="BH33" s="6"/>
       <c r="BI33" s="6"/>
     </row>
-    <row r="34" spans="1:61" s="8" customFormat="1">
+    <row r="34" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="7"/>
       <c r="K34" s="6"/>
       <c r="L34" s="7"/>
       <c r="M34" s="3"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
@@ -4110,56 +4163,58 @@
       </c>
       <c r="AX34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD34" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE34" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF34" s="7"/>
+      <c r="BF34" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG34" s="7"/>
       <c r="BH34" s="7"/>
       <c r="BI34" s="7"/>
     </row>
-    <row r="35" spans="1:61" s="8" customFormat="1">
+    <row r="35" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="7"/>
       <c r="K35" s="6"/>
       <c r="L35" s="7"/>
       <c r="M35" s="3"/>
       <c r="N35" s="6"/>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
       <c r="Q35" s="6"/>
       <c r="R35" s="6"/>
       <c r="S35" s="6"/>
       <c r="T35" s="6"/>
       <c r="U35" s="6"/>
       <c r="V35" s="6"/>
       <c r="W35" s="6"/>
@@ -4215,56 +4270,58 @@
       </c>
       <c r="AX35" s="6">
         <v>359.7</v>
       </c>
       <c r="AY35" s="6">
         <v>358.9</v>
       </c>
       <c r="AZ35" s="6">
         <v>393</v>
       </c>
       <c r="BA35" s="6">
         <v>289.2</v>
       </c>
       <c r="BB35" s="6">
         <v>195.4</v>
       </c>
       <c r="BC35" s="6">
         <v>189.8</v>
       </c>
       <c r="BD35" s="6">
         <v>703.3</v>
       </c>
       <c r="BE35" s="6">
         <v>1068.8</v>
       </c>
-      <c r="BF35" s="6"/>
+      <c r="BF35" s="6">
+        <v>3322</v>
+      </c>
       <c r="BG35" s="6"/>
       <c r="BH35" s="6"/>
       <c r="BI35" s="6"/>
     </row>
-    <row r="36" spans="1:61" s="8" customFormat="1">
+    <row r="36" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="7"/>
       <c r="K36" s="6"/>
       <c r="L36" s="7"/>
       <c r="M36" s="3"/>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
       <c r="S36" s="6"/>
       <c r="T36" s="6"/>
       <c r="U36" s="6"/>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
@@ -4320,56 +4377,58 @@
       </c>
       <c r="AX36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD36" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE36" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF36" s="7"/>
+      <c r="BF36" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG36" s="7"/>
       <c r="BH36" s="7"/>
       <c r="BI36" s="7"/>
     </row>
-    <row r="37" spans="1:61" s="8" customFormat="1">
+    <row r="37" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="7"/>
       <c r="K37" s="6"/>
       <c r="L37" s="7"/>
       <c r="M37" s="3"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
@@ -4425,56 +4484,58 @@
       </c>
       <c r="AX37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE37" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF37" s="7"/>
+      <c r="BF37" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG37" s="7"/>
       <c r="BH37" s="7"/>
       <c r="BI37" s="7"/>
     </row>
-    <row r="38" spans="1:61" s="8" customFormat="1">
+    <row r="38" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="7"/>
       <c r="K38" s="6"/>
       <c r="L38" s="7"/>
       <c r="M38" s="3"/>
       <c r="N38" s="6"/>
       <c r="O38" s="6"/>
       <c r="P38" s="6"/>
       <c r="Q38" s="6"/>
       <c r="R38" s="6"/>
       <c r="S38" s="6"/>
       <c r="T38" s="6"/>
       <c r="U38" s="6"/>
       <c r="V38" s="6"/>
       <c r="W38" s="6"/>
@@ -4530,56 +4591,58 @@
       </c>
       <c r="AX38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE38" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF38" s="7"/>
+      <c r="BF38" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG38" s="7"/>
       <c r="BH38" s="7"/>
       <c r="BI38" s="7"/>
     </row>
-    <row r="39" spans="1:61" s="8" customFormat="1">
+    <row r="39" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="7"/>
       <c r="K39" s="6"/>
       <c r="L39" s="7"/>
       <c r="M39" s="3"/>
       <c r="N39" s="6"/>
       <c r="O39" s="6"/>
       <c r="P39" s="6"/>
       <c r="Q39" s="6"/>
       <c r="R39" s="6"/>
       <c r="S39" s="6"/>
       <c r="T39" s="6"/>
       <c r="U39" s="6"/>
       <c r="V39" s="6"/>
       <c r="W39" s="6"/>
@@ -4635,56 +4698,58 @@
       </c>
       <c r="AX39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE39" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF39" s="7"/>
+      <c r="BF39" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG39" s="7"/>
       <c r="BH39" s="7"/>
       <c r="BI39" s="7"/>
     </row>
-    <row r="40" spans="1:61" s="8" customFormat="1">
+    <row r="40" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="7"/>
       <c r="K40" s="6"/>
       <c r="L40" s="7"/>
       <c r="M40" s="3"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="6"/>
       <c r="T40" s="6"/>
       <c r="U40" s="6"/>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
@@ -4740,56 +4805,58 @@
       </c>
       <c r="AX40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE40" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF40" s="7"/>
+      <c r="BF40" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG40" s="7"/>
       <c r="BH40" s="7"/>
       <c r="BI40" s="7"/>
     </row>
-    <row r="41" spans="1:61" s="8" customFormat="1">
+    <row r="41" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="7"/>
       <c r="K41" s="6"/>
       <c r="L41" s="7"/>
       <c r="M41" s="3"/>
       <c r="N41" s="6"/>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="6"/>
       <c r="S41" s="6"/>
       <c r="T41" s="6"/>
       <c r="U41" s="6"/>
       <c r="V41" s="6"/>
       <c r="W41" s="6"/>
@@ -4845,221 +4912,223 @@
       </c>
       <c r="AX41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE41" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF41" s="7"/>
+      <c r="BF41" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG41" s="7"/>
       <c r="BH41" s="7"/>
       <c r="BI41" s="7"/>
     </row>
-    <row r="43" spans="1:61" ht="21" customHeight="1">
-      <c r="A43" s="23" t="s">
+    <row r="43" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="23"/>
-[...58 lines deleted...]
-      <c r="BI43" s="23"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="20"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="20"/>
+      <c r="T43" s="20"/>
+      <c r="U43" s="20"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="20"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="20"/>
+      <c r="AA43" s="20"/>
+      <c r="AB43" s="20"/>
+      <c r="AC43" s="20"/>
+      <c r="AD43" s="20"/>
+      <c r="AE43" s="20"/>
+      <c r="AF43" s="20"/>
+      <c r="AG43" s="20"/>
+      <c r="AH43" s="20"/>
+      <c r="AI43" s="20"/>
+      <c r="AJ43" s="20"/>
+      <c r="AK43" s="20"/>
+      <c r="AL43" s="20"/>
+      <c r="AM43" s="20"/>
+      <c r="AN43" s="20"/>
+      <c r="AO43" s="20"/>
+      <c r="AP43" s="20"/>
+      <c r="AQ43" s="20"/>
+      <c r="AR43" s="20"/>
+      <c r="AS43" s="20"/>
+      <c r="AT43" s="20"/>
+      <c r="AU43" s="20"/>
+      <c r="AV43" s="20"/>
+      <c r="AW43" s="20"/>
+      <c r="AX43" s="20"/>
+      <c r="AY43" s="20"/>
+      <c r="AZ43" s="20"/>
+      <c r="BA43" s="20"/>
+      <c r="BB43" s="20"/>
+      <c r="BC43" s="20"/>
+      <c r="BD43" s="20"/>
+      <c r="BE43" s="20"/>
+      <c r="BF43" s="20"/>
+      <c r="BG43" s="20"/>
+      <c r="BH43" s="20"/>
+      <c r="BI43" s="20"/>
     </row>
-    <row r="44" spans="1:61" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J44" s="17" t="s">
+    <row r="44" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J44" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="K44" s="17"/>
-[...2 lines deleted...]
-      <c r="V44" s="17" t="s">
+      <c r="K44" s="22"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="22"/>
+      <c r="V44" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="W44" s="17"/>
-[...2 lines deleted...]
-      <c r="AH44" s="17" t="s">
+      <c r="W44" s="22"/>
+      <c r="X44" s="22"/>
+      <c r="Y44" s="22"/>
+      <c r="AH44" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="AI44" s="17"/>
-[...1 lines deleted...]
-      <c r="AK44" s="17"/>
+      <c r="AI44" s="22"/>
+      <c r="AJ44" s="22"/>
+      <c r="AK44" s="22"/>
       <c r="AU44" s="15"/>
       <c r="AV44" s="15"/>
       <c r="AW44" s="15"/>
       <c r="BG44" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="45" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B45" s="20" t="s">
+    <row r="45" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="23"/>
+      <c r="B45" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="21"/>
-[...10 lines deleted...]
-      <c r="N45" s="20" t="s">
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O45" s="21"/>
-[...10 lines deleted...]
-      <c r="Z45" s="20" t="s">
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="18"/>
+      <c r="S45" s="18"/>
+      <c r="T45" s="18"/>
+      <c r="U45" s="18"/>
+      <c r="V45" s="18"/>
+      <c r="W45" s="18"/>
+      <c r="X45" s="18"/>
+      <c r="Y45" s="19"/>
+      <c r="Z45" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA45" s="21"/>
-[...10 lines deleted...]
-      <c r="AL45" s="20" t="s">
+      <c r="AA45" s="18"/>
+      <c r="AB45" s="18"/>
+      <c r="AC45" s="18"/>
+      <c r="AD45" s="18"/>
+      <c r="AE45" s="18"/>
+      <c r="AF45" s="18"/>
+      <c r="AG45" s="18"/>
+      <c r="AH45" s="18"/>
+      <c r="AI45" s="18"/>
+      <c r="AJ45" s="18"/>
+      <c r="AK45" s="19"/>
+      <c r="AL45" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM45" s="21"/>
-[...10 lines deleted...]
-      <c r="AX45" s="20" t="s">
+      <c r="AM45" s="18"/>
+      <c r="AN45" s="18"/>
+      <c r="AO45" s="18"/>
+      <c r="AP45" s="18"/>
+      <c r="AQ45" s="18"/>
+      <c r="AR45" s="18"/>
+      <c r="AS45" s="18"/>
+      <c r="AT45" s="18"/>
+      <c r="AU45" s="18"/>
+      <c r="AV45" s="18"/>
+      <c r="AW45" s="19"/>
+      <c r="AX45" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY45" s="21"/>
-[...9 lines deleted...]
-      <c r="BI45" s="22"/>
+      <c r="AY45" s="18"/>
+      <c r="AZ45" s="18"/>
+      <c r="BA45" s="18"/>
+      <c r="BB45" s="18"/>
+      <c r="BC45" s="18"/>
+      <c r="BD45" s="18"/>
+      <c r="BE45" s="18"/>
+      <c r="BF45" s="18"/>
+      <c r="BG45" s="18"/>
+      <c r="BH45" s="18"/>
+      <c r="BI45" s="19"/>
     </row>
-    <row r="46" spans="1:61" ht="28.5" customHeight="1">
-      <c r="A46" s="19"/>
+    <row r="46" spans="1:61" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="24"/>
       <c r="B46" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H46" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I46" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J46" s="10" t="s">
@@ -5197,51 +5266,51 @@
       <c r="BB46" s="10" t="s">
         <v>9</v>
       </c>
       <c r="BC46" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BD46" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BE46" s="10" t="s">
         <v>12</v>
       </c>
       <c r="BF46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="BG46" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BH46" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BI46" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="47" spans="1:61" s="8" customFormat="1">
+    <row r="47" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="6">
         <v>16.901669071765276</v>
       </c>
       <c r="C47" s="6">
         <v>15.70850586938114</v>
       </c>
       <c r="D47" s="6">
         <v>55.463034164191725</v>
       </c>
       <c r="E47" s="6">
         <v>19.87042731547696</v>
       </c>
       <c r="F47" s="6">
         <v>41.223796549610654</v>
       </c>
       <c r="G47" s="6">
         <v>75.293623551593342</v>
       </c>
       <c r="H47" s="3">
         <v>43.6565208038473</v>
       </c>
       <c r="I47" s="3">
@@ -5369,56 +5438,58 @@
       </c>
       <c r="AX47" s="6">
         <v>22.5</v>
       </c>
       <c r="AY47" s="6">
         <v>18.7</v>
       </c>
       <c r="AZ47" s="6">
         <v>30.9</v>
       </c>
       <c r="BA47" s="6">
         <v>21.1</v>
       </c>
       <c r="BB47" s="6">
         <v>21</v>
       </c>
       <c r="BC47" s="6">
         <v>58</v>
       </c>
       <c r="BD47" s="6">
         <v>11</v>
       </c>
       <c r="BE47" s="6">
         <v>12.6</v>
       </c>
-      <c r="BF47" s="6"/>
+      <c r="BF47" s="6">
+        <v>16.3</v>
+      </c>
       <c r="BG47" s="6"/>
       <c r="BH47" s="6"/>
       <c r="BI47" s="6"/>
     </row>
-    <row r="48" spans="1:61" s="8" customFormat="1">
+    <row r="48" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="7"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
@@ -5474,56 +5545,58 @@
       </c>
       <c r="AX48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD48" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE48" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF48" s="7"/>
+      <c r="BF48" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG48" s="7"/>
       <c r="BH48" s="7"/>
       <c r="BI48" s="7"/>
     </row>
-    <row r="49" spans="1:61" s="8" customFormat="1">
+    <row r="49" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="7"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
       <c r="P49" s="6"/>
       <c r="Q49" s="6"/>
       <c r="R49" s="6"/>
       <c r="S49" s="6"/>
       <c r="T49" s="6"/>
       <c r="U49" s="6"/>
       <c r="V49" s="6"/>
       <c r="W49" s="6"/>
@@ -5579,56 +5652,58 @@
       </c>
       <c r="AX49" s="6">
         <v>1.3</v>
       </c>
       <c r="AY49" s="6">
         <v>1.7</v>
       </c>
       <c r="AZ49" s="6">
         <v>2.4</v>
       </c>
       <c r="BA49" s="6">
         <v>2</v>
       </c>
       <c r="BB49" s="6">
         <v>1</v>
       </c>
       <c r="BC49" s="6">
         <v>0.4</v>
       </c>
       <c r="BD49" s="6">
         <v>0.9</v>
       </c>
       <c r="BE49" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BF49" s="6"/>
+      <c r="BF49" s="6">
+        <v>1.4</v>
+      </c>
       <c r="BG49" s="6"/>
       <c r="BH49" s="6"/>
       <c r="BI49" s="6"/>
     </row>
-    <row r="50" spans="1:61" s="8" customFormat="1">
+    <row r="50" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="7"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
       <c r="O50" s="6"/>
       <c r="P50" s="6"/>
       <c r="Q50" s="6"/>
       <c r="R50" s="6"/>
       <c r="S50" s="6"/>
       <c r="T50" s="6"/>
       <c r="U50" s="6"/>
       <c r="V50" s="6"/>
       <c r="W50" s="6"/>
@@ -5684,56 +5759,58 @@
       </c>
       <c r="AX50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD50" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE50" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF50" s="7"/>
+      <c r="BF50" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG50" s="7"/>
       <c r="BH50" s="7"/>
       <c r="BI50" s="7"/>
     </row>
-    <row r="51" spans="1:61" s="8" customFormat="1">
+    <row r="51" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="7"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
       <c r="P51" s="6"/>
       <c r="Q51" s="6"/>
       <c r="R51" s="6"/>
       <c r="S51" s="6"/>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
       <c r="V51" s="6"/>
       <c r="W51" s="6"/>
@@ -5789,56 +5866,58 @@
       </c>
       <c r="AX51" s="6">
         <v>2.5</v>
       </c>
       <c r="AY51" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AZ51" s="6">
         <v>3.2</v>
       </c>
       <c r="BA51" s="6">
         <v>2.9</v>
       </c>
       <c r="BB51" s="6">
         <v>2.9</v>
       </c>
       <c r="BC51" s="6">
         <v>2.9</v>
       </c>
       <c r="BD51" s="6">
         <v>1.8</v>
       </c>
       <c r="BE51" s="6">
         <v>1.7</v>
       </c>
-      <c r="BF51" s="6"/>
+      <c r="BF51" s="6">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="BG51" s="6"/>
       <c r="BH51" s="6"/>
       <c r="BI51" s="6"/>
     </row>
-    <row r="52" spans="1:61" s="8" customFormat="1">
+    <row r="52" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="7"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
       <c r="O52" s="6"/>
       <c r="P52" s="6"/>
       <c r="Q52" s="6"/>
       <c r="R52" s="6"/>
       <c r="S52" s="6"/>
       <c r="T52" s="6"/>
       <c r="U52" s="6"/>
       <c r="V52" s="6"/>
       <c r="W52" s="6"/>
@@ -5894,56 +5973,58 @@
       </c>
       <c r="AX52" s="6">
         <v>0.6</v>
       </c>
       <c r="AY52" s="6">
         <v>0.9</v>
       </c>
       <c r="AZ52" s="6">
         <v>0.8</v>
       </c>
       <c r="BA52" s="6">
         <v>0.7</v>
       </c>
       <c r="BB52" s="6">
         <v>0.7</v>
       </c>
       <c r="BC52" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="BD52" s="6">
         <v>0.5</v>
       </c>
       <c r="BE52" s="6">
         <v>0.5</v>
       </c>
-      <c r="BF52" s="6"/>
+      <c r="BF52" s="6">
+        <v>0.6</v>
+      </c>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="6"/>
     </row>
-    <row r="53" spans="1:61" s="8" customFormat="1">
+    <row r="53" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="7"/>
       <c r="M53" s="6"/>
       <c r="N53" s="6"/>
       <c r="O53" s="6"/>
       <c r="P53" s="6"/>
       <c r="Q53" s="6"/>
       <c r="R53" s="6"/>
       <c r="S53" s="6"/>
       <c r="T53" s="6"/>
       <c r="U53" s="6"/>
       <c r="V53" s="6"/>
       <c r="W53" s="6"/>
@@ -5999,56 +6080,58 @@
       </c>
       <c r="AX53" s="6">
         <v>8.8000000000000007</v>
       </c>
       <c r="AY53" s="6">
         <v>5.4</v>
       </c>
       <c r="AZ53" s="6">
         <v>7.3</v>
       </c>
       <c r="BA53" s="6">
         <v>6.1</v>
       </c>
       <c r="BB53" s="6">
         <v>6.1</v>
       </c>
       <c r="BC53" s="6">
         <v>14.4</v>
       </c>
       <c r="BD53" s="6">
         <v>3.2</v>
       </c>
       <c r="BE53" s="6">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BF53" s="6"/>
+      <c r="BF53" s="6">
+        <v>5.3</v>
+      </c>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="6"/>
     </row>
-    <row r="54" spans="1:61" s="8" customFormat="1">
+    <row r="54" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="7"/>
       <c r="M54" s="6"/>
       <c r="N54" s="6"/>
       <c r="O54" s="6"/>
       <c r="P54" s="6"/>
       <c r="Q54" s="6"/>
       <c r="R54" s="6"/>
       <c r="S54" s="6"/>
       <c r="T54" s="6"/>
       <c r="U54" s="6"/>
       <c r="V54" s="6"/>
       <c r="W54" s="6"/>
@@ -6104,56 +6187,58 @@
       </c>
       <c r="AX54" s="6">
         <v>7.2</v>
       </c>
       <c r="AY54" s="6">
         <v>6.1</v>
       </c>
       <c r="AZ54" s="6">
         <v>9.3000000000000007</v>
       </c>
       <c r="BA54" s="6">
         <v>7</v>
       </c>
       <c r="BB54" s="6">
         <v>7.5</v>
       </c>
       <c r="BC54" s="6">
         <v>32.200000000000003</v>
       </c>
       <c r="BD54" s="6">
         <v>3</v>
       </c>
       <c r="BE54" s="6">
         <v>3.8</v>
       </c>
-      <c r="BF54" s="6"/>
+      <c r="BF54" s="6">
+        <v>5</v>
+      </c>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="6"/>
     </row>
-    <row r="55" spans="1:61" s="8" customFormat="1">
+    <row r="55" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="7"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="6"/>
       <c r="P55" s="6"/>
       <c r="Q55" s="6"/>
       <c r="R55" s="6"/>
       <c r="S55" s="6"/>
       <c r="T55" s="6"/>
       <c r="U55" s="6"/>
       <c r="V55" s="6"/>
       <c r="W55" s="6"/>
@@ -6209,304 +6294,306 @@
       </c>
       <c r="AX55" s="6">
         <v>2.1</v>
       </c>
       <c r="AY55" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AZ55" s="6">
         <v>7.9</v>
       </c>
       <c r="BA55" s="6">
         <v>2.4</v>
       </c>
       <c r="BB55" s="6">
         <v>2.8</v>
       </c>
       <c r="BC55" s="6">
         <v>4</v>
       </c>
       <c r="BD55" s="6">
         <v>1.6</v>
       </c>
       <c r="BE55" s="6">
         <v>1.4</v>
       </c>
-      <c r="BF55" s="6"/>
+      <c r="BF55" s="6">
+        <v>1.8</v>
+      </c>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="6"/>
     </row>
-    <row r="57" spans="1:61">
+    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B57" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="N45:Y45"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J16:M16"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="N31:Y31"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="V44:Y44"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AH30:AK30"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="V30:Y30"/>
     <mergeCell ref="AX45:BI45"/>
     <mergeCell ref="A43:BI43"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:BI1"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="A15:BI15"/>
     <mergeCell ref="AX31:BI31"/>
     <mergeCell ref="A29:BI29"/>
     <mergeCell ref="AL45:AW45"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="AL31:AW31"/>
     <mergeCell ref="AH44:AK44"/>
     <mergeCell ref="Z45:AK45"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
-    <mergeCell ref="AH16:AK16"/>
-[...22 lines deleted...]
-    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="O6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BF52" sqref="BF52"/>
+      <selection pane="bottomRight" activeCell="BG51" sqref="BG51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="33" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="9.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="10.5703125" style="1" customWidth="1"/>
     <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="24"/>
-[...58 lines deleted...]
-      <c r="BI2" s="24"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="21"/>
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="21"/>
+      <c r="AX2" s="21"/>
+      <c r="AY2" s="21"/>
+      <c r="AZ2" s="21"/>
+      <c r="BA2" s="21"/>
+      <c r="BB2" s="21"/>
+      <c r="BC2" s="21"/>
+      <c r="BD2" s="21"/>
+      <c r="BE2" s="21"/>
+      <c r="BF2" s="21"/>
+      <c r="BG2" s="21"/>
+      <c r="BH2" s="21"/>
+      <c r="BI2" s="21"/>
     </row>
-    <row r="3" spans="1:61" ht="13.5" thickBot="1">
-      <c r="K3" s="27" t="s">
+    <row r="3" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="K3" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="L3" s="28"/>
-[...1 lines deleted...]
-      <c r="W3" s="27" t="s">
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="W3" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="X3" s="28"/>
-[...1 lines deleted...]
-      <c r="AI3" s="27" t="s">
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
+      <c r="AI3" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="AJ3" s="28"/>
-      <c r="AK3" s="28"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
       <c r="AV3" s="16"/>
       <c r="AW3" s="16"/>
       <c r="BG3" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="20" t="s">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="27"/>
+      <c r="B4" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="21"/>
-[...10 lines deleted...]
-      <c r="N4" s="20" t="s">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="21"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20" t="s">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20" t="s">
+      <c r="AA4" s="18"/>
+      <c r="AB4" s="18"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="18"/>
+      <c r="AE4" s="18"/>
+      <c r="AF4" s="18"/>
+      <c r="AG4" s="18"/>
+      <c r="AH4" s="18"/>
+      <c r="AI4" s="18"/>
+      <c r="AJ4" s="18"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20" t="s">
+      <c r="AM4" s="18"/>
+      <c r="AN4" s="18"/>
+      <c r="AO4" s="18"/>
+      <c r="AP4" s="18"/>
+      <c r="AQ4" s="18"/>
+      <c r="AR4" s="18"/>
+      <c r="AS4" s="18"/>
+      <c r="AT4" s="18"/>
+      <c r="AU4" s="18"/>
+      <c r="AV4" s="18"/>
+      <c r="AW4" s="19"/>
+      <c r="AX4" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY4" s="21"/>
-[...9 lines deleted...]
-      <c r="BI4" s="22"/>
+      <c r="AY4" s="18"/>
+      <c r="AZ4" s="18"/>
+      <c r="BA4" s="18"/>
+      <c r="BB4" s="18"/>
+      <c r="BC4" s="18"/>
+      <c r="BD4" s="18"/>
+      <c r="BE4" s="18"/>
+      <c r="BF4" s="18"/>
+      <c r="BG4" s="18"/>
+      <c r="BH4" s="18"/>
+      <c r="BI4" s="19"/>
     </row>
-    <row r="5" spans="1:61" ht="38.25" customHeight="1">
-      <c r="A5" s="26"/>
+    <row r="5" spans="1:61" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -6644,51 +6731,51 @@
       <c r="BB5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="BD5" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BE5" s="9" t="s">
         <v>22</v>
       </c>
       <c r="BF5" s="9" t="s">
         <v>23</v>
       </c>
       <c r="BG5" s="9" t="s">
         <v>24</v>
       </c>
       <c r="BH5" s="9" t="s">
         <v>25</v>
       </c>
       <c r="BI5" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="14" customFormat="1">
+    <row r="6" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2">
         <v>69.768568549308256</v>
       </c>
       <c r="C6" s="2">
         <v>138.3439738962324</v>
       </c>
       <c r="D6" s="2">
         <v>246.67390753796712</v>
       </c>
       <c r="E6" s="2">
         <v>319.4112343309871</v>
       </c>
       <c r="F6" s="2">
         <v>413.50193035814073</v>
       </c>
       <c r="G6" s="2">
         <v>541.99007986504523</v>
       </c>
       <c r="H6" s="3">
         <v>989.79111639671214</v>
       </c>
       <c r="I6" s="3">
@@ -6816,56 +6903,58 @@
       </c>
       <c r="AX6" s="6">
         <v>440</v>
       </c>
       <c r="AY6" s="6">
         <v>875.3</v>
       </c>
       <c r="AZ6" s="6">
         <v>1428.3</v>
       </c>
       <c r="BA6" s="6">
         <v>1820</v>
       </c>
       <c r="BB6" s="6">
         <v>2118</v>
       </c>
       <c r="BC6" s="6">
         <v>2447.6</v>
       </c>
       <c r="BD6" s="6">
         <v>3244.6</v>
       </c>
       <c r="BE6" s="6">
         <v>4409.3999999999996</v>
       </c>
-      <c r="BF6" s="6"/>
+      <c r="BF6" s="6">
+        <v>7910.5</v>
+      </c>
       <c r="BG6" s="6"/>
       <c r="BH6" s="6"/>
       <c r="BI6" s="6"/>
     </row>
-    <row r="7" spans="1:61" s="14" customFormat="1">
+    <row r="7" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="6"/>
@@ -6921,56 +7010,58 @@
       </c>
       <c r="AX7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE7" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF7" s="7"/>
+      <c r="BF7" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG7" s="7"/>
       <c r="BH7" s="7"/>
       <c r="BI7" s="7"/>
     </row>
-    <row r="8" spans="1:61" s="14" customFormat="1">
+    <row r="8" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="6"/>
@@ -7026,56 +7117,58 @@
       </c>
       <c r="AX8" s="6">
         <v>361.1</v>
       </c>
       <c r="AY8" s="6">
         <v>721.8</v>
       </c>
       <c r="AZ8" s="6">
         <v>1116.4000000000001</v>
       </c>
       <c r="BA8" s="6">
         <v>1489</v>
       </c>
       <c r="BB8" s="6">
         <v>1604.1</v>
       </c>
       <c r="BC8" s="6">
         <v>1794.6</v>
       </c>
       <c r="BD8" s="6">
         <v>2500.1</v>
       </c>
       <c r="BE8" s="6">
         <v>3571.7</v>
       </c>
-      <c r="BF8" s="6"/>
+      <c r="BF8" s="6">
+        <v>7058.1</v>
+      </c>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
     </row>
-    <row r="9" spans="1:61" s="14" customFormat="1">
+    <row r="9" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="6"/>
@@ -7131,56 +7224,58 @@
       </c>
       <c r="AX9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE9" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF9" s="7"/>
+      <c r="BF9" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG9" s="7"/>
       <c r="BH9" s="7"/>
       <c r="BI9" s="7"/>
     </row>
-    <row r="10" spans="1:61" s="14" customFormat="1">
+    <row r="10" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="6"/>
@@ -7236,56 +7331,58 @@
       </c>
       <c r="AX10" s="6">
         <v>2.5</v>
       </c>
       <c r="AY10" s="6">
         <v>4.8</v>
       </c>
       <c r="AZ10" s="6">
         <v>8.1</v>
       </c>
       <c r="BA10" s="6">
         <v>10.9</v>
       </c>
       <c r="BB10" s="6">
         <v>13.8</v>
       </c>
       <c r="BC10" s="6">
         <v>16.600000000000001</v>
       </c>
       <c r="BD10" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="BE10" s="6">
         <v>20.2</v>
       </c>
-      <c r="BF10" s="6"/>
+      <c r="BF10" s="6">
+        <v>22.3</v>
+      </c>
       <c r="BG10" s="6"/>
       <c r="BH10" s="6"/>
       <c r="BI10" s="6"/>
     </row>
-    <row r="11" spans="1:61" s="14" customFormat="1">
+    <row r="11" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="6"/>
@@ -7341,56 +7438,58 @@
       </c>
       <c r="AX11" s="6">
         <v>0.6</v>
       </c>
       <c r="AY11" s="6">
         <v>1.5</v>
       </c>
       <c r="AZ11" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA11" s="6">
         <v>3.1</v>
       </c>
       <c r="BB11" s="6">
         <v>3.7</v>
       </c>
       <c r="BC11" s="6">
         <v>7.8</v>
       </c>
       <c r="BD11" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="BE11" s="6">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BF11" s="6"/>
+      <c r="BF11" s="6">
+        <v>9.4</v>
+      </c>
       <c r="BG11" s="6"/>
       <c r="BH11" s="6"/>
       <c r="BI11" s="6"/>
     </row>
-    <row r="12" spans="1:61" s="14" customFormat="1">
+    <row r="12" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="6"/>
@@ -7446,56 +7545,58 @@
       </c>
       <c r="AX12" s="6">
         <v>66.5</v>
       </c>
       <c r="AY12" s="6">
         <v>129.6</v>
       </c>
       <c r="AZ12" s="6">
         <v>266.7</v>
       </c>
       <c r="BA12" s="6">
         <v>272.8</v>
       </c>
       <c r="BB12" s="6">
         <v>442</v>
       </c>
       <c r="BC12" s="6">
         <v>537.9</v>
       </c>
       <c r="BD12" s="6">
         <v>622.6</v>
       </c>
       <c r="BE12" s="6">
         <v>708.2</v>
       </c>
-      <c r="BF12" s="6"/>
+      <c r="BF12" s="6">
+        <v>713.5</v>
+      </c>
       <c r="BG12" s="6"/>
       <c r="BH12" s="6"/>
       <c r="BI12" s="6"/>
     </row>
-    <row r="13" spans="1:61" s="14" customFormat="1">
+    <row r="13" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="6"/>
@@ -7551,56 +7652,58 @@
       </c>
       <c r="AX13" s="6">
         <v>7.2</v>
       </c>
       <c r="AY13" s="6">
         <v>9.5</v>
       </c>
       <c r="AZ13" s="6">
         <v>18.8</v>
       </c>
       <c r="BA13" s="6">
         <v>25.8</v>
       </c>
       <c r="BB13" s="6">
         <v>33.200000000000003</v>
       </c>
       <c r="BC13" s="6">
         <v>65.5</v>
       </c>
       <c r="BD13" s="6">
         <v>68.400000000000006</v>
       </c>
       <c r="BE13" s="6">
         <v>72.3</v>
       </c>
-      <c r="BF13" s="6"/>
+      <c r="BF13" s="6">
+        <v>77.3</v>
+      </c>
       <c r="BG13" s="6"/>
       <c r="BH13" s="6"/>
       <c r="BI13" s="6"/>
     </row>
-    <row r="14" spans="1:61" s="14" customFormat="1">
+    <row r="14" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="6"/>
@@ -7656,217 +7759,219 @@
       </c>
       <c r="AX14" s="6">
         <v>2.1</v>
       </c>
       <c r="AY14" s="6">
         <v>8.1</v>
       </c>
       <c r="AZ14" s="6">
         <v>16</v>
       </c>
       <c r="BA14" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="BB14" s="6">
         <v>21.2</v>
       </c>
       <c r="BC14" s="6">
         <v>25.2</v>
       </c>
       <c r="BD14" s="6">
         <v>26.8</v>
       </c>
       <c r="BE14" s="6">
         <v>28.2</v>
       </c>
-      <c r="BF14" s="6"/>
+      <c r="BF14" s="6">
+        <v>29.9</v>
+      </c>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
       <c r="BI14" s="6"/>
     </row>
-    <row r="16" spans="1:61" ht="21" customHeight="1">
-      <c r="A16" s="24" t="s">
+    <row r="16" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="24"/>
-[...58 lines deleted...]
-      <c r="BI16" s="24"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="21"/>
+      <c r="Z16" s="21"/>
+      <c r="AA16" s="21"/>
+      <c r="AB16" s="21"/>
+      <c r="AC16" s="21"/>
+      <c r="AD16" s="21"/>
+      <c r="AE16" s="21"/>
+      <c r="AF16" s="21"/>
+      <c r="AG16" s="21"/>
+      <c r="AH16" s="21"/>
+      <c r="AI16" s="21"/>
+      <c r="AJ16" s="21"/>
+      <c r="AK16" s="21"/>
+      <c r="AL16" s="21"/>
+      <c r="AM16" s="21"/>
+      <c r="AN16" s="21"/>
+      <c r="AO16" s="21"/>
+      <c r="AP16" s="21"/>
+      <c r="AQ16" s="21"/>
+      <c r="AR16" s="21"/>
+      <c r="AS16" s="21"/>
+      <c r="AT16" s="21"/>
+      <c r="AU16" s="21"/>
+      <c r="AV16" s="21"/>
+      <c r="AW16" s="21"/>
+      <c r="AX16" s="21"/>
+      <c r="AY16" s="21"/>
+      <c r="AZ16" s="21"/>
+      <c r="BA16" s="21"/>
+      <c r="BB16" s="21"/>
+      <c r="BC16" s="21"/>
+      <c r="BD16" s="21"/>
+      <c r="BE16" s="21"/>
+      <c r="BF16" s="21"/>
+      <c r="BG16" s="21"/>
+      <c r="BH16" s="21"/>
+      <c r="BI16" s="21"/>
     </row>
-    <row r="17" spans="1:61" ht="13.5" thickBot="1">
-      <c r="K17" s="27" t="s">
+    <row r="17" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="K17" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="L17" s="28"/>
-[...1 lines deleted...]
-      <c r="W17" s="27" t="s">
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="W17" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="X17" s="28"/>
-[...1 lines deleted...]
-      <c r="AI17" s="27" t="s">
+      <c r="X17" s="26"/>
+      <c r="Y17" s="26"/>
+      <c r="AI17" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="AJ17" s="28"/>
-      <c r="AK17" s="28"/>
+      <c r="AJ17" s="26"/>
+      <c r="AK17" s="26"/>
       <c r="AV17" s="16"/>
       <c r="AW17" s="16"/>
       <c r="BG17" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="18" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B18" s="20" t="s">
+    <row r="18" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27"/>
+      <c r="B18" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="21"/>
-[...10 lines deleted...]
-      <c r="N18" s="20" t="s">
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O18" s="21"/>
-[...10 lines deleted...]
-      <c r="Z18" s="20" t="s">
+      <c r="O18" s="18"/>
+      <c r="P18" s="18"/>
+      <c r="Q18" s="18"/>
+      <c r="R18" s="18"/>
+      <c r="S18" s="18"/>
+      <c r="T18" s="18"/>
+      <c r="U18" s="18"/>
+      <c r="V18" s="18"/>
+      <c r="W18" s="18"/>
+      <c r="X18" s="18"/>
+      <c r="Y18" s="19"/>
+      <c r="Z18" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA18" s="21"/>
-[...10 lines deleted...]
-      <c r="AL18" s="20" t="s">
+      <c r="AA18" s="18"/>
+      <c r="AB18" s="18"/>
+      <c r="AC18" s="18"/>
+      <c r="AD18" s="18"/>
+      <c r="AE18" s="18"/>
+      <c r="AF18" s="18"/>
+      <c r="AG18" s="18"/>
+      <c r="AH18" s="18"/>
+      <c r="AI18" s="18"/>
+      <c r="AJ18" s="18"/>
+      <c r="AK18" s="19"/>
+      <c r="AL18" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM18" s="21"/>
-[...10 lines deleted...]
-      <c r="AX18" s="20" t="s">
+      <c r="AM18" s="18"/>
+      <c r="AN18" s="18"/>
+      <c r="AO18" s="18"/>
+      <c r="AP18" s="18"/>
+      <c r="AQ18" s="18"/>
+      <c r="AR18" s="18"/>
+      <c r="AS18" s="18"/>
+      <c r="AT18" s="18"/>
+      <c r="AU18" s="18"/>
+      <c r="AV18" s="18"/>
+      <c r="AW18" s="19"/>
+      <c r="AX18" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY18" s="21"/>
-[...9 lines deleted...]
-      <c r="BI18" s="22"/>
+      <c r="AY18" s="18"/>
+      <c r="AZ18" s="18"/>
+      <c r="BA18" s="18"/>
+      <c r="BB18" s="18"/>
+      <c r="BC18" s="18"/>
+      <c r="BD18" s="18"/>
+      <c r="BE18" s="18"/>
+      <c r="BF18" s="18"/>
+      <c r="BG18" s="18"/>
+      <c r="BH18" s="18"/>
+      <c r="BI18" s="19"/>
     </row>
-    <row r="19" spans="1:61" ht="34.5" customHeight="1">
-      <c r="A19" s="26"/>
+    <row r="19" spans="1:61" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28"/>
       <c r="B19" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="J19" s="9" t="s">
@@ -8004,51 +8109,51 @@
       <c r="BB19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="BD19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BE19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="BF19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="BG19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="BH19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="BI19" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="1:61" s="14" customFormat="1">
+    <row r="20" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="2">
         <v>28.392485215974919</v>
       </c>
       <c r="C20" s="2">
         <v>55.591807229565703</v>
       </c>
       <c r="D20" s="2">
         <v>122.54565753796707</v>
       </c>
       <c r="E20" s="2">
         <v>153.90690099765368</v>
       </c>
       <c r="F20" s="2">
         <v>206.62151369147398</v>
       </c>
       <c r="G20" s="2">
         <v>293.7335798650451</v>
       </c>
       <c r="H20" s="3">
         <v>700.15853306337863</v>
       </c>
       <c r="I20" s="3">
@@ -8176,56 +8281,58 @@
       </c>
       <c r="AX20" s="6">
         <v>382.3</v>
       </c>
       <c r="AY20" s="6">
         <v>759.9</v>
       </c>
       <c r="AZ20" s="6">
         <v>1183.8</v>
       </c>
       <c r="BA20" s="6">
         <v>1494</v>
       </c>
       <c r="BB20" s="6">
         <v>1710.5</v>
       </c>
       <c r="BC20" s="6">
         <v>1958.7</v>
       </c>
       <c r="BD20" s="6">
         <v>2674.1</v>
       </c>
       <c r="BE20" s="6">
         <v>3757.5</v>
       </c>
-      <c r="BF20" s="6"/>
+      <c r="BF20" s="6">
+        <v>7177</v>
+      </c>
       <c r="BG20" s="6"/>
       <c r="BH20" s="6"/>
       <c r="BI20" s="6"/>
     </row>
-    <row r="21" spans="1:61" s="14" customFormat="1">
+    <row r="21" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="6"/>
@@ -8281,56 +8388,58 @@
       </c>
       <c r="AX21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE21" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF21" s="7"/>
+      <c r="BF21" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG21" s="7"/>
       <c r="BH21" s="7"/>
       <c r="BI21" s="7"/>
     </row>
-    <row r="22" spans="1:61" s="14" customFormat="1">
+    <row r="22" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="6"/>
@@ -8386,56 +8495,58 @@
       </c>
       <c r="AX22" s="6">
         <v>361.1</v>
       </c>
       <c r="AY22" s="6">
         <v>721.8</v>
       </c>
       <c r="AZ22" s="6">
         <v>1116.4000000000001</v>
       </c>
       <c r="BA22" s="6">
         <v>1407.5</v>
       </c>
       <c r="BB22" s="6">
         <v>1604.1</v>
       </c>
       <c r="BC22" s="6">
         <v>1794.8</v>
       </c>
       <c r="BD22" s="6">
         <v>2500.1</v>
       </c>
       <c r="BE22" s="6">
         <v>3571.8</v>
       </c>
-      <c r="BF22" s="6"/>
+      <c r="BF22" s="6">
+        <v>6976.6</v>
+      </c>
       <c r="BG22" s="6"/>
       <c r="BH22" s="6"/>
       <c r="BI22" s="6"/>
     </row>
-    <row r="23" spans="1:61" s="14" customFormat="1">
+    <row r="23" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="6"/>
@@ -8491,56 +8602,58 @@
       </c>
       <c r="AX23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE23" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF23" s="7"/>
+      <c r="BF23" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG23" s="7"/>
       <c r="BH23" s="7"/>
       <c r="BI23" s="7"/>
     </row>
-    <row r="24" spans="1:61" s="14" customFormat="1">
+    <row r="24" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="6"/>
@@ -8596,56 +8709,58 @@
       </c>
       <c r="AX24" s="6">
         <v>2.5</v>
       </c>
       <c r="AY24" s="6">
         <v>4.8</v>
       </c>
       <c r="AZ24" s="6">
         <v>8.1</v>
       </c>
       <c r="BA24" s="6">
         <v>10.9</v>
       </c>
       <c r="BB24" s="6">
         <v>13.8</v>
       </c>
       <c r="BC24" s="6">
         <v>16.600000000000001</v>
       </c>
       <c r="BD24" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="BE24" s="6">
         <v>20.2</v>
       </c>
-      <c r="BF24" s="6"/>
+      <c r="BF24" s="6">
+        <v>22.3</v>
+      </c>
       <c r="BG24" s="6"/>
       <c r="BH24" s="6"/>
       <c r="BI24" s="6"/>
     </row>
-    <row r="25" spans="1:61" s="14" customFormat="1">
+    <row r="25" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="6"/>
@@ -8701,56 +8816,58 @@
       </c>
       <c r="AX25" s="6">
         <v>0.6</v>
       </c>
       <c r="AY25" s="6">
         <v>1.5</v>
       </c>
       <c r="AZ25" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA25" s="6">
         <v>3.1</v>
       </c>
       <c r="BB25" s="6">
         <v>3.7</v>
       </c>
       <c r="BC25" s="6">
         <v>7.8</v>
       </c>
       <c r="BD25" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="BE25" s="6">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BF25" s="6"/>
+      <c r="BF25" s="6">
+        <v>9.4</v>
+      </c>
       <c r="BG25" s="6"/>
       <c r="BH25" s="6"/>
       <c r="BI25" s="6"/>
     </row>
-    <row r="26" spans="1:61" s="14" customFormat="1">
+    <row r="26" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="6"/>
@@ -8806,56 +8923,58 @@
       </c>
       <c r="AX26" s="6">
         <v>8.8000000000000007</v>
       </c>
       <c r="AY26" s="6">
         <v>14.2</v>
       </c>
       <c r="AZ26" s="6">
         <v>22.2</v>
       </c>
       <c r="BA26" s="6">
         <v>28.3</v>
       </c>
       <c r="BB26" s="6">
         <v>34.5</v>
       </c>
       <c r="BC26" s="6">
         <v>48.9</v>
       </c>
       <c r="BD26" s="6">
         <v>52.1</v>
       </c>
       <c r="BE26" s="6">
         <v>56.2</v>
       </c>
-      <c r="BF26" s="6"/>
+      <c r="BF26" s="6">
+        <v>61.5</v>
+      </c>
       <c r="BG26" s="6"/>
       <c r="BH26" s="6"/>
       <c r="BI26" s="6"/>
     </row>
-    <row r="27" spans="1:61" s="14" customFormat="1">
+    <row r="27" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="6"/>
@@ -8911,56 +9030,58 @@
       </c>
       <c r="AX27" s="6">
         <v>7.2</v>
       </c>
       <c r="AY27" s="6">
         <v>9.5</v>
       </c>
       <c r="AZ27" s="6">
         <v>18.8</v>
       </c>
       <c r="BA27" s="6">
         <v>25.8</v>
       </c>
       <c r="BB27" s="6">
         <v>33.200000000000003</v>
       </c>
       <c r="BC27" s="6">
         <v>65.400000000000006</v>
       </c>
       <c r="BD27" s="6">
         <v>68.400000000000006</v>
       </c>
       <c r="BE27" s="6">
         <v>72.3</v>
       </c>
-      <c r="BF27" s="6"/>
+      <c r="BF27" s="6">
+        <v>77.3</v>
+      </c>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
     </row>
-    <row r="28" spans="1:61" s="14" customFormat="1">
+    <row r="28" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="6"/>
@@ -9016,218 +9137,220 @@
       </c>
       <c r="AX28" s="6">
         <v>2.1</v>
       </c>
       <c r="AY28" s="6">
         <v>8.1</v>
       </c>
       <c r="AZ28" s="6">
         <v>16</v>
       </c>
       <c r="BA28" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="BB28" s="6">
         <v>21.2</v>
       </c>
       <c r="BC28" s="6">
         <v>25.2</v>
       </c>
       <c r="BD28" s="6">
         <v>26.8</v>
       </c>
       <c r="BE28" s="6">
         <v>28.2</v>
       </c>
-      <c r="BF28" s="6"/>
+      <c r="BF28" s="6">
+        <v>29.9</v>
+      </c>
       <c r="BG28" s="6"/>
       <c r="BH28" s="6"/>
       <c r="BI28" s="6"/>
     </row>
-    <row r="29" spans="1:61" s="14" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A30" s="23" t="s">
+    <row r="29" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="23"/>
-[...58 lines deleted...]
-      <c r="BI30" s="23"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="20"/>
+      <c r="P30" s="20"/>
+      <c r="Q30" s="20"/>
+      <c r="R30" s="20"/>
+      <c r="S30" s="20"/>
+      <c r="T30" s="20"/>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="20"/>
+      <c r="AA30" s="20"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AF30" s="20"/>
+      <c r="AG30" s="20"/>
+      <c r="AH30" s="20"/>
+      <c r="AI30" s="20"/>
+      <c r="AJ30" s="20"/>
+      <c r="AK30" s="20"/>
+      <c r="AL30" s="20"/>
+      <c r="AM30" s="20"/>
+      <c r="AN30" s="20"/>
+      <c r="AO30" s="20"/>
+      <c r="AP30" s="20"/>
+      <c r="AQ30" s="20"/>
+      <c r="AR30" s="20"/>
+      <c r="AS30" s="20"/>
+      <c r="AT30" s="20"/>
+      <c r="AU30" s="20"/>
+      <c r="AV30" s="20"/>
+      <c r="AW30" s="20"/>
+      <c r="AX30" s="20"/>
+      <c r="AY30" s="20"/>
+      <c r="AZ30" s="20"/>
+      <c r="BA30" s="20"/>
+      <c r="BB30" s="20"/>
+      <c r="BC30" s="20"/>
+      <c r="BD30" s="20"/>
+      <c r="BE30" s="20"/>
+      <c r="BF30" s="20"/>
+      <c r="BG30" s="20"/>
+      <c r="BH30" s="20"/>
+      <c r="BI30" s="20"/>
     </row>
-    <row r="31" spans="1:61" ht="13.5" thickBot="1">
-      <c r="K31" s="27" t="s">
+    <row r="31" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="K31" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="L31" s="28"/>
-[...1 lines deleted...]
-      <c r="W31" s="27" t="s">
+      <c r="L31" s="26"/>
+      <c r="M31" s="26"/>
+      <c r="W31" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="X31" s="28"/>
-[...1 lines deleted...]
-      <c r="AI31" s="27" t="s">
+      <c r="X31" s="26"/>
+      <c r="Y31" s="26"/>
+      <c r="AI31" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="AJ31" s="28"/>
-      <c r="AK31" s="28"/>
+      <c r="AJ31" s="26"/>
+      <c r="AK31" s="26"/>
       <c r="AV31" s="16"/>
       <c r="AW31" s="16"/>
       <c r="BG31" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="32" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B32" s="20" t="s">
+    <row r="32" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="27"/>
+      <c r="B32" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C32" s="21"/>
-[...10 lines deleted...]
-      <c r="N32" s="20" t="s">
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O32" s="21"/>
-[...10 lines deleted...]
-      <c r="Z32" s="20" t="s">
+      <c r="O32" s="18"/>
+      <c r="P32" s="18"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="18"/>
+      <c r="V32" s="18"/>
+      <c r="W32" s="18"/>
+      <c r="X32" s="18"/>
+      <c r="Y32" s="19"/>
+      <c r="Z32" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA32" s="21"/>
-[...10 lines deleted...]
-      <c r="AL32" s="20" t="s">
+      <c r="AA32" s="18"/>
+      <c r="AB32" s="18"/>
+      <c r="AC32" s="18"/>
+      <c r="AD32" s="18"/>
+      <c r="AE32" s="18"/>
+      <c r="AF32" s="18"/>
+      <c r="AG32" s="18"/>
+      <c r="AH32" s="18"/>
+      <c r="AI32" s="18"/>
+      <c r="AJ32" s="18"/>
+      <c r="AK32" s="19"/>
+      <c r="AL32" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM32" s="21"/>
-[...10 lines deleted...]
-      <c r="AX32" s="20" t="s">
+      <c r="AM32" s="18"/>
+      <c r="AN32" s="18"/>
+      <c r="AO32" s="18"/>
+      <c r="AP32" s="18"/>
+      <c r="AQ32" s="18"/>
+      <c r="AR32" s="18"/>
+      <c r="AS32" s="18"/>
+      <c r="AT32" s="18"/>
+      <c r="AU32" s="18"/>
+      <c r="AV32" s="18"/>
+      <c r="AW32" s="19"/>
+      <c r="AX32" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY32" s="21"/>
-[...9 lines deleted...]
-      <c r="BI32" s="22"/>
+      <c r="AY32" s="18"/>
+      <c r="AZ32" s="18"/>
+      <c r="BA32" s="18"/>
+      <c r="BB32" s="18"/>
+      <c r="BC32" s="18"/>
+      <c r="BD32" s="18"/>
+      <c r="BE32" s="18"/>
+      <c r="BF32" s="18"/>
+      <c r="BG32" s="18"/>
+      <c r="BH32" s="18"/>
+      <c r="BI32" s="19"/>
     </row>
-    <row r="33" spans="1:61" ht="34.5" customHeight="1">
-      <c r="A33" s="26"/>
+    <row r="33" spans="1:61" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="28"/>
       <c r="B33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="9" t="s">
         <v>22</v>
       </c>
       <c r="J33" s="9" t="s">
@@ -9365,51 +9488,51 @@
       <c r="BB33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="BD33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BE33" s="9" t="s">
         <v>22</v>
       </c>
       <c r="BF33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="BG33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="BH33" s="9" t="s">
         <v>25</v>
       </c>
       <c r="BI33" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="34" spans="1:61" s="14" customFormat="1">
+    <row r="34" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="2">
         <v>11.490816144209644</v>
       </c>
       <c r="C34" s="2">
         <v>22.981632288419288</v>
       </c>
       <c r="D34" s="2">
         <v>34.47244843262893</v>
       </c>
       <c r="E34" s="2">
         <v>45.963264576838576</v>
       </c>
       <c r="F34" s="2">
         <v>57.454080721048221</v>
       </c>
       <c r="G34" s="2">
         <v>68.94489686525786</v>
       </c>
       <c r="H34" s="3">
         <v>430.18477435636089</v>
       </c>
       <c r="I34" s="3">
@@ -9537,56 +9660,58 @@
       </c>
       <c r="AX34" s="6">
         <v>359.7</v>
       </c>
       <c r="AY34" s="6">
         <v>718.7</v>
       </c>
       <c r="AZ34" s="6">
         <v>1111.7</v>
       </c>
       <c r="BA34" s="6">
         <v>1400.9</v>
       </c>
       <c r="BB34" s="6">
         <v>1596.3</v>
       </c>
       <c r="BC34" s="6">
         <v>1786.1</v>
       </c>
       <c r="BD34" s="6">
         <v>2489.3000000000002</v>
       </c>
       <c r="BE34" s="6">
         <v>3558.2</v>
       </c>
-      <c r="BF34" s="6"/>
+      <c r="BF34" s="6">
+        <v>6880.1</v>
+      </c>
       <c r="BG34" s="6"/>
       <c r="BH34" s="6"/>
       <c r="BI34" s="6"/>
     </row>
-    <row r="35" spans="1:61" s="14" customFormat="1">
+    <row r="35" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="6"/>
@@ -9642,56 +9767,58 @@
       </c>
       <c r="AX35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD35" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE35" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF35" s="7"/>
+      <c r="BF35" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG35" s="7"/>
       <c r="BH35" s="7"/>
       <c r="BI35" s="7"/>
     </row>
-    <row r="36" spans="1:61" s="14" customFormat="1">
+    <row r="36" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="6"/>
@@ -9747,56 +9874,58 @@
       </c>
       <c r="AX36" s="6">
         <v>359.7</v>
       </c>
       <c r="AY36" s="6">
         <v>718.7</v>
       </c>
       <c r="AZ36" s="6">
         <v>1111.7</v>
       </c>
       <c r="BA36" s="6">
         <v>1400.9</v>
       </c>
       <c r="BB36" s="6">
         <v>1596.3</v>
       </c>
       <c r="BC36" s="6">
         <v>1786.1</v>
       </c>
       <c r="BD36" s="6">
         <v>2489.3000000000002</v>
       </c>
       <c r="BE36" s="6">
         <v>3558.2</v>
       </c>
-      <c r="BF36" s="6"/>
+      <c r="BF36" s="6">
+        <v>6880.1</v>
+      </c>
       <c r="BG36" s="6"/>
       <c r="BH36" s="6"/>
       <c r="BI36" s="6"/>
     </row>
-    <row r="37" spans="1:61" s="14" customFormat="1">
+    <row r="37" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="6"/>
@@ -9852,56 +9981,58 @@
       </c>
       <c r="AX37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD37" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE37" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF37" s="7"/>
+      <c r="BF37" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG37" s="7"/>
       <c r="BH37" s="7"/>
       <c r="BI37" s="7"/>
     </row>
-    <row r="38" spans="1:61" s="14" customFormat="1">
+    <row r="38" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="6"/>
@@ -9957,56 +10088,58 @@
       </c>
       <c r="AX38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD38" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE38" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF38" s="7"/>
+      <c r="BF38" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG38" s="7"/>
       <c r="BH38" s="7"/>
       <c r="BI38" s="7"/>
     </row>
-    <row r="39" spans="1:61" s="14" customFormat="1">
+    <row r="39" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="6"/>
@@ -10062,56 +10195,58 @@
       </c>
       <c r="AX39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD39" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE39" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF39" s="7"/>
+      <c r="BF39" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG39" s="7"/>
       <c r="BH39" s="7"/>
       <c r="BI39" s="7"/>
     </row>
-    <row r="40" spans="1:61" s="14" customFormat="1">
+    <row r="40" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="6"/>
@@ -10167,56 +10302,58 @@
       </c>
       <c r="AX40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE40" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF40" s="7"/>
+      <c r="BF40" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG40" s="7"/>
       <c r="BH40" s="7"/>
       <c r="BI40" s="7"/>
     </row>
-    <row r="41" spans="1:61" s="14" customFormat="1">
+    <row r="41" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="6"/>
@@ -10272,56 +10409,58 @@
       </c>
       <c r="AX41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE41" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF41" s="7"/>
+      <c r="BF41" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG41" s="7"/>
       <c r="BH41" s="7"/>
       <c r="BI41" s="7"/>
     </row>
-    <row r="42" spans="1:61" s="14" customFormat="1">
+    <row r="42" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="6"/>
@@ -10377,217 +10516,219 @@
       </c>
       <c r="AX42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE42" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF42" s="7"/>
+      <c r="BF42" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG42" s="7"/>
       <c r="BH42" s="7"/>
       <c r="BI42" s="7"/>
     </row>
-    <row r="44" spans="1:61" ht="21" customHeight="1">
-      <c r="A44" s="23" t="s">
+    <row r="44" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B44" s="23"/>
-[...58 lines deleted...]
-      <c r="BI44" s="23"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="20"/>
+      <c r="P44" s="20"/>
+      <c r="Q44" s="20"/>
+      <c r="R44" s="20"/>
+      <c r="S44" s="20"/>
+      <c r="T44" s="20"/>
+      <c r="U44" s="20"/>
+      <c r="V44" s="20"/>
+      <c r="W44" s="20"/>
+      <c r="X44" s="20"/>
+      <c r="Y44" s="20"/>
+      <c r="Z44" s="20"/>
+      <c r="AA44" s="20"/>
+      <c r="AB44" s="20"/>
+      <c r="AC44" s="20"/>
+      <c r="AD44" s="20"/>
+      <c r="AE44" s="20"/>
+      <c r="AF44" s="20"/>
+      <c r="AG44" s="20"/>
+      <c r="AH44" s="20"/>
+      <c r="AI44" s="20"/>
+      <c r="AJ44" s="20"/>
+      <c r="AK44" s="20"/>
+      <c r="AL44" s="20"/>
+      <c r="AM44" s="20"/>
+      <c r="AN44" s="20"/>
+      <c r="AO44" s="20"/>
+      <c r="AP44" s="20"/>
+      <c r="AQ44" s="20"/>
+      <c r="AR44" s="20"/>
+      <c r="AS44" s="20"/>
+      <c r="AT44" s="20"/>
+      <c r="AU44" s="20"/>
+      <c r="AV44" s="20"/>
+      <c r="AW44" s="20"/>
+      <c r="AX44" s="20"/>
+      <c r="AY44" s="20"/>
+      <c r="AZ44" s="20"/>
+      <c r="BA44" s="20"/>
+      <c r="BB44" s="20"/>
+      <c r="BC44" s="20"/>
+      <c r="BD44" s="20"/>
+      <c r="BE44" s="20"/>
+      <c r="BF44" s="20"/>
+      <c r="BG44" s="20"/>
+      <c r="BH44" s="20"/>
+      <c r="BI44" s="20"/>
     </row>
-    <row r="45" spans="1:61" ht="13.5" thickBot="1">
-      <c r="K45" s="27" t="s">
+    <row r="45" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="K45" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="L45" s="28"/>
-[...1 lines deleted...]
-      <c r="W45" s="27" t="s">
+      <c r="L45" s="26"/>
+      <c r="M45" s="26"/>
+      <c r="W45" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="X45" s="28"/>
-[...1 lines deleted...]
-      <c r="AI45" s="27" t="s">
+      <c r="X45" s="26"/>
+      <c r="Y45" s="26"/>
+      <c r="AI45" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="AJ45" s="28"/>
-      <c r="AK45" s="28"/>
+      <c r="AJ45" s="26"/>
+      <c r="AK45" s="26"/>
       <c r="AV45" s="16"/>
       <c r="AW45" s="16"/>
       <c r="BG45" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="46" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B46" s="20" t="s">
+    <row r="46" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="27"/>
+      <c r="B46" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C46" s="21"/>
-[...10 lines deleted...]
-      <c r="N46" s="20" t="s">
+      <c r="C46" s="18"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="O46" s="21"/>
-[...10 lines deleted...]
-      <c r="Z46" s="20" t="s">
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="18"/>
+      <c r="R46" s="18"/>
+      <c r="S46" s="18"/>
+      <c r="T46" s="18"/>
+      <c r="U46" s="18"/>
+      <c r="V46" s="18"/>
+      <c r="W46" s="18"/>
+      <c r="X46" s="18"/>
+      <c r="Y46" s="19"/>
+      <c r="Z46" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="AA46" s="21"/>
-[...10 lines deleted...]
-      <c r="AL46" s="20" t="s">
+      <c r="AA46" s="18"/>
+      <c r="AB46" s="18"/>
+      <c r="AC46" s="18"/>
+      <c r="AD46" s="18"/>
+      <c r="AE46" s="18"/>
+      <c r="AF46" s="18"/>
+      <c r="AG46" s="18"/>
+      <c r="AH46" s="18"/>
+      <c r="AI46" s="18"/>
+      <c r="AJ46" s="18"/>
+      <c r="AK46" s="19"/>
+      <c r="AL46" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="AM46" s="21"/>
-[...10 lines deleted...]
-      <c r="AX46" s="20" t="s">
+      <c r="AM46" s="18"/>
+      <c r="AN46" s="18"/>
+      <c r="AO46" s="18"/>
+      <c r="AP46" s="18"/>
+      <c r="AQ46" s="18"/>
+      <c r="AR46" s="18"/>
+      <c r="AS46" s="18"/>
+      <c r="AT46" s="18"/>
+      <c r="AU46" s="18"/>
+      <c r="AV46" s="18"/>
+      <c r="AW46" s="19"/>
+      <c r="AX46" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AY46" s="21"/>
-[...9 lines deleted...]
-      <c r="BI46" s="22"/>
+      <c r="AY46" s="18"/>
+      <c r="AZ46" s="18"/>
+      <c r="BA46" s="18"/>
+      <c r="BB46" s="18"/>
+      <c r="BC46" s="18"/>
+      <c r="BD46" s="18"/>
+      <c r="BE46" s="18"/>
+      <c r="BF46" s="18"/>
+      <c r="BG46" s="18"/>
+      <c r="BH46" s="18"/>
+      <c r="BI46" s="19"/>
     </row>
-    <row r="47" spans="1:61" ht="34.5" customHeight="1">
-      <c r="A47" s="26"/>
+    <row r="47" spans="1:61" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="28"/>
       <c r="B47" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="I47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="J47" s="9" t="s">
@@ -10725,51 +10866,51 @@
       <c r="BB47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC47" s="9" t="s">
         <v>20</v>
       </c>
       <c r="BD47" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BE47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="BF47" s="9" t="s">
         <v>23</v>
       </c>
       <c r="BG47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="BH47" s="9" t="s">
         <v>25</v>
       </c>
       <c r="BI47" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="48" spans="1:61" s="14" customFormat="1">
+    <row r="48" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="2">
         <v>16.901669071765276</v>
       </c>
       <c r="C48" s="2">
         <v>32.610174941146418</v>
       </c>
       <c r="D48" s="2">
         <v>88.073209105338151</v>
       </c>
       <c r="E48" s="2">
         <v>107.94363642081511</v>
       </c>
       <c r="F48" s="2">
         <v>149.16743297042575</v>
       </c>
       <c r="G48" s="2">
         <v>224.46105652201908</v>
       </c>
       <c r="H48" s="3">
         <v>268.11757732586636</v>
       </c>
       <c r="I48" s="3">
@@ -10897,56 +11038,58 @@
       </c>
       <c r="AX48" s="6">
         <v>22.5</v>
       </c>
       <c r="AY48" s="6">
         <v>41.2</v>
       </c>
       <c r="AZ48" s="6">
         <v>72.099999999999994</v>
       </c>
       <c r="BA48" s="6">
         <v>93.2</v>
       </c>
       <c r="BB48" s="6">
         <v>114.2</v>
       </c>
       <c r="BC48" s="6">
         <v>172.2</v>
       </c>
       <c r="BD48" s="6">
         <v>183.1</v>
       </c>
       <c r="BE48" s="6">
         <v>195.8</v>
       </c>
-      <c r="BF48" s="6"/>
+      <c r="BF48" s="6">
+        <v>212.1</v>
+      </c>
       <c r="BG48" s="6"/>
       <c r="BH48" s="6"/>
       <c r="BI48" s="6"/>
     </row>
-    <row r="49" spans="1:61" s="14" customFormat="1">
+    <row r="49" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="2"/>
       <c r="S49" s="2"/>
       <c r="T49" s="2"/>
       <c r="U49" s="2"/>
       <c r="V49" s="2"/>
       <c r="W49" s="6"/>
@@ -11002,56 +11145,58 @@
       </c>
       <c r="AX49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD49" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE49" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF49" s="7"/>
+      <c r="BF49" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG49" s="7"/>
       <c r="BH49" s="7"/>
       <c r="BI49" s="7"/>
     </row>
-    <row r="50" spans="1:61" s="14" customFormat="1">
+    <row r="50" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="6"/>
@@ -11107,56 +11252,58 @@
       </c>
       <c r="AX50" s="6">
         <v>1.3</v>
       </c>
       <c r="AY50" s="6">
         <v>3.1</v>
       </c>
       <c r="AZ50" s="6">
         <v>4.8</v>
       </c>
       <c r="BA50" s="6">
         <v>6.7</v>
       </c>
       <c r="BB50" s="6">
         <v>7.8</v>
       </c>
       <c r="BC50" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="BD50" s="6">
         <v>9.1</v>
       </c>
       <c r="BE50" s="6">
         <v>10.1</v>
       </c>
-      <c r="BF50" s="6"/>
+      <c r="BF50" s="6">
+        <v>11.7</v>
+      </c>
       <c r="BG50" s="6"/>
       <c r="BH50" s="6"/>
       <c r="BI50" s="6"/>
     </row>
-    <row r="51" spans="1:61" s="14" customFormat="1">
+    <row r="51" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
       <c r="T51" s="2"/>
       <c r="U51" s="2"/>
       <c r="V51" s="2"/>
       <c r="W51" s="6"/>
@@ -11212,56 +11359,58 @@
       </c>
       <c r="AX51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AY51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="AZ51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BA51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BB51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BC51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BD51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="BE51" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="BF51" s="7"/>
+      <c r="BF51" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="BG51" s="7"/>
       <c r="BH51" s="7"/>
       <c r="BI51" s="7"/>
     </row>
-    <row r="52" spans="1:61" s="14" customFormat="1">
+    <row r="52" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>
       <c r="V52" s="2"/>
       <c r="W52" s="6"/>
@@ -11317,56 +11466,58 @@
       </c>
       <c r="AX52" s="6">
         <v>2.5</v>
       </c>
       <c r="AY52" s="6">
         <v>4.8</v>
       </c>
       <c r="AZ52" s="6">
         <v>8.1</v>
       </c>
       <c r="BA52" s="6">
         <v>10.9</v>
       </c>
       <c r="BB52" s="6">
         <v>13.8</v>
       </c>
       <c r="BC52" s="6">
         <v>16.600000000000001</v>
       </c>
       <c r="BD52" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="BE52" s="6">
         <v>20.2</v>
       </c>
-      <c r="BF52" s="6"/>
+      <c r="BF52" s="6">
+        <v>22.3</v>
+      </c>
       <c r="BG52" s="6"/>
       <c r="BH52" s="6"/>
       <c r="BI52" s="6"/>
     </row>
-    <row r="53" spans="1:61" s="14" customFormat="1">
+    <row r="53" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="6"/>
@@ -11422,56 +11573,58 @@
       </c>
       <c r="AX53" s="6">
         <v>0.6</v>
       </c>
       <c r="AY53" s="6">
         <v>1.5</v>
       </c>
       <c r="AZ53" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="6">
         <v>3.1</v>
       </c>
       <c r="BB53" s="6">
         <v>3.7</v>
       </c>
       <c r="BC53" s="6">
         <v>7.8</v>
       </c>
       <c r="BD53" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="BE53" s="6">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BF53" s="6"/>
+      <c r="BF53" s="6">
+        <v>9.4</v>
+      </c>
       <c r="BG53" s="6"/>
       <c r="BH53" s="6"/>
       <c r="BI53" s="6"/>
     </row>
-    <row r="54" spans="1:61" s="14" customFormat="1">
+    <row r="54" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="6"/>
@@ -11527,56 +11680,58 @@
       </c>
       <c r="AX54" s="6">
         <v>8.8000000000000007</v>
       </c>
       <c r="AY54" s="6">
         <v>14.2</v>
       </c>
       <c r="AZ54" s="6">
         <v>22.2</v>
       </c>
       <c r="BA54" s="6">
         <v>28.3</v>
       </c>
       <c r="BB54" s="6">
         <v>34.5</v>
       </c>
       <c r="BC54" s="6">
         <v>48.9</v>
       </c>
       <c r="BD54" s="6">
         <v>52.1</v>
       </c>
       <c r="BE54" s="6">
         <v>56.2</v>
       </c>
-      <c r="BF54" s="6"/>
+      <c r="BF54" s="6">
+        <v>61.5</v>
+      </c>
       <c r="BG54" s="6"/>
       <c r="BH54" s="6"/>
       <c r="BI54" s="6"/>
     </row>
-    <row r="55" spans="1:61" s="14" customFormat="1">
+    <row r="55" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="6"/>
@@ -11632,56 +11787,58 @@
       </c>
       <c r="AX55" s="6">
         <v>7.2</v>
       </c>
       <c r="AY55" s="6">
         <v>9.5</v>
       </c>
       <c r="AZ55" s="6">
         <v>18.7</v>
       </c>
       <c r="BA55" s="6">
         <v>25.8</v>
       </c>
       <c r="BB55" s="6">
         <v>33.200000000000003</v>
       </c>
       <c r="BC55" s="6">
         <v>65.400000000000006</v>
       </c>
       <c r="BD55" s="6">
         <v>68.400000000000006</v>
       </c>
       <c r="BE55" s="6">
         <v>72.3</v>
       </c>
-      <c r="BF55" s="6"/>
+      <c r="BF55" s="6">
+        <v>77.3</v>
+      </c>
       <c r="BG55" s="6"/>
       <c r="BH55" s="6"/>
       <c r="BI55" s="6"/>
     </row>
-    <row r="56" spans="1:61" s="14" customFormat="1">
+    <row r="56" spans="1:61" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="6"/>
@@ -11737,102 +11894,104 @@
       </c>
       <c r="AX56" s="6">
         <v>2.1</v>
       </c>
       <c r="AY56" s="6">
         <v>8.1</v>
       </c>
       <c r="AZ56" s="6">
         <v>16</v>
       </c>
       <c r="BA56" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="BB56" s="6">
         <v>21.2</v>
       </c>
       <c r="BC56" s="6">
         <v>25.2</v>
       </c>
       <c r="BD56" s="6">
         <v>26.8</v>
       </c>
       <c r="BE56" s="6">
         <v>28.2</v>
       </c>
-      <c r="BF56" s="6"/>
+      <c r="BF56" s="6">
+        <v>29.9</v>
+      </c>
       <c r="BG56" s="6"/>
       <c r="BH56" s="6"/>
       <c r="BI56" s="6"/>
     </row>
-    <row r="58" spans="1:61">
+    <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B58" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="N32:Y32"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="W31:Y31"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="W17:Y17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="N46:Y46"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="W45:Y45"/>
+    <mergeCell ref="AI31:AK31"/>
+    <mergeCell ref="Z32:AK32"/>
+    <mergeCell ref="AI45:AK45"/>
+    <mergeCell ref="Z46:AK46"/>
+    <mergeCell ref="N18:Y18"/>
     <mergeCell ref="AX46:BI46"/>
     <mergeCell ref="A44:BI44"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="A2:BI2"/>
     <mergeCell ref="AX18:BI18"/>
     <mergeCell ref="A16:BI16"/>
     <mergeCell ref="AX32:BI32"/>
     <mergeCell ref="A30:BI30"/>
     <mergeCell ref="AL46:AW46"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL18:AW18"/>
     <mergeCell ref="AL32:AW32"/>
     <mergeCell ref="AI3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AI17:AK17"/>
     <mergeCell ref="Z18:AK18"/>
-    <mergeCell ref="AI31:AK31"/>
-[...22 lines deleted...]
-    <mergeCell ref="W31:Y31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">