--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1 культура 2025\динамика\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19035" windowHeight="11925"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="51">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>thousand people</t>
   </si>
   <si>
     <t>Numbers of viewers at events held outside its territory in Kazakhstan</t>
   </si>
   <si>
     <t>Tours abroad</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Concerts held outside its territory in Kazakhstan</t>
   </si>
   <si>
@@ -165,64 +170,67 @@
   </si>
   <si>
     <t>Кaragandy region</t>
   </si>
   <si>
     <t>Karaganda с.а.</t>
   </si>
   <si>
     <t>Zhezkazgan с.а.</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t xml:space="preserve"> Тhe value “X”  - meaning confidentially data.</t>
   </si>
   <si>
     <t>* Since 2022, data excluding the Ulytau region.</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -791,62 +799,59 @@
     <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -899,198 +904,220 @@
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="44">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="36"/>
     <cellStyle name="Плохой" xfId="37" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="38" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="39" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="40" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="41" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Финансовый" xfId="42" builtinId="3"/>
@@ -1134,116 +1161,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1379,7104 +1408,7277 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD124"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AD125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:W1"/>
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="5" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="8.28515625" style="2" customWidth="1"/>
     <col min="20" max="21" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.75">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="5"/>
-[...57 lines deleted...]
-      <c r="B3" s="9">
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
+      <c r="Q1" s="88"/>
+      <c r="R1" s="88"/>
+      <c r="S1" s="88"/>
+      <c r="T1" s="88"/>
+      <c r="U1" s="88"/>
+      <c r="V1" s="88"/>
+      <c r="W1" s="88"/>
+      <c r="X1" s="88"/>
+      <c r="Y1" s="88"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="5"/>
+    </row>
+    <row r="2" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+    </row>
+    <row r="3" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7"/>
+      <c r="B3" s="8">
         <v>2002</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="8">
         <v>2003</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="8">
         <v>2004</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="8">
         <v>2005</v>
       </c>
-      <c r="F3" s="9">
+      <c r="F3" s="8">
         <v>2006</v>
       </c>
-      <c r="G3" s="9">
+      <c r="G3" s="8">
         <v>2007</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="8">
         <v>2008</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="8">
         <v>2009</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="8">
         <v>2010</v>
       </c>
-      <c r="K3" s="9">
+      <c r="K3" s="8">
         <v>2011</v>
       </c>
-      <c r="L3" s="9">
+      <c r="L3" s="8">
         <v>2012</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="8">
         <v>2013</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="8">
         <v>2014</v>
       </c>
-      <c r="O3" s="9">
+      <c r="O3" s="8">
         <v>2015</v>
       </c>
-      <c r="P3" s="9">
+      <c r="P3" s="8">
         <v>2016</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="8">
         <v>2017</v>
       </c>
-      <c r="R3" s="9">
+      <c r="R3" s="8">
         <v>2018</v>
       </c>
-      <c r="S3" s="9">
+      <c r="S3" s="8">
         <v>2019</v>
       </c>
-      <c r="T3" s="9">
+      <c r="T3" s="8">
         <v>2020</v>
       </c>
-      <c r="U3" s="9">
+      <c r="U3" s="8">
         <v>2021</v>
       </c>
-      <c r="V3" s="9" t="s">
+      <c r="V3" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="9" t="s">
+      <c r="W3" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X3" s="10" t="s">
+      <c r="X3" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="Y3" s="6"/>
-[...4 lines deleted...]
-      <c r="A4" s="11" t="s">
+      <c r="Y3" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+    </row>
+    <row r="4" spans="1:27" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="12">
+      <c r="B4" s="11">
         <v>5</v>
       </c>
-      <c r="C4" s="12">
-[...2 lines deleted...]
-      <c r="D4" s="12">
+      <c r="C4" s="11">
+        <v>2</v>
+      </c>
+      <c r="D4" s="11">
         <v>3</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="12">
         <v>3</v>
       </c>
-      <c r="F4" s="13">
-[...50 lines deleted...]
-      <c r="W4" s="15">
+      <c r="F4" s="12">
+        <v>2</v>
+      </c>
+      <c r="G4" s="12">
+        <v>2</v>
+      </c>
+      <c r="H4" s="12">
+        <v>2</v>
+      </c>
+      <c r="I4" s="12">
+        <v>2</v>
+      </c>
+      <c r="J4" s="13">
+        <v>2</v>
+      </c>
+      <c r="K4" s="13">
+        <v>2</v>
+      </c>
+      <c r="L4" s="13">
+        <v>2</v>
+      </c>
+      <c r="M4" s="13">
+        <v>2</v>
+      </c>
+      <c r="N4" s="13">
+        <v>2</v>
+      </c>
+      <c r="O4" s="13">
+        <v>2</v>
+      </c>
+      <c r="P4" s="14">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="14">
+        <v>2</v>
+      </c>
+      <c r="R4" s="14">
+        <v>2</v>
+      </c>
+      <c r="S4" s="14">
+        <v>2</v>
+      </c>
+      <c r="T4" s="14">
+        <v>2</v>
+      </c>
+      <c r="U4" s="14">
+        <v>2</v>
+      </c>
+      <c r="V4" s="14">
+        <v>1</v>
+      </c>
+      <c r="W4" s="14">
         <v>1</v>
       </c>
       <c r="X4" s="4">
         <v>1</v>
       </c>
-      <c r="Y4" s="6"/>
-[...4 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="Y4" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="16">
-[...5 lines deleted...]
-      <c r="D5" s="16">
+      <c r="B5" s="15">
+        <v>2</v>
+      </c>
+      <c r="C5" s="15">
+        <v>2</v>
+      </c>
+      <c r="D5" s="15">
         <v>3</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="15">
         <v>3</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="15">
         <v>3</v>
       </c>
-      <c r="G5" s="17">
-[...58 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="G5" s="16">
+        <v>2</v>
+      </c>
+      <c r="H5" s="16">
+        <v>2</v>
+      </c>
+      <c r="I5" s="16">
+        <v>1</v>
+      </c>
+      <c r="J5" s="17">
+        <v>2</v>
+      </c>
+      <c r="K5" s="17">
+        <v>1</v>
+      </c>
+      <c r="L5" s="15">
+        <v>1</v>
+      </c>
+      <c r="M5" s="15">
+        <v>2</v>
+      </c>
+      <c r="N5" s="18">
+        <v>2</v>
+      </c>
+      <c r="O5" s="18">
+        <v>2</v>
+      </c>
+      <c r="P5" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="18">
+        <v>2</v>
+      </c>
+      <c r="R5" s="18">
+        <v>2</v>
+      </c>
+      <c r="S5" s="18">
+        <v>2</v>
+      </c>
+      <c r="T5" s="18">
+        <v>2</v>
+      </c>
+      <c r="U5" s="18">
+        <v>2</v>
+      </c>
+      <c r="V5" s="18">
+        <v>1</v>
+      </c>
+      <c r="W5" s="18">
+        <v>1</v>
+      </c>
+      <c r="X5" s="19">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+    </row>
+    <row r="6" spans="1:27" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="21" t="s">
-[...73 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="B6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="20">
+        <v>1</v>
+      </c>
+      <c r="V6" s="20">
+        <v>1</v>
+      </c>
+      <c r="W6" s="20">
+        <v>1</v>
+      </c>
+      <c r="X6" s="19">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>1039</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>1039</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>1799</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>2675</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>2675</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>2675</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>1019</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="17">
         <v>1014</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="17">
         <v>1014</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="17">
         <v>1014</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="15">
         <v>1043</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="15">
         <v>1043</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="15">
         <v>1043</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="15">
         <v>1043</v>
       </c>
-      <c r="P7" s="22">
+      <c r="P7" s="21">
         <v>1043</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="21">
         <v>1043</v>
       </c>
-      <c r="R7" s="22">
+      <c r="R7" s="21">
         <v>914</v>
       </c>
-      <c r="S7" s="22">
+      <c r="S7" s="21">
         <v>914</v>
       </c>
-      <c r="T7" s="22">
+      <c r="T7" s="21">
         <v>914</v>
       </c>
-      <c r="U7" s="22">
+      <c r="U7" s="21">
         <v>914</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="21">
         <v>414</v>
       </c>
-      <c r="W7" s="22">
+      <c r="W7" s="21">
         <v>414</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="19">
         <v>414</v>
       </c>
-      <c r="Y7" s="6"/>
-[...4 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="Y7" s="19">
+        <v>414</v>
+      </c>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="22">
         <v>896</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="22">
         <v>930</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="22">
         <v>1017</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="22">
         <v>984</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="22">
         <v>979</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="22">
         <v>970</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>975</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="23">
         <v>975</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="22">
         <v>1086</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="22">
         <v>1132</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="24">
         <v>1133</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="24">
         <v>1140</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="22">
         <v>1198</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="22">
         <v>1188</v>
       </c>
-      <c r="P8" s="22">
+      <c r="P8" s="21">
         <v>1215</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="21">
         <v>1173</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R8" s="21">
         <v>1344</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="21">
         <v>1234</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T8" s="21">
         <v>317</v>
       </c>
-      <c r="U8" s="22">
+      <c r="U8" s="21">
         <v>464</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="21">
         <v>1011</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="19">
         <v>972</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="19">
         <v>1040</v>
       </c>
-      <c r="Y8" s="6"/>
-[...4 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="Y8" s="19">
+        <v>1105</v>
+      </c>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+    </row>
+    <row r="9" spans="1:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B9" s="22">
         <v>783</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="22">
         <v>860</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="22">
         <v>1016</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="22">
         <v>983</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="22">
         <v>979</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="22">
         <v>970</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>975</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="23">
         <v>975</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="22">
         <v>1086</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="22">
         <v>1132</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="24">
         <v>1133</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="24">
         <v>1140</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="22">
         <v>1198</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="22">
         <v>1188</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="21">
         <v>1215</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="21">
         <v>1173</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="21">
         <v>1344</v>
       </c>
-      <c r="S9" s="22">
+      <c r="S9" s="21">
         <v>1234</v>
       </c>
-      <c r="T9" s="22">
+      <c r="T9" s="21">
         <v>317</v>
       </c>
-      <c r="U9" s="22">
+      <c r="U9" s="21">
         <v>464</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="21">
         <v>1011</v>
       </c>
-      <c r="W9" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="26" t="s">
+      <c r="W9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+    </row>
+    <row r="10" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>113</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="26">
         <v>70</v>
       </c>
-      <c r="D10" s="28">
-[...65 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="D10" s="27">
+        <v>1</v>
+      </c>
+      <c r="E10" s="26">
+        <v>1</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="18"/>
+      <c r="T10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+    </row>
+    <row r="11" spans="1:27" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>171</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="22">
         <v>252</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="22">
         <v>260</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="22">
         <v>192</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="22">
         <v>245</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="15">
         <v>152</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="20">
         <v>219</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="20">
         <v>260</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="22">
         <v>282</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="22">
         <v>299</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="24">
         <v>311</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="24">
         <v>317</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="18">
         <v>333</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="18">
         <v>333</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="21">
         <v>87</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="21">
         <v>239</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="21">
         <v>132</v>
       </c>
-      <c r="S11" s="22">
+      <c r="S11" s="21">
         <v>140</v>
       </c>
-      <c r="T11" s="22">
+      <c r="T11" s="21">
         <v>65</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="21">
         <v>34</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="21">
         <v>147</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="21">
         <v>146</v>
       </c>
-      <c r="X11" s="20">
+      <c r="X11" s="19">
         <v>190</v>
       </c>
-      <c r="Y11" s="6"/>
-[...4 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="Y11" s="19">
+        <v>217</v>
+      </c>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+    </row>
+    <row r="12" spans="1:27" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="22">
         <v>890</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="22">
         <v>924</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="22">
         <v>1011</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="22">
         <v>971</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="22">
         <v>971</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="22">
         <v>936</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>975</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>962</v>
       </c>
-      <c r="J12" s="23">
+      <c r="J12" s="22">
         <v>1082</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="22">
         <v>1115</v>
       </c>
-      <c r="L12" s="25">
+      <c r="L12" s="24">
         <v>1123</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="24">
         <v>1120</v>
       </c>
-      <c r="N12" s="23">
+      <c r="N12" s="22">
         <v>1186</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="18">
         <v>1170</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="21">
         <v>1194</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="21">
         <v>1101</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="21">
         <v>302</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="21">
         <v>332</v>
       </c>
-      <c r="T12" s="22">
+      <c r="T12" s="21">
         <v>92</v>
       </c>
-      <c r="U12" s="22">
+      <c r="U12" s="21">
         <v>140</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="21">
         <v>164</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="21">
         <v>202</v>
       </c>
-      <c r="X12" s="20">
+      <c r="X12" s="19">
         <v>194</v>
       </c>
-      <c r="Y12" s="6"/>
-[...4 lines deleted...]
-      <c r="A13" s="26" t="s">
+      <c r="Y12" s="19">
+        <v>195</v>
+      </c>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+    </row>
+    <row r="13" spans="1:27" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>171</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="22">
         <v>251</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="22">
         <v>260</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="22">
         <v>192</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="22">
         <v>245</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="22">
         <v>152</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="22">
         <v>219</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>255</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="22">
         <v>282</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="22">
         <v>282</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L13" s="24">
         <v>304</v>
       </c>
-      <c r="M13" s="25">
+      <c r="M13" s="24">
         <v>311</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="18">
         <v>326</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>325</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="21">
         <v>77</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="21">
         <v>221</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="21">
         <v>117</v>
       </c>
-      <c r="S13" s="22">
+      <c r="S13" s="21">
         <v>133</v>
       </c>
-      <c r="T13" s="22">
+      <c r="T13" s="21">
         <v>31</v>
       </c>
-      <c r="U13" s="22">
+      <c r="U13" s="21">
         <v>26</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="21">
         <v>55</v>
       </c>
-      <c r="W13" s="22">
+      <c r="W13" s="21">
         <v>41</v>
       </c>
-      <c r="X13" s="20">
+      <c r="X13" s="19">
         <v>51</v>
       </c>
-      <c r="Y13" s="6"/>
-[...4 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="Y13" s="19">
+        <v>81</v>
+      </c>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+    </row>
+    <row r="14" spans="1:27" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="20">
         <v>6</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="22">
         <v>6</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="22">
         <v>6</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="22">
         <v>13</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F14" s="22">
         <v>8</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="22">
         <v>34</v>
       </c>
-      <c r="H14" s="23" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="21">
+      <c r="H14" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="20">
         <v>13</v>
       </c>
-      <c r="J14" s="23">
+      <c r="J14" s="22">
         <v>4</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="22">
         <v>17</v>
       </c>
-      <c r="L14" s="25">
+      <c r="L14" s="24">
         <v>10</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="24">
         <v>20</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="18">
         <v>12</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="18">
         <v>18</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="21">
         <v>21</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="21">
         <v>72</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="21">
         <v>1042</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="21">
         <v>902</v>
       </c>
-      <c r="T14" s="22">
+      <c r="T14" s="21">
         <v>225</v>
       </c>
-      <c r="U14" s="22">
+      <c r="U14" s="21">
         <v>324</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="21">
         <v>847</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="21">
         <v>770</v>
       </c>
-      <c r="X14" s="20">
+      <c r="X14" s="19">
         <v>846</v>
       </c>
-      <c r="Y14" s="6"/>
-[...4 lines deleted...]
-      <c r="A15" s="26" t="s">
+      <c r="Y14" s="19">
+        <v>910</v>
+      </c>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+    </row>
+    <row r="15" spans="1:27" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="16" t="s">
-[...20 lines deleted...]
-      <c r="I15" s="28">
+      <c r="B15" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="27">
+        <v>1</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="27">
         <v>5</v>
       </c>
-      <c r="J15" s="16" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="27">
+      <c r="J15" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="26">
         <v>17</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L15" s="26">
         <v>7</v>
       </c>
-      <c r="M15" s="27">
+      <c r="M15" s="26">
         <v>6</v>
       </c>
-      <c r="N15" s="27">
+      <c r="N15" s="26">
         <v>7</v>
       </c>
-      <c r="O15" s="27">
+      <c r="O15" s="26">
         <v>8</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="21">
         <v>10</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="21">
         <v>18</v>
       </c>
-      <c r="R15" s="22">
+      <c r="R15" s="21">
         <v>15</v>
       </c>
-      <c r="S15" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="22">
+      <c r="S15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T15" s="21">
         <v>34</v>
       </c>
-      <c r="U15" s="22">
+      <c r="U15" s="21">
         <v>8</v>
       </c>
-      <c r="V15" s="22">
+      <c r="V15" s="21">
         <v>92</v>
       </c>
-      <c r="W15" s="22">
+      <c r="W15" s="21">
         <v>105</v>
       </c>
-      <c r="X15" s="20">
+      <c r="X15" s="19">
         <v>139</v>
       </c>
-      <c r="Y15" s="6"/>
-[...4 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="Y15" s="19">
+        <v>136</v>
+      </c>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+    </row>
+    <row r="16" spans="1:27" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="21" t="s">
-[...56 lines deleted...]
-      <c r="U16" s="21">
+      <c r="B16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="20">
         <v>146</v>
       </c>
-      <c r="V16" s="21" t="s">
-[...13 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="V16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="20"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+    </row>
+    <row r="17" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="23">
+      <c r="B17" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="22">
         <v>62</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="22">
         <v>5</v>
       </c>
-      <c r="E17" s="21" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="23">
+      <c r="E17" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="22">
         <v>12</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="20">
         <v>56</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="29">
         <v>23</v>
       </c>
-      <c r="J17" s="23">
+      <c r="J17" s="22">
         <v>12</v>
       </c>
-      <c r="K17" s="31">
+      <c r="K17" s="30">
         <v>8</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="20">
         <v>11</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="20">
         <v>5</v>
       </c>
-      <c r="N17" s="19">
+      <c r="N17" s="18">
         <v>4</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="18">
         <v>4</v>
       </c>
-      <c r="P17" s="22">
-[...5 lines deleted...]
-      <c r="R17" s="22">
+      <c r="P17" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>2</v>
+      </c>
+      <c r="R17" s="21">
         <v>5</v>
       </c>
-      <c r="S17" s="22">
+      <c r="S17" s="21">
         <v>3</v>
       </c>
-      <c r="T17" s="22">
-[...8 lines deleted...]
-      <c r="W17" s="22">
+      <c r="T17" s="21">
+        <v>1</v>
+      </c>
+      <c r="U17" s="21">
+        <v>1</v>
+      </c>
+      <c r="V17" s="21">
+        <v>1</v>
+      </c>
+      <c r="W17" s="21">
         <v>5</v>
       </c>
-      <c r="X17" s="20">
-[...7 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="X17" s="19">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+    </row>
+    <row r="18" spans="1:30" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="32">
+      <c r="B18" s="31">
         <v>449</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="32">
         <v>481</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="32">
         <v>556.20000000000005</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="32">
         <v>651.9</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="32">
         <v>642.6</v>
       </c>
-      <c r="G18" s="33">
+      <c r="G18" s="32">
         <v>674.7</v>
       </c>
-      <c r="H18" s="33">
+      <c r="H18" s="32">
         <v>666.2</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>640.1</v>
       </c>
-      <c r="J18" s="32">
+      <c r="J18" s="31">
         <v>701.9</v>
       </c>
-      <c r="K18" s="34">
+      <c r="K18" s="33">
         <v>907.8</v>
       </c>
-      <c r="L18" s="35">
+      <c r="L18" s="34">
         <v>794.2</v>
       </c>
-      <c r="M18" s="35">
+      <c r="M18" s="34">
         <v>828.3</v>
       </c>
-      <c r="N18" s="32">
+      <c r="N18" s="31">
         <v>1000.6</v>
       </c>
-      <c r="O18" s="32">
+      <c r="O18" s="31">
         <v>981.7</v>
       </c>
-      <c r="P18" s="36">
+      <c r="P18" s="35">
         <v>1335.9</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q18" s="35">
         <v>982.8</v>
       </c>
-      <c r="R18" s="36">
+      <c r="R18" s="35">
         <v>1194.3</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="35">
         <v>1145.9000000000001</v>
       </c>
-      <c r="T18" s="36">
+      <c r="T18" s="35">
         <v>314.8</v>
       </c>
-      <c r="U18" s="36">
+      <c r="U18" s="35">
         <v>146.9</v>
       </c>
-      <c r="V18" s="36">
+      <c r="V18" s="35">
         <v>910.1</v>
       </c>
-      <c r="W18" s="36">
+      <c r="W18" s="35">
         <v>887.6</v>
       </c>
-      <c r="X18" s="37">
+      <c r="X18" s="36">
         <v>1204.3</v>
       </c>
-      <c r="Y18" s="6"/>
-[...4 lines deleted...]
-      <c r="A19" s="26" t="s">
+      <c r="Y18" s="87">
+        <v>936.2</v>
+      </c>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+    </row>
+    <row r="19" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="32">
+      <c r="B19" s="31">
         <v>51</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="32">
         <v>89.3</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="32">
         <v>98.6</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="32">
         <v>114.7</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="32">
         <v>101.1</v>
       </c>
-      <c r="G19" s="33">
+      <c r="G19" s="32">
         <v>64.900000000000006</v>
       </c>
-      <c r="H19" s="33">
+      <c r="H19" s="32">
         <v>90.7</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>115.5</v>
       </c>
-      <c r="J19" s="32">
+      <c r="J19" s="31">
         <v>119</v>
       </c>
-      <c r="K19" s="32">
+      <c r="K19" s="31">
         <v>120.9</v>
       </c>
-      <c r="L19" s="33">
+      <c r="L19" s="32">
         <v>121</v>
       </c>
-      <c r="M19" s="33">
+      <c r="M19" s="32">
         <v>122</v>
       </c>
-      <c r="N19" s="33">
+      <c r="N19" s="32">
         <v>123.6</v>
       </c>
-      <c r="O19" s="38">
+      <c r="O19" s="37">
         <v>120.7</v>
       </c>
-      <c r="P19" s="36">
+      <c r="P19" s="35">
         <v>6.8</v>
       </c>
-      <c r="Q19" s="36">
+      <c r="Q19" s="35">
         <v>29.8</v>
       </c>
-      <c r="R19" s="36">
+      <c r="R19" s="35">
         <v>59.6</v>
       </c>
-      <c r="S19" s="36">
+      <c r="S19" s="35">
         <v>66</v>
       </c>
-      <c r="T19" s="36">
+      <c r="T19" s="35">
         <v>39.6</v>
       </c>
-      <c r="U19" s="36">
+      <c r="U19" s="35">
         <v>14.2</v>
       </c>
-      <c r="V19" s="36">
+      <c r="V19" s="35">
         <v>107.1</v>
       </c>
-      <c r="W19" s="36">
+      <c r="W19" s="35">
         <v>108.7</v>
       </c>
-      <c r="X19" s="37">
+      <c r="X19" s="36">
         <v>134</v>
       </c>
-      <c r="Y19" s="6"/>
-[...4 lines deleted...]
-      <c r="A20" s="11" t="s">
+      <c r="Y19" s="87">
+        <v>128</v>
+      </c>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+    </row>
+    <row r="20" spans="1:30" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="32">
+      <c r="B20" s="31">
         <v>445</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="32">
         <v>477.5</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="32">
         <v>555.70000000000005</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="32">
         <v>643.6</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="32">
         <v>628.5</v>
       </c>
-      <c r="G20" s="33">
+      <c r="G20" s="32">
         <v>617.70000000000005</v>
       </c>
-      <c r="H20" s="33">
+      <c r="H20" s="32">
         <v>666.2</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>635.5</v>
       </c>
-      <c r="J20" s="32">
+      <c r="J20" s="31">
         <v>701.2</v>
       </c>
-      <c r="K20" s="34">
+      <c r="K20" s="33">
         <v>905.3</v>
       </c>
-      <c r="L20" s="39">
+      <c r="L20" s="38">
         <v>792.6</v>
       </c>
-      <c r="M20" s="39">
+      <c r="M20" s="38">
         <v>822.1</v>
       </c>
-      <c r="N20" s="32">
+      <c r="N20" s="31">
         <v>997.6</v>
       </c>
-      <c r="O20" s="32">
+      <c r="O20" s="31">
         <v>979.1</v>
       </c>
-      <c r="P20" s="36">
+      <c r="P20" s="35">
         <v>1331.2</v>
       </c>
-      <c r="Q20" s="36">
+      <c r="Q20" s="35">
         <v>966.2</v>
       </c>
-      <c r="R20" s="36">
+      <c r="R20" s="35">
         <v>173.3</v>
       </c>
-      <c r="S20" s="36">
+      <c r="S20" s="35">
         <v>144.69999999999999</v>
       </c>
-      <c r="T20" s="36">
+      <c r="T20" s="35">
         <v>48.2</v>
       </c>
-      <c r="U20" s="36">
+      <c r="U20" s="35">
         <v>35</v>
       </c>
-      <c r="V20" s="36">
+      <c r="V20" s="35">
         <v>135.80000000000001</v>
       </c>
-      <c r="W20" s="36">
+      <c r="W20" s="35">
         <v>139.5</v>
       </c>
-      <c r="X20" s="37">
+      <c r="X20" s="36">
         <v>168.4</v>
       </c>
-      <c r="Y20" s="6"/>
-[...4 lines deleted...]
-      <c r="A21" s="26" t="s">
+      <c r="Y20" s="87">
+        <v>135.9</v>
+      </c>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+    </row>
+    <row r="21" spans="1:30" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="36">
+      <c r="B21" s="35">
         <v>51</v>
       </c>
-      <c r="C21" s="36">
+      <c r="C21" s="35">
         <v>88.8</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D21" s="39">
         <v>98.6</v>
       </c>
-      <c r="E21" s="36">
+      <c r="E21" s="35">
         <v>114.7</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="35">
         <v>101.1</v>
       </c>
-      <c r="G21" s="36">
+      <c r="G21" s="35">
         <v>64.900000000000006</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H21" s="35">
         <v>90.7</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="35">
         <v>114.7</v>
       </c>
-      <c r="J21" s="36">
+      <c r="J21" s="35">
         <v>119</v>
       </c>
-      <c r="K21" s="36">
+      <c r="K21" s="35">
         <v>119.4</v>
       </c>
-      <c r="L21" s="36">
+      <c r="L21" s="35">
         <v>120.2</v>
       </c>
-      <c r="M21" s="36">
+      <c r="M21" s="35">
         <v>119</v>
       </c>
-      <c r="N21" s="36">
+      <c r="N21" s="35">
         <v>122.3</v>
       </c>
-      <c r="O21" s="36">
+      <c r="O21" s="35">
         <v>120</v>
       </c>
-      <c r="P21" s="36">
+      <c r="P21" s="35">
         <v>5.6</v>
       </c>
-      <c r="Q21" s="36">
+      <c r="Q21" s="35">
         <v>27.1</v>
       </c>
-      <c r="R21" s="36">
+      <c r="R21" s="35">
         <v>58.8</v>
       </c>
-      <c r="S21" s="36">
+      <c r="S21" s="35">
         <v>66.2</v>
       </c>
-      <c r="T21" s="36">
+      <c r="T21" s="35">
         <v>35.5</v>
       </c>
-      <c r="U21" s="36">
+      <c r="U21" s="35">
         <v>13.3</v>
       </c>
-      <c r="V21" s="36">
+      <c r="V21" s="35">
         <v>93</v>
       </c>
-      <c r="W21" s="36">
+      <c r="W21" s="35">
         <v>53.6</v>
       </c>
-      <c r="X21" s="37">
+      <c r="X21" s="36">
         <v>67.099999999999994</v>
       </c>
-      <c r="Y21" s="6"/>
-[...4 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="Y21" s="87">
+        <v>87.6</v>
+      </c>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+    </row>
+    <row r="22" spans="1:30" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="33">
+      <c r="B22" s="32">
         <v>4</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="32">
         <v>3.5</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="32">
         <v>0.6</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="32">
         <v>8.4</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="32">
         <v>14.1</v>
       </c>
-      <c r="G22" s="33">
+      <c r="G22" s="32">
         <v>57</v>
       </c>
-      <c r="H22" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="33">
+      <c r="H22" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I22" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J22" s="32">
+      <c r="J22" s="31">
         <v>0.7</v>
       </c>
-      <c r="K22" s="34">
+      <c r="K22" s="33">
         <v>2.5</v>
       </c>
-      <c r="L22" s="34">
+      <c r="L22" s="33">
         <v>1.6</v>
       </c>
-      <c r="M22" s="34">
+      <c r="M22" s="33">
         <v>6.2</v>
       </c>
-      <c r="N22" s="34">
+      <c r="N22" s="33">
         <v>3</v>
       </c>
-      <c r="O22" s="34">
+      <c r="O22" s="33">
         <v>2.6</v>
       </c>
-      <c r="P22" s="36">
+      <c r="P22" s="35">
         <v>4.8</v>
       </c>
-      <c r="Q22" s="36">
+      <c r="Q22" s="35">
         <v>16.600000000000001</v>
       </c>
-      <c r="R22" s="36">
+      <c r="R22" s="35">
         <v>1021</v>
       </c>
-      <c r="S22" s="36">
+      <c r="S22" s="35">
         <v>1001.3</v>
       </c>
-      <c r="T22" s="36">
+      <c r="T22" s="35">
         <v>266.60000000000002</v>
       </c>
-      <c r="U22" s="36">
+      <c r="U22" s="35">
         <v>111.9</v>
       </c>
-      <c r="V22" s="36">
+      <c r="V22" s="35">
         <v>774.3</v>
       </c>
-      <c r="W22" s="36">
+      <c r="W22" s="35">
         <v>748.1</v>
       </c>
-      <c r="X22" s="37">
+      <c r="X22" s="36">
         <v>1035.9000000000001</v>
       </c>
-      <c r="Y22" s="6"/>
-[...4 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="Y22" s="87">
+        <v>800.2</v>
+      </c>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+    </row>
+    <row r="23" spans="1:30" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="41">
+      <c r="B23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="40">
         <v>0.5</v>
       </c>
-      <c r="D23" s="33" t="s">
-[...14 lines deleted...]
-      <c r="I23" s="42">
+      <c r="D23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23" s="41">
         <v>0.9</v>
       </c>
-      <c r="J23" s="33" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="36">
+      <c r="J23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="K23" s="35">
         <v>1.5</v>
       </c>
-      <c r="L23" s="36">
+      <c r="L23" s="35">
         <v>0.8</v>
       </c>
-      <c r="M23" s="36">
+      <c r="M23" s="35">
         <v>3</v>
       </c>
-      <c r="N23" s="36">
+      <c r="N23" s="35">
         <v>1.3</v>
       </c>
-      <c r="O23" s="36">
+      <c r="O23" s="35">
         <v>0.7</v>
       </c>
-      <c r="P23" s="36">
+      <c r="P23" s="35">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q23" s="36">
+      <c r="Q23" s="35">
         <v>2.7</v>
       </c>
-      <c r="R23" s="42">
+      <c r="R23" s="41">
         <v>0.7</v>
       </c>
-      <c r="S23" s="42" t="s">
-[...2 lines deleted...]
-      <c r="T23" s="42">
+      <c r="S23" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="T23" s="41">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U23" s="42">
+      <c r="U23" s="41">
         <v>0.9</v>
       </c>
-      <c r="V23" s="42">
+      <c r="V23" s="41">
         <v>14</v>
       </c>
-      <c r="W23" s="36">
+      <c r="W23" s="35">
         <v>55.1</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X23" s="36">
         <v>66.900000000000006</v>
       </c>
-      <c r="Y23" s="6"/>
-[...4 lines deleted...]
-      <c r="A24" s="11" t="s">
+      <c r="Y23" s="87">
+        <v>40.4</v>
+      </c>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+    </row>
+    <row r="24" spans="1:30" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="33" t="s">
-[...56 lines deleted...]
-      <c r="U24" s="33">
+      <c r="B24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="32">
         <v>2636.1439999999998</v>
       </c>
-      <c r="V24" s="33" t="s">
-[...42 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="V24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A25" s="43"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+    </row>
+    <row r="26" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="5"/>
-[...49 lines deleted...]
-      <c r="X27" s="48" t="s">
+      <c r="B26" s="88"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="88"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="88"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="88"/>
+      <c r="L26" s="88"/>
+      <c r="M26" s="88"/>
+      <c r="N26" s="88"/>
+      <c r="O26" s="88"/>
+      <c r="P26" s="88"/>
+      <c r="Q26" s="88"/>
+      <c r="R26" s="88"/>
+      <c r="S26" s="88"/>
+      <c r="T26" s="88"/>
+      <c r="U26" s="88"/>
+      <c r="V26" s="88"/>
+      <c r="W26" s="88"/>
+      <c r="X26" s="88"/>
+      <c r="Y26" s="88"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+    </row>
+    <row r="27" spans="1:30" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="95"/>
+      <c r="B27" s="95"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="44"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="44"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="90"/>
+      <c r="V27" s="90"/>
+      <c r="Y27" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y27" s="6"/>
-[...5 lines deleted...]
-      <c r="B28" s="9">
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+    </row>
+    <row r="28" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7"/>
+      <c r="B28" s="8">
         <v>2002</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28" s="8">
         <v>2003</v>
       </c>
-      <c r="D28" s="9">
+      <c r="D28" s="8">
         <v>2004</v>
       </c>
-      <c r="E28" s="9">
+      <c r="E28" s="8">
         <v>2005</v>
       </c>
-      <c r="F28" s="9">
+      <c r="F28" s="8">
         <v>2006</v>
       </c>
-      <c r="G28" s="9">
+      <c r="G28" s="8">
         <v>2007</v>
       </c>
-      <c r="H28" s="9">
+      <c r="H28" s="8">
         <v>2008</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I28" s="8">
         <v>2009</v>
       </c>
-      <c r="J28" s="9">
+      <c r="J28" s="8">
         <v>2010</v>
       </c>
-      <c r="K28" s="9">
+      <c r="K28" s="8">
         <v>2011</v>
       </c>
-      <c r="L28" s="9">
+      <c r="L28" s="8">
         <v>2012</v>
       </c>
-      <c r="M28" s="9">
+      <c r="M28" s="8">
         <v>2013</v>
       </c>
-      <c r="N28" s="9">
+      <c r="N28" s="8">
         <v>2014</v>
       </c>
-      <c r="O28" s="9">
+      <c r="O28" s="8">
         <v>2015</v>
       </c>
-      <c r="P28" s="9">
+      <c r="P28" s="8">
         <v>2016</v>
       </c>
-      <c r="Q28" s="9">
+      <c r="Q28" s="8">
         <v>2017</v>
       </c>
-      <c r="R28" s="9">
+      <c r="R28" s="8">
         <v>2018</v>
       </c>
-      <c r="S28" s="9">
+      <c r="S28" s="8">
         <v>2019</v>
       </c>
-      <c r="T28" s="9">
+      <c r="T28" s="8">
         <v>2020</v>
       </c>
-      <c r="U28" s="9">
+      <c r="U28" s="8">
         <v>2021</v>
       </c>
-      <c r="V28" s="9" t="s">
+      <c r="V28" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W28" s="9" t="s">
+      <c r="W28" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X28" s="9" t="s">
+      <c r="X28" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="Y28" s="6"/>
-[...4 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="Y28" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+    </row>
+    <row r="29" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="50">
+      <c r="B29" s="47">
         <v>5</v>
       </c>
-      <c r="C29" s="50">
-[...2 lines deleted...]
-      <c r="D29" s="50">
+      <c r="C29" s="47">
+        <v>2</v>
+      </c>
+      <c r="D29" s="47">
         <v>3</v>
       </c>
-      <c r="E29" s="51">
+      <c r="E29" s="48">
         <v>3</v>
       </c>
-      <c r="F29" s="51">
-[...61 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="F29" s="48">
+        <v>2</v>
+      </c>
+      <c r="G29" s="48">
+        <v>2</v>
+      </c>
+      <c r="H29" s="48">
+        <v>2</v>
+      </c>
+      <c r="I29" s="48">
+        <v>2</v>
+      </c>
+      <c r="J29" s="47">
+        <v>2</v>
+      </c>
+      <c r="K29" s="47">
+        <v>2</v>
+      </c>
+      <c r="L29" s="47">
+        <v>2</v>
+      </c>
+      <c r="M29" s="47">
+        <v>2</v>
+      </c>
+      <c r="N29" s="47">
+        <v>2</v>
+      </c>
+      <c r="O29" s="47">
+        <v>2</v>
+      </c>
+      <c r="P29" s="47">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="47">
+        <v>2</v>
+      </c>
+      <c r="R29" s="49">
+        <v>2</v>
+      </c>
+      <c r="S29" s="49">
+        <v>2</v>
+      </c>
+      <c r="T29" s="49">
+        <v>2</v>
+      </c>
+      <c r="U29" s="49">
+        <v>2</v>
+      </c>
+      <c r="V29" s="50">
+        <v>1</v>
+      </c>
+      <c r="W29" s="50">
+        <v>1</v>
+      </c>
+      <c r="X29" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+    </row>
+    <row r="30" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="55">
+      <c r="B30" s="52">
         <v>4</v>
       </c>
-      <c r="C30" s="55">
-[...70 lines deleted...]
-      <c r="A31" s="49" t="s">
+      <c r="C30" s="52">
+        <v>1</v>
+      </c>
+      <c r="D30" s="53">
+        <v>2</v>
+      </c>
+      <c r="E30" s="54">
+        <v>2</v>
+      </c>
+      <c r="F30" s="52">
+        <v>1</v>
+      </c>
+      <c r="G30" s="52">
+        <v>1</v>
+      </c>
+      <c r="H30" s="52">
+        <v>1</v>
+      </c>
+      <c r="I30" s="52">
+        <v>1</v>
+      </c>
+      <c r="J30" s="52">
+        <v>1</v>
+      </c>
+      <c r="K30" s="52">
+        <v>1</v>
+      </c>
+      <c r="L30" s="52">
+        <v>1</v>
+      </c>
+      <c r="M30" s="52">
+        <v>1</v>
+      </c>
+      <c r="N30" s="52">
+        <v>1</v>
+      </c>
+      <c r="O30" s="52">
+        <v>1</v>
+      </c>
+      <c r="P30" s="52">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="52">
+        <v>1</v>
+      </c>
+      <c r="R30" s="55">
+        <v>1</v>
+      </c>
+      <c r="S30" s="55">
+        <v>1</v>
+      </c>
+      <c r="T30" s="55">
+        <v>1</v>
+      </c>
+      <c r="U30" s="55">
+        <v>1</v>
+      </c>
+      <c r="V30" s="55">
+        <v>1</v>
+      </c>
+      <c r="W30" s="55">
+        <v>1</v>
+      </c>
+      <c r="X30" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+    </row>
+    <row r="31" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="55">
-[...99 lines deleted...]
-      <c r="AA32" s="60"/>
+      <c r="B31" s="52">
+        <v>1</v>
+      </c>
+      <c r="C31" s="52">
+        <v>1</v>
+      </c>
+      <c r="D31" s="53">
+        <v>1</v>
+      </c>
+      <c r="E31" s="54">
+        <v>1</v>
+      </c>
+      <c r="F31" s="52">
+        <v>1</v>
+      </c>
+      <c r="G31" s="52">
+        <v>1</v>
+      </c>
+      <c r="H31" s="52">
+        <v>1</v>
+      </c>
+      <c r="I31" s="52">
+        <v>1</v>
+      </c>
+      <c r="J31" s="52">
+        <v>1</v>
+      </c>
+      <c r="K31" s="52">
+        <v>1</v>
+      </c>
+      <c r="L31" s="52">
+        <v>1</v>
+      </c>
+      <c r="M31" s="52">
+        <v>1</v>
+      </c>
+      <c r="N31" s="52">
+        <v>1</v>
+      </c>
+      <c r="O31" s="52">
+        <v>1</v>
+      </c>
+      <c r="P31" s="52">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="52">
+        <v>1</v>
+      </c>
+      <c r="R31" s="55">
+        <v>1</v>
+      </c>
+      <c r="S31" s="55">
+        <v>1</v>
+      </c>
+      <c r="T31" s="55">
+        <v>1</v>
+      </c>
+      <c r="U31" s="55">
+        <v>1</v>
+      </c>
+      <c r="V31" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+    </row>
+    <row r="32" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57"/>
+      <c r="B32" s="57"/>
+      <c r="C32" s="57"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="57"/>
+      <c r="K32" s="57"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="57"/>
+      <c r="O32" s="57"/>
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57"/>
+      <c r="R32" s="57"/>
+      <c r="S32" s="57"/>
+      <c r="T32" s="57"/>
+      <c r="U32" s="57"/>
+      <c r="V32" s="57"/>
+      <c r="W32" s="57"/>
+      <c r="X32" s="57"/>
+      <c r="Y32" s="57"/>
+      <c r="Z32" s="57"/>
+      <c r="AA32" s="57"/>
       <c r="AB32" s="1"/>
       <c r="AC32" s="1"/>
       <c r="AD32" s="1"/>
     </row>
-    <row r="33" spans="1:27" ht="12.75">
-      <c r="A33" s="61" t="s">
+    <row r="33" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="61"/>
-[...49 lines deleted...]
-      <c r="X34" s="48" t="s">
+      <c r="B33" s="94"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="94"/>
+      <c r="E33" s="94"/>
+      <c r="F33" s="94"/>
+      <c r="G33" s="94"/>
+      <c r="H33" s="94"/>
+      <c r="I33" s="94"/>
+      <c r="J33" s="94"/>
+      <c r="K33" s="94"/>
+      <c r="L33" s="94"/>
+      <c r="M33" s="94"/>
+      <c r="N33" s="94"/>
+      <c r="O33" s="94"/>
+      <c r="P33" s="94"/>
+      <c r="Q33" s="94"/>
+      <c r="R33" s="94"/>
+      <c r="S33" s="94"/>
+      <c r="T33" s="94"/>
+      <c r="U33" s="94"/>
+      <c r="V33" s="94"/>
+      <c r="W33" s="94"/>
+      <c r="X33" s="94"/>
+      <c r="Y33" s="94"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
+    </row>
+    <row r="34" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="6"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="58"/>
+      <c r="J34" s="58"/>
+      <c r="K34" s="58"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="58"/>
+      <c r="N34" s="58"/>
+      <c r="O34" s="58"/>
+      <c r="P34" s="58"/>
+      <c r="Q34" s="58"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="90"/>
+      <c r="V34" s="90"/>
+      <c r="Y34" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y34" s="6"/>
-[...5 lines deleted...]
-      <c r="B35" s="9">
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+    </row>
+    <row r="35" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="8">
         <v>2002</v>
       </c>
-      <c r="C35" s="9">
+      <c r="C35" s="8">
         <v>2003</v>
       </c>
-      <c r="D35" s="9">
+      <c r="D35" s="8">
         <v>2004</v>
       </c>
-      <c r="E35" s="9">
+      <c r="E35" s="8">
         <v>2005</v>
       </c>
-      <c r="F35" s="9">
+      <c r="F35" s="8">
         <v>2006</v>
       </c>
-      <c r="G35" s="9">
+      <c r="G35" s="8">
         <v>2007</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="8">
         <v>2008</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35" s="8">
         <v>2009</v>
       </c>
-      <c r="J35" s="9">
+      <c r="J35" s="8">
         <v>2010</v>
       </c>
-      <c r="K35" s="9">
+      <c r="K35" s="8">
         <v>2011</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="8">
         <v>2012</v>
       </c>
-      <c r="M35" s="9">
+      <c r="M35" s="8">
         <v>2013</v>
       </c>
-      <c r="N35" s="9">
+      <c r="N35" s="8">
         <v>2014</v>
       </c>
-      <c r="O35" s="9">
+      <c r="O35" s="8">
         <v>2015</v>
       </c>
-      <c r="P35" s="9">
+      <c r="P35" s="8">
         <v>2016</v>
       </c>
-      <c r="Q35" s="9">
+      <c r="Q35" s="8">
         <v>2017</v>
       </c>
-      <c r="R35" s="9">
+      <c r="R35" s="8">
         <v>2018</v>
       </c>
-      <c r="S35" s="9">
+      <c r="S35" s="8">
         <v>2019</v>
       </c>
-      <c r="T35" s="9">
+      <c r="T35" s="8">
         <v>2020</v>
       </c>
-      <c r="U35" s="9">
+      <c r="U35" s="8">
         <v>2021</v>
       </c>
-      <c r="V35" s="9" t="s">
+      <c r="V35" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W35" s="9" t="s">
+      <c r="W35" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X35" s="9" t="s">
+      <c r="X35" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="Y35" s="6"/>
-[...4 lines deleted...]
-      <c r="A36" s="49" t="s">
+      <c r="Y35" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+    </row>
+    <row r="36" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B36" s="53">
-[...5 lines deleted...]
-      <c r="D36" s="53">
+      <c r="B36" s="50">
+        <v>2</v>
+      </c>
+      <c r="C36" s="50">
+        <v>2</v>
+      </c>
+      <c r="D36" s="50">
         <v>3</v>
       </c>
-      <c r="E36" s="63">
+      <c r="E36" s="59">
         <v>3</v>
       </c>
-      <c r="F36" s="63">
+      <c r="F36" s="59">
         <v>3</v>
       </c>
-      <c r="G36" s="63">
-[...58 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="G36" s="59">
+        <v>2</v>
+      </c>
+      <c r="H36" s="59">
+        <v>2</v>
+      </c>
+      <c r="I36" s="59">
+        <v>1</v>
+      </c>
+      <c r="J36" s="50">
+        <v>2</v>
+      </c>
+      <c r="K36" s="50">
+        <v>1</v>
+      </c>
+      <c r="L36" s="50">
+        <v>1</v>
+      </c>
+      <c r="M36" s="50">
+        <v>2</v>
+      </c>
+      <c r="N36" s="50">
+        <v>2</v>
+      </c>
+      <c r="O36" s="50">
+        <v>2</v>
+      </c>
+      <c r="P36" s="50">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="50">
+        <v>2</v>
+      </c>
+      <c r="R36" s="50">
+        <v>2</v>
+      </c>
+      <c r="S36" s="50">
+        <v>2</v>
+      </c>
+      <c r="T36" s="50">
+        <v>2</v>
+      </c>
+      <c r="U36" s="50">
+        <v>2</v>
+      </c>
+      <c r="V36" s="50">
+        <v>1</v>
+      </c>
+      <c r="W36" s="50">
+        <v>1</v>
+      </c>
+      <c r="X36" s="50">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="5"/>
+    </row>
+    <row r="37" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="58">
-[...73 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="B37" s="55">
+        <v>1</v>
+      </c>
+      <c r="C37" s="55">
+        <v>1</v>
+      </c>
+      <c r="D37" s="50">
+        <v>2</v>
+      </c>
+      <c r="E37" s="59">
+        <v>2</v>
+      </c>
+      <c r="F37" s="55">
+        <v>2</v>
+      </c>
+      <c r="G37" s="55">
+        <v>1</v>
+      </c>
+      <c r="H37" s="55">
+        <v>1</v>
+      </c>
+      <c r="I37" s="55">
+        <v>1</v>
+      </c>
+      <c r="J37" s="55">
+        <v>1</v>
+      </c>
+      <c r="K37" s="55">
+        <v>1</v>
+      </c>
+      <c r="L37" s="55">
+        <v>1</v>
+      </c>
+      <c r="M37" s="55">
+        <v>1</v>
+      </c>
+      <c r="N37" s="55">
+        <v>1</v>
+      </c>
+      <c r="O37" s="55">
+        <v>1</v>
+      </c>
+      <c r="P37" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="55">
+        <v>1</v>
+      </c>
+      <c r="R37" s="55">
+        <v>1</v>
+      </c>
+      <c r="S37" s="55">
+        <v>1</v>
+      </c>
+      <c r="T37" s="55">
+        <v>1</v>
+      </c>
+      <c r="U37" s="55">
+        <v>1</v>
+      </c>
+      <c r="V37" s="55">
+        <v>1</v>
+      </c>
+      <c r="W37" s="55">
+        <v>1</v>
+      </c>
+      <c r="X37" s="55">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+    </row>
+    <row r="38" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B38" s="58">
-[...102 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="B38" s="55">
+        <v>1</v>
+      </c>
+      <c r="C38" s="55">
+        <v>1</v>
+      </c>
+      <c r="D38" s="50">
+        <v>1</v>
+      </c>
+      <c r="E38" s="59">
+        <v>1</v>
+      </c>
+      <c r="F38" s="55">
+        <v>1</v>
+      </c>
+      <c r="G38" s="55">
+        <v>1</v>
+      </c>
+      <c r="H38" s="55">
+        <v>1</v>
+      </c>
+      <c r="I38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="55">
+        <v>1</v>
+      </c>
+      <c r="K38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="55">
+        <v>1</v>
+      </c>
+      <c r="N38" s="55">
+        <v>1</v>
+      </c>
+      <c r="O38" s="55">
+        <v>1</v>
+      </c>
+      <c r="P38" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="55">
+        <v>1</v>
+      </c>
+      <c r="R38" s="55">
+        <v>1</v>
+      </c>
+      <c r="S38" s="55">
+        <v>1</v>
+      </c>
+      <c r="T38" s="55">
+        <v>1</v>
+      </c>
+      <c r="U38" s="55">
+        <v>1</v>
+      </c>
+      <c r="V38" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+    </row>
+    <row r="39" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A39" s="58"/>
+      <c r="B39" s="58"/>
+      <c r="C39" s="58"/>
+      <c r="D39" s="58"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="58"/>
+      <c r="H39" s="58"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="58"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="58"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="58"/>
+      <c r="O39" s="58"/>
+      <c r="P39" s="58"/>
+      <c r="Q39" s="58"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+    </row>
+    <row r="40" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="B40" s="5"/>
-[...49 lines deleted...]
-      <c r="W41" s="48" t="s">
+      <c r="B40" s="88"/>
+      <c r="C40" s="88"/>
+      <c r="D40" s="88"/>
+      <c r="E40" s="88"/>
+      <c r="F40" s="88"/>
+      <c r="G40" s="88"/>
+      <c r="H40" s="88"/>
+      <c r="I40" s="88"/>
+      <c r="J40" s="88"/>
+      <c r="K40" s="88"/>
+      <c r="L40" s="88"/>
+      <c r="M40" s="88"/>
+      <c r="N40" s="88"/>
+      <c r="O40" s="88"/>
+      <c r="P40" s="88"/>
+      <c r="Q40" s="88"/>
+      <c r="R40" s="88"/>
+      <c r="S40" s="88"/>
+      <c r="T40" s="88"/>
+      <c r="U40" s="88"/>
+      <c r="V40" s="88"/>
+      <c r="W40" s="88"/>
+      <c r="X40" s="88"/>
+      <c r="Y40" s="88"/>
+      <c r="Z40" s="5"/>
+      <c r="AA40" s="5"/>
+    </row>
+    <row r="41" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="6"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="60"/>
+      <c r="D41" s="60"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="60"/>
+      <c r="K41" s="60"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="60"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="58"/>
+      <c r="P41" s="58"/>
+      <c r="Q41" s="58"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="90"/>
+      <c r="V41" s="90"/>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="X41" s="6"/>
-[...6 lines deleted...]
-      <c r="B42" s="9">
+      <c r="Z41" s="5"/>
+      <c r="AA41" s="5"/>
+    </row>
+    <row r="42" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="8">
         <v>2002</v>
       </c>
-      <c r="C42" s="9">
+      <c r="C42" s="8">
         <v>2003</v>
       </c>
-      <c r="D42" s="9">
+      <c r="D42" s="8">
         <v>2004</v>
       </c>
-      <c r="E42" s="9">
+      <c r="E42" s="8">
         <v>2005</v>
       </c>
-      <c r="F42" s="9">
+      <c r="F42" s="8">
         <v>2006</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="8">
         <v>2007</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="8">
         <v>2008</v>
       </c>
-      <c r="I42" s="9">
+      <c r="I42" s="8">
         <v>2009</v>
       </c>
-      <c r="J42" s="9">
+      <c r="J42" s="8">
         <v>2010</v>
       </c>
-      <c r="K42" s="9">
+      <c r="K42" s="8">
         <v>2011</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="8">
         <v>2012</v>
       </c>
-      <c r="M42" s="9">
+      <c r="M42" s="8">
         <v>2013</v>
       </c>
-      <c r="N42" s="9">
+      <c r="N42" s="8">
         <v>2014</v>
       </c>
-      <c r="O42" s="9">
+      <c r="O42" s="8">
         <v>2015</v>
       </c>
-      <c r="P42" s="9">
+      <c r="P42" s="8">
         <v>2016</v>
       </c>
-      <c r="Q42" s="9">
+      <c r="Q42" s="8">
         <v>2017</v>
       </c>
-      <c r="R42" s="9">
+      <c r="R42" s="8">
         <v>2018</v>
       </c>
-      <c r="S42" s="9">
+      <c r="S42" s="8">
         <v>2019</v>
       </c>
-      <c r="T42" s="9">
+      <c r="T42" s="8">
         <v>2020</v>
       </c>
-      <c r="U42" s="9">
+      <c r="U42" s="8">
         <v>2021</v>
       </c>
-      <c r="V42" s="9" t="s">
+      <c r="V42" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W42" s="9" t="s">
+      <c r="W42" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X42" s="9" t="s">
+      <c r="X42" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="Y42" s="6"/>
-[...4 lines deleted...]
-      <c r="A43" s="49" t="s">
+      <c r="Y42" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+    </row>
+    <row r="43" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A43" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="21">
+      <c r="B43" s="20">
         <v>1039</v>
       </c>
-      <c r="C43" s="21">
+      <c r="C43" s="20">
         <v>1039</v>
       </c>
-      <c r="D43" s="21">
+      <c r="D43" s="20">
         <v>1799</v>
       </c>
-      <c r="E43" s="21">
+      <c r="E43" s="20">
         <v>2675</v>
       </c>
-      <c r="F43" s="21">
+      <c r="F43" s="20">
         <v>2675</v>
       </c>
-      <c r="G43" s="21">
+      <c r="G43" s="20">
         <v>2675</v>
       </c>
-      <c r="H43" s="21">
+      <c r="H43" s="20">
         <v>1019</v>
       </c>
-      <c r="I43" s="18">
+      <c r="I43" s="17">
         <v>1014</v>
       </c>
-      <c r="J43" s="18">
+      <c r="J43" s="17">
         <v>1014</v>
       </c>
-      <c r="K43" s="18">
+      <c r="K43" s="17">
         <v>1014</v>
       </c>
-      <c r="L43" s="16">
+      <c r="L43" s="15">
         <v>1043</v>
       </c>
-      <c r="M43" s="16">
+      <c r="M43" s="15">
         <v>1043</v>
       </c>
-      <c r="N43" s="16">
+      <c r="N43" s="15">
         <v>1043</v>
       </c>
-      <c r="O43" s="16">
+      <c r="O43" s="15">
         <v>1043</v>
       </c>
-      <c r="P43" s="22">
+      <c r="P43" s="21">
         <v>1043</v>
       </c>
-      <c r="Q43" s="22">
+      <c r="Q43" s="21">
         <v>1043</v>
       </c>
-      <c r="R43" s="16">
+      <c r="R43" s="15">
         <v>914</v>
       </c>
-      <c r="S43" s="16">
+      <c r="S43" s="15">
         <v>914</v>
       </c>
-      <c r="T43" s="16">
+      <c r="T43" s="15">
         <v>914</v>
       </c>
-      <c r="U43" s="16">
+      <c r="U43" s="15">
         <v>914</v>
       </c>
-      <c r="V43" s="65">
+      <c r="V43" s="61">
         <v>414</v>
       </c>
-      <c r="W43" s="66">
+      <c r="W43" s="62">
         <v>414</v>
       </c>
-      <c r="X43" s="66">
+      <c r="X43" s="62">
         <v>414</v>
       </c>
-      <c r="Y43" s="6"/>
-[...4 lines deleted...]
-      <c r="A44" s="54" t="s">
+      <c r="Y43" s="62">
+        <v>414</v>
+      </c>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+    </row>
+    <row r="44" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A44" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="65">
+      <c r="B44" s="61">
         <v>439</v>
       </c>
-      <c r="C44" s="65">
+      <c r="C44" s="61">
         <v>439</v>
       </c>
-      <c r="D44" s="67">
+      <c r="D44" s="63">
         <v>1199</v>
       </c>
-      <c r="E44" s="67">
+      <c r="E44" s="63">
         <v>2075</v>
       </c>
-      <c r="F44" s="67">
+      <c r="F44" s="63">
         <v>2075</v>
       </c>
-      <c r="G44" s="67">
+      <c r="G44" s="63">
         <v>2075</v>
       </c>
-      <c r="H44" s="65">
+      <c r="H44" s="61">
         <v>419</v>
       </c>
-      <c r="I44" s="65">
+      <c r="I44" s="61">
         <v>414</v>
       </c>
-      <c r="J44" s="65">
+      <c r="J44" s="61">
         <v>414</v>
       </c>
-      <c r="K44" s="65">
+      <c r="K44" s="61">
         <v>414</v>
       </c>
-      <c r="L44" s="65">
+      <c r="L44" s="61">
         <v>414</v>
       </c>
-      <c r="M44" s="65">
+      <c r="M44" s="61">
         <v>414</v>
       </c>
-      <c r="N44" s="65">
+      <c r="N44" s="61">
         <v>414</v>
       </c>
-      <c r="O44" s="65">
+      <c r="O44" s="61">
         <v>414</v>
       </c>
-      <c r="P44" s="22">
+      <c r="P44" s="21">
         <v>414</v>
       </c>
-      <c r="Q44" s="22">
+      <c r="Q44" s="21">
         <v>414</v>
       </c>
-      <c r="R44" s="65">
+      <c r="R44" s="61">
         <v>414</v>
       </c>
-      <c r="S44" s="65">
+      <c r="S44" s="61">
         <v>414</v>
       </c>
-      <c r="T44" s="65">
+      <c r="T44" s="61">
         <v>414</v>
       </c>
-      <c r="U44" s="65">
+      <c r="U44" s="61">
         <v>414</v>
       </c>
-      <c r="V44" s="65">
+      <c r="V44" s="61">
         <v>414</v>
       </c>
-      <c r="W44" s="65">
+      <c r="W44" s="61">
         <v>414</v>
       </c>
-      <c r="X44" s="65">
+      <c r="X44" s="61">
         <v>414</v>
       </c>
-      <c r="Y44" s="6"/>
-[...4 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="Y44" s="61">
+        <v>414</v>
+      </c>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+    </row>
+    <row r="45" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A45" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="65">
+      <c r="B45" s="61">
         <v>600</v>
       </c>
-      <c r="C45" s="65">
+      <c r="C45" s="61">
         <v>600</v>
       </c>
-      <c r="D45" s="65">
+      <c r="D45" s="61">
         <v>600</v>
       </c>
-      <c r="E45" s="65">
+      <c r="E45" s="61">
         <v>600</v>
       </c>
-      <c r="F45" s="65">
+      <c r="F45" s="61">
         <v>600</v>
       </c>
-      <c r="G45" s="65">
+      <c r="G45" s="61">
         <v>600</v>
       </c>
-      <c r="H45" s="65">
+      <c r="H45" s="61">
         <v>600</v>
       </c>
-      <c r="I45" s="65">
+      <c r="I45" s="61">
         <v>600</v>
       </c>
-      <c r="J45" s="65">
+      <c r="J45" s="61">
         <v>600</v>
       </c>
-      <c r="K45" s="65">
+      <c r="K45" s="61">
         <v>600</v>
       </c>
-      <c r="L45" s="65">
+      <c r="L45" s="61">
         <v>629</v>
       </c>
-      <c r="M45" s="65">
+      <c r="M45" s="61">
         <v>629</v>
       </c>
-      <c r="N45" s="65">
+      <c r="N45" s="61">
         <v>629</v>
       </c>
-      <c r="O45" s="65">
+      <c r="O45" s="61">
         <v>629</v>
       </c>
-      <c r="P45" s="22">
+      <c r="P45" s="21">
         <v>629</v>
       </c>
-      <c r="Q45" s="22">
+      <c r="Q45" s="21">
         <v>629</v>
       </c>
-      <c r="R45" s="65">
+      <c r="R45" s="61">
         <v>500</v>
       </c>
-      <c r="S45" s="17" t="s">
-[...5 lines deleted...]
-      <c r="U45" s="17">
+      <c r="S45" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="T45" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="U45" s="16">
         <v>500</v>
       </c>
-      <c r="V45" s="21" t="s">
-[...42 lines deleted...]
-      <c r="A47" s="5" t="s">
+      <c r="V45" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="5"/>
+    </row>
+    <row r="46" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A46" s="64"/>
+      <c r="B46" s="65"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="58"/>
+      <c r="E46" s="58"/>
+      <c r="F46" s="58"/>
+      <c r="G46" s="58"/>
+      <c r="H46" s="58"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="58"/>
+      <c r="M46" s="58"/>
+      <c r="N46" s="58"/>
+      <c r="O46" s="58"/>
+      <c r="P46" s="58"/>
+      <c r="Q46" s="58"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+    </row>
+    <row r="47" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="5"/>
-[...49 lines deleted...]
-      <c r="X48" s="48" t="s">
+      <c r="B47" s="88"/>
+      <c r="C47" s="88"/>
+      <c r="D47" s="88"/>
+      <c r="E47" s="88"/>
+      <c r="F47" s="88"/>
+      <c r="G47" s="88"/>
+      <c r="H47" s="88"/>
+      <c r="I47" s="88"/>
+      <c r="J47" s="88"/>
+      <c r="K47" s="88"/>
+      <c r="L47" s="88"/>
+      <c r="M47" s="88"/>
+      <c r="N47" s="88"/>
+      <c r="O47" s="88"/>
+      <c r="P47" s="88"/>
+      <c r="Q47" s="88"/>
+      <c r="R47" s="88"/>
+      <c r="S47" s="88"/>
+      <c r="T47" s="88"/>
+      <c r="U47" s="88"/>
+      <c r="V47" s="88"/>
+      <c r="W47" s="88"/>
+      <c r="X47" s="88"/>
+      <c r="Y47" s="88"/>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+    </row>
+    <row r="48" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="6"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+      <c r="U48" s="90"/>
+      <c r="V48" s="90"/>
+      <c r="Y48" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y48" s="6"/>
-[...5 lines deleted...]
-      <c r="B49" s="9">
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+    </row>
+    <row r="49" spans="1:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="7"/>
+      <c r="B49" s="8">
         <v>2002</v>
       </c>
-      <c r="C49" s="9">
+      <c r="C49" s="8">
         <v>2003</v>
       </c>
-      <c r="D49" s="9">
+      <c r="D49" s="8">
         <v>2004</v>
       </c>
-      <c r="E49" s="9">
+      <c r="E49" s="8">
         <v>2005</v>
       </c>
-      <c r="F49" s="9">
+      <c r="F49" s="8">
         <v>2006</v>
       </c>
-      <c r="G49" s="9">
+      <c r="G49" s="8">
         <v>2007</v>
       </c>
-      <c r="H49" s="9">
+      <c r="H49" s="8">
         <v>2008</v>
       </c>
-      <c r="I49" s="9">
+      <c r="I49" s="8">
         <v>2009</v>
       </c>
-      <c r="J49" s="9">
+      <c r="J49" s="8">
         <v>2010</v>
       </c>
-      <c r="K49" s="9">
+      <c r="K49" s="8">
         <v>2011</v>
       </c>
-      <c r="L49" s="9">
+      <c r="L49" s="8">
         <v>2012</v>
       </c>
-      <c r="M49" s="9">
+      <c r="M49" s="8">
         <v>2013</v>
       </c>
-      <c r="N49" s="9">
+      <c r="N49" s="8">
         <v>2014</v>
       </c>
-      <c r="O49" s="9">
+      <c r="O49" s="8">
         <v>2015</v>
       </c>
-      <c r="P49" s="9">
+      <c r="P49" s="8">
         <v>2016</v>
       </c>
-      <c r="Q49" s="9">
+      <c r="Q49" s="8">
         <v>2017</v>
       </c>
-      <c r="R49" s="9">
+      <c r="R49" s="8">
         <v>2018</v>
       </c>
-      <c r="S49" s="9">
+      <c r="S49" s="8">
         <v>2019</v>
       </c>
-      <c r="T49" s="9">
+      <c r="T49" s="8">
         <v>2020</v>
       </c>
-      <c r="U49" s="9">
+      <c r="U49" s="8">
         <v>2021</v>
       </c>
-      <c r="V49" s="9" t="s">
+      <c r="V49" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W49" s="9" t="s">
+      <c r="W49" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X49" s="70" t="s">
+      <c r="X49" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="Y49" s="6"/>
-[...4 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="Y49" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z49" s="5"/>
+      <c r="AA49" s="5"/>
+    </row>
+    <row r="50" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B50" s="21">
+      <c r="B50" s="20">
         <v>896</v>
       </c>
-      <c r="C50" s="21">
+      <c r="C50" s="20">
         <v>930</v>
       </c>
-      <c r="D50" s="21">
+      <c r="D50" s="20">
         <v>1017</v>
       </c>
-      <c r="E50" s="21">
+      <c r="E50" s="20">
         <v>984</v>
       </c>
-      <c r="F50" s="21">
+      <c r="F50" s="20">
         <v>979</v>
       </c>
-      <c r="G50" s="21">
+      <c r="G50" s="20">
         <v>970</v>
       </c>
-      <c r="H50" s="21">
+      <c r="H50" s="20">
         <v>975</v>
       </c>
-      <c r="I50" s="21">
+      <c r="I50" s="20">
         <v>975</v>
       </c>
-      <c r="J50" s="21">
+      <c r="J50" s="20">
         <v>1086</v>
       </c>
-      <c r="K50" s="21">
+      <c r="K50" s="20">
         <v>1132</v>
       </c>
-      <c r="L50" s="25">
+      <c r="L50" s="24">
         <v>1133</v>
       </c>
-      <c r="M50" s="25">
+      <c r="M50" s="24">
         <v>1140</v>
       </c>
-      <c r="N50" s="21">
+      <c r="N50" s="20">
         <v>1198</v>
       </c>
-      <c r="O50" s="23">
+      <c r="O50" s="22">
         <v>1188</v>
       </c>
-      <c r="P50" s="22">
+      <c r="P50" s="21">
         <v>1215</v>
       </c>
-      <c r="Q50" s="22">
+      <c r="Q50" s="21">
         <v>1173</v>
       </c>
-      <c r="R50" s="22">
+      <c r="R50" s="21">
         <v>1344</v>
       </c>
-      <c r="S50" s="22">
+      <c r="S50" s="21">
         <v>1234</v>
       </c>
-      <c r="T50" s="22">
+      <c r="T50" s="21">
         <v>317</v>
       </c>
-      <c r="U50" s="22">
+      <c r="U50" s="21">
         <v>464</v>
       </c>
-      <c r="V50" s="22">
+      <c r="V50" s="21">
         <v>1011</v>
       </c>
-      <c r="W50" s="71">
+      <c r="W50" s="67">
         <v>972</v>
       </c>
-      <c r="X50" s="20">
+      <c r="X50" s="19">
         <v>1040</v>
       </c>
-      <c r="Y50" s="6"/>
-[...4 lines deleted...]
-      <c r="A51" s="54" t="s">
+      <c r="Y50" s="19">
+        <v>1105</v>
+      </c>
+      <c r="Z50" s="5"/>
+      <c r="AA50" s="5"/>
+    </row>
+    <row r="51" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B51" s="65">
+      <c r="B51" s="61">
         <v>778</v>
       </c>
-      <c r="C51" s="65">
+      <c r="C51" s="61">
         <v>808</v>
       </c>
-      <c r="D51" s="65">
+      <c r="D51" s="61">
         <v>902</v>
       </c>
-      <c r="E51" s="21">
+      <c r="E51" s="20">
         <v>859</v>
       </c>
-      <c r="F51" s="65">
+      <c r="F51" s="61">
         <v>851</v>
       </c>
-      <c r="G51" s="65">
+      <c r="G51" s="61">
         <v>836</v>
       </c>
-      <c r="H51" s="65">
+      <c r="H51" s="61">
         <v>834</v>
       </c>
-      <c r="I51" s="65">
+      <c r="I51" s="61">
         <v>825</v>
       </c>
-      <c r="J51" s="65">
+      <c r="J51" s="61">
         <v>930</v>
       </c>
-      <c r="K51" s="65">
+      <c r="K51" s="61">
         <v>962</v>
       </c>
-      <c r="L51" s="65">
+      <c r="L51" s="61">
         <v>956</v>
       </c>
-      <c r="M51" s="65">
+      <c r="M51" s="61">
         <v>953</v>
       </c>
-      <c r="N51" s="21">
+      <c r="N51" s="20">
         <v>1005</v>
       </c>
-      <c r="O51" s="65">
+      <c r="O51" s="61">
         <v>985</v>
       </c>
-      <c r="P51" s="22">
+      <c r="P51" s="21">
         <v>1022</v>
       </c>
-      <c r="Q51" s="65">
+      <c r="Q51" s="61">
         <v>979</v>
       </c>
-      <c r="R51" s="22">
+      <c r="R51" s="21">
         <v>1139</v>
       </c>
-      <c r="S51" s="22">
+      <c r="S51" s="21">
         <v>1008</v>
       </c>
-      <c r="T51" s="22">
+      <c r="T51" s="21">
         <v>278</v>
       </c>
-      <c r="U51" s="22">
+      <c r="U51" s="21">
         <v>389</v>
       </c>
-      <c r="V51" s="22">
+      <c r="V51" s="21">
         <v>1011</v>
       </c>
-      <c r="W51" s="20">
+      <c r="W51" s="19">
         <v>972</v>
       </c>
-      <c r="X51" s="20">
+      <c r="X51" s="19">
         <v>1040</v>
       </c>
-      <c r="Y51" s="6"/>
-[...4 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="Y51" s="19">
+        <v>1105</v>
+      </c>
+      <c r="Z51" s="5"/>
+      <c r="AA51" s="5"/>
+    </row>
+    <row r="52" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="65">
+      <c r="B52" s="61">
         <v>118</v>
       </c>
-      <c r="C52" s="65">
+      <c r="C52" s="61">
         <v>122</v>
       </c>
-      <c r="D52" s="65">
+      <c r="D52" s="61">
         <v>115</v>
       </c>
-      <c r="E52" s="21">
+      <c r="E52" s="20">
         <v>125</v>
       </c>
-      <c r="F52" s="65">
+      <c r="F52" s="61">
         <v>128</v>
       </c>
-      <c r="G52" s="65">
+      <c r="G52" s="61">
         <v>134</v>
       </c>
-      <c r="H52" s="65">
+      <c r="H52" s="61">
         <v>141</v>
       </c>
-      <c r="I52" s="65">
+      <c r="I52" s="61">
         <v>150</v>
       </c>
-      <c r="J52" s="65">
+      <c r="J52" s="61">
         <v>156</v>
       </c>
-      <c r="K52" s="65">
+      <c r="K52" s="61">
         <v>170</v>
       </c>
-      <c r="L52" s="65">
+      <c r="L52" s="61">
         <v>177</v>
       </c>
-      <c r="M52" s="65">
+      <c r="M52" s="61">
         <v>187</v>
       </c>
-      <c r="N52" s="65">
+      <c r="N52" s="61">
         <v>193</v>
       </c>
-      <c r="O52" s="65">
+      <c r="O52" s="61">
         <v>203</v>
       </c>
-      <c r="P52" s="22">
+      <c r="P52" s="21">
         <v>193</v>
       </c>
-      <c r="Q52" s="65">
+      <c r="Q52" s="61">
         <v>194</v>
       </c>
-      <c r="R52" s="22">
+      <c r="R52" s="21">
         <v>205</v>
       </c>
-      <c r="S52" s="22" t="s">
-[...5 lines deleted...]
-      <c r="U52" s="22">
+      <c r="S52" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T52" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U52" s="21">
         <v>75</v>
       </c>
-      <c r="V52" s="21" t="s">
-[...42 lines deleted...]
-      <c r="A54" s="61" t="s">
+      <c r="V52" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X52" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="5"/>
+      <c r="AA52" s="5"/>
+    </row>
+    <row r="53" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A53" s="96"/>
+      <c r="B53" s="96"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+      <c r="R53" s="5"/>
+      <c r="S53" s="5"/>
+      <c r="T53" s="5"/>
+      <c r="U53" s="5"/>
+      <c r="V53" s="5"/>
+      <c r="W53" s="5"/>
+      <c r="X53" s="5"/>
+      <c r="Y53" s="5"/>
+      <c r="Z53" s="5"/>
+      <c r="AA53" s="5"/>
+    </row>
+    <row r="54" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="94" t="s">
         <v>8</v>
       </c>
-      <c r="B54" s="61"/>
-[...49 lines deleted...]
-      <c r="X55" s="48" t="s">
+      <c r="B54" s="94"/>
+      <c r="C54" s="94"/>
+      <c r="D54" s="94"/>
+      <c r="E54" s="94"/>
+      <c r="F54" s="94"/>
+      <c r="G54" s="94"/>
+      <c r="H54" s="94"/>
+      <c r="I54" s="94"/>
+      <c r="J54" s="94"/>
+      <c r="K54" s="94"/>
+      <c r="L54" s="94"/>
+      <c r="M54" s="94"/>
+      <c r="N54" s="94"/>
+      <c r="O54" s="94"/>
+      <c r="P54" s="94"/>
+      <c r="Q54" s="94"/>
+      <c r="R54" s="94"/>
+      <c r="S54" s="94"/>
+      <c r="T54" s="94"/>
+      <c r="U54" s="94"/>
+      <c r="V54" s="94"/>
+      <c r="W54" s="94"/>
+      <c r="X54" s="94"/>
+      <c r="Y54" s="94"/>
+      <c r="Z54" s="5"/>
+      <c r="AA54" s="5"/>
+    </row>
+    <row r="55" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="6"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="68"/>
+      <c r="D55" s="68"/>
+      <c r="E55" s="68"/>
+      <c r="F55" s="68"/>
+      <c r="G55" s="68"/>
+      <c r="H55" s="68"/>
+      <c r="I55" s="68"/>
+      <c r="J55" s="68"/>
+      <c r="K55" s="68"/>
+      <c r="L55" s="68"/>
+      <c r="M55" s="68"/>
+      <c r="N55" s="68"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
+      <c r="U55" s="90"/>
+      <c r="V55" s="90"/>
+      <c r="Y55" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y55" s="6"/>
-[...5 lines deleted...]
-      <c r="B56" s="9">
+      <c r="Z55" s="5"/>
+      <c r="AA55" s="5"/>
+    </row>
+    <row r="56" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7"/>
+      <c r="B56" s="8">
         <v>2002</v>
       </c>
-      <c r="C56" s="9">
+      <c r="C56" s="8">
         <v>2003</v>
       </c>
-      <c r="D56" s="9">
+      <c r="D56" s="8">
         <v>2004</v>
       </c>
-      <c r="E56" s="9">
+      <c r="E56" s="8">
         <v>2005</v>
       </c>
-      <c r="F56" s="9">
+      <c r="F56" s="8">
         <v>2006</v>
       </c>
-      <c r="G56" s="9">
+      <c r="G56" s="8">
         <v>2007</v>
       </c>
-      <c r="H56" s="9">
+      <c r="H56" s="8">
         <v>2008</v>
       </c>
-      <c r="I56" s="9">
+      <c r="I56" s="8">
         <v>2009</v>
       </c>
-      <c r="J56" s="9">
+      <c r="J56" s="8">
         <v>2010</v>
       </c>
-      <c r="K56" s="9">
+      <c r="K56" s="8">
         <v>2011</v>
       </c>
-      <c r="L56" s="9">
+      <c r="L56" s="8">
         <v>2012</v>
       </c>
-      <c r="M56" s="9">
+      <c r="M56" s="8">
         <v>2013</v>
       </c>
-      <c r="N56" s="9">
+      <c r="N56" s="8">
         <v>2014</v>
       </c>
-      <c r="O56" s="9">
+      <c r="O56" s="8">
         <v>2015</v>
       </c>
-      <c r="P56" s="9">
+      <c r="P56" s="8">
         <v>2016</v>
       </c>
-      <c r="Q56" s="9">
+      <c r="Q56" s="8">
         <v>2017</v>
       </c>
-      <c r="R56" s="9">
+      <c r="R56" s="8">
         <v>2018</v>
       </c>
-      <c r="S56" s="9">
+      <c r="S56" s="8">
         <v>2019</v>
       </c>
-      <c r="T56" s="9">
+      <c r="T56" s="8">
         <v>2020</v>
       </c>
-      <c r="U56" s="9">
+      <c r="U56" s="8">
         <v>2021</v>
       </c>
-      <c r="V56" s="9" t="s">
+      <c r="V56" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W56" s="9" t="s">
+      <c r="W56" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X56" s="70" t="s">
+      <c r="X56" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="Y56" s="6"/>
-[...4 lines deleted...]
-      <c r="A57" s="49" t="s">
+      <c r="Y56" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z56" s="5"/>
+      <c r="AA56" s="5"/>
+    </row>
+    <row r="57" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B57" s="21">
+      <c r="B57" s="20">
         <v>171</v>
       </c>
-      <c r="C57" s="21">
+      <c r="C57" s="20">
         <v>252</v>
       </c>
-      <c r="D57" s="21">
+      <c r="D57" s="20">
         <v>260</v>
       </c>
-      <c r="E57" s="21">
+      <c r="E57" s="20">
         <v>192</v>
       </c>
-      <c r="F57" s="21">
+      <c r="F57" s="20">
         <v>245</v>
       </c>
-      <c r="G57" s="16">
+      <c r="G57" s="15">
         <v>152</v>
       </c>
-      <c r="H57" s="21">
+      <c r="H57" s="20">
         <v>219</v>
       </c>
-      <c r="I57" s="21">
+      <c r="I57" s="20">
         <v>260</v>
       </c>
-      <c r="J57" s="21">
+      <c r="J57" s="20">
         <v>282</v>
       </c>
-      <c r="K57" s="21">
+      <c r="K57" s="20">
         <v>299</v>
       </c>
-      <c r="L57" s="25">
+      <c r="L57" s="24">
         <v>311</v>
       </c>
-      <c r="M57" s="25">
+      <c r="M57" s="24">
         <v>317</v>
       </c>
-      <c r="N57" s="17">
+      <c r="N57" s="16">
         <v>333</v>
       </c>
-      <c r="O57" s="19">
+      <c r="O57" s="18">
         <v>333</v>
       </c>
-      <c r="P57" s="22">
+      <c r="P57" s="21">
         <v>87</v>
       </c>
-      <c r="Q57" s="19">
+      <c r="Q57" s="18">
         <v>239</v>
       </c>
-      <c r="R57" s="19">
+      <c r="R57" s="18">
         <v>132</v>
       </c>
-      <c r="S57" s="19">
+      <c r="S57" s="18">
         <v>140</v>
       </c>
-      <c r="T57" s="19">
+      <c r="T57" s="18">
         <v>65</v>
       </c>
-      <c r="U57" s="19">
+      <c r="U57" s="18">
         <v>34</v>
       </c>
-      <c r="V57" s="19">
+      <c r="V57" s="18">
         <v>147</v>
       </c>
-      <c r="W57" s="54">
+      <c r="W57" s="51">
         <v>146</v>
       </c>
-      <c r="X57" s="20">
+      <c r="X57" s="19">
         <v>190</v>
       </c>
-      <c r="Y57" s="6"/>
-[...4 lines deleted...]
-      <c r="A58" s="54" t="s">
+      <c r="Y57" s="19">
+        <v>217</v>
+      </c>
+      <c r="Z57" s="5"/>
+      <c r="AA57" s="5"/>
+    </row>
+    <row r="58" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B58" s="16">
+      <c r="B58" s="15">
         <v>152</v>
       </c>
-      <c r="C58" s="21">
+      <c r="C58" s="20">
         <v>216</v>
       </c>
-      <c r="D58" s="65">
+      <c r="D58" s="61">
         <v>205</v>
       </c>
-      <c r="E58" s="16">
+      <c r="E58" s="15">
         <v>178</v>
       </c>
-      <c r="F58" s="65">
+      <c r="F58" s="61">
         <v>229</v>
       </c>
-      <c r="G58" s="65">
+      <c r="G58" s="61">
         <v>130</v>
       </c>
-      <c r="H58" s="65">
+      <c r="H58" s="61">
         <v>189</v>
       </c>
-      <c r="I58" s="65">
+      <c r="I58" s="61">
         <v>224</v>
       </c>
-      <c r="J58" s="65">
+      <c r="J58" s="61">
         <v>244</v>
       </c>
-      <c r="K58" s="65">
+      <c r="K58" s="61">
         <v>254</v>
       </c>
-      <c r="L58" s="65">
+      <c r="L58" s="61">
         <v>260</v>
       </c>
-      <c r="M58" s="65">
+      <c r="M58" s="61">
         <v>263</v>
       </c>
-      <c r="N58" s="65">
+      <c r="N58" s="61">
         <v>270</v>
       </c>
-      <c r="O58" s="65">
+      <c r="O58" s="61">
         <v>268</v>
       </c>
-      <c r="P58" s="22">
+      <c r="P58" s="21">
         <v>21</v>
       </c>
-      <c r="Q58" s="65">
+      <c r="Q58" s="61">
         <v>183</v>
       </c>
-      <c r="R58" s="65">
+      <c r="R58" s="61">
         <v>55</v>
       </c>
-      <c r="S58" s="65">
+      <c r="S58" s="61">
         <v>68</v>
       </c>
-      <c r="T58" s="65">
+      <c r="T58" s="61">
         <v>52</v>
       </c>
-      <c r="U58" s="65">
+      <c r="U58" s="61">
         <v>18</v>
       </c>
-      <c r="V58" s="65">
+      <c r="V58" s="61">
         <v>147</v>
       </c>
-      <c r="W58" s="65">
+      <c r="W58" s="61">
         <v>146</v>
       </c>
-      <c r="X58" s="20">
+      <c r="X58" s="19">
         <v>190</v>
       </c>
-      <c r="Y58" s="6"/>
-[...4 lines deleted...]
-      <c r="A59" s="49" t="s">
+      <c r="Y58" s="19">
+        <v>217</v>
+      </c>
+      <c r="Z58" s="5"/>
+      <c r="AA58" s="5"/>
+    </row>
+    <row r="59" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B59" s="21">
+      <c r="B59" s="20">
         <v>19</v>
       </c>
-      <c r="C59" s="21">
+      <c r="C59" s="20">
         <v>36</v>
       </c>
-      <c r="D59" s="65">
+      <c r="D59" s="61">
         <v>55</v>
       </c>
-      <c r="E59" s="21">
+      <c r="E59" s="20">
         <v>14</v>
       </c>
-      <c r="F59" s="65">
+      <c r="F59" s="61">
         <v>16</v>
       </c>
-      <c r="G59" s="65">
+      <c r="G59" s="61">
         <v>22</v>
       </c>
-      <c r="H59" s="65">
+      <c r="H59" s="61">
         <v>30</v>
       </c>
-      <c r="I59" s="65">
+      <c r="I59" s="61">
         <v>36</v>
       </c>
-      <c r="J59" s="65">
+      <c r="J59" s="61">
         <v>38</v>
       </c>
-      <c r="K59" s="65">
+      <c r="K59" s="61">
         <v>45</v>
       </c>
-      <c r="L59" s="65">
+      <c r="L59" s="61">
         <v>51</v>
       </c>
-      <c r="M59" s="65">
+      <c r="M59" s="61">
         <v>54</v>
       </c>
-      <c r="N59" s="65">
+      <c r="N59" s="61">
         <v>63</v>
       </c>
-      <c r="O59" s="65">
+      <c r="O59" s="61">
         <v>65</v>
       </c>
-      <c r="P59" s="22">
+      <c r="P59" s="21">
         <v>66</v>
       </c>
-      <c r="Q59" s="65">
+      <c r="Q59" s="61">
         <v>56</v>
       </c>
-      <c r="R59" s="65">
+      <c r="R59" s="61">
         <v>77</v>
       </c>
-      <c r="S59" s="65" t="s">
-[...5 lines deleted...]
-      <c r="U59" s="65">
+      <c r="S59" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="T59" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="U59" s="61">
         <v>16</v>
       </c>
-      <c r="V59" s="21" t="s">
-[...42 lines deleted...]
-      <c r="A61" s="5" t="s">
+      <c r="V59" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W59" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X59" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="5"/>
+      <c r="AA59" s="5"/>
+    </row>
+    <row r="60" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A60" s="5"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+      <c r="S60" s="5"/>
+      <c r="T60" s="5"/>
+      <c r="U60" s="5"/>
+      <c r="V60" s="5"/>
+      <c r="W60" s="5"/>
+      <c r="X60" s="5"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="5"/>
+      <c r="AA60" s="5"/>
+    </row>
+    <row r="61" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="88" t="s">
         <v>32</v>
       </c>
-      <c r="B61" s="5"/>
-[...49 lines deleted...]
-      <c r="X62" s="48" t="s">
+      <c r="B61" s="88"/>
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="I61" s="88"/>
+      <c r="J61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="M61" s="88"/>
+      <c r="N61" s="88"/>
+      <c r="O61" s="88"/>
+      <c r="P61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="S61" s="88"/>
+      <c r="T61" s="88"/>
+      <c r="U61" s="88"/>
+      <c r="V61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="88"/>
+      <c r="Y61" s="88"/>
+      <c r="Z61" s="5"/>
+      <c r="AA61" s="5"/>
+    </row>
+    <row r="62" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="6"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="68"/>
+      <c r="D62" s="68"/>
+      <c r="E62" s="68"/>
+      <c r="F62" s="68"/>
+      <c r="G62" s="68"/>
+      <c r="H62" s="68"/>
+      <c r="I62" s="68"/>
+      <c r="J62" s="68"/>
+      <c r="K62" s="68"/>
+      <c r="L62" s="68"/>
+      <c r="M62" s="68"/>
+      <c r="N62" s="68"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="6"/>
+      <c r="R62" s="6"/>
+      <c r="S62" s="6"/>
+      <c r="T62" s="6"/>
+      <c r="U62" s="90"/>
+      <c r="V62" s="90"/>
+      <c r="Y62" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y62" s="6"/>
-[...5 lines deleted...]
-      <c r="B63" s="9">
+      <c r="Z62" s="5"/>
+      <c r="AA62" s="5"/>
+    </row>
+    <row r="63" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7"/>
+      <c r="B63" s="8">
         <v>2002</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63" s="8">
         <v>2003</v>
       </c>
-      <c r="D63" s="9">
+      <c r="D63" s="8">
         <v>2004</v>
       </c>
-      <c r="E63" s="9">
+      <c r="E63" s="8">
         <v>2005</v>
       </c>
-      <c r="F63" s="9">
+      <c r="F63" s="8">
         <v>2006</v>
       </c>
-      <c r="G63" s="9">
+      <c r="G63" s="8">
         <v>2007</v>
       </c>
-      <c r="H63" s="9">
+      <c r="H63" s="8">
         <v>2008</v>
       </c>
-      <c r="I63" s="9">
+      <c r="I63" s="8">
         <v>2009</v>
       </c>
-      <c r="J63" s="9">
+      <c r="J63" s="8">
         <v>2010</v>
       </c>
-      <c r="K63" s="9">
+      <c r="K63" s="8">
         <v>2011</v>
       </c>
-      <c r="L63" s="9">
+      <c r="L63" s="8">
         <v>2012</v>
       </c>
-      <c r="M63" s="9">
+      <c r="M63" s="8">
         <v>2013</v>
       </c>
-      <c r="N63" s="9">
+      <c r="N63" s="8">
         <v>2014</v>
       </c>
-      <c r="O63" s="9">
+      <c r="O63" s="8">
         <v>2015</v>
       </c>
-      <c r="P63" s="9">
+      <c r="P63" s="8">
         <v>2016</v>
       </c>
-      <c r="Q63" s="9">
+      <c r="Q63" s="8">
         <v>2017</v>
       </c>
-      <c r="R63" s="9">
+      <c r="R63" s="8">
         <v>2018</v>
       </c>
-      <c r="S63" s="9">
+      <c r="S63" s="8">
         <v>2019</v>
       </c>
-      <c r="T63" s="9">
+      <c r="T63" s="8">
         <v>2020</v>
       </c>
-      <c r="U63" s="9">
+      <c r="U63" s="8">
         <v>2021</v>
       </c>
-      <c r="V63" s="9" t="s">
+      <c r="V63" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W63" s="9" t="s">
+      <c r="W63" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X63" s="70" t="s">
+      <c r="X63" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="Y63" s="6"/>
-[...4 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="Y63" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z63" s="5"/>
+      <c r="AA63" s="5"/>
+    </row>
+    <row r="64" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="23">
+      <c r="B64" s="22">
         <v>890</v>
       </c>
-      <c r="C64" s="23">
+      <c r="C64" s="22">
         <v>924</v>
       </c>
-      <c r="D64" s="23">
+      <c r="D64" s="22">
         <v>1011</v>
       </c>
-      <c r="E64" s="23">
+      <c r="E64" s="22">
         <v>971</v>
       </c>
-      <c r="F64" s="23">
+      <c r="F64" s="22">
         <v>971</v>
       </c>
-      <c r="G64" s="23">
+      <c r="G64" s="22">
         <v>936</v>
       </c>
-      <c r="H64" s="21">
+      <c r="H64" s="20">
         <v>975</v>
       </c>
-      <c r="I64" s="21">
+      <c r="I64" s="20">
         <v>962</v>
       </c>
-      <c r="J64" s="23">
+      <c r="J64" s="22">
         <v>1082</v>
       </c>
-      <c r="K64" s="23">
+      <c r="K64" s="22">
         <v>1115</v>
       </c>
-      <c r="L64" s="25">
+      <c r="L64" s="24">
         <v>1123</v>
       </c>
-      <c r="M64" s="25">
+      <c r="M64" s="24">
         <v>1120</v>
       </c>
-      <c r="N64" s="23">
+      <c r="N64" s="22">
         <v>1186</v>
       </c>
-      <c r="O64" s="23">
+      <c r="O64" s="22">
         <v>1170</v>
       </c>
-      <c r="P64" s="22">
+      <c r="P64" s="21">
         <v>1194</v>
       </c>
-      <c r="Q64" s="22">
+      <c r="Q64" s="21">
         <v>1101</v>
       </c>
-      <c r="R64" s="22">
+      <c r="R64" s="21">
         <v>302</v>
       </c>
-      <c r="S64" s="22">
+      <c r="S64" s="21">
         <v>332</v>
       </c>
-      <c r="T64" s="22">
+      <c r="T64" s="21">
         <v>92</v>
       </c>
-      <c r="U64" s="22">
+      <c r="U64" s="21">
         <v>140</v>
       </c>
-      <c r="V64" s="22">
+      <c r="V64" s="21">
         <v>164</v>
       </c>
-      <c r="W64" s="20">
+      <c r="W64" s="19">
         <v>202</v>
       </c>
-      <c r="X64" s="20">
+      <c r="X64" s="19">
         <v>194</v>
       </c>
-      <c r="Y64" s="6"/>
-[...4 lines deleted...]
-      <c r="A65" s="54" t="s">
+      <c r="Y64" s="19">
+        <v>195</v>
+      </c>
+      <c r="Z64" s="5"/>
+      <c r="AA64" s="5"/>
+    </row>
+    <row r="65" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="23">
+      <c r="B65" s="22">
         <v>772</v>
       </c>
-      <c r="C65" s="65">
+      <c r="C65" s="61">
         <v>805</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D65" s="22">
         <v>896</v>
       </c>
-      <c r="E65" s="23">
+      <c r="E65" s="22">
         <v>847</v>
       </c>
-      <c r="F65" s="23">
+      <c r="F65" s="22">
         <v>843</v>
       </c>
-      <c r="G65" s="23">
+      <c r="G65" s="22">
         <v>802</v>
       </c>
-      <c r="H65" s="21">
+      <c r="H65" s="20">
         <v>834</v>
       </c>
-      <c r="I65" s="21">
+      <c r="I65" s="20">
         <v>825</v>
       </c>
-      <c r="J65" s="23">
+      <c r="J65" s="22">
         <v>930</v>
       </c>
-      <c r="K65" s="23">
+      <c r="K65" s="22">
         <v>962</v>
       </c>
-      <c r="L65" s="25">
+      <c r="L65" s="24">
         <v>956</v>
       </c>
-      <c r="M65" s="25">
+      <c r="M65" s="24">
         <v>953</v>
       </c>
-      <c r="N65" s="23">
+      <c r="N65" s="22">
         <v>1005</v>
       </c>
-      <c r="O65" s="19">
+      <c r="O65" s="18">
         <v>985</v>
       </c>
-      <c r="P65" s="22">
+      <c r="P65" s="21">
         <v>1022</v>
       </c>
-      <c r="Q65" s="22">
+      <c r="Q65" s="21">
         <v>930</v>
       </c>
-      <c r="R65" s="22">
+      <c r="R65" s="21">
         <v>122</v>
       </c>
-      <c r="S65" s="22">
+      <c r="S65" s="21">
         <v>114</v>
       </c>
-      <c r="T65" s="22">
+      <c r="T65" s="21">
         <v>64</v>
       </c>
-      <c r="U65" s="22">
+      <c r="U65" s="21">
         <v>91</v>
       </c>
-      <c r="V65" s="22">
+      <c r="V65" s="21">
         <v>164</v>
       </c>
-      <c r="W65" s="20">
+      <c r="W65" s="19">
         <v>202</v>
       </c>
-      <c r="X65" s="20">
+      <c r="X65" s="19">
         <v>194</v>
       </c>
-      <c r="Y65" s="6"/>
-[...4 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="Y65" s="19">
+        <v>195</v>
+      </c>
+      <c r="Z65" s="5"/>
+      <c r="AA65" s="5"/>
+    </row>
+    <row r="66" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="23">
+      <c r="B66" s="22">
         <v>96</v>
       </c>
-      <c r="C66" s="65">
+      <c r="C66" s="61">
         <v>119</v>
       </c>
-      <c r="D66" s="23">
+      <c r="D66" s="22">
         <v>115</v>
       </c>
-      <c r="E66" s="23">
+      <c r="E66" s="22">
         <v>124</v>
       </c>
-      <c r="F66" s="23">
+      <c r="F66" s="22">
         <v>128</v>
       </c>
-      <c r="G66" s="23">
+      <c r="G66" s="22">
         <v>134</v>
       </c>
-      <c r="H66" s="21">
+      <c r="H66" s="20">
         <v>141</v>
       </c>
-      <c r="I66" s="21">
+      <c r="I66" s="20">
         <v>137</v>
       </c>
-      <c r="J66" s="23">
+      <c r="J66" s="22">
         <v>152</v>
       </c>
-      <c r="K66" s="23">
+      <c r="K66" s="22">
         <v>153</v>
       </c>
-      <c r="L66" s="25">
+      <c r="L66" s="24">
         <v>167</v>
       </c>
-      <c r="M66" s="25">
+      <c r="M66" s="24">
         <v>167</v>
       </c>
-      <c r="N66" s="19">
+      <c r="N66" s="18">
         <v>181</v>
       </c>
-      <c r="O66" s="19">
+      <c r="O66" s="18">
         <v>185</v>
       </c>
-      <c r="P66" s="22">
+      <c r="P66" s="21">
         <v>172</v>
       </c>
-      <c r="Q66" s="22">
+      <c r="Q66" s="21">
         <v>171</v>
       </c>
-      <c r="R66" s="22">
+      <c r="R66" s="21">
         <v>180</v>
       </c>
-      <c r="S66" s="22" t="s">
-[...5 lines deleted...]
-      <c r="U66" s="22">
+      <c r="S66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U66" s="21">
         <v>49</v>
       </c>
-      <c r="V66" s="21" t="s">
-[...42 lines deleted...]
-      <c r="A68" s="5" t="s">
+      <c r="V66" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W66" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X66" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="5"/>
+      <c r="AA66" s="5"/>
+    </row>
+    <row r="67" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A67" s="69"/>
+      <c r="B67" s="69"/>
+      <c r="C67" s="70"/>
+      <c r="D67" s="71"/>
+      <c r="E67" s="71"/>
+      <c r="F67" s="71"/>
+      <c r="G67" s="71"/>
+      <c r="H67" s="71"/>
+      <c r="I67" s="71"/>
+      <c r="J67" s="72"/>
+      <c r="K67" s="72"/>
+      <c r="L67" s="73"/>
+      <c r="M67" s="73"/>
+      <c r="N67" s="73"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5"/>
+      <c r="Q67" s="5"/>
+      <c r="R67" s="5"/>
+      <c r="S67" s="5"/>
+      <c r="T67" s="5"/>
+      <c r="U67" s="5"/>
+      <c r="V67" s="5"/>
+      <c r="W67" s="5"/>
+      <c r="X67" s="5"/>
+      <c r="Y67" s="5"/>
+      <c r="Z67" s="5"/>
+      <c r="AA67" s="5"/>
+    </row>
+    <row r="68" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="B68" s="5"/>
-[...49 lines deleted...]
-      <c r="X69" s="48" t="s">
+      <c r="B68" s="88"/>
+      <c r="C68" s="88"/>
+      <c r="D68" s="88"/>
+      <c r="E68" s="88"/>
+      <c r="F68" s="88"/>
+      <c r="G68" s="88"/>
+      <c r="H68" s="88"/>
+      <c r="I68" s="88"/>
+      <c r="J68" s="88"/>
+      <c r="K68" s="88"/>
+      <c r="L68" s="88"/>
+      <c r="M68" s="88"/>
+      <c r="N68" s="88"/>
+      <c r="O68" s="88"/>
+      <c r="P68" s="88"/>
+      <c r="Q68" s="88"/>
+      <c r="R68" s="88"/>
+      <c r="S68" s="88"/>
+      <c r="T68" s="88"/>
+      <c r="U68" s="88"/>
+      <c r="V68" s="88"/>
+      <c r="W68" s="88"/>
+      <c r="X68" s="88"/>
+      <c r="Y68" s="88"/>
+      <c r="Z68" s="5"/>
+      <c r="AA68" s="5"/>
+    </row>
+    <row r="69" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="6"/>
+      <c r="B69" s="6"/>
+      <c r="C69" s="68"/>
+      <c r="D69" s="68"/>
+      <c r="E69" s="74"/>
+      <c r="F69" s="68"/>
+      <c r="G69" s="68"/>
+      <c r="H69" s="68"/>
+      <c r="I69" s="68"/>
+      <c r="J69" s="68"/>
+      <c r="K69" s="68"/>
+      <c r="L69" s="68"/>
+      <c r="M69" s="68"/>
+      <c r="N69" s="68"/>
+      <c r="O69" s="6"/>
+      <c r="P69" s="6"/>
+      <c r="Q69" s="6"/>
+      <c r="R69" s="6"/>
+      <c r="S69" s="6"/>
+      <c r="T69" s="6"/>
+      <c r="U69" s="90"/>
+      <c r="V69" s="90"/>
+      <c r="Y69" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y69" s="6"/>
-[...5 lines deleted...]
-      <c r="B70" s="9">
+      <c r="Z69" s="5"/>
+      <c r="AA69" s="5"/>
+    </row>
+    <row r="70" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="7"/>
+      <c r="B70" s="8">
         <v>2002</v>
       </c>
-      <c r="C70" s="9">
+      <c r="C70" s="8">
         <v>2003</v>
       </c>
-      <c r="D70" s="9">
+      <c r="D70" s="8">
         <v>2004</v>
       </c>
-      <c r="E70" s="9">
+      <c r="E70" s="8">
         <v>2005</v>
       </c>
-      <c r="F70" s="9">
+      <c r="F70" s="8">
         <v>2006</v>
       </c>
-      <c r="G70" s="9">
+      <c r="G70" s="8">
         <v>2007</v>
       </c>
-      <c r="H70" s="9">
+      <c r="H70" s="8">
         <v>2008</v>
       </c>
-      <c r="I70" s="9">
+      <c r="I70" s="8">
         <v>2009</v>
       </c>
-      <c r="J70" s="9">
+      <c r="J70" s="8">
         <v>2010</v>
       </c>
-      <c r="K70" s="9">
+      <c r="K70" s="8">
         <v>2011</v>
       </c>
-      <c r="L70" s="9">
+      <c r="L70" s="8">
         <v>2012</v>
       </c>
-      <c r="M70" s="9">
+      <c r="M70" s="8">
         <v>2013</v>
       </c>
-      <c r="N70" s="9">
+      <c r="N70" s="8">
         <v>2014</v>
       </c>
-      <c r="O70" s="9">
+      <c r="O70" s="8">
         <v>2015</v>
       </c>
-      <c r="P70" s="9">
+      <c r="P70" s="8">
         <v>2016</v>
       </c>
-      <c r="Q70" s="9">
+      <c r="Q70" s="8">
         <v>2017</v>
       </c>
-      <c r="R70" s="9">
+      <c r="R70" s="8">
         <v>2018</v>
       </c>
-      <c r="S70" s="9">
+      <c r="S70" s="8">
         <v>2019</v>
       </c>
-      <c r="T70" s="9">
+      <c r="T70" s="8">
         <v>2020</v>
       </c>
-      <c r="U70" s="9">
+      <c r="U70" s="8">
         <v>2021</v>
       </c>
-      <c r="V70" s="9" t="s">
+      <c r="V70" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W70" s="9" t="s">
+      <c r="W70" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X70" s="10" t="s">
+      <c r="X70" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="Y70" s="6"/>
-[...4 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="Y70" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z70" s="5"/>
+      <c r="AA70" s="5"/>
+    </row>
+    <row r="71" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B71" s="21">
+      <c r="B71" s="20">
         <v>6</v>
       </c>
-      <c r="C71" s="23">
+      <c r="C71" s="22">
         <v>6</v>
       </c>
-      <c r="D71" s="23">
+      <c r="D71" s="22">
         <v>6</v>
       </c>
-      <c r="E71" s="23">
+      <c r="E71" s="22">
         <v>13</v>
       </c>
-      <c r="F71" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="23">
+      <c r="F71" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="22">
         <v>34</v>
       </c>
-      <c r="H71" s="21" t="s">
-[...2 lines deleted...]
-      <c r="I71" s="21">
+      <c r="H71" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="20">
         <v>13</v>
       </c>
-      <c r="J71" s="23">
+      <c r="J71" s="22">
         <v>4</v>
       </c>
-      <c r="K71" s="23">
+      <c r="K71" s="22">
         <v>17</v>
       </c>
-      <c r="L71" s="25">
+      <c r="L71" s="24">
         <v>10</v>
       </c>
-      <c r="M71" s="25">
+      <c r="M71" s="24">
         <v>20</v>
       </c>
-      <c r="N71" s="19">
+      <c r="N71" s="18">
         <v>12</v>
       </c>
-      <c r="O71" s="19">
+      <c r="O71" s="18">
         <v>18</v>
       </c>
-      <c r="P71" s="22">
+      <c r="P71" s="21">
         <v>21</v>
       </c>
-      <c r="Q71" s="22">
+      <c r="Q71" s="21">
         <v>72</v>
       </c>
-      <c r="R71" s="22">
+      <c r="R71" s="21">
         <v>1042</v>
       </c>
-      <c r="S71" s="22">
+      <c r="S71" s="21">
         <v>902</v>
       </c>
-      <c r="T71" s="22">
+      <c r="T71" s="21">
         <v>225</v>
       </c>
-      <c r="U71" s="22">
+      <c r="U71" s="21">
         <v>324</v>
       </c>
-      <c r="V71" s="22">
+      <c r="V71" s="21">
         <v>847</v>
       </c>
-      <c r="W71" s="22">
+      <c r="W71" s="21">
         <v>770</v>
       </c>
-      <c r="X71" s="20">
+      <c r="X71" s="19">
         <v>846</v>
       </c>
-      <c r="Y71" s="6"/>
-[...4 lines deleted...]
-      <c r="A72" s="54" t="s">
+      <c r="Y71" s="19">
+        <v>910</v>
+      </c>
+      <c r="Z71" s="5"/>
+      <c r="AA71" s="5"/>
+    </row>
+    <row r="72" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B72" s="21">
+      <c r="B72" s="20">
         <v>6</v>
       </c>
-      <c r="C72" s="23">
+      <c r="C72" s="22">
         <v>3</v>
       </c>
-      <c r="D72" s="23">
+      <c r="D72" s="22">
         <v>6</v>
       </c>
-      <c r="E72" s="23">
+      <c r="E72" s="22">
         <v>13</v>
       </c>
-      <c r="F72" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="23">
+      <c r="F72" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="22">
         <v>34</v>
       </c>
-      <c r="H72" s="21" t="s">
-[...2 lines deleted...]
-      <c r="I72" s="21">
+      <c r="H72" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I72" s="20">
         <v>13</v>
       </c>
-      <c r="J72" s="23">
+      <c r="J72" s="22">
         <v>4</v>
       </c>
-      <c r="K72" s="23">
+      <c r="K72" s="22">
         <v>17</v>
       </c>
-      <c r="L72" s="25">
+      <c r="L72" s="24">
         <v>10</v>
       </c>
-      <c r="M72" s="25">
+      <c r="M72" s="24">
         <v>20</v>
       </c>
-      <c r="N72" s="17" t="s">
-[...8 lines deleted...]
-      <c r="Q72" s="22">
+      <c r="N72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P72" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="21">
         <v>49</v>
       </c>
-      <c r="R72" s="22">
+      <c r="R72" s="21">
         <v>1017</v>
       </c>
-      <c r="S72" s="22">
+      <c r="S72" s="21">
         <v>894</v>
       </c>
-      <c r="T72" s="22">
+      <c r="T72" s="21">
         <v>214</v>
       </c>
-      <c r="U72" s="22">
+      <c r="U72" s="21">
         <v>298</v>
       </c>
-      <c r="V72" s="22">
+      <c r="V72" s="21">
         <v>847</v>
       </c>
-      <c r="W72" s="22">
+      <c r="W72" s="21">
         <v>770</v>
       </c>
-      <c r="X72" s="20">
+      <c r="X72" s="19">
         <v>846</v>
       </c>
-      <c r="Y72" s="6"/>
-[...4 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="Y72" s="67">
+        <v>910</v>
+      </c>
+      <c r="Z72" s="5"/>
+      <c r="AA72" s="5"/>
+    </row>
+    <row r="73" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B73" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="23">
+      <c r="B73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="22">
         <v>3</v>
       </c>
-      <c r="D73" s="21" t="s">
-[...29 lines deleted...]
-      <c r="N73" s="19">
+      <c r="D73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N73" s="18">
         <v>12</v>
       </c>
-      <c r="O73" s="19">
+      <c r="O73" s="18">
         <v>18</v>
       </c>
-      <c r="P73" s="22">
+      <c r="P73" s="21">
         <v>21</v>
       </c>
-      <c r="Q73" s="22">
+      <c r="Q73" s="21">
         <v>23</v>
       </c>
-      <c r="R73" s="22">
+      <c r="R73" s="21">
         <v>25</v>
       </c>
-      <c r="S73" s="22" t="s">
-[...5 lines deleted...]
-      <c r="U73" s="22">
+      <c r="S73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U73" s="21">
         <v>26</v>
       </c>
-      <c r="V73" s="21" t="s">
-[...42 lines deleted...]
-      <c r="A75" s="5" t="s">
+      <c r="V73" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W73" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X73" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y73" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z73" s="5"/>
+      <c r="AA73" s="5"/>
+    </row>
+    <row r="74" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A74" s="69"/>
+      <c r="B74" s="69"/>
+      <c r="C74" s="70"/>
+      <c r="D74" s="72"/>
+      <c r="E74" s="71"/>
+      <c r="F74" s="71"/>
+      <c r="G74" s="71"/>
+      <c r="H74" s="71"/>
+      <c r="I74" s="73"/>
+      <c r="J74" s="72"/>
+      <c r="K74" s="72"/>
+      <c r="L74" s="73"/>
+      <c r="M74" s="73"/>
+      <c r="N74" s="73"/>
+      <c r="O74" s="5"/>
+      <c r="P74" s="5"/>
+      <c r="Q74" s="5"/>
+      <c r="R74" s="5"/>
+      <c r="S74" s="5"/>
+      <c r="T74" s="5"/>
+      <c r="U74" s="5"/>
+      <c r="V74" s="5"/>
+      <c r="W74" s="5"/>
+      <c r="X74" s="5"/>
+      <c r="Y74" s="5"/>
+      <c r="Z74" s="5"/>
+      <c r="AA74" s="5"/>
+    </row>
+    <row r="75" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="B75" s="5"/>
-[...49 lines deleted...]
-      <c r="X76" s="48" t="s">
+      <c r="B75" s="88"/>
+      <c r="C75" s="88"/>
+      <c r="D75" s="88"/>
+      <c r="E75" s="88"/>
+      <c r="F75" s="88"/>
+      <c r="G75" s="88"/>
+      <c r="H75" s="88"/>
+      <c r="I75" s="88"/>
+      <c r="J75" s="88"/>
+      <c r="K75" s="88"/>
+      <c r="L75" s="88"/>
+      <c r="M75" s="88"/>
+      <c r="N75" s="88"/>
+      <c r="O75" s="88"/>
+      <c r="P75" s="88"/>
+      <c r="Q75" s="88"/>
+      <c r="R75" s="88"/>
+      <c r="S75" s="88"/>
+      <c r="T75" s="88"/>
+      <c r="U75" s="88"/>
+      <c r="V75" s="88"/>
+      <c r="W75" s="88"/>
+      <c r="X75" s="88"/>
+      <c r="Y75" s="88"/>
+      <c r="Z75" s="5"/>
+      <c r="AA75" s="5"/>
+    </row>
+    <row r="76" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="6"/>
+      <c r="B76" s="6"/>
+      <c r="C76" s="68"/>
+      <c r="D76" s="68"/>
+      <c r="E76" s="74"/>
+      <c r="F76" s="68"/>
+      <c r="G76" s="68"/>
+      <c r="H76" s="68"/>
+      <c r="I76" s="68"/>
+      <c r="J76" s="68"/>
+      <c r="K76" s="68"/>
+      <c r="L76" s="68"/>
+      <c r="M76" s="68"/>
+      <c r="N76" s="68"/>
+      <c r="O76" s="6"/>
+      <c r="P76" s="6"/>
+      <c r="Q76" s="6"/>
+      <c r="R76" s="6"/>
+      <c r="S76" s="6"/>
+      <c r="T76" s="6"/>
+      <c r="U76" s="90"/>
+      <c r="V76" s="90"/>
+      <c r="Y76" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y76" s="6"/>
-[...5 lines deleted...]
-      <c r="B77" s="9">
+      <c r="Z76" s="5"/>
+      <c r="AA76" s="5"/>
+    </row>
+    <row r="77" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="7"/>
+      <c r="B77" s="8">
         <v>2002</v>
       </c>
-      <c r="C77" s="9">
+      <c r="C77" s="8">
         <v>2003</v>
       </c>
-      <c r="D77" s="9">
+      <c r="D77" s="8">
         <v>2004</v>
       </c>
-      <c r="E77" s="9">
+      <c r="E77" s="8">
         <v>2005</v>
       </c>
-      <c r="F77" s="9">
+      <c r="F77" s="8">
         <v>2006</v>
       </c>
-      <c r="G77" s="9">
+      <c r="G77" s="8">
         <v>2007</v>
       </c>
-      <c r="H77" s="9">
+      <c r="H77" s="8">
         <v>2008</v>
       </c>
-      <c r="I77" s="9">
+      <c r="I77" s="8">
         <v>2009</v>
       </c>
-      <c r="J77" s="9">
+      <c r="J77" s="8">
         <v>2010</v>
       </c>
-      <c r="K77" s="9">
+      <c r="K77" s="8">
         <v>2011</v>
       </c>
-      <c r="L77" s="9">
+      <c r="L77" s="8">
         <v>2012</v>
       </c>
-      <c r="M77" s="9">
+      <c r="M77" s="8">
         <v>2013</v>
       </c>
-      <c r="N77" s="9">
+      <c r="N77" s="8">
         <v>2014</v>
       </c>
-      <c r="O77" s="9">
+      <c r="O77" s="8">
         <v>2015</v>
       </c>
-      <c r="P77" s="9">
+      <c r="P77" s="8">
         <v>2016</v>
       </c>
-      <c r="Q77" s="9">
+      <c r="Q77" s="8">
         <v>2017</v>
       </c>
-      <c r="R77" s="9">
+      <c r="R77" s="8">
         <v>2018</v>
       </c>
-      <c r="S77" s="9">
+      <c r="S77" s="8">
         <v>2019</v>
       </c>
-      <c r="T77" s="9">
+      <c r="T77" s="8">
         <v>2020</v>
       </c>
-      <c r="U77" s="9">
+      <c r="U77" s="8">
         <v>2021</v>
       </c>
-      <c r="V77" s="9" t="s">
+      <c r="V77" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W77" s="9" t="s">
+      <c r="W77" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X77" s="10" t="s">
+      <c r="X77" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="Y77" s="6"/>
-[...4 lines deleted...]
-      <c r="A78" s="49" t="s">
+      <c r="Y77" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z77" s="5"/>
+      <c r="AA77" s="5"/>
+    </row>
+    <row r="78" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B78" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="80">
+      <c r="B78" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="75">
         <v>62</v>
       </c>
-      <c r="D78" s="80">
+      <c r="D78" s="75">
         <v>5</v>
       </c>
-      <c r="E78" s="30" t="s">
-[...5 lines deleted...]
-      <c r="G78" s="80">
+      <c r="E78" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F78" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G78" s="75">
         <v>12</v>
       </c>
-      <c r="H78" s="21">
+      <c r="H78" s="20">
         <v>56</v>
       </c>
-      <c r="I78" s="30">
+      <c r="I78" s="29">
         <v>23</v>
       </c>
-      <c r="J78" s="23">
+      <c r="J78" s="22">
         <v>12</v>
       </c>
-      <c r="K78" s="31">
+      <c r="K78" s="30">
         <v>8</v>
       </c>
-      <c r="L78" s="21">
+      <c r="L78" s="20">
         <v>11</v>
       </c>
-      <c r="M78" s="21">
+      <c r="M78" s="20">
         <v>5</v>
       </c>
-      <c r="N78" s="19">
+      <c r="N78" s="18">
         <v>4</v>
       </c>
-      <c r="O78" s="19">
+      <c r="O78" s="18">
         <v>4</v>
       </c>
-      <c r="P78" s="22">
-[...5 lines deleted...]
-      <c r="R78" s="22">
+      <c r="P78" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q78" s="21">
+        <v>2</v>
+      </c>
+      <c r="R78" s="21">
         <v>5</v>
       </c>
-      <c r="S78" s="22">
+      <c r="S78" s="21">
         <v>3</v>
       </c>
-      <c r="T78" s="22">
-[...8 lines deleted...]
-      <c r="W78" s="20">
+      <c r="T78" s="21">
+        <v>1</v>
+      </c>
+      <c r="U78" s="21">
+        <v>1</v>
+      </c>
+      <c r="V78" s="21">
+        <v>1</v>
+      </c>
+      <c r="W78" s="19">
         <v>5</v>
       </c>
-      <c r="X78" s="20">
-[...7 lines deleted...]
-      <c r="A79" s="54" t="s">
+      <c r="X78" s="19">
+        <v>2</v>
+      </c>
+      <c r="Y78" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z78" s="5"/>
+      <c r="AA78" s="5"/>
+    </row>
+    <row r="79" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B79" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="81">
+      <c r="B79" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="76">
         <v>62</v>
       </c>
-      <c r="D79" s="81">
+      <c r="D79" s="76">
         <v>5</v>
       </c>
-      <c r="E79" s="30" t="s">
-[...5 lines deleted...]
-      <c r="G79" s="81">
+      <c r="E79" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F79" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="76">
         <v>12</v>
       </c>
-      <c r="H79" s="21">
+      <c r="H79" s="20">
         <v>56</v>
       </c>
-      <c r="I79" s="30">
+      <c r="I79" s="29">
         <v>23</v>
       </c>
-      <c r="J79" s="21">
+      <c r="J79" s="20">
         <v>12</v>
       </c>
-      <c r="K79" s="31">
+      <c r="K79" s="30">
         <v>8</v>
       </c>
-      <c r="L79" s="21">
+      <c r="L79" s="20">
         <v>11</v>
       </c>
-      <c r="M79" s="21">
+      <c r="M79" s="20">
         <v>5</v>
       </c>
-      <c r="N79" s="19">
+      <c r="N79" s="18">
         <v>4</v>
       </c>
-      <c r="O79" s="19">
+      <c r="O79" s="18">
         <v>4</v>
       </c>
-      <c r="P79" s="22">
-[...5 lines deleted...]
-      <c r="R79" s="22">
+      <c r="P79" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q79" s="21">
+        <v>2</v>
+      </c>
+      <c r="R79" s="21">
         <v>5</v>
       </c>
-      <c r="S79" s="22">
+      <c r="S79" s="21">
         <v>3</v>
       </c>
-      <c r="T79" s="22">
-[...8 lines deleted...]
-      <c r="W79" s="20">
+      <c r="T79" s="21">
+        <v>1</v>
+      </c>
+      <c r="U79" s="21">
+        <v>1</v>
+      </c>
+      <c r="V79" s="21">
+        <v>1</v>
+      </c>
+      <c r="W79" s="19">
         <v>5</v>
       </c>
-      <c r="X79" s="20">
-[...7 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="X79" s="19">
+        <v>2</v>
+      </c>
+      <c r="Y79" s="67">
+        <v>1</v>
+      </c>
+      <c r="Z79" s="5"/>
+      <c r="AA79" s="5"/>
+    </row>
+    <row r="80" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B80" s="21" t="s">
-[...71 lines deleted...]
-      <c r="A81" s="82" t="s">
+      <c r="B80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="J80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="K80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="M80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P80" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="R80" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S80" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T80" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U80" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V80" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W80" s="56"/>
+      <c r="X80" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="5"/>
+      <c r="AA80" s="5"/>
+    </row>
+    <row r="81" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="98"/>
+      <c r="B81" s="99"/>
+      <c r="C81" s="99"/>
+      <c r="D81" s="99"/>
+      <c r="E81" s="99"/>
+      <c r="F81" s="99"/>
+      <c r="G81" s="99"/>
+      <c r="H81" s="99"/>
+      <c r="I81" s="99"/>
+      <c r="J81" s="99"/>
+      <c r="K81" s="99"/>
+      <c r="L81" s="99"/>
+      <c r="M81" s="99"/>
+      <c r="N81" s="99"/>
+      <c r="O81" s="99"/>
+      <c r="P81" s="100"/>
+      <c r="Q81" s="100"/>
+      <c r="R81" s="101"/>
+      <c r="S81" s="101"/>
+      <c r="T81" s="101"/>
+      <c r="U81" s="101"/>
+      <c r="V81" s="99"/>
+      <c r="W81" s="102"/>
+      <c r="X81" s="103"/>
+      <c r="Y81" s="103"/>
+      <c r="Z81" s="5"/>
+      <c r="AA81" s="5"/>
+    </row>
+    <row r="82" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="82"/>
-[...49 lines deleted...]
-      <c r="X82" s="48" t="s">
+      <c r="B82" s="104"/>
+      <c r="C82" s="104"/>
+      <c r="D82" s="104"/>
+      <c r="E82" s="104"/>
+      <c r="F82" s="104"/>
+      <c r="G82" s="104"/>
+      <c r="H82" s="104"/>
+      <c r="I82" s="104"/>
+      <c r="J82" s="104"/>
+      <c r="K82" s="104"/>
+      <c r="L82" s="104"/>
+      <c r="M82" s="104"/>
+      <c r="N82" s="104"/>
+      <c r="O82" s="104"/>
+      <c r="P82" s="104"/>
+      <c r="Q82" s="104"/>
+      <c r="R82" s="104"/>
+      <c r="S82" s="104"/>
+      <c r="T82" s="104"/>
+      <c r="U82" s="104"/>
+      <c r="V82" s="104"/>
+      <c r="W82" s="104"/>
+      <c r="X82" s="104"/>
+      <c r="Y82" s="104"/>
+      <c r="Z82" s="5"/>
+      <c r="AA82" s="5"/>
+    </row>
+    <row r="83" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="6"/>
+      <c r="B83" s="6"/>
+      <c r="C83" s="77"/>
+      <c r="D83" s="77"/>
+      <c r="E83" s="77"/>
+      <c r="F83" s="77"/>
+      <c r="G83" s="77"/>
+      <c r="H83" s="77"/>
+      <c r="I83" s="77"/>
+      <c r="J83" s="77"/>
+      <c r="K83" s="77"/>
+      <c r="L83" s="77"/>
+      <c r="M83" s="77"/>
+      <c r="N83" s="77"/>
+      <c r="O83" s="6"/>
+      <c r="P83" s="6"/>
+      <c r="Q83" s="6"/>
+      <c r="R83" s="6"/>
+      <c r="S83" s="6"/>
+      <c r="T83" s="6"/>
+      <c r="U83" s="91"/>
+      <c r="V83" s="91"/>
+      <c r="Y83" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="Y82" s="6"/>
-[...5 lines deleted...]
-      <c r="B83" s="9">
+      <c r="Z83" s="5"/>
+      <c r="AA83" s="5"/>
+    </row>
+    <row r="84" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="7"/>
+      <c r="B84" s="8">
         <v>2002</v>
       </c>
-      <c r="C83" s="9">
+      <c r="C84" s="8">
         <v>2003</v>
       </c>
-      <c r="D83" s="9">
+      <c r="D84" s="8">
         <v>2004</v>
       </c>
-      <c r="E83" s="9">
+      <c r="E84" s="8">
         <v>2005</v>
       </c>
-      <c r="F83" s="9">
+      <c r="F84" s="8">
         <v>2006</v>
       </c>
-      <c r="G83" s="9">
+      <c r="G84" s="8">
         <v>2007</v>
       </c>
-      <c r="H83" s="9">
+      <c r="H84" s="8">
         <v>2008</v>
       </c>
-      <c r="I83" s="9">
+      <c r="I84" s="8">
         <v>2009</v>
       </c>
-      <c r="J83" s="9">
+      <c r="J84" s="8">
         <v>2010</v>
       </c>
-      <c r="K83" s="9">
+      <c r="K84" s="8">
         <v>2011</v>
       </c>
-      <c r="L83" s="9">
+      <c r="L84" s="8">
         <v>2012</v>
       </c>
-      <c r="M83" s="9">
+      <c r="M84" s="8">
         <v>2013</v>
       </c>
-      <c r="N83" s="9">
+      <c r="N84" s="8">
         <v>2014</v>
       </c>
-      <c r="O83" s="9">
+      <c r="O84" s="8">
         <v>2015</v>
       </c>
-      <c r="P83" s="9">
+      <c r="P84" s="8">
         <v>2016</v>
       </c>
-      <c r="Q83" s="9">
+      <c r="Q84" s="8">
         <v>2017</v>
       </c>
-      <c r="R83" s="9">
+      <c r="R84" s="8">
         <v>2018</v>
       </c>
-      <c r="S83" s="9">
+      <c r="S84" s="8">
         <v>2019</v>
       </c>
-      <c r="T83" s="9">
+      <c r="T84" s="8">
         <v>2020</v>
       </c>
-      <c r="U83" s="9">
+      <c r="U84" s="8">
         <v>2021</v>
       </c>
-      <c r="V83" s="9" t="s">
+      <c r="V84" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="W83" s="9" t="s">
+      <c r="W84" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="X83" s="70" t="s">
+      <c r="X84" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="Y83" s="6"/>
-[...4 lines deleted...]
-      <c r="A84" s="49" t="s">
+      <c r="Y84" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z84" s="5"/>
+      <c r="AA84" s="5"/>
+    </row>
+    <row r="85" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A85" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B84" s="85">
+      <c r="B85" s="78">
         <v>449</v>
       </c>
-      <c r="C84" s="86">
+      <c r="C85" s="79">
         <v>481</v>
       </c>
-      <c r="D84" s="85">
+      <c r="D85" s="78">
         <v>556.20000000000005</v>
       </c>
-      <c r="E84" s="85">
+      <c r="E85" s="78">
         <v>652</v>
       </c>
-      <c r="F84" s="85">
+      <c r="F85" s="78">
         <v>642.6</v>
       </c>
-      <c r="G84" s="85">
+      <c r="G85" s="78">
         <v>674.7</v>
       </c>
-      <c r="H84" s="85">
+      <c r="H85" s="78">
         <v>666.2</v>
       </c>
-      <c r="I84" s="85">
+      <c r="I85" s="78">
         <v>640.1</v>
       </c>
-      <c r="J84" s="85">
+      <c r="J85" s="78">
         <v>701.9</v>
       </c>
-      <c r="K84" s="87">
+      <c r="K85" s="80">
         <v>907.8</v>
       </c>
-      <c r="L84" s="87">
+      <c r="L85" s="80">
         <v>794.2</v>
       </c>
-      <c r="M84" s="87">
+      <c r="M85" s="80">
         <v>828.3</v>
       </c>
-      <c r="N84" s="88">
+      <c r="N85" s="81">
         <v>1000.6</v>
       </c>
-      <c r="O84" s="87">
+      <c r="O85" s="80">
         <v>981.7</v>
       </c>
-      <c r="P84" s="89">
+      <c r="P85" s="82">
         <v>1335.9</v>
       </c>
-      <c r="Q84" s="89">
+      <c r="Q85" s="82">
         <v>982.8</v>
       </c>
-      <c r="R84" s="89">
+      <c r="R85" s="82">
         <v>1194.3</v>
       </c>
-      <c r="S84" s="89">
+      <c r="S85" s="82">
         <v>1146</v>
       </c>
-      <c r="T84" s="89">
+      <c r="T85" s="82">
         <v>314.8</v>
       </c>
-      <c r="U84" s="89">
+      <c r="U85" s="82">
         <v>146.9</v>
       </c>
-      <c r="V84" s="89">
+      <c r="V85" s="82">
         <v>910.1</v>
       </c>
-      <c r="W84" s="36">
+      <c r="W85" s="35">
         <v>887.6</v>
       </c>
-      <c r="X84" s="37">
+      <c r="X85" s="36">
         <v>1204.3</v>
       </c>
-      <c r="Y84" s="6"/>
-[...4 lines deleted...]
-      <c r="A85" s="54" t="s">
+      <c r="Y85" s="87">
+        <v>936.2</v>
+      </c>
+      <c r="Z85" s="5"/>
+      <c r="AA85" s="5"/>
+    </row>
+    <row r="86" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A86" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B85" s="90">
+      <c r="B86" s="83">
         <v>413</v>
       </c>
-      <c r="C85" s="90">
+      <c r="C86" s="83">
         <v>449.8</v>
       </c>
-      <c r="D85" s="90">
+      <c r="D86" s="83">
         <v>526.20000000000005</v>
       </c>
-      <c r="E85" s="85">
+      <c r="E86" s="78">
         <v>609.29999999999995</v>
       </c>
-      <c r="F85" s="90">
+      <c r="F86" s="83">
         <v>599.1</v>
       </c>
-      <c r="G85" s="90">
+      <c r="G86" s="83">
         <v>628.5</v>
       </c>
-      <c r="H85" s="90">
+      <c r="H86" s="83">
         <v>616.79999999999995</v>
       </c>
-      <c r="I85" s="85">
+      <c r="I86" s="78">
         <v>585</v>
       </c>
-      <c r="J85" s="85">
+      <c r="J86" s="78">
         <v>644</v>
       </c>
-      <c r="K85" s="90">
+      <c r="K86" s="83">
         <v>844.3</v>
       </c>
-      <c r="L85" s="90">
+      <c r="L86" s="83">
         <v>728.3</v>
       </c>
-      <c r="M85" s="87">
+      <c r="M86" s="80">
         <v>759.7</v>
       </c>
-      <c r="N85" s="88">
+      <c r="N86" s="81">
         <v>929.7</v>
       </c>
-      <c r="O85" s="19">
+      <c r="O86" s="18">
         <v>905.8</v>
       </c>
-      <c r="P85" s="89">
+      <c r="P86" s="82">
         <v>1265.5</v>
       </c>
-      <c r="Q85" s="89">
+      <c r="Q86" s="82">
         <v>910.6</v>
       </c>
-      <c r="R85" s="89">
+      <c r="R86" s="82">
         <v>1123.3</v>
       </c>
-      <c r="S85" s="89">
+      <c r="S86" s="82">
         <v>1080.0999999999999</v>
       </c>
-      <c r="T85" s="89">
+      <c r="T86" s="82">
         <v>306.60000000000002</v>
       </c>
-      <c r="U85" s="89">
+      <c r="U86" s="82">
         <v>139.6</v>
       </c>
-      <c r="V85" s="89">
+      <c r="V86" s="82">
         <v>910.1</v>
       </c>
-      <c r="W85" s="36">
+      <c r="W86" s="35">
         <v>887.6</v>
       </c>
-      <c r="X85" s="37">
+      <c r="X86" s="36">
         <v>1204.3</v>
       </c>
-      <c r="Y85" s="6"/>
-[...4 lines deleted...]
-      <c r="A86" s="49" t="s">
+      <c r="Y86" s="87">
+        <v>936.2</v>
+      </c>
+      <c r="Z86" s="5"/>
+      <c r="AA86" s="5"/>
+    </row>
+    <row r="87" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A87" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B86" s="90">
+      <c r="B87" s="83">
         <v>36</v>
       </c>
-      <c r="C86" s="90">
+      <c r="C87" s="83">
         <v>31.2</v>
       </c>
-      <c r="D86" s="90">
+      <c r="D87" s="83">
         <v>30</v>
       </c>
-      <c r="E86" s="85">
+      <c r="E87" s="78">
         <v>42.7</v>
       </c>
-      <c r="F86" s="90">
+      <c r="F87" s="83">
         <v>43.5</v>
       </c>
-      <c r="G86" s="90">
+      <c r="G87" s="83">
         <v>46.2</v>
       </c>
-      <c r="H86" s="90">
+      <c r="H87" s="83">
         <v>49.5</v>
       </c>
-      <c r="I86" s="85">
+      <c r="I87" s="78">
         <v>55.1</v>
       </c>
-      <c r="J86" s="85">
+      <c r="J87" s="78">
         <v>58</v>
       </c>
-      <c r="K86" s="90">
+      <c r="K87" s="83">
         <v>63.5</v>
       </c>
-      <c r="L86" s="90">
+      <c r="L87" s="83">
         <v>65.900000000000006</v>
       </c>
-      <c r="M86" s="87">
+      <c r="M87" s="80">
         <v>68.599999999999994</v>
       </c>
-      <c r="N86" s="88">
+      <c r="N87" s="81">
         <v>70.900000000000006</v>
       </c>
-      <c r="O86" s="19">
+      <c r="O87" s="18">
         <v>75.900000000000006</v>
       </c>
-      <c r="P86" s="89">
+      <c r="P87" s="82">
         <v>70.400000000000006</v>
       </c>
-      <c r="Q86" s="89">
+      <c r="Q87" s="82">
         <v>72.2</v>
       </c>
-      <c r="R86" s="89">
+      <c r="R87" s="82">
         <v>71</v>
       </c>
-      <c r="S86" s="89" t="s">
-[...5 lines deleted...]
-      <c r="U86" s="89">
+      <c r="S87" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="T87" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="U87" s="82">
         <v>7.3</v>
       </c>
-      <c r="V86" s="21" t="s">
-[...42 lines deleted...]
-      <c r="A88" s="91" t="s">
+      <c r="V87" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W87" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X87" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="5"/>
+      <c r="AA87" s="5"/>
+    </row>
+    <row r="88" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A88" s="5"/>
+      <c r="B88" s="5"/>
+      <c r="C88" s="5"/>
+      <c r="D88" s="5"/>
+      <c r="E88" s="5"/>
+      <c r="F88" s="5"/>
+      <c r="G88" s="5"/>
+      <c r="H88" s="5"/>
+      <c r="I88" s="5"/>
+      <c r="J88" s="5"/>
+      <c r="K88" s="5"/>
+      <c r="L88" s="5"/>
+      <c r="M88" s="5"/>
+      <c r="N88" s="5"/>
+      <c r="O88" s="5"/>
+      <c r="P88" s="5"/>
+      <c r="Q88" s="5"/>
+      <c r="R88" s="5"/>
+      <c r="S88" s="5"/>
+      <c r="T88" s="5"/>
+      <c r="U88" s="5"/>
+      <c r="V88" s="5"/>
+      <c r="W88" s="5"/>
+      <c r="X88" s="5"/>
+      <c r="Y88" s="5"/>
+      <c r="Z88" s="5"/>
+      <c r="AA88" s="5"/>
+    </row>
+    <row r="89" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="B88" s="92"/>
-[...48 lines deleted...]
-      <c r="V89" s="47" t="s">
+      <c r="B89" s="93"/>
+      <c r="C89" s="93"/>
+      <c r="D89" s="93"/>
+      <c r="E89" s="93"/>
+      <c r="F89" s="93"/>
+      <c r="G89" s="93"/>
+      <c r="H89" s="93"/>
+      <c r="I89" s="93"/>
+      <c r="J89" s="93"/>
+      <c r="K89" s="93"/>
+      <c r="L89" s="93"/>
+      <c r="M89" s="93"/>
+      <c r="N89" s="93"/>
+      <c r="O89" s="93"/>
+      <c r="P89" s="93"/>
+      <c r="Q89" s="93"/>
+      <c r="R89" s="93"/>
+      <c r="S89" s="93"/>
+      <c r="T89" s="93"/>
+      <c r="U89" s="93"/>
+      <c r="V89" s="93"/>
+      <c r="W89" s="93"/>
+      <c r="X89" s="93"/>
+      <c r="Y89" s="5"/>
+      <c r="Z89" s="5"/>
+      <c r="AA89" s="5"/>
+    </row>
+    <row r="90" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="6"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
+      <c r="D90" s="6"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="6"/>
+      <c r="H90" s="6"/>
+      <c r="I90" s="6"/>
+      <c r="J90" s="6"/>
+      <c r="K90" s="6"/>
+      <c r="L90" s="6"/>
+      <c r="M90" s="6"/>
+      <c r="N90" s="6"/>
+      <c r="O90" s="6"/>
+      <c r="P90" s="6"/>
+      <c r="Q90" s="6"/>
+      <c r="R90" s="6"/>
+      <c r="S90" s="6"/>
+      <c r="T90" s="91"/>
+      <c r="U90" s="91"/>
+      <c r="V90" s="97" t="s">
         <v>3</v>
       </c>
-      <c r="W89" s="47"/>
-[...7 lines deleted...]
-      <c r="B90" s="9">
+      <c r="W90" s="97"/>
+      <c r="X90" s="97"/>
+      <c r="Y90" s="5"/>
+      <c r="Z90" s="5"/>
+      <c r="AA90" s="5"/>
+    </row>
+    <row r="91" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="7"/>
+      <c r="B91" s="8">
         <v>2003</v>
       </c>
-      <c r="C90" s="9">
+      <c r="C91" s="8">
         <v>2004</v>
       </c>
-      <c r="D90" s="9">
+      <c r="D91" s="8">
         <v>2005</v>
       </c>
-      <c r="E90" s="9">
+      <c r="E91" s="8">
         <v>2006</v>
       </c>
-      <c r="F90" s="9">
+      <c r="F91" s="8">
         <v>2007</v>
       </c>
-      <c r="G90" s="9">
+      <c r="G91" s="8">
         <v>2008</v>
       </c>
-      <c r="H90" s="9">
+      <c r="H91" s="8">
         <v>2009</v>
       </c>
-      <c r="I90" s="9">
+      <c r="I91" s="8">
         <v>2010</v>
       </c>
-      <c r="J90" s="9">
+      <c r="J91" s="8">
         <v>2011</v>
       </c>
-      <c r="K90" s="9">
+      <c r="K91" s="8">
         <v>2012</v>
       </c>
-      <c r="L90" s="9">
+      <c r="L91" s="8">
         <v>2013</v>
       </c>
-      <c r="M90" s="9">
+      <c r="M91" s="8">
         <v>2014</v>
       </c>
-      <c r="N90" s="9">
+      <c r="N91" s="8">
         <v>2015</v>
       </c>
-      <c r="O90" s="9">
+      <c r="O91" s="8">
         <v>2016</v>
       </c>
-      <c r="P90" s="9">
+      <c r="P91" s="8">
         <v>2017</v>
       </c>
-      <c r="Q90" s="9">
+      <c r="Q91" s="8">
         <v>2018</v>
       </c>
-      <c r="R90" s="9">
+      <c r="R91" s="8">
         <v>2019</v>
       </c>
-      <c r="S90" s="9">
+      <c r="S91" s="8">
         <v>2020</v>
       </c>
-      <c r="T90" s="9">
+      <c r="T91" s="8">
         <v>2021</v>
       </c>
-      <c r="U90" s="9" t="s">
+      <c r="U91" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="V90" s="9" t="s">
+      <c r="V91" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="W90" s="70" t="s">
+      <c r="W91" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="X90" s="6"/>
-[...5 lines deleted...]
-      <c r="A91" s="49" t="s">
+      <c r="X91" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y91" s="5"/>
+      <c r="Z91" s="5"/>
+      <c r="AA91" s="5"/>
+    </row>
+    <row r="92" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A92" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B91" s="33">
+      <c r="B92" s="32">
         <v>477.5</v>
       </c>
-      <c r="C91" s="33">
+      <c r="C92" s="32">
         <v>555.70000000000005</v>
       </c>
-      <c r="D91" s="33">
+      <c r="D92" s="32">
         <v>643.6</v>
       </c>
-      <c r="E91" s="33">
+      <c r="E92" s="32">
         <v>628.5</v>
       </c>
-      <c r="F91" s="33">
+      <c r="F92" s="32">
         <v>617.79999999999995</v>
       </c>
-      <c r="G91" s="33">
+      <c r="G92" s="32">
         <v>666.2</v>
       </c>
-      <c r="H91" s="33">
+      <c r="H92" s="32">
         <v>635.5</v>
       </c>
-      <c r="I91" s="32">
+      <c r="I92" s="31">
         <v>701.2</v>
       </c>
-      <c r="J91" s="34">
+      <c r="J92" s="33">
         <v>905.3</v>
       </c>
-      <c r="K91" s="39">
+      <c r="K92" s="38">
         <v>792.6</v>
       </c>
-      <c r="L91" s="39">
+      <c r="L92" s="38">
         <v>822.1</v>
       </c>
-      <c r="M91" s="19">
+      <c r="M92" s="18">
         <v>997.6</v>
       </c>
-      <c r="N91" s="88">
+      <c r="N92" s="81">
         <v>979</v>
       </c>
-      <c r="O91" s="42">
+      <c r="O92" s="41">
         <v>1331.2</v>
       </c>
-      <c r="P91" s="42">
+      <c r="P92" s="41">
         <v>966.2</v>
       </c>
-      <c r="Q91" s="42">
+      <c r="Q92" s="41">
         <v>173.3</v>
       </c>
-      <c r="R91" s="89">
+      <c r="R92" s="82">
         <v>144.69999999999999</v>
       </c>
-      <c r="S91" s="89">
+      <c r="S92" s="82">
         <v>48.2</v>
       </c>
-      <c r="T91" s="42">
+      <c r="T92" s="41">
         <v>35</v>
       </c>
-      <c r="U91" s="42">
+      <c r="U92" s="41">
         <v>135.80000000000001</v>
       </c>
-      <c r="V91" s="36">
+      <c r="V92" s="35">
         <v>139.5</v>
       </c>
-      <c r="W91" s="37">
+      <c r="W92" s="36">
         <v>168.4</v>
       </c>
-      <c r="X91" s="6"/>
-[...5 lines deleted...]
-      <c r="A92" s="54" t="s">
+      <c r="X92" s="87">
+        <v>135.9</v>
+      </c>
+      <c r="Y92" s="5"/>
+      <c r="Z92" s="5"/>
+      <c r="AA92" s="5"/>
+    </row>
+    <row r="93" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A93" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B92" s="33">
+      <c r="B93" s="32">
         <v>458</v>
       </c>
-      <c r="C92" s="33">
+      <c r="C93" s="32">
         <v>525.70000000000005</v>
       </c>
-      <c r="D92" s="33">
+      <c r="D93" s="32">
         <v>601</v>
       </c>
-      <c r="E92" s="33">
+      <c r="E93" s="32">
         <v>585</v>
       </c>
-      <c r="F92" s="33">
+      <c r="F93" s="32">
         <v>571.5</v>
       </c>
-      <c r="G92" s="33">
+      <c r="G93" s="32">
         <v>616.79999999999995</v>
       </c>
-      <c r="H92" s="33">
+      <c r="H93" s="32">
         <v>585</v>
       </c>
-      <c r="I92" s="32">
+      <c r="I93" s="31">
         <v>643.9</v>
       </c>
-      <c r="J92" s="34">
+      <c r="J93" s="33">
         <v>844.3</v>
       </c>
-      <c r="K92" s="39">
+      <c r="K93" s="38">
         <v>728.3</v>
       </c>
-      <c r="L92" s="39">
+      <c r="L93" s="38">
         <v>759.7</v>
       </c>
-      <c r="M92" s="19">
+      <c r="M93" s="18">
         <v>929.7</v>
       </c>
-      <c r="N92" s="19">
+      <c r="N93" s="18">
         <v>905.8</v>
       </c>
-      <c r="O92" s="42">
+      <c r="O93" s="41">
         <v>1265.5</v>
       </c>
-      <c r="P92" s="42">
+      <c r="P93" s="41">
         <v>898.6</v>
       </c>
-      <c r="Q92" s="42">
+      <c r="Q93" s="41">
         <v>105</v>
       </c>
-      <c r="R92" s="89">
+      <c r="R93" s="82">
         <v>79.599999999999994</v>
       </c>
-      <c r="S92" s="89">
+      <c r="S93" s="82">
         <v>41.2</v>
       </c>
-      <c r="T92" s="42">
+      <c r="T93" s="41">
         <v>29.6</v>
       </c>
-      <c r="U92" s="42">
+      <c r="U93" s="41">
         <v>135.80000000000001</v>
       </c>
-      <c r="V92" s="36">
+      <c r="V93" s="35">
         <v>139.5</v>
       </c>
-      <c r="W92" s="37">
+      <c r="W93" s="36">
         <v>168.4</v>
       </c>
-      <c r="X92" s="6"/>
-[...5 lines deleted...]
-      <c r="A93" s="49" t="s">
+      <c r="X93" s="87">
+        <v>135.9</v>
+      </c>
+      <c r="Y93" s="5"/>
+      <c r="Z93" s="5"/>
+      <c r="AA93" s="5"/>
+    </row>
+    <row r="94" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A94" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B93" s="33">
+      <c r="B94" s="32">
         <v>19.5</v>
       </c>
-      <c r="C93" s="33">
+      <c r="C94" s="32">
         <v>30</v>
       </c>
-      <c r="D93" s="33">
+      <c r="D94" s="32">
         <v>42.6</v>
       </c>
-      <c r="E93" s="33">
+      <c r="E94" s="32">
         <v>43.5</v>
       </c>
-      <c r="F93" s="33">
+      <c r="F94" s="32">
         <v>46.2</v>
       </c>
-      <c r="G93" s="67">
+      <c r="G94" s="63">
         <v>49.5</v>
       </c>
-      <c r="H93" s="33">
+      <c r="H94" s="32">
         <v>50.5</v>
       </c>
-      <c r="I93" s="32">
+      <c r="I94" s="31">
         <v>57.3</v>
       </c>
-      <c r="J93" s="34">
+      <c r="J94" s="33">
         <v>61</v>
       </c>
-      <c r="K93" s="39">
+      <c r="K94" s="38">
         <v>64.3</v>
       </c>
-      <c r="L93" s="39">
+      <c r="L94" s="38">
         <v>62.4</v>
       </c>
-      <c r="M93" s="19">
+      <c r="M94" s="18">
         <v>67.900000000000006</v>
       </c>
-      <c r="N93" s="19">
+      <c r="N94" s="18">
         <v>73.2</v>
       </c>
-      <c r="O93" s="42">
+      <c r="O94" s="41">
         <v>65.599999999999994</v>
       </c>
-      <c r="P93" s="42">
+      <c r="P94" s="41">
         <v>67.5</v>
       </c>
-      <c r="Q93" s="42">
+      <c r="Q94" s="41">
         <v>68.3</v>
       </c>
-      <c r="R93" s="89" t="s">
-[...5 lines deleted...]
-      <c r="T93" s="42">
+      <c r="R94" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="S94" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="T94" s="41">
         <v>5.4</v>
       </c>
-      <c r="U93" s="21" t="s">
-[...43 lines deleted...]
-      <c r="A95" s="91" t="s">
+      <c r="U94" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V94" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W94" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X94" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="5"/>
+      <c r="Z94" s="5"/>
+      <c r="AA94" s="5"/>
+    </row>
+    <row r="95" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A95" s="5"/>
+      <c r="B95" s="5"/>
+      <c r="C95" s="5"/>
+      <c r="D95" s="5"/>
+      <c r="E95" s="5"/>
+      <c r="F95" s="5"/>
+      <c r="G95" s="5"/>
+      <c r="H95" s="5"/>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5"/>
+      <c r="K95" s="5"/>
+      <c r="L95" s="5"/>
+      <c r="M95" s="5"/>
+      <c r="N95" s="5"/>
+      <c r="O95" s="5"/>
+      <c r="P95" s="5"/>
+      <c r="Q95" s="5"/>
+      <c r="R95" s="5"/>
+      <c r="S95" s="5"/>
+      <c r="T95" s="5"/>
+      <c r="U95" s="5"/>
+      <c r="V95" s="5"/>
+      <c r="W95" s="5"/>
+      <c r="X95" s="5"/>
+      <c r="Y95" s="5"/>
+      <c r="Z95" s="5"/>
+      <c r="AA95" s="5"/>
+    </row>
+    <row r="96" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="B95" s="92"/>
-[...48 lines deleted...]
-      <c r="V96" s="47" t="s">
+      <c r="B96" s="93"/>
+      <c r="C96" s="93"/>
+      <c r="D96" s="93"/>
+      <c r="E96" s="93"/>
+      <c r="F96" s="93"/>
+      <c r="G96" s="93"/>
+      <c r="H96" s="93"/>
+      <c r="I96" s="93"/>
+      <c r="J96" s="93"/>
+      <c r="K96" s="93"/>
+      <c r="L96" s="93"/>
+      <c r="M96" s="93"/>
+      <c r="N96" s="93"/>
+      <c r="O96" s="93"/>
+      <c r="P96" s="93"/>
+      <c r="Q96" s="93"/>
+      <c r="R96" s="93"/>
+      <c r="S96" s="93"/>
+      <c r="T96" s="93"/>
+      <c r="U96" s="93"/>
+      <c r="V96" s="93"/>
+      <c r="W96" s="93"/>
+      <c r="X96" s="93"/>
+      <c r="Y96" s="5"/>
+      <c r="Z96" s="5"/>
+      <c r="AA96" s="5"/>
+    </row>
+    <row r="97" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="6"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="6"/>
+      <c r="D97" s="6"/>
+      <c r="E97" s="6"/>
+      <c r="F97" s="6"/>
+      <c r="G97" s="6"/>
+      <c r="H97" s="6"/>
+      <c r="I97" s="6"/>
+      <c r="J97" s="6"/>
+      <c r="K97" s="6"/>
+      <c r="L97" s="6"/>
+      <c r="M97" s="6"/>
+      <c r="N97" s="6"/>
+      <c r="O97" s="6"/>
+      <c r="P97" s="6"/>
+      <c r="Q97" s="6"/>
+      <c r="R97" s="6"/>
+      <c r="S97" s="6"/>
+      <c r="T97" s="91"/>
+      <c r="U97" s="91"/>
+      <c r="V97" s="97" t="s">
         <v>3</v>
       </c>
-      <c r="W96" s="47"/>
-[...7 lines deleted...]
-      <c r="B97" s="9">
+      <c r="W97" s="97"/>
+      <c r="X97" s="97"/>
+      <c r="Y97" s="5"/>
+      <c r="Z97" s="5"/>
+      <c r="AA97" s="5"/>
+    </row>
+    <row r="98" spans="1:27" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="7"/>
+      <c r="B98" s="8">
         <v>2003</v>
       </c>
-      <c r="C97" s="9">
+      <c r="C98" s="8">
         <v>2004</v>
       </c>
-      <c r="D97" s="9">
+      <c r="D98" s="8">
         <v>2005</v>
       </c>
-      <c r="E97" s="9">
+      <c r="E98" s="8">
         <v>2006</v>
       </c>
-      <c r="F97" s="9">
+      <c r="F98" s="8">
         <v>2007</v>
       </c>
-      <c r="G97" s="9">
+      <c r="G98" s="8">
         <v>2008</v>
       </c>
-      <c r="H97" s="9">
+      <c r="H98" s="8">
         <v>2009</v>
       </c>
-      <c r="I97" s="9">
+      <c r="I98" s="8">
         <v>2010</v>
       </c>
-      <c r="J97" s="9">
+      <c r="J98" s="8">
         <v>2011</v>
       </c>
-      <c r="K97" s="9">
+      <c r="K98" s="8">
         <v>2012</v>
       </c>
-      <c r="L97" s="9">
+      <c r="L98" s="8">
         <v>2013</v>
       </c>
-      <c r="M97" s="9">
+      <c r="M98" s="8">
         <v>2014</v>
       </c>
-      <c r="N97" s="9">
+      <c r="N98" s="8">
         <v>2015</v>
       </c>
-      <c r="O97" s="9">
+      <c r="O98" s="8">
         <v>2016</v>
       </c>
-      <c r="P97" s="9">
+      <c r="P98" s="8">
         <v>2017</v>
       </c>
-      <c r="Q97" s="9">
+      <c r="Q98" s="8">
         <v>2018</v>
       </c>
-      <c r="R97" s="9">
+      <c r="R98" s="8">
         <v>2019</v>
       </c>
-      <c r="S97" s="9">
+      <c r="S98" s="8">
         <v>2020</v>
       </c>
-      <c r="T97" s="9">
+      <c r="T98" s="8">
         <v>2021</v>
       </c>
-      <c r="U97" s="9" t="s">
+      <c r="U98" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="V97" s="9" t="s">
+      <c r="V98" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="W97" s="9" t="s">
+      <c r="W98" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="X97" s="6"/>
-[...5 lines deleted...]
-      <c r="A98" s="49" t="s">
+      <c r="X98" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y98" s="5"/>
+      <c r="Z98" s="5"/>
+      <c r="AA98" s="5"/>
+    </row>
+    <row r="99" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A99" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B98" s="33">
+      <c r="B99" s="32">
         <v>3.6</v>
       </c>
-      <c r="C98" s="33">
+      <c r="C99" s="32">
         <v>0.6</v>
       </c>
-      <c r="D98" s="33">
+      <c r="D99" s="32">
         <v>8.4</v>
       </c>
-      <c r="E98" s="33">
+      <c r="E99" s="32">
         <v>14.1</v>
       </c>
-      <c r="F98" s="33">
+      <c r="F99" s="32">
         <v>57</v>
       </c>
-      <c r="G98" s="33" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="33">
+      <c r="G99" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H99" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I98" s="32">
+      <c r="I99" s="31">
         <v>0.7</v>
       </c>
-      <c r="J98" s="34">
+      <c r="J99" s="33">
         <v>2.5</v>
       </c>
-      <c r="K98" s="34">
+      <c r="K99" s="33">
         <v>1.6</v>
       </c>
-      <c r="L98" s="34">
+      <c r="L99" s="33">
         <v>6.2</v>
       </c>
-      <c r="M98" s="34">
+      <c r="M99" s="33">
         <v>3</v>
       </c>
-      <c r="N98" s="34">
+      <c r="N99" s="33">
         <v>2.5</v>
       </c>
-      <c r="O98" s="42">
+      <c r="O99" s="41">
         <v>4.8</v>
       </c>
-      <c r="P98" s="42">
+      <c r="P99" s="41">
         <v>16.600000000000001</v>
       </c>
-      <c r="Q98" s="34">
+      <c r="Q99" s="33">
         <v>1021</v>
       </c>
-      <c r="R98" s="34">
+      <c r="R99" s="33">
         <v>1001.3</v>
       </c>
-      <c r="S98" s="34">
+      <c r="S99" s="33">
         <v>266.60000000000002</v>
       </c>
-      <c r="T98" s="34">
+      <c r="T99" s="33">
         <v>111.9</v>
       </c>
-      <c r="U98" s="34">
+      <c r="U99" s="33">
         <v>774.3</v>
       </c>
-      <c r="V98" s="36">
+      <c r="V99" s="35">
         <v>748.1</v>
       </c>
-      <c r="W98" s="37">
+      <c r="W99" s="36">
         <v>1035.9000000000001</v>
       </c>
-      <c r="X98" s="6"/>
-[...5 lines deleted...]
-      <c r="A99" s="54" t="s">
+      <c r="X99" s="87">
+        <v>800.2</v>
+      </c>
+      <c r="Y99" s="5"/>
+      <c r="Z99" s="5"/>
+      <c r="AA99" s="5"/>
+    </row>
+    <row r="100" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A100" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B99" s="33">
+      <c r="B100" s="32">
         <v>2.1</v>
       </c>
-      <c r="C99" s="33">
+      <c r="C100" s="32">
         <v>0.6</v>
       </c>
-      <c r="D99" s="33">
+      <c r="D100" s="32">
         <v>8.4</v>
       </c>
-      <c r="E99" s="33">
+      <c r="E100" s="32">
         <v>14.1</v>
       </c>
-      <c r="F99" s="33">
+      <c r="F100" s="32">
         <v>57</v>
       </c>
-      <c r="G99" s="33" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="33">
+      <c r="G100" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H100" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I99" s="32">
+      <c r="I100" s="31">
         <v>0.7</v>
       </c>
-      <c r="J99" s="34">
+      <c r="J100" s="33">
         <v>2.5</v>
       </c>
-      <c r="K99" s="34">
+      <c r="K100" s="33">
         <v>1.6</v>
       </c>
-      <c r="L99" s="34">
+      <c r="L100" s="33">
         <v>6.2</v>
       </c>
-      <c r="M99" s="17" t="s">
-[...8 lines deleted...]
-      <c r="P99" s="42">
+      <c r="M100" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N100" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O100" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="P100" s="41">
         <v>11.9</v>
       </c>
-      <c r="Q99" s="34">
+      <c r="Q100" s="33">
         <v>1018.3</v>
       </c>
-      <c r="R99" s="34">
+      <c r="R100" s="33">
         <v>1000.4</v>
       </c>
-      <c r="S99" s="34">
+      <c r="S100" s="33">
         <v>265.39999999999998</v>
       </c>
-      <c r="T99" s="34">
+      <c r="T100" s="33">
         <v>110</v>
       </c>
-      <c r="U99" s="34">
+      <c r="U100" s="33">
         <v>774.3</v>
       </c>
-      <c r="V99" s="36">
+      <c r="V100" s="35">
         <v>748.1</v>
       </c>
-      <c r="W99" s="37">
+      <c r="W100" s="36">
         <v>1035.9000000000001</v>
       </c>
-      <c r="X99" s="6"/>
-[...5 lines deleted...]
-      <c r="A100" s="49" t="s">
+      <c r="X100" s="87">
+        <v>800.2</v>
+      </c>
+      <c r="Y100" s="5"/>
+      <c r="Z100" s="5"/>
+      <c r="AA100" s="5"/>
+    </row>
+    <row r="101" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A101" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B100" s="33">
+      <c r="B101" s="32">
         <v>1.5</v>
       </c>
-      <c r="C100" s="33" t="s">
-[...29 lines deleted...]
-      <c r="M100" s="34">
+      <c r="C101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="J101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="K101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="L101" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="M101" s="33">
         <v>3</v>
       </c>
-      <c r="N100" s="19">
+      <c r="N101" s="18">
         <v>2.5</v>
       </c>
-      <c r="O100" s="42">
+      <c r="O101" s="41">
         <v>4.8</v>
       </c>
-      <c r="P100" s="42">
+      <c r="P101" s="41">
         <v>4.7</v>
       </c>
-      <c r="Q100" s="34">
+      <c r="Q101" s="33">
         <v>2.7</v>
       </c>
-      <c r="R100" s="34" t="s">
-[...5 lines deleted...]
-      <c r="T100" s="34">
+      <c r="R101" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="S101" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="T101" s="33">
         <v>1.9</v>
       </c>
-      <c r="U100" s="21" t="s">
-[...43 lines deleted...]
-      <c r="A102" s="91" t="s">
+      <c r="U101" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V101" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W101" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X101" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="5"/>
+      <c r="Z101" s="5"/>
+      <c r="AA101" s="5"/>
+    </row>
+    <row r="102" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A102" s="5"/>
+      <c r="B102" s="5"/>
+      <c r="C102" s="5"/>
+      <c r="D102" s="5"/>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5"/>
+      <c r="G102" s="5"/>
+      <c r="H102" s="5"/>
+      <c r="I102" s="5"/>
+      <c r="J102" s="5"/>
+      <c r="K102" s="5"/>
+      <c r="L102" s="5"/>
+      <c r="M102" s="5"/>
+      <c r="N102" s="5"/>
+      <c r="O102" s="5"/>
+      <c r="P102" s="5"/>
+      <c r="Q102" s="5"/>
+      <c r="R102" s="5"/>
+      <c r="S102" s="5"/>
+      <c r="T102" s="5"/>
+      <c r="U102" s="5"/>
+      <c r="V102" s="5"/>
+      <c r="W102" s="5"/>
+      <c r="X102" s="5"/>
+      <c r="Y102" s="5"/>
+      <c r="Z102" s="5"/>
+      <c r="AA102" s="5"/>
+    </row>
+    <row r="103" spans="1:27" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="B102" s="92"/>
-[...30 lines deleted...]
-      <c r="E103" s="48" t="s">
+      <c r="B103" s="93"/>
+      <c r="C103" s="93"/>
+      <c r="D103" s="93"/>
+      <c r="E103" s="93"/>
+      <c r="F103" s="93"/>
+      <c r="G103" s="105"/>
+      <c r="H103" s="105"/>
+      <c r="I103" s="105"/>
+      <c r="J103" s="105"/>
+      <c r="K103" s="105"/>
+      <c r="L103" s="105"/>
+      <c r="M103" s="105"/>
+      <c r="N103" s="105"/>
+      <c r="O103" s="84"/>
+      <c r="P103" s="84"/>
+      <c r="Q103" s="84"/>
+      <c r="R103" s="5"/>
+      <c r="S103" s="5"/>
+      <c r="T103" s="5"/>
+      <c r="U103" s="5"/>
+      <c r="V103" s="5"/>
+      <c r="W103" s="5"/>
+      <c r="X103" s="5"/>
+      <c r="Y103" s="5"/>
+      <c r="Z103" s="5"/>
+      <c r="AA103" s="5"/>
+    </row>
+    <row r="104" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="6"/>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
+      <c r="F104" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="F103" s="6"/>
-[...24 lines deleted...]
-      <c r="B104" s="9">
+      <c r="G104" s="5"/>
+      <c r="H104" s="5"/>
+      <c r="I104" s="5"/>
+      <c r="J104" s="5"/>
+      <c r="K104" s="5"/>
+      <c r="L104" s="5"/>
+      <c r="M104" s="5"/>
+      <c r="N104" s="5"/>
+      <c r="O104" s="5"/>
+      <c r="P104" s="5"/>
+      <c r="Q104" s="5"/>
+      <c r="R104" s="5"/>
+      <c r="S104" s="5"/>
+      <c r="T104" s="5"/>
+      <c r="U104" s="5"/>
+      <c r="V104" s="5"/>
+      <c r="W104" s="5"/>
+      <c r="X104" s="5"/>
+      <c r="Y104" s="5"/>
+      <c r="Z104" s="5"/>
+      <c r="AA104" s="5"/>
+    </row>
+    <row r="105" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="7"/>
+      <c r="B105" s="8">
         <v>2021</v>
       </c>
-      <c r="C104" s="9" t="s">
+      <c r="C105" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D104" s="9" t="s">
+      <c r="D105" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E104" s="9" t="s">
+      <c r="E105" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F104" s="6"/>
-[...23 lines deleted...]
-      <c r="A105" s="49" t="s">
+      <c r="F105" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5"/>
+      <c r="K105" s="5"/>
+      <c r="L105" s="5"/>
+      <c r="M105" s="5"/>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="5"/>
+      <c r="Q105" s="5"/>
+      <c r="R105" s="5"/>
+      <c r="S105" s="5"/>
+      <c r="T105" s="5"/>
+      <c r="U105" s="5"/>
+      <c r="V105" s="5"/>
+      <c r="W105" s="5"/>
+      <c r="X105" s="5"/>
+      <c r="Y105" s="5"/>
+      <c r="Z105" s="5"/>
+      <c r="AA105" s="5"/>
+    </row>
+    <row r="106" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A106" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B105" s="21">
-[...35 lines deleted...]
-      <c r="A106" s="54" t="s">
+      <c r="B106" s="20">
+        <v>1</v>
+      </c>
+      <c r="C106" s="20">
+        <v>1</v>
+      </c>
+      <c r="D106" s="20">
+        <v>1</v>
+      </c>
+      <c r="E106" s="20">
+        <v>1</v>
+      </c>
+      <c r="F106" s="20">
+        <v>1</v>
+      </c>
+      <c r="G106" s="5"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="5"/>
+      <c r="J106" s="5"/>
+      <c r="K106" s="5"/>
+      <c r="L106" s="5"/>
+      <c r="M106" s="5"/>
+      <c r="N106" s="5"/>
+      <c r="O106" s="5"/>
+      <c r="P106" s="5"/>
+      <c r="Q106" s="5"/>
+      <c r="R106" s="5"/>
+      <c r="S106" s="5"/>
+      <c r="T106" s="5"/>
+      <c r="U106" s="5"/>
+      <c r="V106" s="5"/>
+      <c r="W106" s="5"/>
+      <c r="X106" s="5"/>
+      <c r="Y106" s="5"/>
+      <c r="Z106" s="5"/>
+      <c r="AA106" s="5"/>
+    </row>
+    <row r="107" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A107" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B106" s="21">
-[...35 lines deleted...]
-      <c r="A107" s="49" t="s">
+      <c r="B107" s="20">
+        <v>1</v>
+      </c>
+      <c r="C107" s="20">
+        <v>1</v>
+      </c>
+      <c r="D107" s="20">
+        <v>1</v>
+      </c>
+      <c r="E107" s="20">
+        <v>1</v>
+      </c>
+      <c r="F107" s="20">
+        <v>1</v>
+      </c>
+      <c r="G107" s="5"/>
+      <c r="H107" s="5"/>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5"/>
+      <c r="K107" s="5"/>
+      <c r="L107" s="5"/>
+      <c r="M107" s="5"/>
+      <c r="N107" s="5"/>
+      <c r="O107" s="5"/>
+      <c r="P107" s="5"/>
+      <c r="Q107" s="5"/>
+      <c r="R107" s="5"/>
+      <c r="S107" s="5"/>
+      <c r="T107" s="5"/>
+      <c r="U107" s="5"/>
+      <c r="V107" s="5"/>
+      <c r="W107" s="5"/>
+      <c r="X107" s="5"/>
+      <c r="Y107" s="5"/>
+      <c r="Z107" s="5"/>
+      <c r="AA107" s="5"/>
+    </row>
+    <row r="108" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A108" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B107" s="59" t="s">
-[...64 lines deleted...]
-      <c r="A109" s="94" t="s">
+      <c r="B108" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F108" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="5"/>
+      <c r="H108" s="5"/>
+      <c r="I108" s="5"/>
+      <c r="J108" s="5"/>
+      <c r="K108" s="5"/>
+      <c r="L108" s="5"/>
+      <c r="M108" s="5"/>
+      <c r="N108" s="5"/>
+      <c r="O108" s="5"/>
+      <c r="P108" s="5"/>
+      <c r="Q108" s="5"/>
+      <c r="R108" s="5"/>
+      <c r="S108" s="5"/>
+      <c r="T108" s="5"/>
+      <c r="U108" s="5"/>
+      <c r="V108" s="5"/>
+      <c r="W108" s="5"/>
+      <c r="X108" s="5"/>
+      <c r="Y108" s="5"/>
+      <c r="Z108" s="5"/>
+      <c r="AA108" s="5"/>
+    </row>
+    <row r="109" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A109" s="5"/>
+      <c r="B109" s="5"/>
+      <c r="C109" s="5"/>
+      <c r="D109" s="5"/>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+      <c r="G109" s="5"/>
+      <c r="H109" s="5"/>
+      <c r="I109" s="5"/>
+      <c r="J109" s="5"/>
+      <c r="K109" s="5"/>
+      <c r="L109" s="5"/>
+      <c r="M109" s="5"/>
+      <c r="N109" s="5"/>
+      <c r="O109" s="5"/>
+      <c r="P109" s="5"/>
+      <c r="Q109" s="5"/>
+      <c r="R109" s="5"/>
+      <c r="S109" s="5"/>
+      <c r="T109" s="5"/>
+      <c r="U109" s="5"/>
+      <c r="V109" s="5"/>
+      <c r="W109" s="5"/>
+      <c r="X109" s="5"/>
+      <c r="Y109" s="5"/>
+      <c r="Z109" s="5"/>
+      <c r="AA109" s="5"/>
+    </row>
+    <row r="110" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="B109" s="95"/>
-[...30 lines deleted...]
-      <c r="E110" s="48" t="s">
+      <c r="B110" s="93"/>
+      <c r="C110" s="93"/>
+      <c r="D110" s="93"/>
+      <c r="E110" s="93"/>
+      <c r="F110" s="93"/>
+      <c r="G110" s="105"/>
+      <c r="H110" s="84"/>
+      <c r="I110" s="84"/>
+      <c r="J110" s="84"/>
+      <c r="K110" s="84"/>
+      <c r="L110" s="84"/>
+      <c r="M110" s="84"/>
+      <c r="N110" s="84"/>
+      <c r="O110" s="84"/>
+      <c r="P110" s="84"/>
+      <c r="Q110" s="84"/>
+      <c r="R110" s="5"/>
+      <c r="S110" s="5"/>
+      <c r="T110" s="5"/>
+      <c r="U110" s="5"/>
+      <c r="V110" s="5"/>
+      <c r="W110" s="5"/>
+      <c r="X110" s="5"/>
+      <c r="Y110" s="5"/>
+      <c r="Z110" s="5"/>
+      <c r="AA110" s="5"/>
+    </row>
+    <row r="111" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="6"/>
+      <c r="B111" s="6"/>
+      <c r="C111" s="6"/>
+      <c r="E111" s="45"/>
+      <c r="F111" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="F110" s="6"/>
-[...24 lines deleted...]
-      <c r="B111" s="9">
+      <c r="G111" s="5"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5"/>
+      <c r="K111" s="5"/>
+      <c r="L111" s="5"/>
+      <c r="M111" s="5"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="5"/>
+      <c r="Y111" s="5"/>
+      <c r="Z111" s="5"/>
+      <c r="AA111" s="5"/>
+    </row>
+    <row r="112" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="7"/>
+      <c r="B112" s="8">
         <v>2021</v>
       </c>
-      <c r="C111" s="9" t="s">
+      <c r="C112" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D111" s="9" t="s">
+      <c r="D112" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E111" s="9" t="s">
+      <c r="E112" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F111" s="6"/>
-[...23 lines deleted...]
-      <c r="A112" s="49" t="s">
+      <c r="F112" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G112" s="5"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5"/>
+      <c r="K112" s="5"/>
+      <c r="L112" s="5"/>
+      <c r="M112" s="5"/>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="5"/>
+      <c r="S112" s="5"/>
+      <c r="T112" s="5"/>
+      <c r="U112" s="5"/>
+      <c r="V112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="X112" s="5"/>
+      <c r="Y112" s="5"/>
+      <c r="Z112" s="5"/>
+      <c r="AA112" s="5"/>
+    </row>
+    <row r="113" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A113" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B112" s="21">
+      <c r="B113" s="20">
         <v>146</v>
       </c>
-      <c r="C112" s="21" t="s">
-[...32 lines deleted...]
-      <c r="A113" s="54" t="s">
+      <c r="C113" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D113" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F113" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5"/>
+      <c r="K113" s="5"/>
+      <c r="L113" s="5"/>
+      <c r="M113" s="5"/>
+      <c r="N113" s="5"/>
+      <c r="O113" s="5"/>
+      <c r="P113" s="5"/>
+      <c r="Q113" s="5"/>
+      <c r="R113" s="5"/>
+      <c r="S113" s="5"/>
+      <c r="T113" s="5"/>
+      <c r="U113" s="5"/>
+      <c r="V113" s="5"/>
+      <c r="W113" s="5"/>
+      <c r="X113" s="5"/>
+      <c r="Y113" s="5"/>
+      <c r="Z113" s="5"/>
+      <c r="AA113" s="5"/>
+    </row>
+    <row r="114" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A114" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B113" s="21">
+      <c r="B114" s="20">
         <v>146</v>
       </c>
-      <c r="C113" s="21" t="s">
-[...32 lines deleted...]
-      <c r="A114" s="49" t="s">
+      <c r="C114" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F114" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5"/>
+      <c r="K114" s="5"/>
+      <c r="L114" s="5"/>
+      <c r="M114" s="5"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="5"/>
+      <c r="Y114" s="5"/>
+      <c r="Z114" s="5"/>
+      <c r="AA114" s="5"/>
+    </row>
+    <row r="115" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A115" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B114" s="59" t="s">
-[...64 lines deleted...]
-      <c r="A116" s="94" t="s">
+      <c r="B115" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="5"/>
+      <c r="H115" s="5"/>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5"/>
+      <c r="K115" s="5"/>
+      <c r="L115" s="5"/>
+      <c r="M115" s="5"/>
+      <c r="N115" s="5"/>
+      <c r="O115" s="5"/>
+      <c r="P115" s="5"/>
+      <c r="Q115" s="5"/>
+      <c r="R115" s="5"/>
+      <c r="S115" s="5"/>
+      <c r="T115" s="5"/>
+      <c r="U115" s="5"/>
+      <c r="V115" s="5"/>
+      <c r="W115" s="5"/>
+      <c r="X115" s="5"/>
+      <c r="Y115" s="5"/>
+      <c r="Z115" s="5"/>
+      <c r="AA115" s="5"/>
+    </row>
+    <row r="116" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A116" s="5"/>
+      <c r="B116" s="5"/>
+      <c r="C116" s="5"/>
+      <c r="D116" s="5"/>
+      <c r="E116" s="5"/>
+      <c r="F116" s="5"/>
+      <c r="G116" s="5"/>
+      <c r="H116" s="5"/>
+      <c r="I116" s="5"/>
+      <c r="J116" s="5"/>
+      <c r="K116" s="5"/>
+      <c r="L116" s="5"/>
+      <c r="M116" s="5"/>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+      <c r="R116" s="5"/>
+      <c r="S116" s="5"/>
+      <c r="T116" s="5"/>
+      <c r="U116" s="5"/>
+      <c r="V116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="X116" s="5"/>
+      <c r="Y116" s="5"/>
+      <c r="Z116" s="5"/>
+      <c r="AA116" s="5"/>
+    </row>
+    <row r="117" spans="1:27" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="B116" s="95"/>
-[...30 lines deleted...]
-      <c r="D117" s="47" t="s">
+      <c r="B117" s="93"/>
+      <c r="C117" s="93"/>
+      <c r="D117" s="93"/>
+      <c r="E117" s="93"/>
+      <c r="F117" s="93"/>
+      <c r="G117" s="105"/>
+      <c r="H117" s="105"/>
+      <c r="I117" s="84"/>
+      <c r="J117" s="84"/>
+      <c r="K117" s="84"/>
+      <c r="L117" s="84"/>
+      <c r="M117" s="84"/>
+      <c r="N117" s="84"/>
+      <c r="O117" s="84"/>
+      <c r="P117" s="84"/>
+      <c r="Q117" s="84"/>
+      <c r="R117" s="5"/>
+      <c r="S117" s="5"/>
+      <c r="T117" s="5"/>
+      <c r="U117" s="5"/>
+      <c r="V117" s="5"/>
+      <c r="W117" s="5"/>
+      <c r="X117" s="5"/>
+      <c r="Y117" s="5"/>
+      <c r="Z117" s="5"/>
+      <c r="AA117" s="5"/>
+    </row>
+    <row r="118" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="6"/>
+      <c r="B118" s="90"/>
+      <c r="C118" s="90"/>
+      <c r="D118" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="E117" s="47"/>
-[...25 lines deleted...]
-      <c r="B118" s="9">
+      <c r="E118" s="90"/>
+      <c r="F118" s="90"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5"/>
+      <c r="K118" s="5"/>
+      <c r="L118" s="5"/>
+      <c r="M118" s="5"/>
+      <c r="N118" s="5"/>
+      <c r="O118" s="5"/>
+      <c r="P118" s="5"/>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5"/>
+      <c r="S118" s="5"/>
+      <c r="T118" s="5"/>
+      <c r="U118" s="5"/>
+      <c r="V118" s="5"/>
+      <c r="W118" s="5"/>
+      <c r="X118" s="5"/>
+      <c r="Y118" s="5"/>
+      <c r="Z118" s="5"/>
+      <c r="AA118" s="5"/>
+    </row>
+    <row r="119" spans="1:27" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="7"/>
+      <c r="B119" s="8">
         <v>2021</v>
       </c>
-      <c r="C118" s="9" t="s">
+      <c r="C119" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D118" s="9" t="s">
+      <c r="D119" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E118" s="9" t="s">
+      <c r="E119" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F118" s="6"/>
-[...23 lines deleted...]
-      <c r="A119" s="49" t="s">
+      <c r="F119" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G119" s="5"/>
+      <c r="H119" s="5"/>
+      <c r="I119" s="5"/>
+      <c r="J119" s="5"/>
+      <c r="K119" s="5"/>
+      <c r="L119" s="5"/>
+      <c r="M119" s="5"/>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+      <c r="R119" s="5"/>
+      <c r="S119" s="5"/>
+      <c r="T119" s="5"/>
+      <c r="U119" s="5"/>
+      <c r="V119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="X119" s="5"/>
+      <c r="Y119" s="5"/>
+      <c r="Z119" s="5"/>
+      <c r="AA119" s="5"/>
+    </row>
+    <row r="120" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A120" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B119" s="33">
+      <c r="B120" s="32">
         <v>2636.1439999999998</v>
       </c>
-      <c r="C119" s="33" t="s">
-[...32 lines deleted...]
-      <c r="A120" s="54" t="s">
+      <c r="C120" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E120" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F120" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G120" s="5"/>
+      <c r="H120" s="5"/>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5"/>
+      <c r="K120" s="5"/>
+      <c r="L120" s="5"/>
+      <c r="M120" s="5"/>
+      <c r="N120" s="5"/>
+      <c r="O120" s="5"/>
+      <c r="P120" s="5"/>
+      <c r="Q120" s="5"/>
+      <c r="R120" s="5"/>
+      <c r="S120" s="5"/>
+      <c r="T120" s="5"/>
+      <c r="U120" s="5"/>
+      <c r="V120" s="5"/>
+      <c r="W120" s="5"/>
+      <c r="X120" s="5"/>
+      <c r="Y120" s="5"/>
+      <c r="Z120" s="5"/>
+      <c r="AA120" s="5"/>
+    </row>
+    <row r="121" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A121" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B120" s="33">
+      <c r="B121" s="32">
         <v>2636.1439999999998</v>
       </c>
-      <c r="C120" s="33" t="s">
-[...32 lines deleted...]
-      <c r="A121" s="49" t="s">
+      <c r="C121" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D121" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="F121" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="5"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="5"/>
+      <c r="J121" s="5"/>
+      <c r="K121" s="5"/>
+      <c r="L121" s="5"/>
+      <c r="M121" s="5"/>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="5"/>
+      <c r="Q121" s="5"/>
+      <c r="R121" s="5"/>
+      <c r="S121" s="5"/>
+      <c r="T121" s="5"/>
+      <c r="U121" s="5"/>
+      <c r="V121" s="5"/>
+      <c r="W121" s="5"/>
+      <c r="X121" s="5"/>
+      <c r="Y121" s="5"/>
+      <c r="Z121" s="5"/>
+      <c r="AA121" s="5"/>
+    </row>
+    <row r="122" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A122" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B121" s="59" t="s">
-[...35 lines deleted...]
-      <c r="A122" s="96" t="s">
+      <c r="B122" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D122" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F122" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="5"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5"/>
+      <c r="K122" s="5"/>
+      <c r="L122" s="5"/>
+      <c r="M122" s="5"/>
+      <c r="N122" s="5"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+      <c r="R122" s="5"/>
+      <c r="S122" s="5"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="X122" s="5"/>
+      <c r="Y122" s="5"/>
+      <c r="Z122" s="5"/>
+      <c r="AA122" s="5"/>
+    </row>
+    <row r="123" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A123" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="B122" s="96"/>
-[...27 lines deleted...]
-      <c r="A123" s="97" t="s">
+      <c r="B123" s="89"/>
+      <c r="C123" s="89"/>
+      <c r="D123" s="89"/>
+      <c r="E123" s="89"/>
+      <c r="F123" s="5"/>
+      <c r="G123" s="5"/>
+      <c r="H123" s="5"/>
+      <c r="I123" s="5"/>
+      <c r="J123" s="5"/>
+      <c r="K123" s="5"/>
+      <c r="L123" s="5"/>
+      <c r="M123" s="5"/>
+      <c r="N123" s="5"/>
+      <c r="O123" s="5"/>
+      <c r="P123" s="5"/>
+      <c r="Q123" s="5"/>
+      <c r="R123" s="5"/>
+      <c r="S123" s="5"/>
+      <c r="T123" s="5"/>
+      <c r="U123" s="5"/>
+      <c r="V123" s="5"/>
+      <c r="W123" s="5"/>
+      <c r="X123" s="5"/>
+      <c r="Y123" s="5"/>
+      <c r="Z123" s="5"/>
+      <c r="AA123" s="5"/>
+    </row>
+    <row r="124" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="85" t="s">
         <v>47</v>
       </c>
-      <c r="B123" s="98"/>
-[...53 lines deleted...]
-      <c r="AA124" s="6"/>
+      <c r="B124" s="86"/>
+      <c r="C124" s="86"/>
+      <c r="D124" s="86"/>
+      <c r="E124" s="86"/>
+      <c r="F124" s="5"/>
+      <c r="G124" s="5"/>
+      <c r="H124" s="5"/>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5"/>
+      <c r="K124" s="5"/>
+      <c r="L124" s="5"/>
+      <c r="M124" s="5"/>
+      <c r="N124" s="5"/>
+      <c r="O124" s="5"/>
+      <c r="P124" s="5"/>
+      <c r="Q124" s="5"/>
+      <c r="R124" s="5"/>
+      <c r="S124" s="5"/>
+      <c r="T124" s="5"/>
+      <c r="U124" s="5"/>
+      <c r="V124" s="5"/>
+      <c r="W124" s="5"/>
+      <c r="X124" s="5"/>
+      <c r="Y124" s="5"/>
+      <c r="Z124" s="5"/>
+      <c r="AA124" s="5"/>
+    </row>
+    <row r="125" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A125" s="5"/>
+      <c r="B125" s="5"/>
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+      <c r="G125" s="5"/>
+      <c r="H125" s="5"/>
+      <c r="I125" s="5"/>
+      <c r="J125" s="5"/>
+      <c r="K125" s="5"/>
+      <c r="L125" s="5"/>
+      <c r="M125" s="5"/>
+      <c r="N125" s="5"/>
+      <c r="O125" s="5"/>
+      <c r="P125" s="5"/>
+      <c r="Q125" s="5"/>
+      <c r="R125" s="5"/>
+      <c r="S125" s="5"/>
+      <c r="T125" s="5"/>
+      <c r="U125" s="5"/>
+      <c r="V125" s="5"/>
+      <c r="W125" s="5"/>
+      <c r="X125" s="5"/>
+      <c r="Y125" s="5"/>
+      <c r="Z125" s="5"/>
+      <c r="AA125" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="V89:W89"/>
-[...3 lines deleted...]
-    <mergeCell ref="A68:W68"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="V90:X90"/>
+    <mergeCell ref="V97:X97"/>
+    <mergeCell ref="D118:F118"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A26:Y26"/>
+    <mergeCell ref="A33:Y33"/>
+    <mergeCell ref="A40:Y40"/>
+    <mergeCell ref="A47:Y47"/>
+    <mergeCell ref="A54:Y54"/>
+    <mergeCell ref="A61:Y61"/>
+    <mergeCell ref="A68:Y68"/>
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A82:Y82"/>
+    <mergeCell ref="A89:X89"/>
+    <mergeCell ref="A96:X96"/>
+    <mergeCell ref="A103:F103"/>
     <mergeCell ref="U41:V41"/>
-    <mergeCell ref="A88:V88"/>
     <mergeCell ref="U48:V48"/>
     <mergeCell ref="U62:V62"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="U55:V55"/>
     <mergeCell ref="U34:V34"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="U27:V27"/>
-    <mergeCell ref="A1:W1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A116:H116"/>
+    <mergeCell ref="A123:E123"/>
     <mergeCell ref="U69:V69"/>
-    <mergeCell ref="U82:V82"/>
+    <mergeCell ref="U83:V83"/>
     <mergeCell ref="U76:V76"/>
-    <mergeCell ref="T96:U96"/>
-[...7 lines deleted...]
-    <mergeCell ref="A54:W54"/>
+    <mergeCell ref="T97:U97"/>
+    <mergeCell ref="T90:U90"/>
+    <mergeCell ref="B118:C118"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D7A8CE-64CA-4F92-830F-95C7DD79EA64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DF2C1C-7700-4A12-B28C-2EF3D437FA5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8285B12-80BC-4178-8BE0-B0C384F3834C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>