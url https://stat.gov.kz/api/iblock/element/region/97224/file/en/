--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20505" windowHeight="10050"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="24">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>The value of "X" - means confidential data</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of cinemas</t>
   </si>
   <si>
     <t>Number of cinema halls in indoor cinemas</t>
   </si>
   <si>
     <t>Number of places in indoor cinemas</t>
   </si>
   <si>
     <t>Number of held film screenings</t>
   </si>
   <si>
@@ -85,50 +85,56 @@
     <t>Presence of cinematographic organizations  engaged in film screening</t>
   </si>
   <si>
     <t>Pavlodar region</t>
   </si>
   <si>
     <t>Pavlodar c.a.</t>
   </si>
   <si>
     <t>Ekibastuz c.a.</t>
   </si>
   <si>
     <t xml:space="preserve">   districts:</t>
   </si>
   <si>
     <t xml:space="preserve">    districts:</t>
   </si>
   <si>
     <t xml:space="preserve">  districts:</t>
   </si>
   <si>
     <t>Terenkol</t>
   </si>
   <si>
     <t>Shcherbakty</t>
+  </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>* According to the Ministry of Culture and Information of Republic of Kazakhstan, based on informationfrom local executive bodies and film distributors.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1393,157 +1399,166 @@
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="10" xfId="136" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="10" xfId="633" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="394" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="394" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="10" xfId="632" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="10" xfId="393" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="10" xfId="455" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="738">
     <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="456"/>
     <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="46"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="47"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="457"/>
     <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="48"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="49"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="458"/>
     <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="50"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="51"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="459"/>
     <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="52"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="53"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="460"/>
     <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="54"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="55"/>
@@ -2552,3917 +2567,4027 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S132"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A78" sqref="A78"/>
+      <selection activeCell="U90" sqref="U90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="5.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="41" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="26.85546875" style="35" customWidth="1"/>
+    <col min="2" max="3" width="10" style="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="35" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10" style="35" bestFit="1" customWidth="1"/>
+    <col min="6" max="11" width="8.85546875" style="35" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="9.7109375" style="35" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" style="35" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
       <c r="S1" s="7"/>
     </row>
     <row r="2" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="11"/>
-[...15 lines deleted...]
-      <c r="R2" s="11"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="12"/>
-[...16 lines deleted...]
-      <c r="S3" s="7"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
     </row>
     <row r="4" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="13"/>
-      <c r="B4" s="14">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9">
         <v>2008</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="9">
         <v>2009</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="9">
         <v>2010</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="9">
         <v>2011</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="9">
         <v>2012</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="9">
         <v>2013</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="9">
         <v>2014</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="9">
         <v>2015</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="9">
         <v>2016</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="9">
         <v>2017</v>
       </c>
-      <c r="L4" s="15">
+      <c r="L4" s="10">
         <v>2018</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="10">
         <v>2019</v>
       </c>
-      <c r="N4" s="15">
+      <c r="N4" s="10">
         <v>2020</v>
       </c>
-      <c r="O4" s="15">
+      <c r="O4" s="10">
         <v>2021</v>
       </c>
-      <c r="P4" s="15">
+      <c r="P4" s="10">
         <v>2022</v>
       </c>
-      <c r="Q4" s="15">
+      <c r="Q4" s="10">
         <v>2023</v>
       </c>
-      <c r="R4" s="15">
+      <c r="R4" s="10">
         <v>2024</v>
       </c>
-      <c r="S4" s="7"/>
+      <c r="S4" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="5" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="12">
         <v>9</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="12">
         <v>9</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="12">
         <v>9</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="13">
         <v>6</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="13">
         <v>6</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="13">
         <v>6</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="13">
         <v>6</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="13">
         <v>6</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="13">
         <v>7</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="13">
         <v>5</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="13">
         <v>5</v>
       </c>
-      <c r="M5" s="19">
+      <c r="M5" s="14">
         <v>4</v>
       </c>
-      <c r="N5" s="19">
+      <c r="N5" s="14">
         <v>4</v>
       </c>
-      <c r="O5" s="19">
+      <c r="O5" s="14">
         <v>4</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P5" s="15">
         <v>5</v>
       </c>
-      <c r="Q5" s="20">
+      <c r="Q5" s="15">
         <v>5</v>
       </c>
-      <c r="R5" s="20">
+      <c r="R5" s="15">
         <v>5</v>
       </c>
-      <c r="S5" s="7"/>
+      <c r="S5" s="15">
+        <v>6</v>
+      </c>
     </row>
     <row r="6" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="21" t="s">
+      <c r="A6" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="12">
         <v>5</v>
       </c>
-      <c r="C6" s="17">
+      <c r="C6" s="12">
         <v>5</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D6" s="12">
         <v>7</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="13">
         <v>5</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="13">
         <v>5</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="13">
         <v>5</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="13">
         <v>5</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="13">
         <v>5</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="13">
         <v>6</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="13">
         <v>4</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="13">
         <v>4</v>
       </c>
-      <c r="M6" s="19">
+      <c r="M6" s="14">
         <v>3</v>
       </c>
-      <c r="N6" s="19">
+      <c r="N6" s="14">
         <v>3</v>
       </c>
-      <c r="O6" s="19">
+      <c r="O6" s="14">
         <v>3</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="15">
         <v>3</v>
       </c>
-      <c r="Q6" s="20">
+      <c r="Q6" s="15">
         <v>3</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="15">
         <v>3</v>
       </c>
-      <c r="S6" s="7"/>
+      <c r="S6" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="12">
         <v>2</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="12">
         <v>2</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="17">
         <v>1</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="18">
         <v>1</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="18">
         <v>1</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="18">
         <v>1</v>
       </c>
-      <c r="H7" s="23">
+      <c r="H7" s="18">
         <v>1</v>
       </c>
-      <c r="I7" s="23">
+      <c r="I7" s="18">
         <v>1</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="13">
         <v>1</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="13">
         <v>1</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="13">
         <v>1</v>
       </c>
-      <c r="M7" s="23" t="s">
+      <c r="M7" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="N7" s="23" t="s">
+      <c r="N7" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O7" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="15">
         <v>2</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="15">
         <v>2</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="15">
         <v>2</v>
       </c>
-      <c r="S7" s="7"/>
+      <c r="S7" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="17"/>
-[...16 lines deleted...]
-      <c r="S8" s="7"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="20"/>
+      <c r="R8" s="20"/>
+      <c r="S8" s="15"/>
     </row>
     <row r="9" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="17">
         <v>1</v>
       </c>
-      <c r="C9" s="22">
+      <c r="C9" s="17">
         <v>1</v>
       </c>
-      <c r="D9" s="17" t="s">
-[...44 lines deleted...]
-      <c r="S9" s="7"/>
+      <c r="D9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B10" s="17">
         <v>1</v>
       </c>
-      <c r="C10" s="22">
+      <c r="C10" s="17">
         <v>1</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="12">
         <v>1</v>
       </c>
-      <c r="E10" s="17" t="s">
-[...41 lines deleted...]
-      <c r="S10" s="7"/>
+      <c r="E10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="3"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="8" t="s">
+      <c r="A12" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="8"/>
-[...15 lines deleted...]
-      <c r="R12" s="8"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+      <c r="P12" s="38"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="38"/>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="26" t="s">
+      <c r="A13" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="26"/>
-[...16 lines deleted...]
-      <c r="S13" s="7"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="39"/>
+      <c r="O13" s="39"/>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="39"/>
+      <c r="R13" s="39"/>
+      <c r="S13" s="39"/>
     </row>
     <row r="14" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="13"/>
-      <c r="B14" s="15">
+      <c r="A14" s="8"/>
+      <c r="B14" s="10">
         <v>2008</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="10">
         <v>2009</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="10">
         <v>2010</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="10">
         <v>2011</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="10">
         <v>2012</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="10">
         <v>2013</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="10">
         <v>2014</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="10">
         <v>2015</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="9">
         <v>2016</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="9">
         <v>2017</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="10">
         <v>2018</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="10">
         <v>2019</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N14" s="10">
         <v>2020</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="10">
         <v>2021</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="10">
         <v>2022</v>
       </c>
-      <c r="Q14" s="27">
+      <c r="Q14" s="21">
         <v>2023</v>
       </c>
-      <c r="R14" s="27">
+      <c r="R14" s="21">
         <v>2024</v>
       </c>
-      <c r="S14" s="7"/>
+      <c r="S14" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="15" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="12">
         <v>5</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="12">
         <v>5</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="13">
         <v>6</v>
       </c>
-      <c r="E15" s="18">
+      <c r="E15" s="13">
         <v>6</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="13">
         <v>6</v>
       </c>
-      <c r="G15" s="18">
+      <c r="G15" s="13">
         <v>6</v>
       </c>
-      <c r="H15" s="18">
+      <c r="H15" s="13">
         <v>6</v>
       </c>
-      <c r="I15" s="18">
+      <c r="I15" s="13">
         <v>6</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="12">
         <v>6</v>
       </c>
-      <c r="K15" s="18">
+      <c r="K15" s="13">
         <v>5</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="13">
         <v>5</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="14">
         <v>4</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="14">
         <v>4</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="14">
         <v>4</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P15" s="15">
         <v>5</v>
       </c>
-      <c r="Q15" s="20">
+      <c r="Q15" s="15">
         <v>5</v>
       </c>
-      <c r="R15" s="20">
+      <c r="R15" s="15">
         <v>5</v>
       </c>
-      <c r="S15" s="7"/>
+      <c r="S15" s="15">
+        <v>6</v>
+      </c>
     </row>
     <row r="16" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B16" s="12">
         <v>4</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="12">
         <v>4</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="13">
         <v>5</v>
       </c>
-      <c r="E16" s="18">
+      <c r="E16" s="13">
         <v>5</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F16" s="13">
         <v>5</v>
       </c>
-      <c r="G16" s="18">
+      <c r="G16" s="13">
         <v>5</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H16" s="13">
         <v>5</v>
       </c>
-      <c r="I16" s="18">
+      <c r="I16" s="13">
         <v>5</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="12">
         <v>5</v>
       </c>
-      <c r="K16" s="18">
+      <c r="K16" s="13">
         <v>4</v>
       </c>
-      <c r="L16" s="18">
+      <c r="L16" s="13">
         <v>4</v>
       </c>
-      <c r="M16" s="19">
+      <c r="M16" s="14">
         <v>3</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="14">
         <v>3</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="14">
         <v>3</v>
       </c>
-      <c r="P16" s="20">
+      <c r="P16" s="15">
         <v>3</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="15">
         <v>3</v>
       </c>
-      <c r="R16" s="20">
+      <c r="R16" s="15">
         <v>3</v>
       </c>
-      <c r="S16" s="7"/>
+      <c r="S16" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="12">
         <v>1</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="12">
         <v>1</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="18">
         <v>1</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="18">
         <v>1</v>
       </c>
-      <c r="F17" s="23">
+      <c r="F17" s="18">
         <v>1</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="18">
         <v>1</v>
       </c>
-      <c r="H17" s="23">
+      <c r="H17" s="18">
         <v>1</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="18">
         <v>1</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="12">
         <v>1</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K17" s="13">
         <v>1</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L17" s="13">
         <v>1</v>
       </c>
-      <c r="M17" s="23" t="s">
+      <c r="M17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="N17" s="23" t="s">
+      <c r="N17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="O17" s="23" t="s">
+      <c r="O17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="15">
         <v>2</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="15">
         <v>2</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="15">
         <v>2</v>
       </c>
-      <c r="S17" s="7"/>
+      <c r="S17" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="18" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="17"/>
-[...16 lines deleted...]
-      <c r="S18" s="7"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="18"/>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
     </row>
     <row r="19" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+      <c r="A19" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="17" t="s">
-[...50 lines deleted...]
-      <c r="S19" s="7"/>
+      <c r="B19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="17" t="s">
-[...50 lines deleted...]
-      <c r="S20" s="7"/>
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="3"/>
       <c r="C21" s="2"/>
       <c r="D21" s="6"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="8" t="s">
+      <c r="A22" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="8"/>
-[...12 lines deleted...]
-      <c r="O22" s="8"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="26" t="s">
+      <c r="A23" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B23" s="26"/>
-[...13 lines deleted...]
-      <c r="P23" s="7"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="13"/>
-      <c r="B24" s="15">
+      <c r="A24" s="8"/>
+      <c r="B24" s="10">
         <v>2011</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="10">
         <v>2012</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="10">
         <v>2013</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="10">
         <v>2014</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="10">
         <v>2015</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="9">
         <v>2016</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="10">
         <v>2017</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="10">
         <v>2018</v>
       </c>
-      <c r="J24" s="15">
+      <c r="J24" s="10">
         <v>2019</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="10">
         <v>2020</v>
       </c>
-      <c r="L24" s="15">
+      <c r="L24" s="10">
         <v>2021</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="10">
         <v>2022</v>
       </c>
-      <c r="N24" s="27">
+      <c r="N24" s="21">
         <v>2023</v>
       </c>
-      <c r="O24" s="27">
+      <c r="O24" s="21">
         <v>2024</v>
       </c>
-      <c r="P24" s="7"/>
+      <c r="P24" s="21" t="s">
+        <v>22</v>
+      </c>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="16" t="s">
+      <c r="A25" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="17">
+      <c r="B25" s="12">
         <v>8</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C25" s="12">
         <v>8</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="12">
         <v>8</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="12">
         <v>8</v>
       </c>
-      <c r="F25" s="28">
+      <c r="F25" s="22">
         <v>10</v>
       </c>
-      <c r="G25" s="18">
+      <c r="G25" s="13">
         <v>13</v>
       </c>
-      <c r="H25" s="18">
+      <c r="H25" s="13">
         <v>13</v>
       </c>
-      <c r="I25" s="18">
+      <c r="I25" s="13">
         <v>13</v>
       </c>
-      <c r="J25" s="19">
+      <c r="J25" s="14">
         <v>12</v>
       </c>
-      <c r="K25" s="19">
+      <c r="K25" s="14">
         <v>12</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L25" s="14">
         <v>12</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="15">
         <v>16</v>
       </c>
-      <c r="N25" s="20">
+      <c r="N25" s="15">
         <v>16</v>
       </c>
-      <c r="O25" s="20">
+      <c r="O25" s="15">
         <v>18</v>
       </c>
-      <c r="P25" s="7"/>
+      <c r="P25" s="15">
+        <v>19</v>
+      </c>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="21" t="s">
+      <c r="A26" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="17">
+      <c r="B26" s="12">
         <v>7</v>
       </c>
-      <c r="C26" s="17">
+      <c r="C26" s="12">
         <v>7</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="12">
         <v>7</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="12">
         <v>5</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="13">
         <v>9</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="13">
         <v>12</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H26" s="13">
         <v>11</v>
       </c>
-      <c r="I26" s="18">
+      <c r="I26" s="13">
         <v>11</v>
       </c>
-      <c r="J26" s="19">
+      <c r="J26" s="14">
         <v>10</v>
       </c>
-      <c r="K26" s="19">
+      <c r="K26" s="14">
         <v>10</v>
       </c>
-      <c r="L26" s="19">
+      <c r="L26" s="14">
         <v>10</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="15">
         <v>10</v>
       </c>
-      <c r="N26" s="20">
+      <c r="N26" s="15">
         <v>10</v>
       </c>
-      <c r="O26" s="20">
+      <c r="O26" s="15">
         <v>12</v>
       </c>
-      <c r="P26" s="7"/>
+      <c r="P26" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="21" t="s">
+      <c r="A27" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="17">
+      <c r="B27" s="12">
         <v>1</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C27" s="12">
         <v>1</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="12">
         <v>1</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="12">
         <v>3</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="12">
         <v>1</v>
       </c>
-      <c r="G27" s="18">
+      <c r="G27" s="13">
         <v>1</v>
       </c>
-      <c r="H27" s="18">
+      <c r="H27" s="13">
         <v>2</v>
       </c>
-      <c r="I27" s="18">
+      <c r="I27" s="13">
         <v>2</v>
       </c>
-      <c r="J27" s="23" t="s">
+      <c r="J27" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="K27" s="23" t="s">
+      <c r="K27" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="L27" s="23" t="s">
+      <c r="L27" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="M27" s="20">
+      <c r="M27" s="15">
         <v>6</v>
       </c>
-      <c r="N27" s="20">
+      <c r="N27" s="15">
         <v>6</v>
       </c>
-      <c r="O27" s="20">
+      <c r="O27" s="15">
         <v>6</v>
       </c>
-      <c r="P27" s="7"/>
+      <c r="P27" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="21" t="s">
+      <c r="A28" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="17"/>
-[...13 lines deleted...]
-      <c r="P28" s="7"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+      <c r="P28" s="15"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="17" t="s">
-[...41 lines deleted...]
-      <c r="P29" s="7"/>
+      <c r="B29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="21" t="s">
+      <c r="A30" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="17" t="s">
-[...41 lines deleted...]
-      <c r="P30" s="7"/>
+      <c r="B30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="3"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="8" t="s">
+      <c r="A32" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="8"/>
-[...12 lines deleted...]
-      <c r="O32" s="8"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+      <c r="O32" s="38"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="26" t="s">
+      <c r="A33" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="26"/>
-[...13 lines deleted...]
-      <c r="P33" s="7"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39"/>
+      <c r="N33" s="39"/>
+      <c r="O33" s="39"/>
+      <c r="P33" s="39"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="13"/>
-      <c r="B34" s="15">
+      <c r="A34" s="8"/>
+      <c r="B34" s="10">
         <v>2011</v>
       </c>
-      <c r="C34" s="15">
+      <c r="C34" s="10">
         <v>2012</v>
       </c>
-      <c r="D34" s="15">
+      <c r="D34" s="10">
         <v>2013</v>
       </c>
-      <c r="E34" s="15">
+      <c r="E34" s="10">
         <v>2014</v>
       </c>
-      <c r="F34" s="15">
+      <c r="F34" s="10">
         <v>2015</v>
       </c>
-      <c r="G34" s="14">
+      <c r="G34" s="9">
         <v>2016</v>
       </c>
-      <c r="H34" s="15">
+      <c r="H34" s="10">
         <v>2017</v>
       </c>
-      <c r="I34" s="15">
+      <c r="I34" s="10">
         <v>2018</v>
       </c>
-      <c r="J34" s="15">
+      <c r="J34" s="10">
         <v>2019</v>
       </c>
-      <c r="K34" s="15">
+      <c r="K34" s="10">
         <v>2020</v>
       </c>
-      <c r="L34" s="15">
+      <c r="L34" s="10">
         <v>2021</v>
       </c>
-      <c r="M34" s="15">
+      <c r="M34" s="10">
         <v>2022</v>
       </c>
-      <c r="N34" s="27">
+      <c r="N34" s="21">
         <v>2023</v>
       </c>
-      <c r="O34" s="27">
+      <c r="O34" s="21">
         <v>2024</v>
       </c>
-      <c r="P34" s="7"/>
+      <c r="P34" s="21" t="s">
+        <v>22</v>
+      </c>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="16" t="s">
+      <c r="A35" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="17">
+      <c r="B35" s="12">
         <v>1983</v>
       </c>
-      <c r="C35" s="17">
+      <c r="C35" s="12">
         <v>1983</v>
       </c>
-      <c r="D35" s="17">
+      <c r="D35" s="12">
         <v>1983</v>
       </c>
-      <c r="E35" s="17">
+      <c r="E35" s="12">
         <v>1943</v>
       </c>
-      <c r="F35" s="29">
+      <c r="F35" s="23">
         <v>2143</v>
       </c>
-      <c r="G35" s="29">
+      <c r="G35" s="23">
         <v>2650</v>
       </c>
-      <c r="H35" s="29">
+      <c r="H35" s="23">
         <v>2307</v>
       </c>
-      <c r="I35" s="29">
+      <c r="I35" s="23">
         <v>2307</v>
       </c>
-      <c r="J35" s="19">
+      <c r="J35" s="14">
         <v>2021</v>
       </c>
-      <c r="K35" s="19">
+      <c r="K35" s="14">
         <v>2021</v>
       </c>
-      <c r="L35" s="19">
+      <c r="L35" s="14">
         <v>2021</v>
       </c>
-      <c r="M35" s="20">
+      <c r="M35" s="15">
         <v>2443</v>
       </c>
-      <c r="N35" s="25">
+      <c r="N35" s="20">
         <v>2428</v>
       </c>
-      <c r="O35" s="30">
+      <c r="O35" s="24">
         <v>2553</v>
       </c>
-      <c r="P35" s="7"/>
+      <c r="P35" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="21" t="s">
+      <c r="A36" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="31">
+      <c r="B36" s="25">
         <v>1639</v>
       </c>
-      <c r="C36" s="31">
+      <c r="C36" s="25">
         <v>1639</v>
       </c>
-      <c r="D36" s="31">
+      <c r="D36" s="25">
         <v>1649</v>
       </c>
-      <c r="E36" s="31">
+      <c r="E36" s="25">
         <v>1599</v>
       </c>
-      <c r="F36" s="29">
+      <c r="F36" s="23">
         <v>1799</v>
       </c>
-      <c r="G36" s="29">
+      <c r="G36" s="23">
         <v>2306</v>
       </c>
-      <c r="H36" s="29">
+      <c r="H36" s="23">
         <v>2121</v>
       </c>
-      <c r="I36" s="29">
+      <c r="I36" s="23">
         <v>2121</v>
       </c>
-      <c r="J36" s="19">
+      <c r="J36" s="14">
         <v>1835</v>
       </c>
-      <c r="K36" s="19">
+      <c r="K36" s="14">
         <v>1835</v>
       </c>
-      <c r="L36" s="19">
+      <c r="L36" s="14">
         <v>1835</v>
       </c>
-      <c r="M36" s="20">
+      <c r="M36" s="15">
         <v>1835</v>
       </c>
-      <c r="N36" s="20">
+      <c r="N36" s="15">
         <v>1835</v>
       </c>
-      <c r="O36" s="30">
+      <c r="O36" s="24">
         <v>1960</v>
       </c>
-      <c r="P36" s="7"/>
+      <c r="P36" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="21" t="s">
+      <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="17">
+      <c r="B37" s="12">
         <v>344</v>
       </c>
-      <c r="C37" s="17">
+      <c r="C37" s="12">
         <v>344</v>
       </c>
-      <c r="D37" s="17">
+      <c r="D37" s="12">
         <v>344</v>
       </c>
-      <c r="E37" s="17">
+      <c r="E37" s="12">
         <v>344</v>
       </c>
-      <c r="F37" s="28">
+      <c r="F37" s="22">
         <v>344</v>
       </c>
-      <c r="G37" s="18">
+      <c r="G37" s="13">
         <v>344</v>
       </c>
-      <c r="H37" s="18">
+      <c r="H37" s="13">
         <v>186</v>
       </c>
-      <c r="I37" s="18">
+      <c r="I37" s="13">
         <v>186</v>
       </c>
-      <c r="J37" s="32">
+      <c r="J37" s="26">
         <v>186</v>
       </c>
-      <c r="K37" s="33" t="s">
+      <c r="K37" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="L37" s="33" t="s">
+      <c r="L37" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="M37" s="20">
+      <c r="M37" s="15">
         <v>608</v>
       </c>
-      <c r="N37" s="25">
+      <c r="N37" s="20">
         <v>593</v>
       </c>
-      <c r="O37" s="34">
+      <c r="O37" s="28">
         <v>593</v>
       </c>
-      <c r="P37" s="7"/>
+      <c r="P37" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="17"/>
-[...13 lines deleted...]
-      <c r="P38" s="7"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="27"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="20"/>
+      <c r="O38" s="20"/>
+      <c r="P38" s="15"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="21" t="s">
+      <c r="A39" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="17" t="s">
-[...41 lines deleted...]
-      <c r="P39" s="7"/>
+      <c r="B39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="17" t="s">
-[...41 lines deleted...]
-      <c r="P40" s="7"/>
+      <c r="B40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="12" t="s">
+        <v>0</v>
+      </c>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="3"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="8" t="s">
+      <c r="A42" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B42" s="8"/>
-[...15 lines deleted...]
-      <c r="R42" s="8"/>
+      <c r="B42" s="38"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="38"/>
+      <c r="N42" s="38"/>
+      <c r="O42" s="38"/>
+      <c r="P42" s="38"/>
+      <c r="Q42" s="38"/>
+      <c r="R42" s="38"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="26" t="s">
+      <c r="A43" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B43" s="26"/>
-[...16 lines deleted...]
-      <c r="S43" s="7"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="39"/>
+      <c r="M43" s="39"/>
+      <c r="N43" s="39"/>
+      <c r="O43" s="39"/>
+      <c r="P43" s="39"/>
+      <c r="Q43" s="39"/>
+      <c r="R43" s="39"/>
+      <c r="S43" s="39"/>
     </row>
     <row r="44" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="13"/>
-      <c r="B44" s="15">
+      <c r="A44" s="8"/>
+      <c r="B44" s="10">
         <v>2008</v>
       </c>
-      <c r="C44" s="15">
+      <c r="C44" s="10">
         <v>2009</v>
       </c>
-      <c r="D44" s="15">
+      <c r="D44" s="10">
         <v>2010</v>
       </c>
-      <c r="E44" s="15">
+      <c r="E44" s="10">
         <v>2011</v>
       </c>
-      <c r="F44" s="15">
+      <c r="F44" s="10">
         <v>2012</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="10">
         <v>2013</v>
       </c>
-      <c r="H44" s="15">
+      <c r="H44" s="10">
         <v>2014</v>
       </c>
-      <c r="I44" s="15">
+      <c r="I44" s="10">
         <v>2015</v>
       </c>
-      <c r="J44" s="14">
+      <c r="J44" s="9">
         <v>2016</v>
       </c>
-      <c r="K44" s="14">
+      <c r="K44" s="9">
         <v>2017</v>
       </c>
-      <c r="L44" s="15">
+      <c r="L44" s="10">
         <v>2018</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="10">
         <v>2019</v>
       </c>
-      <c r="N44" s="15">
+      <c r="N44" s="10">
         <v>2020</v>
       </c>
-      <c r="O44" s="15">
+      <c r="O44" s="10">
         <v>2021</v>
       </c>
-      <c r="P44" s="15">
+      <c r="P44" s="10">
         <v>2022</v>
       </c>
-      <c r="Q44" s="27">
+      <c r="Q44" s="21">
         <v>2023</v>
       </c>
-      <c r="R44" s="27">
+      <c r="R44" s="21">
         <v>2024</v>
       </c>
-      <c r="S44" s="7"/>
+      <c r="S44" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="45" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="16" t="s">
+      <c r="A45" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B45" s="17">
+      <c r="B45" s="12">
         <v>12</v>
       </c>
-      <c r="C45" s="17">
+      <c r="C45" s="12">
         <v>10</v>
       </c>
-      <c r="D45" s="17">
+      <c r="D45" s="12">
         <v>10</v>
       </c>
-      <c r="E45" s="17">
+      <c r="E45" s="12">
         <v>9</v>
       </c>
-      <c r="F45" s="17">
+      <c r="F45" s="12">
         <v>9</v>
       </c>
-      <c r="G45" s="17">
+      <c r="G45" s="12">
         <v>10</v>
       </c>
-      <c r="H45" s="17">
+      <c r="H45" s="12">
         <v>10</v>
       </c>
-      <c r="I45" s="18">
+      <c r="I45" s="13">
         <v>10</v>
       </c>
-      <c r="J45" s="17">
+      <c r="J45" s="12">
         <v>12</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="29">
         <v>11</v>
       </c>
-      <c r="L45" s="36">
+      <c r="L45" s="30">
         <v>6</v>
       </c>
-      <c r="M45" s="37">
+      <c r="M45" s="31">
         <v>10</v>
       </c>
-      <c r="N45" s="37">
+      <c r="N45" s="31">
         <v>10</v>
       </c>
-      <c r="O45" s="19">
+      <c r="O45" s="14">
         <v>12</v>
       </c>
-      <c r="P45" s="20">
+      <c r="P45" s="15">
         <v>16</v>
       </c>
-      <c r="Q45" s="20">
+      <c r="Q45" s="15">
         <v>16</v>
       </c>
-      <c r="R45" s="30">
+      <c r="R45" s="24">
         <v>18</v>
       </c>
-      <c r="S45" s="7"/>
+      <c r="S45" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="46" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="21" t="s">
+      <c r="A46" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B46" s="17">
+      <c r="B46" s="12">
         <v>9</v>
       </c>
-      <c r="C46" s="17">
+      <c r="C46" s="12">
         <v>7</v>
       </c>
-      <c r="D46" s="17">
+      <c r="D46" s="12">
         <v>8</v>
       </c>
-      <c r="E46" s="17">
+      <c r="E46" s="12">
         <v>8</v>
       </c>
-      <c r="F46" s="17">
+      <c r="F46" s="12">
         <v>8</v>
       </c>
-      <c r="G46" s="17">
+      <c r="G46" s="12">
         <v>8</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="12">
         <v>8</v>
       </c>
-      <c r="I46" s="18">
+      <c r="I46" s="13">
         <v>9</v>
       </c>
-      <c r="J46" s="17">
+      <c r="J46" s="12">
         <v>9</v>
       </c>
-      <c r="K46" s="17">
+      <c r="K46" s="12">
         <v>8</v>
       </c>
-      <c r="L46" s="31">
+      <c r="L46" s="25">
         <v>5</v>
       </c>
-      <c r="M46" s="37">
+      <c r="M46" s="31">
         <v>8</v>
       </c>
-      <c r="N46" s="37">
+      <c r="N46" s="31">
         <v>8</v>
       </c>
-      <c r="O46" s="19">
+      <c r="O46" s="14">
         <v>10</v>
       </c>
-      <c r="P46" s="20">
+      <c r="P46" s="15">
         <v>10</v>
       </c>
-      <c r="Q46" s="20">
+      <c r="Q46" s="15">
         <v>10</v>
       </c>
-      <c r="R46" s="30">
+      <c r="R46" s="24">
         <v>12</v>
       </c>
-      <c r="S46" s="7"/>
+      <c r="S46" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="21" t="s">
+      <c r="A47" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B47" s="17">
+      <c r="B47" s="12">
         <v>1</v>
       </c>
-      <c r="C47" s="17">
+      <c r="C47" s="12">
         <v>1</v>
       </c>
-      <c r="D47" s="22">
+      <c r="D47" s="17">
         <v>1</v>
       </c>
-      <c r="E47" s="17">
+      <c r="E47" s="12">
         <v>1</v>
       </c>
-      <c r="F47" s="17">
+      <c r="F47" s="12">
         <v>1</v>
       </c>
-      <c r="G47" s="17">
+      <c r="G47" s="12">
         <v>2</v>
       </c>
-      <c r="H47" s="17">
+      <c r="H47" s="12">
         <v>2</v>
       </c>
-      <c r="I47" s="33" t="s">
+      <c r="I47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="J47" s="33" t="s">
+      <c r="J47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="K47" s="33" t="s">
+      <c r="K47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="L47" s="33" t="s">
+      <c r="L47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="M47" s="33" t="s">
+      <c r="M47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="N47" s="33" t="s">
+      <c r="N47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="O47" s="33" t="s">
+      <c r="O47" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="P47" s="20">
+      <c r="P47" s="15">
         <v>6</v>
       </c>
-      <c r="Q47" s="20">
+      <c r="Q47" s="15">
         <v>6</v>
       </c>
-      <c r="R47" s="34">
+      <c r="R47" s="28">
         <v>6</v>
       </c>
-      <c r="S47" s="7"/>
+      <c r="S47" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="48" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="21" t="s">
+      <c r="A48" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B48" s="17"/>
-[...16 lines deleted...]
-      <c r="S48" s="7"/>
+      <c r="B48" s="12"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="17"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
+      <c r="M48" s="27"/>
+      <c r="N48" s="27"/>
+      <c r="O48" s="27"/>
+      <c r="P48" s="15"/>
+      <c r="Q48" s="15"/>
+      <c r="R48" s="15"/>
+      <c r="S48" s="15"/>
     </row>
     <row r="49" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="21" t="s">
+      <c r="A49" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B49" s="17">
+      <c r="B49" s="12">
         <v>1</v>
       </c>
-      <c r="C49" s="17">
+      <c r="C49" s="12">
         <v>1</v>
       </c>
-      <c r="D49" s="17" t="s">
-[...44 lines deleted...]
-      <c r="S49" s="7"/>
+      <c r="D49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="50" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="21" t="s">
+      <c r="A50" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B50" s="17">
+      <c r="B50" s="12">
         <v>1</v>
       </c>
-      <c r="C50" s="17">
+      <c r="C50" s="12">
         <v>1</v>
       </c>
-      <c r="D50" s="22">
+      <c r="D50" s="17">
         <v>1</v>
       </c>
-      <c r="E50" s="17" t="s">
-[...41 lines deleted...]
-      <c r="S50" s="7"/>
+      <c r="E50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S50" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="51" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
     </row>
     <row r="52" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="8" t="s">
+      <c r="A52" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="8"/>
-[...15 lines deleted...]
-      <c r="R52" s="8"/>
+      <c r="B52" s="38"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="38"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="38"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="38"/>
+      <c r="J52" s="38"/>
+      <c r="K52" s="38"/>
+      <c r="L52" s="38"/>
+      <c r="M52" s="38"/>
+      <c r="N52" s="38"/>
+      <c r="O52" s="38"/>
+      <c r="P52" s="38"/>
+      <c r="Q52" s="38"/>
+      <c r="R52" s="38"/>
       <c r="S52" s="7"/>
     </row>
     <row r="53" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="26" t="s">
+      <c r="A53" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B53" s="26"/>
-[...16 lines deleted...]
-      <c r="S53" s="7"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
+      <c r="I53" s="39"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="39"/>
+      <c r="M53" s="39"/>
+      <c r="N53" s="39"/>
+      <c r="O53" s="39"/>
+      <c r="P53" s="39"/>
+      <c r="Q53" s="39"/>
+      <c r="R53" s="39"/>
+      <c r="S53" s="39"/>
     </row>
     <row r="54" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="13"/>
-      <c r="B54" s="15">
+      <c r="A54" s="8"/>
+      <c r="B54" s="10">
         <v>2008</v>
       </c>
-      <c r="C54" s="15">
+      <c r="C54" s="10">
         <v>2009</v>
       </c>
-      <c r="D54" s="15">
+      <c r="D54" s="10">
         <v>2010</v>
       </c>
-      <c r="E54" s="15">
+      <c r="E54" s="10">
         <v>2011</v>
       </c>
-      <c r="F54" s="15">
+      <c r="F54" s="10">
         <v>2012</v>
       </c>
-      <c r="G54" s="15">
+      <c r="G54" s="10">
         <v>2013</v>
       </c>
-      <c r="H54" s="15">
+      <c r="H54" s="10">
         <v>2014</v>
       </c>
-      <c r="I54" s="15">
+      <c r="I54" s="10">
         <v>2015</v>
       </c>
-      <c r="J54" s="14">
+      <c r="J54" s="9">
         <v>2016</v>
       </c>
-      <c r="K54" s="14">
+      <c r="K54" s="9">
         <v>2017</v>
       </c>
-      <c r="L54" s="15">
+      <c r="L54" s="10">
         <v>2018</v>
       </c>
-      <c r="M54" s="15">
+      <c r="M54" s="10">
         <v>2019</v>
       </c>
-      <c r="N54" s="15">
+      <c r="N54" s="10">
         <v>2020</v>
       </c>
-      <c r="O54" s="15">
+      <c r="O54" s="10">
         <v>2021</v>
       </c>
-      <c r="P54" s="15">
+      <c r="P54" s="10">
         <v>2022</v>
       </c>
-      <c r="Q54" s="27">
+      <c r="Q54" s="21">
         <v>2023</v>
       </c>
-      <c r="R54" s="27">
+      <c r="R54" s="21">
         <v>2024</v>
       </c>
-      <c r="S54" s="7"/>
+      <c r="S54" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="55" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="16" t="s">
+      <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B55" s="17">
+      <c r="B55" s="12">
         <v>20061</v>
       </c>
-      <c r="C55" s="17">
+      <c r="C55" s="12">
         <v>11240</v>
       </c>
-      <c r="D55" s="17">
+      <c r="D55" s="12">
         <v>12409</v>
       </c>
-      <c r="E55" s="17">
+      <c r="E55" s="12">
         <v>12276</v>
       </c>
-      <c r="F55" s="17">
+      <c r="F55" s="12">
         <v>10772</v>
       </c>
-      <c r="G55" s="17">
+      <c r="G55" s="12">
         <v>9865</v>
       </c>
-      <c r="H55" s="17">
+      <c r="H55" s="12">
         <v>10314</v>
       </c>
-      <c r="I55" s="29">
+      <c r="I55" s="23">
         <v>10680</v>
       </c>
-      <c r="J55" s="29">
+      <c r="J55" s="23">
         <v>28161</v>
       </c>
-      <c r="K55" s="29">
+      <c r="K55" s="23">
         <v>25624</v>
       </c>
-      <c r="L55" s="29">
+      <c r="L55" s="23">
         <v>27120</v>
       </c>
-      <c r="M55" s="19">
+      <c r="M55" s="14">
         <v>27638</v>
       </c>
-      <c r="N55" s="19">
+      <c r="N55" s="14">
         <v>6029</v>
       </c>
-      <c r="O55" s="38">
+      <c r="O55" s="32">
         <v>15294</v>
       </c>
-      <c r="P55" s="20">
+      <c r="P55" s="15">
         <v>32611</v>
       </c>
-      <c r="Q55" s="39">
+      <c r="Q55" s="33">
         <v>44350</v>
       </c>
-      <c r="R55" s="30">
+      <c r="R55" s="24">
         <v>41625</v>
       </c>
-      <c r="S55" s="7"/>
+      <c r="S55" s="42">
+        <v>48285</v>
+      </c>
     </row>
     <row r="56" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="21" t="s">
+      <c r="A56" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B56" s="17">
+      <c r="B56" s="12">
         <v>18697</v>
       </c>
-      <c r="C56" s="17">
+      <c r="C56" s="12">
         <v>9717</v>
       </c>
-      <c r="D56" s="17">
+      <c r="D56" s="12">
         <v>11146</v>
       </c>
-      <c r="E56" s="17">
+      <c r="E56" s="12">
         <v>10587</v>
       </c>
-      <c r="F56" s="17">
+      <c r="F56" s="12">
         <v>9146</v>
       </c>
-      <c r="G56" s="17">
+      <c r="G56" s="12">
         <v>8341</v>
       </c>
-      <c r="H56" s="17">
+      <c r="H56" s="12">
         <v>8607</v>
       </c>
-      <c r="I56" s="29">
+      <c r="I56" s="23">
         <v>8969</v>
       </c>
-      <c r="J56" s="29">
+      <c r="J56" s="23">
         <v>26440</v>
       </c>
-      <c r="K56" s="29">
+      <c r="K56" s="23">
         <v>23544</v>
       </c>
-      <c r="L56" s="29">
+      <c r="L56" s="23">
         <v>23816</v>
       </c>
-      <c r="M56" s="19">
+      <c r="M56" s="14">
         <v>23904</v>
       </c>
-      <c r="N56" s="19">
+      <c r="N56" s="14">
         <v>5276</v>
       </c>
-      <c r="O56" s="38">
+      <c r="O56" s="32">
         <v>12998</v>
       </c>
-      <c r="P56" s="20">
+      <c r="P56" s="15">
         <v>20495</v>
       </c>
-      <c r="Q56" s="39">
+      <c r="Q56" s="33">
         <v>28902</v>
       </c>
-      <c r="R56" s="30">
+      <c r="R56" s="24">
         <v>28389</v>
       </c>
-      <c r="S56" s="7"/>
+      <c r="S56" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="57" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="21" t="s">
+      <c r="A57" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B57" s="17">
+      <c r="B57" s="12">
         <v>1234</v>
       </c>
-      <c r="C57" s="17">
+      <c r="C57" s="12">
         <v>1463</v>
       </c>
-      <c r="D57" s="22">
+      <c r="D57" s="17">
         <v>1248</v>
       </c>
-      <c r="E57" s="17">
+      <c r="E57" s="12">
         <v>1689</v>
       </c>
-      <c r="F57" s="17">
+      <c r="F57" s="12">
         <v>1626</v>
       </c>
-      <c r="G57" s="17">
+      <c r="G57" s="12">
         <v>1524</v>
       </c>
-      <c r="H57" s="17">
+      <c r="H57" s="12">
         <v>1707</v>
       </c>
-      <c r="I57" s="17">
+      <c r="I57" s="12">
         <v>1711</v>
       </c>
-      <c r="J57" s="29">
+      <c r="J57" s="23">
         <v>1721</v>
       </c>
-      <c r="K57" s="29">
+      <c r="K57" s="23">
         <v>2080</v>
       </c>
-      <c r="L57" s="29">
+      <c r="L57" s="23">
         <v>3304</v>
       </c>
-      <c r="M57" s="23" t="s">
+      <c r="M57" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="N57" s="23" t="s">
+      <c r="N57" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="O57" s="23" t="s">
+      <c r="O57" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P57" s="20">
+      <c r="P57" s="15">
         <v>12116</v>
       </c>
-      <c r="Q57" s="39">
+      <c r="Q57" s="33">
         <v>15448</v>
       </c>
-      <c r="R57" s="30">
+      <c r="R57" s="24">
         <v>13236</v>
       </c>
-      <c r="S57" s="7"/>
+      <c r="S57" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="58" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="21" t="s">
+      <c r="A58" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B58" s="17"/>
-[...16 lines deleted...]
-      <c r="S58" s="7"/>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="23"/>
+      <c r="L58" s="23"/>
+      <c r="M58" s="18"/>
+      <c r="N58" s="18"/>
+      <c r="O58" s="18"/>
+      <c r="P58" s="15"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="20"/>
+      <c r="S58" s="20"/>
     </row>
     <row r="59" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="21" t="s">
+      <c r="A59" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B59" s="17">
+      <c r="B59" s="12">
         <v>38</v>
       </c>
-      <c r="C59" s="17">
+      <c r="C59" s="12">
         <v>19</v>
       </c>
-      <c r="D59" s="22">
+      <c r="D59" s="17">
         <v>15</v>
       </c>
-      <c r="E59" s="17" t="s">
-[...41 lines deleted...]
-      <c r="S59" s="7"/>
+      <c r="E59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R59" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S59" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="60" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="21" t="s">
+      <c r="A60" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="17">
+      <c r="B60" s="12">
         <v>92</v>
       </c>
-      <c r="C60" s="17">
+      <c r="C60" s="12">
         <v>41</v>
       </c>
-      <c r="D60" s="17" t="s">
-[...44 lines deleted...]
-      <c r="S60" s="7"/>
+      <c r="D60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S60" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="61" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
       <c r="O61" s="7"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
     </row>
     <row r="62" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="8" t="s">
+      <c r="A62" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B62" s="8"/>
-[...15 lines deleted...]
-      <c r="R62" s="8"/>
+      <c r="B62" s="38"/>
+      <c r="C62" s="38"/>
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="38"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="38"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="38"/>
+      <c r="O62" s="38"/>
+      <c r="P62" s="38"/>
+      <c r="Q62" s="38"/>
+      <c r="R62" s="38"/>
       <c r="S62" s="7"/>
     </row>
     <row r="63" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="26" t="s">
+      <c r="A63" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B63" s="26"/>
-[...16 lines deleted...]
-      <c r="S63" s="7"/>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
+      <c r="H63" s="39"/>
+      <c r="I63" s="39"/>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39"/>
+      <c r="L63" s="39"/>
+      <c r="M63" s="39"/>
+      <c r="N63" s="39"/>
+      <c r="O63" s="39"/>
+      <c r="P63" s="39"/>
+      <c r="Q63" s="39"/>
+      <c r="R63" s="39"/>
+      <c r="S63" s="39"/>
     </row>
     <row r="64" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="13"/>
-      <c r="B64" s="15">
+      <c r="A64" s="8"/>
+      <c r="B64" s="10">
         <v>2008</v>
       </c>
-      <c r="C64" s="15">
+      <c r="C64" s="10">
         <v>2009</v>
       </c>
-      <c r="D64" s="15">
+      <c r="D64" s="10">
         <v>2010</v>
       </c>
-      <c r="E64" s="15">
+      <c r="E64" s="10">
         <v>2011</v>
       </c>
-      <c r="F64" s="15">
+      <c r="F64" s="10">
         <v>2012</v>
       </c>
-      <c r="G64" s="15">
+      <c r="G64" s="10">
         <v>2013</v>
       </c>
-      <c r="H64" s="15">
+      <c r="H64" s="10">
         <v>2014</v>
       </c>
-      <c r="I64" s="15">
+      <c r="I64" s="10">
         <v>2015</v>
       </c>
-      <c r="J64" s="14">
+      <c r="J64" s="9">
         <v>2016</v>
       </c>
-      <c r="K64" s="27">
+      <c r="K64" s="21">
         <v>2017</v>
       </c>
-      <c r="L64" s="15">
+      <c r="L64" s="10">
         <v>2018</v>
       </c>
-      <c r="M64" s="15">
+      <c r="M64" s="10">
         <v>2019</v>
       </c>
-      <c r="N64" s="15">
+      <c r="N64" s="10">
         <v>2020</v>
       </c>
-      <c r="O64" s="15">
+      <c r="O64" s="10">
         <v>2021</v>
       </c>
-      <c r="P64" s="15">
+      <c r="P64" s="10">
         <v>2022</v>
       </c>
-      <c r="Q64" s="27">
+      <c r="Q64" s="21">
         <v>2023</v>
       </c>
-      <c r="R64" s="27">
+      <c r="R64" s="21">
         <v>2024</v>
       </c>
-      <c r="S64" s="7"/>
+      <c r="S64" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="65" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="16" t="s">
+      <c r="A65" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B65" s="17">
+      <c r="B65" s="12">
         <v>5135</v>
       </c>
-      <c r="C65" s="17">
+      <c r="C65" s="12">
         <v>2571</v>
       </c>
-      <c r="D65" s="17">
+      <c r="D65" s="12">
         <v>3027</v>
       </c>
-      <c r="E65" s="17">
+      <c r="E65" s="12">
         <v>4777</v>
       </c>
-      <c r="F65" s="17">
+      <c r="F65" s="12">
         <v>2627</v>
       </c>
-      <c r="G65" s="17">
+      <c r="G65" s="12">
         <v>2513</v>
       </c>
-      <c r="H65" s="17">
+      <c r="H65" s="12">
         <v>2817</v>
       </c>
-      <c r="I65" s="29">
+      <c r="I65" s="23">
         <v>2125</v>
       </c>
-      <c r="J65" s="29">
+      <c r="J65" s="23">
         <v>7341</v>
       </c>
-      <c r="K65" s="29">
+      <c r="K65" s="23">
         <v>5740</v>
       </c>
-      <c r="L65" s="29">
+      <c r="L65" s="23">
         <v>6338</v>
       </c>
-      <c r="M65" s="19">
+      <c r="M65" s="14">
         <v>7079</v>
       </c>
-      <c r="N65" s="19">
+      <c r="N65" s="14">
         <v>1066</v>
       </c>
-      <c r="O65" s="38">
+      <c r="O65" s="32">
         <v>4601</v>
       </c>
-      <c r="P65" s="20">
+      <c r="P65" s="15">
         <v>6363</v>
       </c>
-      <c r="Q65" s="39">
+      <c r="Q65" s="33">
         <v>19154</v>
       </c>
-      <c r="R65" s="30">
+      <c r="R65" s="24">
         <v>15106</v>
       </c>
-      <c r="S65" s="7"/>
+      <c r="S65" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="66" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="21" t="s">
+      <c r="A66" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B66" s="17">
+      <c r="B66" s="12">
         <v>4663</v>
       </c>
-      <c r="C66" s="17">
+      <c r="C66" s="12">
         <v>2168</v>
       </c>
-      <c r="D66" s="17">
+      <c r="D66" s="12">
         <v>2540</v>
       </c>
-      <c r="E66" s="17">
+      <c r="E66" s="12">
         <v>4368</v>
       </c>
-      <c r="F66" s="17">
+      <c r="F66" s="12">
         <v>2342</v>
       </c>
-      <c r="G66" s="17">
+      <c r="G66" s="12">
         <v>2113</v>
       </c>
-      <c r="H66" s="17">
+      <c r="H66" s="12">
         <v>2381</v>
       </c>
-      <c r="I66" s="29">
+      <c r="I66" s="23">
         <v>1877</v>
       </c>
-      <c r="J66" s="29">
+      <c r="J66" s="23">
         <v>6879</v>
       </c>
-      <c r="K66" s="29">
+      <c r="K66" s="23">
         <v>5410</v>
       </c>
-      <c r="L66" s="29">
+      <c r="L66" s="23">
         <v>5903</v>
       </c>
-      <c r="M66" s="19">
+      <c r="M66" s="14">
         <v>6057</v>
       </c>
-      <c r="N66" s="19">
+      <c r="N66" s="14">
         <v>987</v>
       </c>
-      <c r="O66" s="38">
+      <c r="O66" s="32">
         <v>3572</v>
       </c>
-      <c r="P66" s="20">
+      <c r="P66" s="15">
         <v>4626</v>
       </c>
-      <c r="Q66" s="39">
+      <c r="Q66" s="33">
         <v>6088</v>
       </c>
-      <c r="R66" s="30">
+      <c r="R66" s="24">
         <v>5184</v>
       </c>
-      <c r="S66" s="7"/>
+      <c r="S66" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="67" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="21" t="s">
+      <c r="A67" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B67" s="17">
+      <c r="B67" s="12">
         <v>446</v>
       </c>
-      <c r="C67" s="17">
+      <c r="C67" s="12">
         <v>392</v>
       </c>
-      <c r="D67" s="22">
+      <c r="D67" s="17">
         <v>481</v>
       </c>
-      <c r="E67" s="17">
+      <c r="E67" s="12">
         <v>409</v>
       </c>
-      <c r="F67" s="17">
+      <c r="F67" s="12">
         <v>285</v>
       </c>
-      <c r="G67" s="17">
+      <c r="G67" s="12">
         <v>400</v>
       </c>
-      <c r="H67" s="17">
+      <c r="H67" s="12">
         <v>436</v>
       </c>
-      <c r="I67" s="17">
+      <c r="I67" s="12">
         <v>248</v>
       </c>
-      <c r="J67" s="18">
+      <c r="J67" s="13">
         <v>462</v>
       </c>
-      <c r="K67" s="18">
+      <c r="K67" s="13">
         <v>330</v>
       </c>
-      <c r="L67" s="18">
+      <c r="L67" s="13">
         <v>435</v>
       </c>
-      <c r="M67" s="23" t="s">
+      <c r="M67" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="N67" s="23" t="s">
+      <c r="N67" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="O67" s="23" t="s">
+      <c r="O67" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P67" s="20">
+      <c r="P67" s="15">
         <v>1737</v>
       </c>
-      <c r="Q67" s="39">
+      <c r="Q67" s="33">
         <v>13066</v>
       </c>
-      <c r="R67" s="30">
+      <c r="R67" s="24">
         <v>9922</v>
       </c>
-      <c r="S67" s="7"/>
+      <c r="S67" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="68" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="21" t="s">
+      <c r="A68" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B68" s="17"/>
-[...16 lines deleted...]
-      <c r="S68" s="7"/>
+      <c r="B68" s="12"/>
+      <c r="C68" s="12"/>
+      <c r="D68" s="17"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="12"/>
+      <c r="G68" s="12"/>
+      <c r="H68" s="12"/>
+      <c r="I68" s="12"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="13"/>
+      <c r="L68" s="13"/>
+      <c r="M68" s="18"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="15"/>
+      <c r="Q68" s="20"/>
+      <c r="R68" s="20"/>
+      <c r="S68" s="20"/>
     </row>
     <row r="69" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="21" t="s">
+      <c r="A69" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B69" s="17">
+      <c r="B69" s="12">
         <v>15</v>
       </c>
-      <c r="C69" s="17">
+      <c r="C69" s="12">
         <v>11</v>
       </c>
-      <c r="D69" s="22">
+      <c r="D69" s="17">
         <v>6</v>
       </c>
-      <c r="E69" s="17" t="s">
-[...41 lines deleted...]
-      <c r="S69" s="7"/>
+      <c r="E69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R69" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S69" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="70" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="21" t="s">
+      <c r="A70" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B70" s="17">
+      <c r="B70" s="12">
         <v>11</v>
       </c>
-      <c r="C70" s="17" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="7"/>
+      <c r="C70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R70" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S70" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="71" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="7"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
       <c r="L71" s="7"/>
       <c r="M71" s="7"/>
       <c r="N71" s="7"/>
       <c r="O71" s="7"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
     </row>
     <row r="72" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="9" t="s">
+      <c r="A72" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B72" s="9"/>
-[...15 lines deleted...]
-      <c r="R72" s="9"/>
+      <c r="B72" s="41"/>
+      <c r="C72" s="41"/>
+      <c r="D72" s="41"/>
+      <c r="E72" s="41"/>
+      <c r="F72" s="41"/>
+      <c r="G72" s="41"/>
+      <c r="H72" s="41"/>
+      <c r="I72" s="41"/>
+      <c r="J72" s="41"/>
+      <c r="K72" s="41"/>
+      <c r="L72" s="41"/>
+      <c r="M72" s="41"/>
+      <c r="N72" s="41"/>
+      <c r="O72" s="41"/>
+      <c r="P72" s="41"/>
+      <c r="Q72" s="41"/>
+      <c r="R72" s="41"/>
       <c r="S72" s="7"/>
     </row>
     <row r="73" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="12" t="s">
+      <c r="A73" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B73" s="12"/>
-[...16 lines deleted...]
-      <c r="S73" s="7"/>
+      <c r="B73" s="40"/>
+      <c r="C73" s="40"/>
+      <c r="D73" s="40"/>
+      <c r="E73" s="40"/>
+      <c r="F73" s="40"/>
+      <c r="G73" s="40"/>
+      <c r="H73" s="40"/>
+      <c r="I73" s="40"/>
+      <c r="J73" s="40"/>
+      <c r="K73" s="40"/>
+      <c r="L73" s="40"/>
+      <c r="M73" s="40"/>
+      <c r="N73" s="40"/>
+      <c r="O73" s="40"/>
+      <c r="P73" s="40"/>
+      <c r="Q73" s="40"/>
+      <c r="R73" s="40"/>
+      <c r="S73" s="40"/>
     </row>
     <row r="74" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="13"/>
-      <c r="B74" s="15">
+      <c r="A74" s="8"/>
+      <c r="B74" s="10">
         <v>2008</v>
       </c>
-      <c r="C74" s="15">
+      <c r="C74" s="10">
         <v>2009</v>
       </c>
-      <c r="D74" s="15">
+      <c r="D74" s="10">
         <v>2010</v>
       </c>
-      <c r="E74" s="15">
+      <c r="E74" s="10">
         <v>2011</v>
       </c>
-      <c r="F74" s="15">
+      <c r="F74" s="10">
         <v>2012</v>
       </c>
-      <c r="G74" s="15">
+      <c r="G74" s="10">
         <v>2013</v>
       </c>
-      <c r="H74" s="15">
+      <c r="H74" s="10">
         <v>2014</v>
       </c>
-      <c r="I74" s="15">
+      <c r="I74" s="10">
         <v>2015</v>
       </c>
-      <c r="J74" s="14">
+      <c r="J74" s="9">
         <v>2016</v>
       </c>
-      <c r="K74" s="27">
+      <c r="K74" s="21">
         <v>2017</v>
       </c>
-      <c r="L74" s="15">
+      <c r="L74" s="10">
         <v>2018</v>
       </c>
-      <c r="M74" s="15">
+      <c r="M74" s="10">
         <v>2019</v>
       </c>
-      <c r="N74" s="15">
+      <c r="N74" s="10">
         <v>2020</v>
       </c>
-      <c r="O74" s="15">
+      <c r="O74" s="10">
         <v>2021</v>
       </c>
-      <c r="P74" s="15">
+      <c r="P74" s="10">
         <v>2022</v>
       </c>
-      <c r="Q74" s="27">
+      <c r="Q74" s="21">
         <v>2023</v>
       </c>
-      <c r="R74" s="27">
+      <c r="R74" s="21">
         <v>2024</v>
       </c>
-      <c r="S74" s="7"/>
+      <c r="S74" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="75" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="16" t="s">
+      <c r="A75" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="17">
+      <c r="B75" s="12">
         <v>237211</v>
       </c>
-      <c r="C75" s="17">
+      <c r="C75" s="12">
         <v>243187</v>
       </c>
-      <c r="D75" s="17">
+      <c r="D75" s="12">
         <v>256474</v>
       </c>
-      <c r="E75" s="17">
+      <c r="E75" s="12">
         <v>275042</v>
       </c>
-      <c r="F75" s="17">
+      <c r="F75" s="12">
         <v>298202</v>
       </c>
-      <c r="G75" s="17">
+      <c r="G75" s="12">
         <v>211663</v>
       </c>
-      <c r="H75" s="17">
+      <c r="H75" s="12">
         <v>272766</v>
       </c>
-      <c r="I75" s="29">
+      <c r="I75" s="23">
         <v>158049</v>
       </c>
-      <c r="J75" s="29">
+      <c r="J75" s="23">
         <v>515741</v>
       </c>
-      <c r="K75" s="29">
+      <c r="K75" s="23">
         <v>493650</v>
       </c>
-      <c r="L75" s="29">
+      <c r="L75" s="23">
         <v>506213</v>
       </c>
-      <c r="M75" s="19">
+      <c r="M75" s="14">
         <v>590143</v>
       </c>
-      <c r="N75" s="19">
+      <c r="N75" s="14">
         <v>118350</v>
       </c>
-      <c r="O75" s="38">
+      <c r="O75" s="32">
         <v>314896</v>
       </c>
-      <c r="P75" s="20">
+      <c r="P75" s="15">
         <v>514518</v>
       </c>
-      <c r="Q75" s="39">
+      <c r="Q75" s="33">
         <v>673231</v>
       </c>
-      <c r="R75" s="30">
+      <c r="R75" s="24">
         <v>645051</v>
       </c>
-      <c r="S75" s="7"/>
+      <c r="S75" s="43">
+        <v>605291</v>
+      </c>
     </row>
     <row r="76" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="21" t="s">
+      <c r="A76" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B76" s="17">
+      <c r="B76" s="12">
         <v>218089</v>
       </c>
-      <c r="C76" s="17">
+      <c r="C76" s="12">
         <v>217615</v>
       </c>
-      <c r="D76" s="17">
+      <c r="D76" s="12">
         <v>230094</v>
       </c>
-      <c r="E76" s="17">
+      <c r="E76" s="12">
         <v>248060</v>
       </c>
-      <c r="F76" s="17">
+      <c r="F76" s="12">
         <v>277716</v>
       </c>
-      <c r="G76" s="17">
+      <c r="G76" s="12">
         <v>191474</v>
       </c>
-      <c r="H76" s="17">
+      <c r="H76" s="12">
         <v>245198</v>
       </c>
-      <c r="I76" s="29">
+      <c r="I76" s="23">
         <v>135378</v>
       </c>
-      <c r="J76" s="29">
+      <c r="J76" s="23">
         <v>472031</v>
       </c>
-      <c r="K76" s="29">
+      <c r="K76" s="23">
         <v>453505</v>
       </c>
-      <c r="L76" s="29">
+      <c r="L76" s="23">
         <v>457965</v>
       </c>
-      <c r="M76" s="19">
+      <c r="M76" s="14">
         <v>524439</v>
       </c>
-      <c r="N76" s="19">
+      <c r="N76" s="14">
         <v>105673</v>
       </c>
-      <c r="O76" s="38">
+      <c r="O76" s="32">
         <v>263243</v>
       </c>
-      <c r="P76" s="20">
+      <c r="P76" s="15">
         <v>381302</v>
       </c>
-      <c r="Q76" s="39">
+      <c r="Q76" s="33">
         <v>433348</v>
       </c>
-      <c r="R76" s="30">
+      <c r="R76" s="24">
         <v>427936</v>
       </c>
-      <c r="S76" s="7"/>
+      <c r="S76" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="77" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="21" t="s">
+      <c r="A77" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B77" s="17">
+      <c r="B77" s="12">
         <v>16807</v>
       </c>
-      <c r="C77" s="17">
+      <c r="C77" s="12">
         <v>22085</v>
       </c>
-      <c r="D77" s="22">
+      <c r="D77" s="17">
         <v>24630</v>
       </c>
-      <c r="E77" s="17">
+      <c r="E77" s="12">
         <v>26982</v>
       </c>
-      <c r="F77" s="17">
+      <c r="F77" s="12">
         <v>20486</v>
       </c>
-      <c r="G77" s="17">
+      <c r="G77" s="12">
         <v>20189</v>
       </c>
-      <c r="H77" s="17">
+      <c r="H77" s="12">
         <v>27568</v>
       </c>
-      <c r="I77" s="17">
+      <c r="I77" s="12">
         <v>22671</v>
       </c>
-      <c r="J77" s="29">
+      <c r="J77" s="23">
         <v>43710</v>
       </c>
-      <c r="K77" s="29">
+      <c r="K77" s="23">
         <v>40145</v>
       </c>
-      <c r="L77" s="29">
+      <c r="L77" s="23">
         <v>48248</v>
       </c>
-      <c r="M77" s="23" t="s">
+      <c r="M77" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="N77" s="23" t="s">
+      <c r="N77" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="O77" s="23" t="s">
+      <c r="O77" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P77" s="20">
+      <c r="P77" s="15">
         <v>133216</v>
       </c>
-      <c r="Q77" s="39">
+      <c r="Q77" s="33">
         <v>239883</v>
       </c>
-      <c r="R77" s="30">
+      <c r="R77" s="24">
         <v>217115</v>
       </c>
-      <c r="S77" s="7"/>
+      <c r="S77" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="78" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="21" t="s">
+      <c r="A78" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B78" s="17"/>
-[...16 lines deleted...]
-      <c r="S78" s="7"/>
+      <c r="B78" s="12"/>
+      <c r="C78" s="12"/>
+      <c r="D78" s="17"/>
+      <c r="E78" s="12"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="12"/>
+      <c r="H78" s="12"/>
+      <c r="I78" s="12"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="23"/>
+      <c r="L78" s="23"/>
+      <c r="M78" s="18"/>
+      <c r="N78" s="18"/>
+      <c r="O78" s="18"/>
+      <c r="P78" s="15"/>
+      <c r="Q78" s="20"/>
+      <c r="R78" s="20"/>
+      <c r="S78" s="20"/>
     </row>
     <row r="79" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="21" t="s">
+      <c r="A79" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B79" s="17">
+      <c r="B79" s="12">
         <v>1500</v>
       </c>
-      <c r="C79" s="17">
+      <c r="C79" s="12">
         <v>3120</v>
       </c>
-      <c r="D79" s="22">
+      <c r="D79" s="17">
         <v>1750</v>
       </c>
-      <c r="E79" s="17" t="s">
-[...41 lines deleted...]
-      <c r="S79" s="7"/>
+      <c r="E79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S79" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="80" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="21" t="s">
+      <c r="A80" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B80" s="17">
+      <c r="B80" s="12">
         <v>815</v>
       </c>
-      <c r="C80" s="17">
+      <c r="C80" s="12">
         <v>367</v>
       </c>
-      <c r="D80" s="17" t="s">
-[...44 lines deleted...]
-      <c r="S80" s="7"/>
+      <c r="D80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S80" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="81" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="7"/>
       <c r="B81" s="7"/>
       <c r="C81" s="7"/>
       <c r="D81" s="7"/>
       <c r="E81" s="7"/>
       <c r="F81" s="7"/>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
       <c r="O81" s="7"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
     </row>
     <row r="82" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="8" t="s">
+      <c r="A82" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B82" s="8"/>
-[...15 lines deleted...]
-      <c r="R82" s="8"/>
+      <c r="B82" s="38"/>
+      <c r="C82" s="38"/>
+      <c r="D82" s="38"/>
+      <c r="E82" s="38"/>
+      <c r="F82" s="38"/>
+      <c r="G82" s="38"/>
+      <c r="H82" s="38"/>
+      <c r="I82" s="38"/>
+      <c r="J82" s="38"/>
+      <c r="K82" s="38"/>
+      <c r="L82" s="38"/>
+      <c r="M82" s="38"/>
+      <c r="N82" s="38"/>
+      <c r="O82" s="38"/>
+      <c r="P82" s="38"/>
+      <c r="Q82" s="38"/>
+      <c r="R82" s="38"/>
       <c r="S82" s="7"/>
     </row>
     <row r="83" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="26" t="s">
+      <c r="A83" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B83" s="26"/>
-[...16 lines deleted...]
-      <c r="S83" s="7"/>
+      <c r="B83" s="39"/>
+      <c r="C83" s="39"/>
+      <c r="D83" s="39"/>
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="39"/>
+      <c r="O83" s="39"/>
+      <c r="P83" s="39"/>
+      <c r="Q83" s="39"/>
+      <c r="R83" s="39"/>
+      <c r="S83" s="39"/>
     </row>
     <row r="84" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="13"/>
-      <c r="B84" s="15">
+      <c r="A84" s="8"/>
+      <c r="B84" s="10">
         <v>2008</v>
       </c>
-      <c r="C84" s="15">
+      <c r="C84" s="10">
         <v>2009</v>
       </c>
-      <c r="D84" s="15">
+      <c r="D84" s="10">
         <v>2010</v>
       </c>
-      <c r="E84" s="15">
+      <c r="E84" s="10">
         <v>2011</v>
       </c>
-      <c r="F84" s="15">
+      <c r="F84" s="10">
         <v>2012</v>
       </c>
-      <c r="G84" s="15">
+      <c r="G84" s="10">
         <v>2013</v>
       </c>
-      <c r="H84" s="15">
+      <c r="H84" s="10">
         <v>2014</v>
       </c>
-      <c r="I84" s="15">
+      <c r="I84" s="10">
         <v>2015</v>
       </c>
-      <c r="J84" s="14">
+      <c r="J84" s="9">
         <v>2016</v>
       </c>
-      <c r="K84" s="27">
+      <c r="K84" s="21">
         <v>2017</v>
       </c>
-      <c r="L84" s="15">
+      <c r="L84" s="10">
         <v>2018</v>
       </c>
-      <c r="M84" s="15">
+      <c r="M84" s="10">
         <v>2019</v>
       </c>
-      <c r="N84" s="15">
+      <c r="N84" s="10">
         <v>2020</v>
       </c>
-      <c r="O84" s="15">
+      <c r="O84" s="10">
         <v>2021</v>
       </c>
-      <c r="P84" s="15">
+      <c r="P84" s="10">
         <v>2022</v>
       </c>
-      <c r="Q84" s="27">
+      <c r="Q84" s="21">
         <v>2023</v>
       </c>
-      <c r="R84" s="27">
+      <c r="R84" s="21">
         <v>2024</v>
       </c>
-      <c r="S84" s="7"/>
+      <c r="S84" s="21" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="85" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="16" t="s">
+      <c r="A85" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B85" s="17">
+      <c r="B85" s="12">
         <v>66858</v>
       </c>
-      <c r="C85" s="17">
+      <c r="C85" s="12">
         <v>73456</v>
       </c>
-      <c r="D85" s="17">
+      <c r="D85" s="12">
         <v>74233</v>
       </c>
-      <c r="E85" s="17">
+      <c r="E85" s="12">
         <v>77060</v>
       </c>
-      <c r="F85" s="17">
+      <c r="F85" s="12">
         <v>88694</v>
       </c>
-      <c r="G85" s="17">
+      <c r="G85" s="12">
         <v>49611</v>
       </c>
-      <c r="H85" s="17">
+      <c r="H85" s="12">
         <v>78995</v>
       </c>
-      <c r="I85" s="29">
+      <c r="I85" s="23">
         <v>35382</v>
       </c>
-      <c r="J85" s="29">
+      <c r="J85" s="23">
         <v>177184</v>
       </c>
-      <c r="K85" s="29">
+      <c r="K85" s="23">
         <v>124547</v>
       </c>
-      <c r="L85" s="29">
+      <c r="L85" s="23">
         <v>140184</v>
       </c>
-      <c r="M85" s="19">
+      <c r="M85" s="14">
         <v>189135</v>
       </c>
-      <c r="N85" s="19">
+      <c r="N85" s="14">
         <v>20521</v>
       </c>
-      <c r="O85" s="38">
+      <c r="O85" s="32">
         <v>104267</v>
       </c>
-      <c r="P85" s="20">
+      <c r="P85" s="15">
         <v>149378</v>
       </c>
-      <c r="Q85" s="39">
+      <c r="Q85" s="33">
         <v>208345</v>
       </c>
-      <c r="R85" s="30">
+      <c r="R85" s="24">
         <v>174497</v>
       </c>
-      <c r="S85" s="7"/>
+      <c r="S85" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="86" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="21" t="s">
+      <c r="A86" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B86" s="17">
+      <c r="B86" s="12">
         <v>60647</v>
       </c>
-      <c r="C86" s="17">
+      <c r="C86" s="12">
         <v>66959</v>
       </c>
-      <c r="D86" s="17">
+      <c r="D86" s="12">
         <v>66708</v>
       </c>
-      <c r="E86" s="17">
+      <c r="E86" s="12">
         <v>70403</v>
       </c>
-      <c r="F86" s="17">
+      <c r="F86" s="12">
         <v>84887</v>
       </c>
-      <c r="G86" s="17">
+      <c r="G86" s="12">
         <v>45125</v>
       </c>
-      <c r="H86" s="17">
+      <c r="H86" s="12">
         <v>70969</v>
       </c>
-      <c r="I86" s="29">
+      <c r="I86" s="23">
         <v>30503</v>
       </c>
-      <c r="J86" s="29">
+      <c r="J86" s="23">
         <v>161188</v>
       </c>
-      <c r="K86" s="29">
+      <c r="K86" s="23">
         <v>114662</v>
       </c>
-      <c r="L86" s="29">
+      <c r="L86" s="23">
         <v>129120</v>
       </c>
-      <c r="M86" s="19">
+      <c r="M86" s="14">
         <v>169649</v>
       </c>
-      <c r="N86" s="19">
+      <c r="N86" s="14">
         <v>19252</v>
       </c>
-      <c r="O86" s="38">
+      <c r="O86" s="32">
         <v>79103</v>
       </c>
-      <c r="P86" s="20">
+      <c r="P86" s="15">
         <v>96260</v>
       </c>
-      <c r="Q86" s="39">
+      <c r="Q86" s="33">
         <v>120171</v>
       </c>
-      <c r="R86" s="30">
+      <c r="R86" s="24">
         <v>78149</v>
       </c>
-      <c r="S86" s="7"/>
+      <c r="S86" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="87" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="21" t="s">
+      <c r="A87" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B87" s="17">
+      <c r="B87" s="12">
         <v>5103</v>
       </c>
-      <c r="C87" s="17">
+      <c r="C87" s="12">
         <v>5377</v>
       </c>
-      <c r="D87" s="22">
+      <c r="D87" s="17">
         <v>7225</v>
       </c>
-      <c r="E87" s="17">
+      <c r="E87" s="12">
         <v>6657</v>
       </c>
-      <c r="F87" s="17">
+      <c r="F87" s="12">
         <v>3807</v>
       </c>
-      <c r="G87" s="17">
+      <c r="G87" s="12">
         <v>4486</v>
       </c>
-      <c r="H87" s="17">
+      <c r="H87" s="12">
         <v>8026</v>
       </c>
-      <c r="I87" s="17">
+      <c r="I87" s="12">
         <v>4879</v>
       </c>
-      <c r="J87" s="29">
+      <c r="J87" s="23">
         <v>15996</v>
       </c>
-      <c r="K87" s="29">
+      <c r="K87" s="23">
         <v>9885</v>
       </c>
-      <c r="L87" s="29">
+      <c r="L87" s="23">
         <v>11064</v>
       </c>
-      <c r="M87" s="23" t="s">
+      <c r="M87" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="N87" s="23" t="s">
+      <c r="N87" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="O87" s="23" t="s">
+      <c r="O87" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P87" s="20">
+      <c r="P87" s="15">
         <v>53118</v>
       </c>
-      <c r="Q87" s="39">
+      <c r="Q87" s="33">
         <v>88174</v>
       </c>
-      <c r="R87" s="30">
+      <c r="R87" s="24">
         <v>96348</v>
       </c>
-      <c r="S87" s="7"/>
+      <c r="S87" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="88" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="21" t="s">
+      <c r="A88" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B88" s="17"/>
-[...16 lines deleted...]
-      <c r="S88" s="7"/>
+      <c r="B88" s="12"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="17"/>
+      <c r="E88" s="12"/>
+      <c r="F88" s="12"/>
+      <c r="G88" s="12"/>
+      <c r="H88" s="12"/>
+      <c r="I88" s="12"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="23"/>
+      <c r="L88" s="23"/>
+      <c r="M88" s="18"/>
+      <c r="N88" s="18"/>
+      <c r="O88" s="18"/>
+      <c r="P88" s="15"/>
+      <c r="Q88" s="20"/>
+      <c r="R88" s="20"/>
+      <c r="S88" s="20"/>
     </row>
     <row r="89" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="21" t="s">
+      <c r="A89" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B89" s="17">
+      <c r="B89" s="12">
         <v>850</v>
       </c>
-      <c r="C89" s="17">
+      <c r="C89" s="12">
         <v>1120</v>
       </c>
-      <c r="D89" s="22">
+      <c r="D89" s="17">
         <v>300</v>
       </c>
-      <c r="E89" s="17" t="s">
-[...41 lines deleted...]
-      <c r="S89" s="7"/>
+      <c r="E89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S89" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="90" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="21" t="s">
+      <c r="A90" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B90" s="17">
+      <c r="B90" s="12">
         <v>258</v>
       </c>
-      <c r="C90" s="17" t="s">
-[...47 lines deleted...]
-      <c r="S90" s="7"/>
+      <c r="C90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R90" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S90" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="91" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="4"/>
       <c r="B91" s="6"/>
       <c r="C91" s="6"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
       <c r="J91" s="7"/>
       <c r="K91" s="7"/>
       <c r="L91" s="7"/>
       <c r="M91" s="7"/>
       <c r="N91" s="7"/>
       <c r="O91" s="7"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
     </row>
     <row r="92" spans="1:19" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="40" t="s">
+      <c r="A92" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="7"/>
       <c r="D92" s="7"/>
       <c r="E92" s="7"/>
       <c r="F92" s="7"/>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
       <c r="J92" s="7"/>
       <c r="K92" s="7"/>
       <c r="L92" s="7"/>
       <c r="M92" s="7"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
     </row>
-    <row r="93" spans="1:19" ht="5.65" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="I93" s="7"/>
+    <row r="93" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="44"/>
+      <c r="C93" s="44"/>
+      <c r="D93" s="44"/>
+      <c r="E93" s="44"/>
+      <c r="F93" s="44"/>
+      <c r="G93" s="44"/>
+      <c r="H93" s="44"/>
+      <c r="I93" s="44"/>
       <c r="J93" s="7"/>
       <c r="K93" s="7"/>
       <c r="L93" s="7"/>
       <c r="M93" s="7"/>
       <c r="N93" s="7"/>
       <c r="O93" s="7"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
     </row>
     <row r="94" spans="1:19" ht="5.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="7"/>
       <c r="B94" s="7"/>
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
       <c r="J94" s="7"/>
       <c r="K94" s="7"/>
       <c r="L94" s="7"/>
       <c r="M94" s="7"/>
@@ -7250,93 +7375,97 @@
       <c r="R131" s="7"/>
       <c r="S131" s="7"/>
     </row>
     <row r="132" spans="1:19" ht="5.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="7"/>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="7"/>
       <c r="L132" s="7"/>
       <c r="M132" s="7"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="7"/>
       <c r="S132" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="19">
+    <mergeCell ref="A93:I93"/>
+    <mergeCell ref="A43:S43"/>
+    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A13:S13"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A52:R52"/>
+    <mergeCell ref="A62:R62"/>
+    <mergeCell ref="A72:R72"/>
+    <mergeCell ref="A82:R82"/>
+    <mergeCell ref="A83:S83"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A63:S63"/>
+    <mergeCell ref="A53:S53"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A22:O22"/>
     <mergeCell ref="A32:O32"/>
     <mergeCell ref="A42:R42"/>
-    <mergeCell ref="A83:R83"/>
-[...11 lines deleted...]
-    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.88" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7345,91 +7474,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93FF5C65-9DE5-4A99-A75E-79004589C9CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{029776DB-64F4-47C6-9E91-46B6164D90E3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3306CD6-628D-4E16-A889-CAA9FF85D464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{029776DB-64F4-47C6-9E91-46B6164D90E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93FF5C65-9DE5-4A99-A75E-79004589C9CC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>