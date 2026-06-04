--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="70">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>Total area of club-type buildings, sq.m</t>
   </si>
   <si>
     <t>Number of seats in the audience halls, units</t>
   </si>
   <si>
     <t>The number of held cultural events, units</t>
   </si>
   <si>
     <t>of them for children</t>
   </si>
   <si>
     <t>Number of viewers for held events, thousand persons</t>
   </si>
   <si>
     <t>of them children</t>
   </si>
   <si>
@@ -235,61 +235,70 @@
     <t xml:space="preserve">    districts:</t>
   </si>
   <si>
     <t xml:space="preserve">   districts:</t>
   </si>
   <si>
     <t xml:space="preserve">     districts:</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Terenkol</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="5">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -514,50 +523,54 @@
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -773,1040 +786,1219 @@
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="733">
+  <cellStyleXfs count="783">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...132 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...201 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...129 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="41" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="218" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="575" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="575" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="34" fillId="0" borderId="1" xfId="657" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="35" fillId="0" borderId="1" xfId="657" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="34" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="657" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="575" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="218" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="573" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="469" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="218" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="572" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="451" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="218" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="218" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="572" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="451" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="573" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="1" xfId="572" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="456" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="573" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="456" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="457" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="1" xfId="573" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="574" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="457" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="458" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="574" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="458" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="459" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="1" xfId="574" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="574" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="459" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="460" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="218" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="460" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="574" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="460" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="461" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="218" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="461" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="460" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="462" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="33" fillId="0" borderId="1" xfId="574" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="462" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="461" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="464" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="470" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="461" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="656" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="462" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="218" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="573" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="462" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="470" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="464" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="34" fillId="0" borderId="1" xfId="573" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="470" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="471" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="656" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="471" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="218" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="627" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="573" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="470" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="33" fillId="0" borderId="1" xfId="573" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="1" xfId="471" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="471" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="659" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="627" applyFont="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="659" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="659" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="659" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="659" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="656" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="659" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="733">
+  <cellStyles count="783">
     <cellStyle name="20% - Акцент1 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="634"/>
     <cellStyle name="20% - Акцент2 2" xfId="7"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="8"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="635"/>
     <cellStyle name="20% - Акцент3 2" xfId="9"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="636"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="637"/>
     <cellStyle name="20% - Акцент5 2" xfId="13"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="638"/>
     <cellStyle name="20% - Акцент6 2" xfId="15"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="639"/>
     <cellStyle name="40% - Акцент1 2" xfId="17"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="18"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="640"/>
     <cellStyle name="40% - Акцент2 2" xfId="19"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="20"/>
     <cellStyle name="40% - Акцент2 2 3" xfId="641"/>
     <cellStyle name="40% - Акцент3 2" xfId="21"/>
@@ -2007,314 +2199,360 @@
     <cellStyle name="Итог 2 2 5" xfId="201"/>
     <cellStyle name="Итог 2 2 6" xfId="202"/>
     <cellStyle name="Итог 2 2 7" xfId="203"/>
     <cellStyle name="Итог 2 2 8" xfId="204"/>
     <cellStyle name="Итог 2 2 9" xfId="205"/>
     <cellStyle name="Итог 2 20" xfId="206"/>
     <cellStyle name="Итог 2 21" xfId="207"/>
     <cellStyle name="Итог 2 3" xfId="208"/>
     <cellStyle name="Итог 2 4" xfId="209"/>
     <cellStyle name="Итог 2 5" xfId="210"/>
     <cellStyle name="Итог 2 6" xfId="211"/>
     <cellStyle name="Итог 2 7" xfId="212"/>
     <cellStyle name="Итог 2 8" xfId="213"/>
     <cellStyle name="Итог 2 9" xfId="214"/>
     <cellStyle name="Контрольная ячейка 2" xfId="215"/>
     <cellStyle name="Название 2" xfId="216"/>
     <cellStyle name="Нейтральный 2" xfId="217"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="218"/>
     <cellStyle name="Обычный 10 2" xfId="219"/>
     <cellStyle name="Обычный 10 2 2" xfId="628"/>
     <cellStyle name="Обычный 10 3" xfId="719"/>
     <cellStyle name="Обычный 11" xfId="220"/>
     <cellStyle name="Обычный 11 2" xfId="623"/>
     <cellStyle name="Обычный 11 2 2" xfId="656"/>
+    <cellStyle name="Обычный 11 3" xfId="733"/>
     <cellStyle name="Обычный 12" xfId="4"/>
     <cellStyle name="Обычный 12 2" xfId="658"/>
     <cellStyle name="Обычный 12 3" xfId="657"/>
     <cellStyle name="Обычный 13" xfId="659"/>
     <cellStyle name="Обычный 13 2" xfId="720"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="222"/>
     <cellStyle name="Обычный 2 100" xfId="223"/>
     <cellStyle name="Обычный 2 101" xfId="221"/>
     <cellStyle name="Обычный 2 102" xfId="632"/>
     <cellStyle name="Обычный 2 11" xfId="224"/>
     <cellStyle name="Обычный 2 12" xfId="225"/>
     <cellStyle name="Обычный 2 13" xfId="226"/>
     <cellStyle name="Обычный 2 14" xfId="227"/>
     <cellStyle name="Обычный 2 15" xfId="228"/>
     <cellStyle name="Обычный 2 16" xfId="229"/>
     <cellStyle name="Обычный 2 17" xfId="230"/>
     <cellStyle name="Обычный 2 17 2" xfId="231"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="232"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="734"/>
     <cellStyle name="Обычный 2 17 2_Б-03-01-М(на 1 марта 2020г.)" xfId="233"/>
     <cellStyle name="Обычный 2 18" xfId="234"/>
     <cellStyle name="Обычный 2 19" xfId="235"/>
     <cellStyle name="Обычный 2 19 2" xfId="236"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="237"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="238"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="239"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="240"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="241"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="736"/>
     <cellStyle name="Обычный 2 19 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="242"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="243"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="244"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="245"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="246"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="247"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="735"/>
     <cellStyle name="Обычный 2 19 2_Б-03-01-М(на 1 марта 2020г.)" xfId="248"/>
     <cellStyle name="Обычный 2 19 3" xfId="249"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="250"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="251"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="252"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="737"/>
     <cellStyle name="Обычный 2 19 3_Б-03-01-М(на 1 марта 2020г.)" xfId="253"/>
     <cellStyle name="Обычный 2 19 4" xfId="254"/>
     <cellStyle name="Обычный 2 19 5" xfId="255"/>
     <cellStyle name="Обычный 2 2" xfId="256"/>
     <cellStyle name="Обычный 2 2 10" xfId="257"/>
     <cellStyle name="Обычный 2 2 11" xfId="624"/>
     <cellStyle name="Обычный 2 2 11 2" xfId="660"/>
     <cellStyle name="Обычный 2 2 2" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="738"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="259"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="262"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="743"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_Б-03-01-М(на 1 марта 2020г.)" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="740"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="282"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="283"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="285"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="287"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2_Б-03-01-М(на 1 марта 2020г.)" xfId="288"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="290"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="291"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_Б-03-01-М(на 1 марта 2020г.)" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="294"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="295"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="296"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="297"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="298"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="748"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_Б-03-01-М(на 1 марта 2020г.)" xfId="303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="750"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_Б-03-01-М(на 1 марта 2020г.)" xfId="306"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="307"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="308"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="309"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_Б-03-01-М(на 1 марта 2020г.)" xfId="311"/>
     <cellStyle name="Обычный 2 2 2 2 2 4_Б-03-01-М(на 1 марта 2020г.)" xfId="312"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="739"/>
     <cellStyle name="Обычный 2 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="317"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="753"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 2 3 2_Б-03-01-М(на 1 марта 2020г.)" xfId="323"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="756"/>
     <cellStyle name="Обычный 2 2 2 2 3 3_Б-03-01-М(на 1 марта 2020г.)" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="752"/>
     <cellStyle name="Обычный 2 2 2 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="329"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="758"/>
     <cellStyle name="Обычный 2 2 2 2 4 2_Б-03-01-М(на 1 марта 2020г.)" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="757"/>
     <cellStyle name="Обычный 2 2 2 2 4_Б-03-01-М(на 1 марта 2020г.)" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="759"/>
     <cellStyle name="Обычный 2 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="334"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="335"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="337"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="338"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="340"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="341"/>
     <cellStyle name="Обычный 2 2 2 4 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="342"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="343"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="760"/>
     <cellStyle name="Обычный 2 2 2 4 2_Б-03-01-М(на 1 марта 2020г.)" xfId="344"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="345"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="346"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 4 3_Б-03-01-М(на 1 марта 2020г.)" xfId="347"/>
     <cellStyle name="Обычный 2 2 2 4_Б-03-01-М(на 1 марта 2020г.)" xfId="348"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="349"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="350"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="351"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="763"/>
     <cellStyle name="Обычный 2 2 2 5 2_Б-03-01-М(на 1 марта 2020г.)" xfId="352"/>
     <cellStyle name="Обычный 2 2 2 5_Б-03-01-М(на 1 марта 2020г.)" xfId="353"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="354"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="355"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="662"/>
+    <cellStyle name="Обычный 2 2 2 8 2" xfId="764"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="663"/>
     <cellStyle name="Обычный 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="357"/>
     <cellStyle name="Обычный 2 2 3" xfId="358"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="359"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="664"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="766"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="765"/>
     <cellStyle name="Обычный 2 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="360"/>
     <cellStyle name="Обычный 2 2 4" xfId="361"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="665"/>
+    <cellStyle name="Обычный 2 2 4 11" xfId="767"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="362"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="363"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="364"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="365"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="769"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="366"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="768"/>
     <cellStyle name="Обычный 2 2 4 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="367"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="368"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="770"/>
     <cellStyle name="Обычный 2 2 4 2_Б-03-01-М(на 1 марта 2020г.)" xfId="369"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="370"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="371"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="771"/>
     <cellStyle name="Обычный 2 2 4 3_Б-03-01-М(на 1 марта 2020г.)" xfId="372"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="666"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="772"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="667"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="668"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="669"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="670"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="671"/>
     <cellStyle name="Обычный 2 2 4_Б-03-01-М(на 1 марта 2020г.)" xfId="373"/>
     <cellStyle name="Обычный 2 2 5" xfId="374"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="375"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="376"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="774"/>
     <cellStyle name="Обычный 2 2 5 2_Б-03-01-М(на 1 марта 2020г.)" xfId="377"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="773"/>
     <cellStyle name="Обычный 2 2 5_Б-03-01-М(на 1 марта 2020г.)" xfId="378"/>
     <cellStyle name="Обычный 2 2 6" xfId="379"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="775"/>
     <cellStyle name="Обычный 2 2 7" xfId="380"/>
     <cellStyle name="Обычный 2 2 8" xfId="381"/>
     <cellStyle name="Обычный 2 2 9" xfId="382"/>
     <cellStyle name="Обычный 2 2_Б-03-01-М(на 1 марта 2020г.)" xfId="383"/>
     <cellStyle name="Обычный 2 20" xfId="384"/>
     <cellStyle name="Обычный 2 20 2" xfId="385"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="386"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="387"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="388"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="776"/>
     <cellStyle name="Обычный 2 20 2_Б-03-01-М(на 1 марта 2020г.)" xfId="389"/>
     <cellStyle name="Обычный 2 20 3" xfId="390"/>
     <cellStyle name="Обычный 2 20 4" xfId="391"/>
     <cellStyle name="Обычный 2 21" xfId="392"/>
     <cellStyle name="Обычный 2 21 2" xfId="393"/>
     <cellStyle name="Обычный 2 21 3" xfId="394"/>
     <cellStyle name="Обычный 2 22" xfId="395"/>
     <cellStyle name="Обычный 2 23" xfId="396"/>
     <cellStyle name="Обычный 2 24" xfId="397"/>
     <cellStyle name="Обычный 2 25" xfId="398"/>
     <cellStyle name="Обычный 2 26" xfId="399"/>
     <cellStyle name="Обычный 2 26 2" xfId="400"/>
     <cellStyle name="Обычный 2 26 3" xfId="672"/>
     <cellStyle name="Обычный 2 27" xfId="401"/>
     <cellStyle name="Обычный 2 27 2" xfId="402"/>
     <cellStyle name="Обычный 2 27 3" xfId="673"/>
     <cellStyle name="Обычный 2 28" xfId="403"/>
     <cellStyle name="Обычный 2 28 2" xfId="404"/>
     <cellStyle name="Обычный 2 28 3" xfId="674"/>
     <cellStyle name="Обычный 2 29" xfId="405"/>
     <cellStyle name="Обычный 2 29 2" xfId="406"/>
     <cellStyle name="Обычный 2 3" xfId="407"/>
     <cellStyle name="Обычный 2 3 2" xfId="408"/>
     <cellStyle name="Обычный 2 3 2 2" xfId="675"/>
     <cellStyle name="Обычный 2 3 2 3" xfId="676"/>
     <cellStyle name="Обычный 2 3 3" xfId="409"/>
     <cellStyle name="Обычный 2 3 3 2" xfId="410"/>
     <cellStyle name="Обычный 2 3 4" xfId="677"/>
     <cellStyle name="Обычный 2 3 5" xfId="678"/>
+    <cellStyle name="Обычный 2 3 5 2" xfId="777"/>
     <cellStyle name="Обычный 2 3_Б-03-01-М(на 1 марта 2020г.)" xfId="411"/>
     <cellStyle name="Обычный 2 30" xfId="412"/>
     <cellStyle name="Обычный 2 30 2" xfId="413"/>
     <cellStyle name="Обычный 2 31" xfId="414"/>
     <cellStyle name="Обычный 2 31 2" xfId="415"/>
     <cellStyle name="Обычный 2 32" xfId="416"/>
     <cellStyle name="Обычный 2 32 2" xfId="417"/>
     <cellStyle name="Обычный 2 33" xfId="418"/>
     <cellStyle name="Обычный 2 33 2" xfId="419"/>
     <cellStyle name="Обычный 2 34" xfId="420"/>
     <cellStyle name="Обычный 2 34 2" xfId="421"/>
     <cellStyle name="Обычный 2 35" xfId="422"/>
     <cellStyle name="Обычный 2 35 2" xfId="423"/>
     <cellStyle name="Обычный 2 36" xfId="424"/>
     <cellStyle name="Обычный 2 36 2" xfId="425"/>
     <cellStyle name="Обычный 2 37" xfId="426"/>
     <cellStyle name="Обычный 2 37 2" xfId="427"/>
     <cellStyle name="Обычный 2 38" xfId="428"/>
     <cellStyle name="Обычный 2 38 2" xfId="429"/>
     <cellStyle name="Обычный 2 39" xfId="430"/>
     <cellStyle name="Обычный 2 39 2" xfId="431"/>
     <cellStyle name="Обычный 2 4" xfId="432"/>
     <cellStyle name="Обычный 2 4 2" xfId="433"/>
     <cellStyle name="Обычный 2 4 3" xfId="434"/>
     <cellStyle name="Обычный 2 4 3 2" xfId="435"/>
     <cellStyle name="Обычный 2 4 4" xfId="679"/>
     <cellStyle name="Обычный 2 40" xfId="436"/>
     <cellStyle name="Обычный 2 40 2" xfId="437"/>
     <cellStyle name="Обычный 2 41" xfId="438"/>
     <cellStyle name="Обычный 2 41 2" xfId="439"/>
     <cellStyle name="Обычный 2 42" xfId="440"/>
     <cellStyle name="Обычный 2 42 2" xfId="441"/>
     <cellStyle name="Обычный 2 43" xfId="442"/>
     <cellStyle name="Обычный 2 43 2" xfId="443"/>
     <cellStyle name="Обычный 2 44" xfId="444"/>
     <cellStyle name="Обычный 2 44 2" xfId="445"/>
     <cellStyle name="Обычный 2 45" xfId="446"/>
     <cellStyle name="Обычный 2 45 2" xfId="447"/>
     <cellStyle name="Обычный 2 46" xfId="448"/>
     <cellStyle name="Обычный 2 46 2" xfId="449"/>
     <cellStyle name="Обычный 2 47" xfId="450"/>
     <cellStyle name="Обычный 2 48" xfId="451"/>
     <cellStyle name="Обычный 2 49" xfId="452"/>
     <cellStyle name="Обычный 2 5" xfId="453"/>
     <cellStyle name="Обычный 2 5 2" xfId="454"/>
     <cellStyle name="Обычный 2 5 3" xfId="680"/>
     <cellStyle name="Обычный 2 5 4" xfId="681"/>
+    <cellStyle name="Обычный 2 5 4 2" xfId="778"/>
     <cellStyle name="Обычный 2 50" xfId="455"/>
     <cellStyle name="Обычный 2 51" xfId="456"/>
     <cellStyle name="Обычный 2 52" xfId="457"/>
     <cellStyle name="Обычный 2 53" xfId="458"/>
     <cellStyle name="Обычный 2 53 2" xfId="682"/>
     <cellStyle name="Обычный 2 54" xfId="459"/>
     <cellStyle name="Обычный 2 54 2" xfId="683"/>
     <cellStyle name="Обычный 2 55" xfId="460"/>
     <cellStyle name="Обычный 2 55 2" xfId="684"/>
     <cellStyle name="Обычный 2 56" xfId="461"/>
     <cellStyle name="Обычный 2 56 2" xfId="685"/>
     <cellStyle name="Обычный 2 57" xfId="462"/>
     <cellStyle name="Обычный 2 58" xfId="463"/>
     <cellStyle name="Обычный 2 59" xfId="464"/>
     <cellStyle name="Обычный 2 6" xfId="465"/>
     <cellStyle name="Обычный 2 6 2" xfId="686"/>
     <cellStyle name="Обычный 2 6 3" xfId="687"/>
     <cellStyle name="Обычный 2 60" xfId="466"/>
     <cellStyle name="Обычный 2 61" xfId="467"/>
     <cellStyle name="Обычный 2 62" xfId="468"/>
     <cellStyle name="Обычный 2 63" xfId="469"/>
     <cellStyle name="Обычный 2 64" xfId="470"/>
     <cellStyle name="Обычный 2 65" xfId="471"/>
     <cellStyle name="Обычный 2 66" xfId="472"/>
     <cellStyle name="Обычный 2 67" xfId="473"/>
@@ -2363,104 +2601,107 @@
     <cellStyle name="Обычный 3 10" xfId="510"/>
     <cellStyle name="Обычный 3 11" xfId="511"/>
     <cellStyle name="Обычный 3 12" xfId="512"/>
     <cellStyle name="Обычный 3 13" xfId="513"/>
     <cellStyle name="Обычный 3 13 2" xfId="514"/>
     <cellStyle name="Обычный 3 13 3" xfId="515"/>
     <cellStyle name="Обычный 3 14" xfId="516"/>
     <cellStyle name="Обычный 3 14 2" xfId="517"/>
     <cellStyle name="Обычный 3 14 3" xfId="518"/>
     <cellStyle name="Обычный 3 15" xfId="519"/>
     <cellStyle name="Обычный 3 16" xfId="520"/>
     <cellStyle name="Обычный 3 16 2" xfId="694"/>
     <cellStyle name="Обычный 3 17" xfId="521"/>
     <cellStyle name="Обычный 3 17 2" xfId="522"/>
     <cellStyle name="Обычный 3 17 3" xfId="695"/>
     <cellStyle name="Обычный 3 18" xfId="523"/>
     <cellStyle name="Обычный 3 18 2" xfId="629"/>
     <cellStyle name="Обычный 3 18 2 2" xfId="721"/>
     <cellStyle name="Обычный 3 19" xfId="524"/>
     <cellStyle name="Обычный 3 19 2" xfId="722"/>
     <cellStyle name="Обычный 3 2" xfId="525"/>
     <cellStyle name="Обычный 3 2 2" xfId="696"/>
     <cellStyle name="Обычный 3 2 3" xfId="697"/>
     <cellStyle name="Обычный 3 20" xfId="625"/>
     <cellStyle name="Обычный 3 20 2" xfId="698"/>
+    <cellStyle name="Обычный 3 20 3" xfId="779"/>
     <cellStyle name="Обычный 3 3" xfId="526"/>
     <cellStyle name="Обычный 3 3 2" xfId="699"/>
     <cellStyle name="Обычный 3 3 3" xfId="700"/>
     <cellStyle name="Обычный 3 4" xfId="527"/>
     <cellStyle name="Обычный 3 5" xfId="528"/>
     <cellStyle name="Обычный 3 6" xfId="529"/>
     <cellStyle name="Обычный 3 7" xfId="530"/>
     <cellStyle name="Обычный 3 8" xfId="531"/>
     <cellStyle name="Обычный 3 9" xfId="532"/>
     <cellStyle name="Обычный 4" xfId="533"/>
     <cellStyle name="Обычный 4 10" xfId="534"/>
     <cellStyle name="Обычный 4 11" xfId="535"/>
     <cellStyle name="Обычный 4 11 2" xfId="701"/>
     <cellStyle name="Обычный 4 11 3" xfId="702"/>
     <cellStyle name="Обычный 4 12" xfId="630"/>
     <cellStyle name="Обычный 4 13" xfId="627"/>
     <cellStyle name="Обычный 4 13 2" xfId="703"/>
+    <cellStyle name="Обычный 4 13 3" xfId="780"/>
     <cellStyle name="Обычный 4 2" xfId="536"/>
     <cellStyle name="Обычный 4 2 2" xfId="537"/>
     <cellStyle name="Обычный 4 2 2 2" xfId="538"/>
     <cellStyle name="Обычный 4 2 3" xfId="704"/>
     <cellStyle name="Обычный 4 2 4" xfId="705"/>
     <cellStyle name="Обычный 4 3" xfId="539"/>
     <cellStyle name="Обычный 4 3 2" xfId="706"/>
     <cellStyle name="Обычный 4 3 2 2" xfId="707"/>
     <cellStyle name="Обычный 4 3 3" xfId="708"/>
     <cellStyle name="Обычный 4 3 4" xfId="709"/>
     <cellStyle name="Обычный 4 3 5" xfId="710"/>
     <cellStyle name="Обычный 4 3 6" xfId="711"/>
     <cellStyle name="Обычный 4 4" xfId="540"/>
     <cellStyle name="Обычный 4 4 2" xfId="712"/>
     <cellStyle name="Обычный 4 4 3" xfId="713"/>
     <cellStyle name="Обычный 4 4 4" xfId="714"/>
     <cellStyle name="Обычный 4 5" xfId="541"/>
     <cellStyle name="Обычный 4 6" xfId="542"/>
     <cellStyle name="Обычный 4 7" xfId="543"/>
     <cellStyle name="Обычный 4 8" xfId="544"/>
     <cellStyle name="Обычный 4 9" xfId="545"/>
     <cellStyle name="Обычный 4 9 2" xfId="546"/>
     <cellStyle name="Обычный 4 9 3" xfId="547"/>
     <cellStyle name="Обычный 5" xfId="548"/>
     <cellStyle name="Обычный 5 2" xfId="549"/>
     <cellStyle name="Обычный 5 2 2" xfId="715"/>
     <cellStyle name="Обычный 5 2 3" xfId="716"/>
     <cellStyle name="Обычный 5 3" xfId="550"/>
     <cellStyle name="Обычный 5 4" xfId="551"/>
     <cellStyle name="Обычный 5 5" xfId="552"/>
     <cellStyle name="Обычный 5 6" xfId="553"/>
     <cellStyle name="Обычный 5 6 2" xfId="554"/>
     <cellStyle name="Обычный 5 7" xfId="555"/>
     <cellStyle name="Обычный 5 7 2" xfId="723"/>
     <cellStyle name="Обычный 5 8" xfId="556"/>
     <cellStyle name="Обычный 5 8 2" xfId="724"/>
     <cellStyle name="Обычный 5 9" xfId="717"/>
+    <cellStyle name="Обычный 5 9 2" xfId="781"/>
     <cellStyle name="Обычный 6" xfId="557"/>
     <cellStyle name="Обычный 6 2" xfId="558"/>
     <cellStyle name="Обычный 6 3" xfId="559"/>
     <cellStyle name="Обычный 6 4" xfId="560"/>
     <cellStyle name="Обычный 6 4 2" xfId="725"/>
     <cellStyle name="Обычный 6 5" xfId="561"/>
     <cellStyle name="Обычный 6 5 2" xfId="726"/>
     <cellStyle name="Обычный 7" xfId="562"/>
     <cellStyle name="Обычный 7 2" xfId="563"/>
     <cellStyle name="Обычный 7 3" xfId="564"/>
     <cellStyle name="Обычный 7 3 2" xfId="727"/>
     <cellStyle name="Обычный 7 4" xfId="565"/>
     <cellStyle name="Обычный 7 4 2" xfId="728"/>
     <cellStyle name="Обычный 8" xfId="566"/>
     <cellStyle name="Обычный 8 2" xfId="567"/>
     <cellStyle name="Обычный 8 2 2" xfId="729"/>
     <cellStyle name="Обычный 8 3" xfId="568"/>
     <cellStyle name="Обычный 8 3 2" xfId="730"/>
     <cellStyle name="Обычный 9" xfId="569"/>
     <cellStyle name="Обычный 9 2" xfId="570"/>
     <cellStyle name="Обычный 9 2 2" xfId="731"/>
     <cellStyle name="Обычный 9 3" xfId="571"/>
     <cellStyle name="Обычный 9 3 2" xfId="732"/>
     <cellStyle name="Обычный_4.1" xfId="572"/>
     <cellStyle name="Обычный_4.2" xfId="573"/>
@@ -2495,50 +2736,51 @@
     <cellStyle name="Примечание 2 2 20" xfId="601"/>
     <cellStyle name="Примечание 2 2 3" xfId="602"/>
     <cellStyle name="Примечание 2 2 4" xfId="603"/>
     <cellStyle name="Примечание 2 2 5" xfId="604"/>
     <cellStyle name="Примечание 2 2 6" xfId="605"/>
     <cellStyle name="Примечание 2 2 7" xfId="606"/>
     <cellStyle name="Примечание 2 2 8" xfId="607"/>
     <cellStyle name="Примечание 2 2 9" xfId="608"/>
     <cellStyle name="Примечание 2 20" xfId="609"/>
     <cellStyle name="Примечание 2 21" xfId="610"/>
     <cellStyle name="Примечание 2 3" xfId="611"/>
     <cellStyle name="Примечание 2 4" xfId="612"/>
     <cellStyle name="Примечание 2 5" xfId="613"/>
     <cellStyle name="Примечание 2 6" xfId="614"/>
     <cellStyle name="Примечание 2 7" xfId="615"/>
     <cellStyle name="Примечание 2 8" xfId="616"/>
     <cellStyle name="Примечание 2 9" xfId="617"/>
     <cellStyle name="Примечание 3" xfId="618"/>
     <cellStyle name="Связанная ячейка 2" xfId="619"/>
     <cellStyle name="Текст предупреждения 2" xfId="620"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="621"/>
     <cellStyle name="Финансовый 2 2" xfId="631"/>
     <cellStyle name="Финансовый 2 3" xfId="626"/>
     <cellStyle name="Финансовый 3" xfId="633"/>
+    <cellStyle name="Финансовый 4" xfId="782"/>
     <cellStyle name="Хороший 2" xfId="622"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2805,10218 +3047,10782 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y234"/>
+  <dimension ref="A1:Z234"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="Y41" sqref="X40:Y41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="9" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="16.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="7" customWidth="1"/>
+    <col min="3" max="5" width="10.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14" style="7" customWidth="1"/>
+    <col min="7" max="8" width="10.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="7" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="7" customWidth="1"/>
+    <col min="14" max="16" width="10.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="10.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="10" style="7" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="79" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="77"/>
-[...25 lines deleted...]
-      <c r="B2" s="79" t="s">
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+    </row>
+    <row r="2" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="79"/>
-[...25 lines deleted...]
-      <c r="B3" s="13">
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+    </row>
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10"/>
+      <c r="B3" s="11">
         <v>2001</v>
       </c>
-      <c r="C3" s="13">
+      <c r="C3" s="11">
         <v>2002</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="11">
         <v>2003</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="11">
         <v>2004</v>
       </c>
-      <c r="F3" s="13">
+      <c r="F3" s="11">
         <v>2005</v>
       </c>
-      <c r="G3" s="13">
+      <c r="G3" s="11">
         <v>2006</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H3" s="11">
         <v>2007</v>
       </c>
-      <c r="I3" s="13">
+      <c r="I3" s="11">
         <v>2008</v>
       </c>
-      <c r="J3" s="13">
+      <c r="J3" s="11">
         <v>2009</v>
       </c>
-      <c r="K3" s="13">
+      <c r="K3" s="11">
         <v>2010</v>
       </c>
-      <c r="L3" s="13">
+      <c r="L3" s="11">
         <v>2011</v>
       </c>
-      <c r="M3" s="13">
+      <c r="M3" s="11">
         <v>2012</v>
       </c>
-      <c r="N3" s="13">
+      <c r="N3" s="11">
         <v>2013</v>
       </c>
-      <c r="O3" s="13">
+      <c r="O3" s="11">
         <v>2014</v>
       </c>
-      <c r="P3" s="13">
+      <c r="P3" s="11">
         <v>2015</v>
       </c>
-      <c r="Q3" s="13">
+      <c r="Q3" s="11">
         <v>2016</v>
       </c>
-      <c r="R3" s="13">
+      <c r="R3" s="11">
         <v>2017</v>
       </c>
-      <c r="S3" s="14">
+      <c r="S3" s="12">
         <v>2018</v>
       </c>
-      <c r="T3" s="14">
+      <c r="T3" s="12">
         <v>2019</v>
       </c>
-      <c r="U3" s="14">
+      <c r="U3" s="12">
         <v>2020</v>
       </c>
-      <c r="V3" s="14">
+      <c r="V3" s="12">
         <v>2021</v>
       </c>
-      <c r="W3" s="14">
+      <c r="W3" s="12">
         <v>2022</v>
       </c>
-      <c r="X3" s="14">
+      <c r="X3" s="12">
         <v>2023</v>
       </c>
-      <c r="Y3" s="14">
+      <c r="Y3" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="Z3" s="81">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="14">
         <v>26</v>
       </c>
-      <c r="C4" s="17">
+      <c r="C4" s="15">
         <v>127</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="15">
         <v>165</v>
       </c>
-      <c r="E4" s="17">
+      <c r="E4" s="15">
         <v>173</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F4" s="16">
         <v>177</v>
       </c>
-      <c r="G4" s="17">
+      <c r="G4" s="15">
         <v>209</v>
       </c>
-      <c r="H4" s="17">
+      <c r="H4" s="15">
         <v>221</v>
       </c>
-      <c r="I4" s="17">
+      <c r="I4" s="15">
         <v>232</v>
       </c>
-      <c r="J4" s="19">
+      <c r="J4" s="17">
         <v>239</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="14">
         <v>254</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="14">
         <v>259</v>
       </c>
-      <c r="M4" s="17">
+      <c r="M4" s="15">
         <v>262</v>
       </c>
-      <c r="N4" s="17">
+      <c r="N4" s="15">
         <v>262</v>
       </c>
-      <c r="O4" s="20">
+      <c r="O4" s="18">
         <v>257</v>
       </c>
-      <c r="P4" s="20">
+      <c r="P4" s="18">
         <v>259</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="Q4" s="14">
         <v>274</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="14">
         <v>278</v>
       </c>
-      <c r="S4" s="19">
+      <c r="S4" s="17">
         <v>276</v>
       </c>
-      <c r="T4" s="19">
+      <c r="T4" s="17">
         <v>261</v>
       </c>
-      <c r="U4" s="19">
+      <c r="U4" s="17">
         <v>279</v>
       </c>
-      <c r="V4" s="19">
+      <c r="V4" s="17">
         <v>281</v>
       </c>
-      <c r="W4" s="19">
+      <c r="W4" s="17">
         <v>280</v>
       </c>
-      <c r="X4" s="12">
+      <c r="X4" s="10">
         <v>267</v>
       </c>
-      <c r="Y4" s="12">
+      <c r="Y4" s="10">
         <v>266</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="Z4" s="80">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="21" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="22" t="s">
+      <c r="B5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="22" t="s">
+      <c r="H5" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="22" t="s">
+      <c r="I5" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="J5" s="23" t="s">
+      <c r="J5" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="K5" s="22" t="s">
+      <c r="K5" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="22" t="s">
+      <c r="L5" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="22" t="s">
+      <c r="M5" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="22" t="s">
+      <c r="N5" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="22" t="s">
+      <c r="O5" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="P5" s="22" t="s">
+      <c r="P5" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="Q5" s="22" t="s">
+      <c r="Q5" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="R5" s="22" t="s">
+      <c r="R5" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="S5" s="23" t="s">
+      <c r="S5" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="T5" s="23" t="s">
+      <c r="T5" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="U5" s="23" t="s">
+      <c r="U5" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="V5" s="23" t="s">
+      <c r="V5" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="W5" s="23" t="s">
+      <c r="W5" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="X5" s="24">
+      <c r="X5" s="22">
         <v>174252</v>
       </c>
-      <c r="Y5" s="25">
+      <c r="Y5" s="23">
         <v>177784.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="Z5" s="82">
+        <v>179671.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="14">
         <v>24240</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="14">
         <v>31740</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="14">
         <v>39594</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="14">
         <v>38011</v>
       </c>
-      <c r="F6" s="26">
+      <c r="F6" s="24">
         <v>40005</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="14">
         <v>41372</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="14">
         <v>42798</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="14">
         <v>43508</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="17">
         <v>43437</v>
       </c>
-      <c r="K6" s="16">
+      <c r="K6" s="14">
         <v>41082</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L6" s="14">
         <v>40515</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="14">
         <v>39839</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N6" s="14">
         <v>39837</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O6" s="14">
         <v>38297</v>
       </c>
-      <c r="P6" s="16">
+      <c r="P6" s="14">
         <v>37969</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q6" s="14">
         <v>37465</v>
       </c>
-      <c r="R6" s="16">
+      <c r="R6" s="14">
         <v>37771</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="17">
         <v>37355</v>
       </c>
-      <c r="T6" s="19">
+      <c r="T6" s="17">
         <v>37903</v>
       </c>
-      <c r="U6" s="19">
+      <c r="U6" s="17">
         <v>39584</v>
       </c>
-      <c r="V6" s="19">
+      <c r="V6" s="17">
         <v>38778</v>
       </c>
-      <c r="W6" s="19">
+      <c r="W6" s="17">
         <v>37906</v>
       </c>
-      <c r="X6" s="27">
+      <c r="X6" s="25">
         <v>38246</v>
       </c>
-      <c r="Y6" s="28">
+      <c r="Y6" s="26">
         <v>37105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="Z6" s="83">
+        <v>37246</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="14">
         <v>6273</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="14">
         <v>10273</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="14">
         <v>14436</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="14">
         <v>10155</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="24">
         <v>9279</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="14">
         <v>10449</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="14">
         <v>9875</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="14">
         <v>9104</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="17">
         <v>9531</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="14">
         <v>10585</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="14">
         <v>12849</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="14">
         <v>12070</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="14">
         <v>12908</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="14">
         <v>12674</v>
       </c>
-      <c r="P7" s="16">
+      <c r="P7" s="14">
         <v>12921</v>
       </c>
-      <c r="Q7" s="16">
+      <c r="Q7" s="14">
         <v>13352</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R7" s="14">
         <v>14583</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="17">
         <v>15105</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="17">
         <v>14131</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="17">
         <v>2984</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="17">
         <v>6133</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="17">
         <v>17603</v>
       </c>
-      <c r="X7" s="27">
+      <c r="X7" s="25">
         <v>14773</v>
       </c>
-      <c r="Y7" s="28">
+      <c r="Y7" s="26">
         <v>15645</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="Z7" s="83">
+        <v>17498</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="29" t="s">
+      <c r="C8" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="21" t="s">
-[...14 lines deleted...]
-      <c r="I8" s="29">
+      <c r="D8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="27">
         <v>2497</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="27">
         <v>2549</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="27">
         <v>2998</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="14">
         <v>3891</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="14">
         <v>3160</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="14">
         <v>3645</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="14">
         <v>3971</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P8" s="24">
         <v>3920</v>
       </c>
-      <c r="Q8" s="26">
+      <c r="Q8" s="24">
         <v>3530</v>
       </c>
-      <c r="R8" s="26">
+      <c r="R8" s="24">
         <v>4479</v>
       </c>
-      <c r="S8" s="26">
+      <c r="S8" s="24">
         <v>4948</v>
       </c>
-      <c r="T8" s="30">
+      <c r="T8" s="28">
         <v>4448</v>
       </c>
-      <c r="U8" s="30">
+      <c r="U8" s="28">
         <v>1428</v>
       </c>
-      <c r="V8" s="31">
+      <c r="V8" s="29">
         <v>2282</v>
       </c>
-      <c r="W8" s="32">
+      <c r="W8" s="30">
         <v>6085</v>
       </c>
-      <c r="X8" s="27">
+      <c r="X8" s="25">
         <v>5447</v>
       </c>
-      <c r="Y8" s="28">
+      <c r="Y8" s="26">
         <v>5968</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="Z8" s="83">
+        <v>6177</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...59 lines deleted...]
-      <c r="V9" s="19">
+      <c r="B9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V9" s="17">
         <v>12416</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="17">
         <v>2448</v>
       </c>
-      <c r="X9" s="27">
+      <c r="X9" s="25">
         <v>1309</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="26">
         <v>903</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="Z9" s="83">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="21" t="s">
-[...59 lines deleted...]
-      <c r="V10" s="19">
+      <c r="B10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="17">
         <v>1993242</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="17">
         <v>415548</v>
       </c>
-      <c r="X10" s="27">
+      <c r="X10" s="25">
         <v>308714</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="26">
         <v>256253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="Z10" s="83">
+        <v>104522</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>453</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="14">
         <v>810</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="15">
         <v>983</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="14">
         <v>63</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="24">
         <v>61</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="14">
         <v>200</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="14">
         <v>220</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="14">
         <v>251</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="17">
         <v>297</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="14">
         <v>329</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="14">
         <v>412</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="14">
         <v>528</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="14">
         <v>590</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="14">
         <v>654</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="14">
         <v>680</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="14">
         <v>818</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="14">
         <v>423</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="17">
         <v>392</v>
       </c>
-      <c r="T11" s="19">
+      <c r="T11" s="17">
         <v>366</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="17">
         <v>419</v>
       </c>
-      <c r="V11" s="19">
+      <c r="V11" s="17">
         <v>488</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="17">
         <v>370</v>
       </c>
-      <c r="X11" s="27">
+      <c r="X11" s="25">
         <v>350</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="26">
         <v>358</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="Z11" s="84">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="29" t="s">
+      <c r="C12" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="14">
         <v>308</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="14">
         <v>109</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="24">
         <v>126</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="14">
         <v>122</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="14">
         <v>119</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="14">
         <v>141</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="17">
         <v>129</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="14">
         <v>141</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="14">
         <v>177</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="15">
         <v>198</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="15">
         <v>267</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="15">
         <v>285</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="15">
         <v>339</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="15">
         <v>406</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="14">
         <v>223</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="17">
         <v>224</v>
       </c>
-      <c r="T12" s="19">
+      <c r="T12" s="17">
         <v>221</v>
       </c>
-      <c r="U12" s="19">
+      <c r="U12" s="17">
         <v>255</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V12" s="17">
         <v>262</v>
       </c>
-      <c r="W12" s="19">
+      <c r="W12" s="17">
         <v>236</v>
       </c>
-      <c r="X12" s="27">
+      <c r="X12" s="25">
         <v>202</v>
       </c>
-      <c r="Y12" s="28">
+      <c r="Y12" s="26">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="Z12" s="84">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>5175</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="14">
         <v>11288</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="14">
         <v>13086</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="14">
         <v>4064</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="24">
         <v>2709</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="14">
         <v>2671</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="14">
         <v>2435</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="14">
         <v>2196</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="17">
         <v>4306</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="14">
         <v>5326</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="14">
         <v>6496</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="14">
         <v>6949</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="14">
         <v>8470</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="14">
         <v>9555</v>
       </c>
-      <c r="P13" s="16">
+      <c r="P13" s="14">
         <v>10147</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="14">
         <v>12806</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="14">
         <v>6709</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="17">
         <v>5952</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="17">
         <v>4929</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="17">
         <v>5192</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="17">
         <v>7990</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="17">
         <v>8138</v>
       </c>
-      <c r="X13" s="27">
+      <c r="X13" s="25">
         <v>3814</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="26">
         <v>3775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="Z13" s="84">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="21" t="s">
+      <c r="C14" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="14">
         <v>5778</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="14">
         <v>2013</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="24">
         <v>1766</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="14">
         <v>1783</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="14">
         <v>1259</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="14">
         <v>1205</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="17">
         <v>1734</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="14">
         <v>2655</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="14">
         <v>3222</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="14">
         <v>2869</v>
       </c>
-      <c r="N14" s="16">
+      <c r="N14" s="14">
         <v>4385</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="14">
         <v>4644</v>
       </c>
-      <c r="P14" s="16">
+      <c r="P14" s="14">
         <v>6008</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="14">
         <v>7630</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="24">
         <v>4372</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="17">
         <v>4068</v>
       </c>
-      <c r="T14" s="19">
+      <c r="T14" s="17">
         <v>3022</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="17">
         <v>4034</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="17">
         <v>6239</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="17">
         <v>6406</v>
       </c>
-      <c r="X14" s="27">
+      <c r="X14" s="25">
         <v>1769</v>
       </c>
-      <c r="Y14" s="28">
+      <c r="Y14" s="26">
         <v>1763</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="Z14" s="84">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="14">
         <v>589</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="14">
         <v>816</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="14">
         <v>969</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="15">
         <v>737</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="16">
         <v>745</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="14">
         <v>824</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="14">
         <v>871</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="14">
         <v>983</v>
       </c>
-      <c r="J15" s="19">
+      <c r="J15" s="17">
         <v>962</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="14">
         <v>1051</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="14">
         <v>1062</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="14">
         <v>1006</v>
       </c>
-      <c r="N15" s="16">
+      <c r="N15" s="14">
         <v>1062</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="14">
         <v>1126</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="14">
         <v>1094</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="14">
         <v>1161</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="14">
         <v>1283</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="17">
         <v>1249</v>
       </c>
-      <c r="T15" s="19">
+      <c r="T15" s="17">
         <v>1182</v>
       </c>
-      <c r="U15" s="19">
+      <c r="U15" s="17">
         <v>1173</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="17">
         <v>1169</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="17">
         <v>1161</v>
       </c>
-      <c r="X15" s="27">
+      <c r="X15" s="25">
         <v>940</v>
       </c>
-      <c r="Y15" s="28">
+      <c r="Y15" s="26">
         <v>920</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="Z15" s="84">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="14">
         <v>270</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="15">
         <v>238</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F16" s="16">
         <v>245</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="14">
         <v>258</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="15">
         <v>286</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="14">
         <v>341</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J16" s="17">
         <v>334</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="14">
         <v>374</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="14">
         <v>403</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="14">
         <v>388</v>
       </c>
-      <c r="N16" s="16">
+      <c r="N16" s="14">
         <v>443</v>
       </c>
-      <c r="O16" s="16">
+      <c r="O16" s="14">
         <v>502</v>
       </c>
-      <c r="P16" s="16">
+      <c r="P16" s="14">
         <v>497</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="Q16" s="14">
         <v>541</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R16" s="14">
         <v>729</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="17">
         <v>753</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="17">
         <v>711</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="17">
         <v>696</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="17">
         <v>695</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="17">
         <v>689</v>
       </c>
-      <c r="X16" s="27">
+      <c r="X16" s="25">
         <v>468</v>
       </c>
-      <c r="Y16" s="28">
+      <c r="Y16" s="26">
         <v>484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="Z16" s="84">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="14">
         <v>6987</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="14">
         <v>11364</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="14">
         <v>13040</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="14">
         <v>8529</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="14">
         <v>8857</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="14">
         <v>9388</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="14">
         <v>10896</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="14">
         <v>11331</v>
       </c>
-      <c r="J17" s="19">
+      <c r="J17" s="17">
         <v>11565</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="14">
         <v>13204</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="14">
         <v>13585</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="14">
         <v>11924</v>
       </c>
-      <c r="N17" s="16">
+      <c r="N17" s="14">
         <v>13923</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O17" s="14">
         <v>13776</v>
       </c>
-      <c r="P17" s="16">
+      <c r="P17" s="14">
         <v>14990</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="14">
         <v>15174</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="14">
         <v>13457</v>
       </c>
-      <c r="S17" s="19">
+      <c r="S17" s="17">
         <v>12438</v>
       </c>
-      <c r="T17" s="19">
+      <c r="T17" s="17">
         <v>11854</v>
       </c>
-      <c r="U17" s="19">
+      <c r="U17" s="17">
         <v>12778</v>
       </c>
-      <c r="V17" s="19">
+      <c r="V17" s="17">
         <v>13033</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="17">
         <v>13570</v>
       </c>
-      <c r="X17" s="27">
+      <c r="X17" s="25">
         <v>9646</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="26">
         <v>9580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="Z17" s="84">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="C18" s="21" t="s">
+      <c r="C18" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="14">
         <v>5237</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="14">
         <v>3769</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="14">
         <v>3567</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="14">
         <v>4068</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="14">
         <v>4339</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="14">
         <v>4563</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="17">
         <v>4878</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="14">
         <v>5632</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="14">
         <v>6035</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="14">
         <v>5563</v>
       </c>
-      <c r="N18" s="16">
+      <c r="N18" s="14">
         <v>7340</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="14">
         <v>7352</v>
       </c>
-      <c r="P18" s="16">
+      <c r="P18" s="14">
         <v>8258</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="14">
         <v>9395</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="14">
         <v>7620</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="17">
         <v>7437</v>
       </c>
-      <c r="T18" s="19">
+      <c r="T18" s="17">
         <v>7199</v>
       </c>
-      <c r="U18" s="19">
+      <c r="U18" s="17">
         <v>8242</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V18" s="17">
         <v>8697</v>
       </c>
-      <c r="W18" s="19">
+      <c r="W18" s="17">
         <v>9248</v>
       </c>
-      <c r="X18" s="27">
+      <c r="X18" s="25">
         <v>5333</v>
       </c>
-      <c r="Y18" s="28">
+      <c r="Y18" s="26">
         <v>5740</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A20" s="78" t="s">
+      <c r="Z18" s="84">
+        <v>6131</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A19" s="31"/>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+    </row>
+    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="78"/>
-[...23 lines deleted...]
-      <c r="B21" s="79" t="s">
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="77"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="77"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="8"/>
+      <c r="U20" s="8"/>
+      <c r="V20" s="8"/>
+      <c r="W20" s="8"/>
+    </row>
+    <row r="21" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="79"/>
-[...18 lines deleted...]
-      <c r="B22" s="36">
+      <c r="C21" s="76"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="76"/>
+      <c r="N21" s="76"/>
+      <c r="O21" s="76"/>
+      <c r="P21" s="76"/>
+      <c r="Q21" s="76"/>
+      <c r="R21" s="76"/>
+      <c r="S21" s="76"/>
+    </row>
+    <row r="22" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34">
         <v>2008</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="34">
         <v>2009</v>
       </c>
-      <c r="D22" s="36">
+      <c r="D22" s="34">
         <v>2010</v>
       </c>
-      <c r="E22" s="36">
+      <c r="E22" s="34">
         <v>2011</v>
       </c>
-      <c r="F22" s="36">
+      <c r="F22" s="34">
         <v>2012</v>
       </c>
-      <c r="G22" s="36">
+      <c r="G22" s="34">
         <v>2013</v>
       </c>
-      <c r="H22" s="36">
+      <c r="H22" s="34">
         <v>2014</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I22" s="34">
         <v>2015</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="11">
         <v>2016</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="12">
         <v>2017</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="11">
         <v>2018</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="11">
         <v>2019</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="11">
         <v>2020</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="11">
         <v>2021</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="11">
         <v>2022</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q22" s="12">
         <v>2023</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R22" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="35" t="s">
+      <c r="S22" s="85">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="37">
+      <c r="B23" s="35">
         <v>232</v>
       </c>
-      <c r="C23" s="19">
+      <c r="C23" s="17">
         <v>239</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="35">
         <v>254</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="35">
         <v>259</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="35">
         <v>262</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="35">
         <v>262</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="36">
         <v>257</v>
       </c>
-      <c r="I23" s="26">
+      <c r="I23" s="24">
         <v>259</v>
       </c>
-      <c r="J23" s="39">
+      <c r="J23" s="37">
         <v>274</v>
       </c>
-      <c r="K23" s="39">
+      <c r="K23" s="37">
         <v>278</v>
       </c>
-      <c r="L23" s="39">
+      <c r="L23" s="37">
         <v>276</v>
       </c>
-      <c r="M23" s="40">
+      <c r="M23" s="38">
         <v>261</v>
       </c>
-      <c r="N23" s="40">
+      <c r="N23" s="38">
         <v>279</v>
       </c>
-      <c r="O23" s="41">
+      <c r="O23" s="39">
         <v>281</v>
       </c>
-      <c r="P23" s="42">
+      <c r="P23" s="40">
         <v>280</v>
       </c>
-      <c r="Q23" s="43">
+      <c r="Q23" s="41">
         <v>267</v>
       </c>
-      <c r="R23" s="28">
+      <c r="R23" s="26">
         <v>266</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="12" t="s">
+      <c r="S23" s="86">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="29">
+      <c r="B24" s="27">
         <v>20</v>
       </c>
-      <c r="C24" s="29">
+      <c r="C24" s="27">
         <v>20</v>
       </c>
-      <c r="D24" s="29">
+      <c r="D24" s="27">
         <v>21</v>
       </c>
-      <c r="E24" s="29">
+      <c r="E24" s="27">
         <v>21</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="27">
         <v>18</v>
       </c>
-      <c r="G24" s="29">
+      <c r="G24" s="27">
         <v>17</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="27">
         <v>12</v>
       </c>
-      <c r="I24" s="26">
+      <c r="I24" s="24">
         <v>12</v>
       </c>
-      <c r="J24" s="39">
+      <c r="J24" s="37">
         <v>27</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="37">
         <v>26</v>
       </c>
-      <c r="L24" s="39">
+      <c r="L24" s="37">
         <v>28</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="38">
         <v>28</v>
       </c>
-      <c r="N24" s="40">
+      <c r="N24" s="38">
         <v>30</v>
       </c>
-      <c r="O24" s="41">
+      <c r="O24" s="39">
         <v>30</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="40">
         <v>31</v>
       </c>
-      <c r="Q24" s="43">
+      <c r="Q24" s="41">
         <v>17</v>
       </c>
-      <c r="R24" s="28">
+      <c r="R24" s="26">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="12" t="s">
+      <c r="S24" s="86">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B25" s="37">
+      <c r="B25" s="35">
         <v>17</v>
       </c>
-      <c r="C25" s="19">
+      <c r="C25" s="17">
         <v>17</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="35">
         <v>17</v>
       </c>
-      <c r="E25" s="37">
+      <c r="E25" s="35">
         <v>17</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="35">
         <v>18</v>
       </c>
-      <c r="G25" s="37">
+      <c r="G25" s="35">
         <v>18</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H25" s="36">
         <v>19</v>
       </c>
-      <c r="I25" s="26">
+      <c r="I25" s="24">
         <v>19</v>
       </c>
-      <c r="J25" s="39">
+      <c r="J25" s="37">
         <v>19</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="37">
         <v>19</v>
       </c>
-      <c r="L25" s="39">
+      <c r="L25" s="37">
         <v>18</v>
       </c>
-      <c r="M25" s="40">
+      <c r="M25" s="38">
         <v>17</v>
       </c>
-      <c r="N25" s="40">
+      <c r="N25" s="38">
         <v>17</v>
       </c>
-      <c r="O25" s="41">
+      <c r="O25" s="39">
         <v>17</v>
       </c>
-      <c r="P25" s="42">
+      <c r="P25" s="40">
         <v>17</v>
       </c>
-      <c r="Q25" s="43">
+      <c r="Q25" s="41">
         <v>17</v>
       </c>
-      <c r="R25" s="28">
+      <c r="R25" s="26">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="12" t="s">
+      <c r="S25" s="86">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="37">
+      <c r="B26" s="35">
         <v>19</v>
       </c>
-      <c r="C26" s="19">
+      <c r="C26" s="17">
         <v>19</v>
       </c>
-      <c r="D26" s="37">
+      <c r="D26" s="35">
         <v>19</v>
       </c>
-      <c r="E26" s="37">
+      <c r="E26" s="35">
         <v>21</v>
       </c>
-      <c r="F26" s="37">
+      <c r="F26" s="35">
         <v>21</v>
       </c>
-      <c r="G26" s="37">
+      <c r="G26" s="35">
         <v>22</v>
       </c>
-      <c r="H26" s="38">
+      <c r="H26" s="36">
         <v>22</v>
       </c>
-      <c r="I26" s="26">
+      <c r="I26" s="24">
         <v>22</v>
       </c>
-      <c r="J26" s="39">
+      <c r="J26" s="37">
         <v>22</v>
       </c>
-      <c r="K26" s="39">
+      <c r="K26" s="37">
         <v>22</v>
       </c>
-      <c r="L26" s="39">
+      <c r="L26" s="37">
         <v>22</v>
       </c>
-      <c r="M26" s="40">
+      <c r="M26" s="38">
         <v>21</v>
       </c>
-      <c r="N26" s="40">
+      <c r="N26" s="38">
         <v>21</v>
       </c>
-      <c r="O26" s="41">
+      <c r="O26" s="39">
         <v>21</v>
       </c>
-      <c r="P26" s="42">
+      <c r="P26" s="40">
         <v>21</v>
       </c>
-      <c r="Q26" s="43">
+      <c r="Q26" s="41">
         <v>21</v>
       </c>
-      <c r="R26" s="28">
+      <c r="R26" s="26">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="12" t="s">
+      <c r="S26" s="86">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B27" s="37"/>
-[...18 lines deleted...]
-      <c r="A28" s="44" t="s">
+      <c r="B27" s="35"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="35"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="38"/>
+      <c r="O27" s="38"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="41"/>
+      <c r="R27" s="41"/>
+      <c r="S27" s="87"/>
+    </row>
+    <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="37">
+      <c r="B28" s="35">
         <v>23</v>
       </c>
-      <c r="C28" s="19">
+      <c r="C28" s="17">
         <v>22</v>
       </c>
-      <c r="D28" s="37">
+      <c r="D28" s="35">
         <v>22</v>
       </c>
-      <c r="E28" s="37">
+      <c r="E28" s="35">
         <v>22</v>
       </c>
-      <c r="F28" s="37">
+      <c r="F28" s="35">
         <v>22</v>
       </c>
-      <c r="G28" s="37">
+      <c r="G28" s="35">
         <v>23</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="36">
         <v>24</v>
       </c>
-      <c r="I28" s="26">
+      <c r="I28" s="24">
         <v>24</v>
       </c>
-      <c r="J28" s="39">
+      <c r="J28" s="37">
         <v>25</v>
       </c>
-      <c r="K28" s="39">
+      <c r="K28" s="37">
         <v>25</v>
       </c>
-      <c r="L28" s="39">
+      <c r="L28" s="37">
         <v>24</v>
       </c>
-      <c r="M28" s="45" t="s">
+      <c r="M28" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N28" s="40">
+      <c r="N28" s="38">
         <v>24</v>
       </c>
-      <c r="O28" s="41">
+      <c r="O28" s="39">
         <v>24</v>
       </c>
-      <c r="P28" s="42">
+      <c r="P28" s="40">
         <v>24</v>
       </c>
-      <c r="Q28" s="43">
+      <c r="Q28" s="41">
         <v>24</v>
       </c>
-      <c r="R28" s="28">
+      <c r="R28" s="26">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="44" t="s">
+      <c r="S28" s="86">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B29" s="37">
+      <c r="B29" s="35">
         <v>13</v>
       </c>
-      <c r="C29" s="19">
+      <c r="C29" s="17">
         <v>18</v>
       </c>
-      <c r="D29" s="37">
+      <c r="D29" s="35">
         <v>19</v>
       </c>
-      <c r="E29" s="37">
+      <c r="E29" s="35">
         <v>19</v>
       </c>
-      <c r="F29" s="37">
+      <c r="F29" s="35">
         <v>20</v>
       </c>
-      <c r="G29" s="37">
+      <c r="G29" s="35">
         <v>20</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="36">
         <v>23</v>
       </c>
-      <c r="I29" s="26">
+      <c r="I29" s="24">
         <v>23</v>
       </c>
-      <c r="J29" s="39">
+      <c r="J29" s="37">
         <v>23</v>
       </c>
-      <c r="K29" s="39">
+      <c r="K29" s="37">
         <v>23</v>
       </c>
-      <c r="L29" s="39">
+      <c r="L29" s="37">
         <v>22</v>
       </c>
-      <c r="M29" s="40">
+      <c r="M29" s="38">
         <v>23</v>
       </c>
-      <c r="N29" s="40">
+      <c r="N29" s="38">
         <v>20</v>
       </c>
-      <c r="O29" s="41">
+      <c r="O29" s="39">
         <v>24</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="40">
         <v>24</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="41">
         <v>24</v>
       </c>
-      <c r="R29" s="28">
+      <c r="R29" s="26">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="44" t="s">
+      <c r="S29" s="86">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="37">
+      <c r="B30" s="35">
         <v>9</v>
       </c>
-      <c r="C30" s="19">
+      <c r="C30" s="17">
         <v>10</v>
       </c>
-      <c r="D30" s="37">
+      <c r="D30" s="35">
         <v>11</v>
       </c>
-      <c r="E30" s="37">
+      <c r="E30" s="35">
         <v>14</v>
       </c>
-      <c r="F30" s="37">
+      <c r="F30" s="35">
         <v>16</v>
       </c>
-      <c r="G30" s="37">
+      <c r="G30" s="35">
         <v>16</v>
       </c>
-      <c r="H30" s="38">
+      <c r="H30" s="36">
         <v>9</v>
       </c>
-      <c r="I30" s="26">
+      <c r="I30" s="24">
         <v>9</v>
       </c>
-      <c r="J30" s="39">
+      <c r="J30" s="37">
         <v>9</v>
       </c>
-      <c r="K30" s="39">
+      <c r="K30" s="37">
         <v>15</v>
       </c>
-      <c r="L30" s="39">
+      <c r="L30" s="37">
         <v>15</v>
       </c>
-      <c r="M30" s="45" t="s">
+      <c r="M30" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N30" s="40">
+      <c r="N30" s="38">
         <v>17</v>
       </c>
-      <c r="O30" s="41">
+      <c r="O30" s="39">
         <v>17</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="40">
         <v>17</v>
       </c>
-      <c r="Q30" s="43">
+      <c r="Q30" s="41">
         <v>17</v>
       </c>
-      <c r="R30" s="28">
+      <c r="R30" s="26">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="44" t="s">
+      <c r="S30" s="86">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B31" s="29">
+      <c r="B31" s="27">
         <v>22</v>
       </c>
-      <c r="C31" s="29">
+      <c r="C31" s="27">
         <v>22</v>
       </c>
-      <c r="D31" s="29">
+      <c r="D31" s="27">
         <v>23</v>
       </c>
-      <c r="E31" s="29">
+      <c r="E31" s="27">
         <v>23</v>
       </c>
-      <c r="F31" s="29">
+      <c r="F31" s="27">
         <v>23</v>
       </c>
-      <c r="G31" s="29">
+      <c r="G31" s="27">
         <v>23</v>
       </c>
-      <c r="H31" s="29">
+      <c r="H31" s="27">
         <v>23</v>
       </c>
-      <c r="I31" s="26">
+      <c r="I31" s="24">
         <v>23</v>
       </c>
-      <c r="J31" s="39">
+      <c r="J31" s="37">
         <v>23</v>
       </c>
-      <c r="K31" s="39">
+      <c r="K31" s="37">
         <v>23</v>
       </c>
-      <c r="L31" s="39">
+      <c r="L31" s="37">
         <v>23</v>
       </c>
-      <c r="M31" s="45" t="s">
+      <c r="M31" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N31" s="40">
+      <c r="N31" s="38">
         <v>22</v>
       </c>
-      <c r="O31" s="41">
+      <c r="O31" s="39">
         <v>22</v>
       </c>
-      <c r="P31" s="42" t="s">
+      <c r="P31" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="Q31" s="43">
+      <c r="Q31" s="41">
         <v>22</v>
       </c>
-      <c r="R31" s="28">
+      <c r="R31" s="26">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="44" t="s">
+      <c r="S31" s="86">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B32" s="37">
+      <c r="B32" s="35">
         <v>15</v>
       </c>
-      <c r="C32" s="19">
+      <c r="C32" s="17">
         <v>15</v>
       </c>
-      <c r="D32" s="37">
+      <c r="D32" s="35">
         <v>18</v>
       </c>
-      <c r="E32" s="37">
+      <c r="E32" s="35">
         <v>19</v>
       </c>
-      <c r="F32" s="37">
+      <c r="F32" s="35">
         <v>20</v>
       </c>
-      <c r="G32" s="37">
+      <c r="G32" s="35">
         <v>18</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="36">
         <v>18</v>
       </c>
-      <c r="I32" s="26">
+      <c r="I32" s="24">
         <v>19</v>
       </c>
-      <c r="J32" s="39">
+      <c r="J32" s="37">
         <v>19</v>
       </c>
-      <c r="K32" s="39">
+      <c r="K32" s="37">
         <v>19</v>
       </c>
-      <c r="L32" s="39">
+      <c r="L32" s="37">
         <v>19</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="38">
         <v>20</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="38">
         <v>20</v>
       </c>
-      <c r="O32" s="41">
+      <c r="O32" s="39">
         <v>20</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="40">
         <v>20</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="41">
         <v>21</v>
       </c>
-      <c r="R32" s="28">
+      <c r="R32" s="26">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="44" t="s">
+      <c r="S32" s="86">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B33" s="37">
+      <c r="B33" s="35">
         <v>18</v>
       </c>
-      <c r="C33" s="19">
+      <c r="C33" s="17">
         <v>19</v>
       </c>
-      <c r="D33" s="37">
+      <c r="D33" s="35">
         <v>19</v>
       </c>
-      <c r="E33" s="37">
+      <c r="E33" s="35">
         <v>20</v>
       </c>
-      <c r="F33" s="37">
+      <c r="F33" s="35">
         <v>21</v>
       </c>
-      <c r="G33" s="37">
+      <c r="G33" s="35">
         <v>21</v>
       </c>
-      <c r="H33" s="38">
+      <c r="H33" s="36">
         <v>21</v>
       </c>
-      <c r="I33" s="26">
+      <c r="I33" s="24">
         <v>21</v>
       </c>
-      <c r="J33" s="39">
+      <c r="J33" s="37">
         <v>21</v>
       </c>
-      <c r="K33" s="39">
+      <c r="K33" s="37">
         <v>22</v>
       </c>
-      <c r="L33" s="39">
+      <c r="L33" s="37">
         <v>21</v>
       </c>
-      <c r="M33" s="45" t="s">
+      <c r="M33" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="38">
         <v>22</v>
       </c>
-      <c r="O33" s="46" t="s">
+      <c r="O33" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="P33" s="42" t="s">
+      <c r="P33" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="Q33" s="43">
+      <c r="Q33" s="41">
         <v>21</v>
       </c>
-      <c r="R33" s="28">
+      <c r="R33" s="26">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="44" t="s">
+      <c r="S33" s="86">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B34" s="37">
+      <c r="B34" s="35">
         <v>11</v>
       </c>
-      <c r="C34" s="19">
+      <c r="C34" s="17">
         <v>11</v>
       </c>
-      <c r="D34" s="37">
+      <c r="D34" s="35">
         <v>15</v>
       </c>
-      <c r="E34" s="37">
+      <c r="E34" s="35">
         <v>15</v>
       </c>
-      <c r="F34" s="37">
+      <c r="F34" s="35">
         <v>15</v>
       </c>
-      <c r="G34" s="37">
+      <c r="G34" s="35">
         <v>15</v>
       </c>
-      <c r="H34" s="38">
+      <c r="H34" s="36">
         <v>15</v>
       </c>
-      <c r="I34" s="26">
+      <c r="I34" s="24">
         <v>15</v>
       </c>
-      <c r="J34" s="39">
+      <c r="J34" s="37">
         <v>15</v>
       </c>
-      <c r="K34" s="39">
+      <c r="K34" s="37">
         <v>15</v>
       </c>
-      <c r="L34" s="39">
+      <c r="L34" s="37">
         <v>15</v>
       </c>
-      <c r="M34" s="45" t="s">
+      <c r="M34" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N34" s="40">
+      <c r="N34" s="38">
         <v>14</v>
       </c>
-      <c r="O34" s="41">
+      <c r="O34" s="39">
         <v>14</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="40">
         <v>14</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="41">
         <v>14</v>
       </c>
-      <c r="R34" s="28">
+      <c r="R34" s="26">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="44" t="s">
+      <c r="S34" s="86">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="37">
+      <c r="B35" s="35">
         <v>24</v>
       </c>
-      <c r="C35" s="19">
+      <c r="C35" s="17">
         <v>25</v>
       </c>
-      <c r="D35" s="37">
+      <c r="D35" s="35">
         <v>28</v>
       </c>
-      <c r="E35" s="37">
+      <c r="E35" s="35">
         <v>30</v>
       </c>
-      <c r="F35" s="37">
+      <c r="F35" s="35">
         <v>30</v>
       </c>
-      <c r="G35" s="37">
+      <c r="G35" s="35">
         <v>30</v>
       </c>
-      <c r="H35" s="38">
+      <c r="H35" s="36">
         <v>30</v>
       </c>
-      <c r="I35" s="26">
+      <c r="I35" s="24">
         <v>31</v>
       </c>
-      <c r="J35" s="39">
+      <c r="J35" s="37">
         <v>30</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="37">
         <v>28</v>
       </c>
-      <c r="L35" s="39">
+      <c r="L35" s="37">
         <v>28</v>
       </c>
-      <c r="M35" s="40">
+      <c r="M35" s="38">
         <v>28</v>
       </c>
-      <c r="N35" s="40">
+      <c r="N35" s="38">
         <v>28</v>
       </c>
-      <c r="O35" s="41">
+      <c r="O35" s="39">
         <v>29</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="40">
         <v>29</v>
       </c>
-      <c r="Q35" s="43">
+      <c r="Q35" s="41">
         <v>29</v>
       </c>
-      <c r="R35" s="28">
+      <c r="R35" s="26">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="44" t="s">
+      <c r="S35" s="86">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="37">
+      <c r="B36" s="35">
         <v>19</v>
       </c>
-      <c r="C36" s="19">
+      <c r="C36" s="17">
         <v>19</v>
       </c>
-      <c r="D36" s="37">
+      <c r="D36" s="35">
         <v>20</v>
       </c>
-      <c r="E36" s="37">
+      <c r="E36" s="35">
         <v>20</v>
       </c>
-      <c r="F36" s="37">
+      <c r="F36" s="35">
         <v>20</v>
       </c>
-      <c r="G36" s="37">
+      <c r="G36" s="35">
         <v>20</v>
       </c>
-      <c r="H36" s="38">
+      <c r="H36" s="36">
         <v>20</v>
       </c>
-      <c r="I36" s="26">
+      <c r="I36" s="24">
         <v>20</v>
       </c>
-      <c r="J36" s="39">
+      <c r="J36" s="37">
         <v>20</v>
       </c>
-      <c r="K36" s="39">
+      <c r="K36" s="37">
         <v>20</v>
       </c>
-      <c r="L36" s="39">
+      <c r="L36" s="37">
         <v>20</v>
       </c>
-      <c r="M36" s="45" t="s">
+      <c r="M36" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N36" s="40">
+      <c r="N36" s="38">
         <v>20</v>
       </c>
-      <c r="O36" s="41">
+      <c r="O36" s="39">
         <v>20</v>
       </c>
-      <c r="P36" s="42">
+      <c r="P36" s="40">
         <v>20</v>
       </c>
-      <c r="Q36" s="43">
+      <c r="Q36" s="41">
         <v>20</v>
       </c>
-      <c r="R36" s="28">
+      <c r="R36" s="26">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="44" t="s">
+      <c r="S36" s="88" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B37" s="37">
+      <c r="B37" s="35">
         <v>22</v>
       </c>
-      <c r="C37" s="37">
+      <c r="C37" s="35">
         <v>22</v>
       </c>
-      <c r="D37" s="37">
+      <c r="D37" s="35">
         <v>22</v>
       </c>
-      <c r="E37" s="37">
+      <c r="E37" s="35">
         <v>18</v>
       </c>
-      <c r="F37" s="37">
+      <c r="F37" s="35">
         <v>18</v>
       </c>
-      <c r="G37" s="37">
+      <c r="G37" s="35">
         <v>19</v>
       </c>
-      <c r="H37" s="37">
+      <c r="H37" s="35">
         <v>21</v>
       </c>
-      <c r="I37" s="26">
+      <c r="I37" s="24">
         <v>21</v>
       </c>
-      <c r="J37" s="39">
+      <c r="J37" s="37">
         <v>21</v>
       </c>
-      <c r="K37" s="39">
+      <c r="K37" s="37">
         <v>21</v>
       </c>
-      <c r="L37" s="39">
+      <c r="L37" s="37">
         <v>21</v>
       </c>
-      <c r="M37" s="40">
+      <c r="M37" s="38">
         <v>19</v>
       </c>
-      <c r="N37" s="40">
+      <c r="N37" s="38">
         <v>24</v>
       </c>
-      <c r="O37" s="41">
+      <c r="O37" s="39">
         <v>20</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="40">
         <v>20</v>
       </c>
-      <c r="Q37" s="43">
+      <c r="Q37" s="41">
         <v>20</v>
       </c>
-      <c r="R37" s="28">
+      <c r="R37" s="26">
         <v>20</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A39" s="78" t="s">
+      <c r="S37" s="86">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B39" s="78"/>
-[...18 lines deleted...]
-      <c r="B40" s="79" t="s">
+      <c r="B39" s="77"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="77"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="77"/>
+      <c r="H39" s="77"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="77"/>
+      <c r="K39" s="77"/>
+      <c r="L39" s="77"/>
+      <c r="M39" s="77"/>
+      <c r="N39" s="77"/>
+      <c r="O39" s="77"/>
+      <c r="P39" s="77"/>
+      <c r="Q39" s="77"/>
+      <c r="R39" s="77"/>
+    </row>
+    <row r="40" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C40" s="79"/>
-[...18 lines deleted...]
-      <c r="B41" s="36">
+      <c r="C40" s="76"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="J40" s="76"/>
+      <c r="K40" s="76"/>
+      <c r="L40" s="76"/>
+      <c r="M40" s="76"/>
+      <c r="N40" s="76"/>
+      <c r="O40" s="76"/>
+      <c r="P40" s="76"/>
+      <c r="Q40" s="76"/>
+      <c r="R40" s="76"/>
+      <c r="S40" s="76"/>
+    </row>
+    <row r="41" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="10"/>
+      <c r="B41" s="34">
         <v>2008</v>
       </c>
-      <c r="C41" s="36">
+      <c r="C41" s="34">
         <v>2009</v>
       </c>
-      <c r="D41" s="36">
+      <c r="D41" s="34">
         <v>2010</v>
       </c>
-      <c r="E41" s="36">
+      <c r="E41" s="34">
         <v>2011</v>
       </c>
-      <c r="F41" s="36">
+      <c r="F41" s="34">
         <v>2012</v>
       </c>
-      <c r="G41" s="36">
+      <c r="G41" s="34">
         <v>2013</v>
       </c>
-      <c r="H41" s="36">
+      <c r="H41" s="34">
         <v>2014</v>
       </c>
-      <c r="I41" s="36">
+      <c r="I41" s="34">
         <v>2015</v>
       </c>
-      <c r="J41" s="13">
+      <c r="J41" s="11">
         <v>2016</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K41" s="11">
         <v>2017</v>
       </c>
-      <c r="L41" s="13">
+      <c r="L41" s="11">
         <v>2018</v>
       </c>
-      <c r="M41" s="13">
+      <c r="M41" s="11">
         <v>2019</v>
       </c>
-      <c r="N41" s="13">
+      <c r="N41" s="11">
         <v>2020</v>
       </c>
-      <c r="O41" s="13">
+      <c r="O41" s="11">
         <v>2021</v>
       </c>
-      <c r="P41" s="13">
+      <c r="P41" s="11">
         <v>2022</v>
       </c>
-      <c r="Q41" s="14">
+      <c r="Q41" s="12">
         <v>2023</v>
       </c>
-      <c r="R41" s="14">
+      <c r="R41" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="35" t="s">
+      <c r="S41" s="89">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B42" s="37">
+      <c r="B42" s="35">
         <v>43508</v>
       </c>
-      <c r="C42" s="19">
+      <c r="C42" s="17">
         <v>43437</v>
       </c>
-      <c r="D42" s="37">
+      <c r="D42" s="35">
         <v>41082</v>
       </c>
-      <c r="E42" s="37">
+      <c r="E42" s="35">
         <v>40515</v>
       </c>
-      <c r="F42" s="37">
+      <c r="F42" s="35">
         <v>39839</v>
       </c>
-      <c r="G42" s="37">
+      <c r="G42" s="35">
         <v>39837</v>
       </c>
-      <c r="H42" s="37">
+      <c r="H42" s="35">
         <v>38297</v>
       </c>
-      <c r="I42" s="26">
+      <c r="I42" s="24">
         <v>37969</v>
       </c>
-      <c r="J42" s="39">
+      <c r="J42" s="37">
         <v>37465</v>
       </c>
-      <c r="K42" s="39">
+      <c r="K42" s="37">
         <v>37771</v>
       </c>
-      <c r="L42" s="39">
+      <c r="L42" s="37">
         <v>37355</v>
       </c>
-      <c r="M42" s="40">
+      <c r="M42" s="38">
         <v>37903</v>
       </c>
-      <c r="N42" s="40">
+      <c r="N42" s="38">
         <v>39584</v>
       </c>
-      <c r="O42" s="47">
+      <c r="O42" s="45">
         <v>38778</v>
       </c>
-      <c r="P42" s="48">
+      <c r="P42" s="46">
         <v>37906</v>
       </c>
-      <c r="Q42" s="43">
+      <c r="Q42" s="41">
         <v>38246</v>
       </c>
-      <c r="R42" s="28">
+      <c r="R42" s="26">
         <v>37105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="12" t="s">
+      <c r="S42" s="90">
+        <v>37246</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B43" s="16">
+      <c r="B43" s="14">
         <v>2301</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C43" s="14">
         <v>2267</v>
       </c>
-      <c r="D43" s="16">
+      <c r="D43" s="14">
         <v>2607</v>
       </c>
-      <c r="E43" s="16">
+      <c r="E43" s="14">
         <v>2496</v>
       </c>
-      <c r="F43" s="16">
+      <c r="F43" s="14">
         <v>2395</v>
       </c>
-      <c r="G43" s="16">
+      <c r="G43" s="14">
         <v>2440</v>
       </c>
-      <c r="H43" s="16">
+      <c r="H43" s="14">
         <v>2395</v>
       </c>
-      <c r="I43" s="26">
+      <c r="I43" s="24">
         <v>2435</v>
       </c>
-      <c r="J43" s="39">
+      <c r="J43" s="37">
         <v>2521</v>
       </c>
-      <c r="K43" s="39">
+      <c r="K43" s="37">
         <v>2521</v>
       </c>
-      <c r="L43" s="39">
+      <c r="L43" s="37">
         <v>2239</v>
       </c>
-      <c r="M43" s="40">
+      <c r="M43" s="38">
         <v>2529</v>
       </c>
-      <c r="N43" s="40">
+      <c r="N43" s="38">
         <v>3174</v>
       </c>
-      <c r="O43" s="47">
+      <c r="O43" s="45">
         <v>2697</v>
       </c>
-      <c r="P43" s="48">
+      <c r="P43" s="46">
         <v>2697</v>
       </c>
-      <c r="Q43" s="43">
+      <c r="Q43" s="41">
         <v>3037</v>
       </c>
-      <c r="R43" s="28">
+      <c r="R43" s="26">
         <v>2972</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="S43" s="90">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B44" s="37">
+      <c r="B44" s="35">
         <v>2877</v>
       </c>
-      <c r="C44" s="19">
+      <c r="C44" s="17">
         <v>3200</v>
       </c>
-      <c r="D44" s="37">
+      <c r="D44" s="35">
         <v>3110</v>
       </c>
-      <c r="E44" s="37">
+      <c r="E44" s="35">
         <v>3020</v>
       </c>
-      <c r="F44" s="37">
+      <c r="F44" s="35">
         <v>3020</v>
       </c>
-      <c r="G44" s="37">
+      <c r="G44" s="35">
         <v>2930</v>
       </c>
-      <c r="H44" s="37">
+      <c r="H44" s="35">
         <v>3220</v>
       </c>
-      <c r="I44" s="26">
+      <c r="I44" s="24">
         <v>3120</v>
       </c>
-      <c r="J44" s="39">
+      <c r="J44" s="37">
         <v>3120</v>
       </c>
-      <c r="K44" s="39">
+      <c r="K44" s="37">
         <v>3120</v>
       </c>
-      <c r="L44" s="39">
+      <c r="L44" s="37">
         <v>3120</v>
       </c>
-      <c r="M44" s="40">
+      <c r="M44" s="38">
         <v>3060</v>
       </c>
-      <c r="N44" s="40">
+      <c r="N44" s="38">
         <v>3060</v>
       </c>
-      <c r="O44" s="47">
+      <c r="O44" s="45">
         <v>3060</v>
       </c>
-      <c r="P44" s="48">
+      <c r="P44" s="46">
         <v>2800</v>
       </c>
-      <c r="Q44" s="43">
+      <c r="Q44" s="41">
         <v>2800</v>
       </c>
-      <c r="R44" s="28">
+      <c r="R44" s="26">
         <v>2800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="12" t="s">
+      <c r="S44" s="90">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B45" s="37">
+      <c r="B45" s="35">
         <v>2524</v>
       </c>
-      <c r="C45" s="19">
+      <c r="C45" s="17">
         <v>2524</v>
       </c>
-      <c r="D45" s="37">
+      <c r="D45" s="35">
         <v>2524</v>
       </c>
-      <c r="E45" s="37">
+      <c r="E45" s="35">
         <v>2584</v>
       </c>
-      <c r="F45" s="37">
+      <c r="F45" s="35">
         <v>2584</v>
       </c>
-      <c r="G45" s="37">
+      <c r="G45" s="35">
         <v>2584</v>
       </c>
-      <c r="H45" s="37">
+      <c r="H45" s="35">
         <v>2643</v>
       </c>
-      <c r="I45" s="26">
+      <c r="I45" s="24">
         <v>2617</v>
       </c>
-      <c r="J45" s="39">
+      <c r="J45" s="37">
         <v>2657</v>
       </c>
-      <c r="K45" s="39">
+      <c r="K45" s="37">
         <v>2651</v>
       </c>
-      <c r="L45" s="39">
+      <c r="L45" s="37">
         <v>2437</v>
       </c>
-      <c r="M45" s="40">
+      <c r="M45" s="38">
         <v>2651</v>
       </c>
-      <c r="N45" s="40">
+      <c r="N45" s="38">
         <v>2651</v>
       </c>
-      <c r="O45" s="47">
+      <c r="O45" s="45">
         <v>2664</v>
       </c>
-      <c r="P45" s="48">
+      <c r="P45" s="46">
         <v>2664</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="41">
         <v>2664</v>
       </c>
-      <c r="R45" s="28">
+      <c r="R45" s="26">
         <v>2664</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="12" t="s">
+      <c r="S45" s="90">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="37"/>
-[...18 lines deleted...]
-      <c r="A47" s="44" t="s">
+      <c r="B46" s="35"/>
+      <c r="C46" s="17"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="38"/>
+      <c r="N46" s="38"/>
+      <c r="O46" s="38"/>
+      <c r="P46" s="46"/>
+      <c r="Q46" s="41"/>
+      <c r="R46" s="41"/>
+      <c r="S46" s="91"/>
+    </row>
+    <row r="47" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B47" s="37">
+      <c r="B47" s="35">
         <v>2495</v>
       </c>
-      <c r="C47" s="19">
+      <c r="C47" s="17">
         <v>2515</v>
       </c>
-      <c r="D47" s="37">
+      <c r="D47" s="35">
         <v>2580</v>
       </c>
-      <c r="E47" s="37">
+      <c r="E47" s="35">
         <v>2580</v>
       </c>
-      <c r="F47" s="37">
+      <c r="F47" s="35">
         <v>1633</v>
       </c>
-      <c r="G47" s="37">
+      <c r="G47" s="35">
         <v>1713</v>
       </c>
-      <c r="H47" s="37">
+      <c r="H47" s="35">
         <v>1713</v>
       </c>
-      <c r="I47" s="26">
+      <c r="I47" s="24">
         <v>1713</v>
       </c>
-      <c r="J47" s="39">
+      <c r="J47" s="37">
         <v>1713</v>
       </c>
-      <c r="K47" s="39" t="s">
+      <c r="K47" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="L47" s="39">
+      <c r="L47" s="37">
         <v>1713</v>
       </c>
-      <c r="M47" s="45" t="s">
+      <c r="M47" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N47" s="40">
+      <c r="N47" s="38">
         <v>1713</v>
       </c>
-      <c r="O47" s="47">
+      <c r="O47" s="45">
         <v>1713</v>
       </c>
-      <c r="P47" s="48">
+      <c r="P47" s="46">
         <v>1713</v>
       </c>
-      <c r="Q47" s="43">
+      <c r="Q47" s="41">
         <v>1713</v>
       </c>
-      <c r="R47" s="28">
+      <c r="R47" s="26">
         <v>1713</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="44" t="s">
+      <c r="S47" s="90">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B48" s="37">
+      <c r="B48" s="35">
         <v>2692</v>
       </c>
-      <c r="C48" s="19">
+      <c r="C48" s="17">
         <v>3142</v>
       </c>
-      <c r="D48" s="37">
+      <c r="D48" s="35">
         <v>3242</v>
       </c>
-      <c r="E48" s="37">
+      <c r="E48" s="35">
         <v>3242</v>
       </c>
-      <c r="F48" s="37">
+      <c r="F48" s="35">
         <v>3302</v>
       </c>
-      <c r="G48" s="37">
+      <c r="G48" s="35">
         <v>3302</v>
       </c>
-      <c r="H48" s="37">
+      <c r="H48" s="35">
         <v>3472</v>
       </c>
-      <c r="I48" s="26">
+      <c r="I48" s="24">
         <v>3582</v>
       </c>
-      <c r="J48" s="39">
+      <c r="J48" s="37">
         <v>3582</v>
       </c>
-      <c r="K48" s="39">
+      <c r="K48" s="37">
         <v>3582</v>
       </c>
-      <c r="L48" s="39">
+      <c r="L48" s="37">
         <v>3582</v>
       </c>
-      <c r="M48" s="40">
+      <c r="M48" s="38">
         <v>3582</v>
       </c>
-      <c r="N48" s="40">
+      <c r="N48" s="38">
         <v>3118</v>
       </c>
-      <c r="O48" s="47">
+      <c r="O48" s="45">
         <v>3213</v>
       </c>
-      <c r="P48" s="48">
+      <c r="P48" s="46">
         <v>3213</v>
       </c>
-      <c r="Q48" s="43">
+      <c r="Q48" s="41">
         <v>3213</v>
       </c>
-      <c r="R48" s="28">
+      <c r="R48" s="26">
         <v>3194</v>
       </c>
+      <c r="S48" s="90">
+        <v>3055</v>
+      </c>
     </row>
     <row r="49" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="44" t="s">
+      <c r="A49" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B49" s="37">
+      <c r="B49" s="35">
         <v>2450</v>
       </c>
-      <c r="C49" s="19">
+      <c r="C49" s="17">
         <v>2600</v>
       </c>
-      <c r="D49" s="37">
+      <c r="D49" s="35">
         <v>2800</v>
       </c>
-      <c r="E49" s="37">
+      <c r="E49" s="35">
         <v>2474</v>
       </c>
-      <c r="F49" s="37">
+      <c r="F49" s="35">
         <v>2494</v>
       </c>
-      <c r="G49" s="37">
+      <c r="G49" s="35">
         <v>2363</v>
       </c>
-      <c r="H49" s="37">
+      <c r="H49" s="35">
         <v>1322</v>
       </c>
-      <c r="I49" s="26">
+      <c r="I49" s="24">
         <v>1476</v>
       </c>
-      <c r="J49" s="39">
+      <c r="J49" s="37">
         <v>1516</v>
       </c>
-      <c r="K49" s="39">
+      <c r="K49" s="37">
         <v>2239</v>
       </c>
-      <c r="L49" s="39">
+      <c r="L49" s="37">
         <v>2239</v>
       </c>
-      <c r="M49" s="45" t="s">
+      <c r="M49" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N49" s="40">
+      <c r="N49" s="38">
         <v>1940</v>
       </c>
-      <c r="O49" s="47">
+      <c r="O49" s="45">
         <v>1940</v>
       </c>
-      <c r="P49" s="48">
+      <c r="P49" s="46">
         <v>1940</v>
       </c>
-      <c r="Q49" s="43">
+      <c r="Q49" s="41">
         <v>1940</v>
       </c>
-      <c r="R49" s="28">
+      <c r="R49" s="26">
         <v>1940</v>
       </c>
+      <c r="S49" s="90">
+        <v>1940</v>
+      </c>
     </row>
     <row r="50" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="44" t="s">
+      <c r="A50" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B50" s="16">
+      <c r="B50" s="14">
         <v>5170</v>
       </c>
-      <c r="C50" s="16">
+      <c r="C50" s="14">
         <v>5170</v>
       </c>
-      <c r="D50" s="16">
+      <c r="D50" s="14">
         <v>2180</v>
       </c>
-      <c r="E50" s="16">
+      <c r="E50" s="14">
         <v>2180</v>
       </c>
-      <c r="F50" s="16">
+      <c r="F50" s="14">
         <v>2180</v>
       </c>
-      <c r="G50" s="16">
+      <c r="G50" s="14">
         <v>2180</v>
       </c>
-      <c r="H50" s="16">
+      <c r="H50" s="14">
         <v>2150</v>
       </c>
-      <c r="I50" s="26">
+      <c r="I50" s="24">
         <v>2050</v>
       </c>
-      <c r="J50" s="39">
+      <c r="J50" s="37">
         <v>1903</v>
       </c>
-      <c r="K50" s="39">
+      <c r="K50" s="37">
         <v>1823</v>
       </c>
-      <c r="L50" s="39">
+      <c r="L50" s="37">
         <v>1823</v>
       </c>
-      <c r="M50" s="45" t="s">
+      <c r="M50" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N50" s="40">
+      <c r="N50" s="38">
         <v>2072</v>
       </c>
-      <c r="O50" s="47">
+      <c r="O50" s="45">
         <v>1985</v>
       </c>
-      <c r="P50" s="48" t="s">
+      <c r="P50" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="Q50" s="43">
+      <c r="Q50" s="41">
         <v>2123</v>
       </c>
-      <c r="R50" s="28">
+      <c r="R50" s="26">
         <v>2123</v>
       </c>
+      <c r="S50" s="90">
+        <v>2123</v>
+      </c>
     </row>
     <row r="51" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="44" t="s">
+      <c r="A51" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B51" s="37">
+      <c r="B51" s="35">
         <v>4225</v>
       </c>
-      <c r="C51" s="19">
+      <c r="C51" s="17">
         <v>3260</v>
       </c>
-      <c r="D51" s="37">
+      <c r="D51" s="35">
         <v>3400</v>
       </c>
-      <c r="E51" s="37">
+      <c r="E51" s="35">
         <v>3490</v>
       </c>
-      <c r="F51" s="37">
+      <c r="F51" s="35">
         <v>3490</v>
       </c>
-      <c r="G51" s="37">
+      <c r="G51" s="35">
         <v>3450</v>
       </c>
-      <c r="H51" s="37">
+      <c r="H51" s="35">
         <v>3262</v>
       </c>
-      <c r="I51" s="26">
+      <c r="I51" s="24">
         <v>3170</v>
       </c>
-      <c r="J51" s="39">
+      <c r="J51" s="37">
         <v>2570</v>
       </c>
-      <c r="K51" s="39">
+      <c r="K51" s="37">
         <v>2521</v>
       </c>
-      <c r="L51" s="39">
+      <c r="L51" s="37">
         <v>2521</v>
       </c>
-      <c r="M51" s="40">
+      <c r="M51" s="38">
         <v>3501</v>
       </c>
-      <c r="N51" s="40">
+      <c r="N51" s="38">
         <v>3501</v>
       </c>
-      <c r="O51" s="47">
+      <c r="O51" s="45">
         <v>3501</v>
       </c>
-      <c r="P51" s="48">
+      <c r="P51" s="46">
         <v>3501</v>
       </c>
-      <c r="Q51" s="43">
+      <c r="Q51" s="41">
         <v>3501</v>
       </c>
-      <c r="R51" s="28">
+      <c r="R51" s="26">
         <v>3501</v>
       </c>
+      <c r="S51" s="90">
+        <v>3501</v>
+      </c>
     </row>
     <row r="52" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="44" t="s">
+      <c r="A52" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B52" s="37">
+      <c r="B52" s="35">
         <v>2410</v>
       </c>
-      <c r="C52" s="19">
+      <c r="C52" s="17">
         <v>2450</v>
       </c>
-      <c r="D52" s="37">
+      <c r="D52" s="35">
         <v>2450</v>
       </c>
-      <c r="E52" s="37">
+      <c r="E52" s="35">
         <v>2550</v>
       </c>
-      <c r="F52" s="37">
+      <c r="F52" s="35">
         <v>2650</v>
       </c>
-      <c r="G52" s="37">
+      <c r="G52" s="35">
         <v>2650</v>
       </c>
-      <c r="H52" s="37">
+      <c r="H52" s="35">
         <v>2650</v>
       </c>
-      <c r="I52" s="26">
+      <c r="I52" s="24">
         <v>2650</v>
       </c>
-      <c r="J52" s="39">
+      <c r="J52" s="37">
         <v>2650</v>
       </c>
-      <c r="K52" s="39">
+      <c r="K52" s="37">
         <v>2700</v>
       </c>
-      <c r="L52" s="39">
+      <c r="L52" s="37">
         <v>2700</v>
       </c>
-      <c r="M52" s="45" t="s">
+      <c r="M52" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N52" s="40">
+      <c r="N52" s="38">
         <v>2700</v>
       </c>
-      <c r="O52" s="49" t="s">
+      <c r="O52" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="P52" s="48" t="s">
+      <c r="P52" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="Q52" s="43">
+      <c r="Q52" s="41">
         <v>2100</v>
       </c>
-      <c r="R52" s="28">
+      <c r="R52" s="26">
         <v>2100</v>
       </c>
+      <c r="S52" s="90">
+        <v>2100</v>
+      </c>
     </row>
     <row r="53" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="44" t="s">
+      <c r="A53" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B53" s="37">
+      <c r="B53" s="35">
         <v>2810</v>
       </c>
-      <c r="C53" s="19">
+      <c r="C53" s="17">
         <v>2910</v>
       </c>
-      <c r="D53" s="37">
+      <c r="D53" s="35">
         <v>2910</v>
       </c>
-      <c r="E53" s="37">
+      <c r="E53" s="35">
         <v>2650</v>
       </c>
-      <c r="F53" s="37">
+      <c r="F53" s="35">
         <v>2842</v>
       </c>
-      <c r="G53" s="37">
+      <c r="G53" s="35">
         <v>2842</v>
       </c>
-      <c r="H53" s="37">
+      <c r="H53" s="35">
         <v>2842</v>
       </c>
-      <c r="I53" s="26">
+      <c r="I53" s="24">
         <v>2442</v>
       </c>
-      <c r="J53" s="39">
+      <c r="J53" s="37">
         <v>2442</v>
       </c>
-      <c r="K53" s="39">
+      <c r="K53" s="37">
         <v>2200</v>
       </c>
-      <c r="L53" s="39">
+      <c r="L53" s="37">
         <v>2280</v>
       </c>
-      <c r="M53" s="45" t="s">
+      <c r="M53" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N53" s="40">
+      <c r="N53" s="38">
         <v>2260</v>
       </c>
-      <c r="O53" s="47">
+      <c r="O53" s="45">
         <v>2280</v>
       </c>
-      <c r="P53" s="48">
+      <c r="P53" s="46">
         <v>2280</v>
       </c>
-      <c r="Q53" s="43">
+      <c r="Q53" s="41">
         <v>2280</v>
       </c>
-      <c r="R53" s="28">
+      <c r="R53" s="26">
         <v>2280</v>
       </c>
+      <c r="S53" s="90">
+        <v>2173</v>
+      </c>
     </row>
     <row r="54" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="44" t="s">
+      <c r="A54" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B54" s="37">
+      <c r="B54" s="35">
         <v>3480</v>
       </c>
-      <c r="C54" s="19">
+      <c r="C54" s="17">
         <v>3325</v>
       </c>
-      <c r="D54" s="37">
+      <c r="D54" s="35">
         <v>3325</v>
       </c>
-      <c r="E54" s="37">
+      <c r="E54" s="35">
         <v>3605</v>
       </c>
-      <c r="F54" s="37">
+      <c r="F54" s="35">
         <v>3605</v>
       </c>
-      <c r="G54" s="37">
+      <c r="G54" s="35">
         <v>3659</v>
       </c>
-      <c r="H54" s="37">
+      <c r="H54" s="35">
         <v>3134</v>
       </c>
-      <c r="I54" s="26">
+      <c r="I54" s="24">
         <v>3484</v>
       </c>
-      <c r="J54" s="39">
+      <c r="J54" s="37">
         <v>3561</v>
       </c>
-      <c r="K54" s="39">
+      <c r="K54" s="37">
         <v>3471</v>
       </c>
-      <c r="L54" s="39">
+      <c r="L54" s="37">
         <v>3471</v>
       </c>
-      <c r="M54" s="40">
+      <c r="M54" s="38">
         <v>3471</v>
       </c>
-      <c r="N54" s="40">
+      <c r="N54" s="38">
         <v>3411</v>
       </c>
-      <c r="O54" s="47">
+      <c r="O54" s="45">
         <v>3461</v>
       </c>
-      <c r="P54" s="48">
+      <c r="P54" s="46">
         <v>3461</v>
       </c>
-      <c r="Q54" s="43">
+      <c r="Q54" s="41">
         <v>3461</v>
       </c>
-      <c r="R54" s="28">
+      <c r="R54" s="26">
         <v>3461</v>
       </c>
+      <c r="S54" s="90">
+        <v>3461</v>
+      </c>
     </row>
     <row r="55" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="44" t="s">
+      <c r="A55" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="37">
+      <c r="B55" s="35">
         <v>5630</v>
       </c>
-      <c r="C55" s="19">
+      <c r="C55" s="17">
         <v>5630</v>
       </c>
-      <c r="D55" s="37">
+      <c r="D55" s="35">
         <v>5510</v>
       </c>
-      <c r="E55" s="37">
+      <c r="E55" s="35">
         <v>5510</v>
       </c>
-      <c r="F55" s="37">
+      <c r="F55" s="35">
         <v>5510</v>
       </c>
-      <c r="G55" s="37">
+      <c r="G55" s="35">
         <v>5510</v>
       </c>
-      <c r="H55" s="37">
+      <c r="H55" s="35">
         <v>5510</v>
       </c>
-      <c r="I55" s="26">
+      <c r="I55" s="24">
         <v>5510</v>
       </c>
-      <c r="J55" s="39">
+      <c r="J55" s="37">
         <v>5510</v>
       </c>
-      <c r="K55" s="39">
+      <c r="K55" s="37">
         <v>5510</v>
       </c>
-      <c r="L55" s="39">
+      <c r="L55" s="37">
         <v>5510</v>
       </c>
-      <c r="M55" s="45" t="s">
+      <c r="M55" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N55" s="40">
+      <c r="N55" s="38">
         <v>5510</v>
       </c>
-      <c r="O55" s="47">
+      <c r="O55" s="45">
         <v>5510</v>
       </c>
-      <c r="P55" s="48">
+      <c r="P55" s="46">
         <v>5510</v>
       </c>
-      <c r="Q55" s="43">
+      <c r="Q55" s="41">
         <v>5510</v>
       </c>
-      <c r="R55" s="28">
+      <c r="R55" s="26">
         <v>5510</v>
       </c>
+      <c r="S55" s="92" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="56" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="44" t="s">
+      <c r="A56" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="37">
+      <c r="B56" s="35">
         <v>4444</v>
       </c>
-      <c r="C56" s="19">
+      <c r="C56" s="17">
         <v>4444</v>
       </c>
-      <c r="D56" s="37">
+      <c r="D56" s="35">
         <v>4444</v>
       </c>
-      <c r="E56" s="37">
+      <c r="E56" s="35">
         <v>4134</v>
       </c>
-      <c r="F56" s="37">
+      <c r="F56" s="35">
         <v>4134</v>
       </c>
-      <c r="G56" s="37">
+      <c r="G56" s="35">
         <v>4214</v>
       </c>
-      <c r="H56" s="37">
+      <c r="H56" s="35">
         <v>3984</v>
       </c>
-      <c r="I56" s="26">
+      <c r="I56" s="24">
         <v>3720</v>
       </c>
-      <c r="J56" s="39">
+      <c r="J56" s="37">
         <v>3720</v>
       </c>
-      <c r="K56" s="39">
+      <c r="K56" s="37">
         <v>3720</v>
       </c>
-      <c r="L56" s="39">
+      <c r="L56" s="37">
         <v>3720</v>
       </c>
-      <c r="M56" s="40">
+      <c r="M56" s="38">
         <v>4734</v>
       </c>
-      <c r="N56" s="40">
+      <c r="N56" s="38">
         <v>4474</v>
       </c>
-      <c r="O56" s="47">
+      <c r="O56" s="45">
         <v>3904</v>
       </c>
-      <c r="P56" s="48">
+      <c r="P56" s="46">
         <v>3904</v>
       </c>
-      <c r="Q56" s="43">
+      <c r="Q56" s="41">
         <v>3904</v>
       </c>
-      <c r="R56" s="28">
+      <c r="R56" s="26">
         <v>2847</v>
+      </c>
+      <c r="S56" s="90">
+        <v>2844</v>
       </c>
     </row>
     <row r="57" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="78" t="s">
+      <c r="A58" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="B58" s="78"/>
-[...20 lines deleted...]
-      <c r="W58" s="10"/>
+      <c r="B58" s="77"/>
+      <c r="C58" s="77"/>
+      <c r="D58" s="77"/>
+      <c r="E58" s="77"/>
+      <c r="F58" s="77"/>
+      <c r="G58" s="77"/>
+      <c r="H58" s="77"/>
+      <c r="I58" s="77"/>
+      <c r="J58" s="77"/>
+      <c r="K58" s="77"/>
+      <c r="L58" s="77"/>
+      <c r="M58" s="77"/>
+      <c r="N58" s="77"/>
+      <c r="O58" s="77"/>
+      <c r="P58" s="77"/>
+      <c r="Q58" s="77"/>
+      <c r="R58" s="77"/>
+      <c r="S58" s="8"/>
+      <c r="T58" s="8"/>
+      <c r="U58" s="8"/>
+      <c r="V58" s="8"/>
+      <c r="W58" s="8"/>
     </row>
     <row r="59" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="79" t="s">
+      <c r="B59" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C59" s="79"/>
-[...14 lines deleted...]
-      <c r="R59" s="79"/>
+      <c r="C59" s="76"/>
+      <c r="D59" s="76"/>
+      <c r="E59" s="76"/>
+      <c r="F59" s="76"/>
+      <c r="G59" s="76"/>
+      <c r="H59" s="76"/>
+      <c r="I59" s="76"/>
+      <c r="J59" s="76"/>
+      <c r="K59" s="76"/>
+      <c r="L59" s="76"/>
+      <c r="M59" s="76"/>
+      <c r="N59" s="76"/>
+      <c r="O59" s="76"/>
+      <c r="P59" s="76"/>
+      <c r="Q59" s="76"/>
+      <c r="R59" s="76"/>
+      <c r="S59" s="76"/>
     </row>
     <row r="60" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="35"/>
-      <c r="B60" s="36">
+      <c r="A60" s="33"/>
+      <c r="B60" s="34">
         <v>2008</v>
       </c>
-      <c r="C60" s="36">
+      <c r="C60" s="34">
         <v>2009</v>
       </c>
-      <c r="D60" s="36">
+      <c r="D60" s="34">
         <v>2010</v>
       </c>
-      <c r="E60" s="36">
+      <c r="E60" s="34">
         <v>2011</v>
       </c>
-      <c r="F60" s="36">
+      <c r="F60" s="34">
         <v>2012</v>
       </c>
-      <c r="G60" s="36">
+      <c r="G60" s="34">
         <v>2013</v>
       </c>
-      <c r="H60" s="36">
+      <c r="H60" s="34">
         <v>2014</v>
       </c>
-      <c r="I60" s="36">
+      <c r="I60" s="34">
         <v>2015</v>
       </c>
-      <c r="J60" s="13">
+      <c r="J60" s="11">
         <v>2016</v>
       </c>
-      <c r="K60" s="14">
+      <c r="K60" s="12">
         <v>2017</v>
       </c>
-      <c r="L60" s="13">
+      <c r="L60" s="11">
         <v>2018</v>
       </c>
-      <c r="M60" s="13">
+      <c r="M60" s="11">
         <v>2019</v>
       </c>
-      <c r="N60" s="13">
+      <c r="N60" s="11">
         <v>2020</v>
       </c>
-      <c r="O60" s="13">
+      <c r="O60" s="11">
         <v>2021</v>
       </c>
-      <c r="P60" s="13">
+      <c r="P60" s="11">
         <v>2022</v>
       </c>
-      <c r="Q60" s="14">
+      <c r="Q60" s="12">
         <v>2023</v>
       </c>
-      <c r="R60" s="14">
+      <c r="R60" s="12">
         <v>2024</v>
       </c>
+      <c r="S60" s="93">
+        <v>2025</v>
+      </c>
     </row>
     <row r="61" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="35" t="s">
+      <c r="A61" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B61" s="37">
+      <c r="B61" s="35">
         <v>9104</v>
       </c>
-      <c r="C61" s="19">
+      <c r="C61" s="17">
         <v>9531</v>
       </c>
-      <c r="D61" s="37">
+      <c r="D61" s="35">
         <v>10585</v>
       </c>
-      <c r="E61" s="37">
+      <c r="E61" s="35">
         <v>12849</v>
       </c>
-      <c r="F61" s="37">
+      <c r="F61" s="35">
         <v>12070</v>
       </c>
-      <c r="G61" s="37">
+      <c r="G61" s="35">
         <v>12908</v>
       </c>
-      <c r="H61" s="37">
+      <c r="H61" s="35">
         <v>12674</v>
       </c>
-      <c r="I61" s="26">
+      <c r="I61" s="24">
         <v>12921</v>
       </c>
-      <c r="J61" s="39">
+      <c r="J61" s="37">
         <v>13352</v>
       </c>
-      <c r="K61" s="39">
+      <c r="K61" s="37">
         <v>14583</v>
       </c>
-      <c r="L61" s="39">
+      <c r="L61" s="37">
         <v>15105</v>
       </c>
-      <c r="M61" s="40">
+      <c r="M61" s="38">
         <v>14131</v>
       </c>
-      <c r="N61" s="40">
+      <c r="N61" s="38">
         <v>2984</v>
       </c>
-      <c r="O61" s="47">
+      <c r="O61" s="45">
         <v>6133</v>
       </c>
-      <c r="P61" s="50">
+      <c r="P61" s="48">
         <v>17603</v>
       </c>
-      <c r="Q61" s="43">
+      <c r="Q61" s="41">
         <v>14773</v>
       </c>
-      <c r="R61" s="28">
+      <c r="R61" s="26">
         <v>15645</v>
       </c>
+      <c r="S61" s="94">
+        <v>17498</v>
+      </c>
     </row>
     <row r="62" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="12" t="s">
+      <c r="A62" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B62" s="16">
+      <c r="B62" s="14">
         <v>1252</v>
       </c>
-      <c r="C62" s="16">
+      <c r="C62" s="14">
         <v>1303</v>
       </c>
-      <c r="D62" s="16">
+      <c r="D62" s="14">
         <v>2223</v>
       </c>
-      <c r="E62" s="16">
+      <c r="E62" s="14">
         <v>2345</v>
       </c>
-      <c r="F62" s="16">
+      <c r="F62" s="14">
         <v>2165</v>
       </c>
-      <c r="G62" s="16">
+      <c r="G62" s="14">
         <v>2473</v>
       </c>
-      <c r="H62" s="16">
+      <c r="H62" s="14">
         <v>2485</v>
       </c>
-      <c r="I62" s="26">
+      <c r="I62" s="24">
         <v>2324</v>
       </c>
-      <c r="J62" s="39">
+      <c r="J62" s="37">
         <v>1917</v>
       </c>
-      <c r="K62" s="39">
+      <c r="K62" s="37">
         <v>2460</v>
       </c>
-      <c r="L62" s="39">
+      <c r="L62" s="37">
         <v>2493</v>
       </c>
-      <c r="M62" s="40">
+      <c r="M62" s="38">
         <v>2713</v>
       </c>
-      <c r="N62" s="40">
+      <c r="N62" s="38">
         <v>531</v>
       </c>
-      <c r="O62" s="47">
+      <c r="O62" s="45">
         <v>1140</v>
       </c>
-      <c r="P62" s="50">
+      <c r="P62" s="48">
         <v>2903</v>
       </c>
-      <c r="Q62" s="43">
+      <c r="Q62" s="41">
         <v>2211</v>
       </c>
-      <c r="R62" s="28">
+      <c r="R62" s="26">
         <v>2209</v>
       </c>
+      <c r="S62" s="94">
+        <v>2533</v>
+      </c>
     </row>
     <row r="63" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="12" t="s">
+      <c r="A63" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B63" s="37">
+      <c r="B63" s="35">
         <v>497</v>
       </c>
-      <c r="C63" s="19">
+      <c r="C63" s="17">
         <v>408</v>
       </c>
-      <c r="D63" s="37">
+      <c r="D63" s="35">
         <v>421</v>
       </c>
-      <c r="E63" s="37">
+      <c r="E63" s="35">
         <v>455</v>
       </c>
-      <c r="F63" s="37">
+      <c r="F63" s="35">
         <v>1081</v>
       </c>
-      <c r="G63" s="37">
+      <c r="G63" s="35">
         <v>1090</v>
       </c>
-      <c r="H63" s="37">
+      <c r="H63" s="35">
         <v>472</v>
       </c>
-      <c r="I63" s="26">
+      <c r="I63" s="24">
         <v>607</v>
       </c>
-      <c r="J63" s="39">
+      <c r="J63" s="37">
         <v>1126</v>
       </c>
-      <c r="K63" s="39">
+      <c r="K63" s="37">
         <v>1418</v>
       </c>
-      <c r="L63" s="39">
+      <c r="L63" s="37">
         <v>1511</v>
       </c>
-      <c r="M63" s="40">
+      <c r="M63" s="38">
         <v>1286</v>
       </c>
-      <c r="N63" s="40">
+      <c r="N63" s="38">
         <v>215</v>
       </c>
-      <c r="O63" s="47">
+      <c r="O63" s="45">
         <v>94</v>
       </c>
-      <c r="P63" s="50">
+      <c r="P63" s="48">
         <v>1328</v>
       </c>
-      <c r="Q63" s="43">
+      <c r="Q63" s="41">
         <v>1063</v>
       </c>
-      <c r="R63" s="28">
+      <c r="R63" s="26">
         <v>1027</v>
       </c>
+      <c r="S63" s="94">
+        <v>1187</v>
+      </c>
     </row>
     <row r="64" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="12" t="s">
+      <c r="A64" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B64" s="37">
+      <c r="B64" s="35">
         <v>2223</v>
       </c>
-      <c r="C64" s="19">
+      <c r="C64" s="17">
         <v>2343</v>
       </c>
-      <c r="D64" s="37">
+      <c r="D64" s="35">
         <v>2117</v>
       </c>
-      <c r="E64" s="37">
+      <c r="E64" s="35">
         <v>2979</v>
       </c>
-      <c r="F64" s="37">
+      <c r="F64" s="35">
         <v>2325</v>
       </c>
-      <c r="G64" s="37">
+      <c r="G64" s="35">
         <v>2358</v>
       </c>
-      <c r="H64" s="37">
+      <c r="H64" s="35">
         <v>2329</v>
       </c>
-      <c r="I64" s="26">
+      <c r="I64" s="24">
         <v>2293</v>
       </c>
-      <c r="J64" s="39">
+      <c r="J64" s="37">
         <v>1728</v>
       </c>
-      <c r="K64" s="39">
+      <c r="K64" s="37">
         <v>1723</v>
       </c>
-      <c r="L64" s="39">
+      <c r="L64" s="37">
         <v>2052</v>
       </c>
-      <c r="M64" s="40">
+      <c r="M64" s="38">
         <v>2029</v>
       </c>
-      <c r="N64" s="40">
+      <c r="N64" s="38">
         <v>361</v>
       </c>
-      <c r="O64" s="47">
+      <c r="O64" s="45">
         <v>881</v>
       </c>
-      <c r="P64" s="50">
+      <c r="P64" s="48">
         <v>1591</v>
       </c>
-      <c r="Q64" s="43">
+      <c r="Q64" s="41">
         <v>1435</v>
       </c>
-      <c r="R64" s="28">
+      <c r="R64" s="26">
         <v>1550</v>
       </c>
+      <c r="S64" s="94">
+        <v>1536</v>
+      </c>
     </row>
     <row r="65" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="12" t="s">
+      <c r="A65" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B65" s="37"/>
-[...15 lines deleted...]
-      <c r="R65" s="43"/>
+      <c r="B65" s="35"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="35"/>
+      <c r="E65" s="35"/>
+      <c r="F65" s="35"/>
+      <c r="G65" s="35"/>
+      <c r="H65" s="35"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+      <c r="M65" s="38"/>
+      <c r="N65" s="38"/>
+      <c r="O65" s="38"/>
+      <c r="P65" s="48"/>
+      <c r="Q65" s="41"/>
+      <c r="R65" s="41"/>
+      <c r="S65" s="95"/>
     </row>
     <row r="66" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="44" t="s">
+      <c r="A66" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B66" s="37">
+      <c r="B66" s="35">
         <v>437</v>
       </c>
-      <c r="C66" s="19">
+      <c r="C66" s="17">
         <v>476</v>
       </c>
-      <c r="D66" s="37">
+      <c r="D66" s="35">
         <v>456</v>
       </c>
-      <c r="E66" s="37">
+      <c r="E66" s="35">
         <v>478</v>
       </c>
-      <c r="F66" s="37">
+      <c r="F66" s="35">
         <v>462</v>
       </c>
-      <c r="G66" s="37">
+      <c r="G66" s="35">
         <v>465</v>
       </c>
-      <c r="H66" s="37">
+      <c r="H66" s="35">
         <v>441</v>
       </c>
-      <c r="I66" s="26">
+      <c r="I66" s="24">
         <v>568</v>
       </c>
-      <c r="J66" s="39">
+      <c r="J66" s="37">
         <v>757</v>
       </c>
-      <c r="K66" s="39">
+      <c r="K66" s="37">
         <v>966</v>
       </c>
-      <c r="L66" s="39">
+      <c r="L66" s="37">
         <v>699</v>
       </c>
-      <c r="M66" s="45" t="s">
+      <c r="M66" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N66" s="40">
+      <c r="N66" s="38">
         <v>216</v>
       </c>
-      <c r="O66" s="47">
+      <c r="O66" s="45">
         <v>671</v>
       </c>
-      <c r="P66" s="50">
+      <c r="P66" s="48">
         <v>2630</v>
       </c>
-      <c r="Q66" s="43">
+      <c r="Q66" s="41">
         <v>487</v>
       </c>
-      <c r="R66" s="28">
+      <c r="R66" s="26">
         <v>915</v>
       </c>
+      <c r="S66" s="94">
+        <v>886</v>
+      </c>
     </row>
     <row r="67" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="44" t="s">
+      <c r="A67" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B67" s="37">
+      <c r="B67" s="35">
         <v>390</v>
       </c>
-      <c r="C67" s="19">
+      <c r="C67" s="17">
         <v>503</v>
       </c>
-      <c r="D67" s="37">
+      <c r="D67" s="35">
         <v>809</v>
       </c>
-      <c r="E67" s="37">
+      <c r="E67" s="35">
         <v>820</v>
       </c>
-      <c r="F67" s="37">
+      <c r="F67" s="35">
         <v>832</v>
       </c>
-      <c r="G67" s="37">
+      <c r="G67" s="35">
         <v>841</v>
       </c>
-      <c r="H67" s="37">
+      <c r="H67" s="35">
         <v>890</v>
       </c>
-      <c r="I67" s="26">
+      <c r="I67" s="24">
         <v>868</v>
       </c>
-      <c r="J67" s="39">
+      <c r="J67" s="37">
         <v>995</v>
       </c>
-      <c r="K67" s="39">
+      <c r="K67" s="37">
         <v>770</v>
       </c>
-      <c r="L67" s="39">
+      <c r="L67" s="37">
         <v>832</v>
       </c>
-      <c r="M67" s="40">
+      <c r="M67" s="38">
         <v>811</v>
       </c>
-      <c r="N67" s="40">
+      <c r="N67" s="38">
         <v>305</v>
       </c>
-      <c r="O67" s="47">
+      <c r="O67" s="45">
         <v>471</v>
       </c>
-      <c r="P67" s="50">
+      <c r="P67" s="48">
         <v>1514</v>
       </c>
-      <c r="Q67" s="43">
+      <c r="Q67" s="41">
         <v>1257</v>
       </c>
-      <c r="R67" s="28">
+      <c r="R67" s="26">
         <v>1481</v>
       </c>
+      <c r="S67" s="94">
+        <v>1668</v>
+      </c>
     </row>
     <row r="68" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="44" t="s">
+      <c r="A68" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="37">
+      <c r="B68" s="35">
         <v>582</v>
       </c>
-      <c r="C68" s="19">
+      <c r="C68" s="17">
         <v>707</v>
       </c>
-      <c r="D68" s="37">
+      <c r="D68" s="35">
         <v>540</v>
       </c>
-      <c r="E68" s="37">
+      <c r="E68" s="35">
         <v>786</v>
       </c>
-      <c r="F68" s="37">
+      <c r="F68" s="35">
         <v>412</v>
       </c>
-      <c r="G68" s="37">
+      <c r="G68" s="35">
         <v>524</v>
       </c>
-      <c r="H68" s="37">
+      <c r="H68" s="35">
         <v>481</v>
       </c>
-      <c r="I68" s="26">
+      <c r="I68" s="24">
         <v>485</v>
       </c>
-      <c r="J68" s="39">
+      <c r="J68" s="37">
         <v>542</v>
       </c>
-      <c r="K68" s="39">
+      <c r="K68" s="37">
         <v>771</v>
       </c>
-      <c r="L68" s="39">
+      <c r="L68" s="37">
         <v>818</v>
       </c>
-      <c r="M68" s="45" t="s">
+      <c r="M68" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N68" s="40">
+      <c r="N68" s="38">
         <v>92</v>
       </c>
-      <c r="O68" s="47">
+      <c r="O68" s="45">
         <v>374</v>
       </c>
-      <c r="P68" s="50">
+      <c r="P68" s="48">
         <v>1049</v>
       </c>
-      <c r="Q68" s="43">
+      <c r="Q68" s="41">
         <v>1352</v>
       </c>
-      <c r="R68" s="28">
+      <c r="R68" s="26">
         <v>1258</v>
       </c>
+      <c r="S68" s="94">
+        <v>1224</v>
+      </c>
     </row>
     <row r="69" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="44" t="s">
+      <c r="A69" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B69" s="16">
+      <c r="B69" s="14">
         <v>577</v>
       </c>
-      <c r="C69" s="16">
+      <c r="C69" s="14">
         <v>625</v>
       </c>
-      <c r="D69" s="16">
+      <c r="D69" s="14">
         <v>746</v>
       </c>
-      <c r="E69" s="16">
+      <c r="E69" s="14">
         <v>1484</v>
       </c>
-      <c r="F69" s="37">
+      <c r="F69" s="35">
         <v>1091</v>
       </c>
-      <c r="G69" s="16">
+      <c r="G69" s="14">
         <v>1098</v>
       </c>
-      <c r="H69" s="16">
+      <c r="H69" s="14">
         <v>833</v>
       </c>
-      <c r="I69" s="26">
+      <c r="I69" s="24">
         <v>1080</v>
       </c>
-      <c r="J69" s="39">
+      <c r="J69" s="37">
         <v>1058</v>
       </c>
-      <c r="K69" s="39">
+      <c r="K69" s="37">
         <v>1088</v>
       </c>
-      <c r="L69" s="39">
+      <c r="L69" s="37">
         <v>1240</v>
       </c>
-      <c r="M69" s="45" t="s">
+      <c r="M69" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N69" s="40">
+      <c r="N69" s="38">
         <v>240</v>
       </c>
-      <c r="O69" s="47">
+      <c r="O69" s="45">
         <v>242</v>
       </c>
-      <c r="P69" s="50" t="s">
+      <c r="P69" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="Q69" s="43">
+      <c r="Q69" s="41">
         <v>1055</v>
       </c>
-      <c r="R69" s="28">
+      <c r="R69" s="26">
         <v>1080</v>
       </c>
+      <c r="S69" s="94">
+        <v>1415</v>
+      </c>
     </row>
     <row r="70" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="44" t="s">
+      <c r="A70" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B70" s="37">
+      <c r="B70" s="35">
         <v>388</v>
       </c>
-      <c r="C70" s="19">
+      <c r="C70" s="17">
         <v>391</v>
       </c>
-      <c r="D70" s="37">
+      <c r="D70" s="35">
         <v>491</v>
       </c>
-      <c r="E70" s="37">
+      <c r="E70" s="35">
         <v>495</v>
       </c>
-      <c r="F70" s="16">
+      <c r="F70" s="14">
         <v>538</v>
       </c>
-      <c r="G70" s="37">
+      <c r="G70" s="35">
         <v>610</v>
       </c>
-      <c r="H70" s="37">
+      <c r="H70" s="35">
         <v>605</v>
       </c>
-      <c r="I70" s="26">
+      <c r="I70" s="24">
         <v>658</v>
       </c>
-      <c r="J70" s="39">
+      <c r="J70" s="37">
         <v>763</v>
       </c>
-      <c r="K70" s="39">
+      <c r="K70" s="37">
         <v>778</v>
       </c>
-      <c r="L70" s="39">
+      <c r="L70" s="37">
         <v>812</v>
       </c>
-      <c r="M70" s="40">
+      <c r="M70" s="38">
         <v>728</v>
       </c>
-      <c r="N70" s="40">
+      <c r="N70" s="38">
         <v>161</v>
       </c>
-      <c r="O70" s="47">
+      <c r="O70" s="45">
         <v>54</v>
       </c>
-      <c r="P70" s="50">
+      <c r="P70" s="48">
         <v>968</v>
       </c>
-      <c r="Q70" s="43">
+      <c r="Q70" s="41">
         <v>945</v>
       </c>
-      <c r="R70" s="28">
+      <c r="R70" s="26">
         <v>879</v>
       </c>
+      <c r="S70" s="94">
+        <v>926</v>
+      </c>
     </row>
     <row r="71" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="44" t="s">
+      <c r="A71" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B71" s="37">
+      <c r="B71" s="35">
         <v>630</v>
       </c>
-      <c r="C71" s="19">
+      <c r="C71" s="17">
         <v>615</v>
       </c>
-      <c r="D71" s="37">
+      <c r="D71" s="35">
         <v>569</v>
       </c>
-      <c r="E71" s="37">
+      <c r="E71" s="35">
         <v>615</v>
       </c>
-      <c r="F71" s="37">
+      <c r="F71" s="35">
         <v>620</v>
       </c>
-      <c r="G71" s="37">
+      <c r="G71" s="35">
         <v>622</v>
       </c>
-      <c r="H71" s="37">
+      <c r="H71" s="35">
         <v>634</v>
       </c>
-      <c r="I71" s="26">
+      <c r="I71" s="24">
         <v>638</v>
       </c>
-      <c r="J71" s="39">
+      <c r="J71" s="37">
         <v>642</v>
       </c>
-      <c r="K71" s="39">
+      <c r="K71" s="37">
         <v>646</v>
       </c>
-      <c r="L71" s="39">
+      <c r="L71" s="37">
         <v>650</v>
       </c>
-      <c r="M71" s="45" t="s">
+      <c r="M71" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N71" s="40">
+      <c r="N71" s="38">
         <v>206</v>
       </c>
-      <c r="O71" s="49" t="s">
+      <c r="O71" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="P71" s="50" t="s">
+      <c r="P71" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="Q71" s="43">
+      <c r="Q71" s="41">
         <v>682</v>
       </c>
-      <c r="R71" s="28">
+      <c r="R71" s="26">
         <v>710</v>
       </c>
+      <c r="S71" s="94">
+        <v>766</v>
+      </c>
     </row>
     <row r="72" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="44" t="s">
+      <c r="A72" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B72" s="37">
+      <c r="B72" s="35">
         <v>377</v>
       </c>
-      <c r="C72" s="19">
+      <c r="C72" s="17">
         <v>378</v>
       </c>
-      <c r="D72" s="37">
+      <c r="D72" s="35">
         <v>400</v>
       </c>
-      <c r="E72" s="37">
+      <c r="E72" s="35">
         <v>406</v>
       </c>
-      <c r="F72" s="37">
+      <c r="F72" s="35">
         <v>631</v>
       </c>
-      <c r="G72" s="37">
+      <c r="G72" s="35">
         <v>631</v>
       </c>
-      <c r="H72" s="37">
+      <c r="H72" s="35">
         <v>634</v>
       </c>
-      <c r="I72" s="26">
+      <c r="I72" s="24">
         <v>776</v>
       </c>
-      <c r="J72" s="39">
+      <c r="J72" s="37">
         <v>790</v>
       </c>
-      <c r="K72" s="39">
+      <c r="K72" s="37">
         <v>792</v>
       </c>
-      <c r="L72" s="39">
+      <c r="L72" s="37">
         <v>799</v>
       </c>
-      <c r="M72" s="45" t="s">
+      <c r="M72" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N72" s="40">
+      <c r="N72" s="38">
         <v>170</v>
       </c>
-      <c r="O72" s="47">
+      <c r="O72" s="45">
         <v>249</v>
       </c>
-      <c r="P72" s="50">
+      <c r="P72" s="48">
         <v>1043</v>
       </c>
-      <c r="Q72" s="43">
+      <c r="Q72" s="41">
         <v>1117</v>
       </c>
-      <c r="R72" s="28">
+      <c r="R72" s="26">
         <v>1117</v>
       </c>
+      <c r="S72" s="94">
+        <v>1336</v>
+      </c>
     </row>
     <row r="73" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="44" t="s">
+      <c r="A73" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B73" s="37">
+      <c r="B73" s="35">
         <v>600</v>
       </c>
-      <c r="C73" s="19">
+      <c r="C73" s="17">
         <v>824</v>
       </c>
-      <c r="D73" s="37">
+      <c r="D73" s="35">
         <v>850</v>
       </c>
-      <c r="E73" s="37">
+      <c r="E73" s="35">
         <v>980</v>
       </c>
-      <c r="F73" s="37">
+      <c r="F73" s="35">
         <v>950</v>
       </c>
-      <c r="G73" s="37">
+      <c r="G73" s="35">
         <v>1020</v>
       </c>
-      <c r="H73" s="37">
+      <c r="H73" s="35">
         <v>1235</v>
       </c>
-      <c r="I73" s="26">
+      <c r="I73" s="24">
         <v>980</v>
       </c>
-      <c r="J73" s="39">
+      <c r="J73" s="37">
         <v>1125</v>
       </c>
-      <c r="K73" s="39">
+      <c r="K73" s="37">
         <v>1170</v>
       </c>
-      <c r="L73" s="39">
+      <c r="L73" s="37">
         <v>1197</v>
       </c>
-      <c r="M73" s="40">
+      <c r="M73" s="38">
         <v>1300</v>
       </c>
-      <c r="N73" s="40">
+      <c r="N73" s="38">
         <v>168</v>
       </c>
-      <c r="O73" s="47">
+      <c r="O73" s="45">
         <v>204</v>
       </c>
-      <c r="P73" s="50">
+      <c r="P73" s="48">
         <v>875</v>
       </c>
-      <c r="Q73" s="43">
+      <c r="Q73" s="41">
         <v>1252</v>
       </c>
-      <c r="R73" s="28">
+      <c r="R73" s="26">
         <v>1303</v>
       </c>
+      <c r="S73" s="94">
+        <v>1316</v>
+      </c>
     </row>
     <row r="74" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="44" t="s">
+      <c r="A74" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B74" s="37">
+      <c r="B74" s="35">
         <v>702</v>
       </c>
-      <c r="C74" s="19">
+      <c r="C74" s="17">
         <v>516</v>
       </c>
-      <c r="D74" s="37">
+      <c r="D74" s="35">
         <v>538</v>
       </c>
-      <c r="E74" s="37">
+      <c r="E74" s="35">
         <v>552</v>
       </c>
-      <c r="F74" s="37">
+      <c r="F74" s="35">
         <v>561</v>
       </c>
-      <c r="G74" s="37">
+      <c r="G74" s="35">
         <v>770</v>
       </c>
-      <c r="H74" s="37">
+      <c r="H74" s="35">
         <v>1234</v>
       </c>
-      <c r="I74" s="26">
+      <c r="I74" s="24">
         <v>1245</v>
       </c>
-      <c r="J74" s="39">
+      <c r="J74" s="37">
         <v>1427</v>
       </c>
-      <c r="K74" s="39">
+      <c r="K74" s="37">
         <v>1431</v>
       </c>
-      <c r="L74" s="39">
+      <c r="L74" s="37">
         <v>1431</v>
       </c>
-      <c r="M74" s="45" t="s">
+      <c r="M74" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N74" s="40">
+      <c r="N74" s="38">
         <v>193</v>
       </c>
-      <c r="O74" s="47">
+      <c r="O74" s="45">
         <v>335</v>
       </c>
-      <c r="P74" s="50">
+      <c r="P74" s="48">
         <v>940</v>
       </c>
-      <c r="Q74" s="43">
+      <c r="Q74" s="41">
         <v>1221</v>
       </c>
-      <c r="R74" s="28">
+      <c r="R74" s="26">
         <v>1234</v>
       </c>
+      <c r="S74" s="96" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="75" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="44" t="s">
+      <c r="A75" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B75" s="37">
+      <c r="B75" s="35">
         <v>449</v>
       </c>
-      <c r="C75" s="19">
+      <c r="C75" s="17">
         <v>442</v>
       </c>
-      <c r="D75" s="37">
+      <c r="D75" s="35">
         <v>425</v>
       </c>
-      <c r="E75" s="37">
+      <c r="E75" s="35">
         <v>454</v>
       </c>
-      <c r="F75" s="37">
+      <c r="F75" s="35">
         <v>402</v>
       </c>
-      <c r="G75" s="37">
+      <c r="G75" s="35">
         <v>406</v>
       </c>
-      <c r="H75" s="37">
+      <c r="H75" s="35">
         <v>401</v>
       </c>
-      <c r="I75" s="26">
+      <c r="I75" s="24">
         <v>399</v>
       </c>
-      <c r="J75" s="39">
+      <c r="J75" s="37">
         <v>482</v>
       </c>
-      <c r="K75" s="39">
+      <c r="K75" s="37">
         <v>570</v>
       </c>
-      <c r="L75" s="39">
+      <c r="L75" s="37">
         <v>571</v>
       </c>
-      <c r="M75" s="40">
+      <c r="M75" s="38">
         <v>564</v>
       </c>
-      <c r="N75" s="40">
+      <c r="N75" s="38">
         <v>126</v>
       </c>
-      <c r="O75" s="47">
+      <c r="O75" s="45">
         <v>743</v>
       </c>
-      <c r="P75" s="50">
+      <c r="P75" s="48">
         <v>569</v>
       </c>
-      <c r="Q75" s="43">
+      <c r="Q75" s="41">
         <v>696</v>
       </c>
-      <c r="R75" s="28">
+      <c r="R75" s="26">
         <v>882</v>
       </c>
+      <c r="S75" s="94">
+        <v>1075</v>
+      </c>
     </row>
     <row r="76" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="11"/>
+      <c r="A76" s="9"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
-      <c r="M76" s="5"/>
+      <c r="M76" s="3"/>
     </row>
     <row r="77" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="78" t="s">
+      <c r="A77" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="B77" s="78"/>
-[...20 lines deleted...]
-      <c r="W77" s="10"/>
+      <c r="B77" s="77"/>
+      <c r="C77" s="77"/>
+      <c r="D77" s="77"/>
+      <c r="E77" s="77"/>
+      <c r="F77" s="77"/>
+      <c r="G77" s="77"/>
+      <c r="H77" s="77"/>
+      <c r="I77" s="77"/>
+      <c r="J77" s="77"/>
+      <c r="K77" s="77"/>
+      <c r="L77" s="77"/>
+      <c r="M77" s="77"/>
+      <c r="N77" s="77"/>
+      <c r="O77" s="77"/>
+      <c r="P77" s="77"/>
+      <c r="Q77" s="77"/>
+      <c r="R77" s="77"/>
+      <c r="S77" s="8"/>
+      <c r="T77" s="8"/>
+      <c r="U77" s="8"/>
+      <c r="V77" s="8"/>
+      <c r="W77" s="8"/>
     </row>
     <row r="78" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="4"/>
-[...9 lines deleted...]
-      <c r="K78" s="4" t="s">
+      <c r="A78" s="128"/>
+      <c r="B78" s="128"/>
+      <c r="C78" s="128"/>
+      <c r="D78" s="128"/>
+      <c r="E78" s="128"/>
+      <c r="F78" s="128"/>
+      <c r="G78" s="128"/>
+      <c r="H78" s="128"/>
+      <c r="I78" s="128"/>
+      <c r="J78" s="128"/>
+      <c r="K78" s="128" t="s">
         <v>1</v>
       </c>
-      <c r="L78" s="4"/>
-[...4 lines deleted...]
-      <c r="Q78" s="79" t="s">
+      <c r="L78" s="128"/>
+      <c r="M78" s="128"/>
+      <c r="N78" s="128"/>
+      <c r="O78" s="128"/>
+      <c r="P78" s="6"/>
+      <c r="R78" s="129"/>
+      <c r="S78" s="128" t="s">
         <v>14</v>
       </c>
-      <c r="R78" s="79"/>
     </row>
     <row r="79" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="35"/>
-      <c r="B79" s="36">
+      <c r="A79" s="33"/>
+      <c r="B79" s="34">
         <v>2008</v>
       </c>
-      <c r="C79" s="36">
+      <c r="C79" s="34">
         <v>2009</v>
       </c>
-      <c r="D79" s="36">
+      <c r="D79" s="34">
         <v>2010</v>
       </c>
-      <c r="E79" s="36">
+      <c r="E79" s="34">
         <v>2011</v>
       </c>
-      <c r="F79" s="36">
+      <c r="F79" s="34">
         <v>2012</v>
       </c>
-      <c r="G79" s="36">
+      <c r="G79" s="34">
         <v>2013</v>
       </c>
-      <c r="H79" s="36">
+      <c r="H79" s="34">
         <v>2014</v>
       </c>
-      <c r="I79" s="36">
+      <c r="I79" s="34">
         <v>2015</v>
       </c>
-      <c r="J79" s="13">
+      <c r="J79" s="11">
         <v>2016</v>
       </c>
-      <c r="K79" s="13">
+      <c r="K79" s="11">
         <v>2017</v>
       </c>
-      <c r="L79" s="13">
+      <c r="L79" s="11">
         <v>2018</v>
       </c>
-      <c r="M79" s="13">
+      <c r="M79" s="11">
         <v>2019</v>
       </c>
-      <c r="N79" s="13">
+      <c r="N79" s="11">
         <v>2020</v>
       </c>
-      <c r="O79" s="13">
+      <c r="O79" s="11">
         <v>2021</v>
       </c>
-      <c r="P79" s="13">
+      <c r="P79" s="11">
         <v>2022</v>
       </c>
-      <c r="Q79" s="14">
+      <c r="Q79" s="12">
         <v>2023</v>
       </c>
-      <c r="R79" s="14">
+      <c r="R79" s="12">
         <v>2024</v>
       </c>
+      <c r="S79" s="97">
+        <v>2025</v>
+      </c>
     </row>
     <row r="80" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="35" t="s">
+      <c r="A80" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B80" s="37">
+      <c r="B80" s="35">
         <v>251</v>
       </c>
-      <c r="C80" s="19">
+      <c r="C80" s="17">
         <v>297</v>
       </c>
-      <c r="D80" s="37">
+      <c r="D80" s="35">
         <v>329</v>
       </c>
-      <c r="E80" s="37">
+      <c r="E80" s="35">
         <v>412</v>
       </c>
-      <c r="F80" s="37">
+      <c r="F80" s="35">
         <v>528</v>
       </c>
-      <c r="G80" s="37">
+      <c r="G80" s="35">
         <v>590</v>
       </c>
-      <c r="H80" s="37">
+      <c r="H80" s="35">
         <v>654</v>
       </c>
-      <c r="I80" s="26">
+      <c r="I80" s="24">
         <v>680</v>
       </c>
-      <c r="J80" s="39">
+      <c r="J80" s="37">
         <v>818</v>
       </c>
-      <c r="K80" s="39">
+      <c r="K80" s="37">
         <v>423</v>
       </c>
-      <c r="L80" s="39">
+      <c r="L80" s="37">
         <v>392</v>
       </c>
-      <c r="M80" s="40">
+      <c r="M80" s="38">
         <v>366</v>
       </c>
-      <c r="N80" s="40">
+      <c r="N80" s="38">
         <v>419</v>
       </c>
-      <c r="O80" s="51">
+      <c r="O80" s="49">
         <v>488</v>
       </c>
-      <c r="P80" s="52">
+      <c r="P80" s="50">
         <v>370</v>
       </c>
-      <c r="Q80" s="43">
+      <c r="Q80" s="41">
         <v>350</v>
       </c>
-      <c r="R80" s="28">
+      <c r="R80" s="26">
         <v>358</v>
       </c>
+      <c r="S80" s="98">
+        <v>382</v>
+      </c>
     </row>
     <row r="81" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="12" t="s">
+      <c r="A81" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="16">
+      <c r="B81" s="14">
         <v>14</v>
       </c>
-      <c r="C81" s="16">
+      <c r="C81" s="14">
         <v>34</v>
       </c>
-      <c r="D81" s="16">
+      <c r="D81" s="14">
         <v>58</v>
       </c>
-      <c r="E81" s="16">
+      <c r="E81" s="14">
         <v>58</v>
       </c>
-      <c r="F81" s="16">
+      <c r="F81" s="14">
         <v>41</v>
       </c>
-      <c r="G81" s="16">
+      <c r="G81" s="14">
         <v>86</v>
       </c>
-      <c r="H81" s="16">
+      <c r="H81" s="14">
         <v>123</v>
       </c>
-      <c r="I81" s="26">
+      <c r="I81" s="24">
         <v>167</v>
       </c>
-      <c r="J81" s="39">
+      <c r="J81" s="37">
         <v>233</v>
       </c>
-      <c r="K81" s="39">
+      <c r="K81" s="37">
         <v>65</v>
       </c>
-      <c r="L81" s="39">
+      <c r="L81" s="37">
         <v>38</v>
       </c>
-      <c r="M81" s="40">
+      <c r="M81" s="38">
         <v>84</v>
       </c>
-      <c r="N81" s="40">
+      <c r="N81" s="38">
         <v>37</v>
       </c>
-      <c r="O81" s="51">
+      <c r="O81" s="49">
         <v>32</v>
       </c>
-      <c r="P81" s="52">
+      <c r="P81" s="50">
         <v>45</v>
       </c>
-      <c r="Q81" s="43">
+      <c r="Q81" s="41">
         <v>28</v>
       </c>
-      <c r="R81" s="28">
+      <c r="R81" s="26">
         <v>29</v>
       </c>
+      <c r="S81" s="98">
+        <v>31</v>
+      </c>
     </row>
     <row r="82" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="12" t="s">
+      <c r="A82" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B82" s="37">
+      <c r="B82" s="35">
         <v>49</v>
       </c>
-      <c r="C82" s="19">
+      <c r="C82" s="17">
         <v>87</v>
       </c>
-      <c r="D82" s="37">
+      <c r="D82" s="35">
         <v>87</v>
       </c>
-      <c r="E82" s="37">
+      <c r="E82" s="35">
         <v>92</v>
       </c>
-      <c r="F82" s="37">
+      <c r="F82" s="35">
         <v>49</v>
       </c>
-      <c r="G82" s="37">
+      <c r="G82" s="35">
         <v>61</v>
       </c>
-      <c r="H82" s="37">
+      <c r="H82" s="35">
         <v>131</v>
       </c>
-      <c r="I82" s="26">
+      <c r="I82" s="24">
         <v>127</v>
       </c>
-      <c r="J82" s="39">
+      <c r="J82" s="37">
         <v>131</v>
       </c>
-      <c r="K82" s="39">
+      <c r="K82" s="37">
         <v>48</v>
       </c>
-      <c r="L82" s="39">
+      <c r="L82" s="37">
         <v>43</v>
       </c>
-      <c r="M82" s="40">
+      <c r="M82" s="38">
         <v>37</v>
       </c>
-      <c r="N82" s="40">
+      <c r="N82" s="38">
         <v>36</v>
       </c>
-      <c r="O82" s="51">
+      <c r="O82" s="49">
         <v>37</v>
       </c>
-      <c r="P82" s="52">
+      <c r="P82" s="50">
         <v>33</v>
       </c>
-      <c r="Q82" s="43">
+      <c r="Q82" s="41">
         <v>37</v>
       </c>
-      <c r="R82" s="28">
+      <c r="R82" s="26">
         <v>44</v>
       </c>
+      <c r="S82" s="98">
+        <v>38</v>
+      </c>
     </row>
     <row r="83" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="12" t="s">
+      <c r="A83" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B83" s="37">
+      <c r="B83" s="35">
         <v>5</v>
       </c>
-      <c r="C83" s="19">
+      <c r="C83" s="17">
         <v>7</v>
       </c>
-      <c r="D83" s="37">
+      <c r="D83" s="35">
         <v>7</v>
       </c>
-      <c r="E83" s="37">
+      <c r="E83" s="35">
         <v>24</v>
       </c>
-      <c r="F83" s="37">
+      <c r="F83" s="35">
         <v>34</v>
       </c>
-      <c r="G83" s="37">
+      <c r="G83" s="35">
         <v>34</v>
       </c>
-      <c r="H83" s="37">
+      <c r="H83" s="35">
         <v>34</v>
       </c>
-      <c r="I83" s="26">
+      <c r="I83" s="24">
         <v>32</v>
       </c>
-      <c r="J83" s="39">
+      <c r="J83" s="37">
         <v>33</v>
       </c>
-      <c r="K83" s="39">
+      <c r="K83" s="37">
         <v>32</v>
       </c>
-      <c r="L83" s="39">
+      <c r="L83" s="37">
         <v>25</v>
       </c>
-      <c r="M83" s="40">
+      <c r="M83" s="38">
         <v>29</v>
       </c>
-      <c r="N83" s="40">
+      <c r="N83" s="38">
         <v>37</v>
       </c>
-      <c r="O83" s="51">
+      <c r="O83" s="49">
         <v>35</v>
       </c>
-      <c r="P83" s="52">
+      <c r="P83" s="50">
         <v>35</v>
       </c>
-      <c r="Q83" s="43">
+      <c r="Q83" s="41">
         <v>35</v>
       </c>
-      <c r="R83" s="28">
+      <c r="R83" s="26">
         <v>36</v>
       </c>
+      <c r="S83" s="98">
+        <v>38</v>
+      </c>
     </row>
     <row r="84" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="12" t="s">
+      <c r="A84" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="B84" s="37"/>
-[...15 lines deleted...]
-      <c r="R84" s="43"/>
+      <c r="B84" s="35"/>
+      <c r="C84" s="17"/>
+      <c r="D84" s="35"/>
+      <c r="E84" s="35"/>
+      <c r="F84" s="35"/>
+      <c r="G84" s="35"/>
+      <c r="H84" s="35"/>
+      <c r="I84" s="24"/>
+      <c r="J84" s="24"/>
+      <c r="K84" s="24"/>
+      <c r="L84" s="24"/>
+      <c r="M84" s="38"/>
+      <c r="N84" s="38"/>
+      <c r="O84" s="38"/>
+      <c r="P84" s="50"/>
+      <c r="Q84" s="41"/>
+      <c r="R84" s="41"/>
+      <c r="S84" s="99"/>
     </row>
     <row r="85" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="44" t="s">
+      <c r="A85" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B85" s="37">
+      <c r="B85" s="35">
         <v>8</v>
       </c>
-      <c r="C85" s="19">
+      <c r="C85" s="17">
         <v>30</v>
       </c>
-      <c r="D85" s="37">
+      <c r="D85" s="35">
         <v>6</v>
       </c>
-      <c r="E85" s="37">
+      <c r="E85" s="35">
         <v>6</v>
       </c>
-      <c r="F85" s="37">
+      <c r="F85" s="35">
         <v>6</v>
       </c>
-      <c r="G85" s="37">
+      <c r="G85" s="35">
         <v>6</v>
       </c>
-      <c r="H85" s="37">
+      <c r="H85" s="35">
         <v>6</v>
       </c>
-      <c r="I85" s="26">
+      <c r="I85" s="24">
         <v>6</v>
       </c>
-      <c r="J85" s="39">
+      <c r="J85" s="37">
         <v>6</v>
       </c>
-      <c r="K85" s="39">
+      <c r="K85" s="37">
         <v>6</v>
       </c>
-      <c r="L85" s="39">
+      <c r="L85" s="37">
         <v>6</v>
       </c>
-      <c r="M85" s="45" t="s">
+      <c r="M85" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N85" s="40">
+      <c r="N85" s="38">
         <v>6</v>
       </c>
-      <c r="O85" s="51">
+      <c r="O85" s="49">
         <v>63</v>
       </c>
-      <c r="P85" s="52">
+      <c r="P85" s="50">
         <v>6</v>
       </c>
-      <c r="Q85" s="43">
+      <c r="Q85" s="41">
         <v>6</v>
       </c>
-      <c r="R85" s="28">
+      <c r="R85" s="26">
         <v>6</v>
       </c>
+      <c r="S85" s="100">
+        <v>10</v>
+      </c>
     </row>
     <row r="86" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="44" t="s">
+      <c r="A86" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B86" s="37">
+      <c r="B86" s="35">
         <v>22</v>
       </c>
-      <c r="C86" s="21" t="s">
-[...8 lines deleted...]
-      <c r="F86" s="37">
+      <c r="C86" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F86" s="35">
         <v>141</v>
       </c>
-      <c r="G86" s="37">
+      <c r="G86" s="35">
         <v>141</v>
       </c>
-      <c r="H86" s="37">
+      <c r="H86" s="35">
         <v>141</v>
       </c>
-      <c r="I86" s="26">
+      <c r="I86" s="24">
         <v>147</v>
       </c>
-      <c r="J86" s="39">
+      <c r="J86" s="37">
         <v>147</v>
       </c>
-      <c r="K86" s="39">
+      <c r="K86" s="37">
         <v>76</v>
       </c>
-      <c r="L86" s="39">
+      <c r="L86" s="37">
         <v>94</v>
       </c>
-      <c r="M86" s="40">
+      <c r="M86" s="38">
         <v>93</v>
       </c>
-      <c r="N86" s="40">
+      <c r="N86" s="38">
         <v>10</v>
       </c>
-      <c r="O86" s="51">
+      <c r="O86" s="49">
         <v>10</v>
       </c>
-      <c r="P86" s="52">
+      <c r="P86" s="50">
         <v>9</v>
       </c>
-      <c r="Q86" s="43">
+      <c r="Q86" s="41">
         <v>9</v>
       </c>
-      <c r="R86" s="28">
+      <c r="R86" s="26">
         <v>9</v>
       </c>
+      <c r="S86" s="100">
+        <v>30</v>
+      </c>
     </row>
     <row r="87" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="44" t="s">
+      <c r="A87" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B87" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E87" s="37">
+      <c r="B87" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="35">
         <v>8</v>
       </c>
-      <c r="F87" s="37">
+      <c r="F87" s="35">
         <v>13</v>
       </c>
-      <c r="G87" s="37">
+      <c r="G87" s="35">
         <v>16</v>
       </c>
-      <c r="H87" s="37">
+      <c r="H87" s="35">
         <v>44</v>
       </c>
-      <c r="I87" s="26">
+      <c r="I87" s="24">
         <v>42</v>
       </c>
-      <c r="J87" s="39">
+      <c r="J87" s="37">
         <v>42</v>
       </c>
-      <c r="K87" s="39">
+      <c r="K87" s="37">
         <v>42</v>
       </c>
-      <c r="L87" s="39">
+      <c r="L87" s="37">
         <v>42</v>
       </c>
-      <c r="M87" s="45" t="s">
+      <c r="M87" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N87" s="40">
+      <c r="N87" s="38">
         <v>66</v>
       </c>
-      <c r="O87" s="51">
+      <c r="O87" s="49">
         <v>65</v>
       </c>
-      <c r="P87" s="52">
+      <c r="P87" s="50">
         <v>12</v>
       </c>
-      <c r="Q87" s="43">
+      <c r="Q87" s="41">
         <v>12</v>
       </c>
-      <c r="R87" s="28">
+      <c r="R87" s="26">
         <v>8</v>
       </c>
+      <c r="S87" s="100">
+        <v>8</v>
+      </c>
     </row>
     <row r="88" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="44" t="s">
+      <c r="A88" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B88" s="16">
+      <c r="B88" s="14">
         <v>4</v>
       </c>
-      <c r="C88" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="16">
+      <c r="C88" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="14">
         <v>8</v>
       </c>
-      <c r="E88" s="16">
+      <c r="E88" s="14">
         <v>8</v>
       </c>
-      <c r="F88" s="16">
+      <c r="F88" s="14">
         <v>8</v>
       </c>
-      <c r="G88" s="16">
+      <c r="G88" s="14">
         <v>8</v>
       </c>
-      <c r="H88" s="16">
+      <c r="H88" s="14">
         <v>7</v>
       </c>
-      <c r="I88" s="26">
+      <c r="I88" s="24">
         <v>3</v>
       </c>
-      <c r="J88" s="39">
+      <c r="J88" s="37">
         <v>56</v>
       </c>
-      <c r="K88" s="39">
+      <c r="K88" s="37">
         <v>36</v>
       </c>
-      <c r="L88" s="39">
+      <c r="L88" s="37">
         <v>34</v>
       </c>
-      <c r="M88" s="45" t="s">
+      <c r="M88" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N88" s="40">
+      <c r="N88" s="38">
         <v>91</v>
       </c>
-      <c r="O88" s="51">
+      <c r="O88" s="49">
         <v>94</v>
       </c>
-      <c r="P88" s="52" t="s">
+      <c r="P88" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="Q88" s="43">
+      <c r="Q88" s="41">
         <v>94</v>
       </c>
-      <c r="R88" s="28">
+      <c r="R88" s="26">
         <v>85</v>
       </c>
+      <c r="S88" s="100">
+        <v>85</v>
+      </c>
     </row>
     <row r="89" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="44" t="s">
+      <c r="A89" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B89" s="37">
+      <c r="B89" s="35">
         <v>2</v>
       </c>
-      <c r="C89" s="19">
+      <c r="C89" s="17">
         <v>2</v>
       </c>
-      <c r="D89" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="37">
+      <c r="D89" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="35">
         <v>62</v>
       </c>
-      <c r="F89" s="37">
+      <c r="F89" s="35">
         <v>72</v>
       </c>
-      <c r="G89" s="37">
+      <c r="G89" s="35">
         <v>72</v>
       </c>
-      <c r="H89" s="37">
+      <c r="H89" s="35">
         <v>38</v>
       </c>
-      <c r="I89" s="26">
+      <c r="I89" s="24">
         <v>34</v>
       </c>
-      <c r="J89" s="39">
+      <c r="J89" s="37">
         <v>48</v>
       </c>
-      <c r="K89" s="39">
+      <c r="K89" s="37">
         <v>51</v>
       </c>
-      <c r="L89" s="39">
+      <c r="L89" s="37">
         <v>39</v>
       </c>
-      <c r="M89" s="40">
+      <c r="M89" s="38">
         <v>18</v>
       </c>
-      <c r="N89" s="40">
+      <c r="N89" s="38">
         <v>31</v>
       </c>
-      <c r="O89" s="51">
+      <c r="O89" s="49">
         <v>34</v>
       </c>
-      <c r="P89" s="52">
+      <c r="P89" s="50">
         <v>32</v>
       </c>
-      <c r="Q89" s="43">
+      <c r="Q89" s="41">
         <v>33</v>
       </c>
-      <c r="R89" s="28">
+      <c r="R89" s="26">
         <v>33</v>
       </c>
+      <c r="S89" s="100">
+        <v>33</v>
+      </c>
     </row>
     <row r="90" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="44" t="s">
+      <c r="A90" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B90" s="37">
+      <c r="B90" s="35">
         <v>62</v>
       </c>
-      <c r="C90" s="19">
+      <c r="C90" s="17">
         <v>64</v>
       </c>
-      <c r="D90" s="37">
+      <c r="D90" s="35">
         <v>64</v>
       </c>
-      <c r="E90" s="37">
+      <c r="E90" s="35">
         <v>64</v>
       </c>
-      <c r="F90" s="37">
+      <c r="F90" s="35">
         <v>64</v>
       </c>
-      <c r="G90" s="37">
+      <c r="G90" s="35">
         <v>64</v>
       </c>
-      <c r="H90" s="37">
+      <c r="H90" s="35">
         <v>64</v>
       </c>
-      <c r="I90" s="26">
+      <c r="I90" s="24">
         <v>64</v>
       </c>
-      <c r="J90" s="39">
+      <c r="J90" s="37">
         <v>64</v>
       </c>
-      <c r="K90" s="39">
+      <c r="K90" s="37">
         <v>11</v>
       </c>
-      <c r="L90" s="39">
+      <c r="L90" s="37">
         <v>11</v>
       </c>
-      <c r="M90" s="45" t="s">
+      <c r="M90" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N90" s="40">
+      <c r="N90" s="38">
         <v>7</v>
       </c>
-      <c r="O90" s="53" t="s">
+      <c r="O90" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="P90" s="52" t="s">
+      <c r="P90" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="Q90" s="43">
+      <c r="Q90" s="41">
         <v>8</v>
       </c>
-      <c r="R90" s="28">
+      <c r="R90" s="26">
         <v>8</v>
       </c>
+      <c r="S90" s="100">
+        <v>8</v>
+      </c>
     </row>
     <row r="91" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="44" t="s">
+      <c r="A91" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B91" s="37">
+      <c r="B91" s="35">
         <v>5</v>
       </c>
-      <c r="C91" s="19">
+      <c r="C91" s="17">
         <v>5</v>
       </c>
-      <c r="D91" s="37">
+      <c r="D91" s="35">
         <v>7</v>
       </c>
-      <c r="E91" s="37">
+      <c r="E91" s="35">
         <v>7</v>
       </c>
-      <c r="F91" s="37">
+      <c r="F91" s="35">
         <v>7</v>
       </c>
-      <c r="G91" s="37">
+      <c r="G91" s="35">
         <v>7</v>
       </c>
-      <c r="H91" s="37">
+      <c r="H91" s="35">
         <v>7</v>
       </c>
-      <c r="I91" s="26">
+      <c r="I91" s="24">
         <v>7</v>
       </c>
-      <c r="J91" s="39">
+      <c r="J91" s="37">
         <v>7</v>
       </c>
-      <c r="K91" s="39">
+      <c r="K91" s="37">
         <v>7</v>
       </c>
-      <c r="L91" s="39">
+      <c r="L91" s="37">
         <v>7</v>
       </c>
-      <c r="M91" s="45" t="s">
+      <c r="M91" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N91" s="40">
+      <c r="N91" s="38">
         <v>3</v>
       </c>
-      <c r="O91" s="51">
+      <c r="O91" s="49">
         <v>6</v>
       </c>
-      <c r="P91" s="52">
+      <c r="P91" s="50">
         <v>7</v>
       </c>
-      <c r="Q91" s="43">
+      <c r="Q91" s="41">
         <v>7</v>
       </c>
-      <c r="R91" s="28">
+      <c r="R91" s="26">
         <v>13</v>
       </c>
+      <c r="S91" s="100">
+        <v>13</v>
+      </c>
     </row>
     <row r="92" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="44" t="s">
+      <c r="A92" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B92" s="37">
+      <c r="B92" s="35">
         <v>30</v>
       </c>
-      <c r="C92" s="19">
+      <c r="C92" s="17">
         <v>39</v>
       </c>
-      <c r="D92" s="37">
+      <c r="D92" s="35">
         <v>54</v>
       </c>
-      <c r="E92" s="37">
+      <c r="E92" s="35">
         <v>54</v>
       </c>
-      <c r="F92" s="37">
+      <c r="F92" s="35">
         <v>55</v>
       </c>
-      <c r="G92" s="37">
+      <c r="G92" s="35">
         <v>57</v>
       </c>
-      <c r="H92" s="37">
+      <c r="H92" s="35">
         <v>21</v>
       </c>
-      <c r="I92" s="26">
+      <c r="I92" s="24">
         <v>13</v>
       </c>
-      <c r="J92" s="39">
+      <c r="J92" s="37">
         <v>13</v>
       </c>
-      <c r="K92" s="39">
+      <c r="K92" s="37">
         <v>13</v>
       </c>
-      <c r="L92" s="39">
+      <c r="L92" s="37">
         <v>17</v>
       </c>
-      <c r="M92" s="40">
+      <c r="M92" s="38">
         <v>17</v>
       </c>
-      <c r="N92" s="40">
+      <c r="N92" s="38">
         <v>57</v>
       </c>
-      <c r="O92" s="51">
+      <c r="O92" s="49">
         <v>65</v>
       </c>
-      <c r="P92" s="52">
+      <c r="P92" s="50">
         <v>44</v>
       </c>
-      <c r="Q92" s="43">
+      <c r="Q92" s="41">
         <v>36</v>
       </c>
-      <c r="R92" s="28">
+      <c r="R92" s="26">
         <v>31</v>
       </c>
+      <c r="S92" s="100">
+        <v>32</v>
+      </c>
     </row>
     <row r="93" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="44" t="s">
+      <c r="A93" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B93" s="37">
+      <c r="B93" s="35">
         <v>6</v>
       </c>
-      <c r="C93" s="19">
+      <c r="C93" s="17">
         <v>6</v>
       </c>
-      <c r="D93" s="37">
+      <c r="D93" s="35">
         <v>6</v>
       </c>
-      <c r="E93" s="37">
+      <c r="E93" s="35">
         <v>6</v>
       </c>
-      <c r="F93" s="37">
+      <c r="F93" s="35">
         <v>15</v>
       </c>
-      <c r="G93" s="37">
+      <c r="G93" s="35">
         <v>15</v>
       </c>
-      <c r="H93" s="37">
+      <c r="H93" s="35">
         <v>15</v>
       </c>
-      <c r="I93" s="26">
+      <c r="I93" s="24">
         <v>15</v>
       </c>
-      <c r="J93" s="39">
+      <c r="J93" s="37">
         <v>15</v>
       </c>
-      <c r="K93" s="39">
+      <c r="K93" s="37">
         <v>15</v>
       </c>
-      <c r="L93" s="39">
+      <c r="L93" s="37">
         <v>15</v>
       </c>
-      <c r="M93" s="45" t="s">
+      <c r="M93" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N93" s="40">
+      <c r="N93" s="38">
         <v>15</v>
       </c>
-      <c r="O93" s="51">
+      <c r="O93" s="49">
         <v>15</v>
       </c>
-      <c r="P93" s="52">
+      <c r="P93" s="50">
         <v>15</v>
       </c>
-      <c r="Q93" s="43">
+      <c r="Q93" s="41">
         <v>15</v>
       </c>
-      <c r="R93" s="28">
+      <c r="R93" s="26">
         <v>15</v>
       </c>
+      <c r="S93" s="100" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="94" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="44" t="s">
+      <c r="A94" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B94" s="37">
+      <c r="B94" s="35">
         <v>44</v>
       </c>
-      <c r="C94" s="19">
+      <c r="C94" s="17">
         <v>23</v>
       </c>
-      <c r="D94" s="37">
+      <c r="D94" s="35">
         <v>32</v>
       </c>
-      <c r="E94" s="37">
+      <c r="E94" s="35">
         <v>23</v>
       </c>
-      <c r="F94" s="37">
+      <c r="F94" s="35">
         <v>23</v>
       </c>
-      <c r="G94" s="37">
+      <c r="G94" s="35">
         <v>23</v>
       </c>
-      <c r="H94" s="37">
+      <c r="H94" s="35">
         <v>23</v>
       </c>
-      <c r="I94" s="26">
+      <c r="I94" s="24">
         <v>23</v>
       </c>
-      <c r="J94" s="39">
+      <c r="J94" s="37">
         <v>23</v>
       </c>
-      <c r="K94" s="39">
+      <c r="K94" s="37">
         <v>21</v>
       </c>
-      <c r="L94" s="39">
+      <c r="L94" s="37">
         <v>21</v>
       </c>
-      <c r="M94" s="40">
+      <c r="M94" s="38">
         <v>20</v>
       </c>
-      <c r="N94" s="40">
+      <c r="N94" s="38">
         <v>23</v>
       </c>
-      <c r="O94" s="51">
+      <c r="O94" s="49">
         <v>24</v>
       </c>
-      <c r="P94" s="52">
+      <c r="P94" s="50">
         <v>30</v>
       </c>
-      <c r="Q94" s="43">
+      <c r="Q94" s="41">
         <v>30</v>
       </c>
-      <c r="R94" s="28">
+      <c r="R94" s="26">
+        <v>41</v>
+      </c>
+      <c r="S94" s="100">
         <v>41</v>
       </c>
     </row>
     <row r="95" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="78" t="s">
+      <c r="A96" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="B96" s="78"/>
-[...21 lines deleted...]
-      <c r="A97" s="79" t="s">
+      <c r="B96" s="77"/>
+      <c r="C96" s="77"/>
+      <c r="D96" s="77"/>
+      <c r="E96" s="77"/>
+      <c r="F96" s="77"/>
+      <c r="G96" s="77"/>
+      <c r="H96" s="77"/>
+      <c r="I96" s="77"/>
+      <c r="J96" s="77"/>
+      <c r="K96" s="77"/>
+      <c r="L96" s="77"/>
+      <c r="M96" s="77"/>
+      <c r="N96" s="77"/>
+      <c r="O96" s="77"/>
+      <c r="P96" s="77"/>
+      <c r="Q96" s="77"/>
+      <c r="R96" s="77"/>
+      <c r="S96" s="8"/>
+      <c r="T96" s="8"/>
+      <c r="U96" s="8"/>
+    </row>
+    <row r="97" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B97" s="79"/>
-[...19 lines deleted...]
-      <c r="B98" s="36">
+      <c r="B97" s="76"/>
+      <c r="C97" s="76"/>
+      <c r="D97" s="76"/>
+      <c r="E97" s="76"/>
+      <c r="F97" s="76"/>
+      <c r="G97" s="76"/>
+      <c r="H97" s="76"/>
+      <c r="I97" s="76"/>
+      <c r="J97" s="76"/>
+      <c r="K97" s="76"/>
+      <c r="L97" s="76"/>
+      <c r="M97" s="76"/>
+      <c r="N97" s="76"/>
+      <c r="O97" s="76"/>
+      <c r="P97" s="76"/>
+      <c r="Q97" s="76"/>
+      <c r="R97" s="76"/>
+      <c r="S97" s="76"/>
+    </row>
+    <row r="98" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="33"/>
+      <c r="B98" s="34">
         <v>2008</v>
       </c>
-      <c r="C98" s="36">
+      <c r="C98" s="34">
         <v>2009</v>
       </c>
-      <c r="D98" s="36">
+      <c r="D98" s="34">
         <v>2010</v>
       </c>
-      <c r="E98" s="36">
+      <c r="E98" s="34">
         <v>2011</v>
       </c>
-      <c r="F98" s="36">
+      <c r="F98" s="34">
         <v>2012</v>
       </c>
-      <c r="G98" s="36">
+      <c r="G98" s="34">
         <v>2013</v>
       </c>
-      <c r="H98" s="36">
+      <c r="H98" s="34">
         <v>2014</v>
       </c>
-      <c r="I98" s="36">
+      <c r="I98" s="34">
         <v>2015</v>
       </c>
-      <c r="J98" s="13">
+      <c r="J98" s="11">
         <v>2016</v>
       </c>
-      <c r="K98" s="14">
+      <c r="K98" s="12">
         <v>2017</v>
       </c>
-      <c r="L98" s="13">
+      <c r="L98" s="11">
         <v>2018</v>
       </c>
-      <c r="M98" s="13">
+      <c r="M98" s="11">
         <v>2019</v>
       </c>
-      <c r="N98" s="13">
+      <c r="N98" s="11">
         <v>2020</v>
       </c>
-      <c r="O98" s="13">
+      <c r="O98" s="11">
         <v>2021</v>
       </c>
-      <c r="P98" s="13">
+      <c r="P98" s="11">
         <v>2022</v>
       </c>
-      <c r="Q98" s="14">
+      <c r="Q98" s="12">
         <v>2023</v>
       </c>
-      <c r="R98" s="14">
+      <c r="R98" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="35" t="s">
+      <c r="S98" s="101">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="37">
+      <c r="B99" s="35">
         <v>141</v>
       </c>
-      <c r="C99" s="19">
+      <c r="C99" s="17">
         <v>129</v>
       </c>
-      <c r="D99" s="37">
+      <c r="D99" s="35">
         <v>141</v>
       </c>
-      <c r="E99" s="37">
+      <c r="E99" s="35">
         <v>177</v>
       </c>
-      <c r="F99" s="37">
+      <c r="F99" s="35">
         <v>198</v>
       </c>
-      <c r="G99" s="37">
+      <c r="G99" s="35">
         <v>267</v>
       </c>
-      <c r="H99" s="37">
+      <c r="H99" s="35">
         <v>285</v>
       </c>
-      <c r="I99" s="26">
+      <c r="I99" s="24">
         <v>339</v>
       </c>
-      <c r="J99" s="39">
+      <c r="J99" s="37">
         <v>406</v>
       </c>
-      <c r="K99" s="39">
+      <c r="K99" s="37">
         <v>223</v>
       </c>
-      <c r="L99" s="39">
+      <c r="L99" s="37">
         <v>224</v>
       </c>
-      <c r="M99" s="40">
+      <c r="M99" s="38">
         <v>221</v>
       </c>
-      <c r="N99" s="40">
+      <c r="N99" s="38">
         <v>255</v>
       </c>
-      <c r="O99" s="51">
+      <c r="O99" s="49">
         <v>262</v>
       </c>
-      <c r="P99" s="54">
+      <c r="P99" s="52">
         <v>236</v>
       </c>
-      <c r="Q99" s="43">
+      <c r="Q99" s="41">
         <v>202</v>
       </c>
-      <c r="R99" s="28">
+      <c r="R99" s="26">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="12" t="s">
+      <c r="S99" s="102">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B100" s="16">
+      <c r="B100" s="14">
         <v>14</v>
       </c>
-      <c r="C100" s="16">
+      <c r="C100" s="14">
         <v>24</v>
       </c>
-      <c r="D100" s="16">
+      <c r="D100" s="14">
         <v>31</v>
       </c>
-      <c r="E100" s="16">
+      <c r="E100" s="14">
         <v>31</v>
       </c>
-      <c r="F100" s="16">
+      <c r="F100" s="14">
         <v>17</v>
       </c>
-      <c r="G100" s="16">
+      <c r="G100" s="14">
         <v>70</v>
       </c>
-      <c r="H100" s="16">
+      <c r="H100" s="14">
         <v>74</v>
       </c>
-      <c r="I100" s="26">
+      <c r="I100" s="24">
         <v>110</v>
       </c>
-      <c r="J100" s="39">
+      <c r="J100" s="37">
         <v>154</v>
       </c>
-      <c r="K100" s="39">
+      <c r="K100" s="37">
         <v>41</v>
       </c>
-      <c r="L100" s="39">
+      <c r="L100" s="37">
         <v>25</v>
       </c>
-      <c r="M100" s="40">
+      <c r="M100" s="38">
         <v>58</v>
       </c>
-      <c r="N100" s="40">
+      <c r="N100" s="38">
         <v>34</v>
       </c>
-      <c r="O100" s="51">
+      <c r="O100" s="49">
         <v>23</v>
       </c>
-      <c r="P100" s="54">
+      <c r="P100" s="52">
         <v>29</v>
       </c>
-      <c r="Q100" s="43">
+      <c r="Q100" s="41">
         <v>10</v>
       </c>
-      <c r="R100" s="28">
+      <c r="R100" s="26">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="12" t="s">
+      <c r="S100" s="102">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B101" s="37">
+      <c r="B101" s="35">
         <v>27</v>
       </c>
-      <c r="C101" s="19">
+      <c r="C101" s="17">
         <v>26</v>
       </c>
-      <c r="D101" s="37">
+      <c r="D101" s="35">
         <v>27</v>
       </c>
-      <c r="E101" s="37">
+      <c r="E101" s="35">
         <v>35</v>
       </c>
-      <c r="F101" s="37">
+      <c r="F101" s="35">
         <v>17</v>
       </c>
-      <c r="G101" s="37">
+      <c r="G101" s="35">
         <v>28</v>
       </c>
-      <c r="H101" s="37">
+      <c r="H101" s="35">
         <v>54</v>
       </c>
-      <c r="I101" s="26">
+      <c r="I101" s="24">
         <v>51</v>
       </c>
-      <c r="J101" s="39">
+      <c r="J101" s="37">
         <v>50</v>
       </c>
-      <c r="K101" s="39">
+      <c r="K101" s="37">
         <v>31</v>
       </c>
-      <c r="L101" s="39">
+      <c r="L101" s="37">
         <v>30</v>
       </c>
-      <c r="M101" s="40">
+      <c r="M101" s="38">
         <v>18</v>
       </c>
-      <c r="N101" s="40">
+      <c r="N101" s="38">
         <v>14</v>
       </c>
-      <c r="O101" s="51">
+      <c r="O101" s="49">
         <v>15</v>
       </c>
-      <c r="P101" s="54">
+      <c r="P101" s="52">
         <v>22</v>
       </c>
-      <c r="Q101" s="43">
+      <c r="Q101" s="41">
         <v>29</v>
       </c>
-      <c r="R101" s="28">
+      <c r="R101" s="26">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="12" t="s">
+      <c r="S101" s="102">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B102" s="37">
+      <c r="B102" s="35">
         <v>2</v>
       </c>
-      <c r="C102" s="19">
+      <c r="C102" s="17">
         <v>3</v>
       </c>
-      <c r="D102" s="37">
+      <c r="D102" s="35">
         <v>7</v>
       </c>
-      <c r="E102" s="37">
+      <c r="E102" s="35">
         <v>11</v>
       </c>
-      <c r="F102" s="37">
+      <c r="F102" s="35">
         <v>15</v>
       </c>
-      <c r="G102" s="37">
+      <c r="G102" s="35">
         <v>15</v>
       </c>
-      <c r="H102" s="37">
+      <c r="H102" s="35">
         <v>15</v>
       </c>
-      <c r="I102" s="26">
+      <c r="I102" s="24">
         <v>14</v>
       </c>
-      <c r="J102" s="39">
+      <c r="J102" s="37">
         <v>12</v>
       </c>
-      <c r="K102" s="39">
+      <c r="K102" s="37">
         <v>12</v>
       </c>
-      <c r="L102" s="39">
+      <c r="L102" s="37">
         <v>13</v>
       </c>
-      <c r="M102" s="40">
+      <c r="M102" s="38">
         <v>12</v>
       </c>
-      <c r="N102" s="40">
+      <c r="N102" s="38">
         <v>31</v>
       </c>
-      <c r="O102" s="51">
+      <c r="O102" s="49">
         <v>29</v>
       </c>
-      <c r="P102" s="54">
+      <c r="P102" s="52">
         <v>29</v>
       </c>
-      <c r="Q102" s="43">
+      <c r="Q102" s="41">
         <v>29</v>
       </c>
-      <c r="R102" s="28">
+      <c r="R102" s="26">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="12" t="s">
+      <c r="S102" s="102">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B103" s="37"/>
-[...18 lines deleted...]
-      <c r="A104" s="44" t="s">
+      <c r="B103" s="35"/>
+      <c r="C103" s="17"/>
+      <c r="D103" s="35"/>
+      <c r="E103" s="35"/>
+      <c r="F103" s="35"/>
+      <c r="G103" s="35"/>
+      <c r="H103" s="35"/>
+      <c r="I103" s="24"/>
+      <c r="J103" s="24"/>
+      <c r="K103" s="24"/>
+      <c r="L103" s="24"/>
+      <c r="M103" s="38"/>
+      <c r="N103" s="38"/>
+      <c r="O103" s="38"/>
+      <c r="P103" s="52"/>
+      <c r="Q103" s="41"/>
+      <c r="R103" s="41"/>
+      <c r="S103" s="103"/>
+    </row>
+    <row r="104" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B104" s="37">
+      <c r="B104" s="35">
         <v>7</v>
       </c>
-      <c r="C104" s="19">
+      <c r="C104" s="17">
         <v>16</v>
       </c>
-      <c r="D104" s="37">
+      <c r="D104" s="35">
         <v>6</v>
       </c>
-      <c r="E104" s="37">
+      <c r="E104" s="35">
         <v>6</v>
       </c>
-      <c r="F104" s="37">
+      <c r="F104" s="35">
         <v>6</v>
       </c>
-      <c r="G104" s="37">
+      <c r="G104" s="35">
         <v>6</v>
       </c>
-      <c r="H104" s="37">
+      <c r="H104" s="35">
         <v>6</v>
       </c>
-      <c r="I104" s="26">
+      <c r="I104" s="24">
         <v>6</v>
       </c>
-      <c r="J104" s="39">
+      <c r="J104" s="37">
         <v>6</v>
       </c>
-      <c r="K104" s="39">
+      <c r="K104" s="37">
         <v>6</v>
       </c>
-      <c r="L104" s="39">
+      <c r="L104" s="37">
         <v>6</v>
       </c>
-      <c r="M104" s="45" t="s">
+      <c r="M104" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N104" s="40">
+      <c r="N104" s="38">
         <v>6</v>
       </c>
-      <c r="O104" s="51">
+      <c r="O104" s="49">
         <v>6</v>
       </c>
-      <c r="P104" s="54">
+      <c r="P104" s="52">
         <v>6</v>
       </c>
-      <c r="Q104" s="43">
+      <c r="Q104" s="41">
         <v>6</v>
       </c>
-      <c r="R104" s="28">
+      <c r="R104" s="26">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="44" t="s">
+      <c r="S104" s="104">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B105" s="21">
+      <c r="B105" s="19">
         <v>22</v>
       </c>
-      <c r="C105" s="21" t="s">
-[...8 lines deleted...]
-      <c r="F105" s="37">
+      <c r="C105" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F105" s="35">
         <v>39</v>
       </c>
-      <c r="G105" s="37">
+      <c r="G105" s="35">
         <v>38</v>
       </c>
-      <c r="H105" s="37">
+      <c r="H105" s="35">
         <v>38</v>
       </c>
-      <c r="I105" s="26">
+      <c r="I105" s="24">
         <v>43</v>
       </c>
-      <c r="J105" s="39">
+      <c r="J105" s="37">
         <v>45</v>
       </c>
-      <c r="K105" s="39">
+      <c r="K105" s="37">
         <v>34</v>
       </c>
-      <c r="L105" s="39">
+      <c r="L105" s="37">
         <v>35</v>
       </c>
-      <c r="M105" s="40">
+      <c r="M105" s="38">
         <v>35</v>
       </c>
-      <c r="N105" s="40">
+      <c r="N105" s="38">
         <v>8</v>
       </c>
-      <c r="O105" s="51">
+      <c r="O105" s="49">
         <v>8</v>
       </c>
-      <c r="P105" s="54">
+      <c r="P105" s="52">
         <v>7</v>
       </c>
-      <c r="Q105" s="43">
+      <c r="Q105" s="41">
         <v>7</v>
       </c>
-      <c r="R105" s="28">
+      <c r="R105" s="26">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="44" t="s">
+      <c r="S105" s="104">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B106" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E106" s="37">
+      <c r="B106" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D106" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E106" s="35">
         <v>1</v>
       </c>
-      <c r="F106" s="37">
+      <c r="F106" s="35">
         <v>2</v>
       </c>
-      <c r="G106" s="37">
+      <c r="G106" s="35">
         <v>8</v>
       </c>
-      <c r="H106" s="37">
+      <c r="H106" s="35">
         <v>22</v>
       </c>
-      <c r="I106" s="26">
+      <c r="I106" s="24">
         <v>24</v>
       </c>
-      <c r="J106" s="39">
+      <c r="J106" s="37">
         <v>24</v>
       </c>
-      <c r="K106" s="39">
+      <c r="K106" s="37">
         <v>18</v>
       </c>
-      <c r="L106" s="39">
+      <c r="L106" s="37">
         <v>28</v>
       </c>
-      <c r="M106" s="45" t="s">
+      <c r="M106" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N106" s="40">
+      <c r="N106" s="38">
         <v>39</v>
       </c>
-      <c r="O106" s="51">
+      <c r="O106" s="49">
         <v>38</v>
       </c>
-      <c r="P106" s="54">
+      <c r="P106" s="52">
         <v>12</v>
       </c>
-      <c r="Q106" s="43">
+      <c r="Q106" s="41">
         <v>12</v>
       </c>
-      <c r="R106" s="28">
+      <c r="R106" s="26">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="44" t="s">
+      <c r="S106" s="104">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B107" s="21" t="s">
-[...20 lines deleted...]
-      <c r="I107" s="26">
+      <c r="B107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H107" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="I107" s="24">
         <v>1</v>
       </c>
-      <c r="J107" s="39">
+      <c r="J107" s="37">
         <v>32</v>
       </c>
-      <c r="K107" s="39">
+      <c r="K107" s="37">
         <v>29</v>
       </c>
-      <c r="L107" s="39">
+      <c r="L107" s="37">
         <v>28</v>
       </c>
-      <c r="M107" s="45" t="s">
+      <c r="M107" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N107" s="40">
+      <c r="N107" s="38">
         <v>24</v>
       </c>
-      <c r="O107" s="51">
+      <c r="O107" s="49">
         <v>24</v>
       </c>
-      <c r="P107" s="54" t="s">
+      <c r="P107" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="Q107" s="43">
+      <c r="Q107" s="41">
         <v>24</v>
       </c>
-      <c r="R107" s="28">
+      <c r="R107" s="26">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="44" t="s">
+      <c r="S107" s="104">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B108" s="37">
+      <c r="B108" s="35">
         <v>2</v>
       </c>
-      <c r="C108" s="19">
+      <c r="C108" s="17">
         <v>2</v>
       </c>
-      <c r="D108" s="37"/>
-      <c r="E108" s="37">
+      <c r="D108" s="35"/>
+      <c r="E108" s="35">
         <v>21</v>
       </c>
-      <c r="F108" s="37">
+      <c r="F108" s="35">
         <v>30</v>
       </c>
-      <c r="G108" s="37">
+      <c r="G108" s="35">
         <v>30</v>
       </c>
-      <c r="H108" s="16">
+      <c r="H108" s="14">
         <v>19</v>
       </c>
-      <c r="I108" s="26">
+      <c r="I108" s="24">
         <v>23</v>
       </c>
-      <c r="J108" s="39">
+      <c r="J108" s="37">
         <v>25</v>
       </c>
-      <c r="K108" s="39">
+      <c r="K108" s="37">
         <v>16</v>
       </c>
-      <c r="L108" s="39">
+      <c r="L108" s="37">
         <v>16</v>
       </c>
-      <c r="M108" s="45" t="s">
+      <c r="M108" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N108" s="40">
+      <c r="N108" s="38">
         <v>30</v>
       </c>
-      <c r="O108" s="51">
+      <c r="O108" s="49">
         <v>34</v>
       </c>
-      <c r="P108" s="54">
+      <c r="P108" s="52">
         <v>32</v>
       </c>
-      <c r="Q108" s="43">
+      <c r="Q108" s="41">
         <v>13</v>
       </c>
-      <c r="R108" s="28">
+      <c r="R108" s="26">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="44" t="s">
+      <c r="S108" s="104">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B109" s="37">
+      <c r="B109" s="35">
         <v>27</v>
       </c>
-      <c r="C109" s="19">
+      <c r="C109" s="17">
         <v>28</v>
       </c>
-      <c r="D109" s="37">
+      <c r="D109" s="35">
         <v>28</v>
       </c>
-      <c r="E109" s="37">
+      <c r="E109" s="35">
         <v>28</v>
       </c>
-      <c r="F109" s="37">
+      <c r="F109" s="35">
         <v>28</v>
       </c>
-      <c r="G109" s="37">
+      <c r="G109" s="35">
         <v>28</v>
       </c>
-      <c r="H109" s="37">
+      <c r="H109" s="35">
         <v>28</v>
       </c>
-      <c r="I109" s="26">
+      <c r="I109" s="24">
         <v>28</v>
       </c>
-      <c r="J109" s="39">
+      <c r="J109" s="37">
         <v>28</v>
       </c>
-      <c r="K109" s="39">
+      <c r="K109" s="37">
         <v>6</v>
       </c>
-      <c r="L109" s="39">
+      <c r="L109" s="37">
         <v>6</v>
       </c>
-      <c r="M109" s="45" t="s">
+      <c r="M109" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N109" s="40">
+      <c r="N109" s="38">
         <v>3</v>
       </c>
-      <c r="O109" s="53" t="s">
+      <c r="O109" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="P109" s="54" t="s">
+      <c r="P109" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="Q109" s="43">
+      <c r="Q109" s="41">
         <v>4</v>
       </c>
-      <c r="R109" s="28">
+      <c r="R109" s="26">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="44" t="s">
+      <c r="S109" s="104">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B110" s="37">
+      <c r="B110" s="35">
         <v>5</v>
       </c>
-      <c r="C110" s="19">
+      <c r="C110" s="17">
         <v>5</v>
       </c>
-      <c r="D110" s="37">
+      <c r="D110" s="35">
         <v>7</v>
       </c>
-      <c r="E110" s="37">
+      <c r="E110" s="35">
         <v>7</v>
       </c>
-      <c r="F110" s="37">
+      <c r="F110" s="35">
         <v>7</v>
       </c>
-      <c r="G110" s="37">
+      <c r="G110" s="35">
         <v>7</v>
       </c>
-      <c r="H110" s="37">
+      <c r="H110" s="35">
         <v>7</v>
       </c>
-      <c r="I110" s="26">
+      <c r="I110" s="24">
         <v>7</v>
       </c>
-      <c r="J110" s="39">
+      <c r="J110" s="37">
         <v>7</v>
       </c>
-      <c r="K110" s="39">
+      <c r="K110" s="37">
         <v>7</v>
       </c>
-      <c r="L110" s="39">
+      <c r="L110" s="37">
         <v>7</v>
       </c>
-      <c r="M110" s="45" t="s">
+      <c r="M110" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N110" s="40">
+      <c r="N110" s="38">
         <v>3</v>
       </c>
-      <c r="O110" s="51">
+      <c r="O110" s="49">
         <v>6</v>
       </c>
-      <c r="P110" s="54">
+      <c r="P110" s="52">
         <v>7</v>
       </c>
-      <c r="Q110" s="43">
+      <c r="Q110" s="41">
         <v>7</v>
       </c>
-      <c r="R110" s="28">
+      <c r="R110" s="26">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="44" t="s">
+      <c r="S110" s="104">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B111" s="37">
+      <c r="B111" s="35">
         <v>7</v>
       </c>
-      <c r="C111" s="19">
+      <c r="C111" s="17">
         <v>15</v>
       </c>
-      <c r="D111" s="37">
+      <c r="D111" s="35">
         <v>15</v>
       </c>
-      <c r="E111" s="37">
+      <c r="E111" s="35">
         <v>19</v>
       </c>
-      <c r="F111" s="37">
+      <c r="F111" s="35">
         <v>20</v>
       </c>
-      <c r="G111" s="37">
+      <c r="G111" s="35">
         <v>20</v>
       </c>
-      <c r="H111" s="37">
+      <c r="H111" s="35">
         <v>11</v>
       </c>
-      <c r="I111" s="26">
+      <c r="I111" s="24">
         <v>12</v>
       </c>
-      <c r="J111" s="39">
+      <c r="J111" s="37">
         <v>3</v>
       </c>
-      <c r="K111" s="39">
+      <c r="K111" s="37">
         <v>3</v>
       </c>
-      <c r="L111" s="39">
+      <c r="L111" s="37">
         <v>10</v>
       </c>
-      <c r="M111" s="40">
+      <c r="M111" s="38">
         <v>14</v>
       </c>
-      <c r="N111" s="40">
+      <c r="N111" s="38">
         <v>42</v>
       </c>
-      <c r="O111" s="51">
+      <c r="O111" s="49">
         <v>52</v>
       </c>
-      <c r="P111" s="54">
+      <c r="P111" s="52">
         <v>37</v>
       </c>
-      <c r="Q111" s="43">
+      <c r="Q111" s="41">
         <v>34</v>
       </c>
-      <c r="R111" s="28">
+      <c r="R111" s="26">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="44" t="s">
+      <c r="S111" s="104">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B112" s="37">
+      <c r="B112" s="35">
         <v>2</v>
       </c>
-      <c r="C112" s="19">
+      <c r="C112" s="17">
         <v>6</v>
       </c>
-      <c r="D112" s="37">
+      <c r="D112" s="35">
         <v>6</v>
       </c>
-      <c r="E112" s="37">
+      <c r="E112" s="35">
         <v>6</v>
       </c>
-      <c r="F112" s="37">
+      <c r="F112" s="35">
         <v>6</v>
       </c>
-      <c r="G112" s="37">
+      <c r="G112" s="35">
         <v>6</v>
       </c>
-      <c r="H112" s="37">
+      <c r="H112" s="35">
         <v>6</v>
       </c>
-      <c r="I112" s="26">
+      <c r="I112" s="24">
         <v>6</v>
       </c>
-      <c r="J112" s="39">
+      <c r="J112" s="37">
         <v>6</v>
       </c>
-      <c r="K112" s="39">
+      <c r="K112" s="37">
         <v>6</v>
       </c>
-      <c r="L112" s="39">
+      <c r="L112" s="37">
         <v>6</v>
       </c>
-      <c r="M112" s="45" t="s">
+      <c r="M112" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N112" s="40">
+      <c r="N112" s="38">
         <v>6</v>
       </c>
-      <c r="O112" s="51">
+      <c r="O112" s="49">
         <v>6</v>
       </c>
-      <c r="P112" s="54">
+      <c r="P112" s="52">
         <v>6</v>
       </c>
-      <c r="Q112" s="43">
+      <c r="Q112" s="41">
         <v>6</v>
       </c>
-      <c r="R112" s="28">
+      <c r="R112" s="26">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="44" t="s">
+      <c r="S112" s="104" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B113" s="37">
+      <c r="B113" s="35">
         <v>26</v>
       </c>
-      <c r="C113" s="19">
+      <c r="C113" s="17">
         <v>4</v>
       </c>
-      <c r="D113" s="37">
+      <c r="D113" s="35">
         <v>14</v>
       </c>
-      <c r="E113" s="37">
+      <c r="E113" s="35">
         <v>12</v>
       </c>
-      <c r="F113" s="37">
+      <c r="F113" s="35">
         <v>11</v>
       </c>
-      <c r="G113" s="37">
+      <c r="G113" s="35">
         <v>11</v>
       </c>
-      <c r="H113" s="37">
+      <c r="H113" s="35">
         <v>5</v>
       </c>
-      <c r="I113" s="26">
+      <c r="I113" s="24">
         <v>14</v>
       </c>
-      <c r="J113" s="39">
+      <c r="J113" s="37">
         <v>14</v>
       </c>
-      <c r="K113" s="39">
+      <c r="K113" s="37">
         <v>14</v>
       </c>
-      <c r="L113" s="39">
+      <c r="L113" s="37">
         <v>14</v>
       </c>
-      <c r="M113" s="40">
+      <c r="M113" s="38">
         <v>13</v>
       </c>
-      <c r="N113" s="40">
+      <c r="N113" s="38">
         <v>15</v>
       </c>
-      <c r="O113" s="51">
+      <c r="O113" s="49">
         <v>17</v>
       </c>
-      <c r="P113" s="54">
+      <c r="P113" s="52">
         <v>21</v>
       </c>
-      <c r="Q113" s="43">
+      <c r="Q113" s="41">
         <v>21</v>
       </c>
-      <c r="R113" s="28">
+      <c r="R113" s="26">
         <v>29</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A115" s="78" t="s">
+      <c r="S113" s="104">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="B115" s="78"/>
-[...18 lines deleted...]
-      <c r="A116" s="79" t="s">
+      <c r="B115" s="77"/>
+      <c r="C115" s="77"/>
+      <c r="D115" s="77"/>
+      <c r="E115" s="77"/>
+      <c r="F115" s="77"/>
+      <c r="G115" s="77"/>
+      <c r="H115" s="77"/>
+      <c r="I115" s="77"/>
+      <c r="J115" s="77"/>
+      <c r="K115" s="77"/>
+      <c r="L115" s="77"/>
+      <c r="M115" s="77"/>
+      <c r="N115" s="77"/>
+      <c r="O115" s="77"/>
+      <c r="P115" s="77"/>
+      <c r="Q115" s="77"/>
+      <c r="R115" s="77"/>
+    </row>
+    <row r="116" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B116" s="79"/>
-[...19 lines deleted...]
-      <c r="B117" s="36">
+      <c r="B116" s="76"/>
+      <c r="C116" s="76"/>
+      <c r="D116" s="76"/>
+      <c r="E116" s="76"/>
+      <c r="F116" s="76"/>
+      <c r="G116" s="76"/>
+      <c r="H116" s="76"/>
+      <c r="I116" s="76"/>
+      <c r="J116" s="76"/>
+      <c r="K116" s="76"/>
+      <c r="L116" s="76"/>
+      <c r="M116" s="76"/>
+      <c r="N116" s="76"/>
+      <c r="O116" s="76"/>
+      <c r="P116" s="76"/>
+      <c r="Q116" s="76"/>
+      <c r="R116" s="76"/>
+      <c r="S116" s="76"/>
+    </row>
+    <row r="117" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="33"/>
+      <c r="B117" s="34">
         <v>2008</v>
       </c>
-      <c r="C117" s="36">
+      <c r="C117" s="34">
         <v>2009</v>
       </c>
-      <c r="D117" s="36">
+      <c r="D117" s="34">
         <v>2010</v>
       </c>
-      <c r="E117" s="36">
+      <c r="E117" s="34">
         <v>2011</v>
       </c>
-      <c r="F117" s="36">
+      <c r="F117" s="34">
         <v>2012</v>
       </c>
-      <c r="G117" s="36">
+      <c r="G117" s="34">
         <v>2013</v>
       </c>
-      <c r="H117" s="36">
+      <c r="H117" s="34">
         <v>2014</v>
       </c>
-      <c r="I117" s="36">
+      <c r="I117" s="34">
         <v>2015</v>
       </c>
-      <c r="J117" s="13">
+      <c r="J117" s="11">
         <v>2016</v>
       </c>
-      <c r="K117" s="14">
+      <c r="K117" s="12">
         <v>2017</v>
       </c>
-      <c r="L117" s="13">
+      <c r="L117" s="11">
         <v>2018</v>
       </c>
-      <c r="M117" s="13">
+      <c r="M117" s="11">
         <v>2019</v>
       </c>
-      <c r="N117" s="13">
+      <c r="N117" s="11">
         <v>2020</v>
       </c>
-      <c r="O117" s="13">
+      <c r="O117" s="11">
         <v>2021</v>
       </c>
-      <c r="P117" s="13">
+      <c r="P117" s="11">
         <v>2022</v>
       </c>
-      <c r="Q117" s="14">
+      <c r="Q117" s="12">
         <v>2023</v>
       </c>
-      <c r="R117" s="14">
+      <c r="R117" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="35" t="s">
+      <c r="S117" s="105">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B118" s="37">
+      <c r="B118" s="35">
         <v>2196</v>
       </c>
-      <c r="C118" s="19">
+      <c r="C118" s="17">
         <v>4306</v>
       </c>
-      <c r="D118" s="37">
+      <c r="D118" s="35">
         <v>5326</v>
       </c>
-      <c r="E118" s="37">
+      <c r="E118" s="35">
         <v>6496</v>
       </c>
-      <c r="F118" s="37">
+      <c r="F118" s="35">
         <v>6949</v>
       </c>
-      <c r="G118" s="37">
+      <c r="G118" s="35">
         <v>8470</v>
       </c>
-      <c r="H118" s="37">
+      <c r="H118" s="35">
         <v>9555</v>
       </c>
-      <c r="I118" s="26">
+      <c r="I118" s="24">
         <v>10147</v>
       </c>
-      <c r="J118" s="39">
+      <c r="J118" s="37">
         <v>12806</v>
       </c>
-      <c r="K118" s="39">
+      <c r="K118" s="37">
         <v>6709</v>
       </c>
-      <c r="L118" s="39">
+      <c r="L118" s="37">
         <v>5952</v>
       </c>
-      <c r="M118" s="30">
+      <c r="M118" s="28">
         <v>4929</v>
       </c>
-      <c r="N118" s="30">
+      <c r="N118" s="28">
         <v>5192</v>
       </c>
-      <c r="O118" s="55">
+      <c r="O118" s="53">
         <v>7990</v>
       </c>
-      <c r="P118" s="56">
+      <c r="P118" s="54">
         <v>8138</v>
       </c>
-      <c r="Q118" s="43">
+      <c r="Q118" s="41">
         <v>3814</v>
       </c>
-      <c r="R118" s="28">
+      <c r="R118" s="26">
         <v>3775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="12" t="s">
+      <c r="S118" s="106">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B119" s="16">
+      <c r="B119" s="14">
         <v>168</v>
       </c>
-      <c r="C119" s="16">
+      <c r="C119" s="14">
         <v>1073</v>
       </c>
-      <c r="D119" s="16">
+      <c r="D119" s="14">
         <v>2243</v>
       </c>
-      <c r="E119" s="16">
+      <c r="E119" s="14">
         <v>2531</v>
       </c>
-      <c r="F119" s="16">
+      <c r="F119" s="14">
         <v>1677</v>
       </c>
-      <c r="G119" s="16">
+      <c r="G119" s="14">
         <v>3129</v>
       </c>
-      <c r="H119" s="16">
+      <c r="H119" s="14">
         <v>3624</v>
       </c>
-      <c r="I119" s="26">
+      <c r="I119" s="24">
         <v>4432</v>
       </c>
-      <c r="J119" s="39">
+      <c r="J119" s="37">
         <v>6508</v>
       </c>
-      <c r="K119" s="39">
+      <c r="K119" s="37">
         <v>3488</v>
       </c>
-      <c r="L119" s="39">
+      <c r="L119" s="37">
         <v>2831</v>
       </c>
-      <c r="M119" s="30">
+      <c r="M119" s="28">
         <v>2725</v>
       </c>
-      <c r="N119" s="30">
+      <c r="N119" s="28">
         <v>2500</v>
       </c>
-      <c r="O119" s="55">
+      <c r="O119" s="53">
         <v>4452</v>
       </c>
-      <c r="P119" s="56">
+      <c r="P119" s="54">
         <v>5304</v>
       </c>
-      <c r="Q119" s="43">
+      <c r="Q119" s="41">
         <v>981</v>
       </c>
-      <c r="R119" s="28">
+      <c r="R119" s="26">
         <v>992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="12" t="s">
+      <c r="S119" s="106">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B120" s="37">
+      <c r="B120" s="35">
         <v>455</v>
       </c>
-      <c r="C120" s="19">
+      <c r="C120" s="17">
         <v>1830</v>
       </c>
-      <c r="D120" s="37">
+      <c r="D120" s="35">
         <v>1823</v>
       </c>
-      <c r="E120" s="37">
+      <c r="E120" s="35">
         <v>1841</v>
       </c>
-      <c r="F120" s="37">
+      <c r="F120" s="35">
         <v>1363</v>
       </c>
-      <c r="G120" s="37">
+      <c r="G120" s="35">
         <v>1591</v>
       </c>
-      <c r="H120" s="37">
+      <c r="H120" s="35">
         <v>1499</v>
       </c>
-      <c r="I120" s="26">
+      <c r="I120" s="24">
         <v>2162</v>
       </c>
-      <c r="J120" s="39">
+      <c r="J120" s="37">
         <v>2190</v>
       </c>
-      <c r="K120" s="57">
+      <c r="K120" s="55">
         <v>924</v>
       </c>
-      <c r="L120" s="57">
+      <c r="L120" s="55">
         <v>861</v>
       </c>
-      <c r="M120" s="30">
+      <c r="M120" s="28">
         <v>469</v>
       </c>
-      <c r="N120" s="30">
+      <c r="N120" s="28">
         <v>473</v>
       </c>
-      <c r="O120" s="55">
+      <c r="O120" s="53">
         <v>464</v>
       </c>
-      <c r="P120" s="56">
+      <c r="P120" s="54">
         <v>380</v>
       </c>
-      <c r="Q120" s="43">
+      <c r="Q120" s="41">
         <v>353</v>
       </c>
-      <c r="R120" s="28">
+      <c r="R120" s="26">
         <v>367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="12" t="s">
+      <c r="S120" s="106">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B121" s="37">
+      <c r="B121" s="35">
         <v>51</v>
       </c>
-      <c r="C121" s="19">
+      <c r="C121" s="17">
         <v>76</v>
       </c>
-      <c r="D121" s="37">
+      <c r="D121" s="35">
         <v>76</v>
       </c>
-      <c r="E121" s="37">
+      <c r="E121" s="35">
         <v>223</v>
       </c>
-      <c r="F121" s="37">
+      <c r="F121" s="35">
         <v>588</v>
       </c>
-      <c r="G121" s="37">
+      <c r="G121" s="35">
         <v>588</v>
       </c>
-      <c r="H121" s="37">
+      <c r="H121" s="35">
         <v>588</v>
       </c>
-      <c r="I121" s="18">
+      <c r="I121" s="16">
         <v>417</v>
       </c>
-      <c r="J121" s="57">
+      <c r="J121" s="55">
         <v>462</v>
       </c>
-      <c r="K121" s="57">
+      <c r="K121" s="55">
         <v>343</v>
       </c>
-      <c r="L121" s="57">
+      <c r="L121" s="55">
         <v>280</v>
       </c>
-      <c r="M121" s="30">
+      <c r="M121" s="28">
         <v>337</v>
       </c>
-      <c r="N121" s="30">
+      <c r="N121" s="28">
         <v>289</v>
       </c>
-      <c r="O121" s="55">
+      <c r="O121" s="53">
         <v>288</v>
       </c>
-      <c r="P121" s="56">
+      <c r="P121" s="54">
         <v>322</v>
       </c>
-      <c r="Q121" s="43">
+      <c r="Q121" s="41">
         <v>325</v>
       </c>
-      <c r="R121" s="28">
+      <c r="R121" s="26">
         <v>299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="12" t="s">
+      <c r="S121" s="106">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B122" s="37"/>
-[...18 lines deleted...]
-      <c r="A123" s="44" t="s">
+      <c r="B122" s="35"/>
+      <c r="C122" s="17"/>
+      <c r="D122" s="35"/>
+      <c r="E122" s="35"/>
+      <c r="F122" s="35"/>
+      <c r="G122" s="35"/>
+      <c r="H122" s="35"/>
+      <c r="I122" s="16"/>
+      <c r="J122" s="16"/>
+      <c r="K122" s="16"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="28"/>
+      <c r="N122" s="28"/>
+      <c r="O122" s="28"/>
+      <c r="P122" s="54"/>
+      <c r="Q122" s="41"/>
+      <c r="R122" s="41"/>
+      <c r="S122" s="107"/>
+    </row>
+    <row r="123" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B123" s="37">
+      <c r="B123" s="35">
         <v>133</v>
       </c>
-      <c r="C123" s="19">
+      <c r="C123" s="17">
         <v>186</v>
       </c>
-      <c r="D123" s="37">
+      <c r="D123" s="35">
         <v>41</v>
       </c>
-      <c r="E123" s="37">
+      <c r="E123" s="35">
         <v>41</v>
       </c>
-      <c r="F123" s="37">
+      <c r="F123" s="35">
         <v>41</v>
       </c>
-      <c r="G123" s="37">
+      <c r="G123" s="35">
         <v>41</v>
       </c>
-      <c r="H123" s="37">
+      <c r="H123" s="35">
         <v>41</v>
       </c>
-      <c r="I123" s="18">
+      <c r="I123" s="16">
         <v>41</v>
       </c>
-      <c r="J123" s="57">
+      <c r="J123" s="55">
         <v>41</v>
       </c>
-      <c r="K123" s="57">
+      <c r="K123" s="55">
         <v>41</v>
       </c>
-      <c r="L123" s="57">
+      <c r="L123" s="55">
         <v>41</v>
       </c>
-      <c r="M123" s="58" t="s">
+      <c r="M123" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N123" s="30">
+      <c r="N123" s="28">
         <v>41</v>
       </c>
-      <c r="O123" s="55">
+      <c r="O123" s="53">
         <v>41</v>
       </c>
-      <c r="P123" s="56">
+      <c r="P123" s="54">
         <v>33</v>
       </c>
-      <c r="Q123" s="43">
+      <c r="Q123" s="41">
         <v>33</v>
       </c>
-      <c r="R123" s="28">
+      <c r="R123" s="26">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="44" t="s">
+      <c r="S123" s="108">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B124" s="37">
+      <c r="B124" s="35">
         <v>83</v>
       </c>
-      <c r="C124" s="21" t="s">
-[...8 lines deleted...]
-      <c r="F124" s="37">
+      <c r="C124" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D124" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E124" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F124" s="35">
         <v>1133</v>
       </c>
-      <c r="G124" s="37">
+      <c r="G124" s="35">
         <v>1133</v>
       </c>
-      <c r="H124" s="37">
+      <c r="H124" s="35">
         <v>1133</v>
       </c>
-      <c r="I124" s="26">
+      <c r="I124" s="24">
         <v>1143</v>
       </c>
-      <c r="J124" s="39">
+      <c r="J124" s="37">
         <v>1143</v>
       </c>
-      <c r="K124" s="57">
+      <c r="K124" s="55">
         <v>172</v>
       </c>
-      <c r="L124" s="57">
+      <c r="L124" s="55">
         <v>237</v>
       </c>
-      <c r="M124" s="30">
+      <c r="M124" s="28">
         <v>237</v>
       </c>
-      <c r="N124" s="30">
+      <c r="N124" s="28">
         <v>62</v>
       </c>
-      <c r="O124" s="55">
+      <c r="O124" s="53">
         <v>75</v>
       </c>
-      <c r="P124" s="56">
+      <c r="P124" s="54">
         <v>54</v>
       </c>
-      <c r="Q124" s="43">
+      <c r="Q124" s="41">
         <v>87</v>
       </c>
-      <c r="R124" s="28">
+      <c r="R124" s="26">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="44" t="s">
+      <c r="S124" s="108">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B125" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E125" s="37">
+      <c r="B125" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E125" s="35">
         <v>134</v>
       </c>
-      <c r="F125" s="37">
+      <c r="F125" s="35">
         <v>178</v>
       </c>
-      <c r="G125" s="37">
+      <c r="G125" s="35">
         <v>200</v>
       </c>
-      <c r="H125" s="37">
+      <c r="H125" s="35">
         <v>464</v>
       </c>
-      <c r="I125" s="18">
+      <c r="I125" s="16">
         <v>459</v>
       </c>
-      <c r="J125" s="57">
+      <c r="J125" s="55">
         <v>459</v>
       </c>
-      <c r="K125" s="57">
+      <c r="K125" s="55">
         <v>188</v>
       </c>
-      <c r="L125" s="57">
+      <c r="L125" s="55">
         <v>245</v>
       </c>
-      <c r="M125" s="58" t="s">
+      <c r="M125" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N125" s="30">
+      <c r="N125" s="28">
         <v>341</v>
       </c>
-      <c r="O125" s="55">
+      <c r="O125" s="53">
         <v>330</v>
       </c>
-      <c r="P125" s="56">
+      <c r="P125" s="54">
         <v>70</v>
       </c>
-      <c r="Q125" s="43">
+      <c r="Q125" s="41">
         <v>70</v>
       </c>
-      <c r="R125" s="28">
+      <c r="R125" s="26">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="44" t="s">
+      <c r="S125" s="108">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B126" s="16">
+      <c r="B126" s="14">
         <v>97</v>
       </c>
-      <c r="C126" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="16">
+      <c r="C126" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D126" s="14">
         <v>55</v>
       </c>
-      <c r="E126" s="16">
+      <c r="E126" s="14">
         <v>55</v>
       </c>
-      <c r="F126" s="16">
+      <c r="F126" s="14">
         <v>55</v>
       </c>
-      <c r="G126" s="16">
+      <c r="G126" s="14">
         <v>55</v>
       </c>
-      <c r="H126" s="16">
+      <c r="H126" s="14">
         <v>472</v>
       </c>
-      <c r="I126" s="18">
+      <c r="I126" s="16">
         <v>30</v>
       </c>
-      <c r="J126" s="57">
+      <c r="J126" s="55">
         <v>466</v>
       </c>
-      <c r="K126" s="57">
+      <c r="K126" s="55">
         <v>408</v>
       </c>
-      <c r="L126" s="57">
+      <c r="L126" s="55">
         <v>404</v>
       </c>
-      <c r="M126" s="58" t="s">
+      <c r="M126" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N126" s="30">
+      <c r="N126" s="28">
         <v>91</v>
       </c>
-      <c r="O126" s="55">
+      <c r="O126" s="53">
         <v>747</v>
       </c>
-      <c r="P126" s="59" t="s">
+      <c r="P126" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="Q126" s="43">
+      <c r="Q126" s="41">
         <v>747</v>
       </c>
-      <c r="R126" s="28">
+      <c r="R126" s="26">
         <v>662</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="44" t="s">
+      <c r="S126" s="108">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B127" s="37">
+      <c r="B127" s="35">
         <v>20</v>
       </c>
-      <c r="C127" s="19">
+      <c r="C127" s="17">
         <v>20</v>
       </c>
-      <c r="D127" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E127" s="37">
+      <c r="D127" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E127" s="35">
         <v>619</v>
       </c>
-      <c r="F127" s="37">
+      <c r="F127" s="35">
         <v>742</v>
       </c>
-      <c r="G127" s="37">
+      <c r="G127" s="35">
         <v>542</v>
       </c>
-      <c r="H127" s="37">
+      <c r="H127" s="35">
         <v>543</v>
       </c>
-      <c r="I127" s="18">
+      <c r="I127" s="16">
         <v>315</v>
       </c>
-      <c r="J127" s="57">
+      <c r="J127" s="55">
         <v>380</v>
       </c>
-      <c r="K127" s="57">
+      <c r="K127" s="55">
         <v>510</v>
       </c>
-      <c r="L127" s="57">
+      <c r="L127" s="55">
         <v>352</v>
       </c>
-      <c r="M127" s="30">
+      <c r="M127" s="28">
         <v>241</v>
       </c>
-      <c r="N127" s="30">
+      <c r="N127" s="28">
         <v>350</v>
       </c>
-      <c r="O127" s="55">
+      <c r="O127" s="53">
         <v>370</v>
       </c>
-      <c r="P127" s="56">
+      <c r="P127" s="54">
         <v>370</v>
       </c>
-      <c r="Q127" s="43">
+      <c r="Q127" s="41">
         <v>337</v>
       </c>
-      <c r="R127" s="28">
+      <c r="R127" s="26">
         <v>337</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="44" t="s">
+      <c r="S127" s="108">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B128" s="37">
+      <c r="B128" s="35">
         <v>520</v>
       </c>
-      <c r="C128" s="19">
+      <c r="C128" s="17">
         <v>536</v>
       </c>
-      <c r="D128" s="37">
+      <c r="D128" s="35">
         <v>536</v>
       </c>
-      <c r="E128" s="37">
+      <c r="E128" s="35">
         <v>536</v>
       </c>
-      <c r="F128" s="37">
+      <c r="F128" s="35">
         <v>536</v>
       </c>
-      <c r="G128" s="37">
+      <c r="G128" s="35">
         <v>536</v>
       </c>
-      <c r="H128" s="37">
+      <c r="H128" s="35">
         <v>536</v>
       </c>
-      <c r="I128" s="18">
+      <c r="I128" s="16">
         <v>536</v>
       </c>
-      <c r="J128" s="57">
+      <c r="J128" s="55">
         <v>536</v>
       </c>
-      <c r="K128" s="57">
+      <c r="K128" s="55">
         <v>26</v>
       </c>
-      <c r="L128" s="57">
+      <c r="L128" s="55">
         <v>26</v>
       </c>
-      <c r="M128" s="58" t="s">
+      <c r="M128" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N128" s="30">
+      <c r="N128" s="28">
         <v>28</v>
       </c>
-      <c r="O128" s="60" t="s">
+      <c r="O128" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="P128" s="59" t="s">
+      <c r="P128" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="Q128" s="43">
+      <c r="Q128" s="41">
         <v>28</v>
       </c>
-      <c r="R128" s="28">
+      <c r="R128" s="26">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" s="44" t="s">
+      <c r="S128" s="108">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B129" s="37">
+      <c r="B129" s="35">
         <v>32</v>
       </c>
-      <c r="C129" s="19">
+      <c r="C129" s="17">
         <v>32</v>
       </c>
-      <c r="D129" s="37">
+      <c r="D129" s="35">
         <v>32</v>
       </c>
-      <c r="E129" s="37">
+      <c r="E129" s="35">
         <v>32</v>
       </c>
-      <c r="F129" s="37">
+      <c r="F129" s="35">
         <v>40</v>
       </c>
-      <c r="G129" s="37">
+      <c r="G129" s="35">
         <v>40</v>
       </c>
-      <c r="H129" s="37">
+      <c r="H129" s="35">
         <v>40</v>
       </c>
-      <c r="I129" s="18">
+      <c r="I129" s="16">
         <v>38</v>
       </c>
-      <c r="J129" s="57">
+      <c r="J129" s="55">
         <v>38</v>
       </c>
-      <c r="K129" s="57">
+      <c r="K129" s="55">
         <v>38</v>
       </c>
-      <c r="L129" s="57">
+      <c r="L129" s="55">
         <v>34</v>
       </c>
-      <c r="M129" s="58" t="s">
+      <c r="M129" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N129" s="30">
+      <c r="N129" s="28">
         <v>18</v>
       </c>
-      <c r="O129" s="55">
+      <c r="O129" s="53">
         <v>36</v>
       </c>
-      <c r="P129" s="56">
+      <c r="P129" s="54">
         <v>43</v>
       </c>
-      <c r="Q129" s="43">
+      <c r="Q129" s="41">
         <v>43</v>
       </c>
-      <c r="R129" s="28">
+      <c r="R129" s="26">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="44" t="s">
+      <c r="S129" s="108">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B130" s="37">
+      <c r="B130" s="35">
         <v>137</v>
       </c>
-      <c r="C130" s="19">
+      <c r="C130" s="17">
         <v>211</v>
       </c>
-      <c r="D130" s="37">
+      <c r="D130" s="35">
         <v>142</v>
       </c>
-      <c r="E130" s="37">
+      <c r="E130" s="35">
         <v>142</v>
       </c>
-      <c r="F130" s="37">
+      <c r="F130" s="35">
         <v>158</v>
       </c>
-      <c r="G130" s="37">
+      <c r="G130" s="35">
         <v>177</v>
       </c>
-      <c r="H130" s="37">
+      <c r="H130" s="35">
         <v>177</v>
       </c>
-      <c r="I130" s="18">
+      <c r="I130" s="16">
         <v>136</v>
       </c>
-      <c r="J130" s="57">
+      <c r="J130" s="55">
         <v>145</v>
       </c>
-      <c r="K130" s="57">
+      <c r="K130" s="55">
         <v>145</v>
       </c>
-      <c r="L130" s="57">
+      <c r="L130" s="55">
         <v>176</v>
       </c>
-      <c r="M130" s="30">
+      <c r="M130" s="28">
         <v>150</v>
       </c>
-      <c r="N130" s="30">
+      <c r="N130" s="28">
         <v>522</v>
       </c>
-      <c r="O130" s="55">
+      <c r="O130" s="53">
         <v>679</v>
       </c>
-      <c r="P130" s="56">
+      <c r="P130" s="54">
         <v>256</v>
       </c>
-      <c r="Q130" s="43">
+      <c r="Q130" s="41">
         <v>279</v>
       </c>
-      <c r="R130" s="28">
+      <c r="R130" s="26">
         <v>251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A131" s="44" t="s">
+      <c r="S130" s="108">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B131" s="37">
+      <c r="B131" s="35">
         <v>67</v>
       </c>
-      <c r="C131" s="19">
+      <c r="C131" s="17">
         <v>75</v>
       </c>
-      <c r="D131" s="37">
+      <c r="D131" s="35">
         <v>75</v>
       </c>
-      <c r="E131" s="37">
+      <c r="E131" s="35">
         <v>75</v>
       </c>
-      <c r="F131" s="37">
+      <c r="F131" s="35">
         <v>171</v>
       </c>
-      <c r="G131" s="37">
+      <c r="G131" s="35">
         <v>171</v>
       </c>
-      <c r="H131" s="37">
+      <c r="H131" s="35">
         <v>171</v>
       </c>
-      <c r="I131" s="18">
+      <c r="I131" s="16">
         <v>171</v>
       </c>
-      <c r="J131" s="57">
+      <c r="J131" s="55">
         <v>171</v>
       </c>
-      <c r="K131" s="57">
+      <c r="K131" s="55">
         <v>171</v>
       </c>
-      <c r="L131" s="57">
+      <c r="L131" s="55">
         <v>210</v>
       </c>
-      <c r="M131" s="58" t="s">
+      <c r="M131" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N131" s="30">
+      <c r="N131" s="28">
         <v>210</v>
       </c>
-      <c r="O131" s="55">
+      <c r="O131" s="53">
         <v>210</v>
       </c>
-      <c r="P131" s="56">
+      <c r="P131" s="54">
         <v>210</v>
       </c>
-      <c r="Q131" s="43">
+      <c r="Q131" s="41">
         <v>210</v>
       </c>
-      <c r="R131" s="28">
+      <c r="R131" s="26">
         <v>210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="44" t="s">
+      <c r="S131" s="108" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B132" s="37">
+      <c r="B132" s="35">
         <v>433</v>
       </c>
-      <c r="C132" s="19">
+      <c r="C132" s="17">
         <v>267</v>
       </c>
-      <c r="D132" s="37">
+      <c r="D132" s="35">
         <v>303</v>
       </c>
-      <c r="E132" s="37">
+      <c r="E132" s="35">
         <v>267</v>
       </c>
-      <c r="F132" s="37">
+      <c r="F132" s="35">
         <v>267</v>
       </c>
-      <c r="G132" s="37">
+      <c r="G132" s="35">
         <v>267</v>
       </c>
-      <c r="H132" s="37">
+      <c r="H132" s="35">
         <v>267</v>
       </c>
-      <c r="I132" s="18">
+      <c r="I132" s="16">
         <v>267</v>
       </c>
-      <c r="J132" s="57">
+      <c r="J132" s="55">
         <v>267</v>
       </c>
-      <c r="K132" s="57">
+      <c r="K132" s="55">
         <v>255</v>
       </c>
-      <c r="L132" s="57">
+      <c r="L132" s="55">
         <v>255</v>
       </c>
-      <c r="M132" s="30">
+      <c r="M132" s="28">
         <v>243</v>
       </c>
-      <c r="N132" s="30">
+      <c r="N132" s="28">
         <v>267</v>
       </c>
-      <c r="O132" s="55">
+      <c r="O132" s="53">
         <v>270</v>
       </c>
-      <c r="P132" s="56">
+      <c r="P132" s="54">
         <v>321</v>
       </c>
-      <c r="Q132" s="43">
+      <c r="Q132" s="41">
         <v>321</v>
       </c>
-      <c r="R132" s="28">
+      <c r="R132" s="26">
         <v>355</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A134" s="78" t="s">
+      <c r="S132" s="108">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B134" s="78"/>
-[...18 lines deleted...]
-      <c r="A135" s="79" t="s">
+      <c r="B134" s="77"/>
+      <c r="C134" s="77"/>
+      <c r="D134" s="77"/>
+      <c r="E134" s="77"/>
+      <c r="F134" s="77"/>
+      <c r="G134" s="77"/>
+      <c r="H134" s="77"/>
+      <c r="I134" s="77"/>
+      <c r="J134" s="77"/>
+      <c r="K134" s="77"/>
+      <c r="L134" s="77"/>
+      <c r="M134" s="77"/>
+      <c r="N134" s="77"/>
+      <c r="O134" s="77"/>
+      <c r="P134" s="77"/>
+      <c r="Q134" s="77"/>
+      <c r="R134" s="77"/>
+    </row>
+    <row r="135" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B135" s="79"/>
-[...19 lines deleted...]
-      <c r="B136" s="36">
+      <c r="B135" s="76"/>
+      <c r="C135" s="76"/>
+      <c r="D135" s="76"/>
+      <c r="E135" s="76"/>
+      <c r="F135" s="76"/>
+      <c r="G135" s="76"/>
+      <c r="H135" s="76"/>
+      <c r="I135" s="76"/>
+      <c r="J135" s="76"/>
+      <c r="K135" s="76"/>
+      <c r="L135" s="76"/>
+      <c r="M135" s="76"/>
+      <c r="N135" s="76"/>
+      <c r="O135" s="76"/>
+      <c r="P135" s="76"/>
+      <c r="Q135" s="76"/>
+      <c r="R135" s="76"/>
+      <c r="S135" s="76"/>
+    </row>
+    <row r="136" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="33"/>
+      <c r="B136" s="34">
         <v>2008</v>
       </c>
-      <c r="C136" s="36">
+      <c r="C136" s="34">
         <v>2009</v>
       </c>
-      <c r="D136" s="36">
+      <c r="D136" s="34">
         <v>2010</v>
       </c>
-      <c r="E136" s="36">
+      <c r="E136" s="34">
         <v>2011</v>
       </c>
-      <c r="F136" s="36">
+      <c r="F136" s="34">
         <v>2012</v>
       </c>
-      <c r="G136" s="36">
+      <c r="G136" s="34">
         <v>2013</v>
       </c>
-      <c r="H136" s="36">
+      <c r="H136" s="34">
         <v>2014</v>
       </c>
-      <c r="I136" s="36">
+      <c r="I136" s="34">
         <v>2015</v>
       </c>
-      <c r="J136" s="13">
+      <c r="J136" s="11">
         <v>2016</v>
       </c>
-      <c r="K136" s="14">
+      <c r="K136" s="12">
         <v>2017</v>
       </c>
-      <c r="L136" s="13">
+      <c r="L136" s="11">
         <v>2018</v>
       </c>
-      <c r="M136" s="13">
+      <c r="M136" s="11">
         <v>2019</v>
       </c>
-      <c r="N136" s="13">
+      <c r="N136" s="11">
         <v>2020</v>
       </c>
-      <c r="O136" s="13">
+      <c r="O136" s="11">
         <v>2021</v>
       </c>
-      <c r="P136" s="13">
+      <c r="P136" s="11">
         <v>2022</v>
       </c>
-      <c r="Q136" s="14">
+      <c r="Q136" s="12">
         <v>2023</v>
       </c>
-      <c r="R136" s="14">
+      <c r="R136" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A137" s="35" t="s">
+      <c r="S136" s="109">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B137" s="37">
+      <c r="B137" s="35">
         <v>1205</v>
       </c>
-      <c r="C137" s="19">
+      <c r="C137" s="17">
         <v>1734</v>
       </c>
-      <c r="D137" s="37">
+      <c r="D137" s="35">
         <v>2655</v>
       </c>
-      <c r="E137" s="37">
+      <c r="E137" s="35">
         <v>3222</v>
       </c>
-      <c r="F137" s="37">
+      <c r="F137" s="35">
         <v>2869</v>
       </c>
-      <c r="G137" s="37">
+      <c r="G137" s="35">
         <v>4385</v>
       </c>
-      <c r="H137" s="37">
+      <c r="H137" s="35">
         <v>7352</v>
       </c>
-      <c r="I137" s="26">
+      <c r="I137" s="24">
         <v>6008</v>
       </c>
-      <c r="J137" s="39">
+      <c r="J137" s="37">
         <v>7630</v>
       </c>
-      <c r="K137" s="26">
+      <c r="K137" s="24">
         <v>4372</v>
       </c>
-      <c r="L137" s="39">
+      <c r="L137" s="37">
         <v>4068</v>
       </c>
-      <c r="M137" s="30">
+      <c r="M137" s="28">
         <v>3022</v>
       </c>
-      <c r="N137" s="30">
+      <c r="N137" s="28">
         <v>4034</v>
       </c>
-      <c r="O137" s="55">
+      <c r="O137" s="53">
         <v>6239</v>
       </c>
-      <c r="P137" s="61">
+      <c r="P137" s="59">
         <v>6406</v>
       </c>
-      <c r="Q137" s="43">
+      <c r="Q137" s="41">
         <v>1769</v>
       </c>
-      <c r="R137" s="62">
+      <c r="R137" s="60">
         <v>1763</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A138" s="12" t="s">
+      <c r="S137" s="110">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B138" s="16">
+      <c r="B138" s="14">
         <v>168</v>
       </c>
-      <c r="C138" s="16">
+      <c r="C138" s="14">
         <v>772</v>
       </c>
-      <c r="D138" s="16">
+      <c r="D138" s="14">
         <v>1749</v>
       </c>
-      <c r="E138" s="16">
+      <c r="E138" s="14">
         <v>1888</v>
       </c>
-      <c r="F138" s="16">
+      <c r="F138" s="14">
         <v>960</v>
       </c>
-      <c r="G138" s="16">
+      <c r="G138" s="14">
         <v>2384</v>
       </c>
-      <c r="H138" s="16">
+      <c r="H138" s="14">
         <v>2790</v>
       </c>
-      <c r="I138" s="26">
+      <c r="I138" s="24">
         <v>3338</v>
       </c>
-      <c r="J138" s="39">
+      <c r="J138" s="37">
         <v>4967</v>
       </c>
-      <c r="K138" s="39">
+      <c r="K138" s="37">
         <v>2748</v>
       </c>
-      <c r="L138" s="39">
+      <c r="L138" s="37">
         <v>2352</v>
       </c>
-      <c r="M138" s="30">
+      <c r="M138" s="28">
         <v>1806</v>
       </c>
-      <c r="N138" s="30">
+      <c r="N138" s="28">
         <v>2367</v>
       </c>
-      <c r="O138" s="55">
+      <c r="O138" s="53">
         <v>4167</v>
       </c>
-      <c r="P138" s="61">
+      <c r="P138" s="59">
         <v>4691</v>
       </c>
-      <c r="Q138" s="43">
+      <c r="Q138" s="41">
         <v>228</v>
       </c>
-      <c r="R138" s="62">
+      <c r="R138" s="60">
         <v>218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="12" t="s">
+      <c r="S138" s="110">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B139" s="37">
+      <c r="B139" s="35">
         <v>256</v>
       </c>
-      <c r="C139" s="19">
+      <c r="C139" s="17">
         <v>408</v>
       </c>
-      <c r="D139" s="37">
+      <c r="D139" s="35">
         <v>425</v>
       </c>
-      <c r="E139" s="37">
+      <c r="E139" s="35">
         <v>520</v>
       </c>
-      <c r="F139" s="37">
+      <c r="F139" s="35">
         <v>276</v>
       </c>
-      <c r="G139" s="37">
+      <c r="G139" s="35">
         <v>432</v>
       </c>
-      <c r="H139" s="37">
+      <c r="H139" s="35">
         <v>637</v>
       </c>
-      <c r="I139" s="18">
+      <c r="I139" s="16">
         <v>791</v>
       </c>
-      <c r="J139" s="57">
+      <c r="J139" s="55">
         <v>795</v>
       </c>
-      <c r="K139" s="57">
+      <c r="K139" s="55">
         <v>530</v>
       </c>
-      <c r="L139" s="57">
+      <c r="L139" s="55">
         <v>518</v>
       </c>
-      <c r="M139" s="30">
+      <c r="M139" s="28">
         <v>156</v>
       </c>
-      <c r="N139" s="30">
+      <c r="N139" s="28">
         <v>137</v>
       </c>
-      <c r="O139" s="55">
+      <c r="O139" s="53">
         <v>143</v>
       </c>
-      <c r="P139" s="61">
+      <c r="P139" s="59">
         <v>223</v>
       </c>
-      <c r="Q139" s="43">
+      <c r="Q139" s="41">
         <v>257</v>
       </c>
-      <c r="R139" s="62">
+      <c r="R139" s="60">
         <v>245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A140" s="12" t="s">
+      <c r="S139" s="110">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B140" s="37">
+      <c r="B140" s="35">
         <v>26</v>
       </c>
-      <c r="C140" s="19">
+      <c r="C140" s="17">
         <v>36</v>
       </c>
-      <c r="D140" s="37">
+      <c r="D140" s="35">
         <v>36</v>
       </c>
-      <c r="E140" s="37">
+      <c r="E140" s="35">
         <v>105</v>
       </c>
-      <c r="F140" s="37">
+      <c r="F140" s="35">
         <v>262</v>
       </c>
-      <c r="G140" s="37">
+      <c r="G140" s="35">
         <v>262</v>
       </c>
-      <c r="H140" s="37">
+      <c r="H140" s="35">
         <v>1174</v>
       </c>
-      <c r="I140" s="18">
+      <c r="I140" s="16">
         <v>229</v>
       </c>
-      <c r="J140" s="57">
+      <c r="J140" s="55">
         <v>134</v>
       </c>
-      <c r="K140" s="57">
+      <c r="K140" s="55">
         <v>123</v>
       </c>
-      <c r="L140" s="57">
+      <c r="L140" s="55">
         <v>127</v>
       </c>
-      <c r="M140" s="30">
+      <c r="M140" s="28">
         <v>102</v>
       </c>
-      <c r="N140" s="30">
+      <c r="N140" s="28">
         <v>190</v>
       </c>
-      <c r="O140" s="55">
+      <c r="O140" s="53">
         <v>188</v>
       </c>
-      <c r="P140" s="61">
+      <c r="P140" s="59">
         <v>227</v>
       </c>
-      <c r="Q140" s="43">
+      <c r="Q140" s="41">
         <v>225</v>
       </c>
-      <c r="R140" s="62">
+      <c r="R140" s="60">
         <v>252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="12" t="s">
+      <c r="S140" s="110">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B141" s="37"/>
-[...18 lines deleted...]
-      <c r="A142" s="44" t="s">
+      <c r="B141" s="35"/>
+      <c r="C141" s="17"/>
+      <c r="D141" s="35"/>
+      <c r="E141" s="35"/>
+      <c r="F141" s="35"/>
+      <c r="G141" s="35"/>
+      <c r="H141" s="35"/>
+      <c r="I141" s="16"/>
+      <c r="J141" s="16"/>
+      <c r="K141" s="16"/>
+      <c r="L141" s="16"/>
+      <c r="M141" s="28"/>
+      <c r="N141" s="28"/>
+      <c r="O141" s="28"/>
+      <c r="P141" s="59"/>
+      <c r="Q141" s="41"/>
+      <c r="R141" s="60"/>
+      <c r="S141" s="111"/>
+    </row>
+    <row r="142" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B142" s="37">
+      <c r="B142" s="35">
         <v>120</v>
       </c>
-      <c r="C142" s="19">
+      <c r="C142" s="17">
         <v>16</v>
       </c>
-      <c r="D142" s="37">
+      <c r="D142" s="35">
         <v>41</v>
       </c>
-      <c r="E142" s="37">
+      <c r="E142" s="35">
         <v>41</v>
       </c>
-      <c r="F142" s="37">
+      <c r="F142" s="35">
         <v>41</v>
       </c>
-      <c r="G142" s="37">
+      <c r="G142" s="35">
         <v>41</v>
       </c>
-      <c r="H142" s="37">
+      <c r="H142" s="35">
         <v>342</v>
       </c>
-      <c r="I142" s="18">
+      <c r="I142" s="16">
         <v>41</v>
       </c>
-      <c r="J142" s="57">
+      <c r="J142" s="55">
         <v>41</v>
       </c>
-      <c r="K142" s="57">
+      <c r="K142" s="55">
         <v>41</v>
       </c>
-      <c r="L142" s="57">
+      <c r="L142" s="55">
         <v>41</v>
       </c>
-      <c r="M142" s="58" t="s">
+      <c r="M142" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N142" s="30">
+      <c r="N142" s="28">
         <v>41</v>
       </c>
-      <c r="O142" s="55">
+      <c r="O142" s="53">
         <v>41</v>
       </c>
-      <c r="P142" s="61">
+      <c r="P142" s="59">
         <v>33</v>
       </c>
-      <c r="Q142" s="43">
+      <c r="Q142" s="41">
         <v>33</v>
       </c>
-      <c r="R142" s="62">
+      <c r="R142" s="60">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A143" s="44" t="s">
+      <c r="S142" s="112">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B143" s="37">
+      <c r="B143" s="35">
         <v>83</v>
       </c>
-      <c r="C143" s="21" t="s">
-[...8 lines deleted...]
-      <c r="F143" s="37">
+      <c r="C143" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F143" s="35">
         <v>532</v>
       </c>
-      <c r="G143" s="37">
+      <c r="G143" s="35">
         <v>532</v>
       </c>
-      <c r="H143" s="37">
+      <c r="H143" s="35">
         <v>542</v>
       </c>
-      <c r="I143" s="18">
+      <c r="I143" s="16">
         <v>543</v>
       </c>
-      <c r="J143" s="57">
+      <c r="J143" s="55">
         <v>462</v>
       </c>
-      <c r="K143" s="57">
+      <c r="K143" s="55">
         <v>120</v>
       </c>
-      <c r="L143" s="57">
+      <c r="L143" s="55">
         <v>93</v>
       </c>
-      <c r="M143" s="30">
+      <c r="M143" s="28">
         <v>93</v>
       </c>
-      <c r="N143" s="30">
+      <c r="N143" s="28">
         <v>48</v>
       </c>
-      <c r="O143" s="55">
+      <c r="O143" s="53">
         <v>56</v>
       </c>
-      <c r="P143" s="61">
+      <c r="P143" s="59">
         <v>38</v>
       </c>
-      <c r="Q143" s="43">
+      <c r="Q143" s="41">
         <v>43</v>
       </c>
-      <c r="R143" s="62">
+      <c r="R143" s="60">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="44" t="s">
+      <c r="S143" s="112">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B144" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E144" s="37">
+      <c r="B144" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="35">
         <v>15</v>
       </c>
-      <c r="F144" s="37">
+      <c r="F144" s="35">
         <v>23</v>
       </c>
-      <c r="G144" s="37">
+      <c r="G144" s="35">
         <v>45</v>
       </c>
-      <c r="H144" s="37">
+      <c r="H144" s="35">
         <v>230</v>
       </c>
-      <c r="I144" s="18">
+      <c r="I144" s="16">
         <v>228</v>
       </c>
-      <c r="J144" s="57">
+      <c r="J144" s="55">
         <v>233</v>
       </c>
-      <c r="K144" s="57">
+      <c r="K144" s="55">
         <v>104</v>
       </c>
-      <c r="L144" s="57">
+      <c r="L144" s="55">
         <v>155</v>
       </c>
-      <c r="M144" s="58" t="s">
+      <c r="M144" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N144" s="30">
+      <c r="N144" s="28">
         <v>204</v>
       </c>
-      <c r="O144" s="55">
+      <c r="O144" s="53">
         <v>196</v>
       </c>
-      <c r="P144" s="61">
+      <c r="P144" s="59">
         <v>70</v>
       </c>
-      <c r="Q144" s="43">
+      <c r="Q144" s="41">
         <v>70</v>
       </c>
-      <c r="R144" s="62">
+      <c r="R144" s="60">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A145" s="44" t="s">
+      <c r="S144" s="112">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B145" s="21" t="s">
-[...17 lines deleted...]
-      <c r="H145" s="16">
+      <c r="B145" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D145" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E145" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F145" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G145" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H145" s="14">
         <v>160</v>
       </c>
-      <c r="I145" s="18">
+      <c r="I145" s="16">
         <v>30</v>
       </c>
-      <c r="J145" s="57">
+      <c r="J145" s="55">
         <v>275</v>
       </c>
-      <c r="K145" s="57">
+      <c r="K145" s="55">
         <v>239</v>
       </c>
-      <c r="L145" s="57">
+      <c r="L145" s="55">
         <v>234</v>
       </c>
-      <c r="M145" s="58" t="s">
+      <c r="M145" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N145" s="30">
+      <c r="N145" s="28">
         <v>24</v>
       </c>
-      <c r="O145" s="55">
+      <c r="O145" s="53">
         <v>220</v>
       </c>
-      <c r="P145" s="63" t="s">
+      <c r="P145" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="Q145" s="43">
+      <c r="Q145" s="41">
         <v>220</v>
       </c>
-      <c r="R145" s="62">
+      <c r="R145" s="60">
         <v>197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A146" s="44" t="s">
+      <c r="S145" s="112">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B146" s="37">
+      <c r="B146" s="35">
         <v>20</v>
       </c>
-      <c r="C146" s="19">
+      <c r="C146" s="17">
         <v>20</v>
       </c>
-      <c r="D146" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="37">
+      <c r="D146" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="35">
         <v>239</v>
       </c>
-      <c r="F146" s="37">
+      <c r="F146" s="35">
         <v>282</v>
       </c>
-      <c r="G146" s="37">
+      <c r="G146" s="35">
         <v>182</v>
       </c>
-      <c r="H146" s="37">
+      <c r="H146" s="35">
         <v>232</v>
       </c>
-      <c r="I146" s="18">
+      <c r="I146" s="16">
         <v>214</v>
       </c>
-      <c r="J146" s="57">
+      <c r="J146" s="55">
         <v>227</v>
       </c>
-      <c r="K146" s="57">
+      <c r="K146" s="55">
         <v>179</v>
       </c>
-      <c r="L146" s="57">
+      <c r="L146" s="55">
         <v>190</v>
       </c>
-      <c r="M146" s="58" t="s">
+      <c r="M146" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N146" s="30">
+      <c r="N146" s="28">
         <v>337</v>
       </c>
-      <c r="O146" s="55">
+      <c r="O146" s="53">
         <v>370</v>
       </c>
-      <c r="P146" s="61">
+      <c r="P146" s="59">
         <v>370</v>
       </c>
-      <c r="Q146" s="43">
+      <c r="Q146" s="41">
         <v>122</v>
       </c>
-      <c r="R146" s="62">
+      <c r="R146" s="60">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A147" s="44" t="s">
+      <c r="S146" s="112">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B147" s="37">
+      <c r="B147" s="35">
         <v>218</v>
       </c>
-      <c r="C147" s="19">
+      <c r="C147" s="17">
         <v>228</v>
       </c>
-      <c r="D147" s="37">
+      <c r="D147" s="35">
         <v>228</v>
       </c>
-      <c r="E147" s="37">
+      <c r="E147" s="35">
         <v>228</v>
       </c>
-      <c r="F147" s="37">
+      <c r="F147" s="35">
         <v>228</v>
       </c>
-      <c r="G147" s="37">
+      <c r="G147" s="35">
         <v>228</v>
       </c>
-      <c r="H147" s="37">
+      <c r="H147" s="35">
         <v>228</v>
       </c>
-      <c r="I147" s="18">
+      <c r="I147" s="16">
         <v>228</v>
       </c>
-      <c r="J147" s="57">
+      <c r="J147" s="55">
         <v>228</v>
       </c>
-      <c r="K147" s="57">
+      <c r="K147" s="55">
         <v>16</v>
       </c>
-      <c r="L147" s="57">
+      <c r="L147" s="55">
         <v>16</v>
       </c>
-      <c r="M147" s="58" t="s">
+      <c r="M147" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N147" s="30">
+      <c r="N147" s="28">
         <v>28</v>
       </c>
-      <c r="O147" s="60" t="s">
+      <c r="O147" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="P147" s="63" t="s">
+      <c r="P147" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="Q147" s="43">
+      <c r="Q147" s="41">
         <v>16</v>
       </c>
-      <c r="R147" s="62">
+      <c r="R147" s="60">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" s="44" t="s">
+      <c r="S147" s="112">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B148" s="37">
+      <c r="B148" s="35">
         <v>32</v>
       </c>
-      <c r="C148" s="19">
+      <c r="C148" s="17">
         <v>32</v>
       </c>
-      <c r="D148" s="37">
+      <c r="D148" s="35">
         <v>32</v>
       </c>
-      <c r="E148" s="37">
+      <c r="E148" s="35">
         <v>32</v>
       </c>
-      <c r="F148" s="37">
+      <c r="F148" s="35">
         <v>40</v>
       </c>
-      <c r="G148" s="37">
+      <c r="G148" s="35">
         <v>40</v>
       </c>
-      <c r="H148" s="37">
+      <c r="H148" s="35">
         <v>160</v>
       </c>
-      <c r="I148" s="18">
+      <c r="I148" s="16">
         <v>38</v>
       </c>
-      <c r="J148" s="57">
+      <c r="J148" s="55">
         <v>38</v>
       </c>
-      <c r="K148" s="57">
+      <c r="K148" s="55">
         <v>38</v>
       </c>
-      <c r="L148" s="57">
+      <c r="L148" s="55">
         <v>34</v>
       </c>
-      <c r="M148" s="58" t="s">
+      <c r="M148" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N148" s="30">
+      <c r="N148" s="28">
         <v>18</v>
       </c>
-      <c r="O148" s="55">
+      <c r="O148" s="53">
         <v>36</v>
       </c>
-      <c r="P148" s="61">
+      <c r="P148" s="59">
         <v>43</v>
       </c>
-      <c r="Q148" s="43">
+      <c r="Q148" s="41">
         <v>43</v>
       </c>
-      <c r="R148" s="62">
+      <c r="R148" s="60">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A149" s="44" t="s">
+      <c r="S148" s="112">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B149" s="37">
+      <c r="B149" s="35">
         <v>36</v>
       </c>
-      <c r="C149" s="19">
+      <c r="C149" s="17">
         <v>98</v>
       </c>
-      <c r="D149" s="37">
+      <c r="D149" s="35">
         <v>44</v>
       </c>
-      <c r="E149" s="37">
+      <c r="E149" s="35">
         <v>44</v>
       </c>
-      <c r="F149" s="37">
+      <c r="F149" s="35">
         <v>60</v>
       </c>
-      <c r="G149" s="37">
+      <c r="G149" s="35">
         <v>74</v>
       </c>
-      <c r="H149" s="37">
+      <c r="H149" s="35">
         <v>284</v>
       </c>
-      <c r="I149" s="18">
+      <c r="I149" s="16">
         <v>120</v>
       </c>
-      <c r="J149" s="57">
+      <c r="J149" s="55">
         <v>22</v>
       </c>
-      <c r="K149" s="57">
+      <c r="K149" s="55">
         <v>22</v>
       </c>
-      <c r="L149" s="57">
+      <c r="L149" s="55">
         <v>103</v>
       </c>
-      <c r="M149" s="30">
+      <c r="M149" s="28">
         <v>120</v>
       </c>
-      <c r="N149" s="30">
+      <c r="N149" s="28">
         <v>437</v>
       </c>
-      <c r="O149" s="55">
+      <c r="O149" s="53">
         <v>586</v>
       </c>
-      <c r="P149" s="61">
+      <c r="P149" s="59">
         <v>214</v>
       </c>
-      <c r="Q149" s="43">
+      <c r="Q149" s="41">
         <v>251</v>
       </c>
-      <c r="R149" s="62">
+      <c r="R149" s="60">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A150" s="44" t="s">
+      <c r="S149" s="112">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B150" s="37">
+      <c r="B150" s="35">
         <v>20</v>
       </c>
-      <c r="C150" s="19">
+      <c r="C150" s="17">
         <v>75</v>
       </c>
-      <c r="D150" s="37">
+      <c r="D150" s="35">
         <v>6</v>
       </c>
-      <c r="E150" s="37">
+      <c r="E150" s="35">
         <v>6</v>
       </c>
-      <c r="F150" s="37">
+      <c r="F150" s="35">
         <v>67</v>
       </c>
-      <c r="G150" s="37">
+      <c r="G150" s="35">
         <v>67</v>
       </c>
-      <c r="H150" s="37">
+      <c r="H150" s="35">
         <v>326</v>
       </c>
-      <c r="I150" s="18">
+      <c r="I150" s="16">
         <v>67</v>
       </c>
-      <c r="J150" s="57">
+      <c r="J150" s="55">
         <v>67</v>
       </c>
-      <c r="K150" s="57">
+      <c r="K150" s="55">
         <v>67</v>
       </c>
-      <c r="L150" s="57">
+      <c r="L150" s="55">
         <v>60</v>
       </c>
-      <c r="M150" s="58" t="s">
+      <c r="M150" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N150" s="30">
+      <c r="N150" s="28">
         <v>60</v>
       </c>
-      <c r="O150" s="55">
+      <c r="O150" s="53">
         <v>60</v>
       </c>
-      <c r="P150" s="61">
+      <c r="P150" s="59">
         <v>60</v>
       </c>
-      <c r="Q150" s="43">
+      <c r="Q150" s="41">
         <v>60</v>
       </c>
-      <c r="R150" s="62">
+      <c r="R150" s="60">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A151" s="44" t="s">
+      <c r="S150" s="112" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B151" s="37">
+      <c r="B151" s="35">
         <v>226</v>
       </c>
-      <c r="C151" s="19">
+      <c r="C151" s="17">
         <v>49</v>
       </c>
-      <c r="D151" s="37">
+      <c r="D151" s="35">
         <v>94</v>
       </c>
-      <c r="E151" s="37">
+      <c r="E151" s="35">
         <v>104</v>
       </c>
-      <c r="F151" s="37">
+      <c r="F151" s="35">
         <v>98</v>
       </c>
-      <c r="G151" s="37">
+      <c r="G151" s="35">
         <v>98</v>
       </c>
-      <c r="H151" s="37">
+      <c r="H151" s="35">
         <v>247</v>
       </c>
-      <c r="I151" s="18">
+      <c r="I151" s="16">
         <v>141</v>
       </c>
-      <c r="J151" s="57">
+      <c r="J151" s="55">
         <v>141</v>
       </c>
-      <c r="K151" s="57">
+      <c r="K151" s="55">
         <v>145</v>
       </c>
-      <c r="L151" s="57">
+      <c r="L151" s="55">
         <v>145</v>
       </c>
-      <c r="M151" s="30">
+      <c r="M151" s="28">
         <v>133</v>
       </c>
-      <c r="N151" s="30">
+      <c r="N151" s="28">
         <v>143</v>
       </c>
-      <c r="O151" s="55">
+      <c r="O151" s="53">
         <v>160</v>
       </c>
-      <c r="P151" s="61">
+      <c r="P151" s="59">
         <v>201</v>
       </c>
-      <c r="Q151" s="43">
+      <c r="Q151" s="41">
         <v>201</v>
       </c>
-      <c r="R151" s="62">
+      <c r="R151" s="60">
         <v>231</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A153" s="78" t="s">
+      <c r="S151" s="112">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="B153" s="78"/>
-[...18 lines deleted...]
-      <c r="A154" s="79" t="s">
+      <c r="B153" s="77"/>
+      <c r="C153" s="77"/>
+      <c r="D153" s="77"/>
+      <c r="E153" s="77"/>
+      <c r="F153" s="77"/>
+      <c r="G153" s="77"/>
+      <c r="H153" s="77"/>
+      <c r="I153" s="77"/>
+      <c r="J153" s="77"/>
+      <c r="K153" s="77"/>
+      <c r="L153" s="77"/>
+      <c r="M153" s="77"/>
+      <c r="N153" s="77"/>
+      <c r="O153" s="77"/>
+      <c r="P153" s="77"/>
+      <c r="Q153" s="77"/>
+      <c r="R153" s="77"/>
+    </row>
+    <row r="154" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B154" s="79"/>
-[...19 lines deleted...]
-      <c r="B155" s="36">
+      <c r="B154" s="76"/>
+      <c r="C154" s="76"/>
+      <c r="D154" s="76"/>
+      <c r="E154" s="76"/>
+      <c r="F154" s="76"/>
+      <c r="G154" s="76"/>
+      <c r="H154" s="76"/>
+      <c r="I154" s="76"/>
+      <c r="J154" s="76"/>
+      <c r="K154" s="76"/>
+      <c r="L154" s="76"/>
+      <c r="M154" s="76"/>
+      <c r="N154" s="76"/>
+      <c r="O154" s="76"/>
+      <c r="P154" s="76"/>
+      <c r="Q154" s="76"/>
+      <c r="R154" s="76"/>
+      <c r="S154" s="76"/>
+    </row>
+    <row r="155" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="33"/>
+      <c r="B155" s="34">
         <v>2008</v>
       </c>
-      <c r="C155" s="36">
+      <c r="C155" s="34">
         <v>2009</v>
       </c>
-      <c r="D155" s="36">
+      <c r="D155" s="34">
         <v>2010</v>
       </c>
-      <c r="E155" s="36">
+      <c r="E155" s="34">
         <v>2011</v>
       </c>
-      <c r="F155" s="36">
+      <c r="F155" s="34">
         <v>2012</v>
       </c>
-      <c r="G155" s="36">
+      <c r="G155" s="34">
         <v>2013</v>
       </c>
-      <c r="H155" s="36">
+      <c r="H155" s="34">
         <v>2014</v>
       </c>
-      <c r="I155" s="36">
+      <c r="I155" s="34">
         <v>2015</v>
       </c>
-      <c r="J155" s="13">
+      <c r="J155" s="11">
         <v>2016</v>
       </c>
-      <c r="K155" s="14">
+      <c r="K155" s="12">
         <v>2017</v>
       </c>
-      <c r="L155" s="13">
+      <c r="L155" s="11">
         <v>2018</v>
       </c>
-      <c r="M155" s="13">
+      <c r="M155" s="11">
         <v>2019</v>
       </c>
-      <c r="N155" s="13">
+      <c r="N155" s="11">
         <v>2020</v>
       </c>
-      <c r="O155" s="13">
+      <c r="O155" s="11">
         <v>2021</v>
       </c>
-      <c r="P155" s="13">
+      <c r="P155" s="11">
         <v>2022</v>
       </c>
-      <c r="Q155" s="14">
+      <c r="Q155" s="12">
         <v>2023</v>
       </c>
-      <c r="R155" s="14">
+      <c r="R155" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A156" s="35" t="s">
+      <c r="S155" s="113">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B156" s="16">
+      <c r="B156" s="14">
         <v>983</v>
       </c>
-      <c r="C156" s="19">
+      <c r="C156" s="17">
         <v>962</v>
       </c>
-      <c r="D156" s="16">
+      <c r="D156" s="14">
         <v>1051</v>
       </c>
-      <c r="E156" s="16">
+      <c r="E156" s="14">
         <v>1062</v>
       </c>
-      <c r="F156" s="16">
+      <c r="F156" s="14">
         <v>1006</v>
       </c>
-      <c r="G156" s="16">
+      <c r="G156" s="14">
         <v>1062</v>
       </c>
-      <c r="H156" s="16">
+      <c r="H156" s="14">
         <v>1126</v>
       </c>
-      <c r="I156" s="39">
+      <c r="I156" s="37">
         <v>1094</v>
       </c>
-      <c r="J156" s="39">
+      <c r="J156" s="37">
         <v>1161</v>
       </c>
-      <c r="K156" s="39">
+      <c r="K156" s="37">
         <v>1283</v>
       </c>
-      <c r="L156" s="39">
+      <c r="L156" s="37">
         <v>1249</v>
       </c>
-      <c r="M156" s="30">
+      <c r="M156" s="28">
         <v>1182</v>
       </c>
-      <c r="N156" s="30">
+      <c r="N156" s="28">
         <v>1173</v>
       </c>
-      <c r="O156" s="55">
+      <c r="O156" s="53">
         <v>1169</v>
       </c>
-      <c r="P156" s="64">
+      <c r="P156" s="62">
         <v>1161</v>
       </c>
-      <c r="Q156" s="43">
+      <c r="Q156" s="41">
         <v>940</v>
       </c>
-      <c r="R156" s="28">
+      <c r="R156" s="26">
         <v>920</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A157" s="12" t="s">
+      <c r="S156" s="114">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B157" s="16">
+      <c r="B157" s="14">
         <v>95</v>
       </c>
-      <c r="C157" s="16">
+      <c r="C157" s="14">
         <v>118</v>
       </c>
-      <c r="D157" s="16">
+      <c r="D157" s="14">
         <v>121</v>
       </c>
-      <c r="E157" s="16">
+      <c r="E157" s="14">
         <v>122</v>
       </c>
-      <c r="F157" s="16">
+      <c r="F157" s="14">
         <v>103</v>
       </c>
-      <c r="G157" s="16">
+      <c r="G157" s="14">
         <v>163</v>
       </c>
-      <c r="H157" s="16">
+      <c r="H157" s="14">
         <v>159</v>
       </c>
-      <c r="I157" s="57">
+      <c r="I157" s="55">
         <v>188</v>
       </c>
-      <c r="J157" s="57">
+      <c r="J157" s="55">
         <v>224</v>
       </c>
-      <c r="K157" s="57">
+      <c r="K157" s="55">
         <v>400</v>
       </c>
-      <c r="L157" s="57">
+      <c r="L157" s="55">
         <v>345</v>
       </c>
-      <c r="M157" s="30">
+      <c r="M157" s="28">
         <v>358</v>
       </c>
-      <c r="N157" s="30">
+      <c r="N157" s="28">
         <v>279</v>
       </c>
-      <c r="O157" s="55">
+      <c r="O157" s="53">
         <v>284</v>
       </c>
-      <c r="P157" s="64">
+      <c r="P157" s="62">
         <v>287</v>
       </c>
-      <c r="Q157" s="43">
+      <c r="Q157" s="41">
         <v>87</v>
       </c>
-      <c r="R157" s="28">
+      <c r="R157" s="26">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A158" s="12" t="s">
+      <c r="S157" s="114">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B158" s="16">
+      <c r="B158" s="14">
         <v>82</v>
       </c>
-      <c r="C158" s="19">
+      <c r="C158" s="17">
         <v>67</v>
       </c>
-      <c r="D158" s="16">
+      <c r="D158" s="14">
         <v>78</v>
       </c>
-      <c r="E158" s="16">
+      <c r="E158" s="14">
         <v>100</v>
       </c>
-      <c r="F158" s="16">
+      <c r="F158" s="14">
         <v>90</v>
       </c>
-      <c r="G158" s="16">
+      <c r="G158" s="14">
         <v>84</v>
       </c>
-      <c r="H158" s="16">
+      <c r="H158" s="14">
         <v>99</v>
       </c>
-      <c r="I158" s="57">
+      <c r="I158" s="55">
         <v>91</v>
       </c>
-      <c r="J158" s="57">
+      <c r="J158" s="55">
         <v>122</v>
       </c>
-      <c r="K158" s="57">
+      <c r="K158" s="55">
         <v>121</v>
       </c>
-      <c r="L158" s="57">
+      <c r="L158" s="55">
         <v>124</v>
       </c>
-      <c r="M158" s="30">
+      <c r="M158" s="28">
         <v>99</v>
       </c>
-      <c r="N158" s="30">
+      <c r="N158" s="28">
         <v>103</v>
       </c>
-      <c r="O158" s="55">
+      <c r="O158" s="53">
         <v>107</v>
       </c>
-      <c r="P158" s="64">
+      <c r="P158" s="62">
         <v>107</v>
       </c>
-      <c r="Q158" s="43">
+      <c r="Q158" s="41">
         <v>101</v>
       </c>
-      <c r="R158" s="28">
+      <c r="R158" s="26">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A159" s="12" t="s">
+      <c r="S158" s="114">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B159" s="16">
+      <c r="B159" s="14">
         <v>82</v>
       </c>
-      <c r="C159" s="19">
+      <c r="C159" s="17">
         <v>85</v>
       </c>
-      <c r="D159" s="16">
+      <c r="D159" s="14">
         <v>106</v>
       </c>
-      <c r="E159" s="16">
+      <c r="E159" s="14">
         <v>108</v>
       </c>
-      <c r="F159" s="16">
+      <c r="F159" s="14">
         <v>101</v>
       </c>
-      <c r="G159" s="16">
+      <c r="G159" s="14">
         <v>104</v>
       </c>
-      <c r="H159" s="16">
+      <c r="H159" s="14">
         <v>99</v>
       </c>
-      <c r="I159" s="57">
+      <c r="I159" s="55">
         <v>96</v>
       </c>
-      <c r="J159" s="57">
+      <c r="J159" s="55">
         <v>90</v>
       </c>
-      <c r="K159" s="57">
+      <c r="K159" s="55">
         <v>93</v>
       </c>
-      <c r="L159" s="57">
+      <c r="L159" s="55">
         <v>96</v>
       </c>
-      <c r="M159" s="30">
+      <c r="M159" s="28">
         <v>89</v>
       </c>
-      <c r="N159" s="30">
+      <c r="N159" s="28">
         <v>93</v>
       </c>
-      <c r="O159" s="55">
+      <c r="O159" s="53">
         <v>85</v>
       </c>
-      <c r="P159" s="64">
+      <c r="P159" s="62">
         <v>81</v>
       </c>
-      <c r="Q159" s="43">
+      <c r="Q159" s="41">
         <v>74</v>
       </c>
-      <c r="R159" s="28">
+      <c r="R159" s="26">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A160" s="12" t="s">
+      <c r="S159" s="114">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B160" s="16"/>
-[...18 lines deleted...]
-      <c r="A161" s="44" t="s">
+      <c r="B160" s="14"/>
+      <c r="C160" s="17"/>
+      <c r="D160" s="14"/>
+      <c r="E160" s="14"/>
+      <c r="F160" s="14"/>
+      <c r="G160" s="14"/>
+      <c r="H160" s="14"/>
+      <c r="I160" s="16"/>
+      <c r="J160" s="16"/>
+      <c r="K160" s="16"/>
+      <c r="L160" s="16"/>
+      <c r="M160" s="28"/>
+      <c r="N160" s="28"/>
+      <c r="O160" s="28"/>
+      <c r="P160" s="62"/>
+      <c r="Q160" s="41"/>
+      <c r="R160" s="41"/>
+      <c r="S160" s="115"/>
+    </row>
+    <row r="161" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B161" s="16">
+      <c r="B161" s="14">
         <v>75</v>
       </c>
-      <c r="C161" s="19">
+      <c r="C161" s="17">
         <v>53</v>
       </c>
-      <c r="D161" s="16">
+      <c r="D161" s="14">
         <v>61</v>
       </c>
-      <c r="E161" s="16">
+      <c r="E161" s="14">
         <v>54</v>
       </c>
-      <c r="F161" s="16">
+      <c r="F161" s="14">
         <v>50</v>
       </c>
-      <c r="G161" s="16">
+      <c r="G161" s="14">
         <v>50</v>
       </c>
-      <c r="H161" s="16">
+      <c r="H161" s="14">
         <v>54</v>
       </c>
-      <c r="I161" s="57">
+      <c r="I161" s="55">
         <v>54</v>
       </c>
-      <c r="J161" s="57">
+      <c r="J161" s="55">
         <v>54</v>
       </c>
-      <c r="K161" s="57">
+      <c r="K161" s="55">
         <v>54</v>
       </c>
-      <c r="L161" s="57">
+      <c r="L161" s="55">
         <v>54</v>
       </c>
-      <c r="M161" s="58" t="s">
+      <c r="M161" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N161" s="30">
+      <c r="N161" s="28">
         <v>50</v>
       </c>
-      <c r="O161" s="55">
+      <c r="O161" s="53">
         <v>36</v>
       </c>
-      <c r="P161" s="64">
+      <c r="P161" s="62">
         <v>60</v>
       </c>
-      <c r="Q161" s="43">
+      <c r="Q161" s="41">
         <v>60</v>
       </c>
-      <c r="R161" s="28">
+      <c r="R161" s="26">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A162" s="44" t="s">
+      <c r="S161" s="116">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="162" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B162" s="16">
+      <c r="B162" s="14">
         <v>89</v>
       </c>
-      <c r="C162" s="19">
+      <c r="C162" s="17">
         <v>101</v>
       </c>
-      <c r="D162" s="16">
+      <c r="D162" s="14">
         <v>146</v>
       </c>
-      <c r="E162" s="16">
+      <c r="E162" s="14">
         <v>141</v>
       </c>
-      <c r="F162" s="16">
+      <c r="F162" s="14">
         <v>141</v>
       </c>
-      <c r="G162" s="16">
+      <c r="G162" s="14">
         <v>140</v>
       </c>
-      <c r="H162" s="16">
+      <c r="H162" s="14">
         <v>140</v>
       </c>
-      <c r="I162" s="57">
+      <c r="I162" s="55">
         <v>152</v>
       </c>
-      <c r="J162" s="57">
+      <c r="J162" s="55">
         <v>151</v>
       </c>
-      <c r="K162" s="57">
+      <c r="K162" s="55">
         <v>97</v>
       </c>
-      <c r="L162" s="57">
+      <c r="L162" s="55">
         <v>117</v>
       </c>
-      <c r="M162" s="30">
+      <c r="M162" s="28">
         <v>115</v>
       </c>
-      <c r="N162" s="30">
+      <c r="N162" s="28">
         <v>110</v>
       </c>
-      <c r="O162" s="55">
+      <c r="O162" s="53">
         <v>121</v>
       </c>
-      <c r="P162" s="64">
+      <c r="P162" s="62">
         <v>88</v>
       </c>
-      <c r="Q162" s="43">
+      <c r="Q162" s="41">
         <v>87</v>
       </c>
-      <c r="R162" s="28">
+      <c r="R162" s="26">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A163" s="44" t="s">
+      <c r="S162" s="116">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B163" s="16">
+      <c r="B163" s="14">
         <v>65</v>
       </c>
-      <c r="C163" s="19">
+      <c r="C163" s="17">
         <v>47</v>
       </c>
-      <c r="D163" s="16">
+      <c r="D163" s="14">
         <v>54</v>
       </c>
-      <c r="E163" s="16">
+      <c r="E163" s="14">
         <v>49</v>
       </c>
-      <c r="F163" s="16">
+      <c r="F163" s="14">
         <v>51</v>
       </c>
-      <c r="G163" s="16">
+      <c r="G163" s="14">
         <v>53</v>
       </c>
-      <c r="H163" s="16">
+      <c r="H163" s="14">
         <v>47</v>
       </c>
-      <c r="I163" s="57">
+      <c r="I163" s="55">
         <v>53</v>
       </c>
-      <c r="J163" s="57">
+      <c r="J163" s="55">
         <v>53</v>
       </c>
-      <c r="K163" s="57">
+      <c r="K163" s="55">
         <v>85</v>
       </c>
-      <c r="L163" s="57">
+      <c r="L163" s="55">
         <v>85</v>
       </c>
-      <c r="M163" s="58" t="s">
+      <c r="M163" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N163" s="30">
+      <c r="N163" s="28">
         <v>69</v>
       </c>
-      <c r="O163" s="55">
+      <c r="O163" s="53">
         <v>65</v>
       </c>
-      <c r="P163" s="64">
+      <c r="P163" s="62">
         <v>65</v>
       </c>
-      <c r="Q163" s="43">
+      <c r="Q163" s="41">
         <v>66</v>
       </c>
-      <c r="R163" s="28">
+      <c r="R163" s="26">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A164" s="44" t="s">
+      <c r="S163" s="116">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B164" s="16">
+      <c r="B164" s="14">
         <v>109</v>
       </c>
-      <c r="C164" s="16">
+      <c r="C164" s="14">
         <v>117</v>
       </c>
-      <c r="D164" s="16">
+      <c r="D164" s="14">
         <v>80</v>
       </c>
-      <c r="E164" s="16">
+      <c r="E164" s="14">
         <v>80</v>
       </c>
-      <c r="F164" s="16">
+      <c r="F164" s="14">
         <v>79</v>
       </c>
-      <c r="G164" s="16">
+      <c r="G164" s="14">
         <v>79</v>
       </c>
-      <c r="H164" s="16">
+      <c r="H164" s="14">
         <v>85</v>
       </c>
-      <c r="I164" s="57">
+      <c r="I164" s="55">
         <v>85</v>
       </c>
-      <c r="J164" s="57">
+      <c r="J164" s="55">
         <v>82</v>
       </c>
-      <c r="K164" s="57">
+      <c r="K164" s="55">
         <v>71</v>
       </c>
-      <c r="L164" s="57">
+      <c r="L164" s="55">
         <v>70</v>
       </c>
-      <c r="M164" s="58" t="s">
+      <c r="M164" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N164" s="30">
+      <c r="N164" s="28">
         <v>91</v>
       </c>
-      <c r="O164" s="55">
+      <c r="O164" s="53">
         <v>94</v>
       </c>
-      <c r="P164" s="65" t="s">
+      <c r="P164" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="Q164" s="43">
+      <c r="Q164" s="41">
         <v>94</v>
       </c>
-      <c r="R164" s="28">
+      <c r="R164" s="26">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A165" s="44" t="s">
+      <c r="S164" s="116">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B165" s="16">
+      <c r="B165" s="14">
         <v>53</v>
       </c>
-      <c r="C165" s="19">
+      <c r="C165" s="17">
         <v>53</v>
       </c>
-      <c r="D165" s="16">
+      <c r="D165" s="14">
         <v>58</v>
       </c>
-      <c r="E165" s="16">
+      <c r="E165" s="14">
         <v>62</v>
       </c>
-      <c r="F165" s="16">
+      <c r="F165" s="14">
         <v>52</v>
       </c>
-      <c r="G165" s="16">
+      <c r="G165" s="14">
         <v>53</v>
       </c>
-      <c r="H165" s="16">
+      <c r="H165" s="14">
         <v>68</v>
       </c>
-      <c r="I165" s="57">
+      <c r="I165" s="55">
         <v>55</v>
       </c>
-      <c r="J165" s="57">
+      <c r="J165" s="55">
         <v>56</v>
       </c>
-      <c r="K165" s="57">
+      <c r="K165" s="55">
         <v>55</v>
       </c>
-      <c r="L165" s="57">
+      <c r="L165" s="55">
         <v>51</v>
       </c>
-      <c r="M165" s="30">
+      <c r="M165" s="28">
         <v>68</v>
       </c>
-      <c r="N165" s="30">
+      <c r="N165" s="28">
         <v>65</v>
       </c>
-      <c r="O165" s="55">
+      <c r="O165" s="53">
         <v>66</v>
       </c>
-      <c r="P165" s="64">
+      <c r="P165" s="62">
         <v>69</v>
       </c>
-      <c r="Q165" s="43">
+      <c r="Q165" s="41">
         <v>67</v>
       </c>
-      <c r="R165" s="28">
+      <c r="R165" s="26">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A166" s="44" t="s">
+      <c r="S165" s="116">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="166" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B166" s="16">
+      <c r="B166" s="14">
         <v>68</v>
       </c>
-      <c r="C166" s="19">
+      <c r="C166" s="17">
         <v>64</v>
       </c>
-      <c r="D166" s="16">
+      <c r="D166" s="14">
         <v>64</v>
       </c>
-      <c r="E166" s="16">
+      <c r="E166" s="14">
         <v>64</v>
       </c>
-      <c r="F166" s="16">
+      <c r="F166" s="14">
         <v>64</v>
       </c>
-      <c r="G166" s="16">
+      <c r="G166" s="14">
         <v>64</v>
       </c>
-      <c r="H166" s="16">
+      <c r="H166" s="14">
         <v>64</v>
       </c>
-      <c r="I166" s="57">
+      <c r="I166" s="55">
         <v>64</v>
       </c>
-      <c r="J166" s="57">
+      <c r="J166" s="55">
         <v>64</v>
       </c>
-      <c r="K166" s="57">
+      <c r="K166" s="55">
         <v>53</v>
       </c>
-      <c r="L166" s="57">
+      <c r="L166" s="55">
         <v>53</v>
       </c>
-      <c r="M166" s="58" t="s">
+      <c r="M166" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N166" s="30">
+      <c r="N166" s="28">
         <v>53</v>
       </c>
-      <c r="O166" s="60" t="s">
+      <c r="O166" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="P166" s="65" t="s">
+      <c r="P166" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="Q166" s="43">
+      <c r="Q166" s="41">
         <v>59</v>
       </c>
-      <c r="R166" s="28">
+      <c r="R166" s="26">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A167" s="44" t="s">
+      <c r="S166" s="116">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B167" s="16">
+      <c r="B167" s="14">
         <v>66</v>
       </c>
-      <c r="C167" s="19">
+      <c r="C167" s="17">
         <v>54</v>
       </c>
-      <c r="D167" s="16">
+      <c r="D167" s="14">
         <v>64</v>
       </c>
-      <c r="E167" s="16">
+      <c r="E167" s="14">
         <v>64</v>
       </c>
-      <c r="F167" s="16">
+      <c r="F167" s="14">
         <v>61</v>
       </c>
-      <c r="G167" s="16">
+      <c r="G167" s="14">
         <v>61</v>
       </c>
-      <c r="H167" s="16">
+      <c r="H167" s="14">
         <v>59</v>
       </c>
-      <c r="I167" s="57">
+      <c r="I167" s="55">
         <v>59</v>
       </c>
-      <c r="J167" s="57">
+      <c r="J167" s="55">
         <v>58</v>
       </c>
-      <c r="K167" s="57">
+      <c r="K167" s="55">
         <v>58</v>
       </c>
-      <c r="L167" s="57">
+      <c r="L167" s="55">
         <v>58</v>
       </c>
-      <c r="M167" s="58" t="s">
+      <c r="M167" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N167" s="30">
+      <c r="N167" s="28">
         <v>52</v>
       </c>
-      <c r="O167" s="55">
+      <c r="O167" s="53">
         <v>53</v>
       </c>
-      <c r="P167" s="64">
+      <c r="P167" s="62">
         <v>52</v>
       </c>
-      <c r="Q167" s="43">
+      <c r="Q167" s="41">
         <v>52</v>
       </c>
-      <c r="R167" s="28">
+      <c r="R167" s="26">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A168" s="44" t="s">
+      <c r="S167" s="116">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="168" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B168" s="16">
+      <c r="B168" s="14">
         <v>54</v>
       </c>
-      <c r="C168" s="19">
+      <c r="C168" s="17">
         <v>55</v>
       </c>
-      <c r="D168" s="16">
+      <c r="D168" s="14">
         <v>71</v>
       </c>
-      <c r="E168" s="16">
+      <c r="E168" s="14">
         <v>70</v>
       </c>
-      <c r="F168" s="16">
+      <c r="F168" s="14">
         <v>75</v>
       </c>
-      <c r="G168" s="16">
+      <c r="G168" s="14">
         <v>72</v>
       </c>
-      <c r="H168" s="16">
+      <c r="H168" s="14">
         <v>113</v>
       </c>
-      <c r="I168" s="57">
+      <c r="I168" s="55">
         <v>58</v>
       </c>
-      <c r="J168" s="57">
+      <c r="J168" s="55">
         <v>68</v>
       </c>
-      <c r="K168" s="57">
+      <c r="K168" s="55">
         <v>65</v>
       </c>
-      <c r="L168" s="57">
+      <c r="L168" s="55">
         <v>65</v>
       </c>
-      <c r="M168" s="30">
+      <c r="M168" s="28">
         <v>71</v>
       </c>
-      <c r="N168" s="30">
+      <c r="N168" s="28">
         <v>71</v>
       </c>
-      <c r="O168" s="55">
+      <c r="O168" s="53">
         <v>73</v>
       </c>
-      <c r="P168" s="64">
+      <c r="P168" s="62">
         <v>76</v>
       </c>
-      <c r="Q168" s="43">
+      <c r="Q168" s="41">
         <v>70</v>
       </c>
-      <c r="R168" s="28">
+      <c r="R168" s="26">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A169" s="44" t="s">
+      <c r="S168" s="116">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="169" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B169" s="16">
+      <c r="B169" s="14">
         <v>61</v>
       </c>
-      <c r="C169" s="19">
+      <c r="C169" s="17">
         <v>64</v>
       </c>
-      <c r="D169" s="16">
+      <c r="D169" s="14">
         <v>64</v>
       </c>
-      <c r="E169" s="16">
+      <c r="E169" s="14">
         <v>64</v>
       </c>
-      <c r="F169" s="16">
+      <c r="F169" s="14">
         <v>55</v>
       </c>
-      <c r="G169" s="16">
+      <c r="G169" s="14">
         <v>55</v>
       </c>
-      <c r="H169" s="16">
+      <c r="H169" s="14">
         <v>55</v>
       </c>
-      <c r="I169" s="57">
+      <c r="I169" s="55">
         <v>55</v>
       </c>
-      <c r="J169" s="57">
+      <c r="J169" s="55">
         <v>55</v>
       </c>
-      <c r="K169" s="57">
+      <c r="K169" s="55">
         <v>55</v>
       </c>
-      <c r="L169" s="57">
+      <c r="L169" s="55">
         <v>55</v>
       </c>
-      <c r="M169" s="58" t="s">
+      <c r="M169" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="N169" s="30">
+      <c r="N169" s="28">
         <v>55</v>
       </c>
-      <c r="O169" s="55">
+      <c r="O169" s="53">
         <v>55</v>
       </c>
-      <c r="P169" s="64">
+      <c r="P169" s="62">
         <v>55</v>
       </c>
-      <c r="Q169" s="43">
+      <c r="Q169" s="41">
         <v>55</v>
       </c>
-      <c r="R169" s="28">
+      <c r="R169" s="26">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A170" s="44" t="s">
+      <c r="S169" s="116" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B170" s="16">
+      <c r="B170" s="14">
         <v>84</v>
       </c>
-      <c r="C170" s="19">
+      <c r="C170" s="17">
         <v>84</v>
       </c>
-      <c r="D170" s="16">
+      <c r="D170" s="14">
         <v>84</v>
       </c>
-      <c r="E170" s="16">
+      <c r="E170" s="14">
         <v>84</v>
       </c>
-      <c r="F170" s="16">
+      <c r="F170" s="14">
         <v>84</v>
       </c>
-      <c r="G170" s="16">
+      <c r="G170" s="14">
         <v>84</v>
       </c>
-      <c r="H170" s="16">
+      <c r="H170" s="14">
         <v>84</v>
       </c>
-      <c r="I170" s="57">
+      <c r="I170" s="55">
         <v>84</v>
       </c>
-      <c r="J170" s="57">
+      <c r="J170" s="55">
         <v>84</v>
       </c>
-      <c r="K170" s="57">
+      <c r="K170" s="55">
         <v>76</v>
       </c>
-      <c r="L170" s="57">
+      <c r="L170" s="55">
         <v>76</v>
       </c>
-      <c r="M170" s="30">
+      <c r="M170" s="28">
         <v>71</v>
       </c>
-      <c r="N170" s="30">
+      <c r="N170" s="28">
         <v>82</v>
       </c>
-      <c r="O170" s="55">
+      <c r="O170" s="53">
         <v>71</v>
       </c>
-      <c r="P170" s="64">
+      <c r="P170" s="62">
         <v>68</v>
       </c>
-      <c r="Q170" s="43">
+      <c r="Q170" s="41">
         <v>68</v>
       </c>
-      <c r="R170" s="28">
+      <c r="R170" s="26">
         <v>60</v>
       </c>
-    </row>
-    <row r="171" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S170" s="116">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="171" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="2"/>
-      <c r="B171" s="6"/>
-[...5 lines deleted...]
-      <c r="A172" s="81" t="s">
+      <c r="B171" s="4"/>
+      <c r="C171" s="4"/>
+      <c r="D171" s="4"/>
+      <c r="E171" s="4"/>
+    </row>
+    <row r="172" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="B172" s="81"/>
-[...18 lines deleted...]
-      <c r="A173" s="79" t="s">
+      <c r="B172" s="78"/>
+      <c r="C172" s="78"/>
+      <c r="D172" s="78"/>
+      <c r="E172" s="78"/>
+      <c r="F172" s="78"/>
+      <c r="G172" s="78"/>
+      <c r="H172" s="78"/>
+      <c r="I172" s="78"/>
+      <c r="J172" s="78"/>
+      <c r="K172" s="78"/>
+      <c r="L172" s="78"/>
+      <c r="M172" s="78"/>
+      <c r="N172" s="78"/>
+      <c r="O172" s="78"/>
+      <c r="P172" s="78"/>
+      <c r="Q172" s="78"/>
+      <c r="R172" s="78"/>
+    </row>
+    <row r="173" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B173" s="79"/>
-[...19 lines deleted...]
-      <c r="B174" s="14">
+      <c r="B173" s="76"/>
+      <c r="C173" s="76"/>
+      <c r="D173" s="76"/>
+      <c r="E173" s="76"/>
+      <c r="F173" s="76"/>
+      <c r="G173" s="76"/>
+      <c r="H173" s="76"/>
+      <c r="I173" s="76"/>
+      <c r="J173" s="76"/>
+      <c r="K173" s="76"/>
+      <c r="L173" s="76"/>
+      <c r="M173" s="76"/>
+      <c r="N173" s="76"/>
+      <c r="O173" s="76"/>
+      <c r="P173" s="76"/>
+      <c r="Q173" s="76"/>
+      <c r="R173" s="76"/>
+      <c r="S173" s="76"/>
+    </row>
+    <row r="174" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="33"/>
+      <c r="B174" s="12">
         <v>2008</v>
       </c>
-      <c r="C174" s="14">
+      <c r="C174" s="12">
         <v>2009</v>
       </c>
-      <c r="D174" s="14">
+      <c r="D174" s="12">
         <v>2010</v>
       </c>
-      <c r="E174" s="14">
+      <c r="E174" s="12">
         <v>2011</v>
       </c>
-      <c r="F174" s="14">
+      <c r="F174" s="12">
         <v>2012</v>
       </c>
-      <c r="G174" s="14">
+      <c r="G174" s="12">
         <v>2013</v>
       </c>
-      <c r="H174" s="14">
+      <c r="H174" s="12">
         <v>2014</v>
       </c>
-      <c r="I174" s="14">
+      <c r="I174" s="12">
         <v>2015</v>
       </c>
-      <c r="J174" s="13">
+      <c r="J174" s="11">
         <v>2016</v>
       </c>
-      <c r="K174" s="14">
+      <c r="K174" s="12">
         <v>2017</v>
       </c>
-      <c r="L174" s="13">
+      <c r="L174" s="11">
         <v>2018</v>
       </c>
-      <c r="M174" s="13">
+      <c r="M174" s="11">
         <v>2019</v>
       </c>
-      <c r="N174" s="13">
+      <c r="N174" s="11">
         <v>2020</v>
       </c>
-      <c r="O174" s="13">
+      <c r="O174" s="11">
         <v>2021</v>
       </c>
-      <c r="P174" s="13">
+      <c r="P174" s="11">
         <v>2022</v>
       </c>
-      <c r="Q174" s="14">
+      <c r="Q174" s="12">
         <v>2023</v>
       </c>
-      <c r="R174" s="14">
+      <c r="R174" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" s="35" t="s">
+      <c r="S174" s="117">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B175" s="37">
+      <c r="B175" s="35">
         <v>11331</v>
       </c>
-      <c r="C175" s="19">
+      <c r="C175" s="17">
         <v>11565</v>
       </c>
-      <c r="D175" s="16">
+      <c r="D175" s="14">
         <v>13204</v>
       </c>
-      <c r="E175" s="37">
+      <c r="E175" s="35">
         <v>13585</v>
       </c>
-      <c r="F175" s="37">
+      <c r="F175" s="35">
         <v>11924</v>
       </c>
-      <c r="G175" s="37">
+      <c r="G175" s="35">
         <v>13923</v>
       </c>
-      <c r="H175" s="37">
+      <c r="H175" s="35">
         <v>13776</v>
       </c>
-      <c r="I175" s="39">
+      <c r="I175" s="37">
         <v>14990</v>
       </c>
-      <c r="J175" s="39">
+      <c r="J175" s="37">
         <v>15174</v>
       </c>
-      <c r="K175" s="39">
+      <c r="K175" s="37">
         <v>13457</v>
       </c>
-      <c r="L175" s="39">
+      <c r="L175" s="37">
         <v>12438</v>
       </c>
-      <c r="M175" s="40">
+      <c r="M175" s="38">
         <v>11854</v>
       </c>
-      <c r="N175" s="40">
+      <c r="N175" s="38">
         <v>12778</v>
       </c>
-      <c r="O175" s="51">
+      <c r="O175" s="49">
         <v>13033</v>
       </c>
-      <c r="P175" s="66">
+      <c r="P175" s="64">
         <v>13570</v>
       </c>
-      <c r="Q175" s="43">
+      <c r="Q175" s="41">
         <v>9646</v>
       </c>
-      <c r="R175" s="28">
+      <c r="R175" s="26">
         <v>9580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A176" s="12" t="s">
+      <c r="S175" s="118">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="176" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B176" s="16">
+      <c r="B176" s="14">
         <v>1716</v>
       </c>
-      <c r="C176" s="16">
+      <c r="C176" s="14">
         <v>2056</v>
       </c>
-      <c r="D176" s="16">
+      <c r="D176" s="14">
         <v>2503</v>
       </c>
-      <c r="E176" s="16">
+      <c r="E176" s="14">
         <v>2594</v>
       </c>
-      <c r="F176" s="16">
+      <c r="F176" s="14">
         <v>1993</v>
       </c>
-      <c r="G176" s="16">
+      <c r="G176" s="14">
         <v>3908</v>
       </c>
-      <c r="H176" s="16">
+      <c r="H176" s="14">
         <v>3624</v>
       </c>
-      <c r="I176" s="39">
+      <c r="I176" s="37">
         <v>4619</v>
       </c>
-      <c r="J176" s="39">
+      <c r="J176" s="37">
         <v>5511</v>
       </c>
-      <c r="K176" s="39">
+      <c r="K176" s="37">
         <v>4404</v>
       </c>
-      <c r="L176" s="39">
+      <c r="L176" s="37">
         <v>3290</v>
       </c>
-      <c r="M176" s="40">
+      <c r="M176" s="38">
         <v>3408</v>
       </c>
-      <c r="N176" s="40">
+      <c r="N176" s="38">
         <v>3819</v>
       </c>
-      <c r="O176" s="51">
+      <c r="O176" s="49">
         <v>4524</v>
       </c>
-      <c r="P176" s="66">
+      <c r="P176" s="64">
         <v>5351</v>
       </c>
-      <c r="Q176" s="43">
+      <c r="Q176" s="41">
         <v>1827</v>
       </c>
-      <c r="R176" s="28">
+      <c r="R176" s="26">
         <v>1808</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A177" s="12" t="s">
+      <c r="S176" s="118">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="177" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B177" s="37">
+      <c r="B177" s="35">
         <v>871</v>
       </c>
-      <c r="C177" s="19">
+      <c r="C177" s="17">
         <v>928</v>
       </c>
-      <c r="D177" s="16">
+      <c r="D177" s="14">
         <v>1354</v>
       </c>
-      <c r="E177" s="37">
+      <c r="E177" s="35">
         <v>1638</v>
       </c>
-      <c r="F177" s="37">
+      <c r="F177" s="35">
         <v>942</v>
       </c>
-      <c r="G177" s="37">
+      <c r="G177" s="35">
         <v>892</v>
       </c>
-      <c r="H177" s="37">
+      <c r="H177" s="35">
         <v>1499</v>
       </c>
-      <c r="I177" s="39">
+      <c r="I177" s="37">
         <v>1474</v>
       </c>
-      <c r="J177" s="39">
+      <c r="J177" s="37">
         <v>1712</v>
       </c>
-      <c r="K177" s="39">
+      <c r="K177" s="37">
         <v>1687</v>
       </c>
-      <c r="L177" s="39">
+      <c r="L177" s="37">
         <v>1737</v>
       </c>
-      <c r="M177" s="40">
+      <c r="M177" s="38">
         <v>1476</v>
       </c>
-      <c r="N177" s="40">
+      <c r="N177" s="38">
         <v>1521</v>
       </c>
-      <c r="O177" s="51">
+      <c r="O177" s="49">
         <v>1445</v>
       </c>
-      <c r="P177" s="66">
+      <c r="P177" s="64">
         <v>1274</v>
       </c>
-      <c r="Q177" s="43">
+      <c r="Q177" s="41">
         <v>1145</v>
       </c>
-      <c r="R177" s="28">
+      <c r="R177" s="26">
         <v>1349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A178" s="12" t="s">
+      <c r="S177" s="118">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B178" s="37">
+      <c r="B178" s="35">
         <v>2578</v>
       </c>
-      <c r="C178" s="19">
+      <c r="C178" s="17">
         <v>2636</v>
       </c>
-      <c r="D178" s="16">
+      <c r="D178" s="14">
         <v>3220</v>
       </c>
-      <c r="E178" s="37">
+      <c r="E178" s="35">
         <v>3243</v>
       </c>
-      <c r="F178" s="37">
+      <c r="F178" s="35">
         <v>3055</v>
       </c>
-      <c r="G178" s="37">
+      <c r="G178" s="35">
         <v>3123</v>
       </c>
-      <c r="H178" s="37">
+      <c r="H178" s="35">
         <v>2827</v>
       </c>
-      <c r="I178" s="39">
+      <c r="I178" s="37">
         <v>3068</v>
       </c>
-      <c r="J178" s="39">
+      <c r="J178" s="37">
         <v>2091</v>
       </c>
-      <c r="K178" s="39">
+      <c r="K178" s="37">
         <v>2095</v>
       </c>
-      <c r="L178" s="39">
+      <c r="L178" s="37">
         <v>2037</v>
       </c>
-      <c r="M178" s="40">
+      <c r="M178" s="38">
         <v>1999</v>
       </c>
-      <c r="N178" s="40">
+      <c r="N178" s="38">
         <v>1689</v>
       </c>
-      <c r="O178" s="51">
+      <c r="O178" s="49">
         <v>1320</v>
       </c>
-      <c r="P178" s="66">
+      <c r="P178" s="64">
         <v>1206</v>
       </c>
-      <c r="Q178" s="43">
+      <c r="Q178" s="41">
         <v>1057</v>
       </c>
-      <c r="R178" s="28">
+      <c r="R178" s="26">
         <v>963</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A179" s="12" t="s">
+      <c r="S178" s="118">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B179" s="37"/>
-[...18 lines deleted...]
-      <c r="A180" s="44" t="s">
+      <c r="B179" s="35"/>
+      <c r="C179" s="17"/>
+      <c r="D179" s="14"/>
+      <c r="E179" s="35"/>
+      <c r="F179" s="35"/>
+      <c r="G179" s="35"/>
+      <c r="H179" s="35"/>
+      <c r="I179" s="24"/>
+      <c r="J179" s="24"/>
+      <c r="K179" s="24"/>
+      <c r="L179" s="24"/>
+      <c r="M179" s="38"/>
+      <c r="N179" s="38"/>
+      <c r="O179" s="38"/>
+      <c r="P179" s="64"/>
+      <c r="Q179" s="41"/>
+      <c r="R179" s="41"/>
+      <c r="S179" s="119"/>
+    </row>
+    <row r="180" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B180" s="37">
+      <c r="B180" s="35">
         <v>677</v>
       </c>
-      <c r="C180" s="19">
+      <c r="C180" s="17">
         <v>644</v>
       </c>
-      <c r="D180" s="16">
+      <c r="D180" s="14">
         <v>504</v>
       </c>
-      <c r="E180" s="37">
+      <c r="E180" s="35">
         <v>384</v>
       </c>
-      <c r="F180" s="37">
+      <c r="F180" s="35">
         <v>384</v>
       </c>
-      <c r="G180" s="37">
+      <c r="G180" s="35">
         <v>384</v>
       </c>
-      <c r="H180" s="37">
+      <c r="H180" s="35">
         <v>397</v>
       </c>
-      <c r="I180" s="39">
+      <c r="I180" s="37">
         <v>397</v>
       </c>
-      <c r="J180" s="39">
+      <c r="J180" s="37">
         <v>407</v>
       </c>
-      <c r="K180" s="39">
+      <c r="K180" s="37">
         <v>397</v>
       </c>
-      <c r="L180" s="39">
+      <c r="L180" s="37">
         <v>397</v>
       </c>
-      <c r="M180" s="45" t="s">
+      <c r="M180" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N180" s="40">
+      <c r="N180" s="38">
         <v>276</v>
       </c>
-      <c r="O180" s="51">
+      <c r="O180" s="49">
         <v>341</v>
       </c>
-      <c r="P180" s="66">
+      <c r="P180" s="64">
         <v>443</v>
       </c>
-      <c r="Q180" s="43">
+      <c r="Q180" s="41">
         <v>443</v>
       </c>
-      <c r="R180" s="28">
+      <c r="R180" s="26">
         <v>443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A181" s="44" t="s">
+      <c r="S180" s="120">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B181" s="37">
+      <c r="B181" s="35">
         <v>611</v>
       </c>
-      <c r="C181" s="19">
+      <c r="C181" s="17">
         <v>669</v>
       </c>
-      <c r="D181" s="16">
+      <c r="D181" s="14">
         <v>988</v>
       </c>
-      <c r="E181" s="37">
+      <c r="E181" s="35">
         <v>1133</v>
       </c>
-      <c r="F181" s="37">
+      <c r="F181" s="35">
         <v>1134</v>
       </c>
-      <c r="G181" s="37">
+      <c r="G181" s="35">
         <v>1133</v>
       </c>
-      <c r="H181" s="37">
+      <c r="H181" s="35">
         <v>1133</v>
       </c>
-      <c r="I181" s="39">
+      <c r="I181" s="37">
         <v>1149</v>
       </c>
-      <c r="J181" s="39">
+      <c r="J181" s="37">
         <v>1143</v>
       </c>
-      <c r="K181" s="39">
+      <c r="K181" s="37">
         <v>582</v>
       </c>
-      <c r="L181" s="39">
+      <c r="L181" s="37">
         <v>639</v>
       </c>
-      <c r="M181" s="40">
+      <c r="M181" s="38">
         <v>654</v>
       </c>
-      <c r="N181" s="40">
+      <c r="N181" s="38">
         <v>898</v>
       </c>
-      <c r="O181" s="51">
+      <c r="O181" s="49">
         <v>890</v>
       </c>
-      <c r="P181" s="66">
+      <c r="P181" s="64">
         <v>893</v>
       </c>
-      <c r="Q181" s="43">
+      <c r="Q181" s="41">
         <v>869</v>
       </c>
-      <c r="R181" s="28">
+      <c r="R181" s="26">
         <v>867</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="44" t="s">
+      <c r="S181" s="120">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B182" s="37">
+      <c r="B182" s="35">
         <v>766</v>
       </c>
-      <c r="C182" s="19">
+      <c r="C182" s="17">
         <v>541</v>
       </c>
-      <c r="D182" s="16">
+      <c r="D182" s="14">
         <v>579</v>
       </c>
-      <c r="E182" s="37">
+      <c r="E182" s="35">
         <v>550</v>
       </c>
-      <c r="F182" s="37">
+      <c r="F182" s="35">
         <v>574</v>
       </c>
-      <c r="G182" s="37">
+      <c r="G182" s="35">
         <v>656</v>
       </c>
-      <c r="H182" s="37">
+      <c r="H182" s="35">
         <v>464</v>
       </c>
-      <c r="I182" s="39">
+      <c r="I182" s="37">
         <v>549</v>
       </c>
-      <c r="J182" s="39">
+      <c r="J182" s="37">
         <v>541</v>
       </c>
-      <c r="K182" s="39">
+      <c r="K182" s="37">
         <v>642</v>
       </c>
-      <c r="L182" s="39">
+      <c r="L182" s="37">
         <v>717</v>
       </c>
-      <c r="M182" s="45" t="s">
+      <c r="M182" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N182" s="40">
+      <c r="N182" s="38">
         <v>731</v>
       </c>
-      <c r="O182" s="51">
+      <c r="O182" s="49">
         <v>702</v>
       </c>
-      <c r="P182" s="66">
+      <c r="P182" s="64">
         <v>665</v>
       </c>
-      <c r="Q182" s="43">
+      <c r="Q182" s="41">
         <v>614</v>
       </c>
-      <c r="R182" s="28">
+      <c r="R182" s="26">
         <v>645</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A183" s="44" t="s">
+      <c r="S182" s="120">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B183" s="16">
+      <c r="B183" s="14">
         <v>986</v>
       </c>
-      <c r="C183" s="16">
+      <c r="C183" s="14">
         <v>1083</v>
       </c>
-      <c r="D183" s="16">
+      <c r="D183" s="14">
         <v>616</v>
       </c>
-      <c r="E183" s="16">
+      <c r="E183" s="14">
         <v>616</v>
       </c>
-      <c r="F183" s="16">
+      <c r="F183" s="14">
         <v>618</v>
       </c>
-      <c r="G183" s="16">
+      <c r="G183" s="14">
         <v>655</v>
       </c>
-      <c r="H183" s="16">
+      <c r="H183" s="14">
         <v>662</v>
       </c>
-      <c r="I183" s="39">
+      <c r="I183" s="37">
         <v>674</v>
       </c>
-      <c r="J183" s="39">
+      <c r="J183" s="37">
         <v>665</v>
       </c>
-      <c r="K183" s="39">
+      <c r="K183" s="37">
         <v>586</v>
       </c>
-      <c r="L183" s="39">
+      <c r="L183" s="37">
         <v>557</v>
       </c>
-      <c r="M183" s="45" t="s">
+      <c r="M183" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N183" s="40">
+      <c r="N183" s="38">
         <v>724</v>
       </c>
-      <c r="O183" s="51">
+      <c r="O183" s="49">
         <v>747</v>
       </c>
-      <c r="P183" s="66" t="s">
+      <c r="P183" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="Q183" s="43">
+      <c r="Q183" s="41">
         <v>747</v>
       </c>
-      <c r="R183" s="28">
+      <c r="R183" s="26">
         <v>662</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A184" s="44" t="s">
+      <c r="S183" s="120">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B184" s="37">
+      <c r="B184" s="35">
         <v>524</v>
       </c>
-      <c r="C184" s="19">
+      <c r="C184" s="17">
         <v>524</v>
       </c>
-      <c r="D184" s="16">
+      <c r="D184" s="14">
         <v>575</v>
       </c>
-      <c r="E184" s="37">
+      <c r="E184" s="35">
         <v>619</v>
       </c>
-      <c r="F184" s="37">
+      <c r="F184" s="35">
         <v>496</v>
       </c>
-      <c r="G184" s="37">
+      <c r="G184" s="35">
         <v>498</v>
       </c>
-      <c r="H184" s="37">
+      <c r="H184" s="35">
         <v>543</v>
       </c>
-      <c r="I184" s="39">
+      <c r="I184" s="37">
         <v>518</v>
       </c>
-      <c r="J184" s="39">
+      <c r="J184" s="37">
         <v>561</v>
       </c>
-      <c r="K184" s="39">
+      <c r="K184" s="37">
         <v>590</v>
       </c>
-      <c r="L184" s="39">
+      <c r="L184" s="37">
         <v>552</v>
       </c>
-      <c r="M184" s="40">
+      <c r="M184" s="38">
         <v>734</v>
       </c>
-      <c r="N184" s="40">
+      <c r="N184" s="38">
         <v>655</v>
       </c>
-      <c r="O184" s="51">
+      <c r="O184" s="49">
         <v>671</v>
       </c>
-      <c r="P184" s="66">
+      <c r="P184" s="64">
         <v>686</v>
       </c>
-      <c r="Q184" s="43">
+      <c r="Q184" s="41">
         <v>573</v>
       </c>
-      <c r="R184" s="28">
+      <c r="R184" s="26">
         <v>573</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" s="44" t="s">
+      <c r="S184" s="120">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B185" s="37">
+      <c r="B185" s="35">
         <v>536</v>
       </c>
-      <c r="C185" s="19">
+      <c r="C185" s="17">
         <v>536</v>
       </c>
-      <c r="D185" s="16">
+      <c r="D185" s="14">
         <v>536</v>
       </c>
-      <c r="E185" s="37">
+      <c r="E185" s="35">
         <v>536</v>
       </c>
-      <c r="F185" s="37">
+      <c r="F185" s="35">
         <v>536</v>
       </c>
-      <c r="G185" s="37">
+      <c r="G185" s="35">
         <v>536</v>
       </c>
-      <c r="H185" s="37">
+      <c r="H185" s="35">
         <v>536</v>
       </c>
-      <c r="I185" s="39">
+      <c r="I185" s="37">
         <v>536</v>
       </c>
-      <c r="J185" s="39">
+      <c r="J185" s="37">
         <v>536</v>
       </c>
-      <c r="K185" s="39">
+      <c r="K185" s="37">
         <v>510</v>
       </c>
-      <c r="L185" s="39">
+      <c r="L185" s="37">
         <v>510</v>
       </c>
-      <c r="M185" s="45" t="s">
+      <c r="M185" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N185" s="40">
+      <c r="N185" s="38">
         <v>510</v>
       </c>
-      <c r="O185" s="53" t="s">
+      <c r="O185" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="P185" s="66" t="s">
+      <c r="P185" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="Q185" s="43">
+      <c r="Q185" s="41">
         <v>478</v>
       </c>
-      <c r="R185" s="28">
+      <c r="R185" s="26">
         <v>478</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A186" s="44" t="s">
+      <c r="S185" s="120">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B186" s="37">
+      <c r="B186" s="35">
         <v>573</v>
       </c>
-      <c r="C186" s="19">
+      <c r="C186" s="17">
         <v>459</v>
       </c>
-      <c r="D186" s="16">
+      <c r="D186" s="14">
         <v>517</v>
       </c>
-      <c r="E186" s="37">
+      <c r="E186" s="35">
         <v>517</v>
       </c>
-      <c r="F186" s="37">
+      <c r="F186" s="35">
         <v>488</v>
       </c>
-      <c r="G186" s="37">
+      <c r="G186" s="35">
         <v>490</v>
       </c>
-      <c r="H186" s="37">
+      <c r="H186" s="35">
         <v>493</v>
       </c>
-      <c r="I186" s="39">
+      <c r="I186" s="37">
         <v>493</v>
       </c>
-      <c r="J186" s="39">
+      <c r="J186" s="37">
         <v>463</v>
       </c>
-      <c r="K186" s="39">
+      <c r="K186" s="37">
         <v>463</v>
       </c>
-      <c r="L186" s="39">
+      <c r="L186" s="37">
         <v>525</v>
       </c>
-      <c r="M186" s="45" t="s">
+      <c r="M186" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N186" s="40">
+      <c r="N186" s="38">
         <v>427</v>
       </c>
-      <c r="O186" s="51">
+      <c r="O186" s="49">
         <v>419</v>
       </c>
-      <c r="P186" s="66">
+      <c r="P186" s="64">
         <v>408</v>
       </c>
-      <c r="Q186" s="43">
+      <c r="Q186" s="41">
         <v>408</v>
       </c>
-      <c r="R186" s="28">
+      <c r="R186" s="26">
         <v>370</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A187" s="44" t="s">
+      <c r="S186" s="120">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B187" s="37">
+      <c r="B187" s="35">
         <v>339</v>
       </c>
-      <c r="C187" s="19">
+      <c r="C187" s="17">
         <v>365</v>
       </c>
-      <c r="D187" s="16">
+      <c r="D187" s="14">
         <v>624</v>
       </c>
-      <c r="E187" s="37">
+      <c r="E187" s="35">
         <v>624</v>
       </c>
-      <c r="F187" s="37">
+      <c r="F187" s="35">
         <v>669</v>
       </c>
-      <c r="G187" s="37">
+      <c r="G187" s="35">
         <v>613</v>
       </c>
-      <c r="H187" s="37">
+      <c r="H187" s="35">
         <v>563</v>
       </c>
-      <c r="I187" s="39">
+      <c r="I187" s="37">
         <v>478</v>
       </c>
-      <c r="J187" s="39">
+      <c r="J187" s="37">
         <v>509</v>
       </c>
-      <c r="K187" s="39">
+      <c r="K187" s="37">
         <v>509</v>
       </c>
-      <c r="L187" s="39">
+      <c r="L187" s="37">
         <v>490</v>
       </c>
-      <c r="M187" s="40">
+      <c r="M187" s="38">
         <v>534</v>
       </c>
-      <c r="N187" s="40">
+      <c r="N187" s="38">
         <v>494</v>
       </c>
-      <c r="O187" s="51">
+      <c r="O187" s="49">
         <v>489</v>
       </c>
-      <c r="P187" s="66">
+      <c r="P187" s="64">
         <v>452</v>
       </c>
-      <c r="Q187" s="43">
+      <c r="Q187" s="41">
         <v>518</v>
       </c>
-      <c r="R187" s="28">
+      <c r="R187" s="26">
         <v>527</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A188" s="44" t="s">
+      <c r="S187" s="120">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B188" s="37">
+      <c r="B188" s="35">
         <v>581</v>
       </c>
-      <c r="C188" s="19">
+      <c r="C188" s="17">
         <v>558</v>
       </c>
-      <c r="D188" s="16">
+      <c r="D188" s="14">
         <v>558</v>
       </c>
-      <c r="E188" s="37">
+      <c r="E188" s="35">
         <v>558</v>
       </c>
-      <c r="F188" s="37">
+      <c r="F188" s="35">
         <v>462</v>
       </c>
-      <c r="G188" s="37">
+      <c r="G188" s="35">
         <v>462</v>
       </c>
-      <c r="H188" s="37">
+      <c r="H188" s="35">
         <v>462</v>
       </c>
-      <c r="I188" s="39">
+      <c r="I188" s="37">
         <v>462</v>
       </c>
-      <c r="J188" s="39">
+      <c r="J188" s="37">
         <v>462</v>
       </c>
-      <c r="K188" s="39">
+      <c r="K188" s="37">
         <v>462</v>
       </c>
-      <c r="L188" s="39">
+      <c r="L188" s="37">
         <v>457</v>
       </c>
-      <c r="M188" s="45" t="s">
+      <c r="M188" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="N188" s="40">
+      <c r="N188" s="38">
         <v>457</v>
       </c>
-      <c r="O188" s="51">
+      <c r="O188" s="49">
         <v>457</v>
       </c>
-      <c r="P188" s="66">
+      <c r="P188" s="64">
         <v>457</v>
       </c>
-      <c r="Q188" s="43">
+      <c r="Q188" s="41">
         <v>457</v>
       </c>
-      <c r="R188" s="28">
+      <c r="R188" s="26">
         <v>457</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A189" s="44" t="s">
+      <c r="S188" s="120" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B189" s="37">
+      <c r="B189" s="35">
         <v>573</v>
       </c>
-      <c r="C189" s="19">
+      <c r="C189" s="17">
         <v>566</v>
       </c>
-      <c r="D189" s="16">
+      <c r="D189" s="14">
         <v>630</v>
       </c>
-      <c r="E189" s="37">
+      <c r="E189" s="35">
         <v>573</v>
       </c>
-      <c r="F189" s="37">
+      <c r="F189" s="35">
         <v>573</v>
       </c>
-      <c r="G189" s="37">
+      <c r="G189" s="35">
         <v>573</v>
       </c>
-      <c r="H189" s="37">
+      <c r="H189" s="35">
         <v>573</v>
       </c>
-      <c r="I189" s="39">
+      <c r="I189" s="37">
         <v>573</v>
       </c>
-      <c r="J189" s="39">
+      <c r="J189" s="37">
         <v>573</v>
       </c>
-      <c r="K189" s="39">
+      <c r="K189" s="37">
         <v>530</v>
       </c>
-      <c r="L189" s="39">
+      <c r="L189" s="37">
         <v>530</v>
       </c>
-      <c r="M189" s="40">
+      <c r="M189" s="38">
         <v>496</v>
       </c>
-      <c r="N189" s="40">
+      <c r="N189" s="38">
         <v>577</v>
       </c>
-      <c r="O189" s="51">
+      <c r="O189" s="49">
         <v>496</v>
       </c>
-      <c r="P189" s="66">
+      <c r="P189" s="64">
         <v>510</v>
       </c>
-      <c r="Q189" s="43">
+      <c r="Q189" s="41">
         <v>510</v>
       </c>
-      <c r="R189" s="28">
+      <c r="R189" s="26">
         <v>438</v>
       </c>
-    </row>
-[...2 lines deleted...]
-    <row r="192" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="S189" s="120">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="193" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="78" t="s">
+      <c r="A193" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="B193" s="78"/>
-[...13 lines deleted...]
-      <c r="P193" s="80"/>
+      <c r="B193" s="77"/>
+      <c r="C193" s="77"/>
+      <c r="D193" s="77"/>
+      <c r="E193" s="77"/>
+      <c r="F193" s="5"/>
+      <c r="G193" s="8"/>
+      <c r="H193" s="8"/>
+      <c r="I193" s="8"/>
+      <c r="J193" s="8"/>
+      <c r="K193" s="8"/>
+      <c r="L193" s="8"/>
+      <c r="M193" s="8"/>
+      <c r="N193" s="8"/>
+      <c r="O193" s="75"/>
+      <c r="P193" s="75"/>
     </row>
     <row r="194" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="79" t="s">
+      <c r="A194" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B194" s="79"/>
-[...3 lines deleted...]
-      <c r="F194" s="3"/>
+      <c r="B194" s="76"/>
+      <c r="C194" s="76"/>
+      <c r="D194" s="76"/>
+      <c r="E194" s="76"/>
+      <c r="F194" s="76"/>
     </row>
     <row r="195" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="67"/>
-      <c r="B195" s="13">
+      <c r="A195" s="65"/>
+      <c r="B195" s="11">
         <v>2021</v>
       </c>
-      <c r="C195" s="13">
+      <c r="C195" s="11">
         <v>2022</v>
       </c>
-      <c r="D195" s="14">
+      <c r="D195" s="12">
         <v>2023</v>
       </c>
-      <c r="E195" s="14">
+      <c r="E195" s="12">
         <v>2024</v>
       </c>
-      <c r="F195" s="7"/>
+      <c r="F195" s="121">
+        <v>2025</v>
+      </c>
     </row>
     <row r="196" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="35" t="s">
+      <c r="A196" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B196" s="31">
+      <c r="B196" s="29">
         <v>12416</v>
       </c>
-      <c r="C196" s="68">
+      <c r="C196" s="66">
         <v>2448</v>
       </c>
-      <c r="D196" s="43">
+      <c r="D196" s="41">
         <v>1309</v>
       </c>
-      <c r="E196" s="28">
+      <c r="E196" s="26">
         <v>903</v>
       </c>
-      <c r="F196" s="7"/>
+      <c r="F196" s="122">
+        <v>994</v>
+      </c>
     </row>
     <row r="197" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="12" t="s">
+      <c r="A197" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B197" s="31">
+      <c r="B197" s="29">
         <v>2276</v>
       </c>
-      <c r="C197" s="68">
+      <c r="C197" s="66">
         <v>544</v>
       </c>
-      <c r="D197" s="43">
+      <c r="D197" s="41">
         <v>716</v>
       </c>
-      <c r="E197" s="28">
+      <c r="E197" s="26">
         <v>705</v>
       </c>
+      <c r="F197" s="122">
+        <v>739</v>
+      </c>
     </row>
     <row r="198" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="12" t="s">
+      <c r="A198" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B198" s="31">
+      <c r="B198" s="29">
         <v>1188</v>
       </c>
-      <c r="C198" s="68">
+      <c r="C198" s="66">
         <v>17</v>
       </c>
-      <c r="D198" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E198" s="69" t="s">
+      <c r="D198" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E198" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F198" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="12" t="s">
+      <c r="A199" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B199" s="31">
+      <c r="B199" s="29">
         <v>1288</v>
       </c>
-      <c r="C199" s="68">
+      <c r="C199" s="66">
         <v>49</v>
       </c>
-      <c r="D199" s="43">
+      <c r="D199" s="41">
         <v>34</v>
       </c>
-      <c r="E199" s="69" t="s">
+      <c r="E199" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F199" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="12" t="s">
+      <c r="A200" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B200" s="70"/>
-[...2 lines deleted...]
-      <c r="E200" s="43"/>
+      <c r="B200" s="68"/>
+      <c r="C200" s="66"/>
+      <c r="D200" s="41"/>
+      <c r="E200" s="41"/>
+      <c r="F200" s="123"/>
     </row>
     <row r="201" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="44" t="s">
+      <c r="A201" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B201" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C201" s="68">
+      <c r="B201" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="66">
         <v>56</v>
       </c>
-      <c r="D201" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E201" s="69" t="s">
+      <c r="D201" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E201" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F201" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="44" t="s">
+      <c r="A202" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B202" s="31">
+      <c r="B202" s="29">
         <v>1018</v>
       </c>
-      <c r="C202" s="68">
+      <c r="C202" s="66">
         <v>58</v>
       </c>
-      <c r="D202" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E202" s="69" t="s">
+      <c r="D202" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E202" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F202" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="44" t="s">
+      <c r="A203" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B203" s="31">
+      <c r="B203" s="29">
         <v>491</v>
       </c>
-      <c r="C203" s="68">
+      <c r="C203" s="66">
         <v>316</v>
       </c>
-      <c r="D203" s="43">
+      <c r="D203" s="41">
         <v>454</v>
       </c>
-      <c r="E203" s="28">
+      <c r="E203" s="26">
         <v>45</v>
       </c>
+      <c r="F203" s="122">
+        <v>197</v>
+      </c>
     </row>
     <row r="204" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="44" t="s">
+      <c r="A204" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B204" s="31">
+      <c r="B204" s="29">
         <v>809</v>
       </c>
-      <c r="C204" s="72" t="s">
+      <c r="C204" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="D204" s="43">
+      <c r="D204" s="41">
         <v>100</v>
       </c>
-      <c r="E204" s="28">
+      <c r="E204" s="26">
         <v>150</v>
       </c>
+      <c r="F204" s="122">
+        <v>55</v>
+      </c>
     </row>
     <row r="205" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="44" t="s">
+      <c r="A205" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B205" s="31">
+      <c r="B205" s="29">
         <v>1396</v>
       </c>
-      <c r="C205" s="68">
+      <c r="C205" s="66">
         <v>446</v>
       </c>
-      <c r="D205" s="43">
+      <c r="D205" s="41">
         <v>5</v>
       </c>
-      <c r="E205" s="28">
+      <c r="E205" s="26">
         <v>3</v>
       </c>
+      <c r="F205" s="122">
+        <v>3</v>
+      </c>
     </row>
     <row r="206" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="44" t="s">
+      <c r="A206" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B206" s="73" t="s">
+      <c r="B206" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="C206" s="72" t="s">
-[...5 lines deleted...]
-      <c r="E206" s="69" t="s">
+      <c r="C206" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D206" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E206" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F206" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="44" t="s">
+      <c r="A207" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B207" s="31">
+      <c r="B207" s="29">
         <v>1069</v>
       </c>
-      <c r="C207" s="68">
+      <c r="C207" s="66">
         <v>207</v>
       </c>
-      <c r="D207" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E207" s="69" t="s">
+      <c r="D207" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E207" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F207" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="44" t="s">
+      <c r="A208" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B208" s="31">
+      <c r="B208" s="29">
         <v>1126</v>
       </c>
-      <c r="C208" s="68">
+      <c r="C208" s="66">
         <v>263</v>
       </c>
-      <c r="D208" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="69" t="s">
+      <c r="D208" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E208" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F208" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="44" t="s">
+      <c r="A209" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B209" s="31">
+      <c r="B209" s="29">
         <v>1220</v>
       </c>
-      <c r="C209" s="68">
+      <c r="C209" s="66">
         <v>145</v>
       </c>
-      <c r="D209" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E209" s="69" t="s">
+      <c r="D209" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E209" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F209" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="44" t="s">
+      <c r="A210" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B210" s="31">
+      <c r="B210" s="29">
         <v>512</v>
       </c>
-      <c r="C210" s="68">
+      <c r="C210" s="66">
         <v>100</v>
       </c>
-      <c r="D210" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E210" s="69" t="s">
+      <c r="D210" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E210" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F210" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="212" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="78" t="s">
+      <c r="A212" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="B212" s="78"/>
-[...13 lines deleted...]
-      <c r="P212" s="80"/>
+      <c r="B212" s="77"/>
+      <c r="C212" s="77"/>
+      <c r="D212" s="77"/>
+      <c r="E212" s="77"/>
+      <c r="F212" s="8"/>
+      <c r="G212" s="8"/>
+      <c r="H212" s="8"/>
+      <c r="I212" s="8"/>
+      <c r="J212" s="8"/>
+      <c r="K212" s="8"/>
+      <c r="L212" s="8"/>
+      <c r="M212" s="8"/>
+      <c r="N212" s="8"/>
+      <c r="O212" s="75"/>
+      <c r="P212" s="75"/>
     </row>
     <row r="213" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="79" t="s">
+      <c r="A213" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B213" s="79"/>
-[...2 lines deleted...]
-      <c r="E213" s="79"/>
+      <c r="B213" s="76"/>
+      <c r="C213" s="76"/>
+      <c r="D213" s="76"/>
+      <c r="E213" s="76"/>
+      <c r="F213" s="76"/>
     </row>
     <row r="214" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="67"/>
-      <c r="B214" s="13">
+      <c r="A214" s="65"/>
+      <c r="B214" s="11">
         <v>2021</v>
       </c>
-      <c r="C214" s="13">
+      <c r="C214" s="11">
         <v>2022</v>
       </c>
-      <c r="D214" s="14">
+      <c r="D214" s="12">
         <v>2023</v>
       </c>
-      <c r="E214" s="14">
+      <c r="E214" s="12">
         <v>2024</v>
       </c>
+      <c r="F214" s="125">
+        <v>2025</v>
+      </c>
     </row>
     <row r="215" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="35" t="s">
+      <c r="A215" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B215" s="31">
+      <c r="B215" s="29">
         <v>1993242</v>
       </c>
-      <c r="C215" s="74">
+      <c r="C215" s="72">
         <v>415548</v>
       </c>
-      <c r="D215" s="43">
+      <c r="D215" s="41">
         <v>308714</v>
       </c>
-      <c r="E215" s="28">
+      <c r="E215" s="26">
         <v>256253</v>
       </c>
+      <c r="F215" s="126">
+        <v>104522</v>
+      </c>
     </row>
     <row r="216" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="12" t="s">
+      <c r="A216" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B216" s="31">
+      <c r="B216" s="29">
         <v>434103</v>
       </c>
-      <c r="C216" s="74">
+      <c r="C216" s="72">
         <v>130627</v>
       </c>
-      <c r="D216" s="43">
+      <c r="D216" s="41">
         <v>219348</v>
       </c>
-      <c r="E216" s="28">
+      <c r="E216" s="26">
         <v>225676</v>
       </c>
+      <c r="F216" s="126">
+        <v>39760</v>
+      </c>
     </row>
     <row r="217" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="12" t="s">
+      <c r="A217" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B217" s="31">
+      <c r="B217" s="29">
         <v>252615</v>
       </c>
-      <c r="C217" s="74">
+      <c r="C217" s="72">
         <v>1895</v>
       </c>
-      <c r="D217" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E217" s="69" t="s">
+      <c r="D217" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E217" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F217" s="130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A218" s="12" t="s">
+      <c r="A218" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B218" s="31">
+      <c r="B218" s="29">
         <v>406827</v>
       </c>
-      <c r="C218" s="74">
+      <c r="C218" s="72">
         <v>33297</v>
       </c>
-      <c r="D218" s="43">
+      <c r="D218" s="41">
         <v>18440</v>
       </c>
-      <c r="E218" s="69" t="s">
+      <c r="E218" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F218" s="130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="12" t="s">
+      <c r="A219" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="B219" s="70"/>
-[...2 lines deleted...]
-      <c r="E219" s="43"/>
+      <c r="B219" s="68"/>
+      <c r="C219" s="72"/>
+      <c r="D219" s="41"/>
+      <c r="E219" s="41"/>
+      <c r="F219" s="127"/>
     </row>
     <row r="220" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="44" t="s">
+      <c r="A220" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B220" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C220" s="74">
+      <c r="B220" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="72">
         <v>12380</v>
       </c>
-      <c r="D220" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E220" s="69" t="s">
+      <c r="D220" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E220" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F220" s="130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="44" t="s">
+      <c r="A221" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B221" s="31">
+      <c r="B221" s="29">
         <v>139676</v>
       </c>
-      <c r="C221" s="74">
+      <c r="C221" s="72">
         <v>12117</v>
       </c>
-      <c r="D221" s="69" t="s">
-[...2 lines deleted...]
-      <c r="E221" s="69" t="s">
+      <c r="D221" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E221" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F221" s="130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="44" t="s">
+      <c r="A222" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B222" s="31">
+      <c r="B222" s="29">
         <v>18600</v>
       </c>
-      <c r="C222" s="74">
+      <c r="C222" s="72">
         <v>39438</v>
       </c>
-      <c r="D222" s="43">
+      <c r="D222" s="41">
         <v>34869</v>
       </c>
-      <c r="E222" s="28">
+      <c r="E222" s="26">
         <v>8362</v>
       </c>
+      <c r="F222" s="126">
+        <v>24832</v>
+      </c>
     </row>
     <row r="223" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="44" t="s">
+      <c r="A223" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B223" s="31">
+      <c r="B223" s="29">
         <v>78891</v>
       </c>
-      <c r="C223" s="75" t="s">
+      <c r="C223" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="D223" s="43">
+      <c r="D223" s="41">
         <v>24550</v>
       </c>
-      <c r="E223" s="28">
+      <c r="E223" s="26">
         <v>8260</v>
       </c>
+      <c r="F223" s="126">
+        <v>6866</v>
+      </c>
     </row>
     <row r="224" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="44" t="s">
+      <c r="A224" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B224" s="31">
+      <c r="B224" s="29">
         <v>141297</v>
       </c>
-      <c r="C224" s="74">
+      <c r="C224" s="72">
         <v>76850</v>
       </c>
-      <c r="D224" s="43">
+      <c r="D224" s="41">
         <v>11507</v>
       </c>
-      <c r="E224" s="28">
+      <c r="E224" s="26">
         <v>13955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A225" s="44" t="s">
+      <c r="F224" s="126">
+        <v>33064</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B225" s="73" t="s">
+      <c r="B225" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="C225" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A226" s="44" t="s">
+      <c r="C225" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="D225" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E225" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F225" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="B226" s="31">
+      <c r="B226" s="29">
         <v>142341</v>
       </c>
-      <c r="C226" s="74">
+      <c r="C226" s="72">
         <v>31797</v>
       </c>
-      <c r="D226" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A227" s="44" t="s">
+      <c r="D226" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E226" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F226" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B227" s="31">
+      <c r="B227" s="29">
         <v>158095</v>
       </c>
-      <c r="C227" s="74">
+      <c r="C227" s="72">
         <v>22075</v>
       </c>
-      <c r="D227" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A228" s="44" t="s">
+      <c r="D227" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E227" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F227" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B228" s="31">
+      <c r="B228" s="29">
         <v>182091</v>
       </c>
-      <c r="C228" s="74">
+      <c r="C228" s="72">
         <v>22017</v>
       </c>
-      <c r="D228" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A229" s="44" t="s">
+      <c r="D228" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E228" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F228" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B229" s="31">
+      <c r="B229" s="29">
         <v>30706</v>
       </c>
-      <c r="C229" s="74">
+      <c r="C229" s="72">
         <v>7113</v>
       </c>
-      <c r="D229" s="69" t="s">
-[...8 lines deleted...]
-      <c r="A231" s="76" t="s">
+      <c r="D229" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E229" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F229" s="130" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A231" s="74" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A232" s="76" t="s">
+    <row r="232" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A232" s="74" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A233" s="76" t="s">
+    <row r="233" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A233" s="74" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A234" s="76" t="s">
+    <row r="234" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A234" s="74" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="26">
-[...12 lines deleted...]
-    <mergeCell ref="A154:R154"/>
+  <mergeCells count="25">
+    <mergeCell ref="A194:F194"/>
+    <mergeCell ref="A173:S173"/>
+    <mergeCell ref="A154:S154"/>
+    <mergeCell ref="A135:S135"/>
+    <mergeCell ref="A116:S116"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A20:R20"/>
+    <mergeCell ref="A39:R39"/>
+    <mergeCell ref="A58:R58"/>
+    <mergeCell ref="A77:R77"/>
+    <mergeCell ref="B59:S59"/>
+    <mergeCell ref="B40:S40"/>
+    <mergeCell ref="B21:S21"/>
+    <mergeCell ref="B2:Z2"/>
     <mergeCell ref="O212:P212"/>
     <mergeCell ref="A212:E212"/>
     <mergeCell ref="A96:R96"/>
     <mergeCell ref="A115:R115"/>
     <mergeCell ref="A134:R134"/>
     <mergeCell ref="A153:R153"/>
     <mergeCell ref="A172:R172"/>
     <mergeCell ref="A193:E193"/>
-    <mergeCell ref="A1:Y1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A77:R77"/>
+    <mergeCell ref="A213:F213"/>
+    <mergeCell ref="O193:P193"/>
+    <mergeCell ref="A97:S97"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -13025,85 +13831,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CE2F46-3FAA-4E3B-A077-F8C83899B20F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3002D171-4706-41D4-B5E5-2F37F31A46B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7EBBCD0-1FC7-4981-B8CB-63C8CE4302F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3002D171-4706-41D4-B5E5-2F37F31A46B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CE2F46-3FAA-4E3B-A077-F8C83899B20F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>