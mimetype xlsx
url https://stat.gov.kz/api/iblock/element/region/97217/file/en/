--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">Лист1!$A$38</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="849" uniqueCount="105">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>Number of computers, units</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of computers</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve"> Libraries activity</t>
   </si>
   <si>
     <t>Number of libraries, units</t>
   </si>
   <si>
@@ -334,50 +334,53 @@
     <t>30082.8</t>
   </si>
   <si>
     <t xml:space="preserve">  30 063.6</t>
   </si>
   <si>
     <t xml:space="preserve">  30 250.1</t>
   </si>
   <si>
     <t xml:space="preserve">  30 247.2</t>
   </si>
   <si>
     <t>Bayanaul</t>
   </si>
   <si>
     <t>Terenkol</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1666,99 +1669,87 @@
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1898,50 +1889,69 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="10" xfId="627" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="10" xfId="427" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="10" xfId="428" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="10" xfId="99" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="443" applyFont="1"/>
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="10" xfId="627" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="627" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="740">
     <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="448"/>
     <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="46"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="47"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="449"/>
     <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="48"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="49"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="450"/>
     <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="50"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="51"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="451"/>
     <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="52"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="53"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="452"/>
     <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="54"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="55"/>
@@ -2949,11771 +2959,12655 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y361"/>
+  <dimension ref="A1:Z361"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="A36" sqref="A36:S36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="11" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="15" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="10" style="9" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="17"/>
-[...26 lines deleted...]
-      <c r="B3" s="22">
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+      <c r="N1" s="86"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+      <c r="Q1" s="86"/>
+      <c r="R1" s="86"/>
+      <c r="S1" s="86"/>
+      <c r="T1" s="86"/>
+      <c r="U1" s="86"/>
+      <c r="V1" s="86"/>
+      <c r="W1" s="86"/>
+      <c r="X1" s="86"/>
+      <c r="Y1" s="86"/>
+    </row>
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="17"/>
+      <c r="B3" s="18">
         <v>2001</v>
       </c>
-      <c r="C3" s="22">
+      <c r="C3" s="18">
         <v>2002</v>
       </c>
-      <c r="D3" s="22">
+      <c r="D3" s="18">
         <v>2003</v>
       </c>
-      <c r="E3" s="22">
+      <c r="E3" s="18">
         <v>2004</v>
       </c>
-      <c r="F3" s="22">
+      <c r="F3" s="18">
         <v>2005</v>
       </c>
-      <c r="G3" s="22">
+      <c r="G3" s="18">
         <v>2006</v>
       </c>
-      <c r="H3" s="22">
+      <c r="H3" s="18">
         <v>2007</v>
       </c>
-      <c r="I3" s="22">
+      <c r="I3" s="18">
         <v>2008</v>
       </c>
-      <c r="J3" s="22">
+      <c r="J3" s="18">
         <v>2009</v>
       </c>
-      <c r="K3" s="22">
+      <c r="K3" s="18">
         <v>2010</v>
       </c>
-      <c r="L3" s="22">
+      <c r="L3" s="18">
         <v>2011</v>
       </c>
-      <c r="M3" s="22">
+      <c r="M3" s="18">
         <v>2012</v>
       </c>
-      <c r="N3" s="22">
+      <c r="N3" s="18">
         <v>2013</v>
       </c>
-      <c r="O3" s="22">
+      <c r="O3" s="18">
         <v>2014</v>
       </c>
-      <c r="P3" s="22">
+      <c r="P3" s="18">
         <v>2015</v>
       </c>
-      <c r="Q3" s="22">
+      <c r="Q3" s="18">
         <v>2016</v>
       </c>
-      <c r="R3" s="22">
+      <c r="R3" s="18">
         <v>2017</v>
       </c>
-      <c r="S3" s="23">
+      <c r="S3" s="19">
         <v>2018</v>
       </c>
-      <c r="T3" s="23">
+      <c r="T3" s="19">
         <v>2019</v>
       </c>
-      <c r="U3" s="23">
+      <c r="U3" s="19">
         <v>2020</v>
       </c>
-      <c r="V3" s="23">
+      <c r="V3" s="19">
         <v>2021</v>
       </c>
-      <c r="W3" s="23">
+      <c r="W3" s="19">
         <v>2022</v>
       </c>
-      <c r="X3" s="24">
+      <c r="X3" s="20">
         <v>2023</v>
       </c>
-      <c r="Y3" s="24">
+      <c r="Y3" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="25" t="s">
+      <c r="Z3" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="22">
         <v>171</v>
       </c>
-      <c r="C4" s="26">
+      <c r="C4" s="22">
         <v>186</v>
       </c>
-      <c r="D4" s="26">
+      <c r="D4" s="22">
         <v>192</v>
       </c>
-      <c r="E4" s="26">
+      <c r="E4" s="22">
         <v>216</v>
       </c>
-      <c r="F4" s="26">
+      <c r="F4" s="22">
         <v>241</v>
       </c>
-      <c r="G4" s="26">
+      <c r="G4" s="22">
         <v>251</v>
       </c>
-      <c r="H4" s="26">
+      <c r="H4" s="22">
         <v>255</v>
       </c>
-      <c r="I4" s="26">
+      <c r="I4" s="22">
         <v>266</v>
       </c>
-      <c r="J4" s="27">
+      <c r="J4" s="23">
         <v>270</v>
       </c>
-      <c r="K4" s="26">
+      <c r="K4" s="22">
         <v>275</v>
       </c>
-      <c r="L4" s="26">
+      <c r="L4" s="22">
         <v>276</v>
       </c>
-      <c r="M4" s="26">
+      <c r="M4" s="22">
         <v>278</v>
       </c>
-      <c r="N4" s="26">
+      <c r="N4" s="22">
         <v>281</v>
       </c>
-      <c r="O4" s="26">
+      <c r="O4" s="22">
         <v>284</v>
       </c>
-      <c r="P4" s="26">
+      <c r="P4" s="22">
         <v>282</v>
       </c>
-      <c r="Q4" s="26">
+      <c r="Q4" s="22">
         <v>280</v>
       </c>
-      <c r="R4" s="28">
+      <c r="R4" s="24">
         <v>279</v>
       </c>
-      <c r="S4" s="26">
+      <c r="S4" s="22">
         <v>250</v>
       </c>
-      <c r="T4" s="28">
+      <c r="T4" s="24">
         <v>232</v>
       </c>
-      <c r="U4" s="28">
+      <c r="U4" s="24">
         <v>230</v>
       </c>
-      <c r="V4" s="28">
+      <c r="V4" s="24">
         <v>228</v>
       </c>
-      <c r="W4" s="28">
+      <c r="W4" s="24">
         <v>228</v>
       </c>
-      <c r="X4" s="21">
+      <c r="X4" s="17">
         <v>229</v>
       </c>
-      <c r="Y4" s="21">
+      <c r="Y4" s="17">
         <v>226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="25" t="s">
+      <c r="Z4" s="17">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="29" t="s">
-[...56 lines deleted...]
-      <c r="U5" s="30">
+      <c r="B5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="M5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="N5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="O5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="P5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="R5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="S5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="T5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="U5" s="26">
         <v>232</v>
       </c>
-      <c r="V5" s="31">
+      <c r="V5" s="27">
         <v>230</v>
       </c>
-      <c r="W5" s="32">
+      <c r="W5" s="28">
         <v>230</v>
       </c>
-      <c r="X5" s="33">
+      <c r="X5" s="29">
         <v>231</v>
       </c>
-      <c r="Y5" s="33">
+      <c r="Y5" s="29">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="34" t="s">
+      <c r="Z5" s="17">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="35" t="s">
-[...59 lines deleted...]
-      <c r="V6" s="36">
+      <c r="B6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="32">
         <v>174</v>
       </c>
-      <c r="W6" s="36">
+      <c r="W6" s="32">
         <v>178</v>
       </c>
-      <c r="X6" s="21">
+      <c r="X6" s="17">
         <v>170</v>
       </c>
-      <c r="Y6" s="21">
+      <c r="Y6" s="17">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="Z6" s="17">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="35" t="s">
-[...20 lines deleted...]
-      <c r="I7" s="37" t="s">
+      <c r="B7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="33" t="s">
         <v>84</v>
       </c>
-      <c r="J7" s="38" t="s">
+      <c r="J7" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="K7" s="38" t="s">
+      <c r="K7" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="L7" s="38" t="s">
+      <c r="L7" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="M7" s="38" t="s">
+      <c r="M7" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="N7" s="38" t="s">
+      <c r="N7" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="O7" s="38" t="s">
+      <c r="O7" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="P7" s="38" t="s">
+      <c r="P7" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="Q7" s="38" t="s">
+      <c r="Q7" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="R7" s="38" t="s">
+      <c r="R7" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="S7" s="38" t="s">
+      <c r="S7" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="T7" s="38" t="s">
+      <c r="T7" s="34" t="s">
         <v>95</v>
       </c>
-      <c r="U7" s="39" t="s">
+      <c r="U7" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="V7" s="39" t="s">
+      <c r="V7" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="W7" s="39" t="s">
+      <c r="W7" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="X7" s="40">
+      <c r="X7" s="36">
         <v>30484.3</v>
       </c>
-      <c r="Y7" s="41">
+      <c r="Y7" s="37">
         <v>30397.599999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="25" t="s">
+      <c r="Z7" s="83">
+        <v>30530.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="42" t="s">
-[...26 lines deleted...]
-      <c r="K8" s="26">
+      <c r="B8" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="22">
         <v>102</v>
       </c>
-      <c r="L8" s="26">
+      <c r="L8" s="22">
         <v>119</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M8" s="22">
         <v>133</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="22">
         <v>134</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O8" s="22">
         <v>134</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P8" s="22">
         <v>131</v>
       </c>
-      <c r="Q8" s="26">
+      <c r="Q8" s="22">
         <v>128</v>
       </c>
-      <c r="R8" s="26">
+      <c r="R8" s="22">
         <v>136</v>
       </c>
-      <c r="S8" s="36">
+      <c r="S8" s="32">
         <v>122</v>
       </c>
-      <c r="T8" s="36">
+      <c r="T8" s="32">
         <v>119</v>
       </c>
-      <c r="U8" s="36">
+      <c r="U8" s="32">
         <v>110</v>
       </c>
-      <c r="V8" s="36">
+      <c r="V8" s="32">
         <v>101</v>
       </c>
-      <c r="W8" s="36">
+      <c r="W8" s="32">
         <v>101</v>
       </c>
-      <c r="X8" s="21">
+      <c r="X8" s="17">
         <v>101</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y8" s="17">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="Z8" s="17">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="35" t="s">
-[...26 lines deleted...]
-      <c r="K9" s="26">
+      <c r="B9" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="22">
         <v>88</v>
       </c>
-      <c r="L9" s="26">
+      <c r="L9" s="22">
         <v>88</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M9" s="22">
         <v>90</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="22">
         <v>89</v>
       </c>
-      <c r="O9" s="26">
+      <c r="O9" s="22">
         <v>84</v>
       </c>
-      <c r="P9" s="26">
+      <c r="P9" s="22">
         <v>92</v>
       </c>
-      <c r="Q9" s="26">
+      <c r="Q9" s="22">
         <v>88</v>
       </c>
-      <c r="R9" s="44">
+      <c r="R9" s="40">
         <v>70</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="32">
         <v>78</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="32">
         <v>79</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="32">
         <v>80</v>
       </c>
-      <c r="V9" s="45">
+      <c r="V9" s="41">
         <v>77</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="41">
         <v>64</v>
       </c>
-      <c r="X9" s="21">
+      <c r="X9" s="17">
         <v>47</v>
       </c>
-      <c r="Y9" s="44" t="s">
+      <c r="Y9" s="40" t="s">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="Z9" s="40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="22">
         <v>2774</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="22">
         <v>2610</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="22">
         <v>2809</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="22">
         <v>2871</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="42">
         <v>3017</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="22">
         <v>2984</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="22">
         <v>2993</v>
       </c>
-      <c r="I10" s="46">
+      <c r="I10" s="42">
         <v>3114</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="23">
         <v>3234</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K10" s="22">
         <v>3296</v>
       </c>
-      <c r="L10" s="26">
+      <c r="L10" s="22">
         <v>3374</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="22">
         <v>3378</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="22">
         <v>3486</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="22">
         <v>3516</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="22">
         <v>3531</v>
       </c>
-      <c r="Q10" s="26">
+      <c r="Q10" s="22">
         <v>3511</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="24">
         <v>3345</v>
       </c>
-      <c r="S10" s="44">
+      <c r="S10" s="40">
         <v>3048</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="40">
         <v>2934</v>
       </c>
-      <c r="U10" s="44">
+      <c r="U10" s="40">
         <v>3002</v>
       </c>
-      <c r="V10" s="36">
+      <c r="V10" s="32">
         <v>3012</v>
       </c>
-      <c r="W10" s="36">
+      <c r="W10" s="32">
         <v>3056</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="24">
         <v>3062</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="24">
         <v>3047</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="Z10" s="24">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="22">
         <v>176964</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="22">
         <v>215379</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="22">
         <v>223617</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="22">
         <v>227534</v>
       </c>
-      <c r="F11" s="46">
+      <c r="F11" s="42">
         <v>234605</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="22">
         <v>242486</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="22">
         <v>242794</v>
       </c>
-      <c r="I11" s="46">
+      <c r="I11" s="42">
         <v>246301</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="23">
         <v>247534</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="22">
         <v>248723</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="22">
         <v>249875</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="22">
         <v>272923</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="22">
         <v>354879</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="22">
         <v>396654</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="22">
         <v>424825</v>
       </c>
-      <c r="Q11" s="26">
+      <c r="Q11" s="22">
         <v>421872</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="24">
         <v>431914</v>
       </c>
-      <c r="S11" s="36">
+      <c r="S11" s="32">
         <v>438022</v>
       </c>
-      <c r="T11" s="36">
+      <c r="T11" s="32">
         <v>437874</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="32">
         <v>436232</v>
       </c>
-      <c r="V11" s="36">
+      <c r="V11" s="32">
         <v>435554</v>
       </c>
-      <c r="W11" s="36">
+      <c r="W11" s="32">
         <v>450354</v>
       </c>
-      <c r="X11" s="33">
+      <c r="X11" s="29">
         <v>220481</v>
       </c>
       <c r="Y11" s="16">
         <v>241593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="Z11" s="76">
+        <v>324618</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="22">
         <v>62238</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="22">
         <v>72924</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="22">
         <v>75500</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="22">
         <v>78667</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="42">
         <v>82852</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="22">
         <v>80629</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H12" s="22">
         <v>79999</v>
       </c>
-      <c r="I12" s="46">
+      <c r="I12" s="42">
         <v>82019</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="23">
         <v>80143</v>
       </c>
-      <c r="K12" s="26">
+      <c r="K12" s="22">
         <v>78959</v>
       </c>
-      <c r="L12" s="26">
+      <c r="L12" s="22">
         <v>77604</v>
       </c>
-      <c r="M12" s="26">
+      <c r="M12" s="22">
         <v>77869</v>
       </c>
-      <c r="N12" s="26">
+      <c r="N12" s="22">
         <v>77060</v>
       </c>
-      <c r="O12" s="26">
+      <c r="O12" s="22">
         <v>81730</v>
       </c>
-      <c r="P12" s="26">
+      <c r="P12" s="22">
         <v>77130</v>
       </c>
-      <c r="Q12" s="26">
+      <c r="Q12" s="22">
         <v>79708</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="24">
         <v>80520</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="32">
         <v>78768</v>
       </c>
-      <c r="T12" s="36">
+      <c r="T12" s="32">
         <v>83253</v>
       </c>
-      <c r="U12" s="36">
+      <c r="U12" s="32">
         <v>76182</v>
       </c>
-      <c r="V12" s="36">
+      <c r="V12" s="32">
         <v>77298</v>
       </c>
-      <c r="W12" s="36">
+      <c r="W12" s="32">
         <v>86646</v>
       </c>
-      <c r="X12" s="33">
+      <c r="X12" s="29">
         <v>79761</v>
       </c>
       <c r="Y12" s="16">
         <v>86233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="Z12" s="76">
+        <v>89602</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="22">
         <v>1407113</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="22">
         <v>1878237</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="22">
         <v>1946603</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="22">
         <v>2010131</v>
       </c>
-      <c r="F13" s="46">
+      <c r="F13" s="42">
         <v>2069490</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="43">
         <v>2183818</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H13" s="22">
         <v>2216807</v>
       </c>
-      <c r="I13" s="46">
+      <c r="I13" s="42">
         <v>2281527</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J13" s="43">
         <v>2276203</v>
       </c>
-      <c r="K13" s="26">
+      <c r="K13" s="22">
         <v>2313879</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L13" s="22">
         <v>2314180</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M13" s="22">
         <v>2339629</v>
       </c>
-      <c r="N13" s="26">
+      <c r="N13" s="22">
         <v>2492703</v>
       </c>
-      <c r="O13" s="26">
+      <c r="O13" s="22">
         <v>2696704</v>
       </c>
-      <c r="P13" s="26">
+      <c r="P13" s="22">
         <v>2757517</v>
       </c>
-      <c r="Q13" s="26">
+      <c r="Q13" s="22">
         <v>2676400</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="24">
         <v>2690595</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="24">
         <v>2622538</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="24">
         <v>2508352</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="24">
         <v>1942465</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="24">
         <v>2197241</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="24">
         <v>2254393</v>
       </c>
-      <c r="X13" s="33">
+      <c r="X13" s="29">
         <v>2436653</v>
       </c>
       <c r="Y13" s="16">
         <v>2409400</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="Z13" s="76">
+        <v>2345655</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...41 lines deleted...]
-      <c r="P14" s="46">
+      <c r="B14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="42">
         <v>512183</v>
       </c>
-      <c r="Q14" s="46">
+      <c r="Q14" s="42">
         <v>428393</v>
       </c>
-      <c r="R14" s="48">
+      <c r="R14" s="44">
         <v>437260</v>
       </c>
-      <c r="S14" s="46">
+      <c r="S14" s="42">
         <v>443233</v>
       </c>
-      <c r="T14" s="30">
+      <c r="T14" s="26">
         <v>492345</v>
       </c>
-      <c r="U14" s="30">
+      <c r="U14" s="26">
         <v>1160570</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="45">
         <v>676441</v>
       </c>
-      <c r="W14" s="32">
+      <c r="W14" s="28">
         <v>641957</v>
       </c>
-      <c r="X14" s="33">
+      <c r="X14" s="29">
         <v>729683</v>
       </c>
       <c r="Y14" s="16">
         <v>492928</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="Z14" s="76">
+        <v>407209</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="29" t="s">
-[...11 lines deleted...]
-      <c r="F15" s="37" t="s">
+      <c r="B15" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="G15" s="50" t="s">
+      <c r="G15" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="H15" s="50" t="s">
+      <c r="H15" s="46" t="s">
         <v>76</v>
       </c>
-      <c r="I15" s="38" t="s">
+      <c r="I15" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="J15" s="50" t="s">
+      <c r="J15" s="46" t="s">
         <v>78</v>
       </c>
-      <c r="K15" s="50" t="s">
+      <c r="K15" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="L15" s="50" t="s">
+      <c r="L15" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="M15" s="50" t="s">
+      <c r="M15" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="N15" s="50" t="s">
+      <c r="N15" s="46" t="s">
         <v>82</v>
       </c>
-      <c r="O15" s="50" t="s">
+      <c r="O15" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="P15" s="51" t="s">
-[...31 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="P15" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="R15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="S15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="T15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="U15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="V15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="W15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="X15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y15" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z15" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="22">
         <v>4</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="22">
         <v>4</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="22">
         <v>5</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="22">
         <v>8</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="42">
         <v>16</v>
       </c>
-      <c r="G16" s="26">
-[...2 lines deleted...]
-      <c r="H16" s="26">
+      <c r="G16" s="22">
+        <v>18</v>
+      </c>
+      <c r="H16" s="22">
         <v>15</v>
       </c>
-      <c r="I16" s="46">
+      <c r="I16" s="42">
         <v>16</v>
       </c>
-      <c r="J16" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="26">
+      <c r="J16" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="22">
         <v>48</v>
       </c>
-      <c r="L16" s="26">
+      <c r="L16" s="22">
         <v>55</v>
       </c>
-      <c r="M16" s="26">
+      <c r="M16" s="22">
         <v>85</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="22">
         <v>114</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="22">
         <v>128</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="22">
         <v>134</v>
       </c>
-      <c r="Q16" s="26">
+      <c r="Q16" s="22">
         <v>141</v>
       </c>
-      <c r="R16" s="26">
+      <c r="R16" s="22">
         <v>133</v>
       </c>
-      <c r="S16" s="36">
+      <c r="S16" s="32">
         <v>126</v>
       </c>
-      <c r="T16" s="26">
+      <c r="T16" s="22">
         <v>114</v>
       </c>
-      <c r="U16" s="26">
+      <c r="U16" s="22">
         <v>194</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V16" s="22">
         <v>204</v>
       </c>
-      <c r="W16" s="26">
+      <c r="W16" s="22">
         <v>192</v>
       </c>
-      <c r="X16" s="33">
+      <c r="X16" s="29">
         <v>203</v>
       </c>
-      <c r="Y16" s="30">
+      <c r="Y16" s="26">
         <v>198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="25" t="s">
+      <c r="Z16" s="17">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="22">
         <v>29</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="22">
         <v>31</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="22">
         <v>52</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="22">
         <v>98</v>
       </c>
-      <c r="F17" s="46">
+      <c r="F17" s="42">
         <v>120</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="43">
         <v>162</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H17" s="22">
         <v>208</v>
       </c>
-      <c r="I17" s="46">
+      <c r="I17" s="42">
         <v>240</v>
       </c>
-      <c r="J17" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="26">
+      <c r="J17" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="22">
         <v>299</v>
       </c>
-      <c r="L17" s="26">
+      <c r="L17" s="22">
         <v>358</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M17" s="22">
         <v>395</v>
       </c>
-      <c r="N17" s="26">
+      <c r="N17" s="22">
         <v>482</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O17" s="22">
         <v>498</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P17" s="22">
         <v>516</v>
       </c>
-      <c r="Q17" s="26">
+      <c r="Q17" s="22">
         <v>520</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="24">
         <v>566</v>
       </c>
-      <c r="S17" s="36">
+      <c r="S17" s="32">
         <v>698</v>
       </c>
-      <c r="T17" s="26">
+      <c r="T17" s="22">
         <v>667</v>
       </c>
-      <c r="U17" s="26">
+      <c r="U17" s="22">
         <v>712</v>
       </c>
-      <c r="V17" s="26">
+      <c r="V17" s="22">
         <v>711</v>
       </c>
-      <c r="W17" s="26">
+      <c r="W17" s="22">
         <v>750</v>
       </c>
-      <c r="X17" s="33">
+      <c r="X17" s="29">
         <v>269</v>
       </c>
-      <c r="Y17" s="30">
+      <c r="Y17" s="26">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="Z17" s="17">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="22">
         <v>10</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="22">
         <v>10</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="22">
         <v>11</v>
       </c>
-      <c r="E18" s="26">
-[...2 lines deleted...]
-      <c r="F18" s="46">
+      <c r="E18" s="22">
+        <v>18</v>
+      </c>
+      <c r="F18" s="42">
         <v>21</v>
       </c>
-      <c r="G18" s="26">
+      <c r="G18" s="22">
         <v>41</v>
       </c>
-      <c r="H18" s="26">
+      <c r="H18" s="22">
         <v>51</v>
       </c>
-      <c r="I18" s="46">
+      <c r="I18" s="42">
         <v>53</v>
       </c>
-      <c r="J18" s="26" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="26">
+      <c r="J18" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="22">
         <v>62</v>
       </c>
-      <c r="L18" s="26">
+      <c r="L18" s="22">
         <v>88</v>
       </c>
-      <c r="M18" s="26">
+      <c r="M18" s="22">
         <v>111</v>
       </c>
-      <c r="N18" s="26">
+      <c r="N18" s="22">
         <v>137</v>
       </c>
-      <c r="O18" s="26">
+      <c r="O18" s="22">
         <v>198</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="22">
         <v>206</v>
       </c>
-      <c r="Q18" s="26">
+      <c r="Q18" s="22">
         <v>333</v>
       </c>
-      <c r="R18" s="26">
+      <c r="R18" s="22">
         <v>509</v>
       </c>
-      <c r="S18" s="26">
+      <c r="S18" s="22">
         <v>550</v>
       </c>
-      <c r="T18" s="26">
+      <c r="T18" s="22">
         <v>454</v>
       </c>
-      <c r="U18" s="26">
+      <c r="U18" s="22">
         <v>465</v>
       </c>
-      <c r="V18" s="26">
+      <c r="V18" s="22">
         <v>421</v>
       </c>
-      <c r="W18" s="26">
+      <c r="W18" s="22">
         <v>469</v>
       </c>
-      <c r="X18" s="44" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="25" t="s">
+      <c r="X18" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y18" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z18" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="22">
         <v>4170673</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="22">
         <v>4910947</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="22">
         <v>4965515</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="22">
         <v>5104597</v>
       </c>
-      <c r="F19" s="46">
+      <c r="F19" s="42">
         <v>5122606</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="43">
         <v>5254607</v>
       </c>
-      <c r="H19" s="26">
+      <c r="H19" s="22">
         <v>5252930</v>
       </c>
-      <c r="I19" s="46">
+      <c r="I19" s="42">
         <v>5290137</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="43">
         <v>5307850</v>
       </c>
-      <c r="K19" s="26">
+      <c r="K19" s="22">
         <v>5358239</v>
       </c>
-      <c r="L19" s="26">
+      <c r="L19" s="22">
         <v>5438438</v>
       </c>
-      <c r="M19" s="26">
+      <c r="M19" s="22">
         <v>5407727</v>
       </c>
-      <c r="N19" s="26">
+      <c r="N19" s="22">
         <v>5459744</v>
       </c>
-      <c r="O19" s="26">
+      <c r="O19" s="22">
         <v>5514979</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="22">
         <v>5529224</v>
       </c>
-      <c r="Q19" s="26">
+      <c r="Q19" s="22">
         <v>5526463</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="24">
         <v>5046362</v>
       </c>
-      <c r="S19" s="36">
+      <c r="S19" s="32">
         <v>4869312</v>
       </c>
-      <c r="T19" s="26">
+      <c r="T19" s="22">
         <v>4631073</v>
       </c>
-      <c r="U19" s="26">
+      <c r="U19" s="22">
         <v>4510728</v>
       </c>
-      <c r="V19" s="26">
+      <c r="V19" s="22">
         <v>4433934</v>
       </c>
-      <c r="W19" s="26">
+      <c r="W19" s="22">
         <v>4349390</v>
       </c>
-      <c r="X19" s="52">
+      <c r="X19" s="48">
         <v>4302351</v>
       </c>
       <c r="Y19" s="16">
         <v>4202539</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="25" t="s">
+      <c r="Z19" s="76">
+        <v>4174516</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="28"/>
-[...25 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="17"/>
+      <c r="Y20" s="17"/>
+      <c r="Z20" s="17"/>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="26" t="s">
-[...20 lines deleted...]
-      <c r="I21" s="46">
+      <c r="B21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="42">
         <v>3385606</v>
       </c>
-      <c r="J21" s="46">
+      <c r="J21" s="42">
         <v>3380861</v>
       </c>
-      <c r="K21" s="46">
+      <c r="K21" s="42">
         <v>3405308</v>
       </c>
-      <c r="L21" s="46">
+      <c r="L21" s="42">
         <v>3469532</v>
       </c>
-      <c r="M21" s="46">
+      <c r="M21" s="42">
         <v>3405819</v>
       </c>
-      <c r="N21" s="46">
+      <c r="N21" s="42">
         <v>3432271</v>
       </c>
-      <c r="O21" s="46">
+      <c r="O21" s="42">
         <v>3459606</v>
       </c>
-      <c r="P21" s="46">
+      <c r="P21" s="42">
         <v>3482568</v>
       </c>
-      <c r="Q21" s="46">
+      <c r="Q21" s="42">
         <v>3441850</v>
       </c>
-      <c r="R21" s="46">
+      <c r="R21" s="42">
         <v>3470352</v>
       </c>
-      <c r="S21" s="46">
+      <c r="S21" s="42">
         <v>3324984</v>
       </c>
-      <c r="T21" s="30">
+      <c r="T21" s="26">
         <v>3093492</v>
       </c>
-      <c r="U21" s="30">
+      <c r="U21" s="26">
         <v>3008943</v>
       </c>
-      <c r="V21" s="53">
+      <c r="V21" s="49">
         <v>2952308</v>
       </c>
-      <c r="W21" s="32">
+      <c r="W21" s="28">
         <v>2872535</v>
       </c>
-      <c r="X21" s="33">
+      <c r="X21" s="29">
         <v>2826596</v>
       </c>
       <c r="Y21" s="16">
         <v>2721523</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="25" t="s">
+      <c r="Z21" s="76">
+        <v>2709148</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="26" t="s">
-[...20 lines deleted...]
-      <c r="I22" s="46">
+      <c r="B22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="42">
         <v>24760</v>
       </c>
-      <c r="J22" s="46">
+      <c r="J22" s="42">
         <v>27065</v>
       </c>
-      <c r="K22" s="46">
+      <c r="K22" s="42">
         <v>30277</v>
       </c>
-      <c r="L22" s="46">
+      <c r="L22" s="42">
         <v>33706</v>
       </c>
-      <c r="M22" s="46">
+      <c r="M22" s="42">
         <v>38621</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="42">
         <v>40947</v>
       </c>
-      <c r="O22" s="46">
+      <c r="O22" s="42">
         <v>43109</v>
       </c>
-      <c r="P22" s="46">
+      <c r="P22" s="42">
         <v>45227</v>
       </c>
-      <c r="Q22" s="46">
+      <c r="Q22" s="42">
         <v>48205</v>
       </c>
-      <c r="R22" s="46">
+      <c r="R22" s="42">
         <v>46182</v>
       </c>
-      <c r="S22" s="46">
+      <c r="S22" s="42">
         <v>52312</v>
       </c>
-      <c r="T22" s="30">
+      <c r="T22" s="26">
         <v>56619</v>
       </c>
-      <c r="U22" s="30">
+      <c r="U22" s="26">
         <v>58372</v>
       </c>
-      <c r="V22" s="53">
+      <c r="V22" s="49">
         <v>56406</v>
       </c>
-      <c r="W22" s="32">
+      <c r="W22" s="28">
         <v>56434</v>
       </c>
-      <c r="X22" s="33">
+      <c r="X22" s="29">
         <v>57067</v>
       </c>
       <c r="Y22" s="16">
         <v>57128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="Z22" s="76">
+        <v>57246</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="26" t="s">
-[...20 lines deleted...]
-      <c r="I23" s="46">
+      <c r="B23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="42">
         <v>6886</v>
       </c>
-      <c r="J23" s="46">
+      <c r="J23" s="42">
         <v>6943</v>
       </c>
-      <c r="K23" s="46">
+      <c r="K23" s="42">
         <v>6911</v>
       </c>
-      <c r="L23" s="46">
+      <c r="L23" s="42">
         <v>6799</v>
       </c>
-      <c r="M23" s="46">
+      <c r="M23" s="42">
         <v>5936</v>
       </c>
-      <c r="N23" s="46">
+      <c r="N23" s="42">
         <v>4433</v>
       </c>
-      <c r="O23" s="46">
+      <c r="O23" s="42">
         <v>4277</v>
       </c>
-      <c r="P23" s="26" t="s">
-[...27 lines deleted...]
-      <c r="A24" s="25" t="s">
+      <c r="P23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X23" s="17"/>
+      <c r="Y23" s="17"/>
+      <c r="Z23" s="17"/>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="26" t="s">
-[...41 lines deleted...]
-      <c r="P24" s="46">
+      <c r="B24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="42">
         <v>4362</v>
       </c>
-      <c r="Q24" s="46">
+      <c r="Q24" s="42">
         <v>35597</v>
       </c>
-      <c r="R24" s="54" t="s">
+      <c r="R24" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="S24" s="54" t="s">
+      <c r="S24" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="T24" s="30">
+      <c r="T24" s="26">
         <v>35464</v>
       </c>
-      <c r="U24" s="30">
+      <c r="U24" s="26">
         <v>35429</v>
       </c>
-      <c r="V24" s="53">
+      <c r="V24" s="49">
         <v>35430</v>
       </c>
-      <c r="W24" s="32">
+      <c r="W24" s="28">
         <v>35538</v>
       </c>
-      <c r="X24" s="33">
+      <c r="X24" s="29">
         <v>35524</v>
       </c>
       <c r="Y24" s="16">
         <v>35498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="25" t="s">
+      <c r="Z24" s="76">
+        <v>35495</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="26" t="s">
-[...20 lines deleted...]
-      <c r="I25" s="46">
+      <c r="B25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="42">
         <v>22473</v>
       </c>
-      <c r="J25" s="46">
+      <c r="J25" s="42">
         <v>24895</v>
       </c>
-      <c r="K25" s="46">
+      <c r="K25" s="42">
         <v>26865</v>
       </c>
-      <c r="L25" s="46">
+      <c r="L25" s="42">
         <v>27855</v>
       </c>
-      <c r="M25" s="46">
+      <c r="M25" s="42">
         <v>30098</v>
       </c>
-      <c r="N25" s="46">
+      <c r="N25" s="42">
         <v>33505</v>
       </c>
-      <c r="O25" s="46">
+      <c r="O25" s="42">
         <v>36338</v>
       </c>
-      <c r="P25" s="46">
+      <c r="P25" s="42">
         <v>34428</v>
       </c>
-      <c r="Q25" s="46">
+      <c r="Q25" s="42">
         <v>34868</v>
       </c>
-      <c r="R25" s="46">
+      <c r="R25" s="42">
         <v>34984</v>
       </c>
-      <c r="S25" s="54" t="s">
+      <c r="S25" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="T25" s="30">
+      <c r="T25" s="26">
         <v>29501</v>
       </c>
-      <c r="U25" s="30">
+      <c r="U25" s="26">
         <v>28322</v>
       </c>
-      <c r="V25" s="53">
+      <c r="V25" s="49">
         <v>26879</v>
       </c>
-      <c r="W25" s="32">
+      <c r="W25" s="28">
         <v>27237</v>
       </c>
-      <c r="X25" s="33">
+      <c r="X25" s="29">
         <v>26234</v>
       </c>
       <c r="Y25" s="16">
         <v>27808</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="25" t="s">
+      <c r="Z25" s="76">
+        <v>26704</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="26" t="s">
-[...20 lines deleted...]
-      <c r="I26" s="46">
+      <c r="B26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="42">
         <v>195285</v>
       </c>
-      <c r="J26" s="46">
+      <c r="J26" s="42">
         <v>222619</v>
       </c>
-      <c r="K26" s="46">
+      <c r="K26" s="42">
         <v>244573</v>
       </c>
-      <c r="L26" s="46">
+      <c r="L26" s="42">
         <v>259305</v>
       </c>
-      <c r="M26" s="46">
+      <c r="M26" s="42">
         <v>285933</v>
       </c>
-      <c r="N26" s="46">
+      <c r="N26" s="42">
         <v>307600</v>
       </c>
-      <c r="O26" s="46">
+      <c r="O26" s="42">
         <v>330661</v>
       </c>
-      <c r="P26" s="46">
+      <c r="P26" s="42">
         <v>321897</v>
       </c>
-      <c r="Q26" s="46">
+      <c r="Q26" s="42">
         <v>325754</v>
       </c>
-      <c r="R26" s="46">
+      <c r="R26" s="42">
         <v>332756</v>
       </c>
-      <c r="S26" s="54" t="s">
+      <c r="S26" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="T26" s="30">
+      <c r="T26" s="26">
         <v>291874</v>
       </c>
-      <c r="U26" s="30">
+      <c r="U26" s="26">
         <v>255752</v>
       </c>
-      <c r="V26" s="53">
+      <c r="V26" s="49">
         <v>237024</v>
       </c>
-      <c r="W26" s="32">
+      <c r="W26" s="28">
         <v>231430</v>
       </c>
-      <c r="X26" s="33">
+      <c r="X26" s="29">
         <v>230938</v>
       </c>
       <c r="Y26" s="16">
         <v>235393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="25" t="s">
+      <c r="Z26" s="76">
+        <v>221260</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A27" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="26" t="s">
-[...20 lines deleted...]
-      <c r="I27" s="46">
+      <c r="B27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" s="42">
         <v>1655127</v>
       </c>
-      <c r="J27" s="46">
+      <c r="J27" s="42">
         <v>1645467</v>
       </c>
-      <c r="K27" s="46">
+      <c r="K27" s="42">
         <v>1644305</v>
       </c>
-      <c r="L27" s="46">
+      <c r="L27" s="42">
         <v>1641241</v>
       </c>
-      <c r="M27" s="46">
+      <c r="M27" s="42">
         <v>1641320</v>
       </c>
-      <c r="N27" s="46">
+      <c r="N27" s="42">
         <v>1640988</v>
       </c>
-      <c r="O27" s="46">
+      <c r="O27" s="42">
         <v>1640988</v>
       </c>
-      <c r="P27" s="46">
+      <c r="P27" s="42">
         <v>1640742</v>
       </c>
-      <c r="Q27" s="46">
+      <c r="Q27" s="42">
         <v>1640189</v>
       </c>
-      <c r="R27" s="54" t="s">
+      <c r="R27" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="S27" s="54" t="s">
+      <c r="S27" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="T27" s="45" t="s">
+      <c r="T27" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="U27" s="30">
+      <c r="U27" s="26">
         <v>1123910</v>
       </c>
-      <c r="V27" s="53">
+      <c r="V27" s="49">
         <v>1125887</v>
       </c>
-      <c r="W27" s="32">
+      <c r="W27" s="28">
         <v>1126216</v>
       </c>
-      <c r="X27" s="33">
+      <c r="X27" s="29">
         <v>1125992</v>
       </c>
       <c r="Y27" s="16">
         <v>1125189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="25" t="s">
+      <c r="Z27" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="35" t="s">
-[...20 lines deleted...]
-      <c r="I28" s="46">
+      <c r="B28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="42">
         <v>720482</v>
       </c>
-      <c r="J28" s="46">
+      <c r="J28" s="42">
         <v>775490</v>
       </c>
-      <c r="K28" s="46">
+      <c r="K28" s="42">
         <v>825464</v>
       </c>
-      <c r="L28" s="46">
+      <c r="L28" s="42">
         <v>919708</v>
       </c>
-      <c r="M28" s="46">
+      <c r="M28" s="42">
         <v>994810</v>
       </c>
-      <c r="N28" s="46">
+      <c r="N28" s="42">
         <v>1072900</v>
       </c>
-      <c r="O28" s="46">
+      <c r="O28" s="42">
         <v>1154223</v>
       </c>
-      <c r="P28" s="46">
+      <c r="P28" s="42">
         <v>1204130</v>
       </c>
-      <c r="Q28" s="46">
+      <c r="Q28" s="42">
         <v>1239863</v>
       </c>
-      <c r="R28" s="46">
+      <c r="R28" s="42">
         <v>1302990</v>
       </c>
-      <c r="S28" s="46">
+      <c r="S28" s="42">
         <v>1295253</v>
       </c>
-      <c r="T28" s="30">
+      <c r="T28" s="26">
         <v>1278716</v>
       </c>
-      <c r="U28" s="30">
+      <c r="U28" s="26">
         <v>1278206</v>
       </c>
-      <c r="V28" s="55">
+      <c r="V28" s="51">
         <v>1285604</v>
       </c>
-      <c r="W28" s="32">
+      <c r="W28" s="28">
         <v>1289791</v>
       </c>
-      <c r="X28" s="33">
+      <c r="X28" s="29">
         <v>1303490</v>
       </c>
       <c r="Y28" s="16">
         <v>1309479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="25" t="s">
+      <c r="Z28" s="76">
+        <v>1315548</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="26">
+      <c r="B29" s="22">
         <v>5131762</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="22">
         <v>5710218</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D29" s="22">
         <v>5406359</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="22">
         <v>5616347</v>
       </c>
-      <c r="F29" s="46">
+      <c r="F29" s="42">
         <v>5655837</v>
       </c>
-      <c r="G29" s="47">
+      <c r="G29" s="43">
         <v>5851785</v>
       </c>
-      <c r="H29" s="26">
+      <c r="H29" s="22">
         <v>5899623</v>
       </c>
-      <c r="I29" s="46">
+      <c r="I29" s="42">
         <v>5984711</v>
       </c>
-      <c r="J29" s="47">
+      <c r="J29" s="43">
         <v>6000221</v>
       </c>
-      <c r="K29" s="26">
+      <c r="K29" s="22">
         <v>5939607</v>
       </c>
-      <c r="L29" s="26">
+      <c r="L29" s="22">
         <v>5988081</v>
       </c>
-      <c r="M29" s="26">
+      <c r="M29" s="22">
         <v>6077188</v>
       </c>
-      <c r="N29" s="26">
+      <c r="N29" s="22">
         <v>5750832</v>
       </c>
-      <c r="O29" s="26">
+      <c r="O29" s="22">
         <v>5885363</v>
       </c>
-      <c r="P29" s="26">
+      <c r="P29" s="22">
         <v>5942378</v>
       </c>
-      <c r="Q29" s="26">
+      <c r="Q29" s="22">
         <v>5905017</v>
       </c>
-      <c r="R29" s="28">
+      <c r="R29" s="24">
         <v>5908246</v>
       </c>
-      <c r="S29" s="36">
+      <c r="S29" s="32">
         <v>5802932</v>
       </c>
-      <c r="T29" s="26">
+      <c r="T29" s="22">
         <v>5376059</v>
       </c>
-      <c r="U29" s="26">
+      <c r="U29" s="22">
         <v>3569789</v>
       </c>
-      <c r="V29" s="26">
+      <c r="V29" s="22">
         <v>4324309</v>
       </c>
-      <c r="W29" s="26">
+      <c r="W29" s="22">
         <v>4289941</v>
       </c>
-      <c r="X29" s="33">
+      <c r="X29" s="29">
         <v>4256411</v>
       </c>
       <c r="Y29" s="16">
         <v>4039331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="25" t="s">
+      <c r="Z29" s="76">
+        <v>4105731</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="56" t="s">
-[...59 lines deleted...]
-      <c r="V30" s="36">
+      <c r="B30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="32">
         <v>12949</v>
       </c>
-      <c r="W30" s="36">
+      <c r="W30" s="32">
         <v>10351</v>
       </c>
-      <c r="X30" s="33">
+      <c r="X30" s="29">
         <v>10589</v>
       </c>
       <c r="Y30" s="16">
         <v>12015</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="25" t="s">
+      <c r="Z30" s="76">
+        <v>12228</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="56" t="s">
-[...59 lines deleted...]
-      <c r="V31" s="36">
+      <c r="B31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="32">
         <v>397253</v>
       </c>
-      <c r="W31" s="36">
+      <c r="W31" s="32">
         <v>198408</v>
       </c>
-      <c r="X31" s="33">
+      <c r="X31" s="29">
         <v>220043</v>
       </c>
       <c r="Y31" s="16">
         <v>250707</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="25" t="s">
+      <c r="Z31" s="76">
+        <v>221980</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="56" t="s">
-[...59 lines deleted...]
-      <c r="V32" s="36">
+      <c r="B32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="32">
         <v>8257</v>
       </c>
-      <c r="W32" s="36">
+      <c r="W32" s="32">
         <v>3646</v>
       </c>
-      <c r="X32" s="33">
+      <c r="X32" s="29">
         <v>2253</v>
       </c>
       <c r="Y32" s="16">
         <v>1674</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="25" t="s">
+      <c r="Z32" s="76">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="56" t="s">
-[...59 lines deleted...]
-      <c r="V33" s="36">
+      <c r="B33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="32">
         <v>444339</v>
       </c>
-      <c r="W33" s="36">
+      <c r="W33" s="32">
         <v>164776</v>
       </c>
-      <c r="X33" s="33">
+      <c r="X33" s="29">
         <v>173613</v>
       </c>
       <c r="Y33" s="16">
         <v>168344</v>
       </c>
-    </row>
-    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Z33" s="76">
+        <v>187139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="8"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
     </row>
-    <row r="35" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="18" t="s">
+    <row r="35" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="18"/>
-[...25 lines deleted...]
-      <c r="A36" s="20" t="s">
+      <c r="B35" s="87"/>
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="87"/>
+      <c r="G35" s="87"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="87"/>
+      <c r="K35" s="87"/>
+      <c r="L35" s="87"/>
+      <c r="M35" s="87"/>
+      <c r="N35" s="87"/>
+      <c r="O35" s="87"/>
+      <c r="P35" s="87"/>
+      <c r="Q35" s="87"/>
+      <c r="R35" s="87"/>
+      <c r="S35" s="87"/>
+      <c r="T35" s="87"/>
+      <c r="U35" s="87"/>
+      <c r="V35" s="87"/>
+      <c r="W35" s="87"/>
+      <c r="X35" s="87"/>
+      <c r="Y35" s="87"/>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A36" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="20"/>
-[...19 lines deleted...]
-      <c r="B37" s="24">
+      <c r="B36" s="89"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="89"/>
+      <c r="E36" s="89"/>
+      <c r="F36" s="89"/>
+      <c r="G36" s="89"/>
+      <c r="H36" s="89"/>
+      <c r="I36" s="89"/>
+      <c r="J36" s="89"/>
+      <c r="K36" s="89"/>
+      <c r="L36" s="89"/>
+      <c r="M36" s="89"/>
+      <c r="N36" s="89"/>
+      <c r="O36" s="89"/>
+      <c r="P36" s="89"/>
+      <c r="Q36" s="89"/>
+      <c r="R36" s="89"/>
+      <c r="S36" s="89"/>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A37" s="17"/>
+      <c r="B37" s="20">
         <v>2008</v>
       </c>
-      <c r="C37" s="24">
+      <c r="C37" s="20">
         <v>2009</v>
       </c>
-      <c r="D37" s="24">
+      <c r="D37" s="20">
         <v>2010</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="20">
         <v>2011</v>
       </c>
-      <c r="F37" s="24">
+      <c r="F37" s="20">
         <v>2012</v>
       </c>
-      <c r="G37" s="24">
+      <c r="G37" s="20">
         <v>2013</v>
       </c>
-      <c r="H37" s="24">
+      <c r="H37" s="20">
         <v>2014</v>
       </c>
-      <c r="I37" s="24">
+      <c r="I37" s="20">
         <v>2015</v>
       </c>
-      <c r="J37" s="24">
+      <c r="J37" s="20">
         <v>2016</v>
       </c>
-      <c r="K37" s="24">
+      <c r="K37" s="20">
         <v>2017</v>
       </c>
-      <c r="L37" s="24">
+      <c r="L37" s="20">
         <v>2018</v>
       </c>
-      <c r="M37" s="24">
+      <c r="M37" s="20">
         <v>2019</v>
       </c>
-      <c r="N37" s="24">
+      <c r="N37" s="20">
         <v>2020</v>
       </c>
-      <c r="O37" s="24">
+      <c r="O37" s="20">
         <v>2021</v>
       </c>
-      <c r="P37" s="22">
+      <c r="P37" s="18">
         <v>2022</v>
       </c>
-      <c r="Q37" s="24">
+      <c r="Q37" s="20">
         <v>2023</v>
       </c>
-      <c r="R37" s="24">
+      <c r="R37" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="57" t="s">
+      <c r="S37" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A38" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="26">
+      <c r="B38" s="22">
         <v>266</v>
       </c>
-      <c r="C38" s="27">
+      <c r="C38" s="23">
         <v>270</v>
       </c>
-      <c r="D38" s="26">
+      <c r="D38" s="22">
         <v>275</v>
       </c>
-      <c r="E38" s="26">
+      <c r="E38" s="22">
         <v>276</v>
       </c>
-      <c r="F38" s="26">
+      <c r="F38" s="22">
         <v>278</v>
       </c>
-      <c r="G38" s="26">
+      <c r="G38" s="22">
         <v>281</v>
       </c>
-      <c r="H38" s="44">
+      <c r="H38" s="40">
         <v>284</v>
       </c>
-      <c r="I38" s="54">
+      <c r="I38" s="50">
         <v>282</v>
       </c>
-      <c r="J38" s="58">
+      <c r="J38" s="54">
         <v>280</v>
       </c>
-      <c r="K38" s="58">
+      <c r="K38" s="54">
         <v>279</v>
       </c>
-      <c r="L38" s="58">
+      <c r="L38" s="54">
         <v>250</v>
       </c>
-      <c r="M38" s="30">
+      <c r="M38" s="26">
         <v>232</v>
       </c>
-      <c r="N38" s="30">
+      <c r="N38" s="26">
         <v>230</v>
       </c>
-      <c r="O38" s="59">
+      <c r="O38" s="55">
         <v>228</v>
       </c>
-      <c r="P38" s="32">
+      <c r="P38" s="28">
         <v>228</v>
       </c>
-      <c r="Q38" s="33">
+      <c r="Q38" s="29">
         <v>229</v>
       </c>
       <c r="R38" s="16">
         <v>226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="S38" s="76">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A39" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="46">
+      <c r="B39" s="42">
         <v>23</v>
       </c>
-      <c r="C39" s="46">
+      <c r="C39" s="42">
         <v>23</v>
       </c>
-      <c r="D39" s="46">
+      <c r="D39" s="42">
         <v>23</v>
       </c>
-      <c r="E39" s="46">
+      <c r="E39" s="42">
         <v>23</v>
       </c>
-      <c r="F39" s="46">
+      <c r="F39" s="42">
         <v>23</v>
       </c>
-      <c r="G39" s="46">
+      <c r="G39" s="42">
         <v>24</v>
       </c>
-      <c r="H39" s="44">
+      <c r="H39" s="40">
         <v>25</v>
       </c>
-      <c r="I39" s="54">
+      <c r="I39" s="50">
         <v>24</v>
       </c>
-      <c r="J39" s="58">
+      <c r="J39" s="54">
         <v>24</v>
       </c>
-      <c r="K39" s="58">
+      <c r="K39" s="54">
         <v>24</v>
       </c>
-      <c r="L39" s="58">
+      <c r="L39" s="54">
         <v>21</v>
       </c>
-      <c r="M39" s="30">
+      <c r="M39" s="26">
         <v>16</v>
       </c>
-      <c r="N39" s="30">
+      <c r="N39" s="26">
         <v>16</v>
       </c>
-      <c r="O39" s="59">
+      <c r="O39" s="55">
         <v>16</v>
       </c>
-      <c r="P39" s="32">
+      <c r="P39" s="28">
         <v>16</v>
       </c>
-      <c r="Q39" s="33">
+      <c r="Q39" s="29">
         <v>16</v>
       </c>
       <c r="R39" s="16">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="S39" s="76">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A40" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B40" s="26">
+      <c r="B40" s="22">
         <v>17</v>
       </c>
-      <c r="C40" s="27">
+      <c r="C40" s="23">
         <v>17</v>
       </c>
-      <c r="D40" s="26">
+      <c r="D40" s="22">
         <v>17</v>
       </c>
-      <c r="E40" s="26">
+      <c r="E40" s="22">
         <v>17</v>
       </c>
-      <c r="F40" s="26">
+      <c r="F40" s="22">
         <v>17</v>
       </c>
-      <c r="G40" s="26">
+      <c r="G40" s="22">
         <v>17</v>
       </c>
-      <c r="H40" s="44">
+      <c r="H40" s="40">
         <v>17</v>
       </c>
-      <c r="I40" s="54">
+      <c r="I40" s="50">
         <v>17</v>
       </c>
-      <c r="J40" s="58">
+      <c r="J40" s="54">
         <v>17</v>
       </c>
-      <c r="K40" s="58">
+      <c r="K40" s="54">
         <v>17</v>
       </c>
-      <c r="L40" s="58">
+      <c r="L40" s="54">
         <v>17</v>
       </c>
-      <c r="M40" s="30">
+      <c r="M40" s="26">
         <v>17</v>
       </c>
-      <c r="N40" s="30">
+      <c r="N40" s="26">
         <v>17</v>
       </c>
-      <c r="O40" s="59">
+      <c r="O40" s="55">
         <v>17</v>
       </c>
-      <c r="P40" s="32">
+      <c r="P40" s="28">
         <v>17</v>
       </c>
-      <c r="Q40" s="33">
+      <c r="Q40" s="29">
         <v>17</v>
       </c>
       <c r="R40" s="16">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="S40" s="76">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A41" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B41" s="26">
+      <c r="B41" s="22">
         <v>26</v>
       </c>
-      <c r="C41" s="27">
+      <c r="C41" s="23">
         <v>26</v>
       </c>
-      <c r="D41" s="26">
+      <c r="D41" s="22">
         <v>26</v>
       </c>
-      <c r="E41" s="26">
+      <c r="E41" s="22">
         <v>26</v>
       </c>
-      <c r="F41" s="26">
+      <c r="F41" s="22">
         <v>26</v>
       </c>
-      <c r="G41" s="26">
+      <c r="G41" s="22">
         <v>26</v>
       </c>
-      <c r="H41" s="44">
+      <c r="H41" s="40">
         <v>26</v>
       </c>
-      <c r="I41" s="58" t="s">
+      <c r="I41" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="J41" s="58">
+      <c r="J41" s="54">
         <v>25</v>
       </c>
-      <c r="K41" s="58">
+      <c r="K41" s="54">
         <v>24</v>
       </c>
-      <c r="L41" s="58">
+      <c r="L41" s="54">
         <v>20</v>
       </c>
-      <c r="M41" s="45" t="s">
+      <c r="M41" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N41" s="30">
+      <c r="N41" s="26">
         <v>19</v>
       </c>
-      <c r="O41" s="59">
+      <c r="O41" s="55">
         <v>19</v>
       </c>
-      <c r="P41" s="32">
+      <c r="P41" s="28">
         <v>19</v>
       </c>
-      <c r="Q41" s="33">
+      <c r="Q41" s="29">
         <v>19</v>
       </c>
       <c r="R41" s="16">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="60" t="s">
+      <c r="S41" s="76">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A42" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="26"/>
-[...18 lines deleted...]
-      <c r="A43" s="60" t="s">
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="22"/>
+      <c r="G42" s="22"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="50"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="50"/>
+      <c r="L42" s="50"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="26"/>
+      <c r="O42" s="55"/>
+      <c r="P42" s="28"/>
+      <c r="Q42" s="29"/>
+      <c r="R42" s="29"/>
+      <c r="S42" s="29"/>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A43" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="26">
+      <c r="B43" s="22">
         <v>24</v>
       </c>
-      <c r="C43" s="27">
+      <c r="C43" s="23">
         <v>24</v>
       </c>
-      <c r="D43" s="26">
+      <c r="D43" s="22">
         <v>23</v>
       </c>
-      <c r="E43" s="26">
+      <c r="E43" s="22">
         <v>23</v>
       </c>
-      <c r="F43" s="26">
+      <c r="F43" s="22">
         <v>23</v>
       </c>
-      <c r="G43" s="26">
+      <c r="G43" s="22">
         <v>23</v>
       </c>
-      <c r="H43" s="44">
+      <c r="H43" s="40">
         <v>23</v>
       </c>
-      <c r="I43" s="54">
+      <c r="I43" s="50">
         <v>23</v>
       </c>
-      <c r="J43" s="58">
+      <c r="J43" s="54">
         <v>22</v>
       </c>
-      <c r="K43" s="58">
+      <c r="K43" s="54">
         <v>22</v>
       </c>
-      <c r="L43" s="58">
+      <c r="L43" s="54">
         <v>22</v>
       </c>
-      <c r="M43" s="45" t="s">
+      <c r="M43" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N43" s="30">
+      <c r="N43" s="26">
         <v>20</v>
       </c>
-      <c r="O43" s="59">
+      <c r="O43" s="55">
         <v>20</v>
       </c>
-      <c r="P43" s="32">
+      <c r="P43" s="28">
         <v>20</v>
       </c>
-      <c r="Q43" s="33">
+      <c r="Q43" s="29">
         <v>20</v>
       </c>
       <c r="R43" s="16">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="60" t="s">
+      <c r="S43" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A44" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="26">
+      <c r="B44" s="22">
         <v>32</v>
       </c>
-      <c r="C44" s="27">
+      <c r="C44" s="23">
         <v>35</v>
       </c>
-      <c r="D44" s="26">
+      <c r="D44" s="22">
         <v>36</v>
       </c>
-      <c r="E44" s="26">
+      <c r="E44" s="22">
         <v>36</v>
       </c>
-      <c r="F44" s="26">
+      <c r="F44" s="22">
         <v>36</v>
       </c>
-      <c r="G44" s="26">
+      <c r="G44" s="22">
         <v>36</v>
       </c>
-      <c r="H44" s="44">
+      <c r="H44" s="40">
         <v>37</v>
       </c>
-      <c r="I44" s="54">
+      <c r="I44" s="50">
         <v>37</v>
       </c>
-      <c r="J44" s="58">
+      <c r="J44" s="54">
         <v>37</v>
       </c>
-      <c r="K44" s="58">
+      <c r="K44" s="54">
         <v>37</v>
       </c>
-      <c r="L44" s="58">
+      <c r="L44" s="54">
         <v>25</v>
       </c>
-      <c r="M44" s="45" t="s">
+      <c r="M44" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N44" s="30">
+      <c r="N44" s="26">
         <v>23</v>
       </c>
-      <c r="O44" s="59">
+      <c r="O44" s="55">
         <v>23</v>
       </c>
-      <c r="P44" s="32">
+      <c r="P44" s="28">
         <v>23</v>
       </c>
-      <c r="Q44" s="33">
+      <c r="Q44" s="29">
         <v>23</v>
       </c>
       <c r="R44" s="16">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="60" t="s">
+      <c r="S44" s="76">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A45" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B45" s="26">
+      <c r="B45" s="22">
         <v>16</v>
       </c>
-      <c r="C45" s="27">
+      <c r="C45" s="23">
         <v>17</v>
       </c>
-      <c r="D45" s="26">
+      <c r="D45" s="22">
         <v>17</v>
       </c>
-      <c r="E45" s="26">
+      <c r="E45" s="22">
         <v>17</v>
       </c>
-      <c r="F45" s="26">
-[...20 lines deleted...]
-      <c r="M45" s="45" t="s">
+      <c r="F45" s="22">
+        <v>18</v>
+      </c>
+      <c r="G45" s="22">
+        <v>18</v>
+      </c>
+      <c r="H45" s="40">
+        <v>18</v>
+      </c>
+      <c r="I45" s="50">
+        <v>18</v>
+      </c>
+      <c r="J45" s="54">
+        <v>18</v>
+      </c>
+      <c r="K45" s="54">
+        <v>18</v>
+      </c>
+      <c r="L45" s="54">
+        <v>18</v>
+      </c>
+      <c r="M45" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N45" s="30">
+      <c r="N45" s="26">
         <v>16</v>
       </c>
-      <c r="O45" s="59">
+      <c r="O45" s="55">
         <v>16</v>
       </c>
-      <c r="P45" s="32">
+      <c r="P45" s="28">
         <v>16</v>
       </c>
-      <c r="Q45" s="33">
+      <c r="Q45" s="29">
         <v>16</v>
       </c>
       <c r="R45" s="16">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="60" t="s">
+      <c r="S45" s="76">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A46" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B46" s="26">
+      <c r="B46" s="22">
         <v>22</v>
       </c>
-      <c r="C46" s="26">
+      <c r="C46" s="22">
         <v>22</v>
       </c>
-      <c r="D46" s="26">
+      <c r="D46" s="22">
         <v>22</v>
       </c>
-      <c r="E46" s="26">
+      <c r="E46" s="22">
         <v>22</v>
       </c>
-      <c r="F46" s="26">
+      <c r="F46" s="22">
         <v>23</v>
       </c>
-      <c r="G46" s="26">
+      <c r="G46" s="22">
         <v>23</v>
       </c>
-      <c r="H46" s="44">
+      <c r="H46" s="40">
         <v>23</v>
       </c>
-      <c r="I46" s="54">
+      <c r="I46" s="50">
         <v>23</v>
       </c>
-      <c r="J46" s="58">
+      <c r="J46" s="54">
         <v>23</v>
       </c>
-      <c r="K46" s="58">
+      <c r="K46" s="54">
         <v>23</v>
       </c>
-      <c r="L46" s="58">
-[...2 lines deleted...]
-      <c r="M46" s="45" t="s">
+      <c r="L46" s="54">
+        <v>18</v>
+      </c>
+      <c r="M46" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N46" s="30">
+      <c r="N46" s="26">
         <v>15</v>
       </c>
-      <c r="O46" s="59">
+      <c r="O46" s="55">
         <v>13</v>
       </c>
-      <c r="P46" s="32">
+      <c r="P46" s="28">
         <v>13</v>
       </c>
-      <c r="Q46" s="33">
+      <c r="Q46" s="29">
         <v>13</v>
       </c>
       <c r="R46" s="16">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="60" t="s">
+      <c r="S46" s="76">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A47" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="B47" s="26">
+      <c r="B47" s="22">
         <v>15</v>
       </c>
-      <c r="C47" s="27">
+      <c r="C47" s="23">
         <v>15</v>
       </c>
-      <c r="D47" s="26">
+      <c r="D47" s="22">
         <v>15</v>
       </c>
-      <c r="E47" s="26">
+      <c r="E47" s="22">
         <v>15</v>
       </c>
-      <c r="F47" s="26">
+      <c r="F47" s="22">
         <v>15</v>
       </c>
-      <c r="G47" s="26">
+      <c r="G47" s="22">
         <v>15</v>
       </c>
-      <c r="H47" s="44">
+      <c r="H47" s="40">
         <v>15</v>
       </c>
-      <c r="I47" s="54">
+      <c r="I47" s="50">
         <v>15</v>
       </c>
-      <c r="J47" s="58">
+      <c r="J47" s="54">
         <v>15</v>
       </c>
-      <c r="K47" s="58">
+      <c r="K47" s="54">
         <v>15</v>
       </c>
-      <c r="L47" s="58">
+      <c r="L47" s="54">
         <v>15</v>
       </c>
-      <c r="M47" s="45">
+      <c r="M47" s="41">
         <v>14</v>
       </c>
-      <c r="N47" s="30">
+      <c r="N47" s="26">
         <v>14</v>
       </c>
-      <c r="O47" s="59">
+      <c r="O47" s="55">
         <v>14</v>
       </c>
-      <c r="P47" s="32">
+      <c r="P47" s="28">
         <v>14</v>
       </c>
-      <c r="Q47" s="33">
+      <c r="Q47" s="29">
         <v>15</v>
       </c>
       <c r="R47" s="16">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="60" t="s">
+      <c r="S47" s="76">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="22">
         <v>24</v>
       </c>
-      <c r="C48" s="27">
+      <c r="C48" s="23">
         <v>24</v>
       </c>
-      <c r="D48" s="26">
+      <c r="D48" s="22">
         <v>24</v>
       </c>
-      <c r="E48" s="26">
+      <c r="E48" s="22">
         <v>24</v>
       </c>
-      <c r="F48" s="26">
+      <c r="F48" s="22">
         <v>24</v>
       </c>
-      <c r="G48" s="26">
+      <c r="G48" s="22">
         <v>24</v>
       </c>
-      <c r="H48" s="44">
+      <c r="H48" s="40">
         <v>24</v>
       </c>
-      <c r="I48" s="54">
+      <c r="I48" s="50">
         <v>24</v>
       </c>
-      <c r="J48" s="58">
+      <c r="J48" s="54">
         <v>24</v>
       </c>
-      <c r="K48" s="58">
+      <c r="K48" s="54">
         <v>24</v>
       </c>
-      <c r="L48" s="58">
+      <c r="L48" s="54">
         <v>19</v>
       </c>
-      <c r="M48" s="45" t="s">
+      <c r="M48" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N48" s="30">
+      <c r="N48" s="26">
         <v>17</v>
       </c>
-      <c r="O48" s="59">
+      <c r="O48" s="55">
         <v>17</v>
       </c>
-      <c r="P48" s="32">
+      <c r="P48" s="28">
         <v>17</v>
       </c>
-      <c r="Q48" s="33">
+      <c r="Q48" s="29">
         <v>17</v>
       </c>
       <c r="R48" s="16">
         <v>17</v>
       </c>
+      <c r="S48" s="76">
+        <v>17</v>
+      </c>
     </row>
     <row r="49" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A49" s="60" t="s">
+      <c r="A49" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="B49" s="26">
+      <c r="B49" s="22">
         <v>11</v>
       </c>
-      <c r="C49" s="27">
+      <c r="C49" s="23">
         <v>11</v>
       </c>
-      <c r="D49" s="26">
+      <c r="D49" s="22">
         <v>16</v>
       </c>
-      <c r="E49" s="26">
+      <c r="E49" s="22">
         <v>16</v>
       </c>
-      <c r="F49" s="26">
+      <c r="F49" s="22">
         <v>16</v>
       </c>
-      <c r="G49" s="26">
+      <c r="G49" s="22">
         <v>16</v>
       </c>
-      <c r="H49" s="44">
+      <c r="H49" s="40">
         <v>16</v>
       </c>
-      <c r="I49" s="54">
+      <c r="I49" s="50">
         <v>15</v>
       </c>
-      <c r="J49" s="58">
+      <c r="J49" s="54">
         <v>15</v>
       </c>
-      <c r="K49" s="58" t="s">
+      <c r="K49" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="L49" s="58">
+      <c r="L49" s="54">
         <v>15</v>
       </c>
-      <c r="M49" s="45" t="s">
+      <c r="M49" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N49" s="30">
+      <c r="N49" s="26">
         <v>14</v>
       </c>
-      <c r="O49" s="59">
+      <c r="O49" s="55">
         <v>14</v>
       </c>
-      <c r="P49" s="32">
+      <c r="P49" s="28">
         <v>14</v>
       </c>
-      <c r="Q49" s="33">
+      <c r="Q49" s="29">
         <v>14</v>
       </c>
       <c r="R49" s="16">
         <v>14</v>
       </c>
+      <c r="S49" s="76">
+        <v>14</v>
+      </c>
     </row>
     <row r="50" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A50" s="60" t="s">
+      <c r="A50" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B50" s="26">
-[...8 lines deleted...]
-      <c r="E50" s="26">
+      <c r="B50" s="22">
+        <v>18</v>
+      </c>
+      <c r="C50" s="23">
+        <v>18</v>
+      </c>
+      <c r="D50" s="22">
+        <v>18</v>
+      </c>
+      <c r="E50" s="22">
         <v>19</v>
       </c>
-      <c r="F50" s="26">
+      <c r="F50" s="22">
         <v>19</v>
       </c>
-      <c r="G50" s="26">
+      <c r="G50" s="22">
         <v>20</v>
       </c>
-      <c r="H50" s="44">
+      <c r="H50" s="40">
         <v>21</v>
       </c>
-      <c r="I50" s="54">
+      <c r="I50" s="50">
         <v>21</v>
       </c>
-      <c r="J50" s="58">
+      <c r="J50" s="54">
         <v>21</v>
       </c>
-      <c r="K50" s="58">
+      <c r="K50" s="54">
         <v>21</v>
       </c>
-      <c r="L50" s="58">
+      <c r="L50" s="54">
         <v>21</v>
       </c>
-      <c r="M50" s="45" t="s">
+      <c r="M50" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N50" s="30">
+      <c r="N50" s="26">
         <v>21</v>
       </c>
-      <c r="O50" s="59">
+      <c r="O50" s="55">
         <v>21</v>
       </c>
-      <c r="P50" s="32">
+      <c r="P50" s="28">
         <v>21</v>
       </c>
-      <c r="Q50" s="33">
+      <c r="Q50" s="29">
         <v>21</v>
       </c>
       <c r="R50" s="16">
         <v>21</v>
       </c>
+      <c r="S50" s="76">
+        <v>21</v>
+      </c>
     </row>
     <row r="51" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A51" s="60" t="s">
+      <c r="A51" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B51" s="26">
-[...32 lines deleted...]
-      <c r="M51" s="45" t="s">
+      <c r="B51" s="22">
+        <v>18</v>
+      </c>
+      <c r="C51" s="23">
+        <v>18</v>
+      </c>
+      <c r="D51" s="22">
+        <v>18</v>
+      </c>
+      <c r="E51" s="22">
+        <v>18</v>
+      </c>
+      <c r="F51" s="22">
+        <v>18</v>
+      </c>
+      <c r="G51" s="22">
+        <v>18</v>
+      </c>
+      <c r="H51" s="40">
+        <v>18</v>
+      </c>
+      <c r="I51" s="50">
+        <v>18</v>
+      </c>
+      <c r="J51" s="54">
+        <v>18</v>
+      </c>
+      <c r="K51" s="54">
+        <v>18</v>
+      </c>
+      <c r="L51" s="54">
+        <v>18</v>
+      </c>
+      <c r="M51" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="N51" s="30">
-[...8 lines deleted...]
-      <c r="Q51" s="33">
+      <c r="N51" s="26">
+        <v>18</v>
+      </c>
+      <c r="O51" s="55">
+        <v>18</v>
+      </c>
+      <c r="P51" s="28">
+        <v>18</v>
+      </c>
+      <c r="Q51" s="29">
         <v>18</v>
       </c>
       <c r="R51" s="16">
         <v>18</v>
       </c>
+      <c r="S51" s="76">
+        <v>18</v>
+      </c>
     </row>
     <row r="52" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A52" s="60" t="s">
+      <c r="A52" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="B52" s="26">
+      <c r="B52" s="22">
         <v>20</v>
       </c>
-      <c r="C52" s="27">
+      <c r="C52" s="23">
         <v>20</v>
       </c>
-      <c r="D52" s="26">
+      <c r="D52" s="22">
         <v>20</v>
       </c>
-      <c r="E52" s="26">
+      <c r="E52" s="22">
         <v>20</v>
       </c>
-      <c r="F52" s="26">
+      <c r="F52" s="22">
         <v>20</v>
       </c>
-      <c r="G52" s="26">
+      <c r="G52" s="22">
         <v>21</v>
       </c>
-      <c r="H52" s="44">
+      <c r="H52" s="40">
         <v>21</v>
       </c>
-      <c r="I52" s="54">
+      <c r="I52" s="50">
         <v>21</v>
       </c>
-      <c r="J52" s="58">
+      <c r="J52" s="54">
         <v>21</v>
       </c>
-      <c r="K52" s="58" t="s">
+      <c r="K52" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="L52" s="58">
+      <c r="L52" s="54">
         <v>21</v>
       </c>
-      <c r="M52" s="30">
+      <c r="M52" s="26">
         <v>20</v>
       </c>
-      <c r="N52" s="30">
+      <c r="N52" s="26">
         <v>20</v>
       </c>
-      <c r="O52" s="59">
+      <c r="O52" s="55">
         <v>20</v>
       </c>
-      <c r="P52" s="32">
+      <c r="P52" s="28">
         <v>20</v>
       </c>
-      <c r="Q52" s="33">
+      <c r="Q52" s="29">
         <v>20</v>
       </c>
       <c r="R52" s="16">
+        <v>19</v>
+      </c>
+      <c r="S52" s="76">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A53" s="7"/>
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="H53" s="5"/>
       <c r="I53" s="12"/>
     </row>
     <row r="54" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="19" t="s">
+      <c r="A54" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="B54" s="19"/>
-[...20 lines deleted...]
-      <c r="W54" s="62"/>
+      <c r="B54" s="88"/>
+      <c r="C54" s="88"/>
+      <c r="D54" s="88"/>
+      <c r="E54" s="88"/>
+      <c r="F54" s="88"/>
+      <c r="G54" s="88"/>
+      <c r="H54" s="88"/>
+      <c r="I54" s="88"/>
+      <c r="J54" s="88"/>
+      <c r="K54" s="88"/>
+      <c r="L54" s="88"/>
+      <c r="M54" s="88"/>
+      <c r="N54" s="88"/>
+      <c r="O54" s="88"/>
+      <c r="P54" s="88"/>
+      <c r="Q54" s="88"/>
+      <c r="R54" s="88"/>
+      <c r="S54" s="58"/>
+      <c r="T54" s="58"/>
+      <c r="U54" s="58"/>
+      <c r="V54" s="58"/>
+      <c r="W54" s="58"/>
     </row>
     <row r="55" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A55" s="20" t="s">
+      <c r="A55" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="20"/>
-[...15 lines deleted...]
-      <c r="R55" s="20"/>
+      <c r="B55" s="89"/>
+      <c r="C55" s="89"/>
+      <c r="D55" s="89"/>
+      <c r="E55" s="89"/>
+      <c r="F55" s="89"/>
+      <c r="G55" s="89"/>
+      <c r="H55" s="89"/>
+      <c r="I55" s="89"/>
+      <c r="J55" s="89"/>
+      <c r="K55" s="89"/>
+      <c r="L55" s="89"/>
+      <c r="M55" s="89"/>
+      <c r="N55" s="89"/>
+      <c r="O55" s="89"/>
+      <c r="P55" s="89"/>
+      <c r="Q55" s="89"/>
+      <c r="R55" s="89"/>
+      <c r="S55" s="89"/>
     </row>
     <row r="56" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A56" s="63"/>
-      <c r="B56" s="24">
+      <c r="A56" s="59"/>
+      <c r="B56" s="20">
         <v>2008</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="20">
         <v>2009</v>
       </c>
-      <c r="D56" s="24">
+      <c r="D56" s="20">
         <v>2010</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="20">
         <v>2011</v>
       </c>
-      <c r="F56" s="24">
+      <c r="F56" s="20">
         <v>2012</v>
       </c>
-      <c r="G56" s="24">
+      <c r="G56" s="20">
         <v>2013</v>
       </c>
-      <c r="H56" s="24">
+      <c r="H56" s="20">
         <v>2014</v>
       </c>
-      <c r="I56" s="24">
+      <c r="I56" s="20">
         <v>2015</v>
       </c>
-      <c r="J56" s="24">
+      <c r="J56" s="20">
         <v>2016</v>
       </c>
-      <c r="K56" s="24">
+      <c r="K56" s="20">
         <v>2017</v>
       </c>
-      <c r="L56" s="24">
+      <c r="L56" s="20">
         <v>2018</v>
       </c>
-      <c r="M56" s="24">
+      <c r="M56" s="20">
         <v>2019</v>
       </c>
-      <c r="N56" s="24">
+      <c r="N56" s="20">
         <v>2020</v>
       </c>
-      <c r="O56" s="24">
+      <c r="O56" s="20">
         <v>2021</v>
       </c>
-      <c r="P56" s="24">
+      <c r="P56" s="20">
         <v>2022</v>
       </c>
-      <c r="Q56" s="24">
+      <c r="Q56" s="20">
         <v>2023</v>
       </c>
-      <c r="R56" s="24">
+      <c r="R56" s="20">
         <v>2024</v>
       </c>
+      <c r="S56" s="19">
+        <v>2025</v>
+      </c>
     </row>
     <row r="57" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A57" s="57" t="s">
+      <c r="A57" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B57" s="46">
+      <c r="B57" s="42">
         <v>3114</v>
       </c>
-      <c r="C57" s="27">
+      <c r="C57" s="23">
         <v>3234</v>
       </c>
-      <c r="D57" s="26">
+      <c r="D57" s="22">
         <v>3296</v>
       </c>
-      <c r="E57" s="26">
+      <c r="E57" s="22">
         <v>3374</v>
       </c>
-      <c r="F57" s="26">
+      <c r="F57" s="22">
         <v>3378</v>
       </c>
-      <c r="G57" s="26">
+      <c r="G57" s="22">
         <v>3486</v>
       </c>
-      <c r="H57" s="26">
+      <c r="H57" s="22">
         <v>3516</v>
       </c>
-      <c r="I57" s="46">
+      <c r="I57" s="42">
         <v>3531</v>
       </c>
-      <c r="J57" s="64">
+      <c r="J57" s="60">
         <v>3511</v>
       </c>
-      <c r="K57" s="64">
+      <c r="K57" s="60">
         <v>3345</v>
       </c>
-      <c r="L57" s="64">
+      <c r="L57" s="60">
         <v>3048</v>
       </c>
-      <c r="M57" s="48">
+      <c r="M57" s="44">
         <v>2934</v>
       </c>
-      <c r="N57" s="48">
+      <c r="N57" s="44">
         <v>3002</v>
       </c>
-      <c r="O57" s="65">
+      <c r="O57" s="61">
         <v>3012</v>
       </c>
-      <c r="P57" s="66">
+      <c r="P57" s="62">
         <v>3056</v>
       </c>
-      <c r="Q57" s="33">
+      <c r="Q57" s="29">
         <v>3062</v>
       </c>
       <c r="R57" s="16">
         <v>3047</v>
       </c>
+      <c r="S57" s="76">
+        <v>3057</v>
+      </c>
     </row>
     <row r="58" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A58" s="60" t="s">
+      <c r="A58" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B58" s="46">
+      <c r="B58" s="42">
         <v>1088</v>
       </c>
-      <c r="C58" s="46">
+      <c r="C58" s="42">
         <v>1088</v>
       </c>
-      <c r="D58" s="46">
+      <c r="D58" s="42">
         <v>1088</v>
       </c>
-      <c r="E58" s="46">
+      <c r="E58" s="42">
         <v>1088</v>
       </c>
-      <c r="F58" s="46">
+      <c r="F58" s="42">
         <v>1088</v>
       </c>
-      <c r="G58" s="46">
+      <c r="G58" s="42">
         <v>1116</v>
       </c>
-      <c r="H58" s="46">
+      <c r="H58" s="42">
         <v>1116</v>
       </c>
-      <c r="I58" s="46">
+      <c r="I58" s="42">
         <v>1116</v>
       </c>
-      <c r="J58" s="64">
+      <c r="J58" s="60">
         <v>1116</v>
       </c>
-      <c r="K58" s="64">
+      <c r="K58" s="60">
         <v>966</v>
       </c>
-      <c r="L58" s="64">
+      <c r="L58" s="60">
         <v>724</v>
       </c>
-      <c r="M58" s="48">
+      <c r="M58" s="44">
         <v>645</v>
       </c>
-      <c r="N58" s="48">
+      <c r="N58" s="44">
         <v>645</v>
       </c>
-      <c r="O58" s="65">
+      <c r="O58" s="61">
         <v>637</v>
       </c>
-      <c r="P58" s="66">
+      <c r="P58" s="62">
         <v>636</v>
       </c>
-      <c r="Q58" s="33">
+      <c r="Q58" s="29">
         <v>626</v>
       </c>
       <c r="R58" s="16">
         <v>626</v>
       </c>
+      <c r="S58" s="76">
+        <v>626</v>
+      </c>
     </row>
     <row r="59" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A59" s="60" t="s">
+      <c r="A59" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B59" s="46">
+      <c r="B59" s="42">
         <v>228</v>
       </c>
-      <c r="C59" s="27">
+      <c r="C59" s="23">
         <v>258</v>
       </c>
-      <c r="D59" s="26">
+      <c r="D59" s="22">
         <v>258</v>
       </c>
-      <c r="E59" s="26">
+      <c r="E59" s="22">
         <v>258</v>
       </c>
-      <c r="F59" s="26">
+      <c r="F59" s="22">
         <v>258</v>
       </c>
-      <c r="G59" s="26">
+      <c r="G59" s="22">
         <v>258</v>
       </c>
-      <c r="H59" s="26">
+      <c r="H59" s="22">
         <v>258</v>
       </c>
-      <c r="I59" s="46">
+      <c r="I59" s="42">
         <v>258</v>
       </c>
-      <c r="J59" s="64">
+      <c r="J59" s="60">
         <v>258</v>
       </c>
-      <c r="K59" s="64">
+      <c r="K59" s="60">
         <v>258</v>
       </c>
-      <c r="L59" s="64">
+      <c r="L59" s="60">
         <v>258</v>
       </c>
-      <c r="M59" s="48">
+      <c r="M59" s="44">
         <v>258</v>
       </c>
-      <c r="N59" s="48">
+      <c r="N59" s="44">
         <v>330</v>
       </c>
-      <c r="O59" s="65">
+      <c r="O59" s="61">
         <v>330</v>
       </c>
-      <c r="P59" s="66">
+      <c r="P59" s="62">
         <v>330</v>
       </c>
-      <c r="Q59" s="33">
+      <c r="Q59" s="29">
         <v>316</v>
       </c>
       <c r="R59" s="16">
         <v>322</v>
       </c>
+      <c r="S59" s="76">
+        <v>322</v>
+      </c>
     </row>
     <row r="60" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A60" s="60" t="s">
+      <c r="A60" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="46">
+      <c r="B60" s="42">
         <v>325</v>
       </c>
-      <c r="C60" s="27">
+      <c r="C60" s="23">
         <v>325</v>
       </c>
-      <c r="D60" s="26">
+      <c r="D60" s="22">
         <v>325</v>
       </c>
-      <c r="E60" s="26">
+      <c r="E60" s="22">
         <v>335</v>
       </c>
-      <c r="F60" s="26">
+      <c r="F60" s="22">
         <v>335</v>
       </c>
-      <c r="G60" s="26">
+      <c r="G60" s="22">
         <v>355</v>
       </c>
-      <c r="H60" s="26">
+      <c r="H60" s="22">
         <v>355</v>
       </c>
-      <c r="I60" s="64" t="s">
+      <c r="I60" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="J60" s="64">
+      <c r="J60" s="60">
         <v>343</v>
       </c>
-      <c r="K60" s="64">
+      <c r="K60" s="60">
         <v>331</v>
       </c>
-      <c r="L60" s="64">
+      <c r="L60" s="60">
         <v>290</v>
       </c>
-      <c r="M60" s="46" t="s">
+      <c r="M60" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N60" s="48">
+      <c r="N60" s="44">
         <v>290</v>
       </c>
-      <c r="O60" s="65">
+      <c r="O60" s="61">
         <v>292</v>
       </c>
-      <c r="P60" s="66">
+      <c r="P60" s="62">
         <v>292</v>
       </c>
-      <c r="Q60" s="33">
+      <c r="Q60" s="29">
         <v>292</v>
       </c>
       <c r="R60" s="16">
         <v>252</v>
       </c>
+      <c r="S60" s="76">
+        <v>252</v>
+      </c>
     </row>
     <row r="61" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A61" s="60" t="s">
+      <c r="A61" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="46"/>
-[...15 lines deleted...]
-      <c r="R61" s="33"/>
+      <c r="B61" s="42"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="22"/>
+      <c r="E61" s="22"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22"/>
+      <c r="I61" s="42"/>
+      <c r="J61" s="42"/>
+      <c r="K61" s="42"/>
+      <c r="L61" s="42"/>
+      <c r="M61" s="42"/>
+      <c r="N61" s="44"/>
+      <c r="O61" s="44"/>
+      <c r="P61" s="62"/>
+      <c r="Q61" s="29"/>
+      <c r="R61" s="29"/>
+      <c r="S61" s="29"/>
     </row>
     <row r="62" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A62" s="60" t="s">
+      <c r="A62" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="46">
+      <c r="B62" s="42">
         <v>110</v>
       </c>
-      <c r="C62" s="27">
+      <c r="C62" s="23">
         <v>112</v>
       </c>
-      <c r="D62" s="26">
+      <c r="D62" s="22">
         <v>138</v>
       </c>
-      <c r="E62" s="26">
+      <c r="E62" s="22">
         <v>166</v>
       </c>
-      <c r="F62" s="26">
+      <c r="F62" s="22">
         <v>166</v>
       </c>
-      <c r="G62" s="26">
+      <c r="G62" s="22">
         <v>166</v>
       </c>
-      <c r="H62" s="26">
+      <c r="H62" s="22">
         <v>170</v>
       </c>
-      <c r="I62" s="46">
+      <c r="I62" s="42">
         <v>170</v>
       </c>
-      <c r="J62" s="64">
+      <c r="J62" s="60">
         <v>170</v>
       </c>
-      <c r="K62" s="64">
+      <c r="K62" s="60">
         <v>170</v>
       </c>
-      <c r="L62" s="64">
+      <c r="L62" s="60">
         <v>170</v>
       </c>
-      <c r="M62" s="46" t="s">
+      <c r="M62" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N62" s="48">
+      <c r="N62" s="44">
         <v>170</v>
       </c>
-      <c r="O62" s="65">
+      <c r="O62" s="61">
         <v>170</v>
       </c>
-      <c r="P62" s="66">
+      <c r="P62" s="62">
         <v>170</v>
       </c>
-      <c r="Q62" s="33">
+      <c r="Q62" s="29">
         <v>170</v>
       </c>
       <c r="R62" s="16">
         <v>170</v>
       </c>
+      <c r="S62" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="63" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A63" s="60" t="s">
+      <c r="A63" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B63" s="46">
+      <c r="B63" s="42">
         <v>169</v>
       </c>
-      <c r="C63" s="27">
+      <c r="C63" s="23">
         <v>196</v>
       </c>
-      <c r="D63" s="26">
+      <c r="D63" s="22">
         <v>198</v>
       </c>
-      <c r="E63" s="26">
+      <c r="E63" s="22">
         <v>198</v>
       </c>
-      <c r="F63" s="26">
+      <c r="F63" s="22">
         <v>198</v>
       </c>
-      <c r="G63" s="26">
+      <c r="G63" s="22">
         <v>198</v>
       </c>
-      <c r="H63" s="26">
+      <c r="H63" s="22">
         <v>198</v>
       </c>
-      <c r="I63" s="46">
+      <c r="I63" s="42">
         <v>194</v>
       </c>
-      <c r="J63" s="64">
+      <c r="J63" s="60">
         <v>194</v>
       </c>
-      <c r="K63" s="64">
+      <c r="K63" s="60">
         <v>182</v>
       </c>
-      <c r="L63" s="64">
+      <c r="L63" s="60">
         <v>196</v>
       </c>
-      <c r="M63" s="46" t="s">
+      <c r="M63" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N63" s="48">
+      <c r="N63" s="44">
         <v>184</v>
       </c>
-      <c r="O63" s="65">
+      <c r="O63" s="61">
         <v>184</v>
       </c>
-      <c r="P63" s="66">
+      <c r="P63" s="62">
         <v>196</v>
       </c>
-      <c r="Q63" s="33">
+      <c r="Q63" s="29">
         <v>196</v>
       </c>
       <c r="R63" s="16">
         <v>210</v>
       </c>
+      <c r="S63" s="76">
+        <v>210</v>
+      </c>
     </row>
     <row r="64" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A64" s="60" t="s">
+      <c r="A64" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B64" s="46">
+      <c r="B64" s="42">
         <v>134</v>
       </c>
-      <c r="C64" s="27">
+      <c r="C64" s="23">
         <v>136</v>
       </c>
-      <c r="D64" s="26">
+      <c r="D64" s="22">
         <v>136</v>
       </c>
-      <c r="E64" s="26">
+      <c r="E64" s="22">
         <v>136</v>
       </c>
-      <c r="F64" s="26">
+      <c r="F64" s="22">
         <v>148</v>
       </c>
-      <c r="G64" s="26">
+      <c r="G64" s="22">
         <v>152</v>
       </c>
-      <c r="H64" s="26">
+      <c r="H64" s="22">
         <v>152</v>
       </c>
-      <c r="I64" s="46">
+      <c r="I64" s="42">
         <v>152</v>
       </c>
-      <c r="J64" s="64">
+      <c r="J64" s="60">
         <v>152</v>
       </c>
-      <c r="K64" s="64">
+      <c r="K64" s="60">
         <v>152</v>
       </c>
-      <c r="L64" s="64">
+      <c r="L64" s="60">
         <v>152</v>
       </c>
-      <c r="M64" s="46" t="s">
+      <c r="M64" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N64" s="48">
+      <c r="N64" s="44">
         <v>152</v>
       </c>
-      <c r="O64" s="65">
+      <c r="O64" s="61">
         <v>152</v>
       </c>
-      <c r="P64" s="66">
+      <c r="P64" s="62">
         <v>152</v>
       </c>
-      <c r="Q64" s="33">
+      <c r="Q64" s="29">
         <v>152</v>
       </c>
       <c r="R64" s="16">
         <v>148</v>
       </c>
+      <c r="S64" s="76">
+        <v>148</v>
+      </c>
     </row>
     <row r="65" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A65" s="60" t="s">
+      <c r="A65" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B65" s="26">
+      <c r="B65" s="22">
         <v>138</v>
       </c>
-      <c r="C65" s="26">
+      <c r="C65" s="22">
         <v>150</v>
       </c>
-      <c r="D65" s="26">
+      <c r="D65" s="22">
         <v>156</v>
       </c>
-      <c r="E65" s="26">
+      <c r="E65" s="22">
         <v>166</v>
       </c>
-      <c r="F65" s="26">
+      <c r="F65" s="22">
         <v>170</v>
       </c>
-      <c r="G65" s="26">
+      <c r="G65" s="22">
         <v>201</v>
       </c>
-      <c r="H65" s="26">
+      <c r="H65" s="22">
         <v>201</v>
       </c>
-      <c r="I65" s="46">
+      <c r="I65" s="42">
         <v>213</v>
       </c>
-      <c r="J65" s="64">
+      <c r="J65" s="60">
         <v>213</v>
       </c>
-      <c r="K65" s="64">
+      <c r="K65" s="60">
         <v>213</v>
       </c>
-      <c r="L65" s="64">
+      <c r="L65" s="60">
         <v>184</v>
       </c>
-      <c r="M65" s="46" t="s">
+      <c r="M65" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N65" s="48">
+      <c r="N65" s="44">
         <v>168</v>
       </c>
-      <c r="O65" s="65">
+      <c r="O65" s="61">
         <v>166</v>
       </c>
-      <c r="P65" s="66">
+      <c r="P65" s="62">
         <v>166</v>
       </c>
-      <c r="Q65" s="33">
+      <c r="Q65" s="29">
         <v>172</v>
       </c>
       <c r="R65" s="16">
         <v>172</v>
       </c>
+      <c r="S65" s="76">
+        <v>172</v>
+      </c>
     </row>
     <row r="66" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A66" s="60" t="s">
+      <c r="A66" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B66" s="46">
+      <c r="B66" s="42">
         <v>90</v>
       </c>
-      <c r="C66" s="27">
+      <c r="C66" s="23">
         <v>124</v>
       </c>
-      <c r="D66" s="26">
+      <c r="D66" s="22">
         <v>130</v>
       </c>
-      <c r="E66" s="26">
+      <c r="E66" s="22">
         <v>152</v>
       </c>
-      <c r="F66" s="26">
+      <c r="F66" s="22">
         <v>152</v>
       </c>
-      <c r="G66" s="26">
+      <c r="G66" s="22">
         <v>152</v>
       </c>
-      <c r="H66" s="26">
+      <c r="H66" s="22">
         <v>152</v>
       </c>
-      <c r="I66" s="46">
+      <c r="I66" s="42">
         <v>152</v>
       </c>
-      <c r="J66" s="64">
+      <c r="J66" s="60">
         <v>152</v>
       </c>
-      <c r="K66" s="64">
+      <c r="K66" s="60">
         <v>152</v>
       </c>
-      <c r="L66" s="64">
+      <c r="L66" s="60">
         <v>172</v>
       </c>
-      <c r="M66" s="46">
+      <c r="M66" s="42">
         <v>172</v>
       </c>
-      <c r="N66" s="48">
+      <c r="N66" s="44">
         <v>172</v>
       </c>
-      <c r="O66" s="65">
+      <c r="O66" s="61">
         <v>174</v>
       </c>
-      <c r="P66" s="66">
+      <c r="P66" s="62">
         <v>207</v>
       </c>
-      <c r="Q66" s="33">
+      <c r="Q66" s="29">
         <v>231</v>
       </c>
       <c r="R66" s="16">
         <v>242</v>
       </c>
+      <c r="S66" s="76">
+        <v>242</v>
+      </c>
     </row>
     <row r="67" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A67" s="60" t="s">
+      <c r="A67" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B67" s="46">
+      <c r="B67" s="42">
         <v>198</v>
       </c>
-      <c r="C67" s="28">
+      <c r="C67" s="24">
         <v>214</v>
       </c>
-      <c r="D67" s="26">
+      <c r="D67" s="22">
         <v>214</v>
       </c>
-      <c r="E67" s="26">
+      <c r="E67" s="22">
         <v>216</v>
       </c>
-      <c r="F67" s="26">
+      <c r="F67" s="22">
         <v>204</v>
       </c>
-      <c r="G67" s="26">
+      <c r="G67" s="22">
         <v>212</v>
       </c>
-      <c r="H67" s="26">
+      <c r="H67" s="22">
         <v>242</v>
       </c>
-      <c r="I67" s="46">
+      <c r="I67" s="42">
         <v>245</v>
       </c>
-      <c r="J67" s="64">
+      <c r="J67" s="60">
         <v>245</v>
       </c>
-      <c r="K67" s="64">
+      <c r="K67" s="60">
         <v>249</v>
       </c>
-      <c r="L67" s="64">
+      <c r="L67" s="60">
         <v>227</v>
       </c>
-      <c r="M67" s="46" t="s">
+      <c r="M67" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N67" s="48">
+      <c r="N67" s="44">
         <v>220</v>
       </c>
-      <c r="O67" s="65">
+      <c r="O67" s="61">
         <v>220</v>
       </c>
-      <c r="P67" s="66">
+      <c r="P67" s="62">
         <v>220</v>
       </c>
-      <c r="Q67" s="33">
+      <c r="Q67" s="29">
         <v>220</v>
       </c>
       <c r="R67" s="16">
         <v>220</v>
       </c>
+      <c r="S67" s="76">
+        <v>220</v>
+      </c>
     </row>
     <row r="68" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A68" s="60" t="s">
+      <c r="A68" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B68" s="46">
+      <c r="B68" s="42">
         <v>92</v>
       </c>
-      <c r="C68" s="27">
+      <c r="C68" s="23">
         <v>94</v>
       </c>
-      <c r="D68" s="26">
+      <c r="D68" s="22">
         <v>116</v>
       </c>
-      <c r="E68" s="26">
+      <c r="E68" s="22">
         <v>116</v>
       </c>
-      <c r="F68" s="26">
+      <c r="F68" s="22">
         <v>116</v>
       </c>
-      <c r="G68" s="26">
+      <c r="G68" s="22">
         <v>116</v>
       </c>
-      <c r="H68" s="26">
+      <c r="H68" s="22">
         <v>116</v>
       </c>
-      <c r="I68" s="46">
+      <c r="I68" s="42">
         <v>114</v>
       </c>
-      <c r="J68" s="64">
+      <c r="J68" s="60">
         <v>114</v>
       </c>
-      <c r="K68" s="64" t="s">
+      <c r="K68" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L68" s="64">
+      <c r="L68" s="60">
         <v>114</v>
       </c>
-      <c r="M68" s="46" t="s">
+      <c r="M68" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N68" s="48">
+      <c r="N68" s="44">
         <v>110</v>
       </c>
-      <c r="O68" s="65">
+      <c r="O68" s="61">
         <v>110</v>
       </c>
-      <c r="P68" s="66">
+      <c r="P68" s="62">
         <v>110</v>
       </c>
-      <c r="Q68" s="33">
+      <c r="Q68" s="29">
         <v>110</v>
       </c>
       <c r="R68" s="16">
         <v>110</v>
       </c>
+      <c r="S68" s="76">
+        <v>120</v>
+      </c>
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A69" s="60" t="s">
+      <c r="A69" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B69" s="46">
+      <c r="B69" s="42">
         <v>147</v>
       </c>
-      <c r="C69" s="27">
+      <c r="C69" s="23">
         <v>142</v>
       </c>
-      <c r="D69" s="26">
+      <c r="D69" s="22">
         <v>142</v>
       </c>
-      <c r="E69" s="26">
+      <c r="E69" s="22">
         <v>148</v>
       </c>
-      <c r="F69" s="26">
+      <c r="F69" s="22">
         <v>148</v>
       </c>
-      <c r="G69" s="26">
+      <c r="G69" s="22">
         <v>157</v>
       </c>
-      <c r="H69" s="26">
+      <c r="H69" s="22">
         <v>157</v>
       </c>
-      <c r="I69" s="46">
+      <c r="I69" s="42">
         <v>163</v>
       </c>
-      <c r="J69" s="64">
+      <c r="J69" s="60">
         <v>155</v>
       </c>
-      <c r="K69" s="64">
+      <c r="K69" s="60">
         <v>161</v>
       </c>
-      <c r="L69" s="64">
+      <c r="L69" s="60">
         <v>161</v>
       </c>
-      <c r="M69" s="46" t="s">
+      <c r="M69" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N69" s="48">
+      <c r="N69" s="44">
         <v>161</v>
       </c>
-      <c r="O69" s="65">
+      <c r="O69" s="61">
         <v>177</v>
       </c>
-      <c r="P69" s="66">
+      <c r="P69" s="62">
         <v>177</v>
       </c>
-      <c r="Q69" s="33">
+      <c r="Q69" s="29">
         <v>177</v>
       </c>
       <c r="R69" s="16">
         <v>177</v>
       </c>
+      <c r="S69" s="76">
+        <v>177</v>
+      </c>
     </row>
     <row r="70" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A70" s="60" t="s">
+      <c r="A70" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B70" s="46">
+      <c r="B70" s="42">
         <v>163</v>
       </c>
-      <c r="C70" s="27">
+      <c r="C70" s="23">
         <v>163</v>
       </c>
-      <c r="D70" s="26">
+      <c r="D70" s="22">
         <v>163</v>
       </c>
-      <c r="E70" s="26">
+      <c r="E70" s="22">
         <v>163</v>
       </c>
-      <c r="F70" s="26">
+      <c r="F70" s="22">
         <v>163</v>
       </c>
-      <c r="G70" s="26">
+      <c r="G70" s="22">
         <v>163</v>
       </c>
-      <c r="H70" s="26">
+      <c r="H70" s="22">
         <v>159</v>
       </c>
-      <c r="I70" s="46">
+      <c r="I70" s="42">
         <v>159</v>
       </c>
-      <c r="J70" s="64">
+      <c r="J70" s="60">
         <v>159</v>
       </c>
-      <c r="K70" s="64">
+      <c r="K70" s="60">
         <v>157</v>
       </c>
-      <c r="L70" s="64">
+      <c r="L70" s="60">
         <v>160</v>
       </c>
-      <c r="M70" s="46" t="s">
+      <c r="M70" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N70" s="48">
+      <c r="N70" s="44">
         <v>160</v>
       </c>
-      <c r="O70" s="65">
+      <c r="O70" s="61">
         <v>160</v>
       </c>
-      <c r="P70" s="66">
+      <c r="P70" s="62">
         <v>160</v>
       </c>
-      <c r="Q70" s="33">
+      <c r="Q70" s="29">
         <v>160</v>
       </c>
       <c r="R70" s="16">
         <v>160</v>
       </c>
+      <c r="S70" s="76">
+        <v>160</v>
+      </c>
     </row>
     <row r="71" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A71" s="60" t="s">
+      <c r="A71" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B71" s="46">
+      <c r="B71" s="42">
         <v>232</v>
       </c>
-      <c r="C71" s="27">
+      <c r="C71" s="23">
         <v>232</v>
       </c>
-      <c r="D71" s="26">
+      <c r="D71" s="22">
         <v>232</v>
       </c>
-      <c r="E71" s="26">
+      <c r="E71" s="22">
         <v>232</v>
       </c>
-      <c r="F71" s="26">
+      <c r="F71" s="22">
         <v>232</v>
       </c>
-      <c r="G71" s="26">
+      <c r="G71" s="22">
         <v>240</v>
       </c>
-      <c r="H71" s="26">
+      <c r="H71" s="22">
         <v>240</v>
       </c>
-      <c r="I71" s="46">
+      <c r="I71" s="42">
         <v>240</v>
       </c>
-      <c r="J71" s="64">
+      <c r="J71" s="60">
         <v>240</v>
       </c>
-      <c r="K71" s="64" t="s">
+      <c r="K71" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L71" s="64">
+      <c r="L71" s="60">
         <v>240</v>
       </c>
-      <c r="M71" s="46">
+      <c r="M71" s="42">
         <v>240</v>
       </c>
-      <c r="N71" s="48">
+      <c r="N71" s="44">
         <v>240</v>
       </c>
-      <c r="O71" s="65">
+      <c r="O71" s="61">
         <v>240</v>
       </c>
-      <c r="P71" s="66">
+      <c r="P71" s="62">
         <v>240</v>
       </c>
-      <c r="Q71" s="33">
+      <c r="Q71" s="29">
         <v>240</v>
       </c>
       <c r="R71" s="16">
+        <v>238</v>
+      </c>
+      <c r="S71" s="76">
         <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A72" s="4"/>
       <c r="B72" s="12"/>
       <c r="C72" s="12"/>
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
       <c r="F72" s="10"/>
       <c r="G72" s="12"/>
       <c r="H72" s="12"/>
       <c r="I72" s="10"/>
       <c r="J72" s="12"/>
       <c r="K72" s="12"/>
       <c r="L72" s="12"/>
       <c r="M72" s="12"/>
       <c r="N72" s="12"/>
       <c r="O72" s="12"/>
       <c r="P72" s="12"/>
       <c r="Q72" s="12"/>
       <c r="R72" s="3"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
     </row>
     <row r="73" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A73" s="19" t="s">
+      <c r="A73" s="88" t="s">
         <v>39</v>
       </c>
-      <c r="B73" s="19"/>
-[...20 lines deleted...]
-      <c r="W73" s="62"/>
+      <c r="B73" s="88"/>
+      <c r="C73" s="88"/>
+      <c r="D73" s="88"/>
+      <c r="E73" s="88"/>
+      <c r="F73" s="88"/>
+      <c r="G73" s="88"/>
+      <c r="H73" s="88"/>
+      <c r="I73" s="88"/>
+      <c r="J73" s="88"/>
+      <c r="K73" s="88"/>
+      <c r="L73" s="88"/>
+      <c r="M73" s="88"/>
+      <c r="N73" s="88"/>
+      <c r="O73" s="88"/>
+      <c r="P73" s="88"/>
+      <c r="Q73" s="88"/>
+      <c r="R73" s="88"/>
+      <c r="S73" s="58"/>
+      <c r="T73" s="58"/>
+      <c r="U73" s="58"/>
+      <c r="V73" s="58"/>
+      <c r="W73" s="58"/>
     </row>
     <row r="74" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A74" s="20" t="s">
+      <c r="A74" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="B74" s="20"/>
-[...15 lines deleted...]
-      <c r="R74" s="20"/>
+      <c r="B74" s="89"/>
+      <c r="C74" s="89"/>
+      <c r="D74" s="89"/>
+      <c r="E74" s="89"/>
+      <c r="F74" s="89"/>
+      <c r="G74" s="89"/>
+      <c r="H74" s="89"/>
+      <c r="I74" s="89"/>
+      <c r="J74" s="89"/>
+      <c r="K74" s="89"/>
+      <c r="L74" s="89"/>
+      <c r="M74" s="89"/>
+      <c r="N74" s="89"/>
+      <c r="O74" s="89"/>
+      <c r="P74" s="89"/>
+      <c r="Q74" s="89"/>
+      <c r="R74" s="89"/>
+      <c r="S74" s="89"/>
     </row>
     <row r="75" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A75" s="63"/>
-      <c r="B75" s="24">
+      <c r="A75" s="59"/>
+      <c r="B75" s="20">
         <v>2008</v>
       </c>
-      <c r="C75" s="24">
+      <c r="C75" s="20">
         <v>2009</v>
       </c>
-      <c r="D75" s="24">
+      <c r="D75" s="20">
         <v>2010</v>
       </c>
-      <c r="E75" s="24">
+      <c r="E75" s="20">
         <v>2011</v>
       </c>
-      <c r="F75" s="24">
+      <c r="F75" s="20">
         <v>2012</v>
       </c>
-      <c r="G75" s="24">
+      <c r="G75" s="20">
         <v>2013</v>
       </c>
-      <c r="H75" s="24">
+      <c r="H75" s="20">
         <v>2014</v>
       </c>
-      <c r="I75" s="24">
+      <c r="I75" s="20">
         <v>2015</v>
       </c>
-      <c r="J75" s="24">
+      <c r="J75" s="20">
         <v>2016</v>
       </c>
-      <c r="K75" s="24">
+      <c r="K75" s="20">
         <v>2017</v>
       </c>
-      <c r="L75" s="24">
+      <c r="L75" s="20">
         <v>2018</v>
       </c>
-      <c r="M75" s="67">
+      <c r="M75" s="63">
         <v>2019</v>
       </c>
-      <c r="N75" s="67">
+      <c r="N75" s="63">
         <v>2020</v>
       </c>
-      <c r="O75" s="24">
+      <c r="O75" s="20">
         <v>2021</v>
       </c>
-      <c r="P75" s="24">
+      <c r="P75" s="20">
         <v>2022</v>
       </c>
-      <c r="Q75" s="24">
+      <c r="Q75" s="20">
         <v>2023</v>
       </c>
-      <c r="R75" s="24">
+      <c r="R75" s="20">
         <v>2024</v>
       </c>
+      <c r="S75" s="19">
+        <v>2025</v>
+      </c>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A76" s="57" t="s">
+      <c r="A76" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B76" s="46">
+      <c r="B76" s="42">
         <v>246301</v>
       </c>
-      <c r="C76" s="27">
+      <c r="C76" s="23">
         <v>247534</v>
       </c>
-      <c r="D76" s="26">
+      <c r="D76" s="22">
         <v>248723</v>
       </c>
-      <c r="E76" s="26">
+      <c r="E76" s="22">
         <v>249875</v>
       </c>
-      <c r="F76" s="26">
+      <c r="F76" s="22">
         <v>272923</v>
       </c>
-      <c r="G76" s="26">
+      <c r="G76" s="22">
         <v>354879</v>
       </c>
-      <c r="H76" s="26">
+      <c r="H76" s="22">
         <v>396654</v>
       </c>
-      <c r="I76" s="46">
+      <c r="I76" s="42">
         <v>424825</v>
       </c>
-      <c r="J76" s="64">
+      <c r="J76" s="60">
         <v>421872</v>
       </c>
-      <c r="K76" s="64">
+      <c r="K76" s="60">
         <v>431914</v>
       </c>
-      <c r="L76" s="64">
+      <c r="L76" s="60">
         <v>438022</v>
       </c>
-      <c r="M76" s="48">
+      <c r="M76" s="44">
         <v>437874</v>
       </c>
-      <c r="N76" s="48">
+      <c r="N76" s="44">
         <v>436232</v>
       </c>
-      <c r="O76" s="65">
+      <c r="O76" s="61">
         <v>435554</v>
       </c>
-      <c r="P76" s="66">
+      <c r="P76" s="62">
         <v>450354</v>
       </c>
-      <c r="Q76" s="33">
+      <c r="Q76" s="29">
         <v>220481</v>
       </c>
       <c r="R76" s="16">
         <v>241593</v>
       </c>
+      <c r="S76" s="76">
+        <v>324618</v>
+      </c>
     </row>
     <row r="77" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A77" s="60" t="s">
+      <c r="A77" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B77" s="46">
+      <c r="B77" s="42">
         <v>97152</v>
       </c>
-      <c r="C77" s="46">
+      <c r="C77" s="42">
         <v>97430</v>
       </c>
-      <c r="D77" s="46">
+      <c r="D77" s="42">
         <v>98293</v>
       </c>
-      <c r="E77" s="46">
+      <c r="E77" s="42">
         <v>97920</v>
       </c>
-      <c r="F77" s="46">
+      <c r="F77" s="42">
         <v>111020</v>
       </c>
-      <c r="G77" s="46">
+      <c r="G77" s="42">
         <v>162984</v>
       </c>
-      <c r="H77" s="46">
+      <c r="H77" s="42">
         <v>190232</v>
       </c>
-      <c r="I77" s="46">
+      <c r="I77" s="42">
         <v>220630</v>
       </c>
-      <c r="J77" s="64">
+      <c r="J77" s="60">
         <v>215896</v>
       </c>
-      <c r="K77" s="64">
+      <c r="K77" s="60">
         <v>220780</v>
       </c>
-      <c r="L77" s="64">
+      <c r="L77" s="60">
         <v>226191</v>
       </c>
-      <c r="M77" s="48">
+      <c r="M77" s="44">
         <v>230263</v>
       </c>
-      <c r="N77" s="48">
+      <c r="N77" s="44">
         <v>230552</v>
       </c>
-      <c r="O77" s="65">
+      <c r="O77" s="61">
         <v>229819</v>
       </c>
-      <c r="P77" s="66">
+      <c r="P77" s="62">
         <v>252913</v>
       </c>
-      <c r="Q77" s="33">
+      <c r="Q77" s="29">
         <v>109231</v>
       </c>
       <c r="R77" s="16">
         <v>127054</v>
       </c>
+      <c r="S77" s="76">
+        <v>164483</v>
+      </c>
     </row>
     <row r="78" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A78" s="60" t="s">
+      <c r="A78" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B78" s="46">
+      <c r="B78" s="42">
         <v>14262</v>
       </c>
-      <c r="C78" s="27">
+      <c r="C78" s="23">
         <v>14365</v>
       </c>
-      <c r="D78" s="26">
+      <c r="D78" s="22">
         <v>14614</v>
       </c>
-      <c r="E78" s="26">
+      <c r="E78" s="22">
         <v>14752</v>
       </c>
-      <c r="F78" s="26">
+      <c r="F78" s="22">
         <v>14758</v>
       </c>
-      <c r="G78" s="26">
+      <c r="G78" s="22">
         <v>14762</v>
       </c>
-      <c r="H78" s="26">
+      <c r="H78" s="22">
         <v>14850</v>
       </c>
-      <c r="I78" s="46">
+      <c r="I78" s="42">
         <v>14863</v>
       </c>
-      <c r="J78" s="64">
+      <c r="J78" s="60">
         <v>14990</v>
       </c>
-      <c r="K78" s="64">
+      <c r="K78" s="60">
         <v>15031</v>
       </c>
-      <c r="L78" s="64">
+      <c r="L78" s="60">
         <v>17150</v>
       </c>
-      <c r="M78" s="48">
+      <c r="M78" s="44">
         <v>17300</v>
       </c>
-      <c r="N78" s="48">
+      <c r="N78" s="44">
         <v>17310</v>
       </c>
-      <c r="O78" s="65">
+      <c r="O78" s="61">
         <v>23408</v>
       </c>
-      <c r="P78" s="66">
+      <c r="P78" s="62">
         <v>24110</v>
       </c>
-      <c r="Q78" s="33">
+      <c r="Q78" s="29">
         <v>20715</v>
       </c>
       <c r="R78" s="16">
         <v>20879</v>
       </c>
+      <c r="S78" s="76">
+        <v>20885</v>
+      </c>
     </row>
     <row r="79" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A79" s="60" t="s">
+      <c r="A79" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B79" s="46">
+      <c r="B79" s="42">
         <v>35807</v>
       </c>
-      <c r="C79" s="27">
+      <c r="C79" s="23">
         <v>36339</v>
       </c>
-      <c r="D79" s="26">
+      <c r="D79" s="22">
         <v>36392</v>
       </c>
-      <c r="E79" s="26">
+      <c r="E79" s="22">
         <v>36556</v>
       </c>
-      <c r="F79" s="26">
+      <c r="F79" s="22">
         <v>46592</v>
       </c>
-      <c r="G79" s="26">
+      <c r="G79" s="22">
         <v>65888</v>
       </c>
-      <c r="H79" s="26">
+      <c r="H79" s="22">
         <v>65517</v>
       </c>
-      <c r="I79" s="64" t="s">
+      <c r="I79" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="J79" s="64">
+      <c r="J79" s="60">
         <v>64967</v>
       </c>
-      <c r="K79" s="64">
+      <c r="K79" s="60">
         <v>66104</v>
       </c>
-      <c r="L79" s="64">
+      <c r="L79" s="60">
         <v>64962</v>
       </c>
-      <c r="M79" s="46" t="s">
+      <c r="M79" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N79" s="48">
+      <c r="N79" s="44">
         <v>64870</v>
       </c>
-      <c r="O79" s="65">
+      <c r="O79" s="61">
         <v>65066</v>
       </c>
-      <c r="P79" s="66">
+      <c r="P79" s="62">
         <v>65099</v>
       </c>
-      <c r="Q79" s="33">
+      <c r="Q79" s="29">
         <v>41577</v>
       </c>
       <c r="R79" s="16">
         <v>35503</v>
       </c>
+      <c r="S79" s="76">
+        <v>65100</v>
+      </c>
     </row>
     <row r="80" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A80" s="60" t="s">
+      <c r="A80" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B80" s="28"/>
-[...15 lines deleted...]
-      <c r="R80" s="33"/>
+      <c r="B80" s="24"/>
+      <c r="C80" s="23"/>
+      <c r="D80" s="22"/>
+      <c r="E80" s="22"/>
+      <c r="F80" s="22"/>
+      <c r="G80" s="22"/>
+      <c r="H80" s="22"/>
+      <c r="I80" s="42"/>
+      <c r="J80" s="42"/>
+      <c r="K80" s="42"/>
+      <c r="L80" s="42"/>
+      <c r="M80" s="42"/>
+      <c r="N80" s="44"/>
+      <c r="O80" s="44"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="29"/>
+      <c r="R80" s="29"/>
+      <c r="S80" s="29"/>
     </row>
     <row r="81" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A81" s="60" t="s">
+      <c r="A81" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B81" s="46">
+      <c r="B81" s="42">
         <v>10618</v>
       </c>
-      <c r="C81" s="27">
+      <c r="C81" s="23">
         <v>10245</v>
       </c>
-      <c r="D81" s="26">
+      <c r="D81" s="22">
         <v>10057</v>
       </c>
-      <c r="E81" s="26">
+      <c r="E81" s="22">
         <v>9803</v>
       </c>
-      <c r="F81" s="26">
+      <c r="F81" s="22">
         <v>9832</v>
       </c>
-      <c r="G81" s="26">
+      <c r="G81" s="22">
         <v>9716</v>
       </c>
-      <c r="H81" s="26">
+      <c r="H81" s="22">
         <v>9181</v>
       </c>
-      <c r="I81" s="46">
+      <c r="I81" s="42">
         <v>12316</v>
       </c>
-      <c r="J81" s="64">
+      <c r="J81" s="60">
         <v>12484</v>
       </c>
-      <c r="K81" s="64">
+      <c r="K81" s="60">
         <v>12488</v>
       </c>
-      <c r="L81" s="64">
+      <c r="L81" s="60">
         <v>12422</v>
       </c>
-      <c r="M81" s="46" t="s">
+      <c r="M81" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N81" s="48">
+      <c r="N81" s="44">
         <v>12085</v>
       </c>
-      <c r="O81" s="65">
+      <c r="O81" s="61">
         <v>10920</v>
       </c>
-      <c r="P81" s="66">
+      <c r="P81" s="62">
         <v>7579</v>
       </c>
-      <c r="Q81" s="33">
+      <c r="Q81" s="29">
         <v>3665</v>
       </c>
       <c r="R81" s="16">
         <v>3666</v>
       </c>
+      <c r="S81" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="82" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A82" s="60" t="s">
+      <c r="A82" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B82" s="46">
+      <c r="B82" s="42">
         <v>14319</v>
       </c>
-      <c r="C82" s="27">
+      <c r="C82" s="23">
         <v>14388</v>
       </c>
-      <c r="D82" s="26">
+      <c r="D82" s="22">
         <v>12262</v>
       </c>
-      <c r="E82" s="26">
+      <c r="E82" s="22">
         <v>12454</v>
       </c>
-      <c r="F82" s="26">
+      <c r="F82" s="22">
         <v>11699</v>
       </c>
-      <c r="G82" s="26">
+      <c r="G82" s="22">
         <v>12496</v>
       </c>
-      <c r="H82" s="26">
+      <c r="H82" s="22">
         <v>17266</v>
       </c>
-      <c r="I82" s="46">
+      <c r="I82" s="42">
         <v>16832</v>
       </c>
-      <c r="J82" s="64">
+      <c r="J82" s="60">
         <v>16850</v>
       </c>
-      <c r="K82" s="64">
+      <c r="K82" s="60">
         <v>17649</v>
       </c>
-      <c r="L82" s="64">
+      <c r="L82" s="60">
         <v>17515</v>
       </c>
-      <c r="M82" s="46" t="s">
+      <c r="M82" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N82" s="48">
+      <c r="N82" s="44">
         <v>16999</v>
       </c>
-      <c r="O82" s="65">
+      <c r="O82" s="61">
         <v>17000</v>
       </c>
-      <c r="P82" s="66">
+      <c r="P82" s="62">
         <v>17000</v>
       </c>
-      <c r="Q82" s="33">
+      <c r="Q82" s="29">
         <v>6745</v>
       </c>
       <c r="R82" s="16">
         <v>9625</v>
       </c>
+      <c r="S82" s="76">
+        <v>9952</v>
+      </c>
     </row>
     <row r="83" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A83" s="60" t="s">
+      <c r="A83" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B83" s="46">
+      <c r="B83" s="42">
         <v>10364</v>
       </c>
-      <c r="C83" s="27">
+      <c r="C83" s="23">
         <v>10150</v>
       </c>
-      <c r="D83" s="26">
+      <c r="D83" s="22">
         <v>10002</v>
       </c>
-      <c r="E83" s="26">
+      <c r="E83" s="22">
         <v>9924</v>
       </c>
-      <c r="F83" s="26">
+      <c r="F83" s="22">
         <v>9943</v>
       </c>
-      <c r="G83" s="26">
+      <c r="G83" s="22">
         <v>15177</v>
       </c>
-      <c r="H83" s="26">
+      <c r="H83" s="22">
         <v>18363</v>
       </c>
-      <c r="I83" s="46">
+      <c r="I83" s="42">
         <v>19680</v>
       </c>
-      <c r="J83" s="64">
+      <c r="J83" s="60">
         <v>19741</v>
       </c>
-      <c r="K83" s="64">
+      <c r="K83" s="60">
         <v>19800</v>
       </c>
-      <c r="L83" s="64">
+      <c r="L83" s="60">
         <v>19800</v>
       </c>
-      <c r="M83" s="46" t="s">
+      <c r="M83" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N83" s="48">
+      <c r="N83" s="44">
         <v>14901</v>
       </c>
-      <c r="O83" s="65">
+      <c r="O83" s="61">
         <v>14951</v>
       </c>
-      <c r="P83" s="66">
+      <c r="P83" s="62">
         <v>14016</v>
       </c>
-      <c r="Q83" s="33">
+      <c r="Q83" s="29">
         <v>4512</v>
       </c>
       <c r="R83" s="16">
         <v>4996</v>
       </c>
+      <c r="S83" s="76">
+        <v>5087</v>
+      </c>
     </row>
     <row r="84" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A84" s="60" t="s">
+      <c r="A84" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B84" s="46">
+      <c r="B84" s="42">
         <v>9578</v>
       </c>
-      <c r="C84" s="26">
+      <c r="C84" s="22">
         <v>10440</v>
       </c>
-      <c r="D84" s="26">
+      <c r="D84" s="22">
         <v>10884</v>
       </c>
-      <c r="E84" s="26">
+      <c r="E84" s="22">
         <v>10985</v>
       </c>
-      <c r="F84" s="26">
+      <c r="F84" s="22">
         <v>11075</v>
       </c>
-      <c r="G84" s="26">
+      <c r="G84" s="22">
         <v>11251</v>
       </c>
-      <c r="H84" s="26">
+      <c r="H84" s="22">
         <v>17622</v>
       </c>
-      <c r="I84" s="46">
+      <c r="I84" s="42">
         <v>14588</v>
       </c>
-      <c r="J84" s="64">
+      <c r="J84" s="60">
         <v>14631</v>
       </c>
-      <c r="K84" s="64">
+      <c r="K84" s="60">
         <v>16272</v>
       </c>
-      <c r="L84" s="64">
+      <c r="L84" s="60">
         <v>15000</v>
       </c>
-      <c r="M84" s="46" t="s">
+      <c r="M84" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N84" s="48">
+      <c r="N84" s="44">
         <v>12605</v>
       </c>
-      <c r="O84" s="65">
+      <c r="O84" s="61">
         <v>12629</v>
       </c>
-      <c r="P84" s="66">
+      <c r="P84" s="62">
         <v>10997</v>
       </c>
-      <c r="Q84" s="33">
+      <c r="Q84" s="29">
         <v>4915</v>
       </c>
       <c r="R84" s="16">
         <v>5627</v>
       </c>
+      <c r="S84" s="76">
+        <v>5807</v>
+      </c>
     </row>
     <row r="85" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A85" s="60" t="s">
+      <c r="A85" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B85" s="26">
+      <c r="B85" s="22">
         <v>9338</v>
       </c>
-      <c r="C85" s="27">
+      <c r="C85" s="23">
         <v>9081</v>
       </c>
-      <c r="D85" s="26">
+      <c r="D85" s="22">
         <v>9257</v>
       </c>
-      <c r="E85" s="26">
+      <c r="E85" s="22">
         <v>9336</v>
       </c>
-      <c r="F85" s="26">
+      <c r="F85" s="22">
         <v>9338</v>
       </c>
-      <c r="G85" s="26">
+      <c r="G85" s="22">
         <v>9344</v>
       </c>
-      <c r="H85" s="26">
+      <c r="H85" s="22">
         <v>11224</v>
       </c>
-      <c r="I85" s="46">
+      <c r="I85" s="42">
         <v>11708</v>
       </c>
-      <c r="J85" s="64">
+      <c r="J85" s="60">
         <v>11953</v>
       </c>
-      <c r="K85" s="64">
+      <c r="K85" s="60">
         <v>12786</v>
       </c>
-      <c r="L85" s="64">
+      <c r="L85" s="60">
         <v>13169</v>
       </c>
-      <c r="M85" s="46">
+      <c r="M85" s="42">
         <v>15300</v>
       </c>
-      <c r="N85" s="48">
+      <c r="N85" s="44">
         <v>15043</v>
       </c>
-      <c r="O85" s="65">
+      <c r="O85" s="61">
         <v>9950</v>
       </c>
-      <c r="P85" s="66">
+      <c r="P85" s="62">
         <v>9618</v>
       </c>
-      <c r="Q85" s="33">
+      <c r="Q85" s="29">
         <v>5772</v>
       </c>
       <c r="R85" s="16">
         <v>6456</v>
       </c>
+      <c r="S85" s="76">
+        <v>13801</v>
+      </c>
     </row>
     <row r="86" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A86" s="60" t="s">
+      <c r="A86" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B86" s="46">
+      <c r="B86" s="42">
         <v>7619</v>
       </c>
-      <c r="C86" s="27">
+      <c r="C86" s="23">
         <v>7785</v>
       </c>
-      <c r="D86" s="26">
+      <c r="D86" s="22">
         <v>8365</v>
       </c>
-      <c r="E86" s="26">
+      <c r="E86" s="22">
         <v>8476</v>
       </c>
-      <c r="F86" s="26">
+      <c r="F86" s="22">
         <v>8478</v>
       </c>
-      <c r="G86" s="26">
+      <c r="G86" s="22">
         <v>8349</v>
       </c>
-      <c r="H86" s="26">
+      <c r="H86" s="22">
         <v>8350</v>
       </c>
-      <c r="I86" s="46">
+      <c r="I86" s="42">
         <v>8445</v>
       </c>
-      <c r="J86" s="64">
+      <c r="J86" s="60">
         <v>8540</v>
       </c>
-      <c r="K86" s="64">
+      <c r="K86" s="60">
         <v>8500</v>
       </c>
-      <c r="L86" s="64">
+      <c r="L86" s="60">
         <v>9000</v>
       </c>
-      <c r="M86" s="46" t="s">
+      <c r="M86" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N86" s="48">
+      <c r="N86" s="44">
         <v>9012</v>
       </c>
-      <c r="O86" s="65">
+      <c r="O86" s="61">
         <v>9008</v>
       </c>
-      <c r="P86" s="66">
+      <c r="P86" s="62">
         <v>9005</v>
       </c>
-      <c r="Q86" s="33">
+      <c r="Q86" s="29">
         <v>3565</v>
       </c>
       <c r="R86" s="16">
         <v>4327</v>
       </c>
+      <c r="S86" s="76">
+        <v>5310</v>
+      </c>
     </row>
     <row r="87" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A87" s="60" t="s">
+      <c r="A87" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B87" s="46">
+      <c r="B87" s="42">
         <v>7142</v>
       </c>
-      <c r="C87" s="27">
+      <c r="C87" s="23">
         <v>7298</v>
       </c>
-      <c r="D87" s="26">
+      <c r="D87" s="22">
         <v>7777</v>
       </c>
-      <c r="E87" s="26">
+      <c r="E87" s="22">
         <v>7774</v>
       </c>
-      <c r="F87" s="26">
+      <c r="F87" s="22">
         <v>7330</v>
       </c>
-      <c r="G87" s="26">
+      <c r="G87" s="22">
         <v>7292</v>
       </c>
-      <c r="H87" s="26">
+      <c r="H87" s="22">
         <v>8011</v>
       </c>
-      <c r="I87" s="46">
+      <c r="I87" s="42">
         <v>8014</v>
       </c>
-      <c r="J87" s="64">
+      <c r="J87" s="60">
         <v>8048</v>
       </c>
-      <c r="K87" s="64" t="s">
+      <c r="K87" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L87" s="64">
+      <c r="L87" s="60">
         <v>8200</v>
       </c>
-      <c r="M87" s="46" t="s">
+      <c r="M87" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N87" s="48">
+      <c r="N87" s="44">
         <v>8066</v>
       </c>
-      <c r="O87" s="65">
+      <c r="O87" s="61">
         <v>8012</v>
       </c>
-      <c r="P87" s="66">
+      <c r="P87" s="62">
         <v>6525</v>
       </c>
-      <c r="Q87" s="33">
+      <c r="Q87" s="29">
         <v>2989</v>
       </c>
       <c r="R87" s="16">
         <v>3288</v>
       </c>
+      <c r="S87" s="76">
+        <v>3310</v>
+      </c>
     </row>
     <row r="88" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A88" s="60" t="s">
+      <c r="A88" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B88" s="46">
+      <c r="B88" s="42">
         <v>7586</v>
       </c>
-      <c r="C88" s="27">
+      <c r="C88" s="23">
         <v>7699</v>
       </c>
-      <c r="D88" s="26">
+      <c r="D88" s="22">
         <v>8553</v>
       </c>
-      <c r="E88" s="26">
+      <c r="E88" s="22">
         <v>9439</v>
       </c>
-      <c r="F88" s="26">
+      <c r="F88" s="22">
         <v>10513</v>
       </c>
-      <c r="G88" s="26">
+      <c r="G88" s="22">
         <v>9252</v>
       </c>
-      <c r="H88" s="26">
+      <c r="H88" s="22">
         <v>9028</v>
       </c>
-      <c r="I88" s="46">
+      <c r="I88" s="42">
         <v>8531</v>
       </c>
-      <c r="J88" s="64">
+      <c r="J88" s="60">
         <v>8676</v>
       </c>
-      <c r="K88" s="64">
+      <c r="K88" s="60">
         <v>9131</v>
       </c>
-      <c r="L88" s="64">
+      <c r="L88" s="60">
         <v>8801</v>
       </c>
-      <c r="M88" s="46" t="s">
+      <c r="M88" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N88" s="48">
+      <c r="N88" s="44">
         <v>8847</v>
       </c>
-      <c r="O88" s="65">
+      <c r="O88" s="61">
         <v>8850</v>
       </c>
-      <c r="P88" s="66">
+      <c r="P88" s="62">
         <v>8851</v>
       </c>
-      <c r="Q88" s="33">
+      <c r="Q88" s="29">
         <v>7693</v>
       </c>
       <c r="R88" s="16">
         <v>8689</v>
       </c>
+      <c r="S88" s="76">
+        <v>8916</v>
+      </c>
     </row>
     <row r="89" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A89" s="60" t="s">
+      <c r="A89" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B89" s="46">
+      <c r="B89" s="42">
         <v>9286</v>
       </c>
-      <c r="C89" s="27">
+      <c r="C89" s="23">
         <v>9244</v>
       </c>
-      <c r="D89" s="26">
+      <c r="D89" s="22">
         <v>9196</v>
       </c>
-      <c r="E89" s="26">
+      <c r="E89" s="22">
         <v>9278</v>
       </c>
-      <c r="F89" s="26">
+      <c r="F89" s="22">
         <v>9161</v>
       </c>
-      <c r="G89" s="26">
+      <c r="G89" s="22">
         <v>9022</v>
       </c>
-      <c r="H89" s="26">
+      <c r="H89" s="22">
         <v>9025</v>
       </c>
-      <c r="I89" s="46">
+      <c r="I89" s="42">
         <v>9289</v>
       </c>
-      <c r="J89" s="64">
+      <c r="J89" s="60">
         <v>9388</v>
       </c>
-      <c r="K89" s="64">
+      <c r="K89" s="60">
         <v>9393</v>
       </c>
-      <c r="L89" s="64">
+      <c r="L89" s="60">
         <v>9460</v>
       </c>
-      <c r="M89" s="46" t="s">
+      <c r="M89" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N89" s="48">
+      <c r="N89" s="44">
         <v>9541</v>
       </c>
-      <c r="O89" s="65">
+      <c r="O89" s="61">
         <v>9541</v>
       </c>
-      <c r="P89" s="66">
+      <c r="P89" s="62">
         <v>9541</v>
       </c>
-      <c r="Q89" s="33">
+      <c r="Q89" s="29">
         <v>3612</v>
       </c>
       <c r="R89" s="16">
         <v>4546</v>
       </c>
+      <c r="S89" s="76">
+        <v>4336</v>
+      </c>
     </row>
     <row r="90" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A90" s="60" t="s">
+      <c r="A90" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B90" s="46">
+      <c r="B90" s="42">
         <v>13230</v>
       </c>
-      <c r="C90" s="27">
+      <c r="C90" s="23">
         <v>13070</v>
       </c>
-      <c r="D90" s="26">
+      <c r="D90" s="22">
         <v>13071</v>
       </c>
-      <c r="E90" s="26">
+      <c r="E90" s="22">
         <v>13178</v>
       </c>
-      <c r="F90" s="26">
+      <c r="F90" s="22">
         <v>13184</v>
       </c>
-      <c r="G90" s="26">
+      <c r="G90" s="22">
         <v>19346</v>
       </c>
-      <c r="H90" s="26">
+      <c r="H90" s="22">
         <v>17985</v>
       </c>
-      <c r="I90" s="46">
+      <c r="I90" s="42">
         <v>14382</v>
       </c>
-      <c r="J90" s="64">
+      <c r="J90" s="60">
         <v>15708</v>
       </c>
-      <c r="K90" s="64" t="s">
+      <c r="K90" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L90" s="64">
+      <c r="L90" s="60">
         <v>16352</v>
       </c>
-      <c r="M90" s="46">
+      <c r="M90" s="42">
         <v>16400</v>
       </c>
-      <c r="N90" s="48">
+      <c r="N90" s="44">
         <v>16401</v>
       </c>
-      <c r="O90" s="65">
+      <c r="O90" s="61">
         <v>16400</v>
       </c>
-      <c r="P90" s="66">
+      <c r="P90" s="62">
         <v>15100</v>
       </c>
-      <c r="Q90" s="33">
+      <c r="Q90" s="29">
         <v>5490</v>
       </c>
       <c r="R90" s="16">
         <v>6937</v>
+      </c>
+      <c r="S90" s="76">
+        <v>13685</v>
       </c>
     </row>
     <row r="91" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A91" s="4"/>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
       <c r="F91" s="10"/>
       <c r="G91" s="12"/>
       <c r="H91" s="12"/>
       <c r="I91" s="10"/>
       <c r="J91" s="12"/>
       <c r="K91" s="12"/>
       <c r="L91" s="12"/>
       <c r="M91" s="12"/>
       <c r="N91" s="12"/>
       <c r="O91" s="12"/>
       <c r="P91" s="12"/>
       <c r="Q91" s="12"/>
       <c r="R91" s="3"/>
       <c r="S91" s="2"/>
       <c r="T91" s="2"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
     </row>
-    <row r="92" spans="1:23" s="68" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A92" s="19" t="s">
+    <row r="92" spans="1:23" s="64" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A92" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="B92" s="19"/>
-[...19 lines deleted...]
-      <c r="V92" s="62"/>
+      <c r="B92" s="88"/>
+      <c r="C92" s="88"/>
+      <c r="D92" s="88"/>
+      <c r="E92" s="88"/>
+      <c r="F92" s="88"/>
+      <c r="G92" s="88"/>
+      <c r="H92" s="88"/>
+      <c r="I92" s="88"/>
+      <c r="J92" s="88"/>
+      <c r="K92" s="88"/>
+      <c r="L92" s="88"/>
+      <c r="M92" s="88"/>
+      <c r="N92" s="88"/>
+      <c r="O92" s="88"/>
+      <c r="P92" s="88"/>
+      <c r="Q92" s="88"/>
+      <c r="R92" s="88"/>
+      <c r="S92" s="58"/>
+      <c r="T92" s="58"/>
+      <c r="U92" s="58"/>
+      <c r="V92" s="58"/>
     </row>
     <row r="93" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A93" s="20" t="s">
+      <c r="A93" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="B93" s="20"/>
-[...15 lines deleted...]
-      <c r="R93" s="20"/>
+      <c r="B93" s="89"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="89"/>
+      <c r="G93" s="89"/>
+      <c r="H93" s="89"/>
+      <c r="I93" s="89"/>
+      <c r="J93" s="89"/>
+      <c r="K93" s="89"/>
+      <c r="L93" s="89"/>
+      <c r="M93" s="89"/>
+      <c r="N93" s="89"/>
+      <c r="O93" s="89"/>
+      <c r="P93" s="89"/>
+      <c r="Q93" s="89"/>
+      <c r="R93" s="89"/>
+      <c r="S93" s="89"/>
     </row>
     <row r="94" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A94" s="63"/>
-      <c r="B94" s="24">
+      <c r="A94" s="59"/>
+      <c r="B94" s="20">
         <v>2008</v>
       </c>
-      <c r="C94" s="24">
+      <c r="C94" s="20">
         <v>2009</v>
       </c>
-      <c r="D94" s="24">
+      <c r="D94" s="20">
         <v>2010</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="20">
         <v>2011</v>
       </c>
-      <c r="F94" s="24">
+      <c r="F94" s="20">
         <v>2012</v>
       </c>
-      <c r="G94" s="24">
+      <c r="G94" s="20">
         <v>2013</v>
       </c>
-      <c r="H94" s="24">
+      <c r="H94" s="20">
         <v>2014</v>
       </c>
-      <c r="I94" s="24">
+      <c r="I94" s="20">
         <v>2015</v>
       </c>
-      <c r="J94" s="24">
+      <c r="J94" s="20">
         <v>2016</v>
       </c>
-      <c r="K94" s="24">
+      <c r="K94" s="20">
         <v>2017</v>
       </c>
-      <c r="L94" s="24">
+      <c r="L94" s="20">
         <v>2018</v>
       </c>
-      <c r="M94" s="24">
+      <c r="M94" s="20">
         <v>2019</v>
       </c>
-      <c r="N94" s="24">
+      <c r="N94" s="20">
         <v>2020</v>
       </c>
-      <c r="O94" s="24">
+      <c r="O94" s="20">
         <v>2021</v>
       </c>
-      <c r="P94" s="24">
+      <c r="P94" s="20">
         <v>2022</v>
       </c>
-      <c r="Q94" s="24">
+      <c r="Q94" s="20">
         <v>2023</v>
       </c>
-      <c r="R94" s="24">
+      <c r="R94" s="20">
         <v>2024</v>
       </c>
+      <c r="S94" s="19">
+        <v>2025</v>
+      </c>
     </row>
     <row r="95" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A95" s="57" t="s">
+      <c r="A95" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B95" s="46">
+      <c r="B95" s="42">
         <v>82019</v>
       </c>
-      <c r="C95" s="27">
+      <c r="C95" s="23">
         <v>80143</v>
       </c>
-      <c r="D95" s="26">
+      <c r="D95" s="22">
         <v>78959</v>
       </c>
-      <c r="E95" s="26">
+      <c r="E95" s="22">
         <v>77604</v>
       </c>
-      <c r="F95" s="26">
+      <c r="F95" s="22">
         <v>77869</v>
       </c>
-      <c r="G95" s="26">
+      <c r="G95" s="22">
         <v>77060</v>
       </c>
-      <c r="H95" s="26">
+      <c r="H95" s="22">
         <v>81730</v>
       </c>
-      <c r="I95" s="46">
+      <c r="I95" s="42">
         <v>77130</v>
       </c>
-      <c r="J95" s="64">
+      <c r="J95" s="60">
         <v>79708</v>
       </c>
-      <c r="K95" s="64">
+      <c r="K95" s="60">
         <v>80520</v>
       </c>
-      <c r="L95" s="64">
+      <c r="L95" s="60">
         <v>78768</v>
       </c>
-      <c r="M95" s="48">
+      <c r="M95" s="44">
         <v>83253</v>
       </c>
-      <c r="N95" s="48">
+      <c r="N95" s="44">
         <v>76182</v>
       </c>
-      <c r="O95" s="65">
+      <c r="O95" s="61">
         <v>77298</v>
       </c>
-      <c r="P95" s="66">
+      <c r="P95" s="62">
         <v>86646</v>
       </c>
-      <c r="Q95" s="33">
+      <c r="Q95" s="29">
         <v>79761</v>
       </c>
       <c r="R95" s="16">
         <v>86233</v>
       </c>
+      <c r="S95" s="76">
+        <v>89602</v>
+      </c>
     </row>
     <row r="96" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A96" s="60" t="s">
+      <c r="A96" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B96" s="46">
+      <c r="B96" s="42">
         <v>30503</v>
       </c>
-      <c r="C96" s="46">
+      <c r="C96" s="42">
         <v>28594</v>
       </c>
-      <c r="D96" s="46">
+      <c r="D96" s="42">
         <v>29351</v>
       </c>
-      <c r="E96" s="46">
+      <c r="E96" s="42">
         <v>27876</v>
       </c>
-      <c r="F96" s="46">
+      <c r="F96" s="42">
         <v>28220</v>
       </c>
-      <c r="G96" s="46">
+      <c r="G96" s="42">
         <v>27796</v>
       </c>
-      <c r="H96" s="46">
+      <c r="H96" s="42">
         <v>30206</v>
       </c>
-      <c r="I96" s="46">
+      <c r="I96" s="42">
         <v>30206</v>
       </c>
-      <c r="J96" s="64">
+      <c r="J96" s="60">
         <v>30417</v>
       </c>
-      <c r="K96" s="64">
+      <c r="K96" s="60">
         <v>30776</v>
       </c>
-      <c r="L96" s="64">
+      <c r="L96" s="60">
         <v>30017</v>
       </c>
-      <c r="M96" s="48">
+      <c r="M96" s="44">
         <v>33808</v>
       </c>
-      <c r="N96" s="48">
+      <c r="N96" s="44">
         <v>29668</v>
       </c>
-      <c r="O96" s="65">
+      <c r="O96" s="61">
         <v>25421</v>
       </c>
-      <c r="P96" s="66">
+      <c r="P96" s="62">
         <v>34468</v>
       </c>
-      <c r="Q96" s="33">
+      <c r="Q96" s="29">
         <v>41446</v>
       </c>
       <c r="R96" s="16">
         <v>49139</v>
       </c>
+      <c r="S96" s="76">
+        <v>45466</v>
+      </c>
     </row>
     <row r="97" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A97" s="60" t="s">
+      <c r="A97" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B97" s="46">
+      <c r="B97" s="42">
         <v>6698</v>
       </c>
-      <c r="C97" s="27">
+      <c r="C97" s="23">
         <v>6734</v>
       </c>
-      <c r="D97" s="26">
+      <c r="D97" s="22">
         <v>6746</v>
       </c>
-      <c r="E97" s="26">
+      <c r="E97" s="22">
         <v>6791</v>
       </c>
-      <c r="F97" s="26">
+      <c r="F97" s="22">
         <v>6863</v>
       </c>
-      <c r="G97" s="26">
+      <c r="G97" s="22">
         <v>6922</v>
       </c>
-      <c r="H97" s="26">
+      <c r="H97" s="22">
         <v>6918</v>
       </c>
-      <c r="I97" s="46">
+      <c r="I97" s="42">
         <v>6918</v>
       </c>
-      <c r="J97" s="64">
+      <c r="J97" s="60">
         <v>7042</v>
       </c>
-      <c r="K97" s="64">
+      <c r="K97" s="60">
         <v>7083</v>
       </c>
-      <c r="L97" s="64">
+      <c r="L97" s="60">
         <v>6702</v>
       </c>
-      <c r="M97" s="48">
+      <c r="M97" s="44">
         <v>6813</v>
       </c>
-      <c r="N97" s="48">
+      <c r="N97" s="44">
         <v>4065</v>
       </c>
-      <c r="O97" s="65">
+      <c r="O97" s="61">
         <v>4811</v>
       </c>
-      <c r="P97" s="66">
+      <c r="P97" s="62">
         <v>6483</v>
       </c>
-      <c r="Q97" s="33">
+      <c r="Q97" s="29">
         <v>5591</v>
       </c>
       <c r="R97" s="16">
         <v>5742</v>
       </c>
+      <c r="S97" s="76">
+        <v>5776</v>
+      </c>
     </row>
     <row r="98" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A98" s="60" t="s">
+      <c r="A98" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B98" s="46">
+      <c r="B98" s="42">
         <v>12363</v>
       </c>
-      <c r="C98" s="27">
+      <c r="C98" s="23">
         <v>12359</v>
       </c>
-      <c r="D98" s="26">
+      <c r="D98" s="22">
         <v>11940</v>
       </c>
-      <c r="E98" s="26">
+      <c r="E98" s="22">
         <v>11913</v>
       </c>
-      <c r="F98" s="26">
+      <c r="F98" s="22">
         <v>11972</v>
       </c>
-      <c r="G98" s="26">
+      <c r="G98" s="22">
         <v>12115</v>
       </c>
-      <c r="H98" s="26">
+      <c r="H98" s="22">
         <v>12527</v>
       </c>
-      <c r="I98" s="64" t="s">
+      <c r="I98" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="J98" s="64">
+      <c r="J98" s="60">
         <v>12284</v>
       </c>
-      <c r="K98" s="64">
+      <c r="K98" s="60">
         <v>11382</v>
       </c>
-      <c r="L98" s="64">
+      <c r="L98" s="60">
         <v>11877</v>
       </c>
-      <c r="M98" s="46" t="s">
+      <c r="M98" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N98" s="48">
+      <c r="N98" s="44">
         <v>13235</v>
       </c>
-      <c r="O98" s="65">
+      <c r="O98" s="61">
         <v>16238</v>
       </c>
-      <c r="P98" s="66">
+      <c r="P98" s="62">
         <v>16257</v>
       </c>
-      <c r="Q98" s="33">
+      <c r="Q98" s="29">
         <v>13035</v>
       </c>
       <c r="R98" s="16">
         <v>10376</v>
       </c>
+      <c r="S98" s="76">
+        <v>15697</v>
+      </c>
     </row>
     <row r="99" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A99" s="60" t="s">
+      <c r="A99" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B99" s="28"/>
-[...15 lines deleted...]
-      <c r="R99" s="33"/>
+      <c r="B99" s="24"/>
+      <c r="C99" s="24"/>
+      <c r="D99" s="22"/>
+      <c r="E99" s="22"/>
+      <c r="F99" s="22"/>
+      <c r="G99" s="22"/>
+      <c r="H99" s="24"/>
+      <c r="I99" s="42"/>
+      <c r="J99" s="42"/>
+      <c r="K99" s="42"/>
+      <c r="L99" s="42"/>
+      <c r="M99" s="42"/>
+      <c r="N99" s="44"/>
+      <c r="O99" s="44"/>
+      <c r="P99" s="62"/>
+      <c r="Q99" s="29"/>
+      <c r="R99" s="29"/>
+      <c r="S99" s="29"/>
     </row>
     <row r="100" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A100" s="60" t="s">
+      <c r="A100" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B100" s="46">
+      <c r="B100" s="42">
         <v>4193</v>
       </c>
-      <c r="C100" s="27">
+      <c r="C100" s="23">
         <v>4188</v>
       </c>
-      <c r="D100" s="26">
+      <c r="D100" s="22">
         <v>3417</v>
       </c>
-      <c r="E100" s="26">
+      <c r="E100" s="22">
         <v>3199</v>
       </c>
-      <c r="F100" s="26">
+      <c r="F100" s="22">
         <v>3093</v>
       </c>
-      <c r="G100" s="26">
+      <c r="G100" s="22">
         <v>3035</v>
       </c>
-      <c r="H100" s="26">
+      <c r="H100" s="22">
         <v>2941</v>
       </c>
-      <c r="I100" s="46">
+      <c r="I100" s="42">
         <v>2941</v>
       </c>
-      <c r="J100" s="64">
+      <c r="J100" s="60">
         <v>2851</v>
       </c>
-      <c r="K100" s="64">
+      <c r="K100" s="60">
         <v>2819</v>
       </c>
-      <c r="L100" s="64">
+      <c r="L100" s="60">
         <v>2627</v>
       </c>
-      <c r="M100" s="46" t="s">
+      <c r="M100" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N100" s="48">
+      <c r="N100" s="44">
         <v>4537</v>
       </c>
-      <c r="O100" s="65">
+      <c r="O100" s="61">
         <v>4607</v>
       </c>
-      <c r="P100" s="66">
+      <c r="P100" s="62">
         <v>3114</v>
       </c>
-      <c r="Q100" s="33">
+      <c r="Q100" s="29">
         <v>1777</v>
       </c>
       <c r="R100" s="16">
         <v>1872</v>
       </c>
+      <c r="S100" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="101" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A101" s="60" t="s">
+      <c r="A101" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B101" s="46">
+      <c r="B101" s="42">
         <v>5055</v>
       </c>
-      <c r="C101" s="27">
+      <c r="C101" s="23">
         <v>5191</v>
       </c>
-      <c r="D101" s="26">
+      <c r="D101" s="22">
         <v>4602</v>
       </c>
-      <c r="E101" s="26">
+      <c r="E101" s="22">
         <v>4716</v>
       </c>
-      <c r="F101" s="26">
+      <c r="F101" s="22">
         <v>4160</v>
       </c>
-      <c r="G101" s="26">
+      <c r="G101" s="22">
         <v>4434</v>
       </c>
-      <c r="H101" s="26">
+      <c r="H101" s="22">
         <v>4513</v>
       </c>
-      <c r="I101" s="46">
+      <c r="I101" s="42">
         <v>4513</v>
       </c>
-      <c r="J101" s="64">
+      <c r="J101" s="60">
         <v>4570</v>
       </c>
-      <c r="K101" s="64">
+      <c r="K101" s="60">
         <v>4567</v>
       </c>
-      <c r="L101" s="64">
+      <c r="L101" s="60">
         <v>4350</v>
       </c>
-      <c r="M101" s="46" t="s">
+      <c r="M101" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N101" s="48">
+      <c r="N101" s="44">
         <v>4494</v>
       </c>
-      <c r="O101" s="65">
+      <c r="O101" s="61">
         <v>4593</v>
       </c>
-      <c r="P101" s="66">
+      <c r="P101" s="62">
         <v>4593</v>
       </c>
-      <c r="Q101" s="33">
+      <c r="Q101" s="29">
         <v>3097</v>
       </c>
       <c r="R101" s="16">
         <v>3837</v>
       </c>
+      <c r="S101" s="76">
+        <v>3900</v>
+      </c>
     </row>
     <row r="102" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A102" s="60" t="s">
+      <c r="A102" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B102" s="46">
+      <c r="B102" s="42">
         <v>2636</v>
       </c>
-      <c r="C102" s="27">
+      <c r="C102" s="23">
         <v>2325</v>
       </c>
-      <c r="D102" s="26">
+      <c r="D102" s="22">
         <v>2297</v>
       </c>
-      <c r="E102" s="26">
+      <c r="E102" s="22">
         <v>2208</v>
       </c>
-      <c r="F102" s="26">
+      <c r="F102" s="22">
         <v>2163</v>
       </c>
-      <c r="G102" s="26">
+      <c r="G102" s="22">
         <v>2094</v>
       </c>
-      <c r="H102" s="26">
+      <c r="H102" s="22">
         <v>2028</v>
       </c>
-      <c r="I102" s="46">
+      <c r="I102" s="42">
         <v>2028</v>
       </c>
-      <c r="J102" s="64">
+      <c r="J102" s="60">
         <v>1968</v>
       </c>
-      <c r="K102" s="64">
+      <c r="K102" s="60">
         <v>1969</v>
       </c>
-      <c r="L102" s="64">
+      <c r="L102" s="60">
         <v>1920</v>
       </c>
-      <c r="M102" s="46" t="s">
+      <c r="M102" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N102" s="48">
+      <c r="N102" s="44">
         <v>1672</v>
       </c>
-      <c r="O102" s="65">
+      <c r="O102" s="61">
         <v>1738</v>
       </c>
-      <c r="P102" s="66">
+      <c r="P102" s="62">
         <v>2172</v>
       </c>
-      <c r="Q102" s="33">
+      <c r="Q102" s="29">
         <v>1372</v>
       </c>
       <c r="R102" s="16">
         <v>1638</v>
       </c>
+      <c r="S102" s="76">
+        <v>1638</v>
+      </c>
     </row>
     <row r="103" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A103" s="60" t="s">
+      <c r="A103" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B103" s="46">
+      <c r="B103" s="42">
         <v>4260</v>
       </c>
-      <c r="C103" s="27">
+      <c r="C103" s="23">
         <v>4441</v>
       </c>
-      <c r="D103" s="26">
+      <c r="D103" s="22">
         <v>4312</v>
       </c>
-      <c r="E103" s="26">
+      <c r="E103" s="22">
         <v>4414</v>
       </c>
-      <c r="F103" s="26">
+      <c r="F103" s="22">
         <v>4474</v>
       </c>
-      <c r="G103" s="26">
+      <c r="G103" s="22">
         <v>4318</v>
       </c>
-      <c r="H103" s="26">
+      <c r="H103" s="22">
         <v>6909</v>
       </c>
-      <c r="I103" s="46">
+      <c r="I103" s="42">
         <v>6909</v>
       </c>
-      <c r="J103" s="64">
+      <c r="J103" s="60">
         <v>5020</v>
       </c>
-      <c r="K103" s="64">
+      <c r="K103" s="60">
         <v>5811</v>
       </c>
-      <c r="L103" s="64">
+      <c r="L103" s="60">
         <v>5348</v>
       </c>
-      <c r="M103" s="46" t="s">
+      <c r="M103" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N103" s="48">
+      <c r="N103" s="44">
         <v>4304</v>
       </c>
-      <c r="O103" s="65">
+      <c r="O103" s="61">
         <v>4323</v>
       </c>
-      <c r="P103" s="66">
+      <c r="P103" s="62">
         <v>4093</v>
       </c>
-      <c r="Q103" s="33">
+      <c r="Q103" s="29">
         <v>2163</v>
       </c>
       <c r="R103" s="16">
         <v>2453</v>
       </c>
+      <c r="S103" s="76">
+        <v>2566</v>
+      </c>
     </row>
     <row r="104" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A104" s="60" t="s">
+      <c r="A104" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B104" s="26">
+      <c r="B104" s="22">
         <v>3158</v>
       </c>
-      <c r="C104" s="26">
+      <c r="C104" s="22">
         <v>2950</v>
       </c>
-      <c r="D104" s="26">
+      <c r="D104" s="22">
         <v>2917</v>
       </c>
-      <c r="E104" s="26">
+      <c r="E104" s="22">
         <v>2973</v>
       </c>
-      <c r="F104" s="26">
+      <c r="F104" s="22">
         <v>2879</v>
       </c>
-      <c r="G104" s="26">
+      <c r="G104" s="22">
         <v>2832</v>
       </c>
-      <c r="H104" s="46">
+      <c r="H104" s="42">
         <v>2858</v>
       </c>
-      <c r="I104" s="46">
+      <c r="I104" s="42">
         <v>2858</v>
       </c>
-      <c r="J104" s="64">
+      <c r="J104" s="60">
         <v>2894</v>
       </c>
-      <c r="K104" s="64">
+      <c r="K104" s="60">
         <v>2896</v>
       </c>
-      <c r="L104" s="64">
+      <c r="L104" s="60">
         <v>2921</v>
       </c>
-      <c r="M104" s="46">
+      <c r="M104" s="42">
         <v>2939</v>
       </c>
-      <c r="N104" s="48">
+      <c r="N104" s="44">
         <v>1656</v>
       </c>
-      <c r="O104" s="65">
+      <c r="O104" s="61">
         <v>2465</v>
       </c>
-      <c r="P104" s="66">
+      <c r="P104" s="62">
         <v>2679</v>
       </c>
-      <c r="Q104" s="33">
+      <c r="Q104" s="29">
         <v>2302</v>
       </c>
       <c r="R104" s="16">
         <v>2389</v>
       </c>
+      <c r="S104" s="76">
+        <v>2431</v>
+      </c>
     </row>
     <row r="105" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A105" s="60" t="s">
+      <c r="A105" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B105" s="46">
+      <c r="B105" s="42">
         <v>1724</v>
       </c>
-      <c r="C105" s="27">
+      <c r="C105" s="23">
         <v>1740</v>
       </c>
-      <c r="D105" s="26">
+      <c r="D105" s="22">
         <v>1733</v>
       </c>
-      <c r="E105" s="26">
+      <c r="E105" s="22">
         <v>1964</v>
       </c>
-      <c r="F105" s="26">
+      <c r="F105" s="22">
         <v>2100</v>
       </c>
-      <c r="G105" s="26">
+      <c r="G105" s="22">
         <v>2091</v>
       </c>
-      <c r="H105" s="46">
+      <c r="H105" s="42">
         <v>1923</v>
       </c>
-      <c r="I105" s="46">
+      <c r="I105" s="42">
         <v>1923</v>
       </c>
-      <c r="J105" s="64">
+      <c r="J105" s="60">
         <v>1676</v>
       </c>
-      <c r="K105" s="64">
+      <c r="K105" s="60">
         <v>1675</v>
       </c>
-      <c r="L105" s="64">
+      <c r="L105" s="60">
         <v>1723</v>
       </c>
-      <c r="M105" s="46" t="s">
+      <c r="M105" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N105" s="48">
+      <c r="N105" s="44">
         <v>1709</v>
       </c>
-      <c r="O105" s="65">
+      <c r="O105" s="61">
         <v>2012</v>
       </c>
-      <c r="P105" s="66">
+      <c r="P105" s="62">
         <v>1899</v>
       </c>
-      <c r="Q105" s="33">
+      <c r="Q105" s="29">
         <v>1200</v>
       </c>
       <c r="R105" s="16">
         <v>1248</v>
       </c>
+      <c r="S105" s="76">
+        <v>1274</v>
+      </c>
     </row>
     <row r="106" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A106" s="60" t="s">
+      <c r="A106" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B106" s="46">
+      <c r="B106" s="42">
         <v>2257</v>
       </c>
-      <c r="C106" s="27">
+      <c r="C106" s="23">
         <v>2260</v>
       </c>
-      <c r="D106" s="26">
+      <c r="D106" s="22">
         <v>2488</v>
       </c>
-      <c r="E106" s="26">
+      <c r="E106" s="22">
         <v>2368</v>
       </c>
-      <c r="F106" s="26">
+      <c r="F106" s="22">
         <v>2174</v>
       </c>
-      <c r="G106" s="26">
+      <c r="G106" s="22">
         <v>2027</v>
       </c>
-      <c r="H106" s="46">
+      <c r="H106" s="42">
         <v>1734</v>
       </c>
-      <c r="I106" s="46">
+      <c r="I106" s="42">
         <v>1734</v>
       </c>
-      <c r="J106" s="64">
+      <c r="J106" s="60">
         <v>1987</v>
       </c>
-      <c r="K106" s="64" t="s">
+      <c r="K106" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L106" s="64">
+      <c r="L106" s="60">
         <v>2623</v>
       </c>
-      <c r="M106" s="46" t="s">
+      <c r="M106" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N106" s="48">
+      <c r="N106" s="44">
         <v>2610</v>
       </c>
-      <c r="O106" s="65">
+      <c r="O106" s="61">
         <v>2372</v>
       </c>
-      <c r="P106" s="66">
+      <c r="P106" s="62">
         <v>2279</v>
       </c>
-      <c r="Q106" s="33">
+      <c r="Q106" s="29">
         <v>1013</v>
       </c>
       <c r="R106" s="16">
         <v>1080</v>
       </c>
+      <c r="S106" s="76">
+        <v>1080</v>
+      </c>
     </row>
     <row r="107" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A107" s="60" t="s">
+      <c r="A107" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B107" s="46">
+      <c r="B107" s="42">
         <v>2941</v>
       </c>
-      <c r="C107" s="27">
+      <c r="C107" s="23">
         <v>3313</v>
       </c>
-      <c r="D107" s="26">
+      <c r="D107" s="22">
         <v>3483</v>
       </c>
-      <c r="E107" s="26">
+      <c r="E107" s="22">
         <v>3540</v>
       </c>
-      <c r="F107" s="26">
+      <c r="F107" s="22">
         <v>4224</v>
       </c>
-      <c r="G107" s="26">
+      <c r="G107" s="22">
         <v>3854</v>
       </c>
-      <c r="H107" s="46">
+      <c r="H107" s="42">
         <v>3658</v>
       </c>
-      <c r="I107" s="46">
+      <c r="I107" s="42">
         <v>3658</v>
       </c>
-      <c r="J107" s="64">
+      <c r="J107" s="60">
         <v>3498</v>
       </c>
-      <c r="K107" s="64">
+      <c r="K107" s="60">
         <v>3607</v>
       </c>
-      <c r="L107" s="64">
+      <c r="L107" s="60">
         <v>3340</v>
       </c>
-      <c r="M107" s="46" t="s">
+      <c r="M107" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N107" s="48">
+      <c r="N107" s="44">
         <v>3430</v>
       </c>
-      <c r="O107" s="65">
+      <c r="O107" s="61">
         <v>3450</v>
       </c>
-      <c r="P107" s="66">
+      <c r="P107" s="62">
         <v>3452</v>
       </c>
-      <c r="Q107" s="33">
+      <c r="Q107" s="29">
         <v>3341</v>
       </c>
       <c r="R107" s="16">
         <v>2692</v>
       </c>
+      <c r="S107" s="76">
+        <v>2758</v>
+      </c>
     </row>
     <row r="108" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A108" s="60" t="s">
+      <c r="A108" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B108" s="46">
+      <c r="B108" s="42">
         <v>2799</v>
       </c>
-      <c r="C108" s="27">
+      <c r="C108" s="23">
         <v>2865</v>
       </c>
-      <c r="D108" s="26">
+      <c r="D108" s="22">
         <v>2733</v>
       </c>
-      <c r="E108" s="26">
+      <c r="E108" s="22">
         <v>2700</v>
       </c>
-      <c r="F108" s="26">
+      <c r="F108" s="22">
         <v>2592</v>
       </c>
-      <c r="G108" s="26">
+      <c r="G108" s="22">
         <v>2575</v>
       </c>
-      <c r="H108" s="46">
+      <c r="H108" s="42">
         <v>2551</v>
       </c>
-      <c r="I108" s="46">
+      <c r="I108" s="42">
         <v>2551</v>
       </c>
-      <c r="J108" s="64">
+      <c r="J108" s="60">
         <v>2537</v>
       </c>
-      <c r="K108" s="64">
+      <c r="K108" s="60">
         <v>2368</v>
       </c>
-      <c r="L108" s="64">
+      <c r="L108" s="60">
         <v>2354</v>
       </c>
-      <c r="M108" s="46" t="s">
+      <c r="M108" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N108" s="48">
+      <c r="N108" s="44">
         <v>1602</v>
       </c>
-      <c r="O108" s="65">
+      <c r="O108" s="61">
         <v>2067</v>
       </c>
-      <c r="P108" s="66">
+      <c r="P108" s="62">
         <v>1978</v>
       </c>
-      <c r="Q108" s="33">
+      <c r="Q108" s="29">
         <v>1784</v>
       </c>
       <c r="R108" s="16">
         <v>1824</v>
       </c>
+      <c r="S108" s="76">
+        <v>1822</v>
+      </c>
     </row>
     <row r="109" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A109" s="60" t="s">
+      <c r="A109" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B109" s="46">
+      <c r="B109" s="42">
         <v>3432</v>
       </c>
-      <c r="C109" s="27">
+      <c r="C109" s="23">
         <v>3183</v>
       </c>
-      <c r="D109" s="26">
+      <c r="D109" s="22">
         <v>2940</v>
       </c>
-      <c r="E109" s="26">
+      <c r="E109" s="22">
         <v>2942</v>
       </c>
-      <c r="F109" s="26">
+      <c r="F109" s="22">
         <v>2955</v>
       </c>
-      <c r="G109" s="26">
+      <c r="G109" s="22">
         <v>2967</v>
       </c>
-      <c r="H109" s="46">
+      <c r="H109" s="42">
         <v>2964</v>
       </c>
-      <c r="I109" s="46">
+      <c r="I109" s="42">
         <v>2964</v>
       </c>
-      <c r="J109" s="64">
+      <c r="J109" s="60">
         <v>2964</v>
       </c>
-      <c r="K109" s="64" t="s">
+      <c r="K109" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L109" s="64">
+      <c r="L109" s="60">
         <v>2966</v>
       </c>
-      <c r="M109" s="46">
+      <c r="M109" s="42">
         <v>3203</v>
       </c>
-      <c r="N109" s="48">
+      <c r="N109" s="44">
         <v>3200</v>
       </c>
-      <c r="O109" s="65">
+      <c r="O109" s="61">
         <v>3201</v>
       </c>
-      <c r="P109" s="66">
+      <c r="P109" s="62">
         <v>3179</v>
       </c>
-      <c r="Q109" s="33">
+      <c r="Q109" s="29">
         <v>1640</v>
       </c>
       <c r="R109" s="16">
         <v>1943</v>
+      </c>
+      <c r="S109" s="76">
+        <v>3410</v>
       </c>
     </row>
     <row r="110" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A110" s="4"/>
       <c r="B110" s="12"/>
       <c r="C110" s="12"/>
       <c r="D110" s="12"/>
       <c r="E110" s="12"/>
       <c r="F110" s="10"/>
       <c r="G110" s="12"/>
       <c r="H110" s="12"/>
       <c r="I110" s="10"/>
       <c r="J110" s="12"/>
       <c r="K110" s="12"/>
       <c r="L110" s="12"/>
       <c r="M110" s="12"/>
       <c r="N110" s="12"/>
       <c r="O110" s="12"/>
       <c r="P110" s="12"/>
       <c r="Q110" s="12"/>
       <c r="R110" s="3"/>
       <c r="S110" s="2"/>
       <c r="T110" s="2"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
     </row>
     <row r="111" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="19" t="s">
+      <c r="A111" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="B111" s="19"/>
-[...19 lines deleted...]
-      <c r="V111" s="62"/>
+      <c r="B111" s="88"/>
+      <c r="C111" s="88"/>
+      <c r="D111" s="88"/>
+      <c r="E111" s="88"/>
+      <c r="F111" s="88"/>
+      <c r="G111" s="88"/>
+      <c r="H111" s="88"/>
+      <c r="I111" s="88"/>
+      <c r="J111" s="88"/>
+      <c r="K111" s="88"/>
+      <c r="L111" s="88"/>
+      <c r="M111" s="88"/>
+      <c r="N111" s="88"/>
+      <c r="O111" s="88"/>
+      <c r="P111" s="88"/>
+      <c r="Q111" s="88"/>
+      <c r="R111" s="88"/>
+      <c r="S111" s="58"/>
+      <c r="T111" s="58"/>
+      <c r="U111" s="58"/>
+      <c r="V111" s="58"/>
     </row>
     <row r="112" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A112" s="20" t="s">
+      <c r="A112" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="B112" s="20"/>
-[...19 lines deleted...]
-      <c r="B113" s="24">
+      <c r="B112" s="89"/>
+      <c r="C112" s="89"/>
+      <c r="D112" s="89"/>
+      <c r="E112" s="89"/>
+      <c r="F112" s="89"/>
+      <c r="G112" s="89"/>
+      <c r="H112" s="89"/>
+      <c r="I112" s="89"/>
+      <c r="J112" s="89"/>
+      <c r="K112" s="89"/>
+      <c r="L112" s="89"/>
+      <c r="M112" s="89"/>
+      <c r="N112" s="89"/>
+      <c r="O112" s="89"/>
+      <c r="P112" s="89"/>
+      <c r="Q112" s="89"/>
+      <c r="R112" s="89"/>
+      <c r="S112" s="89"/>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A113" s="59"/>
+      <c r="B113" s="20">
         <v>2008</v>
       </c>
-      <c r="C113" s="24">
+      <c r="C113" s="20">
         <v>2009</v>
       </c>
-      <c r="D113" s="24">
+      <c r="D113" s="20">
         <v>2010</v>
       </c>
-      <c r="E113" s="24">
+      <c r="E113" s="20">
         <v>2011</v>
       </c>
-      <c r="F113" s="24">
+      <c r="F113" s="20">
         <v>2012</v>
       </c>
-      <c r="G113" s="24">
+      <c r="G113" s="20">
         <v>2013</v>
       </c>
-      <c r="H113" s="24">
+      <c r="H113" s="20">
         <v>2014</v>
       </c>
-      <c r="I113" s="24">
+      <c r="I113" s="20">
         <v>2015</v>
       </c>
-      <c r="J113" s="24">
+      <c r="J113" s="20">
         <v>2016</v>
       </c>
-      <c r="K113" s="24">
+      <c r="K113" s="20">
         <v>2017</v>
       </c>
-      <c r="L113" s="24">
+      <c r="L113" s="20">
         <v>2018</v>
       </c>
-      <c r="M113" s="24">
+      <c r="M113" s="20">
         <v>2019</v>
       </c>
-      <c r="N113" s="24">
+      <c r="N113" s="20">
         <v>2020</v>
       </c>
-      <c r="O113" s="24">
+      <c r="O113" s="20">
         <v>2021</v>
       </c>
-      <c r="P113" s="24">
+      <c r="P113" s="20">
         <v>2022</v>
       </c>
-      <c r="Q113" s="24">
+      <c r="Q113" s="20">
         <v>2023</v>
       </c>
-      <c r="R113" s="24">
+      <c r="R113" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="57" t="s">
+      <c r="S113" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A114" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B114" s="46">
+      <c r="B114" s="42">
         <v>2281527</v>
       </c>
-      <c r="C114" s="47">
+      <c r="C114" s="43">
         <v>2276203</v>
       </c>
-      <c r="D114" s="26">
+      <c r="D114" s="22">
         <v>2313879</v>
       </c>
-      <c r="E114" s="26">
+      <c r="E114" s="22">
         <v>2314180</v>
       </c>
-      <c r="F114" s="26">
+      <c r="F114" s="22">
         <v>2339629</v>
       </c>
-      <c r="G114" s="26">
+      <c r="G114" s="22">
         <v>2492703</v>
       </c>
-      <c r="H114" s="26">
+      <c r="H114" s="22">
         <v>2696704</v>
       </c>
-      <c r="I114" s="46">
+      <c r="I114" s="42">
         <v>2757517</v>
       </c>
-      <c r="J114" s="64">
+      <c r="J114" s="60">
         <v>2676400</v>
       </c>
-      <c r="K114" s="64" t="s">
+      <c r="K114" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="L114" s="64">
+      <c r="L114" s="60">
         <v>2622538</v>
       </c>
-      <c r="M114" s="48">
+      <c r="M114" s="44">
         <v>2508352</v>
       </c>
-      <c r="N114" s="48">
+      <c r="N114" s="44">
         <v>1942465</v>
       </c>
-      <c r="O114" s="65">
+      <c r="O114" s="61">
         <v>2197241</v>
       </c>
-      <c r="P114" s="66">
+      <c r="P114" s="62">
         <v>2254393</v>
       </c>
-      <c r="Q114" s="33">
+      <c r="Q114" s="29">
         <v>2436653</v>
       </c>
       <c r="R114" s="16">
         <v>2409400</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="60" t="s">
+      <c r="S114" s="76">
+        <v>2345655</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A115" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B115" s="46">
+      <c r="B115" s="42">
         <v>761505</v>
       </c>
-      <c r="C115" s="46">
+      <c r="C115" s="42">
         <v>753879</v>
       </c>
-      <c r="D115" s="46">
+      <c r="D115" s="42">
         <v>773247</v>
       </c>
-      <c r="E115" s="46">
+      <c r="E115" s="42">
         <v>762622</v>
       </c>
-      <c r="F115" s="46">
+      <c r="F115" s="42">
         <v>781357</v>
       </c>
-      <c r="G115" s="46">
+      <c r="G115" s="42">
         <v>826315</v>
       </c>
-      <c r="H115" s="46">
+      <c r="H115" s="42">
         <v>956177</v>
       </c>
-      <c r="I115" s="46">
+      <c r="I115" s="42">
         <v>1030717</v>
       </c>
-      <c r="J115" s="64">
+      <c r="J115" s="60">
         <v>947826</v>
       </c>
-      <c r="K115" s="64">
+      <c r="K115" s="60">
         <v>947326</v>
       </c>
-      <c r="L115" s="64">
+      <c r="L115" s="60">
         <v>914101</v>
       </c>
-      <c r="M115" s="48">
+      <c r="M115" s="44">
         <v>802158</v>
       </c>
-      <c r="N115" s="48">
+      <c r="N115" s="44">
         <v>652820</v>
       </c>
-      <c r="O115" s="65">
+      <c r="O115" s="61">
         <v>749385</v>
       </c>
-      <c r="P115" s="66">
+      <c r="P115" s="62">
         <v>837909</v>
       </c>
-      <c r="Q115" s="33">
+      <c r="Q115" s="29">
         <v>943987</v>
       </c>
       <c r="R115" s="16">
         <v>933254</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="60" t="s">
+      <c r="S115" s="76">
+        <v>846457</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A116" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B116" s="46">
+      <c r="B116" s="42">
         <v>131152</v>
       </c>
-      <c r="C116" s="47">
+      <c r="C116" s="43">
         <v>131383</v>
       </c>
-      <c r="D116" s="26">
+      <c r="D116" s="22">
         <v>132751</v>
       </c>
-      <c r="E116" s="26">
+      <c r="E116" s="22">
         <v>136530</v>
       </c>
-      <c r="F116" s="26">
+      <c r="F116" s="22">
         <v>136538</v>
       </c>
-      <c r="G116" s="26">
+      <c r="G116" s="22">
         <v>137634</v>
       </c>
-      <c r="H116" s="26">
+      <c r="H116" s="22">
         <v>138157</v>
       </c>
-      <c r="I116" s="46">
+      <c r="I116" s="42">
         <v>140089</v>
       </c>
-      <c r="J116" s="64">
+      <c r="J116" s="60">
         <v>140109</v>
       </c>
-      <c r="K116" s="64">
+      <c r="K116" s="60">
         <v>143119</v>
       </c>
-      <c r="L116" s="64">
+      <c r="L116" s="60">
         <v>153266</v>
       </c>
-      <c r="M116" s="48">
+      <c r="M116" s="44">
         <v>159268</v>
       </c>
-      <c r="N116" s="48">
+      <c r="N116" s="44">
         <v>125032</v>
       </c>
-      <c r="O116" s="65">
+      <c r="O116" s="61">
         <v>128844</v>
       </c>
-      <c r="P116" s="66">
+      <c r="P116" s="62">
         <v>132812</v>
       </c>
-      <c r="Q116" s="33">
+      <c r="Q116" s="29">
         <v>172413</v>
       </c>
       <c r="R116" s="16">
         <v>179621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="60" t="s">
+      <c r="S116" s="76">
+        <v>182429</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A117" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B117" s="46">
+      <c r="B117" s="42">
         <v>337373</v>
       </c>
-      <c r="C117" s="47">
+      <c r="C117" s="43">
         <v>335055</v>
       </c>
-      <c r="D117" s="26">
+      <c r="D117" s="22">
         <v>339424</v>
       </c>
-      <c r="E117" s="26">
+      <c r="E117" s="22">
         <v>335384</v>
       </c>
-      <c r="F117" s="26">
+      <c r="F117" s="22">
         <v>333881</v>
       </c>
-      <c r="G117" s="26">
+      <c r="G117" s="22">
         <v>378673</v>
       </c>
-      <c r="H117" s="26">
+      <c r="H117" s="22">
         <v>379150</v>
       </c>
-      <c r="I117" s="64" t="s">
+      <c r="I117" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="J117" s="64">
+      <c r="J117" s="60">
         <v>366560</v>
       </c>
-      <c r="K117" s="64">
+      <c r="K117" s="60">
         <v>371816</v>
       </c>
-      <c r="L117" s="64">
+      <c r="L117" s="60">
         <v>335224</v>
       </c>
-      <c r="M117" s="46" t="s">
+      <c r="M117" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N117" s="48">
+      <c r="N117" s="44">
         <v>332833</v>
       </c>
-      <c r="O117" s="65">
+      <c r="O117" s="61">
         <v>354149</v>
       </c>
-      <c r="P117" s="66">
+      <c r="P117" s="62">
         <v>354156</v>
       </c>
-      <c r="Q117" s="33">
+      <c r="Q117" s="29">
         <v>428831</v>
       </c>
       <c r="R117" s="16">
         <v>399935</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="60" t="s">
+      <c r="S117" s="76">
+        <v>399900</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A118" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B118" s="28"/>
-[...18 lines deleted...]
-      <c r="A119" s="60" t="s">
+      <c r="B118" s="24"/>
+      <c r="C118" s="24"/>
+      <c r="D118" s="22"/>
+      <c r="E118" s="22"/>
+      <c r="F118" s="22"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="22"/>
+      <c r="I118" s="42"/>
+      <c r="J118" s="42"/>
+      <c r="K118" s="42"/>
+      <c r="L118" s="42"/>
+      <c r="M118" s="42"/>
+      <c r="N118" s="44"/>
+      <c r="O118" s="44"/>
+      <c r="P118" s="62"/>
+      <c r="Q118" s="29"/>
+      <c r="R118" s="29"/>
+      <c r="S118" s="29"/>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A119" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B119" s="46">
+      <c r="B119" s="42">
         <v>136298</v>
       </c>
-      <c r="C119" s="47">
+      <c r="C119" s="43">
         <v>134737</v>
       </c>
-      <c r="D119" s="26">
+      <c r="D119" s="22">
         <v>133398</v>
       </c>
-      <c r="E119" s="26">
+      <c r="E119" s="22">
         <v>130494</v>
       </c>
-      <c r="F119" s="26">
+      <c r="F119" s="22">
         <v>128407</v>
       </c>
-      <c r="G119" s="26">
+      <c r="G119" s="22">
         <v>128852</v>
       </c>
-      <c r="H119" s="26">
+      <c r="H119" s="22">
         <v>124600</v>
       </c>
-      <c r="I119" s="46">
+      <c r="I119" s="42">
         <v>130621</v>
       </c>
-      <c r="J119" s="64">
+      <c r="J119" s="60">
         <v>130810</v>
       </c>
-      <c r="K119" s="64">
+      <c r="K119" s="60">
         <v>130835</v>
       </c>
-      <c r="L119" s="64">
+      <c r="L119" s="60">
         <v>130769</v>
       </c>
-      <c r="M119" s="46" t="s">
+      <c r="M119" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N119" s="48">
+      <c r="N119" s="44">
         <v>67299</v>
       </c>
-      <c r="O119" s="65">
+      <c r="O119" s="61">
         <v>66438</v>
       </c>
-      <c r="P119" s="66">
+      <c r="P119" s="62">
         <v>61148</v>
       </c>
-      <c r="Q119" s="33">
+      <c r="Q119" s="29">
         <v>60745</v>
       </c>
       <c r="R119" s="16">
         <v>62568</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="60" t="s">
+      <c r="S119" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A120" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B120" s="46">
+      <c r="B120" s="42">
         <v>111849</v>
       </c>
-      <c r="C120" s="47">
+      <c r="C120" s="43">
         <v>115600</v>
       </c>
-      <c r="D120" s="26">
+      <c r="D120" s="22">
         <v>113531</v>
       </c>
-      <c r="E120" s="26">
+      <c r="E120" s="22">
         <v>117124</v>
       </c>
-      <c r="F120" s="26">
+      <c r="F120" s="22">
         <v>114078</v>
       </c>
-      <c r="G120" s="26">
+      <c r="G120" s="22">
         <v>180054</v>
       </c>
-      <c r="H120" s="26">
+      <c r="H120" s="22">
         <v>148269</v>
       </c>
-      <c r="I120" s="46">
+      <c r="I120" s="42">
         <v>130406</v>
       </c>
-      <c r="J120" s="64">
+      <c r="J120" s="60">
         <v>130554</v>
       </c>
-      <c r="K120" s="64">
+      <c r="K120" s="60">
         <v>131065</v>
       </c>
-      <c r="L120" s="64">
+      <c r="L120" s="60">
         <v>127177</v>
       </c>
-      <c r="M120" s="46" t="s">
+      <c r="M120" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N120" s="48">
+      <c r="N120" s="44">
         <v>121482</v>
       </c>
-      <c r="O120" s="65">
+      <c r="O120" s="61">
         <v>108372</v>
       </c>
-      <c r="P120" s="66">
+      <c r="P120" s="62">
         <v>78143</v>
       </c>
-      <c r="Q120" s="33">
+      <c r="Q120" s="29">
         <v>80515</v>
       </c>
       <c r="R120" s="16">
         <v>87652</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="60" t="s">
+      <c r="S120" s="76">
+        <v>91457</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A121" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B121" s="46">
+      <c r="B121" s="42">
         <v>116711</v>
       </c>
-      <c r="C121" s="47">
+      <c r="C121" s="43">
         <v>116537</v>
       </c>
-      <c r="D121" s="26">
+      <c r="D121" s="22">
         <v>116192</v>
       </c>
-      <c r="E121" s="26">
+      <c r="E121" s="22">
         <v>115964</v>
       </c>
-      <c r="F121" s="26">
+      <c r="F121" s="22">
         <v>117198</v>
       </c>
-      <c r="G121" s="26">
+      <c r="G121" s="22">
         <v>117021</v>
       </c>
-      <c r="H121" s="26">
+      <c r="H121" s="22">
         <v>132060</v>
       </c>
-      <c r="I121" s="46">
+      <c r="I121" s="42">
         <v>131724</v>
       </c>
-      <c r="J121" s="64">
+      <c r="J121" s="60">
         <v>138010</v>
       </c>
-      <c r="K121" s="64">
+      <c r="K121" s="60">
         <v>134579</v>
       </c>
-      <c r="L121" s="64">
+      <c r="L121" s="60">
         <v>132105</v>
       </c>
-      <c r="M121" s="46" t="s">
+      <c r="M121" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N121" s="48">
+      <c r="N121" s="44">
         <v>52456</v>
       </c>
-      <c r="O121" s="65">
+      <c r="O121" s="61">
         <v>131295</v>
       </c>
-      <c r="P121" s="66">
+      <c r="P121" s="62">
         <v>128780</v>
       </c>
-      <c r="Q121" s="33">
+      <c r="Q121" s="29">
         <v>108778</v>
       </c>
       <c r="R121" s="16">
         <v>109634</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="60" t="s">
+      <c r="S121" s="76">
+        <v>109666</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A122" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B122" s="46">
+      <c r="B122" s="42">
         <v>96371</v>
       </c>
-      <c r="C122" s="26">
+      <c r="C122" s="22">
         <v>103688</v>
       </c>
-      <c r="D122" s="26">
+      <c r="D122" s="22">
         <v>104113</v>
       </c>
-      <c r="E122" s="26">
+      <c r="E122" s="22">
         <v>104541</v>
       </c>
-      <c r="F122" s="26">
+      <c r="F122" s="22">
         <v>104756</v>
       </c>
-      <c r="G122" s="26">
+      <c r="G122" s="22">
         <v>104851</v>
       </c>
-      <c r="H122" s="26">
+      <c r="H122" s="22">
         <v>188498</v>
       </c>
-      <c r="I122" s="46">
+      <c r="I122" s="42">
         <v>175285</v>
       </c>
-      <c r="J122" s="64">
+      <c r="J122" s="60">
         <v>175381</v>
       </c>
-      <c r="K122" s="64">
+      <c r="K122" s="60">
         <v>175384</v>
       </c>
-      <c r="L122" s="64">
+      <c r="L122" s="60">
         <v>160446</v>
       </c>
-      <c r="M122" s="46" t="s">
+      <c r="M122" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N122" s="48">
+      <c r="N122" s="44">
         <v>113012</v>
       </c>
-      <c r="O122" s="65">
+      <c r="O122" s="61">
         <v>116832</v>
       </c>
-      <c r="P122" s="66">
+      <c r="P122" s="62">
         <v>116750</v>
       </c>
-      <c r="Q122" s="33">
+      <c r="Q122" s="29">
         <v>110482</v>
       </c>
       <c r="R122" s="16">
         <v>92276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="60" t="s">
+      <c r="S122" s="76">
+        <v>92359</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A123" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B123" s="26">
+      <c r="B123" s="22">
         <v>78118</v>
       </c>
-      <c r="C123" s="47">
+      <c r="C123" s="43">
         <v>76970</v>
       </c>
-      <c r="D123" s="26">
+      <c r="D123" s="22">
         <v>79605</v>
       </c>
-      <c r="E123" s="26">
+      <c r="E123" s="22">
         <v>81887</v>
       </c>
-      <c r="F123" s="26">
+      <c r="F123" s="22">
         <v>81943</v>
       </c>
-      <c r="G123" s="26">
+      <c r="G123" s="22">
         <v>82208</v>
       </c>
-      <c r="H123" s="26">
+      <c r="H123" s="22">
         <v>83708</v>
       </c>
-      <c r="I123" s="46">
+      <c r="I123" s="42">
         <v>74511</v>
       </c>
-      <c r="J123" s="64">
+      <c r="J123" s="60">
         <v>75128</v>
       </c>
-      <c r="K123" s="64">
+      <c r="K123" s="60">
         <v>77292</v>
       </c>
-      <c r="L123" s="64">
+      <c r="L123" s="60">
         <v>78446</v>
       </c>
-      <c r="M123" s="46">
+      <c r="M123" s="42">
         <v>80665</v>
       </c>
-      <c r="N123" s="48">
+      <c r="N123" s="44">
         <v>28753</v>
       </c>
-      <c r="O123" s="65">
+      <c r="O123" s="61">
         <v>63299</v>
       </c>
-      <c r="P123" s="66">
+      <c r="P123" s="62">
         <v>74218</v>
       </c>
-      <c r="Q123" s="33">
+      <c r="Q123" s="29">
         <v>71479</v>
       </c>
       <c r="R123" s="16">
         <v>69793</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="60" t="s">
+      <c r="S123" s="76">
+        <v>74204</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A124" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B124" s="46">
+      <c r="B124" s="42">
         <v>54492</v>
       </c>
-      <c r="C124" s="47">
+      <c r="C124" s="43">
         <v>56699</v>
       </c>
-      <c r="D124" s="26">
+      <c r="D124" s="22">
         <v>63578</v>
       </c>
-      <c r="E124" s="26">
+      <c r="E124" s="22">
         <v>65863</v>
       </c>
-      <c r="F124" s="26">
+      <c r="F124" s="22">
         <v>69306</v>
       </c>
-      <c r="G124" s="26">
+      <c r="G124" s="22">
         <v>69226</v>
       </c>
-      <c r="H124" s="26">
+      <c r="H124" s="22">
         <v>69230</v>
       </c>
-      <c r="I124" s="46">
+      <c r="I124" s="42">
         <v>76108</v>
       </c>
-      <c r="J124" s="64">
+      <c r="J124" s="60">
         <v>76110</v>
       </c>
-      <c r="K124" s="64">
+      <c r="K124" s="60">
         <v>79929</v>
       </c>
-      <c r="L124" s="64">
+      <c r="L124" s="60">
         <v>80386</v>
       </c>
-      <c r="M124" s="46" t="s">
+      <c r="M124" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N124" s="48">
+      <c r="N124" s="44">
         <v>65820</v>
       </c>
-      <c r="O124" s="65">
+      <c r="O124" s="61">
         <v>65824</v>
       </c>
-      <c r="P124" s="66">
+      <c r="P124" s="62">
         <v>65822</v>
       </c>
-      <c r="Q124" s="33">
+      <c r="Q124" s="29">
         <v>64998</v>
       </c>
       <c r="R124" s="16">
         <v>66948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="60" t="s">
+      <c r="S124" s="76">
+        <v>68942</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A125" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B125" s="46">
+      <c r="B125" s="42">
         <v>86210</v>
       </c>
-      <c r="C125" s="47">
+      <c r="C125" s="43">
         <v>89963</v>
       </c>
-      <c r="D125" s="26">
+      <c r="D125" s="22">
         <v>92675</v>
       </c>
-      <c r="E125" s="26">
+      <c r="E125" s="22">
         <v>94150</v>
       </c>
-      <c r="F125" s="26">
+      <c r="F125" s="22">
         <v>91417</v>
       </c>
-      <c r="G125" s="26">
+      <c r="G125" s="22">
         <v>90206</v>
       </c>
-      <c r="H125" s="26">
+      <c r="H125" s="22">
         <v>93174</v>
       </c>
-      <c r="I125" s="46">
+      <c r="I125" s="42">
         <v>94792</v>
       </c>
-      <c r="J125" s="64">
+      <c r="J125" s="60">
         <v>94798</v>
       </c>
-      <c r="K125" s="64" t="s">
+      <c r="K125" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L125" s="64">
+      <c r="L125" s="60">
         <v>94720</v>
       </c>
-      <c r="M125" s="46" t="s">
+      <c r="M125" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N125" s="48">
+      <c r="N125" s="44">
         <v>93960</v>
       </c>
-      <c r="O125" s="65">
+      <c r="O125" s="61">
         <v>93936</v>
       </c>
-      <c r="P125" s="66">
+      <c r="P125" s="62">
         <v>93811</v>
       </c>
-      <c r="Q125" s="33">
+      <c r="Q125" s="29">
         <v>93813</v>
       </c>
       <c r="R125" s="16">
         <v>96627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="60" t="s">
+      <c r="S125" s="76">
+        <v>99528</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A126" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B126" s="46">
+      <c r="B126" s="42">
         <v>67138</v>
       </c>
-      <c r="C126" s="47">
+      <c r="C126" s="43">
         <v>62768</v>
       </c>
-      <c r="D126" s="26">
+      <c r="D126" s="22">
         <v>67032</v>
       </c>
-      <c r="E126" s="26">
+      <c r="E126" s="22">
         <v>67676</v>
       </c>
-      <c r="F126" s="26">
+      <c r="F126" s="22">
         <v>72415</v>
       </c>
-      <c r="G126" s="26">
+      <c r="G126" s="22">
         <v>69337</v>
       </c>
-      <c r="H126" s="26">
+      <c r="H126" s="22">
         <v>74116</v>
       </c>
-      <c r="I126" s="46">
+      <c r="I126" s="42">
         <v>74183</v>
       </c>
-      <c r="J126" s="64">
+      <c r="J126" s="60">
         <v>78722</v>
       </c>
-      <c r="K126" s="64">
+      <c r="K126" s="60">
         <v>80108</v>
       </c>
-      <c r="L126" s="64">
+      <c r="L126" s="60">
         <v>79913</v>
       </c>
-      <c r="M126" s="46" t="s">
+      <c r="M126" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N126" s="48">
+      <c r="N126" s="44">
         <v>70432</v>
       </c>
-      <c r="O126" s="65">
+      <c r="O126" s="61">
         <v>70667</v>
       </c>
-      <c r="P126" s="66">
+      <c r="P126" s="62">
         <v>70783</v>
       </c>
-      <c r="Q126" s="33">
+      <c r="Q126" s="29">
         <v>70587</v>
       </c>
       <c r="R126" s="16">
         <v>74167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="60" t="s">
+      <c r="S126" s="76">
+        <v>74784</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A127" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B127" s="46">
+      <c r="B127" s="42">
         <v>124328</v>
       </c>
-      <c r="C127" s="47">
+      <c r="C127" s="43">
         <v>118928</v>
       </c>
-      <c r="D127" s="26">
+      <c r="D127" s="22">
         <v>118014</v>
       </c>
-      <c r="E127" s="26">
+      <c r="E127" s="22">
         <v>118299</v>
       </c>
-      <c r="F127" s="26">
+      <c r="F127" s="22">
         <v>115451</v>
       </c>
-      <c r="G127" s="26">
+      <c r="G127" s="22">
         <v>114231</v>
       </c>
-      <c r="H127" s="26">
+      <c r="H127" s="22">
         <v>115295</v>
       </c>
-      <c r="I127" s="46">
+      <c r="I127" s="42">
         <v>122480</v>
       </c>
-      <c r="J127" s="64">
+      <c r="J127" s="60">
         <v>122502</v>
       </c>
-      <c r="K127" s="64">
+      <c r="K127" s="60">
         <v>123087</v>
       </c>
-      <c r="L127" s="64">
+      <c r="L127" s="60">
         <v>134666</v>
       </c>
-      <c r="M127" s="46" t="s">
+      <c r="M127" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N127" s="48">
+      <c r="N127" s="44">
         <v>100615</v>
       </c>
-      <c r="O127" s="65">
+      <c r="O127" s="61">
         <v>112216</v>
       </c>
-      <c r="P127" s="66">
+      <c r="P127" s="62">
         <v>111719</v>
       </c>
-      <c r="Q127" s="33">
+      <c r="Q127" s="29">
         <v>88005</v>
       </c>
       <c r="R127" s="16">
         <v>90645</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="60" t="s">
+      <c r="S127" s="76">
+        <v>92361</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A128" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B128" s="46">
+      <c r="B128" s="42">
         <v>179982</v>
       </c>
-      <c r="C128" s="47">
+      <c r="C128" s="43">
         <v>179996</v>
       </c>
-      <c r="D128" s="26">
+      <c r="D128" s="22">
         <v>180319</v>
       </c>
-      <c r="E128" s="26">
+      <c r="E128" s="22">
         <v>183646</v>
       </c>
-      <c r="F128" s="26">
+      <c r="F128" s="22">
         <v>192882</v>
       </c>
-      <c r="G128" s="26">
+      <c r="G128" s="22">
         <v>194095</v>
       </c>
-      <c r="H128" s="26">
+      <c r="H128" s="22">
         <v>194270</v>
       </c>
-      <c r="I128" s="46">
+      <c r="I128" s="42">
         <v>195798</v>
       </c>
-      <c r="J128" s="64">
+      <c r="J128" s="60">
         <v>199890</v>
       </c>
-      <c r="K128" s="64" t="s">
+      <c r="K128" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L128" s="64">
+      <c r="L128" s="60">
         <v>201319</v>
       </c>
-      <c r="M128" s="46">
+      <c r="M128" s="42">
         <v>201320</v>
       </c>
-      <c r="N128" s="48">
+      <c r="N128" s="44">
         <v>117951</v>
       </c>
-      <c r="O128" s="65">
+      <c r="O128" s="61">
         <v>135984</v>
       </c>
-      <c r="P128" s="66">
+      <c r="P128" s="62">
         <v>128342</v>
       </c>
-      <c r="Q128" s="33">
+      <c r="Q128" s="29">
         <v>142020</v>
       </c>
       <c r="R128" s="16">
         <v>146280</v>
+      </c>
+      <c r="S128" s="76">
+        <v>150668</v>
       </c>
     </row>
     <row r="129" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A129" s="4"/>
       <c r="B129" s="12"/>
       <c r="C129" s="12"/>
       <c r="D129" s="12"/>
       <c r="E129" s="12"/>
       <c r="F129" s="10"/>
       <c r="G129" s="11"/>
       <c r="H129" s="12"/>
       <c r="I129" s="10"/>
       <c r="J129" s="11"/>
       <c r="K129" s="12"/>
       <c r="L129" s="12"/>
       <c r="M129" s="12"/>
       <c r="N129" s="12"/>
       <c r="O129" s="12"/>
       <c r="P129" s="12"/>
       <c r="Q129" s="12"/>
       <c r="R129" s="3"/>
       <c r="S129" s="2"/>
       <c r="T129" s="12"/>
       <c r="U129" s="12"/>
       <c r="V129" s="3"/>
       <c r="W129" s="3"/>
     </row>
     <row r="130" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A130" s="19" t="s">
+      <c r="A130" s="88" t="s">
         <v>67</v>
       </c>
-      <c r="B130" s="19"/>
-[...20 lines deleted...]
-      <c r="W130" s="62"/>
+      <c r="B130" s="88"/>
+      <c r="C130" s="88"/>
+      <c r="D130" s="88"/>
+      <c r="E130" s="88"/>
+      <c r="F130" s="88"/>
+      <c r="G130" s="88"/>
+      <c r="H130" s="88"/>
+      <c r="I130" s="88"/>
+      <c r="J130" s="88"/>
+      <c r="K130" s="88"/>
+      <c r="L130" s="88"/>
+      <c r="M130" s="88"/>
+      <c r="N130" s="88"/>
+      <c r="O130" s="88"/>
+      <c r="P130" s="88"/>
+      <c r="Q130" s="88"/>
+      <c r="R130" s="88"/>
+      <c r="S130" s="58"/>
+      <c r="T130" s="58"/>
+      <c r="U130" s="58"/>
+      <c r="V130" s="58"/>
+      <c r="W130" s="58"/>
     </row>
     <row r="131" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A131" s="20" t="s">
+      <c r="A131" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B131" s="20"/>
-[...15 lines deleted...]
-      <c r="R131" s="20"/>
+      <c r="B131" s="89"/>
+      <c r="C131" s="89"/>
+      <c r="D131" s="89"/>
+      <c r="E131" s="89"/>
+      <c r="F131" s="89"/>
+      <c r="G131" s="89"/>
+      <c r="H131" s="89"/>
+      <c r="I131" s="89"/>
+      <c r="J131" s="89"/>
+      <c r="K131" s="89"/>
+      <c r="L131" s="89"/>
+      <c r="M131" s="89"/>
+      <c r="N131" s="89"/>
+      <c r="O131" s="89"/>
+      <c r="P131" s="89"/>
+      <c r="Q131" s="89"/>
+      <c r="R131" s="89"/>
+      <c r="S131" s="89"/>
     </row>
     <row r="132" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A132" s="21"/>
-      <c r="B132" s="24">
+      <c r="A132" s="17"/>
+      <c r="B132" s="20">
         <v>2008</v>
       </c>
-      <c r="C132" s="24">
+      <c r="C132" s="20">
         <v>2009</v>
       </c>
-      <c r="D132" s="24">
+      <c r="D132" s="20">
         <v>2010</v>
       </c>
-      <c r="E132" s="24">
+      <c r="E132" s="20">
         <v>2011</v>
       </c>
-      <c r="F132" s="24">
+      <c r="F132" s="20">
         <v>2012</v>
       </c>
-      <c r="G132" s="24">
+      <c r="G132" s="20">
         <v>2013</v>
       </c>
-      <c r="H132" s="24">
+      <c r="H132" s="20">
         <v>2014</v>
       </c>
-      <c r="I132" s="24">
+      <c r="I132" s="20">
         <v>2015</v>
       </c>
-      <c r="J132" s="24">
+      <c r="J132" s="20">
         <v>2016</v>
       </c>
-      <c r="K132" s="22">
+      <c r="K132" s="18">
         <v>2017</v>
       </c>
-      <c r="L132" s="24">
+      <c r="L132" s="20">
         <v>2018</v>
       </c>
-      <c r="M132" s="24">
+      <c r="M132" s="20">
         <v>2019</v>
       </c>
-      <c r="N132" s="24">
+      <c r="N132" s="20">
         <v>2020</v>
       </c>
-      <c r="O132" s="24">
+      <c r="O132" s="20">
         <v>2021</v>
       </c>
-      <c r="P132" s="24">
+      <c r="P132" s="20">
         <v>2022</v>
       </c>
-      <c r="Q132" s="24">
+      <c r="Q132" s="20">
         <v>2023</v>
       </c>
-      <c r="R132" s="24">
+      <c r="R132" s="20">
         <v>2024</v>
       </c>
+      <c r="S132" s="19">
+        <v>2025</v>
+      </c>
     </row>
     <row r="133" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A133" s="57" t="s">
+      <c r="A133" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B133" s="46">
+      <c r="B133" s="42">
         <v>5290137</v>
       </c>
-      <c r="C133" s="47">
+      <c r="C133" s="43">
         <v>5307850</v>
       </c>
-      <c r="D133" s="26">
+      <c r="D133" s="22">
         <v>5358239</v>
       </c>
-      <c r="E133" s="26">
+      <c r="E133" s="22">
         <v>5438438</v>
       </c>
-      <c r="F133" s="26">
+      <c r="F133" s="22">
         <v>5407727</v>
       </c>
-      <c r="G133" s="26">
+      <c r="G133" s="22">
         <v>5459744</v>
       </c>
-      <c r="H133" s="69">
+      <c r="H133" s="65">
         <v>5514979</v>
       </c>
-      <c r="I133" s="46">
+      <c r="I133" s="42">
         <v>5529224</v>
       </c>
-      <c r="J133" s="64">
+      <c r="J133" s="60">
         <v>5526463</v>
       </c>
-      <c r="K133" s="64">
+      <c r="K133" s="60">
         <v>5046362</v>
       </c>
-      <c r="L133" s="64">
+      <c r="L133" s="60">
         <v>4869312</v>
       </c>
-      <c r="M133" s="48">
+      <c r="M133" s="44">
         <v>4631073</v>
       </c>
-      <c r="N133" s="48">
+      <c r="N133" s="44">
         <v>4510728</v>
       </c>
-      <c r="O133" s="70">
+      <c r="O133" s="66">
         <v>4433934</v>
       </c>
-      <c r="P133" s="66">
+      <c r="P133" s="62">
         <v>4349390</v>
       </c>
-      <c r="Q133" s="52">
+      <c r="Q133" s="48">
         <v>4302351</v>
       </c>
       <c r="R133" s="16">
         <v>4202539</v>
       </c>
+      <c r="S133" s="76">
+        <v>4174516</v>
+      </c>
     </row>
     <row r="134" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A134" s="60" t="s">
+      <c r="A134" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B134" s="46">
+      <c r="B134" s="42">
         <v>2843265</v>
       </c>
-      <c r="C134" s="46">
+      <c r="C134" s="42">
         <v>2851138</v>
       </c>
-      <c r="D134" s="46">
+      <c r="D134" s="42">
         <v>2875535</v>
       </c>
-      <c r="E134" s="46">
+      <c r="E134" s="42">
         <v>2884319</v>
       </c>
-      <c r="F134" s="46">
+      <c r="F134" s="42">
         <v>2859138</v>
       </c>
-      <c r="G134" s="46">
+      <c r="G134" s="42">
         <v>2876340</v>
       </c>
-      <c r="H134" s="69">
+      <c r="H134" s="65">
         <v>2876743</v>
       </c>
-      <c r="I134" s="46">
+      <c r="I134" s="42">
         <v>2873061</v>
       </c>
-      <c r="J134" s="64">
+      <c r="J134" s="60">
         <v>2878923</v>
       </c>
-      <c r="K134" s="64">
+      <c r="K134" s="60">
         <v>2369586</v>
       </c>
-      <c r="L134" s="64">
+      <c r="L134" s="60">
         <v>2358503</v>
       </c>
-      <c r="M134" s="48">
+      <c r="M134" s="44">
         <v>2186812</v>
       </c>
-      <c r="N134" s="48">
+      <c r="N134" s="44">
         <v>2147817</v>
       </c>
-      <c r="O134" s="70">
+      <c r="O134" s="66">
         <v>2146331</v>
       </c>
-      <c r="P134" s="66">
+      <c r="P134" s="62">
         <v>2139360</v>
       </c>
-      <c r="Q134" s="52">
+      <c r="Q134" s="48">
         <v>2148277</v>
       </c>
       <c r="R134" s="16">
         <v>2135033</v>
       </c>
+      <c r="S134" s="76">
+        <v>2128562</v>
+      </c>
     </row>
     <row r="135" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A135" s="60" t="s">
+      <c r="A135" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B135" s="46">
+      <c r="B135" s="42">
         <v>144762</v>
       </c>
-      <c r="C135" s="47">
+      <c r="C135" s="43">
         <v>149722</v>
       </c>
-      <c r="D135" s="26">
+      <c r="D135" s="22">
         <v>154731</v>
       </c>
-      <c r="E135" s="26">
+      <c r="E135" s="22">
         <v>164131</v>
       </c>
-      <c r="F135" s="26">
+      <c r="F135" s="22">
         <v>167739</v>
       </c>
-      <c r="G135" s="26">
+      <c r="G135" s="22">
         <v>175851</v>
       </c>
-      <c r="H135" s="69">
+      <c r="H135" s="65">
         <v>182433</v>
       </c>
-      <c r="I135" s="46">
+      <c r="I135" s="42">
         <v>189767</v>
       </c>
-      <c r="J135" s="64">
+      <c r="J135" s="60">
         <v>193523</v>
       </c>
-      <c r="K135" s="64">
+      <c r="K135" s="60">
         <v>199809</v>
       </c>
-      <c r="L135" s="64">
+      <c r="L135" s="60">
         <v>196544</v>
       </c>
-      <c r="M135" s="48">
+      <c r="M135" s="44">
         <v>198676</v>
       </c>
-      <c r="N135" s="48">
+      <c r="N135" s="44">
         <v>186224</v>
       </c>
-      <c r="O135" s="70">
+      <c r="O135" s="66">
         <v>182925</v>
       </c>
-      <c r="P135" s="66">
+      <c r="P135" s="62">
         <v>182945</v>
       </c>
-      <c r="Q135" s="52">
+      <c r="Q135" s="48">
         <v>168815</v>
       </c>
       <c r="R135" s="16">
         <v>170155</v>
       </c>
+      <c r="S135" s="76">
+        <v>172803</v>
+      </c>
     </row>
     <row r="136" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A136" s="60" t="s">
+      <c r="A136" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B136" s="46">
+      <c r="B136" s="42">
         <v>358514</v>
       </c>
-      <c r="C136" s="47">
+      <c r="C136" s="43">
         <v>359670</v>
       </c>
-      <c r="D136" s="26">
+      <c r="D136" s="22">
         <v>365183</v>
       </c>
-      <c r="E136" s="26">
+      <c r="E136" s="22">
         <v>368991</v>
       </c>
-      <c r="F136" s="26">
+      <c r="F136" s="22">
         <v>359941</v>
       </c>
-      <c r="G136" s="26">
+      <c r="G136" s="22">
         <v>366114</v>
       </c>
-      <c r="H136" s="69">
+      <c r="H136" s="65">
         <v>377153</v>
       </c>
-      <c r="I136" s="46" t="s">
+      <c r="I136" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="J136" s="64">
+      <c r="J136" s="60">
         <v>354403</v>
       </c>
-      <c r="K136" s="64">
+      <c r="K136" s="60">
         <v>346384</v>
       </c>
-      <c r="L136" s="64">
+      <c r="L136" s="60">
         <v>258572</v>
       </c>
-      <c r="M136" s="46" t="s">
+      <c r="M136" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N136" s="48">
+      <c r="N136" s="44">
         <v>255344</v>
       </c>
-      <c r="O136" s="70">
+      <c r="O136" s="66">
         <v>249853</v>
       </c>
-      <c r="P136" s="66">
+      <c r="P136" s="62">
         <v>240295</v>
       </c>
-      <c r="Q136" s="52">
+      <c r="Q136" s="48">
         <v>233723</v>
       </c>
       <c r="R136" s="16">
         <v>214531</v>
       </c>
+      <c r="S136" s="76">
+        <v>206608</v>
+      </c>
     </row>
     <row r="137" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A137" s="60" t="s">
+      <c r="A137" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B137" s="46"/>
-[...15 lines deleted...]
-      <c r="R137" s="52"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="24"/>
+      <c r="D137" s="22"/>
+      <c r="E137" s="22"/>
+      <c r="F137" s="22"/>
+      <c r="G137" s="22"/>
+      <c r="H137" s="24"/>
+      <c r="I137" s="42"/>
+      <c r="J137" s="42"/>
+      <c r="K137" s="42"/>
+      <c r="L137" s="42"/>
+      <c r="M137" s="67"/>
+      <c r="N137" s="44"/>
+      <c r="O137" s="44"/>
+      <c r="P137" s="62"/>
+      <c r="Q137" s="48"/>
+      <c r="R137" s="48"/>
+      <c r="S137" s="29"/>
     </row>
     <row r="138" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A138" s="60" t="s">
+      <c r="A138" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B138" s="46">
+      <c r="B138" s="42">
         <v>207198</v>
       </c>
-      <c r="C138" s="26">
+      <c r="C138" s="22">
         <v>207949</v>
       </c>
-      <c r="D138" s="26">
+      <c r="D138" s="22">
         <v>203792</v>
       </c>
-      <c r="E138" s="26">
+      <c r="E138" s="22">
         <v>203123</v>
       </c>
-      <c r="F138" s="26">
+      <c r="F138" s="22">
         <v>202635</v>
       </c>
-      <c r="G138" s="26">
+      <c r="G138" s="22">
         <v>194542</v>
       </c>
-      <c r="H138" s="69">
+      <c r="H138" s="65">
         <v>188031</v>
       </c>
-      <c r="I138" s="46">
+      <c r="I138" s="42">
         <v>180983</v>
       </c>
-      <c r="J138" s="64">
+      <c r="J138" s="60">
         <v>175338</v>
       </c>
-      <c r="K138" s="64">
+      <c r="K138" s="60">
         <v>174666</v>
       </c>
-      <c r="L138" s="64">
+      <c r="L138" s="60">
         <v>168141</v>
       </c>
-      <c r="M138" s="46" t="s">
+      <c r="M138" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N138" s="48">
+      <c r="N138" s="44">
         <v>152448</v>
       </c>
-      <c r="O138" s="70">
+      <c r="O138" s="66">
         <v>151338</v>
       </c>
-      <c r="P138" s="66">
+      <c r="P138" s="62">
         <v>147678</v>
       </c>
-      <c r="Q138" s="52">
+      <c r="Q138" s="48">
         <v>146861</v>
       </c>
       <c r="R138" s="16">
         <v>144228</v>
       </c>
+      <c r="S138" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="139" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A139" s="60" t="s">
+      <c r="A139" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B139" s="46">
+      <c r="B139" s="42">
         <v>191318</v>
       </c>
-      <c r="C139" s="47">
+      <c r="C139" s="43">
         <v>193400</v>
       </c>
-      <c r="D139" s="26">
+      <c r="D139" s="22">
         <v>192756</v>
       </c>
-      <c r="E139" s="26">
+      <c r="E139" s="22">
         <v>200213</v>
       </c>
-      <c r="F139" s="26">
+      <c r="F139" s="22">
         <v>200643</v>
       </c>
-      <c r="G139" s="26">
+      <c r="G139" s="22">
         <v>199787</v>
       </c>
-      <c r="H139" s="69">
+      <c r="H139" s="65">
         <v>204972</v>
       </c>
-      <c r="I139" s="46">
+      <c r="I139" s="42">
         <v>205763</v>
       </c>
-      <c r="J139" s="64">
+      <c r="J139" s="60">
         <v>203697</v>
       </c>
-      <c r="K139" s="64">
+      <c r="K139" s="60">
         <v>207392</v>
       </c>
-      <c r="L139" s="64">
+      <c r="L139" s="60">
         <v>180137</v>
       </c>
-      <c r="M139" s="46" t="s">
+      <c r="M139" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N139" s="48">
+      <c r="N139" s="44">
         <v>168746</v>
       </c>
-      <c r="O139" s="70">
+      <c r="O139" s="66">
         <v>158538</v>
       </c>
-      <c r="P139" s="66">
+      <c r="P139" s="62">
         <v>127705</v>
       </c>
-      <c r="Q139" s="52">
+      <c r="Q139" s="48">
         <v>131628</v>
       </c>
       <c r="R139" s="16">
         <v>125961</v>
       </c>
+      <c r="S139" s="76">
+        <v>117601</v>
+      </c>
     </row>
     <row r="140" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A140" s="60" t="s">
+      <c r="A140" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B140" s="46">
+      <c r="B140" s="42">
         <v>256659</v>
       </c>
-      <c r="C140" s="47">
+      <c r="C140" s="43">
         <v>254381</v>
       </c>
-      <c r="D140" s="26">
+      <c r="D140" s="22">
         <v>257862</v>
       </c>
-      <c r="E140" s="26">
+      <c r="E140" s="22">
         <v>259092</v>
       </c>
-      <c r="F140" s="26">
+      <c r="F140" s="22">
         <v>252249</v>
       </c>
-      <c r="G140" s="26">
+      <c r="G140" s="22">
         <v>255683</v>
       </c>
-      <c r="H140" s="69">
+      <c r="H140" s="65">
         <v>258894</v>
       </c>
-      <c r="I140" s="46">
+      <c r="I140" s="42">
         <v>262913</v>
       </c>
-      <c r="J140" s="64">
+      <c r="J140" s="60">
         <v>266101</v>
       </c>
-      <c r="K140" s="64">
+      <c r="K140" s="60">
         <v>268549</v>
       </c>
-      <c r="L140" s="64">
+      <c r="L140" s="60">
         <v>270790</v>
       </c>
-      <c r="M140" s="46" t="s">
+      <c r="M140" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N140" s="48">
+      <c r="N140" s="44">
         <v>266933</v>
       </c>
-      <c r="O140" s="70">
+      <c r="O140" s="66">
         <v>269184</v>
       </c>
-      <c r="P140" s="66">
+      <c r="P140" s="62">
         <v>272805</v>
       </c>
-      <c r="Q140" s="52">
+      <c r="Q140" s="48">
         <v>272521</v>
       </c>
       <c r="R140" s="16">
         <v>252421</v>
       </c>
+      <c r="S140" s="76">
+        <v>251961</v>
+      </c>
     </row>
     <row r="141" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A141" s="60" t="s">
+      <c r="A141" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B141" s="26">
+      <c r="B141" s="22">
         <v>177499</v>
       </c>
-      <c r="C141" s="26">
+      <c r="C141" s="22">
         <v>179940</v>
       </c>
-      <c r="D141" s="26">
+      <c r="D141" s="22">
         <v>183990</v>
       </c>
-      <c r="E141" s="26">
+      <c r="E141" s="22">
         <v>192072</v>
       </c>
-      <c r="F141" s="26">
+      <c r="F141" s="22">
         <v>196319</v>
       </c>
-      <c r="G141" s="26">
+      <c r="G141" s="22">
         <v>199354</v>
       </c>
-      <c r="H141" s="69">
+      <c r="H141" s="65">
         <v>202614</v>
       </c>
-      <c r="I141" s="46">
+      <c r="I141" s="42">
         <v>205454</v>
       </c>
-      <c r="J141" s="64">
+      <c r="J141" s="60">
         <v>206309</v>
       </c>
-      <c r="K141" s="64">
+      <c r="K141" s="60">
         <v>213864</v>
       </c>
-      <c r="L141" s="64">
+      <c r="L141" s="60">
         <v>188452</v>
       </c>
-      <c r="M141" s="46" t="s">
+      <c r="M141" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N141" s="48">
+      <c r="N141" s="44">
         <v>179577</v>
       </c>
-      <c r="O141" s="70">
+      <c r="O141" s="66">
         <v>168506</v>
       </c>
-      <c r="P141" s="66">
+      <c r="P141" s="62">
         <v>163764</v>
       </c>
-      <c r="Q141" s="52">
+      <c r="Q141" s="48">
         <v>159102</v>
       </c>
       <c r="R141" s="16">
         <v>154361</v>
       </c>
+      <c r="S141" s="76">
+        <v>150902</v>
+      </c>
     </row>
     <row r="142" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A142" s="60" t="s">
+      <c r="A142" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B142" s="46">
+      <c r="B142" s="42">
         <v>166988</v>
       </c>
-      <c r="C142" s="47">
+      <c r="C142" s="43">
         <v>168363</v>
       </c>
-      <c r="D142" s="26">
+      <c r="D142" s="22">
         <v>170534</v>
       </c>
-      <c r="E142" s="26">
+      <c r="E142" s="22">
         <v>178366</v>
       </c>
-      <c r="F142" s="26">
+      <c r="F142" s="22">
         <v>180180</v>
       </c>
-      <c r="G142" s="26">
+      <c r="G142" s="22">
         <v>183514</v>
       </c>
-      <c r="H142" s="69">
+      <c r="H142" s="65">
         <v>185713</v>
       </c>
-      <c r="I142" s="46">
+      <c r="I142" s="42">
         <v>189002</v>
       </c>
-      <c r="J142" s="64">
+      <c r="J142" s="60">
         <v>190085</v>
       </c>
-      <c r="K142" s="64">
+      <c r="K142" s="60">
         <v>194204</v>
       </c>
-      <c r="L142" s="64">
+      <c r="L142" s="60">
         <v>194750</v>
       </c>
-      <c r="M142" s="48">
+      <c r="M142" s="44">
         <v>193256</v>
       </c>
-      <c r="N142" s="48">
+      <c r="N142" s="44">
         <v>190671</v>
       </c>
-      <c r="O142" s="70">
+      <c r="O142" s="66">
         <v>192945</v>
       </c>
-      <c r="P142" s="66">
+      <c r="P142" s="62">
         <v>189611</v>
       </c>
-      <c r="Q142" s="52">
+      <c r="Q142" s="48">
         <v>180215</v>
       </c>
       <c r="R142" s="16">
         <v>174900</v>
       </c>
+      <c r="S142" s="76">
+        <v>174679</v>
+      </c>
     </row>
     <row r="143" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A143" s="60" t="s">
+      <c r="A143" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B143" s="46">
+      <c r="B143" s="42">
         <v>175272</v>
       </c>
-      <c r="C143" s="47">
+      <c r="C143" s="43">
         <v>180279</v>
       </c>
-      <c r="D143" s="26">
+      <c r="D143" s="22">
         <v>185972</v>
       </c>
-      <c r="E143" s="26">
+      <c r="E143" s="22">
         <v>198280</v>
       </c>
-      <c r="F143" s="26">
+      <c r="F143" s="22">
         <v>199118</v>
       </c>
-      <c r="G143" s="26">
+      <c r="G143" s="22">
         <v>205692</v>
       </c>
-      <c r="H143" s="69">
+      <c r="H143" s="65">
         <v>212377</v>
       </c>
-      <c r="I143" s="46">
+      <c r="I143" s="42">
         <v>207820</v>
       </c>
-      <c r="J143" s="64">
+      <c r="J143" s="60">
         <v>209927</v>
       </c>
-      <c r="K143" s="64">
+      <c r="K143" s="60">
         <v>209924</v>
       </c>
-      <c r="L143" s="64">
+      <c r="L143" s="60">
         <v>201260</v>
       </c>
-      <c r="M143" s="46" t="s">
+      <c r="M143" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N143" s="48">
+      <c r="N143" s="44">
         <v>167942</v>
       </c>
-      <c r="O143" s="70">
+      <c r="O143" s="66">
         <v>153027</v>
       </c>
-      <c r="P143" s="66">
+      <c r="P143" s="62">
         <v>155858</v>
       </c>
-      <c r="Q143" s="52">
+      <c r="Q143" s="48">
         <v>154421</v>
       </c>
       <c r="R143" s="16">
         <v>150702</v>
       </c>
+      <c r="S143" s="76">
+        <v>149091</v>
+      </c>
     </row>
     <row r="144" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A144" s="60" t="s">
+      <c r="A144" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B144" s="46">
+      <c r="B144" s="42">
         <v>144602</v>
       </c>
-      <c r="C144" s="26">
+      <c r="C144" s="22">
         <v>148688</v>
       </c>
-      <c r="D144" s="26">
+      <c r="D144" s="22">
         <v>151390</v>
       </c>
-      <c r="E144" s="26">
+      <c r="E144" s="22">
         <v>159754</v>
       </c>
-      <c r="F144" s="26">
+      <c r="F144" s="22">
         <v>162154</v>
       </c>
-      <c r="G144" s="26">
+      <c r="G144" s="22">
         <v>165767</v>
       </c>
-      <c r="H144" s="69">
+      <c r="H144" s="65">
         <v>171829</v>
       </c>
-      <c r="I144" s="46">
+      <c r="I144" s="42">
         <v>175148</v>
       </c>
-      <c r="J144" s="64">
+      <c r="J144" s="60">
         <v>175993</v>
       </c>
-      <c r="K144" s="64">
+      <c r="K144" s="60">
         <v>182272</v>
       </c>
-      <c r="L144" s="64">
+      <c r="L144" s="60">
         <v>185398</v>
       </c>
-      <c r="M144" s="46" t="s">
+      <c r="M144" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N144" s="48">
+      <c r="N144" s="44">
         <v>178000</v>
       </c>
-      <c r="O144" s="70">
+      <c r="O144" s="66">
         <v>172519</v>
       </c>
-      <c r="P144" s="66">
+      <c r="P144" s="62">
         <v>159542</v>
       </c>
-      <c r="Q144" s="52">
+      <c r="Q144" s="48">
         <v>150137</v>
       </c>
       <c r="R144" s="16">
         <v>151445</v>
       </c>
+      <c r="S144" s="76">
+        <v>152528</v>
+      </c>
     </row>
     <row r="145" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A145" s="60" t="s">
+      <c r="A145" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B145" s="46">
+      <c r="B145" s="42">
         <v>95339</v>
       </c>
-      <c r="C145" s="26">
+      <c r="C145" s="22">
         <v>99748</v>
       </c>
-      <c r="D145" s="26">
+      <c r="D145" s="22">
         <v>104506</v>
       </c>
-      <c r="E145" s="26">
+      <c r="E145" s="22">
         <v>114834</v>
       </c>
-      <c r="F145" s="26">
+      <c r="F145" s="22">
         <v>120377</v>
       </c>
-      <c r="G145" s="26">
+      <c r="G145" s="22">
         <v>118682</v>
       </c>
-      <c r="H145" s="69">
+      <c r="H145" s="65">
         <v>128677</v>
       </c>
-      <c r="I145" s="46">
+      <c r="I145" s="42">
         <v>135501</v>
       </c>
-      <c r="J145" s="64">
+      <c r="J145" s="60">
         <v>138746</v>
       </c>
-      <c r="K145" s="64" t="s">
+      <c r="K145" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L145" s="64">
+      <c r="L145" s="60">
         <v>138124</v>
       </c>
-      <c r="M145" s="46" t="s">
+      <c r="M145" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N145" s="48">
+      <c r="N145" s="44">
         <v>129259</v>
       </c>
-      <c r="O145" s="70">
+      <c r="O145" s="66">
         <v>123548</v>
       </c>
-      <c r="P145" s="66">
+      <c r="P145" s="62">
         <v>123965</v>
       </c>
-      <c r="Q145" s="52">
+      <c r="Q145" s="48">
         <v>120484</v>
       </c>
       <c r="R145" s="16">
         <v>122041</v>
       </c>
+      <c r="S145" s="76">
+        <v>121349</v>
+      </c>
     </row>
     <row r="146" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A146" s="60" t="s">
+      <c r="A146" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B146" s="46">
+      <c r="B146" s="42">
         <v>200918</v>
       </c>
-      <c r="C146" s="47">
+      <c r="C146" s="43">
         <v>190709</v>
       </c>
-      <c r="D146" s="26">
+      <c r="D146" s="22">
         <v>188703</v>
       </c>
-      <c r="E146" s="26">
+      <c r="E146" s="22">
         <v>190067</v>
       </c>
-      <c r="F146" s="26">
+      <c r="F146" s="22">
         <v>188255</v>
       </c>
-      <c r="G146" s="26">
+      <c r="G146" s="22">
         <v>187714</v>
       </c>
-      <c r="H146" s="69">
+      <c r="H146" s="65">
         <v>184687</v>
       </c>
-      <c r="I146" s="46">
+      <c r="I146" s="42">
         <v>185664</v>
       </c>
-      <c r="J146" s="64">
+      <c r="J146" s="60">
         <v>188021</v>
       </c>
-      <c r="K146" s="64">
+      <c r="K146" s="60">
         <v>189020</v>
       </c>
-      <c r="L146" s="64">
+      <c r="L146" s="60">
         <v>184161</v>
       </c>
-      <c r="M146" s="46" t="s">
+      <c r="M146" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="N146" s="48">
+      <c r="N146" s="44">
         <v>178183</v>
       </c>
-      <c r="O146" s="70">
+      <c r="O146" s="66">
         <v>159820</v>
       </c>
-      <c r="P146" s="66">
+      <c r="P146" s="62">
         <v>149415</v>
       </c>
-      <c r="Q146" s="52">
+      <c r="Q146" s="48">
         <v>139225</v>
       </c>
       <c r="R146" s="16">
         <v>132502</v>
       </c>
+      <c r="S146" s="76">
+        <v>137721</v>
+      </c>
     </row>
     <row r="147" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A147" s="60" t="s">
+      <c r="A147" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B147" s="46">
+      <c r="B147" s="42">
         <v>327803</v>
       </c>
-      <c r="C147" s="47">
+      <c r="C147" s="43">
         <v>323863</v>
       </c>
-      <c r="D147" s="26">
+      <c r="D147" s="22">
         <v>323285</v>
       </c>
-      <c r="E147" s="26">
+      <c r="E147" s="22">
         <v>325196</v>
       </c>
-      <c r="F147" s="26">
+      <c r="F147" s="22">
         <v>318979</v>
       </c>
-      <c r="G147" s="26">
+      <c r="G147" s="22">
         <v>330704</v>
       </c>
-      <c r="H147" s="69">
+      <c r="H147" s="65">
         <v>340856</v>
       </c>
-      <c r="I147" s="46">
+      <c r="I147" s="42">
         <v>346201</v>
       </c>
-      <c r="J147" s="64">
+      <c r="J147" s="60">
         <v>345397</v>
       </c>
-      <c r="K147" s="64" t="s">
+      <c r="K147" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="L147" s="64">
+      <c r="L147" s="60">
         <v>344480</v>
       </c>
-      <c r="M147" s="48">
+      <c r="M147" s="44">
         <v>320652</v>
       </c>
-      <c r="N147" s="48">
+      <c r="N147" s="44">
         <v>309584</v>
       </c>
-      <c r="O147" s="70">
+      <c r="O147" s="66">
         <v>305400</v>
       </c>
-      <c r="P147" s="66">
+      <c r="P147" s="62">
         <v>296447</v>
       </c>
-      <c r="Q147" s="52">
+      <c r="Q147" s="48">
         <v>296942</v>
       </c>
       <c r="R147" s="16">
         <v>274259</v>
+      </c>
+      <c r="S147" s="76">
+        <v>271055</v>
       </c>
     </row>
     <row r="148" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A148" s="4"/>
       <c r="B148" s="12"/>
       <c r="C148" s="12"/>
       <c r="D148" s="12"/>
       <c r="E148" s="12"/>
       <c r="F148" s="10"/>
       <c r="G148" s="11"/>
       <c r="H148" s="12"/>
       <c r="I148" s="10"/>
       <c r="J148" s="11"/>
       <c r="K148" s="12"/>
       <c r="L148" s="12"/>
       <c r="M148" s="12"/>
       <c r="N148" s="12"/>
       <c r="O148" s="12"/>
       <c r="P148" s="12"/>
       <c r="Q148" s="12"/>
       <c r="R148" s="3"/>
       <c r="S148" s="2"/>
       <c r="T148" s="12"/>
       <c r="U148" s="12"/>
       <c r="V148" s="3"/>
       <c r="W148" s="3"/>
     </row>
-    <row r="149" spans="1:24" s="68" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="19" t="s">
+    <row r="149" spans="1:24" s="64" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="B149" s="19"/>
-[...21 lines deleted...]
-      <c r="X149" s="62"/>
+      <c r="B149" s="88"/>
+      <c r="C149" s="88"/>
+      <c r="D149" s="88"/>
+      <c r="E149" s="88"/>
+      <c r="F149" s="88"/>
+      <c r="G149" s="58"/>
+      <c r="H149" s="58"/>
+      <c r="I149" s="58"/>
+      <c r="J149" s="58"/>
+      <c r="K149" s="58"/>
+      <c r="L149" s="58"/>
+      <c r="M149" s="58"/>
+      <c r="N149" s="58"/>
+      <c r="O149" s="58"/>
+      <c r="P149" s="58"/>
+      <c r="Q149" s="58"/>
+      <c r="R149" s="58"/>
+      <c r="S149" s="58"/>
+      <c r="T149" s="58"/>
+      <c r="U149" s="58"/>
+      <c r="V149" s="58"/>
+      <c r="W149" s="58"/>
+      <c r="X149" s="58"/>
     </row>
     <row r="150" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A150" s="20" t="s">
+      <c r="A150" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B150" s="20"/>
-[...4 lines deleted...]
-      <c r="G150" s="13"/>
+      <c r="B150" s="89"/>
+      <c r="C150" s="89"/>
+      <c r="D150" s="89"/>
+      <c r="E150" s="89"/>
+      <c r="F150" s="89"/>
+      <c r="G150" s="89"/>
       <c r="H150" s="13"/>
       <c r="I150" s="13"/>
       <c r="J150" s="13"/>
       <c r="K150" s="13"/>
       <c r="L150" s="13"/>
       <c r="N150" s="14"/>
       <c r="O150" s="14"/>
     </row>
     <row r="151" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A151" s="21"/>
-      <c r="B151" s="24">
+      <c r="A151" s="17"/>
+      <c r="B151" s="20">
         <v>2020</v>
       </c>
-      <c r="C151" s="24">
+      <c r="C151" s="20">
         <v>2021</v>
       </c>
-      <c r="D151" s="24">
+      <c r="D151" s="20">
         <v>2022</v>
       </c>
-      <c r="E151" s="24">
+      <c r="E151" s="20">
         <v>2023</v>
       </c>
-      <c r="F151" s="24">
+      <c r="F151" s="20">
         <v>2024</v>
       </c>
+      <c r="G151" s="75">
+        <v>2025</v>
+      </c>
     </row>
     <row r="152" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A152" s="57" t="s">
+      <c r="A152" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B152" s="48">
+      <c r="B152" s="44">
         <v>3569789</v>
       </c>
-      <c r="C152" s="72">
+      <c r="C152" s="68">
         <v>4324309</v>
       </c>
-      <c r="D152" s="66">
+      <c r="D152" s="62">
         <v>4289941</v>
       </c>
-      <c r="E152" s="33">
+      <c r="E152" s="29">
         <v>4256411</v>
       </c>
       <c r="F152" s="16">
         <v>4039331</v>
       </c>
+      <c r="G152" s="76">
+        <v>4105731</v>
+      </c>
     </row>
     <row r="153" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A153" s="60" t="s">
+      <c r="A153" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B153" s="48">
+      <c r="B153" s="44">
         <v>1526869</v>
       </c>
-      <c r="C153" s="72">
+      <c r="C153" s="68">
         <v>1760694</v>
       </c>
-      <c r="D153" s="66">
+      <c r="D153" s="62">
         <v>1717504</v>
       </c>
-      <c r="E153" s="33">
+      <c r="E153" s="29">
         <v>1630558</v>
       </c>
       <c r="F153" s="16">
         <v>1538231</v>
       </c>
+      <c r="G153" s="76">
+        <v>1549657</v>
+      </c>
     </row>
     <row r="154" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A154" s="60" t="s">
+      <c r="A154" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B154" s="48">
+      <c r="B154" s="44">
         <v>85162</v>
       </c>
-      <c r="C154" s="72">
+      <c r="C154" s="68">
         <v>213652</v>
       </c>
-      <c r="D154" s="66">
+      <c r="D154" s="62">
         <v>226288</v>
       </c>
-      <c r="E154" s="33">
+      <c r="E154" s="29">
         <v>281941</v>
       </c>
       <c r="F154" s="16">
         <v>298160</v>
       </c>
+      <c r="G154" s="76">
+        <v>314605</v>
+      </c>
     </row>
     <row r="155" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A155" s="60" t="s">
+      <c r="A155" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B155" s="48">
+      <c r="B155" s="44">
         <v>691642</v>
       </c>
-      <c r="C155" s="72">
+      <c r="C155" s="68">
         <v>730327</v>
       </c>
-      <c r="D155" s="66">
+      <c r="D155" s="62">
         <v>730329</v>
       </c>
-      <c r="E155" s="33">
+      <c r="E155" s="29">
         <v>856919</v>
       </c>
       <c r="F155" s="16">
         <v>770852</v>
       </c>
+      <c r="G155" s="76">
+        <v>769952</v>
+      </c>
     </row>
     <row r="156" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A156" s="60" t="s">
+      <c r="A156" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B156" s="48"/>
-[...3 lines deleted...]
-      <c r="F156" s="33"/>
+      <c r="B156" s="44"/>
+      <c r="C156" s="44"/>
+      <c r="D156" s="62"/>
+      <c r="E156" s="29"/>
+      <c r="F156" s="29"/>
+      <c r="G156" s="29"/>
     </row>
     <row r="157" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A157" s="60" t="s">
+      <c r="A157" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B157" s="48">
+      <c r="B157" s="44">
         <v>86128</v>
       </c>
-      <c r="C157" s="72">
+      <c r="C157" s="68">
         <v>88705</v>
       </c>
-      <c r="D157" s="66">
+      <c r="D157" s="62">
         <v>84785</v>
       </c>
-      <c r="E157" s="33">
+      <c r="E157" s="29">
         <v>85067</v>
       </c>
       <c r="F157" s="16">
         <v>82496</v>
       </c>
+      <c r="G157" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="158" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A158" s="60" t="s">
+      <c r="A158" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B158" s="48">
+      <c r="B158" s="44">
         <v>159518</v>
       </c>
-      <c r="C158" s="72">
+      <c r="C158" s="68">
         <v>159520</v>
       </c>
-      <c r="D158" s="66">
+      <c r="D158" s="62">
         <v>159520</v>
       </c>
-      <c r="E158" s="33">
+      <c r="E158" s="29">
         <v>160000</v>
       </c>
       <c r="F158" s="16">
         <v>174474</v>
       </c>
+      <c r="G158" s="76">
+        <v>182690</v>
+      </c>
     </row>
     <row r="159" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A159" s="60" t="s">
+      <c r="A159" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B159" s="48">
+      <c r="B159" s="44">
         <v>95782</v>
       </c>
-      <c r="C159" s="72">
+      <c r="C159" s="68">
         <v>249100</v>
       </c>
-      <c r="D159" s="66">
+      <c r="D159" s="62">
         <v>239936</v>
       </c>
-      <c r="E159" s="33">
+      <c r="E159" s="29">
         <v>235936</v>
       </c>
       <c r="F159" s="16">
         <v>190914</v>
       </c>
+      <c r="G159" s="76">
+        <v>183843</v>
+      </c>
     </row>
     <row r="160" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A160" s="60" t="s">
+      <c r="A160" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B160" s="48">
+      <c r="B160" s="44">
         <v>125551</v>
       </c>
-      <c r="C160" s="72">
+      <c r="C160" s="68">
         <v>141400</v>
       </c>
-      <c r="D160" s="66">
+      <c r="D160" s="62">
         <v>145161</v>
       </c>
-      <c r="E160" s="33">
+      <c r="E160" s="29">
         <v>124819</v>
       </c>
       <c r="F160" s="16">
         <v>127142</v>
       </c>
+      <c r="G160" s="76">
+        <v>129669</v>
+      </c>
     </row>
     <row r="161" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A161" s="60" t="s">
+      <c r="A161" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B161" s="48">
+      <c r="B161" s="44">
         <v>56638</v>
       </c>
-      <c r="C161" s="72">
+      <c r="C161" s="68">
         <v>132954</v>
       </c>
-      <c r="D161" s="66">
+      <c r="D161" s="62">
         <v>164553</v>
       </c>
-      <c r="E161" s="33">
+      <c r="E161" s="29">
         <v>164558</v>
       </c>
       <c r="F161" s="16">
         <v>164571</v>
       </c>
+      <c r="G161" s="76">
+        <v>164807</v>
+      </c>
     </row>
     <row r="162" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A162" s="60" t="s">
+      <c r="A162" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B162" s="48">
+      <c r="B162" s="44">
         <v>91029</v>
       </c>
-      <c r="C162" s="72">
+      <c r="C162" s="68">
         <v>91030</v>
       </c>
-      <c r="D162" s="66">
+      <c r="D162" s="62">
         <v>87830</v>
       </c>
-      <c r="E162" s="33">
+      <c r="E162" s="29">
         <v>86940</v>
       </c>
       <c r="F162" s="16">
         <v>87342</v>
       </c>
+      <c r="G162" s="76">
+        <v>87355</v>
+      </c>
     </row>
     <row r="163" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A163" s="60" t="s">
+      <c r="A163" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B163" s="48">
+      <c r="B163" s="44">
         <v>153878</v>
       </c>
-      <c r="C163" s="72">
+      <c r="C163" s="68">
         <v>153807</v>
       </c>
-      <c r="D163" s="66">
+      <c r="D163" s="62">
         <v>153797</v>
       </c>
-      <c r="E163" s="33">
+      <c r="E163" s="29">
         <v>153800</v>
       </c>
       <c r="F163" s="16">
         <v>153805</v>
       </c>
+      <c r="G163" s="76">
+        <v>153811</v>
+      </c>
     </row>
     <row r="164" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A164" s="60" t="s">
+      <c r="A164" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B164" s="48">
+      <c r="B164" s="44">
         <v>124490</v>
       </c>
-      <c r="C164" s="72">
+      <c r="C164" s="68">
         <v>130715</v>
       </c>
-      <c r="D164" s="66">
+      <c r="D164" s="62">
         <v>137087</v>
       </c>
-      <c r="E164" s="33">
+      <c r="E164" s="29">
         <v>137164</v>
       </c>
       <c r="F164" s="16">
         <v>139852</v>
       </c>
+      <c r="G164" s="76">
+        <v>141815</v>
+      </c>
     </row>
     <row r="165" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A165" s="60" t="s">
+      <c r="A165" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B165" s="48">
+      <c r="B165" s="44">
         <v>130673</v>
       </c>
-      <c r="C165" s="72">
+      <c r="C165" s="68">
         <v>204459</v>
       </c>
-      <c r="D165" s="66">
+      <c r="D165" s="62">
         <v>206223</v>
       </c>
-      <c r="E165" s="33">
+      <c r="E165" s="29">
         <v>156918</v>
       </c>
       <c r="F165" s="16">
         <v>157677</v>
       </c>
+      <c r="G165" s="76">
+        <v>161909</v>
+      </c>
     </row>
     <row r="166" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A166" s="60" t="s">
+      <c r="A166" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B166" s="48">
+      <c r="B166" s="44">
         <v>242429</v>
       </c>
-      <c r="C166" s="72">
+      <c r="C166" s="68">
         <v>267946</v>
       </c>
-      <c r="D166" s="66">
+      <c r="D166" s="62">
         <v>236928</v>
       </c>
-      <c r="E166" s="33">
+      <c r="E166" s="29">
         <v>181791</v>
       </c>
       <c r="F166" s="16">
         <v>153815</v>
+      </c>
+      <c r="G166" s="76">
+        <v>181756</v>
       </c>
     </row>
     <row r="167" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A167" s="4"/>
       <c r="B167" s="12"/>
       <c r="C167" s="12"/>
       <c r="D167" s="12"/>
       <c r="E167" s="12"/>
       <c r="F167" s="10"/>
       <c r="G167" s="11"/>
       <c r="H167" s="12"/>
       <c r="I167" s="10"/>
       <c r="J167" s="11"/>
       <c r="K167" s="12"/>
       <c r="L167" s="12"/>
       <c r="M167" s="12"/>
       <c r="N167" s="12"/>
       <c r="O167" s="12"/>
       <c r="P167" s="12"/>
       <c r="Q167" s="12"/>
       <c r="R167" s="3"/>
       <c r="S167" s="2"/>
       <c r="T167" s="12"/>
       <c r="U167" s="12"/>
       <c r="V167" s="12"/>
       <c r="W167" s="12"/>
     </row>
     <row r="168" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="19" t="s">
+      <c r="A168" s="88" t="s">
         <v>37</v>
       </c>
-      <c r="B168" s="19"/>
-[...11 lines deleted...]
-      <c r="N168" s="62"/>
+      <c r="B168" s="88"/>
+      <c r="C168" s="88"/>
+      <c r="D168" s="88"/>
+      <c r="E168" s="88"/>
+      <c r="F168" s="88"/>
+      <c r="G168" s="58"/>
+      <c r="H168" s="58"/>
+      <c r="I168" s="58"/>
+      <c r="J168" s="58"/>
+      <c r="K168" s="58"/>
+      <c r="L168" s="58"/>
+      <c r="M168" s="58"/>
+      <c r="N168" s="58"/>
     </row>
     <row r="169" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A169" s="20" t="s">
+      <c r="A169" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B169" s="20"/>
-[...3 lines deleted...]
-      <c r="F169" s="20"/>
+      <c r="B169" s="89"/>
+      <c r="C169" s="89"/>
+      <c r="D169" s="89"/>
+      <c r="E169" s="89"/>
+      <c r="F169" s="89"/>
+      <c r="G169" s="89"/>
       <c r="H169" s="13"/>
       <c r="J169" s="13"/>
     </row>
     <row r="170" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A170" s="21"/>
-      <c r="B170" s="24">
+      <c r="A170" s="17"/>
+      <c r="B170" s="20">
         <v>2020</v>
       </c>
-      <c r="C170" s="24">
+      <c r="C170" s="20">
         <v>2021</v>
       </c>
-      <c r="D170" s="24">
+      <c r="D170" s="20">
         <v>2022</v>
       </c>
-      <c r="E170" s="24">
+      <c r="E170" s="20">
         <v>2023</v>
       </c>
-      <c r="F170" s="24">
+      <c r="F170" s="20">
         <v>2024</v>
       </c>
+      <c r="G170" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="171" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A171" s="57" t="s">
+      <c r="A171" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B171" s="30">
+      <c r="B171" s="26">
         <v>110</v>
       </c>
-      <c r="C171" s="59">
+      <c r="C171" s="55">
         <v>101</v>
       </c>
-      <c r="D171" s="32">
+      <c r="D171" s="28">
         <v>101</v>
       </c>
-      <c r="E171" s="33">
+      <c r="E171" s="29">
         <v>101</v>
       </c>
-      <c r="F171" s="30">
+      <c r="F171" s="26">
         <v>103</v>
       </c>
+      <c r="G171" s="76">
+        <v>84</v>
+      </c>
     </row>
     <row r="172" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A172" s="60" t="s">
+      <c r="A172" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B172" s="30">
+      <c r="B172" s="26">
         <v>26</v>
       </c>
-      <c r="C172" s="59">
+      <c r="C172" s="55">
         <v>17</v>
       </c>
-      <c r="D172" s="32">
+      <c r="D172" s="28">
         <v>17</v>
       </c>
-      <c r="E172" s="33">
+      <c r="E172" s="29">
         <v>17</v>
       </c>
-      <c r="F172" s="30">
+      <c r="F172" s="26">
         <v>17</v>
       </c>
+      <c r="G172" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="173" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A173" s="60" t="s">
+      <c r="A173" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B173" s="30">
+      <c r="B173" s="26">
         <v>5</v>
       </c>
-      <c r="C173" s="59">
+      <c r="C173" s="55">
         <v>5</v>
       </c>
-      <c r="D173" s="32">
+      <c r="D173" s="28">
         <v>5</v>
       </c>
-      <c r="E173" s="33">
+      <c r="E173" s="29">
         <v>5</v>
       </c>
-      <c r="F173" s="30">
+      <c r="F173" s="26">
         <v>5</v>
       </c>
+      <c r="G173" s="76">
+        <v>5</v>
+      </c>
     </row>
     <row r="174" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A174" s="60" t="s">
+      <c r="A174" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B174" s="73" t="s">
-[...11 lines deleted...]
-      <c r="F174" s="73" t="s">
+      <c r="B174" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D174" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E174" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F174" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="G174" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A175" s="60" t="s">
+      <c r="A175" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B175" s="73"/>
-[...3 lines deleted...]
-      <c r="F175" s="77"/>
+      <c r="B175" s="69"/>
+      <c r="C175" s="70"/>
+      <c r="D175" s="71"/>
+      <c r="E175" s="72"/>
+      <c r="F175" s="73"/>
+      <c r="G175" s="72"/>
     </row>
     <row r="176" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A176" s="60" t="s">
+      <c r="A176" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B176" s="30">
+      <c r="B176" s="26">
         <v>6</v>
       </c>
-      <c r="C176" s="59">
+      <c r="C176" s="55">
         <v>6</v>
       </c>
-      <c r="D176" s="32">
+      <c r="D176" s="28">
         <v>6</v>
       </c>
-      <c r="E176" s="33">
+      <c r="E176" s="29">
         <v>6</v>
       </c>
-      <c r="F176" s="30">
+      <c r="F176" s="26">
         <v>6</v>
       </c>
+      <c r="G176" s="84" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A177" s="60" t="s">
+      <c r="A177" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B177" s="73" t="s">
-[...11 lines deleted...]
-      <c r="F177" s="30">
+      <c r="B177" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D177" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E177" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F177" s="26">
         <v>1</v>
       </c>
+      <c r="G177" s="76">
+        <v>1</v>
+      </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A178" s="60" t="s">
+      <c r="A178" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B178" s="30">
+      <c r="B178" s="26">
         <v>13</v>
       </c>
-      <c r="C178" s="59">
+      <c r="C178" s="55">
         <v>13</v>
       </c>
-      <c r="D178" s="32">
+      <c r="D178" s="28">
         <v>13</v>
       </c>
-      <c r="E178" s="33">
+      <c r="E178" s="29">
         <v>13</v>
       </c>
-      <c r="F178" s="30">
+      <c r="F178" s="26">
         <v>13</v>
       </c>
+      <c r="G178" s="76">
+        <v>13</v>
+      </c>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A179" s="60" t="s">
+      <c r="A179" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B179" s="30">
+      <c r="B179" s="26">
         <v>17</v>
       </c>
-      <c r="C179" s="59">
+      <c r="C179" s="55">
         <v>17</v>
       </c>
-      <c r="D179" s="32">
+      <c r="D179" s="28">
         <v>17</v>
       </c>
-      <c r="E179" s="33">
+      <c r="E179" s="29">
         <v>17</v>
       </c>
-      <c r="F179" s="30">
+      <c r="F179" s="26">
         <v>17</v>
       </c>
+      <c r="G179" s="76">
+        <v>6</v>
+      </c>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A180" s="60" t="s">
+      <c r="A180" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B180" s="30">
+      <c r="B180" s="26">
         <v>16</v>
       </c>
-      <c r="C180" s="59">
+      <c r="C180" s="55">
         <v>16</v>
       </c>
-      <c r="D180" s="32">
+      <c r="D180" s="28">
         <v>16</v>
       </c>
-      <c r="E180" s="33">
+      <c r="E180" s="29">
         <v>16</v>
       </c>
-      <c r="F180" s="30">
+      <c r="F180" s="26">
         <v>16</v>
       </c>
+      <c r="G180" s="76">
+        <v>16</v>
+      </c>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A181" s="60" t="s">
+      <c r="A181" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B181" s="30">
+      <c r="B181" s="26">
         <v>14</v>
       </c>
-      <c r="C181" s="59">
+      <c r="C181" s="55">
         <v>14</v>
       </c>
-      <c r="D181" s="32">
+      <c r="D181" s="28">
         <v>14</v>
       </c>
-      <c r="E181" s="33">
+      <c r="E181" s="29">
         <v>14</v>
       </c>
-      <c r="F181" s="30">
+      <c r="F181" s="26">
         <v>14</v>
       </c>
+      <c r="G181" s="76">
+        <v>14</v>
+      </c>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A182" s="60" t="s">
+      <c r="A182" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B182" s="73" t="s">
-[...11 lines deleted...]
-      <c r="F182" s="73" t="s">
+      <c r="B182" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D182" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E182" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F182" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="G182" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A183" s="60" t="s">
+      <c r="A183" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B183" s="30">
+      <c r="B183" s="26">
         <v>13</v>
       </c>
-      <c r="C183" s="59">
+      <c r="C183" s="55">
         <v>13</v>
       </c>
-      <c r="D183" s="32">
+      <c r="D183" s="28">
         <v>13</v>
       </c>
-      <c r="E183" s="33">
+      <c r="E183" s="29">
         <v>13</v>
       </c>
-      <c r="F183" s="30">
+      <c r="F183" s="26">
         <v>13</v>
       </c>
+      <c r="G183" s="76">
+        <v>11</v>
+      </c>
     </row>
     <row r="184" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A184" s="60" t="s">
+      <c r="A184" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B184" s="73" t="s">
-[...11 lines deleted...]
-      <c r="F184" s="73" t="s">
+      <c r="B184" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C184" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E184" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F184" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="G184" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A185" s="60" t="s">
+      <c r="A185" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B185" s="73" t="s">
-[...11 lines deleted...]
-      <c r="F185" s="30">
+      <c r="B185" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C185" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D185" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E185" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F185" s="26">
         <v>1</v>
       </c>
+      <c r="G185" s="76">
+        <v>1</v>
+      </c>
     </row>
     <row r="187" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A187" s="19" t="s">
+      <c r="A187" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="B187" s="19"/>
-[...11 lines deleted...]
-      <c r="N187" s="62"/>
+      <c r="B187" s="88"/>
+      <c r="C187" s="88"/>
+      <c r="D187" s="88"/>
+      <c r="E187" s="88"/>
+      <c r="F187" s="88"/>
+      <c r="G187" s="58"/>
+      <c r="H187" s="58"/>
+      <c r="I187" s="58"/>
+      <c r="J187" s="58"/>
+      <c r="K187" s="58"/>
+      <c r="L187" s="58"/>
+      <c r="M187" s="58"/>
+      <c r="N187" s="58"/>
     </row>
     <row r="188" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A188" s="20" t="s">
+      <c r="A188" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B188" s="20"/>
-[...3 lines deleted...]
-      <c r="F188" s="20"/>
+      <c r="B188" s="89"/>
+      <c r="C188" s="89"/>
+      <c r="D188" s="89"/>
+      <c r="E188" s="89"/>
+      <c r="F188" s="89"/>
+      <c r="G188" s="89"/>
       <c r="H188" s="13"/>
     </row>
     <row r="189" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A189" s="78"/>
-      <c r="B189" s="24">
+      <c r="A189" s="74"/>
+      <c r="B189" s="20">
         <v>2020</v>
       </c>
-      <c r="C189" s="24">
+      <c r="C189" s="20">
         <v>2021</v>
       </c>
-      <c r="D189" s="79">
+      <c r="D189" s="75">
         <v>2022</v>
       </c>
-      <c r="E189" s="24">
+      <c r="E189" s="20">
         <v>2023</v>
       </c>
-      <c r="F189" s="24">
+      <c r="F189" s="20">
         <v>2024</v>
       </c>
+      <c r="G189" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="190" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A190" s="57" t="s">
+      <c r="A190" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B190" s="30">
+      <c r="B190" s="26">
         <v>80</v>
       </c>
-      <c r="C190" s="59">
+      <c r="C190" s="55">
         <v>77</v>
       </c>
-      <c r="D190" s="32">
+      <c r="D190" s="28">
         <v>64</v>
       </c>
-      <c r="E190" s="80">
+      <c r="E190" s="76">
         <v>47</v>
       </c>
       <c r="F190" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G190" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="191" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A191" s="60" t="s">
+      <c r="A191" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B191" s="30">
+      <c r="B191" s="26">
         <v>3</v>
       </c>
-      <c r="C191" s="74" t="s">
-[...5 lines deleted...]
-      <c r="E191" s="76" t="s">
+      <c r="C191" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D191" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E191" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F191" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G191" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="192" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A192" s="60" t="s">
+      <c r="A192" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B192" s="73" t="s">
-[...8 lines deleted...]
-      <c r="E192" s="76" t="s">
+      <c r="B192" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D192" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E192" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F192" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G192" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="193" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A193" s="60" t="s">
+      <c r="A193" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B193" s="30">
-[...8 lines deleted...]
-      <c r="E193" s="80">
+      <c r="B193" s="26">
+        <v>18</v>
+      </c>
+      <c r="C193" s="55">
+        <v>18</v>
+      </c>
+      <c r="D193" s="28">
+        <v>18</v>
+      </c>
+      <c r="E193" s="76">
         <v>18</v>
       </c>
       <c r="F193" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G193" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="194" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A194" s="60" t="s">
+      <c r="A194" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B194" s="30"/>
-[...3 lines deleted...]
-      <c r="F194" s="80"/>
+      <c r="B194" s="26"/>
+      <c r="C194" s="70"/>
+      <c r="D194" s="28"/>
+      <c r="E194" s="76"/>
+      <c r="F194" s="76"/>
+      <c r="G194" s="76"/>
     </row>
     <row r="195" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A195" s="60" t="s">
+      <c r="A195" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B195" s="30">
+      <c r="B195" s="26">
         <v>6</v>
       </c>
-      <c r="C195" s="59">
+      <c r="C195" s="55">
         <v>6</v>
       </c>
-      <c r="D195" s="32">
+      <c r="D195" s="28">
         <v>6</v>
       </c>
-      <c r="E195" s="80">
+      <c r="E195" s="76">
         <v>6</v>
       </c>
       <c r="F195" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G195" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="196" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A196" s="60" t="s">
+      <c r="A196" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B196" s="30">
-[...5 lines deleted...]
-      <c r="D196" s="32">
+      <c r="B196" s="26">
+        <v>18</v>
+      </c>
+      <c r="C196" s="55">
+        <v>18</v>
+      </c>
+      <c r="D196" s="28">
         <v>20</v>
       </c>
-      <c r="E196" s="80">
+      <c r="E196" s="76">
         <v>20</v>
       </c>
       <c r="F196" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G196" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="197" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A197" s="60" t="s">
+      <c r="A197" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B197" s="73" t="s">
-[...8 lines deleted...]
-      <c r="E197" s="76" t="s">
+      <c r="B197" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C197" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D197" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E197" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F197" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G197" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="198" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A198" s="60" t="s">
+      <c r="A198" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B198" s="30">
+      <c r="B198" s="26">
         <v>3</v>
       </c>
-      <c r="C198" s="59">
+      <c r="C198" s="55">
         <v>3</v>
       </c>
-      <c r="D198" s="32">
+      <c r="D198" s="28">
         <v>3</v>
       </c>
-      <c r="E198" s="80">
+      <c r="E198" s="76">
         <v>3</v>
       </c>
       <c r="F198" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G198" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="199" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A199" s="60" t="s">
+      <c r="A199" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B199" s="73" t="s">
-[...8 lines deleted...]
-      <c r="E199" s="76" t="s">
+      <c r="B199" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C199" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D199" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E199" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F199" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G199" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="200" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A200" s="60" t="s">
+      <c r="A200" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B200" s="73" t="s">
-[...8 lines deleted...]
-      <c r="E200" s="76" t="s">
+      <c r="B200" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C200" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D200" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E200" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F200" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G200" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="201" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A201" s="60" t="s">
+      <c r="A201" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B201" s="73" t="s">
-[...8 lines deleted...]
-      <c r="E201" s="76" t="s">
+      <c r="B201" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D201" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E201" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F201" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G201" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="202" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A202" s="60" t="s">
+      <c r="A202" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B202" s="73" t="s">
-[...8 lines deleted...]
-      <c r="E202" s="76" t="s">
+      <c r="B202" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C202" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D202" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E202" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F202" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G202" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="203" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A203" s="60" t="s">
+      <c r="A203" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B203" s="30">
+      <c r="B203" s="26">
         <v>11</v>
       </c>
-      <c r="C203" s="59">
+      <c r="C203" s="55">
         <v>11</v>
       </c>
-      <c r="D203" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E203" s="76" t="s">
+      <c r="D203" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="E203" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F203" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G203" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="204" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A204" s="60" t="s">
+      <c r="A204" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B204" s="30">
+      <c r="B204" s="26">
         <v>21</v>
       </c>
-      <c r="C204" s="59">
+      <c r="C204" s="55">
         <v>21</v>
       </c>
-      <c r="D204" s="32">
+      <c r="D204" s="28">
         <v>17</v>
       </c>
-      <c r="E204" s="76" t="s">
+      <c r="E204" s="72" t="s">
         <v>0</v>
       </c>
       <c r="F204" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G204" s="15" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="206" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="19" t="s">
+      <c r="A206" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B206" s="19"/>
-[...20 lines deleted...]
-      <c r="W206" s="62"/>
+      <c r="B206" s="88"/>
+      <c r="C206" s="88"/>
+      <c r="D206" s="88"/>
+      <c r="E206" s="88"/>
+      <c r="F206" s="88"/>
+      <c r="G206" s="58"/>
+      <c r="H206" s="58"/>
+      <c r="I206" s="58"/>
+      <c r="J206" s="58"/>
+      <c r="K206" s="58"/>
+      <c r="L206" s="58"/>
+      <c r="M206" s="58"/>
+      <c r="N206" s="58"/>
+      <c r="O206" s="58"/>
+      <c r="P206" s="58"/>
+      <c r="Q206" s="58"/>
+      <c r="R206" s="58"/>
+      <c r="S206" s="58"/>
+      <c r="T206" s="58"/>
+      <c r="U206" s="58"/>
+      <c r="V206" s="58"/>
+      <c r="W206" s="58"/>
     </row>
     <row r="207" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A207" s="20" t="s">
+      <c r="A207" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B207" s="20"/>
-[...4 lines deleted...]
-      <c r="G207" s="13"/>
+      <c r="B207" s="89"/>
+      <c r="C207" s="89"/>
+      <c r="D207" s="89"/>
+      <c r="E207" s="89"/>
+      <c r="F207" s="89"/>
+      <c r="G207" s="89"/>
       <c r="H207" s="13"/>
       <c r="I207" s="13"/>
       <c r="J207" s="13"/>
       <c r="K207" s="13"/>
       <c r="L207" s="13"/>
       <c r="N207" s="14"/>
     </row>
     <row r="208" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A208" s="21"/>
-      <c r="B208" s="24">
+      <c r="A208" s="17"/>
+      <c r="B208" s="20">
         <v>2020</v>
       </c>
-      <c r="C208" s="24">
+      <c r="C208" s="20">
         <v>2021</v>
       </c>
-      <c r="D208" s="24">
+      <c r="D208" s="20">
         <v>2022</v>
       </c>
-      <c r="E208" s="24">
+      <c r="E208" s="20">
         <v>2023</v>
       </c>
-      <c r="F208" s="24">
+      <c r="F208" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A209" s="57" t="s">
+      <c r="G208" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A209" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B209" s="48">
+      <c r="B209" s="44">
         <v>194</v>
       </c>
-      <c r="C209" s="81">
+      <c r="C209" s="77">
         <v>204</v>
       </c>
-      <c r="D209" s="66">
+      <c r="D209" s="62">
         <v>192</v>
       </c>
-      <c r="E209" s="33">
+      <c r="E209" s="29">
         <v>203</v>
       </c>
       <c r="F209" s="16">
         <v>198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A210" s="60" t="s">
+      <c r="G209" s="76">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A210" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B210" s="48">
+      <c r="B210" s="44">
         <v>16</v>
       </c>
-      <c r="C210" s="81">
+      <c r="C210" s="77">
         <v>16</v>
       </c>
-      <c r="D210" s="66">
+      <c r="D210" s="62">
         <v>16</v>
       </c>
-      <c r="E210" s="33">
+      <c r="E210" s="29">
         <v>16</v>
       </c>
       <c r="F210" s="16">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A211" s="60" t="s">
+      <c r="G210" s="76">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A211" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B211" s="48">
+      <c r="B211" s="44">
         <v>17</v>
       </c>
-      <c r="C211" s="81">
+      <c r="C211" s="77">
         <v>17</v>
       </c>
-      <c r="D211" s="66">
+      <c r="D211" s="62">
         <v>17</v>
       </c>
-      <c r="E211" s="33">
+      <c r="E211" s="29">
         <v>17</v>
       </c>
       <c r="F211" s="16">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A212" s="60" t="s">
+      <c r="G211" s="76">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A212" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B212" s="48">
+      <c r="B212" s="44">
         <v>19</v>
       </c>
-      <c r="C212" s="81">
+      <c r="C212" s="77">
         <v>19</v>
       </c>
-      <c r="D212" s="66">
+      <c r="D212" s="62">
         <v>19</v>
       </c>
-      <c r="E212" s="33">
+      <c r="E212" s="29">
         <v>19</v>
       </c>
       <c r="F212" s="16">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A213" s="60" t="s">
+      <c r="G212" s="76">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A213" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B213" s="48"/>
-[...6 lines deleted...]
-      <c r="A214" s="60" t="s">
+      <c r="B213" s="44"/>
+      <c r="C213" s="44"/>
+      <c r="D213" s="62"/>
+      <c r="E213" s="29"/>
+      <c r="F213" s="29"/>
+      <c r="G213" s="29"/>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A214" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B214" s="48">
+      <c r="B214" s="44">
         <v>12</v>
       </c>
-      <c r="C214" s="81">
+      <c r="C214" s="77">
         <v>19</v>
       </c>
-      <c r="D214" s="66">
+      <c r="D214" s="62">
         <v>16</v>
       </c>
-      <c r="E214" s="33">
+      <c r="E214" s="29">
         <v>16</v>
       </c>
       <c r="F214" s="16">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A215" s="60" t="s">
+      <c r="G214" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A215" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B215" s="48">
+      <c r="B215" s="44">
         <v>13</v>
       </c>
-      <c r="C215" s="81">
+      <c r="C215" s="77">
         <v>13</v>
       </c>
-      <c r="D215" s="66">
+      <c r="D215" s="62">
         <v>13</v>
       </c>
-      <c r="E215" s="33">
+      <c r="E215" s="29">
         <v>13</v>
       </c>
       <c r="F215" s="16">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A216" s="60" t="s">
+      <c r="G215" s="76">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A216" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B216" s="48">
+      <c r="B216" s="44">
         <v>14</v>
       </c>
-      <c r="C216" s="81">
+      <c r="C216" s="77">
         <v>15</v>
       </c>
-      <c r="D216" s="66">
+      <c r="D216" s="62">
         <v>15</v>
       </c>
-      <c r="E216" s="33">
+      <c r="E216" s="29">
         <v>15</v>
       </c>
       <c r="F216" s="16">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A217" s="60" t="s">
+      <c r="G216" s="76">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A217" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B217" s="48">
+      <c r="B217" s="44">
         <v>13</v>
       </c>
-      <c r="C217" s="81">
+      <c r="C217" s="77">
         <v>12</v>
       </c>
-      <c r="D217" s="66">
+      <c r="D217" s="62">
         <v>3</v>
       </c>
-      <c r="E217" s="33">
+      <c r="E217" s="29">
         <v>13</v>
       </c>
       <c r="F217" s="16">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A218" s="60" t="s">
+      <c r="G217" s="76">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A218" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B218" s="48">
+      <c r="B218" s="44">
         <v>14</v>
       </c>
-      <c r="C218" s="81">
+      <c r="C218" s="77">
         <v>14</v>
       </c>
-      <c r="D218" s="66">
+      <c r="D218" s="62">
         <v>14</v>
       </c>
-      <c r="E218" s="33">
+      <c r="E218" s="29">
         <v>14</v>
       </c>
       <c r="F218" s="16">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A219" s="60" t="s">
+      <c r="G218" s="76">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A219" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B219" s="48">
+      <c r="B219" s="44">
         <v>17</v>
       </c>
-      <c r="C219" s="81">
+      <c r="C219" s="77">
         <v>17</v>
       </c>
-      <c r="D219" s="66">
+      <c r="D219" s="62">
         <v>17</v>
       </c>
-      <c r="E219" s="33">
+      <c r="E219" s="29">
         <v>17</v>
       </c>
       <c r="F219" s="16">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A220" s="60" t="s">
+      <c r="G219" s="76">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A220" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B220" s="48">
+      <c r="B220" s="44">
         <v>11</v>
       </c>
-      <c r="C220" s="81">
+      <c r="C220" s="77">
         <v>11</v>
       </c>
-      <c r="D220" s="66">
+      <c r="D220" s="62">
         <v>11</v>
       </c>
-      <c r="E220" s="33">
+      <c r="E220" s="29">
         <v>11</v>
       </c>
       <c r="F220" s="16">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A221" s="60" t="s">
+      <c r="G220" s="76">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A221" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B221" s="48">
+      <c r="B221" s="44">
         <v>21</v>
       </c>
-      <c r="C221" s="81">
+      <c r="C221" s="77">
         <v>21</v>
       </c>
-      <c r="D221" s="66">
+      <c r="D221" s="62">
         <v>21</v>
       </c>
-      <c r="E221" s="33">
+      <c r="E221" s="29">
         <v>21</v>
       </c>
       <c r="F221" s="16">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A222" s="60" t="s">
+      <c r="G221" s="76">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A222" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B222" s="48">
+      <c r="B222" s="44">
         <v>17</v>
       </c>
-      <c r="C222" s="81">
+      <c r="C222" s="77">
         <v>17</v>
       </c>
-      <c r="D222" s="66">
+      <c r="D222" s="62">
         <v>17</v>
       </c>
-      <c r="E222" s="33">
+      <c r="E222" s="29">
         <v>18</v>
       </c>
       <c r="F222" s="16">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A223" s="60" t="s">
+      <c r="G222" s="76">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A223" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B223" s="48">
+      <c r="B223" s="44">
         <v>10</v>
       </c>
-      <c r="C223" s="81">
+      <c r="C223" s="77">
         <v>13</v>
       </c>
-      <c r="D223" s="66">
+      <c r="D223" s="62">
         <v>13</v>
       </c>
-      <c r="E223" s="33">
+      <c r="E223" s="29">
         <v>13</v>
       </c>
       <c r="F223" s="16">
         <v>13</v>
       </c>
+      <c r="G223" s="76">
+        <v>13</v>
+      </c>
     </row>
     <row r="225" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A225" s="19" t="s">
+      <c r="A225" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="B225" s="19"/>
-[...20 lines deleted...]
-      <c r="W225" s="62"/>
+      <c r="B225" s="88"/>
+      <c r="C225" s="88"/>
+      <c r="D225" s="88"/>
+      <c r="E225" s="88"/>
+      <c r="F225" s="88"/>
+      <c r="G225" s="58"/>
+      <c r="H225" s="58"/>
+      <c r="I225" s="58"/>
+      <c r="J225" s="58"/>
+      <c r="K225" s="58"/>
+      <c r="L225" s="58"/>
+      <c r="M225" s="58"/>
+      <c r="N225" s="58"/>
+      <c r="O225" s="58"/>
+      <c r="P225" s="58"/>
+      <c r="Q225" s="58"/>
+      <c r="R225" s="58"/>
+      <c r="S225" s="58"/>
+      <c r="T225" s="58"/>
+      <c r="U225" s="58"/>
+      <c r="V225" s="58"/>
+      <c r="W225" s="58"/>
     </row>
     <row r="226" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A226" s="20" t="s">
+      <c r="A226" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B226" s="20"/>
-[...4 lines deleted...]
-      <c r="G226" s="13"/>
+      <c r="B226" s="89"/>
+      <c r="C226" s="89"/>
+      <c r="D226" s="89"/>
+      <c r="E226" s="89"/>
+      <c r="F226" s="89"/>
+      <c r="G226" s="89"/>
       <c r="H226" s="13"/>
       <c r="I226" s="13"/>
       <c r="J226" s="13"/>
       <c r="K226" s="13"/>
       <c r="L226" s="13"/>
       <c r="N226" s="14"/>
     </row>
     <row r="227" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A227" s="21"/>
-      <c r="B227" s="24">
+      <c r="A227" s="17"/>
+      <c r="B227" s="20">
         <v>2020</v>
       </c>
-      <c r="C227" s="24">
+      <c r="C227" s="20">
         <v>2021</v>
       </c>
-      <c r="D227" s="24">
+      <c r="D227" s="20">
         <v>2022</v>
       </c>
-      <c r="E227" s="24">
+      <c r="E227" s="20">
         <v>2023</v>
       </c>
-      <c r="F227" s="24">
+      <c r="F227" s="20">
         <v>2024</v>
       </c>
+      <c r="G227" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="228" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A228" s="57" t="s">
+      <c r="A228" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B228" s="48">
+      <c r="B228" s="44">
         <v>712</v>
       </c>
-      <c r="C228" s="82">
+      <c r="C228" s="78">
         <v>711</v>
       </c>
-      <c r="D228" s="66">
+      <c r="D228" s="62">
         <v>750</v>
       </c>
-      <c r="E228" s="33">
+      <c r="E228" s="29">
         <v>269</v>
       </c>
       <c r="F228" s="16">
         <v>223</v>
       </c>
+      <c r="G228" s="76">
+        <v>247</v>
+      </c>
     </row>
     <row r="229" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A229" s="60" t="s">
+      <c r="A229" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B229" s="48">
+      <c r="B229" s="44">
         <v>285</v>
       </c>
-      <c r="C229" s="82">
+      <c r="C229" s="78">
         <v>274</v>
       </c>
-      <c r="D229" s="66">
+      <c r="D229" s="62">
         <v>282</v>
       </c>
-      <c r="E229" s="33">
+      <c r="E229" s="29">
         <v>74</v>
       </c>
       <c r="F229" s="16">
         <v>72</v>
       </c>
+      <c r="G229" s="76">
+        <v>72</v>
+      </c>
     </row>
     <row r="230" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A230" s="60" t="s">
+      <c r="A230" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B230" s="48">
+      <c r="B230" s="44">
         <v>55</v>
       </c>
-      <c r="C230" s="82">
+      <c r="C230" s="78">
         <v>55</v>
       </c>
-      <c r="D230" s="66">
+      <c r="D230" s="62">
         <v>55</v>
       </c>
-      <c r="E230" s="33">
+      <c r="E230" s="29">
         <v>13</v>
       </c>
       <c r="F230" s="16">
         <v>13</v>
       </c>
+      <c r="G230" s="76">
+        <v>13</v>
+      </c>
     </row>
     <row r="231" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A231" s="60" t="s">
+      <c r="A231" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B231" s="48">
+      <c r="B231" s="44">
         <v>60</v>
       </c>
-      <c r="C231" s="82">
+      <c r="C231" s="78">
         <v>60</v>
       </c>
-      <c r="D231" s="66">
+      <c r="D231" s="62">
         <v>70</v>
       </c>
-      <c r="E231" s="33">
+      <c r="E231" s="29">
         <v>40</v>
       </c>
       <c r="F231" s="16">
         <v>40</v>
       </c>
+      <c r="G231" s="76">
+        <v>40</v>
+      </c>
     </row>
     <row r="232" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A232" s="60" t="s">
+      <c r="A232" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B232" s="48"/>
-[...3 lines deleted...]
-      <c r="F232" s="33"/>
+      <c r="B232" s="44"/>
+      <c r="C232" s="44"/>
+      <c r="D232" s="62"/>
+      <c r="E232" s="29"/>
+      <c r="F232" s="29"/>
+      <c r="G232" s="29"/>
     </row>
     <row r="233" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A233" s="60" t="s">
+      <c r="A233" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B233" s="48">
+      <c r="B233" s="44">
         <v>36</v>
       </c>
-      <c r="C233" s="82">
+      <c r="C233" s="78">
         <v>36</v>
       </c>
-      <c r="D233" s="66">
+      <c r="D233" s="62">
         <v>42</v>
       </c>
-      <c r="E233" s="33">
+      <c r="E233" s="29">
         <v>6</v>
       </c>
       <c r="F233" s="16">
         <v>6</v>
       </c>
+      <c r="G233" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="234" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A234" s="60" t="s">
+      <c r="A234" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B234" s="48">
+      <c r="B234" s="44">
         <v>30</v>
       </c>
-      <c r="C234" s="82">
+      <c r="C234" s="78">
         <v>34</v>
       </c>
-      <c r="D234" s="66">
+      <c r="D234" s="62">
         <v>36</v>
       </c>
-      <c r="E234" s="33">
+      <c r="E234" s="29">
         <v>19</v>
       </c>
       <c r="F234" s="16">
         <v>19</v>
       </c>
+      <c r="G234" s="76">
+        <v>19</v>
+      </c>
     </row>
     <row r="235" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A235" s="60" t="s">
+      <c r="A235" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B235" s="48">
+      <c r="B235" s="44">
         <v>45</v>
       </c>
-      <c r="C235" s="82">
+      <c r="C235" s="78">
         <v>43</v>
       </c>
-      <c r="D235" s="66">
+      <c r="D235" s="62">
         <v>48</v>
       </c>
-      <c r="E235" s="33">
+      <c r="E235" s="29">
         <v>8</v>
       </c>
       <c r="F235" s="16">
         <v>8</v>
       </c>
+      <c r="G235" s="76">
+        <v>8</v>
+      </c>
     </row>
     <row r="236" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A236" s="60" t="s">
+      <c r="A236" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B236" s="48">
+      <c r="B236" s="44">
         <v>26</v>
       </c>
-      <c r="C236" s="82">
+      <c r="C236" s="78">
         <v>26</v>
       </c>
-      <c r="D236" s="66">
+      <c r="D236" s="62">
         <v>26</v>
       </c>
-      <c r="E236" s="33">
+      <c r="E236" s="29">
         <v>2</v>
       </c>
       <c r="F236" s="16">
         <v>2</v>
       </c>
+      <c r="G236" s="76">
+        <v>2</v>
+      </c>
     </row>
     <row r="237" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A237" s="60" t="s">
+      <c r="A237" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B237" s="48">
+      <c r="B237" s="44">
         <v>36</v>
       </c>
-      <c r="C237" s="82">
+      <c r="C237" s="78">
         <v>42</v>
       </c>
-      <c r="D237" s="66">
+      <c r="D237" s="62">
         <v>42</v>
       </c>
-      <c r="E237" s="33">
+      <c r="E237" s="29">
         <v>33</v>
       </c>
       <c r="F237" s="16">
         <v>21</v>
       </c>
+      <c r="G237" s="76">
+        <v>22</v>
+      </c>
     </row>
     <row r="238" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A238" s="60" t="s">
+      <c r="A238" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B238" s="48">
+      <c r="B238" s="44">
         <v>30</v>
       </c>
-      <c r="C238" s="82">
+      <c r="C238" s="78">
         <v>31</v>
       </c>
-      <c r="D238" s="66">
+      <c r="D238" s="62">
         <v>30</v>
       </c>
-      <c r="E238" s="33">
+      <c r="E238" s="29">
         <v>17</v>
       </c>
       <c r="F238" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="G238" s="84" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="239" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A239" s="60" t="s">
+      <c r="A239" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B239" s="48">
+      <c r="B239" s="44">
         <v>15</v>
       </c>
-      <c r="C239" s="82">
+      <c r="C239" s="78">
         <v>15</v>
       </c>
-      <c r="D239" s="66">
+      <c r="D239" s="62">
         <v>22</v>
       </c>
-      <c r="E239" s="33">
+      <c r="E239" s="29">
         <v>6</v>
       </c>
       <c r="F239" s="16">
         <v>6</v>
       </c>
+      <c r="G239" s="76">
+        <v>6</v>
+      </c>
     </row>
     <row r="240" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A240" s="60" t="s">
+      <c r="A240" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B240" s="48">
+      <c r="B240" s="44">
         <v>37</v>
       </c>
-      <c r="C240" s="82">
+      <c r="C240" s="78">
         <v>38</v>
       </c>
-      <c r="D240" s="66">
+      <c r="D240" s="62">
         <v>40</v>
       </c>
-      <c r="E240" s="33">
+      <c r="E240" s="29">
         <v>16</v>
       </c>
       <c r="F240" s="16">
         <v>11</v>
       </c>
+      <c r="G240" s="76">
+        <v>16</v>
+      </c>
     </row>
     <row r="241" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A241" s="60" t="s">
+      <c r="A241" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B241" s="48">
+      <c r="B241" s="44">
         <v>36</v>
       </c>
-      <c r="C241" s="82">
+      <c r="C241" s="78">
         <v>37</v>
       </c>
-      <c r="D241" s="66">
+      <c r="D241" s="62">
         <v>37</v>
       </c>
-      <c r="E241" s="33">
+      <c r="E241" s="29">
         <v>30</v>
       </c>
       <c r="F241" s="16">
         <v>20</v>
       </c>
+      <c r="G241" s="76">
+        <v>38</v>
+      </c>
     </row>
     <row r="242" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A242" s="60" t="s">
+      <c r="A242" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B242" s="48">
+      <c r="B242" s="44">
         <v>21</v>
       </c>
-      <c r="C242" s="82">
+      <c r="C242" s="78">
         <v>20</v>
       </c>
-      <c r="D242" s="66">
+      <c r="D242" s="62">
         <v>20</v>
       </c>
-      <c r="E242" s="33">
+      <c r="E242" s="29">
         <v>5</v>
       </c>
       <c r="F242" s="16">
         <v>5</v>
       </c>
+      <c r="G242" s="76">
+        <v>5</v>
+      </c>
     </row>
     <row r="244" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A244" s="19" t="s">
+      <c r="A244" s="88" t="s">
         <v>68</v>
       </c>
-      <c r="B244" s="19"/>
-[...20 lines deleted...]
-      <c r="W244" s="62"/>
+      <c r="B244" s="88"/>
+      <c r="C244" s="88"/>
+      <c r="D244" s="88"/>
+      <c r="E244" s="88"/>
+      <c r="F244" s="88"/>
+      <c r="G244" s="58"/>
+      <c r="H244" s="58"/>
+      <c r="I244" s="58"/>
+      <c r="J244" s="58"/>
+      <c r="K244" s="58"/>
+      <c r="L244" s="58"/>
+      <c r="M244" s="58"/>
+      <c r="N244" s="58"/>
+      <c r="O244" s="58"/>
+      <c r="P244" s="58"/>
+      <c r="Q244" s="58"/>
+      <c r="R244" s="58"/>
+      <c r="S244" s="58"/>
+      <c r="T244" s="58"/>
+      <c r="U244" s="58"/>
+      <c r="V244" s="58"/>
+      <c r="W244" s="58"/>
     </row>
     <row r="245" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A245" s="20" t="s">
+      <c r="A245" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B245" s="20"/>
-[...4 lines deleted...]
-      <c r="G245" s="13"/>
+      <c r="B245" s="89"/>
+      <c r="C245" s="89"/>
+      <c r="D245" s="89"/>
+      <c r="E245" s="89"/>
+      <c r="F245" s="89"/>
+      <c r="G245" s="89"/>
       <c r="H245" s="13"/>
       <c r="I245" s="13"/>
       <c r="J245" s="13"/>
       <c r="K245" s="13"/>
       <c r="L245" s="13"/>
       <c r="N245" s="14"/>
     </row>
     <row r="246" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A246" s="21"/>
-      <c r="B246" s="24">
+      <c r="A246" s="17"/>
+      <c r="B246" s="20">
         <v>2020</v>
       </c>
-      <c r="C246" s="24">
+      <c r="C246" s="20">
         <v>2021</v>
       </c>
-      <c r="D246" s="24">
+      <c r="D246" s="20">
         <v>2022</v>
       </c>
-      <c r="E246" s="24">
+      <c r="E246" s="20">
         <v>2023</v>
       </c>
-      <c r="F246" s="24">
+      <c r="F246" s="20">
         <v>2024</v>
       </c>
+      <c r="G246" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="247" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A247" s="57" t="s">
+      <c r="A247" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B247" s="48">
+      <c r="B247" s="44">
         <v>465</v>
       </c>
-      <c r="C247" s="82">
+      <c r="C247" s="78">
         <v>421</v>
       </c>
-      <c r="D247" s="66">
+      <c r="D247" s="62">
         <v>469</v>
       </c>
-      <c r="E247" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F247" s="83" t="s">
+      <c r="E247" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F247" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G247" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A248" s="60" t="s">
+      <c r="A248" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B248" s="48">
+      <c r="B248" s="44">
         <v>133</v>
       </c>
-      <c r="C248" s="82">
+      <c r="C248" s="78">
         <v>127</v>
       </c>
-      <c r="D248" s="66">
+      <c r="D248" s="62">
         <v>131</v>
       </c>
-      <c r="E248" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F248" s="83" t="s">
+      <c r="E248" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F248" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G248" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="249" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A249" s="60" t="s">
+      <c r="A249" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B249" s="48">
+      <c r="B249" s="44">
         <v>74</v>
       </c>
-      <c r="C249" s="82">
+      <c r="C249" s="78">
         <v>74</v>
       </c>
-      <c r="D249" s="66">
+      <c r="D249" s="62">
         <v>74</v>
       </c>
-      <c r="E249" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F249" s="83" t="s">
+      <c r="E249" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F249" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G249" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A250" s="60" t="s">
+      <c r="A250" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B250" s="48">
+      <c r="B250" s="44">
         <v>14</v>
       </c>
-      <c r="C250" s="82">
+      <c r="C250" s="78">
         <v>14</v>
       </c>
-      <c r="D250" s="66">
+      <c r="D250" s="62">
         <v>45</v>
       </c>
-      <c r="E250" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F250" s="83" t="s">
+      <c r="E250" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F250" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G250" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A251" s="60" t="s">
+      <c r="A251" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B251" s="48"/>
-[...3 lines deleted...]
-      <c r="F251" s="83"/>
+      <c r="B251" s="44"/>
+      <c r="C251" s="44"/>
+      <c r="D251" s="62"/>
+      <c r="E251" s="79"/>
+      <c r="F251" s="79"/>
+      <c r="G251" s="79"/>
     </row>
     <row r="252" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A252" s="60" t="s">
+      <c r="A252" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B252" s="48">
+      <c r="B252" s="44">
         <v>17</v>
       </c>
-      <c r="C252" s="82">
+      <c r="C252" s="78">
         <v>16</v>
       </c>
-      <c r="D252" s="66">
+      <c r="D252" s="62">
         <v>16</v>
       </c>
-      <c r="E252" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F252" s="83" t="s">
+      <c r="E252" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F252" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G252" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A253" s="60" t="s">
+      <c r="A253" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B253" s="48">
+      <c r="B253" s="44">
         <v>22</v>
       </c>
-      <c r="C253" s="82">
+      <c r="C253" s="78">
         <v>11</v>
       </c>
-      <c r="D253" s="66">
+      <c r="D253" s="62">
         <v>12</v>
       </c>
-      <c r="E253" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F253" s="83" t="s">
+      <c r="E253" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F253" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G253" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A254" s="60" t="s">
+      <c r="A254" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B254" s="48">
+      <c r="B254" s="44">
         <v>21</v>
       </c>
-      <c r="C254" s="82">
+      <c r="C254" s="78">
         <v>21</v>
       </c>
-      <c r="D254" s="66">
+      <c r="D254" s="62">
         <v>21</v>
       </c>
-      <c r="E254" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F254" s="83" t="s">
+      <c r="E254" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F254" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G254" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A255" s="60" t="s">
+      <c r="A255" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B255" s="48">
+      <c r="B255" s="44">
         <v>20</v>
       </c>
-      <c r="C255" s="82">
+      <c r="C255" s="78">
         <v>12</v>
       </c>
-      <c r="D255" s="66">
+      <c r="D255" s="62">
         <v>12</v>
       </c>
-      <c r="E255" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F255" s="83" t="s">
+      <c r="E255" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F255" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G255" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A256" s="60" t="s">
+      <c r="A256" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B256" s="48">
+      <c r="B256" s="44">
         <v>35</v>
       </c>
-      <c r="C256" s="82">
+      <c r="C256" s="78">
         <v>34</v>
       </c>
-      <c r="D256" s="66">
+      <c r="D256" s="62">
         <v>39</v>
       </c>
-      <c r="E256" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F256" s="83" t="s">
+      <c r="E256" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F256" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G256" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A257" s="60" t="s">
+      <c r="A257" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B257" s="48">
+      <c r="B257" s="44">
         <v>19</v>
       </c>
-      <c r="C257" s="82">
+      <c r="C257" s="78">
         <v>19</v>
       </c>
-      <c r="D257" s="66">
+      <c r="D257" s="62">
         <v>17</v>
       </c>
-      <c r="E257" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F257" s="83" t="s">
+      <c r="E257" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F257" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G257" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A258" s="60" t="s">
+      <c r="A258" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B258" s="48">
+      <c r="B258" s="44">
         <v>15</v>
       </c>
-      <c r="C258" s="82">
+      <c r="C258" s="78">
         <v>15</v>
       </c>
-      <c r="D258" s="66">
+      <c r="D258" s="62">
         <v>19</v>
       </c>
-      <c r="E258" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F258" s="83" t="s">
+      <c r="E258" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F258" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G258" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A259" s="60" t="s">
+      <c r="A259" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B259" s="48">
+      <c r="B259" s="44">
         <v>29</v>
       </c>
-      <c r="C259" s="82">
+      <c r="C259" s="78">
         <v>25</v>
       </c>
-      <c r="D259" s="66">
+      <c r="D259" s="62">
         <v>25</v>
       </c>
-      <c r="E259" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F259" s="83" t="s">
+      <c r="E259" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F259" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G259" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A260" s="60" t="s">
+      <c r="A260" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B260" s="48">
+      <c r="B260" s="44">
         <v>32</v>
       </c>
-      <c r="C260" s="82">
+      <c r="C260" s="78">
         <v>32</v>
       </c>
-      <c r="D260" s="66">
+      <c r="D260" s="62">
         <v>34</v>
       </c>
-      <c r="E260" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F260" s="83" t="s">
+      <c r="E260" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F260" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G260" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A261" s="60" t="s">
+      <c r="A261" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B261" s="48">
+      <c r="B261" s="44">
         <v>34</v>
       </c>
-      <c r="C261" s="82">
+      <c r="C261" s="78">
         <v>21</v>
       </c>
-      <c r="D261" s="66">
+      <c r="D261" s="62">
         <v>24</v>
       </c>
-      <c r="E261" s="83" t="s">
-[...2 lines deleted...]
-      <c r="F261" s="83" t="s">
+      <c r="E261" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F261" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G261" s="79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="19" t="s">
+      <c r="A263" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="B263" s="19"/>
-[...8 lines deleted...]
-      <c r="K263" s="62"/>
+      <c r="B263" s="88"/>
+      <c r="C263" s="88"/>
+      <c r="D263" s="88"/>
+      <c r="E263" s="88"/>
+      <c r="F263" s="88"/>
+      <c r="G263" s="58"/>
+      <c r="H263" s="58"/>
+      <c r="I263" s="58"/>
+      <c r="J263" s="58"/>
+      <c r="K263" s="58"/>
       <c r="L263" s="1"/>
       <c r="M263" s="1"/>
       <c r="N263" s="1"/>
       <c r="O263" s="1"/>
       <c r="P263" s="1"/>
       <c r="Q263" s="1"/>
       <c r="R263" s="1"/>
     </row>
     <row r="264" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A264" s="20" t="s">
+      <c r="A264" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B264" s="20"/>
-[...2 lines deleted...]
-      <c r="E264" s="20"/>
+      <c r="B264" s="89"/>
+      <c r="C264" s="89"/>
+      <c r="D264" s="89"/>
+      <c r="E264" s="89"/>
+      <c r="F264" s="89"/>
     </row>
     <row r="265" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A265" s="63"/>
-      <c r="B265" s="24">
+      <c r="A265" s="59"/>
+      <c r="B265" s="20">
         <v>2021</v>
       </c>
-      <c r="C265" s="24">
+      <c r="C265" s="20">
         <v>2022</v>
       </c>
-      <c r="D265" s="24">
+      <c r="D265" s="20">
         <v>2023</v>
       </c>
-      <c r="E265" s="24">
+      <c r="E265" s="20">
         <v>2024</v>
       </c>
+      <c r="F265" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="266" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A266" s="57" t="s">
+      <c r="A266" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B266" s="31">
+      <c r="B266" s="27">
         <v>174</v>
       </c>
-      <c r="C266" s="32">
+      <c r="C266" s="28">
         <v>178</v>
       </c>
-      <c r="D266" s="33">
+      <c r="D266" s="29">
         <v>170</v>
       </c>
       <c r="E266" s="16">
         <v>180</v>
       </c>
+      <c r="F266" s="85">
+        <v>180</v>
+      </c>
     </row>
     <row r="267" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A267" s="60" t="s">
+      <c r="A267" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B267" s="31">
+      <c r="B267" s="27">
         <v>12</v>
       </c>
-      <c r="C267" s="32">
+      <c r="C267" s="28">
         <v>14</v>
       </c>
-      <c r="D267" s="33">
+      <c r="D267" s="29">
         <v>14</v>
       </c>
       <c r="E267" s="16">
         <v>14</v>
       </c>
+      <c r="F267" s="85">
+        <v>14</v>
+      </c>
     </row>
     <row r="268" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A268" s="60" t="s">
+      <c r="A268" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B268" s="31">
+      <c r="B268" s="27">
         <v>9</v>
       </c>
-      <c r="C268" s="32">
+      <c r="C268" s="28">
         <v>9</v>
       </c>
-      <c r="D268" s="33">
+      <c r="D268" s="29">
         <v>9</v>
       </c>
       <c r="E268" s="16">
         <v>9</v>
       </c>
+      <c r="F268" s="85">
+        <v>9</v>
+      </c>
     </row>
     <row r="269" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A269" s="60" t="s">
+      <c r="A269" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B269" s="31">
+      <c r="B269" s="27">
         <v>10</v>
       </c>
-      <c r="C269" s="32">
+      <c r="C269" s="28">
         <v>10</v>
       </c>
-      <c r="D269" s="33">
+      <c r="D269" s="29">
         <v>10</v>
       </c>
       <c r="E269" s="16">
         <v>11</v>
       </c>
+      <c r="F269" s="85">
+        <v>11</v>
+      </c>
     </row>
     <row r="270" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A270" s="60" t="s">
+      <c r="A270" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B270" s="84"/>
-[...2 lines deleted...]
-      <c r="E270" s="33"/>
+      <c r="B270" s="80"/>
+      <c r="C270" s="28"/>
+      <c r="D270" s="29"/>
+      <c r="E270" s="29"/>
+      <c r="F270" s="29"/>
     </row>
     <row r="271" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A271" s="60" t="s">
+      <c r="A271" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B271" s="31">
+      <c r="B271" s="27">
         <v>10</v>
       </c>
-      <c r="C271" s="32">
+      <c r="C271" s="28">
         <v>10</v>
       </c>
-      <c r="D271" s="76" t="s">
+      <c r="D271" s="72" t="s">
         <v>0</v>
       </c>
       <c r="E271" s="16">
         <v>10</v>
       </c>
+      <c r="F271" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="272" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A272" s="60" t="s">
+      <c r="A272" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B272" s="31">
-[...5 lines deleted...]
-      <c r="D272" s="33">
+      <c r="B272" s="27">
+        <v>18</v>
+      </c>
+      <c r="C272" s="28">
+        <v>18</v>
+      </c>
+      <c r="D272" s="29">
         <v>18</v>
       </c>
       <c r="E272" s="16">
         <v>18</v>
       </c>
+      <c r="F272" s="76">
+        <v>18</v>
+      </c>
     </row>
     <row r="273" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A273" s="60" t="s">
+      <c r="A273" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B273" s="31">
+      <c r="B273" s="27">
         <v>16</v>
       </c>
-      <c r="C273" s="32">
+      <c r="C273" s="28">
         <v>16</v>
       </c>
-      <c r="D273" s="33">
+      <c r="D273" s="29">
         <v>16</v>
       </c>
       <c r="E273" s="16">
         <v>16</v>
       </c>
+      <c r="F273" s="76">
+        <v>16</v>
+      </c>
     </row>
     <row r="274" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A274" s="60" t="s">
+      <c r="A274" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B274" s="31">
+      <c r="B274" s="27">
         <v>13</v>
       </c>
-      <c r="C274" s="32">
+      <c r="C274" s="28">
         <v>13</v>
       </c>
-      <c r="D274" s="33">
+      <c r="D274" s="29">
         <v>13</v>
       </c>
       <c r="E274" s="16">
         <v>13</v>
       </c>
+      <c r="F274" s="76">
+        <v>13</v>
+      </c>
     </row>
     <row r="275" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A275" s="60" t="s">
+      <c r="A275" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B275" s="31">
+      <c r="B275" s="27">
         <v>5</v>
       </c>
-      <c r="C275" s="32">
+      <c r="C275" s="28">
         <v>5</v>
       </c>
-      <c r="D275" s="33">
+      <c r="D275" s="29">
         <v>7</v>
       </c>
       <c r="E275" s="16">
         <v>7</v>
       </c>
+      <c r="F275" s="76">
+        <v>7</v>
+      </c>
     </row>
     <row r="276" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A276" s="60" t="s">
+      <c r="A276" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B276" s="31">
+      <c r="B276" s="27">
         <v>17</v>
       </c>
-      <c r="C276" s="32">
+      <c r="C276" s="28">
         <v>17</v>
       </c>
-      <c r="D276" s="33">
+      <c r="D276" s="29">
         <v>17</v>
       </c>
       <c r="E276" s="16">
         <v>17</v>
       </c>
+      <c r="F276" s="76">
+        <v>17</v>
+      </c>
     </row>
     <row r="277" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A277" s="60" t="s">
+      <c r="A277" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B277" s="31">
+      <c r="B277" s="27">
         <v>12</v>
       </c>
-      <c r="C277" s="32">
+      <c r="C277" s="28">
         <v>14</v>
       </c>
-      <c r="D277" s="33">
+      <c r="D277" s="29">
         <v>14</v>
       </c>
       <c r="E277" s="16">
         <v>14</v>
       </c>
+      <c r="F277" s="76">
+        <v>14</v>
+      </c>
     </row>
     <row r="278" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A278" s="60" t="s">
+      <c r="A278" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B278" s="31">
+      <c r="B278" s="27">
         <v>17</v>
       </c>
-      <c r="C278" s="32">
+      <c r="C278" s="28">
         <v>17</v>
       </c>
-      <c r="D278" s="33">
+      <c r="D278" s="29">
         <v>17</v>
       </c>
       <c r="E278" s="16">
         <v>17</v>
       </c>
+      <c r="F278" s="76">
+        <v>17</v>
+      </c>
     </row>
     <row r="279" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A279" s="60" t="s">
+      <c r="A279" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B279" s="31">
+      <c r="B279" s="27">
         <v>15</v>
       </c>
-      <c r="C279" s="32">
+      <c r="C279" s="28">
         <v>15</v>
       </c>
-      <c r="D279" s="33">
+      <c r="D279" s="29">
         <v>15</v>
       </c>
       <c r="E279" s="16">
         <v>15</v>
       </c>
+      <c r="F279" s="76">
+        <v>15</v>
+      </c>
     </row>
     <row r="280" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A280" s="60" t="s">
+      <c r="A280" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B280" s="31">
+      <c r="B280" s="27">
         <v>20</v>
       </c>
-      <c r="C280" s="32">
+      <c r="C280" s="28">
         <v>20</v>
       </c>
-      <c r="D280" s="33">
+      <c r="D280" s="29">
         <v>20</v>
       </c>
       <c r="E280" s="16">
         <v>19</v>
       </c>
+      <c r="F280" s="76">
+        <v>19</v>
+      </c>
     </row>
     <row r="282" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="19" t="s">
+      <c r="A282" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="B282" s="19"/>
-[...8 lines deleted...]
-      <c r="K282" s="62"/>
+      <c r="B282" s="88"/>
+      <c r="C282" s="88"/>
+      <c r="D282" s="88"/>
+      <c r="E282" s="88"/>
+      <c r="F282" s="58"/>
+      <c r="G282" s="58"/>
+      <c r="H282" s="58"/>
+      <c r="I282" s="58"/>
+      <c r="J282" s="58"/>
+      <c r="K282" s="58"/>
       <c r="L282" s="1"/>
       <c r="M282" s="1"/>
       <c r="N282" s="1"/>
       <c r="O282" s="1"/>
       <c r="P282" s="1"/>
       <c r="Q282" s="1"/>
       <c r="R282" s="1"/>
     </row>
     <row r="283" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A283" s="20" t="s">
+      <c r="A283" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B283" s="20"/>
-[...2 lines deleted...]
-      <c r="E283" s="20"/>
+      <c r="B283" s="89"/>
+      <c r="C283" s="89"/>
+      <c r="D283" s="89"/>
+      <c r="E283" s="89"/>
+      <c r="F283" s="89"/>
     </row>
     <row r="284" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A284" s="63"/>
-      <c r="B284" s="24">
+      <c r="A284" s="59"/>
+      <c r="B284" s="20">
         <v>2021</v>
       </c>
-      <c r="C284" s="24">
+      <c r="C284" s="20">
         <v>2022</v>
       </c>
-      <c r="D284" s="24">
+      <c r="D284" s="20">
         <v>2023</v>
       </c>
-      <c r="E284" s="24">
+      <c r="E284" s="20">
         <v>2024</v>
       </c>
+      <c r="F284" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="285" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A285" s="57" t="s">
+      <c r="A285" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B285" s="85">
+      <c r="B285" s="81">
         <v>12949</v>
       </c>
-      <c r="C285" s="32">
+      <c r="C285" s="28">
         <v>10351</v>
       </c>
-      <c r="D285" s="33">
+      <c r="D285" s="29">
         <v>10589</v>
       </c>
       <c r="E285" s="16">
         <v>12015</v>
       </c>
+      <c r="F285" s="76">
+        <v>12228</v>
+      </c>
     </row>
     <row r="286" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A286" s="60" t="s">
+      <c r="A286" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B286" s="85">
+      <c r="B286" s="81">
         <v>2461</v>
       </c>
-      <c r="C286" s="32">
+      <c r="C286" s="28">
         <v>3191</v>
       </c>
-      <c r="D286" s="33">
+      <c r="D286" s="29">
         <v>3251</v>
       </c>
       <c r="E286" s="16">
         <v>3862</v>
       </c>
+      <c r="F286" s="76">
+        <v>3771</v>
+      </c>
     </row>
     <row r="287" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A287" s="60" t="s">
+      <c r="A287" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B287" s="85">
+      <c r="B287" s="81">
         <v>1346</v>
       </c>
-      <c r="C287" s="32">
+      <c r="C287" s="28">
         <v>1014</v>
       </c>
-      <c r="D287" s="33">
+      <c r="D287" s="29">
         <v>952</v>
       </c>
       <c r="E287" s="16">
         <v>1130</v>
       </c>
+      <c r="F287" s="76">
+        <v>1088</v>
+      </c>
     </row>
     <row r="288" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A288" s="60" t="s">
+      <c r="A288" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B288" s="85">
+      <c r="B288" s="81">
         <v>1067</v>
       </c>
-      <c r="C288" s="32">
+      <c r="C288" s="28">
         <v>1488</v>
       </c>
-      <c r="D288" s="33">
+      <c r="D288" s="29">
         <v>1285</v>
       </c>
       <c r="E288" s="16">
         <v>1269</v>
       </c>
+      <c r="F288" s="76">
+        <v>1048</v>
+      </c>
     </row>
     <row r="289" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A289" s="60" t="s">
+      <c r="A289" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B289" s="21"/>
-[...2 lines deleted...]
-      <c r="E289" s="33"/>
+      <c r="B289" s="17"/>
+      <c r="C289" s="28"/>
+      <c r="D289" s="29"/>
+      <c r="E289" s="29"/>
+      <c r="F289" s="29"/>
     </row>
     <row r="290" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A290" s="60" t="s">
+      <c r="A290" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B290" s="85">
+      <c r="B290" s="81">
         <v>1093</v>
       </c>
-      <c r="C290" s="32">
+      <c r="C290" s="28">
         <v>314</v>
       </c>
-      <c r="D290" s="33">
+      <c r="D290" s="29">
         <v>529</v>
       </c>
       <c r="E290" s="16">
         <v>527</v>
       </c>
+      <c r="F290" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="291" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A291" s="60" t="s">
+      <c r="A291" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B291" s="85">
+      <c r="B291" s="81">
         <v>899</v>
       </c>
-      <c r="C291" s="32">
+      <c r="C291" s="28">
         <v>808</v>
       </c>
-      <c r="D291" s="33">
+      <c r="D291" s="29">
         <v>1035</v>
       </c>
       <c r="E291" s="16">
         <v>1001</v>
       </c>
+      <c r="F291" s="76">
+        <v>1019</v>
+      </c>
     </row>
     <row r="292" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A292" s="60" t="s">
+      <c r="A292" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B292" s="85">
+      <c r="B292" s="81">
         <v>409</v>
       </c>
-      <c r="C292" s="32">
+      <c r="C292" s="28">
         <v>426</v>
       </c>
-      <c r="D292" s="33">
+      <c r="D292" s="29">
         <v>435</v>
       </c>
       <c r="E292" s="16">
         <v>448</v>
       </c>
+      <c r="F292" s="76">
+        <v>564</v>
+      </c>
     </row>
     <row r="293" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A293" s="60" t="s">
+      <c r="A293" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B293" s="85">
+      <c r="B293" s="81">
         <v>388</v>
       </c>
-      <c r="C293" s="32">
+      <c r="C293" s="28">
         <v>460</v>
       </c>
-      <c r="D293" s="33">
+      <c r="D293" s="29">
         <v>464</v>
       </c>
       <c r="E293" s="16">
         <v>423</v>
       </c>
+      <c r="F293" s="76">
+        <v>537</v>
+      </c>
     </row>
     <row r="294" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A294" s="60" t="s">
+      <c r="A294" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B294" s="85">
+      <c r="B294" s="81">
         <v>888</v>
       </c>
-      <c r="C294" s="32">
+      <c r="C294" s="28">
         <v>546</v>
       </c>
-      <c r="D294" s="33">
+      <c r="D294" s="29">
         <v>621</v>
       </c>
       <c r="E294" s="16">
         <v>774</v>
       </c>
+      <c r="F294" s="76">
+        <v>755</v>
+      </c>
     </row>
     <row r="295" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A295" s="60" t="s">
+      <c r="A295" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B295" s="85">
+      <c r="B295" s="81">
         <v>756</v>
       </c>
-      <c r="C295" s="32">
+      <c r="C295" s="28">
         <v>317</v>
       </c>
-      <c r="D295" s="33">
+      <c r="D295" s="29">
         <v>371</v>
       </c>
       <c r="E295" s="16">
         <v>386</v>
       </c>
+      <c r="F295" s="76">
+        <v>627</v>
+      </c>
     </row>
     <row r="296" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A296" s="60" t="s">
+      <c r="A296" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B296" s="85">
+      <c r="B296" s="81">
         <v>1019</v>
       </c>
-      <c r="C296" s="32">
+      <c r="C296" s="28">
         <v>325</v>
       </c>
-      <c r="D296" s="33">
+      <c r="D296" s="29">
         <v>291</v>
       </c>
       <c r="E296" s="16">
         <v>460</v>
       </c>
+      <c r="F296" s="76">
+        <v>465</v>
+      </c>
     </row>
     <row r="297" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A297" s="60" t="s">
+      <c r="A297" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B297" s="85">
+      <c r="B297" s="81">
         <v>762</v>
       </c>
-      <c r="C297" s="32">
+      <c r="C297" s="28">
         <v>610</v>
       </c>
-      <c r="D297" s="33">
+      <c r="D297" s="29">
         <v>537</v>
       </c>
       <c r="E297" s="16">
         <v>782</v>
       </c>
+      <c r="F297" s="76">
+        <v>642</v>
+      </c>
     </row>
     <row r="298" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A298" s="60" t="s">
+      <c r="A298" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B298" s="85">
+      <c r="B298" s="81">
         <v>1091</v>
       </c>
-      <c r="C298" s="32">
+      <c r="C298" s="28">
         <v>322</v>
       </c>
-      <c r="D298" s="33">
+      <c r="D298" s="29">
         <v>361</v>
       </c>
       <c r="E298" s="16">
         <v>469</v>
       </c>
+      <c r="F298" s="76">
+        <v>544</v>
+      </c>
     </row>
     <row r="299" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A299" s="60" t="s">
+      <c r="A299" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B299" s="85">
+      <c r="B299" s="81">
         <v>770</v>
       </c>
-      <c r="C299" s="32">
+      <c r="C299" s="28">
         <v>530</v>
       </c>
-      <c r="D299" s="33">
+      <c r="D299" s="29">
         <v>457</v>
       </c>
       <c r="E299" s="16">
         <v>484</v>
       </c>
+      <c r="F299" s="76">
+        <v>562</v>
+      </c>
     </row>
     <row r="301" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A301" s="19" t="s">
+      <c r="A301" s="88" t="s">
         <v>47</v>
       </c>
-      <c r="B301" s="19"/>
-[...8 lines deleted...]
-      <c r="K301" s="62"/>
+      <c r="B301" s="88"/>
+      <c r="C301" s="88"/>
+      <c r="D301" s="88"/>
+      <c r="E301" s="88"/>
+      <c r="F301" s="58"/>
+      <c r="G301" s="58"/>
+      <c r="H301" s="58"/>
+      <c r="I301" s="58"/>
+      <c r="J301" s="58"/>
+      <c r="K301" s="58"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
     </row>
     <row r="302" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A302" s="20" t="s">
+      <c r="A302" s="89" t="s">
         <v>48</v>
       </c>
-      <c r="B302" s="20"/>
-[...2 lines deleted...]
-      <c r="E302" s="20"/>
+      <c r="B302" s="89"/>
+      <c r="C302" s="89"/>
+      <c r="D302" s="89"/>
+      <c r="E302" s="89"/>
+      <c r="F302" s="89"/>
     </row>
     <row r="303" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A303" s="63"/>
-      <c r="B303" s="24">
+      <c r="A303" s="59"/>
+      <c r="B303" s="20">
         <v>2021</v>
       </c>
-      <c r="C303" s="24">
+      <c r="C303" s="20">
         <v>2022</v>
       </c>
-      <c r="D303" s="24">
+      <c r="D303" s="20">
         <v>2023</v>
       </c>
-      <c r="E303" s="24">
+      <c r="E303" s="20">
         <v>2024</v>
       </c>
+      <c r="F303" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="304" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A304" s="57" t="s">
+      <c r="A304" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B304" s="85">
+      <c r="B304" s="81">
         <v>397253</v>
       </c>
-      <c r="C304" s="32">
+      <c r="C304" s="28">
         <v>198408</v>
       </c>
-      <c r="D304" s="33">
+      <c r="D304" s="29">
         <v>220043</v>
       </c>
       <c r="E304" s="16">
         <v>250707</v>
       </c>
+      <c r="F304" s="76">
+        <v>221980</v>
+      </c>
     </row>
     <row r="305" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A305" s="60" t="s">
+      <c r="A305" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B305" s="85">
+      <c r="B305" s="81">
         <v>69039</v>
       </c>
-      <c r="C305" s="32">
+      <c r="C305" s="28">
         <v>98289</v>
       </c>
-      <c r="D305" s="33">
+      <c r="D305" s="29">
         <v>115007</v>
       </c>
       <c r="E305" s="16">
         <v>115173</v>
       </c>
+      <c r="F305" s="76">
+        <v>106170</v>
+      </c>
     </row>
     <row r="306" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A306" s="60" t="s">
+      <c r="A306" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B306" s="85">
+      <c r="B306" s="81">
         <v>49585</v>
       </c>
-      <c r="C306" s="32">
+      <c r="C306" s="28">
         <v>18022</v>
       </c>
-      <c r="D306" s="33">
+      <c r="D306" s="29">
         <v>14479</v>
       </c>
       <c r="E306" s="16">
         <v>25484</v>
       </c>
+      <c r="F306" s="76">
+        <v>18627</v>
+      </c>
     </row>
     <row r="307" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A307" s="60" t="s">
+      <c r="A307" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B307" s="85">
+      <c r="B307" s="81">
         <v>31360</v>
       </c>
-      <c r="C307" s="32">
+      <c r="C307" s="28">
         <v>39128</v>
       </c>
-      <c r="D307" s="33">
+      <c r="D307" s="29">
         <v>41577</v>
       </c>
       <c r="E307" s="16">
         <v>50778</v>
       </c>
+      <c r="F307" s="76">
+        <v>26713</v>
+      </c>
     </row>
     <row r="308" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A308" s="60" t="s">
+      <c r="A308" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B308" s="21"/>
-[...2 lines deleted...]
-      <c r="E308" s="33"/>
+      <c r="B308" s="17"/>
+      <c r="C308" s="28"/>
+      <c r="D308" s="29"/>
+      <c r="E308" s="29"/>
+      <c r="F308" s="29"/>
     </row>
     <row r="309" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A309" s="60" t="s">
+      <c r="A309" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B309" s="85">
+      <c r="B309" s="81">
         <v>35509</v>
       </c>
-      <c r="C309" s="32">
+      <c r="C309" s="28">
         <v>3188</v>
       </c>
-      <c r="D309" s="33">
+      <c r="D309" s="29">
         <v>4103</v>
       </c>
       <c r="E309" s="16">
         <v>4456</v>
       </c>
+      <c r="F309" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="310" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A310" s="60" t="s">
+      <c r="A310" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B310" s="85">
+      <c r="B310" s="81">
         <v>12736</v>
       </c>
-      <c r="C310" s="32">
+      <c r="C310" s="28">
         <v>6301</v>
       </c>
-      <c r="D310" s="33">
+      <c r="D310" s="29">
         <v>6745</v>
       </c>
       <c r="E310" s="16">
         <v>8236</v>
       </c>
+      <c r="F310" s="76">
+        <v>12034</v>
+      </c>
     </row>
     <row r="311" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A311" s="60" t="s">
+      <c r="A311" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B311" s="85">
+      <c r="B311" s="81">
         <v>11652</v>
       </c>
-      <c r="C311" s="32">
+      <c r="C311" s="28">
         <v>3872</v>
       </c>
-      <c r="D311" s="33">
+      <c r="D311" s="29">
         <v>4096</v>
       </c>
       <c r="E311" s="16">
         <v>5303</v>
       </c>
+      <c r="F311" s="76">
+        <v>5546</v>
+      </c>
     </row>
     <row r="312" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A312" s="60" t="s">
+      <c r="A312" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B312" s="85">
+      <c r="B312" s="81">
         <v>23287</v>
       </c>
-      <c r="C312" s="32">
+      <c r="C312" s="28">
         <v>4084</v>
       </c>
-      <c r="D312" s="33">
+      <c r="D312" s="29">
         <v>4915</v>
       </c>
       <c r="E312" s="16">
         <v>5999</v>
       </c>
+      <c r="F312" s="76">
+        <v>8186</v>
+      </c>
     </row>
     <row r="313" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A313" s="60" t="s">
+      <c r="A313" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B313" s="85">
+      <c r="B313" s="81">
         <v>70726</v>
       </c>
-      <c r="C313" s="32">
+      <c r="C313" s="28">
         <v>5072</v>
       </c>
-      <c r="D313" s="33">
+      <c r="D313" s="29">
         <v>5772</v>
       </c>
       <c r="E313" s="16">
         <v>6885</v>
       </c>
+      <c r="F313" s="76">
+        <v>7199</v>
+      </c>
     </row>
     <row r="314" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A314" s="60" t="s">
+      <c r="A314" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B314" s="85">
+      <c r="B314" s="81">
         <v>40016</v>
       </c>
-      <c r="C314" s="32">
+      <c r="C314" s="28">
         <v>3081</v>
       </c>
-      <c r="D314" s="33">
+      <c r="D314" s="29">
         <v>3565</v>
       </c>
       <c r="E314" s="16">
         <v>4362</v>
       </c>
+      <c r="F314" s="76">
+        <v>6418</v>
+      </c>
     </row>
     <row r="315" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A315" s="60" t="s">
+      <c r="A315" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B315" s="85">
+      <c r="B315" s="81">
         <v>11882</v>
       </c>
-      <c r="C315" s="32">
+      <c r="C315" s="28">
         <v>2558</v>
       </c>
-      <c r="D315" s="33">
+      <c r="D315" s="29">
         <v>2989</v>
       </c>
       <c r="E315" s="16">
         <v>3683</v>
       </c>
+      <c r="F315" s="76">
+        <v>3750</v>
+      </c>
     </row>
     <row r="316" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A316" s="60" t="s">
+      <c r="A316" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B316" s="85">
+      <c r="B316" s="81">
         <v>8187</v>
       </c>
-      <c r="C316" s="32">
+      <c r="C316" s="28">
         <v>6878</v>
       </c>
-      <c r="D316" s="33">
+      <c r="D316" s="29">
         <v>7693</v>
       </c>
       <c r="E316" s="16">
         <v>9312</v>
       </c>
+      <c r="F316" s="76">
+        <v>8133</v>
+      </c>
     </row>
     <row r="317" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A317" s="60" t="s">
+      <c r="A317" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B317" s="85">
+      <c r="B317" s="81">
         <v>17431</v>
       </c>
-      <c r="C317" s="32">
+      <c r="C317" s="28">
         <v>3034</v>
       </c>
-      <c r="D317" s="33">
+      <c r="D317" s="29">
         <v>3612</v>
       </c>
       <c r="E317" s="16">
         <v>4375</v>
       </c>
+      <c r="F317" s="76">
+        <v>6293</v>
+      </c>
     </row>
     <row r="318" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A318" s="60" t="s">
+      <c r="A318" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B318" s="85">
+      <c r="B318" s="81">
         <v>15843</v>
       </c>
-      <c r="C318" s="32">
+      <c r="C318" s="28">
         <v>4901</v>
       </c>
-      <c r="D318" s="33">
+      <c r="D318" s="29">
         <v>5490</v>
       </c>
       <c r="E318" s="16">
         <v>6661</v>
       </c>
+      <c r="F318" s="76">
+        <v>7364</v>
+      </c>
     </row>
     <row r="320" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A320" s="19" t="s">
+      <c r="A320" s="88" t="s">
         <v>49</v>
       </c>
-      <c r="B320" s="19"/>
-[...8 lines deleted...]
-      <c r="K320" s="62"/>
+      <c r="B320" s="88"/>
+      <c r="C320" s="88"/>
+      <c r="D320" s="88"/>
+      <c r="E320" s="88"/>
+      <c r="F320" s="58"/>
+      <c r="G320" s="58"/>
+      <c r="H320" s="58"/>
+      <c r="I320" s="58"/>
+      <c r="J320" s="58"/>
+      <c r="K320" s="58"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A321" s="20" t="s">
+    <row r="321" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A321" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B321" s="20"/>
-[...6 lines deleted...]
-      <c r="B322" s="24">
+      <c r="B321" s="89"/>
+      <c r="C321" s="89"/>
+      <c r="D321" s="89"/>
+      <c r="E321" s="89"/>
+      <c r="F321" s="89"/>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A322" s="59"/>
+      <c r="B322" s="20">
         <v>2021</v>
       </c>
-      <c r="C322" s="24">
+      <c r="C322" s="20">
         <v>2022</v>
       </c>
-      <c r="D322" s="24">
+      <c r="D322" s="20">
         <v>2023</v>
       </c>
-      <c r="E322" s="24">
+      <c r="E322" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A323" s="57" t="s">
+      <c r="F322" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A323" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B323" s="85">
+      <c r="B323" s="81">
         <v>8257</v>
       </c>
-      <c r="C323" s="32">
+      <c r="C323" s="28">
         <v>3646</v>
       </c>
-      <c r="D323" s="33">
+      <c r="D323" s="29">
         <v>2253</v>
       </c>
       <c r="E323" s="16">
         <v>1674</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A324" s="60" t="s">
+      <c r="F323" s="76">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A324" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B324" s="85">
+      <c r="B324" s="81">
         <v>1835</v>
       </c>
-      <c r="C324" s="32">
+      <c r="C324" s="28">
         <v>957</v>
       </c>
-      <c r="D324" s="33">
+      <c r="D324" s="29">
         <v>533</v>
       </c>
       <c r="E324" s="16">
         <v>489</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A325" s="60" t="s">
+      <c r="F324" s="76">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A325" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B325" s="85">
+      <c r="B325" s="81">
         <v>1032</v>
       </c>
-      <c r="C325" s="32">
+      <c r="C325" s="28">
         <v>87</v>
       </c>
-      <c r="D325" s="33">
+      <c r="D325" s="29">
         <v>77</v>
       </c>
       <c r="E325" s="16">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A326" s="60" t="s">
+      <c r="F325" s="76">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A326" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B326" s="85">
+      <c r="B326" s="81">
         <v>752</v>
       </c>
-      <c r="C326" s="32">
+      <c r="C326" s="28">
         <v>55</v>
       </c>
-      <c r="D326" s="76" t="s">
+      <c r="D326" s="72" t="s">
         <v>0</v>
       </c>
       <c r="E326" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A327" s="60" t="s">
+      <c r="F326" s="84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A327" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B327" s="21"/>
-[...5 lines deleted...]
-      <c r="A328" s="60" t="s">
+      <c r="B327" s="17"/>
+      <c r="C327" s="28"/>
+      <c r="D327" s="72"/>
+      <c r="E327" s="72"/>
+      <c r="F327" s="72"/>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A328" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B328" s="85">
+      <c r="B328" s="81">
         <v>810</v>
       </c>
-      <c r="C328" s="32">
+      <c r="C328" s="28">
         <v>267</v>
       </c>
-      <c r="D328" s="33">
+      <c r="D328" s="29">
         <v>60</v>
       </c>
       <c r="E328" s="16">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A329" s="60" t="s">
+      <c r="F328" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A329" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B329" s="85">
+      <c r="B329" s="81">
         <v>268</v>
       </c>
-      <c r="C329" s="32">
+      <c r="C329" s="28">
         <v>227</v>
       </c>
-      <c r="D329" s="33">
+      <c r="D329" s="29">
         <v>46</v>
       </c>
       <c r="E329" s="16">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A330" s="60" t="s">
+      <c r="F329" s="84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A330" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B330" s="85">
+      <c r="B330" s="81">
         <v>291</v>
       </c>
-      <c r="C330" s="32">
+      <c r="C330" s="28">
         <v>317</v>
       </c>
-      <c r="D330" s="33">
+      <c r="D330" s="29">
         <v>267</v>
       </c>
       <c r="E330" s="16">
         <v>243</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A331" s="60" t="s">
+      <c r="F330" s="76">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A331" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B331" s="85">
+      <c r="B331" s="81">
         <v>221</v>
       </c>
-      <c r="C331" s="32">
+      <c r="C331" s="28">
         <v>6</v>
       </c>
-      <c r="D331" s="76" t="s">
+      <c r="D331" s="72" t="s">
         <v>0</v>
       </c>
       <c r="E331" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A332" s="60" t="s">
+      <c r="F331" s="84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A332" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B332" s="85">
+      <c r="B332" s="81">
         <v>848</v>
       </c>
-      <c r="C332" s="32">
+      <c r="C332" s="28">
         <v>212</v>
       </c>
-      <c r="D332" s="33">
+      <c r="D332" s="29">
         <v>152</v>
       </c>
       <c r="E332" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A333" s="60" t="s">
+      <c r="F332" s="84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A333" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B333" s="85">
+      <c r="B333" s="81">
         <v>525</v>
       </c>
-      <c r="C333" s="32">
+      <c r="C333" s="28">
         <v>348</v>
       </c>
-      <c r="D333" s="33">
+      <c r="D333" s="29">
         <v>294</v>
       </c>
       <c r="E333" s="16">
         <v>277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A334" s="60" t="s">
+      <c r="F333" s="76">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A334" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B334" s="85">
+      <c r="B334" s="81">
         <v>540</v>
       </c>
-      <c r="C334" s="32">
+      <c r="C334" s="28">
         <v>541</v>
       </c>
-      <c r="D334" s="33">
+      <c r="D334" s="29">
         <v>573</v>
       </c>
       <c r="E334" s="16">
         <v>405</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A335" s="60" t="s">
+      <c r="F334" s="76">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A335" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B335" s="85">
+      <c r="B335" s="81">
         <v>293</v>
       </c>
-      <c r="C335" s="32">
+      <c r="C335" s="28">
         <v>234</v>
       </c>
-      <c r="D335" s="33">
+      <c r="D335" s="29">
         <v>109</v>
       </c>
       <c r="E335" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A336" s="60" t="s">
+      <c r="F335" s="84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A336" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B336" s="85">
+      <c r="B336" s="81">
         <v>422</v>
       </c>
-      <c r="C336" s="32">
+      <c r="C336" s="28">
         <v>95</v>
       </c>
-      <c r="D336" s="33">
+      <c r="D336" s="29">
         <v>125</v>
       </c>
       <c r="E336" s="16">
         <v>134</v>
       </c>
+      <c r="F336" s="76">
+        <v>243</v>
+      </c>
     </row>
     <row r="337" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A337" s="60" t="s">
+      <c r="A337" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B337" s="85">
+      <c r="B337" s="81">
         <v>420</v>
       </c>
-      <c r="C337" s="32">
+      <c r="C337" s="28">
         <v>300</v>
       </c>
-      <c r="D337" s="33">
+      <c r="D337" s="29">
         <v>17</v>
       </c>
       <c r="E337" s="16">
         <v>8</v>
       </c>
+      <c r="F337" s="76">
+        <v>5</v>
+      </c>
     </row>
     <row r="339" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A339" s="19" t="s">
+      <c r="A339" s="88" t="s">
         <v>50</v>
       </c>
-      <c r="B339" s="19"/>
-[...8 lines deleted...]
-      <c r="K339" s="62"/>
+      <c r="B339" s="88"/>
+      <c r="C339" s="88"/>
+      <c r="D339" s="88"/>
+      <c r="E339" s="88"/>
+      <c r="F339" s="58"/>
+      <c r="G339" s="58"/>
+      <c r="H339" s="58"/>
+      <c r="I339" s="58"/>
+      <c r="J339" s="58"/>
+      <c r="K339" s="58"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
     </row>
     <row r="340" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A340" s="20" t="s">
+      <c r="A340" s="89" t="s">
         <v>48</v>
       </c>
-      <c r="B340" s="20"/>
-[...2 lines deleted...]
-      <c r="E340" s="20"/>
+      <c r="B340" s="89"/>
+      <c r="C340" s="89"/>
+      <c r="D340" s="89"/>
+      <c r="E340" s="89"/>
+      <c r="F340" s="89"/>
     </row>
     <row r="341" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A341" s="63"/>
-      <c r="B341" s="24">
+      <c r="A341" s="59"/>
+      <c r="B341" s="20">
         <v>2021</v>
       </c>
-      <c r="C341" s="24">
+      <c r="C341" s="20">
         <v>2022</v>
       </c>
-      <c r="D341" s="24">
+      <c r="D341" s="20">
         <v>2023</v>
       </c>
-      <c r="E341" s="24">
+      <c r="E341" s="20">
         <v>2024</v>
       </c>
+      <c r="F341" s="20">
+        <v>2025</v>
+      </c>
     </row>
     <row r="342" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A342" s="57" t="s">
+      <c r="A342" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B342" s="85">
+      <c r="B342" s="81">
         <v>444339</v>
       </c>
-      <c r="C342" s="32">
+      <c r="C342" s="28">
         <v>164776</v>
       </c>
-      <c r="D342" s="33">
+      <c r="D342" s="29">
         <v>173613</v>
       </c>
       <c r="E342" s="16">
         <v>168344</v>
       </c>
+      <c r="F342" s="76">
+        <v>187139</v>
+      </c>
     </row>
     <row r="343" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A343" s="60" t="s">
+      <c r="A343" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B343" s="85">
+      <c r="B343" s="81">
         <v>177172</v>
       </c>
-      <c r="C343" s="32">
+      <c r="C343" s="28">
         <v>60398</v>
       </c>
-      <c r="D343" s="33">
+      <c r="D343" s="29">
         <v>90921</v>
       </c>
       <c r="E343" s="16">
         <v>121494</v>
       </c>
+      <c r="F343" s="76">
+        <v>160575</v>
+      </c>
     </row>
     <row r="344" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A344" s="60" t="s">
+      <c r="A344" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B344" s="85">
+      <c r="B344" s="81">
         <v>46058</v>
       </c>
-      <c r="C344" s="32">
+      <c r="C344" s="28">
         <v>4322</v>
       </c>
-      <c r="D344" s="33">
+      <c r="D344" s="29">
         <v>2489</v>
       </c>
       <c r="E344" s="16">
         <v>2438</v>
       </c>
+      <c r="F344" s="76">
+        <v>5067</v>
+      </c>
     </row>
     <row r="345" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A345" s="60" t="s">
+      <c r="A345" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B345" s="85">
+      <c r="B345" s="81">
         <v>25889</v>
       </c>
-      <c r="C345" s="32">
+      <c r="C345" s="28">
         <v>4005</v>
       </c>
-      <c r="D345" s="76" t="s">
+      <c r="D345" s="72" t="s">
         <v>0</v>
       </c>
       <c r="E345" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="F345" s="84" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="346" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A346" s="60" t="s">
+      <c r="A346" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B346" s="21"/>
-[...2 lines deleted...]
-      <c r="E346" s="21"/>
+      <c r="B346" s="17"/>
+      <c r="C346" s="28"/>
+      <c r="D346" s="72"/>
+      <c r="E346" s="17"/>
+      <c r="F346" s="72"/>
     </row>
     <row r="347" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A347" s="60" t="s">
+      <c r="A347" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="B347" s="85">
+      <c r="B347" s="81">
         <v>30243</v>
       </c>
-      <c r="C347" s="32">
+      <c r="C347" s="28">
         <v>3501</v>
       </c>
-      <c r="D347" s="33">
+      <c r="D347" s="29">
         <v>740</v>
       </c>
       <c r="E347" s="16">
         <v>247</v>
       </c>
+      <c r="F347" s="84" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="348" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A348" s="60" t="s">
+      <c r="A348" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="B348" s="85">
+      <c r="B348" s="81">
         <v>3015</v>
       </c>
-      <c r="C348" s="32">
+      <c r="C348" s="28">
         <v>3325</v>
       </c>
-      <c r="D348" s="33">
+      <c r="D348" s="29">
         <v>8914</v>
       </c>
       <c r="E348" s="16">
         <v>681</v>
       </c>
+      <c r="F348" s="84" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="349" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A349" s="60" t="s">
+      <c r="A349" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B349" s="85">
+      <c r="B349" s="81">
         <v>9419</v>
       </c>
-      <c r="C349" s="32">
+      <c r="C349" s="28">
         <v>9400</v>
       </c>
-      <c r="D349" s="33">
+      <c r="D349" s="29">
         <v>8987</v>
       </c>
       <c r="E349" s="16">
         <v>8110</v>
       </c>
+      <c r="F349" s="76">
+        <v>8157</v>
+      </c>
     </row>
     <row r="350" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A350" s="60" t="s">
+      <c r="A350" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B350" s="85">
+      <c r="B350" s="81">
         <v>21896</v>
       </c>
-      <c r="C350" s="32">
+      <c r="C350" s="28">
         <v>152</v>
       </c>
-      <c r="D350" s="76" t="s">
+      <c r="D350" s="72" t="s">
         <v>0</v>
       </c>
       <c r="E350" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="F350" s="84" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="351" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A351" s="60" t="s">
+      <c r="A351" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B351" s="85">
+      <c r="B351" s="81">
         <v>70011</v>
       </c>
-      <c r="C351" s="32">
+      <c r="C351" s="28">
         <v>21851</v>
       </c>
-      <c r="D351" s="33">
+      <c r="D351" s="29">
         <v>19059</v>
       </c>
       <c r="E351" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="F351" s="84" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="352" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A352" s="60" t="s">
+      <c r="A352" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B352" s="85">
+      <c r="B352" s="81">
         <v>30315</v>
       </c>
-      <c r="C352" s="32">
+      <c r="C352" s="28">
         <v>30862</v>
       </c>
-      <c r="D352" s="33">
+      <c r="D352" s="29">
         <v>30348</v>
       </c>
       <c r="E352" s="16">
         <v>29554</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A353" s="60" t="s">
+      <c r="F352" s="76">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A353" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B353" s="85">
+      <c r="B353" s="81">
         <v>7269</v>
       </c>
-      <c r="C353" s="32">
+      <c r="C353" s="28">
         <v>5343</v>
       </c>
-      <c r="D353" s="33">
+      <c r="D353" s="29">
         <v>4711</v>
       </c>
       <c r="E353" s="16">
         <v>4037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A354" s="60" t="s">
+      <c r="F353" s="76">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A354" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="B354" s="85">
+      <c r="B354" s="81">
         <v>5985</v>
       </c>
-      <c r="C354" s="32">
+      <c r="C354" s="28">
         <v>9946</v>
       </c>
-      <c r="D354" s="33">
+      <c r="D354" s="29">
         <v>5233</v>
       </c>
       <c r="E354" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A355" s="60" t="s">
+      <c r="F354" s="84" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A355" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="B355" s="85">
+      <c r="B355" s="81">
         <v>10592</v>
       </c>
-      <c r="C355" s="32">
+      <c r="C355" s="28">
         <v>4049</v>
       </c>
-      <c r="D355" s="33">
+      <c r="D355" s="29">
         <v>1864</v>
       </c>
       <c r="E355" s="16">
         <v>1621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A356" s="60" t="s">
+      <c r="F355" s="76">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A356" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B356" s="85">
+      <c r="B356" s="81">
         <v>6475</v>
       </c>
-      <c r="C356" s="32">
+      <c r="C356" s="28">
         <v>7622</v>
       </c>
-      <c r="D356" s="33">
+      <c r="D356" s="29">
         <v>347</v>
       </c>
       <c r="E356" s="16">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A358" s="86" t="s">
+      <c r="F356" s="76">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A358" s="82" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A359" s="86" t="s">
+    <row r="359" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A359" s="82" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A360" s="86" t="s">
+    <row r="360" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A360" s="82" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A361" s="86" t="s">
+    <row r="361" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A361" s="82" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A339:E339"/>
-[...1 lines deleted...]
-    <mergeCell ref="A111:R111"/>
     <mergeCell ref="A130:R130"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A168:F168"/>
-    <mergeCell ref="A340:E340"/>
-[...4 lines deleted...]
-    <mergeCell ref="A207:F207"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A244:F244"/>
     <mergeCell ref="A282:E282"/>
-    <mergeCell ref="A226:F226"/>
-[...4 lines deleted...]
-    <mergeCell ref="A321:E321"/>
     <mergeCell ref="A263:F263"/>
     <mergeCell ref="A187:F187"/>
     <mergeCell ref="A206:F206"/>
-    <mergeCell ref="A225:F225"/>
-    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A339:E339"/>
     <mergeCell ref="A301:E301"/>
     <mergeCell ref="A320:E320"/>
-    <mergeCell ref="A36:R36"/>
-[...3 lines deleted...]
-    <mergeCell ref="A112:R112"/>
+    <mergeCell ref="A112:S112"/>
+    <mergeCell ref="A93:S93"/>
+    <mergeCell ref="A74:S74"/>
+    <mergeCell ref="A55:S55"/>
+    <mergeCell ref="A36:S36"/>
+    <mergeCell ref="A92:R92"/>
+    <mergeCell ref="A111:R111"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A35:Y35"/>
     <mergeCell ref="A54:R54"/>
     <mergeCell ref="A73:R73"/>
+    <mergeCell ref="A340:F340"/>
+    <mergeCell ref="A321:F321"/>
+    <mergeCell ref="A302:F302"/>
+    <mergeCell ref="A283:F283"/>
+    <mergeCell ref="A264:F264"/>
+    <mergeCell ref="A245:G245"/>
+    <mergeCell ref="A226:G226"/>
+    <mergeCell ref="A207:G207"/>
+    <mergeCell ref="A188:G188"/>
+    <mergeCell ref="A169:G169"/>
+    <mergeCell ref="A150:G150"/>
+    <mergeCell ref="A131:S131"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>