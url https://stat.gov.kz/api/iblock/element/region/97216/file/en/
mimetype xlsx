--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20505" windowHeight="10050"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="352">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The presence of cultural institutions</t>
   </si>
   <si>
     <t>Theaters</t>
   </si>
   <si>
     <t>Libraries</t>
   </si>
   <si>
     <t>total,units</t>
   </si>
   <si>
     <t>number of performances, units</t>
   </si>
   <si>
     <t>number of new performances, units</t>
   </si>
   <si>
     <t xml:space="preserve">number of viewers, thousand people </t>
   </si>
   <si>
@@ -1069,50 +1069,56 @@
     <t>15.8</t>
   </si>
   <si>
     <t>11.7</t>
   </si>
   <si>
     <t>11.2</t>
   </si>
   <si>
     <t>22.2</t>
   </si>
   <si>
     <t>28.2</t>
   </si>
   <si>
     <t>number of visitors, thous. people</t>
   </si>
   <si>
     <t>number of new productions, units</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2388,106 +2394,62 @@
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2519,88 +2481,127 @@
     <xf numFmtId="3" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="35" fillId="0" borderId="5" xfId="262" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="35" fillId="0" borderId="5" xfId="264" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="263" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="35" fillId="0" borderId="1" xfId="271" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="407" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="704">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="274"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="412"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="275"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="413"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="276"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="414"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="277"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="415"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="278"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="416"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="279"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="417"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="280"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="418"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="281"/>
@@ -3572,3815 +3573,3953 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AD63"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M7" sqref="M7"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="Q64" sqref="Q64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="17" width="12" style="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="14.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="19"/>
-[...21 lines deleted...]
-      <c r="X1" s="19"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
     </row>
     <row r="3" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="20"/>
-      <c r="B3" s="11" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="12"/>
-[...2 lines deleted...]
-      <c r="F3" s="11" t="s">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="12"/>
-[...5 lines deleted...]
-      <c r="M3" s="11" t="s">
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="N3" s="12"/>
-[...3 lines deleted...]
-      <c r="R3" s="16" t="s">
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="S3" s="17"/>
-[...2 lines deleted...]
-      <c r="V3" s="11" t="s">
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="W3" s="12"/>
-      <c r="X3" s="13"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="54"/>
     </row>
     <row r="4" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="20"/>
-      <c r="B4" s="14" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C4" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="14" t="s">
+      <c r="G4" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="11" t="s">
+      <c r="H4" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="14" t="s">
+      <c r="I4" s="54"/>
+      <c r="J4" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="14" t="s">
+      <c r="K4" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="L4" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="M4" s="14" t="s">
+      <c r="M4" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="N4" s="14" t="s">
+      <c r="N4" s="50" t="s">
         <v>346</v>
       </c>
-      <c r="O4" s="14" t="s">
+      <c r="O4" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="P4" s="14" t="s">
+      <c r="P4" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="Q4" s="14" t="s">
+      <c r="Q4" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="R4" s="14" t="s">
+      <c r="R4" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="S4" s="14" t="s">
+      <c r="S4" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="T4" s="14" t="s">
+      <c r="T4" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="U4" s="21" t="s">
+      <c r="U4" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="14" t="s">
+      <c r="V4" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="W4" s="14" t="s">
+      <c r="W4" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="X4" s="14" t="s">
+      <c r="X4" s="50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="20"/>
-[...5 lines deleted...]
-      <c r="G5" s="15"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="15"/>
-[...13 lines deleted...]
-      <c r="X5" s="15"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="51"/>
+      <c r="X5" s="51"/>
       <c r="Y5" s="3"/>
     </row>
     <row r="6" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="23">
+      <c r="A6" s="7">
         <v>2001</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="8">
         <v>2</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="9">
         <v>286</v>
       </c>
-      <c r="D6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="27" t="s">
+      <c r="D6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="12">
         <v>171</v>
       </c>
-      <c r="G6" s="28" t="s">
+      <c r="G6" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="H6" s="28" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="28" t="s">
+      <c r="H6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="K6" s="28" t="s">
+      <c r="K6" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="L6" s="29" t="s">
+      <c r="L6" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="M6" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R6" s="25">
+      <c r="M6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="9">
         <v>26</v>
       </c>
-      <c r="S6" s="31" t="s">
+      <c r="S6" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="T6" s="25">
+      <c r="T6" s="9">
         <v>589</v>
       </c>
-      <c r="U6" s="25">
+      <c r="U6" s="9">
         <v>6987</v>
       </c>
-      <c r="V6" s="26" t="s">
-[...5 lines deleted...]
-      <c r="X6" s="26" t="s">
+      <c r="V6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
     </row>
     <row r="7" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23">
+      <c r="A7" s="7">
         <v>2002</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="8">
         <v>2</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="9">
         <v>256</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="9">
         <v>13</v>
       </c>
-      <c r="E7" s="32" t="s">
+      <c r="E7" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="17">
         <v>186</v>
       </c>
-      <c r="G7" s="33" t="s">
+      <c r="G7" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="H7" s="33" t="s">
+      <c r="H7" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="33" t="s">
+      <c r="I7" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="J7" s="33" t="s">
+      <c r="J7" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="K7" s="33" t="s">
+      <c r="K7" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="L7" s="34" t="s">
+      <c r="L7" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="M7" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R7" s="25">
+      <c r="M7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="9">
         <v>127</v>
       </c>
-      <c r="S7" s="31" t="s">
+      <c r="S7" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="T7" s="25">
+      <c r="T7" s="9">
         <v>816</v>
       </c>
-      <c r="U7" s="25">
+      <c r="U7" s="9">
         <v>11364</v>
       </c>
-      <c r="V7" s="24">
+      <c r="V7" s="8">
         <v>3</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W7" s="9">
         <v>308</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X7" s="11" t="s">
         <v>200</v>
       </c>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
     </row>
     <row r="8" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23">
+      <c r="A8" s="7">
         <v>2003</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="8">
         <v>2</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="9">
         <v>231</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="9">
         <v>11</v>
       </c>
-      <c r="E8" s="32" t="s">
+      <c r="E8" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="17">
         <v>192</v>
       </c>
-      <c r="G8" s="33" t="s">
+      <c r="G8" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="H8" s="33" t="s">
+      <c r="H8" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="33" t="s">
+      <c r="I8" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="J8" s="33" t="s">
+      <c r="J8" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="K8" s="33" t="s">
+      <c r="K8" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="L8" s="34" t="s">
+      <c r="L8" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="M8" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R8" s="25">
+      <c r="M8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R8" s="9">
         <v>165</v>
       </c>
-      <c r="S8" s="31" t="s">
+      <c r="S8" s="15" t="s">
         <v>295</v>
       </c>
-      <c r="T8" s="25">
+      <c r="T8" s="9">
         <v>969</v>
       </c>
-      <c r="U8" s="25">
+      <c r="U8" s="9">
         <v>13040</v>
       </c>
-      <c r="V8" s="24">
+      <c r="V8" s="8">
         <v>4</v>
       </c>
-      <c r="W8" s="25">
+      <c r="W8" s="9">
         <v>932</v>
       </c>
-      <c r="X8" s="32" t="s">
+      <c r="X8" s="16" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="9" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="23">
+      <c r="A9" s="7">
         <v>2004</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="8">
         <v>2</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="9">
         <v>217</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="9">
         <v>11</v>
       </c>
-      <c r="E9" s="32" t="s">
+      <c r="E9" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="17">
         <v>216</v>
       </c>
-      <c r="G9" s="33" t="s">
+      <c r="G9" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="H9" s="33" t="s">
+      <c r="H9" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="I9" s="33" t="s">
+      <c r="I9" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="J9" s="33" t="s">
+      <c r="J9" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="K9" s="33" t="s">
+      <c r="K9" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="L9" s="34" t="s">
+      <c r="L9" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="M9" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R9" s="25">
+      <c r="M9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="9">
         <v>173</v>
       </c>
-      <c r="S9" s="31" t="s">
+      <c r="S9" s="15" t="s">
         <v>296</v>
       </c>
-      <c r="T9" s="25">
+      <c r="T9" s="9">
         <v>737</v>
       </c>
-      <c r="U9" s="25">
+      <c r="U9" s="9">
         <v>8529</v>
       </c>
-      <c r="V9" s="24">
+      <c r="V9" s="8">
         <v>4</v>
       </c>
-      <c r="W9" s="25">
+      <c r="W9" s="9">
         <v>1143</v>
       </c>
-      <c r="X9" s="32" t="s">
+      <c r="X9" s="16" t="s">
         <v>202</v>
       </c>
       <c r="Y9" s="3"/>
     </row>
     <row r="10" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="23">
+      <c r="A10" s="7">
         <v>2005</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="8">
         <v>2</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="9">
         <v>269</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="9">
         <v>17</v>
       </c>
-      <c r="E10" s="32" t="s">
+      <c r="E10" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="17">
         <v>241</v>
       </c>
-      <c r="G10" s="33" t="s">
+      <c r="G10" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="H10" s="33" t="s">
+      <c r="H10" s="17" t="s">
         <v>77</v>
       </c>
-      <c r="I10" s="33" t="s">
+      <c r="I10" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="J10" s="33" t="s">
+      <c r="J10" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="K10" s="33" t="s">
+      <c r="K10" s="17" t="s">
         <v>80</v>
       </c>
-      <c r="L10" s="34" t="s">
+      <c r="L10" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="M10" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R10" s="25">
+      <c r="M10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="9">
         <v>177</v>
       </c>
-      <c r="S10" s="31" t="s">
+      <c r="S10" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="T10" s="25">
+      <c r="T10" s="9">
         <v>745</v>
       </c>
-      <c r="U10" s="25">
+      <c r="U10" s="9">
         <v>8857</v>
       </c>
-      <c r="V10" s="24">
+      <c r="V10" s="8">
         <v>4</v>
       </c>
-      <c r="W10" s="25">
+      <c r="W10" s="9">
         <v>1282</v>
       </c>
-      <c r="X10" s="32" t="s">
+      <c r="X10" s="16" t="s">
         <v>203</v>
       </c>
       <c r="Y10" s="3"/>
     </row>
     <row r="11" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23">
+      <c r="A11" s="7">
         <v>2006</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="8">
         <v>2</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="9">
         <v>276</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="9">
         <v>16</v>
       </c>
-      <c r="E11" s="32" t="s">
+      <c r="E11" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="17">
         <v>251</v>
       </c>
-      <c r="G11" s="33" t="s">
+      <c r="G11" s="17" t="s">
         <v>83</v>
       </c>
-      <c r="H11" s="33" t="s">
+      <c r="H11" s="17" t="s">
         <v>84</v>
       </c>
-      <c r="I11" s="33" t="s">
+      <c r="I11" s="17" t="s">
         <v>85</v>
       </c>
-      <c r="J11" s="33" t="s">
+      <c r="J11" s="17" t="s">
         <v>86</v>
       </c>
-      <c r="K11" s="33" t="s">
+      <c r="K11" s="17" t="s">
         <v>87</v>
       </c>
-      <c r="L11" s="34" t="s">
+      <c r="L11" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="M11" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R11" s="25">
+      <c r="M11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="9">
         <v>209</v>
       </c>
-      <c r="S11" s="31" t="s">
+      <c r="S11" s="15" t="s">
         <v>298</v>
       </c>
-      <c r="T11" s="25">
+      <c r="T11" s="9">
         <v>824</v>
       </c>
-      <c r="U11" s="25">
+      <c r="U11" s="9">
         <v>9388</v>
       </c>
-      <c r="V11" s="24">
+      <c r="V11" s="8">
         <v>3</v>
       </c>
-      <c r="W11" s="25">
+      <c r="W11" s="9">
         <v>1092</v>
       </c>
-      <c r="X11" s="32" t="s">
+      <c r="X11" s="16" t="s">
         <v>204</v>
       </c>
       <c r="Y11" s="4"/>
     </row>
     <row r="12" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="23">
+      <c r="A12" s="7">
         <v>2007</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="8">
         <v>2</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="9">
         <v>278</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="9">
         <v>15</v>
       </c>
-      <c r="E12" s="32" t="s">
+      <c r="E12" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="17">
         <v>255</v>
       </c>
-      <c r="G12" s="33" t="s">
+      <c r="G12" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="H12" s="33" t="s">
+      <c r="H12" s="17" t="s">
         <v>91</v>
       </c>
-      <c r="I12" s="33" t="s">
+      <c r="I12" s="17" t="s">
         <v>92</v>
       </c>
-      <c r="J12" s="33" t="s">
+      <c r="J12" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="K12" s="33" t="s">
+      <c r="K12" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="L12" s="34" t="s">
+      <c r="L12" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="M12" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R12" s="25">
+      <c r="M12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="9">
         <v>221</v>
       </c>
-      <c r="S12" s="31" t="s">
+      <c r="S12" s="15" t="s">
         <v>299</v>
       </c>
-      <c r="T12" s="25">
+      <c r="T12" s="9">
         <v>871</v>
       </c>
-      <c r="U12" s="25">
+      <c r="U12" s="9">
         <v>10896</v>
       </c>
-      <c r="V12" s="24">
+      <c r="V12" s="8">
         <v>3</v>
       </c>
-      <c r="W12" s="25">
+      <c r="W12" s="9">
         <v>1100</v>
       </c>
-      <c r="X12" s="32" t="s">
+      <c r="X12" s="16" t="s">
         <v>205</v>
       </c>
       <c r="Y12" s="3"/>
     </row>
     <row r="13" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="23">
+      <c r="A13" s="7">
         <v>2008</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="20">
         <v>2</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="20">
         <v>283</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="20">
         <v>14</v>
       </c>
-      <c r="E13" s="32" t="s">
+      <c r="E13" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="17">
         <v>266</v>
       </c>
-      <c r="G13" s="33" t="s">
+      <c r="G13" s="17" t="s">
         <v>97</v>
       </c>
-      <c r="H13" s="33" t="s">
+      <c r="H13" s="17" t="s">
         <v>98</v>
       </c>
-      <c r="I13" s="33" t="s">
+      <c r="I13" s="17" t="s">
         <v>99</v>
       </c>
-      <c r="J13" s="33" t="s">
+      <c r="J13" s="17" t="s">
         <v>100</v>
       </c>
-      <c r="K13" s="33" t="s">
+      <c r="K13" s="17" t="s">
         <v>101</v>
       </c>
-      <c r="L13" s="34" t="s">
+      <c r="L13" s="18" t="s">
         <v>102</v>
       </c>
-      <c r="M13" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R13" s="25">
+      <c r="M13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="9">
         <v>232</v>
       </c>
-      <c r="S13" s="31" t="s">
+      <c r="S13" s="15" t="s">
         <v>300</v>
       </c>
-      <c r="T13" s="25">
+      <c r="T13" s="9">
         <v>984</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U13" s="9">
         <v>11359</v>
       </c>
-      <c r="V13" s="24">
+      <c r="V13" s="8">
         <v>3</v>
       </c>
-      <c r="W13" s="25">
+      <c r="W13" s="9">
         <v>773</v>
       </c>
-      <c r="X13" s="32" t="s">
+      <c r="X13" s="16" t="s">
         <v>206</v>
       </c>
       <c r="Y13" s="3"/>
     </row>
     <row r="14" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="23">
+      <c r="A14" s="7">
         <v>2009</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="20">
         <v>2</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="20">
         <v>295</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="20">
         <v>13</v>
       </c>
-      <c r="E14" s="32" t="s">
+      <c r="E14" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="17">
         <v>270</v>
       </c>
-      <c r="G14" s="33" t="s">
+      <c r="G14" s="17" t="s">
         <v>104</v>
       </c>
-      <c r="H14" s="33" t="s">
+      <c r="H14" s="17" t="s">
         <v>105</v>
       </c>
-      <c r="I14" s="33" t="s">
+      <c r="I14" s="17" t="s">
         <v>106</v>
       </c>
-      <c r="J14" s="33" t="s">
+      <c r="J14" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="K14" s="33" t="s">
+      <c r="K14" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="L14" s="34" t="s">
+      <c r="L14" s="18" t="s">
         <v>109</v>
       </c>
-      <c r="M14" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R14" s="25">
+      <c r="M14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="9">
         <v>239</v>
       </c>
-      <c r="S14" s="31" t="s">
+      <c r="S14" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="T14" s="25">
+      <c r="T14" s="9">
         <v>962</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U14" s="9">
         <v>11565</v>
       </c>
-      <c r="V14" s="24">
+      <c r="V14" s="8">
         <v>3</v>
       </c>
-      <c r="W14" s="25">
+      <c r="W14" s="9">
         <v>638</v>
       </c>
-      <c r="X14" s="32" t="s">
+      <c r="X14" s="16" t="s">
         <v>207</v>
       </c>
       <c r="Y14" s="3"/>
     </row>
     <row r="15" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="23">
+      <c r="A15" s="7">
         <v>2010</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="20">
         <v>2</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="20">
         <v>291</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="20">
         <v>15</v>
       </c>
-      <c r="E15" s="32" t="s">
+      <c r="E15" s="16" t="s">
         <v>110</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="17">
         <v>275</v>
       </c>
-      <c r="G15" s="33" t="s">
+      <c r="G15" s="17" t="s">
         <v>111</v>
       </c>
-      <c r="H15" s="33" t="s">
+      <c r="H15" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="I15" s="33" t="s">
+      <c r="I15" s="17" t="s">
         <v>113</v>
       </c>
-      <c r="J15" s="33" t="s">
+      <c r="J15" s="17" t="s">
         <v>114</v>
       </c>
-      <c r="K15" s="33" t="s">
+      <c r="K15" s="17" t="s">
         <v>115</v>
       </c>
-      <c r="L15" s="34" t="s">
+      <c r="L15" s="18" t="s">
         <v>116</v>
       </c>
-      <c r="M15" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R15" s="25">
+      <c r="M15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="9">
         <v>254</v>
       </c>
-      <c r="S15" s="31" t="s">
+      <c r="S15" s="15" t="s">
         <v>302</v>
       </c>
-      <c r="T15" s="25">
+      <c r="T15" s="9">
         <v>1051</v>
       </c>
-      <c r="U15" s="25">
+      <c r="U15" s="9">
         <v>13204</v>
       </c>
-      <c r="V15" s="37">
+      <c r="V15" s="21">
         <v>3</v>
       </c>
-      <c r="W15" s="25">
+      <c r="W15" s="9">
         <v>461</v>
       </c>
-      <c r="X15" s="32" t="s">
+      <c r="X15" s="16" t="s">
         <v>208</v>
       </c>
       <c r="Y15" s="3"/>
     </row>
     <row r="16" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="23">
+      <c r="A16" s="7">
         <v>2011</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="20">
         <v>2</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="20">
         <v>299</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="20">
         <v>14</v>
       </c>
-      <c r="E16" s="32" t="s">
+      <c r="E16" s="16" t="s">
         <v>117</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="17">
         <v>276</v>
       </c>
-      <c r="G16" s="33" t="s">
+      <c r="G16" s="17" t="s">
         <v>118</v>
       </c>
-      <c r="H16" s="33" t="s">
+      <c r="H16" s="17" t="s">
         <v>119</v>
       </c>
-      <c r="I16" s="33" t="s">
+      <c r="I16" s="17" t="s">
         <v>120</v>
       </c>
-      <c r="J16" s="33" t="s">
+      <c r="J16" s="17" t="s">
         <v>121</v>
       </c>
-      <c r="K16" s="33" t="s">
+      <c r="K16" s="17" t="s">
         <v>122</v>
       </c>
-      <c r="L16" s="34" t="s">
+      <c r="L16" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="M16" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R16" s="25">
+      <c r="M16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="9">
         <v>259</v>
       </c>
-      <c r="S16" s="31" t="s">
+      <c r="S16" s="15" t="s">
         <v>303</v>
       </c>
-      <c r="T16" s="25">
+      <c r="T16" s="9">
         <v>1062</v>
       </c>
-      <c r="U16" s="38">
+      <c r="U16" s="22">
         <v>13585</v>
       </c>
-      <c r="V16" s="37">
+      <c r="V16" s="21">
         <v>3</v>
       </c>
-      <c r="W16" s="25">
+      <c r="W16" s="9">
         <v>519</v>
       </c>
-      <c r="X16" s="32" t="s">
+      <c r="X16" s="16" t="s">
         <v>209</v>
       </c>
       <c r="Y16" s="3"/>
     </row>
     <row r="17" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="23">
+      <c r="A17" s="7">
         <v>2012</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="20">
         <v>2</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="20">
         <v>343</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="20">
         <v>14</v>
       </c>
-      <c r="E17" s="32" t="s">
+      <c r="E17" s="16" t="s">
         <v>124</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="17">
         <v>278</v>
       </c>
-      <c r="G17" s="33" t="s">
+      <c r="G17" s="17" t="s">
         <v>125</v>
       </c>
-      <c r="H17" s="33" t="s">
+      <c r="H17" s="17" t="s">
         <v>126</v>
       </c>
-      <c r="I17" s="33" t="s">
+      <c r="I17" s="17" t="s">
         <v>127</v>
       </c>
-      <c r="J17" s="33" t="s">
+      <c r="J17" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="K17" s="33" t="s">
+      <c r="K17" s="17" t="s">
         <v>129</v>
       </c>
-      <c r="L17" s="34" t="s">
+      <c r="L17" s="18" t="s">
         <v>130</v>
       </c>
-      <c r="M17" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R17" s="25">
+      <c r="M17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="9">
         <v>262</v>
       </c>
-      <c r="S17" s="31" t="s">
+      <c r="S17" s="15" t="s">
         <v>304</v>
       </c>
-      <c r="T17" s="25">
+      <c r="T17" s="9">
         <v>1006</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U17" s="9">
         <v>11924</v>
       </c>
-      <c r="V17" s="24">
+      <c r="V17" s="8">
         <v>5</v>
       </c>
-      <c r="W17" s="25">
+      <c r="W17" s="9">
         <v>302</v>
       </c>
-      <c r="X17" s="32" t="s">
+      <c r="X17" s="16" t="s">
         <v>210</v>
       </c>
       <c r="Y17" s="3"/>
     </row>
     <row r="18" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="24">
+      <c r="A18" s="8">
         <v>2013</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="8">
         <v>2</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="9">
         <v>347</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="8">
         <v>14</v>
       </c>
-      <c r="E18" s="32" t="s">
+      <c r="E18" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="17">
         <v>281</v>
       </c>
-      <c r="G18" s="33" t="s">
+      <c r="G18" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="H18" s="33" t="s">
+      <c r="H18" s="17" t="s">
         <v>133</v>
       </c>
-      <c r="I18" s="33" t="s">
+      <c r="I18" s="17" t="s">
         <v>134</v>
       </c>
-      <c r="J18" s="33" t="s">
+      <c r="J18" s="17" t="s">
         <v>135</v>
       </c>
-      <c r="K18" s="33" t="s">
+      <c r="K18" s="17" t="s">
         <v>136</v>
       </c>
-      <c r="L18" s="33" t="s">
+      <c r="L18" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="M18" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R18" s="25">
+      <c r="M18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="9">
         <v>262</v>
       </c>
-      <c r="S18" s="31" t="s">
+      <c r="S18" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="T18" s="25">
+      <c r="T18" s="9">
         <v>1062</v>
       </c>
-      <c r="U18" s="25">
+      <c r="U18" s="9">
         <v>13923</v>
       </c>
-      <c r="V18" s="24">
+      <c r="V18" s="8">
         <v>1</v>
       </c>
-      <c r="W18" s="25">
+      <c r="W18" s="9">
         <v>136</v>
       </c>
-      <c r="X18" s="32" t="s">
+      <c r="X18" s="16" t="s">
         <v>211</v>
       </c>
       <c r="Y18" s="3"/>
     </row>
     <row r="19" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="24">
+      <c r="A19" s="8">
         <v>2014</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="8">
         <v>2</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="9">
         <v>275</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="8">
         <v>13</v>
       </c>
-      <c r="E19" s="32" t="s">
+      <c r="E19" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="17">
         <v>284</v>
       </c>
-      <c r="G19" s="33" t="s">
+      <c r="G19" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="H19" s="33" t="s">
+      <c r="H19" s="17" t="s">
         <v>140</v>
       </c>
-      <c r="I19" s="33" t="s">
+      <c r="I19" s="17" t="s">
         <v>141</v>
       </c>
-      <c r="J19" s="33" t="s">
+      <c r="J19" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="K19" s="33" t="s">
+      <c r="K19" s="17" t="s">
         <v>143</v>
       </c>
-      <c r="L19" s="33" t="s">
+      <c r="L19" s="17" t="s">
         <v>144</v>
       </c>
-      <c r="M19" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R19" s="25">
+      <c r="M19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="9">
         <v>257</v>
       </c>
-      <c r="S19" s="31" t="s">
+      <c r="S19" s="15" t="s">
         <v>306</v>
       </c>
-      <c r="T19" s="25">
+      <c r="T19" s="9">
         <v>1126</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U19" s="9">
         <v>13776</v>
       </c>
-      <c r="V19" s="24">
+      <c r="V19" s="8">
         <v>1</v>
       </c>
-      <c r="W19" s="25">
+      <c r="W19" s="9">
         <v>153</v>
       </c>
-      <c r="X19" s="32" t="s">
+      <c r="X19" s="16" t="s">
         <v>103</v>
       </c>
       <c r="Y19" s="3"/>
     </row>
     <row r="20" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="24">
+      <c r="A20" s="8">
         <v>2015</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="8">
         <v>2</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="9">
         <v>312</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="8">
         <v>14</v>
       </c>
-      <c r="E20" s="39" t="s">
+      <c r="E20" s="23" t="s">
         <v>145</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="17">
         <v>282</v>
       </c>
-      <c r="G20" s="33" t="s">
+      <c r="G20" s="17" t="s">
         <v>146</v>
       </c>
-      <c r="H20" s="33" t="s">
+      <c r="H20" s="17" t="s">
         <v>147</v>
       </c>
-      <c r="I20" s="33" t="s">
+      <c r="I20" s="17" t="s">
         <v>148</v>
       </c>
-      <c r="J20" s="33" t="s">
+      <c r="J20" s="17" t="s">
         <v>149</v>
       </c>
-      <c r="K20" s="33" t="s">
+      <c r="K20" s="17" t="s">
         <v>150</v>
       </c>
-      <c r="L20" s="33" t="s">
+      <c r="L20" s="17" t="s">
         <v>151</v>
       </c>
-      <c r="M20" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R20" s="25">
+      <c r="M20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="9">
         <v>259</v>
       </c>
-      <c r="S20" s="31" t="s">
+      <c r="S20" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="T20" s="25">
+      <c r="T20" s="9">
         <v>1094</v>
       </c>
-      <c r="U20" s="25">
+      <c r="U20" s="9">
         <v>14990</v>
       </c>
-      <c r="V20" s="24">
+      <c r="V20" s="8">
         <v>1</v>
       </c>
-      <c r="W20" s="25">
+      <c r="W20" s="9">
         <v>170</v>
       </c>
-      <c r="X20" s="32" t="s">
+      <c r="X20" s="16" t="s">
         <v>212</v>
       </c>
       <c r="Y20" s="3"/>
     </row>
     <row r="21" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="41">
+      <c r="A21" s="25">
         <v>2016</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="8">
         <v>3</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="26">
         <v>402</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="26">
         <v>19</v>
       </c>
-      <c r="E21" s="39" t="s">
+      <c r="E21" s="23" t="s">
         <v>152</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="17">
         <v>280</v>
       </c>
-      <c r="G21" s="33" t="s">
+      <c r="G21" s="17" t="s">
         <v>153</v>
       </c>
-      <c r="H21" s="33" t="s">
+      <c r="H21" s="17" t="s">
         <v>154</v>
       </c>
-      <c r="I21" s="33" t="s">
+      <c r="I21" s="17" t="s">
         <v>155</v>
       </c>
-      <c r="J21" s="33" t="s">
+      <c r="J21" s="17" t="s">
         <v>156</v>
       </c>
-      <c r="K21" s="33" t="s">
+      <c r="K21" s="17" t="s">
         <v>157</v>
       </c>
-      <c r="L21" s="33" t="s">
+      <c r="L21" s="17" t="s">
         <v>158</v>
       </c>
-      <c r="M21" s="30" t="s">
+      <c r="M21" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="N21" s="40" t="s">
+      <c r="N21" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="O21" s="35" t="s">
-[...5 lines deleted...]
-      <c r="Q21" s="30" t="s">
+      <c r="O21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="R21" s="25">
+      <c r="R21" s="9">
         <v>274</v>
       </c>
-      <c r="S21" s="31" t="s">
+      <c r="S21" s="15" t="s">
         <v>307</v>
       </c>
-      <c r="T21" s="25">
+      <c r="T21" s="9">
         <v>1161</v>
       </c>
-      <c r="U21" s="25">
+      <c r="U21" s="9">
         <v>15174</v>
       </c>
-      <c r="V21" s="24">
+      <c r="V21" s="8">
         <v>1</v>
       </c>
-      <c r="W21" s="25">
+      <c r="W21" s="9">
         <v>171</v>
       </c>
-      <c r="X21" s="32" t="s">
+      <c r="X21" s="16" t="s">
         <v>213</v>
       </c>
       <c r="Y21" s="3"/>
     </row>
     <row r="22" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="41">
+      <c r="A22" s="25">
         <v>2017</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="8">
         <v>3</v>
       </c>
-      <c r="C22" s="42">
+      <c r="C22" s="26">
         <v>435</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="26">
         <v>13</v>
       </c>
-      <c r="E22" s="39" t="s">
+      <c r="E22" s="23" t="s">
         <v>159</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="17">
         <v>279</v>
       </c>
-      <c r="G22" s="33" t="s">
+      <c r="G22" s="17" t="s">
         <v>160</v>
       </c>
-      <c r="H22" s="33" t="s">
+      <c r="H22" s="17" t="s">
         <v>161</v>
       </c>
-      <c r="I22" s="33" t="s">
+      <c r="I22" s="17" t="s">
         <v>162</v>
       </c>
-      <c r="J22" s="33" t="s">
+      <c r="J22" s="17" t="s">
         <v>163</v>
       </c>
-      <c r="K22" s="33" t="s">
+      <c r="K22" s="17" t="s">
         <v>164</v>
       </c>
-      <c r="L22" s="33" t="s">
+      <c r="L22" s="17" t="s">
         <v>165</v>
       </c>
-      <c r="M22" s="43">
+      <c r="M22" s="27">
         <v>2</v>
       </c>
-      <c r="N22" s="31" t="s">
+      <c r="N22" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="O22" s="25">
+      <c r="O22" s="9">
         <v>300</v>
       </c>
-      <c r="P22" s="26" t="s">
-[...2 lines deleted...]
-      <c r="Q22" s="30">
+      <c r="P22" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="14">
         <v>80</v>
       </c>
-      <c r="R22" s="25">
+      <c r="R22" s="9">
         <v>278</v>
       </c>
-      <c r="S22" s="31" t="s">
+      <c r="S22" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="T22" s="25">
+      <c r="T22" s="9">
         <v>1283</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="9">
         <v>13457</v>
       </c>
-      <c r="V22" s="24">
+      <c r="V22" s="8">
         <v>1</v>
       </c>
-      <c r="W22" s="25">
+      <c r="W22" s="9">
         <v>191</v>
       </c>
-      <c r="X22" s="32" t="s">
+      <c r="X22" s="16" t="s">
         <v>214</v>
       </c>
       <c r="Y22" s="3"/>
     </row>
     <row r="23" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="41">
+      <c r="A23" s="25">
         <v>2018</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="9">
         <v>3</v>
       </c>
-      <c r="C23" s="44">
+      <c r="C23" s="28">
         <v>453</v>
       </c>
-      <c r="D23" s="44">
+      <c r="D23" s="28">
         <v>14</v>
       </c>
-      <c r="E23" s="39" t="s">
+      <c r="E23" s="23" t="s">
         <v>166</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="17">
         <v>250</v>
       </c>
-      <c r="G23" s="33" t="s">
+      <c r="G23" s="17" t="s">
         <v>167</v>
       </c>
-      <c r="H23" s="33" t="s">
+      <c r="H23" s="17" t="s">
         <v>168</v>
       </c>
-      <c r="I23" s="33" t="s">
+      <c r="I23" s="17" t="s">
         <v>169</v>
       </c>
-      <c r="J23" s="33" t="s">
+      <c r="J23" s="17" t="s">
         <v>170</v>
       </c>
-      <c r="K23" s="33" t="s">
+      <c r="K23" s="17" t="s">
         <v>171</v>
       </c>
-      <c r="L23" s="33" t="s">
+      <c r="L23" s="17" t="s">
         <v>172</v>
       </c>
-      <c r="M23" s="24">
+      <c r="M23" s="8">
         <v>1</v>
       </c>
-      <c r="N23" s="45" t="s">
+      <c r="N23" s="29" t="s">
         <v>215</v>
       </c>
-      <c r="O23" s="42">
+      <c r="O23" s="26">
         <v>360</v>
       </c>
-      <c r="P23" s="42">
+      <c r="P23" s="26">
         <v>3</v>
       </c>
-      <c r="Q23" s="42">
+      <c r="Q23" s="26">
         <v>65</v>
       </c>
-      <c r="R23" s="25">
+      <c r="R23" s="9">
         <v>276</v>
       </c>
-      <c r="S23" s="31" t="s">
+      <c r="S23" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="T23" s="25">
+      <c r="T23" s="9">
         <v>1249</v>
       </c>
-      <c r="U23" s="25">
+      <c r="U23" s="9">
         <v>12438</v>
       </c>
-      <c r="V23" s="25">
+      <c r="V23" s="9">
         <v>1</v>
       </c>
-      <c r="W23" s="25">
+      <c r="W23" s="9">
         <v>222</v>
       </c>
-      <c r="X23" s="32" t="s">
+      <c r="X23" s="16" t="s">
         <v>216</v>
       </c>
       <c r="Y23" s="3"/>
     </row>
     <row r="24" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="41">
+      <c r="A24" s="25">
         <v>2019</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="9">
         <v>3</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="28">
         <v>465</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="28">
         <v>13</v>
       </c>
-      <c r="E24" s="39" t="s">
+      <c r="E24" s="23" t="s">
         <v>173</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="17">
         <v>232</v>
       </c>
-      <c r="G24" s="33" t="s">
+      <c r="G24" s="17" t="s">
         <v>174</v>
       </c>
-      <c r="H24" s="33" t="s">
+      <c r="H24" s="17" t="s">
         <v>175</v>
       </c>
-      <c r="I24" s="33" t="s">
+      <c r="I24" s="17" t="s">
         <v>176</v>
       </c>
-      <c r="J24" s="33" t="s">
+      <c r="J24" s="17" t="s">
         <v>177</v>
       </c>
-      <c r="K24" s="33" t="s">
+      <c r="K24" s="17" t="s">
         <v>178</v>
       </c>
-      <c r="L24" s="33" t="s">
+      <c r="L24" s="17" t="s">
         <v>179</v>
       </c>
-      <c r="M24" s="24">
+      <c r="M24" s="8">
         <v>1</v>
       </c>
-      <c r="N24" s="45" t="s">
+      <c r="N24" s="29" t="s">
         <v>221</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="26">
         <v>360</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="26">
         <v>3</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="26">
         <v>70</v>
       </c>
-      <c r="R24" s="25">
+      <c r="R24" s="9">
         <v>261</v>
       </c>
-      <c r="S24" s="31" t="s">
+      <c r="S24" s="15" t="s">
         <v>310</v>
       </c>
-      <c r="T24" s="25">
+      <c r="T24" s="9">
         <v>1182</v>
       </c>
-      <c r="U24" s="25">
+      <c r="U24" s="9">
         <v>11854</v>
       </c>
-      <c r="V24" s="35" t="s">
+      <c r="V24" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="W24" s="35" t="s">
+      <c r="W24" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="X24" s="32" t="s">
+      <c r="X24" s="16" t="s">
         <v>47</v>
       </c>
       <c r="Y24" s="3"/>
     </row>
     <row r="25" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="24">
+      <c r="A25" s="8">
         <v>2020</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="9">
         <v>3</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="28">
         <v>43</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="28">
         <v>8</v>
       </c>
-      <c r="E25" s="46">
+      <c r="E25" s="30">
         <v>29.5</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="17">
         <v>230</v>
       </c>
-      <c r="G25" s="33" t="s">
+      <c r="G25" s="17" t="s">
         <v>180</v>
       </c>
-      <c r="H25" s="33" t="s">
+      <c r="H25" s="17" t="s">
         <v>181</v>
       </c>
-      <c r="I25" s="33" t="s">
+      <c r="I25" s="17" t="s">
         <v>182</v>
       </c>
-      <c r="J25" s="33" t="s">
+      <c r="J25" s="17" t="s">
         <v>183</v>
       </c>
-      <c r="K25" s="33" t="s">
+      <c r="K25" s="17" t="s">
         <v>184</v>
       </c>
-      <c r="L25" s="33" t="s">
+      <c r="L25" s="17" t="s">
         <v>185</v>
       </c>
-      <c r="M25" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R25" s="25">
+      <c r="M25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="9">
         <v>279</v>
       </c>
-      <c r="S25" s="31" t="s">
+      <c r="S25" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="T25" s="25">
+      <c r="T25" s="9">
         <v>1173</v>
       </c>
-      <c r="U25" s="25">
+      <c r="U25" s="9">
         <v>12778</v>
       </c>
-      <c r="V25" s="24">
+      <c r="V25" s="8">
         <v>1</v>
       </c>
-      <c r="W25" s="35">
+      <c r="W25" s="19">
         <v>30</v>
       </c>
-      <c r="X25" s="32" t="s">
+      <c r="X25" s="16" t="s">
         <v>200</v>
       </c>
       <c r="Y25" s="3"/>
     </row>
     <row r="26" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="24">
+      <c r="A26" s="8">
         <v>2021</v>
       </c>
-      <c r="B26" s="25">
+      <c r="B26" s="9">
         <v>2</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="28">
         <v>319</v>
       </c>
-      <c r="D26" s="44">
+      <c r="D26" s="28">
         <v>12</v>
       </c>
-      <c r="E26" s="39" t="s">
+      <c r="E26" s="23" t="s">
         <v>186</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="17">
         <v>228</v>
       </c>
-      <c r="G26" s="33" t="s">
+      <c r="G26" s="17" t="s">
         <v>187</v>
       </c>
-      <c r="H26" s="33" t="s">
+      <c r="H26" s="17" t="s">
         <v>188</v>
       </c>
-      <c r="I26" s="33" t="s">
+      <c r="I26" s="17" t="s">
         <v>189</v>
       </c>
-      <c r="J26" s="33" t="s">
+      <c r="J26" s="17" t="s">
         <v>190</v>
       </c>
-      <c r="K26" s="33" t="s">
+      <c r="K26" s="17" t="s">
         <v>191</v>
       </c>
-      <c r="L26" s="33" t="s">
+      <c r="L26" s="17" t="s">
         <v>192</v>
       </c>
-      <c r="M26" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R26" s="47">
+      <c r="M26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="31">
         <v>281</v>
       </c>
-      <c r="S26" s="31" t="s">
+      <c r="S26" s="15" t="s">
         <v>311</v>
       </c>
-      <c r="T26" s="48">
+      <c r="T26" s="32">
         <v>1169</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="33">
         <v>13033</v>
       </c>
-      <c r="V26" s="24">
+      <c r="V26" s="8">
         <v>1</v>
       </c>
-      <c r="W26" s="35">
+      <c r="W26" s="19">
         <v>114</v>
       </c>
-      <c r="X26" s="32" t="s">
+      <c r="X26" s="16" t="s">
         <v>218</v>
       </c>
       <c r="Y26" s="3"/>
     </row>
     <row r="27" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="24">
+      <c r="A27" s="8">
         <v>2022</v>
       </c>
-      <c r="B27" s="25">
+      <c r="B27" s="9">
         <v>2</v>
       </c>
-      <c r="C27" s="44">
+      <c r="C27" s="28">
         <v>346</v>
       </c>
-      <c r="D27" s="44">
+      <c r="D27" s="28">
         <v>16</v>
       </c>
-      <c r="E27" s="39" t="s">
+      <c r="E27" s="23" t="s">
         <v>193</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="17">
         <v>228</v>
       </c>
-      <c r="G27" s="33" t="s">
+      <c r="G27" s="17" t="s">
         <v>194</v>
       </c>
-      <c r="H27" s="33" t="s">
+      <c r="H27" s="17" t="s">
         <v>195</v>
       </c>
-      <c r="I27" s="33" t="s">
+      <c r="I27" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="J27" s="33" t="s">
+      <c r="J27" s="17" t="s">
         <v>197</v>
       </c>
-      <c r="K27" s="33" t="s">
+      <c r="K27" s="17" t="s">
         <v>198</v>
       </c>
-      <c r="L27" s="33" t="s">
+      <c r="L27" s="17" t="s">
         <v>199</v>
       </c>
-      <c r="M27" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R27" s="26">
+      <c r="M27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="10">
         <v>280</v>
       </c>
-      <c r="S27" s="31" t="s">
+      <c r="S27" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="T27" s="35">
+      <c r="T27" s="19">
         <v>1161</v>
       </c>
-      <c r="U27" s="35">
+      <c r="U27" s="19">
         <v>13570</v>
       </c>
-      <c r="V27" s="26">
+      <c r="V27" s="10">
         <v>1</v>
       </c>
-      <c r="W27" s="26">
+      <c r="W27" s="10">
         <v>202</v>
       </c>
-      <c r="X27" s="32" t="s">
+      <c r="X27" s="16" t="s">
         <v>219</v>
       </c>
       <c r="Y27" s="3"/>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
       <c r="AD27" s="3"/>
     </row>
     <row r="28" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="24">
+      <c r="A28" s="8">
         <v>2023</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="9">
         <v>3</v>
       </c>
-      <c r="C28" s="50">
+      <c r="C28" s="34">
         <v>412</v>
       </c>
-      <c r="D28" s="50">
+      <c r="D28" s="34">
         <v>12</v>
       </c>
-      <c r="E28" s="46">
+      <c r="E28" s="30">
         <v>91.7</v>
       </c>
-      <c r="F28" s="25">
+      <c r="F28" s="9">
         <v>229</v>
       </c>
-      <c r="G28" s="51">
+      <c r="G28" s="35">
         <v>4302.3999999999996</v>
       </c>
-      <c r="H28" s="51">
+      <c r="H28" s="35">
         <v>1303.5</v>
       </c>
-      <c r="I28" s="51">
+      <c r="I28" s="35">
         <v>2826.6</v>
       </c>
-      <c r="J28" s="51">
+      <c r="J28" s="35">
         <v>220.5</v>
       </c>
-      <c r="K28" s="51">
+      <c r="K28" s="35">
         <v>79.8</v>
       </c>
-      <c r="L28" s="51">
+      <c r="L28" s="35">
         <v>2436.6999999999998</v>
       </c>
-      <c r="M28" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R28" s="26">
+      <c r="M28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="10">
         <v>267</v>
       </c>
-      <c r="S28" s="26">
+      <c r="S28" s="10">
         <v>14.8</v>
       </c>
-      <c r="T28" s="35">
+      <c r="T28" s="19">
         <v>940</v>
       </c>
-      <c r="U28" s="35">
+      <c r="U28" s="19">
         <v>9646</v>
       </c>
-      <c r="V28" s="26">
+      <c r="V28" s="10">
         <v>1</v>
       </c>
-      <c r="W28" s="26">
+      <c r="W28" s="10">
         <v>236</v>
       </c>
-      <c r="X28" s="26">
+      <c r="X28" s="10">
         <v>101.4</v>
       </c>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
     </row>
     <row r="29" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A29" s="24">
+      <c r="A29" s="8">
         <v>2024</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="9">
         <v>3</v>
       </c>
-      <c r="C29" s="50">
+      <c r="C29" s="34">
         <v>411</v>
       </c>
-      <c r="D29" s="50">
+      <c r="D29" s="34">
         <v>13</v>
       </c>
-      <c r="E29" s="46">
+      <c r="E29" s="30">
         <v>92.7</v>
       </c>
-      <c r="F29" s="25">
+      <c r="F29" s="9">
         <v>226</v>
       </c>
-      <c r="G29" s="51">
+      <c r="G29" s="35">
         <v>4202.5</v>
       </c>
-      <c r="H29" s="51">
+      <c r="H29" s="35">
         <v>1309.5</v>
       </c>
-      <c r="I29" s="51">
+      <c r="I29" s="35">
         <v>2721.5</v>
       </c>
-      <c r="J29" s="51">
+      <c r="J29" s="35">
         <v>241.6</v>
       </c>
-      <c r="K29" s="51">
+      <c r="K29" s="35">
         <v>86.2</v>
       </c>
-      <c r="L29" s="51">
+      <c r="L29" s="35">
         <v>2409.4</v>
       </c>
-      <c r="M29" s="26" t="s">
-[...14 lines deleted...]
-      <c r="R29" s="26">
+      <c r="M29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="10">
         <v>266</v>
       </c>
-      <c r="S29" s="26">
+      <c r="S29" s="10">
         <v>15.6</v>
       </c>
-      <c r="T29" s="35">
+      <c r="T29" s="19">
         <v>920</v>
       </c>
-      <c r="U29" s="35">
+      <c r="U29" s="19">
         <v>9580</v>
       </c>
-      <c r="V29" s="26">
+      <c r="V29" s="10">
         <v>1</v>
       </c>
-      <c r="W29" s="26">
+      <c r="W29" s="10">
         <v>240</v>
       </c>
-      <c r="X29" s="26">
+      <c r="X29" s="10">
         <v>101.4</v>
       </c>
     </row>
     <row r="30" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A30" s="5"/>
-[...15 lines deleted...]
-      <c r="Q30" s="10"/>
+      <c r="A30" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="9">
+        <v>3</v>
+      </c>
+      <c r="C30" s="34">
+        <v>447</v>
+      </c>
+      <c r="D30" s="34">
+        <v>13</v>
+      </c>
+      <c r="E30" s="30">
+        <v>93.2</v>
+      </c>
+      <c r="F30" s="9">
+        <v>226</v>
+      </c>
+      <c r="G30" s="35">
+        <v>4174.5</v>
+      </c>
+      <c r="H30" s="35">
+        <v>1315.5</v>
+      </c>
+      <c r="I30" s="35">
+        <v>2709.1</v>
+      </c>
+      <c r="J30" s="35">
+        <v>324.60000000000002</v>
+      </c>
+      <c r="K30" s="35">
+        <v>89.6</v>
+      </c>
+      <c r="L30" s="35">
+        <v>2345.6999999999998</v>
+      </c>
+      <c r="M30" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="N30" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="O30" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="P30" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q30" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="R30" s="10">
+        <v>264</v>
+      </c>
+      <c r="S30" s="10">
+        <v>17.5</v>
+      </c>
+      <c r="T30" s="19">
+        <v>902</v>
+      </c>
+      <c r="U30" s="19">
+        <v>9576</v>
+      </c>
+      <c r="V30" s="10">
+        <v>1</v>
+      </c>
+      <c r="W30" s="10">
+        <v>240</v>
+      </c>
+      <c r="X30" s="10">
+        <v>101.4</v>
+      </c>
     </row>
     <row r="31" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
-      <c r="I31" s="52"/>
-[...3 lines deleted...]
-      <c r="N31" s="54"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="61"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
-      <c r="Q31" s="10"/>
-      <c r="T31" s="55" t="s">
+      <c r="Q31" s="6"/>
+      <c r="T31" s="38" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:30" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="20"/>
-      <c r="B32" s="56" t="s">
+      <c r="A32" s="56"/>
+      <c r="B32" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="C32" s="56"/>
-[...2 lines deleted...]
-      <c r="F32" s="57" t="s">
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="52"/>
+      <c r="F32" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="G32" s="57"/>
-[...4 lines deleted...]
-      <c r="L32" s="58" t="s">
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="M32" s="59"/>
-[...3 lines deleted...]
-      <c r="Q32" s="11" t="s">
+      <c r="M32" s="58"/>
+      <c r="N32" s="58"/>
+      <c r="O32" s="58"/>
+      <c r="P32" s="59"/>
+      <c r="Q32" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="R32" s="12"/>
-[...1 lines deleted...]
-      <c r="T32" s="13"/>
+      <c r="R32" s="60"/>
+      <c r="S32" s="60"/>
+      <c r="T32" s="54"/>
     </row>
     <row r="33" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="20"/>
-      <c r="B33" s="57" t="s">
+      <c r="A33" s="56"/>
+      <c r="B33" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="C33" s="57" t="s">
+      <c r="C33" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="D33" s="57" t="s">
+      <c r="D33" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="E33" s="57" t="s">
+      <c r="E33" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="F33" s="57" t="s">
+      <c r="F33" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="G33" s="57" t="s">
+      <c r="G33" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="H33" s="57" t="s">
+      <c r="H33" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="I33" s="61" t="s">
+      <c r="I33" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="J33" s="57" t="s">
+      <c r="J33" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="K33" s="61" t="s">
+      <c r="K33" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="L33" s="57" t="s">
+      <c r="L33" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="M33" s="61" t="s">
+      <c r="M33" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="N33" s="61" t="s">
+      <c r="N33" s="55" t="s">
         <v>347</v>
       </c>
-      <c r="O33" s="61" t="s">
+      <c r="O33" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="P33" s="14" t="s">
+      <c r="P33" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="Q33" s="57" t="s">
+      <c r="Q33" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R33" s="57" t="s">
+      <c r="R33" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="S33" s="57" t="s">
+      <c r="S33" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="T33" s="62" t="s">
+      <c r="T33" s="39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:30" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="20"/>
-[...17 lines deleted...]
-      <c r="S34" s="57"/>
+      <c r="A34" s="56"/>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="55"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="55"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="55"/>
+      <c r="N34" s="55"/>
+      <c r="O34" s="55"/>
+      <c r="P34" s="51"/>
+      <c r="Q34" s="47"/>
+      <c r="R34" s="47"/>
+      <c r="S34" s="47"/>
       <c r="T34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
     </row>
     <row r="35" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="23">
+      <c r="A35" s="7">
         <v>2001</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35" s="8">
         <v>2</v>
       </c>
-      <c r="C35" s="25">
+      <c r="C35" s="9">
         <v>112</v>
       </c>
-      <c r="D35" s="25">
+      <c r="D35" s="9">
         <v>13</v>
       </c>
-      <c r="E35" s="27" t="s">
+      <c r="E35" s="11" t="s">
         <v>222</v>
       </c>
-      <c r="F35" s="26" t="s">
-[...32 lines deleted...]
-      <c r="Q35" s="25">
+      <c r="F35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="9">
         <v>7</v>
       </c>
-      <c r="R35" s="27" t="s">
+      <c r="R35" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="S35" s="28" t="s">
+      <c r="S35" s="12" t="s">
         <v>224</v>
       </c>
-      <c r="T35" s="31" t="s">
+      <c r="T35" s="15" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="36" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="23">
+      <c r="A36" s="7">
         <v>2002</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="8">
         <v>3</v>
       </c>
-      <c r="C36" s="25">
+      <c r="C36" s="9">
         <v>153</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="9">
         <v>19</v>
       </c>
-      <c r="E36" s="32" t="s">
+      <c r="E36" s="16" t="s">
         <v>225</v>
       </c>
-      <c r="F36" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="24">
+      <c r="F36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="8">
         <v>4</v>
       </c>
-      <c r="H36" s="24">
+      <c r="H36" s="8">
         <v>4</v>
       </c>
-      <c r="I36" s="27" t="s">
+      <c r="I36" s="11" t="s">
         <v>226</v>
       </c>
-      <c r="J36" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q36" s="25">
+      <c r="J36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="9">
         <v>11</v>
       </c>
-      <c r="R36" s="32" t="s">
+      <c r="R36" s="16" t="s">
         <v>227</v>
       </c>
-      <c r="S36" s="33" t="s">
+      <c r="S36" s="17" t="s">
         <v>321</v>
       </c>
-      <c r="T36" s="31" t="s">
+      <c r="T36" s="15" t="s">
         <v>329</v>
       </c>
       <c r="U36" s="3"/>
     </row>
     <row r="37" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="23">
+      <c r="A37" s="7">
         <v>2003</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="8">
         <v>2</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C37" s="9">
         <v>298</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="9">
         <v>18</v>
       </c>
-      <c r="E37" s="32" t="s">
+      <c r="E37" s="16" t="s">
         <v>228</v>
       </c>
-      <c r="F37" s="24">
+      <c r="F37" s="8">
         <v>5</v>
       </c>
-      <c r="G37" s="24">
+      <c r="G37" s="8">
         <v>4</v>
       </c>
-      <c r="H37" s="26" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="32" t="s">
+      <c r="H37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="16" t="s">
         <v>229</v>
       </c>
-      <c r="J37" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q37" s="25">
+      <c r="J37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="9">
         <v>11</v>
       </c>
-      <c r="R37" s="32" t="s">
+      <c r="R37" s="16" t="s">
         <v>230</v>
       </c>
-      <c r="S37" s="33" t="s">
+      <c r="S37" s="17" t="s">
         <v>231</v>
       </c>
-      <c r="T37" s="31" t="s">
+      <c r="T37" s="15" t="s">
         <v>330</v>
       </c>
       <c r="U37" s="3"/>
     </row>
     <row r="38" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="23">
+      <c r="A38" s="7">
         <v>2004</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="8">
         <v>2</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="9">
         <v>146</v>
       </c>
-      <c r="D38" s="25">
+      <c r="D38" s="9">
         <v>28</v>
       </c>
-      <c r="E38" s="32" t="s">
+      <c r="E38" s="16" t="s">
         <v>232</v>
       </c>
-      <c r="F38" s="24">
+      <c r="F38" s="8">
         <v>5</v>
       </c>
-      <c r="G38" s="24">
+      <c r="G38" s="8">
         <v>4</v>
       </c>
-      <c r="H38" s="24">
+      <c r="H38" s="8">
         <v>12</v>
       </c>
-      <c r="I38" s="32" t="s">
+      <c r="I38" s="16" t="s">
         <v>233</v>
       </c>
-      <c r="J38" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q38" s="25">
+      <c r="J38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="9">
         <v>11</v>
       </c>
-      <c r="R38" s="32" t="s">
+      <c r="R38" s="16" t="s">
         <v>234</v>
       </c>
-      <c r="S38" s="33" t="s">
+      <c r="S38" s="17" t="s">
         <v>235</v>
       </c>
-      <c r="T38" s="31" t="s">
+      <c r="T38" s="15" t="s">
         <v>331</v>
       </c>
       <c r="U38" s="3"/>
     </row>
     <row r="39" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="23">
+      <c r="A39" s="7">
         <v>2005</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39" s="8">
         <v>2</v>
       </c>
-      <c r="C39" s="25">
+      <c r="C39" s="9">
         <v>199</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="9">
         <v>24</v>
       </c>
-      <c r="E39" s="32" t="s">
+      <c r="E39" s="16" t="s">
         <v>236</v>
       </c>
-      <c r="F39" s="24">
+      <c r="F39" s="8">
         <v>5</v>
       </c>
-      <c r="G39" s="24">
+      <c r="G39" s="8">
         <v>5</v>
       </c>
-      <c r="H39" s="24">
+      <c r="H39" s="8">
         <v>7</v>
       </c>
-      <c r="I39" s="32" t="s">
+      <c r="I39" s="16" t="s">
         <v>237</v>
       </c>
-      <c r="J39" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q39" s="25">
+      <c r="J39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P39" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="9">
         <v>11</v>
       </c>
-      <c r="R39" s="32" t="s">
+      <c r="R39" s="16" t="s">
         <v>238</v>
       </c>
-      <c r="S39" s="33" t="s">
+      <c r="S39" s="17" t="s">
         <v>239</v>
       </c>
-      <c r="T39" s="31" t="s">
+      <c r="T39" s="15" t="s">
         <v>332</v>
       </c>
       <c r="U39" s="3"/>
     </row>
     <row r="40" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="23">
+      <c r="A40" s="7">
         <v>2006</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40" s="8">
         <v>3</v>
       </c>
-      <c r="C40" s="25">
+      <c r="C40" s="9">
         <v>169</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="9">
         <v>33</v>
       </c>
-      <c r="E40" s="32" t="s">
+      <c r="E40" s="16" t="s">
         <v>240</v>
       </c>
-      <c r="F40" s="24">
+      <c r="F40" s="8">
         <v>13</v>
       </c>
-      <c r="G40" s="24">
+      <c r="G40" s="8">
         <v>5</v>
       </c>
-      <c r="H40" s="24">
+      <c r="H40" s="8">
         <v>17</v>
       </c>
-      <c r="I40" s="32" t="s">
+      <c r="I40" s="16" t="s">
         <v>241</v>
       </c>
-      <c r="J40" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q40" s="25">
+      <c r="J40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="9">
         <v>11</v>
       </c>
-      <c r="R40" s="32" t="s">
+      <c r="R40" s="16" t="s">
         <v>242</v>
       </c>
-      <c r="S40" s="33" t="s">
+      <c r="S40" s="17" t="s">
         <v>243</v>
       </c>
-      <c r="T40" s="31" t="s">
+      <c r="T40" s="15" t="s">
         <v>333</v>
       </c>
       <c r="U40" s="3"/>
     </row>
     <row r="41" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="23">
+      <c r="A41" s="7">
         <v>2007</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41" s="8">
         <v>3</v>
       </c>
-      <c r="C41" s="25">
+      <c r="C41" s="9">
         <v>184</v>
       </c>
-      <c r="D41" s="25">
+      <c r="D41" s="9">
         <v>35</v>
       </c>
-      <c r="E41" s="32" t="s">
+      <c r="E41" s="16" t="s">
         <v>313</v>
       </c>
-      <c r="F41" s="24">
+      <c r="F41" s="8">
         <v>14</v>
       </c>
-      <c r="G41" s="24">
+      <c r="G41" s="8">
         <v>5</v>
       </c>
-      <c r="H41" s="24">
+      <c r="H41" s="8">
         <v>17</v>
       </c>
-      <c r="I41" s="32" t="s">
+      <c r="I41" s="16" t="s">
         <v>244</v>
       </c>
-      <c r="J41" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q41" s="25">
+      <c r="J41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="9">
         <v>11</v>
       </c>
-      <c r="R41" s="32" t="s">
+      <c r="R41" s="16" t="s">
         <v>245</v>
       </c>
-      <c r="S41" s="33" t="s">
+      <c r="S41" s="17" t="s">
         <v>246</v>
       </c>
-      <c r="T41" s="31" t="s">
+      <c r="T41" s="15" t="s">
         <v>334</v>
       </c>
       <c r="U41" s="3"/>
     </row>
     <row r="42" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="23">
+      <c r="A42" s="7">
         <v>2008</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42" s="8">
         <v>3</v>
       </c>
-      <c r="C42" s="25">
+      <c r="C42" s="9">
         <v>180</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D42" s="9">
         <v>35</v>
       </c>
-      <c r="E42" s="32" t="s">
+      <c r="E42" s="16" t="s">
         <v>247</v>
       </c>
-      <c r="F42" s="24">
+      <c r="F42" s="8">
         <v>9</v>
       </c>
-      <c r="G42" s="24">
+      <c r="G42" s="8">
         <v>5</v>
       </c>
-      <c r="H42" s="24">
+      <c r="H42" s="8">
         <v>14</v>
       </c>
-      <c r="I42" s="32" t="s">
+      <c r="I42" s="16" t="s">
         <v>248</v>
       </c>
-      <c r="J42" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q42" s="25">
+      <c r="J42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="9">
         <v>11</v>
       </c>
-      <c r="R42" s="32" t="s">
+      <c r="R42" s="16" t="s">
         <v>322</v>
       </c>
-      <c r="S42" s="33" t="s">
+      <c r="S42" s="17" t="s">
         <v>249</v>
       </c>
-      <c r="T42" s="31" t="s">
+      <c r="T42" s="15" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="43" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="23">
+      <c r="A43" s="7">
         <v>2009</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43" s="8">
         <v>3</v>
       </c>
-      <c r="C43" s="25">
+      <c r="C43" s="9">
         <v>127</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="9">
         <v>35</v>
       </c>
-      <c r="E43" s="32" t="s">
+      <c r="E43" s="16" t="s">
         <v>250</v>
       </c>
-      <c r="F43" s="24">
+      <c r="F43" s="8">
         <v>9</v>
       </c>
-      <c r="G43" s="24">
+      <c r="G43" s="8">
         <v>5</v>
       </c>
-      <c r="H43" s="24">
+      <c r="H43" s="8">
         <v>12</v>
       </c>
-      <c r="I43" s="32" t="s">
+      <c r="I43" s="16" t="s">
         <v>251</v>
       </c>
-      <c r="J43" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q43" s="25">
+      <c r="J43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="9">
         <v>11</v>
       </c>
-      <c r="R43" s="32" t="s">
+      <c r="R43" s="16" t="s">
         <v>252</v>
       </c>
-      <c r="S43" s="33" t="s">
+      <c r="S43" s="17" t="s">
         <v>253</v>
       </c>
-      <c r="T43" s="31" t="s">
+      <c r="T43" s="15" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="44" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="23">
+      <c r="A44" s="7">
         <v>2010</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44" s="8">
         <v>3</v>
       </c>
-      <c r="C44" s="25">
+      <c r="C44" s="9">
         <v>151</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D44" s="9">
         <v>36</v>
       </c>
-      <c r="E44" s="32" t="s">
+      <c r="E44" s="16" t="s">
         <v>254</v>
       </c>
-      <c r="F44" s="24">
+      <c r="F44" s="8">
         <v>9</v>
       </c>
-      <c r="G44" s="24">
+      <c r="G44" s="8">
         <v>6</v>
       </c>
-      <c r="H44" s="24">
+      <c r="H44" s="8">
         <v>12</v>
       </c>
-      <c r="I44" s="32" t="s">
+      <c r="I44" s="16" t="s">
         <v>318</v>
       </c>
-      <c r="J44" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q44" s="25">
+      <c r="J44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="9">
         <v>11</v>
       </c>
-      <c r="R44" s="32" t="s">
+      <c r="R44" s="16" t="s">
         <v>255</v>
       </c>
-      <c r="S44" s="33" t="s">
+      <c r="S44" s="17" t="s">
         <v>324</v>
       </c>
-      <c r="T44" s="31" t="s">
+      <c r="T44" s="15" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="45" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="23">
+      <c r="A45" s="7">
         <v>2009</v>
       </c>
-      <c r="B45" s="24">
+      <c r="B45" s="8">
         <v>3</v>
       </c>
-      <c r="C45" s="25">
+      <c r="C45" s="9">
         <v>153</v>
       </c>
-      <c r="D45" s="25">
+      <c r="D45" s="9">
         <v>36</v>
       </c>
-      <c r="E45" s="32" t="s">
+      <c r="E45" s="16" t="s">
         <v>256</v>
       </c>
-      <c r="F45" s="24">
+      <c r="F45" s="8">
         <v>6</v>
       </c>
-      <c r="G45" s="24">
+      <c r="G45" s="8">
         <v>6</v>
       </c>
-      <c r="H45" s="24">
+      <c r="H45" s="8">
         <v>9</v>
       </c>
-      <c r="I45" s="32" t="s">
+      <c r="I45" s="16" t="s">
         <v>319</v>
       </c>
-      <c r="J45" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q45" s="25">
+      <c r="J45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="9">
         <v>13</v>
       </c>
-      <c r="R45" s="32" t="s">
+      <c r="R45" s="16" t="s">
         <v>257</v>
       </c>
-      <c r="S45" s="33" t="s">
+      <c r="S45" s="17" t="s">
         <v>258</v>
       </c>
-      <c r="T45" s="31" t="s">
+      <c r="T45" s="15" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="46" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="23">
+      <c r="A46" s="7">
         <v>2012</v>
       </c>
-      <c r="B46" s="24">
+      <c r="B46" s="8">
         <v>3</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C46" s="9">
         <v>153</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="9">
         <v>36</v>
       </c>
-      <c r="E46" s="32" t="s">
+      <c r="E46" s="16" t="s">
         <v>259</v>
       </c>
-      <c r="F46" s="24">
+      <c r="F46" s="8">
         <v>6</v>
       </c>
-      <c r="G46" s="24">
+      <c r="G46" s="8">
         <v>6</v>
       </c>
-      <c r="H46" s="24">
+      <c r="H46" s="8">
         <v>9</v>
       </c>
-      <c r="I46" s="32" t="s">
+      <c r="I46" s="16" t="s">
         <v>260</v>
       </c>
-      <c r="J46" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q46" s="25">
+      <c r="J46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="9">
         <v>13</v>
       </c>
-      <c r="R46" s="32" t="s">
+      <c r="R46" s="16" t="s">
         <v>261</v>
       </c>
-      <c r="S46" s="33" t="s">
+      <c r="S46" s="17" t="s">
         <v>262</v>
       </c>
-      <c r="T46" s="31" t="s">
+      <c r="T46" s="15" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="47" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="23">
+      <c r="A47" s="7">
         <v>2013</v>
       </c>
-      <c r="B47" s="24">
+      <c r="B47" s="8">
         <v>3</v>
       </c>
-      <c r="C47" s="25">
+      <c r="C47" s="9">
         <v>251</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="9">
         <v>36</v>
       </c>
-      <c r="E47" s="32" t="s">
+      <c r="E47" s="16" t="s">
         <v>263</v>
       </c>
-      <c r="F47" s="24">
+      <c r="F47" s="8">
         <v>6</v>
       </c>
-      <c r="G47" s="24">
+      <c r="G47" s="8">
         <v>6</v>
       </c>
-      <c r="H47" s="24">
+      <c r="H47" s="8">
         <v>10</v>
       </c>
-      <c r="I47" s="32" t="s">
+      <c r="I47" s="16" t="s">
         <v>264</v>
       </c>
-      <c r="J47" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q47" s="25">
+      <c r="J47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P47" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="9">
         <v>13</v>
       </c>
-      <c r="R47" s="32" t="s">
+      <c r="R47" s="16" t="s">
         <v>265</v>
       </c>
-      <c r="S47" s="33" t="s">
+      <c r="S47" s="17" t="s">
         <v>266</v>
       </c>
-      <c r="T47" s="31" t="s">
+      <c r="T47" s="15" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="48" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="23">
+      <c r="A48" s="7">
         <v>2014</v>
       </c>
-      <c r="B48" s="24">
+      <c r="B48" s="8">
         <v>3</v>
       </c>
-      <c r="C48" s="25">
+      <c r="C48" s="9">
         <v>295</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="9">
         <v>42</v>
       </c>
-      <c r="E48" s="32" t="s">
+      <c r="E48" s="16" t="s">
         <v>267</v>
       </c>
-      <c r="F48" s="24">
+      <c r="F48" s="8">
         <v>6</v>
       </c>
-      <c r="G48" s="24">
+      <c r="G48" s="8">
         <v>6</v>
       </c>
-      <c r="H48" s="24">
+      <c r="H48" s="8">
         <v>10</v>
       </c>
-      <c r="I48" s="32" t="s">
+      <c r="I48" s="16" t="s">
         <v>268</v>
       </c>
-      <c r="J48" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q48" s="25">
+      <c r="J48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P48" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="9">
         <v>13</v>
       </c>
-      <c r="R48" s="32" t="s">
+      <c r="R48" s="16" t="s">
         <v>269</v>
       </c>
-      <c r="S48" s="33" t="s">
+      <c r="S48" s="17" t="s">
         <v>270</v>
       </c>
-      <c r="T48" s="31" t="s">
+      <c r="T48" s="15" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="49" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="23">
+      <c r="A49" s="7">
         <v>2015</v>
       </c>
-      <c r="B49" s="24">
+      <c r="B49" s="8">
         <v>3</v>
       </c>
-      <c r="C49" s="25">
+      <c r="C49" s="9">
         <v>211</v>
       </c>
-      <c r="D49" s="25">
+      <c r="D49" s="9">
         <v>42</v>
       </c>
-      <c r="E49" s="32" t="s">
+      <c r="E49" s="16" t="s">
         <v>314</v>
       </c>
-      <c r="F49" s="24">
+      <c r="F49" s="8">
         <v>6</v>
       </c>
-      <c r="G49" s="24">
+      <c r="G49" s="8">
         <v>6</v>
       </c>
-      <c r="H49" s="24">
+      <c r="H49" s="8">
         <v>10</v>
       </c>
-      <c r="I49" s="32" t="s">
+      <c r="I49" s="16" t="s">
         <v>320</v>
       </c>
-      <c r="J49" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q49" s="25">
+      <c r="J49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P49" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="9">
         <v>13</v>
       </c>
-      <c r="R49" s="32" t="s">
+      <c r="R49" s="16" t="s">
         <v>271</v>
       </c>
-      <c r="S49" s="33" t="s">
+      <c r="S49" s="17" t="s">
         <v>272</v>
       </c>
-      <c r="T49" s="31" t="s">
+      <c r="T49" s="15" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="50" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="63">
+      <c r="A50" s="40">
         <v>2016</v>
       </c>
-      <c r="B50" s="24">
+      <c r="B50" s="8">
         <v>3</v>
       </c>
-      <c r="C50" s="25">
+      <c r="C50" s="9">
         <v>233</v>
       </c>
-      <c r="D50" s="25">
+      <c r="D50" s="9">
         <v>58</v>
       </c>
-      <c r="E50" s="32" t="s">
+      <c r="E50" s="16" t="s">
         <v>273</v>
       </c>
-      <c r="F50" s="24">
+      <c r="F50" s="8">
         <v>7</v>
       </c>
-      <c r="G50" s="24">
+      <c r="G50" s="8">
         <v>6</v>
       </c>
-      <c r="H50" s="24">
+      <c r="H50" s="8">
         <v>12</v>
       </c>
-      <c r="I50" s="32" t="s">
+      <c r="I50" s="16" t="s">
         <v>274</v>
       </c>
-      <c r="J50" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q50" s="25">
+      <c r="J50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P50" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="9">
         <v>14</v>
       </c>
-      <c r="R50" s="64" t="s">
+      <c r="R50" s="41" t="s">
         <v>275</v>
       </c>
-      <c r="S50" s="34" t="s">
+      <c r="S50" s="18" t="s">
         <v>276</v>
       </c>
-      <c r="T50" s="31" t="s">
+      <c r="T50" s="15" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="51" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="63">
+      <c r="A51" s="40">
         <v>2017</v>
       </c>
-      <c r="B51" s="24">
+      <c r="B51" s="8">
         <v>3</v>
       </c>
-      <c r="C51" s="25">
+      <c r="C51" s="9">
         <v>257</v>
       </c>
-      <c r="D51" s="25">
+      <c r="D51" s="9">
         <v>48</v>
       </c>
-      <c r="E51" s="32" t="s">
+      <c r="E51" s="16" t="s">
         <v>244</v>
       </c>
-      <c r="F51" s="24">
+      <c r="F51" s="8">
         <v>5</v>
       </c>
-      <c r="G51" s="24">
+      <c r="G51" s="8">
         <v>5</v>
       </c>
-      <c r="H51" s="26">
+      <c r="H51" s="10">
         <v>11</v>
       </c>
-      <c r="I51" s="32" t="s">
+      <c r="I51" s="16" t="s">
         <v>277</v>
       </c>
-      <c r="J51" s="26" t="s">
-[...20 lines deleted...]
-      <c r="Q51" s="25">
+      <c r="J51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P51" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="9">
         <v>11</v>
       </c>
-      <c r="R51" s="64" t="s">
+      <c r="R51" s="41" t="s">
         <v>278</v>
       </c>
-      <c r="S51" s="34" t="s">
+      <c r="S51" s="18" t="s">
         <v>279</v>
       </c>
-      <c r="T51" s="31" t="s">
+      <c r="T51" s="15" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="52" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="63">
+      <c r="A52" s="40">
         <v>2018</v>
       </c>
-      <c r="B52" s="65">
+      <c r="B52" s="42">
         <v>3</v>
       </c>
-      <c r="C52" s="44">
+      <c r="C52" s="28">
         <v>214</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D52" s="26">
         <v>41</v>
       </c>
-      <c r="E52" s="39" t="s">
+      <c r="E52" s="23" t="s">
         <v>280</v>
       </c>
-      <c r="F52" s="25">
+      <c r="F52" s="9">
         <v>5</v>
       </c>
-      <c r="G52" s="25">
+      <c r="G52" s="9">
         <v>5</v>
       </c>
-      <c r="H52" s="35">
+      <c r="H52" s="19">
         <v>6</v>
       </c>
-      <c r="I52" s="32" t="s">
+      <c r="I52" s="16" t="s">
         <v>281</v>
       </c>
-      <c r="J52" s="35" t="s">
-[...20 lines deleted...]
-      <c r="Q52" s="25">
+      <c r="J52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="9">
         <v>11</v>
       </c>
-      <c r="R52" s="32" t="s">
+      <c r="R52" s="16" t="s">
         <v>282</v>
       </c>
-      <c r="S52" s="33" t="s">
+      <c r="S52" s="17" t="s">
         <v>283</v>
       </c>
-      <c r="T52" s="31" t="s">
+      <c r="T52" s="15" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="53" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="63">
+      <c r="A53" s="40">
         <v>2019</v>
       </c>
-      <c r="B53" s="65">
+      <c r="B53" s="42">
         <v>3</v>
       </c>
-      <c r="C53" s="44">
+      <c r="C53" s="28">
         <v>208</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="26">
         <v>30</v>
       </c>
-      <c r="E53" s="39" t="s">
+      <c r="E53" s="23" t="s">
         <v>284</v>
       </c>
-      <c r="F53" s="25">
+      <c r="F53" s="9">
         <v>4</v>
       </c>
-      <c r="G53" s="25">
+      <c r="G53" s="9">
         <v>4</v>
       </c>
-      <c r="H53" s="35">
+      <c r="H53" s="19">
         <v>10</v>
       </c>
-      <c r="I53" s="32" t="s">
+      <c r="I53" s="16" t="s">
         <v>285</v>
       </c>
-      <c r="J53" s="35" t="s">
-[...20 lines deleted...]
-      <c r="Q53" s="25">
+      <c r="J53" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M53" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="9">
         <v>11</v>
       </c>
-      <c r="R53" s="32" t="s">
+      <c r="R53" s="16" t="s">
         <v>93</v>
       </c>
-      <c r="S53" s="33" t="s">
+      <c r="S53" s="17" t="s">
         <v>286</v>
       </c>
-      <c r="T53" s="31" t="s">
+      <c r="T53" s="15" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="24">
+      <c r="A54" s="8">
         <v>2020</v>
       </c>
-      <c r="B54" s="24">
+      <c r="B54" s="8">
         <v>4</v>
       </c>
-      <c r="C54" s="24">
+      <c r="C54" s="8">
         <v>24</v>
       </c>
-      <c r="D54" s="42">
+      <c r="D54" s="26">
         <v>30</v>
       </c>
-      <c r="E54" s="45" t="s">
+      <c r="E54" s="29" t="s">
         <v>315</v>
       </c>
-      <c r="F54" s="24">
+      <c r="F54" s="8">
         <v>4</v>
       </c>
-      <c r="G54" s="24">
+      <c r="G54" s="8">
         <v>4</v>
       </c>
-      <c r="H54" s="24">
+      <c r="H54" s="8">
         <v>10</v>
       </c>
-      <c r="I54" s="32" t="s">
+      <c r="I54" s="16" t="s">
         <v>287</v>
       </c>
-      <c r="J54" s="35">
+      <c r="J54" s="19">
         <v>1</v>
       </c>
-      <c r="K54" s="40" t="s">
+      <c r="K54" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="L54" s="26" t="s">
-[...14 lines deleted...]
-      <c r="Q54" s="25">
+      <c r="L54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P54" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="9">
         <v>11</v>
       </c>
-      <c r="R54" s="32" t="s">
+      <c r="R54" s="16" t="s">
         <v>325</v>
       </c>
-      <c r="S54" s="33" t="s">
+      <c r="S54" s="17" t="s">
         <v>326</v>
       </c>
-      <c r="T54" s="31" t="s">
+      <c r="T54" s="15" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="55" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="24">
+      <c r="A55" s="8">
         <v>2021</v>
       </c>
-      <c r="B55" s="24">
+      <c r="B55" s="8">
         <v>4</v>
       </c>
-      <c r="C55" s="24">
+      <c r="C55" s="8">
         <v>37</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D55" s="26">
         <v>23</v>
       </c>
-      <c r="E55" s="45" t="s">
+      <c r="E55" s="29" t="s">
         <v>316</v>
       </c>
-      <c r="F55" s="24">
+      <c r="F55" s="8">
         <v>4</v>
       </c>
-      <c r="G55" s="24">
+      <c r="G55" s="8">
         <v>4</v>
       </c>
-      <c r="H55" s="24">
+      <c r="H55" s="8">
         <v>12</v>
       </c>
-      <c r="I55" s="32" t="s">
+      <c r="I55" s="16" t="s">
         <v>288</v>
       </c>
-      <c r="J55" s="35">
+      <c r="J55" s="19">
         <v>1</v>
       </c>
-      <c r="K55" s="26">
+      <c r="K55" s="10">
         <v>1</v>
       </c>
-      <c r="L55" s="26" t="s">
-[...14 lines deleted...]
-      <c r="Q55" s="25">
+      <c r="L55" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M55" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N55" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O55" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P55" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="9">
         <v>12</v>
       </c>
-      <c r="R55" s="32" t="s">
+      <c r="R55" s="16" t="s">
         <v>289</v>
       </c>
-      <c r="S55" s="33" t="s">
+      <c r="S55" s="17" t="s">
         <v>290</v>
       </c>
-      <c r="T55" s="31" t="s">
+      <c r="T55" s="15" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="56" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="24">
+      <c r="A56" s="8">
         <v>2022</v>
       </c>
-      <c r="B56" s="24">
+      <c r="B56" s="8">
         <v>4</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="8">
         <v>66</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="26">
         <v>33</v>
       </c>
-      <c r="E56" s="45" t="s">
+      <c r="E56" s="29" t="s">
         <v>317</v>
       </c>
-      <c r="F56" s="24">
+      <c r="F56" s="8">
         <v>5</v>
       </c>
-      <c r="G56" s="24">
+      <c r="G56" s="8">
         <v>5</v>
       </c>
-      <c r="H56" s="24">
+      <c r="H56" s="8">
         <v>16</v>
       </c>
-      <c r="I56" s="32" t="s">
+      <c r="I56" s="16" t="s">
         <v>291</v>
       </c>
-      <c r="J56" s="35">
+      <c r="J56" s="19">
         <v>1</v>
       </c>
-      <c r="K56" s="26">
+      <c r="K56" s="10">
         <v>12</v>
       </c>
-      <c r="L56" s="26" t="s">
-[...14 lines deleted...]
-      <c r="Q56" s="25">
+      <c r="L56" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M56" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N56" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="9">
         <v>12</v>
       </c>
-      <c r="R56" s="32" t="s">
+      <c r="R56" s="16" t="s">
         <v>292</v>
       </c>
-      <c r="S56" s="33" t="s">
+      <c r="S56" s="17" t="s">
         <v>327</v>
       </c>
-      <c r="T56" s="31" t="s">
+      <c r="T56" s="15" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A57" s="24">
+      <c r="A57" s="8">
         <v>2023</v>
       </c>
-      <c r="B57" s="24">
+      <c r="B57" s="8">
         <v>4</v>
       </c>
-      <c r="C57" s="24">
+      <c r="C57" s="8">
         <v>36</v>
       </c>
-      <c r="D57" s="42">
+      <c r="D57" s="26">
         <v>37</v>
       </c>
-      <c r="E57" s="66">
+      <c r="E57" s="43">
         <v>26.3</v>
       </c>
-      <c r="F57" s="24">
+      <c r="F57" s="8">
         <v>5</v>
       </c>
-      <c r="G57" s="24">
+      <c r="G57" s="8">
         <v>5</v>
       </c>
-      <c r="H57" s="24">
+      <c r="H57" s="8">
         <v>16</v>
       </c>
-      <c r="I57" s="51">
+      <c r="I57" s="35">
         <v>673.2</v>
       </c>
-      <c r="J57" s="35">
+      <c r="J57" s="19">
         <v>1</v>
       </c>
-      <c r="K57" s="26">
+      <c r="K57" s="10">
         <v>1</v>
       </c>
-      <c r="L57" s="26" t="s">
-[...14 lines deleted...]
-      <c r="Q57" s="25">
+      <c r="L57" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P57" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="9">
         <v>12</v>
       </c>
-      <c r="R57" s="51">
+      <c r="R57" s="35">
         <v>345.5</v>
       </c>
-      <c r="S57" s="51">
+      <c r="S57" s="35">
         <v>173.5</v>
       </c>
-      <c r="T57" s="51">
+      <c r="T57" s="35">
         <v>25.7</v>
       </c>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A58" s="24">
+      <c r="A58" s="8">
         <v>2024</v>
       </c>
-      <c r="B58" s="24">
+      <c r="B58" s="8">
         <v>7</v>
       </c>
-      <c r="C58" s="24">
+      <c r="C58" s="8">
         <v>469</v>
       </c>
-      <c r="D58" s="24">
+      <c r="D58" s="8">
         <v>66</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="8">
         <v>124.6</v>
       </c>
-      <c r="F58" s="24">
+      <c r="F58" s="8">
         <v>5</v>
       </c>
-      <c r="G58" s="24">
+      <c r="G58" s="8">
         <v>5</v>
       </c>
-      <c r="H58" s="24">
+      <c r="H58" s="8">
         <v>18</v>
       </c>
-      <c r="I58" s="24">
+      <c r="I58" s="8">
         <v>645.1</v>
       </c>
-      <c r="J58" s="24">
+      <c r="J58" s="8">
         <v>1</v>
       </c>
-      <c r="K58" s="24">
+      <c r="K58" s="8">
         <v>2</v>
       </c>
-      <c r="L58" s="26" t="s">
-[...14 lines deleted...]
-      <c r="Q58" s="24">
+      <c r="L58" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="8">
         <v>12</v>
       </c>
-      <c r="R58" s="24">
+      <c r="R58" s="8">
         <v>339.6</v>
       </c>
-      <c r="S58" s="24">
+      <c r="S58" s="8">
         <v>167.4</v>
       </c>
-      <c r="T58" s="24">
+      <c r="T58" s="8">
         <v>26.7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A59" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="8">
+        <v>6</v>
+      </c>
+      <c r="C59" s="8">
+        <v>360</v>
+      </c>
+      <c r="D59" s="8">
+        <v>70</v>
+      </c>
+      <c r="E59" s="8">
+        <v>91.4</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="G59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="H59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="I59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="J59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="K59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="L59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="M59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="N59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="O59" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="P59" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>12</v>
+      </c>
+      <c r="R59" s="8">
+        <v>345.9</v>
+      </c>
+      <c r="S59" s="8">
+        <v>168.1</v>
+      </c>
+      <c r="T59" s="8">
+        <v>27.8</v>
       </c>
     </row>
     <row r="60" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A60" s="67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A60" s="5"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="45"/>
+      <c r="G60" s="45"/>
+      <c r="H60" s="45"/>
+      <c r="I60" s="45"/>
+      <c r="J60" s="45"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+      <c r="S60" s="5"/>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A61" s="67" t="s">
-        <v>349</v>
+      <c r="A61" s="44" t="s">
+        <v>348</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A62" s="67"/>
+      <c r="A62" s="44" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A63" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="53">
+    <mergeCell ref="V3:X3"/>
+    <mergeCell ref="Q32:T32"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="M3:Q3"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="P33:P34"/>
+    <mergeCell ref="L32:P32"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:L3"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="A32:A34"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="Q33:Q34"/>
     <mergeCell ref="R33:R34"/>
     <mergeCell ref="S33:S34"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="F32:K32"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="H4:I4"/>
-    <mergeCell ref="K4:K5"/>
-[...35 lines deleted...]
-    <mergeCell ref="R3:U3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7389,61 +7528,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12EB5CD4-AB2B-4AD7-AA4D-48BC2206EA2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37367DF5-EB43-4C00-A896-02F497E63FF5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37367DF5-EB43-4C00-A896-02F497E63FF5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12EB5CD4-AB2B-4AD7-AA4D-48BC2206EA2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B2A368B-453B-4E28-B72B-DC9E819860B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>