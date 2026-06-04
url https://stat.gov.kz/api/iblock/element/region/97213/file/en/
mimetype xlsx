--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\годовые\1-культура\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\год\1-культура\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="61">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>the value "X" - means confidential data</t>
   </si>
   <si>
     <t>Theaters activity</t>
   </si>
   <si>
     <t>All theaters, units</t>
   </si>
   <si>
     <t>Number of places in the audience halls, units</t>
   </si>
   <si>
     <t>Number of performances, units</t>
   </si>
   <si>
     <t>Number of new stages, units</t>
   </si>
   <si>
     <t>Number of viewers, thousand people</t>
   </si>
   <si>
@@ -740,53 +740,50 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -826,50 +823,53 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="10" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -1180,1477 +1180,1525 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y20"/>
+  <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R6" sqref="R6"/>
+      <selection activeCell="V23" sqref="V23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y1" s="5"/>
+    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
-    <row r="2" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
-    <row r="3" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="7">
+    <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6">
         <v>2001</v>
       </c>
-      <c r="C3" s="8">
+      <c r="C3" s="7">
         <v>2002</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="7">
         <v>2003</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="7">
         <v>2004</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="7">
         <v>2005</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="7">
         <v>2006</v>
       </c>
-      <c r="H3" s="8">
+      <c r="H3" s="7">
         <v>2007</v>
       </c>
-      <c r="I3" s="8">
+      <c r="I3" s="7">
         <v>2008</v>
       </c>
-      <c r="J3" s="8">
+      <c r="J3" s="7">
         <v>2009</v>
       </c>
-      <c r="K3" s="8">
+      <c r="K3" s="7">
         <v>2010</v>
       </c>
-      <c r="L3" s="8">
+      <c r="L3" s="7">
         <v>2011</v>
       </c>
-      <c r="M3" s="8">
+      <c r="M3" s="7">
         <v>2012</v>
       </c>
-      <c r="N3" s="8">
+      <c r="N3" s="7">
         <v>2013</v>
       </c>
-      <c r="O3" s="9">
+      <c r="O3" s="8">
         <v>2014</v>
       </c>
-      <c r="P3" s="9">
+      <c r="P3" s="8">
         <v>2015</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="8">
         <v>2016</v>
       </c>
-      <c r="R3" s="9">
+      <c r="R3" s="8">
         <v>2017</v>
       </c>
-      <c r="S3" s="9">
+      <c r="S3" s="8">
         <v>2018</v>
       </c>
-      <c r="T3" s="9">
+      <c r="T3" s="8">
         <v>2019</v>
       </c>
-      <c r="U3" s="9">
+      <c r="U3" s="8">
         <v>2020</v>
       </c>
-      <c r="V3" s="9">
+      <c r="V3" s="8">
         <v>2021</v>
       </c>
-      <c r="W3" s="9">
+      <c r="W3" s="8">
         <v>2022</v>
       </c>
-      <c r="X3" s="9">
+      <c r="X3" s="8">
         <v>2023</v>
       </c>
-      <c r="Y3" s="9">
+      <c r="Y3" s="8">
         <v>2024</v>
       </c>
+      <c r="Z3" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="11">
-[...44 lines deleted...]
-      <c r="Q4" s="13">
+      <c r="B4" s="10">
+        <v>2</v>
+      </c>
+      <c r="C4" s="10">
+        <v>2</v>
+      </c>
+      <c r="D4" s="10">
+        <v>2</v>
+      </c>
+      <c r="E4" s="10">
+        <v>2</v>
+      </c>
+      <c r="F4" s="10">
+        <v>2</v>
+      </c>
+      <c r="G4" s="10">
+        <v>2</v>
+      </c>
+      <c r="H4" s="10">
+        <v>2</v>
+      </c>
+      <c r="I4" s="10">
+        <v>2</v>
+      </c>
+      <c r="J4" s="11">
+        <v>2</v>
+      </c>
+      <c r="K4" s="12">
+        <v>2</v>
+      </c>
+      <c r="L4" s="13">
+        <v>2</v>
+      </c>
+      <c r="M4" s="14">
+        <v>2</v>
+      </c>
+      <c r="N4" s="14">
+        <v>2</v>
+      </c>
+      <c r="O4" s="15">
+        <v>2</v>
+      </c>
+      <c r="P4" s="15">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="12">
         <v>3</v>
       </c>
-      <c r="R4" s="11">
+      <c r="R4" s="10">
         <v>3</v>
       </c>
-      <c r="S4" s="11">
+      <c r="S4" s="10">
         <v>3</v>
       </c>
-      <c r="T4" s="17">
+      <c r="T4" s="16">
         <v>3</v>
       </c>
-      <c r="U4" s="17">
+      <c r="U4" s="16">
         <v>3</v>
       </c>
-      <c r="V4" s="17">
-[...5 lines deleted...]
-      <c r="X4" s="11">
+      <c r="V4" s="16">
+        <v>2</v>
+      </c>
+      <c r="W4" s="16">
+        <v>2</v>
+      </c>
+      <c r="X4" s="10">
         <v>3</v>
       </c>
-      <c r="Y4" s="17">
+      <c r="Y4" s="16">
         <v>3</v>
       </c>
+      <c r="Z4" s="16">
+        <v>3</v>
+      </c>
     </row>
-    <row r="5" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="18" t="s">
+    <row r="5" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="15">
         <v>1004</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="15">
         <v>900</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="15">
         <v>990</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="15">
         <v>890</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="15">
         <v>800</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="15">
         <v>800</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="15">
         <v>800</v>
       </c>
-      <c r="I5" s="16">
+      <c r="I5" s="15">
         <v>800</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="18">
         <v>800</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K5" s="18">
         <v>992</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="19">
         <v>992</v>
       </c>
-      <c r="M5" s="16">
+      <c r="M5" s="15">
         <v>992</v>
       </c>
-      <c r="N5" s="16">
+      <c r="N5" s="15">
         <v>992</v>
       </c>
-      <c r="O5" s="16">
+      <c r="O5" s="15">
         <v>992</v>
       </c>
-      <c r="P5" s="16">
+      <c r="P5" s="15">
         <v>992</v>
       </c>
-      <c r="Q5" s="13">
+      <c r="Q5" s="12">
         <v>996</v>
       </c>
-      <c r="R5" s="16">
+      <c r="R5" s="15">
         <v>996</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="20">
         <v>996</v>
       </c>
-      <c r="T5" s="21">
+      <c r="T5" s="20">
         <v>996</v>
       </c>
-      <c r="U5" s="21">
+      <c r="U5" s="20">
         <v>996</v>
       </c>
-      <c r="V5" s="21">
+      <c r="V5" s="20">
         <v>996</v>
       </c>
-      <c r="W5" s="21">
+      <c r="W5" s="20">
         <v>996</v>
       </c>
-      <c r="X5" s="11">
+      <c r="X5" s="10">
         <v>996</v>
       </c>
-      <c r="Y5" s="17">
+      <c r="Y5" s="16">
         <v>996</v>
       </c>
+      <c r="Z5" s="16">
+        <v>996</v>
+      </c>
     </row>
-    <row r="6" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="18" t="s">
+    <row r="6" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="12">
         <v>286</v>
       </c>
-      <c r="C6" s="17">
+      <c r="C6" s="16">
         <v>256</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D6" s="16">
         <v>231</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="16">
         <v>217</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="12">
         <v>269</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="12">
         <v>276</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="12">
         <v>278</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="12">
         <v>283</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="12">
         <v>295</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="12">
         <v>291</v>
       </c>
-      <c r="L6" s="19">
+      <c r="L6" s="18">
         <v>299</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="15">
         <v>343</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N6" s="15">
         <v>347</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O6" s="15">
         <v>275</v>
       </c>
-      <c r="P6" s="16">
+      <c r="P6" s="15">
         <v>312</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="12">
         <v>402</v>
       </c>
-      <c r="R6" s="16">
+      <c r="R6" s="15">
         <v>435</v>
       </c>
-      <c r="S6" s="21">
+      <c r="S6" s="20">
         <v>453</v>
       </c>
-      <c r="T6" s="21">
+      <c r="T6" s="20">
         <v>465</v>
       </c>
-      <c r="U6" s="21">
+      <c r="U6" s="20">
         <v>152</v>
       </c>
-      <c r="V6" s="21">
+      <c r="V6" s="20">
         <v>319</v>
       </c>
-      <c r="W6" s="21">
+      <c r="W6" s="20">
         <v>346</v>
       </c>
-      <c r="X6" s="11">
+      <c r="X6" s="10">
         <v>412</v>
       </c>
-      <c r="Y6" s="17">
+      <c r="Y6" s="16">
         <v>411</v>
       </c>
+      <c r="Z6" s="16">
+        <v>447</v>
+      </c>
     </row>
-    <row r="7" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="18" t="s">
+    <row r="7" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E7" s="16">
+      <c r="B7" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="15">
         <v>11</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="15">
         <v>17</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="15">
         <v>16</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="15">
         <v>15</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="15">
         <v>14</v>
       </c>
-      <c r="J7" s="23">
+      <c r="J7" s="22">
         <v>13</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="12">
         <v>15</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="18">
         <v>14</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="15">
         <v>14</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="15">
         <v>14</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="15">
         <v>13</v>
       </c>
-      <c r="P7" s="16">
+      <c r="P7" s="15">
         <v>14</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="12">
         <v>19</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="10">
         <v>13</v>
       </c>
-      <c r="S7" s="21">
+      <c r="S7" s="20">
         <v>14</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T7" s="20">
         <v>13</v>
       </c>
-      <c r="U7" s="21">
+      <c r="U7" s="20">
         <v>8</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V7" s="20">
         <v>12</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W7" s="20">
         <v>16</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="10">
         <v>12</v>
       </c>
-      <c r="Y7" s="17">
+      <c r="Y7" s="16">
         <v>13</v>
       </c>
+      <c r="Z7" s="16">
+        <v>13</v>
+      </c>
     </row>
-    <row r="8" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="18" t="s">
+    <row r="8" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="24" t="s">
+      <c r="D8" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="E8" s="24" t="s">
+      <c r="E8" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="24" t="s">
+      <c r="F8" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="24" t="s">
+      <c r="G8" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="H8" s="24" t="s">
+      <c r="H8" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="I8" s="24" t="s">
+      <c r="I8" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="J8" s="25" t="s">
+      <c r="J8" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="K8" s="25" t="s">
+      <c r="K8" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="L8" s="26" t="s">
+      <c r="L8" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="24" t="s">
+      <c r="M8" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="N8" s="24" t="s">
+      <c r="N8" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="O8" s="24" t="s">
+      <c r="O8" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="P8" s="24" t="s">
+      <c r="P8" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="Q8" s="24" t="s">
+      <c r="Q8" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="R8" s="24" t="s">
+      <c r="R8" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="S8" s="27" t="s">
+      <c r="S8" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="T8" s="27" t="s">
+      <c r="T8" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="U8" s="28" t="s">
+      <c r="U8" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="V8" s="27" t="s">
+      <c r="V8" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="W8" s="27" t="s">
+      <c r="W8" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="10">
         <v>91.7</v>
       </c>
-      <c r="Y8" s="17">
+      <c r="Y8" s="16">
         <v>92.7</v>
       </c>
+      <c r="Z8" s="16">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="18" t="s">
+    <row r="9" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="22" t="s">
-[...11 lines deleted...]
-      <c r="F9" s="29" t="s">
+      <c r="B9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="G9" s="29" t="s">
+      <c r="G9" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="H9" s="29" t="s">
+      <c r="H9" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="I9" s="29" t="s">
+      <c r="I9" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="J9" s="30" t="s">
+      <c r="J9" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="K9" s="29" t="s">
+      <c r="K9" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="L9" s="31" t="s">
+      <c r="L9" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="M9" s="29" t="s">
+      <c r="M9" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="N9" s="29" t="s">
+      <c r="N9" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="O9" s="30" t="s">
+      <c r="O9" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="P9" s="30" t="s">
+      <c r="P9" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="Q9" s="29" t="s">
+      <c r="Q9" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="R9" s="29" t="s">
+      <c r="R9" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="S9" s="29" t="s">
+      <c r="S9" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="T9" s="29" t="s">
+      <c r="T9" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="U9" s="29" t="s">
+      <c r="U9" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="V9" s="29" t="s">
+      <c r="V9" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="W9" s="29" t="s">
+      <c r="W9" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="10">
         <v>40.9</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="16">
         <v>38.4</v>
       </c>
+      <c r="Z9" s="16">
+        <v>40.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="23" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="16">
+      <c r="B10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>2</v>
+      </c>
+      <c r="D10" s="15">
         <v>7</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="15">
         <v>26</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="15">
         <v>1</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="15">
         <v>14</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="15">
         <v>34</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="15">
         <v>23</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="12">
         <v>14</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="12">
         <v>8</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="18">
         <v>29</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="15">
         <v>34</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="15">
         <v>40</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="15">
         <v>7</v>
       </c>
-      <c r="P10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q10" s="16">
+      <c r="P10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="15">
         <v>24</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="12">
         <v>95</v>
       </c>
-      <c r="S10" s="21">
+      <c r="S10" s="20">
         <v>64</v>
       </c>
-      <c r="T10" s="21">
+      <c r="T10" s="20">
         <v>123</v>
       </c>
-      <c r="U10" s="21">
+      <c r="U10" s="20">
         <v>23</v>
       </c>
-      <c r="V10" s="21" t="s">
-[...8 lines deleted...]
-      <c r="Y10" s="21" t="s">
+      <c r="V10" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="20" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="22" t="s">
-[...41 lines deleted...]
-      <c r="P11" s="22">
+      <c r="B11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="21">
         <v>188</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="21">
         <v>214</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="15">
         <v>55</v>
       </c>
-      <c r="S11" s="32">
+      <c r="S11" s="31">
         <v>64</v>
       </c>
-      <c r="T11" s="32">
+      <c r="T11" s="31">
         <v>70</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="21">
         <v>43</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="21">
         <v>72</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="21">
         <v>81</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="10">
         <v>42</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="16">
         <v>87</v>
       </c>
+      <c r="Z11" s="16">
+        <v>94</v>
+      </c>
     </row>
-    <row r="12" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A12" s="18" t="s">
+    <row r="12" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="22" t="s">
-[...68 lines deleted...]
-      <c r="Y12" s="17">
+      <c r="B12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="31">
+        <v>2</v>
+      </c>
+      <c r="T12" s="31">
+        <v>2</v>
+      </c>
+      <c r="U12" s="21">
+        <v>2</v>
+      </c>
+      <c r="V12" s="21">
+        <v>2</v>
+      </c>
+      <c r="W12" s="21">
+        <v>2</v>
+      </c>
+      <c r="X12" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="33" t="s">
+    <row r="13" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...50 lines deleted...]
-      <c r="S13" s="32">
+      <c r="B13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="31">
         <v>33</v>
       </c>
-      <c r="T13" s="32">
+      <c r="T13" s="31">
         <v>31</v>
       </c>
-      <c r="U13" s="22">
+      <c r="U13" s="21">
         <v>32</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="21">
         <v>32</v>
       </c>
-      <c r="W13" s="22">
+      <c r="W13" s="21">
         <v>32</v>
       </c>
-      <c r="X13" s="17" t="s">
+      <c r="X13" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="Y13" s="17" t="s">
+      <c r="Y13" s="16" t="s">
         <v>60</v>
       </c>
+      <c r="Z13" s="16" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="14" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="33" t="s">
+    <row r="14" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="22" t="s">
-[...65 lines deleted...]
-      <c r="X14" s="17" t="s">
+      <c r="B14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="31">
+        <v>2</v>
+      </c>
+      <c r="T14" s="31">
+        <v>2</v>
+      </c>
+      <c r="U14" s="21">
+        <v>2</v>
+      </c>
+      <c r="V14" s="21">
+        <v>2</v>
+      </c>
+      <c r="W14" s="21">
+        <v>2</v>
+      </c>
+      <c r="X14" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="Y14" s="17" t="s">
+      <c r="Y14" s="16" t="s">
         <v>60</v>
       </c>
+      <c r="Z14" s="16" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="15" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="34" t="s">
+    <row r="15" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="22" t="s">
-[...59 lines deleted...]
-      <c r="V15" s="35">
+      <c r="B15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="34">
         <v>15</v>
       </c>
-      <c r="W15" s="35" t="s">
-[...5 lines deleted...]
-      <c r="Y15" s="17" t="s">
+      <c r="W15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="16" t="s">
         <v>60</v>
       </c>
+      <c r="Z15" s="16" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="16" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="36" t="s">
+    <row r="16" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...59 lines deleted...]
-      <c r="V16" s="29" t="s">
+      <c r="B16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="W16" s="24" t="s">
-[...5 lines deleted...]
-      <c r="Y16" s="17" t="s">
+      <c r="W16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="16" t="s">
         <v>60</v>
       </c>
+      <c r="Z16" s="16" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="17" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A17" s="33" t="s">
+    <row r="17" spans="1:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...68 lines deleted...]
-      <c r="Y17" s="17">
+      <c r="B17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="31">
+        <v>2</v>
+      </c>
+      <c r="T17" s="31">
+        <v>2</v>
+      </c>
+      <c r="U17" s="21">
+        <v>2</v>
+      </c>
+      <c r="V17" s="21">
+        <v>2</v>
+      </c>
+      <c r="W17" s="21">
+        <v>2</v>
+      </c>
+      <c r="X17" s="10">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-      <c r="A18" s="33" t="s">
+    <row r="18" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="22" t="s">
-[...59 lines deleted...]
-      <c r="V18" s="37">
+      <c r="B18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="36">
         <v>1</v>
       </c>
-      <c r="W18" s="37">
+      <c r="W18" s="36">
         <v>1</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="10">
         <v>1</v>
       </c>
-      <c r="Y18" s="17">
+      <c r="Y18" s="16">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="4"/>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="38" t="s">
+    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Y1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14DA08BD-9D9F-4A63-A9E4-CE5D7D99D212}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B38BB-D73A-4175-ACB3-6991BFD2BA0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED4169EA-D517-4A3F-88BF-8F53D5E06326}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>